--- v0 (2026-04-27)
+++ v1 (2026-05-25)
@@ -92,104 +92,98 @@
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -218,88 +212,85 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
@@ -594,732 +585,783 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L9" sqref="L9"/>
+      <selection activeCell="M12" sqref="M12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="5" width="12" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="3" customWidth="1"/>
     <col min="7" max="8" width="12.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="3" customWidth="1"/>
-    <col min="10" max="16384" width="9.140625" style="3"/>
+    <col min="10" max="10" width="11.42578125" style="3" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="21"/>
-[...6 lines deleted...]
-      <c r="I1" s="21"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
     </row>
     <row r="2" spans="1:10" ht="15" thickBot="1">
       <c r="F2" s="4"/>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2017</v>
       </c>
       <c r="C3" s="8">
         <v>2018</v>
       </c>
       <c r="D3" s="8">
         <v>2019</v>
       </c>
       <c r="E3" s="8">
         <v>2020</v>
       </c>
       <c r="F3" s="9">
         <v>2021</v>
       </c>
       <c r="G3" s="7">
         <v>2022</v>
       </c>
       <c r="H3" s="7">
         <v>2023</v>
       </c>
       <c r="I3" s="7">
         <v>2024</v>
       </c>
+      <c r="J3" s="7">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:10" ht="12.75" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="11">
         <v>854258.3</v>
       </c>
       <c r="C4" s="11">
         <v>1019905.8</v>
       </c>
       <c r="D4" s="11">
         <v>996890.6</v>
       </c>
       <c r="E4" s="12">
         <v>1664604.1</v>
       </c>
       <c r="F4" s="1">
         <v>1318106.1000000001</v>
       </c>
       <c r="G4" s="1">
         <v>1739822.8</v>
       </c>
       <c r="H4" s="1">
         <v>2381167.5</v>
       </c>
       <c r="I4" s="1">
         <v>1718971.6</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="1">
+        <v>2079184.1</v>
+      </c>
     </row>
     <row r="5" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="1">
         <v>62596.3</v>
       </c>
       <c r="H5" s="1">
         <v>71706.2</v>
       </c>
       <c r="I5" s="1">
         <v>7088</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="1">
+        <v>20577.099999999999</v>
+      </c>
     </row>
     <row r="6" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>13103.3</v>
       </c>
       <c r="C6" s="11">
         <v>23185.599999999999</v>
       </c>
       <c r="D6" s="11">
         <v>17607.8</v>
       </c>
       <c r="E6" s="12">
         <v>54572.800000000003</v>
       </c>
       <c r="F6" s="1">
         <v>112114.8</v>
       </c>
       <c r="G6" s="1">
         <v>259891.9</v>
       </c>
       <c r="H6" s="1">
         <v>244372.9</v>
       </c>
       <c r="I6" s="1">
         <v>135496.1</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="1">
+        <v>64051</v>
+      </c>
     </row>
     <row r="7" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11">
         <v>35523.800000000003</v>
       </c>
       <c r="C7" s="11">
         <v>43726.5</v>
       </c>
       <c r="D7" s="11">
         <v>45979.4</v>
       </c>
       <c r="E7" s="12">
         <v>44048.5</v>
       </c>
       <c r="F7" s="1">
         <v>72674.3</v>
       </c>
       <c r="G7" s="1">
         <v>72776.600000000006</v>
       </c>
       <c r="H7" s="1">
         <v>43212.5</v>
       </c>
       <c r="I7" s="1">
         <v>34008</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="1">
+        <v>44777.9</v>
+      </c>
     </row>
     <row r="8" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>12261.6</v>
       </c>
       <c r="C8" s="11">
         <v>17315.7</v>
       </c>
       <c r="D8" s="11">
         <v>19370.8</v>
       </c>
       <c r="E8" s="12">
         <v>56967.199999999997</v>
       </c>
       <c r="F8" s="1">
         <v>67074.2</v>
       </c>
       <c r="G8" s="1">
         <v>79285.899999999994</v>
       </c>
       <c r="H8" s="1">
         <v>65915</v>
       </c>
       <c r="I8" s="1">
         <v>115348.8</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="1">
+        <v>156320.9</v>
+      </c>
     </row>
     <row r="9" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A9" s="15" t="s">
+      <c r="A9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11">
         <v>5687</v>
       </c>
       <c r="C9" s="11">
         <v>6482.1</v>
       </c>
       <c r="D9" s="11">
         <v>7536.3</v>
       </c>
       <c r="E9" s="12">
         <v>402391.9</v>
       </c>
       <c r="F9" s="1">
         <v>39615.5</v>
       </c>
       <c r="G9" s="1">
         <v>15206.1</v>
       </c>
       <c r="H9" s="1">
         <v>67590.3</v>
       </c>
       <c r="I9" s="1">
         <v>103217.8</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="1">
+        <v>13221.9</v>
+      </c>
     </row>
     <row r="10" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A10" s="15" t="s">
+      <c r="A10" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="11">
         <v>12410.2</v>
       </c>
       <c r="C10" s="11">
         <v>23227.1</v>
       </c>
       <c r="D10" s="11">
         <v>19555</v>
       </c>
       <c r="E10" s="12">
         <v>19814.2</v>
       </c>
       <c r="F10" s="1">
         <v>17840.7</v>
       </c>
       <c r="G10" s="1">
         <v>19648.400000000001</v>
       </c>
       <c r="H10" s="1">
         <v>26047.1</v>
       </c>
       <c r="I10" s="1">
         <v>29372.7</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="1">
+        <v>27549.200000000001</v>
+      </c>
     </row>
     <row r="11" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="11">
         <v>46373.7</v>
       </c>
       <c r="C11" s="11">
         <v>67241.7</v>
       </c>
       <c r="D11" s="11">
         <v>74747.399999999994</v>
       </c>
       <c r="E11" s="12">
         <v>63504.5</v>
       </c>
       <c r="F11" s="1">
         <v>44479.1</v>
       </c>
       <c r="G11" s="1">
         <v>50439.4</v>
       </c>
       <c r="H11" s="1">
         <v>25045.5</v>
       </c>
       <c r="I11" s="1">
         <v>22548</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="1">
+        <v>22936</v>
+      </c>
     </row>
     <row r="12" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="1">
         <v>27227.4</v>
       </c>
       <c r="H12" s="1">
         <v>25946.5</v>
       </c>
       <c r="I12" s="1">
         <v>3175.1</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="1">
+        <v>4623.3999999999996</v>
+      </c>
     </row>
     <row r="13" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A13" s="15" t="s">
+      <c r="A13" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="11">
         <v>34844.9</v>
       </c>
       <c r="C13" s="11">
         <v>57925.9</v>
       </c>
       <c r="D13" s="11">
         <v>56939.5</v>
       </c>
       <c r="E13" s="12">
         <v>138169.79999999999</v>
       </c>
       <c r="F13" s="1">
         <v>218012.3</v>
       </c>
       <c r="G13" s="1">
         <v>211493.5</v>
       </c>
       <c r="H13" s="1">
         <v>337613.1</v>
       </c>
       <c r="I13" s="1">
         <v>171856.3</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="1">
+        <v>172488.3</v>
+      </c>
     </row>
     <row r="14" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11">
         <v>85127.8</v>
       </c>
       <c r="C14" s="11">
         <v>121176.1</v>
       </c>
       <c r="D14" s="11">
         <v>192019.6</v>
       </c>
       <c r="E14" s="12">
         <v>355435.2</v>
       </c>
       <c r="F14" s="1">
         <v>377444.1</v>
       </c>
       <c r="G14" s="1">
         <v>488361.1</v>
       </c>
       <c r="H14" s="1">
         <v>899155.6</v>
       </c>
       <c r="I14" s="1">
         <v>511912.7</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="1">
+        <v>808345.9</v>
+      </c>
     </row>
     <row r="15" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11">
         <v>5499.9</v>
       </c>
       <c r="C15" s="11">
         <v>6347.3</v>
       </c>
       <c r="D15" s="11">
         <v>17222.2</v>
       </c>
       <c r="E15" s="12">
         <v>20365.900000000001</v>
       </c>
       <c r="F15" s="1">
         <v>33076.9</v>
       </c>
       <c r="G15" s="1">
         <v>40263.9</v>
       </c>
       <c r="H15" s="1">
         <v>51523.1</v>
       </c>
       <c r="I15" s="1">
         <v>83336.7</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="1">
+        <v>39894.800000000003</v>
+      </c>
     </row>
     <row r="16" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
         <v>281.39999999999998</v>
       </c>
       <c r="C16" s="11">
         <v>641.9</v>
       </c>
       <c r="D16" s="11">
         <v>1466.5</v>
       </c>
       <c r="E16" s="12">
         <v>6516</v>
       </c>
       <c r="F16" s="1">
         <v>6881.6</v>
       </c>
       <c r="G16" s="1">
         <v>9560.5</v>
       </c>
       <c r="H16" s="1">
         <v>6895.3</v>
       </c>
       <c r="I16" s="1">
         <v>4252.2</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="1">
+        <v>1020.8</v>
+      </c>
     </row>
     <row r="17" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11">
         <v>220993.5</v>
       </c>
       <c r="C17" s="11">
         <v>244569.5</v>
       </c>
       <c r="D17" s="11">
         <v>44247.1</v>
       </c>
       <c r="E17" s="12">
         <v>94861.9</v>
       </c>
       <c r="F17" s="1">
         <v>96534.9</v>
       </c>
       <c r="G17" s="1">
         <v>98336.9</v>
       </c>
       <c r="H17" s="1">
         <v>122696.7</v>
       </c>
       <c r="I17" s="1">
         <v>124581.5</v>
       </c>
-      <c r="J17" s="13"/>
+      <c r="J17" s="1">
+        <v>21525.5</v>
+      </c>
     </row>
     <row r="18" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A18" s="15" t="s">
+      <c r="A18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="11">
         <v>13567.9</v>
       </c>
       <c r="C18" s="11">
         <v>9070.2999999999993</v>
       </c>
       <c r="D18" s="11">
         <v>8585.2000000000007</v>
       </c>
       <c r="E18" s="12">
         <v>25500.6</v>
       </c>
       <c r="F18" s="1">
         <v>23472.9</v>
       </c>
       <c r="G18" s="1">
         <v>83870.5</v>
       </c>
       <c r="H18" s="1">
         <v>119665.7</v>
       </c>
       <c r="I18" s="1">
         <v>131889.5</v>
       </c>
-      <c r="J18" s="13"/>
+      <c r="J18" s="1">
+        <v>64472.4</v>
+      </c>
     </row>
     <row r="19" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="11">
         <v>13475.3</v>
       </c>
       <c r="C19" s="11">
         <v>13097.9</v>
       </c>
       <c r="D19" s="11">
         <v>11853.4</v>
       </c>
       <c r="E19" s="12">
         <v>11633.7</v>
       </c>
       <c r="F19" s="1">
         <v>10038.4</v>
       </c>
       <c r="G19" s="1">
         <v>16281.5</v>
       </c>
       <c r="H19" s="1">
         <v>6577.9</v>
       </c>
       <c r="I19" s="1">
         <v>11227.9</v>
       </c>
+      <c r="J19" s="1">
+        <v>17674.8</v>
+      </c>
     </row>
     <row r="20" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A20" s="16" t="s">
+      <c r="A20" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="1">
         <v>968.5</v>
       </c>
       <c r="H20" s="1">
         <v>75324.5</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>24</v>
       </c>
+      <c r="J20" s="1">
+        <v>1529.6</v>
+      </c>
     </row>
     <row r="21" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A21" s="15" t="s">
+      <c r="A21" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="11">
         <v>75611.7</v>
       </c>
       <c r="C21" s="11">
         <v>150302.39999999999</v>
       </c>
       <c r="D21" s="11">
         <v>175783.7</v>
       </c>
       <c r="E21" s="12">
         <v>110323.2</v>
       </c>
       <c r="F21" s="1">
         <v>26141.200000000001</v>
       </c>
       <c r="G21" s="1">
         <v>57259.5</v>
       </c>
       <c r="H21" s="1">
         <v>20225</v>
       </c>
       <c r="I21" s="1">
         <v>19698.5</v>
       </c>
-      <c r="J21" s="13"/>
+      <c r="J21" s="1">
+        <v>22065.3</v>
+      </c>
     </row>
     <row r="22" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A22" s="15" t="s">
+      <c r="A22" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="11">
         <v>144648.20000000001</v>
       </c>
       <c r="C22" s="11">
         <v>112179.2</v>
       </c>
       <c r="D22" s="11">
         <v>127337.3</v>
       </c>
       <c r="E22" s="12">
         <v>55511.1</v>
       </c>
       <c r="F22" s="1">
         <v>34077.599999999999</v>
       </c>
       <c r="G22" s="1">
         <v>34179.699999999997</v>
       </c>
       <c r="H22" s="1">
         <v>45825.9</v>
       </c>
       <c r="I22" s="1">
         <v>50270.7</v>
       </c>
+      <c r="J22" s="1">
+        <v>44775.8</v>
+      </c>
     </row>
     <row r="23" spans="1:10" ht="13.5" customHeight="1">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="11">
         <v>21839.599999999999</v>
       </c>
       <c r="C23" s="11">
         <v>23646.6</v>
       </c>
       <c r="D23" s="11">
         <v>40804.800000000003</v>
       </c>
       <c r="E23" s="12">
         <v>54485.8</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="16">
         <v>43544.2</v>
       </c>
       <c r="G23" s="1">
         <v>84911.7</v>
       </c>
       <c r="H23" s="1">
         <v>98709.4</v>
       </c>
       <c r="I23" s="1">
         <v>117648.1</v>
       </c>
+      <c r="J23" s="1">
+        <v>402137.59999999998</v>
+      </c>
     </row>
     <row r="24" spans="1:10" ht="13.5" customHeight="1">
-      <c r="A24" s="18" t="s">
+      <c r="A24" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="19">
+      <c r="B24" s="18">
         <v>113008.5</v>
       </c>
-      <c r="C24" s="19">
+      <c r="C24" s="18">
         <v>99770</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="18">
         <v>135834.70000000001</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E24" s="19">
         <v>150501.9</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="19">
         <v>95083.4</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G24" s="19">
         <v>27263.5</v>
       </c>
       <c r="H24" s="2">
         <v>27119.4</v>
       </c>
       <c r="I24" s="2">
         <v>41541.5</v>
+      </c>
+      <c r="J24" s="2">
+        <v>129293</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>