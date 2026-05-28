--- v0 (2026-04-28)
+++ v1 (2026-05-28)
@@ -352,54 +352,54 @@
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Жариялау күні:  2026 жылғы 13 сәуір</t>
+    <t>Жариялау күні:  2026 жылғы 13 мамыр</t>
   </si>
   <si>
-    <t>Келесі жариялау күні:  2026 жылғы 13 мамыр</t>
+    <t>Келесі жариялау күні:  2026 жылғы 12 маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="32">
@@ -1211,61 +1211,61 @@
     </xf>
     <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
@@ -1689,202 +1689,202 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y185"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A139" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I181" sqref="I181"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A130" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I179" sqref="I179"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A1" s="80"/>
-[...1 lines deleted...]
-      <c r="C1" s="80"/>
+      <c r="A1" s="81"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
       <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A2" s="80"/>
-[...1 lines deleted...]
-      <c r="C2" s="80"/>
+      <c r="A2" s="81"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
       <c r="D2" s="24"/>
-      <c r="V2" s="81" t="s">
+      <c r="V2" s="82" t="s">
         <v>109</v>
       </c>
-      <c r="W2" s="81"/>
-[...1 lines deleted...]
-      <c r="Y2" s="81"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
     </row>
     <row r="3" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A3" s="80"/>
-[...1 lines deleted...]
-      <c r="C3" s="80"/>
+      <c r="A3" s="81"/>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
       <c r="D3" s="24"/>
       <c r="V3" s="57" t="s">
         <v>110</v>
       </c>
       <c r="W3" s="57"/>
       <c r="X3" s="57"/>
       <c r="Y3" s="57"/>
     </row>
     <row r="4" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A4" s="80"/>
-[...1 lines deleted...]
-      <c r="C4" s="80"/>
+      <c r="A4" s="81"/>
+      <c r="B4" s="81"/>
+      <c r="C4" s="81"/>
       <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="82" t="s">
+      <c r="A5" s="83" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="82"/>
-[...22 lines deleted...]
-      <c r="Y5" s="82"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
+      <c r="T5" s="83"/>
+      <c r="U5" s="83"/>
+      <c r="V5" s="83"/>
+      <c r="W5" s="83"/>
+      <c r="X5" s="83"/>
+      <c r="Y5" s="83"/>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A8" s="83"/>
+      <c r="A8" s="80"/>
       <c r="B8" s="76" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="76"/>
       <c r="D8" s="76" t="s">
         <v>73</v>
       </c>
       <c r="E8" s="76"/>
       <c r="F8" s="76" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="76"/>
       <c r="H8" s="76" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="76"/>
       <c r="J8" s="76" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="76"/>
       <c r="L8" s="76" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="76"/>
       <c r="N8" s="76" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="76"/>
       <c r="P8" s="76" t="s">
         <v>29</v>
       </c>
       <c r="Q8" s="76"/>
       <c r="R8" s="76" t="s">
         <v>30</v>
       </c>
       <c r="S8" s="76"/>
       <c r="T8" s="76" t="s">
         <v>31</v>
       </c>
       <c r="U8" s="76"/>
       <c r="V8" s="76" t="s">
         <v>32</v>
       </c>
       <c r="W8" s="76"/>
       <c r="X8" s="76" t="s">
         <v>33</v>
       </c>
       <c r="Y8" s="76"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A9" s="83"/>
+      <c r="A9" s="80"/>
       <c r="B9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="23" t="s">
@@ -3301,102 +3301,102 @@
         <v>907267.8</v>
       </c>
       <c r="S27" s="14">
         <v>100.1</v>
       </c>
       <c r="T27" s="14">
         <v>1027689.2</v>
       </c>
       <c r="U27" s="14">
         <v>101.2</v>
       </c>
       <c r="V27" s="14">
         <v>1157022.6000000001</v>
       </c>
       <c r="W27" s="14">
         <v>101.1</v>
       </c>
       <c r="X27" s="15">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y27" s="14">
         <v>101.2</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="15" customHeight="1">
-      <c r="A30" s="83"/>
+      <c r="A30" s="80"/>
       <c r="B30" s="76" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="76"/>
       <c r="D30" s="76" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="76"/>
       <c r="F30" s="76" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="76"/>
       <c r="H30" s="76" t="s">
         <v>36</v>
       </c>
       <c r="I30" s="76"/>
       <c r="J30" s="76" t="s">
         <v>37</v>
       </c>
       <c r="K30" s="76"/>
       <c r="L30" s="76" t="s">
         <v>38</v>
       </c>
       <c r="M30" s="76"/>
       <c r="N30" s="76" t="s">
         <v>39</v>
       </c>
       <c r="O30" s="76"/>
       <c r="P30" s="76" t="s">
         <v>40</v>
       </c>
       <c r="Q30" s="76"/>
       <c r="R30" s="76" t="s">
         <v>41</v>
       </c>
       <c r="S30" s="76"/>
       <c r="T30" s="76" t="s">
         <v>42</v>
       </c>
       <c r="U30" s="76"/>
       <c r="V30" s="76" t="s">
         <v>43</v>
       </c>
       <c r="W30" s="76"/>
       <c r="X30" s="76" t="s">
         <v>44</v>
       </c>
       <c r="Y30" s="76"/>
     </row>
     <row r="31" spans="1:25" ht="22.5">
-      <c r="A31" s="83"/>
+      <c r="A31" s="80"/>
       <c r="B31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="23" t="s">
@@ -4814,102 +4814,102 @@
         <v>1030573</v>
       </c>
       <c r="S49" s="16">
         <v>106.8</v>
       </c>
       <c r="T49" s="14">
         <v>1170878</v>
       </c>
       <c r="U49" s="16">
         <v>106.7</v>
       </c>
       <c r="V49" s="14">
         <v>1343409.6</v>
       </c>
       <c r="W49" s="14">
         <v>108.8</v>
       </c>
       <c r="X49" s="14">
         <v>1553011.9</v>
       </c>
       <c r="Y49" s="14">
         <v>109.2</v>
       </c>
     </row>
     <row r="52" spans="1:25" ht="15" customHeight="1">
-      <c r="A52" s="83"/>
+      <c r="A52" s="80"/>
       <c r="B52" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C52" s="76"/>
       <c r="D52" s="76" t="s">
         <v>47</v>
       </c>
       <c r="E52" s="76"/>
       <c r="F52" s="76" t="s">
         <v>48</v>
       </c>
       <c r="G52" s="76"/>
       <c r="H52" s="76" t="s">
         <v>49</v>
       </c>
       <c r="I52" s="76"/>
       <c r="J52" s="76" t="s">
         <v>50</v>
       </c>
       <c r="K52" s="76"/>
       <c r="L52" s="76" t="s">
         <v>51</v>
       </c>
       <c r="M52" s="76"/>
       <c r="N52" s="76" t="s">
         <v>52</v>
       </c>
       <c r="O52" s="76"/>
       <c r="P52" s="76" t="s">
         <v>53</v>
       </c>
       <c r="Q52" s="76"/>
       <c r="R52" s="76" t="s">
         <v>54</v>
       </c>
       <c r="S52" s="76"/>
       <c r="T52" s="76" t="s">
         <v>55</v>
       </c>
       <c r="U52" s="76"/>
       <c r="V52" s="76" t="s">
         <v>56</v>
       </c>
       <c r="W52" s="76"/>
       <c r="X52" s="76" t="s">
         <v>57</v>
       </c>
       <c r="Y52" s="76"/>
     </row>
     <row r="53" spans="1:25" ht="22.5">
-      <c r="A53" s="83"/>
+      <c r="A53" s="80"/>
       <c r="B53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J53" s="23" t="s">
@@ -11877,630 +11877,754 @@
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:25">
       <c r="A156" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B156" s="6">
         <v>4554381.5999999996</v>
       </c>
       <c r="C156" s="62">
         <v>102.9</v>
       </c>
       <c r="D156" s="5">
         <v>9747515.4000000004</v>
       </c>
       <c r="E156" s="5">
         <v>103.4</v>
       </c>
       <c r="F156" s="5">
         <v>16120230</v>
       </c>
       <c r="G156" s="1">
         <v>104.8</v>
       </c>
+      <c r="H156" s="5">
+        <v>22255329.100000001</v>
+      </c>
+      <c r="I156" s="5">
+        <v>105.1</v>
+      </c>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
       <c r="C157" s="62">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
       </c>
       <c r="G157" s="1">
         <v>103.6</v>
       </c>
+      <c r="H157" s="5">
+        <v>296732</v>
+      </c>
+      <c r="I157" s="5">
+        <v>103.6</v>
+      </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C158" s="62">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
       </c>
       <c r="G158" s="1">
         <v>108.5</v>
       </c>
+      <c r="H158" s="5">
+        <v>480447.5</v>
+      </c>
+      <c r="I158" s="5">
+        <v>104.5</v>
+      </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
       <c r="C159" s="62">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
       </c>
       <c r="G159" s="1">
         <v>103</v>
       </c>
+      <c r="H159" s="5">
+        <v>811587.7</v>
+      </c>
+      <c r="I159" s="5">
+        <v>102</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
       <c r="C160" s="62">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
       </c>
       <c r="G160" s="1">
         <v>120.6</v>
       </c>
+      <c r="H160" s="5">
+        <v>694242.2</v>
+      </c>
+      <c r="I160" s="5">
+        <v>120.6</v>
+      </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
       <c r="C161" s="62">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
       </c>
       <c r="G161" s="1">
         <v>98.5</v>
       </c>
+      <c r="H161" s="5">
+        <v>2499674.6</v>
+      </c>
+      <c r="I161" s="5">
+        <v>100</v>
+      </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
       <c r="C162" s="62">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
       </c>
       <c r="G162" s="1">
         <v>100.5</v>
       </c>
+      <c r="H162" s="5">
+        <v>383598.5</v>
+      </c>
+      <c r="I162" s="5">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
       <c r="C163" s="62">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
       </c>
       <c r="G163" s="1">
         <v>103.6</v>
       </c>
+      <c r="H163" s="5">
+        <v>310744</v>
+      </c>
+      <c r="I163" s="5">
+        <v>104</v>
+      </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
       <c r="C164" s="62">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
       </c>
       <c r="G164" s="1">
         <v>103.8</v>
       </c>
+      <c r="H164" s="5">
+        <v>236541.4</v>
+      </c>
+      <c r="I164" s="5">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
       <c r="C165" s="62">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
       </c>
       <c r="G165" s="1">
         <v>102.2</v>
       </c>
+      <c r="H165" s="5">
+        <v>1348693.3</v>
+      </c>
+      <c r="I165" s="5">
+        <v>102.7</v>
+      </c>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C166" s="62">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
       </c>
       <c r="G166" s="1">
         <v>106</v>
       </c>
+      <c r="H166" s="5">
+        <v>574916.9</v>
+      </c>
+      <c r="I166" s="5">
+        <v>108.5</v>
+      </c>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
       <c r="C167" s="62">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
       </c>
       <c r="G167" s="1">
         <v>101.4</v>
       </c>
+      <c r="H167" s="5">
+        <v>277879</v>
+      </c>
+      <c r="I167" s="5">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
       <c r="C168" s="62">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
       </c>
       <c r="G168" s="1">
         <v>101.2</v>
       </c>
+      <c r="H168" s="5">
+        <v>291695.7</v>
+      </c>
+      <c r="I168" s="5">
+        <v>102.3</v>
+      </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
       <c r="C169" s="62">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
       </c>
       <c r="G169" s="1">
         <v>125.2</v>
       </c>
+      <c r="H169" s="5">
+        <v>653043.80000000005</v>
+      </c>
+      <c r="I169" s="5">
+        <v>127.1</v>
+      </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
       <c r="C170" s="62">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
       </c>
       <c r="G170" s="1">
         <v>120.8</v>
       </c>
+      <c r="H170" s="5">
+        <v>394032.3</v>
+      </c>
+      <c r="I170" s="5">
+        <v>120.4</v>
+      </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
       <c r="C171" s="62">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
       </c>
       <c r="G171" s="1">
         <v>121.8</v>
       </c>
+      <c r="H171" s="5">
+        <v>275146.90000000002</v>
+      </c>
+      <c r="I171" s="5">
+        <v>124.4</v>
+      </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
       <c r="C172" s="62">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
       </c>
       <c r="G172" s="1">
         <v>100.2</v>
       </c>
+      <c r="H172" s="5">
+        <v>77937.2</v>
+      </c>
+      <c r="I172" s="5">
+        <v>101.4</v>
+      </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
       <c r="C173" s="62">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
       </c>
       <c r="G173" s="1">
         <v>108.3</v>
       </c>
+      <c r="H173" s="5">
+        <v>720362</v>
+      </c>
+      <c r="I173" s="5">
+        <v>107.1</v>
+      </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
       <c r="C174" s="62">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G174" s="1">
         <v>102.5</v>
       </c>
+      <c r="H174" s="5">
+        <v>3110665.9</v>
+      </c>
+      <c r="I174" s="5">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
       <c r="C175" s="62">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
       </c>
       <c r="G175" s="1">
         <v>104.2</v>
       </c>
+      <c r="H175" s="5">
+        <v>7799610.2000000002</v>
+      </c>
+      <c r="I175" s="5">
+        <v>105.2</v>
+      </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B176" s="15">
         <v>180535.7</v>
       </c>
       <c r="C176" s="65">
         <v>112.2</v>
       </c>
       <c r="D176" s="63">
         <v>395950.1</v>
       </c>
       <c r="E176" s="63">
         <v>116.6</v>
       </c>
       <c r="F176" s="63">
         <v>691072.1</v>
       </c>
       <c r="G176" s="16">
         <v>115.8</v>
       </c>
-      <c r="H176" s="16"/>
-      <c r="I176" s="16"/>
+      <c r="H176" s="63">
+        <v>1017778</v>
+      </c>
+      <c r="I176" s="63">
+        <v>117.1</v>
+      </c>
       <c r="J176" s="16"/>
       <c r="K176" s="16"/>
       <c r="L176" s="16"/>
       <c r="M176" s="16"/>
       <c r="N176" s="16"/>
       <c r="O176" s="16"/>
       <c r="P176" s="16"/>
       <c r="Q176" s="16"/>
       <c r="R176" s="16"/>
       <c r="S176" s="16"/>
       <c r="T176" s="16"/>
       <c r="U176" s="16"/>
       <c r="V176" s="16"/>
       <c r="W176" s="16"/>
       <c r="X176" s="16"/>
       <c r="Y176" s="16"/>
     </row>
     <row r="185" spans="1:1">
       <c r="A185" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="94">
-    <mergeCell ref="L129:M129"/>
-[...20 lines deleted...]
-    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="X154:Y154"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="A1:C4"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="A5:Y5"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="T52:U52"/>
     <mergeCell ref="A129:A130"/>
     <mergeCell ref="B129:C129"/>
     <mergeCell ref="F129:G129"/>
     <mergeCell ref="X52:Y52"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
     <mergeCell ref="L79:M79"/>
     <mergeCell ref="N79:O79"/>
     <mergeCell ref="P79:Q79"/>
     <mergeCell ref="R79:S79"/>
     <mergeCell ref="T79:U79"/>
     <mergeCell ref="V79:W79"/>
-    <mergeCell ref="X79:Y79"/>
-[...54 lines deleted...]
-    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="X129:Y129"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="50" max="24" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>