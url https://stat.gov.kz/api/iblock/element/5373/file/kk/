--- v1 (2026-05-28)
+++ v2 (2026-06-19)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$186</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N32" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="111">
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
@@ -352,54 +352,54 @@
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Жариялау күні:  2026 жылғы 13 мамыр</t>
+    <t>Жариялау күні:  2026 жылғы 12 маусым</t>
   </si>
   <si>
-    <t>Келесі жариялау күні:  2026 жылғы 12 маусым</t>
+    <t>Келесі жариялау күні:  2026 жылғы 13 шілде</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="32">
@@ -1211,61 +1211,61 @@
     </xf>
     <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
@@ -1689,202 +1689,202 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y185"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A130" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I179" sqref="I179"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E135" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I178" sqref="I178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A1" s="81"/>
-[...1 lines deleted...]
-      <c r="C1" s="81"/>
+      <c r="A1" s="80"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
       <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A2" s="81"/>
-[...1 lines deleted...]
-      <c r="C2" s="81"/>
+      <c r="A2" s="80"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
       <c r="D2" s="24"/>
-      <c r="V2" s="82" t="s">
+      <c r="V2" s="81" t="s">
         <v>109</v>
       </c>
-      <c r="W2" s="82"/>
-[...1 lines deleted...]
-      <c r="Y2" s="82"/>
+      <c r="W2" s="81"/>
+      <c r="X2" s="81"/>
+      <c r="Y2" s="81"/>
     </row>
     <row r="3" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A3" s="81"/>
-[...1 lines deleted...]
-      <c r="C3" s="81"/>
+      <c r="A3" s="80"/>
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
       <c r="D3" s="24"/>
       <c r="V3" s="57" t="s">
         <v>110</v>
       </c>
       <c r="W3" s="57"/>
       <c r="X3" s="57"/>
       <c r="Y3" s="57"/>
     </row>
     <row r="4" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A4" s="81"/>
-[...1 lines deleted...]
-      <c r="C4" s="81"/>
+      <c r="A4" s="80"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
       <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="82" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="83"/>
-[...22 lines deleted...]
-      <c r="Y5" s="83"/>
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="82"/>
+      <c r="O5" s="82"/>
+      <c r="P5" s="82"/>
+      <c r="Q5" s="82"/>
+      <c r="R5" s="82"/>
+      <c r="S5" s="82"/>
+      <c r="T5" s="82"/>
+      <c r="U5" s="82"/>
+      <c r="V5" s="82"/>
+      <c r="W5" s="82"/>
+      <c r="X5" s="82"/>
+      <c r="Y5" s="82"/>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A8" s="80"/>
+      <c r="A8" s="83"/>
       <c r="B8" s="76" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="76"/>
       <c r="D8" s="76" t="s">
         <v>73</v>
       </c>
       <c r="E8" s="76"/>
       <c r="F8" s="76" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="76"/>
       <c r="H8" s="76" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="76"/>
       <c r="J8" s="76" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="76"/>
       <c r="L8" s="76" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="76"/>
       <c r="N8" s="76" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="76"/>
       <c r="P8" s="76" t="s">
         <v>29</v>
       </c>
       <c r="Q8" s="76"/>
       <c r="R8" s="76" t="s">
         <v>30</v>
       </c>
       <c r="S8" s="76"/>
       <c r="T8" s="76" t="s">
         <v>31</v>
       </c>
       <c r="U8" s="76"/>
       <c r="V8" s="76" t="s">
         <v>32</v>
       </c>
       <c r="W8" s="76"/>
       <c r="X8" s="76" t="s">
         <v>33</v>
       </c>
       <c r="Y8" s="76"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A9" s="80"/>
+      <c r="A9" s="83"/>
       <c r="B9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="23" t="s">
@@ -3301,102 +3301,102 @@
         <v>907267.8</v>
       </c>
       <c r="S27" s="14">
         <v>100.1</v>
       </c>
       <c r="T27" s="14">
         <v>1027689.2</v>
       </c>
       <c r="U27" s="14">
         <v>101.2</v>
       </c>
       <c r="V27" s="14">
         <v>1157022.6000000001</v>
       </c>
       <c r="W27" s="14">
         <v>101.1</v>
       </c>
       <c r="X27" s="15">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y27" s="14">
         <v>101.2</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="15" customHeight="1">
-      <c r="A30" s="80"/>
+      <c r="A30" s="83"/>
       <c r="B30" s="76" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="76"/>
       <c r="D30" s="76" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="76"/>
       <c r="F30" s="76" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="76"/>
       <c r="H30" s="76" t="s">
         <v>36</v>
       </c>
       <c r="I30" s="76"/>
       <c r="J30" s="76" t="s">
         <v>37</v>
       </c>
       <c r="K30" s="76"/>
       <c r="L30" s="76" t="s">
         <v>38</v>
       </c>
       <c r="M30" s="76"/>
       <c r="N30" s="76" t="s">
         <v>39</v>
       </c>
       <c r="O30" s="76"/>
       <c r="P30" s="76" t="s">
         <v>40</v>
       </c>
       <c r="Q30" s="76"/>
       <c r="R30" s="76" t="s">
         <v>41</v>
       </c>
       <c r="S30" s="76"/>
       <c r="T30" s="76" t="s">
         <v>42</v>
       </c>
       <c r="U30" s="76"/>
       <c r="V30" s="76" t="s">
         <v>43</v>
       </c>
       <c r="W30" s="76"/>
       <c r="X30" s="76" t="s">
         <v>44</v>
       </c>
       <c r="Y30" s="76"/>
     </row>
     <row r="31" spans="1:25" ht="22.5">
-      <c r="A31" s="80"/>
+      <c r="A31" s="83"/>
       <c r="B31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="23" t="s">
@@ -4814,102 +4814,102 @@
         <v>1030573</v>
       </c>
       <c r="S49" s="16">
         <v>106.8</v>
       </c>
       <c r="T49" s="14">
         <v>1170878</v>
       </c>
       <c r="U49" s="16">
         <v>106.7</v>
       </c>
       <c r="V49" s="14">
         <v>1343409.6</v>
       </c>
       <c r="W49" s="14">
         <v>108.8</v>
       </c>
       <c r="X49" s="14">
         <v>1553011.9</v>
       </c>
       <c r="Y49" s="14">
         <v>109.2</v>
       </c>
     </row>
     <row r="52" spans="1:25" ht="15" customHeight="1">
-      <c r="A52" s="80"/>
+      <c r="A52" s="83"/>
       <c r="B52" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C52" s="76"/>
       <c r="D52" s="76" t="s">
         <v>47</v>
       </c>
       <c r="E52" s="76"/>
       <c r="F52" s="76" t="s">
         <v>48</v>
       </c>
       <c r="G52" s="76"/>
       <c r="H52" s="76" t="s">
         <v>49</v>
       </c>
       <c r="I52" s="76"/>
       <c r="J52" s="76" t="s">
         <v>50</v>
       </c>
       <c r="K52" s="76"/>
       <c r="L52" s="76" t="s">
         <v>51</v>
       </c>
       <c r="M52" s="76"/>
       <c r="N52" s="76" t="s">
         <v>52</v>
       </c>
       <c r="O52" s="76"/>
       <c r="P52" s="76" t="s">
         <v>53</v>
       </c>
       <c r="Q52" s="76"/>
       <c r="R52" s="76" t="s">
         <v>54</v>
       </c>
       <c r="S52" s="76"/>
       <c r="T52" s="76" t="s">
         <v>55</v>
       </c>
       <c r="U52" s="76"/>
       <c r="V52" s="76" t="s">
         <v>56</v>
       </c>
       <c r="W52" s="76"/>
       <c r="X52" s="76" t="s">
         <v>57</v>
       </c>
       <c r="Y52" s="76"/>
     </row>
     <row r="53" spans="1:25" ht="22.5">
-      <c r="A53" s="80"/>
+      <c r="A53" s="83"/>
       <c r="B53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J53" s="23" t="s">
@@ -11883,748 +11883,872 @@
       </c>
       <c r="B156" s="6">
         <v>4554381.5999999996</v>
       </c>
       <c r="C156" s="62">
         <v>102.9</v>
       </c>
       <c r="D156" s="5">
         <v>9747515.4000000004</v>
       </c>
       <c r="E156" s="5">
         <v>103.4</v>
       </c>
       <c r="F156" s="5">
         <v>16120230</v>
       </c>
       <c r="G156" s="1">
         <v>104.8</v>
       </c>
       <c r="H156" s="5">
         <v>22255329.100000001</v>
       </c>
       <c r="I156" s="5">
         <v>105.1</v>
       </c>
+      <c r="J156" s="5">
+        <v>28730839.800000001</v>
+      </c>
+      <c r="K156" s="5">
+        <v>105.6</v>
+      </c>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
       <c r="C157" s="62">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
       </c>
       <c r="G157" s="1">
         <v>103.6</v>
       </c>
       <c r="H157" s="5">
         <v>296732</v>
       </c>
       <c r="I157" s="5">
         <v>103.6</v>
       </c>
+      <c r="J157" s="5">
+        <v>382350.8</v>
+      </c>
+      <c r="K157" s="5">
+        <v>104</v>
+      </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C158" s="62">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
       </c>
       <c r="G158" s="1">
         <v>108.5</v>
       </c>
       <c r="H158" s="5">
         <v>480447.5</v>
       </c>
       <c r="I158" s="5">
         <v>104.5</v>
       </c>
+      <c r="J158" s="5">
+        <v>630775.6</v>
+      </c>
+      <c r="K158" s="5">
+        <v>101.5</v>
+      </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
       <c r="C159" s="62">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
       </c>
       <c r="G159" s="1">
         <v>103</v>
       </c>
       <c r="H159" s="5">
         <v>811587.7</v>
       </c>
       <c r="I159" s="5">
         <v>102</v>
       </c>
+      <c r="J159" s="5">
+        <v>1050269.3999999999</v>
+      </c>
+      <c r="K159" s="5">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
       <c r="C160" s="62">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
       </c>
       <c r="G160" s="1">
         <v>120.6</v>
       </c>
       <c r="H160" s="5">
         <v>694242.2</v>
       </c>
       <c r="I160" s="5">
         <v>120.6</v>
       </c>
+      <c r="J160" s="5">
+        <v>885136</v>
+      </c>
+      <c r="K160" s="5">
+        <v>119</v>
+      </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
       <c r="C161" s="62">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
       </c>
       <c r="G161" s="1">
         <v>98.5</v>
       </c>
       <c r="H161" s="5">
         <v>2499674.6</v>
       </c>
       <c r="I161" s="5">
         <v>100</v>
       </c>
+      <c r="J161" s="5">
+        <v>3307164.6</v>
+      </c>
+      <c r="K161" s="5">
+        <v>102.3</v>
+      </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
       <c r="C162" s="62">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
       </c>
       <c r="G162" s="1">
         <v>100.5</v>
       </c>
       <c r="H162" s="5">
         <v>383598.5</v>
       </c>
       <c r="I162" s="5">
         <v>100.7</v>
       </c>
+      <c r="J162" s="5">
+        <v>483599.1</v>
+      </c>
+      <c r="K162" s="5">
+        <v>100.4</v>
+      </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
       <c r="C163" s="62">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
       </c>
       <c r="G163" s="1">
         <v>103.6</v>
       </c>
       <c r="H163" s="5">
         <v>310744</v>
       </c>
       <c r="I163" s="5">
         <v>104</v>
       </c>
+      <c r="J163" s="5">
+        <v>394373.2</v>
+      </c>
+      <c r="K163" s="5">
+        <v>103.9</v>
+      </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
       <c r="C164" s="62">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
       </c>
       <c r="G164" s="1">
         <v>103.8</v>
       </c>
       <c r="H164" s="5">
         <v>236541.4</v>
       </c>
       <c r="I164" s="5">
         <v>100.7</v>
       </c>
+      <c r="J164" s="5">
+        <v>298864.40000000002</v>
+      </c>
+      <c r="K164" s="5">
+        <v>95.9</v>
+      </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
       <c r="C165" s="62">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
       </c>
       <c r="G165" s="1">
         <v>102.2</v>
       </c>
       <c r="H165" s="5">
         <v>1348693.3</v>
       </c>
       <c r="I165" s="5">
         <v>102.7</v>
       </c>
+      <c r="J165" s="5">
+        <v>1741566.1</v>
+      </c>
+      <c r="K165" s="5">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C166" s="62">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
       </c>
       <c r="G166" s="1">
         <v>106</v>
       </c>
       <c r="H166" s="5">
         <v>574916.9</v>
       </c>
       <c r="I166" s="5">
         <v>108.5</v>
       </c>
+      <c r="J166" s="5">
+        <v>741626.2</v>
+      </c>
+      <c r="K166" s="5">
+        <v>106.5</v>
+      </c>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
       <c r="C167" s="62">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
       </c>
       <c r="G167" s="1">
         <v>101.4</v>
       </c>
       <c r="H167" s="5">
         <v>277879</v>
       </c>
       <c r="I167" s="5">
         <v>102.5</v>
       </c>
+      <c r="J167" s="5">
+        <v>351998.9</v>
+      </c>
+      <c r="K167" s="5">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
       <c r="C168" s="62">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
       </c>
       <c r="G168" s="1">
         <v>101.2</v>
       </c>
       <c r="H168" s="5">
         <v>291695.7</v>
       </c>
       <c r="I168" s="5">
         <v>102.3</v>
       </c>
+      <c r="J168" s="5">
+        <v>373837</v>
+      </c>
+      <c r="K168" s="5">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
       <c r="C169" s="62">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
       </c>
       <c r="G169" s="1">
         <v>125.2</v>
       </c>
       <c r="H169" s="5">
         <v>653043.80000000005</v>
       </c>
       <c r="I169" s="5">
         <v>127.1</v>
       </c>
+      <c r="J169" s="5">
+        <v>856626.4</v>
+      </c>
+      <c r="K169" s="5">
+        <v>125.9</v>
+      </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
       <c r="C170" s="62">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
       </c>
       <c r="G170" s="1">
         <v>120.8</v>
       </c>
       <c r="H170" s="5">
         <v>394032.3</v>
       </c>
       <c r="I170" s="5">
         <v>120.4</v>
       </c>
+      <c r="J170" s="5">
+        <v>528652.9</v>
+      </c>
+      <c r="K170" s="5">
+        <v>120.7</v>
+      </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
       <c r="C171" s="62">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
       </c>
       <c r="G171" s="1">
         <v>121.8</v>
       </c>
       <c r="H171" s="5">
         <v>275146.90000000002</v>
       </c>
       <c r="I171" s="5">
         <v>124.4</v>
       </c>
+      <c r="J171" s="5">
+        <v>356342.2</v>
+      </c>
+      <c r="K171" s="5">
+        <v>119.7</v>
+      </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
       <c r="C172" s="62">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
       </c>
       <c r="G172" s="1">
         <v>100.2</v>
       </c>
       <c r="H172" s="5">
         <v>77937.2</v>
       </c>
       <c r="I172" s="5">
         <v>101.4</v>
       </c>
+      <c r="J172" s="5">
+        <v>98325</v>
+      </c>
+      <c r="K172" s="5">
+        <v>100.9</v>
+      </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
       <c r="C173" s="62">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
       </c>
       <c r="G173" s="1">
         <v>108.3</v>
       </c>
       <c r="H173" s="5">
         <v>720362</v>
       </c>
       <c r="I173" s="5">
         <v>107.1</v>
       </c>
+      <c r="J173" s="5">
+        <v>906975.6</v>
+      </c>
+      <c r="K173" s="5">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
       <c r="C174" s="62">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G174" s="1">
         <v>102.5</v>
       </c>
       <c r="H174" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I174" s="5">
         <v>102.6</v>
       </c>
+      <c r="J174" s="5">
+        <v>3991036.5</v>
+      </c>
+      <c r="K174" s="5">
+        <v>102.4</v>
+      </c>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
       <c r="C175" s="62">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
       </c>
       <c r="G175" s="1">
         <v>104.2</v>
       </c>
       <c r="H175" s="5">
         <v>7799610.2000000002</v>
       </c>
       <c r="I175" s="5">
         <v>105.2</v>
       </c>
+      <c r="J175" s="5">
+        <v>9907710.1999999993</v>
+      </c>
+      <c r="K175" s="5">
+        <v>105.2</v>
+      </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B176" s="15">
         <v>180535.7</v>
       </c>
       <c r="C176" s="65">
         <v>112.2</v>
       </c>
       <c r="D176" s="63">
         <v>395950.1</v>
       </c>
       <c r="E176" s="63">
         <v>116.6</v>
       </c>
       <c r="F176" s="63">
         <v>691072.1</v>
       </c>
       <c r="G176" s="16">
         <v>115.8</v>
       </c>
       <c r="H176" s="63">
         <v>1017778</v>
       </c>
       <c r="I176" s="63">
         <v>117.1</v>
       </c>
-      <c r="J176" s="16"/>
-      <c r="K176" s="16"/>
+      <c r="J176" s="63">
+        <v>1443609.7</v>
+      </c>
+      <c r="K176" s="63">
+        <v>118</v>
+      </c>
       <c r="L176" s="16"/>
       <c r="M176" s="16"/>
       <c r="N176" s="16"/>
       <c r="O176" s="16"/>
       <c r="P176" s="16"/>
       <c r="Q176" s="16"/>
       <c r="R176" s="16"/>
       <c r="S176" s="16"/>
       <c r="T176" s="16"/>
       <c r="U176" s="16"/>
       <c r="V176" s="16"/>
       <c r="W176" s="16"/>
       <c r="X176" s="16"/>
       <c r="Y176" s="16"/>
     </row>
     <row r="185" spans="1:1">
       <c r="A185" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="94">
-    <mergeCell ref="T154:U154"/>
-[...11 lines deleted...]
-    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="X129:Y129"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="A129:A130"/>
+    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="F79:G79"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="J79:K79"/>
+    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="N79:O79"/>
+    <mergeCell ref="P79:Q79"/>
+    <mergeCell ref="R79:S79"/>
+    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="V79:W79"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:I8"/>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="P30:Q30"/>
     <mergeCell ref="D104:E104"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="A5:Y5"/>
     <mergeCell ref="X30:Y30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="N8:O8"/>
     <mergeCell ref="V52:W52"/>
-    <mergeCell ref="A8:A9"/>
-[...63 lines deleted...]
-    <mergeCell ref="X129:Y129"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="X154:Y154"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="50" max="24" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>