--- v2 (2026-06-19)
+++ v3 (2026-07-27)
@@ -1,480 +1,590 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$186</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$Y$179</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="111">
-[...55 lines deleted...]
-    <t>Түркістан</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="149">
+  <si>
+    <t>Республика Казахстан</t>
+  </si>
+  <si>
+    <t>Акмолинская</t>
+  </si>
+  <si>
+    <t>Актюбинская</t>
+  </si>
+  <si>
+    <t>Алматинская</t>
+  </si>
+  <si>
+    <t>Атырауская</t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская</t>
+  </si>
+  <si>
+    <t>Жамбылская</t>
+  </si>
+  <si>
+    <t>Карагандинская</t>
+  </si>
+  <si>
+    <t>Костанайская</t>
+  </si>
+  <si>
+    <t>Кызылординская</t>
+  </si>
+  <si>
+    <t>Мангистауская</t>
+  </si>
+  <si>
+    <t>Павлодарская</t>
+  </si>
+  <si>
+    <t>Северо-Казахстанская</t>
+  </si>
+  <si>
+    <t>Восточно-Казахстанская</t>
+  </si>
+  <si>
+    <t>ИФО, в %</t>
+  </si>
+  <si>
+    <t>* оперативные данные</t>
+  </si>
+  <si>
+    <t>Туркестанская</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
-    <t>Астана қаласы</t>
-[...263 lines deleted...]
-    <t>Келесі жариялау күні:  2026 жылғы 13 шілде</t>
+    <t>Январь 2020 года</t>
+  </si>
+  <si>
+    <t>Январь-февраль 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-март 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-май 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-август 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-октябрь 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-ноябрь 2020  года</t>
+  </si>
+  <si>
+    <t>Январь-декабрь 2020  года</t>
+  </si>
+  <si>
+    <t>Январь 2021 года</t>
+  </si>
+  <si>
+    <t>Январь-февраль 2021 года</t>
+  </si>
+  <si>
+    <t>Январь-март 2021 года</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2021 года</t>
+  </si>
+  <si>
+    <t>Январь-май2021 года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2021  года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2021  года</t>
+  </si>
+  <si>
+    <t>Январь-август 2021  года</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2021  года</t>
+  </si>
+  <si>
+    <t>Январь-октябрь 2021  года</t>
+  </si>
+  <si>
+    <t>Январь-ноябрь 2021  года</t>
+  </si>
+  <si>
+    <t>Январь-декабрь 2021  года</t>
+  </si>
+  <si>
+    <t>Январь 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-февраль 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-март 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-май 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-август 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-октябрь 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-ноябрь 2022 года</t>
+  </si>
+  <si>
+    <t>Январь-декабрь 2022 года</t>
+  </si>
+  <si>
+    <t>Январь 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-февраль 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-март 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-май 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-август 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-октябрь 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-ноябрь 2023 года</t>
+  </si>
+  <si>
+    <t>Январь-декабрь 2023 года</t>
+  </si>
+  <si>
+    <t>Январь 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-февраль 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-март 2024 года</t>
+  </si>
+  <si>
+    <t>Объем реализации и индекс физического объема по внутренней торговли в разрезе регионов (оптовая и розничная торговля) *</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> город Астана</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> город Алматы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> город Шымкент</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-май 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-август 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-октябрь 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-ноябрь 2024 года</t>
+  </si>
+  <si>
+    <t>Январь-декабрь 2024 года</t>
+  </si>
+  <si>
+    <t>Январь 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-февраль 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-март 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-май 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2025года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2025года</t>
+  </si>
+  <si>
+    <t>Январь-август 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2025 года</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров и услуг в целом по отрасли ''Торговля''</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн.тенге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Статистические формы: «Отчет о реализации товаров и услуг» (индекс – 2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346664/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики услуг и энергетики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7172749780</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Январь-октябрь 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-ноябрь 2025 года</t>
+  </si>
+  <si>
+    <t>Январь-декабрь 2025 года</t>
+  </si>
+  <si>
+    <t>Январь 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-февраль 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-март 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-апрель 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-май 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-август 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-октябрь 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-ноябрь 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-декабрь 2026 года</t>
+  </si>
+  <si>
+    <t>Объем, млн. теңге</t>
+  </si>
+  <si>
+    <t>Токбаева Гульшат Кайролловна</t>
+  </si>
+  <si>
+    <t>g.tokbaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...10 lines deleted...]
-      <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -566,67 +676,107 @@
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
@@ -718,149 +868,149 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...20 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="medium">
         <color indexed="41"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="97">
+  <cellStyleXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
@@ -1017,258 +1167,324 @@
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="15" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="95"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="95" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="95" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="95" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="5" xfId="95" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="32" fillId="0" borderId="5" xfId="95" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="95" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="92" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="92" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="92" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="97" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="97">
+  <cellStyles count="98">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
@@ -1299,145 +1515,90 @@
     <cellStyle name="SAPBEXfilterDrill" xfId="51"/>
     <cellStyle name="SAPBEXfilterItem" xfId="52"/>
     <cellStyle name="SAPBEXfilterText" xfId="53"/>
     <cellStyle name="SAPBEXformats" xfId="54"/>
     <cellStyle name="SAPBEXheaderItem" xfId="55"/>
     <cellStyle name="SAPBEXheaderText" xfId="56"/>
     <cellStyle name="SAPBEXHLevel0" xfId="57"/>
     <cellStyle name="SAPBEXHLevel0X" xfId="58"/>
     <cellStyle name="SAPBEXHLevel1" xfId="59"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="60"/>
     <cellStyle name="SAPBEXHLevel2" xfId="61"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="62"/>
     <cellStyle name="SAPBEXHLevel3" xfId="63"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="64"/>
     <cellStyle name="SAPBEXresData" xfId="65"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="66"/>
     <cellStyle name="SAPBEXresItem" xfId="67"/>
     <cellStyle name="SAPBEXresItemX" xfId="68"/>
     <cellStyle name="SAPBEXstdData" xfId="69"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="70"/>
     <cellStyle name="SAPBEXstdItem" xfId="71"/>
     <cellStyle name="SAPBEXstdItemX" xfId="72"/>
     <cellStyle name="SAPBEXtitle" xfId="73"/>
     <cellStyle name="SAPBEXundefined" xfId="74"/>
     <cellStyle name="Total" xfId="75"/>
+    <cellStyle name="Гиперссылка" xfId="97" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="92"/>
     <cellStyle name="Денежный 2" xfId="76"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 4" xfId="80"/>
     <cellStyle name="Обычный 2 5" xfId="81"/>
     <cellStyle name="Обычный 2 6" xfId="77"/>
     <cellStyle name="Обычный 2 7" xfId="93"/>
     <cellStyle name="Обычный 3" xfId="82"/>
     <cellStyle name="Обычный 3 2" xfId="83"/>
     <cellStyle name="Обычный 4" xfId="84"/>
     <cellStyle name="Обычный 4 2" xfId="95"/>
     <cellStyle name="Обычный 5" xfId="94"/>
     <cellStyle name="Обычный 8" xfId="85"/>
     <cellStyle name="Процентный 2" xfId="87"/>
     <cellStyle name="Процентный 2 2" xfId="88"/>
     <cellStyle name="Процентный 2 3" xfId="89"/>
     <cellStyle name="Процентный 3" xfId="86"/>
     <cellStyle name="Тысячи_Sheet1" xfId="90"/>
     <cellStyle name="Финансовый" xfId="96" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="91"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...55 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1682,11100 +1843,11722 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y185"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E135" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I178" sqref="I178"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="42.140625" customWidth="1"/>
+    <col min="2" max="2" width="68" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="69"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="75" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2" s="68">
+        <v>172401</v>
+      </c>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="75" t="s">
+        <v>101</v>
+      </c>
+      <c r="B3" s="85" t="s">
+        <v>102</v>
+      </c>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B4" s="78" t="s">
+        <v>104</v>
+      </c>
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="67" t="s">
+        <v>105</v>
+      </c>
+      <c r="B5" s="85" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="67" t="s">
+        <v>106</v>
+      </c>
+      <c r="B6" s="79" t="s">
+        <v>107</v>
+      </c>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="75" t="s">
+        <v>108</v>
+      </c>
+      <c r="B7" s="85" t="s">
+        <v>102</v>
+      </c>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="75" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>110</v>
+      </c>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="75" t="s">
+        <v>111</v>
+      </c>
+      <c r="B9" s="85"/>
+      <c r="C9" s="73"/>
+      <c r="D9" s="73"/>
+      <c r="E9" s="73"/>
+      <c r="F9" s="73"/>
+      <c r="G9" s="73"/>
+      <c r="H9" s="73"/>
+      <c r="I9" s="73"/>
+      <c r="J9" s="73"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5">
+      <c r="A10" s="75" t="s">
+        <v>112</v>
+      </c>
+      <c r="B10" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="73"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="75" t="s">
+        <v>114</v>
+      </c>
+      <c r="B11" s="81"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="73"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="73"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="75" t="s">
+        <v>115</v>
+      </c>
+      <c r="B12" s="82" t="s">
+        <v>116</v>
+      </c>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="73"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="74" t="s">
+        <v>117</v>
+      </c>
+      <c r="B13" s="83" t="s">
+        <v>118</v>
+      </c>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="73"/>
+      <c r="H13" s="73"/>
+      <c r="I13" s="73"/>
+      <c r="J13" s="73"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="74" t="s">
+        <v>119</v>
+      </c>
+      <c r="B14" s="84" t="s">
+        <v>120</v>
+      </c>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="73"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="73"/>
+      <c r="J14" s="73"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="74" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" s="84" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="73"/>
+      <c r="G15" s="73"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="73"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="75" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" s="77">
+        <v>46216</v>
+      </c>
+      <c r="C16" s="66"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="66"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66"/>
+      <c r="J16" s="66"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="75" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" s="77">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="75" t="s">
+        <v>125</v>
+      </c>
+      <c r="B18" s="72" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="75" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" s="72" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="75" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" s="76" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="75" t="s">
+        <v>130</v>
+      </c>
+      <c r="B21" s="96" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="70"/>
+      <c r="B22" s="71"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId6"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="2" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="2.5703125" customWidth="1"/>
+    <col min="2" max="2" width="109.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="64"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="62" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="62" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="62" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="62" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="62" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="62"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="63" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="62"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="62"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="65" t="s">
+        <v>99</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:Z181"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A142" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J181" sqref="J181"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
-    <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
-    <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
-    <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
-    <col min="15" max="15" width="8" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5703125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10" style="1" customWidth="1"/>
+    <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
-    <col min="22" max="22" width="13" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="14.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
+    <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="25" customFormat="1" ht="12.75">
-[...66 lines deleted...]
-      <c r="B8" s="76" t="s">
+    <row r="2" spans="1:26" ht="15" customHeight="1">
+      <c r="A2" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="102"/>
+      <c r="O2" s="102"/>
+      <c r="P2" s="102"/>
+      <c r="Q2" s="102"/>
+      <c r="R2" s="102"/>
+      <c r="S2" s="102"/>
+      <c r="T2" s="102"/>
+      <c r="U2" s="102"/>
+      <c r="V2" s="102"/>
+      <c r="W2" s="102"/>
+      <c r="X2" s="102"/>
+      <c r="Y2" s="102"/>
+    </row>
+    <row r="3" spans="1:26" s="2" customFormat="1" ht="11.25"/>
+    <row r="4" spans="1:26" s="2" customFormat="1" ht="11.25"/>
+    <row r="5" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="100"/>
+      <c r="B5" s="98" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="98"/>
+      <c r="D5" s="98" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="98"/>
+      <c r="F5" s="98" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="98"/>
+      <c r="H5" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="76"/>
-[...4 lines deleted...]
-      <c r="F8" s="76" t="s">
+      <c r="I5" s="98"/>
+      <c r="J5" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="G8" s="76"/>
-      <c r="H8" s="76" t="s">
+      <c r="K5" s="98"/>
+      <c r="L5" s="98" t="s">
         <v>25</v>
       </c>
-      <c r="I8" s="76"/>
-      <c r="J8" s="76" t="s">
+      <c r="M5" s="98"/>
+      <c r="N5" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="K8" s="76"/>
-      <c r="L8" s="76" t="s">
+      <c r="O5" s="98"/>
+      <c r="P5" s="98" t="s">
         <v>27</v>
       </c>
-      <c r="M8" s="76"/>
-      <c r="N8" s="76" t="s">
+      <c r="Q5" s="98"/>
+      <c r="R5" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="O8" s="76"/>
-      <c r="P8" s="76" t="s">
+      <c r="S5" s="98"/>
+      <c r="T5" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="Q8" s="76"/>
-      <c r="R8" s="76" t="s">
+      <c r="U5" s="98"/>
+      <c r="V5" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="S8" s="76"/>
-      <c r="T8" s="76" t="s">
+      <c r="W5" s="98"/>
+      <c r="X5" s="98" t="s">
         <v>31</v>
       </c>
-      <c r="U8" s="76"/>
-[...85 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="Y5" s="99"/>
+      <c r="Z5" s="16"/>
+    </row>
+    <row r="6" spans="1:26" s="2" customFormat="1" ht="22.5">
+      <c r="A6" s="101"/>
+      <c r="B6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>14</v>
       </c>
+      <c r="D6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="U6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="V6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="W6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="X6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y6" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z6" s="16"/>
+    </row>
+    <row r="7" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="5">
+        <v>2462577.5</v>
+      </c>
+      <c r="C7" s="5">
+        <v>105.2</v>
+      </c>
+      <c r="D7" s="6">
+        <v>4881701</v>
+      </c>
+      <c r="E7" s="7">
+        <v>103.6</v>
+      </c>
+      <c r="F7" s="5">
+        <v>7481700.5999999996</v>
+      </c>
+      <c r="G7" s="5">
+        <v>101</v>
+      </c>
+      <c r="H7" s="5">
+        <v>9303868.8000000007</v>
+      </c>
+      <c r="I7" s="5">
+        <v>91.1</v>
+      </c>
+      <c r="J7" s="5">
+        <v>11647568.300000001</v>
+      </c>
+      <c r="K7" s="5">
+        <v>87.7</v>
+      </c>
+      <c r="L7" s="5">
+        <v>14931661.4</v>
+      </c>
+      <c r="M7" s="5">
+        <v>89.4</v>
+      </c>
+      <c r="N7" s="5">
+        <v>17754319</v>
+      </c>
+      <c r="O7" s="5">
+        <v>88.1</v>
+      </c>
+      <c r="P7" s="5">
+        <v>21174548.5</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>89.5</v>
+      </c>
+      <c r="R7" s="5">
+        <v>24702457</v>
+      </c>
+      <c r="S7" s="5">
+        <v>90.5</v>
+      </c>
+      <c r="T7" s="5">
+        <v>28011719.800000001</v>
+      </c>
+      <c r="U7" s="7">
+        <v>90.6</v>
+      </c>
+      <c r="V7" s="5">
+        <v>31486302.800000001</v>
+      </c>
+      <c r="W7" s="2">
+        <v>91.3</v>
+      </c>
+      <c r="X7" s="5">
+        <v>35938498.700000003</v>
+      </c>
+      <c r="Y7" s="2">
+        <v>92.7</v>
+      </c>
+      <c r="Z7" s="16"/>
+    </row>
+    <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="5">
+        <v>43026.7</v>
+      </c>
+      <c r="C8" s="5">
+        <v>110.1</v>
+      </c>
+      <c r="D8" s="6">
+        <v>87685.9</v>
+      </c>
+      <c r="E8" s="7">
+        <v>100.3</v>
+      </c>
+      <c r="F8" s="5">
+        <v>134867.20000000001</v>
+      </c>
+      <c r="G8" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="H8" s="5">
+        <v>187745.5</v>
+      </c>
+      <c r="I8" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="J8" s="5">
+        <v>266855.59999999998</v>
+      </c>
+      <c r="K8" s="5">
+        <v>91.3</v>
+      </c>
+      <c r="L8" s="5">
+        <v>347451.7</v>
+      </c>
+      <c r="M8" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="N8" s="5">
+        <v>412857</v>
+      </c>
+      <c r="O8" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="P8" s="5">
+        <v>485420</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="R8" s="5">
+        <v>560443.6</v>
+      </c>
+      <c r="S8" s="5">
+        <v>95</v>
+      </c>
+      <c r="T8" s="5">
+        <v>637634.4</v>
+      </c>
+      <c r="U8" s="7">
+        <v>91.8</v>
+      </c>
+      <c r="V8" s="5">
+        <v>706552.8</v>
+      </c>
+      <c r="W8" s="2">
+        <v>88.1</v>
+      </c>
+      <c r="X8" s="5">
+        <v>801344.3</v>
+      </c>
+      <c r="Y8" s="2">
+        <v>86.6</v>
+      </c>
+      <c r="Z8" s="16"/>
+    </row>
+    <row r="9" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>105418.3</v>
+      </c>
+      <c r="C9" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="D9" s="6">
+        <v>222146</v>
+      </c>
+      <c r="E9" s="7">
+        <v>101.1</v>
+      </c>
+      <c r="F9" s="5">
+        <v>346444.2</v>
+      </c>
+      <c r="G9" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="H9" s="5">
+        <v>431994.4</v>
+      </c>
+      <c r="I9" s="5">
+        <v>94.9</v>
+      </c>
+      <c r="J9" s="5">
+        <v>532453.6</v>
+      </c>
+      <c r="K9" s="5">
+        <v>90.8</v>
+      </c>
+      <c r="L9" s="5">
+        <v>670540.5</v>
+      </c>
+      <c r="M9" s="5">
+        <v>90.5</v>
+      </c>
+      <c r="N9" s="5">
+        <v>836925.2</v>
+      </c>
+      <c r="O9" s="5">
+        <v>94.2</v>
+      </c>
+      <c r="P9" s="5">
+        <v>998798</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>95</v>
+      </c>
+      <c r="R9" s="5">
+        <v>1169447.3999999999</v>
+      </c>
+      <c r="S9" s="5">
+        <v>95.8</v>
+      </c>
+      <c r="T9" s="5">
+        <v>1338766.3</v>
+      </c>
+      <c r="U9" s="7">
+        <v>96.7</v>
+      </c>
+      <c r="V9" s="5">
+        <v>1488637.9</v>
+      </c>
+      <c r="W9" s="2">
+        <v>96.5</v>
+      </c>
+      <c r="X9" s="5">
+        <v>1733103.7</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>97</v>
+      </c>
+      <c r="Z9" s="16"/>
+    </row>
+    <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="8" t="s">
+        <v>3</v>
+      </c>
       <c r="B10" s="5">
-        <v>2462577.5</v>
+        <v>60304.5</v>
       </c>
       <c r="C10" s="5">
-        <v>105.2</v>
+        <v>103.5</v>
       </c>
       <c r="D10" s="6">
-        <v>4881701</v>
+        <v>129465.60000000001</v>
       </c>
       <c r="E10" s="7">
-        <v>103.6</v>
+        <v>100.4</v>
       </c>
       <c r="F10" s="5">
-        <v>7481700.5999999996</v>
+        <v>195778.7</v>
       </c>
       <c r="G10" s="5">
-        <v>101</v>
+        <v>98.9</v>
       </c>
       <c r="H10" s="5">
-        <v>9303868.8000000007</v>
+        <v>248351.3</v>
       </c>
       <c r="I10" s="5">
-        <v>91.1</v>
+        <v>90.9</v>
       </c>
       <c r="J10" s="5">
-        <v>11647568.300000001</v>
+        <v>315654.09999999998</v>
       </c>
       <c r="K10" s="5">
-        <v>87.7</v>
+        <v>87.6</v>
       </c>
       <c r="L10" s="5">
-        <v>14931661.4</v>
+        <v>414874.9</v>
       </c>
       <c r="M10" s="5">
-        <v>89.4</v>
+        <v>90.9</v>
       </c>
       <c r="N10" s="5">
-        <v>17754319</v>
+        <v>503768.4</v>
       </c>
       <c r="O10" s="5">
+        <v>90.1</v>
+      </c>
+      <c r="P10" s="5">
+        <v>604684.30000000005</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>89.1</v>
+      </c>
+      <c r="R10" s="5">
+        <v>719873.9</v>
+      </c>
+      <c r="S10" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="T10" s="5">
+        <v>825844.7</v>
+      </c>
+      <c r="U10" s="7">
+        <v>88.3</v>
+      </c>
+      <c r="V10" s="5">
+        <v>930987.1</v>
+      </c>
+      <c r="W10" s="2">
         <v>88.1</v>
       </c>
-      <c r="P10" s="5">
-[...8 lines deleted...]
-      <c r="S10" s="5">
+      <c r="X10" s="5">
+        <v>1046332.9</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>87.2</v>
+      </c>
+      <c r="Z10" s="16"/>
+    </row>
+    <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="5">
+        <v>296426.5</v>
+      </c>
+      <c r="C11" s="5">
+        <v>126</v>
+      </c>
+      <c r="D11" s="6">
+        <v>542218.30000000005</v>
+      </c>
+      <c r="E11" s="7">
+        <v>118.8</v>
+      </c>
+      <c r="F11" s="5">
+        <v>744470.3</v>
+      </c>
+      <c r="G11" s="5">
+        <v>108.6</v>
+      </c>
+      <c r="H11" s="5">
+        <v>865350.2</v>
+      </c>
+      <c r="I11" s="5">
+        <v>99.3</v>
+      </c>
+      <c r="J11" s="5">
+        <v>981456.4</v>
+      </c>
+      <c r="K11" s="5">
+        <v>94.3</v>
+      </c>
+      <c r="L11" s="5">
+        <v>1158168.7</v>
+      </c>
+      <c r="M11" s="5">
+        <v>85</v>
+      </c>
+      <c r="N11" s="5">
+        <v>1401284.7</v>
+      </c>
+      <c r="O11" s="5">
+        <v>81.8</v>
+      </c>
+      <c r="P11" s="5">
+        <v>1620043.1</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>82.2</v>
+      </c>
+      <c r="R11" s="5">
+        <v>1857710.3</v>
+      </c>
+      <c r="S11" s="5">
+        <v>82.8</v>
+      </c>
+      <c r="T11" s="5">
+        <v>2089121.5</v>
+      </c>
+      <c r="U11" s="7">
+        <v>82.7</v>
+      </c>
+      <c r="V11" s="5">
+        <v>2355387.7000000002</v>
+      </c>
+      <c r="W11" s="2">
+        <v>84.4</v>
+      </c>
+      <c r="X11" s="5">
+        <v>2655540.7999999998</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>86</v>
+      </c>
+      <c r="Z11" s="16"/>
+    </row>
+    <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="5">
+        <v>47733.7</v>
+      </c>
+      <c r="C12" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="D12" s="6">
+        <v>97195.199999999997</v>
+      </c>
+      <c r="E12" s="7">
+        <v>100.9</v>
+      </c>
+      <c r="F12" s="5">
+        <v>156213.29999999999</v>
+      </c>
+      <c r="G12" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="H12" s="5">
+        <v>199930.9</v>
+      </c>
+      <c r="I12" s="5">
+        <v>93.9</v>
+      </c>
+      <c r="J12" s="5">
+        <v>257923.9</v>
+      </c>
+      <c r="K12" s="5">
         <v>90.5</v>
       </c>
-      <c r="T10" s="5">
-[...14 lines deleted...]
-      <c r="Y10" s="8">
+      <c r="L12" s="5">
+        <v>326691.20000000001</v>
+      </c>
+      <c r="M12" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="N12" s="5">
+        <v>382046.8</v>
+      </c>
+      <c r="O12" s="5">
+        <v>93.9</v>
+      </c>
+      <c r="P12" s="5">
+        <v>445346.2</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="R12" s="5">
+        <v>509889</v>
+      </c>
+      <c r="S12" s="5">
+        <v>96.8</v>
+      </c>
+      <c r="T12" s="5">
+        <v>568856.30000000005</v>
+      </c>
+      <c r="U12" s="7">
+        <v>97.4</v>
+      </c>
+      <c r="V12" s="5">
+        <v>630215.4</v>
+      </c>
+      <c r="W12" s="2">
+        <v>96.7</v>
+      </c>
+      <c r="X12" s="5">
+        <v>723658</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>97.1</v>
+      </c>
+      <c r="Z12" s="16"/>
+    </row>
+    <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="5">
+        <v>37338.800000000003</v>
+      </c>
+      <c r="C13" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="D13" s="6">
+        <v>75254.2</v>
+      </c>
+      <c r="E13" s="7">
+        <v>102.6</v>
+      </c>
+      <c r="F13" s="5">
+        <v>121979.3</v>
+      </c>
+      <c r="G13" s="5">
+        <v>104.1</v>
+      </c>
+      <c r="H13" s="5">
+        <v>152481.20000000001</v>
+      </c>
+      <c r="I13" s="5">
+        <v>94</v>
+      </c>
+      <c r="J13" s="5">
+        <v>194405.6</v>
+      </c>
+      <c r="K13" s="5">
         <v>92.7</v>
       </c>
-    </row>
-[...102 lines deleted...]
-      <c r="I12" s="5">
+      <c r="L13" s="5">
+        <v>252335.7</v>
+      </c>
+      <c r="M13" s="5">
+        <v>96.6</v>
+      </c>
+      <c r="N13" s="5">
+        <v>304262.09999999998</v>
+      </c>
+      <c r="O13" s="5">
+        <v>96.2</v>
+      </c>
+      <c r="P13" s="5">
+        <v>360188.8</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="R13" s="5">
+        <v>412539.8</v>
+      </c>
+      <c r="S13" s="5">
+        <v>97.5</v>
+      </c>
+      <c r="T13" s="5">
+        <v>462319.3</v>
+      </c>
+      <c r="U13" s="7">
+        <v>96</v>
+      </c>
+      <c r="V13" s="5">
+        <v>510907.5</v>
+      </c>
+      <c r="W13" s="2">
         <v>94.9</v>
       </c>
-      <c r="J12" s="5">
-[...32 lines deleted...]
-      <c r="U12" s="8">
+      <c r="X13" s="5">
+        <v>601270.9</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>98.3</v>
+      </c>
+      <c r="Z13" s="16"/>
+    </row>
+    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="5">
+        <v>138281.4</v>
+      </c>
+      <c r="C14" s="5">
+        <v>106</v>
+      </c>
+      <c r="D14" s="6">
+        <v>278729.8</v>
+      </c>
+      <c r="E14" s="7">
+        <v>104.4</v>
+      </c>
+      <c r="F14" s="5">
+        <v>452609.6</v>
+      </c>
+      <c r="G14" s="5">
+        <v>103</v>
+      </c>
+      <c r="H14" s="5">
+        <v>563748.5</v>
+      </c>
+      <c r="I14" s="5">
+        <v>93.7</v>
+      </c>
+      <c r="J14" s="5">
+        <v>703013.7</v>
+      </c>
+      <c r="K14" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="L14" s="5">
+        <v>930217.8</v>
+      </c>
+      <c r="M14" s="5">
+        <v>94.5</v>
+      </c>
+      <c r="N14" s="5">
+        <v>1109453.1000000001</v>
+      </c>
+      <c r="O14" s="5">
+        <v>91.5</v>
+      </c>
+      <c r="P14" s="5">
+        <v>1356337.3</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>93.8</v>
+      </c>
+      <c r="R14" s="5">
+        <v>1622463.7</v>
+      </c>
+      <c r="S14" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="T14" s="5">
+        <v>1859122.7</v>
+      </c>
+      <c r="U14" s="7">
+        <v>97.1</v>
+      </c>
+      <c r="V14" s="5">
+        <v>2054072.1</v>
+      </c>
+      <c r="W14" s="2">
         <v>96.7</v>
       </c>
-      <c r="V12" s="5">
-[...168 lines deleted...]
-        <v>4</v>
+      <c r="X14" s="5">
+        <v>2353628.9</v>
+      </c>
+      <c r="Y14" s="2">
+        <v>98.5</v>
+      </c>
+      <c r="Z14" s="16"/>
+    </row>
+    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="8" t="s">
+        <v>8</v>
       </c>
       <c r="B15" s="5">
-        <v>47733.7</v>
+        <v>57251.7</v>
       </c>
       <c r="C15" s="5">
-        <v>103.3</v>
+        <v>101.3</v>
       </c>
       <c r="D15" s="6">
-        <v>97195.199999999997</v>
+        <v>114245.6</v>
       </c>
       <c r="E15" s="7">
-        <v>100.9</v>
+        <v>98.3</v>
       </c>
       <c r="F15" s="5">
-        <v>156213.29999999999</v>
-[...2 lines deleted...]
-        <v>101.7</v>
+        <v>188975.1</v>
+      </c>
+      <c r="G15" s="5">
+        <v>102.3</v>
       </c>
       <c r="H15" s="5">
-        <v>199930.9</v>
+        <v>247452.2</v>
       </c>
       <c r="I15" s="5">
+        <v>89.6</v>
+      </c>
+      <c r="J15" s="5">
+        <v>338173.7</v>
+      </c>
+      <c r="K15" s="5">
+        <v>89</v>
+      </c>
+      <c r="L15" s="5">
+        <v>439100.7</v>
+      </c>
+      <c r="M15" s="5">
+        <v>90</v>
+      </c>
+      <c r="N15" s="5">
+        <v>541088.30000000005</v>
+      </c>
+      <c r="O15" s="5">
+        <v>92.8</v>
+      </c>
+      <c r="P15" s="5">
+        <v>652699.80000000005</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>94.1</v>
+      </c>
+      <c r="R15" s="5">
+        <v>759956.9</v>
+      </c>
+      <c r="S15" s="5">
+        <v>94</v>
+      </c>
+      <c r="T15" s="5">
+        <v>864331.8</v>
+      </c>
+      <c r="U15" s="7">
+        <v>92.9</v>
+      </c>
+      <c r="V15" s="5">
+        <v>977776.6</v>
+      </c>
+      <c r="W15" s="2">
+        <v>94</v>
+      </c>
+      <c r="X15" s="5">
+        <v>1111150.8</v>
+      </c>
+      <c r="Y15" s="2">
         <v>93.9</v>
       </c>
-      <c r="J15" s="5">
-[...50 lines deleted...]
-        <v>5</v>
+      <c r="Z15" s="16"/>
+    </row>
+    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="8" t="s">
+        <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>37338.800000000003</v>
+        <v>32728.9</v>
       </c>
       <c r="C16" s="5">
-        <v>105.1</v>
+        <v>101.4</v>
       </c>
       <c r="D16" s="6">
-        <v>75254.2</v>
+        <v>67413.100000000006</v>
       </c>
       <c r="E16" s="7">
         <v>102.6</v>
       </c>
       <c r="F16" s="5">
-        <v>121979.3</v>
-[...1 lines deleted...]
-      <c r="G16" s="1">
+        <v>113189.1</v>
+      </c>
+      <c r="G16" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="H16" s="5">
+        <v>142162</v>
+      </c>
+      <c r="I16" s="5">
+        <v>96.6</v>
+      </c>
+      <c r="J16" s="5">
+        <v>176398</v>
+      </c>
+      <c r="K16" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="L16" s="5">
+        <v>221187.9</v>
+      </c>
+      <c r="M16" s="5">
+        <v>94.1</v>
+      </c>
+      <c r="N16" s="5">
+        <v>258558.5</v>
+      </c>
+      <c r="O16" s="5">
+        <v>93.8</v>
+      </c>
+      <c r="P16" s="5">
+        <v>308412.79999999999</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>96.4</v>
+      </c>
+      <c r="R16" s="5">
+        <v>351815</v>
+      </c>
+      <c r="S16" s="5">
+        <v>98.3</v>
+      </c>
+      <c r="T16" s="5">
+        <v>386855.9</v>
+      </c>
+      <c r="U16" s="7">
+        <v>97.8</v>
+      </c>
+      <c r="V16" s="5">
+        <v>431849.3</v>
+      </c>
+      <c r="W16" s="2">
+        <v>97.7</v>
+      </c>
+      <c r="X16" s="5">
+        <v>488777.9</v>
+      </c>
+      <c r="Y16" s="2">
+        <v>97.8</v>
+      </c>
+      <c r="Z16" s="16"/>
+    </row>
+    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="5">
+        <v>28588.3</v>
+      </c>
+      <c r="C17" s="5">
+        <v>103</v>
+      </c>
+      <c r="D17" s="6">
+        <v>55908.1</v>
+      </c>
+      <c r="E17" s="7">
+        <v>96.3</v>
+      </c>
+      <c r="F17" s="5">
+        <v>88212.7</v>
+      </c>
+      <c r="G17" s="5">
+        <v>99.8</v>
+      </c>
+      <c r="H17" s="5">
+        <v>110295.6</v>
+      </c>
+      <c r="I17" s="5">
+        <v>90</v>
+      </c>
+      <c r="J17" s="5">
+        <v>135847.6</v>
+      </c>
+      <c r="K17" s="5">
+        <v>85.4</v>
+      </c>
+      <c r="L17" s="5">
+        <v>171146</v>
+      </c>
+      <c r="M17" s="5">
+        <v>85.6</v>
+      </c>
+      <c r="N17" s="5">
+        <v>204742.9</v>
+      </c>
+      <c r="O17" s="5">
+        <v>83.7</v>
+      </c>
+      <c r="P17" s="5">
+        <v>242962</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>84.1</v>
+      </c>
+      <c r="R17" s="5">
+        <v>287591.5</v>
+      </c>
+      <c r="S17" s="5">
+        <v>86.5</v>
+      </c>
+      <c r="T17" s="5">
+        <v>332056.3</v>
+      </c>
+      <c r="U17" s="7">
+        <v>87.7</v>
+      </c>
+      <c r="V17" s="5">
+        <v>374629.8</v>
+      </c>
+      <c r="W17" s="2">
+        <v>86.9</v>
+      </c>
+      <c r="X17" s="5">
+        <v>428810.5</v>
+      </c>
+      <c r="Y17" s="2">
+        <v>86.1</v>
+      </c>
+      <c r="Z17" s="16"/>
+    </row>
+    <row r="18" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="5">
+        <v>51590.1</v>
+      </c>
+      <c r="C18" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="D18" s="6">
+        <v>103480</v>
+      </c>
+      <c r="E18" s="7">
+        <v>101.7</v>
+      </c>
+      <c r="F18" s="5">
+        <v>168661.5</v>
+      </c>
+      <c r="G18" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="H18" s="5">
+        <v>212774.39999999999</v>
+      </c>
+      <c r="I18" s="5">
+        <v>92.4</v>
+      </c>
+      <c r="J18" s="5">
+        <v>269669.59999999998</v>
+      </c>
+      <c r="K18" s="5">
+        <v>87.9</v>
+      </c>
+      <c r="L18" s="5">
+        <v>374501.1</v>
+      </c>
+      <c r="M18" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="N18" s="5">
+        <v>458509.3</v>
+      </c>
+      <c r="O18" s="5">
+        <v>88.2</v>
+      </c>
+      <c r="P18" s="5">
+        <v>553022</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>89.9</v>
+      </c>
+      <c r="R18" s="5">
+        <v>648806.80000000005</v>
+      </c>
+      <c r="S18" s="5">
+        <v>91.9</v>
+      </c>
+      <c r="T18" s="5">
+        <v>739610.6</v>
+      </c>
+      <c r="U18" s="7">
+        <v>92.5</v>
+      </c>
+      <c r="V18" s="5">
+        <v>845541.2</v>
+      </c>
+      <c r="W18" s="2">
+        <v>94</v>
+      </c>
+      <c r="X18" s="5">
+        <v>971426.9</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>95.9</v>
+      </c>
+      <c r="Z18" s="16"/>
+    </row>
+    <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="5">
+        <v>37672</v>
+      </c>
+      <c r="C19" s="5">
+        <v>102.8</v>
+      </c>
+      <c r="D19" s="6">
+        <v>78789.399999999994</v>
+      </c>
+      <c r="E19" s="7">
+        <v>99.8</v>
+      </c>
+      <c r="F19" s="5">
+        <v>132042.79999999999</v>
+      </c>
+      <c r="G19" s="5">
+        <v>101.8</v>
+      </c>
+      <c r="H19" s="5">
+        <v>173282.3</v>
+      </c>
+      <c r="I19" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="J19" s="5">
+        <v>226287.1</v>
+      </c>
+      <c r="K19" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="L19" s="5">
+        <v>279781.59999999998</v>
+      </c>
+      <c r="M19" s="5">
+        <v>96.7</v>
+      </c>
+      <c r="N19" s="5">
+        <v>324946.2</v>
+      </c>
+      <c r="O19" s="5">
+        <v>94.6</v>
+      </c>
+      <c r="P19" s="5">
+        <v>387608.1</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="R19" s="5">
+        <v>454531.1</v>
+      </c>
+      <c r="S19" s="5">
+        <v>97.1</v>
+      </c>
+      <c r="T19" s="5">
+        <v>517705</v>
+      </c>
+      <c r="U19" s="7">
+        <v>97</v>
+      </c>
+      <c r="V19" s="5">
+        <v>575319.6</v>
+      </c>
+      <c r="W19" s="2">
+        <v>97.4</v>
+      </c>
+      <c r="X19" s="5">
+        <v>636713.1</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>97.6</v>
+      </c>
+      <c r="Z19" s="16"/>
+    </row>
+    <row r="20" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="5">
+        <v>15719.8</v>
+      </c>
+      <c r="C20" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="D20" s="6">
+        <v>31172.7</v>
+      </c>
+      <c r="E20" s="7">
+        <v>100</v>
+      </c>
+      <c r="F20" s="5">
+        <v>51373.8</v>
+      </c>
+      <c r="G20" s="9">
+        <v>100.8</v>
+      </c>
+      <c r="H20" s="5">
+        <v>66742.399999999994</v>
+      </c>
+      <c r="I20" s="5">
+        <v>92.4</v>
+      </c>
+      <c r="J20" s="5">
+        <v>83205.3</v>
+      </c>
+      <c r="K20" s="5">
+        <v>86.2</v>
+      </c>
+      <c r="L20" s="5">
+        <v>108343.7</v>
+      </c>
+      <c r="M20" s="5">
+        <v>89.8</v>
+      </c>
+      <c r="N20" s="5">
+        <v>130389.1</v>
+      </c>
+      <c r="O20" s="5">
+        <v>89</v>
+      </c>
+      <c r="P20" s="5">
+        <v>156422.6</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>90</v>
+      </c>
+      <c r="R20" s="5">
+        <v>181947.3</v>
+      </c>
+      <c r="S20" s="5">
+        <v>91.6</v>
+      </c>
+      <c r="T20" s="5">
+        <v>204660.4</v>
+      </c>
+      <c r="U20" s="7">
+        <v>91.8</v>
+      </c>
+      <c r="V20" s="5">
+        <v>230779.8</v>
+      </c>
+      <c r="W20" s="2">
+        <v>93.3</v>
+      </c>
+      <c r="X20" s="5">
+        <v>257949</v>
+      </c>
+      <c r="Y20" s="2">
+        <v>93.8</v>
+      </c>
+      <c r="Z20" s="16"/>
+    </row>
+    <row r="21" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="5">
+        <v>104008.3</v>
+      </c>
+      <c r="C21" s="5">
+        <v>107.2</v>
+      </c>
+      <c r="D21" s="6">
+        <v>204557.8</v>
+      </c>
+      <c r="E21" s="7">
+        <v>105.1</v>
+      </c>
+      <c r="F21" s="5">
+        <v>353483.3</v>
+      </c>
+      <c r="G21" s="5">
+        <v>103.1</v>
+      </c>
+      <c r="H21" s="5">
+        <v>463449.8</v>
+      </c>
+      <c r="I21" s="5">
+        <v>91.8</v>
+      </c>
+      <c r="J21" s="5">
+        <v>599131.80000000005</v>
+      </c>
+      <c r="K21" s="5">
+        <v>90.2</v>
+      </c>
+      <c r="L21" s="5">
+        <v>768488</v>
+      </c>
+      <c r="M21" s="5">
+        <v>90.3</v>
+      </c>
+      <c r="N21" s="5">
+        <v>933200.1</v>
+      </c>
+      <c r="O21" s="5">
+        <v>93</v>
+      </c>
+      <c r="P21" s="5">
+        <v>1120274.5</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>94.7</v>
+      </c>
+      <c r="R21" s="5">
+        <v>1308101.8</v>
+      </c>
+      <c r="S21" s="5">
+        <v>95.8</v>
+      </c>
+      <c r="T21" s="5">
+        <v>1478105.3</v>
+      </c>
+      <c r="U21" s="7">
+        <v>94.7</v>
+      </c>
+      <c r="V21" s="5">
+        <v>1643967</v>
+      </c>
+      <c r="W21" s="2">
+        <v>94.3</v>
+      </c>
+      <c r="X21" s="5">
+        <v>1909558.4</v>
+      </c>
+      <c r="Y21" s="2">
+        <v>97</v>
+      </c>
+      <c r="Z21" s="16"/>
+    </row>
+    <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A22" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="5">
+        <v>373256.9</v>
+      </c>
+      <c r="C22" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="D22" s="6">
+        <v>671560.2</v>
+      </c>
+      <c r="E22" s="7">
+        <v>103.1</v>
+      </c>
+      <c r="F22" s="5">
+        <v>1004739.6</v>
+      </c>
+      <c r="G22" s="5">
+        <v>99.5</v>
+      </c>
+      <c r="H22" s="5">
+        <v>1236035.2</v>
+      </c>
+      <c r="I22" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="J22" s="5">
+        <v>1595507.8</v>
+      </c>
+      <c r="K22" s="5">
+        <v>92.1</v>
+      </c>
+      <c r="L22" s="5">
+        <v>2144770.4</v>
+      </c>
+      <c r="M22" s="5">
+        <v>99.9</v>
+      </c>
+      <c r="N22" s="5">
+        <v>2428698.7999999998</v>
+      </c>
+      <c r="O22" s="5">
+        <v>93.5</v>
+      </c>
+      <c r="P22" s="5">
+        <v>2900865.7</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="R22" s="5">
+        <v>3377712.6</v>
+      </c>
+      <c r="S22" s="5">
+        <v>97.5</v>
+      </c>
+      <c r="T22" s="5">
+        <v>3838874.6</v>
+      </c>
+      <c r="U22" s="7">
+        <v>98.1</v>
+      </c>
+      <c r="V22" s="5">
+        <v>4435085.5</v>
+      </c>
+      <c r="W22" s="2">
+        <v>102.5</v>
+      </c>
+      <c r="X22" s="5">
+        <v>5158441.0999999996</v>
+      </c>
+      <c r="Y22" s="2">
+        <v>102.9</v>
+      </c>
+      <c r="Z22" s="16"/>
+    </row>
+    <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="5">
+        <v>966748.5</v>
+      </c>
+      <c r="C23" s="5">
+        <v>102.2</v>
+      </c>
+      <c r="D23" s="6">
+        <v>1976720.9</v>
+      </c>
+      <c r="E23" s="7">
+        <v>101.7</v>
+      </c>
+      <c r="F23" s="5">
+        <v>2989616.4</v>
+      </c>
+      <c r="G23" s="5">
+        <v>98.7</v>
+      </c>
+      <c r="H23" s="5">
+        <v>3690842.1</v>
+      </c>
+      <c r="I23" s="5">
+        <v>87</v>
+      </c>
+      <c r="J23" s="5">
+        <v>4550438.5999999996</v>
+      </c>
+      <c r="K23" s="5">
+        <v>83.1</v>
+      </c>
+      <c r="L23" s="5">
+        <v>5765961.5</v>
+      </c>
+      <c r="M23" s="5">
+        <v>84.5</v>
+      </c>
+      <c r="N23" s="5">
+        <v>6858349.4000000004</v>
+      </c>
+      <c r="O23" s="5">
+        <v>84</v>
+      </c>
+      <c r="P23" s="5">
+        <v>8205192.5</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>85.2</v>
+      </c>
+      <c r="R23" s="5">
+        <v>9572358.5</v>
+      </c>
+      <c r="S23" s="5">
+        <v>86.3</v>
+      </c>
+      <c r="T23" s="5">
+        <v>10840165.5</v>
+      </c>
+      <c r="U23" s="7">
+        <v>86.4</v>
+      </c>
+      <c r="V23" s="5">
+        <v>12137570.9</v>
+      </c>
+      <c r="W23" s="2">
+        <v>86.4</v>
+      </c>
+      <c r="X23" s="5">
+        <v>13737241.699999999</v>
+      </c>
+      <c r="Y23" s="2">
+        <v>88.8</v>
+      </c>
+      <c r="Z23" s="16"/>
+    </row>
+    <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="13">
+        <v>66483.100000000006</v>
+      </c>
+      <c r="C24" s="13">
+        <v>106.3</v>
+      </c>
+      <c r="D24" s="14">
+        <v>145158.20000000001</v>
+      </c>
+      <c r="E24" s="13">
+        <v>103.6</v>
+      </c>
+      <c r="F24" s="13">
+        <v>239043.7</v>
+      </c>
+      <c r="G24" s="13">
+        <v>104.7</v>
+      </c>
+      <c r="H24" s="13">
+        <v>311230.8</v>
+      </c>
+      <c r="I24" s="13">
+        <v>94.7</v>
+      </c>
+      <c r="J24" s="13">
+        <v>421145.9</v>
+      </c>
+      <c r="K24" s="13">
+        <v>93.1</v>
+      </c>
+      <c r="L24" s="13">
+        <v>558100</v>
+      </c>
+      <c r="M24" s="13">
+        <v>98.7</v>
+      </c>
+      <c r="N24" s="13">
+        <v>665239.1</v>
+      </c>
+      <c r="O24" s="13">
+        <v>97.4</v>
+      </c>
+      <c r="P24" s="13">
+        <v>776270.8</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="R24" s="13">
+        <v>907267.8</v>
+      </c>
+      <c r="S24" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="T24" s="13">
+        <v>1027689.2</v>
+      </c>
+      <c r="U24" s="13">
+        <v>101.2</v>
+      </c>
+      <c r="V24" s="13">
+        <v>1157022.6000000001</v>
+      </c>
+      <c r="W24" s="15">
+        <v>101.1</v>
+      </c>
+      <c r="X24" s="13">
+        <v>1323550.1000000001</v>
+      </c>
+      <c r="Y24" s="15">
+        <v>101.2</v>
+      </c>
+      <c r="Z24" s="16"/>
+    </row>
+    <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z25" s="16"/>
+    </row>
+    <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z26" s="16"/>
+    </row>
+    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z27" s="16"/>
+    </row>
+    <row r="28" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="100"/>
+      <c r="B28" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="98"/>
+      <c r="D28" s="98" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="98"/>
+      <c r="F28" s="98" t="s">
+        <v>34</v>
+      </c>
+      <c r="G28" s="98"/>
+      <c r="H28" s="98" t="s">
+        <v>35</v>
+      </c>
+      <c r="I28" s="98"/>
+      <c r="J28" s="98" t="s">
+        <v>36</v>
+      </c>
+      <c r="K28" s="98"/>
+      <c r="L28" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="M28" s="98"/>
+      <c r="N28" s="98" t="s">
+        <v>38</v>
+      </c>
+      <c r="O28" s="98"/>
+      <c r="P28" s="98" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q28" s="98"/>
+      <c r="R28" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="S28" s="98"/>
+      <c r="T28" s="98" t="s">
+        <v>41</v>
+      </c>
+      <c r="U28" s="98"/>
+      <c r="V28" s="98" t="s">
+        <v>42</v>
+      </c>
+      <c r="W28" s="98"/>
+      <c r="X28" s="98" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y28" s="99"/>
+      <c r="Z28" s="16"/>
+    </row>
+    <row r="29" spans="1:26" s="2" customFormat="1" ht="22.5">
+      <c r="A29" s="101"/>
+      <c r="B29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="M29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="N29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="T29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="U29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="V29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="W29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="X29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y29" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z29" s="16"/>
+    </row>
+    <row r="30" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="5">
+        <v>2377792.0529999998</v>
+      </c>
+      <c r="C30" s="5">
+        <v>91.9</v>
+      </c>
+      <c r="D30" s="5">
+        <v>4867663.5</v>
+      </c>
+      <c r="E30" s="5">
+        <v>94.7</v>
+      </c>
+      <c r="F30" s="5">
+        <v>7683823.7080000006</v>
+      </c>
+      <c r="G30" s="5">
+        <v>97.264026518729906</v>
+      </c>
+      <c r="H30" s="5">
+        <v>10421916.199999999</v>
+      </c>
+      <c r="I30" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="J30" s="5">
+        <v>13227285.9</v>
+      </c>
+      <c r="K30" s="5">
+        <v>106.7</v>
+      </c>
+      <c r="L30" s="5">
+        <v>17141191</v>
+      </c>
+      <c r="M30" s="5">
+        <v>108.5</v>
+      </c>
+      <c r="N30" s="5">
+        <v>20587070.199999999</v>
+      </c>
+      <c r="O30" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="P30" s="5">
+        <v>24554122</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="R30" s="5">
+        <v>28825797.300000001</v>
+      </c>
+      <c r="S30" s="5">
+        <v>109.3</v>
+      </c>
+      <c r="T30" s="5">
+        <v>32856661.399999999</v>
+      </c>
+      <c r="U30" s="7">
+        <v>109.5</v>
+      </c>
+      <c r="V30" s="5">
+        <v>37088400.399999999</v>
+      </c>
+      <c r="W30" s="7">
+        <v>109.7</v>
+      </c>
+      <c r="X30" s="5">
+        <v>42314194.899999999</v>
+      </c>
+      <c r="Y30" s="2">
+        <v>109.2</v>
+      </c>
+      <c r="Z30" s="16"/>
+    </row>
+    <row r="31" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="5">
+        <v>41824.699999999997</v>
+      </c>
+      <c r="C31" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="D31" s="5">
+        <v>89005.8</v>
+      </c>
+      <c r="E31" s="7">
+        <v>91.8</v>
+      </c>
+      <c r="F31" s="5">
+        <v>146893.49400000001</v>
+      </c>
+      <c r="G31" s="5">
+        <v>97.623869851231447</v>
+      </c>
+      <c r="H31" s="5">
+        <v>211261.3</v>
+      </c>
+      <c r="I31" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="J31" s="5">
+        <v>301185.09999999998</v>
+      </c>
+      <c r="K31" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="L31" s="7">
+        <v>393225.7</v>
+      </c>
+      <c r="M31" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="N31" s="7">
+        <v>471109.8</v>
+      </c>
+      <c r="O31" s="5">
+        <v>102</v>
+      </c>
+      <c r="P31" s="5">
+        <v>545207.6</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="R31" s="5">
+        <v>637007.5</v>
+      </c>
+      <c r="S31" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="T31" s="5">
+        <v>720075.5</v>
+      </c>
+      <c r="U31" s="7">
+        <v>101.4</v>
+      </c>
+      <c r="V31" s="5">
+        <v>798939.2</v>
+      </c>
+      <c r="W31" s="7">
+        <v>101.5</v>
+      </c>
+      <c r="X31" s="5">
+        <v>906533.8</v>
+      </c>
+      <c r="Y31" s="2">
+        <v>101.2</v>
+      </c>
+      <c r="Z31" s="16"/>
+    </row>
+    <row r="32" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="5">
+        <v>100244.5</v>
+      </c>
+      <c r="C32" s="5">
+        <v>91.4</v>
+      </c>
+      <c r="D32" s="5">
+        <v>207900</v>
+      </c>
+      <c r="E32" s="7">
+        <v>89.2</v>
+      </c>
+      <c r="F32" s="5">
+        <v>330734.67</v>
+      </c>
+      <c r="G32" s="5">
+        <v>90.283387137091609</v>
+      </c>
+      <c r="H32" s="5">
+        <v>469745.3</v>
+      </c>
+      <c r="I32" s="5">
+        <v>102</v>
+      </c>
+      <c r="J32" s="5">
+        <v>591287.80000000005</v>
+      </c>
+      <c r="K32" s="5">
+        <v>103.1</v>
+      </c>
+      <c r="L32" s="7">
+        <v>737854.7</v>
+      </c>
+      <c r="M32" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="N32" s="7">
+        <v>935906.8</v>
+      </c>
+      <c r="O32" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="P32" s="5">
+        <v>1119919.8</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="R32" s="5">
+        <v>1326326.8</v>
+      </c>
+      <c r="S32" s="5">
         <v>104.1</v>
       </c>
-      <c r="H16" s="5">
-[...14 lines deleted...]
-      <c r="M16" s="5">
+      <c r="T32" s="5">
+        <v>1532161.1</v>
+      </c>
+      <c r="U32" s="7">
+        <v>104.3</v>
+      </c>
+      <c r="V32" s="5">
+        <v>1722023</v>
+      </c>
+      <c r="W32" s="7">
+        <v>104.9</v>
+      </c>
+      <c r="X32" s="5">
+        <v>2024160.6</v>
+      </c>
+      <c r="Y32" s="2">
+        <v>104.8</v>
+      </c>
+      <c r="Z32" s="16"/>
+    </row>
+    <row r="33" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="5">
+        <v>63905.599999999999</v>
+      </c>
+      <c r="C33" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="D33" s="5">
+        <v>142395.5</v>
+      </c>
+      <c r="E33" s="7">
+        <v>103.6</v>
+      </c>
+      <c r="F33" s="5">
+        <v>226977.77799999999</v>
+      </c>
+      <c r="G33" s="5">
+        <v>108.99892771787736</v>
+      </c>
+      <c r="H33" s="5">
+        <v>314563.8</v>
+      </c>
+      <c r="I33" s="5">
+        <v>118.9</v>
+      </c>
+      <c r="J33" s="5">
+        <v>401250.5</v>
+      </c>
+      <c r="K33" s="5">
+        <v>119.4</v>
+      </c>
+      <c r="L33" s="7">
+        <v>521488.2</v>
+      </c>
+      <c r="M33" s="5">
+        <v>119.5</v>
+      </c>
+      <c r="N33" s="7">
+        <v>636136</v>
+      </c>
+      <c r="O33" s="5">
+        <v>119.4</v>
+      </c>
+      <c r="P33" s="5">
+        <v>771825.3</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>120.5</v>
+      </c>
+      <c r="R33" s="5">
+        <v>912147.4</v>
+      </c>
+      <c r="S33" s="5">
+        <v>119.1</v>
+      </c>
+      <c r="T33" s="5">
+        <v>1072432.6000000001</v>
+      </c>
+      <c r="U33" s="7">
+        <v>121.6</v>
+      </c>
+      <c r="V33" s="5">
+        <v>1223579</v>
+      </c>
+      <c r="W33" s="7">
+        <v>123.1</v>
+      </c>
+      <c r="X33" s="5">
+        <v>1370386.3</v>
+      </c>
+      <c r="Y33" s="2">
+        <v>122.2</v>
+      </c>
+      <c r="Z33" s="16"/>
+    </row>
+    <row r="34" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="5">
+        <v>216029</v>
+      </c>
+      <c r="C34" s="5">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="D34" s="5">
+        <v>499852.3</v>
+      </c>
+      <c r="E34" s="7">
+        <v>93.5</v>
+      </c>
+      <c r="F34" s="5">
+        <v>767836.31400000001</v>
+      </c>
+      <c r="G34" s="5">
+        <v>102.56908352153201</v>
+      </c>
+      <c r="H34" s="5">
+        <v>1060789.8999999999</v>
+      </c>
+      <c r="I34" s="5">
+        <v>119.3</v>
+      </c>
+      <c r="J34" s="5">
+        <v>1343605.3</v>
+      </c>
+      <c r="K34" s="5">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="L34" s="7">
+        <v>1672022.4</v>
+      </c>
+      <c r="M34" s="5">
+        <v>135</v>
+      </c>
+      <c r="N34" s="7">
+        <v>2075229.5</v>
+      </c>
+      <c r="O34" s="5">
+        <v>136.1</v>
+      </c>
+      <c r="P34" s="5">
+        <v>2497513.2999999998</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="R34" s="5">
+        <v>2895264</v>
+      </c>
+      <c r="S34" s="5">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="T34" s="5">
+        <v>3396621.9</v>
+      </c>
+      <c r="U34" s="7">
+        <v>146.1</v>
+      </c>
+      <c r="V34" s="5">
+        <v>3887096.9</v>
+      </c>
+      <c r="W34" s="7">
+        <v>146.9</v>
+      </c>
+      <c r="X34" s="5">
+        <v>4334145.5999999996</v>
+      </c>
+      <c r="Y34" s="2">
+        <v>144.5</v>
+      </c>
+      <c r="Z34" s="16"/>
+    </row>
+    <row r="35" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="5">
+        <v>47852.3</v>
+      </c>
+      <c r="C35" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="D35" s="5">
+        <v>95782.7</v>
+      </c>
+      <c r="E35" s="7">
+        <v>93.6</v>
+      </c>
+      <c r="F35" s="5">
+        <v>154509.72500000003</v>
+      </c>
+      <c r="G35" s="5">
+        <v>93.605591009216255</v>
+      </c>
+      <c r="H35" s="5">
+        <v>209012.6</v>
+      </c>
+      <c r="I35" s="5">
+        <v>98.5</v>
+      </c>
+      <c r="J35" s="5">
+        <v>267928.40000000002</v>
+      </c>
+      <c r="K35" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="L35" s="7">
+        <v>346595.1</v>
+      </c>
+      <c r="M35" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="N35" s="7">
+        <v>405202.1</v>
+      </c>
+      <c r="O35" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="P35" s="5">
+        <v>460185.4</v>
+      </c>
+      <c r="Q35" s="5">
+        <v>98.1</v>
+      </c>
+      <c r="R35" s="5">
+        <v>538315.5</v>
+      </c>
+      <c r="S35" s="5">
+        <v>100</v>
+      </c>
+      <c r="T35" s="5">
+        <v>607502.9</v>
+      </c>
+      <c r="U35" s="7">
+        <v>100.8</v>
+      </c>
+      <c r="V35" s="5">
+        <v>671629.5</v>
+      </c>
+      <c r="W35" s="7">
+        <v>100.5</v>
+      </c>
+      <c r="X35" s="5">
+        <v>771538.8</v>
+      </c>
+      <c r="Y35" s="2">
+        <v>100.1</v>
+      </c>
+      <c r="Z35" s="16"/>
+    </row>
+    <row r="36" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="5">
+        <v>37503.9</v>
+      </c>
+      <c r="C36" s="5">
+        <v>94.6</v>
+      </c>
+      <c r="D36" s="5">
+        <v>76006.7</v>
+      </c>
+      <c r="E36" s="7">
+        <v>95.2</v>
+      </c>
+      <c r="F36" s="5">
+        <v>129434.72500000001</v>
+      </c>
+      <c r="G36" s="5">
+        <v>99.72411163205561</v>
+      </c>
+      <c r="H36" s="5">
+        <v>173861.6</v>
+      </c>
+      <c r="I36" s="5">
+        <v>107</v>
+      </c>
+      <c r="J36" s="5">
+        <v>219669.3</v>
+      </c>
+      <c r="K36" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="L36" s="7">
+        <v>279854.5</v>
+      </c>
+      <c r="M36" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="N36" s="7">
+        <v>336638</v>
+      </c>
+      <c r="O36" s="5">
+        <v>104.6</v>
+      </c>
+      <c r="P36" s="5">
+        <v>398151.3</v>
+      </c>
+      <c r="Q36" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="R36" s="5">
+        <v>461612.6</v>
+      </c>
+      <c r="S36" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="T36" s="5">
+        <v>522930.9</v>
+      </c>
+      <c r="U36" s="7">
+        <v>105.7</v>
+      </c>
+      <c r="V36" s="5">
+        <v>584861.69999999995</v>
+      </c>
+      <c r="W36" s="7">
+        <v>106.6</v>
+      </c>
+      <c r="X36" s="5">
+        <v>682764.5</v>
+      </c>
+      <c r="Y36" s="2">
+        <v>105.2</v>
+      </c>
+      <c r="Z36" s="16"/>
+    </row>
+    <row r="37" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="5">
+        <v>141057.29999999999</v>
+      </c>
+      <c r="C37" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="D37" s="5">
+        <v>289573.40000000002</v>
+      </c>
+      <c r="E37" s="7">
+        <v>97.6</v>
+      </c>
+      <c r="F37" s="5">
+        <v>473631.74900000001</v>
+      </c>
+      <c r="G37" s="5">
+        <v>97.938233037920526</v>
+      </c>
+      <c r="H37" s="5">
+        <v>626212.6</v>
+      </c>
+      <c r="I37" s="5">
+        <v>103.6</v>
+      </c>
+      <c r="J37" s="5">
+        <v>789902</v>
+      </c>
+      <c r="K37" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="L37" s="7">
+        <v>1052083</v>
+      </c>
+      <c r="M37" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="N37" s="7">
+        <v>1291367.6000000001</v>
+      </c>
+      <c r="O37" s="5">
+        <v>108.6</v>
+      </c>
+      <c r="P37" s="5">
+        <v>1582981.6</v>
+      </c>
+      <c r="Q37" s="5">
+        <v>108.9</v>
+      </c>
+      <c r="R37" s="5">
+        <v>1915759.2</v>
+      </c>
+      <c r="S37" s="5">
+        <v>109.8</v>
+      </c>
+      <c r="T37" s="5">
+        <v>2199921.7000000002</v>
+      </c>
+      <c r="U37" s="7">
+        <v>109.7</v>
+      </c>
+      <c r="V37" s="5">
+        <v>2495292.9</v>
+      </c>
+      <c r="W37" s="7">
+        <v>112.4</v>
+      </c>
+      <c r="X37" s="5">
+        <v>2827266.9</v>
+      </c>
+      <c r="Y37" s="2">
+        <v>111</v>
+      </c>
+      <c r="Z37" s="16"/>
+    </row>
+    <row r="38" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="5">
+        <v>58226.5</v>
+      </c>
+      <c r="C38" s="5">
+        <v>95.4</v>
+      </c>
+      <c r="D38" s="5">
+        <v>119718.5</v>
+      </c>
+      <c r="E38" s="7">
+        <v>98.6</v>
+      </c>
+      <c r="F38" s="5">
+        <v>198903.60599999997</v>
+      </c>
+      <c r="G38" s="5">
+        <v>99.06157308555467</v>
+      </c>
+      <c r="H38" s="5">
+        <v>265737.59999999998</v>
+      </c>
+      <c r="I38" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="J38" s="5">
+        <v>354649.8</v>
+      </c>
+      <c r="K38" s="5">
+        <v>99.3</v>
+      </c>
+      <c r="L38" s="7">
+        <v>477009.9</v>
+      </c>
+      <c r="M38" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="N38" s="7">
+        <v>593451.4</v>
+      </c>
+      <c r="O38" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="P38" s="5">
+        <v>713872.5</v>
+      </c>
+      <c r="Q38" s="5">
+        <v>105.5</v>
+      </c>
+      <c r="R38" s="5">
+        <v>826734.6</v>
+      </c>
+      <c r="S38" s="5">
+        <v>104.8</v>
+      </c>
+      <c r="T38" s="5">
+        <v>938392</v>
+      </c>
+      <c r="U38" s="7">
+        <v>104.7</v>
+      </c>
+      <c r="V38" s="5">
+        <v>1058305.8999999999</v>
+      </c>
+      <c r="W38" s="7">
+        <v>104.5</v>
+      </c>
+      <c r="X38" s="5">
+        <v>1194575.3999999999</v>
+      </c>
+      <c r="Y38" s="2">
+        <v>103.6</v>
+      </c>
+      <c r="Z38" s="16"/>
+    </row>
+    <row r="39" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A39" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="5">
+        <v>33040.9</v>
+      </c>
+      <c r="C39" s="5">
+        <v>94.3</v>
+      </c>
+      <c r="D39" s="5">
+        <v>69634.399999999994</v>
+      </c>
+      <c r="E39" s="7">
+        <v>96.4</v>
+      </c>
+      <c r="F39" s="5">
+        <v>117191.68999999999</v>
+      </c>
+      <c r="G39" s="5">
+        <v>96.55728873186554</v>
+      </c>
+      <c r="H39" s="5">
+        <v>151577.60000000001</v>
+      </c>
+      <c r="I39" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="J39" s="5">
+        <v>190079.1</v>
+      </c>
+      <c r="K39" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="L39" s="7">
+        <v>239052.9</v>
+      </c>
+      <c r="M39" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="N39" s="7">
+        <v>279568.59999999998</v>
+      </c>
+      <c r="O39" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="P39" s="5">
+        <v>334685.90000000002</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="R39" s="5">
+        <v>383749.2</v>
+      </c>
+      <c r="S39" s="5">
+        <v>102</v>
+      </c>
+      <c r="T39" s="5">
+        <v>423285.2</v>
+      </c>
+      <c r="U39" s="7">
+        <v>102.1</v>
+      </c>
+      <c r="V39" s="5">
+        <v>472872.5</v>
+      </c>
+      <c r="W39" s="7">
+        <v>102.2</v>
+      </c>
+      <c r="X39" s="5">
+        <v>537409.80000000005</v>
+      </c>
+      <c r="Y39" s="2">
+        <v>102.4</v>
+      </c>
+      <c r="Z39" s="16"/>
+    </row>
+    <row r="40" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="5">
+        <v>28873.3</v>
+      </c>
+      <c r="C40" s="5">
+        <v>93.6</v>
+      </c>
+      <c r="D40" s="5">
+        <v>56195.6</v>
+      </c>
+      <c r="E40" s="7">
+        <v>93.3</v>
+      </c>
+      <c r="F40" s="5">
+        <v>88066.804999999993</v>
+      </c>
+      <c r="G40" s="9">
+        <v>92.512126031739214</v>
+      </c>
+      <c r="H40" s="5">
+        <v>118931.7</v>
+      </c>
+      <c r="I40" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="J40" s="5">
+        <v>150613</v>
+      </c>
+      <c r="K40" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="L40" s="7">
+        <v>190169.2</v>
+      </c>
+      <c r="M40" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="N40" s="7">
+        <v>227093.5</v>
+      </c>
+      <c r="O40" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="P40" s="5">
+        <v>265094.2</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>103.2</v>
+      </c>
+      <c r="R40" s="5">
+        <v>315975</v>
+      </c>
+      <c r="S40" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="T40" s="5">
+        <v>367092.3</v>
+      </c>
+      <c r="U40" s="7">
+        <v>103.6</v>
+      </c>
+      <c r="V40" s="5">
+        <v>418930.6</v>
+      </c>
+      <c r="W40" s="7">
+        <v>105</v>
+      </c>
+      <c r="X40" s="5">
+        <v>481140.5</v>
+      </c>
+      <c r="Y40" s="2">
+        <v>105</v>
+      </c>
+      <c r="Z40" s="16"/>
+    </row>
+    <row r="41" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="5">
+        <v>49930.9</v>
+      </c>
+      <c r="C41" s="5">
+        <v>92.1</v>
+      </c>
+      <c r="D41" s="5">
+        <v>106980.7</v>
+      </c>
+      <c r="E41" s="7">
+        <v>98.6</v>
+      </c>
+      <c r="F41" s="5">
+        <v>175381.06500000003</v>
+      </c>
+      <c r="G41" s="5">
+        <v>98.864696507501691</v>
+      </c>
+      <c r="H41" s="5">
+        <v>240589.1</v>
+      </c>
+      <c r="I41" s="5">
+        <v>107.1</v>
+      </c>
+      <c r="J41" s="5">
+        <v>311743.40000000002</v>
+      </c>
+      <c r="K41" s="5">
+        <v>108.8</v>
+      </c>
+      <c r="L41" s="7">
+        <v>416036.8</v>
+      </c>
+      <c r="M41" s="5">
+        <v>105.4</v>
+      </c>
+      <c r="N41" s="7">
+        <v>508220</v>
+      </c>
+      <c r="O41" s="5">
+        <v>104.5</v>
+      </c>
+      <c r="P41" s="5">
+        <v>611227.30000000005</v>
+      </c>
+      <c r="Q41" s="5">
+        <v>104.3</v>
+      </c>
+      <c r="R41" s="5">
+        <v>721372.1</v>
+      </c>
+      <c r="S41" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="T41" s="5">
+        <v>815406</v>
+      </c>
+      <c r="U41" s="7">
+        <v>103</v>
+      </c>
+      <c r="V41" s="5">
+        <v>928304.6</v>
+      </c>
+      <c r="W41" s="7">
+        <v>101.9</v>
+      </c>
+      <c r="X41" s="5">
+        <v>1069609.8999999999</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>101.5</v>
+      </c>
+      <c r="Z41" s="16"/>
+    </row>
+    <row r="42" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="5">
+        <v>37792.699999999997</v>
+      </c>
+      <c r="C42" s="5">
+        <v>92.8</v>
+      </c>
+      <c r="D42" s="5">
+        <v>81273.399999999994</v>
+      </c>
+      <c r="E42" s="7">
+        <v>95.6</v>
+      </c>
+      <c r="F42" s="5">
+        <v>128666.026</v>
+      </c>
+      <c r="G42" s="7">
+        <v>90.407588069928821</v>
+      </c>
+      <c r="H42" s="5">
+        <v>189473.1</v>
+      </c>
+      <c r="I42" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="J42" s="5">
+        <v>245302.5</v>
+      </c>
+      <c r="K42" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="L42" s="7">
+        <v>304044.09999999998</v>
+      </c>
+      <c r="M42" s="7">
+        <v>101.1</v>
+      </c>
+      <c r="N42" s="7">
+        <v>356122.3</v>
+      </c>
+      <c r="O42" s="7">
+        <v>101.5</v>
+      </c>
+      <c r="P42" s="7">
+        <v>426188.3</v>
+      </c>
+      <c r="Q42" s="7">
+        <v>101.7</v>
+      </c>
+      <c r="R42" s="5">
+        <v>497241.3</v>
+      </c>
+      <c r="S42" s="7">
+        <v>100.8</v>
+      </c>
+      <c r="T42" s="5">
+        <v>570213.19999999995</v>
+      </c>
+      <c r="U42" s="7">
+        <v>101.2</v>
+      </c>
+      <c r="V42" s="5">
+        <v>634800.6</v>
+      </c>
+      <c r="W42" s="7">
+        <v>101.3</v>
+      </c>
+      <c r="X42" s="5">
+        <v>704332.2</v>
+      </c>
+      <c r="Y42" s="16">
+        <v>101.2</v>
+      </c>
+      <c r="Z42" s="16"/>
+    </row>
+    <row r="43" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="5">
+        <v>16159.3</v>
+      </c>
+      <c r="C43" s="5">
+        <v>91.4</v>
+      </c>
+      <c r="D43" s="5">
+        <v>32802.199999999997</v>
+      </c>
+      <c r="E43" s="7">
+        <v>93.9</v>
+      </c>
+      <c r="F43" s="5">
+        <v>54079.493000000002</v>
+      </c>
+      <c r="G43" s="7">
+        <v>93.741289918207343</v>
+      </c>
+      <c r="H43" s="5">
+        <v>73171</v>
+      </c>
+      <c r="I43" s="5">
+        <v>97.4</v>
+      </c>
+      <c r="J43" s="5">
+        <v>93355.7</v>
+      </c>
+      <c r="K43" s="5">
+        <v>101</v>
+      </c>
+      <c r="L43" s="7">
+        <v>121663.2</v>
+      </c>
+      <c r="M43" s="7">
+        <v>104</v>
+      </c>
+      <c r="N43" s="7">
+        <v>148083.29999999999</v>
+      </c>
+      <c r="O43" s="7">
+        <v>105.2</v>
+      </c>
+      <c r="P43" s="7">
+        <v>177395.8</v>
+      </c>
+      <c r="Q43" s="7">
+        <v>105.8</v>
+      </c>
+      <c r="R43" s="5">
+        <v>205293.1</v>
+      </c>
+      <c r="S43" s="7">
+        <v>105</v>
+      </c>
+      <c r="T43" s="5">
+        <v>233724.2</v>
+      </c>
+      <c r="U43" s="7">
+        <v>106.1</v>
+      </c>
+      <c r="V43" s="5">
+        <v>264048.40000000002</v>
+      </c>
+      <c r="W43" s="7">
+        <v>106.5</v>
+      </c>
+      <c r="X43" s="5">
+        <v>296495.8</v>
+      </c>
+      <c r="Y43" s="16">
+        <v>106.8</v>
+      </c>
+      <c r="Z43" s="16"/>
+    </row>
+    <row r="44" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="5">
+        <v>109178.2</v>
+      </c>
+      <c r="C44" s="5">
+        <v>98.2</v>
+      </c>
+      <c r="D44" s="5">
+        <v>216768.3</v>
+      </c>
+      <c r="E44" s="7">
+        <v>99.1</v>
+      </c>
+      <c r="F44" s="5">
+        <v>378109.49</v>
+      </c>
+      <c r="G44" s="7">
+        <v>100.25923657496692</v>
+      </c>
+      <c r="H44" s="5">
+        <v>514085.2</v>
+      </c>
+      <c r="I44" s="5">
+        <v>103.9</v>
+      </c>
+      <c r="J44" s="5">
+        <v>673588.3</v>
+      </c>
+      <c r="K44" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="L44" s="7">
+        <v>870700.8</v>
+      </c>
+      <c r="M44" s="7">
+        <v>106.6</v>
+      </c>
+      <c r="N44" s="7">
+        <v>1067066.6000000001</v>
+      </c>
+      <c r="O44" s="7">
+        <v>107.3</v>
+      </c>
+      <c r="P44" s="7">
+        <v>1282268</v>
+      </c>
+      <c r="Q44" s="7">
+        <v>107.3</v>
+      </c>
+      <c r="R44" s="5">
+        <v>1494900.2</v>
+      </c>
+      <c r="S44" s="7">
+        <v>106.9</v>
+      </c>
+      <c r="T44" s="5">
+        <v>1693998.3</v>
+      </c>
+      <c r="U44" s="7">
+        <v>107</v>
+      </c>
+      <c r="V44" s="5">
+        <v>1896428.3</v>
+      </c>
+      <c r="W44" s="7">
+        <v>107.5</v>
+      </c>
+      <c r="X44" s="5">
+        <v>2203753.5</v>
+      </c>
+      <c r="Y44" s="16">
+        <v>107.3</v>
+      </c>
+      <c r="Z44" s="16"/>
+    </row>
+    <row r="45" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A45" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45" s="5">
+        <v>386367.1</v>
+      </c>
+      <c r="C45" s="5">
+        <v>97</v>
+      </c>
+      <c r="D45" s="5">
+        <v>708081.8</v>
+      </c>
+      <c r="E45" s="16">
+        <v>98.8</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1069716.6680000001</v>
+      </c>
+      <c r="G45" s="7">
+        <v>99.656315606551203</v>
+      </c>
+      <c r="H45" s="5">
+        <v>1438110.7</v>
+      </c>
+      <c r="I45" s="5">
+        <v>108.5</v>
+      </c>
+      <c r="J45" s="5">
+        <v>1837966.1</v>
+      </c>
+      <c r="K45" s="5">
+        <v>107</v>
+      </c>
+      <c r="L45" s="7">
+        <v>2488339.6</v>
+      </c>
+      <c r="M45" s="16">
+        <v>108.4</v>
+      </c>
+      <c r="N45" s="7">
+        <v>2865104.4</v>
+      </c>
+      <c r="O45" s="16">
+        <v>109.7</v>
+      </c>
+      <c r="P45" s="16">
+        <v>3414864.8</v>
+      </c>
+      <c r="Q45" s="16">
+        <v>109.4</v>
+      </c>
+      <c r="R45" s="5">
+        <v>4013565.9</v>
+      </c>
+      <c r="S45" s="16">
+        <v>110.1</v>
+      </c>
+      <c r="T45" s="5">
+        <v>4566623.0999999996</v>
+      </c>
+      <c r="U45" s="16">
+        <v>109.8</v>
+      </c>
+      <c r="V45" s="5">
+        <v>5183447</v>
+      </c>
+      <c r="W45" s="7">
+        <v>107.6</v>
+      </c>
+      <c r="X45" s="5">
+        <v>6011839.2999999998</v>
+      </c>
+      <c r="Y45" s="16">
+        <v>106.9</v>
+      </c>
+      <c r="Z45" s="16"/>
+    </row>
+    <row r="46" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A46" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46" s="5">
+        <v>940841.1</v>
+      </c>
+      <c r="C46" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="D46" s="5">
+        <v>1922652</v>
+      </c>
+      <c r="E46" s="16">
+        <v>93.5</v>
+      </c>
+      <c r="F46" s="5">
+        <v>2990770.9260000004</v>
+      </c>
+      <c r="G46" s="7">
+        <v>96.054452741830033</v>
+      </c>
+      <c r="H46" s="5">
+        <v>4018335.1</v>
+      </c>
+      <c r="I46" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="J46" s="5">
+        <v>4996298.8</v>
+      </c>
+      <c r="K46" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="L46" s="7">
+        <v>6418579.2999999998</v>
+      </c>
+      <c r="M46" s="16">
+        <v>106.6</v>
+      </c>
+      <c r="N46" s="7">
+        <v>7653653.5</v>
+      </c>
+      <c r="O46" s="16">
+        <v>106.4</v>
+      </c>
+      <c r="P46" s="16">
+        <v>9079115.4000000004</v>
+      </c>
+      <c r="Q46" s="16">
+        <v>105.4</v>
+      </c>
+      <c r="R46" s="5">
+        <v>10649959.9</v>
+      </c>
+      <c r="S46" s="16">
+        <v>105.6</v>
+      </c>
+      <c r="T46" s="5">
+        <v>12025402.5</v>
+      </c>
+      <c r="U46" s="16">
+        <v>105.1</v>
+      </c>
+      <c r="V46" s="5">
+        <v>13504430.699999999</v>
+      </c>
+      <c r="W46" s="7">
+        <v>105.1</v>
+      </c>
+      <c r="X46" s="5">
+        <v>15345230.1</v>
+      </c>
+      <c r="Y46" s="16">
+        <v>105.2</v>
+      </c>
+      <c r="Z46" s="16"/>
+    </row>
+    <row r="47" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A47" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B47" s="13">
+        <v>68964.899999999994</v>
+      </c>
+      <c r="C47" s="13">
         <v>96.6</v>
       </c>
-      <c r="N16" s="5">
-[...43 lines deleted...]
-      <c r="C17" s="5">
+      <c r="D47" s="13">
+        <v>153040.1</v>
+      </c>
+      <c r="E47" s="15">
+        <v>98.4</v>
+      </c>
+      <c r="F47" s="13">
+        <v>252919.598</v>
+      </c>
+      <c r="G47" s="13">
+        <v>98.612713449465517</v>
+      </c>
+      <c r="H47" s="13">
+        <v>346458</v>
+      </c>
+      <c r="I47" s="13">
+        <v>103.9</v>
+      </c>
+      <c r="J47" s="13">
+        <v>458860.79999999999</v>
+      </c>
+      <c r="K47" s="13">
+        <v>101.6</v>
+      </c>
+      <c r="L47" s="13">
+        <v>612471.6</v>
+      </c>
+      <c r="M47" s="15">
+        <v>103.4</v>
+      </c>
+      <c r="N47" s="13">
+        <v>737116.8</v>
+      </c>
+      <c r="O47" s="15">
+        <v>104.2</v>
+      </c>
+      <c r="P47" s="15">
+        <v>873625.5</v>
+      </c>
+      <c r="Q47" s="15">
         <v>106</v>
       </c>
-      <c r="D17" s="6">
-[...842 lines deleted...]
-      <c r="D30" s="76" t="s">
+      <c r="R47" s="13">
+        <v>1030573</v>
+      </c>
+      <c r="S47" s="15">
+        <v>106.8</v>
+      </c>
+      <c r="T47" s="13">
+        <v>1170878</v>
+      </c>
+      <c r="U47" s="15">
+        <v>106.7</v>
+      </c>
+      <c r="V47" s="13">
+        <v>1343409.6</v>
+      </c>
+      <c r="W47" s="13">
+        <v>108.8</v>
+      </c>
+      <c r="X47" s="13">
+        <v>1553011.9</v>
+      </c>
+      <c r="Y47" s="15">
+        <v>109.2</v>
+      </c>
+      <c r="Z47" s="16"/>
+    </row>
+    <row r="48" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z48" s="16"/>
+    </row>
+    <row r="49" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z49" s="16"/>
+    </row>
+    <row r="50" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="V50" s="16"/>
+      <c r="W50" s="16"/>
+      <c r="X50" s="16"/>
+      <c r="Z50" s="16"/>
+    </row>
+    <row r="51" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="V51" s="16"/>
+      <c r="W51" s="16"/>
+      <c r="X51" s="16"/>
+      <c r="Z51" s="16"/>
+    </row>
+    <row r="52" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A52" s="100"/>
+      <c r="B52" s="98" t="s">
+        <v>44</v>
+      </c>
+      <c r="C52" s="98"/>
+      <c r="D52" s="98" t="s">
         <v>45</v>
       </c>
-      <c r="E30" s="76"/>
-[...117 lines deleted...]
-      <c r="A32" s="4" t="s">
+      <c r="E52" s="98"/>
+      <c r="F52" s="98" t="s">
+        <v>46</v>
+      </c>
+      <c r="G52" s="98"/>
+      <c r="H52" s="98" t="s">
+        <v>47</v>
+      </c>
+      <c r="I52" s="98"/>
+      <c r="J52" s="98" t="s">
+        <v>48</v>
+      </c>
+      <c r="K52" s="98"/>
+      <c r="L52" s="98" t="s">
+        <v>49</v>
+      </c>
+      <c r="M52" s="98"/>
+      <c r="N52" s="98" t="s">
+        <v>50</v>
+      </c>
+      <c r="O52" s="98"/>
+      <c r="P52" s="98" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q52" s="98"/>
+      <c r="R52" s="98" t="s">
+        <v>52</v>
+      </c>
+      <c r="S52" s="98"/>
+      <c r="T52" s="98" t="s">
+        <v>53</v>
+      </c>
+      <c r="U52" s="99"/>
+      <c r="V52" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="W52" s="99"/>
+      <c r="X52" s="98" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y52" s="99"/>
+      <c r="Z52" s="16"/>
+    </row>
+    <row r="53" spans="1:26" s="2" customFormat="1" ht="22.5">
+      <c r="A53" s="101"/>
+      <c r="B53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C53" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="5">
-[...74 lines deleted...]
-      <c r="A33" s="9" t="s">
+      <c r="D53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="K53" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="M53" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="N53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="O53" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q53" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="S53" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="T53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="U53" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="V53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="W53" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="X53" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y53" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z53" s="16"/>
+    </row>
+    <row r="54" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A54" s="4" t="s">
         <v>0</v>
-      </c>
-[...1433 lines deleted...]
-        <v>14</v>
       </c>
       <c r="B54" s="5">
         <v>2618960.5</v>
       </c>
       <c r="C54" s="5">
         <v>98.3</v>
       </c>
       <c r="D54" s="5">
         <v>5786609.7000000002</v>
       </c>
       <c r="E54" s="5">
         <v>106.1</v>
       </c>
       <c r="F54" s="5">
         <v>9351506.1999999993</v>
       </c>
       <c r="G54" s="5">
         <v>108</v>
       </c>
       <c r="H54" s="18">
         <v>12939745.1</v>
       </c>
       <c r="I54" s="5">
         <v>109.6</v>
       </c>
       <c r="J54" s="18">
         <v>16611339.800000001</v>
       </c>
       <c r="K54" s="5">
         <v>110.8</v>
       </c>
       <c r="L54" s="18">
         <v>20676088.800000001</v>
       </c>
       <c r="M54" s="5">
         <v>106.2</v>
       </c>
       <c r="N54" s="18">
         <v>24856189</v>
       </c>
       <c r="O54" s="5">
         <v>106.2</v>
       </c>
       <c r="P54" s="18">
         <v>29426905</v>
       </c>
       <c r="Q54" s="5">
         <v>105.2</v>
       </c>
-      <c r="R54" s="11">
+      <c r="R54" s="9">
         <v>34316037.5</v>
       </c>
       <c r="S54" s="6">
         <v>104.3</v>
       </c>
-      <c r="T54" s="8">
+      <c r="T54" s="7">
         <v>39076559.799999997</v>
       </c>
-      <c r="U54" s="11">
+      <c r="U54" s="9">
         <v>104.1</v>
       </c>
-      <c r="V54" s="8">
+      <c r="V54" s="7">
         <v>44404108.799999997</v>
       </c>
-      <c r="W54" s="11">
+      <c r="W54" s="9">
         <v>104.8</v>
       </c>
-      <c r="X54" s="8">
+      <c r="X54" s="7">
         <v>50789112</v>
       </c>
-      <c r="Y54" s="11">
+      <c r="Y54" s="9">
         <v>105</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>19</v>
+      <c r="Z54" s="16"/>
+    </row>
+    <row r="55" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A55" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5"/>
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
-      <c r="H55" s="8"/>
+      <c r="H55" s="7"/>
       <c r="I55" s="5"/>
-      <c r="J55" s="8"/>
+      <c r="J55" s="7"/>
       <c r="K55" s="5"/>
-      <c r="L55" s="8">
+      <c r="L55" s="7">
         <v>278891.8</v>
       </c>
       <c r="M55" s="5">
         <v>86.1</v>
       </c>
-      <c r="N55" s="8">
+      <c r="N55" s="7">
         <v>350448.2</v>
       </c>
       <c r="O55" s="5">
         <v>87.4</v>
       </c>
-      <c r="P55" s="8">
+      <c r="P55" s="7">
         <v>432025.8</v>
       </c>
       <c r="Q55" s="5">
         <v>87.4</v>
       </c>
-      <c r="R55" s="11">
+      <c r="R55" s="9">
         <v>503280</v>
       </c>
       <c r="S55" s="6">
         <v>85.7</v>
       </c>
-      <c r="T55" s="8">
+      <c r="T55" s="7">
         <v>573731.1</v>
       </c>
-      <c r="U55" s="11">
+      <c r="U55" s="9">
         <v>84.5</v>
       </c>
-      <c r="V55" s="8">
+      <c r="V55" s="7">
         <v>669820.6</v>
       </c>
-      <c r="W55" s="11">
+      <c r="W55" s="9">
         <v>86.5</v>
       </c>
-      <c r="X55" s="8">
+      <c r="X55" s="7">
         <v>796132.9</v>
       </c>
-      <c r="Y55" s="11">
+      <c r="Y55" s="9">
         <v>87.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="Z55" s="16"/>
+    </row>
+    <row r="56" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A56" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="B56" s="5">
         <v>44591.8</v>
       </c>
       <c r="C56" s="5">
         <v>92.6</v>
       </c>
       <c r="D56" s="5">
         <v>102434</v>
       </c>
       <c r="E56" s="5">
         <v>100.6</v>
       </c>
       <c r="F56" s="5">
         <v>169917.7</v>
       </c>
       <c r="G56" s="5">
         <v>101.3</v>
       </c>
-      <c r="H56" s="8">
+      <c r="H56" s="7">
         <v>245556.5</v>
       </c>
       <c r="I56" s="5">
         <v>101.1</v>
       </c>
-      <c r="J56" s="8">
+      <c r="J56" s="7">
         <v>347534.9</v>
       </c>
       <c r="K56" s="5">
         <v>100.2</v>
       </c>
-      <c r="L56" s="8">
+      <c r="L56" s="7">
         <v>454708</v>
       </c>
       <c r="M56" s="5">
         <v>100</v>
       </c>
-      <c r="N56" s="8">
+      <c r="N56" s="7">
         <v>537997.9</v>
       </c>
       <c r="O56" s="5">
         <v>98.4</v>
       </c>
-      <c r="P56" s="8">
+      <c r="P56" s="7">
         <v>650006.6</v>
       </c>
       <c r="Q56" s="5">
         <v>102.4</v>
       </c>
-      <c r="R56" s="11">
+      <c r="R56" s="9">
         <v>764364.4</v>
       </c>
       <c r="S56" s="6">
         <v>102.8</v>
       </c>
-      <c r="T56" s="8">
+      <c r="T56" s="7">
         <v>876222.5</v>
       </c>
-      <c r="U56" s="11">
+      <c r="U56" s="9">
         <v>104.1</v>
       </c>
-      <c r="V56" s="8">
+      <c r="V56" s="7">
         <v>964472.3</v>
       </c>
-      <c r="W56" s="11">
+      <c r="W56" s="9">
         <v>103.4</v>
       </c>
-      <c r="X56" s="8">
+      <c r="X56" s="7">
         <v>1079227.3</v>
       </c>
-      <c r="Y56" s="11">
+      <c r="Y56" s="9">
         <v>102.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>1</v>
+      <c r="Z56" s="16"/>
+    </row>
+    <row r="57" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A57" s="8" t="s">
+        <v>2</v>
       </c>
       <c r="B57" s="5">
         <v>118130.7</v>
       </c>
       <c r="C57" s="5">
         <v>97</v>
       </c>
       <c r="D57" s="5">
         <v>226748.3</v>
       </c>
       <c r="E57" s="5">
         <v>90.5</v>
       </c>
       <c r="F57" s="5">
         <v>373781.3</v>
       </c>
       <c r="G57" s="5">
         <v>93.1</v>
       </c>
-      <c r="H57" s="8">
+      <c r="H57" s="7">
         <v>535111.1</v>
       </c>
       <c r="I57" s="5">
         <v>93.1</v>
       </c>
-      <c r="J57" s="8">
+      <c r="J57" s="7">
         <v>683453</v>
       </c>
       <c r="K57" s="5">
         <v>94.3</v>
       </c>
-      <c r="L57" s="8">
+      <c r="L57" s="7">
         <v>828069</v>
       </c>
       <c r="M57" s="5">
         <v>92</v>
       </c>
-      <c r="N57" s="8">
+      <c r="N57" s="7">
         <v>1007343.2</v>
       </c>
       <c r="O57" s="5">
         <v>88.3</v>
       </c>
-      <c r="P57" s="8">
+      <c r="P57" s="7">
         <v>1213981.8999999999</v>
       </c>
       <c r="Q57" s="5">
         <v>88.9</v>
       </c>
-      <c r="R57" s="11">
+      <c r="R57" s="9">
         <v>1399225.1</v>
       </c>
       <c r="S57" s="6">
         <v>86.5</v>
       </c>
-      <c r="T57" s="8">
+      <c r="T57" s="7">
         <v>1573325.7</v>
       </c>
-      <c r="U57" s="11">
+      <c r="U57" s="9">
         <v>84.4</v>
       </c>
-      <c r="V57" s="8">
+      <c r="V57" s="7">
         <v>1763140</v>
       </c>
-      <c r="W57" s="11">
+      <c r="W57" s="9">
         <v>84.6</v>
       </c>
-      <c r="X57" s="8">
+      <c r="X57" s="7">
         <v>1977462.3</v>
       </c>
-      <c r="Y57" s="11">
+      <c r="Y57" s="9">
         <v>81.099999999999994</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>2</v>
+      <c r="Z57" s="16"/>
+    </row>
+    <row r="58" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A58" s="8" t="s">
+        <v>3</v>
       </c>
       <c r="B58" s="5">
         <v>73672.600000000006</v>
       </c>
       <c r="C58" s="5">
         <v>104</v>
       </c>
       <c r="D58" s="5">
         <v>161164</v>
       </c>
       <c r="E58" s="5">
         <v>102</v>
       </c>
       <c r="F58" s="5">
         <v>254069.4</v>
       </c>
       <c r="G58" s="5">
         <v>100.4</v>
       </c>
-      <c r="H58" s="8">
+      <c r="H58" s="7">
         <v>353320.7</v>
       </c>
       <c r="I58" s="5">
         <v>100.2</v>
       </c>
-      <c r="J58" s="8">
+      <c r="J58" s="7">
         <v>465743.5</v>
       </c>
       <c r="K58" s="5">
         <v>103</v>
       </c>
-      <c r="L58" s="8">
+      <c r="L58" s="7">
         <v>449167.3</v>
       </c>
       <c r="M58" s="5">
         <v>92.3</v>
       </c>
-      <c r="N58" s="8">
+      <c r="N58" s="7">
         <v>564397.4</v>
       </c>
       <c r="O58" s="5">
         <v>95.8</v>
       </c>
-      <c r="P58" s="8">
+      <c r="P58" s="7">
         <v>683524.1</v>
       </c>
       <c r="Q58" s="5">
         <v>95.6</v>
       </c>
-      <c r="R58" s="11">
+      <c r="R58" s="9">
         <v>831465.8</v>
       </c>
       <c r="S58" s="6">
         <v>97.8</v>
       </c>
-      <c r="T58" s="8">
+      <c r="T58" s="7">
         <v>1004694.7</v>
       </c>
-      <c r="U58" s="11">
+      <c r="U58" s="9">
         <v>99.5</v>
       </c>
-      <c r="V58" s="8">
+      <c r="V58" s="7">
         <v>1202206.7</v>
       </c>
-      <c r="W58" s="11">
+      <c r="W58" s="9">
         <v>103.9</v>
       </c>
-      <c r="X58" s="8">
+      <c r="X58" s="7">
         <v>1404251.4</v>
       </c>
-      <c r="Y58" s="11">
+      <c r="Y58" s="9">
         <v>108.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>3</v>
+      <c r="Z58" s="16"/>
+    </row>
+    <row r="59" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A59" s="8" t="s">
+        <v>4</v>
       </c>
       <c r="B59" s="5">
         <v>466018.6</v>
       </c>
       <c r="C59" s="5">
         <v>183.1</v>
       </c>
       <c r="D59" s="5">
         <v>1094965.2</v>
       </c>
       <c r="E59" s="5">
         <v>185.9</v>
       </c>
       <c r="F59" s="5">
         <v>1643282</v>
       </c>
       <c r="G59" s="5">
         <v>182.1</v>
       </c>
-      <c r="H59" s="8">
+      <c r="H59" s="7">
         <v>2236229.7000000002</v>
       </c>
       <c r="I59" s="5">
         <v>177.5</v>
       </c>
-      <c r="J59" s="8">
+      <c r="J59" s="7">
         <v>2809064.5</v>
       </c>
       <c r="K59" s="5">
         <v>177.8</v>
       </c>
-      <c r="L59" s="8">
+      <c r="L59" s="7">
         <v>3087856.5</v>
       </c>
       <c r="M59" s="5">
         <v>157</v>
       </c>
-      <c r="N59" s="8">
+      <c r="N59" s="7">
         <v>3370468.6</v>
       </c>
       <c r="O59" s="5">
         <v>139.1</v>
       </c>
-      <c r="P59" s="8">
+      <c r="P59" s="7">
         <v>3547766.5</v>
       </c>
       <c r="Q59" s="5">
         <v>122.2</v>
       </c>
-      <c r="R59" s="11">
+      <c r="R59" s="9">
         <v>3826449.5</v>
       </c>
       <c r="S59" s="6">
         <v>114</v>
       </c>
-      <c r="T59" s="8">
+      <c r="T59" s="7">
         <v>4111068.4</v>
       </c>
-      <c r="U59" s="11">
+      <c r="U59" s="9">
         <v>103.8</v>
       </c>
-      <c r="V59" s="8">
+      <c r="V59" s="7">
         <v>4582584.4000000004</v>
       </c>
-      <c r="W59" s="11">
+      <c r="W59" s="9">
         <v>101.2</v>
       </c>
-      <c r="X59" s="8">
+      <c r="X59" s="7">
         <v>5102318.2</v>
       </c>
-      <c r="Y59" s="11">
+      <c r="Y59" s="9">
         <v>100.9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>4</v>
+      <c r="Z59" s="16"/>
+    </row>
+    <row r="60" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A60" s="8" t="s">
+        <v>5</v>
       </c>
       <c r="B60" s="5">
         <v>50820.800000000003</v>
       </c>
       <c r="C60" s="5">
         <v>96.1</v>
       </c>
       <c r="D60" s="5">
         <v>106348.6</v>
       </c>
       <c r="E60" s="5">
         <v>100.5</v>
       </c>
       <c r="F60" s="5">
         <v>169191.6</v>
       </c>
       <c r="G60" s="5">
         <v>98.8</v>
       </c>
-      <c r="H60" s="8">
+      <c r="H60" s="7">
         <v>235965.5</v>
       </c>
       <c r="I60" s="5">
         <v>101.5</v>
       </c>
-      <c r="J60" s="8">
+      <c r="J60" s="7">
         <v>296946.90000000002</v>
       </c>
       <c r="K60" s="5">
         <v>99.3</v>
       </c>
-      <c r="L60" s="8">
+      <c r="L60" s="7">
         <v>364059.2</v>
       </c>
       <c r="M60" s="5">
         <v>93.5</v>
       </c>
-      <c r="N60" s="8">
+      <c r="N60" s="7">
         <v>435234.1</v>
       </c>
       <c r="O60" s="5">
         <v>95.2</v>
       </c>
-      <c r="P60" s="8">
+      <c r="P60" s="7">
         <v>517335.1</v>
       </c>
       <c r="Q60" s="5">
         <v>99.3</v>
       </c>
-      <c r="R60" s="11">
+      <c r="R60" s="9">
         <v>601103</v>
       </c>
       <c r="S60" s="6">
         <v>98.3</v>
       </c>
-      <c r="T60" s="8">
+      <c r="T60" s="7">
         <v>688935.2</v>
       </c>
-      <c r="U60" s="11">
+      <c r="U60" s="9">
         <v>99.5</v>
       </c>
-      <c r="V60" s="8">
+      <c r="V60" s="7">
         <v>786106.5</v>
       </c>
-      <c r="W60" s="11">
+      <c r="W60" s="9">
         <v>102.4</v>
       </c>
-      <c r="X60" s="8">
+      <c r="X60" s="7">
         <v>884847.9</v>
       </c>
-      <c r="Y60" s="11">
+      <c r="Y60" s="9">
         <v>100.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>5</v>
+      <c r="Z60" s="16"/>
+    </row>
+    <row r="61" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A61" s="8" t="s">
+        <v>6</v>
       </c>
       <c r="B61" s="5">
         <v>44591.199999999997</v>
       </c>
       <c r="C61" s="5">
         <v>104</v>
       </c>
       <c r="D61" s="5">
         <v>91415.2</v>
       </c>
       <c r="E61" s="5">
         <v>105</v>
       </c>
       <c r="F61" s="5">
         <v>153938.6</v>
       </c>
       <c r="G61" s="5">
         <v>103.2</v>
       </c>
-      <c r="H61" s="8">
+      <c r="H61" s="7">
         <v>209300.6</v>
       </c>
       <c r="I61" s="5">
         <v>103.9</v>
       </c>
-      <c r="J61" s="8">
+      <c r="J61" s="7">
         <v>266176.7</v>
       </c>
       <c r="K61" s="5">
         <v>104.1</v>
       </c>
-      <c r="L61" s="8">
+      <c r="L61" s="7">
         <v>344332</v>
       </c>
       <c r="M61" s="5">
         <v>105.3</v>
       </c>
-      <c r="N61" s="8">
+      <c r="N61" s="7">
         <v>419237.4</v>
       </c>
       <c r="O61" s="5">
         <v>106.3</v>
       </c>
-      <c r="P61" s="8">
+      <c r="P61" s="7">
         <v>494391.8</v>
       </c>
       <c r="Q61" s="5">
         <v>105.7</v>
       </c>
-      <c r="R61" s="11">
+      <c r="R61" s="9">
         <v>568279.1</v>
       </c>
       <c r="S61" s="6">
         <v>104.6</v>
       </c>
-      <c r="T61" s="8">
+      <c r="T61" s="7">
         <v>640594</v>
       </c>
-      <c r="U61" s="11">
+      <c r="U61" s="9">
         <v>104.1</v>
       </c>
-      <c r="V61" s="8">
+      <c r="V61" s="7">
         <v>714917.3</v>
       </c>
-      <c r="W61" s="11">
+      <c r="W61" s="9">
         <v>104.1</v>
       </c>
-      <c r="X61" s="8">
+      <c r="X61" s="7">
         <v>817871.2</v>
       </c>
-      <c r="Y61" s="11">
+      <c r="Y61" s="9">
         <v>102</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>20</v>
+      <c r="Z61" s="16"/>
+    </row>
+    <row r="62" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A62" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
-      <c r="H62" s="8"/>
+      <c r="H62" s="7"/>
       <c r="I62" s="5"/>
-      <c r="J62" s="8"/>
+      <c r="J62" s="7"/>
       <c r="K62" s="5"/>
-      <c r="L62" s="8">
+      <c r="L62" s="7">
         <v>130642.9</v>
       </c>
       <c r="M62" s="5">
         <v>126.7</v>
       </c>
-      <c r="N62" s="8">
+      <c r="N62" s="7">
         <v>163945.70000000001</v>
       </c>
       <c r="O62" s="5">
         <v>124.4</v>
       </c>
-      <c r="P62" s="8">
+      <c r="P62" s="7">
         <v>196719.2</v>
       </c>
       <c r="Q62" s="5">
         <v>121.4</v>
       </c>
-      <c r="R62" s="11">
+      <c r="R62" s="9">
         <v>235223.3</v>
       </c>
       <c r="S62" s="6">
         <v>123.2</v>
       </c>
-      <c r="T62" s="8">
+      <c r="T62" s="7">
         <v>271183.5</v>
       </c>
-      <c r="U62" s="11">
+      <c r="U62" s="9">
         <v>124.5</v>
       </c>
-      <c r="V62" s="8">
+      <c r="V62" s="7">
         <v>306229.7</v>
       </c>
-      <c r="W62" s="11">
+      <c r="W62" s="9">
         <v>124.7</v>
       </c>
-      <c r="X62" s="8">
+      <c r="X62" s="7">
         <v>362503.8</v>
       </c>
-      <c r="Y62" s="11">
+      <c r="Y62" s="9">
         <v>130.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>6</v>
+      <c r="Z62" s="16"/>
+    </row>
+    <row r="63" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A63" s="8" t="s">
+        <v>7</v>
       </c>
       <c r="B63" s="5">
         <v>152746.20000000001</v>
       </c>
       <c r="C63" s="5">
         <v>98.5</v>
       </c>
       <c r="D63" s="5">
         <v>324741.40000000002</v>
       </c>
       <c r="E63" s="5">
         <v>102.2</v>
       </c>
       <c r="F63" s="5">
         <v>535326.19999999995</v>
       </c>
       <c r="G63" s="5">
         <v>102.9</v>
       </c>
-      <c r="H63" s="8">
+      <c r="H63" s="7">
         <v>710404.3</v>
       </c>
       <c r="I63" s="5">
         <v>103</v>
       </c>
-      <c r="J63" s="8">
+      <c r="J63" s="7">
         <v>905984.2</v>
       </c>
       <c r="K63" s="5">
         <v>103.8</v>
       </c>
-      <c r="L63" s="8">
+      <c r="L63" s="7">
         <v>1119198</v>
       </c>
       <c r="M63" s="5">
         <v>104.6</v>
       </c>
-      <c r="N63" s="8">
+      <c r="N63" s="7">
         <v>1362585.2</v>
       </c>
       <c r="O63" s="5">
         <v>103.5</v>
       </c>
-      <c r="P63" s="8">
+      <c r="P63" s="7">
         <v>1676271.6</v>
       </c>
       <c r="Q63" s="5">
         <v>103.3</v>
       </c>
-      <c r="R63" s="11">
+      <c r="R63" s="9">
         <v>2087434.6</v>
       </c>
       <c r="S63" s="6">
         <v>105.2</v>
       </c>
-      <c r="T63" s="8">
+      <c r="T63" s="7">
         <v>2429666.1</v>
       </c>
-      <c r="U63" s="11">
+      <c r="U63" s="9">
         <v>106.5</v>
       </c>
-      <c r="V63" s="8">
+      <c r="V63" s="7">
         <v>2777733.1</v>
       </c>
-      <c r="W63" s="11">
+      <c r="W63" s="9">
         <v>107.2</v>
       </c>
-      <c r="X63" s="8">
+      <c r="X63" s="7">
         <v>3209861.7</v>
       </c>
-      <c r="Y63" s="11">
+      <c r="Y63" s="9">
         <v>108.9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>7</v>
+      <c r="Z63" s="16"/>
+    </row>
+    <row r="64" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A64" s="8" t="s">
+        <v>8</v>
       </c>
       <c r="B64" s="5">
         <v>64803.8</v>
       </c>
       <c r="C64" s="5">
         <v>104.8</v>
       </c>
       <c r="D64" s="5">
         <v>135702</v>
       </c>
       <c r="E64" s="5">
         <v>105.7</v>
       </c>
       <c r="F64" s="5">
         <v>227354</v>
       </c>
       <c r="G64" s="5">
         <v>105.2</v>
       </c>
-      <c r="H64" s="8">
+      <c r="H64" s="7">
         <v>316386.90000000002</v>
       </c>
       <c r="I64" s="5">
         <v>108.5</v>
       </c>
-      <c r="J64" s="8">
+      <c r="J64" s="7">
         <v>421923.5</v>
       </c>
       <c r="K64" s="5">
         <v>107.5</v>
       </c>
-      <c r="L64" s="8">
+      <c r="L64" s="7">
         <v>567480</v>
       </c>
       <c r="M64" s="5">
         <v>106.6</v>
       </c>
-      <c r="N64" s="8">
+      <c r="N64" s="7">
         <v>698921.9</v>
       </c>
       <c r="O64" s="5">
         <v>104.7</v>
       </c>
-      <c r="P64" s="8">
+      <c r="P64" s="7">
         <v>849980.2</v>
       </c>
       <c r="Q64" s="5">
         <v>105</v>
       </c>
-      <c r="R64" s="11">
+      <c r="R64" s="9">
         <v>992269.5</v>
       </c>
       <c r="S64" s="6">
         <v>105.2</v>
       </c>
-      <c r="T64" s="8">
+      <c r="T64" s="7">
         <v>1153403.3999999999</v>
       </c>
-      <c r="U64" s="11">
+      <c r="U64" s="9">
         <v>107.1</v>
       </c>
-      <c r="V64" s="8">
+      <c r="V64" s="7">
         <v>1301535.6000000001</v>
       </c>
-      <c r="W64" s="11">
+      <c r="W64" s="9">
         <v>106.6</v>
       </c>
-      <c r="X64" s="8">
+      <c r="X64" s="7">
         <v>1444680.3</v>
       </c>
-      <c r="Y64" s="11">
+      <c r="Y64" s="9">
         <v>104.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>8</v>
+      <c r="Z64" s="16"/>
+    </row>
+    <row r="65" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A65" s="8" t="s">
+        <v>9</v>
       </c>
       <c r="B65" s="5">
         <v>35435.800000000003</v>
       </c>
       <c r="C65" s="5">
         <v>98</v>
       </c>
       <c r="D65" s="5">
         <v>77410</v>
       </c>
       <c r="E65" s="5">
         <v>101.6</v>
       </c>
       <c r="F65" s="5">
         <v>130615.1</v>
       </c>
       <c r="G65" s="5">
         <v>100.9</v>
       </c>
-      <c r="H65" s="8">
+      <c r="H65" s="7">
         <v>170543.1</v>
       </c>
       <c r="I65" s="5">
         <v>101.2</v>
       </c>
-      <c r="J65" s="8">
+      <c r="J65" s="7">
         <v>215302.6</v>
       </c>
       <c r="K65" s="5">
         <v>101.4</v>
       </c>
-      <c r="L65" s="8">
+      <c r="L65" s="7">
         <v>273022.40000000002</v>
       </c>
       <c r="M65" s="5">
         <v>101.8</v>
       </c>
-      <c r="N65" s="8">
+      <c r="N65" s="7">
         <v>320974.5</v>
       </c>
       <c r="O65" s="5">
         <v>101.9</v>
       </c>
-      <c r="P65" s="8">
+      <c r="P65" s="7">
         <v>387391.8</v>
       </c>
       <c r="Q65" s="5">
         <v>102.2</v>
       </c>
-      <c r="R65" s="11">
+      <c r="R65" s="9">
         <v>447180.79999999999</v>
       </c>
       <c r="S65" s="6">
         <v>102.3</v>
       </c>
-      <c r="T65" s="8">
+      <c r="T65" s="7">
         <v>494993.7</v>
       </c>
-      <c r="U65" s="11">
+      <c r="U65" s="9">
         <v>102.3</v>
       </c>
-      <c r="V65" s="8">
+      <c r="V65" s="7">
         <v>555057.30000000005</v>
       </c>
-      <c r="W65" s="11">
+      <c r="W65" s="9">
         <v>102.3</v>
       </c>
-      <c r="X65" s="8">
+      <c r="X65" s="7">
         <v>632021.1</v>
       </c>
-      <c r="Y65" s="11">
+      <c r="Y65" s="9">
         <v>102.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>9</v>
+      <c r="Z65" s="16"/>
+    </row>
+    <row r="66" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A66" s="8" t="s">
+        <v>10</v>
       </c>
       <c r="B66" s="5">
         <v>31627.1</v>
       </c>
       <c r="C66" s="5">
         <v>100.2</v>
       </c>
       <c r="D66" s="5">
         <v>66908.100000000006</v>
       </c>
       <c r="E66" s="5">
         <v>108.8</v>
       </c>
       <c r="F66" s="5">
         <v>105862.9</v>
       </c>
       <c r="G66" s="5">
         <v>109</v>
       </c>
-      <c r="H66" s="8">
+      <c r="H66" s="7">
         <v>143757.6</v>
       </c>
       <c r="I66" s="5">
         <v>108.9</v>
       </c>
-      <c r="J66" s="8">
+      <c r="J66" s="7">
         <v>190199.9</v>
       </c>
       <c r="K66" s="5">
         <v>113.3</v>
       </c>
-      <c r="L66" s="8">
+      <c r="L66" s="7">
         <v>242590.2</v>
       </c>
       <c r="M66" s="5">
         <v>113.7</v>
       </c>
-      <c r="N66" s="8">
+      <c r="N66" s="7">
         <v>305869.09999999998</v>
       </c>
       <c r="O66" s="5">
         <v>119.1</v>
       </c>
-      <c r="P66" s="8">
+      <c r="P66" s="7">
         <v>376962.9</v>
       </c>
       <c r="Q66" s="5">
         <v>124.9</v>
       </c>
-      <c r="R66" s="11">
+      <c r="R66" s="9">
         <v>446107.8</v>
       </c>
       <c r="S66" s="6">
         <v>123.1</v>
       </c>
-      <c r="T66" s="8">
+      <c r="T66" s="7">
         <v>515054.6</v>
       </c>
-      <c r="U66" s="11">
+      <c r="U66" s="9">
         <v>121.7</v>
       </c>
-      <c r="V66" s="8">
+      <c r="V66" s="7">
         <v>591805.30000000005</v>
       </c>
-      <c r="W66" s="11">
+      <c r="W66" s="9">
         <v>122.1</v>
       </c>
-      <c r="X66" s="8">
+      <c r="X66" s="7">
         <v>687380.7</v>
       </c>
-      <c r="Y66" s="11">
+      <c r="Y66" s="9">
         <v>123.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>10</v>
+      <c r="Z66" s="16"/>
+    </row>
+    <row r="67" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A67" s="8" t="s">
+        <v>11</v>
       </c>
       <c r="B67" s="5">
         <v>55802.1</v>
       </c>
       <c r="C67" s="5">
         <v>96.8</v>
       </c>
       <c r="D67" s="5">
         <v>125442.5</v>
       </c>
       <c r="E67" s="5">
         <v>101.8</v>
       </c>
       <c r="F67" s="5">
         <v>205087.3</v>
       </c>
       <c r="G67" s="5">
         <v>101.4</v>
       </c>
-      <c r="H67" s="8">
+      <c r="H67" s="7">
         <v>283351.7</v>
       </c>
       <c r="I67" s="5">
         <v>102.1</v>
       </c>
-      <c r="J67" s="8">
+      <c r="J67" s="7">
         <v>367930.4</v>
       </c>
       <c r="K67" s="5">
         <v>102.2</v>
       </c>
-      <c r="L67" s="8">
+      <c r="L67" s="7">
         <v>490309.1</v>
       </c>
       <c r="M67" s="5">
         <v>102</v>
       </c>
-      <c r="N67" s="8">
+      <c r="N67" s="7">
         <v>598771.6</v>
       </c>
       <c r="O67" s="5">
         <v>101.8</v>
       </c>
-      <c r="P67" s="8">
+      <c r="P67" s="7">
         <v>718888.1</v>
       </c>
       <c r="Q67" s="5">
         <v>101.3</v>
       </c>
-      <c r="R67" s="11">
+      <c r="R67" s="9">
         <v>855492.3</v>
       </c>
       <c r="S67" s="6">
         <v>101.9</v>
       </c>
-      <c r="T67" s="8">
+      <c r="T67" s="7">
         <v>969029.3</v>
       </c>
-      <c r="U67" s="11">
+      <c r="U67" s="9">
         <v>102.2</v>
       </c>
-      <c r="V67" s="8">
+      <c r="V67" s="7">
         <v>1096066.8999999999</v>
       </c>
-      <c r="W67" s="11">
+      <c r="W67" s="9">
         <v>102.1</v>
       </c>
-      <c r="X67" s="8">
+      <c r="X67" s="7">
         <v>1252299.8</v>
       </c>
-      <c r="Y67" s="11">
+      <c r="Y67" s="9">
         <v>101.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>11</v>
+      <c r="Z67" s="16"/>
+    </row>
+    <row r="68" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A68" s="8" t="s">
+        <v>12</v>
       </c>
       <c r="B68" s="5">
         <v>39192.6</v>
       </c>
       <c r="C68" s="5">
         <v>91.6</v>
       </c>
       <c r="D68" s="5">
         <v>92598.9</v>
       </c>
       <c r="E68" s="5">
         <v>100.6</v>
       </c>
       <c r="F68" s="5">
         <v>147340.6</v>
       </c>
       <c r="G68" s="5">
         <v>100.4</v>
       </c>
-      <c r="H68" s="8">
+      <c r="H68" s="7">
         <v>219440.4</v>
       </c>
       <c r="I68" s="5">
         <v>100.9</v>
       </c>
-      <c r="J68" s="8">
+      <c r="J68" s="7">
         <v>285535.2</v>
       </c>
       <c r="K68" s="5">
         <v>101.6</v>
       </c>
-      <c r="L68" s="8">
+      <c r="L68" s="7">
         <v>353740</v>
       </c>
       <c r="M68" s="5">
         <v>101.4</v>
       </c>
-      <c r="N68" s="8">
+      <c r="N68" s="7">
         <v>417503.3</v>
       </c>
       <c r="O68" s="5">
         <v>102</v>
       </c>
-      <c r="P68" s="8">
+      <c r="P68" s="7">
         <v>495854.1</v>
       </c>
       <c r="Q68" s="5">
         <v>101</v>
       </c>
-      <c r="R68" s="11">
+      <c r="R68" s="9">
         <v>578399.9</v>
       </c>
       <c r="S68" s="6">
         <v>100.7</v>
       </c>
-      <c r="T68" s="8">
+      <c r="T68" s="7">
         <v>660132.6</v>
       </c>
-      <c r="U68" s="11">
+      <c r="U68" s="9">
         <v>100.2</v>
       </c>
-      <c r="V68" s="8">
+      <c r="V68" s="7">
         <v>736424.2</v>
       </c>
-      <c r="W68" s="11">
+      <c r="W68" s="9">
         <v>100.5</v>
       </c>
-      <c r="X68" s="8">
+      <c r="X68" s="7">
         <v>820648.7</v>
       </c>
-      <c r="Y68" s="11">
+      <c r="Y68" s="9">
         <v>101</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>18</v>
+      <c r="Z68" s="16"/>
+    </row>
+    <row r="69" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A69" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B69" s="5">
         <v>19410.3</v>
       </c>
       <c r="C69" s="5">
         <v>107.9</v>
       </c>
       <c r="D69" s="5">
         <v>38996.5</v>
       </c>
       <c r="E69" s="5">
         <v>107</v>
       </c>
       <c r="F69" s="5">
         <v>64676.2</v>
       </c>
       <c r="G69" s="5">
         <v>106.6</v>
       </c>
-      <c r="H69" s="8">
+      <c r="H69" s="7">
         <v>88040.8</v>
       </c>
       <c r="I69" s="5">
         <v>106.8</v>
       </c>
-      <c r="J69" s="8">
+      <c r="J69" s="7">
         <v>113997.4</v>
       </c>
       <c r="K69" s="5">
         <v>108</v>
       </c>
-      <c r="L69" s="8">
+      <c r="L69" s="7">
         <v>148331.20000000001</v>
       </c>
       <c r="M69" s="5">
         <v>107.7</v>
       </c>
-      <c r="N69" s="8">
+      <c r="N69" s="7">
         <v>181102.7</v>
       </c>
       <c r="O69" s="5">
         <v>107.8</v>
       </c>
-      <c r="P69" s="8">
+      <c r="P69" s="7">
         <v>219682.5</v>
       </c>
       <c r="Q69" s="5">
         <v>108.8</v>
       </c>
-      <c r="R69" s="11">
+      <c r="R69" s="9">
         <v>260001.3</v>
       </c>
       <c r="S69" s="6">
         <v>110.9</v>
       </c>
-      <c r="T69" s="8">
+      <c r="T69" s="7">
         <v>295433.7</v>
       </c>
-      <c r="U69" s="11">
+      <c r="U69" s="9">
         <v>110.5</v>
       </c>
-      <c r="V69" s="8">
+      <c r="V69" s="7">
         <v>334393.59999999998</v>
       </c>
-      <c r="W69" s="11">
+      <c r="W69" s="9">
         <v>110.6</v>
       </c>
-      <c r="X69" s="8">
+      <c r="X69" s="7">
         <v>373156.7</v>
       </c>
-      <c r="Y69" s="11">
+      <c r="Y69" s="9">
         <v>109.8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>21</v>
+      <c r="Z69" s="16"/>
+    </row>
+    <row r="70" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A70" s="8" t="s">
+        <v>19</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
-      <c r="H70" s="8"/>
+      <c r="H70" s="7"/>
       <c r="I70" s="5"/>
-      <c r="J70" s="8"/>
+      <c r="J70" s="7"/>
       <c r="K70" s="5"/>
-      <c r="L70" s="8">
+      <c r="L70" s="7">
         <v>75347.899999999994</v>
       </c>
       <c r="M70" s="5">
         <v>80.599999999999994</v>
       </c>
-      <c r="N70" s="8">
+      <c r="N70" s="7">
         <v>95603.3</v>
       </c>
       <c r="O70" s="5">
         <v>82.1</v>
       </c>
-      <c r="P70" s="8">
+      <c r="P70" s="7">
         <v>113288.3</v>
       </c>
       <c r="Q70" s="5">
         <v>78.599999999999994</v>
       </c>
-      <c r="R70" s="11">
+      <c r="R70" s="9">
         <v>132181.6</v>
       </c>
       <c r="S70" s="6">
         <v>82.1</v>
       </c>
-      <c r="T70" s="8">
+      <c r="T70" s="7">
         <v>153737.20000000001</v>
       </c>
-      <c r="U70" s="11">
+      <c r="U70" s="9">
         <v>81.599999999999994</v>
       </c>
-      <c r="V70" s="8">
+      <c r="V70" s="7">
         <v>179302</v>
       </c>
-      <c r="W70" s="11">
+      <c r="W70" s="9">
         <v>84.2</v>
       </c>
-      <c r="X70" s="8">
+      <c r="X70" s="7">
         <v>209701.2</v>
       </c>
-      <c r="Y70" s="11">
+      <c r="Y70" s="9">
         <v>87.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>12</v>
+      <c r="Z70" s="16"/>
+    </row>
+    <row r="71" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A71" s="10" t="s">
+        <v>13</v>
       </c>
       <c r="B71" s="5">
         <v>123640.1</v>
       </c>
       <c r="C71" s="5">
         <v>103.1</v>
       </c>
       <c r="D71" s="5">
         <v>253712.4</v>
       </c>
       <c r="E71" s="5">
         <v>106.7</v>
       </c>
       <c r="F71" s="5">
         <v>437701.2</v>
       </c>
       <c r="G71" s="5">
         <v>104.3</v>
       </c>
-      <c r="H71" s="8">
+      <c r="H71" s="7">
         <v>623764.5</v>
       </c>
       <c r="I71" s="5">
         <v>108.8</v>
       </c>
-      <c r="J71" s="8">
+      <c r="J71" s="7">
         <v>813108.4</v>
       </c>
       <c r="K71" s="5">
         <v>107.8</v>
       </c>
-      <c r="L71" s="8">
+      <c r="L71" s="7">
         <v>748099.1</v>
       </c>
       <c r="M71" s="5">
         <v>114.5</v>
       </c>
-      <c r="N71" s="8">
+      <c r="N71" s="7">
         <v>898256.7</v>
       </c>
       <c r="O71" s="5">
         <v>111.9</v>
       </c>
-      <c r="P71" s="8">
+      <c r="P71" s="7">
         <v>1055840</v>
       </c>
       <c r="Q71" s="5">
         <v>110.4</v>
       </c>
-      <c r="R71" s="11">
+      <c r="R71" s="9">
         <v>1221881.6000000001</v>
       </c>
-      <c r="S71" s="11">
+      <c r="S71" s="9">
         <v>109.9</v>
       </c>
-      <c r="T71" s="8">
+      <c r="T71" s="7">
         <v>1373281.3</v>
       </c>
-      <c r="U71" s="11">
+      <c r="U71" s="9">
         <v>109.6</v>
       </c>
-      <c r="V71" s="8">
+      <c r="V71" s="7">
         <v>1533212.5</v>
       </c>
-      <c r="W71" s="11">
+      <c r="W71" s="9">
         <v>109.9</v>
       </c>
-      <c r="X71" s="8">
+      <c r="X71" s="7">
         <v>1787499.2</v>
       </c>
-      <c r="Y71" s="11">
+      <c r="Y71" s="9">
         <v>110.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>22</v>
+      <c r="Z71" s="16"/>
+    </row>
+    <row r="72" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A72" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="B72" s="5">
         <v>405583.6</v>
       </c>
       <c r="C72" s="5">
         <v>92.9</v>
       </c>
       <c r="D72" s="5">
         <v>811293.9</v>
       </c>
       <c r="E72" s="5">
         <v>101.6</v>
       </c>
       <c r="F72" s="5">
         <v>1248974</v>
       </c>
       <c r="G72" s="5">
         <v>102.8</v>
       </c>
-      <c r="H72" s="8">
+      <c r="H72" s="7">
         <v>1723786.2</v>
       </c>
       <c r="I72" s="5">
         <v>104.8</v>
       </c>
-      <c r="J72" s="8">
+      <c r="J72" s="7">
         <v>2220906.1</v>
       </c>
       <c r="K72" s="5">
         <v>105.5</v>
       </c>
-      <c r="L72" s="8">
+      <c r="L72" s="7">
         <v>2900816.8</v>
       </c>
       <c r="M72" s="5">
         <v>101.4</v>
       </c>
-      <c r="N72" s="8">
+      <c r="N72" s="7">
         <v>3496042.6</v>
       </c>
       <c r="O72" s="5">
         <v>106.1</v>
       </c>
-      <c r="P72" s="8">
+      <c r="P72" s="7">
         <v>4288517.5999999996</v>
       </c>
       <c r="Q72" s="5">
         <v>108.9</v>
       </c>
-      <c r="R72" s="11">
+      <c r="R72" s="9">
         <v>5030052.5999999996</v>
       </c>
       <c r="S72" s="6">
         <v>108.5</v>
       </c>
-      <c r="T72" s="8">
+      <c r="T72" s="7">
         <v>5769094.2000000002</v>
       </c>
-      <c r="U72" s="11">
+      <c r="U72" s="9">
         <v>109.3</v>
       </c>
-      <c r="V72" s="8">
+      <c r="V72" s="7">
         <v>6612876</v>
       </c>
-      <c r="W72" s="11">
+      <c r="W72" s="9">
         <v>110.5</v>
       </c>
-      <c r="X72" s="8">
+      <c r="X72" s="7">
         <v>7721687.7000000002</v>
       </c>
-      <c r="Y72" s="11">
+      <c r="Y72" s="9">
         <v>110.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>13</v>
+      <c r="Z72" s="16"/>
+    </row>
+    <row r="73" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A73" s="11" t="s">
+        <v>73</v>
       </c>
       <c r="B73" s="5">
         <v>812523.4</v>
       </c>
       <c r="C73" s="5">
         <v>79</v>
       </c>
       <c r="D73" s="5">
         <v>1896454.4</v>
       </c>
       <c r="E73" s="5">
         <v>90.1</v>
       </c>
       <c r="F73" s="5">
         <v>3177244.6</v>
       </c>
       <c r="G73" s="5">
         <v>96.2</v>
       </c>
-      <c r="H73" s="8">
+      <c r="H73" s="7">
         <v>4413111.9000000004</v>
       </c>
       <c r="I73" s="5">
         <v>99</v>
       </c>
-      <c r="J73" s="8">
+      <c r="J73" s="7">
         <v>5630082.9000000004</v>
       </c>
       <c r="K73" s="5">
         <v>101.7</v>
       </c>
-      <c r="L73" s="8">
+      <c r="L73" s="7">
         <v>7050742.7000000002</v>
       </c>
       <c r="M73" s="5">
         <v>98.9</v>
       </c>
-      <c r="N73" s="8">
+      <c r="N73" s="7">
         <v>8685341.8000000007</v>
       </c>
       <c r="O73" s="5">
         <v>102.1</v>
       </c>
-      <c r="P73" s="8">
+      <c r="P73" s="7">
         <v>10368359.4</v>
       </c>
       <c r="Q73" s="5">
         <v>102.6</v>
       </c>
-      <c r="R73" s="11">
+      <c r="R73" s="9">
         <v>12169350</v>
       </c>
       <c r="S73" s="6">
         <v>102.7</v>
       </c>
-      <c r="T73" s="8">
+      <c r="T73" s="7">
         <v>13944720.5</v>
       </c>
-      <c r="U73" s="11">
+      <c r="U73" s="9">
         <v>104.1</v>
       </c>
-      <c r="V73" s="8">
+      <c r="V73" s="7">
         <v>15878445.5</v>
       </c>
-      <c r="W73" s="11">
+      <c r="W73" s="9">
         <v>105.6</v>
       </c>
-      <c r="X73" s="8">
+      <c r="X73" s="7">
         <v>18168199.800000001</v>
       </c>
-      <c r="Y73" s="11">
+      <c r="Y73" s="9">
         <v>106.2</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B74" s="14">
+      <c r="Z73" s="16"/>
+    </row>
+    <row r="74" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A74" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74" s="13">
         <v>80369.8</v>
       </c>
-      <c r="C74" s="14">
+      <c r="C74" s="13">
         <v>102.5</v>
       </c>
-      <c r="D74" s="14">
+      <c r="D74" s="13">
         <v>180274.3</v>
       </c>
-      <c r="E74" s="14">
+      <c r="E74" s="13">
         <v>103.2</v>
       </c>
-      <c r="F74" s="14">
+      <c r="F74" s="13">
         <v>307143.5</v>
       </c>
-      <c r="G74" s="14">
+      <c r="G74" s="13">
         <v>105.4</v>
       </c>
-      <c r="H74" s="14">
+      <c r="H74" s="13">
         <v>431673.59999999998</v>
       </c>
-      <c r="I74" s="14">
+      <c r="I74" s="13">
         <v>107.7</v>
       </c>
-      <c r="J74" s="14">
+      <c r="J74" s="13">
         <v>577449.69999999995</v>
       </c>
-      <c r="K74" s="14">
+      <c r="K74" s="13">
         <v>108.5</v>
       </c>
-      <c r="L74" s="14">
+      <c r="L74" s="13">
         <v>768684.7</v>
       </c>
-      <c r="M74" s="14">
+      <c r="M74" s="13">
         <v>107.9</v>
       </c>
-      <c r="N74" s="14">
+      <c r="N74" s="13">
         <v>946143.8</v>
       </c>
-      <c r="O74" s="14">
+      <c r="O74" s="13">
         <v>109.8</v>
       </c>
-      <c r="P74" s="14">
+      <c r="P74" s="13">
         <v>1140117.5</v>
       </c>
-      <c r="Q74" s="14">
+      <c r="Q74" s="13">
         <v>111.4</v>
       </c>
       <c r="R74" s="19">
         <v>1366295.3</v>
       </c>
-      <c r="S74" s="15">
+      <c r="S74" s="14">
         <v>112.9</v>
       </c>
-      <c r="T74" s="14">
+      <c r="T74" s="13">
         <v>1578258.1</v>
       </c>
       <c r="U74" s="19">
         <v>114.8</v>
       </c>
-      <c r="V74" s="14">
+      <c r="V74" s="13">
         <v>1817779.3</v>
       </c>
       <c r="W74" s="19">
         <v>115.4</v>
       </c>
-      <c r="X74" s="14">
+      <c r="X74" s="13">
         <v>2057360.1</v>
       </c>
       <c r="Y74" s="19">
         <v>113.3</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B79" s="76" t="s">
+      <c r="Z74" s="16"/>
+    </row>
+    <row r="75" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="Z75" s="16"/>
+    </row>
+    <row r="76" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z76" s="16"/>
+    </row>
+    <row r="77" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z77" s="16"/>
+    </row>
+    <row r="78" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z78" s="16"/>
+    </row>
+    <row r="79" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A79" s="100"/>
+      <c r="B79" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="C79" s="99"/>
+      <c r="D79" s="98" t="s">
+        <v>57</v>
+      </c>
+      <c r="E79" s="99"/>
+      <c r="F79" s="98" t="s">
         <v>58</v>
       </c>
-      <c r="C79" s="76"/>
-      <c r="D79" s="76" t="s">
+      <c r="G79" s="99"/>
+      <c r="H79" s="98" t="s">
         <v>59</v>
       </c>
-      <c r="E79" s="76"/>
-      <c r="F79" s="76" t="s">
+      <c r="I79" s="99"/>
+      <c r="J79" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="G79" s="76"/>
-      <c r="H79" s="76" t="s">
+      <c r="K79" s="99"/>
+      <c r="L79" s="98" t="s">
         <v>61</v>
       </c>
-      <c r="I79" s="76"/>
-      <c r="J79" s="76" t="s">
+      <c r="M79" s="99"/>
+      <c r="N79" s="98" t="s">
         <v>62</v>
       </c>
-      <c r="K79" s="76"/>
-      <c r="L79" s="76" t="s">
+      <c r="O79" s="99"/>
+      <c r="P79" s="98" t="s">
         <v>63</v>
       </c>
-      <c r="M79" s="76"/>
-      <c r="N79" s="76" t="s">
+      <c r="Q79" s="99"/>
+      <c r="R79" s="98" t="s">
         <v>64</v>
       </c>
-      <c r="O79" s="76"/>
-      <c r="P79" s="76" t="s">
+      <c r="S79" s="99"/>
+      <c r="T79" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="Q79" s="76"/>
-      <c r="R79" s="76" t="s">
+      <c r="U79" s="99"/>
+      <c r="V79" s="98" t="s">
         <v>66</v>
       </c>
-      <c r="S79" s="76"/>
-      <c r="T79" s="76" t="s">
+      <c r="W79" s="99"/>
+      <c r="X79" s="98" t="s">
         <v>67</v>
       </c>
-      <c r="U79" s="76"/>
-[...12 lines deleted...]
-        <v>75</v>
+      <c r="Y79" s="99"/>
+      <c r="Z79" s="16"/>
+    </row>
+    <row r="80" spans="1:26" s="2" customFormat="1" ht="22.5">
+      <c r="A80" s="101"/>
+      <c r="B80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="C80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="E80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="G80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="I80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="K80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="L80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="M80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="N80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="O80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="P80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="Q80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="R80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="S80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="T80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="U80" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="V80" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="W80" s="17" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-    <row r="81" spans="1:25">
+        <v>14</v>
+      </c>
+      <c r="X80" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y80" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z80" s="16"/>
+    </row>
+    <row r="81" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A81" s="4" t="s">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="B81" s="6">
         <v>3584318</v>
       </c>
-      <c r="C81" s="11">
+      <c r="C81" s="9">
         <v>119.4</v>
       </c>
       <c r="D81" s="5">
         <v>7390823.9000000004</v>
       </c>
       <c r="E81" s="5">
         <v>111.5</v>
       </c>
       <c r="F81" s="5">
         <v>11836796</v>
       </c>
       <c r="G81" s="5">
         <v>111.5</v>
       </c>
       <c r="H81" s="5">
         <v>16209750.199999999</v>
       </c>
       <c r="I81" s="5">
         <v>111.2</v>
       </c>
       <c r="J81" s="5">
         <v>20504770.600000001</v>
       </c>
       <c r="K81" s="5">
         <v>110.2</v>
       </c>
       <c r="L81" s="18">
         <v>25455038.300000001</v>
       </c>
       <c r="M81" s="5">
         <v>110.4</v>
       </c>
-      <c r="N81" s="8">
+      <c r="N81" s="7">
         <v>30242808.399999999</v>
       </c>
-      <c r="O81" s="11">
+      <c r="O81" s="9">
         <v>109.7</v>
       </c>
       <c r="P81" s="18">
         <v>35685648.457000002</v>
       </c>
       <c r="Q81" s="5">
         <v>109.9</v>
       </c>
-      <c r="R81" s="11">
+      <c r="R81" s="9">
         <v>41426741.751999997</v>
       </c>
       <c r="S81" s="6">
         <v>110</v>
       </c>
-      <c r="T81" s="8">
+      <c r="T81" s="7">
         <v>47167082</v>
       </c>
-      <c r="U81" s="11">
+      <c r="U81" s="9">
         <v>110.4</v>
       </c>
       <c r="V81" s="5">
         <v>53791987.600000001</v>
       </c>
-      <c r="W81" s="1">
+      <c r="W81" s="20">
         <v>111.3</v>
       </c>
       <c r="X81" s="5">
         <v>61206493.291000001</v>
       </c>
       <c r="Y81" s="20">
         <v>111.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>19</v>
+      <c r="Z81" s="7"/>
+    </row>
+    <row r="82" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A82" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="B82" s="6">
         <v>46795.5</v>
       </c>
-      <c r="C82" s="11">
+      <c r="C82" s="9">
         <v>104.5</v>
       </c>
       <c r="D82" s="5">
         <v>93469.4</v>
       </c>
       <c r="E82" s="5">
         <v>102.1</v>
       </c>
       <c r="F82" s="5">
         <v>153823.4</v>
       </c>
       <c r="G82" s="5">
         <v>104.1</v>
       </c>
       <c r="H82" s="5">
         <v>207032.4</v>
       </c>
       <c r="I82" s="5">
         <v>105.3</v>
       </c>
       <c r="J82" s="5">
         <v>261796.9</v>
       </c>
       <c r="K82" s="5">
         <v>105.5</v>
       </c>
-      <c r="L82" s="8">
+      <c r="L82" s="7">
         <v>334646.7</v>
       </c>
       <c r="M82" s="5">
         <v>104.3</v>
       </c>
-      <c r="N82" s="8">
+      <c r="N82" s="7">
         <v>406413.5</v>
       </c>
-      <c r="O82" s="11">
+      <c r="O82" s="9">
         <v>101.4</v>
       </c>
-      <c r="P82" s="8">
+      <c r="P82" s="7">
         <v>488200.55599999998</v>
       </c>
       <c r="Q82" s="5">
         <v>99.6</v>
       </c>
-      <c r="R82" s="11">
+      <c r="R82" s="9">
         <v>574254.79</v>
       </c>
       <c r="S82" s="6">
         <v>101.4</v>
       </c>
-      <c r="T82" s="8">
+      <c r="T82" s="7">
         <v>659775.80000000005</v>
       </c>
-      <c r="U82" s="11">
+      <c r="U82" s="9">
         <v>103</v>
       </c>
       <c r="V82" s="5">
         <v>756715.1</v>
       </c>
-      <c r="W82" s="1">
+      <c r="W82" s="20">
         <v>102</v>
       </c>
       <c r="X82" s="5">
         <v>888761.23899999994</v>
       </c>
       <c r="Y82" s="20">
         <v>101.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="Z82" s="7"/>
+    </row>
+    <row r="83" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A83" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="B83" s="6">
         <v>56076.7</v>
       </c>
-      <c r="C83" s="11">
+      <c r="C83" s="9">
         <v>110.4</v>
       </c>
       <c r="D83" s="5">
         <v>124550.9</v>
       </c>
       <c r="E83" s="5">
         <v>107.7</v>
       </c>
       <c r="F83" s="5">
         <v>199622</v>
       </c>
       <c r="G83" s="5">
         <v>104.7</v>
       </c>
       <c r="H83" s="5">
         <v>276970</v>
       </c>
       <c r="I83" s="5">
         <v>102.4</v>
       </c>
       <c r="J83" s="5">
         <v>379831.6</v>
       </c>
       <c r="K83" s="5">
         <v>100.6</v>
       </c>
-      <c r="L83" s="8">
+      <c r="L83" s="7">
         <v>502358.4</v>
       </c>
       <c r="M83" s="5">
         <v>102.6</v>
       </c>
-      <c r="N83" s="8">
+      <c r="N83" s="7">
         <v>586532.69999999995</v>
       </c>
-      <c r="O83" s="11">
+      <c r="O83" s="9">
         <v>101.8</v>
       </c>
-      <c r="P83" s="8">
+      <c r="P83" s="7">
         <v>692289.55799999996</v>
       </c>
       <c r="Q83" s="5">
         <v>100.1</v>
       </c>
-      <c r="R83" s="11">
+      <c r="R83" s="9">
         <v>809322.93799999997</v>
       </c>
       <c r="S83" s="6">
         <v>100.1</v>
       </c>
-      <c r="T83" s="8">
+      <c r="T83" s="7">
         <v>929667.6</v>
       </c>
-      <c r="U83" s="11">
+      <c r="U83" s="9">
         <v>100.2</v>
       </c>
       <c r="V83" s="5">
         <v>1039908.9</v>
       </c>
-      <c r="W83" s="1">
+      <c r="W83" s="20">
         <v>102.1</v>
       </c>
       <c r="X83" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y83" s="20">
         <v>101.9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>1</v>
+      <c r="Z83" s="7"/>
+    </row>
+    <row r="84" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A84" s="8" t="s">
+        <v>2</v>
       </c>
       <c r="B84" s="6">
         <v>114072.7</v>
       </c>
-      <c r="C84" s="11">
+      <c r="C84" s="9">
         <v>81.8</v>
       </c>
       <c r="D84" s="5">
         <v>242172.6</v>
       </c>
       <c r="E84" s="5">
         <v>90.2</v>
       </c>
       <c r="F84" s="5">
         <v>389240.6</v>
       </c>
       <c r="G84" s="5">
         <v>88.7</v>
       </c>
       <c r="H84" s="5">
         <v>542047.5</v>
       </c>
       <c r="I84" s="5">
         <v>87</v>
       </c>
       <c r="J84" s="5">
         <v>689388.6</v>
       </c>
       <c r="K84" s="5">
         <v>87.5</v>
       </c>
-      <c r="L84" s="8">
+      <c r="L84" s="7">
         <v>855397.7</v>
       </c>
       <c r="M84" s="5">
         <v>90.2</v>
       </c>
-      <c r="N84" s="8">
+      <c r="N84" s="7">
         <v>1015320.7</v>
       </c>
-      <c r="O84" s="11">
+      <c r="O84" s="9">
         <v>88.6</v>
       </c>
-      <c r="P84" s="8">
+      <c r="P84" s="7">
         <v>1209620.091</v>
       </c>
       <c r="Q84" s="5">
         <v>88.2</v>
       </c>
-      <c r="R84" s="11">
+      <c r="R84" s="9">
         <v>1421113.35</v>
       </c>
       <c r="S84" s="6">
         <v>90.4</v>
       </c>
-      <c r="T84" s="8">
+      <c r="T84" s="7">
         <v>1617409.7</v>
       </c>
-      <c r="U84" s="11">
+      <c r="U84" s="9">
         <v>92</v>
       </c>
       <c r="V84" s="5">
         <v>1812414.3</v>
       </c>
-      <c r="W84" s="1">
+      <c r="W84" s="20">
         <v>92.4</v>
       </c>
       <c r="X84" s="5">
         <v>1991662.365</v>
       </c>
       <c r="Y84" s="20">
         <v>91.2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>2</v>
+      <c r="Z84" s="7"/>
+    </row>
+    <row r="85" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A85" s="8" t="s">
+        <v>3</v>
       </c>
       <c r="B85" s="6">
         <v>82865.399999999994</v>
       </c>
-      <c r="C85" s="11">
+      <c r="C85" s="9">
         <v>127.4</v>
       </c>
       <c r="D85" s="5">
         <v>176674.9</v>
       </c>
       <c r="E85" s="5">
         <v>119.6</v>
       </c>
       <c r="F85" s="5">
         <v>286338.5</v>
       </c>
       <c r="G85" s="5">
         <v>123.1</v>
       </c>
       <c r="H85" s="5">
         <v>391302.6</v>
       </c>
       <c r="I85" s="5">
         <v>120.7</v>
       </c>
       <c r="J85" s="5">
         <v>496149.1</v>
       </c>
       <c r="K85" s="5">
         <v>117</v>
       </c>
-      <c r="L85" s="8">
+      <c r="L85" s="7">
         <v>608596</v>
       </c>
       <c r="M85" s="5">
         <v>118.1</v>
       </c>
-      <c r="N85" s="8">
+      <c r="N85" s="7">
         <v>765110.5</v>
       </c>
-      <c r="O85" s="11">
+      <c r="O85" s="9">
         <v>118.1</v>
       </c>
-      <c r="P85" s="8">
+      <c r="P85" s="7">
         <v>894102.97699999996</v>
       </c>
       <c r="Q85" s="5">
         <v>114.3</v>
       </c>
-      <c r="R85" s="11">
+      <c r="R85" s="9">
         <v>1013328.182</v>
       </c>
       <c r="S85" s="6">
         <v>106.9</v>
       </c>
-      <c r="T85" s="8">
+      <c r="T85" s="7">
         <v>1153544.1000000001</v>
       </c>
-      <c r="U85" s="11">
+      <c r="U85" s="9">
         <v>101.1</v>
       </c>
       <c r="V85" s="5">
         <v>1309576</v>
       </c>
-      <c r="W85" s="1">
+      <c r="W85" s="20">
         <v>96.4</v>
       </c>
       <c r="X85" s="5">
         <v>1486311.1029999999</v>
       </c>
       <c r="Y85" s="20">
         <v>94.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>3</v>
+      <c r="Z85" s="7"/>
+    </row>
+    <row r="86" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A86" s="8" t="s">
+        <v>4</v>
       </c>
       <c r="B86" s="6">
         <v>497092.3</v>
       </c>
-      <c r="C86" s="11">
+      <c r="C86" s="9">
         <v>89.7</v>
       </c>
       <c r="D86" s="5">
         <v>932398.5</v>
       </c>
       <c r="E86" s="5">
         <v>73.7</v>
       </c>
       <c r="F86" s="5">
         <v>1472183.8</v>
       </c>
       <c r="G86" s="5">
         <v>79.8</v>
       </c>
       <c r="H86" s="5">
         <v>1945712.4</v>
       </c>
       <c r="I86" s="5">
         <v>78.400000000000006</v>
       </c>
       <c r="J86" s="5">
         <v>2365491.4</v>
       </c>
       <c r="K86" s="5">
         <v>75.099999999999994</v>
       </c>
-      <c r="L86" s="8">
+      <c r="L86" s="7">
         <v>2853256.9</v>
       </c>
       <c r="M86" s="5">
         <v>82.6</v>
       </c>
-      <c r="N86" s="8">
+      <c r="N86" s="7">
         <v>3319713.4</v>
       </c>
-      <c r="O86" s="11">
+      <c r="O86" s="9">
         <v>88.2</v>
       </c>
-      <c r="P86" s="8">
+      <c r="P86" s="7">
         <v>3870913.1839999999</v>
       </c>
       <c r="Q86" s="5">
         <v>97.7</v>
       </c>
-      <c r="R86" s="11">
+      <c r="R86" s="9">
         <v>4540327.8420000002</v>
       </c>
       <c r="S86" s="6">
         <v>105.9</v>
       </c>
-      <c r="T86" s="8">
+      <c r="T86" s="7">
         <v>5164215.2</v>
       </c>
-      <c r="U86" s="11">
+      <c r="U86" s="9">
         <v>112.5</v>
       </c>
       <c r="V86" s="5">
         <v>5857803.5999999996</v>
       </c>
-      <c r="W86" s="1">
+      <c r="W86" s="20">
         <v>115</v>
       </c>
       <c r="X86" s="5">
         <v>6641008.398</v>
       </c>
       <c r="Y86" s="20">
         <v>117.5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>4</v>
+      <c r="Z86" s="7"/>
+    </row>
+    <row r="87" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A87" s="8" t="s">
+        <v>5</v>
       </c>
       <c r="B87" s="6">
         <v>65643.600000000006</v>
       </c>
-      <c r="C87" s="11">
+      <c r="C87" s="9">
         <v>111.8</v>
       </c>
       <c r="D87" s="5">
         <v>134670.79999999999</v>
       </c>
       <c r="E87" s="5">
         <v>109.9</v>
       </c>
       <c r="F87" s="5">
         <v>225518.8</v>
       </c>
       <c r="G87" s="5">
         <v>116.9</v>
       </c>
       <c r="H87" s="5">
         <v>301228.3</v>
       </c>
       <c r="I87" s="5">
         <v>112.8</v>
       </c>
       <c r="J87" s="5">
         <v>377334.5</v>
       </c>
       <c r="K87" s="5">
         <v>113</v>
       </c>
-      <c r="L87" s="8">
+      <c r="L87" s="7">
         <v>474843.8</v>
       </c>
       <c r="M87" s="5">
         <v>116.9</v>
       </c>
-      <c r="N87" s="8">
+      <c r="N87" s="7">
         <v>577674.30000000005</v>
       </c>
-      <c r="O87" s="11">
+      <c r="O87" s="9">
         <v>119.8</v>
       </c>
-      <c r="P87" s="8">
+      <c r="P87" s="7">
         <v>672827.00699999998</v>
       </c>
       <c r="Q87" s="5">
         <v>118.1</v>
       </c>
-      <c r="R87" s="11">
+      <c r="R87" s="9">
         <v>783604.00899999996</v>
       </c>
       <c r="S87" s="6">
         <v>119.2</v>
       </c>
-      <c r="T87" s="8">
+      <c r="T87" s="7">
         <v>870606.7</v>
       </c>
-      <c r="U87" s="11">
+      <c r="U87" s="9">
         <v>116.2</v>
       </c>
       <c r="V87" s="5">
         <v>1001071.2</v>
       </c>
-      <c r="W87" s="1">
+      <c r="W87" s="20">
         <v>117.8</v>
       </c>
       <c r="X87" s="5">
         <v>1131117.632</v>
       </c>
       <c r="Y87" s="20">
         <v>118.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>5</v>
+      <c r="Z87" s="7"/>
+    </row>
+    <row r="88" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A88" s="8" t="s">
+        <v>6</v>
       </c>
       <c r="B88" s="6">
         <v>52842.3</v>
       </c>
-      <c r="C88" s="11">
+      <c r="C88" s="9">
         <v>101.3</v>
       </c>
       <c r="D88" s="5">
         <v>107997.3</v>
       </c>
       <c r="E88" s="5">
         <v>100.9</v>
       </c>
       <c r="F88" s="5">
         <v>181599.8</v>
       </c>
       <c r="G88" s="5">
         <v>101.7</v>
       </c>
       <c r="H88" s="5">
         <v>242671.6</v>
       </c>
       <c r="I88" s="5">
         <v>100.7</v>
       </c>
       <c r="J88" s="5">
         <v>310944.7</v>
       </c>
       <c r="K88" s="5">
         <v>102.1</v>
       </c>
-      <c r="L88" s="8">
+      <c r="L88" s="7">
         <v>400528.7</v>
       </c>
       <c r="M88" s="5">
         <v>102.2</v>
       </c>
-      <c r="N88" s="8">
+      <c r="N88" s="7">
         <v>484184.3</v>
       </c>
-      <c r="O88" s="11">
+      <c r="O88" s="9">
         <v>102</v>
       </c>
-      <c r="P88" s="8">
+      <c r="P88" s="7">
         <v>568223.03399999999</v>
       </c>
       <c r="Q88" s="5">
         <v>102</v>
       </c>
-      <c r="R88" s="11">
+      <c r="R88" s="9">
         <v>652236.08499999996</v>
       </c>
       <c r="S88" s="6">
         <v>102.5</v>
       </c>
-      <c r="T88" s="8">
+      <c r="T88" s="7">
         <v>733087.2</v>
       </c>
-      <c r="U88" s="11">
+      <c r="U88" s="9">
         <v>102.6</v>
       </c>
       <c r="V88" s="5">
         <v>817213.3</v>
       </c>
-      <c r="W88" s="1">
+      <c r="W88" s="20">
         <v>102.9</v>
       </c>
       <c r="X88" s="5">
         <v>921106.38600000006</v>
       </c>
       <c r="Y88" s="20">
         <v>101.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>20</v>
+      <c r="Z88" s="7"/>
+    </row>
+    <row r="89" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A89" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B89" s="6">
         <v>35270.199999999997</v>
       </c>
-      <c r="C89" s="11">
+      <c r="C89" s="9">
         <v>169.1</v>
       </c>
       <c r="D89" s="5">
         <v>67186.899999999994</v>
       </c>
       <c r="E89" s="5">
         <v>163.30000000000001</v>
       </c>
       <c r="F89" s="5">
         <v>122193.5</v>
       </c>
       <c r="G89" s="5">
         <v>191</v>
       </c>
       <c r="H89" s="5">
         <v>173481.7</v>
       </c>
       <c r="I89" s="5">
         <v>200.6</v>
       </c>
       <c r="J89" s="5">
         <v>203293.2</v>
       </c>
       <c r="K89" s="5">
         <v>177.8</v>
       </c>
-      <c r="L89" s="8">
+      <c r="L89" s="7">
         <v>264020.90000000002</v>
       </c>
       <c r="M89" s="5">
         <v>175.1</v>
       </c>
-      <c r="N89" s="8">
+      <c r="N89" s="7">
         <v>323990.7</v>
       </c>
-      <c r="O89" s="11">
+      <c r="O89" s="9">
         <v>172.1</v>
       </c>
-      <c r="P89" s="8">
+      <c r="P89" s="7">
         <v>369308.27600000001</v>
       </c>
       <c r="Q89" s="5">
         <v>164.5</v>
       </c>
-      <c r="R89" s="11">
+      <c r="R89" s="9">
         <v>428754.00099999999</v>
       </c>
       <c r="S89" s="6">
         <v>160.6</v>
       </c>
-      <c r="T89" s="8">
+      <c r="T89" s="7">
         <v>487468.2</v>
       </c>
-      <c r="U89" s="11">
+      <c r="U89" s="9">
         <v>159.19999999999999</v>
       </c>
       <c r="V89" s="5">
         <v>570609.69999999995</v>
       </c>
-      <c r="W89" s="1">
+      <c r="W89" s="20">
         <v>165.8</v>
       </c>
       <c r="X89" s="5">
         <v>672192.17200000002</v>
       </c>
       <c r="Y89" s="20">
         <v>165.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>6</v>
+      <c r="Z89" s="7"/>
+    </row>
+    <row r="90" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A90" s="8" t="s">
+        <v>7</v>
       </c>
       <c r="B90" s="6">
         <v>220413.2</v>
       </c>
-      <c r="C90" s="11">
+      <c r="C90" s="9">
         <v>130.69999999999999</v>
       </c>
       <c r="D90" s="5">
         <v>453813.3</v>
       </c>
       <c r="E90" s="5">
         <v>126</v>
       </c>
       <c r="F90" s="5">
         <v>750195.7</v>
       </c>
       <c r="G90" s="5">
         <v>126.8</v>
       </c>
       <c r="H90" s="5">
         <v>1006441.1</v>
       </c>
       <c r="I90" s="5">
         <v>128.80000000000001</v>
       </c>
       <c r="J90" s="5">
         <v>1236888.1000000001</v>
       </c>
       <c r="K90" s="5">
         <v>124.9</v>
       </c>
-      <c r="L90" s="8">
+      <c r="L90" s="7">
         <v>1507379.5</v>
       </c>
       <c r="M90" s="5">
         <v>116.3</v>
       </c>
-      <c r="N90" s="8">
+      <c r="N90" s="7">
         <v>1776646.4</v>
       </c>
-      <c r="O90" s="11">
+      <c r="O90" s="9">
         <v>113.8</v>
       </c>
-      <c r="P90" s="8">
+      <c r="P90" s="7">
         <v>2116660.3160000001</v>
       </c>
       <c r="Q90" s="5">
         <v>111.3</v>
       </c>
-      <c r="R90" s="11">
+      <c r="R90" s="9">
         <v>2503180.2000000002</v>
       </c>
       <c r="S90" s="6">
         <v>106.7</v>
       </c>
-      <c r="T90" s="8">
+      <c r="T90" s="7">
         <v>2879194.2</v>
       </c>
-      <c r="U90" s="11">
+      <c r="U90" s="9">
         <v>106.2</v>
       </c>
       <c r="V90" s="5">
         <v>3295342.5</v>
       </c>
-      <c r="W90" s="1">
+      <c r="W90" s="20">
         <v>107.1</v>
       </c>
       <c r="X90" s="5">
         <v>3805150.8870000001</v>
       </c>
       <c r="Y90" s="20">
         <v>107.8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>7</v>
+      <c r="Z90" s="7"/>
+    </row>
+    <row r="91" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A91" s="8" t="s">
+        <v>8</v>
       </c>
       <c r="B91" s="6">
         <v>78876.100000000006</v>
       </c>
-      <c r="C91" s="11">
+      <c r="C91" s="9">
         <v>101.4</v>
       </c>
       <c r="D91" s="5">
         <v>165697.9</v>
       </c>
       <c r="E91" s="5">
         <v>102.7</v>
       </c>
       <c r="F91" s="5">
         <v>275149.5</v>
       </c>
       <c r="G91" s="5">
         <v>103.1</v>
       </c>
       <c r="H91" s="5">
         <v>383940.9</v>
       </c>
       <c r="I91" s="5">
         <v>104.7</v>
       </c>
       <c r="J91" s="5">
         <v>501174</v>
       </c>
       <c r="K91" s="5">
         <v>103.5</v>
       </c>
-      <c r="L91" s="8">
+      <c r="L91" s="7">
         <v>661170.4</v>
       </c>
       <c r="M91" s="5">
         <v>102.6</v>
       </c>
-      <c r="N91" s="8">
+      <c r="N91" s="7">
         <v>818463.5</v>
       </c>
-      <c r="O91" s="11">
+      <c r="O91" s="9">
         <v>104</v>
       </c>
-      <c r="P91" s="8">
+      <c r="P91" s="7">
         <v>981966.71499999997</v>
       </c>
       <c r="Q91" s="5">
         <v>103.7</v>
       </c>
-      <c r="R91" s="11">
+      <c r="R91" s="9">
         <v>1143217.6850000001</v>
       </c>
       <c r="S91" s="6">
         <v>104.2</v>
       </c>
-      <c r="T91" s="8">
+      <c r="T91" s="7">
         <v>1314404.2</v>
       </c>
-      <c r="U91" s="11">
+      <c r="U91" s="9">
         <v>103.9</v>
       </c>
       <c r="V91" s="5">
         <v>1487364.9</v>
       </c>
-      <c r="W91" s="1">
+      <c r="W91" s="20">
         <v>104.9</v>
       </c>
       <c r="X91" s="5">
         <v>1658986.1980000001</v>
       </c>
       <c r="Y91" s="20">
         <v>106.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>8</v>
+      <c r="Z91" s="7"/>
+    </row>
+    <row r="92" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A92" s="8" t="s">
+        <v>9</v>
       </c>
       <c r="B92" s="6">
         <v>43187.1</v>
       </c>
-      <c r="C92" s="11">
+      <c r="C92" s="9">
         <v>102.4</v>
       </c>
       <c r="D92" s="5">
         <v>93754.9</v>
       </c>
       <c r="E92" s="5">
         <v>102</v>
       </c>
       <c r="F92" s="5">
         <v>156833.79999999999</v>
       </c>
       <c r="G92" s="5">
         <v>102.1</v>
       </c>
       <c r="H92" s="5">
         <v>204150.5</v>
       </c>
       <c r="I92" s="5">
         <v>102.5</v>
       </c>
       <c r="J92" s="5">
         <v>257303.7</v>
       </c>
       <c r="K92" s="5">
         <v>102.9</v>
       </c>
-      <c r="L92" s="8">
+      <c r="L92" s="7">
         <v>325348.09999999998</v>
       </c>
       <c r="M92" s="5">
         <v>103.2</v>
       </c>
-      <c r="N92" s="8">
+      <c r="N92" s="7">
         <v>383771</v>
       </c>
-      <c r="O92" s="11">
+      <c r="O92" s="9">
         <v>103.9</v>
       </c>
-      <c r="P92" s="8">
+      <c r="P92" s="7">
         <v>461622.12099999998</v>
       </c>
       <c r="Q92" s="5">
         <v>104</v>
       </c>
-      <c r="R92" s="11">
+      <c r="R92" s="9">
         <v>530775.50300000003</v>
       </c>
       <c r="S92" s="6">
         <v>104.1</v>
       </c>
-      <c r="T92" s="8">
+      <c r="T92" s="7">
         <v>585730.30000000005</v>
       </c>
-      <c r="U92" s="11">
+      <c r="U92" s="9">
         <v>104.3</v>
       </c>
       <c r="V92" s="5">
         <v>656585.9</v>
       </c>
-      <c r="W92" s="1">
+      <c r="W92" s="20">
         <v>104.7</v>
       </c>
       <c r="X92" s="5">
         <v>744235.27399999998</v>
       </c>
       <c r="Y92" s="20">
         <v>104.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>9</v>
+      <c r="Z92" s="7"/>
+    </row>
+    <row r="93" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A93" s="8" t="s">
+        <v>10</v>
       </c>
       <c r="B93" s="6">
         <v>49980.9</v>
       </c>
-      <c r="C93" s="11">
+      <c r="C93" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="D93" s="5">
         <v>97427.9</v>
       </c>
       <c r="E93" s="5">
         <v>120.1</v>
       </c>
       <c r="F93" s="5">
         <v>149736.5</v>
       </c>
       <c r="G93" s="5">
         <v>117.2</v>
       </c>
       <c r="H93" s="5">
         <v>206333</v>
       </c>
       <c r="I93" s="5">
         <v>120</v>
       </c>
       <c r="J93" s="5">
         <v>271505.5</v>
       </c>
       <c r="K93" s="5">
         <v>120.3</v>
       </c>
-      <c r="L93" s="8">
+      <c r="L93" s="7">
         <v>361677.2</v>
       </c>
       <c r="M93" s="5">
         <v>126.9</v>
       </c>
-      <c r="N93" s="8">
+      <c r="N93" s="7">
         <v>448891.8</v>
       </c>
-      <c r="O93" s="11">
+      <c r="O93" s="9">
         <v>126.3</v>
       </c>
-      <c r="P93" s="8">
+      <c r="P93" s="7">
         <v>539158.06200000003</v>
       </c>
       <c r="Q93" s="5">
         <v>124.4</v>
       </c>
-      <c r="R93" s="11">
+      <c r="R93" s="9">
         <v>639270.27</v>
       </c>
       <c r="S93" s="6">
         <v>125.8</v>
       </c>
-      <c r="T93" s="8">
+      <c r="T93" s="7">
         <v>733608.5</v>
       </c>
-      <c r="U93" s="11">
+      <c r="U93" s="9">
         <v>126</v>
       </c>
       <c r="V93" s="5">
         <v>832284.4</v>
       </c>
-      <c r="W93" s="1">
+      <c r="W93" s="20">
         <v>125.3</v>
       </c>
       <c r="X93" s="5">
         <v>980917.40099999995</v>
       </c>
       <c r="Y93" s="20">
         <v>127.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>10</v>
+      <c r="Z93" s="7"/>
+    </row>
+    <row r="94" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A94" s="8" t="s">
+        <v>11</v>
       </c>
       <c r="B94" s="6">
         <v>65236.4</v>
       </c>
-      <c r="C94" s="11">
+      <c r="C94" s="9">
         <v>103.7</v>
       </c>
       <c r="D94" s="5">
         <v>146803.1</v>
       </c>
       <c r="E94" s="5">
         <v>104</v>
       </c>
       <c r="F94" s="5">
         <v>240238.1</v>
       </c>
       <c r="G94" s="5">
         <v>104.7</v>
       </c>
       <c r="H94" s="5">
         <v>333456.5</v>
       </c>
       <c r="I94" s="5">
         <v>105.6</v>
       </c>
       <c r="J94" s="5">
         <v>428449.1</v>
       </c>
       <c r="K94" s="5">
         <v>105</v>
       </c>
-      <c r="L94" s="8">
+      <c r="L94" s="7">
         <v>567878.6</v>
       </c>
       <c r="M94" s="5">
         <v>105</v>
       </c>
-      <c r="N94" s="8">
+      <c r="N94" s="7">
         <v>677959.1</v>
       </c>
-      <c r="O94" s="11">
+      <c r="O94" s="9">
         <v>103.1</v>
       </c>
-      <c r="P94" s="8">
+      <c r="P94" s="7">
         <v>803358.72699999996</v>
       </c>
       <c r="Q94" s="5">
         <v>102.3</v>
       </c>
-      <c r="R94" s="11">
+      <c r="R94" s="9">
         <v>952107.91500000004</v>
       </c>
       <c r="S94" s="6">
         <v>102.5</v>
       </c>
-      <c r="T94" s="8">
+      <c r="T94" s="7">
         <v>1074460.8999999999</v>
       </c>
-      <c r="U94" s="11">
+      <c r="U94" s="9">
         <v>102.6</v>
       </c>
       <c r="V94" s="5">
         <v>1203969.5</v>
       </c>
-      <c r="W94" s="1">
+      <c r="W94" s="20">
         <v>102.1</v>
       </c>
       <c r="X94" s="5">
         <v>1365909.5560000001</v>
       </c>
       <c r="Y94" s="20">
         <v>101.8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>11</v>
+      <c r="Z94" s="7"/>
+    </row>
+    <row r="95" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A95" s="8" t="s">
+        <v>12</v>
       </c>
       <c r="B95" s="6">
         <v>44744.7</v>
       </c>
-      <c r="C95" s="11">
+      <c r="C95" s="9">
         <v>99.3</v>
       </c>
       <c r="D95" s="5">
         <v>107213.4</v>
       </c>
       <c r="E95" s="5">
         <v>100.9</v>
       </c>
       <c r="F95" s="5">
         <v>173670.8</v>
       </c>
       <c r="G95" s="5">
         <v>103.9</v>
       </c>
       <c r="H95" s="5">
         <v>250158.6</v>
       </c>
       <c r="I95" s="5">
         <v>101.7</v>
       </c>
       <c r="J95" s="5">
         <v>330185.40000000002</v>
       </c>
       <c r="K95" s="5">
         <v>104.3</v>
       </c>
-      <c r="L95" s="8">
+      <c r="L95" s="7">
         <v>415299</v>
       </c>
       <c r="M95" s="5">
         <v>107</v>
       </c>
-      <c r="N95" s="8">
+      <c r="N95" s="7">
         <v>489836.5</v>
       </c>
-      <c r="O95" s="11">
+      <c r="O95" s="9">
         <v>107.6</v>
       </c>
-      <c r="P95" s="8">
+      <c r="P95" s="7">
         <v>571378.78899999999</v>
       </c>
       <c r="Q95" s="5">
         <v>106.5</v>
       </c>
-      <c r="R95" s="11">
+      <c r="R95" s="9">
         <v>649339.92200000002</v>
       </c>
       <c r="S95" s="6">
         <v>104.4</v>
       </c>
-      <c r="T95" s="8">
+      <c r="T95" s="7">
         <v>733690.1</v>
       </c>
-      <c r="U95" s="11">
+      <c r="U95" s="9">
         <v>103.8</v>
       </c>
       <c r="V95" s="5">
         <v>805277.3</v>
       </c>
-      <c r="W95" s="1">
+      <c r="W95" s="20">
         <v>102.5</v>
       </c>
       <c r="X95" s="5">
         <v>882577.5</v>
       </c>
       <c r="Y95" s="20">
         <v>101.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>18</v>
+      <c r="Z95" s="7"/>
+    </row>
+    <row r="96" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A96" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B96" s="6">
         <v>24864.400000000001</v>
       </c>
-      <c r="C96" s="11">
+      <c r="C96" s="9">
         <v>111.5</v>
       </c>
       <c r="D96" s="5">
         <v>48750.5</v>
       </c>
       <c r="E96" s="5">
         <v>108.5</v>
       </c>
       <c r="F96" s="5">
         <v>80120.399999999994</v>
       </c>
       <c r="G96" s="5">
         <v>108.4</v>
       </c>
       <c r="H96" s="5">
         <v>108978.4</v>
       </c>
       <c r="I96" s="5">
         <v>109</v>
       </c>
       <c r="J96" s="5">
         <v>139413</v>
       </c>
       <c r="K96" s="5">
         <v>108.2</v>
       </c>
-      <c r="L96" s="8">
+      <c r="L96" s="7">
         <v>177819.6</v>
       </c>
       <c r="M96" s="5">
         <v>106.5</v>
       </c>
-      <c r="N96" s="8">
+      <c r="N96" s="7">
         <v>217608.1</v>
       </c>
-      <c r="O96" s="11">
+      <c r="O96" s="9">
         <v>107.1</v>
       </c>
-      <c r="P96" s="8">
+      <c r="P96" s="7">
         <v>262461.84499999997</v>
       </c>
       <c r="Q96" s="5">
         <v>106.8</v>
       </c>
-      <c r="R96" s="11">
+      <c r="R96" s="9">
         <v>308794.39899999998</v>
       </c>
       <c r="S96" s="6">
         <v>106.4</v>
       </c>
-      <c r="T96" s="8">
+      <c r="T96" s="7">
         <v>353827.9</v>
       </c>
-      <c r="U96" s="11">
+      <c r="U96" s="9">
         <v>107.6</v>
       </c>
       <c r="V96" s="5">
         <v>403096.4</v>
       </c>
-      <c r="W96" s="1">
+      <c r="W96" s="20">
         <v>108.7</v>
       </c>
       <c r="X96" s="5">
         <v>454152.86499999999</v>
       </c>
       <c r="Y96" s="20">
         <v>110</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>21</v>
+      <c r="Z96" s="7"/>
+    </row>
+    <row r="97" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A97" s="8" t="s">
+        <v>19</v>
       </c>
       <c r="B97" s="6">
         <v>12259.4</v>
       </c>
-      <c r="C97" s="11">
+      <c r="C97" s="9">
         <v>117.9</v>
       </c>
       <c r="D97" s="5">
         <v>26517.7</v>
       </c>
       <c r="E97" s="5">
         <v>114.3</v>
       </c>
       <c r="F97" s="5">
         <v>45064.9</v>
       </c>
       <c r="G97" s="5">
         <v>115.9</v>
       </c>
       <c r="H97" s="5">
         <v>57757.599999999999</v>
       </c>
       <c r="I97" s="5">
         <v>113.9</v>
       </c>
       <c r="J97" s="5">
         <v>73246.399999999994</v>
       </c>
       <c r="K97" s="5">
         <v>112.9</v>
       </c>
-      <c r="L97" s="8">
+      <c r="L97" s="7">
         <v>91757.5</v>
       </c>
       <c r="M97" s="5">
         <v>106.5</v>
       </c>
-      <c r="N97" s="8">
+      <c r="N97" s="7">
         <v>111588.4</v>
       </c>
-      <c r="O97" s="11">
+      <c r="O97" s="9">
         <v>102.9</v>
       </c>
-      <c r="P97" s="8">
+      <c r="P97" s="7">
         <v>132779.50599999999</v>
       </c>
       <c r="Q97" s="5">
         <v>104.2</v>
       </c>
-      <c r="R97" s="11">
+      <c r="R97" s="9">
         <v>153047.07399999999</v>
       </c>
       <c r="S97" s="6">
         <v>103.7</v>
       </c>
-      <c r="T97" s="8">
+      <c r="T97" s="7">
         <v>174025.4</v>
       </c>
-      <c r="U97" s="11">
+      <c r="U97" s="9">
         <v>102</v>
       </c>
       <c r="V97" s="5">
         <v>202002.2</v>
       </c>
-      <c r="W97" s="1">
+      <c r="W97" s="20">
         <v>102.1</v>
       </c>
       <c r="X97" s="5">
         <v>234755.23699999999</v>
       </c>
       <c r="Y97" s="20">
         <v>102.2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>12</v>
+      <c r="Z97" s="7"/>
+    </row>
+    <row r="98" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A98" s="10" t="s">
+        <v>13</v>
       </c>
       <c r="B98" s="6">
         <v>108330.3</v>
       </c>
-      <c r="C98" s="11">
+      <c r="C98" s="9">
         <v>106.8</v>
       </c>
       <c r="D98" s="5">
         <v>222374.39999999999</v>
       </c>
       <c r="E98" s="5">
         <v>106.8</v>
       </c>
       <c r="F98" s="5">
         <v>385979.7</v>
       </c>
       <c r="G98" s="5">
         <v>106.1</v>
       </c>
       <c r="H98" s="5">
         <v>581598.4</v>
       </c>
       <c r="I98" s="5">
         <v>110.1</v>
       </c>
       <c r="J98" s="5">
         <v>754908.6</v>
       </c>
       <c r="K98" s="5">
         <v>109</v>
       </c>
-      <c r="L98" s="8">
+      <c r="L98" s="7">
         <v>921904.9</v>
       </c>
       <c r="M98" s="5">
         <v>106.8</v>
       </c>
-      <c r="N98" s="8">
+      <c r="N98" s="7">
         <v>1084000.7</v>
       </c>
-      <c r="O98" s="11">
+      <c r="O98" s="9">
         <v>105.1</v>
       </c>
-      <c r="P98" s="8">
+      <c r="P98" s="7">
         <v>1250248.5009999999</v>
       </c>
       <c r="Q98" s="5">
         <v>103.6</v>
       </c>
-      <c r="R98" s="11">
+      <c r="R98" s="9">
         <v>1421614.5449999999</v>
       </c>
-      <c r="S98" s="11">
+      <c r="S98" s="9">
         <v>102.5</v>
       </c>
-      <c r="T98" s="8">
+      <c r="T98" s="7">
         <v>1565629.1</v>
       </c>
-      <c r="U98" s="11">
+      <c r="U98" s="9">
         <v>101</v>
       </c>
       <c r="V98" s="5">
         <v>1719388.3</v>
       </c>
-      <c r="W98" s="1">
+      <c r="W98" s="20">
         <v>100.1</v>
       </c>
       <c r="X98" s="5">
         <v>1992388.956</v>
       </c>
       <c r="Y98" s="20">
         <v>100.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>22</v>
+      <c r="Z98" s="7"/>
+    </row>
+    <row r="99" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A99" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="B99" s="6">
         <v>498748.4</v>
       </c>
-      <c r="C99" s="11">
+      <c r="C99" s="9">
         <v>102.2</v>
       </c>
       <c r="D99" s="5">
         <v>1042899.1</v>
       </c>
       <c r="E99" s="5">
         <v>106.9</v>
       </c>
       <c r="F99" s="5">
         <v>1627134.8</v>
       </c>
       <c r="G99" s="5">
         <v>109</v>
       </c>
       <c r="H99" s="5">
         <v>2278326.2000000002</v>
       </c>
       <c r="I99" s="5">
         <v>111.7</v>
       </c>
       <c r="J99" s="5">
         <v>2935558.4</v>
       </c>
       <c r="K99" s="5">
         <v>112.5</v>
       </c>
-      <c r="L99" s="8">
+      <c r="L99" s="7">
         <v>3779964.8</v>
       </c>
       <c r="M99" s="5">
         <v>111.6</v>
       </c>
-      <c r="N99" s="8">
+      <c r="N99" s="7">
         <v>4567289.7</v>
       </c>
-      <c r="O99" s="11">
+      <c r="O99" s="9">
         <v>112.3</v>
       </c>
-      <c r="P99" s="8">
+      <c r="P99" s="7">
         <v>5424061.0489999996</v>
       </c>
       <c r="Q99" s="5">
         <v>109.2</v>
       </c>
-      <c r="R99" s="11">
+      <c r="R99" s="9">
         <v>6341053.6459999997</v>
       </c>
       <c r="S99" s="6">
         <v>109.5</v>
       </c>
-      <c r="T99" s="8">
+      <c r="T99" s="7">
         <v>7208654.4000000004</v>
       </c>
-      <c r="U99" s="11">
+      <c r="U99" s="9">
         <v>108.8</v>
       </c>
       <c r="V99" s="5">
         <v>8414438.4000000004</v>
       </c>
-      <c r="W99" s="1">
+      <c r="W99" s="20">
         <v>111.2</v>
       </c>
       <c r="X99" s="5">
         <v>9618333.1309999991</v>
       </c>
       <c r="Y99" s="20">
         <v>109.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>13</v>
+      <c r="Z99" s="7"/>
+    </row>
+    <row r="100" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A100" s="11" t="s">
+        <v>73</v>
       </c>
       <c r="B100" s="6">
         <v>1388757.2</v>
       </c>
-      <c r="C100" s="11">
+      <c r="C100" s="9">
         <v>153.4</v>
       </c>
       <c r="D100" s="5">
         <v>2887621.7</v>
       </c>
       <c r="E100" s="5">
         <v>136.6</v>
       </c>
       <c r="F100" s="5">
         <v>4540906</v>
       </c>
       <c r="G100" s="5">
         <v>129.4</v>
       </c>
       <c r="H100" s="5">
         <v>6200878.7000000002</v>
       </c>
       <c r="I100" s="5">
         <v>128</v>
       </c>
       <c r="J100" s="5">
         <v>7813720.9000000004</v>
       </c>
       <c r="K100" s="5">
         <v>127.2</v>
       </c>
-      <c r="L100" s="8">
+      <c r="L100" s="7">
         <v>9434758.4000000004</v>
       </c>
       <c r="M100" s="5">
         <v>123.1</v>
       </c>
-      <c r="N100" s="8">
+      <c r="N100" s="7">
         <v>11063926.5</v>
       </c>
-      <c r="O100" s="11">
+      <c r="O100" s="9">
         <v>117.5</v>
       </c>
-      <c r="P100" s="8">
+      <c r="P100" s="7">
         <v>13031114.361</v>
       </c>
       <c r="Q100" s="5">
         <v>116.5</v>
       </c>
-      <c r="R100" s="11">
+      <c r="R100" s="9">
         <v>14965058.221999999</v>
       </c>
       <c r="S100" s="6">
         <v>114.5</v>
       </c>
-      <c r="T100" s="8">
+      <c r="T100" s="7">
         <v>17100083.800000001</v>
       </c>
-      <c r="U100" s="11">
+      <c r="U100" s="9">
         <v>114.5</v>
       </c>
       <c r="V100" s="5">
         <v>19500395.199999999</v>
       </c>
-      <c r="W100" s="1">
+      <c r="W100" s="20">
         <v>115</v>
       </c>
       <c r="X100" s="5">
         <v>22169082.892999999</v>
       </c>
       <c r="Y100" s="20">
         <v>114.6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B101" s="15">
+      <c r="Z100" s="7"/>
+    </row>
+    <row r="101" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A101" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B101" s="14">
         <v>98261.2</v>
       </c>
       <c r="C101" s="19">
         <v>107.7</v>
       </c>
-      <c r="D101" s="14">
+      <c r="D101" s="13">
         <v>218828.7</v>
       </c>
-      <c r="E101" s="14">
+      <c r="E101" s="13">
         <v>107</v>
       </c>
-      <c r="F101" s="14">
+      <c r="F101" s="13">
         <v>381245.4</v>
       </c>
-      <c r="G101" s="14">
+      <c r="G101" s="13">
         <v>110.5</v>
       </c>
-      <c r="H101" s="14">
+      <c r="H101" s="13">
         <v>517283.8</v>
       </c>
-      <c r="I101" s="14">
+      <c r="I101" s="13">
         <v>107</v>
       </c>
-      <c r="J101" s="14">
+      <c r="J101" s="13">
         <v>678187.5</v>
       </c>
-      <c r="K101" s="14">
+      <c r="K101" s="13">
         <v>105.2</v>
       </c>
-      <c r="L101" s="14">
+      <c r="L101" s="13">
         <v>916431.2</v>
       </c>
-      <c r="M101" s="14">
+      <c r="M101" s="13">
         <v>107.3</v>
       </c>
-      <c r="N101" s="14">
+      <c r="N101" s="13">
         <v>1123886.6000000001</v>
       </c>
       <c r="O101" s="19">
         <v>107.4</v>
       </c>
-      <c r="P101" s="14">
+      <c r="P101" s="13">
         <v>1345353.7819999999</v>
       </c>
-      <c r="Q101" s="14">
+      <c r="Q101" s="13">
         <v>107.2</v>
       </c>
       <c r="R101" s="19">
         <v>1596341.1740000001</v>
       </c>
-      <c r="S101" s="15">
+      <c r="S101" s="14">
         <v>106.6</v>
       </c>
-      <c r="T101" s="14">
+      <c r="T101" s="13">
         <v>1827998.7</v>
       </c>
       <c r="U101" s="19">
         <v>106</v>
       </c>
-      <c r="V101" s="14">
+      <c r="V101" s="13">
         <v>2106530.5</v>
       </c>
-      <c r="W101" s="16">
+      <c r="W101" s="21">
         <v>106.2</v>
       </c>
-      <c r="X101" s="14">
+      <c r="X101" s="13">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y101" s="21">
         <v>107.5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B104" s="76" t="s">
+      <c r="Z101" s="7"/>
+    </row>
+    <row r="102" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z102" s="16"/>
+    </row>
+    <row r="103" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="Z103" s="16"/>
+    </row>
+    <row r="104" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A104" s="100"/>
+      <c r="B104" s="98" t="s">
+        <v>68</v>
+      </c>
+      <c r="C104" s="99"/>
+      <c r="D104" s="98" t="s">
+        <v>69</v>
+      </c>
+      <c r="E104" s="99"/>
+      <c r="F104" s="98" t="s">
         <v>70</v>
       </c>
-      <c r="C104" s="76"/>
-[...8 lines deleted...]
-      <c r="H104" s="76" t="s">
+      <c r="G104" s="99"/>
+      <c r="H104" s="98" t="s">
+        <v>75</v>
+      </c>
+      <c r="I104" s="99"/>
+      <c r="J104" s="98" t="s">
         <v>76</v>
       </c>
-      <c r="I104" s="77"/>
-      <c r="J104" s="76" t="s">
+      <c r="K104" s="99"/>
+      <c r="L104" s="98" t="s">
         <v>77</v>
       </c>
-      <c r="K104" s="77"/>
-      <c r="L104" s="76" t="s">
+      <c r="M104" s="99"/>
+      <c r="N104" s="98" t="s">
         <v>78</v>
       </c>
-      <c r="M104" s="76"/>
-      <c r="N104" s="76" t="s">
+      <c r="O104" s="99"/>
+      <c r="P104" s="98" t="s">
         <v>79</v>
       </c>
-      <c r="O104" s="77"/>
-      <c r="P104" s="76" t="s">
+      <c r="Q104" s="99"/>
+      <c r="R104" s="98" t="s">
         <v>80</v>
       </c>
-      <c r="Q104" s="77"/>
-      <c r="R104" s="76" t="s">
+      <c r="S104" s="99"/>
+      <c r="T104" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="S104" s="77"/>
-      <c r="T104" s="76" t="s">
+      <c r="U104" s="99"/>
+      <c r="V104" s="98" t="s">
         <v>82</v>
       </c>
-      <c r="U104" s="77"/>
-      <c r="V104" s="76" t="s">
+      <c r="W104" s="99"/>
+      <c r="X104" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="W104" s="77"/>
-[...8 lines deleted...]
-        <v>75</v>
+      <c r="Y104" s="99"/>
+      <c r="Z104" s="16"/>
+    </row>
+    <row r="105" spans="1:26" s="2" customFormat="1" ht="22.5">
+      <c r="A105" s="101"/>
+      <c r="B105" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="C105" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="E105" s="17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>14</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="G105" s="17" t="s">
-        <v>15</v>
-[...56 lines deleted...]
-    <row r="106" spans="1:25">
+        <v>14</v>
+      </c>
+      <c r="H105" s="23" t="s">
+        <v>146</v>
+      </c>
+      <c r="I105" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="J105" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="K105" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="L105" s="28" t="s">
+        <v>146</v>
+      </c>
+      <c r="M105" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="N105" s="30" t="s">
+        <v>146</v>
+      </c>
+      <c r="O105" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="P105" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q105" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="R105" s="34" t="s">
+        <v>146</v>
+      </c>
+      <c r="S105" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="T105" s="36" t="s">
+        <v>146</v>
+      </c>
+      <c r="U105" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="V105" s="38" t="s">
+        <v>146</v>
+      </c>
+      <c r="W105" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="X105" s="40" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y105" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A106" s="4" t="s">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="B106" s="6">
         <v>3830127.5</v>
       </c>
-      <c r="C106" s="11">
+      <c r="C106" s="9">
         <v>103.5</v>
       </c>
       <c r="D106" s="5">
         <v>7995416.801</v>
       </c>
       <c r="E106" s="5">
         <v>104.2</v>
       </c>
       <c r="F106" s="5">
         <v>12727817.800000001</v>
       </c>
       <c r="G106" s="5">
         <v>103.3</v>
       </c>
       <c r="H106" s="5">
         <v>17259938.300000001</v>
       </c>
       <c r="I106" s="5">
         <v>102.3</v>
       </c>
       <c r="J106" s="5">
         <v>22025494.899999999</v>
       </c>
       <c r="K106" s="5">
         <v>103.1</v>
       </c>
       <c r="L106" s="5">
         <v>27588464.100000001</v>
       </c>
-      <c r="M106" s="1">
+      <c r="M106" s="2">
         <v>103.9</v>
       </c>
-      <c r="N106" s="8">
+      <c r="N106" s="7">
         <v>33090718.399999999</v>
       </c>
-      <c r="O106" s="11">
+      <c r="O106" s="9">
         <v>104.9</v>
       </c>
-      <c r="P106" s="8">
+      <c r="P106" s="7">
         <v>39294745</v>
       </c>
-      <c r="Q106" s="11">
+      <c r="Q106" s="9">
         <v>105.5</v>
       </c>
-      <c r="R106" s="8">
+      <c r="R106" s="7">
         <v>46073282.399999999</v>
       </c>
-      <c r="S106" s="11">
+      <c r="S106" s="9">
         <v>106.3</v>
       </c>
-      <c r="T106" s="8">
+      <c r="T106" s="7">
         <v>53000826.436999999</v>
       </c>
-      <c r="U106" s="8">
+      <c r="U106" s="7">
         <v>107.3</v>
       </c>
-      <c r="V106" s="8">
+      <c r="V106" s="7">
         <v>60958063.100000001</v>
       </c>
-      <c r="W106" s="8">
+      <c r="W106" s="7">
         <v>108.2</v>
       </c>
-      <c r="X106" s="8">
+      <c r="X106" s="7">
         <v>69993418.261999995</v>
       </c>
-      <c r="Y106" s="1">
+      <c r="Y106" s="2">
         <v>109.1</v>
       </c>
     </row>
-    <row r="107" spans="1:25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="107" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A107" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="B107" s="6">
         <v>49771.3</v>
       </c>
-      <c r="C107" s="11">
+      <c r="C107" s="9">
         <v>103.6</v>
       </c>
       <c r="D107" s="5">
         <v>100927.40399999999</v>
       </c>
       <c r="E107" s="5">
         <v>105</v>
       </c>
       <c r="F107" s="5">
         <v>164324.1</v>
       </c>
       <c r="G107" s="5">
         <v>104.2</v>
       </c>
       <c r="H107" s="5">
         <v>224580.1</v>
       </c>
       <c r="I107" s="5">
         <v>106.4</v>
       </c>
       <c r="J107" s="5">
         <v>285607</v>
       </c>
       <c r="K107" s="5">
         <v>107.3</v>
       </c>
       <c r="L107" s="5">
         <v>370030</v>
       </c>
-      <c r="M107" s="1">
+      <c r="M107" s="2">
         <v>108.8</v>
       </c>
-      <c r="N107" s="8">
+      <c r="N107" s="7">
         <v>456564.3</v>
       </c>
-      <c r="O107" s="11">
+      <c r="O107" s="9">
         <v>110.5</v>
       </c>
-      <c r="P107" s="8">
+      <c r="P107" s="7">
         <v>552107.30000000005</v>
       </c>
-      <c r="Q107" s="11">
+      <c r="Q107" s="9">
         <v>111.4</v>
       </c>
-      <c r="R107" s="8">
+      <c r="R107" s="7">
         <v>645471.69999999995</v>
       </c>
-      <c r="S107" s="11">
+      <c r="S107" s="9">
         <v>110.5</v>
       </c>
-      <c r="T107" s="8">
+      <c r="T107" s="7">
         <v>753019.06900000002</v>
       </c>
-      <c r="U107" s="8">
+      <c r="U107" s="7">
         <v>112.2</v>
       </c>
-      <c r="V107" s="8">
+      <c r="V107" s="7">
         <v>867181.2</v>
       </c>
-      <c r="W107" s="8">
+      <c r="W107" s="7">
         <v>112.4</v>
       </c>
-      <c r="X107" s="8">
+      <c r="X107" s="7">
         <v>1029053.416</v>
       </c>
-      <c r="Y107" s="1">
+      <c r="Y107" s="2">
         <v>113.4</v>
       </c>
     </row>
-    <row r="108" spans="1:25">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="108" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A108" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="B108" s="6">
         <v>59358.2</v>
       </c>
-      <c r="C108" s="11">
+      <c r="C108" s="9">
         <v>103.7</v>
       </c>
       <c r="D108" s="5">
         <v>116683.878</v>
       </c>
       <c r="E108" s="5">
         <v>91.5</v>
       </c>
       <c r="F108" s="5">
         <v>204648</v>
       </c>
       <c r="G108" s="5">
         <v>100.1</v>
       </c>
       <c r="H108" s="5">
         <v>283906.59999999998</v>
       </c>
       <c r="I108" s="5">
         <v>100.1</v>
       </c>
       <c r="J108" s="5">
         <v>371323.6</v>
       </c>
       <c r="K108" s="5">
         <v>95.7</v>
       </c>
       <c r="L108" s="5">
         <v>490958.2</v>
       </c>
-      <c r="M108" s="1">
+      <c r="M108" s="2">
         <v>95.6</v>
       </c>
-      <c r="N108" s="8">
+      <c r="N108" s="7">
         <v>607100.80000000005</v>
       </c>
-      <c r="O108" s="11">
+      <c r="O108" s="9">
         <v>101.3</v>
       </c>
-      <c r="P108" s="8">
+      <c r="P108" s="7">
         <v>718569</v>
       </c>
-      <c r="Q108" s="11">
+      <c r="Q108" s="9">
         <v>101.4</v>
       </c>
-      <c r="R108" s="8">
+      <c r="R108" s="7">
         <v>849813.8</v>
       </c>
-      <c r="S108" s="11">
+      <c r="S108" s="9">
         <v>102.6</v>
       </c>
-      <c r="T108" s="8">
+      <c r="T108" s="7">
         <v>1007693.156</v>
       </c>
-      <c r="U108" s="8">
+      <c r="U108" s="7">
         <v>106.2</v>
       </c>
-      <c r="V108" s="8">
+      <c r="V108" s="7">
         <v>1168596.3</v>
       </c>
-      <c r="W108" s="8">
+      <c r="W108" s="7">
         <v>110</v>
       </c>
-      <c r="X108" s="8">
+      <c r="X108" s="7">
         <v>1366253.1089999999</v>
       </c>
-      <c r="Y108" s="1">
+      <c r="Y108" s="2">
         <v>115.6</v>
       </c>
     </row>
-    <row r="109" spans="1:25">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="109" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A109" s="8" t="s">
+        <v>2</v>
       </c>
       <c r="B109" s="6">
         <v>112753.7</v>
       </c>
-      <c r="C109" s="11">
+      <c r="C109" s="9">
         <v>99.2</v>
       </c>
       <c r="D109" s="5">
         <v>289164.34299999999</v>
       </c>
       <c r="E109" s="5">
         <v>120.7</v>
       </c>
       <c r="F109" s="5">
         <v>455454</v>
       </c>
       <c r="G109" s="5">
         <v>118.1</v>
       </c>
       <c r="H109" s="5">
         <v>651238.1</v>
       </c>
       <c r="I109" s="5">
         <v>121.7</v>
       </c>
       <c r="J109" s="5">
         <v>835804.4</v>
       </c>
       <c r="K109" s="5">
         <v>122.8</v>
       </c>
       <c r="L109" s="5">
         <v>997877.2</v>
       </c>
-      <c r="M109" s="1">
+      <c r="M109" s="2">
         <v>118</v>
       </c>
-      <c r="N109" s="8">
+      <c r="N109" s="7">
         <v>1165414.8999999999</v>
       </c>
-      <c r="O109" s="11">
+      <c r="O109" s="9">
         <v>115.9</v>
       </c>
-      <c r="P109" s="8">
+      <c r="P109" s="7">
         <v>1388200.5</v>
       </c>
-      <c r="Q109" s="11">
+      <c r="Q109" s="9">
         <v>115.5</v>
       </c>
-      <c r="R109" s="8">
+      <c r="R109" s="7">
         <v>1615918.7</v>
       </c>
-      <c r="S109" s="11">
+      <c r="S109" s="9">
         <v>114.3</v>
       </c>
-      <c r="T109" s="8">
+      <c r="T109" s="7">
         <v>1835047.8689999999</v>
       </c>
-      <c r="U109" s="8">
+      <c r="U109" s="7">
         <v>114</v>
       </c>
-      <c r="V109" s="8">
+      <c r="V109" s="7">
         <v>2027259.8</v>
       </c>
-      <c r="W109" s="8">
+      <c r="W109" s="7">
         <v>111.9</v>
       </c>
-      <c r="X109" s="8">
+      <c r="X109" s="7">
         <v>2226719.33</v>
       </c>
-      <c r="Y109" s="1">
+      <c r="Y109" s="2">
         <v>111.4</v>
       </c>
     </row>
-    <row r="110" spans="1:25">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="110" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A110" s="8" t="s">
+        <v>3</v>
       </c>
       <c r="B110" s="6">
         <v>91637.6</v>
       </c>
-      <c r="C110" s="11">
+      <c r="C110" s="9">
         <v>102.9</v>
       </c>
       <c r="D110" s="5">
         <v>203975.39799999999</v>
       </c>
       <c r="E110" s="5">
         <v>108</v>
       </c>
       <c r="F110" s="5">
         <v>331434.8</v>
       </c>
       <c r="G110" s="5">
         <v>108.5</v>
       </c>
       <c r="H110" s="5">
         <v>436745.4</v>
       </c>
       <c r="I110" s="5">
         <v>104.9</v>
       </c>
       <c r="J110" s="5">
         <v>566108.6</v>
       </c>
       <c r="K110" s="5">
         <v>107.4</v>
       </c>
       <c r="L110" s="5">
         <v>686034.5</v>
       </c>
-      <c r="M110" s="1">
+      <c r="M110" s="2">
         <v>106.2</v>
       </c>
-      <c r="N110" s="8">
+      <c r="N110" s="7">
         <v>843322.5</v>
       </c>
-      <c r="O110" s="11">
+      <c r="O110" s="9">
         <v>104.3</v>
       </c>
-      <c r="P110" s="8">
+      <c r="P110" s="7">
         <v>985561.7</v>
       </c>
-      <c r="Q110" s="11">
+      <c r="Q110" s="9">
         <v>104.7</v>
       </c>
-      <c r="R110" s="8">
+      <c r="R110" s="7">
         <v>1140261.2</v>
       </c>
-      <c r="S110" s="11">
+      <c r="S110" s="9">
         <v>107.2</v>
       </c>
-      <c r="T110" s="8">
+      <c r="T110" s="7">
         <v>1323255.5220000001</v>
       </c>
-      <c r="U110" s="8">
+      <c r="U110" s="7">
         <v>109.5</v>
       </c>
-      <c r="V110" s="8">
+      <c r="V110" s="7">
         <v>1549320.4</v>
       </c>
-      <c r="W110" s="8">
+      <c r="W110" s="7">
         <v>113.2</v>
       </c>
-      <c r="X110" s="8">
+      <c r="X110" s="7">
         <v>1779515.966</v>
       </c>
-      <c r="Y110" s="1">
+      <c r="Y110" s="2">
         <v>114.6</v>
       </c>
     </row>
-    <row r="111" spans="1:25">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="111" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A111" s="8" t="s">
+        <v>4</v>
       </c>
       <c r="B111" s="6">
         <v>554969</v>
       </c>
-      <c r="C111" s="11">
+      <c r="C111" s="9">
         <v>104.1</v>
       </c>
       <c r="D111" s="5">
         <v>1059048.683</v>
       </c>
       <c r="E111" s="5">
         <v>97.1</v>
       </c>
       <c r="F111" s="5">
         <v>1570218</v>
       </c>
       <c r="G111" s="5">
         <v>88.1</v>
       </c>
       <c r="H111" s="5">
         <v>2141917.7999999998</v>
       </c>
       <c r="I111" s="5">
         <v>90.6</v>
       </c>
       <c r="J111" s="5">
         <v>2620218.7999999998</v>
       </c>
       <c r="K111" s="5">
         <v>91.2</v>
       </c>
       <c r="L111" s="5">
         <v>3215273.3</v>
       </c>
-      <c r="M111" s="1">
+      <c r="M111" s="2">
         <v>92.7</v>
       </c>
-      <c r="N111" s="8">
+      <c r="N111" s="7">
         <v>3780388.3</v>
       </c>
-      <c r="O111" s="11">
+      <c r="O111" s="9">
         <v>93.5</v>
       </c>
-      <c r="P111" s="8">
+      <c r="P111" s="7">
         <v>4367859.7</v>
       </c>
-      <c r="Q111" s="11">
+      <c r="Q111" s="9">
         <v>92.5</v>
       </c>
-      <c r="R111" s="8">
+      <c r="R111" s="7">
         <v>4967501.2</v>
       </c>
-      <c r="S111" s="11">
+      <c r="S111" s="9">
         <v>89.6</v>
       </c>
-      <c r="T111" s="8">
+      <c r="T111" s="7">
         <v>5439860.5460000001</v>
       </c>
-      <c r="U111" s="8">
+      <c r="U111" s="7">
         <v>86.7</v>
       </c>
-      <c r="V111" s="8">
+      <c r="V111" s="7">
         <v>6240917</v>
       </c>
-      <c r="W111" s="8">
+      <c r="W111" s="7">
         <v>87.8</v>
       </c>
-      <c r="X111" s="8">
+      <c r="X111" s="7">
         <v>7178594.46</v>
       </c>
-      <c r="Y111" s="1">
+      <c r="Y111" s="2">
         <v>89.1</v>
       </c>
     </row>
-    <row r="112" spans="1:25">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="112" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A112" s="8" t="s">
+        <v>5</v>
       </c>
       <c r="B112" s="6">
         <v>70878.2</v>
       </c>
-      <c r="C112" s="11">
+      <c r="C112" s="9">
         <v>105.1</v>
       </c>
       <c r="D112" s="5">
         <v>140334.337</v>
       </c>
       <c r="E112" s="5">
         <v>101.5</v>
       </c>
       <c r="F112" s="5">
         <v>233303.6</v>
       </c>
       <c r="G112" s="5">
         <v>100.8</v>
       </c>
       <c r="H112" s="5">
         <v>309498</v>
       </c>
       <c r="I112" s="5">
         <v>100.3</v>
       </c>
       <c r="J112" s="5">
         <v>388460.7</v>
       </c>
       <c r="K112" s="5">
         <v>100.6</v>
       </c>
       <c r="L112" s="5">
         <v>489504.8</v>
       </c>
-      <c r="M112" s="1">
+      <c r="M112" s="2">
         <v>100.8</v>
       </c>
-      <c r="N112" s="8">
+      <c r="N112" s="7">
         <v>594694.5</v>
       </c>
-      <c r="O112" s="11">
+      <c r="O112" s="9">
         <v>100.9</v>
       </c>
-      <c r="P112" s="8">
+      <c r="P112" s="7">
         <v>708509.7</v>
       </c>
-      <c r="Q112" s="11">
+      <c r="Q112" s="9">
         <v>103.4</v>
       </c>
-      <c r="R112" s="8">
+      <c r="R112" s="7">
         <v>828201.2</v>
       </c>
-      <c r="S112" s="11">
+      <c r="S112" s="9">
         <v>103.7</v>
       </c>
-      <c r="T112" s="8">
+      <c r="T112" s="7">
         <v>949201.26599999995</v>
       </c>
-      <c r="U112" s="8">
+      <c r="U112" s="7">
         <v>107</v>
       </c>
-      <c r="V112" s="8">
+      <c r="V112" s="7">
         <v>1101996.3</v>
       </c>
-      <c r="W112" s="8">
+      <c r="W112" s="7">
         <v>108.1</v>
       </c>
-      <c r="X112" s="8">
+      <c r="X112" s="7">
         <v>1261512.754</v>
       </c>
-      <c r="Y112" s="1">
+      <c r="Y112" s="2">
         <v>109.4</v>
       </c>
     </row>
-    <row r="113" spans="1:25">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="113" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A113" s="8" t="s">
+        <v>6</v>
       </c>
       <c r="B113" s="6">
         <v>54376.4</v>
       </c>
-      <c r="C113" s="11">
+      <c r="C113" s="9">
         <v>97.8</v>
       </c>
       <c r="D113" s="5">
         <v>111537.685</v>
       </c>
       <c r="E113" s="5">
         <v>98.4</v>
       </c>
       <c r="F113" s="5">
         <v>184922.6</v>
       </c>
       <c r="G113" s="5">
         <v>97.4</v>
       </c>
       <c r="H113" s="5">
         <v>247656.7</v>
       </c>
       <c r="I113" s="5">
         <v>97.9</v>
       </c>
       <c r="J113" s="5">
         <v>312924.40000000002</v>
       </c>
       <c r="K113" s="5">
         <v>96.8</v>
       </c>
       <c r="L113" s="5">
         <v>416467</v>
       </c>
-      <c r="M113" s="1">
+      <c r="M113" s="2">
         <v>100.3</v>
       </c>
-      <c r="N113" s="8">
+      <c r="N113" s="7">
         <v>502916.1</v>
       </c>
-      <c r="O113" s="11">
+      <c r="O113" s="9">
         <v>100.3</v>
       </c>
-      <c r="P113" s="8">
+      <c r="P113" s="7">
         <v>590181.1</v>
       </c>
-      <c r="Q113" s="11">
+      <c r="Q113" s="9">
         <v>100.3</v>
       </c>
-      <c r="R113" s="8">
+      <c r="R113" s="7">
         <v>690119.8</v>
       </c>
-      <c r="S113" s="11">
+      <c r="S113" s="9">
         <v>102.1</v>
       </c>
-      <c r="T113" s="8">
+      <c r="T113" s="7">
         <v>779219.04299999995</v>
       </c>
-      <c r="U113" s="8">
+      <c r="U113" s="7">
         <v>102.5</v>
       </c>
-      <c r="V113" s="8">
+      <c r="V113" s="7">
         <v>871080.3</v>
       </c>
-      <c r="W113" s="8">
+      <c r="W113" s="7">
         <v>102.8</v>
       </c>
-      <c r="X113" s="8">
+      <c r="X113" s="7">
         <v>984595.402</v>
       </c>
-      <c r="Y113" s="1">
+      <c r="Y113" s="2">
         <v>102.9</v>
       </c>
     </row>
-    <row r="114" spans="1:25">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="114" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A114" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B114" s="6">
         <v>40661</v>
       </c>
-      <c r="C114" s="11">
+      <c r="C114" s="9">
         <v>107.9</v>
       </c>
       <c r="D114" s="5">
         <v>85707.577000000005</v>
       </c>
       <c r="E114" s="5">
         <v>119.9</v>
       </c>
       <c r="F114" s="5">
         <v>135701.5</v>
       </c>
       <c r="G114" s="5">
         <v>104.7</v>
       </c>
       <c r="H114" s="5">
         <v>193689.60000000001</v>
       </c>
       <c r="I114" s="5">
         <v>105.4</v>
       </c>
       <c r="J114" s="5">
         <v>258078.4</v>
       </c>
       <c r="K114" s="5">
         <v>119.5</v>
       </c>
       <c r="L114" s="5">
         <v>345445</v>
       </c>
-      <c r="M114" s="1">
+      <c r="M114" s="2">
         <v>123.1</v>
       </c>
-      <c r="N114" s="8">
+      <c r="N114" s="7">
         <v>452337.1</v>
       </c>
-      <c r="O114" s="11">
+      <c r="O114" s="9">
         <v>131.4</v>
       </c>
-      <c r="P114" s="8">
+      <c r="P114" s="7">
         <v>554779</v>
       </c>
-      <c r="Q114" s="11">
+      <c r="Q114" s="9">
         <v>141.30000000000001</v>
       </c>
-      <c r="R114" s="8">
+      <c r="R114" s="7">
         <v>655754.69999999995</v>
       </c>
-      <c r="S114" s="11">
+      <c r="S114" s="9">
         <v>144.19999999999999</v>
       </c>
-      <c r="T114" s="8">
+      <c r="T114" s="7">
         <v>711603.08499999996</v>
       </c>
-      <c r="U114" s="8">
+      <c r="U114" s="7">
         <v>137.6</v>
       </c>
-      <c r="V114" s="8">
+      <c r="V114" s="7">
         <v>784123.5</v>
       </c>
-      <c r="W114" s="8">
+      <c r="W114" s="7">
         <v>129.69999999999999</v>
       </c>
-      <c r="X114" s="8">
+      <c r="X114" s="7">
         <v>887557.64899999998</v>
       </c>
-      <c r="Y114" s="1">
+      <c r="Y114" s="2">
         <v>124.5</v>
       </c>
     </row>
-    <row r="115" spans="1:25">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="115" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A115" s="8" t="s">
+        <v>7</v>
       </c>
       <c r="B115" s="6">
         <v>231767.7</v>
       </c>
-      <c r="C115" s="11">
+      <c r="C115" s="9">
         <v>102</v>
       </c>
       <c r="D115" s="5">
         <v>482497.84</v>
       </c>
       <c r="E115" s="5">
         <v>103.6</v>
       </c>
       <c r="F115" s="5">
         <v>810340.1</v>
       </c>
       <c r="G115" s="5">
         <v>105.8</v>
       </c>
       <c r="H115" s="5">
         <v>1104198.1000000001</v>
       </c>
       <c r="I115" s="5">
         <v>107.7</v>
       </c>
       <c r="J115" s="5">
         <v>1454667.6</v>
       </c>
       <c r="K115" s="5">
         <v>115.8</v>
       </c>
       <c r="L115" s="5">
         <v>1804040.7</v>
       </c>
-      <c r="M115" s="1">
+      <c r="M115" s="2">
         <v>117.8</v>
       </c>
-      <c r="N115" s="8">
+      <c r="N115" s="7">
         <v>2179800.1</v>
       </c>
-      <c r="O115" s="11">
+      <c r="O115" s="9">
         <v>120</v>
       </c>
-      <c r="P115" s="8">
+      <c r="P115" s="7">
         <v>2626199.4</v>
       </c>
-      <c r="Q115" s="11">
+      <c r="Q115" s="9">
         <v>120.4</v>
       </c>
-      <c r="R115" s="8">
+      <c r="R115" s="7">
         <v>3102604.6</v>
       </c>
-      <c r="S115" s="11">
+      <c r="S115" s="9">
         <v>120</v>
       </c>
-      <c r="T115" s="8">
+      <c r="T115" s="7">
         <v>3578251.8640000001</v>
       </c>
-      <c r="U115" s="8">
+      <c r="U115" s="7">
         <v>119.9</v>
       </c>
-      <c r="V115" s="8">
+      <c r="V115" s="7">
         <v>4087678</v>
       </c>
-      <c r="W115" s="8">
+      <c r="W115" s="7">
         <v>119.3</v>
       </c>
-      <c r="X115" s="8">
+      <c r="X115" s="7">
         <v>4718198.7220000001</v>
       </c>
-      <c r="Y115" s="1">
+      <c r="Y115" s="2">
         <v>119.1</v>
       </c>
     </row>
-    <row r="116" spans="1:25">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="116" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A116" s="8" t="s">
+        <v>8</v>
       </c>
       <c r="B116" s="6">
         <v>84229</v>
       </c>
-      <c r="C116" s="11">
+      <c r="C116" s="9">
         <v>106</v>
       </c>
       <c r="D116" s="5">
         <v>175992.6</v>
       </c>
       <c r="E116" s="5">
         <v>104.8</v>
       </c>
       <c r="F116" s="5">
         <v>291469.7</v>
       </c>
       <c r="G116" s="5">
         <v>104.5</v>
       </c>
       <c r="H116" s="5">
         <v>401580</v>
       </c>
       <c r="I116" s="5">
         <v>103.3</v>
       </c>
       <c r="J116" s="5">
         <v>537452.1</v>
       </c>
       <c r="K116" s="5">
         <v>106.1</v>
       </c>
       <c r="L116" s="5">
         <v>714373.8</v>
       </c>
-      <c r="M116" s="1">
+      <c r="M116" s="2">
         <v>106.9</v>
       </c>
-      <c r="N116" s="8">
+      <c r="N116" s="7">
         <v>883301.5</v>
       </c>
-      <c r="O116" s="11">
+      <c r="O116" s="9">
         <v>106.8</v>
       </c>
-      <c r="P116" s="8">
+      <c r="P116" s="7">
         <v>1072523.6000000001</v>
       </c>
-      <c r="Q116" s="11">
+      <c r="Q116" s="9">
         <v>107.8</v>
       </c>
-      <c r="R116" s="8">
+      <c r="R116" s="7">
         <v>1261678.1000000001</v>
       </c>
-      <c r="S116" s="11">
+      <c r="S116" s="9">
         <v>109</v>
       </c>
-      <c r="T116" s="8">
+      <c r="T116" s="7">
         <v>1452166.746</v>
       </c>
-      <c r="U116" s="8">
+      <c r="U116" s="7">
         <v>109.1</v>
       </c>
-      <c r="V116" s="8">
+      <c r="V116" s="7">
         <v>1656599.3</v>
       </c>
-      <c r="W116" s="8">
+      <c r="W116" s="7">
         <v>109.9</v>
       </c>
-      <c r="X116" s="8">
+      <c r="X116" s="7">
         <v>1864936.949</v>
       </c>
-      <c r="Y116" s="1">
+      <c r="Y116" s="2">
         <v>110.9</v>
       </c>
     </row>
-    <row r="117" spans="1:25">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="117" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A117" s="8" t="s">
+        <v>9</v>
       </c>
       <c r="B117" s="6">
         <v>46719.199999999997</v>
       </c>
-      <c r="C117" s="11">
+      <c r="C117" s="9">
         <v>102.1</v>
       </c>
       <c r="D117" s="5">
         <v>101793.64</v>
       </c>
       <c r="E117" s="5">
         <v>102.4</v>
       </c>
       <c r="F117" s="5">
         <v>170724</v>
       </c>
       <c r="G117" s="5">
         <v>102.5</v>
       </c>
       <c r="H117" s="5">
         <v>223193.60000000001</v>
       </c>
       <c r="I117" s="5">
         <v>102.9</v>
       </c>
       <c r="J117" s="5">
         <v>281077.90000000002</v>
       </c>
       <c r="K117" s="5">
         <v>102.9</v>
       </c>
       <c r="L117" s="5">
         <v>356713.5</v>
       </c>
-      <c r="M117" s="1">
+      <c r="M117" s="2">
         <v>103.6</v>
       </c>
-      <c r="N117" s="8">
+      <c r="N117" s="7">
         <v>424685.7</v>
       </c>
-      <c r="O117" s="11">
+      <c r="O117" s="9">
         <v>104.8</v>
       </c>
-      <c r="P117" s="8">
+      <c r="P117" s="7">
         <v>511555.2</v>
       </c>
-      <c r="Q117" s="11">
+      <c r="Q117" s="9">
         <v>105</v>
       </c>
-      <c r="R117" s="8">
+      <c r="R117" s="7">
         <v>593108.19999999995</v>
       </c>
-      <c r="S117" s="11">
+      <c r="S117" s="9">
         <v>106</v>
       </c>
-      <c r="T117" s="8">
+      <c r="T117" s="7">
         <v>656027.82499999995</v>
       </c>
-      <c r="U117" s="8">
+      <c r="U117" s="7">
         <v>106.5</v>
       </c>
-      <c r="V117" s="8">
+      <c r="V117" s="7">
         <v>734896.1</v>
       </c>
-      <c r="W117" s="8">
+      <c r="W117" s="7">
         <v>106.5</v>
       </c>
-      <c r="X117" s="8">
+      <c r="X117" s="7">
         <v>833497.348</v>
       </c>
-      <c r="Y117" s="1">
+      <c r="Y117" s="2">
         <v>106.6</v>
       </c>
     </row>
-    <row r="118" spans="1:25">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="118" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A118" s="8" t="s">
+        <v>10</v>
       </c>
       <c r="B118" s="6">
         <v>56827.3</v>
       </c>
-      <c r="C118" s="11">
+      <c r="C118" s="9">
         <v>108.3</v>
       </c>
       <c r="D118" s="5">
         <v>111832.946</v>
       </c>
       <c r="E118" s="5">
         <v>109.8</v>
       </c>
       <c r="F118" s="5">
         <v>172128</v>
       </c>
       <c r="G118" s="5">
         <v>109.9</v>
       </c>
       <c r="H118" s="5">
         <v>232561.3</v>
       </c>
       <c r="I118" s="5">
         <v>107.9</v>
       </c>
       <c r="J118" s="5">
         <v>296463.3</v>
       </c>
       <c r="K118" s="5">
         <v>104.4</v>
       </c>
       <c r="L118" s="5">
         <v>389643.2</v>
       </c>
-      <c r="M118" s="1">
+      <c r="M118" s="2">
         <v>102.9</v>
       </c>
-      <c r="N118" s="8">
+      <c r="N118" s="7">
         <v>487524.7</v>
       </c>
-      <c r="O118" s="11">
+      <c r="O118" s="9">
         <v>103.6</v>
       </c>
-      <c r="P118" s="8">
+      <c r="P118" s="7">
         <v>591039.6</v>
       </c>
-      <c r="Q118" s="11">
+      <c r="Q118" s="9">
         <v>104.3</v>
       </c>
-      <c r="R118" s="8">
+      <c r="R118" s="7">
         <v>705243.4</v>
       </c>
-      <c r="S118" s="11">
+      <c r="S118" s="9">
         <v>104.9</v>
       </c>
-      <c r="T118" s="8">
+      <c r="T118" s="7">
         <v>816667.50800000003</v>
       </c>
-      <c r="U118" s="8">
+      <c r="U118" s="7">
         <v>105.9</v>
       </c>
-      <c r="V118" s="8">
+      <c r="V118" s="7">
         <v>934058</v>
       </c>
-      <c r="W118" s="8">
+      <c r="W118" s="7">
         <v>106.8</v>
       </c>
-      <c r="X118" s="8">
+      <c r="X118" s="7">
         <v>1101805.206</v>
       </c>
-      <c r="Y118" s="1">
+      <c r="Y118" s="2">
         <v>106.8</v>
       </c>
     </row>
-    <row r="119" spans="1:25">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="119" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A119" s="8" t="s">
+        <v>11</v>
       </c>
       <c r="B119" s="6">
         <v>70467</v>
       </c>
-      <c r="C119" s="11">
+      <c r="C119" s="9">
         <v>104.5</v>
       </c>
       <c r="D119" s="5">
         <v>156150.946</v>
       </c>
       <c r="E119" s="5">
         <v>103.2</v>
       </c>
       <c r="F119" s="5">
         <v>256310.9</v>
       </c>
       <c r="G119" s="5">
         <v>103.4</v>
       </c>
       <c r="H119" s="5">
         <v>363550.6</v>
       </c>
       <c r="I119" s="5">
         <v>105.7</v>
       </c>
       <c r="J119" s="5">
         <v>469736.7</v>
       </c>
       <c r="K119" s="5">
         <v>106.4</v>
       </c>
       <c r="L119" s="5">
         <v>601262.9</v>
       </c>
-      <c r="M119" s="1">
+      <c r="M119" s="2">
         <v>102.8</v>
       </c>
-      <c r="N119" s="8">
+      <c r="N119" s="7">
         <v>737930.4</v>
       </c>
-      <c r="O119" s="11">
+      <c r="O119" s="9">
         <v>105.5</v>
       </c>
-      <c r="P119" s="8">
+      <c r="P119" s="7">
         <v>914002.1</v>
       </c>
-      <c r="Q119" s="11">
+      <c r="Q119" s="9">
         <v>110.3</v>
       </c>
-      <c r="R119" s="8">
+      <c r="R119" s="7">
         <v>1099975.5</v>
       </c>
-      <c r="S119" s="11">
+      <c r="S119" s="9">
         <v>112</v>
       </c>
-      <c r="T119" s="8">
+      <c r="T119" s="7">
         <v>1286988.75</v>
       </c>
-      <c r="U119" s="8">
+      <c r="U119" s="7">
         <v>116.1</v>
       </c>
-      <c r="V119" s="8">
+      <c r="V119" s="7">
         <v>1468073.9</v>
       </c>
-      <c r="W119" s="8">
+      <c r="W119" s="7">
         <v>118.4</v>
       </c>
-      <c r="X119" s="8">
+      <c r="X119" s="7">
         <v>1676540.99</v>
       </c>
-      <c r="Y119" s="1">
+      <c r="Y119" s="2">
         <v>118.9</v>
       </c>
     </row>
-    <row r="120" spans="1:25">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="120" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A120" s="8" t="s">
+        <v>12</v>
       </c>
       <c r="B120" s="6">
         <v>47095.5</v>
       </c>
-      <c r="C120" s="11">
+      <c r="C120" s="9">
         <v>102.5</v>
       </c>
       <c r="D120" s="5">
         <v>113715.30499999999</v>
       </c>
       <c r="E120" s="5">
         <v>103.7</v>
       </c>
       <c r="F120" s="5">
         <v>181116.2</v>
       </c>
       <c r="G120" s="5">
         <v>101.7</v>
       </c>
       <c r="H120" s="5">
         <v>259879.7</v>
       </c>
       <c r="I120" s="5">
         <v>101.3</v>
       </c>
       <c r="J120" s="5">
         <v>347950.2</v>
       </c>
       <c r="K120" s="5">
         <v>102.7</v>
       </c>
       <c r="L120" s="5">
         <v>448701.7</v>
       </c>
-      <c r="M120" s="1">
+      <c r="M120" s="2">
         <v>105.4</v>
       </c>
-      <c r="N120" s="8">
+      <c r="N120" s="7">
         <v>529544</v>
       </c>
-      <c r="O120" s="11">
+      <c r="O120" s="9">
         <v>105.4</v>
       </c>
-      <c r="P120" s="8">
+      <c r="P120" s="7">
         <v>625058.30000000005</v>
       </c>
-      <c r="Q120" s="11">
+      <c r="Q120" s="9">
         <v>106.5</v>
       </c>
-      <c r="R120" s="8">
+      <c r="R120" s="7">
         <v>714575.6</v>
       </c>
-      <c r="S120" s="11">
+      <c r="S120" s="9">
         <v>107.2</v>
       </c>
-      <c r="T120" s="8">
+      <c r="T120" s="7">
         <v>804383.14500000002</v>
       </c>
-      <c r="U120" s="8">
+      <c r="U120" s="7">
         <v>106.9</v>
       </c>
-      <c r="V120" s="8">
+      <c r="V120" s="7">
         <v>881924.9</v>
       </c>
-      <c r="W120" s="8">
+      <c r="W120" s="7">
         <v>106.9</v>
       </c>
-      <c r="X120" s="8">
+      <c r="X120" s="7">
         <v>990602.24199999997</v>
       </c>
-      <c r="Y120" s="1">
+      <c r="Y120" s="2">
         <v>109.6</v>
       </c>
     </row>
-    <row r="121" spans="1:25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="121" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A121" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B121" s="6">
         <v>27222.6</v>
       </c>
-      <c r="C121" s="11">
+      <c r="C121" s="9">
         <v>102.7</v>
       </c>
       <c r="D121" s="5">
         <v>55110.695</v>
       </c>
       <c r="E121" s="5">
         <v>107.4</v>
       </c>
       <c r="F121" s="5">
         <v>87672.2</v>
       </c>
       <c r="G121" s="5">
         <v>104.2</v>
       </c>
       <c r="H121" s="5">
         <v>120676.7</v>
       </c>
       <c r="I121" s="5">
         <v>105.8</v>
       </c>
       <c r="J121" s="5">
         <v>156878.20000000001</v>
       </c>
       <c r="K121" s="5">
         <v>107.5</v>
       </c>
       <c r="L121" s="5">
         <v>202746.7</v>
       </c>
-      <c r="M121" s="1">
+      <c r="M121" s="2">
         <v>108.7</v>
       </c>
-      <c r="N121" s="8">
+      <c r="N121" s="7">
         <v>250376.5</v>
       </c>
-      <c r="O121" s="11">
+      <c r="O121" s="9">
         <v>109.7</v>
       </c>
-      <c r="P121" s="8">
+      <c r="P121" s="7">
         <v>309227.90000000002</v>
       </c>
-      <c r="Q121" s="11">
+      <c r="Q121" s="9">
         <v>112.4</v>
       </c>
-      <c r="R121" s="8">
+      <c r="R121" s="7">
         <v>376885.7</v>
       </c>
-      <c r="S121" s="11">
+      <c r="S121" s="9">
         <v>116.7</v>
       </c>
-      <c r="T121" s="8">
+      <c r="T121" s="7">
         <v>440659.53200000001</v>
       </c>
-      <c r="U121" s="8">
+      <c r="U121" s="7">
         <v>119.2</v>
       </c>
-      <c r="V121" s="8">
+      <c r="V121" s="7">
         <v>511161.3</v>
       </c>
-      <c r="W121" s="8">
+      <c r="W121" s="7">
         <v>121.4</v>
       </c>
-      <c r="X121" s="8">
+      <c r="X121" s="7">
         <v>589765.10699999996</v>
       </c>
-      <c r="Y121" s="1">
+      <c r="Y121" s="2">
         <v>124.6</v>
       </c>
     </row>
-    <row r="122" spans="1:25">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="122" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A122" s="8" t="s">
+        <v>19</v>
       </c>
       <c r="B122" s="6">
         <v>12994.6</v>
       </c>
-      <c r="C122" s="11">
+      <c r="C122" s="9">
         <v>102.6</v>
       </c>
       <c r="D122" s="5">
         <v>28517.789000000001</v>
       </c>
       <c r="E122" s="5">
         <v>104.2</v>
       </c>
       <c r="F122" s="5">
         <v>47507.4</v>
       </c>
       <c r="G122" s="5">
         <v>102.2</v>
       </c>
       <c r="H122" s="5">
         <v>61606.8</v>
       </c>
       <c r="I122" s="5">
         <v>104.1</v>
       </c>
       <c r="J122" s="5">
         <v>78025.899999999994</v>
       </c>
       <c r="K122" s="5">
         <v>104.4</v>
       </c>
       <c r="L122" s="5">
         <v>97958.9</v>
       </c>
-      <c r="M122" s="1">
+      <c r="M122" s="2">
         <v>104.3</v>
       </c>
-      <c r="N122" s="8">
+      <c r="N122" s="7">
         <v>117661.3</v>
       </c>
-      <c r="O122" s="11">
+      <c r="O122" s="9">
         <v>102.9</v>
       </c>
-      <c r="P122" s="8">
+      <c r="P122" s="7">
         <v>138963.9</v>
       </c>
-      <c r="Q122" s="11">
+      <c r="Q122" s="9">
         <v>102</v>
       </c>
-      <c r="R122" s="8">
+      <c r="R122" s="7">
         <v>160164.70000000001</v>
       </c>
-      <c r="S122" s="11">
+      <c r="S122" s="9">
         <v>102</v>
       </c>
-      <c r="T122" s="8">
+      <c r="T122" s="7">
         <v>183832.674</v>
       </c>
-      <c r="U122" s="8">
+      <c r="U122" s="7">
         <v>102.8</v>
       </c>
-      <c r="V122" s="8">
+      <c r="V122" s="7">
         <v>211640.6</v>
       </c>
-      <c r="W122" s="8">
+      <c r="W122" s="7">
         <v>101.8</v>
       </c>
-      <c r="X122" s="8">
+      <c r="X122" s="7">
         <v>246356.951</v>
       </c>
-      <c r="Y122" s="1">
+      <c r="Y122" s="2">
         <v>102.2</v>
       </c>
     </row>
-    <row r="123" spans="1:25">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="123" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A123" s="10" t="s">
+        <v>13</v>
       </c>
       <c r="B123" s="6">
         <v>116762.6</v>
       </c>
-      <c r="C123" s="11">
+      <c r="C123" s="9">
         <v>103.7</v>
       </c>
       <c r="D123" s="5">
         <v>235321.41699999999</v>
       </c>
       <c r="E123" s="5">
         <v>101.7</v>
       </c>
       <c r="F123" s="5">
         <v>402852.9</v>
       </c>
       <c r="G123" s="5">
         <v>100.4</v>
       </c>
       <c r="H123" s="5">
         <v>557080.9</v>
       </c>
       <c r="I123" s="5">
         <v>92.6</v>
       </c>
       <c r="J123" s="5">
         <v>712780.2</v>
       </c>
       <c r="K123" s="5">
         <v>91.7</v>
       </c>
       <c r="L123" s="5">
         <v>894593.2</v>
       </c>
-      <c r="M123" s="1">
+      <c r="M123" s="2">
         <v>94.4</v>
       </c>
-      <c r="N123" s="8">
+      <c r="N123" s="7">
         <v>1113941.1000000001</v>
       </c>
-      <c r="O123" s="11">
+      <c r="O123" s="9">
         <v>100.2</v>
       </c>
-      <c r="P123" s="8">
+      <c r="P123" s="7">
         <v>1294718.6000000001</v>
       </c>
-      <c r="Q123" s="11">
+      <c r="Q123" s="9">
         <v>101.1</v>
       </c>
-      <c r="R123" s="8">
+      <c r="R123" s="7">
         <v>1480574.7</v>
       </c>
-      <c r="S123" s="11">
+      <c r="S123" s="9">
         <v>101.7</v>
       </c>
-      <c r="T123" s="8">
+      <c r="T123" s="7">
         <v>1660699.611</v>
       </c>
-      <c r="U123" s="8">
+      <c r="U123" s="7">
         <v>103.5</v>
       </c>
-      <c r="V123" s="8">
+      <c r="V123" s="7">
         <v>1825303</v>
       </c>
-      <c r="W123" s="8">
+      <c r="W123" s="7">
         <v>103.4</v>
       </c>
-      <c r="X123" s="8">
+      <c r="X123" s="7">
         <v>2112939.2760000001</v>
       </c>
-      <c r="Y123" s="1">
+      <c r="Y123" s="2">
         <v>102.9</v>
       </c>
     </row>
-    <row r="124" spans="1:25">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="124" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A124" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="B124" s="6">
         <v>592851.5</v>
       </c>
-      <c r="C124" s="11">
+      <c r="C124" s="9">
         <v>113</v>
       </c>
       <c r="D124" s="5">
         <v>1237350.5930000001</v>
       </c>
       <c r="E124" s="5">
         <v>113.1</v>
       </c>
       <c r="F124" s="5">
         <v>1844151.6</v>
       </c>
       <c r="G124" s="5">
         <v>108.2</v>
       </c>
       <c r="H124" s="5">
         <v>2472301.9</v>
       </c>
       <c r="I124" s="5">
         <v>103.8</v>
       </c>
       <c r="J124" s="5">
         <v>3184025.9</v>
       </c>
       <c r="K124" s="5">
         <v>103.9</v>
       </c>
       <c r="L124" s="5">
         <v>4074613.3</v>
       </c>
-      <c r="M124" s="1">
+      <c r="M124" s="2">
         <v>103.4</v>
       </c>
-      <c r="N124" s="8">
+      <c r="N124" s="7">
         <v>4912252.4000000004</v>
       </c>
-      <c r="O124" s="11">
+      <c r="O124" s="9">
         <v>103.3</v>
       </c>
-      <c r="P124" s="8">
+      <c r="P124" s="7">
         <v>5840858.0999999996</v>
       </c>
-      <c r="Q124" s="11">
+      <c r="Q124" s="9">
         <v>103.7</v>
       </c>
-      <c r="R124" s="8">
+      <c r="R124" s="7">
         <v>7090671.9000000004</v>
       </c>
-      <c r="S124" s="11">
+      <c r="S124" s="9">
         <v>107.7</v>
       </c>
-      <c r="T124" s="8">
+      <c r="T124" s="7">
         <v>8181949.3940000003</v>
       </c>
-      <c r="U124" s="8">
+      <c r="U124" s="7">
         <v>109.4</v>
       </c>
-      <c r="V124" s="8">
+      <c r="V124" s="7">
         <v>9571844.9000000004</v>
       </c>
-      <c r="W124" s="8">
+      <c r="W124" s="7">
         <v>109.7</v>
       </c>
-      <c r="X124" s="8">
+      <c r="X124" s="7">
         <v>11079279.318</v>
       </c>
-      <c r="Y124" s="1">
+      <c r="Y124" s="2">
         <v>111.2</v>
       </c>
     </row>
-    <row r="125" spans="1:25">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="125" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A125" s="11" t="s">
+        <v>73</v>
       </c>
       <c r="B125" s="6">
         <v>1393455</v>
       </c>
-      <c r="C125" s="11">
+      <c r="C125" s="9">
         <v>97.5</v>
       </c>
       <c r="D125" s="5">
         <v>2933519.7960000001</v>
       </c>
       <c r="E125" s="5">
         <v>98.9</v>
       </c>
       <c r="F125" s="5">
         <v>4739329.3</v>
       </c>
       <c r="G125" s="5">
         <v>101.7</v>
       </c>
       <c r="H125" s="5">
         <v>6366070.2000000002</v>
       </c>
       <c r="I125" s="5">
         <v>100</v>
       </c>
       <c r="J125" s="5">
         <v>8035962.2999999998</v>
       </c>
       <c r="K125" s="5">
         <v>100.1</v>
       </c>
       <c r="L125" s="5">
         <v>9860526.5999999996</v>
       </c>
-      <c r="M125" s="1">
+      <c r="M125" s="2">
         <v>101.6</v>
       </c>
-      <c r="N125" s="8">
+      <c r="N125" s="7">
         <v>11667185.699999999</v>
       </c>
-      <c r="O125" s="11">
+      <c r="O125" s="9">
         <v>102.4</v>
       </c>
-      <c r="P125" s="8">
+      <c r="P125" s="7">
         <v>13825559.699999999</v>
       </c>
-      <c r="Q125" s="11">
+      <c r="Q125" s="9">
         <v>102.8</v>
       </c>
-      <c r="R125" s="8">
+      <c r="R125" s="7">
         <v>16114384.699999999</v>
       </c>
-      <c r="S125" s="11">
+      <c r="S125" s="9">
         <v>104</v>
       </c>
-      <c r="T125" s="8">
+      <c r="T125" s="7">
         <v>18830645.713</v>
       </c>
-      <c r="U125" s="8">
+      <c r="U125" s="7">
         <v>106.3</v>
       </c>
-      <c r="V125" s="8">
+      <c r="V125" s="7">
         <v>21786582.5</v>
       </c>
-      <c r="W125" s="8">
+      <c r="W125" s="7">
         <v>107.8</v>
       </c>
-      <c r="X125" s="8">
+      <c r="X125" s="7">
         <v>24986637.125999998</v>
       </c>
-      <c r="Y125" s="1">
+      <c r="Y125" s="2">
         <v>108.6</v>
       </c>
     </row>
-    <row r="126" spans="1:25">
-[...3 lines deleted...]
-      <c r="B126" s="15">
+    <row r="126" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A126" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B126" s="14">
         <v>115330.1</v>
       </c>
       <c r="C126" s="19">
         <v>110.1</v>
       </c>
-      <c r="D126" s="14">
+      <c r="D126" s="13">
         <v>256233.929</v>
       </c>
-      <c r="E126" s="14">
+      <c r="E126" s="13">
         <v>110.2</v>
       </c>
-      <c r="F126" s="14">
+      <c r="F126" s="13">
         <v>444208.9</v>
       </c>
-      <c r="G126" s="14">
+      <c r="G126" s="13">
         <v>109.8</v>
       </c>
-      <c r="H126" s="14">
+      <c r="H126" s="13">
         <v>608006.19999999995</v>
       </c>
-      <c r="I126" s="14">
+      <c r="I126" s="13">
         <v>111</v>
       </c>
-      <c r="J126" s="14">
+      <c r="J126" s="13">
         <v>831948.80000000005</v>
       </c>
-      <c r="K126" s="14">
+      <c r="K126" s="13">
         <v>116</v>
       </c>
-      <c r="L126" s="14">
+      <c r="L126" s="13">
         <v>1131699.6000000001</v>
       </c>
-      <c r="M126" s="16">
+      <c r="M126" s="15">
         <v>116.8</v>
       </c>
-      <c r="N126" s="14">
+      <c r="N126" s="13">
         <v>1383776.1</v>
       </c>
       <c r="O126" s="19">
         <v>116.3</v>
       </c>
-      <c r="P126" s="14">
+      <c r="P126" s="13">
         <v>1679270.6</v>
       </c>
       <c r="Q126" s="19">
         <v>117.8</v>
       </c>
-      <c r="R126" s="14">
+      <c r="R126" s="13">
         <v>1980373</v>
       </c>
       <c r="S126" s="19">
         <v>116.9</v>
       </c>
-      <c r="T126" s="14">
+      <c r="T126" s="13">
         <v>2309654.1189999999</v>
       </c>
-      <c r="U126" s="14">
+      <c r="U126" s="13">
         <v>119</v>
       </c>
-      <c r="V126" s="14">
+      <c r="V126" s="13">
         <v>2677825.7999999998</v>
       </c>
-      <c r="W126" s="14">
+      <c r="W126" s="13">
         <v>119.7</v>
       </c>
-      <c r="X126" s="14">
+      <c r="X126" s="13">
         <v>3079056.9410000001</v>
       </c>
-      <c r="Y126" s="16">
+      <c r="Y126" s="15">
         <v>120.3</v>
       </c>
     </row>
-    <row r="129" spans="1:25" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B129" s="76" t="s">
+    <row r="127" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="L127" s="5"/>
+    </row>
+    <row r="128" spans="1:25" s="2" customFormat="1" ht="11.25"/>
+    <row r="129" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A129" s="100"/>
+      <c r="B129" s="98" t="s">
+        <v>84</v>
+      </c>
+      <c r="C129" s="99"/>
+      <c r="D129" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C129" s="77"/>
-      <c r="D129" s="76" t="s">
+      <c r="E129" s="99"/>
+      <c r="F129" s="98" t="s">
         <v>86</v>
       </c>
-      <c r="E129" s="77"/>
-      <c r="F129" s="76" t="s">
+      <c r="G129" s="99"/>
+      <c r="H129" s="98" t="s">
         <v>87</v>
       </c>
-      <c r="G129" s="77"/>
-      <c r="H129" s="76" t="s">
+      <c r="I129" s="99"/>
+      <c r="J129" s="98" t="s">
         <v>88</v>
       </c>
-      <c r="I129" s="77"/>
-      <c r="J129" s="76" t="s">
+      <c r="K129" s="99"/>
+      <c r="L129" s="98" t="s">
         <v>89</v>
       </c>
-      <c r="K129" s="77"/>
-      <c r="L129" s="76" t="s">
+      <c r="M129" s="99"/>
+      <c r="N129" s="98" t="s">
         <v>90</v>
       </c>
-      <c r="M129" s="77"/>
-      <c r="N129" s="76" t="s">
+      <c r="O129" s="99"/>
+      <c r="P129" s="98" t="s">
         <v>91</v>
       </c>
-      <c r="O129" s="77"/>
-      <c r="P129" s="76" t="s">
+      <c r="Q129" s="99"/>
+      <c r="R129" s="98" t="s">
         <v>92</v>
       </c>
-      <c r="Q129" s="77"/>
-[...15 lines deleted...]
-      <c r="Y129" s="76"/>
+      <c r="S129" s="99"/>
+      <c r="T129" s="98" t="s">
+        <v>131</v>
+      </c>
+      <c r="U129" s="99"/>
+      <c r="V129" s="98" t="s">
+        <v>132</v>
+      </c>
+      <c r="W129" s="99"/>
+      <c r="X129" s="92" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y129" s="92"/>
     </row>
     <row r="130" spans="1:25" ht="22.5">
-      <c r="A130" s="79"/>
-[...52 lines deleted...]
-        <v>15</v>
+      <c r="A130" s="101"/>
+      <c r="B130" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C130" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="D130" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E130" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F130" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="G130" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H130" s="48" t="s">
+        <v>146</v>
+      </c>
+      <c r="I130" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="J130" s="50" t="s">
+        <v>146</v>
+      </c>
+      <c r="K130" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="L130" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="M130" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="N130" s="54" t="s">
+        <v>146</v>
+      </c>
+      <c r="O130" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="P130" s="56" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q130" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="R130" s="58" t="s">
+        <v>146</v>
+      </c>
+      <c r="S130" s="59" t="s">
+        <v>14</v>
       </c>
       <c r="T130" s="60" t="s">
-        <v>75</v>
-[...17 lines deleted...]
-    <row r="131" spans="1:25" ht="12">
+        <v>146</v>
+      </c>
+      <c r="U130" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="V130" s="86" t="s">
+        <v>146</v>
+      </c>
+      <c r="W130" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="X130" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y130" s="89" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:25">
       <c r="A131" s="4" t="s">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="B131" s="6">
         <v>4181574.9870000002</v>
       </c>
-      <c r="C131" s="11">
+      <c r="C131" s="9">
         <v>103.9</v>
       </c>
       <c r="D131" s="6">
         <v>8922818.0999999996</v>
       </c>
-      <c r="E131" s="11">
+      <c r="E131" s="9">
         <v>106</v>
       </c>
-      <c r="F131" s="5">
+      <c r="F131" s="6">
         <v>14234994.846999999</v>
       </c>
-      <c r="G131" s="5">
+      <c r="G131" s="9">
         <v>106.3</v>
       </c>
-      <c r="H131" s="5">
+      <c r="H131" s="6">
         <v>19398870.199999999</v>
       </c>
-      <c r="I131" s="5">
+      <c r="I131" s="9">
         <v>107</v>
       </c>
       <c r="J131" s="6">
         <v>24924400.600000001</v>
       </c>
       <c r="K131" s="6">
         <v>107.8</v>
       </c>
       <c r="L131" s="5">
         <v>31390203.100000001</v>
       </c>
-      <c r="M131" s="1">
+      <c r="M131" s="2">
         <v>108.4</v>
       </c>
       <c r="N131" s="5">
         <v>37738737.899999999</v>
       </c>
-      <c r="O131" s="5">
+      <c r="O131" s="2">
         <v>108.6</v>
       </c>
-      <c r="P131" s="8">
+      <c r="P131" s="7">
         <v>44926405.399999999</v>
       </c>
-      <c r="Q131" s="11">
+      <c r="Q131" s="9">
         <v>108.9</v>
       </c>
-      <c r="R131" s="61">
+      <c r="R131" s="7">
         <v>52754674.100000001</v>
       </c>
-      <c r="S131" s="62">
+      <c r="S131" s="9">
         <v>108.8</v>
       </c>
-      <c r="T131" s="61">
+      <c r="T131" s="7">
         <v>60818136.600000001</v>
       </c>
-      <c r="U131" s="62">
+      <c r="U131" s="7">
         <v>109</v>
       </c>
-      <c r="V131" s="68">
+      <c r="V131" s="5">
         <v>69862300.5</v>
       </c>
-      <c r="W131" s="69">
+      <c r="W131" s="2">
         <v>108.8</v>
       </c>
-      <c r="X131" s="72">
+      <c r="X131" s="93">
         <v>80296022.400000006</v>
       </c>
-      <c r="Y131" s="1">
+      <c r="Y131" s="2">
         <v>108.9</v>
       </c>
     </row>
-    <row r="132" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="132" spans="1:25">
+      <c r="A132" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="B132" s="6">
         <v>56666.508000000002</v>
       </c>
-      <c r="C132" s="11">
+      <c r="C132" s="9">
         <v>108.1</v>
       </c>
       <c r="D132" s="6">
         <v>116598.1</v>
       </c>
-      <c r="E132" s="11">
+      <c r="E132" s="9">
         <v>109.5</v>
       </c>
-      <c r="F132" s="5">
+      <c r="F132" s="6">
         <v>186003.25899999999</v>
       </c>
-      <c r="G132" s="5">
+      <c r="G132" s="9">
         <v>106.8</v>
       </c>
-      <c r="H132" s="5">
+      <c r="H132" s="6">
         <v>257179</v>
       </c>
-      <c r="I132" s="5">
+      <c r="I132" s="9">
         <v>107.8</v>
       </c>
       <c r="J132" s="6">
         <v>331048.09999999998</v>
       </c>
       <c r="K132" s="6">
         <v>108.7</v>
       </c>
       <c r="L132" s="5">
         <v>429131.7</v>
       </c>
-      <c r="M132" s="1">
+      <c r="M132" s="2">
         <v>108.3</v>
       </c>
       <c r="N132" s="5">
         <v>534956.30000000005</v>
       </c>
-      <c r="O132" s="5">
+      <c r="O132" s="2">
         <v>109.1</v>
       </c>
-      <c r="P132" s="8">
+      <c r="P132" s="7">
         <v>638528.80000000005</v>
       </c>
-      <c r="Q132" s="11">
+      <c r="Q132" s="9">
         <v>107.4</v>
       </c>
-      <c r="R132" s="61">
+      <c r="R132" s="7">
         <v>738455.5</v>
       </c>
-      <c r="S132" s="62">
+      <c r="S132" s="9">
         <v>105.9</v>
       </c>
-      <c r="T132" s="61">
+      <c r="T132" s="7">
         <v>855410.7</v>
       </c>
-      <c r="U132" s="62">
+      <c r="U132" s="7">
         <v>104.9</v>
       </c>
-      <c r="V132" s="68">
+      <c r="V132" s="5">
         <v>976038.40000000002</v>
       </c>
-      <c r="W132" s="69">
+      <c r="W132" s="2">
         <v>103.7</v>
       </c>
-      <c r="X132" s="72">
+      <c r="X132" s="93">
         <v>1158053.2</v>
       </c>
-      <c r="Y132" s="1">
+      <c r="Y132" s="2">
         <v>103.5</v>
       </c>
     </row>
-    <row r="133" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="133" spans="1:25">
+      <c r="A133" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="B133" s="6">
         <v>75192.028000000006</v>
       </c>
-      <c r="C133" s="11">
+      <c r="C133" s="9">
         <v>126.8</v>
       </c>
       <c r="D133" s="6">
         <v>165150.29999999999</v>
       </c>
-      <c r="E133" s="11">
+      <c r="E133" s="9">
         <v>141.4</v>
       </c>
-      <c r="F133" s="5">
+      <c r="F133" s="6">
         <v>283869.63400000002</v>
       </c>
-      <c r="G133" s="5">
+      <c r="G133" s="9">
         <v>137.80000000000001</v>
       </c>
-      <c r="H133" s="5">
+      <c r="H133" s="6">
         <v>411189.3</v>
       </c>
-      <c r="I133" s="5">
+      <c r="I133" s="9">
         <v>144</v>
       </c>
       <c r="J133" s="6">
         <v>556695.19999999995</v>
       </c>
       <c r="K133" s="6">
         <v>148.9</v>
       </c>
       <c r="L133" s="5">
         <v>720828.2</v>
       </c>
-      <c r="M133" s="1">
+      <c r="M133" s="2">
         <v>145.4</v>
       </c>
       <c r="N133" s="5">
         <v>889082.9</v>
       </c>
-      <c r="O133" s="5">
+      <c r="O133" s="2">
         <v>144.69999999999999</v>
       </c>
-      <c r="P133" s="8">
+      <c r="P133" s="7">
         <v>1046471.2</v>
       </c>
-      <c r="Q133" s="11">
+      <c r="Q133" s="9">
         <v>143.4</v>
       </c>
-      <c r="R133" s="61">
+      <c r="R133" s="7">
         <v>1229568.1000000001</v>
       </c>
-      <c r="S133" s="62">
+      <c r="S133" s="9">
         <v>141.9</v>
       </c>
-      <c r="T133" s="61">
+      <c r="T133" s="7">
         <v>1422282.5</v>
       </c>
-      <c r="U133" s="62">
+      <c r="U133" s="7">
         <v>137.80000000000001</v>
       </c>
-      <c r="V133" s="68">
+      <c r="V133" s="5">
         <v>1614686.6</v>
       </c>
-      <c r="W133" s="69">
+      <c r="W133" s="2">
         <v>134.4</v>
       </c>
-      <c r="X133" s="72">
+      <c r="X133" s="93">
         <v>1887692.1</v>
       </c>
-      <c r="Y133" s="1">
+      <c r="Y133" s="2">
         <v>133.69999999999999</v>
       </c>
     </row>
-    <row r="134" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="134" spans="1:25">
+      <c r="A134" s="8" t="s">
+        <v>2</v>
       </c>
       <c r="B134" s="6">
         <v>126655.69500000001</v>
       </c>
-      <c r="C134" s="11">
+      <c r="C134" s="9">
         <v>104.8</v>
       </c>
       <c r="D134" s="6">
         <v>313401.59999999998</v>
       </c>
-      <c r="E134" s="11">
+      <c r="E134" s="9">
         <v>101.8</v>
       </c>
-      <c r="F134" s="5">
+      <c r="F134" s="6">
         <v>511436.6</v>
       </c>
-      <c r="G134" s="5">
+      <c r="G134" s="9">
         <v>106.2</v>
       </c>
-      <c r="H134" s="5">
+      <c r="H134" s="6">
         <v>700390.5</v>
       </c>
-      <c r="I134" s="5">
+      <c r="I134" s="9">
         <v>102</v>
       </c>
       <c r="J134" s="6">
         <v>887398.5</v>
       </c>
       <c r="K134" s="6">
         <v>101.3</v>
       </c>
       <c r="L134" s="5">
         <v>1089191.1000000001</v>
       </c>
-      <c r="M134" s="1">
+      <c r="M134" s="2">
         <v>104.2</v>
       </c>
       <c r="N134" s="5">
         <v>1279439.8999999999</v>
       </c>
-      <c r="O134" s="5">
+      <c r="O134" s="2">
         <v>104.6</v>
       </c>
-      <c r="P134" s="8">
+      <c r="P134" s="7">
         <v>1484884.9</v>
       </c>
-      <c r="Q134" s="11">
+      <c r="Q134" s="9">
         <v>101.8</v>
       </c>
-      <c r="R134" s="61">
+      <c r="R134" s="7">
         <v>1737417.4</v>
       </c>
-      <c r="S134" s="62">
+      <c r="S134" s="9">
         <v>102.2</v>
       </c>
-      <c r="T134" s="61">
+      <c r="T134" s="7">
         <v>1972577.7</v>
       </c>
-      <c r="U134" s="62">
+      <c r="U134" s="7">
         <v>102.1</v>
       </c>
-      <c r="V134" s="68">
+      <c r="V134" s="5">
         <v>2190453.4</v>
       </c>
-      <c r="W134" s="69">
+      <c r="W134" s="2">
         <v>102.8</v>
       </c>
-      <c r="X134" s="72">
+      <c r="X134" s="93">
         <v>2516112.7000000002</v>
       </c>
-      <c r="Y134" s="1">
+      <c r="Y134" s="2">
         <v>107.9</v>
       </c>
     </row>
-    <row r="135" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="135" spans="1:25">
+      <c r="A135" s="8" t="s">
+        <v>3</v>
       </c>
       <c r="B135" s="6">
         <v>108776.88800000001</v>
       </c>
-      <c r="C135" s="11">
+      <c r="C135" s="9">
         <v>114.5</v>
       </c>
       <c r="D135" s="6">
         <v>242024.2</v>
       </c>
-      <c r="E135" s="11">
+      <c r="E135" s="9">
         <v>114.2</v>
       </c>
-      <c r="F135" s="5">
+      <c r="F135" s="6">
         <v>376464.826</v>
       </c>
-      <c r="G135" s="5">
+      <c r="G135" s="9">
         <v>109.1</v>
       </c>
-      <c r="H135" s="5">
+      <c r="H135" s="6">
         <v>518774.2</v>
       </c>
-      <c r="I135" s="5">
+      <c r="I135" s="9">
         <v>114.1</v>
       </c>
       <c r="J135" s="6">
         <v>670772.6</v>
       </c>
       <c r="K135" s="6">
         <v>113.7</v>
       </c>
       <c r="L135" s="5">
         <v>856592.4</v>
       </c>
-      <c r="M135" s="1">
+      <c r="M135" s="2">
         <v>119.4</v>
       </c>
       <c r="N135" s="5">
         <v>1055952</v>
       </c>
-      <c r="O135" s="5">
+      <c r="O135" s="2">
         <v>119.4</v>
       </c>
-      <c r="P135" s="8">
+      <c r="P135" s="7">
         <v>1236261.3</v>
       </c>
-      <c r="Q135" s="11">
+      <c r="Q135" s="9">
         <v>119.1</v>
       </c>
-      <c r="R135" s="61">
+      <c r="R135" s="7">
         <v>1429457.5</v>
       </c>
-      <c r="S135" s="62">
+      <c r="S135" s="9">
         <v>118.5</v>
       </c>
-      <c r="T135" s="61">
+      <c r="T135" s="7">
         <v>1636003.3</v>
       </c>
-      <c r="U135" s="62">
+      <c r="U135" s="7">
         <v>116.5</v>
       </c>
-      <c r="V135" s="68">
+      <c r="V135" s="5">
         <v>1891288.9</v>
       </c>
-      <c r="W135" s="69">
+      <c r="W135" s="2">
         <v>114.3</v>
       </c>
-      <c r="X135" s="72">
+      <c r="X135" s="93">
         <v>2208976.9</v>
       </c>
-      <c r="Y135" s="1">
+      <c r="Y135" s="2">
         <v>115.8</v>
       </c>
     </row>
-    <row r="136" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="136" spans="1:25">
+      <c r="A136" s="8" t="s">
+        <v>4</v>
       </c>
       <c r="B136" s="6">
         <v>555519.353</v>
       </c>
-      <c r="C136" s="11">
+      <c r="C136" s="9">
         <v>92.2</v>
       </c>
       <c r="D136" s="6">
         <v>1196189.5</v>
       </c>
-      <c r="E136" s="11">
+      <c r="E136" s="9">
         <v>104.9</v>
       </c>
-      <c r="F136" s="5">
+      <c r="F136" s="6">
         <v>1729808.6710000001</v>
       </c>
-      <c r="G136" s="5">
+      <c r="G136" s="9">
         <v>104.1</v>
       </c>
-      <c r="H136" s="5">
+      <c r="H136" s="6">
         <v>2314706.2000000002</v>
       </c>
-      <c r="I136" s="5">
+      <c r="I136" s="9">
         <v>103</v>
       </c>
       <c r="J136" s="6">
         <v>2855417.8</v>
       </c>
       <c r="K136" s="6">
         <v>105</v>
       </c>
       <c r="L136" s="5">
         <v>3450431.4</v>
       </c>
-      <c r="M136" s="1">
+      <c r="M136" s="2">
         <v>105.1</v>
       </c>
       <c r="N136" s="5">
         <v>4071373.9</v>
       </c>
-      <c r="O136" s="5">
+      <c r="O136" s="2">
         <v>106.2</v>
       </c>
-      <c r="P136" s="8">
+      <c r="P136" s="7">
         <v>4794178.0999999996</v>
       </c>
-      <c r="Q136" s="11">
+      <c r="Q136" s="9">
         <v>109.3</v>
       </c>
-      <c r="R136" s="61">
+      <c r="R136" s="7">
         <v>5423168.7999999998</v>
       </c>
-      <c r="S136" s="62">
+      <c r="S136" s="9">
         <v>108.6</v>
       </c>
-      <c r="T136" s="61">
+      <c r="T136" s="7">
         <v>6056467.9000000004</v>
       </c>
-      <c r="U136" s="62">
+      <c r="U136" s="7">
         <v>110.7</v>
       </c>
-      <c r="V136" s="68">
+      <c r="V136" s="5">
         <v>6664065.2999999998</v>
       </c>
-      <c r="W136" s="69">
+      <c r="W136" s="2">
         <v>106.7</v>
       </c>
-      <c r="X136" s="72">
+      <c r="X136" s="93">
         <v>7205380.2999999998</v>
       </c>
-      <c r="Y136" s="1">
+      <c r="Y136" s="2">
         <v>100.7</v>
       </c>
     </row>
-    <row r="137" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="137" spans="1:25">
+      <c r="A137" s="8" t="s">
+        <v>5</v>
       </c>
       <c r="B137" s="6">
         <v>74758.994000000006</v>
       </c>
-      <c r="C137" s="11">
+      <c r="C137" s="9">
         <v>101.1</v>
       </c>
       <c r="D137" s="6">
         <v>151654.6</v>
       </c>
-      <c r="E137" s="11">
+      <c r="E137" s="9">
         <v>102.9</v>
       </c>
-      <c r="F137" s="5">
+      <c r="F137" s="6">
         <v>253390.003</v>
       </c>
-      <c r="G137" s="5">
+      <c r="G137" s="9">
         <v>102.9</v>
       </c>
-      <c r="H137" s="5">
+      <c r="H137" s="6">
         <v>342282.6</v>
       </c>
-      <c r="I137" s="5">
+      <c r="I137" s="9">
         <v>104.4</v>
       </c>
       <c r="J137" s="6">
         <v>433062.8</v>
       </c>
       <c r="K137" s="6">
         <v>105</v>
       </c>
       <c r="L137" s="5">
         <v>540656.4</v>
       </c>
-      <c r="M137" s="1">
+      <c r="M137" s="2">
         <v>103.5</v>
       </c>
       <c r="N137" s="5">
         <v>648747.6</v>
       </c>
-      <c r="O137" s="5">
+      <c r="O137" s="2">
         <v>101.7</v>
       </c>
-      <c r="P137" s="8">
+      <c r="P137" s="7">
         <v>769926.4</v>
       </c>
-      <c r="Q137" s="11">
+      <c r="Q137" s="9">
         <v>100.9</v>
       </c>
-      <c r="R137" s="61">
+      <c r="R137" s="7">
         <v>905140</v>
       </c>
-      <c r="S137" s="62">
+      <c r="S137" s="9">
         <v>101.3</v>
       </c>
-      <c r="T137" s="61">
+      <c r="T137" s="7">
         <v>1036580.4</v>
       </c>
-      <c r="U137" s="62">
+      <c r="U137" s="7">
         <v>100.7</v>
       </c>
-      <c r="V137" s="68">
+      <c r="V137" s="5">
         <v>1202853.7</v>
       </c>
-      <c r="W137" s="69">
+      <c r="W137" s="2">
         <v>100.3</v>
       </c>
-      <c r="X137" s="72">
+      <c r="X137" s="93">
         <v>1381290.8</v>
       </c>
-      <c r="Y137" s="1">
+      <c r="Y137" s="2">
         <v>100.3</v>
       </c>
     </row>
-    <row r="138" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="138" spans="1:25">
+      <c r="A138" s="8" t="s">
+        <v>6</v>
       </c>
       <c r="B138" s="6">
         <v>58048.533000000003</v>
       </c>
-      <c r="C138" s="11">
+      <c r="C138" s="9">
         <v>100.7</v>
       </c>
       <c r="D138" s="6">
         <v>120583.5</v>
       </c>
-      <c r="E138" s="11">
+      <c r="E138" s="9">
         <v>101.9</v>
       </c>
-      <c r="F138" s="5">
+      <c r="F138" s="6">
         <v>200784.86900000001</v>
       </c>
-      <c r="G138" s="5">
+      <c r="G138" s="9">
         <v>102.1</v>
       </c>
-      <c r="H138" s="5">
+      <c r="H138" s="6">
         <v>270322.40000000002</v>
       </c>
-      <c r="I138" s="5">
+      <c r="I138" s="9">
         <v>102.5</v>
       </c>
       <c r="J138" s="6">
         <v>343583.4</v>
       </c>
       <c r="K138" s="6">
         <v>102.8</v>
       </c>
       <c r="L138" s="5">
         <v>459043.6</v>
       </c>
-      <c r="M138" s="1">
+      <c r="M138" s="2">
         <v>103</v>
       </c>
       <c r="N138" s="5">
         <v>551371</v>
       </c>
-      <c r="O138" s="5">
+      <c r="O138" s="2">
         <v>102.3</v>
       </c>
-      <c r="P138" s="8">
+      <c r="P138" s="7">
         <v>648921.19999999995</v>
       </c>
-      <c r="Q138" s="11">
+      <c r="Q138" s="9">
         <v>102.4</v>
       </c>
-      <c r="R138" s="61">
+      <c r="R138" s="7">
         <v>752436.9</v>
       </c>
-      <c r="S138" s="62">
+      <c r="S138" s="9">
         <v>101.4</v>
       </c>
-      <c r="T138" s="61">
+      <c r="T138" s="7">
         <v>842660.2</v>
       </c>
-      <c r="U138" s="62">
+      <c r="U138" s="7">
         <v>100.5</v>
       </c>
-      <c r="V138" s="68">
+      <c r="V138" s="5">
         <v>941454.2</v>
       </c>
-      <c r="W138" s="69">
+      <c r="W138" s="2">
         <v>100.2</v>
       </c>
-      <c r="X138" s="72">
+      <c r="X138" s="93">
         <v>1067092.3999999999</v>
       </c>
-      <c r="Y138" s="1">
+      <c r="Y138" s="2">
         <v>100.5</v>
       </c>
     </row>
-    <row r="139" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="139" spans="1:25">
+      <c r="A139" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B139" s="6">
         <v>44368.184999999998</v>
       </c>
-      <c r="C139" s="11">
+      <c r="C139" s="9">
         <v>102.6</v>
       </c>
       <c r="D139" s="6">
         <v>95569.3</v>
       </c>
-      <c r="E139" s="11">
+      <c r="E139" s="9">
         <v>104.6</v>
       </c>
-      <c r="F139" s="5">
+      <c r="F139" s="6">
         <v>150280.533</v>
       </c>
-      <c r="G139" s="5">
+      <c r="G139" s="9">
         <v>103.9</v>
       </c>
-      <c r="H139" s="5">
+      <c r="H139" s="6">
         <v>210313.7</v>
       </c>
-      <c r="I139" s="5">
+      <c r="I139" s="9">
         <v>101.7</v>
       </c>
       <c r="J139" s="6">
         <v>279595.59999999998</v>
       </c>
       <c r="K139" s="6">
         <v>101.5</v>
       </c>
       <c r="L139" s="5">
         <v>372381.7</v>
       </c>
-      <c r="M139" s="1">
+      <c r="M139" s="2">
         <v>101</v>
       </c>
       <c r="N139" s="5">
         <v>457491.4</v>
       </c>
-      <c r="O139" s="5">
+      <c r="O139" s="2">
         <v>94.5</v>
       </c>
-      <c r="P139" s="8">
+      <c r="P139" s="7">
         <v>599608</v>
       </c>
-      <c r="Q139" s="11">
+      <c r="Q139" s="9">
         <v>100.6</v>
       </c>
-      <c r="R139" s="61">
+      <c r="R139" s="7">
         <v>717516.2</v>
       </c>
-      <c r="S139" s="62">
+      <c r="S139" s="9">
         <v>101.4</v>
       </c>
-      <c r="T139" s="61">
+      <c r="T139" s="7">
         <v>786722.6</v>
       </c>
-      <c r="U139" s="62">
+      <c r="U139" s="7">
         <v>102.2</v>
       </c>
-      <c r="V139" s="68">
+      <c r="V139" s="5">
         <v>866142.8</v>
       </c>
-      <c r="W139" s="69">
+      <c r="W139" s="2">
         <v>101.8</v>
       </c>
-      <c r="X139" s="72">
+      <c r="X139" s="93">
         <v>998341.1</v>
       </c>
-      <c r="Y139" s="1">
+      <c r="Y139" s="2">
         <v>103.5</v>
       </c>
     </row>
-    <row r="140" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="140" spans="1:25">
+      <c r="A140" s="8" t="s">
+        <v>7</v>
       </c>
       <c r="B140" s="6">
         <v>250518.94500000001</v>
       </c>
-      <c r="C140" s="11">
+      <c r="C140" s="9">
         <v>101.1</v>
       </c>
       <c r="D140" s="6">
         <v>523405.7</v>
       </c>
-      <c r="E140" s="11">
+      <c r="E140" s="9">
         <v>101.1</v>
       </c>
-      <c r="F140" s="5">
+      <c r="F140" s="6">
         <v>880512.52300000004</v>
       </c>
-      <c r="G140" s="5">
+      <c r="G140" s="9">
         <v>101.2</v>
       </c>
-      <c r="H140" s="5">
+      <c r="H140" s="6">
         <v>1204994.3999999999</v>
       </c>
-      <c r="I140" s="5">
+      <c r="I140" s="9">
         <v>101.6</v>
       </c>
       <c r="J140" s="6">
         <v>1582892.2</v>
       </c>
       <c r="K140" s="6">
         <v>101.1</v>
       </c>
       <c r="L140" s="5">
         <v>1972291</v>
       </c>
-      <c r="M140" s="1">
+      <c r="M140" s="2">
         <v>101.4</v>
       </c>
       <c r="N140" s="5">
         <v>2382875.1</v>
       </c>
-      <c r="O140" s="5">
+      <c r="O140" s="2">
         <v>101.4</v>
       </c>
-      <c r="P140" s="8">
+      <c r="P140" s="7">
         <v>2842852.6</v>
       </c>
-      <c r="Q140" s="11">
+      <c r="Q140" s="9">
         <v>100.3</v>
       </c>
-      <c r="R140" s="61">
+      <c r="R140" s="7">
         <v>3368844.8</v>
       </c>
-      <c r="S140" s="62">
+      <c r="S140" s="9">
         <v>100.6</v>
       </c>
-      <c r="T140" s="61">
+      <c r="T140" s="7">
         <v>3931188.2</v>
       </c>
-      <c r="U140" s="62">
+      <c r="U140" s="7">
         <v>101.7</v>
       </c>
-      <c r="V140" s="68">
+      <c r="V140" s="5">
         <v>4484092.5999999996</v>
       </c>
-      <c r="W140" s="69">
+      <c r="W140" s="2">
         <v>101.6</v>
       </c>
-      <c r="X140" s="72">
+      <c r="X140" s="93">
         <v>5190625.5999999996</v>
       </c>
-      <c r="Y140" s="1">
+      <c r="Y140" s="2">
         <v>101.9</v>
       </c>
     </row>
-    <row r="141" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="141" spans="1:25">
+      <c r="A141" s="8" t="s">
+        <v>8</v>
       </c>
       <c r="B141" s="6">
         <v>111398.04300000001</v>
       </c>
-      <c r="C141" s="11">
+      <c r="C141" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="D141" s="6">
         <v>226592.3</v>
       </c>
-      <c r="E141" s="11">
+      <c r="E141" s="9">
         <v>124.6</v>
       </c>
-      <c r="F141" s="5">
+      <c r="F141" s="6">
         <v>358499.18599999999</v>
       </c>
-      <c r="G141" s="5">
+      <c r="G141" s="9">
         <v>118.6</v>
       </c>
-      <c r="H141" s="5">
+      <c r="H141" s="6">
         <v>483164.9</v>
       </c>
-      <c r="I141" s="5">
+      <c r="I141" s="9">
         <v>115.7</v>
       </c>
       <c r="J141" s="6">
         <v>634896.9</v>
       </c>
       <c r="K141" s="6">
         <v>113.5</v>
       </c>
       <c r="L141" s="5">
         <v>866675.9</v>
       </c>
-      <c r="M141" s="1">
+      <c r="M141" s="2">
         <v>116.3</v>
       </c>
       <c r="N141" s="5">
         <v>1085070.6000000001</v>
       </c>
-      <c r="O141" s="5">
+      <c r="O141" s="2">
         <v>117.6</v>
       </c>
-      <c r="P141" s="8">
+      <c r="P141" s="7">
         <v>1282411.3</v>
       </c>
-      <c r="Q141" s="11">
+      <c r="Q141" s="9">
         <v>114.1</v>
       </c>
-      <c r="R141" s="61">
+      <c r="R141" s="7">
         <v>1496269.9</v>
       </c>
-      <c r="S141" s="62">
+      <c r="S141" s="9">
         <v>113</v>
       </c>
-      <c r="T141" s="61">
+      <c r="T141" s="7">
         <v>1714661.4</v>
       </c>
-      <c r="U141" s="62">
+      <c r="U141" s="7">
         <v>112.2</v>
       </c>
-      <c r="V141" s="68">
+      <c r="V141" s="5">
         <v>1942542.1</v>
       </c>
-      <c r="W141" s="69">
+      <c r="W141" s="2">
         <v>111</v>
       </c>
-      <c r="X141" s="72">
+      <c r="X141" s="93">
         <v>2211212.9</v>
       </c>
-      <c r="Y141" s="1">
+      <c r="Y141" s="2">
         <v>111.9</v>
       </c>
     </row>
-    <row r="142" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="142" spans="1:25">
+      <c r="A142" s="8" t="s">
+        <v>9</v>
       </c>
       <c r="B142" s="6">
         <v>50467.785000000003</v>
       </c>
-      <c r="C142" s="11">
+      <c r="C142" s="9">
         <v>102.3</v>
       </c>
       <c r="D142" s="6">
         <v>110434.5</v>
       </c>
-      <c r="E142" s="11">
+      <c r="E142" s="9">
         <v>102.3</v>
       </c>
-      <c r="F142" s="5">
+      <c r="F142" s="6">
         <v>188077.223</v>
       </c>
-      <c r="G142" s="5">
+      <c r="G142" s="9">
         <v>103.6</v>
       </c>
-      <c r="H142" s="5">
+      <c r="H142" s="6">
         <v>247539.3</v>
       </c>
-      <c r="I142" s="5">
+      <c r="I142" s="9">
         <v>104.3</v>
       </c>
       <c r="J142" s="6">
         <v>313705.09999999998</v>
       </c>
       <c r="K142" s="6">
         <v>104.9</v>
       </c>
       <c r="L142" s="5">
         <v>400579.9</v>
       </c>
-      <c r="M142" s="1">
+      <c r="M142" s="2">
         <v>105.4</v>
       </c>
       <c r="N142" s="5">
         <v>479923.1</v>
       </c>
-      <c r="O142" s="5">
+      <c r="O142" s="2">
         <v>106.1</v>
       </c>
-      <c r="P142" s="8">
+      <c r="P142" s="7">
         <v>580955.19999999995</v>
       </c>
-      <c r="Q142" s="11">
+      <c r="Q142" s="9">
         <v>106.5</v>
       </c>
-      <c r="R142" s="61">
+      <c r="R142" s="7">
         <v>674824.5</v>
       </c>
-      <c r="S142" s="62">
+      <c r="S142" s="9">
         <v>106.5</v>
       </c>
-      <c r="T142" s="61">
+      <c r="T142" s="7">
         <v>751340.3</v>
       </c>
-      <c r="U142" s="62">
+      <c r="U142" s="7">
         <v>107</v>
       </c>
-      <c r="V142" s="68">
+      <c r="V142" s="5">
         <v>843171.9</v>
       </c>
-      <c r="W142" s="69">
+      <c r="W142" s="2">
         <v>107</v>
       </c>
-      <c r="X142" s="72">
+      <c r="X142" s="93">
         <v>957735.5</v>
       </c>
-      <c r="Y142" s="1">
+      <c r="Y142" s="2">
         <v>107</v>
       </c>
     </row>
-    <row r="143" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="143" spans="1:25">
+      <c r="A143" s="8" t="s">
+        <v>10</v>
       </c>
       <c r="B143" s="6">
         <v>60310.243000000002</v>
       </c>
-      <c r="C143" s="11">
+      <c r="C143" s="9">
         <v>102</v>
       </c>
       <c r="D143" s="6">
         <v>123119.7</v>
       </c>
-      <c r="E143" s="11">
+      <c r="E143" s="9">
         <v>105.4</v>
       </c>
-      <c r="F143" s="5">
+      <c r="F143" s="6">
         <v>189706.56599999999</v>
       </c>
-      <c r="G143" s="5">
+      <c r="G143" s="9">
         <v>105.3</v>
       </c>
-      <c r="H143" s="5">
+      <c r="H143" s="6">
         <v>257710.8</v>
       </c>
-      <c r="I143" s="5">
+      <c r="I143" s="9">
         <v>105.8</v>
       </c>
       <c r="J143" s="6">
         <v>330201.40000000002</v>
       </c>
       <c r="K143" s="6">
         <v>106.3</v>
       </c>
       <c r="L143" s="5">
         <v>439386.1</v>
       </c>
-      <c r="M143" s="1">
+      <c r="M143" s="2">
         <v>107.4</v>
       </c>
       <c r="N143" s="5">
         <v>551592.19999999995</v>
       </c>
-      <c r="O143" s="5">
+      <c r="O143" s="2">
         <v>107.6</v>
       </c>
-      <c r="P143" s="8">
+      <c r="P143" s="7">
         <v>672865.8</v>
       </c>
-      <c r="Q143" s="11">
+      <c r="Q143" s="9">
         <v>108</v>
       </c>
-      <c r="R143" s="61">
+      <c r="R143" s="7">
         <v>798246.3</v>
       </c>
-      <c r="S143" s="62">
+      <c r="S143" s="9">
         <v>107.1</v>
       </c>
-      <c r="T143" s="61">
+      <c r="T143" s="7">
         <v>928296.7</v>
       </c>
-      <c r="U143" s="62">
+      <c r="U143" s="7">
         <v>107.3</v>
       </c>
-      <c r="V143" s="68">
+      <c r="V143" s="5">
         <v>1072631.8999999999</v>
       </c>
-      <c r="W143" s="69">
+      <c r="W143" s="2">
         <v>108.1</v>
       </c>
-      <c r="X143" s="72">
+      <c r="X143" s="93">
         <v>1277281.7</v>
       </c>
-      <c r="Y143" s="1">
+      <c r="Y143" s="2">
         <v>109</v>
       </c>
     </row>
-    <row r="144" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="144" spans="1:25">
+      <c r="A144" s="8" t="s">
+        <v>11</v>
       </c>
       <c r="B144" s="6">
         <v>95954.203999999998</v>
       </c>
-      <c r="C144" s="11">
+      <c r="C144" s="9">
         <v>130.69999999999999</v>
       </c>
       <c r="D144" s="6">
         <v>205292.4</v>
       </c>
-      <c r="E144" s="11">
+      <c r="E144" s="9">
         <v>125</v>
       </c>
-      <c r="F144" s="5">
+      <c r="F144" s="6">
         <v>329727.853</v>
       </c>
-      <c r="G144" s="5">
+      <c r="G144" s="9">
         <v>121.8</v>
       </c>
-      <c r="H144" s="5">
+      <c r="H144" s="6">
         <v>464136.5</v>
       </c>
-      <c r="I144" s="5">
+      <c r="I144" s="9">
         <v>120.6</v>
       </c>
       <c r="J144" s="6">
         <v>615590.40000000002</v>
       </c>
       <c r="K144" s="6">
         <v>123.3</v>
       </c>
       <c r="L144" s="5">
         <v>783598.6</v>
       </c>
-      <c r="M144" s="1">
+      <c r="M144" s="2">
         <v>122.3</v>
       </c>
       <c r="N144" s="5">
         <v>943035.3</v>
       </c>
-      <c r="O144" s="5">
+      <c r="O144" s="2">
         <v>119.7</v>
       </c>
-      <c r="P144" s="8">
+      <c r="P144" s="7">
         <v>1155044.8999999999</v>
       </c>
-      <c r="Q144" s="11">
+      <c r="Q144" s="9">
         <v>118.1</v>
       </c>
-      <c r="R144" s="61">
+      <c r="R144" s="7">
         <v>1367698.5</v>
       </c>
-      <c r="S144" s="62">
+      <c r="S144" s="9">
         <v>115.8</v>
       </c>
-      <c r="T144" s="61">
+      <c r="T144" s="7">
         <v>1630045.2</v>
       </c>
-      <c r="U144" s="62">
+      <c r="U144" s="7">
         <v>117.7</v>
       </c>
-      <c r="V144" s="68">
+      <c r="V144" s="5">
         <v>1854955.1</v>
       </c>
-      <c r="W144" s="69">
+      <c r="W144" s="2">
         <v>117.2</v>
       </c>
-      <c r="X144" s="72">
+      <c r="X144" s="93">
         <v>2099616.7000000002</v>
       </c>
-      <c r="Y144" s="1">
+      <c r="Y144" s="2">
         <v>115.9</v>
       </c>
     </row>
-    <row r="145" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="145" spans="1:25">
+      <c r="A145" s="8" t="s">
+        <v>12</v>
       </c>
       <c r="B145" s="6">
         <v>50826.463000000003</v>
       </c>
-      <c r="C145" s="11">
+      <c r="C145" s="9">
         <v>105.8</v>
       </c>
       <c r="D145" s="6">
         <v>122293.9</v>
       </c>
-      <c r="E145" s="11">
+      <c r="E145" s="9">
         <v>105</v>
       </c>
-      <c r="F145" s="5">
+      <c r="F145" s="6">
         <v>206673.00399999999</v>
       </c>
-      <c r="G145" s="5">
+      <c r="G145" s="9">
         <v>110.8</v>
       </c>
-      <c r="H145" s="5">
+      <c r="H145" s="6">
         <v>301710.59999999998</v>
       </c>
-      <c r="I145" s="5">
+      <c r="I145" s="9">
         <v>112.5</v>
       </c>
       <c r="J145" s="6">
         <v>405254.2</v>
       </c>
       <c r="K145" s="6">
         <v>112.5</v>
       </c>
       <c r="L145" s="5">
         <v>511586.9</v>
       </c>
-      <c r="M145" s="1">
+      <c r="M145" s="2">
         <v>109.7</v>
       </c>
       <c r="N145" s="5">
         <v>618319.69999999995</v>
       </c>
-      <c r="O145" s="5">
+      <c r="O145" s="2">
         <v>112</v>
       </c>
-      <c r="P145" s="8">
+      <c r="P145" s="7">
         <v>734080.9</v>
       </c>
-      <c r="Q145" s="11">
+      <c r="Q145" s="9">
         <v>112.3</v>
       </c>
-      <c r="R145" s="61">
+      <c r="R145" s="7">
         <v>841517.1</v>
       </c>
-      <c r="S145" s="62">
+      <c r="S145" s="9">
         <v>112</v>
       </c>
-      <c r="T145" s="61">
+      <c r="T145" s="7">
         <v>951979.2</v>
       </c>
-      <c r="U145" s="62">
+      <c r="U145" s="7">
         <v>112.3</v>
       </c>
-      <c r="V145" s="68">
+      <c r="V145" s="5">
         <v>1056168.1000000001</v>
       </c>
-      <c r="W145" s="69">
+      <c r="W145" s="2">
         <v>113.3</v>
       </c>
-      <c r="X145" s="72">
+      <c r="X145" s="93">
         <v>1180881.7</v>
       </c>
-      <c r="Y145" s="1">
+      <c r="Y145" s="2">
         <v>112.6</v>
       </c>
     </row>
-    <row r="146" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="146" spans="1:25">
+      <c r="A146" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B146" s="6">
         <v>37442.459000000003</v>
       </c>
-      <c r="C146" s="11">
+      <c r="C146" s="9">
         <v>134.69999999999999</v>
       </c>
       <c r="D146" s="6">
         <v>83858.5</v>
       </c>
-      <c r="E146" s="11">
+      <c r="E146" s="9">
         <v>147.69999999999999</v>
       </c>
-      <c r="F146" s="5">
+      <c r="F146" s="6">
         <v>138666.87400000001</v>
       </c>
-      <c r="G146" s="5">
+      <c r="G146" s="9">
         <v>153.1</v>
       </c>
-      <c r="H146" s="5">
+      <c r="H146" s="6">
         <v>200162.7</v>
       </c>
-      <c r="I146" s="5">
+      <c r="I146" s="9">
         <v>160.4</v>
       </c>
       <c r="J146" s="6">
         <v>269729.09999999998</v>
       </c>
       <c r="K146" s="6">
         <v>166.2</v>
       </c>
       <c r="L146" s="5">
         <v>355722.3</v>
       </c>
-      <c r="M146" s="1">
+      <c r="M146" s="2">
         <v>169.3</v>
       </c>
       <c r="N146" s="5">
         <v>428631.6</v>
       </c>
-      <c r="O146" s="5">
+      <c r="O146" s="2">
         <v>164.4</v>
       </c>
-      <c r="P146" s="8">
+      <c r="P146" s="7">
         <v>507971.1</v>
       </c>
-      <c r="Q146" s="11">
+      <c r="Q146" s="9">
         <v>157.30000000000001</v>
       </c>
-      <c r="R146" s="61">
+      <c r="R146" s="7">
         <v>601357.4</v>
       </c>
-      <c r="S146" s="62">
+      <c r="S146" s="9">
         <v>152.4</v>
       </c>
-      <c r="T146" s="61">
+      <c r="T146" s="7">
         <v>688407.3</v>
       </c>
-      <c r="U146" s="62">
+      <c r="U146" s="7">
         <v>148.30000000000001</v>
       </c>
-      <c r="V146" s="68">
+      <c r="V146" s="5">
         <v>787885.7</v>
       </c>
-      <c r="W146" s="69">
+      <c r="W146" s="2">
         <v>145.9</v>
       </c>
-      <c r="X146" s="72">
+      <c r="X146" s="93">
         <v>913691.4</v>
       </c>
-      <c r="Y146" s="1">
+      <c r="Y146" s="2">
         <v>146.19999999999999</v>
       </c>
     </row>
-    <row r="147" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="147" spans="1:25">
+      <c r="A147" s="8" t="s">
+        <v>19</v>
       </c>
       <c r="B147" s="6">
         <v>13876.571</v>
       </c>
-      <c r="C147" s="11">
+      <c r="C147" s="9">
         <v>102.8</v>
       </c>
       <c r="D147" s="6">
         <v>31612.9</v>
       </c>
-      <c r="E147" s="11">
+      <c r="E147" s="9">
         <v>106.5</v>
       </c>
-      <c r="F147" s="5">
+      <c r="F147" s="6">
         <v>51780.955000000002</v>
       </c>
-      <c r="G147" s="5">
+      <c r="G147" s="9">
         <v>104.1</v>
       </c>
-      <c r="H147" s="5">
+      <c r="H147" s="6">
         <v>68093.3</v>
       </c>
-      <c r="I147" s="5">
+      <c r="I147" s="9">
         <v>105.3</v>
       </c>
       <c r="J147" s="6">
         <v>86495.3</v>
       </c>
       <c r="K147" s="6">
         <v>105.3</v>
       </c>
       <c r="L147" s="5">
         <v>108308</v>
       </c>
-      <c r="M147" s="1">
+      <c r="M147" s="2">
         <v>104.7</v>
       </c>
       <c r="N147" s="5">
         <v>130598.1</v>
       </c>
-      <c r="O147" s="5">
+      <c r="O147" s="2">
         <v>104.9</v>
       </c>
-      <c r="P147" s="8">
+      <c r="P147" s="7">
         <v>153872.6</v>
       </c>
-      <c r="Q147" s="11">
+      <c r="Q147" s="9">
         <v>104.3</v>
       </c>
-      <c r="R147" s="61">
+      <c r="R147" s="7">
         <v>178285.5</v>
       </c>
-      <c r="S147" s="62">
+      <c r="S147" s="9">
         <v>104.6</v>
       </c>
-      <c r="T147" s="61">
+      <c r="T147" s="7">
         <v>198818.5</v>
       </c>
-      <c r="U147" s="62">
+      <c r="U147" s="7">
         <v>101.3</v>
       </c>
-      <c r="V147" s="68">
+      <c r="V147" s="5">
         <v>229883</v>
       </c>
-      <c r="W147" s="69">
+      <c r="W147" s="2">
         <v>101.6</v>
       </c>
-      <c r="X147" s="72">
+      <c r="X147" s="93">
         <v>266932.5</v>
       </c>
-      <c r="Y147" s="1">
+      <c r="Y147" s="2">
         <v>101</v>
       </c>
     </row>
-    <row r="148" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="148" spans="1:25">
+      <c r="A148" s="10" t="s">
+        <v>13</v>
       </c>
       <c r="B148" s="6">
         <v>125036.622</v>
       </c>
-      <c r="C148" s="11">
+      <c r="C148" s="9">
         <v>101</v>
       </c>
       <c r="D148" s="6">
         <v>257330.2</v>
       </c>
-      <c r="E148" s="11">
+      <c r="E148" s="9">
         <v>103.2</v>
       </c>
-      <c r="F148" s="5">
+      <c r="F148" s="6">
         <v>440347.89799999999</v>
       </c>
-      <c r="G148" s="5">
+      <c r="G148" s="9">
         <v>103.1</v>
       </c>
-      <c r="H148" s="5">
+      <c r="H148" s="6">
         <v>611337.30000000005</v>
       </c>
-      <c r="I148" s="5">
+      <c r="I148" s="9">
         <v>103.5</v>
       </c>
       <c r="J148" s="6">
         <v>786343.8</v>
       </c>
       <c r="K148" s="6">
         <v>103.8</v>
       </c>
       <c r="L148" s="5">
         <v>980505.3</v>
       </c>
-      <c r="M148" s="1">
+      <c r="M148" s="2">
         <v>102.8</v>
       </c>
       <c r="N148" s="5">
         <v>1227565.8</v>
       </c>
-      <c r="O148" s="5">
+      <c r="O148" s="2">
         <v>103.2</v>
       </c>
-      <c r="P148" s="8">
+      <c r="P148" s="7">
         <v>1463290.8</v>
       </c>
-      <c r="Q148" s="11">
+      <c r="Q148" s="9">
         <v>105.7</v>
       </c>
-      <c r="R148" s="61">
+      <c r="R148" s="7">
         <v>1694725.1</v>
       </c>
-      <c r="S148" s="62">
+      <c r="S148" s="9">
         <v>107.1</v>
       </c>
-      <c r="T148" s="61">
+      <c r="T148" s="7">
         <v>1889727.9</v>
       </c>
-      <c r="U148" s="62">
+      <c r="U148" s="7">
         <v>106</v>
       </c>
-      <c r="V148" s="68">
+      <c r="V148" s="5">
         <v>2126698.4</v>
       </c>
-      <c r="W148" s="69">
+      <c r="W148" s="2">
         <v>108.5</v>
       </c>
-      <c r="X148" s="72">
+      <c r="X148" s="93">
         <v>2465689.2000000002</v>
       </c>
-      <c r="Y148" s="1">
+      <c r="Y148" s="2">
         <v>108.5</v>
       </c>
     </row>
-    <row r="149" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="149" spans="1:25">
+      <c r="A149" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="B149" s="6">
         <v>656550.41599999997</v>
       </c>
-      <c r="C149" s="11">
+      <c r="C149" s="9">
         <v>108.4</v>
       </c>
       <c r="D149" s="6">
         <v>1379694.1</v>
       </c>
-      <c r="E149" s="11">
+      <c r="E149" s="9">
         <v>108.7</v>
       </c>
-      <c r="F149" s="5">
+      <c r="F149" s="6">
         <v>2070470.602</v>
       </c>
-      <c r="G149" s="5">
+      <c r="G149" s="9">
         <v>109.1</v>
       </c>
-      <c r="H149" s="5">
+      <c r="H149" s="6">
         <v>2800214.8</v>
       </c>
-      <c r="I149" s="5">
+      <c r="I149" s="9">
         <v>109.9</v>
       </c>
       <c r="J149" s="6">
         <v>3604551.7</v>
       </c>
       <c r="K149" s="6">
         <v>109.6</v>
       </c>
       <c r="L149" s="5">
         <v>4597301.5</v>
       </c>
-      <c r="M149" s="1">
+      <c r="M149" s="2">
         <v>108.9</v>
       </c>
       <c r="N149" s="5">
         <v>5566524.7999999998</v>
       </c>
-      <c r="O149" s="5">
+      <c r="O149" s="2">
         <v>109.2</v>
       </c>
-      <c r="P149" s="8">
+      <c r="P149" s="7">
         <v>6571610.0999999996</v>
       </c>
-      <c r="Q149" s="11">
+      <c r="Q149" s="9">
         <v>108.1</v>
       </c>
-      <c r="R149" s="61">
+      <c r="R149" s="7">
         <v>7860468.5999999996</v>
       </c>
-      <c r="S149" s="62">
+      <c r="S149" s="9">
         <v>106.2</v>
       </c>
-      <c r="T149" s="61">
+      <c r="T149" s="7">
         <v>9173613.4000000004</v>
       </c>
-      <c r="U149" s="62">
+      <c r="U149" s="7">
         <v>107.3</v>
       </c>
-      <c r="V149" s="68">
+      <c r="V149" s="5">
         <v>10854776.9</v>
       </c>
-      <c r="W149" s="69">
+      <c r="W149" s="2">
         <v>108.4</v>
       </c>
-      <c r="X149" s="72">
+      <c r="X149" s="93">
         <v>12636871.4</v>
       </c>
-      <c r="Y149" s="1">
+      <c r="Y149" s="2">
         <v>108.9</v>
       </c>
     </row>
-    <row r="150" spans="1:25" ht="12">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="150" spans="1:25">
+      <c r="A150" s="11" t="s">
+        <v>73</v>
       </c>
       <c r="B150" s="6">
         <v>1484879.2509999999</v>
       </c>
-      <c r="C150" s="11">
+      <c r="C150" s="9">
         <v>101.4</v>
       </c>
       <c r="D150" s="6">
         <v>3152012</v>
       </c>
-      <c r="E150" s="11">
+      <c r="E150" s="9">
         <v>102</v>
       </c>
-      <c r="F150" s="5">
+      <c r="F150" s="6">
         <v>5149413.2060000002</v>
       </c>
-      <c r="G150" s="5">
+      <c r="G150" s="9">
         <v>103.1</v>
       </c>
-      <c r="H150" s="5">
+      <c r="H150" s="6">
         <v>6948260.5999999996</v>
       </c>
-      <c r="I150" s="5">
+      <c r="I150" s="9">
         <v>103.7</v>
       </c>
       <c r="J150" s="6">
         <v>8828988.3000000007</v>
       </c>
       <c r="K150" s="6">
         <v>104.4</v>
       </c>
       <c r="L150" s="5">
         <v>10975811.199999999</v>
       </c>
-      <c r="M150" s="1">
+      <c r="M150" s="2">
         <v>105.7</v>
       </c>
       <c r="N150" s="5">
         <v>13028495.699999999</v>
       </c>
-      <c r="O150" s="5">
+      <c r="O150" s="2">
         <v>105.9</v>
       </c>
-      <c r="P150" s="8">
+      <c r="P150" s="7">
         <v>15532270.699999999</v>
       </c>
-      <c r="Q150" s="11">
+      <c r="Q150" s="9">
         <v>106.5</v>
       </c>
-      <c r="R150" s="61">
+      <c r="R150" s="7">
         <v>18260454</v>
       </c>
-      <c r="S150" s="62">
+      <c r="S150" s="9">
         <v>107.5</v>
       </c>
-      <c r="T150" s="61">
+      <c r="T150" s="7">
         <v>21217539.100000001</v>
       </c>
-      <c r="U150" s="62">
+      <c r="U150" s="7">
         <v>106.9</v>
       </c>
-      <c r="V150" s="68">
+      <c r="V150" s="5">
         <v>24626831.300000001</v>
       </c>
-      <c r="W150" s="69">
+      <c r="W150" s="2">
         <v>107.2</v>
       </c>
-      <c r="X150" s="72">
+      <c r="X150" s="93">
         <v>28440814.399999999</v>
       </c>
-      <c r="Y150" s="1">
+      <c r="Y150" s="2">
         <v>107.9</v>
       </c>
     </row>
-    <row r="151" spans="1:25" ht="12">
-[...3 lines deleted...]
-      <c r="B151" s="15">
+    <row r="151" spans="1:25">
+      <c r="A151" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B151" s="14">
         <v>144327.80100000001</v>
       </c>
       <c r="C151" s="19">
         <v>117.7</v>
       </c>
-      <c r="D151" s="15">
+      <c r="D151" s="14">
         <v>306000.8</v>
       </c>
       <c r="E151" s="19">
         <v>111.2</v>
       </c>
       <c r="F151" s="14">
         <v>539080.56200000003</v>
       </c>
-      <c r="G151" s="14">
+      <c r="G151" s="19">
         <v>112.6</v>
       </c>
       <c r="H151" s="14">
         <v>786387.1</v>
       </c>
-      <c r="I151" s="14">
+      <c r="I151" s="19">
         <v>119.8</v>
       </c>
-      <c r="J151" s="15">
+      <c r="J151" s="14">
         <v>1108178.2</v>
       </c>
-      <c r="K151" s="15">
+      <c r="K151" s="14">
         <v>123.1</v>
       </c>
-      <c r="L151" s="14">
+      <c r="L151" s="13">
         <v>1480179.9</v>
       </c>
-      <c r="M151" s="16">
+      <c r="M151" s="15">
         <v>120.7</v>
       </c>
-      <c r="N151" s="14">
+      <c r="N151" s="13">
         <v>1807690.9</v>
       </c>
-      <c r="O151" s="14">
+      <c r="O151" s="15">
         <v>120.5</v>
       </c>
-      <c r="P151" s="14">
+      <c r="P151" s="13">
         <v>2210399.5</v>
       </c>
       <c r="Q151" s="19">
         <v>121.3</v>
       </c>
-      <c r="R151" s="63">
+      <c r="R151" s="13">
         <v>2678822</v>
       </c>
-      <c r="S151" s="65">
+      <c r="S151" s="19">
         <v>124.5</v>
       </c>
-      <c r="T151" s="63">
+      <c r="T151" s="13">
         <v>3133814.1</v>
       </c>
-      <c r="U151" s="65">
+      <c r="U151" s="13">
         <v>124.6</v>
       </c>
-      <c r="V151" s="70">
+      <c r="V151" s="13">
         <v>3635680.2</v>
       </c>
-      <c r="W151" s="71">
+      <c r="W151" s="15">
         <v>124.6</v>
       </c>
-      <c r="X151" s="73">
+      <c r="X151" s="94">
         <v>4231729.9000000004</v>
       </c>
-      <c r="Y151" s="16">
+      <c r="Y151" s="15">
         <v>125.8</v>
       </c>
     </row>
-    <row r="154" spans="1:25" ht="11.25" customHeight="1">
-[...48 lines deleted...]
-      <c r="Y154" s="76"/>
+    <row r="154" spans="1:25">
+      <c r="A154" s="100"/>
+      <c r="B154" s="98" t="s">
+        <v>134</v>
+      </c>
+      <c r="C154" s="99"/>
+      <c r="D154" s="98" t="s">
+        <v>135</v>
+      </c>
+      <c r="E154" s="99"/>
+      <c r="F154" s="98" t="s">
+        <v>136</v>
+      </c>
+      <c r="G154" s="99"/>
+      <c r="H154" s="98" t="s">
+        <v>137</v>
+      </c>
+      <c r="I154" s="99"/>
+      <c r="J154" s="98" t="s">
+        <v>138</v>
+      </c>
+      <c r="K154" s="99"/>
+      <c r="L154" s="98" t="s">
+        <v>139</v>
+      </c>
+      <c r="M154" s="99"/>
+      <c r="N154" s="98" t="s">
+        <v>140</v>
+      </c>
+      <c r="O154" s="99"/>
+      <c r="P154" s="98" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q154" s="99"/>
+      <c r="R154" s="98" t="s">
+        <v>142</v>
+      </c>
+      <c r="S154" s="99"/>
+      <c r="T154" s="98" t="s">
+        <v>143</v>
+      </c>
+      <c r="U154" s="99"/>
+      <c r="V154" s="98" t="s">
+        <v>144</v>
+      </c>
+      <c r="W154" s="99"/>
+      <c r="X154" s="92" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y154" s="92"/>
     </row>
     <row r="155" spans="1:25" ht="22.5">
-      <c r="A155" s="79"/>
-[...70 lines deleted...]
-        <v>15</v>
+      <c r="A155" s="101"/>
+      <c r="B155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="C155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="D155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="E155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="F155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="G155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="I155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="J155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="K155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="L155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="M155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="N155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="O155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="P155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="R155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="S155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="T155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="U155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="V155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="W155" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="X155" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y155" s="91" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:25">
       <c r="A156" s="4" t="s">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="B156" s="6">
         <v>4554381.5999999996</v>
       </c>
-      <c r="C156" s="62">
+      <c r="C156" s="9">
         <v>102.9</v>
       </c>
       <c r="D156" s="5">
         <v>9747515.4000000004</v>
       </c>
       <c r="E156" s="5">
         <v>103.4</v>
       </c>
       <c r="F156" s="5">
         <v>16120230</v>
       </c>
-      <c r="G156" s="1">
+      <c r="G156" s="2">
         <v>104.8</v>
       </c>
       <c r="H156" s="5">
         <v>22255329.100000001</v>
       </c>
-      <c r="I156" s="5">
+      <c r="I156" s="2">
         <v>105.1</v>
       </c>
       <c r="J156" s="5">
         <v>28730839.800000001</v>
       </c>
       <c r="K156" s="5">
         <v>105.6</v>
       </c>
+      <c r="L156" s="5">
+        <v>36197578.399999999</v>
+      </c>
+      <c r="M156" s="5">
+        <v>105.7</v>
+      </c>
     </row>
     <row r="157" spans="1:25">
-      <c r="A157" s="9" t="s">
-        <v>19</v>
+      <c r="A157" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
-      <c r="C157" s="62">
+      <c r="C157" s="9">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
       </c>
-      <c r="G157" s="1">
+      <c r="G157" s="2">
         <v>103.6</v>
       </c>
       <c r="H157" s="5">
         <v>296732</v>
       </c>
-      <c r="I157" s="5">
+      <c r="I157" s="2">
         <v>103.6</v>
       </c>
       <c r="J157" s="5">
         <v>382350.8</v>
       </c>
       <c r="K157" s="5">
         <v>104</v>
       </c>
+      <c r="L157" s="5">
+        <v>499812.3</v>
+      </c>
+      <c r="M157" s="5">
+        <v>105.1</v>
+      </c>
     </row>
     <row r="158" spans="1:25">
-      <c r="A158" s="9" t="s">
-        <v>0</v>
+      <c r="A158" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
-      <c r="C158" s="62">
+      <c r="C158" s="9">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
       </c>
-      <c r="G158" s="1">
+      <c r="G158" s="2">
         <v>108.5</v>
       </c>
       <c r="H158" s="5">
         <v>480447.5</v>
       </c>
-      <c r="I158" s="5">
+      <c r="I158" s="2">
         <v>104.5</v>
       </c>
       <c r="J158" s="5">
         <v>630775.6</v>
       </c>
       <c r="K158" s="5">
         <v>101.5</v>
       </c>
+      <c r="L158" s="5">
+        <v>808831.4</v>
+      </c>
+      <c r="M158" s="5">
+        <v>100.6</v>
+      </c>
     </row>
     <row r="159" spans="1:25">
-      <c r="A159" s="9" t="s">
-        <v>1</v>
+      <c r="A159" s="8" t="s">
+        <v>2</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
-      <c r="C159" s="62">
+      <c r="C159" s="9">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
       </c>
-      <c r="G159" s="1">
+      <c r="G159" s="2">
         <v>103</v>
       </c>
       <c r="H159" s="5">
         <v>811587.7</v>
       </c>
-      <c r="I159" s="5">
+      <c r="I159" s="2">
         <v>102</v>
       </c>
       <c r="J159" s="5">
         <v>1050269.3999999999</v>
       </c>
       <c r="K159" s="5">
         <v>101.9</v>
       </c>
+      <c r="L159" s="5">
+        <v>1296369.8999999999</v>
+      </c>
+      <c r="M159" s="5">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
-      <c r="A160" s="9" t="s">
-        <v>2</v>
+      <c r="A160" s="8" t="s">
+        <v>3</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
-      <c r="C160" s="62">
+      <c r="C160" s="9">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
       </c>
-      <c r="G160" s="1">
+      <c r="G160" s="2">
         <v>120.6</v>
       </c>
       <c r="H160" s="5">
         <v>694242.2</v>
       </c>
-      <c r="I160" s="5">
+      <c r="I160" s="2">
         <v>120.6</v>
       </c>
       <c r="J160" s="5">
         <v>885136</v>
       </c>
       <c r="K160" s="5">
         <v>119</v>
       </c>
+      <c r="L160" s="5">
+        <v>1107363.6000000001</v>
+      </c>
+      <c r="M160" s="5">
+        <v>116.6</v>
+      </c>
     </row>
     <row r="161" spans="1:25">
-      <c r="A161" s="9" t="s">
-        <v>3</v>
+      <c r="A161" s="8" t="s">
+        <v>4</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
-      <c r="C161" s="62">
+      <c r="C161" s="9">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
       </c>
-      <c r="G161" s="1">
+      <c r="G161" s="2">
         <v>98.5</v>
       </c>
       <c r="H161" s="5">
         <v>2499674.6</v>
       </c>
-      <c r="I161" s="5">
+      <c r="I161" s="2">
         <v>100</v>
       </c>
       <c r="J161" s="5">
         <v>3307164.6</v>
       </c>
       <c r="K161" s="5">
         <v>102.3</v>
       </c>
+      <c r="L161" s="5">
+        <v>3963949</v>
+      </c>
+      <c r="M161" s="5">
+        <v>102.1</v>
+      </c>
     </row>
     <row r="162" spans="1:25">
-      <c r="A162" s="9" t="s">
-        <v>4</v>
+      <c r="A162" s="8" t="s">
+        <v>5</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
-      <c r="C162" s="62">
+      <c r="C162" s="9">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
       </c>
-      <c r="G162" s="1">
+      <c r="G162" s="2">
         <v>100.5</v>
       </c>
       <c r="H162" s="5">
         <v>383598.5</v>
       </c>
-      <c r="I162" s="5">
+      <c r="I162" s="2">
         <v>100.7</v>
       </c>
       <c r="J162" s="5">
         <v>483599.1</v>
       </c>
       <c r="K162" s="5">
         <v>100.4</v>
       </c>
+      <c r="L162" s="5">
+        <v>602410.6</v>
+      </c>
+      <c r="M162" s="5">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="163" spans="1:25">
-      <c r="A163" s="9" t="s">
-        <v>5</v>
+      <c r="A163" s="8" t="s">
+        <v>6</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
-      <c r="C163" s="62">
+      <c r="C163" s="9">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
       </c>
-      <c r="G163" s="1">
+      <c r="G163" s="2">
         <v>103.6</v>
       </c>
       <c r="H163" s="5">
         <v>310744</v>
       </c>
-      <c r="I163" s="5">
+      <c r="I163" s="2">
         <v>104</v>
       </c>
       <c r="J163" s="5">
         <v>394373.2</v>
       </c>
       <c r="K163" s="5">
         <v>103.9</v>
       </c>
+      <c r="L163" s="5">
+        <v>522949.9</v>
+      </c>
+      <c r="M163" s="5">
+        <v>103.2</v>
+      </c>
     </row>
     <row r="164" spans="1:25">
-      <c r="A164" s="9" t="s">
-        <v>20</v>
+      <c r="A164" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
-      <c r="C164" s="62">
+      <c r="C164" s="9">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
       </c>
-      <c r="G164" s="1">
+      <c r="G164" s="2">
         <v>103.8</v>
       </c>
       <c r="H164" s="5">
         <v>236541.4</v>
       </c>
-      <c r="I164" s="5">
+      <c r="I164" s="2">
         <v>100.7</v>
       </c>
       <c r="J164" s="5">
         <v>298864.40000000002</v>
       </c>
       <c r="K164" s="5">
         <v>95.9</v>
       </c>
+      <c r="L164" s="5">
+        <v>397994.3</v>
+      </c>
+      <c r="M164" s="5">
+        <v>95.9</v>
+      </c>
     </row>
     <row r="165" spans="1:25">
-      <c r="A165" s="9" t="s">
-        <v>6</v>
+      <c r="A165" s="8" t="s">
+        <v>7</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
-      <c r="C165" s="62">
+      <c r="C165" s="9">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
       </c>
-      <c r="G165" s="1">
+      <c r="G165" s="2">
         <v>102.2</v>
       </c>
       <c r="H165" s="5">
         <v>1348693.3</v>
       </c>
-      <c r="I165" s="5">
+      <c r="I165" s="2">
         <v>102.7</v>
       </c>
       <c r="J165" s="5">
         <v>1741566.1</v>
       </c>
       <c r="K165" s="5">
         <v>101.1</v>
       </c>
+      <c r="L165" s="5">
+        <v>2169658.6</v>
+      </c>
+      <c r="M165" s="5">
+        <v>101.3</v>
+      </c>
     </row>
     <row r="166" spans="1:25">
-      <c r="A166" s="9" t="s">
-        <v>7</v>
+      <c r="A166" s="8" t="s">
+        <v>8</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
-      <c r="C166" s="62">
+      <c r="C166" s="9">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
       </c>
-      <c r="G166" s="1">
+      <c r="G166" s="2">
         <v>106</v>
       </c>
       <c r="H166" s="5">
         <v>574916.9</v>
       </c>
-      <c r="I166" s="5">
+      <c r="I166" s="2">
         <v>108.5</v>
       </c>
       <c r="J166" s="5">
         <v>741626.2</v>
       </c>
       <c r="K166" s="5">
         <v>106.5</v>
       </c>
+      <c r="L166" s="5">
+        <v>977757.9</v>
+      </c>
+      <c r="M166" s="5">
+        <v>103</v>
+      </c>
     </row>
     <row r="167" spans="1:25">
-      <c r="A167" s="9" t="s">
-        <v>8</v>
+      <c r="A167" s="8" t="s">
+        <v>9</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
-      <c r="C167" s="62">
+      <c r="C167" s="9">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
       </c>
-      <c r="G167" s="1">
+      <c r="G167" s="2">
         <v>101.4</v>
       </c>
       <c r="H167" s="5">
         <v>277879</v>
       </c>
-      <c r="I167" s="5">
+      <c r="I167" s="2">
         <v>102.5</v>
       </c>
       <c r="J167" s="5">
         <v>351998.9</v>
       </c>
       <c r="K167" s="5">
         <v>102.5</v>
       </c>
+      <c r="L167" s="5">
+        <v>449486.3</v>
+      </c>
+      <c r="M167" s="5">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="168" spans="1:25">
-      <c r="A168" s="9" t="s">
-        <v>9</v>
+      <c r="A168" s="8" t="s">
+        <v>10</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
-      <c r="C168" s="62">
+      <c r="C168" s="9">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
       </c>
-      <c r="G168" s="1">
+      <c r="G168" s="2">
         <v>101.2</v>
       </c>
       <c r="H168" s="5">
         <v>291695.7</v>
       </c>
-      <c r="I168" s="5">
+      <c r="I168" s="2">
         <v>102.3</v>
       </c>
       <c r="J168" s="5">
         <v>373837</v>
       </c>
       <c r="K168" s="5">
         <v>102.5</v>
       </c>
+      <c r="L168" s="5">
+        <v>501409.4</v>
+      </c>
+      <c r="M168" s="5">
+        <v>103.3</v>
+      </c>
     </row>
     <row r="169" spans="1:25">
-      <c r="A169" s="9" t="s">
-        <v>10</v>
+      <c r="A169" s="8" t="s">
+        <v>11</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
-      <c r="C169" s="62">
+      <c r="C169" s="9">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
       </c>
-      <c r="G169" s="1">
+      <c r="G169" s="2">
         <v>125.2</v>
       </c>
       <c r="H169" s="5">
         <v>653043.80000000005</v>
       </c>
-      <c r="I169" s="5">
+      <c r="I169" s="2">
         <v>127.1</v>
       </c>
       <c r="J169" s="5">
         <v>856626.4</v>
       </c>
       <c r="K169" s="5">
         <v>125.9</v>
       </c>
+      <c r="L169" s="5">
+        <v>1084969.8999999999</v>
+      </c>
+      <c r="M169" s="5">
+        <v>125.3</v>
+      </c>
     </row>
     <row r="170" spans="1:25">
-      <c r="A170" s="9" t="s">
-        <v>11</v>
+      <c r="A170" s="8" t="s">
+        <v>12</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
-      <c r="C170" s="62">
+      <c r="C170" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
       </c>
-      <c r="G170" s="1">
+      <c r="G170" s="2">
         <v>120.8</v>
       </c>
       <c r="H170" s="5">
         <v>394032.3</v>
       </c>
-      <c r="I170" s="5">
+      <c r="I170" s="2">
         <v>120.4</v>
       </c>
       <c r="J170" s="5">
         <v>528652.9</v>
       </c>
       <c r="K170" s="5">
         <v>120.7</v>
       </c>
+      <c r="L170" s="5">
+        <v>671273.2</v>
+      </c>
+      <c r="M170" s="5">
+        <v>121.8</v>
+      </c>
     </row>
     <row r="171" spans="1:25">
-      <c r="A171" s="10" t="s">
-        <v>18</v>
+      <c r="A171" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
-      <c r="C171" s="62">
+      <c r="C171" s="9">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
       </c>
-      <c r="G171" s="1">
+      <c r="G171" s="2">
         <v>121.8</v>
       </c>
       <c r="H171" s="5">
         <v>275146.90000000002</v>
       </c>
-      <c r="I171" s="5">
+      <c r="I171" s="2">
         <v>124.4</v>
       </c>
       <c r="J171" s="5">
         <v>356342.2</v>
       </c>
       <c r="K171" s="5">
         <v>119.7</v>
       </c>
+      <c r="L171" s="5">
+        <v>476026.8</v>
+      </c>
+      <c r="M171" s="5">
+        <v>121.4</v>
+      </c>
     </row>
     <row r="172" spans="1:25">
-      <c r="A172" s="10" t="s">
-        <v>21</v>
+      <c r="A172" s="8" t="s">
+        <v>19</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
-      <c r="C172" s="62">
+      <c r="C172" s="9">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
       </c>
-      <c r="G172" s="1">
+      <c r="G172" s="2">
         <v>100.2</v>
       </c>
       <c r="H172" s="5">
         <v>77937.2</v>
       </c>
-      <c r="I172" s="5">
+      <c r="I172" s="2">
         <v>101.4</v>
       </c>
       <c r="J172" s="5">
         <v>98325</v>
       </c>
       <c r="K172" s="5">
         <v>100.9</v>
       </c>
+      <c r="L172" s="5">
+        <v>124192.5</v>
+      </c>
+      <c r="M172" s="5">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="173" spans="1:25">
-      <c r="A173" s="9" t="s">
-        <v>12</v>
+      <c r="A173" s="10" t="s">
+        <v>13</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
-      <c r="C173" s="62">
+      <c r="C173" s="9">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
       </c>
-      <c r="G173" s="1">
+      <c r="G173" s="2">
         <v>108.3</v>
       </c>
       <c r="H173" s="5">
         <v>720362</v>
       </c>
-      <c r="I173" s="5">
+      <c r="I173" s="2">
         <v>107.1</v>
       </c>
       <c r="J173" s="5">
         <v>906975.6</v>
       </c>
       <c r="K173" s="5">
         <v>104.9</v>
       </c>
+      <c r="L173" s="5">
+        <v>1130875</v>
+      </c>
+      <c r="M173" s="5">
+        <v>104.8</v>
+      </c>
     </row>
     <row r="174" spans="1:25">
-      <c r="A174" s="9" t="s">
-        <v>22</v>
+      <c r="A174" s="11" t="s">
+        <v>72</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
-      <c r="C174" s="62">
+      <c r="C174" s="9">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
       </c>
-      <c r="G174" s="1">
+      <c r="G174" s="2">
         <v>102.5</v>
       </c>
       <c r="H174" s="5">
         <v>3110665.9</v>
       </c>
-      <c r="I174" s="5">
+      <c r="I174" s="2">
         <v>102.6</v>
       </c>
       <c r="J174" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K174" s="5">
         <v>102.4</v>
       </c>
+      <c r="L174" s="5">
+        <v>5106765.8</v>
+      </c>
+      <c r="M174" s="5">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="175" spans="1:25">
-      <c r="A175" s="12" t="s">
-        <v>13</v>
+      <c r="A175" s="11" t="s">
+        <v>73</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
-      <c r="C175" s="62">
+      <c r="C175" s="9">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
       </c>
-      <c r="G175" s="1">
+      <c r="G175" s="2">
         <v>104.2</v>
       </c>
       <c r="H175" s="5">
         <v>7799610.2000000002</v>
       </c>
-      <c r="I175" s="5">
+      <c r="I175" s="2">
         <v>105.2</v>
       </c>
       <c r="J175" s="5">
         <v>9907710.1999999993</v>
       </c>
       <c r="K175" s="5">
         <v>105.2</v>
       </c>
+      <c r="L175" s="5">
+        <v>12316447.699999999</v>
+      </c>
+      <c r="M175" s="5">
+        <v>105.3</v>
+      </c>
     </row>
     <row r="176" spans="1:25">
-      <c r="A176" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B176" s="15">
+      <c r="A176" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B176" s="14">
         <v>180535.7</v>
       </c>
-      <c r="C176" s="65">
+      <c r="C176" s="19">
         <v>112.2</v>
       </c>
-      <c r="D176" s="63">
+      <c r="D176" s="13">
         <v>395950.1</v>
       </c>
-      <c r="E176" s="63">
+      <c r="E176" s="13">
         <v>116.6</v>
       </c>
-      <c r="F176" s="63">
+      <c r="F176" s="13">
         <v>691072.1</v>
       </c>
-      <c r="G176" s="16">
+      <c r="G176" s="15">
         <v>115.8</v>
       </c>
-      <c r="H176" s="63">
+      <c r="H176" s="13">
         <v>1017778</v>
       </c>
-      <c r="I176" s="63">
+      <c r="I176" s="15">
         <v>117.1</v>
       </c>
-      <c r="J176" s="63">
+      <c r="J176" s="13">
         <v>1443609.7</v>
       </c>
-      <c r="K176" s="63">
+      <c r="K176" s="13">
         <v>118</v>
       </c>
-      <c r="L176" s="16"/>
-[...17 lines deleted...]
-      </c>
+      <c r="L176" s="13">
+        <v>1989034.3</v>
+      </c>
+      <c r="M176" s="13">
+        <v>121.8</v>
+      </c>
+      <c r="N176" s="95"/>
+      <c r="O176" s="95"/>
+      <c r="P176" s="95"/>
+      <c r="Q176" s="95"/>
+      <c r="R176" s="95"/>
+      <c r="S176" s="95"/>
+      <c r="T176" s="95"/>
+      <c r="U176" s="95"/>
+      <c r="V176" s="95"/>
+      <c r="W176" s="95"/>
+      <c r="X176" s="95"/>
+      <c r="Y176" s="95"/>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="E181" s="97"/>
     </row>
   </sheetData>
-  <mergeCells count="94">
-[...11 lines deleted...]
-    <mergeCell ref="X129:Y129"/>
+  <mergeCells count="90">
     <mergeCell ref="A104:A105"/>
     <mergeCell ref="B104:C104"/>
-    <mergeCell ref="J104:K104"/>
-[...3 lines deleted...]
-    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="D104:E104"/>
     <mergeCell ref="H104:I104"/>
-    <mergeCell ref="F104:G104"/>
-    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="D129:E129"/>
     <mergeCell ref="A129:A130"/>
     <mergeCell ref="B129:C129"/>
-    <mergeCell ref="F129:G129"/>
-    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:E52"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
-    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="P79:Q79"/>
     <mergeCell ref="N79:O79"/>
-    <mergeCell ref="P79:Q79"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="V79:W79"/>
+    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="R52:S52"/>
     <mergeCell ref="R79:S79"/>
-    <mergeCell ref="T79:U79"/>
-[...9 lines deleted...]
-    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="J52:K52"/>
     <mergeCell ref="H52:I52"/>
-    <mergeCell ref="J52:K52"/>
     <mergeCell ref="L52:M52"/>
-    <mergeCell ref="N52:O52"/>
-[...29 lines deleted...]
-    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="L104:M104"/>
     <mergeCell ref="A154:A155"/>
     <mergeCell ref="B154:C154"/>
     <mergeCell ref="D154:E154"/>
     <mergeCell ref="F154:G154"/>
     <mergeCell ref="H154:I154"/>
     <mergeCell ref="T154:U154"/>
     <mergeCell ref="V154:W154"/>
-    <mergeCell ref="X154:Y154"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="R129:S129"/>
     <mergeCell ref="J154:K154"/>
     <mergeCell ref="L154:M154"/>
     <mergeCell ref="N154:O154"/>
     <mergeCell ref="P154:Q154"/>
     <mergeCell ref="R154:S154"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="P129:Q129"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
-[...1 lines deleted...]
-    <brk id="50" max="24" man="1"/>
+  <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="3" max="24" man="1"/>
+    <brk id="25" max="24" man="1"/>
+    <brk id="76" max="24" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Метаданные!Область_печати</vt:lpstr>
+      <vt:lpstr>Показатель!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>