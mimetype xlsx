--- v3 (2026-07-27)
+++ v4 (2026-08-16)
@@ -1,590 +1,480 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620"/>
   </bookViews>
   <sheets>
-    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Показатель" sheetId="3" r:id="rId3"/>
+    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$Y$179</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$186</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="N32" i="3" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="111">
   <si>
-    <t>Республика Казахстан</t>
+    <t>Ақмола</t>
   </si>
   <si>
-    <t>Акмолинская</t>
+    <t>Ақтөбе</t>
   </si>
   <si>
-    <t>Актюбинская</t>
+    <t>Алматы</t>
   </si>
   <si>
-    <t>Алматинская</t>
+    <t>Атырау</t>
   </si>
   <si>
-    <t>Атырауская</t>
+    <t>Батыс Қазақстан</t>
   </si>
   <si>
-    <t>Западно-Казахстанская</t>
+    <t>Жамбыл</t>
   </si>
   <si>
-    <t>Жамбылская</t>
+    <t>Қарағанды</t>
   </si>
   <si>
-    <t>Карагандинская</t>
+    <t>Қостанай</t>
   </si>
   <si>
-    <t>Костанайская</t>
+    <t>Қызылорда</t>
   </si>
   <si>
-    <t>Кызылординская</t>
+    <t>Маңғыстау</t>
   </si>
   <si>
-    <t>Мангистауская</t>
+    <t>Павлодар</t>
   </si>
   <si>
-    <t>Павлодарская</t>
+    <t>Солтүстік Қазақстан</t>
   </si>
   <si>
-    <t>Северо-Казахстанская</t>
+    <t>Шығыс  Қазақстан</t>
   </si>
   <si>
-    <t>Восточно-Казахстанская</t>
+    <t>Алматы қаласы</t>
   </si>
   <si>
-    <t>ИФО, в %</t>
+    <t>Қазақстан Республикасы</t>
   </si>
   <si>
-    <t>* оперативные данные</t>
+    <t>НКИ, %-бен</t>
   </si>
   <si>
-    <t>Туркестанская</t>
+    <t>* жедел ақпарат</t>
+  </si>
+  <si>
+    <t>Шымкент қаласы</t>
+  </si>
+  <si>
+    <t>Түркістан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
-    <t>Январь 2020 года</t>
+    <t>Астана қаласы</t>
   </si>
   <si>
-    <t>Январь-февраль 2020  года</t>
+    <t>2020 жылғы қаңтар</t>
   </si>
   <si>
-    <t>Январь-март 2020  года</t>
+    <t>2020  жылғы қаңтар-наурыз</t>
   </si>
   <si>
-    <t>Январь-апрель 2020  года</t>
+    <t>2020  жылғы қаңтар-сәуір</t>
   </si>
   <si>
-    <t>Январь-май 2020  года</t>
+    <t>2020  жылғы қаңтар-мамыр</t>
   </si>
   <si>
-    <t>Январь-июнь 2020  года</t>
+    <t>2020  жылғы қаңтар-маусым</t>
   </si>
   <si>
-    <t>Январь-июль 2020  года</t>
+    <t>2020  жылғы қаңтар-шілде</t>
   </si>
   <si>
-    <t>Январь-август 2020  года</t>
+    <t>2020  жылғы қаңтар-тамыз</t>
   </si>
   <si>
-    <t>Январь-сентябрь 2020  года</t>
+    <t xml:space="preserve">2020  жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
-    <t>Январь-октябрь 2020  года</t>
+    <t>2020  жылғы қаңтар-қазан</t>
   </si>
   <si>
-    <t>Январь-ноябрь 2020  года</t>
+    <t>2020  жылғы қаңтар-қараша</t>
   </si>
   <si>
-    <t>Январь-декабрь 2020  года</t>
+    <t>2020  жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Январь 2021 года</t>
+    <t>2021 жылғы қаңтар</t>
   </si>
   <si>
-    <t>Январь-февраль 2021 года</t>
+    <t>2021 жылғы қаңтар-наурыз</t>
   </si>
   <si>
-    <t>Январь-март 2021 года</t>
+    <t>2021 жылғы қаңтар-сәуір</t>
   </si>
   <si>
-    <t>Январь-апрель 2021 года</t>
+    <t>2021 жылғы қаңтар-мамыр</t>
   </si>
   <si>
-    <t>Январь-май2021 года</t>
+    <t>2021 жылғы қаңтар-маусым</t>
   </si>
   <si>
-    <t>Январь-июнь 2021  года</t>
+    <t>2021 жылғы қаңтар-шілде</t>
   </si>
   <si>
-    <t>Январь-июль 2021  года</t>
+    <t>2021 жылғы қаңтар-тамыз</t>
   </si>
   <si>
-    <t>Январь-август 2021  года</t>
+    <t xml:space="preserve">2021 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
-    <t>Январь-сентябрь 2021  года</t>
+    <t>2021 жылғы қаңтар-қазан</t>
   </si>
   <si>
-    <t>Январь-октябрь 2021  года</t>
+    <t>2021 жылғы қаңтар-қараша</t>
   </si>
   <si>
-    <t>Январь-ноябрь 2021  года</t>
+    <t>2021 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Январь-декабрь 2021  года</t>
+    <t>2021 жылғы қаңтар-ақпан</t>
   </si>
   <si>
-    <t>Январь 2022 года</t>
+    <t>2022 жылғы қаңтар</t>
   </si>
   <si>
-    <t>Январь-февраль 2022 года</t>
+    <t>2022 жылғы қаңтар-ақпан</t>
   </si>
   <si>
-    <t>Январь-март 2022 года</t>
+    <t>2022 жылғы қаңтар-наурыз</t>
   </si>
   <si>
-    <t>Январь-апрель 2022 года</t>
+    <t>2022 жылғы қаңтар-сәуір</t>
   </si>
   <si>
-    <t>Январь-май 2022 года</t>
+    <t>2022 жылғы қаңтар-мамыр</t>
   </si>
   <si>
-    <t>Январь-июнь 2022 года</t>
+    <t>2022 жылғы қаңтар-маусым</t>
   </si>
   <si>
-    <t>Январь-июль 2022 года</t>
+    <t>2022 жылғы қаңтар-шілде</t>
   </si>
   <si>
-    <t>Январь-август 2022 года</t>
+    <t>2022 жылғы қаңтар-тамыз</t>
   </si>
   <si>
-    <t>Январь-сентябрь 2022 года</t>
+    <t xml:space="preserve">2022 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
-    <t>Январь-октябрь 2022 года</t>
+    <t>2022 жылғы қаңтар-қазан</t>
   </si>
   <si>
-    <t>Январь-ноябрь 2022 года</t>
+    <t>2022 жылғы қаңтар-қараша</t>
   </si>
   <si>
-    <t>Январь-декабрь 2022 года</t>
+    <t>2022 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Январь 2023 года</t>
+    <t>2023 жылғы қаңтар</t>
   </si>
   <si>
-    <t>Январь-февраль 2023 года</t>
+    <t>2023 жылғы қаңтар-ақпан</t>
   </si>
   <si>
-    <t>Январь-март 2023 года</t>
+    <t>2023 жылғы қаңтар-наурыз</t>
   </si>
   <si>
-    <t>Январь-апрель 2023 года</t>
+    <t>2023 жылғы қаңтар-сәуір</t>
   </si>
   <si>
-    <t>Январь-май 2023 года</t>
+    <t>2023 жылғы қаңтар-мамыр</t>
   </si>
   <si>
-    <t>Январь-июнь 2023 года</t>
+    <t>2023 жылғы қаңтар-маусым</t>
   </si>
   <si>
-    <t>Январь-июль 2023 года</t>
+    <t>2023 жылғы қаңтар-шілде</t>
   </si>
   <si>
-    <t>Январь-август 2023 года</t>
+    <t>2023 жылғы қаңтар-тамыз</t>
   </si>
   <si>
-    <t>Январь-сентябрь 2023 года</t>
+    <t xml:space="preserve">2023 жылғы қаңтар-қыркүйек </t>
   </si>
   <si>
-    <t>Январь-октябрь 2023 года</t>
+    <t>2023 жылғы қаңтар-қазан</t>
   </si>
   <si>
-    <t>Январь-ноябрь 2023 года</t>
+    <t>2023 жылғы қаңтар-қараша</t>
   </si>
   <si>
-    <t>Январь-декабрь 2023 года</t>
+    <t>2023 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Январь 2024 года</t>
+    <t>2024 жылғы қаңтар</t>
   </si>
   <si>
-    <t>Январь-февраль 2024 года</t>
+    <t>2024 жылғы қаңтар-ақпан</t>
   </si>
   <si>
-    <t>Январь-март 2024 года</t>
+    <t>2024 жылғы қаңтар-наурыз</t>
   </si>
   <si>
-    <t>Объем реализации и индекс физического объема по внутренней торговли в разрезе регионов (оптовая и розничная торговля) *</t>
+    <t>2020  жылғы қаңтар-ақпан</t>
   </si>
   <si>
-    <t xml:space="preserve"> город Астана</t>
+    <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және нақты көлем индексі (көтерме және бөлшек сауда) *</t>
   </si>
   <si>
-    <t xml:space="preserve"> город Алматы</t>
+    <t>Көлемі, млн. теңге</t>
   </si>
   <si>
-    <t xml:space="preserve"> город Шымкент</t>
+    <t>2024 жылғы қаңтар-сәуір</t>
   </si>
   <si>
-    <t>Январь-апрель 2024 года</t>
+    <t>2024 жылғы қаңтар-мамыр</t>
   </si>
   <si>
-    <t>Январь-май 2024 года</t>
+    <t>2024 жылғы қаңтар-маусым</t>
   </si>
   <si>
-    <t>Январь-июнь 2024 года</t>
+    <t>2024 жылғы қаңтар-шілде</t>
   </si>
   <si>
-    <t>Январь-июль 2024 года</t>
+    <t>2024 жылғы қаңтар-тамыз</t>
   </si>
   <si>
-    <t>Январь-август 2024 года</t>
+    <t>2024 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
-    <t>Январь-сентябрь 2024 года</t>
+    <t>2024 жылғы қаңтар-қазан</t>
   </si>
   <si>
-    <t>Январь-октябрь 2024 года</t>
+    <t>2024 жылғы қаңтар-қараша</t>
   </si>
   <si>
-    <t>Январь-ноябрь 2024 года</t>
+    <t>2024 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Январь-декабрь 2024 года</t>
+    <t>2025 жылғы қаңтар</t>
   </si>
   <si>
-    <t>Январь 2025 года</t>
+    <t>2025 жылғы қаңтар-ақпан</t>
   </si>
   <si>
-    <t>Январь-февраль 2025 года</t>
+    <t>2025 жылғы қаңтар-наурыз</t>
   </si>
   <si>
-    <t>Январь-март 2025 года</t>
+    <t>2025 жылғы қаңтар-сәуір</t>
   </si>
   <si>
-    <t>Январь-апрель 2025 года</t>
+    <t>2025 жылғы қаңтар-мамыр</t>
   </si>
   <si>
-    <t>Январь-май 2025 года</t>
+    <t>2025 жылғы қаңтар-маусым</t>
   </si>
   <si>
-    <t>Январь-июнь 2025года</t>
+    <t>2025 жылғы қаңтар-шілде</t>
   </si>
   <si>
-    <t>Январь-июль 2025года</t>
+    <t>2025 жылғы қаңтар-тамыз</t>
   </si>
   <si>
-    <t>Январь-август 2025 года</t>
+    <t>2025 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
-    <t>Январь-сентябрь 2025 года</t>
+    <t>2025 жылғы қаңтар-қазан</t>
   </si>
   <si>
-    <t>Условные обозначения:</t>
+    <t>2025 жылғы қаңтар-қараша</t>
   </si>
   <si>
-    <t>«-» явление отсутствует</t>
+    <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>«0,0» – незначительная величина</t>
+    <t>2026 жылғы қаңтар</t>
   </si>
   <si>
-    <t>«х» – данные конфиденциальны</t>
+    <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
-    <t>«...» – данные отсутствуют</t>
+    <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
-    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+    <t>2026 жылғы қаңтар-сәуір</t>
   </si>
   <si>
-    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+    <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
-    <t>Код статистического показателя</t>
+    <t>2026 жылғы қаңтар-маусым</t>
   </si>
   <si>
-    <t>Наименование  статистического показателя</t>
+    <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
-    <t>Объем реализации товаров и услуг в целом по отрасли ''Торговля''</t>
+    <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
-    <t>Единица измерения</t>
+    <t>2026 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
-    <t>млн.тенге</t>
+    <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
-    <t>Краткое наименование КСП</t>
+    <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
-    <t>История показателя</t>
+    <t>2026 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>С 2015 года</t>
+    <t>Жариялау күні:  2026 жылғы 12 тамыз</t>
   </si>
   <si>
-    <t>Определение показателя</t>
-[...119 lines deleted...]
-    <t>g.tokbaeva@aspire.gov.kz</t>
+    <t>Келесі жариялау күні:  2026 жылғы 14 қыркүйек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="38">
+  <fonts count="32">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...11 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -676,107 +566,67 @@
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Arial Cyr"/>
-[...29 lines deleted...]
-      <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
@@ -868,149 +718,149 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...20 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="medium">
         <color indexed="41"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="98">
+  <cellStyleXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
@@ -1167,324 +1017,258 @@
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="15" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-[...63 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="98">
+  <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
@@ -1515,90 +1299,145 @@
     <cellStyle name="SAPBEXfilterDrill" xfId="51"/>
     <cellStyle name="SAPBEXfilterItem" xfId="52"/>
     <cellStyle name="SAPBEXfilterText" xfId="53"/>
     <cellStyle name="SAPBEXformats" xfId="54"/>
     <cellStyle name="SAPBEXheaderItem" xfId="55"/>
     <cellStyle name="SAPBEXheaderText" xfId="56"/>
     <cellStyle name="SAPBEXHLevel0" xfId="57"/>
     <cellStyle name="SAPBEXHLevel0X" xfId="58"/>
     <cellStyle name="SAPBEXHLevel1" xfId="59"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="60"/>
     <cellStyle name="SAPBEXHLevel2" xfId="61"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="62"/>
     <cellStyle name="SAPBEXHLevel3" xfId="63"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="64"/>
     <cellStyle name="SAPBEXresData" xfId="65"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="66"/>
     <cellStyle name="SAPBEXresItem" xfId="67"/>
     <cellStyle name="SAPBEXresItemX" xfId="68"/>
     <cellStyle name="SAPBEXstdData" xfId="69"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="70"/>
     <cellStyle name="SAPBEXstdItem" xfId="71"/>
     <cellStyle name="SAPBEXstdItemX" xfId="72"/>
     <cellStyle name="SAPBEXtitle" xfId="73"/>
     <cellStyle name="SAPBEXundefined" xfId="74"/>
     <cellStyle name="Total" xfId="75"/>
-    <cellStyle name="Гиперссылка" xfId="97" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="92"/>
     <cellStyle name="Денежный 2" xfId="76"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 4" xfId="80"/>
     <cellStyle name="Обычный 2 5" xfId="81"/>
     <cellStyle name="Обычный 2 6" xfId="77"/>
     <cellStyle name="Обычный 2 7" xfId="93"/>
     <cellStyle name="Обычный 3" xfId="82"/>
     <cellStyle name="Обычный 3 2" xfId="83"/>
     <cellStyle name="Обычный 4" xfId="84"/>
     <cellStyle name="Обычный 4 2" xfId="95"/>
     <cellStyle name="Обычный 5" xfId="94"/>
     <cellStyle name="Обычный 8" xfId="85"/>
     <cellStyle name="Процентный 2" xfId="87"/>
     <cellStyle name="Процентный 2 2" xfId="88"/>
     <cellStyle name="Процентный 2 3" xfId="89"/>
     <cellStyle name="Процентный 3" xfId="86"/>
     <cellStyle name="Тысячи_Sheet1" xfId="90"/>
     <cellStyle name="Финансовый" xfId="96" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="91"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>647028</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>52556</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2899410" cy="870585"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1843,11722 +1682,11348 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J22"/>
+  <dimension ref="A1:Y185"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D137" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="O181" sqref="O181"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="42.140625" customWidth="1"/>
-    <col min="2" max="2" width="68" customWidth="1"/>
+    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="8" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="8.7109375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
+    <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="13" style="1" customWidth="1"/>
+    <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="11.42578125" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
-[...28 lines deleted...]
-      <c r="A3" s="75" t="s">
+    <row r="1" spans="1:25" s="25" customFormat="1" ht="12.75">
+      <c r="A1" s="80"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="24"/>
+    </row>
+    <row r="2" spans="1:25" s="25" customFormat="1" ht="12.75">
+      <c r="A2" s="80"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="24"/>
+      <c r="V2" s="81" t="s">
+        <v>109</v>
+      </c>
+      <c r="W2" s="81"/>
+      <c r="X2" s="81"/>
+      <c r="Y2" s="81"/>
+    </row>
+    <row r="3" spans="1:25" s="25" customFormat="1" ht="12.75">
+      <c r="A3" s="80"/>
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="24"/>
+      <c r="V3" s="57" t="s">
+        <v>110</v>
+      </c>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+    </row>
+    <row r="4" spans="1:25" s="25" customFormat="1" ht="12.75">
+      <c r="A4" s="80"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="24"/>
+    </row>
+    <row r="5" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="82"/>
+      <c r="O5" s="82"/>
+      <c r="P5" s="82"/>
+      <c r="Q5" s="82"/>
+      <c r="R5" s="82"/>
+      <c r="S5" s="82"/>
+      <c r="T5" s="82"/>
+      <c r="U5" s="82"/>
+      <c r="V5" s="82"/>
+      <c r="W5" s="82"/>
+      <c r="X5" s="82"/>
+      <c r="Y5" s="82"/>
+    </row>
+    <row r="8" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A8" s="83"/>
+      <c r="B8" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="76"/>
+      <c r="D8" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="76"/>
+      <c r="L8" s="76" t="s">
+        <v>27</v>
+      </c>
+      <c r="M8" s="76"/>
+      <c r="N8" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="O8" s="76"/>
+      <c r="P8" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q8" s="76"/>
+      <c r="R8" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="S8" s="76"/>
+      <c r="T8" s="76" t="s">
+        <v>31</v>
+      </c>
+      <c r="U8" s="76"/>
+      <c r="V8" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="W8" s="76"/>
+      <c r="X8" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y8" s="76"/>
+    </row>
+    <row r="9" spans="1:25" s="2" customFormat="1" ht="22.5">
+      <c r="A9" s="83"/>
+      <c r="B9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="N9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="R9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="S9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="T9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="U9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="V9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="X9" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y9" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="5">
+        <v>2462577.5</v>
+      </c>
+      <c r="C10" s="5">
+        <v>105.2</v>
+      </c>
+      <c r="D10" s="6">
+        <v>4881701</v>
+      </c>
+      <c r="E10" s="7">
+        <v>103.6</v>
+      </c>
+      <c r="F10" s="5">
+        <v>7481700.5999999996</v>
+      </c>
+      <c r="G10" s="5">
         <v>101</v>
       </c>
-      <c r="B3" s="85" t="s">
-[...227 lines deleted...]
-      <c r="B18" s="72" t="s">
+      <c r="H10" s="5">
+        <v>9303868.8000000007</v>
+      </c>
+      <c r="I10" s="5">
+        <v>91.1</v>
+      </c>
+      <c r="J10" s="5">
+        <v>11647568.300000001</v>
+      </c>
+      <c r="K10" s="5">
+        <v>87.7</v>
+      </c>
+      <c r="L10" s="5">
+        <v>14931661.4</v>
+      </c>
+      <c r="M10" s="5">
+        <v>89.4</v>
+      </c>
+      <c r="N10" s="5">
+        <v>17754319</v>
+      </c>
+      <c r="O10" s="5">
+        <v>88.1</v>
+      </c>
+      <c r="P10" s="5">
+        <v>21174548.5</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>89.5</v>
+      </c>
+      <c r="R10" s="5">
+        <v>24702457</v>
+      </c>
+      <c r="S10" s="5">
+        <v>90.5</v>
+      </c>
+      <c r="T10" s="5">
+        <v>28011719.800000001</v>
+      </c>
+      <c r="U10" s="8">
+        <v>90.6</v>
+      </c>
+      <c r="V10" s="5">
+        <v>31486302.800000001</v>
+      </c>
+      <c r="W10" s="8">
+        <v>91.3</v>
+      </c>
+      <c r="X10" s="6">
+        <v>35938498.700000003</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="5">
+        <v>43026.7</v>
+      </c>
+      <c r="C11" s="5">
+        <v>110.1</v>
+      </c>
+      <c r="D11" s="6">
+        <v>87685.9</v>
+      </c>
+      <c r="E11" s="7">
+        <v>100.3</v>
+      </c>
+      <c r="F11" s="5">
+        <v>134867.20000000001</v>
+      </c>
+      <c r="G11" s="1">
+        <v>102.1</v>
+      </c>
+      <c r="H11" s="5">
+        <v>187745.5</v>
+      </c>
+      <c r="I11" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="J11" s="5">
+        <v>266855.59999999998</v>
+      </c>
+      <c r="K11" s="5">
+        <v>91.3</v>
+      </c>
+      <c r="L11" s="5">
+        <v>347451.7</v>
+      </c>
+      <c r="M11" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="N11" s="5">
+        <v>412857</v>
+      </c>
+      <c r="O11" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="P11" s="5">
+        <v>485420</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="R11" s="5">
+        <v>560443.6</v>
+      </c>
+      <c r="S11" s="5">
+        <v>95</v>
+      </c>
+      <c r="T11" s="5">
+        <v>637634.4</v>
+      </c>
+      <c r="U11" s="8">
+        <v>91.8</v>
+      </c>
+      <c r="V11" s="5">
+        <v>706552.8</v>
+      </c>
+      <c r="W11" s="8">
+        <v>88.1</v>
+      </c>
+      <c r="X11" s="6">
+        <v>801344.3</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>86.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="5">
+        <v>105418.3</v>
+      </c>
+      <c r="C12" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="D12" s="6">
+        <v>222146</v>
+      </c>
+      <c r="E12" s="7">
+        <v>101.1</v>
+      </c>
+      <c r="F12" s="5">
+        <v>346444.2</v>
+      </c>
+      <c r="G12" s="1">
+        <v>100.7</v>
+      </c>
+      <c r="H12" s="5">
+        <v>431994.4</v>
+      </c>
+      <c r="I12" s="5">
+        <v>94.9</v>
+      </c>
+      <c r="J12" s="5">
+        <v>532453.6</v>
+      </c>
+      <c r="K12" s="5">
+        <v>90.8</v>
+      </c>
+      <c r="L12" s="5">
+        <v>670540.5</v>
+      </c>
+      <c r="M12" s="5">
+        <v>90.5</v>
+      </c>
+      <c r="N12" s="5">
+        <v>836925.2</v>
+      </c>
+      <c r="O12" s="5">
+        <v>94.2</v>
+      </c>
+      <c r="P12" s="5">
+        <v>998798</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>95</v>
+      </c>
+      <c r="R12" s="5">
+        <v>1169447.3999999999</v>
+      </c>
+      <c r="S12" s="5">
+        <v>95.8</v>
+      </c>
+      <c r="T12" s="5">
+        <v>1338766.3</v>
+      </c>
+      <c r="U12" s="8">
+        <v>96.7</v>
+      </c>
+      <c r="V12" s="5">
+        <v>1488637.9</v>
+      </c>
+      <c r="W12" s="8">
+        <v>96.5</v>
+      </c>
+      <c r="X12" s="6">
+        <v>1733103.7</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="5">
+        <v>60304.5</v>
+      </c>
+      <c r="C13" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="D13" s="6">
+        <v>129465.60000000001</v>
+      </c>
+      <c r="E13" s="7">
+        <v>100.4</v>
+      </c>
+      <c r="F13" s="5">
+        <v>195778.7</v>
+      </c>
+      <c r="G13" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="H13" s="5">
+        <v>248351.3</v>
+      </c>
+      <c r="I13" s="5">
+        <v>90.9</v>
+      </c>
+      <c r="J13" s="5">
+        <v>315654.09999999998</v>
+      </c>
+      <c r="K13" s="5">
+        <v>87.6</v>
+      </c>
+      <c r="L13" s="5">
+        <v>414874.9</v>
+      </c>
+      <c r="M13" s="5">
+        <v>90.9</v>
+      </c>
+      <c r="N13" s="5">
+        <v>503768.4</v>
+      </c>
+      <c r="O13" s="5">
+        <v>90.1</v>
+      </c>
+      <c r="P13" s="5">
+        <v>604684.30000000005</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>89.1</v>
+      </c>
+      <c r="R13" s="5">
+        <v>719873.9</v>
+      </c>
+      <c r="S13" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="T13" s="5">
+        <v>825844.7</v>
+      </c>
+      <c r="U13" s="8">
+        <v>88.3</v>
+      </c>
+      <c r="V13" s="5">
+        <v>930987.1</v>
+      </c>
+      <c r="W13" s="8">
+        <v>88.1</v>
+      </c>
+      <c r="X13" s="6">
+        <v>1046332.9</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>87.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="5">
+        <v>296426.5</v>
+      </c>
+      <c r="C14" s="5">
         <v>126</v>
       </c>
-    </row>
-[...364 lines deleted...]
-      <c r="S7" s="5">
+      <c r="D14" s="6">
+        <v>542218.30000000005</v>
+      </c>
+      <c r="E14" s="7">
+        <v>118.8</v>
+      </c>
+      <c r="F14" s="5">
+        <v>744470.3</v>
+      </c>
+      <c r="G14" s="1">
+        <v>108.6</v>
+      </c>
+      <c r="H14" s="5">
+        <v>865350.2</v>
+      </c>
+      <c r="I14" s="5">
+        <v>99.3</v>
+      </c>
+      <c r="J14" s="5">
+        <v>981456.4</v>
+      </c>
+      <c r="K14" s="5">
+        <v>94.3</v>
+      </c>
+      <c r="L14" s="5">
+        <v>1158168.7</v>
+      </c>
+      <c r="M14" s="5">
+        <v>85</v>
+      </c>
+      <c r="N14" s="5">
+        <v>1401284.7</v>
+      </c>
+      <c r="O14" s="5">
+        <v>81.8</v>
+      </c>
+      <c r="P14" s="5">
+        <v>1620043.1</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>82.2</v>
+      </c>
+      <c r="R14" s="5">
+        <v>1857710.3</v>
+      </c>
+      <c r="S14" s="5">
+        <v>82.8</v>
+      </c>
+      <c r="T14" s="5">
+        <v>2089121.5</v>
+      </c>
+      <c r="U14" s="8">
+        <v>82.7</v>
+      </c>
+      <c r="V14" s="5">
+        <v>2355387.7000000002</v>
+      </c>
+      <c r="W14" s="8">
+        <v>84.4</v>
+      </c>
+      <c r="X14" s="6">
+        <v>2655540.7999999998</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="5">
+        <v>47733.7</v>
+      </c>
+      <c r="C15" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="D15" s="6">
+        <v>97195.199999999997</v>
+      </c>
+      <c r="E15" s="7">
+        <v>100.9</v>
+      </c>
+      <c r="F15" s="5">
+        <v>156213.29999999999</v>
+      </c>
+      <c r="G15" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="H15" s="5">
+        <v>199930.9</v>
+      </c>
+      <c r="I15" s="5">
+        <v>93.9</v>
+      </c>
+      <c r="J15" s="5">
+        <v>257923.9</v>
+      </c>
+      <c r="K15" s="5">
         <v>90.5</v>
       </c>
-      <c r="T7" s="5">
-[...158 lines deleted...]
-      <c r="U9" s="7">
+      <c r="L15" s="5">
+        <v>326691.20000000001</v>
+      </c>
+      <c r="M15" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="N15" s="5">
+        <v>382046.8</v>
+      </c>
+      <c r="O15" s="5">
+        <v>93.9</v>
+      </c>
+      <c r="P15" s="5">
+        <v>445346.2</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="R15" s="5">
+        <v>509889</v>
+      </c>
+      <c r="S15" s="5">
+        <v>96.8</v>
+      </c>
+      <c r="T15" s="5">
+        <v>568856.30000000005</v>
+      </c>
+      <c r="U15" s="8">
+        <v>97.4</v>
+      </c>
+      <c r="V15" s="5">
+        <v>630215.4</v>
+      </c>
+      <c r="W15" s="8">
         <v>96.7</v>
       </c>
-      <c r="V9" s="5">
-[...170 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="X15" s="6">
+        <v>723658</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="5">
-[...77 lines deleted...]
-      <c r="B13" s="5">
+      <c r="B16" s="5">
         <v>37338.800000000003</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C16" s="5">
         <v>105.1</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D16" s="6">
         <v>75254.2</v>
-      </c>
-[...232 lines deleted...]
-        <v>67413.100000000006</v>
       </c>
       <c r="E16" s="7">
         <v>102.6</v>
       </c>
       <c r="F16" s="5">
+        <v>121979.3</v>
+      </c>
+      <c r="G16" s="1">
+        <v>104.1</v>
+      </c>
+      <c r="H16" s="5">
+        <v>152481.20000000001</v>
+      </c>
+      <c r="I16" s="5">
+        <v>94</v>
+      </c>
+      <c r="J16" s="5">
+        <v>194405.6</v>
+      </c>
+      <c r="K16" s="5">
+        <v>92.7</v>
+      </c>
+      <c r="L16" s="5">
+        <v>252335.7</v>
+      </c>
+      <c r="M16" s="5">
+        <v>96.6</v>
+      </c>
+      <c r="N16" s="5">
+        <v>304262.09999999998</v>
+      </c>
+      <c r="O16" s="5">
+        <v>96.2</v>
+      </c>
+      <c r="P16" s="5">
+        <v>360188.8</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="R16" s="5">
+        <v>412539.8</v>
+      </c>
+      <c r="S16" s="5">
+        <v>97.5</v>
+      </c>
+      <c r="T16" s="5">
+        <v>462319.3</v>
+      </c>
+      <c r="U16" s="8">
+        <v>96</v>
+      </c>
+      <c r="V16" s="5">
+        <v>510907.5</v>
+      </c>
+      <c r="W16" s="8">
+        <v>94.9</v>
+      </c>
+      <c r="X16" s="6">
+        <v>601270.9</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>98.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="5">
+        <v>138281.4</v>
+      </c>
+      <c r="C17" s="5">
+        <v>106</v>
+      </c>
+      <c r="D17" s="6">
+        <v>278729.8</v>
+      </c>
+      <c r="E17" s="7">
+        <v>104.4</v>
+      </c>
+      <c r="F17" s="5">
+        <v>452609.6</v>
+      </c>
+      <c r="G17" s="5">
+        <v>103</v>
+      </c>
+      <c r="H17" s="5">
+        <v>563748.5</v>
+      </c>
+      <c r="I17" s="5">
+        <v>93.7</v>
+      </c>
+      <c r="J17" s="5">
+        <v>703013.7</v>
+      </c>
+      <c r="K17" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="L17" s="5">
+        <v>930217.8</v>
+      </c>
+      <c r="M17" s="5">
+        <v>94.5</v>
+      </c>
+      <c r="N17" s="5">
+        <v>1109453.1000000001</v>
+      </c>
+      <c r="O17" s="5">
+        <v>91.5</v>
+      </c>
+      <c r="P17" s="5">
+        <v>1356337.3</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>93.8</v>
+      </c>
+      <c r="R17" s="5">
+        <v>1622463.7</v>
+      </c>
+      <c r="S17" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="T17" s="5">
+        <v>1859122.7</v>
+      </c>
+      <c r="U17" s="8">
+        <v>97.1</v>
+      </c>
+      <c r="V17" s="5">
+        <v>2054072.1</v>
+      </c>
+      <c r="W17" s="8">
+        <v>96.7</v>
+      </c>
+      <c r="X17" s="6">
+        <v>2353628.9</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="5">
+        <v>57251.7</v>
+      </c>
+      <c r="C18" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="D18" s="6">
+        <v>114245.6</v>
+      </c>
+      <c r="E18" s="7">
+        <v>98.3</v>
+      </c>
+      <c r="F18" s="5">
+        <v>188975.1</v>
+      </c>
+      <c r="G18" s="1">
+        <v>102.3</v>
+      </c>
+      <c r="H18" s="5">
+        <v>247452.2</v>
+      </c>
+      <c r="I18" s="5">
+        <v>89.6</v>
+      </c>
+      <c r="J18" s="5">
+        <v>338173.7</v>
+      </c>
+      <c r="K18" s="5">
+        <v>89</v>
+      </c>
+      <c r="L18" s="5">
+        <v>439100.7</v>
+      </c>
+      <c r="M18" s="5">
+        <v>90</v>
+      </c>
+      <c r="N18" s="5">
+        <v>541088.30000000005</v>
+      </c>
+      <c r="O18" s="5">
+        <v>92.8</v>
+      </c>
+      <c r="P18" s="5">
+        <v>652699.80000000005</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>94.1</v>
+      </c>
+      <c r="R18" s="5">
+        <v>759956.9</v>
+      </c>
+      <c r="S18" s="5">
+        <v>94</v>
+      </c>
+      <c r="T18" s="5">
+        <v>864331.8</v>
+      </c>
+      <c r="U18" s="8">
+        <v>92.9</v>
+      </c>
+      <c r="V18" s="5">
+        <v>977776.6</v>
+      </c>
+      <c r="W18" s="8">
+        <v>94</v>
+      </c>
+      <c r="X18" s="6">
+        <v>1111150.8</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>93.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="5">
+        <v>32728.9</v>
+      </c>
+      <c r="C19" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="D19" s="6">
+        <v>67413.100000000006</v>
+      </c>
+      <c r="E19" s="7">
+        <v>102.6</v>
+      </c>
+      <c r="F19" s="5">
         <v>113189.1</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G19" s="1">
         <v>103.5</v>
       </c>
-      <c r="H16" s="5">
+      <c r="H19" s="5">
         <v>142162</v>
       </c>
-      <c r="I16" s="5">
+      <c r="I19" s="5">
         <v>96.6</v>
       </c>
-      <c r="J16" s="5">
+      <c r="J19" s="5">
         <v>176398</v>
       </c>
-      <c r="K16" s="5">
+      <c r="K19" s="5">
         <v>93.3</v>
       </c>
-      <c r="L16" s="5">
+      <c r="L19" s="5">
         <v>221187.9</v>
       </c>
-      <c r="M16" s="5">
+      <c r="M19" s="5">
         <v>94.1</v>
       </c>
-      <c r="N16" s="5">
+      <c r="N19" s="5">
         <v>258558.5</v>
       </c>
-      <c r="O16" s="5">
+      <c r="O19" s="5">
         <v>93.8</v>
       </c>
-      <c r="P16" s="5">
+      <c r="P19" s="5">
         <v>308412.79999999999</v>
       </c>
-      <c r="Q16" s="5">
+      <c r="Q19" s="5">
         <v>96.4</v>
       </c>
-      <c r="R16" s="5">
+      <c r="R19" s="5">
         <v>351815</v>
       </c>
-      <c r="S16" s="5">
+      <c r="S19" s="5">
         <v>98.3</v>
       </c>
-      <c r="T16" s="5">
+      <c r="T19" s="5">
         <v>386855.9</v>
       </c>
-      <c r="U16" s="7">
+      <c r="U19" s="8">
         <v>97.8</v>
       </c>
-      <c r="V16" s="5">
+      <c r="V19" s="5">
         <v>431849.3</v>
       </c>
-      <c r="W16" s="2">
+      <c r="W19" s="8">
         <v>97.7</v>
       </c>
-      <c r="X16" s="5">
+      <c r="X19" s="6">
         <v>488777.9</v>
       </c>
-      <c r="Y16" s="2">
+      <c r="Y19" s="8">
         <v>97.8</v>
       </c>
-      <c r="Z16" s="16"/>
-[...2 lines deleted...]
-      <c r="A17" s="8" t="s">
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="5">
+        <v>28588.3</v>
+      </c>
+      <c r="C20" s="5">
+        <v>103</v>
+      </c>
+      <c r="D20" s="6">
+        <v>55908.1</v>
+      </c>
+      <c r="E20" s="7">
+        <v>96.3</v>
+      </c>
+      <c r="F20" s="5">
+        <v>88212.7</v>
+      </c>
+      <c r="G20" s="1">
+        <v>99.8</v>
+      </c>
+      <c r="H20" s="5">
+        <v>110295.6</v>
+      </c>
+      <c r="I20" s="5">
+        <v>90</v>
+      </c>
+      <c r="J20" s="5">
+        <v>135847.6</v>
+      </c>
+      <c r="K20" s="5">
+        <v>85.4</v>
+      </c>
+      <c r="L20" s="5">
+        <v>171146</v>
+      </c>
+      <c r="M20" s="5">
+        <v>85.6</v>
+      </c>
+      <c r="N20" s="5">
+        <v>204742.9</v>
+      </c>
+      <c r="O20" s="5">
+        <v>83.7</v>
+      </c>
+      <c r="P20" s="5">
+        <v>242962</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>84.1</v>
+      </c>
+      <c r="R20" s="5">
+        <v>287591.5</v>
+      </c>
+      <c r="S20" s="5">
+        <v>86.5</v>
+      </c>
+      <c r="T20" s="5">
+        <v>332056.3</v>
+      </c>
+      <c r="U20" s="8">
+        <v>87.7</v>
+      </c>
+      <c r="V20" s="5">
+        <v>374629.8</v>
+      </c>
+      <c r="W20" s="8">
+        <v>86.9</v>
+      </c>
+      <c r="X20" s="6">
+        <v>428810.5</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="5">
-[...2 lines deleted...]
-      <c r="C17" s="5">
+      <c r="B21" s="5">
+        <v>51590.1</v>
+      </c>
+      <c r="C21" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="D21" s="6">
+        <v>103480</v>
+      </c>
+      <c r="E21" s="7">
+        <v>101.7</v>
+      </c>
+      <c r="F21" s="5">
+        <v>168661.5</v>
+      </c>
+      <c r="G21" s="1">
+        <v>102.6</v>
+      </c>
+      <c r="H21" s="5">
+        <v>212774.39999999999</v>
+      </c>
+      <c r="I21" s="5">
+        <v>92.4</v>
+      </c>
+      <c r="J21" s="5">
+        <v>269669.59999999998</v>
+      </c>
+      <c r="K21" s="5">
+        <v>87.9</v>
+      </c>
+      <c r="L21" s="5">
+        <v>374501.1</v>
+      </c>
+      <c r="M21" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="N21" s="5">
+        <v>458509.3</v>
+      </c>
+      <c r="O21" s="5">
+        <v>88.2</v>
+      </c>
+      <c r="P21" s="5">
+        <v>553022</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>89.9</v>
+      </c>
+      <c r="R21" s="5">
+        <v>648806.80000000005</v>
+      </c>
+      <c r="S21" s="5">
+        <v>91.9</v>
+      </c>
+      <c r="T21" s="5">
+        <v>739610.6</v>
+      </c>
+      <c r="U21" s="8">
+        <v>92.5</v>
+      </c>
+      <c r="V21" s="5">
+        <v>845541.2</v>
+      </c>
+      <c r="W21" s="8">
+        <v>94</v>
+      </c>
+      <c r="X21" s="6">
+        <v>971426.9</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="5">
+        <v>37672</v>
+      </c>
+      <c r="C22" s="5">
+        <v>102.8</v>
+      </c>
+      <c r="D22" s="6">
+        <v>78789.399999999994</v>
+      </c>
+      <c r="E22" s="7">
+        <v>99.8</v>
+      </c>
+      <c r="F22" s="5">
+        <v>132042.79999999999</v>
+      </c>
+      <c r="G22" s="1">
+        <v>101.8</v>
+      </c>
+      <c r="H22" s="5">
+        <v>173282.3</v>
+      </c>
+      <c r="I22" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="J22" s="5">
+        <v>226287.1</v>
+      </c>
+      <c r="K22" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="L22" s="5">
+        <v>279781.59999999998</v>
+      </c>
+      <c r="M22" s="5">
+        <v>96.7</v>
+      </c>
+      <c r="N22" s="5">
+        <v>324946.2</v>
+      </c>
+      <c r="O22" s="5">
+        <v>94.6</v>
+      </c>
+      <c r="P22" s="5">
+        <v>387608.1</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="R22" s="5">
+        <v>454531.1</v>
+      </c>
+      <c r="S22" s="5">
+        <v>97.1</v>
+      </c>
+      <c r="T22" s="5">
+        <v>517705</v>
+      </c>
+      <c r="U22" s="8">
+        <v>97</v>
+      </c>
+      <c r="V22" s="5">
+        <v>575319.6</v>
+      </c>
+      <c r="W22" s="8">
+        <v>97.4</v>
+      </c>
+      <c r="X22" s="6">
+        <v>636713.1</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15719.8</v>
+      </c>
+      <c r="C23" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="D23" s="6">
+        <v>31172.7</v>
+      </c>
+      <c r="E23" s="8">
+        <v>100</v>
+      </c>
+      <c r="F23" s="5">
+        <v>51373.8</v>
+      </c>
+      <c r="G23" s="11">
+        <v>100.8</v>
+      </c>
+      <c r="H23" s="5">
+        <v>66742.399999999994</v>
+      </c>
+      <c r="I23" s="5">
+        <v>92.4</v>
+      </c>
+      <c r="J23" s="5">
+        <v>83205.3</v>
+      </c>
+      <c r="K23" s="5">
+        <v>86.2</v>
+      </c>
+      <c r="L23" s="5">
+        <v>108343.7</v>
+      </c>
+      <c r="M23" s="5">
+        <v>89.8</v>
+      </c>
+      <c r="N23" s="5">
+        <v>130389.1</v>
+      </c>
+      <c r="O23" s="5">
+        <v>89</v>
+      </c>
+      <c r="P23" s="5">
+        <v>156422.6</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>90</v>
+      </c>
+      <c r="R23" s="5">
+        <v>181947.3</v>
+      </c>
+      <c r="S23" s="5">
+        <v>91.6</v>
+      </c>
+      <c r="T23" s="5">
+        <v>204660.4</v>
+      </c>
+      <c r="U23" s="8">
+        <v>91.8</v>
+      </c>
+      <c r="V23" s="5">
+        <v>230779.8</v>
+      </c>
+      <c r="W23" s="8">
+        <v>93.3</v>
+      </c>
+      <c r="X23" s="6">
+        <v>257949</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>93.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="5">
+        <v>104008.3</v>
+      </c>
+      <c r="C24" s="5">
+        <v>107.2</v>
+      </c>
+      <c r="D24" s="6">
+        <v>204557.8</v>
+      </c>
+      <c r="E24" s="7">
+        <v>105.1</v>
+      </c>
+      <c r="F24" s="5">
+        <v>353483.3</v>
+      </c>
+      <c r="G24" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="H24" s="5">
+        <v>463449.8</v>
+      </c>
+      <c r="I24" s="5">
+        <v>91.8</v>
+      </c>
+      <c r="J24" s="5">
+        <v>599131.80000000005</v>
+      </c>
+      <c r="K24" s="5">
+        <v>90.2</v>
+      </c>
+      <c r="L24" s="5">
+        <v>768488</v>
+      </c>
+      <c r="M24" s="5">
+        <v>90.3</v>
+      </c>
+      <c r="N24" s="5">
+        <v>933200.1</v>
+      </c>
+      <c r="O24" s="5">
+        <v>93</v>
+      </c>
+      <c r="P24" s="5">
+        <v>1120274.5</v>
+      </c>
+      <c r="Q24" s="5">
+        <v>94.7</v>
+      </c>
+      <c r="R24" s="5">
+        <v>1308101.8</v>
+      </c>
+      <c r="S24" s="5">
+        <v>95.8</v>
+      </c>
+      <c r="T24" s="5">
+        <v>1478105.3</v>
+      </c>
+      <c r="U24" s="8">
+        <v>94.7</v>
+      </c>
+      <c r="V24" s="5">
+        <v>1643967</v>
+      </c>
+      <c r="W24" s="8">
+        <v>94.3</v>
+      </c>
+      <c r="X24" s="6">
+        <v>1909558.4</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="5">
+        <v>373256.9</v>
+      </c>
+      <c r="C25" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="D25" s="6">
+        <v>671560.2</v>
+      </c>
+      <c r="E25" s="7">
+        <v>103.1</v>
+      </c>
+      <c r="F25" s="5">
+        <v>1004739.6</v>
+      </c>
+      <c r="G25" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="H25" s="5">
+        <v>1236035.2</v>
+      </c>
+      <c r="I25" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="J25" s="5">
+        <v>1595507.8</v>
+      </c>
+      <c r="K25" s="5">
+        <v>92.1</v>
+      </c>
+      <c r="L25" s="5">
+        <v>2144770.4</v>
+      </c>
+      <c r="M25" s="5">
+        <v>99.9</v>
+      </c>
+      <c r="N25" s="5">
+        <v>2428698.7999999998</v>
+      </c>
+      <c r="O25" s="5">
+        <v>93.5</v>
+      </c>
+      <c r="P25" s="5">
+        <v>2900865.7</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="R25" s="5">
+        <v>3377712.6</v>
+      </c>
+      <c r="S25" s="5">
+        <v>97.5</v>
+      </c>
+      <c r="T25" s="5">
+        <v>3838874.6</v>
+      </c>
+      <c r="U25" s="8">
+        <v>98.1</v>
+      </c>
+      <c r="V25" s="5">
+        <v>4435085.5</v>
+      </c>
+      <c r="W25" s="8">
+        <v>102.5</v>
+      </c>
+      <c r="X25" s="6">
+        <v>5158441.0999999996</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="5">
+        <v>966748.5</v>
+      </c>
+      <c r="C26" s="5">
+        <v>102.2</v>
+      </c>
+      <c r="D26" s="6">
+        <v>1976720.9</v>
+      </c>
+      <c r="E26" s="7">
+        <v>101.7</v>
+      </c>
+      <c r="F26" s="5">
+        <v>2989616.4</v>
+      </c>
+      <c r="G26" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="H26" s="5">
+        <v>3690842.1</v>
+      </c>
+      <c r="I26" s="5">
+        <v>87</v>
+      </c>
+      <c r="J26" s="5">
+        <v>4550438.5999999996</v>
+      </c>
+      <c r="K26" s="5">
+        <v>83.1</v>
+      </c>
+      <c r="L26" s="5">
+        <v>5765961.5</v>
+      </c>
+      <c r="M26" s="5">
+        <v>84.5</v>
+      </c>
+      <c r="N26" s="5">
+        <v>6858349.4000000004</v>
+      </c>
+      <c r="O26" s="5">
+        <v>84</v>
+      </c>
+      <c r="P26" s="5">
+        <v>8205192.5</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>85.2</v>
+      </c>
+      <c r="R26" s="5">
+        <v>9572358.5</v>
+      </c>
+      <c r="S26" s="5">
+        <v>86.3</v>
+      </c>
+      <c r="T26" s="5">
+        <v>10840165.5</v>
+      </c>
+      <c r="U26" s="8">
+        <v>86.4</v>
+      </c>
+      <c r="V26" s="5">
+        <v>12137570.9</v>
+      </c>
+      <c r="W26" s="8">
+        <v>86.4</v>
+      </c>
+      <c r="X26" s="6">
+        <v>13737241.699999999</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>88.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="14">
+        <v>66483.100000000006</v>
+      </c>
+      <c r="C27" s="14">
+        <v>106.3</v>
+      </c>
+      <c r="D27" s="15">
+        <v>145158.20000000001</v>
+      </c>
+      <c r="E27" s="16">
+        <v>103.6</v>
+      </c>
+      <c r="F27" s="14">
+        <v>239043.7</v>
+      </c>
+      <c r="G27" s="16">
+        <v>104.7</v>
+      </c>
+      <c r="H27" s="14">
+        <v>311230.8</v>
+      </c>
+      <c r="I27" s="16">
+        <v>94.7</v>
+      </c>
+      <c r="J27" s="14">
+        <v>421145.9</v>
+      </c>
+      <c r="K27" s="14">
+        <v>93.1</v>
+      </c>
+      <c r="L27" s="14">
+        <v>558100</v>
+      </c>
+      <c r="M27" s="14">
+        <v>98.7</v>
+      </c>
+      <c r="N27" s="14">
+        <v>665239.1</v>
+      </c>
+      <c r="O27" s="14">
+        <v>97.4</v>
+      </c>
+      <c r="P27" s="14">
+        <v>776270.8</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>99.1</v>
+      </c>
+      <c r="R27" s="14">
+        <v>907267.8</v>
+      </c>
+      <c r="S27" s="14">
+        <v>100.1</v>
+      </c>
+      <c r="T27" s="14">
+        <v>1027689.2</v>
+      </c>
+      <c r="U27" s="14">
+        <v>101.2</v>
+      </c>
+      <c r="V27" s="14">
+        <v>1157022.6000000001</v>
+      </c>
+      <c r="W27" s="14">
+        <v>101.1</v>
+      </c>
+      <c r="X27" s="15">
+        <v>1323550.1000000001</v>
+      </c>
+      <c r="Y27" s="14">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="15" customHeight="1">
+      <c r="A30" s="83"/>
+      <c r="B30" s="76" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76" t="s">
+        <v>35</v>
+      </c>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="I30" s="76"/>
+      <c r="J30" s="76" t="s">
+        <v>37</v>
+      </c>
+      <c r="K30" s="76"/>
+      <c r="L30" s="76" t="s">
+        <v>38</v>
+      </c>
+      <c r="M30" s="76"/>
+      <c r="N30" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="O30" s="76"/>
+      <c r="P30" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q30" s="76"/>
+      <c r="R30" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="S30" s="76"/>
+      <c r="T30" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="U30" s="76"/>
+      <c r="V30" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="W30" s="76"/>
+      <c r="X30" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y30" s="76"/>
+    </row>
+    <row r="31" spans="1:25" ht="22.5">
+      <c r="A31" s="83"/>
+      <c r="B31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="N31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="R31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="S31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="T31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="U31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="V31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="X31" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y31" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="5">
+        <v>2377792.0529999998</v>
+      </c>
+      <c r="C32" s="5">
+        <v>91.9</v>
+      </c>
+      <c r="D32" s="5">
+        <v>4867663.5</v>
+      </c>
+      <c r="E32" s="5">
+        <v>94.7</v>
+      </c>
+      <c r="F32" s="5">
+        <v>7683823.7080000006</v>
+      </c>
+      <c r="G32" s="5">
+        <v>97.264026518729906</v>
+      </c>
+      <c r="H32" s="5">
+        <v>10421916.199999999</v>
+      </c>
+      <c r="I32" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="J32" s="5">
+        <v>13227285.9</v>
+      </c>
+      <c r="K32" s="5">
+        <v>106.7</v>
+      </c>
+      <c r="L32" s="5">
+        <v>17141191</v>
+      </c>
+      <c r="M32" s="5">
+        <v>108.5</v>
+      </c>
+      <c r="N32" s="5">
+        <f>SUM(N33:N49)</f>
+        <v>20587070.199999999</v>
+      </c>
+      <c r="O32" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="P32" s="5">
+        <v>24554122</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="R32" s="5">
+        <v>28825797.300000001</v>
+      </c>
+      <c r="S32" s="5">
+        <v>109.3</v>
+      </c>
+      <c r="T32" s="5">
+        <v>32856661.399999999</v>
+      </c>
+      <c r="U32" s="5">
+        <v>109.5</v>
+      </c>
+      <c r="V32" s="5">
+        <v>37088400.399999999</v>
+      </c>
+      <c r="W32" s="5">
+        <v>109.7</v>
+      </c>
+      <c r="X32" s="5">
+        <v>42314194.899999999</v>
+      </c>
+      <c r="Y32" s="5">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="5">
+        <v>41824.699999999997</v>
+      </c>
+      <c r="C33" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="D33" s="5">
+        <v>89005.8</v>
+      </c>
+      <c r="E33" s="5">
+        <v>91.8</v>
+      </c>
+      <c r="F33" s="5">
+        <v>146893.49400000001</v>
+      </c>
+      <c r="G33" s="5">
+        <v>97.623869851231447</v>
+      </c>
+      <c r="H33" s="5">
+        <v>211261.3</v>
+      </c>
+      <c r="I33" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="J33" s="5">
+        <v>301185.09999999998</v>
+      </c>
+      <c r="K33" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="L33" s="8">
+        <v>393225.7</v>
+      </c>
+      <c r="M33" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="N33" s="8">
+        <v>471109.8</v>
+      </c>
+      <c r="O33" s="5">
+        <v>102</v>
+      </c>
+      <c r="P33" s="5">
+        <v>545207.6</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="R33" s="5">
+        <v>637007.5</v>
+      </c>
+      <c r="S33" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="T33" s="5">
+        <v>720075.5</v>
+      </c>
+      <c r="U33" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="V33" s="5">
+        <v>798939.2</v>
+      </c>
+      <c r="W33" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="X33" s="5">
+        <v>906533.8</v>
+      </c>
+      <c r="Y33" s="5">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="5">
+        <v>100244.5</v>
+      </c>
+      <c r="C34" s="5">
+        <v>91.4</v>
+      </c>
+      <c r="D34" s="5">
+        <v>207900</v>
+      </c>
+      <c r="E34" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="F34" s="5">
+        <v>330734.67</v>
+      </c>
+      <c r="G34" s="5">
+        <v>90.283387137091609</v>
+      </c>
+      <c r="H34" s="5">
+        <v>469745.3</v>
+      </c>
+      <c r="I34" s="5">
+        <v>102</v>
+      </c>
+      <c r="J34" s="5">
+        <v>591287.80000000005</v>
+      </c>
+      <c r="K34" s="5">
+        <v>103.1</v>
+      </c>
+      <c r="L34" s="8">
+        <v>737854.7</v>
+      </c>
+      <c r="M34" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="N34" s="8">
+        <v>935906.8</v>
+      </c>
+      <c r="O34" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="P34" s="5">
+        <v>1119919.8</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="R34" s="5">
+        <v>1326326.8</v>
+      </c>
+      <c r="S34" s="5">
+        <v>104.1</v>
+      </c>
+      <c r="T34" s="5">
+        <v>1532161.1</v>
+      </c>
+      <c r="U34" s="5">
+        <v>104.3</v>
+      </c>
+      <c r="V34" s="5">
+        <v>1722023</v>
+      </c>
+      <c r="W34" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="X34" s="5">
+        <v>2024160.6</v>
+      </c>
+      <c r="Y34" s="5">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="5">
+        <v>63905.599999999999</v>
+      </c>
+      <c r="C35" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="D35" s="5">
+        <v>142395.5</v>
+      </c>
+      <c r="E35" s="5">
+        <v>103.6</v>
+      </c>
+      <c r="F35" s="5">
+        <v>226977.77799999999</v>
+      </c>
+      <c r="G35" s="5">
+        <v>108.99892771787736</v>
+      </c>
+      <c r="H35" s="5">
+        <v>314563.8</v>
+      </c>
+      <c r="I35" s="5">
+        <v>118.9</v>
+      </c>
+      <c r="J35" s="5">
+        <v>401250.5</v>
+      </c>
+      <c r="K35" s="5">
+        <v>119.4</v>
+      </c>
+      <c r="L35" s="8">
+        <v>521488.2</v>
+      </c>
+      <c r="M35" s="5">
+        <v>119.5</v>
+      </c>
+      <c r="N35" s="8">
+        <v>636136</v>
+      </c>
+      <c r="O35" s="5">
+        <v>119.4</v>
+      </c>
+      <c r="P35" s="5">
+        <v>771825.3</v>
+      </c>
+      <c r="Q35" s="5">
+        <v>120.5</v>
+      </c>
+      <c r="R35" s="5">
+        <v>912147.4</v>
+      </c>
+      <c r="S35" s="5">
+        <v>119.1</v>
+      </c>
+      <c r="T35" s="5">
+        <v>1072432.6000000001</v>
+      </c>
+      <c r="U35" s="5">
+        <v>121.6</v>
+      </c>
+      <c r="V35" s="5">
+        <v>1223579</v>
+      </c>
+      <c r="W35" s="5">
+        <v>123.1</v>
+      </c>
+      <c r="X35" s="5">
+        <v>1370386.3</v>
+      </c>
+      <c r="Y35" s="5">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="5">
+        <v>216029</v>
+      </c>
+      <c r="C36" s="5">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="D36" s="5">
+        <v>499852.3</v>
+      </c>
+      <c r="E36" s="5">
+        <v>93.5</v>
+      </c>
+      <c r="F36" s="5">
+        <v>767836.31400000001</v>
+      </c>
+      <c r="G36" s="5">
+        <v>102.56908352153201</v>
+      </c>
+      <c r="H36" s="5">
+        <v>1060789.8999999999</v>
+      </c>
+      <c r="I36" s="5">
+        <v>119.3</v>
+      </c>
+      <c r="J36" s="5">
+        <v>1343605.3</v>
+      </c>
+      <c r="K36" s="5">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="L36" s="8">
+        <v>1672022.4</v>
+      </c>
+      <c r="M36" s="5">
+        <v>135</v>
+      </c>
+      <c r="N36" s="8">
+        <v>2075229.5</v>
+      </c>
+      <c r="O36" s="5">
+        <v>136.1</v>
+      </c>
+      <c r="P36" s="5">
+        <v>2497513.2999999998</v>
+      </c>
+      <c r="Q36" s="5">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="R36" s="5">
+        <v>2895264</v>
+      </c>
+      <c r="S36" s="5">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="T36" s="5">
+        <v>3396621.9</v>
+      </c>
+      <c r="U36" s="5">
+        <v>146.1</v>
+      </c>
+      <c r="V36" s="5">
+        <v>3887096.9</v>
+      </c>
+      <c r="W36" s="5">
+        <v>146.9</v>
+      </c>
+      <c r="X36" s="5">
+        <v>4334145.5999999996</v>
+      </c>
+      <c r="Y36" s="5">
+        <v>144.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="5">
+        <v>47852.3</v>
+      </c>
+      <c r="C37" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="D37" s="5">
+        <v>95782.7</v>
+      </c>
+      <c r="E37" s="5">
+        <v>93.6</v>
+      </c>
+      <c r="F37" s="5">
+        <v>154509.72500000003</v>
+      </c>
+      <c r="G37" s="5">
+        <v>93.605591009216255</v>
+      </c>
+      <c r="H37" s="5">
+        <v>209012.6</v>
+      </c>
+      <c r="I37" s="5">
+        <v>98.5</v>
+      </c>
+      <c r="J37" s="5">
+        <v>267928.40000000002</v>
+      </c>
+      <c r="K37" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="L37" s="8">
+        <v>346595.1</v>
+      </c>
+      <c r="M37" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="N37" s="8">
+        <v>405202.1</v>
+      </c>
+      <c r="O37" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="P37" s="5">
+        <v>460185.4</v>
+      </c>
+      <c r="Q37" s="5">
+        <v>98.1</v>
+      </c>
+      <c r="R37" s="5">
+        <v>538315.5</v>
+      </c>
+      <c r="S37" s="5">
+        <v>100</v>
+      </c>
+      <c r="T37" s="5">
+        <v>607502.9</v>
+      </c>
+      <c r="U37" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="V37" s="5">
+        <v>671629.5</v>
+      </c>
+      <c r="W37" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="X37" s="5">
+        <v>771538.8</v>
+      </c>
+      <c r="Y37" s="5">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="5">
+        <v>37503.9</v>
+      </c>
+      <c r="C38" s="5">
+        <v>94.6</v>
+      </c>
+      <c r="D38" s="5">
+        <v>76006.7</v>
+      </c>
+      <c r="E38" s="5">
+        <v>95.2</v>
+      </c>
+      <c r="F38" s="5">
+        <v>129434.72500000001</v>
+      </c>
+      <c r="G38" s="5">
+        <v>99.72411163205561</v>
+      </c>
+      <c r="H38" s="5">
+        <v>173861.6</v>
+      </c>
+      <c r="I38" s="5">
+        <v>107</v>
+      </c>
+      <c r="J38" s="5">
+        <v>219669.3</v>
+      </c>
+      <c r="K38" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="L38" s="8">
+        <v>279854.5</v>
+      </c>
+      <c r="M38" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="N38" s="8">
+        <v>336638</v>
+      </c>
+      <c r="O38" s="5">
+        <v>104.6</v>
+      </c>
+      <c r="P38" s="5">
+        <v>398151.3</v>
+      </c>
+      <c r="Q38" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="R38" s="5">
+        <v>461612.6</v>
+      </c>
+      <c r="S38" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="T38" s="5">
+        <v>522930.9</v>
+      </c>
+      <c r="U38" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="V38" s="5">
+        <v>584861.69999999995</v>
+      </c>
+      <c r="W38" s="5">
+        <v>106.6</v>
+      </c>
+      <c r="X38" s="5">
+        <v>682764.5</v>
+      </c>
+      <c r="Y38" s="5">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="5">
+        <v>141057.29999999999</v>
+      </c>
+      <c r="C39" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="D39" s="5">
+        <v>289573.40000000002</v>
+      </c>
+      <c r="E39" s="5">
+        <v>97.6</v>
+      </c>
+      <c r="F39" s="5">
+        <v>473631.74900000001</v>
+      </c>
+      <c r="G39" s="5">
+        <v>97.938233037920526</v>
+      </c>
+      <c r="H39" s="5">
+        <v>626212.6</v>
+      </c>
+      <c r="I39" s="5">
+        <v>103.6</v>
+      </c>
+      <c r="J39" s="5">
+        <v>789902</v>
+      </c>
+      <c r="K39" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="L39" s="8">
+        <v>1052083</v>
+      </c>
+      <c r="M39" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="N39" s="8">
+        <v>1291367.6000000001</v>
+      </c>
+      <c r="O39" s="5">
+        <v>108.6</v>
+      </c>
+      <c r="P39" s="5">
+        <v>1582981.6</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>108.9</v>
+      </c>
+      <c r="R39" s="5">
+        <v>1915759.2</v>
+      </c>
+      <c r="S39" s="5">
+        <v>109.8</v>
+      </c>
+      <c r="T39" s="5">
+        <v>2199921.7000000002</v>
+      </c>
+      <c r="U39" s="5">
+        <v>109.7</v>
+      </c>
+      <c r="V39" s="5">
+        <v>2495292.9</v>
+      </c>
+      <c r="W39" s="5">
+        <v>112.4</v>
+      </c>
+      <c r="X39" s="5">
+        <v>2827266.9</v>
+      </c>
+      <c r="Y39" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="5">
+        <v>58226.5</v>
+      </c>
+      <c r="C40" s="5">
+        <v>95.4</v>
+      </c>
+      <c r="D40" s="5">
+        <v>119718.5</v>
+      </c>
+      <c r="E40" s="5">
+        <v>98.6</v>
+      </c>
+      <c r="F40" s="5">
+        <v>198903.60599999997</v>
+      </c>
+      <c r="G40" s="5">
+        <v>99.06157308555467</v>
+      </c>
+      <c r="H40" s="5">
+        <v>265737.59999999998</v>
+      </c>
+      <c r="I40" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="J40" s="5">
+        <v>354649.8</v>
+      </c>
+      <c r="K40" s="5">
+        <v>99.3</v>
+      </c>
+      <c r="L40" s="8">
+        <v>477009.9</v>
+      </c>
+      <c r="M40" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="N40" s="8">
+        <v>593451.4</v>
+      </c>
+      <c r="O40" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="P40" s="5">
+        <v>713872.5</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>105.5</v>
+      </c>
+      <c r="R40" s="5">
+        <v>826734.6</v>
+      </c>
+      <c r="S40" s="5">
+        <v>104.8</v>
+      </c>
+      <c r="T40" s="5">
+        <v>938392</v>
+      </c>
+      <c r="U40" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="V40" s="5">
+        <v>1058305.8999999999</v>
+      </c>
+      <c r="W40" s="5">
+        <v>104.5</v>
+      </c>
+      <c r="X40" s="5">
+        <v>1194575.3999999999</v>
+      </c>
+      <c r="Y40" s="5">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="5">
+        <v>33040.9</v>
+      </c>
+      <c r="C41" s="5">
+        <v>94.3</v>
+      </c>
+      <c r="D41" s="5">
+        <v>69634.399999999994</v>
+      </c>
+      <c r="E41" s="5">
+        <v>96.4</v>
+      </c>
+      <c r="F41" s="5">
+        <v>117191.68999999999</v>
+      </c>
+      <c r="G41" s="5">
+        <v>96.55728873186554</v>
+      </c>
+      <c r="H41" s="5">
+        <v>151577.60000000001</v>
+      </c>
+      <c r="I41" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="J41" s="5">
+        <v>190079.1</v>
+      </c>
+      <c r="K41" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="L41" s="8">
+        <v>239052.9</v>
+      </c>
+      <c r="M41" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="N41" s="8">
+        <v>279568.59999999998</v>
+      </c>
+      <c r="O41" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="P41" s="5">
+        <v>334685.90000000002</v>
+      </c>
+      <c r="Q41" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="R41" s="5">
+        <v>383749.2</v>
+      </c>
+      <c r="S41" s="5">
+        <v>102</v>
+      </c>
+      <c r="T41" s="5">
+        <v>423285.2</v>
+      </c>
+      <c r="U41" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="V41" s="5">
+        <v>472872.5</v>
+      </c>
+      <c r="W41" s="5">
+        <v>102.2</v>
+      </c>
+      <c r="X41" s="5">
+        <v>537409.80000000005</v>
+      </c>
+      <c r="Y41" s="5">
+        <v>102.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="5">
+        <v>28873.3</v>
+      </c>
+      <c r="C42" s="5">
+        <v>93.6</v>
+      </c>
+      <c r="D42" s="5">
+        <v>56195.6</v>
+      </c>
+      <c r="E42" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="F42" s="5">
+        <v>88066.804999999993</v>
+      </c>
+      <c r="G42" s="5">
+        <v>92.512126031739214</v>
+      </c>
+      <c r="H42" s="5">
+        <v>118931.7</v>
+      </c>
+      <c r="I42" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="J42" s="5">
+        <v>150613</v>
+      </c>
+      <c r="K42" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="L42" s="8">
+        <v>190169.2</v>
+      </c>
+      <c r="M42" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="N42" s="8">
+        <v>227093.5</v>
+      </c>
+      <c r="O42" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="P42" s="5">
+        <v>265094.2</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>103.2</v>
+      </c>
+      <c r="R42" s="5">
+        <v>315975</v>
+      </c>
+      <c r="S42" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="T42" s="5">
+        <v>367092.3</v>
+      </c>
+      <c r="U42" s="5">
+        <v>103.6</v>
+      </c>
+      <c r="V42" s="5">
+        <v>418930.6</v>
+      </c>
+      <c r="W42" s="5">
+        <v>105</v>
+      </c>
+      <c r="X42" s="5">
+        <v>481140.5</v>
+      </c>
+      <c r="Y42" s="5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="5">
+        <v>49930.9</v>
+      </c>
+      <c r="C43" s="5">
+        <v>92.1</v>
+      </c>
+      <c r="D43" s="5">
+        <v>106980.7</v>
+      </c>
+      <c r="E43" s="5">
+        <v>98.6</v>
+      </c>
+      <c r="F43" s="5">
+        <v>175381.06500000003</v>
+      </c>
+      <c r="G43" s="5">
+        <v>98.864696507501691</v>
+      </c>
+      <c r="H43" s="5">
+        <v>240589.1</v>
+      </c>
+      <c r="I43" s="5">
+        <v>107.1</v>
+      </c>
+      <c r="J43" s="5">
+        <v>311743.40000000002</v>
+      </c>
+      <c r="K43" s="5">
+        <v>108.8</v>
+      </c>
+      <c r="L43" s="8">
+        <v>416036.8</v>
+      </c>
+      <c r="M43" s="5">
+        <v>105.4</v>
+      </c>
+      <c r="N43" s="8">
+        <v>508220</v>
+      </c>
+      <c r="O43" s="5">
+        <v>104.5</v>
+      </c>
+      <c r="P43" s="5">
+        <v>611227.30000000005</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>104.3</v>
+      </c>
+      <c r="R43" s="5">
+        <v>721372.1</v>
+      </c>
+      <c r="S43" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="T43" s="5">
+        <v>815406</v>
+      </c>
+      <c r="U43" s="5">
         <v>103</v>
       </c>
-      <c r="D17" s="6">
-[...68 lines deleted...]
-      <c r="A18" s="8" t="s">
+      <c r="V43" s="5">
+        <v>928304.6</v>
+      </c>
+      <c r="W43" s="5">
+        <v>101.9</v>
+      </c>
+      <c r="X43" s="5">
+        <v>1069609.8999999999</v>
+      </c>
+      <c r="Y43" s="5">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="5">
-[...8 lines deleted...]
-      <c r="E18" s="7">
+      <c r="B44" s="5">
+        <v>37792.699999999997</v>
+      </c>
+      <c r="C44" s="5">
+        <v>92.8</v>
+      </c>
+      <c r="D44" s="5">
+        <v>81273.399999999994</v>
+      </c>
+      <c r="E44" s="5">
+        <v>95.6</v>
+      </c>
+      <c r="F44" s="5">
+        <v>128666.026</v>
+      </c>
+      <c r="G44" s="5">
+        <v>90.407588069928821</v>
+      </c>
+      <c r="H44" s="5">
+        <v>189473.1</v>
+      </c>
+      <c r="I44" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="J44" s="5">
+        <v>245302.5</v>
+      </c>
+      <c r="K44" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="L44" s="8">
+        <v>304044.09999999998</v>
+      </c>
+      <c r="M44" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="N44" s="8">
+        <v>356122.3</v>
+      </c>
+      <c r="O44" s="8">
+        <v>101.5</v>
+      </c>
+      <c r="P44" s="5">
+        <v>426188.3</v>
+      </c>
+      <c r="Q44" s="5">
         <v>101.7</v>
       </c>
-      <c r="F18" s="5">
-[...62 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="R44" s="5">
+        <v>497241.3</v>
+      </c>
+      <c r="S44" s="8">
+        <v>100.8</v>
+      </c>
+      <c r="T44" s="5">
+        <v>570213.19999999995</v>
+      </c>
+      <c r="U44" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="V44" s="5">
+        <v>634800.6</v>
+      </c>
+      <c r="W44" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="X44" s="5">
+        <v>704332.2</v>
+      </c>
+      <c r="Y44" s="5">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B45" s="5">
+        <v>16159.3</v>
+      </c>
+      <c r="C45" s="5">
+        <v>91.4</v>
+      </c>
+      <c r="D45" s="5">
+        <v>32802.199999999997</v>
+      </c>
+      <c r="E45" s="5">
+        <v>93.9</v>
+      </c>
+      <c r="F45" s="5">
+        <v>54079.493000000002</v>
+      </c>
+      <c r="G45" s="5">
+        <v>93.741289918207343</v>
+      </c>
+      <c r="H45" s="5">
+        <v>73171</v>
+      </c>
+      <c r="I45" s="5">
+        <v>97.4</v>
+      </c>
+      <c r="J45" s="5">
+        <v>93355.7</v>
+      </c>
+      <c r="K45" s="5">
+        <v>101</v>
+      </c>
+      <c r="L45" s="8">
+        <v>121663.2</v>
+      </c>
+      <c r="M45" s="8">
+        <v>104</v>
+      </c>
+      <c r="N45" s="8">
+        <v>148083.29999999999</v>
+      </c>
+      <c r="O45" s="8">
+        <v>105.2</v>
+      </c>
+      <c r="P45" s="5">
+        <v>177395.8</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>105.8</v>
+      </c>
+      <c r="R45" s="5">
+        <v>205293.1</v>
+      </c>
+      <c r="S45" s="8">
+        <v>105</v>
+      </c>
+      <c r="T45" s="5">
+        <v>233724.2</v>
+      </c>
+      <c r="U45" s="5">
+        <v>106.1</v>
+      </c>
+      <c r="V45" s="5">
+        <v>264048.40000000002</v>
+      </c>
+      <c r="W45" s="5">
+        <v>106.5</v>
+      </c>
+      <c r="X45" s="5">
+        <v>296495.8</v>
+      </c>
+      <c r="Y45" s="5">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="5">
-[...56 lines deleted...]
-      <c r="U19" s="7">
+      <c r="B46" s="5">
+        <v>109178.2</v>
+      </c>
+      <c r="C46" s="5">
+        <v>98.2</v>
+      </c>
+      <c r="D46" s="5">
+        <v>216768.3</v>
+      </c>
+      <c r="E46" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="F46" s="5">
+        <v>378109.49</v>
+      </c>
+      <c r="G46" s="5">
+        <v>100.25923657496692</v>
+      </c>
+      <c r="H46" s="5">
+        <v>514085.2</v>
+      </c>
+      <c r="I46" s="5">
+        <v>103.9</v>
+      </c>
+      <c r="J46" s="5">
+        <v>673588.3</v>
+      </c>
+      <c r="K46" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="L46" s="8">
+        <v>870700.8</v>
+      </c>
+      <c r="M46" s="8">
+        <v>106.6</v>
+      </c>
+      <c r="N46" s="8">
+        <v>1067066.6000000001</v>
+      </c>
+      <c r="O46" s="8">
+        <v>107.3</v>
+      </c>
+      <c r="P46" s="5">
+        <v>1282268</v>
+      </c>
+      <c r="Q46" s="5">
+        <v>107.3</v>
+      </c>
+      <c r="R46" s="5">
+        <v>1494900.2</v>
+      </c>
+      <c r="S46" s="8">
+        <v>106.9</v>
+      </c>
+      <c r="T46" s="5">
+        <v>1693998.3</v>
+      </c>
+      <c r="U46" s="5">
+        <v>107</v>
+      </c>
+      <c r="V46" s="5">
+        <v>1896428.3</v>
+      </c>
+      <c r="W46" s="5">
+        <v>107.5</v>
+      </c>
+      <c r="X46" s="5">
+        <v>2203753.5</v>
+      </c>
+      <c r="Y46" s="5">
+        <v>107.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
+      <c r="A47" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="5">
+        <v>386367.1</v>
+      </c>
+      <c r="C47" s="5">
         <v>97</v>
       </c>
-      <c r="V19" s="5">
-[...80 lines deleted...]
-      <c r="W20" s="2">
+      <c r="D47" s="5">
+        <v>708081.8</v>
+      </c>
+      <c r="E47" s="5">
+        <v>98.8</v>
+      </c>
+      <c r="F47" s="5">
+        <v>1069716.6680000001</v>
+      </c>
+      <c r="G47" s="5">
+        <v>99.656315606551203</v>
+      </c>
+      <c r="H47" s="5">
+        <v>1438110.7</v>
+      </c>
+      <c r="I47" s="5">
+        <v>108.5</v>
+      </c>
+      <c r="J47" s="5">
+        <v>1837966.1</v>
+      </c>
+      <c r="K47" s="5">
+        <v>107</v>
+      </c>
+      <c r="L47" s="8">
+        <v>2488339.6</v>
+      </c>
+      <c r="M47" s="7">
+        <v>108.4</v>
+      </c>
+      <c r="N47" s="8">
+        <v>2865104.4</v>
+      </c>
+      <c r="O47" s="7">
+        <v>109.7</v>
+      </c>
+      <c r="P47" s="5">
+        <v>3414864.8</v>
+      </c>
+      <c r="Q47" s="5">
+        <v>109.4</v>
+      </c>
+      <c r="R47" s="5">
+        <v>4013565.9</v>
+      </c>
+      <c r="S47" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="T47" s="5">
+        <v>4566623.0999999996</v>
+      </c>
+      <c r="U47" s="5">
+        <v>109.8</v>
+      </c>
+      <c r="V47" s="5">
+        <v>5183447</v>
+      </c>
+      <c r="W47" s="5">
+        <v>107.6</v>
+      </c>
+      <c r="X47" s="5">
+        <v>6011839.2999999998</v>
+      </c>
+      <c r="Y47" s="5">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B48" s="5">
+        <v>940841.1</v>
+      </c>
+      <c r="C48" s="5">
         <v>93.3</v>
       </c>
-      <c r="X20" s="5">
-[...20 lines deleted...]
-      <c r="E21" s="7">
+      <c r="D48" s="5">
+        <v>1922652</v>
+      </c>
+      <c r="E48" s="5">
+        <v>93.5</v>
+      </c>
+      <c r="F48" s="5">
+        <v>2990770.9260000004</v>
+      </c>
+      <c r="G48" s="5">
+        <v>96.054452741830033</v>
+      </c>
+      <c r="H48" s="5">
+        <v>4018335.1</v>
+      </c>
+      <c r="I48" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="J48" s="5">
+        <v>4996298.8</v>
+      </c>
+      <c r="K48" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="L48" s="8">
+        <v>6418579.2999999998</v>
+      </c>
+      <c r="M48" s="7">
+        <v>106.6</v>
+      </c>
+      <c r="N48" s="8">
+        <v>7653653.5</v>
+      </c>
+      <c r="O48" s="7">
+        <v>106.4</v>
+      </c>
+      <c r="P48" s="5">
+        <v>9079115.4000000004</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>105.4</v>
+      </c>
+      <c r="R48" s="5">
+        <v>10649959.9</v>
+      </c>
+      <c r="S48" s="7">
+        <v>105.6</v>
+      </c>
+      <c r="T48" s="5">
+        <v>12025402.5</v>
+      </c>
+      <c r="U48" s="5">
         <v>105.1</v>
       </c>
-      <c r="F21" s="5">
-[...361 lines deleted...]
-      <c r="C29" s="3" t="s">
+      <c r="V48" s="5">
+        <v>13504430.699999999</v>
+      </c>
+      <c r="W48" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="X48" s="5">
+        <v>15345230.1</v>
+      </c>
+      <c r="Y48" s="5">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B49" s="14">
+        <v>68964.899999999994</v>
+      </c>
+      <c r="C49" s="14">
+        <v>96.6</v>
+      </c>
+      <c r="D49" s="14">
+        <v>153040.1</v>
+      </c>
+      <c r="E49" s="14">
+        <v>98.4</v>
+      </c>
+      <c r="F49" s="14">
+        <v>252919.598</v>
+      </c>
+      <c r="G49" s="14">
+        <v>98.612713449465517</v>
+      </c>
+      <c r="H49" s="14">
+        <v>346458</v>
+      </c>
+      <c r="I49" s="14">
+        <v>103.9</v>
+      </c>
+      <c r="J49" s="14">
+        <v>458860.79999999999</v>
+      </c>
+      <c r="K49" s="14">
+        <v>101.6</v>
+      </c>
+      <c r="L49" s="14">
+        <v>612471.6</v>
+      </c>
+      <c r="M49" s="16">
+        <v>103.4</v>
+      </c>
+      <c r="N49" s="14">
+        <v>737116.8</v>
+      </c>
+      <c r="O49" s="16">
+        <v>104.2</v>
+      </c>
+      <c r="P49" s="14">
+        <v>873625.5</v>
+      </c>
+      <c r="Q49" s="14">
+        <v>106</v>
+      </c>
+      <c r="R49" s="14">
+        <v>1030573</v>
+      </c>
+      <c r="S49" s="16">
+        <v>106.8</v>
+      </c>
+      <c r="T49" s="14">
+        <v>1170878</v>
+      </c>
+      <c r="U49" s="16">
+        <v>106.7</v>
+      </c>
+      <c r="V49" s="14">
+        <v>1343409.6</v>
+      </c>
+      <c r="W49" s="14">
+        <v>108.8</v>
+      </c>
+      <c r="X49" s="14">
+        <v>1553011.9</v>
+      </c>
+      <c r="Y49" s="14">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" ht="15" customHeight="1">
+      <c r="A52" s="83"/>
+      <c r="B52" s="76" t="s">
+        <v>46</v>
+      </c>
+      <c r="C52" s="76"/>
+      <c r="D52" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="G52" s="76"/>
+      <c r="H52" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="I52" s="76"/>
+      <c r="J52" s="76" t="s">
+        <v>50</v>
+      </c>
+      <c r="K52" s="76"/>
+      <c r="L52" s="76" t="s">
+        <v>51</v>
+      </c>
+      <c r="M52" s="76"/>
+      <c r="N52" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="O52" s="76"/>
+      <c r="P52" s="76" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q52" s="76"/>
+      <c r="R52" s="76" t="s">
+        <v>54</v>
+      </c>
+      <c r="S52" s="76"/>
+      <c r="T52" s="76" t="s">
+        <v>55</v>
+      </c>
+      <c r="U52" s="76"/>
+      <c r="V52" s="76" t="s">
+        <v>56</v>
+      </c>
+      <c r="W52" s="76"/>
+      <c r="X52" s="76" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y52" s="76"/>
+    </row>
+    <row r="53" spans="1:25" ht="22.5">
+      <c r="A53" s="83"/>
+      <c r="B53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="N53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="R53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="S53" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="T53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="U53" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="V53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W53" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="X53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y53" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="A54" s="4" t="s">
         <v>14</v>
-      </c>
-[...1620 lines deleted...]
-        <v>0</v>
       </c>
       <c r="B54" s="5">
         <v>2618960.5</v>
       </c>
       <c r="C54" s="5">
         <v>98.3</v>
       </c>
       <c r="D54" s="5">
         <v>5786609.7000000002</v>
       </c>
       <c r="E54" s="5">
         <v>106.1</v>
       </c>
       <c r="F54" s="5">
         <v>9351506.1999999993</v>
       </c>
       <c r="G54" s="5">
         <v>108</v>
       </c>
       <c r="H54" s="18">
         <v>12939745.1</v>
       </c>
       <c r="I54" s="5">
         <v>109.6</v>
       </c>
       <c r="J54" s="18">
         <v>16611339.800000001</v>
       </c>
       <c r="K54" s="5">
         <v>110.8</v>
       </c>
       <c r="L54" s="18">
         <v>20676088.800000001</v>
       </c>
       <c r="M54" s="5">
         <v>106.2</v>
       </c>
       <c r="N54" s="18">
         <v>24856189</v>
       </c>
       <c r="O54" s="5">
         <v>106.2</v>
       </c>
       <c r="P54" s="18">
         <v>29426905</v>
       </c>
       <c r="Q54" s="5">
         <v>105.2</v>
       </c>
-      <c r="R54" s="9">
+      <c r="R54" s="11">
         <v>34316037.5</v>
       </c>
       <c r="S54" s="6">
         <v>104.3</v>
       </c>
-      <c r="T54" s="7">
+      <c r="T54" s="8">
         <v>39076559.799999997</v>
       </c>
-      <c r="U54" s="9">
+      <c r="U54" s="11">
         <v>104.1</v>
       </c>
-      <c r="V54" s="7">
+      <c r="V54" s="8">
         <v>44404108.799999997</v>
       </c>
-      <c r="W54" s="9">
+      <c r="W54" s="11">
         <v>104.8</v>
       </c>
-      <c r="X54" s="7">
+      <c r="X54" s="8">
         <v>50789112</v>
       </c>
-      <c r="Y54" s="9">
+      <c r="Y54" s="11">
         <v>105</v>
       </c>
-      <c r="Z54" s="16"/>
-[...3 lines deleted...]
-        <v>17</v>
+    </row>
+    <row r="55" spans="1:25">
+      <c r="A55" s="9" t="s">
+        <v>19</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5"/>
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
-      <c r="H55" s="7"/>
+      <c r="H55" s="8"/>
       <c r="I55" s="5"/>
-      <c r="J55" s="7"/>
+      <c r="J55" s="8"/>
       <c r="K55" s="5"/>
-      <c r="L55" s="7">
+      <c r="L55" s="8">
         <v>278891.8</v>
       </c>
       <c r="M55" s="5">
         <v>86.1</v>
       </c>
-      <c r="N55" s="7">
+      <c r="N55" s="8">
         <v>350448.2</v>
       </c>
       <c r="O55" s="5">
         <v>87.4</v>
       </c>
-      <c r="P55" s="7">
+      <c r="P55" s="8">
         <v>432025.8</v>
       </c>
       <c r="Q55" s="5">
         <v>87.4</v>
       </c>
-      <c r="R55" s="9">
+      <c r="R55" s="11">
         <v>503280</v>
       </c>
       <c r="S55" s="6">
         <v>85.7</v>
       </c>
-      <c r="T55" s="7">
+      <c r="T55" s="8">
         <v>573731.1</v>
       </c>
-      <c r="U55" s="9">
+      <c r="U55" s="11">
         <v>84.5</v>
       </c>
-      <c r="V55" s="7">
+      <c r="V55" s="8">
         <v>669820.6</v>
       </c>
-      <c r="W55" s="9">
+      <c r="W55" s="11">
         <v>86.5</v>
       </c>
-      <c r="X55" s="7">
+      <c r="X55" s="8">
         <v>796132.9</v>
       </c>
-      <c r="Y55" s="9">
+      <c r="Y55" s="11">
         <v>87.6</v>
       </c>
-      <c r="Z55" s="16"/>
-[...3 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="56" spans="1:25">
+      <c r="A56" s="9" t="s">
+        <v>0</v>
       </c>
       <c r="B56" s="5">
         <v>44591.8</v>
       </c>
       <c r="C56" s="5">
         <v>92.6</v>
       </c>
       <c r="D56" s="5">
         <v>102434</v>
       </c>
       <c r="E56" s="5">
         <v>100.6</v>
       </c>
       <c r="F56" s="5">
         <v>169917.7</v>
       </c>
       <c r="G56" s="5">
         <v>101.3</v>
       </c>
-      <c r="H56" s="7">
+      <c r="H56" s="8">
         <v>245556.5</v>
       </c>
       <c r="I56" s="5">
         <v>101.1</v>
       </c>
-      <c r="J56" s="7">
+      <c r="J56" s="8">
         <v>347534.9</v>
       </c>
       <c r="K56" s="5">
         <v>100.2</v>
       </c>
-      <c r="L56" s="7">
+      <c r="L56" s="8">
         <v>454708</v>
       </c>
       <c r="M56" s="5">
         <v>100</v>
       </c>
-      <c r="N56" s="7">
+      <c r="N56" s="8">
         <v>537997.9</v>
       </c>
       <c r="O56" s="5">
         <v>98.4</v>
       </c>
-      <c r="P56" s="7">
+      <c r="P56" s="8">
         <v>650006.6</v>
       </c>
       <c r="Q56" s="5">
         <v>102.4</v>
       </c>
-      <c r="R56" s="9">
+      <c r="R56" s="11">
         <v>764364.4</v>
       </c>
       <c r="S56" s="6">
         <v>102.8</v>
       </c>
-      <c r="T56" s="7">
+      <c r="T56" s="8">
         <v>876222.5</v>
       </c>
-      <c r="U56" s="9">
+      <c r="U56" s="11">
         <v>104.1</v>
       </c>
-      <c r="V56" s="7">
+      <c r="V56" s="8">
         <v>964472.3</v>
       </c>
-      <c r="W56" s="9">
+      <c r="W56" s="11">
         <v>103.4</v>
       </c>
-      <c r="X56" s="7">
+      <c r="X56" s="8">
         <v>1079227.3</v>
       </c>
-      <c r="Y56" s="9">
+      <c r="Y56" s="11">
         <v>102.3</v>
       </c>
-      <c r="Z56" s="16"/>
-[...3 lines deleted...]
-        <v>2</v>
+    </row>
+    <row r="57" spans="1:25">
+      <c r="A57" s="9" t="s">
+        <v>1</v>
       </c>
       <c r="B57" s="5">
         <v>118130.7</v>
       </c>
       <c r="C57" s="5">
         <v>97</v>
       </c>
       <c r="D57" s="5">
         <v>226748.3</v>
       </c>
       <c r="E57" s="5">
         <v>90.5</v>
       </c>
       <c r="F57" s="5">
         <v>373781.3</v>
       </c>
       <c r="G57" s="5">
         <v>93.1</v>
       </c>
-      <c r="H57" s="7">
+      <c r="H57" s="8">
         <v>535111.1</v>
       </c>
       <c r="I57" s="5">
         <v>93.1</v>
       </c>
-      <c r="J57" s="7">
+      <c r="J57" s="8">
         <v>683453</v>
       </c>
       <c r="K57" s="5">
         <v>94.3</v>
       </c>
-      <c r="L57" s="7">
+      <c r="L57" s="8">
         <v>828069</v>
       </c>
       <c r="M57" s="5">
         <v>92</v>
       </c>
-      <c r="N57" s="7">
+      <c r="N57" s="8">
         <v>1007343.2</v>
       </c>
       <c r="O57" s="5">
         <v>88.3</v>
       </c>
-      <c r="P57" s="7">
+      <c r="P57" s="8">
         <v>1213981.8999999999</v>
       </c>
       <c r="Q57" s="5">
         <v>88.9</v>
       </c>
-      <c r="R57" s="9">
+      <c r="R57" s="11">
         <v>1399225.1</v>
       </c>
       <c r="S57" s="6">
         <v>86.5</v>
       </c>
-      <c r="T57" s="7">
+      <c r="T57" s="8">
         <v>1573325.7</v>
       </c>
-      <c r="U57" s="9">
+      <c r="U57" s="11">
         <v>84.4</v>
       </c>
-      <c r="V57" s="7">
+      <c r="V57" s="8">
         <v>1763140</v>
       </c>
-      <c r="W57" s="9">
+      <c r="W57" s="11">
         <v>84.6</v>
       </c>
-      <c r="X57" s="7">
+      <c r="X57" s="8">
         <v>1977462.3</v>
       </c>
-      <c r="Y57" s="9">
+      <c r="Y57" s="11">
         <v>81.099999999999994</v>
       </c>
-      <c r="Z57" s="16"/>
-[...3 lines deleted...]
-        <v>3</v>
+    </row>
+    <row r="58" spans="1:25">
+      <c r="A58" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="B58" s="5">
         <v>73672.600000000006</v>
       </c>
       <c r="C58" s="5">
         <v>104</v>
       </c>
       <c r="D58" s="5">
         <v>161164</v>
       </c>
       <c r="E58" s="5">
         <v>102</v>
       </c>
       <c r="F58" s="5">
         <v>254069.4</v>
       </c>
       <c r="G58" s="5">
         <v>100.4</v>
       </c>
-      <c r="H58" s="7">
+      <c r="H58" s="8">
         <v>353320.7</v>
       </c>
       <c r="I58" s="5">
         <v>100.2</v>
       </c>
-      <c r="J58" s="7">
+      <c r="J58" s="8">
         <v>465743.5</v>
       </c>
       <c r="K58" s="5">
         <v>103</v>
       </c>
-      <c r="L58" s="7">
+      <c r="L58" s="8">
         <v>449167.3</v>
       </c>
       <c r="M58" s="5">
         <v>92.3</v>
       </c>
-      <c r="N58" s="7">
+      <c r="N58" s="8">
         <v>564397.4</v>
       </c>
       <c r="O58" s="5">
         <v>95.8</v>
       </c>
-      <c r="P58" s="7">
+      <c r="P58" s="8">
         <v>683524.1</v>
       </c>
       <c r="Q58" s="5">
         <v>95.6</v>
       </c>
-      <c r="R58" s="9">
+      <c r="R58" s="11">
         <v>831465.8</v>
       </c>
       <c r="S58" s="6">
         <v>97.8</v>
       </c>
-      <c r="T58" s="7">
+      <c r="T58" s="8">
         <v>1004694.7</v>
       </c>
-      <c r="U58" s="9">
+      <c r="U58" s="11">
         <v>99.5</v>
       </c>
-      <c r="V58" s="7">
+      <c r="V58" s="8">
         <v>1202206.7</v>
       </c>
-      <c r="W58" s="9">
+      <c r="W58" s="11">
         <v>103.9</v>
       </c>
-      <c r="X58" s="7">
+      <c r="X58" s="8">
         <v>1404251.4</v>
       </c>
-      <c r="Y58" s="9">
+      <c r="Y58" s="11">
         <v>108.4</v>
       </c>
-      <c r="Z58" s="16"/>
-[...3 lines deleted...]
-        <v>4</v>
+    </row>
+    <row r="59" spans="1:25">
+      <c r="A59" s="9" t="s">
+        <v>3</v>
       </c>
       <c r="B59" s="5">
         <v>466018.6</v>
       </c>
       <c r="C59" s="5">
         <v>183.1</v>
       </c>
       <c r="D59" s="5">
         <v>1094965.2</v>
       </c>
       <c r="E59" s="5">
         <v>185.9</v>
       </c>
       <c r="F59" s="5">
         <v>1643282</v>
       </c>
       <c r="G59" s="5">
         <v>182.1</v>
       </c>
-      <c r="H59" s="7">
+      <c r="H59" s="8">
         <v>2236229.7000000002</v>
       </c>
       <c r="I59" s="5">
         <v>177.5</v>
       </c>
-      <c r="J59" s="7">
+      <c r="J59" s="8">
         <v>2809064.5</v>
       </c>
       <c r="K59" s="5">
         <v>177.8</v>
       </c>
-      <c r="L59" s="7">
+      <c r="L59" s="8">
         <v>3087856.5</v>
       </c>
       <c r="M59" s="5">
         <v>157</v>
       </c>
-      <c r="N59" s="7">
+      <c r="N59" s="8">
         <v>3370468.6</v>
       </c>
       <c r="O59" s="5">
         <v>139.1</v>
       </c>
-      <c r="P59" s="7">
+      <c r="P59" s="8">
         <v>3547766.5</v>
       </c>
       <c r="Q59" s="5">
         <v>122.2</v>
       </c>
-      <c r="R59" s="9">
+      <c r="R59" s="11">
         <v>3826449.5</v>
       </c>
       <c r="S59" s="6">
         <v>114</v>
       </c>
-      <c r="T59" s="7">
+      <c r="T59" s="8">
         <v>4111068.4</v>
       </c>
-      <c r="U59" s="9">
+      <c r="U59" s="11">
         <v>103.8</v>
       </c>
-      <c r="V59" s="7">
+      <c r="V59" s="8">
         <v>4582584.4000000004</v>
       </c>
-      <c r="W59" s="9">
+      <c r="W59" s="11">
         <v>101.2</v>
       </c>
-      <c r="X59" s="7">
+      <c r="X59" s="8">
         <v>5102318.2</v>
       </c>
-      <c r="Y59" s="9">
+      <c r="Y59" s="11">
         <v>100.9</v>
       </c>
-      <c r="Z59" s="16"/>
-[...3 lines deleted...]
-        <v>5</v>
+    </row>
+    <row r="60" spans="1:25">
+      <c r="A60" s="9" t="s">
+        <v>4</v>
       </c>
       <c r="B60" s="5">
         <v>50820.800000000003</v>
       </c>
       <c r="C60" s="5">
         <v>96.1</v>
       </c>
       <c r="D60" s="5">
         <v>106348.6</v>
       </c>
       <c r="E60" s="5">
         <v>100.5</v>
       </c>
       <c r="F60" s="5">
         <v>169191.6</v>
       </c>
       <c r="G60" s="5">
         <v>98.8</v>
       </c>
-      <c r="H60" s="7">
+      <c r="H60" s="8">
         <v>235965.5</v>
       </c>
       <c r="I60" s="5">
         <v>101.5</v>
       </c>
-      <c r="J60" s="7">
+      <c r="J60" s="8">
         <v>296946.90000000002</v>
       </c>
       <c r="K60" s="5">
         <v>99.3</v>
       </c>
-      <c r="L60" s="7">
+      <c r="L60" s="8">
         <v>364059.2</v>
       </c>
       <c r="M60" s="5">
         <v>93.5</v>
       </c>
-      <c r="N60" s="7">
+      <c r="N60" s="8">
         <v>435234.1</v>
       </c>
       <c r="O60" s="5">
         <v>95.2</v>
       </c>
-      <c r="P60" s="7">
+      <c r="P60" s="8">
         <v>517335.1</v>
       </c>
       <c r="Q60" s="5">
         <v>99.3</v>
       </c>
-      <c r="R60" s="9">
+      <c r="R60" s="11">
         <v>601103</v>
       </c>
       <c r="S60" s="6">
         <v>98.3</v>
       </c>
-      <c r="T60" s="7">
+      <c r="T60" s="8">
         <v>688935.2</v>
       </c>
-      <c r="U60" s="9">
+      <c r="U60" s="11">
         <v>99.5</v>
       </c>
-      <c r="V60" s="7">
+      <c r="V60" s="8">
         <v>786106.5</v>
       </c>
-      <c r="W60" s="9">
+      <c r="W60" s="11">
         <v>102.4</v>
       </c>
-      <c r="X60" s="7">
+      <c r="X60" s="8">
         <v>884847.9</v>
       </c>
-      <c r="Y60" s="9">
+      <c r="Y60" s="11">
         <v>100.3</v>
       </c>
-      <c r="Z60" s="16"/>
-[...3 lines deleted...]
-        <v>6</v>
+    </row>
+    <row r="61" spans="1:25">
+      <c r="A61" s="9" t="s">
+        <v>5</v>
       </c>
       <c r="B61" s="5">
         <v>44591.199999999997</v>
       </c>
       <c r="C61" s="5">
         <v>104</v>
       </c>
       <c r="D61" s="5">
         <v>91415.2</v>
       </c>
       <c r="E61" s="5">
         <v>105</v>
       </c>
       <c r="F61" s="5">
         <v>153938.6</v>
       </c>
       <c r="G61" s="5">
         <v>103.2</v>
       </c>
-      <c r="H61" s="7">
+      <c r="H61" s="8">
         <v>209300.6</v>
       </c>
       <c r="I61" s="5">
         <v>103.9</v>
       </c>
-      <c r="J61" s="7">
+      <c r="J61" s="8">
         <v>266176.7</v>
       </c>
       <c r="K61" s="5">
         <v>104.1</v>
       </c>
-      <c r="L61" s="7">
+      <c r="L61" s="8">
         <v>344332</v>
       </c>
       <c r="M61" s="5">
         <v>105.3</v>
       </c>
-      <c r="N61" s="7">
+      <c r="N61" s="8">
         <v>419237.4</v>
       </c>
       <c r="O61" s="5">
         <v>106.3</v>
       </c>
-      <c r="P61" s="7">
+      <c r="P61" s="8">
         <v>494391.8</v>
       </c>
       <c r="Q61" s="5">
         <v>105.7</v>
       </c>
-      <c r="R61" s="9">
+      <c r="R61" s="11">
         <v>568279.1</v>
       </c>
       <c r="S61" s="6">
         <v>104.6</v>
       </c>
-      <c r="T61" s="7">
+      <c r="T61" s="8">
         <v>640594</v>
       </c>
-      <c r="U61" s="9">
+      <c r="U61" s="11">
         <v>104.1</v>
       </c>
-      <c r="V61" s="7">
+      <c r="V61" s="8">
         <v>714917.3</v>
       </c>
-      <c r="W61" s="9">
+      <c r="W61" s="11">
         <v>104.1</v>
       </c>
-      <c r="X61" s="7">
+      <c r="X61" s="8">
         <v>817871.2</v>
       </c>
-      <c r="Y61" s="9">
+      <c r="Y61" s="11">
         <v>102</v>
       </c>
-      <c r="Z61" s="16"/>
-[...3 lines deleted...]
-        <v>18</v>
+    </row>
+    <row r="62" spans="1:25">
+      <c r="A62" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
-      <c r="H62" s="7"/>
+      <c r="H62" s="8"/>
       <c r="I62" s="5"/>
-      <c r="J62" s="7"/>
+      <c r="J62" s="8"/>
       <c r="K62" s="5"/>
-      <c r="L62" s="7">
+      <c r="L62" s="8">
         <v>130642.9</v>
       </c>
       <c r="M62" s="5">
         <v>126.7</v>
       </c>
-      <c r="N62" s="7">
+      <c r="N62" s="8">
         <v>163945.70000000001</v>
       </c>
       <c r="O62" s="5">
         <v>124.4</v>
       </c>
-      <c r="P62" s="7">
+      <c r="P62" s="8">
         <v>196719.2</v>
       </c>
       <c r="Q62" s="5">
         <v>121.4</v>
       </c>
-      <c r="R62" s="9">
+      <c r="R62" s="11">
         <v>235223.3</v>
       </c>
       <c r="S62" s="6">
         <v>123.2</v>
       </c>
-      <c r="T62" s="7">
+      <c r="T62" s="8">
         <v>271183.5</v>
       </c>
-      <c r="U62" s="9">
+      <c r="U62" s="11">
         <v>124.5</v>
       </c>
-      <c r="V62" s="7">
+      <c r="V62" s="8">
         <v>306229.7</v>
       </c>
-      <c r="W62" s="9">
+      <c r="W62" s="11">
         <v>124.7</v>
       </c>
-      <c r="X62" s="7">
+      <c r="X62" s="8">
         <v>362503.8</v>
       </c>
-      <c r="Y62" s="9">
+      <c r="Y62" s="11">
         <v>130.4</v>
       </c>
-      <c r="Z62" s="16"/>
-[...3 lines deleted...]
-        <v>7</v>
+    </row>
+    <row r="63" spans="1:25">
+      <c r="A63" s="9" t="s">
+        <v>6</v>
       </c>
       <c r="B63" s="5">
         <v>152746.20000000001</v>
       </c>
       <c r="C63" s="5">
         <v>98.5</v>
       </c>
       <c r="D63" s="5">
         <v>324741.40000000002</v>
       </c>
       <c r="E63" s="5">
         <v>102.2</v>
       </c>
       <c r="F63" s="5">
         <v>535326.19999999995</v>
       </c>
       <c r="G63" s="5">
         <v>102.9</v>
       </c>
-      <c r="H63" s="7">
+      <c r="H63" s="8">
         <v>710404.3</v>
       </c>
       <c r="I63" s="5">
         <v>103</v>
       </c>
-      <c r="J63" s="7">
+      <c r="J63" s="8">
         <v>905984.2</v>
       </c>
       <c r="K63" s="5">
         <v>103.8</v>
       </c>
-      <c r="L63" s="7">
+      <c r="L63" s="8">
         <v>1119198</v>
       </c>
       <c r="M63" s="5">
         <v>104.6</v>
       </c>
-      <c r="N63" s="7">
+      <c r="N63" s="8">
         <v>1362585.2</v>
       </c>
       <c r="O63" s="5">
         <v>103.5</v>
       </c>
-      <c r="P63" s="7">
+      <c r="P63" s="8">
         <v>1676271.6</v>
       </c>
       <c r="Q63" s="5">
         <v>103.3</v>
       </c>
-      <c r="R63" s="9">
+      <c r="R63" s="11">
         <v>2087434.6</v>
       </c>
       <c r="S63" s="6">
         <v>105.2</v>
       </c>
-      <c r="T63" s="7">
+      <c r="T63" s="8">
         <v>2429666.1</v>
       </c>
-      <c r="U63" s="9">
+      <c r="U63" s="11">
         <v>106.5</v>
       </c>
-      <c r="V63" s="7">
+      <c r="V63" s="8">
         <v>2777733.1</v>
       </c>
-      <c r="W63" s="9">
+      <c r="W63" s="11">
         <v>107.2</v>
       </c>
-      <c r="X63" s="7">
+      <c r="X63" s="8">
         <v>3209861.7</v>
       </c>
-      <c r="Y63" s="9">
+      <c r="Y63" s="11">
         <v>108.9</v>
       </c>
-      <c r="Z63" s="16"/>
-[...3 lines deleted...]
-        <v>8</v>
+    </row>
+    <row r="64" spans="1:25">
+      <c r="A64" s="9" t="s">
+        <v>7</v>
       </c>
       <c r="B64" s="5">
         <v>64803.8</v>
       </c>
       <c r="C64" s="5">
         <v>104.8</v>
       </c>
       <c r="D64" s="5">
         <v>135702</v>
       </c>
       <c r="E64" s="5">
         <v>105.7</v>
       </c>
       <c r="F64" s="5">
         <v>227354</v>
       </c>
       <c r="G64" s="5">
         <v>105.2</v>
       </c>
-      <c r="H64" s="7">
+      <c r="H64" s="8">
         <v>316386.90000000002</v>
       </c>
       <c r="I64" s="5">
         <v>108.5</v>
       </c>
-      <c r="J64" s="7">
+      <c r="J64" s="8">
         <v>421923.5</v>
       </c>
       <c r="K64" s="5">
         <v>107.5</v>
       </c>
-      <c r="L64" s="7">
+      <c r="L64" s="8">
         <v>567480</v>
       </c>
       <c r="M64" s="5">
         <v>106.6</v>
       </c>
-      <c r="N64" s="7">
+      <c r="N64" s="8">
         <v>698921.9</v>
       </c>
       <c r="O64" s="5">
         <v>104.7</v>
       </c>
-      <c r="P64" s="7">
+      <c r="P64" s="8">
         <v>849980.2</v>
       </c>
       <c r="Q64" s="5">
         <v>105</v>
       </c>
-      <c r="R64" s="9">
+      <c r="R64" s="11">
         <v>992269.5</v>
       </c>
       <c r="S64" s="6">
         <v>105.2</v>
       </c>
-      <c r="T64" s="7">
+      <c r="T64" s="8">
         <v>1153403.3999999999</v>
       </c>
-      <c r="U64" s="9">
+      <c r="U64" s="11">
         <v>107.1</v>
       </c>
-      <c r="V64" s="7">
+      <c r="V64" s="8">
         <v>1301535.6000000001</v>
       </c>
-      <c r="W64" s="9">
+      <c r="W64" s="11">
         <v>106.6</v>
       </c>
-      <c r="X64" s="7">
+      <c r="X64" s="8">
         <v>1444680.3</v>
       </c>
-      <c r="Y64" s="9">
+      <c r="Y64" s="11">
         <v>104.3</v>
       </c>
-      <c r="Z64" s="16"/>
-[...3 lines deleted...]
-        <v>9</v>
+    </row>
+    <row r="65" spans="1:25">
+      <c r="A65" s="9" t="s">
+        <v>8</v>
       </c>
       <c r="B65" s="5">
         <v>35435.800000000003</v>
       </c>
       <c r="C65" s="5">
         <v>98</v>
       </c>
       <c r="D65" s="5">
         <v>77410</v>
       </c>
       <c r="E65" s="5">
         <v>101.6</v>
       </c>
       <c r="F65" s="5">
         <v>130615.1</v>
       </c>
       <c r="G65" s="5">
         <v>100.9</v>
       </c>
-      <c r="H65" s="7">
+      <c r="H65" s="8">
         <v>170543.1</v>
       </c>
       <c r="I65" s="5">
         <v>101.2</v>
       </c>
-      <c r="J65" s="7">
+      <c r="J65" s="8">
         <v>215302.6</v>
       </c>
       <c r="K65" s="5">
         <v>101.4</v>
       </c>
-      <c r="L65" s="7">
+      <c r="L65" s="8">
         <v>273022.40000000002</v>
       </c>
       <c r="M65" s="5">
         <v>101.8</v>
       </c>
-      <c r="N65" s="7">
+      <c r="N65" s="8">
         <v>320974.5</v>
       </c>
       <c r="O65" s="5">
         <v>101.9</v>
       </c>
-      <c r="P65" s="7">
+      <c r="P65" s="8">
         <v>387391.8</v>
       </c>
       <c r="Q65" s="5">
         <v>102.2</v>
       </c>
-      <c r="R65" s="9">
+      <c r="R65" s="11">
         <v>447180.79999999999</v>
       </c>
       <c r="S65" s="6">
         <v>102.3</v>
       </c>
-      <c r="T65" s="7">
+      <c r="T65" s="8">
         <v>494993.7</v>
       </c>
-      <c r="U65" s="9">
+      <c r="U65" s="11">
         <v>102.3</v>
       </c>
-      <c r="V65" s="7">
+      <c r="V65" s="8">
         <v>555057.30000000005</v>
       </c>
-      <c r="W65" s="9">
+      <c r="W65" s="11">
         <v>102.3</v>
       </c>
-      <c r="X65" s="7">
+      <c r="X65" s="8">
         <v>632021.1</v>
       </c>
-      <c r="Y65" s="9">
+      <c r="Y65" s="11">
         <v>102.3</v>
       </c>
-      <c r="Z65" s="16"/>
-[...3 lines deleted...]
-        <v>10</v>
+    </row>
+    <row r="66" spans="1:25">
+      <c r="A66" s="9" t="s">
+        <v>9</v>
       </c>
       <c r="B66" s="5">
         <v>31627.1</v>
       </c>
       <c r="C66" s="5">
         <v>100.2</v>
       </c>
       <c r="D66" s="5">
         <v>66908.100000000006</v>
       </c>
       <c r="E66" s="5">
         <v>108.8</v>
       </c>
       <c r="F66" s="5">
         <v>105862.9</v>
       </c>
       <c r="G66" s="5">
         <v>109</v>
       </c>
-      <c r="H66" s="7">
+      <c r="H66" s="8">
         <v>143757.6</v>
       </c>
       <c r="I66" s="5">
         <v>108.9</v>
       </c>
-      <c r="J66" s="7">
+      <c r="J66" s="8">
         <v>190199.9</v>
       </c>
       <c r="K66" s="5">
         <v>113.3</v>
       </c>
-      <c r="L66" s="7">
+      <c r="L66" s="8">
         <v>242590.2</v>
       </c>
       <c r="M66" s="5">
         <v>113.7</v>
       </c>
-      <c r="N66" s="7">
+      <c r="N66" s="8">
         <v>305869.09999999998</v>
       </c>
       <c r="O66" s="5">
         <v>119.1</v>
       </c>
-      <c r="P66" s="7">
+      <c r="P66" s="8">
         <v>376962.9</v>
       </c>
       <c r="Q66" s="5">
         <v>124.9</v>
       </c>
-      <c r="R66" s="9">
+      <c r="R66" s="11">
         <v>446107.8</v>
       </c>
       <c r="S66" s="6">
         <v>123.1</v>
       </c>
-      <c r="T66" s="7">
+      <c r="T66" s="8">
         <v>515054.6</v>
       </c>
-      <c r="U66" s="9">
+      <c r="U66" s="11">
         <v>121.7</v>
       </c>
-      <c r="V66" s="7">
+      <c r="V66" s="8">
         <v>591805.30000000005</v>
       </c>
-      <c r="W66" s="9">
+      <c r="W66" s="11">
         <v>122.1</v>
       </c>
-      <c r="X66" s="7">
+      <c r="X66" s="8">
         <v>687380.7</v>
       </c>
-      <c r="Y66" s="9">
+      <c r="Y66" s="11">
         <v>123.1</v>
       </c>
-      <c r="Z66" s="16"/>
-[...3 lines deleted...]
-        <v>11</v>
+    </row>
+    <row r="67" spans="1:25">
+      <c r="A67" s="9" t="s">
+        <v>10</v>
       </c>
       <c r="B67" s="5">
         <v>55802.1</v>
       </c>
       <c r="C67" s="5">
         <v>96.8</v>
       </c>
       <c r="D67" s="5">
         <v>125442.5</v>
       </c>
       <c r="E67" s="5">
         <v>101.8</v>
       </c>
       <c r="F67" s="5">
         <v>205087.3</v>
       </c>
       <c r="G67" s="5">
         <v>101.4</v>
       </c>
-      <c r="H67" s="7">
+      <c r="H67" s="8">
         <v>283351.7</v>
       </c>
       <c r="I67" s="5">
         <v>102.1</v>
       </c>
-      <c r="J67" s="7">
+      <c r="J67" s="8">
         <v>367930.4</v>
       </c>
       <c r="K67" s="5">
         <v>102.2</v>
       </c>
-      <c r="L67" s="7">
+      <c r="L67" s="8">
         <v>490309.1</v>
       </c>
       <c r="M67" s="5">
         <v>102</v>
       </c>
-      <c r="N67" s="7">
+      <c r="N67" s="8">
         <v>598771.6</v>
       </c>
       <c r="O67" s="5">
         <v>101.8</v>
       </c>
-      <c r="P67" s="7">
+      <c r="P67" s="8">
         <v>718888.1</v>
       </c>
       <c r="Q67" s="5">
         <v>101.3</v>
       </c>
-      <c r="R67" s="9">
+      <c r="R67" s="11">
         <v>855492.3</v>
       </c>
       <c r="S67" s="6">
         <v>101.9</v>
       </c>
-      <c r="T67" s="7">
+      <c r="T67" s="8">
         <v>969029.3</v>
       </c>
-      <c r="U67" s="9">
+      <c r="U67" s="11">
         <v>102.2</v>
       </c>
-      <c r="V67" s="7">
+      <c r="V67" s="8">
         <v>1096066.8999999999</v>
       </c>
-      <c r="W67" s="9">
+      <c r="W67" s="11">
         <v>102.1</v>
       </c>
-      <c r="X67" s="7">
+      <c r="X67" s="8">
         <v>1252299.8</v>
       </c>
-      <c r="Y67" s="9">
+      <c r="Y67" s="11">
         <v>101.6</v>
       </c>
-      <c r="Z67" s="16"/>
-[...3 lines deleted...]
-        <v>12</v>
+    </row>
+    <row r="68" spans="1:25">
+      <c r="A68" s="9" t="s">
+        <v>11</v>
       </c>
       <c r="B68" s="5">
         <v>39192.6</v>
       </c>
       <c r="C68" s="5">
         <v>91.6</v>
       </c>
       <c r="D68" s="5">
         <v>92598.9</v>
       </c>
       <c r="E68" s="5">
         <v>100.6</v>
       </c>
       <c r="F68" s="5">
         <v>147340.6</v>
       </c>
       <c r="G68" s="5">
         <v>100.4</v>
       </c>
-      <c r="H68" s="7">
+      <c r="H68" s="8">
         <v>219440.4</v>
       </c>
       <c r="I68" s="5">
         <v>100.9</v>
       </c>
-      <c r="J68" s="7">
+      <c r="J68" s="8">
         <v>285535.2</v>
       </c>
       <c r="K68" s="5">
         <v>101.6</v>
       </c>
-      <c r="L68" s="7">
+      <c r="L68" s="8">
         <v>353740</v>
       </c>
       <c r="M68" s="5">
         <v>101.4</v>
       </c>
-      <c r="N68" s="7">
+      <c r="N68" s="8">
         <v>417503.3</v>
       </c>
       <c r="O68" s="5">
         <v>102</v>
       </c>
-      <c r="P68" s="7">
+      <c r="P68" s="8">
         <v>495854.1</v>
       </c>
       <c r="Q68" s="5">
         <v>101</v>
       </c>
-      <c r="R68" s="9">
+      <c r="R68" s="11">
         <v>578399.9</v>
       </c>
       <c r="S68" s="6">
         <v>100.7</v>
       </c>
-      <c r="T68" s="7">
+      <c r="T68" s="8">
         <v>660132.6</v>
       </c>
-      <c r="U68" s="9">
+      <c r="U68" s="11">
         <v>100.2</v>
       </c>
-      <c r="V68" s="7">
+      <c r="V68" s="8">
         <v>736424.2</v>
       </c>
-      <c r="W68" s="9">
+      <c r="W68" s="11">
         <v>100.5</v>
       </c>
-      <c r="X68" s="7">
+      <c r="X68" s="8">
         <v>820648.7</v>
       </c>
-      <c r="Y68" s="9">
+      <c r="Y68" s="11">
         <v>101</v>
       </c>
-      <c r="Z68" s="16"/>
-[...3 lines deleted...]
-        <v>16</v>
+    </row>
+    <row r="69" spans="1:25">
+      <c r="A69" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B69" s="5">
         <v>19410.3</v>
       </c>
       <c r="C69" s="5">
         <v>107.9</v>
       </c>
       <c r="D69" s="5">
         <v>38996.5</v>
       </c>
       <c r="E69" s="5">
         <v>107</v>
       </c>
       <c r="F69" s="5">
         <v>64676.2</v>
       </c>
       <c r="G69" s="5">
         <v>106.6</v>
       </c>
-      <c r="H69" s="7">
+      <c r="H69" s="8">
         <v>88040.8</v>
       </c>
       <c r="I69" s="5">
         <v>106.8</v>
       </c>
-      <c r="J69" s="7">
+      <c r="J69" s="8">
         <v>113997.4</v>
       </c>
       <c r="K69" s="5">
         <v>108</v>
       </c>
-      <c r="L69" s="7">
+      <c r="L69" s="8">
         <v>148331.20000000001</v>
       </c>
       <c r="M69" s="5">
         <v>107.7</v>
       </c>
-      <c r="N69" s="7">
+      <c r="N69" s="8">
         <v>181102.7</v>
       </c>
       <c r="O69" s="5">
         <v>107.8</v>
       </c>
-      <c r="P69" s="7">
+      <c r="P69" s="8">
         <v>219682.5</v>
       </c>
       <c r="Q69" s="5">
         <v>108.8</v>
       </c>
-      <c r="R69" s="9">
+      <c r="R69" s="11">
         <v>260001.3</v>
       </c>
       <c r="S69" s="6">
         <v>110.9</v>
       </c>
-      <c r="T69" s="7">
+      <c r="T69" s="8">
         <v>295433.7</v>
       </c>
-      <c r="U69" s="9">
+      <c r="U69" s="11">
         <v>110.5</v>
       </c>
-      <c r="V69" s="7">
+      <c r="V69" s="8">
         <v>334393.59999999998</v>
       </c>
-      <c r="W69" s="9">
+      <c r="W69" s="11">
         <v>110.6</v>
       </c>
-      <c r="X69" s="7">
+      <c r="X69" s="8">
         <v>373156.7</v>
       </c>
-      <c r="Y69" s="9">
+      <c r="Y69" s="11">
         <v>109.8</v>
       </c>
-      <c r="Z69" s="16"/>
-[...3 lines deleted...]
-        <v>19</v>
+    </row>
+    <row r="70" spans="1:25">
+      <c r="A70" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
-      <c r="H70" s="7"/>
+      <c r="H70" s="8"/>
       <c r="I70" s="5"/>
-      <c r="J70" s="7"/>
+      <c r="J70" s="8"/>
       <c r="K70" s="5"/>
-      <c r="L70" s="7">
+      <c r="L70" s="8">
         <v>75347.899999999994</v>
       </c>
       <c r="M70" s="5">
         <v>80.599999999999994</v>
       </c>
-      <c r="N70" s="7">
+      <c r="N70" s="8">
         <v>95603.3</v>
       </c>
       <c r="O70" s="5">
         <v>82.1</v>
       </c>
-      <c r="P70" s="7">
+      <c r="P70" s="8">
         <v>113288.3</v>
       </c>
       <c r="Q70" s="5">
         <v>78.599999999999994</v>
       </c>
-      <c r="R70" s="9">
+      <c r="R70" s="11">
         <v>132181.6</v>
       </c>
       <c r="S70" s="6">
         <v>82.1</v>
       </c>
-      <c r="T70" s="7">
+      <c r="T70" s="8">
         <v>153737.20000000001</v>
       </c>
-      <c r="U70" s="9">
+      <c r="U70" s="11">
         <v>81.599999999999994</v>
       </c>
-      <c r="V70" s="7">
+      <c r="V70" s="8">
         <v>179302</v>
       </c>
-      <c r="W70" s="9">
+      <c r="W70" s="11">
         <v>84.2</v>
       </c>
-      <c r="X70" s="7">
+      <c r="X70" s="8">
         <v>209701.2</v>
       </c>
-      <c r="Y70" s="9">
+      <c r="Y70" s="11">
         <v>87.1</v>
       </c>
-      <c r="Z70" s="16"/>
-[...3 lines deleted...]
-        <v>13</v>
+    </row>
+    <row r="71" spans="1:25">
+      <c r="A71" s="9" t="s">
+        <v>12</v>
       </c>
       <c r="B71" s="5">
         <v>123640.1</v>
       </c>
       <c r="C71" s="5">
         <v>103.1</v>
       </c>
       <c r="D71" s="5">
         <v>253712.4</v>
       </c>
       <c r="E71" s="5">
         <v>106.7</v>
       </c>
       <c r="F71" s="5">
         <v>437701.2</v>
       </c>
       <c r="G71" s="5">
         <v>104.3</v>
       </c>
-      <c r="H71" s="7">
+      <c r="H71" s="8">
         <v>623764.5</v>
       </c>
       <c r="I71" s="5">
         <v>108.8</v>
       </c>
-      <c r="J71" s="7">
+      <c r="J71" s="8">
         <v>813108.4</v>
       </c>
       <c r="K71" s="5">
         <v>107.8</v>
       </c>
-      <c r="L71" s="7">
+      <c r="L71" s="8">
         <v>748099.1</v>
       </c>
       <c r="M71" s="5">
         <v>114.5</v>
       </c>
-      <c r="N71" s="7">
+      <c r="N71" s="8">
         <v>898256.7</v>
       </c>
       <c r="O71" s="5">
         <v>111.9</v>
       </c>
-      <c r="P71" s="7">
+      <c r="P71" s="8">
         <v>1055840</v>
       </c>
       <c r="Q71" s="5">
         <v>110.4</v>
       </c>
-      <c r="R71" s="9">
+      <c r="R71" s="11">
         <v>1221881.6000000001</v>
       </c>
-      <c r="S71" s="9">
+      <c r="S71" s="11">
         <v>109.9</v>
       </c>
-      <c r="T71" s="7">
+      <c r="T71" s="8">
         <v>1373281.3</v>
       </c>
-      <c r="U71" s="9">
+      <c r="U71" s="11">
         <v>109.6</v>
       </c>
-      <c r="V71" s="7">
+      <c r="V71" s="8">
         <v>1533212.5</v>
       </c>
-      <c r="W71" s="9">
+      <c r="W71" s="11">
         <v>109.9</v>
       </c>
-      <c r="X71" s="7">
+      <c r="X71" s="8">
         <v>1787499.2</v>
       </c>
-      <c r="Y71" s="9">
+      <c r="Y71" s="11">
         <v>110.4</v>
       </c>
-      <c r="Z71" s="16"/>
-[...3 lines deleted...]
-        <v>72</v>
+    </row>
+    <row r="72" spans="1:25">
+      <c r="A72" s="9" t="s">
+        <v>22</v>
       </c>
       <c r="B72" s="5">
         <v>405583.6</v>
       </c>
       <c r="C72" s="5">
         <v>92.9</v>
       </c>
       <c r="D72" s="5">
         <v>811293.9</v>
       </c>
       <c r="E72" s="5">
         <v>101.6</v>
       </c>
       <c r="F72" s="5">
         <v>1248974</v>
       </c>
       <c r="G72" s="5">
         <v>102.8</v>
       </c>
-      <c r="H72" s="7">
+      <c r="H72" s="8">
         <v>1723786.2</v>
       </c>
       <c r="I72" s="5">
         <v>104.8</v>
       </c>
-      <c r="J72" s="7">
+      <c r="J72" s="8">
         <v>2220906.1</v>
       </c>
       <c r="K72" s="5">
         <v>105.5</v>
       </c>
-      <c r="L72" s="7">
+      <c r="L72" s="8">
         <v>2900816.8</v>
       </c>
       <c r="M72" s="5">
         <v>101.4</v>
       </c>
-      <c r="N72" s="7">
+      <c r="N72" s="8">
         <v>3496042.6</v>
       </c>
       <c r="O72" s="5">
         <v>106.1</v>
       </c>
-      <c r="P72" s="7">
+      <c r="P72" s="8">
         <v>4288517.5999999996</v>
       </c>
       <c r="Q72" s="5">
         <v>108.9</v>
       </c>
-      <c r="R72" s="9">
+      <c r="R72" s="11">
         <v>5030052.5999999996</v>
       </c>
       <c r="S72" s="6">
         <v>108.5</v>
       </c>
-      <c r="T72" s="7">
+      <c r="T72" s="8">
         <v>5769094.2000000002</v>
       </c>
-      <c r="U72" s="9">
+      <c r="U72" s="11">
         <v>109.3</v>
       </c>
-      <c r="V72" s="7">
+      <c r="V72" s="8">
         <v>6612876</v>
       </c>
-      <c r="W72" s="9">
+      <c r="W72" s="11">
         <v>110.5</v>
       </c>
-      <c r="X72" s="7">
+      <c r="X72" s="8">
         <v>7721687.7000000002</v>
       </c>
-      <c r="Y72" s="9">
+      <c r="Y72" s="11">
         <v>110.7</v>
       </c>
-      <c r="Z72" s="16"/>
-[...3 lines deleted...]
-        <v>73</v>
+    </row>
+    <row r="73" spans="1:25">
+      <c r="A73" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="B73" s="5">
         <v>812523.4</v>
       </c>
       <c r="C73" s="5">
         <v>79</v>
       </c>
       <c r="D73" s="5">
         <v>1896454.4</v>
       </c>
       <c r="E73" s="5">
         <v>90.1</v>
       </c>
       <c r="F73" s="5">
         <v>3177244.6</v>
       </c>
       <c r="G73" s="5">
         <v>96.2</v>
       </c>
-      <c r="H73" s="7">
+      <c r="H73" s="8">
         <v>4413111.9000000004</v>
       </c>
       <c r="I73" s="5">
         <v>99</v>
       </c>
-      <c r="J73" s="7">
+      <c r="J73" s="8">
         <v>5630082.9000000004</v>
       </c>
       <c r="K73" s="5">
         <v>101.7</v>
       </c>
-      <c r="L73" s="7">
+      <c r="L73" s="8">
         <v>7050742.7000000002</v>
       </c>
       <c r="M73" s="5">
         <v>98.9</v>
       </c>
-      <c r="N73" s="7">
+      <c r="N73" s="8">
         <v>8685341.8000000007</v>
       </c>
       <c r="O73" s="5">
         <v>102.1</v>
       </c>
-      <c r="P73" s="7">
+      <c r="P73" s="8">
         <v>10368359.4</v>
       </c>
       <c r="Q73" s="5">
         <v>102.6</v>
       </c>
-      <c r="R73" s="9">
+      <c r="R73" s="11">
         <v>12169350</v>
       </c>
       <c r="S73" s="6">
         <v>102.7</v>
       </c>
-      <c r="T73" s="7">
+      <c r="T73" s="8">
         <v>13944720.5</v>
       </c>
-      <c r="U73" s="9">
+      <c r="U73" s="11">
         <v>104.1</v>
       </c>
-      <c r="V73" s="7">
+      <c r="V73" s="8">
         <v>15878445.5</v>
       </c>
-      <c r="W73" s="9">
+      <c r="W73" s="11">
         <v>105.6</v>
       </c>
-      <c r="X73" s="7">
+      <c r="X73" s="8">
         <v>18168199.800000001</v>
       </c>
-      <c r="Y73" s="9">
+      <c r="Y73" s="11">
         <v>106.2</v>
       </c>
-      <c r="Z73" s="16"/>
-[...5 lines deleted...]
-      <c r="B74" s="13">
+    </row>
+    <row r="74" spans="1:25">
+      <c r="A74" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" s="14">
         <v>80369.8</v>
       </c>
-      <c r="C74" s="13">
+      <c r="C74" s="14">
         <v>102.5</v>
       </c>
-      <c r="D74" s="13">
+      <c r="D74" s="14">
         <v>180274.3</v>
       </c>
-      <c r="E74" s="13">
+      <c r="E74" s="14">
         <v>103.2</v>
       </c>
-      <c r="F74" s="13">
+      <c r="F74" s="14">
         <v>307143.5</v>
       </c>
-      <c r="G74" s="13">
+      <c r="G74" s="14">
         <v>105.4</v>
       </c>
-      <c r="H74" s="13">
+      <c r="H74" s="14">
         <v>431673.59999999998</v>
       </c>
-      <c r="I74" s="13">
+      <c r="I74" s="14">
         <v>107.7</v>
       </c>
-      <c r="J74" s="13">
+      <c r="J74" s="14">
         <v>577449.69999999995</v>
       </c>
-      <c r="K74" s="13">
+      <c r="K74" s="14">
         <v>108.5</v>
       </c>
-      <c r="L74" s="13">
+      <c r="L74" s="14">
         <v>768684.7</v>
       </c>
-      <c r="M74" s="13">
+      <c r="M74" s="14">
         <v>107.9</v>
       </c>
-      <c r="N74" s="13">
+      <c r="N74" s="14">
         <v>946143.8</v>
       </c>
-      <c r="O74" s="13">
+      <c r="O74" s="14">
         <v>109.8</v>
       </c>
-      <c r="P74" s="13">
+      <c r="P74" s="14">
         <v>1140117.5</v>
       </c>
-      <c r="Q74" s="13">
+      <c r="Q74" s="14">
         <v>111.4</v>
       </c>
       <c r="R74" s="19">
         <v>1366295.3</v>
       </c>
-      <c r="S74" s="14">
+      <c r="S74" s="15">
         <v>112.9</v>
       </c>
-      <c r="T74" s="13">
+      <c r="T74" s="14">
         <v>1578258.1</v>
       </c>
       <c r="U74" s="19">
         <v>114.8</v>
       </c>
-      <c r="V74" s="13">
+      <c r="V74" s="14">
         <v>1817779.3</v>
       </c>
       <c r="W74" s="19">
         <v>115.4</v>
       </c>
-      <c r="X74" s="13">
+      <c r="X74" s="14">
         <v>2057360.1</v>
       </c>
       <c r="Y74" s="19">
         <v>113.3</v>
       </c>
-      <c r="Z74" s="16"/>
-[...23 lines deleted...]
-      <c r="F79" s="98" t="s">
+    </row>
+    <row r="75" spans="1:25">
+      <c r="V75" s="7"/>
+      <c r="W75" s="7"/>
+    </row>
+    <row r="79" spans="1:25" ht="12" customHeight="1">
+      <c r="A79" s="78"/>
+      <c r="B79" s="76" t="s">
         <v>58</v>
       </c>
-      <c r="G79" s="99"/>
-      <c r="H79" s="98" t="s">
+      <c r="C79" s="76"/>
+      <c r="D79" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="I79" s="99"/>
-      <c r="J79" s="98" t="s">
+      <c r="E79" s="76"/>
+      <c r="F79" s="76" t="s">
         <v>60</v>
       </c>
-      <c r="K79" s="99"/>
-      <c r="L79" s="98" t="s">
+      <c r="G79" s="76"/>
+      <c r="H79" s="76" t="s">
         <v>61</v>
       </c>
-      <c r="M79" s="99"/>
-      <c r="N79" s="98" t="s">
+      <c r="I79" s="76"/>
+      <c r="J79" s="76" t="s">
         <v>62</v>
       </c>
-      <c r="O79" s="99"/>
-      <c r="P79" s="98" t="s">
+      <c r="K79" s="76"/>
+      <c r="L79" s="76" t="s">
         <v>63</v>
       </c>
-      <c r="Q79" s="99"/>
-      <c r="R79" s="98" t="s">
+      <c r="M79" s="76"/>
+      <c r="N79" s="76" t="s">
         <v>64</v>
       </c>
-      <c r="S79" s="99"/>
-      <c r="T79" s="98" t="s">
+      <c r="O79" s="76"/>
+      <c r="P79" s="76" t="s">
         <v>65</v>
       </c>
-      <c r="U79" s="99"/>
-      <c r="V79" s="98" t="s">
+      <c r="Q79" s="76"/>
+      <c r="R79" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="W79" s="99"/>
-      <c r="X79" s="98" t="s">
+      <c r="S79" s="76"/>
+      <c r="T79" s="76" t="s">
         <v>67</v>
       </c>
-      <c r="Y79" s="99"/>
-[...5 lines deleted...]
-        <v>146</v>
+      <c r="U79" s="76"/>
+      <c r="V79" s="76" t="s">
+        <v>68</v>
+      </c>
+      <c r="W79" s="76"/>
+      <c r="X79" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y79" s="76"/>
+    </row>
+    <row r="80" spans="1:25" ht="22.5">
+      <c r="A80" s="79"/>
+      <c r="B80" s="23" t="s">
+        <v>75</v>
       </c>
       <c r="C80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="J80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="N80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="O80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="P80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="R80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="S80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="T80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="U80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="V80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="X80" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y80" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
+      <c r="A81" s="4" t="s">
         <v>14</v>
-      </c>
-[...70 lines deleted...]
-        <v>0</v>
       </c>
       <c r="B81" s="6">
         <v>3584318</v>
       </c>
-      <c r="C81" s="9">
+      <c r="C81" s="11">
         <v>119.4</v>
       </c>
       <c r="D81" s="5">
         <v>7390823.9000000004</v>
       </c>
       <c r="E81" s="5">
         <v>111.5</v>
       </c>
       <c r="F81" s="5">
         <v>11836796</v>
       </c>
       <c r="G81" s="5">
         <v>111.5</v>
       </c>
       <c r="H81" s="5">
         <v>16209750.199999999</v>
       </c>
       <c r="I81" s="5">
         <v>111.2</v>
       </c>
       <c r="J81" s="5">
         <v>20504770.600000001</v>
       </c>
       <c r="K81" s="5">
         <v>110.2</v>
       </c>
       <c r="L81" s="18">
         <v>25455038.300000001</v>
       </c>
       <c r="M81" s="5">
         <v>110.4</v>
       </c>
-      <c r="N81" s="7">
+      <c r="N81" s="8">
         <v>30242808.399999999</v>
       </c>
-      <c r="O81" s="9">
+      <c r="O81" s="11">
         <v>109.7</v>
       </c>
       <c r="P81" s="18">
         <v>35685648.457000002</v>
       </c>
       <c r="Q81" s="5">
         <v>109.9</v>
       </c>
-      <c r="R81" s="9">
+      <c r="R81" s="11">
         <v>41426741.751999997</v>
       </c>
       <c r="S81" s="6">
         <v>110</v>
       </c>
-      <c r="T81" s="7">
+      <c r="T81" s="8">
         <v>47167082</v>
       </c>
-      <c r="U81" s="9">
+      <c r="U81" s="11">
         <v>110.4</v>
       </c>
       <c r="V81" s="5">
         <v>53791987.600000001</v>
       </c>
-      <c r="W81" s="20">
+      <c r="W81" s="1">
         <v>111.3</v>
       </c>
       <c r="X81" s="5">
         <v>61206493.291000001</v>
       </c>
       <c r="Y81" s="20">
         <v>111.3</v>
       </c>
-      <c r="Z81" s="7"/>
-[...3 lines deleted...]
-        <v>17</v>
+    </row>
+    <row r="82" spans="1:25">
+      <c r="A82" s="9" t="s">
+        <v>19</v>
       </c>
       <c r="B82" s="6">
         <v>46795.5</v>
       </c>
-      <c r="C82" s="9">
+      <c r="C82" s="11">
         <v>104.5</v>
       </c>
       <c r="D82" s="5">
         <v>93469.4</v>
       </c>
       <c r="E82" s="5">
         <v>102.1</v>
       </c>
       <c r="F82" s="5">
         <v>153823.4</v>
       </c>
       <c r="G82" s="5">
         <v>104.1</v>
       </c>
       <c r="H82" s="5">
         <v>207032.4</v>
       </c>
       <c r="I82" s="5">
         <v>105.3</v>
       </c>
       <c r="J82" s="5">
         <v>261796.9</v>
       </c>
       <c r="K82" s="5">
         <v>105.5</v>
       </c>
-      <c r="L82" s="7">
+      <c r="L82" s="8">
         <v>334646.7</v>
       </c>
       <c r="M82" s="5">
         <v>104.3</v>
       </c>
-      <c r="N82" s="7">
+      <c r="N82" s="8">
         <v>406413.5</v>
       </c>
-      <c r="O82" s="9">
+      <c r="O82" s="11">
         <v>101.4</v>
       </c>
-      <c r="P82" s="7">
+      <c r="P82" s="8">
         <v>488200.55599999998</v>
       </c>
       <c r="Q82" s="5">
         <v>99.6</v>
       </c>
-      <c r="R82" s="9">
+      <c r="R82" s="11">
         <v>574254.79</v>
       </c>
       <c r="S82" s="6">
         <v>101.4</v>
       </c>
-      <c r="T82" s="7">
+      <c r="T82" s="8">
         <v>659775.80000000005</v>
       </c>
-      <c r="U82" s="9">
+      <c r="U82" s="11">
         <v>103</v>
       </c>
       <c r="V82" s="5">
         <v>756715.1</v>
       </c>
-      <c r="W82" s="20">
+      <c r="W82" s="1">
         <v>102</v>
       </c>
       <c r="X82" s="5">
         <v>888761.23899999994</v>
       </c>
       <c r="Y82" s="20">
         <v>101.3</v>
       </c>
-      <c r="Z82" s="7"/>
-[...3 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83" s="9" t="s">
+        <v>0</v>
       </c>
       <c r="B83" s="6">
         <v>56076.7</v>
       </c>
-      <c r="C83" s="9">
+      <c r="C83" s="11">
         <v>110.4</v>
       </c>
       <c r="D83" s="5">
         <v>124550.9</v>
       </c>
       <c r="E83" s="5">
         <v>107.7</v>
       </c>
       <c r="F83" s="5">
         <v>199622</v>
       </c>
       <c r="G83" s="5">
         <v>104.7</v>
       </c>
       <c r="H83" s="5">
         <v>276970</v>
       </c>
       <c r="I83" s="5">
         <v>102.4</v>
       </c>
       <c r="J83" s="5">
         <v>379831.6</v>
       </c>
       <c r="K83" s="5">
         <v>100.6</v>
       </c>
-      <c r="L83" s="7">
+      <c r="L83" s="8">
         <v>502358.4</v>
       </c>
       <c r="M83" s="5">
         <v>102.6</v>
       </c>
-      <c r="N83" s="7">
+      <c r="N83" s="8">
         <v>586532.69999999995</v>
       </c>
-      <c r="O83" s="9">
+      <c r="O83" s="11">
         <v>101.8</v>
       </c>
-      <c r="P83" s="7">
+      <c r="P83" s="8">
         <v>692289.55799999996</v>
       </c>
       <c r="Q83" s="5">
         <v>100.1</v>
       </c>
-      <c r="R83" s="9">
+      <c r="R83" s="11">
         <v>809322.93799999997</v>
       </c>
       <c r="S83" s="6">
         <v>100.1</v>
       </c>
-      <c r="T83" s="7">
+      <c r="T83" s="8">
         <v>929667.6</v>
       </c>
-      <c r="U83" s="9">
+      <c r="U83" s="11">
         <v>100.2</v>
       </c>
       <c r="V83" s="5">
         <v>1039908.9</v>
       </c>
-      <c r="W83" s="20">
+      <c r="W83" s="1">
         <v>102.1</v>
       </c>
       <c r="X83" s="5">
         <v>1159658.9339999999</v>
       </c>
       <c r="Y83" s="20">
         <v>101.9</v>
       </c>
-      <c r="Z83" s="7"/>
-[...3 lines deleted...]
-        <v>2</v>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84" s="9" t="s">
+        <v>1</v>
       </c>
       <c r="B84" s="6">
         <v>114072.7</v>
       </c>
-      <c r="C84" s="9">
+      <c r="C84" s="11">
         <v>81.8</v>
       </c>
       <c r="D84" s="5">
         <v>242172.6</v>
       </c>
       <c r="E84" s="5">
         <v>90.2</v>
       </c>
       <c r="F84" s="5">
         <v>389240.6</v>
       </c>
       <c r="G84" s="5">
         <v>88.7</v>
       </c>
       <c r="H84" s="5">
         <v>542047.5</v>
       </c>
       <c r="I84" s="5">
         <v>87</v>
       </c>
       <c r="J84" s="5">
         <v>689388.6</v>
       </c>
       <c r="K84" s="5">
         <v>87.5</v>
       </c>
-      <c r="L84" s="7">
+      <c r="L84" s="8">
         <v>855397.7</v>
       </c>
       <c r="M84" s="5">
         <v>90.2</v>
       </c>
-      <c r="N84" s="7">
+      <c r="N84" s="8">
         <v>1015320.7</v>
       </c>
-      <c r="O84" s="9">
+      <c r="O84" s="11">
         <v>88.6</v>
       </c>
-      <c r="P84" s="7">
+      <c r="P84" s="8">
         <v>1209620.091</v>
       </c>
       <c r="Q84" s="5">
         <v>88.2</v>
       </c>
-      <c r="R84" s="9">
+      <c r="R84" s="11">
         <v>1421113.35</v>
       </c>
       <c r="S84" s="6">
         <v>90.4</v>
       </c>
-      <c r="T84" s="7">
+      <c r="T84" s="8">
         <v>1617409.7</v>
       </c>
-      <c r="U84" s="9">
+      <c r="U84" s="11">
         <v>92</v>
       </c>
       <c r="V84" s="5">
         <v>1812414.3</v>
       </c>
-      <c r="W84" s="20">
+      <c r="W84" s="1">
         <v>92.4</v>
       </c>
       <c r="X84" s="5">
         <v>1991662.365</v>
       </c>
       <c r="Y84" s="20">
         <v>91.2</v>
       </c>
-      <c r="Z84" s="7"/>
-[...3 lines deleted...]
-        <v>3</v>
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="B85" s="6">
         <v>82865.399999999994</v>
       </c>
-      <c r="C85" s="9">
+      <c r="C85" s="11">
         <v>127.4</v>
       </c>
       <c r="D85" s="5">
         <v>176674.9</v>
       </c>
       <c r="E85" s="5">
         <v>119.6</v>
       </c>
       <c r="F85" s="5">
         <v>286338.5</v>
       </c>
       <c r="G85" s="5">
         <v>123.1</v>
       </c>
       <c r="H85" s="5">
         <v>391302.6</v>
       </c>
       <c r="I85" s="5">
         <v>120.7</v>
       </c>
       <c r="J85" s="5">
         <v>496149.1</v>
       </c>
       <c r="K85" s="5">
         <v>117</v>
       </c>
-      <c r="L85" s="7">
+      <c r="L85" s="8">
         <v>608596</v>
       </c>
       <c r="M85" s="5">
         <v>118.1</v>
       </c>
-      <c r="N85" s="7">
+      <c r="N85" s="8">
         <v>765110.5</v>
       </c>
-      <c r="O85" s="9">
+      <c r="O85" s="11">
         <v>118.1</v>
       </c>
-      <c r="P85" s="7">
+      <c r="P85" s="8">
         <v>894102.97699999996</v>
       </c>
       <c r="Q85" s="5">
         <v>114.3</v>
       </c>
-      <c r="R85" s="9">
+      <c r="R85" s="11">
         <v>1013328.182</v>
       </c>
       <c r="S85" s="6">
         <v>106.9</v>
       </c>
-      <c r="T85" s="7">
+      <c r="T85" s="8">
         <v>1153544.1000000001</v>
       </c>
-      <c r="U85" s="9">
+      <c r="U85" s="11">
         <v>101.1</v>
       </c>
       <c r="V85" s="5">
         <v>1309576</v>
       </c>
-      <c r="W85" s="20">
+      <c r="W85" s="1">
         <v>96.4</v>
       </c>
       <c r="X85" s="5">
         <v>1486311.1029999999</v>
       </c>
       <c r="Y85" s="20">
         <v>94.1</v>
       </c>
-      <c r="Z85" s="7"/>
-[...3 lines deleted...]
-        <v>4</v>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86" s="9" t="s">
+        <v>3</v>
       </c>
       <c r="B86" s="6">
         <v>497092.3</v>
       </c>
-      <c r="C86" s="9">
+      <c r="C86" s="11">
         <v>89.7</v>
       </c>
       <c r="D86" s="5">
         <v>932398.5</v>
       </c>
       <c r="E86" s="5">
         <v>73.7</v>
       </c>
       <c r="F86" s="5">
         <v>1472183.8</v>
       </c>
       <c r="G86" s="5">
         <v>79.8</v>
       </c>
       <c r="H86" s="5">
         <v>1945712.4</v>
       </c>
       <c r="I86" s="5">
         <v>78.400000000000006</v>
       </c>
       <c r="J86" s="5">
         <v>2365491.4</v>
       </c>
       <c r="K86" s="5">
         <v>75.099999999999994</v>
       </c>
-      <c r="L86" s="7">
+      <c r="L86" s="8">
         <v>2853256.9</v>
       </c>
       <c r="M86" s="5">
         <v>82.6</v>
       </c>
-      <c r="N86" s="7">
+      <c r="N86" s="8">
         <v>3319713.4</v>
       </c>
-      <c r="O86" s="9">
+      <c r="O86" s="11">
         <v>88.2</v>
       </c>
-      <c r="P86" s="7">
+      <c r="P86" s="8">
         <v>3870913.1839999999</v>
       </c>
       <c r="Q86" s="5">
         <v>97.7</v>
       </c>
-      <c r="R86" s="9">
+      <c r="R86" s="11">
         <v>4540327.8420000002</v>
       </c>
       <c r="S86" s="6">
         <v>105.9</v>
       </c>
-      <c r="T86" s="7">
+      <c r="T86" s="8">
         <v>5164215.2</v>
       </c>
-      <c r="U86" s="9">
+      <c r="U86" s="11">
         <v>112.5</v>
       </c>
       <c r="V86" s="5">
         <v>5857803.5999999996</v>
       </c>
-      <c r="W86" s="20">
+      <c r="W86" s="1">
         <v>115</v>
       </c>
       <c r="X86" s="5">
         <v>6641008.398</v>
       </c>
       <c r="Y86" s="20">
         <v>117.5</v>
       </c>
-      <c r="Z86" s="7"/>
-[...3 lines deleted...]
-        <v>5</v>
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87" s="9" t="s">
+        <v>4</v>
       </c>
       <c r="B87" s="6">
         <v>65643.600000000006</v>
       </c>
-      <c r="C87" s="9">
+      <c r="C87" s="11">
         <v>111.8</v>
       </c>
       <c r="D87" s="5">
         <v>134670.79999999999</v>
       </c>
       <c r="E87" s="5">
         <v>109.9</v>
       </c>
       <c r="F87" s="5">
         <v>225518.8</v>
       </c>
       <c r="G87" s="5">
         <v>116.9</v>
       </c>
       <c r="H87" s="5">
         <v>301228.3</v>
       </c>
       <c r="I87" s="5">
         <v>112.8</v>
       </c>
       <c r="J87" s="5">
         <v>377334.5</v>
       </c>
       <c r="K87" s="5">
         <v>113</v>
       </c>
-      <c r="L87" s="7">
+      <c r="L87" s="8">
         <v>474843.8</v>
       </c>
       <c r="M87" s="5">
         <v>116.9</v>
       </c>
-      <c r="N87" s="7">
+      <c r="N87" s="8">
         <v>577674.30000000005</v>
       </c>
-      <c r="O87" s="9">
+      <c r="O87" s="11">
         <v>119.8</v>
       </c>
-      <c r="P87" s="7">
+      <c r="P87" s="8">
         <v>672827.00699999998</v>
       </c>
       <c r="Q87" s="5">
         <v>118.1</v>
       </c>
-      <c r="R87" s="9">
+      <c r="R87" s="11">
         <v>783604.00899999996</v>
       </c>
       <c r="S87" s="6">
         <v>119.2</v>
       </c>
-      <c r="T87" s="7">
+      <c r="T87" s="8">
         <v>870606.7</v>
       </c>
-      <c r="U87" s="9">
+      <c r="U87" s="11">
         <v>116.2</v>
       </c>
       <c r="V87" s="5">
         <v>1001071.2</v>
       </c>
-      <c r="W87" s="20">
+      <c r="W87" s="1">
         <v>117.8</v>
       </c>
       <c r="X87" s="5">
         <v>1131117.632</v>
       </c>
       <c r="Y87" s="20">
         <v>118.6</v>
       </c>
-      <c r="Z87" s="7"/>
-[...3 lines deleted...]
-        <v>6</v>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88" s="9" t="s">
+        <v>5</v>
       </c>
       <c r="B88" s="6">
         <v>52842.3</v>
       </c>
-      <c r="C88" s="9">
+      <c r="C88" s="11">
         <v>101.3</v>
       </c>
       <c r="D88" s="5">
         <v>107997.3</v>
       </c>
       <c r="E88" s="5">
         <v>100.9</v>
       </c>
       <c r="F88" s="5">
         <v>181599.8</v>
       </c>
       <c r="G88" s="5">
         <v>101.7</v>
       </c>
       <c r="H88" s="5">
         <v>242671.6</v>
       </c>
       <c r="I88" s="5">
         <v>100.7</v>
       </c>
       <c r="J88" s="5">
         <v>310944.7</v>
       </c>
       <c r="K88" s="5">
         <v>102.1</v>
       </c>
-      <c r="L88" s="7">
+      <c r="L88" s="8">
         <v>400528.7</v>
       </c>
       <c r="M88" s="5">
         <v>102.2</v>
       </c>
-      <c r="N88" s="7">
+      <c r="N88" s="8">
         <v>484184.3</v>
       </c>
-      <c r="O88" s="9">
+      <c r="O88" s="11">
         <v>102</v>
       </c>
-      <c r="P88" s="7">
+      <c r="P88" s="8">
         <v>568223.03399999999</v>
       </c>
       <c r="Q88" s="5">
         <v>102</v>
       </c>
-      <c r="R88" s="9">
+      <c r="R88" s="11">
         <v>652236.08499999996</v>
       </c>
       <c r="S88" s="6">
         <v>102.5</v>
       </c>
-      <c r="T88" s="7">
+      <c r="T88" s="8">
         <v>733087.2</v>
       </c>
-      <c r="U88" s="9">
+      <c r="U88" s="11">
         <v>102.6</v>
       </c>
       <c r="V88" s="5">
         <v>817213.3</v>
       </c>
-      <c r="W88" s="20">
+      <c r="W88" s="1">
         <v>102.9</v>
       </c>
       <c r="X88" s="5">
         <v>921106.38600000006</v>
       </c>
       <c r="Y88" s="20">
         <v>101.7</v>
       </c>
-      <c r="Z88" s="7"/>
-[...3 lines deleted...]
-        <v>18</v>
+    </row>
+    <row r="89" spans="1:25">
+      <c r="A89" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="B89" s="6">
         <v>35270.199999999997</v>
       </c>
-      <c r="C89" s="9">
+      <c r="C89" s="11">
         <v>169.1</v>
       </c>
       <c r="D89" s="5">
         <v>67186.899999999994</v>
       </c>
       <c r="E89" s="5">
         <v>163.30000000000001</v>
       </c>
       <c r="F89" s="5">
         <v>122193.5</v>
       </c>
       <c r="G89" s="5">
         <v>191</v>
       </c>
       <c r="H89" s="5">
         <v>173481.7</v>
       </c>
       <c r="I89" s="5">
         <v>200.6</v>
       </c>
       <c r="J89" s="5">
         <v>203293.2</v>
       </c>
       <c r="K89" s="5">
         <v>177.8</v>
       </c>
-      <c r="L89" s="7">
+      <c r="L89" s="8">
         <v>264020.90000000002</v>
       </c>
       <c r="M89" s="5">
         <v>175.1</v>
       </c>
-      <c r="N89" s="7">
+      <c r="N89" s="8">
         <v>323990.7</v>
       </c>
-      <c r="O89" s="9">
+      <c r="O89" s="11">
         <v>172.1</v>
       </c>
-      <c r="P89" s="7">
+      <c r="P89" s="8">
         <v>369308.27600000001</v>
       </c>
       <c r="Q89" s="5">
         <v>164.5</v>
       </c>
-      <c r="R89" s="9">
+      <c r="R89" s="11">
         <v>428754.00099999999</v>
       </c>
       <c r="S89" s="6">
         <v>160.6</v>
       </c>
-      <c r="T89" s="7">
+      <c r="T89" s="8">
         <v>487468.2</v>
       </c>
-      <c r="U89" s="9">
+      <c r="U89" s="11">
         <v>159.19999999999999</v>
       </c>
       <c r="V89" s="5">
         <v>570609.69999999995</v>
       </c>
-      <c r="W89" s="20">
+      <c r="W89" s="1">
         <v>165.8</v>
       </c>
       <c r="X89" s="5">
         <v>672192.17200000002</v>
       </c>
       <c r="Y89" s="20">
         <v>165.6</v>
       </c>
-      <c r="Z89" s="7"/>
-[...3 lines deleted...]
-        <v>7</v>
+    </row>
+    <row r="90" spans="1:25">
+      <c r="A90" s="9" t="s">
+        <v>6</v>
       </c>
       <c r="B90" s="6">
         <v>220413.2</v>
       </c>
-      <c r="C90" s="9">
+      <c r="C90" s="11">
         <v>130.69999999999999</v>
       </c>
       <c r="D90" s="5">
         <v>453813.3</v>
       </c>
       <c r="E90" s="5">
         <v>126</v>
       </c>
       <c r="F90" s="5">
         <v>750195.7</v>
       </c>
       <c r="G90" s="5">
         <v>126.8</v>
       </c>
       <c r="H90" s="5">
         <v>1006441.1</v>
       </c>
       <c r="I90" s="5">
         <v>128.80000000000001</v>
       </c>
       <c r="J90" s="5">
         <v>1236888.1000000001</v>
       </c>
       <c r="K90" s="5">
         <v>124.9</v>
       </c>
-      <c r="L90" s="7">
+      <c r="L90" s="8">
         <v>1507379.5</v>
       </c>
       <c r="M90" s="5">
         <v>116.3</v>
       </c>
-      <c r="N90" s="7">
+      <c r="N90" s="8">
         <v>1776646.4</v>
       </c>
-      <c r="O90" s="9">
+      <c r="O90" s="11">
         <v>113.8</v>
       </c>
-      <c r="P90" s="7">
+      <c r="P90" s="8">
         <v>2116660.3160000001</v>
       </c>
       <c r="Q90" s="5">
         <v>111.3</v>
       </c>
-      <c r="R90" s="9">
+      <c r="R90" s="11">
         <v>2503180.2000000002</v>
       </c>
       <c r="S90" s="6">
         <v>106.7</v>
       </c>
-      <c r="T90" s="7">
+      <c r="T90" s="8">
         <v>2879194.2</v>
       </c>
-      <c r="U90" s="9">
+      <c r="U90" s="11">
         <v>106.2</v>
       </c>
       <c r="V90" s="5">
         <v>3295342.5</v>
       </c>
-      <c r="W90" s="20">
+      <c r="W90" s="1">
         <v>107.1</v>
       </c>
       <c r="X90" s="5">
         <v>3805150.8870000001</v>
       </c>
       <c r="Y90" s="20">
         <v>107.8</v>
       </c>
-      <c r="Z90" s="7"/>
-[...3 lines deleted...]
-        <v>8</v>
+    </row>
+    <row r="91" spans="1:25">
+      <c r="A91" s="9" t="s">
+        <v>7</v>
       </c>
       <c r="B91" s="6">
         <v>78876.100000000006</v>
       </c>
-      <c r="C91" s="9">
+      <c r="C91" s="11">
         <v>101.4</v>
       </c>
       <c r="D91" s="5">
         <v>165697.9</v>
       </c>
       <c r="E91" s="5">
         <v>102.7</v>
       </c>
       <c r="F91" s="5">
         <v>275149.5</v>
       </c>
       <c r="G91" s="5">
         <v>103.1</v>
       </c>
       <c r="H91" s="5">
         <v>383940.9</v>
       </c>
       <c r="I91" s="5">
         <v>104.7</v>
       </c>
       <c r="J91" s="5">
         <v>501174</v>
       </c>
       <c r="K91" s="5">
         <v>103.5</v>
       </c>
-      <c r="L91" s="7">
+      <c r="L91" s="8">
         <v>661170.4</v>
       </c>
       <c r="M91" s="5">
         <v>102.6</v>
       </c>
-      <c r="N91" s="7">
+      <c r="N91" s="8">
         <v>818463.5</v>
       </c>
-      <c r="O91" s="9">
+      <c r="O91" s="11">
         <v>104</v>
       </c>
-      <c r="P91" s="7">
+      <c r="P91" s="8">
         <v>981966.71499999997</v>
       </c>
       <c r="Q91" s="5">
         <v>103.7</v>
       </c>
-      <c r="R91" s="9">
+      <c r="R91" s="11">
         <v>1143217.6850000001</v>
       </c>
       <c r="S91" s="6">
         <v>104.2</v>
       </c>
-      <c r="T91" s="7">
+      <c r="T91" s="8">
         <v>1314404.2</v>
       </c>
-      <c r="U91" s="9">
+      <c r="U91" s="11">
         <v>103.9</v>
       </c>
       <c r="V91" s="5">
         <v>1487364.9</v>
       </c>
-      <c r="W91" s="20">
+      <c r="W91" s="1">
         <v>104.9</v>
       </c>
       <c r="X91" s="5">
         <v>1658986.1980000001</v>
       </c>
       <c r="Y91" s="20">
         <v>106.3</v>
       </c>
-      <c r="Z91" s="7"/>
-[...3 lines deleted...]
-        <v>9</v>
+    </row>
+    <row r="92" spans="1:25">
+      <c r="A92" s="9" t="s">
+        <v>8</v>
       </c>
       <c r="B92" s="6">
         <v>43187.1</v>
       </c>
-      <c r="C92" s="9">
+      <c r="C92" s="11">
         <v>102.4</v>
       </c>
       <c r="D92" s="5">
         <v>93754.9</v>
       </c>
       <c r="E92" s="5">
         <v>102</v>
       </c>
       <c r="F92" s="5">
         <v>156833.79999999999</v>
       </c>
       <c r="G92" s="5">
         <v>102.1</v>
       </c>
       <c r="H92" s="5">
         <v>204150.5</v>
       </c>
       <c r="I92" s="5">
         <v>102.5</v>
       </c>
       <c r="J92" s="5">
         <v>257303.7</v>
       </c>
       <c r="K92" s="5">
         <v>102.9</v>
       </c>
-      <c r="L92" s="7">
+      <c r="L92" s="8">
         <v>325348.09999999998</v>
       </c>
       <c r="M92" s="5">
         <v>103.2</v>
       </c>
-      <c r="N92" s="7">
+      <c r="N92" s="8">
         <v>383771</v>
       </c>
-      <c r="O92" s="9">
+      <c r="O92" s="11">
         <v>103.9</v>
       </c>
-      <c r="P92" s="7">
+      <c r="P92" s="8">
         <v>461622.12099999998</v>
       </c>
       <c r="Q92" s="5">
         <v>104</v>
       </c>
-      <c r="R92" s="9">
+      <c r="R92" s="11">
         <v>530775.50300000003</v>
       </c>
       <c r="S92" s="6">
         <v>104.1</v>
       </c>
-      <c r="T92" s="7">
+      <c r="T92" s="8">
         <v>585730.30000000005</v>
       </c>
-      <c r="U92" s="9">
+      <c r="U92" s="11">
         <v>104.3</v>
       </c>
       <c r="V92" s="5">
         <v>656585.9</v>
       </c>
-      <c r="W92" s="20">
+      <c r="W92" s="1">
         <v>104.7</v>
       </c>
       <c r="X92" s="5">
         <v>744235.27399999998</v>
       </c>
       <c r="Y92" s="20">
         <v>104.7</v>
       </c>
-      <c r="Z92" s="7"/>
-[...3 lines deleted...]
-        <v>10</v>
+    </row>
+    <row r="93" spans="1:25">
+      <c r="A93" s="9" t="s">
+        <v>9</v>
       </c>
       <c r="B93" s="6">
         <v>49980.9</v>
       </c>
-      <c r="C93" s="9">
+      <c r="C93" s="11">
         <v>130.80000000000001</v>
       </c>
       <c r="D93" s="5">
         <v>97427.9</v>
       </c>
       <c r="E93" s="5">
         <v>120.1</v>
       </c>
       <c r="F93" s="5">
         <v>149736.5</v>
       </c>
       <c r="G93" s="5">
         <v>117.2</v>
       </c>
       <c r="H93" s="5">
         <v>206333</v>
       </c>
       <c r="I93" s="5">
         <v>120</v>
       </c>
       <c r="J93" s="5">
         <v>271505.5</v>
       </c>
       <c r="K93" s="5">
         <v>120.3</v>
       </c>
-      <c r="L93" s="7">
+      <c r="L93" s="8">
         <v>361677.2</v>
       </c>
       <c r="M93" s="5">
         <v>126.9</v>
       </c>
-      <c r="N93" s="7">
+      <c r="N93" s="8">
         <v>448891.8</v>
       </c>
-      <c r="O93" s="9">
+      <c r="O93" s="11">
         <v>126.3</v>
       </c>
-      <c r="P93" s="7">
+      <c r="P93" s="8">
         <v>539158.06200000003</v>
       </c>
       <c r="Q93" s="5">
         <v>124.4</v>
       </c>
-      <c r="R93" s="9">
+      <c r="R93" s="11">
         <v>639270.27</v>
       </c>
       <c r="S93" s="6">
         <v>125.8</v>
       </c>
-      <c r="T93" s="7">
+      <c r="T93" s="8">
         <v>733608.5</v>
       </c>
-      <c r="U93" s="9">
+      <c r="U93" s="11">
         <v>126</v>
       </c>
       <c r="V93" s="5">
         <v>832284.4</v>
       </c>
-      <c r="W93" s="20">
+      <c r="W93" s="1">
         <v>125.3</v>
       </c>
       <c r="X93" s="5">
         <v>980917.40099999995</v>
       </c>
       <c r="Y93" s="20">
         <v>127.7</v>
       </c>
-      <c r="Z93" s="7"/>
-[...3 lines deleted...]
-        <v>11</v>
+    </row>
+    <row r="94" spans="1:25">
+      <c r="A94" s="9" t="s">
+        <v>10</v>
       </c>
       <c r="B94" s="6">
         <v>65236.4</v>
       </c>
-      <c r="C94" s="9">
+      <c r="C94" s="11">
         <v>103.7</v>
       </c>
       <c r="D94" s="5">
         <v>146803.1</v>
       </c>
       <c r="E94" s="5">
         <v>104</v>
       </c>
       <c r="F94" s="5">
         <v>240238.1</v>
       </c>
       <c r="G94" s="5">
         <v>104.7</v>
       </c>
       <c r="H94" s="5">
         <v>333456.5</v>
       </c>
       <c r="I94" s="5">
         <v>105.6</v>
       </c>
       <c r="J94" s="5">
         <v>428449.1</v>
       </c>
       <c r="K94" s="5">
         <v>105</v>
       </c>
-      <c r="L94" s="7">
+      <c r="L94" s="8">
         <v>567878.6</v>
       </c>
       <c r="M94" s="5">
         <v>105</v>
       </c>
-      <c r="N94" s="7">
+      <c r="N94" s="8">
         <v>677959.1</v>
       </c>
-      <c r="O94" s="9">
+      <c r="O94" s="11">
         <v>103.1</v>
       </c>
-      <c r="P94" s="7">
+      <c r="P94" s="8">
         <v>803358.72699999996</v>
       </c>
       <c r="Q94" s="5">
         <v>102.3</v>
       </c>
-      <c r="R94" s="9">
+      <c r="R94" s="11">
         <v>952107.91500000004</v>
       </c>
       <c r="S94" s="6">
         <v>102.5</v>
       </c>
-      <c r="T94" s="7">
+      <c r="T94" s="8">
         <v>1074460.8999999999</v>
       </c>
-      <c r="U94" s="9">
+      <c r="U94" s="11">
         <v>102.6</v>
       </c>
       <c r="V94" s="5">
         <v>1203969.5</v>
       </c>
-      <c r="W94" s="20">
+      <c r="W94" s="1">
         <v>102.1</v>
       </c>
       <c r="X94" s="5">
         <v>1365909.5560000001</v>
       </c>
       <c r="Y94" s="20">
         <v>101.8</v>
       </c>
-      <c r="Z94" s="7"/>
-[...3 lines deleted...]
-        <v>12</v>
+    </row>
+    <row r="95" spans="1:25">
+      <c r="A95" s="9" t="s">
+        <v>11</v>
       </c>
       <c r="B95" s="6">
         <v>44744.7</v>
       </c>
-      <c r="C95" s="9">
+      <c r="C95" s="11">
         <v>99.3</v>
       </c>
       <c r="D95" s="5">
         <v>107213.4</v>
       </c>
       <c r="E95" s="5">
         <v>100.9</v>
       </c>
       <c r="F95" s="5">
         <v>173670.8</v>
       </c>
       <c r="G95" s="5">
         <v>103.9</v>
       </c>
       <c r="H95" s="5">
         <v>250158.6</v>
       </c>
       <c r="I95" s="5">
         <v>101.7</v>
       </c>
       <c r="J95" s="5">
         <v>330185.40000000002</v>
       </c>
       <c r="K95" s="5">
         <v>104.3</v>
       </c>
-      <c r="L95" s="7">
+      <c r="L95" s="8">
         <v>415299</v>
       </c>
       <c r="M95" s="5">
         <v>107</v>
       </c>
-      <c r="N95" s="7">
+      <c r="N95" s="8">
         <v>489836.5</v>
       </c>
-      <c r="O95" s="9">
+      <c r="O95" s="11">
         <v>107.6</v>
       </c>
-      <c r="P95" s="7">
+      <c r="P95" s="8">
         <v>571378.78899999999</v>
       </c>
       <c r="Q95" s="5">
         <v>106.5</v>
       </c>
-      <c r="R95" s="9">
+      <c r="R95" s="11">
         <v>649339.92200000002</v>
       </c>
       <c r="S95" s="6">
         <v>104.4</v>
       </c>
-      <c r="T95" s="7">
+      <c r="T95" s="8">
         <v>733690.1</v>
       </c>
-      <c r="U95" s="9">
+      <c r="U95" s="11">
         <v>103.8</v>
       </c>
       <c r="V95" s="5">
         <v>805277.3</v>
       </c>
-      <c r="W95" s="20">
+      <c r="W95" s="1">
         <v>102.5</v>
       </c>
       <c r="X95" s="5">
         <v>882577.5</v>
       </c>
       <c r="Y95" s="20">
         <v>101.1</v>
       </c>
-      <c r="Z95" s="7"/>
-[...3 lines deleted...]
-        <v>16</v>
+    </row>
+    <row r="96" spans="1:25">
+      <c r="A96" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B96" s="6">
         <v>24864.400000000001</v>
       </c>
-      <c r="C96" s="9">
+      <c r="C96" s="11">
         <v>111.5</v>
       </c>
       <c r="D96" s="5">
         <v>48750.5</v>
       </c>
       <c r="E96" s="5">
         <v>108.5</v>
       </c>
       <c r="F96" s="5">
         <v>80120.399999999994</v>
       </c>
       <c r="G96" s="5">
         <v>108.4</v>
       </c>
       <c r="H96" s="5">
         <v>108978.4</v>
       </c>
       <c r="I96" s="5">
         <v>109</v>
       </c>
       <c r="J96" s="5">
         <v>139413</v>
       </c>
       <c r="K96" s="5">
         <v>108.2</v>
       </c>
-      <c r="L96" s="7">
+      <c r="L96" s="8">
         <v>177819.6</v>
       </c>
       <c r="M96" s="5">
         <v>106.5</v>
       </c>
-      <c r="N96" s="7">
+      <c r="N96" s="8">
         <v>217608.1</v>
       </c>
-      <c r="O96" s="9">
+      <c r="O96" s="11">
         <v>107.1</v>
       </c>
-      <c r="P96" s="7">
+      <c r="P96" s="8">
         <v>262461.84499999997</v>
       </c>
       <c r="Q96" s="5">
         <v>106.8</v>
       </c>
-      <c r="R96" s="9">
+      <c r="R96" s="11">
         <v>308794.39899999998</v>
       </c>
       <c r="S96" s="6">
         <v>106.4</v>
       </c>
-      <c r="T96" s="7">
+      <c r="T96" s="8">
         <v>353827.9</v>
       </c>
-      <c r="U96" s="9">
+      <c r="U96" s="11">
         <v>107.6</v>
       </c>
       <c r="V96" s="5">
         <v>403096.4</v>
       </c>
-      <c r="W96" s="20">
+      <c r="W96" s="1">
         <v>108.7</v>
       </c>
       <c r="X96" s="5">
         <v>454152.86499999999</v>
       </c>
       <c r="Y96" s="20">
         <v>110</v>
       </c>
-      <c r="Z96" s="7"/>
-[...3 lines deleted...]
-        <v>19</v>
+    </row>
+    <row r="97" spans="1:25">
+      <c r="A97" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="B97" s="6">
         <v>12259.4</v>
       </c>
-      <c r="C97" s="9">
+      <c r="C97" s="11">
         <v>117.9</v>
       </c>
       <c r="D97" s="5">
         <v>26517.7</v>
       </c>
       <c r="E97" s="5">
         <v>114.3</v>
       </c>
       <c r="F97" s="5">
         <v>45064.9</v>
       </c>
       <c r="G97" s="5">
         <v>115.9</v>
       </c>
       <c r="H97" s="5">
         <v>57757.599999999999</v>
       </c>
       <c r="I97" s="5">
         <v>113.9</v>
       </c>
       <c r="J97" s="5">
         <v>73246.399999999994</v>
       </c>
       <c r="K97" s="5">
         <v>112.9</v>
       </c>
-      <c r="L97" s="7">
+      <c r="L97" s="8">
         <v>91757.5</v>
       </c>
       <c r="M97" s="5">
         <v>106.5</v>
       </c>
-      <c r="N97" s="7">
+      <c r="N97" s="8">
         <v>111588.4</v>
       </c>
-      <c r="O97" s="9">
+      <c r="O97" s="11">
         <v>102.9</v>
       </c>
-      <c r="P97" s="7">
+      <c r="P97" s="8">
         <v>132779.50599999999</v>
       </c>
       <c r="Q97" s="5">
         <v>104.2</v>
       </c>
-      <c r="R97" s="9">
+      <c r="R97" s="11">
         <v>153047.07399999999</v>
       </c>
       <c r="S97" s="6">
         <v>103.7</v>
       </c>
-      <c r="T97" s="7">
+      <c r="T97" s="8">
         <v>174025.4</v>
       </c>
-      <c r="U97" s="9">
+      <c r="U97" s="11">
         <v>102</v>
       </c>
       <c r="V97" s="5">
         <v>202002.2</v>
       </c>
-      <c r="W97" s="20">
+      <c r="W97" s="1">
         <v>102.1</v>
       </c>
       <c r="X97" s="5">
         <v>234755.23699999999</v>
       </c>
       <c r="Y97" s="20">
         <v>102.2</v>
       </c>
-      <c r="Z97" s="7"/>
-[...3 lines deleted...]
-        <v>13</v>
+    </row>
+    <row r="98" spans="1:25">
+      <c r="A98" s="9" t="s">
+        <v>12</v>
       </c>
       <c r="B98" s="6">
         <v>108330.3</v>
       </c>
-      <c r="C98" s="9">
+      <c r="C98" s="11">
         <v>106.8</v>
       </c>
       <c r="D98" s="5">
         <v>222374.39999999999</v>
       </c>
       <c r="E98" s="5">
         <v>106.8</v>
       </c>
       <c r="F98" s="5">
         <v>385979.7</v>
       </c>
       <c r="G98" s="5">
         <v>106.1</v>
       </c>
       <c r="H98" s="5">
         <v>581598.4</v>
       </c>
       <c r="I98" s="5">
         <v>110.1</v>
       </c>
       <c r="J98" s="5">
         <v>754908.6</v>
       </c>
       <c r="K98" s="5">
         <v>109</v>
       </c>
-      <c r="L98" s="7">
+      <c r="L98" s="8">
         <v>921904.9</v>
       </c>
       <c r="M98" s="5">
         <v>106.8</v>
       </c>
-      <c r="N98" s="7">
+      <c r="N98" s="8">
         <v>1084000.7</v>
       </c>
-      <c r="O98" s="9">
+      <c r="O98" s="11">
         <v>105.1</v>
       </c>
-      <c r="P98" s="7">
+      <c r="P98" s="8">
         <v>1250248.5009999999</v>
       </c>
       <c r="Q98" s="5">
         <v>103.6</v>
       </c>
-      <c r="R98" s="9">
+      <c r="R98" s="11">
         <v>1421614.5449999999</v>
       </c>
-      <c r="S98" s="9">
+      <c r="S98" s="11">
         <v>102.5</v>
       </c>
-      <c r="T98" s="7">
+      <c r="T98" s="8">
         <v>1565629.1</v>
       </c>
-      <c r="U98" s="9">
+      <c r="U98" s="11">
         <v>101</v>
       </c>
       <c r="V98" s="5">
         <v>1719388.3</v>
       </c>
-      <c r="W98" s="20">
+      <c r="W98" s="1">
         <v>100.1</v>
       </c>
       <c r="X98" s="5">
         <v>1992388.956</v>
       </c>
       <c r="Y98" s="20">
         <v>100.1</v>
       </c>
-      <c r="Z98" s="7"/>
-[...3 lines deleted...]
-        <v>72</v>
+    </row>
+    <row r="99" spans="1:25">
+      <c r="A99" s="9" t="s">
+        <v>22</v>
       </c>
       <c r="B99" s="6">
         <v>498748.4</v>
       </c>
-      <c r="C99" s="9">
+      <c r="C99" s="11">
         <v>102.2</v>
       </c>
       <c r="D99" s="5">
         <v>1042899.1</v>
       </c>
       <c r="E99" s="5">
         <v>106.9</v>
       </c>
       <c r="F99" s="5">
         <v>1627134.8</v>
       </c>
       <c r="G99" s="5">
         <v>109</v>
       </c>
       <c r="H99" s="5">
         <v>2278326.2000000002</v>
       </c>
       <c r="I99" s="5">
         <v>111.7</v>
       </c>
       <c r="J99" s="5">
         <v>2935558.4</v>
       </c>
       <c r="K99" s="5">
         <v>112.5</v>
       </c>
-      <c r="L99" s="7">
+      <c r="L99" s="8">
         <v>3779964.8</v>
       </c>
       <c r="M99" s="5">
         <v>111.6</v>
       </c>
-      <c r="N99" s="7">
+      <c r="N99" s="8">
         <v>4567289.7</v>
       </c>
-      <c r="O99" s="9">
+      <c r="O99" s="11">
         <v>112.3</v>
       </c>
-      <c r="P99" s="7">
+      <c r="P99" s="8">
         <v>5424061.0489999996</v>
       </c>
       <c r="Q99" s="5">
         <v>109.2</v>
       </c>
-      <c r="R99" s="9">
+      <c r="R99" s="11">
         <v>6341053.6459999997</v>
       </c>
       <c r="S99" s="6">
         <v>109.5</v>
       </c>
-      <c r="T99" s="7">
+      <c r="T99" s="8">
         <v>7208654.4000000004</v>
       </c>
-      <c r="U99" s="9">
+      <c r="U99" s="11">
         <v>108.8</v>
       </c>
       <c r="V99" s="5">
         <v>8414438.4000000004</v>
       </c>
-      <c r="W99" s="20">
+      <c r="W99" s="1">
         <v>111.2</v>
       </c>
       <c r="X99" s="5">
         <v>9618333.1309999991</v>
       </c>
       <c r="Y99" s="20">
         <v>109.6</v>
       </c>
-      <c r="Z99" s="7"/>
-[...3 lines deleted...]
-        <v>73</v>
+    </row>
+    <row r="100" spans="1:25">
+      <c r="A100" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="B100" s="6">
         <v>1388757.2</v>
       </c>
-      <c r="C100" s="9">
+      <c r="C100" s="11">
         <v>153.4</v>
       </c>
       <c r="D100" s="5">
         <v>2887621.7</v>
       </c>
       <c r="E100" s="5">
         <v>136.6</v>
       </c>
       <c r="F100" s="5">
         <v>4540906</v>
       </c>
       <c r="G100" s="5">
         <v>129.4</v>
       </c>
       <c r="H100" s="5">
         <v>6200878.7000000002</v>
       </c>
       <c r="I100" s="5">
         <v>128</v>
       </c>
       <c r="J100" s="5">
         <v>7813720.9000000004</v>
       </c>
       <c r="K100" s="5">
         <v>127.2</v>
       </c>
-      <c r="L100" s="7">
+      <c r="L100" s="8">
         <v>9434758.4000000004</v>
       </c>
       <c r="M100" s="5">
         <v>123.1</v>
       </c>
-      <c r="N100" s="7">
+      <c r="N100" s="8">
         <v>11063926.5</v>
       </c>
-      <c r="O100" s="9">
+      <c r="O100" s="11">
         <v>117.5</v>
       </c>
-      <c r="P100" s="7">
+      <c r="P100" s="8">
         <v>13031114.361</v>
       </c>
       <c r="Q100" s="5">
         <v>116.5</v>
       </c>
-      <c r="R100" s="9">
+      <c r="R100" s="11">
         <v>14965058.221999999</v>
       </c>
       <c r="S100" s="6">
         <v>114.5</v>
       </c>
-      <c r="T100" s="7">
+      <c r="T100" s="8">
         <v>17100083.800000001</v>
       </c>
-      <c r="U100" s="9">
+      <c r="U100" s="11">
         <v>114.5</v>
       </c>
       <c r="V100" s="5">
         <v>19500395.199999999</v>
       </c>
-      <c r="W100" s="20">
+      <c r="W100" s="1">
         <v>115</v>
       </c>
       <c r="X100" s="5">
         <v>22169082.892999999</v>
       </c>
       <c r="Y100" s="20">
         <v>114.6</v>
       </c>
-      <c r="Z100" s="7"/>
-[...5 lines deleted...]
-      <c r="B101" s="14">
+    </row>
+    <row r="101" spans="1:25">
+      <c r="A101" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B101" s="15">
         <v>98261.2</v>
       </c>
       <c r="C101" s="19">
         <v>107.7</v>
       </c>
-      <c r="D101" s="13">
+      <c r="D101" s="14">
         <v>218828.7</v>
       </c>
-      <c r="E101" s="13">
+      <c r="E101" s="14">
         <v>107</v>
       </c>
-      <c r="F101" s="13">
+      <c r="F101" s="14">
         <v>381245.4</v>
       </c>
-      <c r="G101" s="13">
+      <c r="G101" s="14">
         <v>110.5</v>
       </c>
-      <c r="H101" s="13">
+      <c r="H101" s="14">
         <v>517283.8</v>
       </c>
-      <c r="I101" s="13">
+      <c r="I101" s="14">
         <v>107</v>
       </c>
-      <c r="J101" s="13">
+      <c r="J101" s="14">
         <v>678187.5</v>
       </c>
-      <c r="K101" s="13">
+      <c r="K101" s="14">
         <v>105.2</v>
       </c>
-      <c r="L101" s="13">
+      <c r="L101" s="14">
         <v>916431.2</v>
       </c>
-      <c r="M101" s="13">
+      <c r="M101" s="14">
         <v>107.3</v>
       </c>
-      <c r="N101" s="13">
+      <c r="N101" s="14">
         <v>1123886.6000000001</v>
       </c>
       <c r="O101" s="19">
         <v>107.4</v>
       </c>
-      <c r="P101" s="13">
+      <c r="P101" s="14">
         <v>1345353.7819999999</v>
       </c>
-      <c r="Q101" s="13">
+      <c r="Q101" s="14">
         <v>107.2</v>
       </c>
       <c r="R101" s="19">
         <v>1596341.1740000001</v>
       </c>
-      <c r="S101" s="14">
+      <c r="S101" s="15">
         <v>106.6</v>
       </c>
-      <c r="T101" s="13">
+      <c r="T101" s="14">
         <v>1827998.7</v>
       </c>
       <c r="U101" s="19">
         <v>106</v>
       </c>
-      <c r="V101" s="13">
+      <c r="V101" s="14">
         <v>2106530.5</v>
       </c>
-      <c r="W101" s="21">
+      <c r="W101" s="16">
         <v>106.2</v>
       </c>
-      <c r="X101" s="13">
+      <c r="X101" s="14">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y101" s="21">
         <v>107.5</v>
       </c>
-      <c r="Z101" s="7"/>
-[...17 lines deleted...]
-      <c r="F104" s="98" t="s">
+    </row>
+    <row r="104" spans="1:25" ht="12" customHeight="1">
+      <c r="A104" s="78"/>
+      <c r="B104" s="76" t="s">
         <v>70</v>
       </c>
-      <c r="G104" s="99"/>
-      <c r="H104" s="98" t="s">
+      <c r="C104" s="76"/>
+      <c r="D104" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="E104" s="76"/>
+      <c r="F104" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="G104" s="77"/>
+      <c r="H104" s="76" t="s">
+        <v>76</v>
+      </c>
+      <c r="I104" s="77"/>
+      <c r="J104" s="76" t="s">
+        <v>77</v>
+      </c>
+      <c r="K104" s="77"/>
+      <c r="L104" s="76" t="s">
+        <v>78</v>
+      </c>
+      <c r="M104" s="76"/>
+      <c r="N104" s="76" t="s">
+        <v>79</v>
+      </c>
+      <c r="O104" s="77"/>
+      <c r="P104" s="76" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q104" s="77"/>
+      <c r="R104" s="76" t="s">
+        <v>81</v>
+      </c>
+      <c r="S104" s="77"/>
+      <c r="T104" s="76" t="s">
+        <v>82</v>
+      </c>
+      <c r="U104" s="77"/>
+      <c r="V104" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="W104" s="77"/>
+      <c r="X104" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y104" s="76"/>
+    </row>
+    <row r="105" spans="1:25" ht="22.5">
+      <c r="A105" s="79"/>
+      <c r="B105" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="I104" s="99"/>
-[...38 lines deleted...]
-      </c>
       <c r="C105" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D105" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E105" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G105" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H105" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="I105" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="J105" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="K105" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="L105" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="M105" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="N105" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="O105" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="P105" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q105" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="R105" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="S105" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="T105" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="U105" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="V105" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="W105" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="X105" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y105" s="42" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="106" spans="1:25">
+      <c r="A106" s="4" t="s">
         <v>14</v>
-      </c>
-[...69 lines deleted...]
-        <v>0</v>
       </c>
       <c r="B106" s="6">
         <v>3830127.5</v>
       </c>
-      <c r="C106" s="9">
+      <c r="C106" s="11">
         <v>103.5</v>
       </c>
       <c r="D106" s="5">
         <v>7995416.801</v>
       </c>
       <c r="E106" s="5">
         <v>104.2</v>
       </c>
       <c r="F106" s="5">
         <v>12727817.800000001</v>
       </c>
       <c r="G106" s="5">
         <v>103.3</v>
       </c>
       <c r="H106" s="5">
         <v>17259938.300000001</v>
       </c>
       <c r="I106" s="5">
         <v>102.3</v>
       </c>
       <c r="J106" s="5">
         <v>22025494.899999999</v>
       </c>
       <c r="K106" s="5">
         <v>103.1</v>
       </c>
       <c r="L106" s="5">
         <v>27588464.100000001</v>
       </c>
-      <c r="M106" s="2">
+      <c r="M106" s="1">
         <v>103.9</v>
       </c>
-      <c r="N106" s="7">
+      <c r="N106" s="8">
         <v>33090718.399999999</v>
       </c>
-      <c r="O106" s="9">
+      <c r="O106" s="11">
         <v>104.9</v>
       </c>
-      <c r="P106" s="7">
+      <c r="P106" s="8">
         <v>39294745</v>
       </c>
-      <c r="Q106" s="9">
+      <c r="Q106" s="11">
         <v>105.5</v>
       </c>
-      <c r="R106" s="7">
+      <c r="R106" s="8">
         <v>46073282.399999999</v>
       </c>
-      <c r="S106" s="9">
+      <c r="S106" s="11">
         <v>106.3</v>
       </c>
-      <c r="T106" s="7">
+      <c r="T106" s="8">
         <v>53000826.436999999</v>
       </c>
-      <c r="U106" s="7">
+      <c r="U106" s="8">
         <v>107.3</v>
       </c>
-      <c r="V106" s="7">
+      <c r="V106" s="8">
         <v>60958063.100000001</v>
       </c>
-      <c r="W106" s="7">
+      <c r="W106" s="8">
         <v>108.2</v>
       </c>
-      <c r="X106" s="7">
+      <c r="X106" s="8">
         <v>69993418.261999995</v>
       </c>
-      <c r="Y106" s="2">
+      <c r="Y106" s="1">
         <v>109.1</v>
       </c>
     </row>
-    <row r="107" spans="1:26" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="107" spans="1:25">
+      <c r="A107" s="9" t="s">
+        <v>19</v>
       </c>
       <c r="B107" s="6">
         <v>49771.3</v>
       </c>
-      <c r="C107" s="9">
+      <c r="C107" s="11">
         <v>103.6</v>
       </c>
       <c r="D107" s="5">
         <v>100927.40399999999</v>
       </c>
       <c r="E107" s="5">
         <v>105</v>
       </c>
       <c r="F107" s="5">
         <v>164324.1</v>
       </c>
       <c r="G107" s="5">
         <v>104.2</v>
       </c>
       <c r="H107" s="5">
         <v>224580.1</v>
       </c>
       <c r="I107" s="5">
         <v>106.4</v>
       </c>
       <c r="J107" s="5">
         <v>285607</v>
       </c>
       <c r="K107" s="5">
         <v>107.3</v>
       </c>
       <c r="L107" s="5">
         <v>370030</v>
       </c>
-      <c r="M107" s="2">
+      <c r="M107" s="1">
         <v>108.8</v>
       </c>
-      <c r="N107" s="7">
+      <c r="N107" s="8">
         <v>456564.3</v>
       </c>
-      <c r="O107" s="9">
+      <c r="O107" s="11">
         <v>110.5</v>
       </c>
-      <c r="P107" s="7">
+      <c r="P107" s="8">
         <v>552107.30000000005</v>
       </c>
-      <c r="Q107" s="9">
+      <c r="Q107" s="11">
         <v>111.4</v>
       </c>
-      <c r="R107" s="7">
+      <c r="R107" s="8">
         <v>645471.69999999995</v>
       </c>
-      <c r="S107" s="9">
+      <c r="S107" s="11">
         <v>110.5</v>
       </c>
-      <c r="T107" s="7">
+      <c r="T107" s="8">
         <v>753019.06900000002</v>
       </c>
-      <c r="U107" s="7">
+      <c r="U107" s="8">
         <v>112.2</v>
       </c>
-      <c r="V107" s="7">
+      <c r="V107" s="8">
         <v>867181.2</v>
       </c>
-      <c r="W107" s="7">
+      <c r="W107" s="8">
         <v>112.4</v>
       </c>
-      <c r="X107" s="7">
+      <c r="X107" s="8">
         <v>1029053.416</v>
       </c>
-      <c r="Y107" s="2">
+      <c r="Y107" s="1">
         <v>113.4</v>
       </c>
     </row>
-    <row r="108" spans="1:26" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="108" spans="1:25">
+      <c r="A108" s="9" t="s">
+        <v>0</v>
       </c>
       <c r="B108" s="6">
         <v>59358.2</v>
       </c>
-      <c r="C108" s="9">
+      <c r="C108" s="11">
         <v>103.7</v>
       </c>
       <c r="D108" s="5">
         <v>116683.878</v>
       </c>
       <c r="E108" s="5">
         <v>91.5</v>
       </c>
       <c r="F108" s="5">
         <v>204648</v>
       </c>
       <c r="G108" s="5">
         <v>100.1</v>
       </c>
       <c r="H108" s="5">
         <v>283906.59999999998</v>
       </c>
       <c r="I108" s="5">
         <v>100.1</v>
       </c>
       <c r="J108" s="5">
         <v>371323.6</v>
       </c>
       <c r="K108" s="5">
         <v>95.7</v>
       </c>
       <c r="L108" s="5">
         <v>490958.2</v>
       </c>
-      <c r="M108" s="2">
+      <c r="M108" s="1">
         <v>95.6</v>
       </c>
-      <c r="N108" s="7">
+      <c r="N108" s="8">
         <v>607100.80000000005</v>
       </c>
-      <c r="O108" s="9">
+      <c r="O108" s="11">
         <v>101.3</v>
       </c>
-      <c r="P108" s="7">
+      <c r="P108" s="8">
         <v>718569</v>
       </c>
-      <c r="Q108" s="9">
+      <c r="Q108" s="11">
         <v>101.4</v>
       </c>
-      <c r="R108" s="7">
+      <c r="R108" s="8">
         <v>849813.8</v>
       </c>
-      <c r="S108" s="9">
+      <c r="S108" s="11">
         <v>102.6</v>
       </c>
-      <c r="T108" s="7">
+      <c r="T108" s="8">
         <v>1007693.156</v>
       </c>
-      <c r="U108" s="7">
+      <c r="U108" s="8">
         <v>106.2</v>
       </c>
-      <c r="V108" s="7">
+      <c r="V108" s="8">
         <v>1168596.3</v>
       </c>
-      <c r="W108" s="7">
+      <c r="W108" s="8">
         <v>110</v>
       </c>
-      <c r="X108" s="7">
+      <c r="X108" s="8">
         <v>1366253.1089999999</v>
       </c>
-      <c r="Y108" s="2">
+      <c r="Y108" s="1">
         <v>115.6</v>
       </c>
     </row>
-    <row r="109" spans="1:26" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="109" spans="1:25">
+      <c r="A109" s="9" t="s">
+        <v>1</v>
       </c>
       <c r="B109" s="6">
         <v>112753.7</v>
       </c>
-      <c r="C109" s="9">
+      <c r="C109" s="11">
         <v>99.2</v>
       </c>
       <c r="D109" s="5">
         <v>289164.34299999999</v>
       </c>
       <c r="E109" s="5">
         <v>120.7</v>
       </c>
       <c r="F109" s="5">
         <v>455454</v>
       </c>
       <c r="G109" s="5">
         <v>118.1</v>
       </c>
       <c r="H109" s="5">
         <v>651238.1</v>
       </c>
       <c r="I109" s="5">
         <v>121.7</v>
       </c>
       <c r="J109" s="5">
         <v>835804.4</v>
       </c>
       <c r="K109" s="5">
         <v>122.8</v>
       </c>
       <c r="L109" s="5">
         <v>997877.2</v>
       </c>
-      <c r="M109" s="2">
+      <c r="M109" s="1">
         <v>118</v>
       </c>
-      <c r="N109" s="7">
+      <c r="N109" s="8">
         <v>1165414.8999999999</v>
       </c>
-      <c r="O109" s="9">
+      <c r="O109" s="11">
         <v>115.9</v>
       </c>
-      <c r="P109" s="7">
+      <c r="P109" s="8">
         <v>1388200.5</v>
       </c>
-      <c r="Q109" s="9">
+      <c r="Q109" s="11">
         <v>115.5</v>
       </c>
-      <c r="R109" s="7">
+      <c r="R109" s="8">
         <v>1615918.7</v>
       </c>
-      <c r="S109" s="9">
+      <c r="S109" s="11">
         <v>114.3</v>
       </c>
-      <c r="T109" s="7">
+      <c r="T109" s="8">
         <v>1835047.8689999999</v>
       </c>
-      <c r="U109" s="7">
+      <c r="U109" s="8">
         <v>114</v>
       </c>
-      <c r="V109" s="7">
+      <c r="V109" s="8">
         <v>2027259.8</v>
       </c>
-      <c r="W109" s="7">
+      <c r="W109" s="8">
         <v>111.9</v>
       </c>
-      <c r="X109" s="7">
+      <c r="X109" s="8">
         <v>2226719.33</v>
       </c>
-      <c r="Y109" s="2">
+      <c r="Y109" s="1">
         <v>111.4</v>
       </c>
     </row>
-    <row r="110" spans="1:26" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="110" spans="1:25">
+      <c r="A110" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="B110" s="6">
         <v>91637.6</v>
       </c>
-      <c r="C110" s="9">
+      <c r="C110" s="11">
         <v>102.9</v>
       </c>
       <c r="D110" s="5">
         <v>203975.39799999999</v>
       </c>
       <c r="E110" s="5">
         <v>108</v>
       </c>
       <c r="F110" s="5">
         <v>331434.8</v>
       </c>
       <c r="G110" s="5">
         <v>108.5</v>
       </c>
       <c r="H110" s="5">
         <v>436745.4</v>
       </c>
       <c r="I110" s="5">
         <v>104.9</v>
       </c>
       <c r="J110" s="5">
         <v>566108.6</v>
       </c>
       <c r="K110" s="5">
         <v>107.4</v>
       </c>
       <c r="L110" s="5">
         <v>686034.5</v>
       </c>
-      <c r="M110" s="2">
+      <c r="M110" s="1">
         <v>106.2</v>
       </c>
-      <c r="N110" s="7">
+      <c r="N110" s="8">
         <v>843322.5</v>
       </c>
-      <c r="O110" s="9">
+      <c r="O110" s="11">
         <v>104.3</v>
       </c>
-      <c r="P110" s="7">
+      <c r="P110" s="8">
         <v>985561.7</v>
       </c>
-      <c r="Q110" s="9">
+      <c r="Q110" s="11">
         <v>104.7</v>
       </c>
-      <c r="R110" s="7">
+      <c r="R110" s="8">
         <v>1140261.2</v>
       </c>
-      <c r="S110" s="9">
+      <c r="S110" s="11">
         <v>107.2</v>
       </c>
-      <c r="T110" s="7">
+      <c r="T110" s="8">
         <v>1323255.5220000001</v>
       </c>
-      <c r="U110" s="7">
+      <c r="U110" s="8">
         <v>109.5</v>
       </c>
-      <c r="V110" s="7">
+      <c r="V110" s="8">
         <v>1549320.4</v>
       </c>
-      <c r="W110" s="7">
+      <c r="W110" s="8">
         <v>113.2</v>
       </c>
-      <c r="X110" s="7">
+      <c r="X110" s="8">
         <v>1779515.966</v>
       </c>
-      <c r="Y110" s="2">
+      <c r="Y110" s="1">
         <v>114.6</v>
       </c>
     </row>
-    <row r="111" spans="1:26" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="111" spans="1:25">
+      <c r="A111" s="9" t="s">
+        <v>3</v>
       </c>
       <c r="B111" s="6">
         <v>554969</v>
       </c>
-      <c r="C111" s="9">
+      <c r="C111" s="11">
         <v>104.1</v>
       </c>
       <c r="D111" s="5">
         <v>1059048.683</v>
       </c>
       <c r="E111" s="5">
         <v>97.1</v>
       </c>
       <c r="F111" s="5">
         <v>1570218</v>
       </c>
       <c r="G111" s="5">
         <v>88.1</v>
       </c>
       <c r="H111" s="5">
         <v>2141917.7999999998</v>
       </c>
       <c r="I111" s="5">
         <v>90.6</v>
       </c>
       <c r="J111" s="5">
         <v>2620218.7999999998</v>
       </c>
       <c r="K111" s="5">
         <v>91.2</v>
       </c>
       <c r="L111" s="5">
         <v>3215273.3</v>
       </c>
-      <c r="M111" s="2">
+      <c r="M111" s="1">
         <v>92.7</v>
       </c>
-      <c r="N111" s="7">
+      <c r="N111" s="8">
         <v>3780388.3</v>
       </c>
-      <c r="O111" s="9">
+      <c r="O111" s="11">
         <v>93.5</v>
       </c>
-      <c r="P111" s="7">
+      <c r="P111" s="8">
         <v>4367859.7</v>
       </c>
-      <c r="Q111" s="9">
+      <c r="Q111" s="11">
         <v>92.5</v>
       </c>
-      <c r="R111" s="7">
+      <c r="R111" s="8">
         <v>4967501.2</v>
       </c>
-      <c r="S111" s="9">
+      <c r="S111" s="11">
         <v>89.6</v>
       </c>
-      <c r="T111" s="7">
+      <c r="T111" s="8">
         <v>5439860.5460000001</v>
       </c>
-      <c r="U111" s="7">
+      <c r="U111" s="8">
         <v>86.7</v>
       </c>
-      <c r="V111" s="7">
+      <c r="V111" s="8">
         <v>6240917</v>
       </c>
-      <c r="W111" s="7">
+      <c r="W111" s="8">
         <v>87.8</v>
       </c>
-      <c r="X111" s="7">
+      <c r="X111" s="8">
         <v>7178594.46</v>
       </c>
-      <c r="Y111" s="2">
+      <c r="Y111" s="1">
         <v>89.1</v>
       </c>
     </row>
-    <row r="112" spans="1:26" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="112" spans="1:25">
+      <c r="A112" s="9" t="s">
+        <v>4</v>
       </c>
       <c r="B112" s="6">
         <v>70878.2</v>
       </c>
-      <c r="C112" s="9">
+      <c r="C112" s="11">
         <v>105.1</v>
       </c>
       <c r="D112" s="5">
         <v>140334.337</v>
       </c>
       <c r="E112" s="5">
         <v>101.5</v>
       </c>
       <c r="F112" s="5">
         <v>233303.6</v>
       </c>
       <c r="G112" s="5">
         <v>100.8</v>
       </c>
       <c r="H112" s="5">
         <v>309498</v>
       </c>
       <c r="I112" s="5">
         <v>100.3</v>
       </c>
       <c r="J112" s="5">
         <v>388460.7</v>
       </c>
       <c r="K112" s="5">
         <v>100.6</v>
       </c>
       <c r="L112" s="5">
         <v>489504.8</v>
       </c>
-      <c r="M112" s="2">
+      <c r="M112" s="1">
         <v>100.8</v>
       </c>
-      <c r="N112" s="7">
+      <c r="N112" s="8">
         <v>594694.5</v>
       </c>
-      <c r="O112" s="9">
+      <c r="O112" s="11">
         <v>100.9</v>
       </c>
-      <c r="P112" s="7">
+      <c r="P112" s="8">
         <v>708509.7</v>
       </c>
-      <c r="Q112" s="9">
+      <c r="Q112" s="11">
         <v>103.4</v>
       </c>
-      <c r="R112" s="7">
+      <c r="R112" s="8">
         <v>828201.2</v>
       </c>
-      <c r="S112" s="9">
+      <c r="S112" s="11">
         <v>103.7</v>
       </c>
-      <c r="T112" s="7">
+      <c r="T112" s="8">
         <v>949201.26599999995</v>
       </c>
-      <c r="U112" s="7">
+      <c r="U112" s="8">
         <v>107</v>
       </c>
-      <c r="V112" s="7">
+      <c r="V112" s="8">
         <v>1101996.3</v>
       </c>
-      <c r="W112" s="7">
+      <c r="W112" s="8">
         <v>108.1</v>
       </c>
-      <c r="X112" s="7">
+      <c r="X112" s="8">
         <v>1261512.754</v>
       </c>
-      <c r="Y112" s="2">
+      <c r="Y112" s="1">
         <v>109.4</v>
       </c>
     </row>
-    <row r="113" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="113" spans="1:25">
+      <c r="A113" s="9" t="s">
+        <v>5</v>
       </c>
       <c r="B113" s="6">
         <v>54376.4</v>
       </c>
-      <c r="C113" s="9">
+      <c r="C113" s="11">
         <v>97.8</v>
       </c>
       <c r="D113" s="5">
         <v>111537.685</v>
       </c>
       <c r="E113" s="5">
         <v>98.4</v>
       </c>
       <c r="F113" s="5">
         <v>184922.6</v>
       </c>
       <c r="G113" s="5">
         <v>97.4</v>
       </c>
       <c r="H113" s="5">
         <v>247656.7</v>
       </c>
       <c r="I113" s="5">
         <v>97.9</v>
       </c>
       <c r="J113" s="5">
         <v>312924.40000000002</v>
       </c>
       <c r="K113" s="5">
         <v>96.8</v>
       </c>
       <c r="L113" s="5">
         <v>416467</v>
       </c>
-      <c r="M113" s="2">
+      <c r="M113" s="1">
         <v>100.3</v>
       </c>
-      <c r="N113" s="7">
+      <c r="N113" s="8">
         <v>502916.1</v>
       </c>
-      <c r="O113" s="9">
+      <c r="O113" s="11">
         <v>100.3</v>
       </c>
-      <c r="P113" s="7">
+      <c r="P113" s="8">
         <v>590181.1</v>
       </c>
-      <c r="Q113" s="9">
+      <c r="Q113" s="11">
         <v>100.3</v>
       </c>
-      <c r="R113" s="7">
+      <c r="R113" s="8">
         <v>690119.8</v>
       </c>
-      <c r="S113" s="9">
+      <c r="S113" s="11">
         <v>102.1</v>
       </c>
-      <c r="T113" s="7">
+      <c r="T113" s="8">
         <v>779219.04299999995</v>
       </c>
-      <c r="U113" s="7">
+      <c r="U113" s="8">
         <v>102.5</v>
       </c>
-      <c r="V113" s="7">
+      <c r="V113" s="8">
         <v>871080.3</v>
       </c>
-      <c r="W113" s="7">
+      <c r="W113" s="8">
         <v>102.8</v>
       </c>
-      <c r="X113" s="7">
+      <c r="X113" s="8">
         <v>984595.402</v>
       </c>
-      <c r="Y113" s="2">
+      <c r="Y113" s="1">
         <v>102.9</v>
       </c>
     </row>
-    <row r="114" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="114" spans="1:25">
+      <c r="A114" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="B114" s="6">
         <v>40661</v>
       </c>
-      <c r="C114" s="9">
+      <c r="C114" s="11">
         <v>107.9</v>
       </c>
       <c r="D114" s="5">
         <v>85707.577000000005</v>
       </c>
       <c r="E114" s="5">
         <v>119.9</v>
       </c>
       <c r="F114" s="5">
         <v>135701.5</v>
       </c>
       <c r="G114" s="5">
         <v>104.7</v>
       </c>
       <c r="H114" s="5">
         <v>193689.60000000001</v>
       </c>
       <c r="I114" s="5">
         <v>105.4</v>
       </c>
       <c r="J114" s="5">
         <v>258078.4</v>
       </c>
       <c r="K114" s="5">
         <v>119.5</v>
       </c>
       <c r="L114" s="5">
         <v>345445</v>
       </c>
-      <c r="M114" s="2">
+      <c r="M114" s="1">
         <v>123.1</v>
       </c>
-      <c r="N114" s="7">
+      <c r="N114" s="8">
         <v>452337.1</v>
       </c>
-      <c r="O114" s="9">
+      <c r="O114" s="11">
         <v>131.4</v>
       </c>
-      <c r="P114" s="7">
+      <c r="P114" s="8">
         <v>554779</v>
       </c>
-      <c r="Q114" s="9">
+      <c r="Q114" s="11">
         <v>141.30000000000001</v>
       </c>
-      <c r="R114" s="7">
+      <c r="R114" s="8">
         <v>655754.69999999995</v>
       </c>
-      <c r="S114" s="9">
+      <c r="S114" s="11">
         <v>144.19999999999999</v>
       </c>
-      <c r="T114" s="7">
+      <c r="T114" s="8">
         <v>711603.08499999996</v>
       </c>
-      <c r="U114" s="7">
+      <c r="U114" s="8">
         <v>137.6</v>
       </c>
-      <c r="V114" s="7">
+      <c r="V114" s="8">
         <v>784123.5</v>
       </c>
-      <c r="W114" s="7">
+      <c r="W114" s="8">
         <v>129.69999999999999</v>
       </c>
-      <c r="X114" s="7">
+      <c r="X114" s="8">
         <v>887557.64899999998</v>
       </c>
-      <c r="Y114" s="2">
+      <c r="Y114" s="1">
         <v>124.5</v>
       </c>
     </row>
-    <row r="115" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="115" spans="1:25">
+      <c r="A115" s="9" t="s">
+        <v>6</v>
       </c>
       <c r="B115" s="6">
         <v>231767.7</v>
       </c>
-      <c r="C115" s="9">
+      <c r="C115" s="11">
         <v>102</v>
       </c>
       <c r="D115" s="5">
         <v>482497.84</v>
       </c>
       <c r="E115" s="5">
         <v>103.6</v>
       </c>
       <c r="F115" s="5">
         <v>810340.1</v>
       </c>
       <c r="G115" s="5">
         <v>105.8</v>
       </c>
       <c r="H115" s="5">
         <v>1104198.1000000001</v>
       </c>
       <c r="I115" s="5">
         <v>107.7</v>
       </c>
       <c r="J115" s="5">
         <v>1454667.6</v>
       </c>
       <c r="K115" s="5">
         <v>115.8</v>
       </c>
       <c r="L115" s="5">
         <v>1804040.7</v>
       </c>
-      <c r="M115" s="2">
+      <c r="M115" s="1">
         <v>117.8</v>
       </c>
-      <c r="N115" s="7">
+      <c r="N115" s="8">
         <v>2179800.1</v>
       </c>
-      <c r="O115" s="9">
+      <c r="O115" s="11">
         <v>120</v>
       </c>
-      <c r="P115" s="7">
+      <c r="P115" s="8">
         <v>2626199.4</v>
       </c>
-      <c r="Q115" s="9">
+      <c r="Q115" s="11">
         <v>120.4</v>
       </c>
-      <c r="R115" s="7">
+      <c r="R115" s="8">
         <v>3102604.6</v>
       </c>
-      <c r="S115" s="9">
+      <c r="S115" s="11">
         <v>120</v>
       </c>
-      <c r="T115" s="7">
+      <c r="T115" s="8">
         <v>3578251.8640000001</v>
       </c>
-      <c r="U115" s="7">
+      <c r="U115" s="8">
         <v>119.9</v>
       </c>
-      <c r="V115" s="7">
+      <c r="V115" s="8">
         <v>4087678</v>
       </c>
-      <c r="W115" s="7">
+      <c r="W115" s="8">
         <v>119.3</v>
       </c>
-      <c r="X115" s="7">
+      <c r="X115" s="8">
         <v>4718198.7220000001</v>
       </c>
-      <c r="Y115" s="2">
+      <c r="Y115" s="1">
         <v>119.1</v>
       </c>
     </row>
-    <row r="116" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="116" spans="1:25">
+      <c r="A116" s="9" t="s">
+        <v>7</v>
       </c>
       <c r="B116" s="6">
         <v>84229</v>
       </c>
-      <c r="C116" s="9">
+      <c r="C116" s="11">
         <v>106</v>
       </c>
       <c r="D116" s="5">
         <v>175992.6</v>
       </c>
       <c r="E116" s="5">
         <v>104.8</v>
       </c>
       <c r="F116" s="5">
         <v>291469.7</v>
       </c>
       <c r="G116" s="5">
         <v>104.5</v>
       </c>
       <c r="H116" s="5">
         <v>401580</v>
       </c>
       <c r="I116" s="5">
         <v>103.3</v>
       </c>
       <c r="J116" s="5">
         <v>537452.1</v>
       </c>
       <c r="K116" s="5">
         <v>106.1</v>
       </c>
       <c r="L116" s="5">
         <v>714373.8</v>
       </c>
-      <c r="M116" s="2">
+      <c r="M116" s="1">
         <v>106.9</v>
       </c>
-      <c r="N116" s="7">
+      <c r="N116" s="8">
         <v>883301.5</v>
       </c>
-      <c r="O116" s="9">
+      <c r="O116" s="11">
         <v>106.8</v>
       </c>
-      <c r="P116" s="7">
+      <c r="P116" s="8">
         <v>1072523.6000000001</v>
       </c>
-      <c r="Q116" s="9">
+      <c r="Q116" s="11">
         <v>107.8</v>
       </c>
-      <c r="R116" s="7">
+      <c r="R116" s="8">
         <v>1261678.1000000001</v>
       </c>
-      <c r="S116" s="9">
+      <c r="S116" s="11">
         <v>109</v>
       </c>
-      <c r="T116" s="7">
+      <c r="T116" s="8">
         <v>1452166.746</v>
       </c>
-      <c r="U116" s="7">
+      <c r="U116" s="8">
         <v>109.1</v>
       </c>
-      <c r="V116" s="7">
+      <c r="V116" s="8">
         <v>1656599.3</v>
       </c>
-      <c r="W116" s="7">
+      <c r="W116" s="8">
         <v>109.9</v>
       </c>
-      <c r="X116" s="7">
+      <c r="X116" s="8">
         <v>1864936.949</v>
       </c>
-      <c r="Y116" s="2">
+      <c r="Y116" s="1">
         <v>110.9</v>
       </c>
     </row>
-    <row r="117" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="117" spans="1:25">
+      <c r="A117" s="9" t="s">
+        <v>8</v>
       </c>
       <c r="B117" s="6">
         <v>46719.199999999997</v>
       </c>
-      <c r="C117" s="9">
+      <c r="C117" s="11">
         <v>102.1</v>
       </c>
       <c r="D117" s="5">
         <v>101793.64</v>
       </c>
       <c r="E117" s="5">
         <v>102.4</v>
       </c>
       <c r="F117" s="5">
         <v>170724</v>
       </c>
       <c r="G117" s="5">
         <v>102.5</v>
       </c>
       <c r="H117" s="5">
         <v>223193.60000000001</v>
       </c>
       <c r="I117" s="5">
         <v>102.9</v>
       </c>
       <c r="J117" s="5">
         <v>281077.90000000002</v>
       </c>
       <c r="K117" s="5">
         <v>102.9</v>
       </c>
       <c r="L117" s="5">
         <v>356713.5</v>
       </c>
-      <c r="M117" s="2">
+      <c r="M117" s="1">
         <v>103.6</v>
       </c>
-      <c r="N117" s="7">
+      <c r="N117" s="8">
         <v>424685.7</v>
       </c>
-      <c r="O117" s="9">
+      <c r="O117" s="11">
         <v>104.8</v>
       </c>
-      <c r="P117" s="7">
+      <c r="P117" s="8">
         <v>511555.2</v>
       </c>
-      <c r="Q117" s="9">
+      <c r="Q117" s="11">
         <v>105</v>
       </c>
-      <c r="R117" s="7">
+      <c r="R117" s="8">
         <v>593108.19999999995</v>
       </c>
-      <c r="S117" s="9">
+      <c r="S117" s="11">
         <v>106</v>
       </c>
-      <c r="T117" s="7">
+      <c r="T117" s="8">
         <v>656027.82499999995</v>
       </c>
-      <c r="U117" s="7">
+      <c r="U117" s="8">
         <v>106.5</v>
       </c>
-      <c r="V117" s="7">
+      <c r="V117" s="8">
         <v>734896.1</v>
       </c>
-      <c r="W117" s="7">
+      <c r="W117" s="8">
         <v>106.5</v>
       </c>
-      <c r="X117" s="7">
+      <c r="X117" s="8">
         <v>833497.348</v>
       </c>
-      <c r="Y117" s="2">
+      <c r="Y117" s="1">
         <v>106.6</v>
       </c>
     </row>
-    <row r="118" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="118" spans="1:25">
+      <c r="A118" s="9" t="s">
+        <v>9</v>
       </c>
       <c r="B118" s="6">
         <v>56827.3</v>
       </c>
-      <c r="C118" s="9">
+      <c r="C118" s="11">
         <v>108.3</v>
       </c>
       <c r="D118" s="5">
         <v>111832.946</v>
       </c>
       <c r="E118" s="5">
         <v>109.8</v>
       </c>
       <c r="F118" s="5">
         <v>172128</v>
       </c>
       <c r="G118" s="5">
         <v>109.9</v>
       </c>
       <c r="H118" s="5">
         <v>232561.3</v>
       </c>
       <c r="I118" s="5">
         <v>107.9</v>
       </c>
       <c r="J118" s="5">
         <v>296463.3</v>
       </c>
       <c r="K118" s="5">
         <v>104.4</v>
       </c>
       <c r="L118" s="5">
         <v>389643.2</v>
       </c>
-      <c r="M118" s="2">
+      <c r="M118" s="1">
         <v>102.9</v>
       </c>
-      <c r="N118" s="7">
+      <c r="N118" s="8">
         <v>487524.7</v>
       </c>
-      <c r="O118" s="9">
+      <c r="O118" s="11">
         <v>103.6</v>
       </c>
-      <c r="P118" s="7">
+      <c r="P118" s="8">
         <v>591039.6</v>
       </c>
-      <c r="Q118" s="9">
+      <c r="Q118" s="11">
         <v>104.3</v>
       </c>
-      <c r="R118" s="7">
+      <c r="R118" s="8">
         <v>705243.4</v>
       </c>
-      <c r="S118" s="9">
+      <c r="S118" s="11">
         <v>104.9</v>
       </c>
-      <c r="T118" s="7">
+      <c r="T118" s="8">
         <v>816667.50800000003</v>
       </c>
-      <c r="U118" s="7">
+      <c r="U118" s="8">
         <v>105.9</v>
       </c>
-      <c r="V118" s="7">
+      <c r="V118" s="8">
         <v>934058</v>
       </c>
-      <c r="W118" s="7">
+      <c r="W118" s="8">
         <v>106.8</v>
       </c>
-      <c r="X118" s="7">
+      <c r="X118" s="8">
         <v>1101805.206</v>
       </c>
-      <c r="Y118" s="2">
+      <c r="Y118" s="1">
         <v>106.8</v>
       </c>
     </row>
-    <row r="119" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="119" spans="1:25">
+      <c r="A119" s="9" t="s">
+        <v>10</v>
       </c>
       <c r="B119" s="6">
         <v>70467</v>
       </c>
-      <c r="C119" s="9">
+      <c r="C119" s="11">
         <v>104.5</v>
       </c>
       <c r="D119" s="5">
         <v>156150.946</v>
       </c>
       <c r="E119" s="5">
         <v>103.2</v>
       </c>
       <c r="F119" s="5">
         <v>256310.9</v>
       </c>
       <c r="G119" s="5">
         <v>103.4</v>
       </c>
       <c r="H119" s="5">
         <v>363550.6</v>
       </c>
       <c r="I119" s="5">
         <v>105.7</v>
       </c>
       <c r="J119" s="5">
         <v>469736.7</v>
       </c>
       <c r="K119" s="5">
         <v>106.4</v>
       </c>
       <c r="L119" s="5">
         <v>601262.9</v>
       </c>
-      <c r="M119" s="2">
+      <c r="M119" s="1">
         <v>102.8</v>
       </c>
-      <c r="N119" s="7">
+      <c r="N119" s="8">
         <v>737930.4</v>
       </c>
-      <c r="O119" s="9">
+      <c r="O119" s="11">
         <v>105.5</v>
       </c>
-      <c r="P119" s="7">
+      <c r="P119" s="8">
         <v>914002.1</v>
       </c>
-      <c r="Q119" s="9">
+      <c r="Q119" s="11">
         <v>110.3</v>
       </c>
-      <c r="R119" s="7">
+      <c r="R119" s="8">
         <v>1099975.5</v>
       </c>
-      <c r="S119" s="9">
+      <c r="S119" s="11">
         <v>112</v>
       </c>
-      <c r="T119" s="7">
+      <c r="T119" s="8">
         <v>1286988.75</v>
       </c>
-      <c r="U119" s="7">
+      <c r="U119" s="8">
         <v>116.1</v>
       </c>
-      <c r="V119" s="7">
+      <c r="V119" s="8">
         <v>1468073.9</v>
       </c>
-      <c r="W119" s="7">
+      <c r="W119" s="8">
         <v>118.4</v>
       </c>
-      <c r="X119" s="7">
+      <c r="X119" s="8">
         <v>1676540.99</v>
       </c>
-      <c r="Y119" s="2">
+      <c r="Y119" s="1">
         <v>118.9</v>
       </c>
     </row>
-    <row r="120" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="120" spans="1:25">
+      <c r="A120" s="9" t="s">
+        <v>11</v>
       </c>
       <c r="B120" s="6">
         <v>47095.5</v>
       </c>
-      <c r="C120" s="9">
+      <c r="C120" s="11">
         <v>102.5</v>
       </c>
       <c r="D120" s="5">
         <v>113715.30499999999</v>
       </c>
       <c r="E120" s="5">
         <v>103.7</v>
       </c>
       <c r="F120" s="5">
         <v>181116.2</v>
       </c>
       <c r="G120" s="5">
         <v>101.7</v>
       </c>
       <c r="H120" s="5">
         <v>259879.7</v>
       </c>
       <c r="I120" s="5">
         <v>101.3</v>
       </c>
       <c r="J120" s="5">
         <v>347950.2</v>
       </c>
       <c r="K120" s="5">
         <v>102.7</v>
       </c>
       <c r="L120" s="5">
         <v>448701.7</v>
       </c>
-      <c r="M120" s="2">
+      <c r="M120" s="1">
         <v>105.4</v>
       </c>
-      <c r="N120" s="7">
+      <c r="N120" s="8">
         <v>529544</v>
       </c>
-      <c r="O120" s="9">
+      <c r="O120" s="11">
         <v>105.4</v>
       </c>
-      <c r="P120" s="7">
+      <c r="P120" s="8">
         <v>625058.30000000005</v>
       </c>
-      <c r="Q120" s="9">
+      <c r="Q120" s="11">
         <v>106.5</v>
       </c>
-      <c r="R120" s="7">
+      <c r="R120" s="8">
         <v>714575.6</v>
       </c>
-      <c r="S120" s="9">
+      <c r="S120" s="11">
         <v>107.2</v>
       </c>
-      <c r="T120" s="7">
+      <c r="T120" s="8">
         <v>804383.14500000002</v>
       </c>
-      <c r="U120" s="7">
+      <c r="U120" s="8">
         <v>106.9</v>
       </c>
-      <c r="V120" s="7">
+      <c r="V120" s="8">
         <v>881924.9</v>
       </c>
-      <c r="W120" s="7">
+      <c r="W120" s="8">
         <v>106.9</v>
       </c>
-      <c r="X120" s="7">
+      <c r="X120" s="8">
         <v>990602.24199999997</v>
       </c>
-      <c r="Y120" s="2">
+      <c r="Y120" s="1">
         <v>109.6</v>
       </c>
     </row>
-    <row r="121" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="121" spans="1:25">
+      <c r="A121" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B121" s="6">
         <v>27222.6</v>
       </c>
-      <c r="C121" s="9">
+      <c r="C121" s="11">
         <v>102.7</v>
       </c>
       <c r="D121" s="5">
         <v>55110.695</v>
       </c>
       <c r="E121" s="5">
         <v>107.4</v>
       </c>
       <c r="F121" s="5">
         <v>87672.2</v>
       </c>
       <c r="G121" s="5">
         <v>104.2</v>
       </c>
       <c r="H121" s="5">
         <v>120676.7</v>
       </c>
       <c r="I121" s="5">
         <v>105.8</v>
       </c>
       <c r="J121" s="5">
         <v>156878.20000000001</v>
       </c>
       <c r="K121" s="5">
         <v>107.5</v>
       </c>
       <c r="L121" s="5">
         <v>202746.7</v>
       </c>
-      <c r="M121" s="2">
+      <c r="M121" s="1">
         <v>108.7</v>
       </c>
-      <c r="N121" s="7">
+      <c r="N121" s="8">
         <v>250376.5</v>
       </c>
-      <c r="O121" s="9">
+      <c r="O121" s="11">
         <v>109.7</v>
       </c>
-      <c r="P121" s="7">
+      <c r="P121" s="8">
         <v>309227.90000000002</v>
       </c>
-      <c r="Q121" s="9">
+      <c r="Q121" s="11">
         <v>112.4</v>
       </c>
-      <c r="R121" s="7">
+      <c r="R121" s="8">
         <v>376885.7</v>
       </c>
-      <c r="S121" s="9">
+      <c r="S121" s="11">
         <v>116.7</v>
       </c>
-      <c r="T121" s="7">
+      <c r="T121" s="8">
         <v>440659.53200000001</v>
       </c>
-      <c r="U121" s="7">
+      <c r="U121" s="8">
         <v>119.2</v>
       </c>
-      <c r="V121" s="7">
+      <c r="V121" s="8">
         <v>511161.3</v>
       </c>
-      <c r="W121" s="7">
+      <c r="W121" s="8">
         <v>121.4</v>
       </c>
-      <c r="X121" s="7">
+      <c r="X121" s="8">
         <v>589765.10699999996</v>
       </c>
-      <c r="Y121" s="2">
+      <c r="Y121" s="1">
         <v>124.6</v>
       </c>
     </row>
-    <row r="122" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="122" spans="1:25">
+      <c r="A122" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="B122" s="6">
         <v>12994.6</v>
       </c>
-      <c r="C122" s="9">
+      <c r="C122" s="11">
         <v>102.6</v>
       </c>
       <c r="D122" s="5">
         <v>28517.789000000001</v>
       </c>
       <c r="E122" s="5">
         <v>104.2</v>
       </c>
       <c r="F122" s="5">
         <v>47507.4</v>
       </c>
       <c r="G122" s="5">
         <v>102.2</v>
       </c>
       <c r="H122" s="5">
         <v>61606.8</v>
       </c>
       <c r="I122" s="5">
         <v>104.1</v>
       </c>
       <c r="J122" s="5">
         <v>78025.899999999994</v>
       </c>
       <c r="K122" s="5">
         <v>104.4</v>
       </c>
       <c r="L122" s="5">
         <v>97958.9</v>
       </c>
-      <c r="M122" s="2">
+      <c r="M122" s="1">
         <v>104.3</v>
       </c>
-      <c r="N122" s="7">
+      <c r="N122" s="8">
         <v>117661.3</v>
       </c>
-      <c r="O122" s="9">
+      <c r="O122" s="11">
         <v>102.9</v>
       </c>
-      <c r="P122" s="7">
+      <c r="P122" s="8">
         <v>138963.9</v>
       </c>
-      <c r="Q122" s="9">
+      <c r="Q122" s="11">
         <v>102</v>
       </c>
-      <c r="R122" s="7">
+      <c r="R122" s="8">
         <v>160164.70000000001</v>
       </c>
-      <c r="S122" s="9">
+      <c r="S122" s="11">
         <v>102</v>
       </c>
-      <c r="T122" s="7">
+      <c r="T122" s="8">
         <v>183832.674</v>
       </c>
-      <c r="U122" s="7">
+      <c r="U122" s="8">
         <v>102.8</v>
       </c>
-      <c r="V122" s="7">
+      <c r="V122" s="8">
         <v>211640.6</v>
       </c>
-      <c r="W122" s="7">
+      <c r="W122" s="8">
         <v>101.8</v>
       </c>
-      <c r="X122" s="7">
+      <c r="X122" s="8">
         <v>246356.951</v>
       </c>
-      <c r="Y122" s="2">
+      <c r="Y122" s="1">
         <v>102.2</v>
       </c>
     </row>
-    <row r="123" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="123" spans="1:25">
+      <c r="A123" s="9" t="s">
+        <v>12</v>
       </c>
       <c r="B123" s="6">
         <v>116762.6</v>
       </c>
-      <c r="C123" s="9">
+      <c r="C123" s="11">
         <v>103.7</v>
       </c>
       <c r="D123" s="5">
         <v>235321.41699999999</v>
       </c>
       <c r="E123" s="5">
         <v>101.7</v>
       </c>
       <c r="F123" s="5">
         <v>402852.9</v>
       </c>
       <c r="G123" s="5">
         <v>100.4</v>
       </c>
       <c r="H123" s="5">
         <v>557080.9</v>
       </c>
       <c r="I123" s="5">
         <v>92.6</v>
       </c>
       <c r="J123" s="5">
         <v>712780.2</v>
       </c>
       <c r="K123" s="5">
         <v>91.7</v>
       </c>
       <c r="L123" s="5">
         <v>894593.2</v>
       </c>
-      <c r="M123" s="2">
+      <c r="M123" s="1">
         <v>94.4</v>
       </c>
-      <c r="N123" s="7">
+      <c r="N123" s="8">
         <v>1113941.1000000001</v>
       </c>
-      <c r="O123" s="9">
+      <c r="O123" s="11">
         <v>100.2</v>
       </c>
-      <c r="P123" s="7">
+      <c r="P123" s="8">
         <v>1294718.6000000001</v>
       </c>
-      <c r="Q123" s="9">
+      <c r="Q123" s="11">
         <v>101.1</v>
       </c>
-      <c r="R123" s="7">
+      <c r="R123" s="8">
         <v>1480574.7</v>
       </c>
-      <c r="S123" s="9">
+      <c r="S123" s="11">
         <v>101.7</v>
       </c>
-      <c r="T123" s="7">
+      <c r="T123" s="8">
         <v>1660699.611</v>
       </c>
-      <c r="U123" s="7">
+      <c r="U123" s="8">
         <v>103.5</v>
       </c>
-      <c r="V123" s="7">
+      <c r="V123" s="8">
         <v>1825303</v>
       </c>
-      <c r="W123" s="7">
+      <c r="W123" s="8">
         <v>103.4</v>
       </c>
-      <c r="X123" s="7">
+      <c r="X123" s="8">
         <v>2112939.2760000001</v>
       </c>
-      <c r="Y123" s="2">
+      <c r="Y123" s="1">
         <v>102.9</v>
       </c>
     </row>
-    <row r="124" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="124" spans="1:25">
+      <c r="A124" s="9" t="s">
+        <v>22</v>
       </c>
       <c r="B124" s="6">
         <v>592851.5</v>
       </c>
-      <c r="C124" s="9">
+      <c r="C124" s="11">
         <v>113</v>
       </c>
       <c r="D124" s="5">
         <v>1237350.5930000001</v>
       </c>
       <c r="E124" s="5">
         <v>113.1</v>
       </c>
       <c r="F124" s="5">
         <v>1844151.6</v>
       </c>
       <c r="G124" s="5">
         <v>108.2</v>
       </c>
       <c r="H124" s="5">
         <v>2472301.9</v>
       </c>
       <c r="I124" s="5">
         <v>103.8</v>
       </c>
       <c r="J124" s="5">
         <v>3184025.9</v>
       </c>
       <c r="K124" s="5">
         <v>103.9</v>
       </c>
       <c r="L124" s="5">
         <v>4074613.3</v>
       </c>
-      <c r="M124" s="2">
+      <c r="M124" s="1">
         <v>103.4</v>
       </c>
-      <c r="N124" s="7">
+      <c r="N124" s="8">
         <v>4912252.4000000004</v>
       </c>
-      <c r="O124" s="9">
+      <c r="O124" s="11">
         <v>103.3</v>
       </c>
-      <c r="P124" s="7">
+      <c r="P124" s="8">
         <v>5840858.0999999996</v>
       </c>
-      <c r="Q124" s="9">
+      <c r="Q124" s="11">
         <v>103.7</v>
       </c>
-      <c r="R124" s="7">
+      <c r="R124" s="8">
         <v>7090671.9000000004</v>
       </c>
-      <c r="S124" s="9">
+      <c r="S124" s="11">
         <v>107.7</v>
       </c>
-      <c r="T124" s="7">
+      <c r="T124" s="8">
         <v>8181949.3940000003</v>
       </c>
-      <c r="U124" s="7">
+      <c r="U124" s="8">
         <v>109.4</v>
       </c>
-      <c r="V124" s="7">
+      <c r="V124" s="8">
         <v>9571844.9000000004</v>
       </c>
-      <c r="W124" s="7">
+      <c r="W124" s="8">
         <v>109.7</v>
       </c>
-      <c r="X124" s="7">
+      <c r="X124" s="8">
         <v>11079279.318</v>
       </c>
-      <c r="Y124" s="2">
+      <c r="Y124" s="1">
         <v>111.2</v>
       </c>
     </row>
-    <row r="125" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="125" spans="1:25">
+      <c r="A125" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="B125" s="6">
         <v>1393455</v>
       </c>
-      <c r="C125" s="9">
+      <c r="C125" s="11">
         <v>97.5</v>
       </c>
       <c r="D125" s="5">
         <v>2933519.7960000001</v>
       </c>
       <c r="E125" s="5">
         <v>98.9</v>
       </c>
       <c r="F125" s="5">
         <v>4739329.3</v>
       </c>
       <c r="G125" s="5">
         <v>101.7</v>
       </c>
       <c r="H125" s="5">
         <v>6366070.2000000002</v>
       </c>
       <c r="I125" s="5">
         <v>100</v>
       </c>
       <c r="J125" s="5">
         <v>8035962.2999999998</v>
       </c>
       <c r="K125" s="5">
         <v>100.1</v>
       </c>
       <c r="L125" s="5">
         <v>9860526.5999999996</v>
       </c>
-      <c r="M125" s="2">
+      <c r="M125" s="1">
         <v>101.6</v>
       </c>
-      <c r="N125" s="7">
+      <c r="N125" s="8">
         <v>11667185.699999999</v>
       </c>
-      <c r="O125" s="9">
+      <c r="O125" s="11">
         <v>102.4</v>
       </c>
-      <c r="P125" s="7">
+      <c r="P125" s="8">
         <v>13825559.699999999</v>
       </c>
-      <c r="Q125" s="9">
+      <c r="Q125" s="11">
         <v>102.8</v>
       </c>
-      <c r="R125" s="7">
+      <c r="R125" s="8">
         <v>16114384.699999999</v>
       </c>
-      <c r="S125" s="9">
+      <c r="S125" s="11">
         <v>104</v>
       </c>
-      <c r="T125" s="7">
+      <c r="T125" s="8">
         <v>18830645.713</v>
       </c>
-      <c r="U125" s="7">
+      <c r="U125" s="8">
         <v>106.3</v>
       </c>
-      <c r="V125" s="7">
+      <c r="V125" s="8">
         <v>21786582.5</v>
       </c>
-      <c r="W125" s="7">
+      <c r="W125" s="8">
         <v>107.8</v>
       </c>
-      <c r="X125" s="7">
+      <c r="X125" s="8">
         <v>24986637.125999998</v>
       </c>
-      <c r="Y125" s="2">
+      <c r="Y125" s="1">
         <v>108.6</v>
       </c>
     </row>
-    <row r="126" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...3 lines deleted...]
-      <c r="B126" s="14">
+    <row r="126" spans="1:25">
+      <c r="A126" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B126" s="15">
         <v>115330.1</v>
       </c>
       <c r="C126" s="19">
         <v>110.1</v>
       </c>
-      <c r="D126" s="13">
+      <c r="D126" s="14">
         <v>256233.929</v>
       </c>
-      <c r="E126" s="13">
+      <c r="E126" s="14">
         <v>110.2</v>
       </c>
-      <c r="F126" s="13">
+      <c r="F126" s="14">
         <v>444208.9</v>
       </c>
-      <c r="G126" s="13">
+      <c r="G126" s="14">
         <v>109.8</v>
       </c>
-      <c r="H126" s="13">
+      <c r="H126" s="14">
         <v>608006.19999999995</v>
       </c>
-      <c r="I126" s="13">
+      <c r="I126" s="14">
         <v>111</v>
       </c>
-      <c r="J126" s="13">
+      <c r="J126" s="14">
         <v>831948.80000000005</v>
       </c>
-      <c r="K126" s="13">
+      <c r="K126" s="14">
         <v>116</v>
       </c>
-      <c r="L126" s="13">
+      <c r="L126" s="14">
         <v>1131699.6000000001</v>
       </c>
-      <c r="M126" s="15">
+      <c r="M126" s="16">
         <v>116.8</v>
       </c>
-      <c r="N126" s="13">
+      <c r="N126" s="14">
         <v>1383776.1</v>
       </c>
       <c r="O126" s="19">
         <v>116.3</v>
       </c>
-      <c r="P126" s="13">
+      <c r="P126" s="14">
         <v>1679270.6</v>
       </c>
       <c r="Q126" s="19">
         <v>117.8</v>
       </c>
-      <c r="R126" s="13">
+      <c r="R126" s="14">
         <v>1980373</v>
       </c>
       <c r="S126" s="19">
         <v>116.9</v>
       </c>
-      <c r="T126" s="13">
+      <c r="T126" s="14">
         <v>2309654.1189999999</v>
       </c>
-      <c r="U126" s="13">
+      <c r="U126" s="14">
         <v>119</v>
       </c>
-      <c r="V126" s="13">
+      <c r="V126" s="14">
         <v>2677825.7999999998</v>
       </c>
-      <c r="W126" s="13">
+      <c r="W126" s="14">
         <v>119.7</v>
       </c>
-      <c r="X126" s="13">
+      <c r="X126" s="14">
         <v>3079056.9410000001</v>
       </c>
-      <c r="Y126" s="15">
+      <c r="Y126" s="16">
         <v>120.3</v>
       </c>
     </row>
-    <row r="127" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...9 lines deleted...]
-      <c r="D129" s="98" t="s">
+    <row r="129" spans="1:25" ht="11.25" customHeight="1">
+      <c r="A129" s="78"/>
+      <c r="B129" s="76" t="s">
         <v>85</v>
       </c>
-      <c r="E129" s="99"/>
-      <c r="F129" s="98" t="s">
+      <c r="C129" s="77"/>
+      <c r="D129" s="76" t="s">
         <v>86</v>
       </c>
-      <c r="G129" s="99"/>
-      <c r="H129" s="98" t="s">
+      <c r="E129" s="77"/>
+      <c r="F129" s="76" t="s">
         <v>87</v>
       </c>
-      <c r="I129" s="99"/>
-      <c r="J129" s="98" t="s">
+      <c r="G129" s="77"/>
+      <c r="H129" s="76" t="s">
         <v>88</v>
       </c>
-      <c r="K129" s="99"/>
-      <c r="L129" s="98" t="s">
+      <c r="I129" s="77"/>
+      <c r="J129" s="76" t="s">
         <v>89</v>
       </c>
-      <c r="M129" s="99"/>
-      <c r="N129" s="98" t="s">
+      <c r="K129" s="77"/>
+      <c r="L129" s="76" t="s">
         <v>90</v>
       </c>
-      <c r="O129" s="99"/>
-      <c r="P129" s="98" t="s">
+      <c r="M129" s="77"/>
+      <c r="N129" s="76" t="s">
         <v>91</v>
       </c>
-      <c r="Q129" s="99"/>
-      <c r="R129" s="98" t="s">
+      <c r="O129" s="77"/>
+      <c r="P129" s="76" t="s">
         <v>92</v>
       </c>
-      <c r="S129" s="99"/>
-[...11 lines deleted...]
-      <c r="Y129" s="92"/>
+      <c r="Q129" s="77"/>
+      <c r="R129" s="76" t="s">
+        <v>93</v>
+      </c>
+      <c r="S129" s="77"/>
+      <c r="T129" s="76" t="s">
+        <v>94</v>
+      </c>
+      <c r="U129" s="77"/>
+      <c r="V129" s="76" t="s">
+        <v>95</v>
+      </c>
+      <c r="W129" s="76"/>
+      <c r="X129" s="76" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y129" s="76"/>
     </row>
     <row r="130" spans="1:25" ht="22.5">
-      <c r="A130" s="101"/>
-[...3 lines deleted...]
-      <c r="C130" s="43" t="s">
+      <c r="A130" s="79"/>
+      <c r="B130" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="C130" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D130" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="E130" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="G130" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H130" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="I130" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="J130" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="K130" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="L130" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="M130" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="N130" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="O130" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="P130" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q130" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="R130" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="S130" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="T130" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="U130" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="V130" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="W130" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="X130" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y130" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="131" spans="1:25" ht="12">
+      <c r="A131" s="4" t="s">
         <v>14</v>
-      </c>
-[...69 lines deleted...]
-        <v>0</v>
       </c>
       <c r="B131" s="6">
         <v>4181574.9870000002</v>
       </c>
-      <c r="C131" s="9">
+      <c r="C131" s="11">
         <v>103.9</v>
       </c>
       <c r="D131" s="6">
         <v>8922818.0999999996</v>
       </c>
-      <c r="E131" s="9">
+      <c r="E131" s="11">
         <v>106</v>
       </c>
-      <c r="F131" s="6">
+      <c r="F131" s="5">
         <v>14234994.846999999</v>
       </c>
-      <c r="G131" s="9">
+      <c r="G131" s="5">
         <v>106.3</v>
       </c>
-      <c r="H131" s="6">
+      <c r="H131" s="5">
         <v>19398870.199999999</v>
       </c>
-      <c r="I131" s="9">
+      <c r="I131" s="5">
         <v>107</v>
       </c>
       <c r="J131" s="6">
         <v>24924400.600000001</v>
       </c>
       <c r="K131" s="6">
         <v>107.8</v>
       </c>
       <c r="L131" s="5">
         <v>31390203.100000001</v>
       </c>
-      <c r="M131" s="2">
+      <c r="M131" s="1">
         <v>108.4</v>
       </c>
       <c r="N131" s="5">
         <v>37738737.899999999</v>
       </c>
-      <c r="O131" s="2">
+      <c r="O131" s="5">
         <v>108.6</v>
       </c>
-      <c r="P131" s="7">
+      <c r="P131" s="8">
         <v>44926405.399999999</v>
       </c>
-      <c r="Q131" s="9">
+      <c r="Q131" s="11">
         <v>108.9</v>
       </c>
-      <c r="R131" s="7">
+      <c r="R131" s="61">
         <v>52754674.100000001</v>
       </c>
-      <c r="S131" s="9">
+      <c r="S131" s="62">
         <v>108.8</v>
       </c>
-      <c r="T131" s="7">
+      <c r="T131" s="61">
         <v>60818136.600000001</v>
       </c>
-      <c r="U131" s="7">
+      <c r="U131" s="62">
         <v>109</v>
       </c>
-      <c r="V131" s="5">
+      <c r="V131" s="68">
         <v>69862300.5</v>
       </c>
-      <c r="W131" s="2">
+      <c r="W131" s="69">
         <v>108.8</v>
       </c>
-      <c r="X131" s="93">
+      <c r="X131" s="72">
         <v>80296022.400000006</v>
       </c>
-      <c r="Y131" s="2">
+      <c r="Y131" s="1">
         <v>108.9</v>
       </c>
     </row>
-    <row r="132" spans="1:25">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="132" spans="1:25" ht="12">
+      <c r="A132" s="9" t="s">
+        <v>19</v>
       </c>
       <c r="B132" s="6">
         <v>56666.508000000002</v>
       </c>
-      <c r="C132" s="9">
+      <c r="C132" s="11">
         <v>108.1</v>
       </c>
       <c r="D132" s="6">
         <v>116598.1</v>
       </c>
-      <c r="E132" s="9">
+      <c r="E132" s="11">
         <v>109.5</v>
       </c>
-      <c r="F132" s="6">
+      <c r="F132" s="5">
         <v>186003.25899999999</v>
       </c>
-      <c r="G132" s="9">
+      <c r="G132" s="5">
         <v>106.8</v>
       </c>
-      <c r="H132" s="6">
+      <c r="H132" s="5">
         <v>257179</v>
       </c>
-      <c r="I132" s="9">
+      <c r="I132" s="5">
         <v>107.8</v>
       </c>
       <c r="J132" s="6">
         <v>331048.09999999998</v>
       </c>
       <c r="K132" s="6">
         <v>108.7</v>
       </c>
       <c r="L132" s="5">
         <v>429131.7</v>
       </c>
-      <c r="M132" s="2">
+      <c r="M132" s="1">
         <v>108.3</v>
       </c>
       <c r="N132" s="5">
         <v>534956.30000000005</v>
       </c>
-      <c r="O132" s="2">
+      <c r="O132" s="5">
         <v>109.1</v>
       </c>
-      <c r="P132" s="7">
+      <c r="P132" s="8">
         <v>638528.80000000005</v>
       </c>
-      <c r="Q132" s="9">
+      <c r="Q132" s="11">
         <v>107.4</v>
       </c>
-      <c r="R132" s="7">
+      <c r="R132" s="61">
         <v>738455.5</v>
       </c>
-      <c r="S132" s="9">
+      <c r="S132" s="62">
         <v>105.9</v>
       </c>
-      <c r="T132" s="7">
+      <c r="T132" s="61">
         <v>855410.7</v>
       </c>
-      <c r="U132" s="7">
+      <c r="U132" s="62">
         <v>104.9</v>
       </c>
-      <c r="V132" s="5">
+      <c r="V132" s="68">
         <v>976038.40000000002</v>
       </c>
-      <c r="W132" s="2">
+      <c r="W132" s="69">
         <v>103.7</v>
       </c>
-      <c r="X132" s="93">
+      <c r="X132" s="72">
         <v>1158053.2</v>
       </c>
-      <c r="Y132" s="2">
+      <c r="Y132" s="1">
         <v>103.5</v>
       </c>
     </row>
-    <row r="133" spans="1:25">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="133" spans="1:25" ht="12">
+      <c r="A133" s="9" t="s">
+        <v>0</v>
       </c>
       <c r="B133" s="6">
         <v>75192.028000000006</v>
       </c>
-      <c r="C133" s="9">
+      <c r="C133" s="11">
         <v>126.8</v>
       </c>
       <c r="D133" s="6">
         <v>165150.29999999999</v>
       </c>
-      <c r="E133" s="9">
+      <c r="E133" s="11">
         <v>141.4</v>
       </c>
-      <c r="F133" s="6">
+      <c r="F133" s="5">
         <v>283869.63400000002</v>
       </c>
-      <c r="G133" s="9">
+      <c r="G133" s="5">
         <v>137.80000000000001</v>
       </c>
-      <c r="H133" s="6">
+      <c r="H133" s="5">
         <v>411189.3</v>
       </c>
-      <c r="I133" s="9">
+      <c r="I133" s="5">
         <v>144</v>
       </c>
       <c r="J133" s="6">
         <v>556695.19999999995</v>
       </c>
       <c r="K133" s="6">
         <v>148.9</v>
       </c>
       <c r="L133" s="5">
         <v>720828.2</v>
       </c>
-      <c r="M133" s="2">
+      <c r="M133" s="1">
         <v>145.4</v>
       </c>
       <c r="N133" s="5">
         <v>889082.9</v>
       </c>
-      <c r="O133" s="2">
+      <c r="O133" s="5">
         <v>144.69999999999999</v>
       </c>
-      <c r="P133" s="7">
+      <c r="P133" s="8">
         <v>1046471.2</v>
       </c>
-      <c r="Q133" s="9">
+      <c r="Q133" s="11">
         <v>143.4</v>
       </c>
-      <c r="R133" s="7">
+      <c r="R133" s="61">
         <v>1229568.1000000001</v>
       </c>
-      <c r="S133" s="9">
+      <c r="S133" s="62">
         <v>141.9</v>
       </c>
-      <c r="T133" s="7">
+      <c r="T133" s="61">
         <v>1422282.5</v>
       </c>
-      <c r="U133" s="7">
+      <c r="U133" s="62">
         <v>137.80000000000001</v>
       </c>
-      <c r="V133" s="5">
+      <c r="V133" s="68">
         <v>1614686.6</v>
       </c>
-      <c r="W133" s="2">
+      <c r="W133" s="69">
         <v>134.4</v>
       </c>
-      <c r="X133" s="93">
+      <c r="X133" s="72">
         <v>1887692.1</v>
       </c>
-      <c r="Y133" s="2">
+      <c r="Y133" s="1">
         <v>133.69999999999999</v>
       </c>
     </row>
-    <row r="134" spans="1:25">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="134" spans="1:25" ht="12">
+      <c r="A134" s="9" t="s">
+        <v>1</v>
       </c>
       <c r="B134" s="6">
         <v>126655.69500000001</v>
       </c>
-      <c r="C134" s="9">
+      <c r="C134" s="11">
         <v>104.8</v>
       </c>
       <c r="D134" s="6">
         <v>313401.59999999998</v>
       </c>
-      <c r="E134" s="9">
+      <c r="E134" s="11">
         <v>101.8</v>
       </c>
-      <c r="F134" s="6">
+      <c r="F134" s="5">
         <v>511436.6</v>
       </c>
-      <c r="G134" s="9">
+      <c r="G134" s="5">
         <v>106.2</v>
       </c>
-      <c r="H134" s="6">
+      <c r="H134" s="5">
         <v>700390.5</v>
       </c>
-      <c r="I134" s="9">
+      <c r="I134" s="5">
         <v>102</v>
       </c>
       <c r="J134" s="6">
         <v>887398.5</v>
       </c>
       <c r="K134" s="6">
         <v>101.3</v>
       </c>
       <c r="L134" s="5">
         <v>1089191.1000000001</v>
       </c>
-      <c r="M134" s="2">
+      <c r="M134" s="1">
         <v>104.2</v>
       </c>
       <c r="N134" s="5">
         <v>1279439.8999999999</v>
       </c>
-      <c r="O134" s="2">
+      <c r="O134" s="5">
         <v>104.6</v>
       </c>
-      <c r="P134" s="7">
+      <c r="P134" s="8">
         <v>1484884.9</v>
       </c>
-      <c r="Q134" s="9">
+      <c r="Q134" s="11">
         <v>101.8</v>
       </c>
-      <c r="R134" s="7">
+      <c r="R134" s="61">
         <v>1737417.4</v>
       </c>
-      <c r="S134" s="9">
+      <c r="S134" s="62">
         <v>102.2</v>
       </c>
-      <c r="T134" s="7">
+      <c r="T134" s="61">
         <v>1972577.7</v>
       </c>
-      <c r="U134" s="7">
+      <c r="U134" s="62">
         <v>102.1</v>
       </c>
-      <c r="V134" s="5">
+      <c r="V134" s="68">
         <v>2190453.4</v>
       </c>
-      <c r="W134" s="2">
+      <c r="W134" s="69">
         <v>102.8</v>
       </c>
-      <c r="X134" s="93">
+      <c r="X134" s="72">
         <v>2516112.7000000002</v>
       </c>
-      <c r="Y134" s="2">
+      <c r="Y134" s="1">
         <v>107.9</v>
       </c>
     </row>
-    <row r="135" spans="1:25">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="135" spans="1:25" ht="12">
+      <c r="A135" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="B135" s="6">
         <v>108776.88800000001</v>
       </c>
-      <c r="C135" s="9">
+      <c r="C135" s="11">
         <v>114.5</v>
       </c>
       <c r="D135" s="6">
         <v>242024.2</v>
       </c>
-      <c r="E135" s="9">
+      <c r="E135" s="11">
         <v>114.2</v>
       </c>
-      <c r="F135" s="6">
+      <c r="F135" s="5">
         <v>376464.826</v>
       </c>
-      <c r="G135" s="9">
+      <c r="G135" s="5">
         <v>109.1</v>
       </c>
-      <c r="H135" s="6">
+      <c r="H135" s="5">
         <v>518774.2</v>
       </c>
-      <c r="I135" s="9">
+      <c r="I135" s="5">
         <v>114.1</v>
       </c>
       <c r="J135" s="6">
         <v>670772.6</v>
       </c>
       <c r="K135" s="6">
         <v>113.7</v>
       </c>
       <c r="L135" s="5">
         <v>856592.4</v>
       </c>
-      <c r="M135" s="2">
+      <c r="M135" s="1">
         <v>119.4</v>
       </c>
       <c r="N135" s="5">
         <v>1055952</v>
       </c>
-      <c r="O135" s="2">
+      <c r="O135" s="5">
         <v>119.4</v>
       </c>
-      <c r="P135" s="7">
+      <c r="P135" s="8">
         <v>1236261.3</v>
       </c>
-      <c r="Q135" s="9">
+      <c r="Q135" s="11">
         <v>119.1</v>
       </c>
-      <c r="R135" s="7">
+      <c r="R135" s="61">
         <v>1429457.5</v>
       </c>
-      <c r="S135" s="9">
+      <c r="S135" s="62">
         <v>118.5</v>
       </c>
-      <c r="T135" s="7">
+      <c r="T135" s="61">
         <v>1636003.3</v>
       </c>
-      <c r="U135" s="7">
+      <c r="U135" s="62">
         <v>116.5</v>
       </c>
-      <c r="V135" s="5">
+      <c r="V135" s="68">
         <v>1891288.9</v>
       </c>
-      <c r="W135" s="2">
+      <c r="W135" s="69">
         <v>114.3</v>
       </c>
-      <c r="X135" s="93">
+      <c r="X135" s="72">
         <v>2208976.9</v>
       </c>
-      <c r="Y135" s="2">
+      <c r="Y135" s="1">
         <v>115.8</v>
       </c>
     </row>
-    <row r="136" spans="1:25">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="136" spans="1:25" ht="12">
+      <c r="A136" s="9" t="s">
+        <v>3</v>
       </c>
       <c r="B136" s="6">
         <v>555519.353</v>
       </c>
-      <c r="C136" s="9">
+      <c r="C136" s="11">
         <v>92.2</v>
       </c>
       <c r="D136" s="6">
         <v>1196189.5</v>
       </c>
-      <c r="E136" s="9">
+      <c r="E136" s="11">
         <v>104.9</v>
       </c>
-      <c r="F136" s="6">
+      <c r="F136" s="5">
         <v>1729808.6710000001</v>
       </c>
-      <c r="G136" s="9">
+      <c r="G136" s="5">
         <v>104.1</v>
       </c>
-      <c r="H136" s="6">
+      <c r="H136" s="5">
         <v>2314706.2000000002</v>
       </c>
-      <c r="I136" s="9">
+      <c r="I136" s="5">
         <v>103</v>
       </c>
       <c r="J136" s="6">
         <v>2855417.8</v>
       </c>
       <c r="K136" s="6">
         <v>105</v>
       </c>
       <c r="L136" s="5">
         <v>3450431.4</v>
       </c>
-      <c r="M136" s="2">
+      <c r="M136" s="1">
         <v>105.1</v>
       </c>
       <c r="N136" s="5">
         <v>4071373.9</v>
       </c>
-      <c r="O136" s="2">
+      <c r="O136" s="5">
         <v>106.2</v>
       </c>
-      <c r="P136" s="7">
+      <c r="P136" s="8">
         <v>4794178.0999999996</v>
       </c>
-      <c r="Q136" s="9">
+      <c r="Q136" s="11">
         <v>109.3</v>
       </c>
-      <c r="R136" s="7">
+      <c r="R136" s="61">
         <v>5423168.7999999998</v>
       </c>
-      <c r="S136" s="9">
+      <c r="S136" s="62">
         <v>108.6</v>
       </c>
-      <c r="T136" s="7">
+      <c r="T136" s="61">
         <v>6056467.9000000004</v>
       </c>
-      <c r="U136" s="7">
+      <c r="U136" s="62">
         <v>110.7</v>
       </c>
-      <c r="V136" s="5">
+      <c r="V136" s="68">
         <v>6664065.2999999998</v>
       </c>
-      <c r="W136" s="2">
+      <c r="W136" s="69">
         <v>106.7</v>
       </c>
-      <c r="X136" s="93">
+      <c r="X136" s="72">
         <v>7205380.2999999998</v>
       </c>
-      <c r="Y136" s="2">
+      <c r="Y136" s="1">
         <v>100.7</v>
       </c>
     </row>
-    <row r="137" spans="1:25">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="137" spans="1:25" ht="12">
+      <c r="A137" s="9" t="s">
+        <v>4</v>
       </c>
       <c r="B137" s="6">
         <v>74758.994000000006</v>
       </c>
-      <c r="C137" s="9">
+      <c r="C137" s="11">
         <v>101.1</v>
       </c>
       <c r="D137" s="6">
         <v>151654.6</v>
       </c>
-      <c r="E137" s="9">
+      <c r="E137" s="11">
         <v>102.9</v>
       </c>
-      <c r="F137" s="6">
+      <c r="F137" s="5">
         <v>253390.003</v>
       </c>
-      <c r="G137" s="9">
+      <c r="G137" s="5">
         <v>102.9</v>
       </c>
-      <c r="H137" s="6">
+      <c r="H137" s="5">
         <v>342282.6</v>
       </c>
-      <c r="I137" s="9">
+      <c r="I137" s="5">
         <v>104.4</v>
       </c>
       <c r="J137" s="6">
         <v>433062.8</v>
       </c>
       <c r="K137" s="6">
         <v>105</v>
       </c>
       <c r="L137" s="5">
         <v>540656.4</v>
       </c>
-      <c r="M137" s="2">
+      <c r="M137" s="1">
         <v>103.5</v>
       </c>
       <c r="N137" s="5">
         <v>648747.6</v>
       </c>
-      <c r="O137" s="2">
+      <c r="O137" s="5">
         <v>101.7</v>
       </c>
-      <c r="P137" s="7">
+      <c r="P137" s="8">
         <v>769926.4</v>
       </c>
-      <c r="Q137" s="9">
+      <c r="Q137" s="11">
         <v>100.9</v>
       </c>
-      <c r="R137" s="7">
+      <c r="R137" s="61">
         <v>905140</v>
       </c>
-      <c r="S137" s="9">
+      <c r="S137" s="62">
         <v>101.3</v>
       </c>
-      <c r="T137" s="7">
+      <c r="T137" s="61">
         <v>1036580.4</v>
       </c>
-      <c r="U137" s="7">
+      <c r="U137" s="62">
         <v>100.7</v>
       </c>
-      <c r="V137" s="5">
+      <c r="V137" s="68">
         <v>1202853.7</v>
       </c>
-      <c r="W137" s="2">
+      <c r="W137" s="69">
         <v>100.3</v>
       </c>
-      <c r="X137" s="93">
+      <c r="X137" s="72">
         <v>1381290.8</v>
       </c>
-      <c r="Y137" s="2">
+      <c r="Y137" s="1">
         <v>100.3</v>
       </c>
     </row>
-    <row r="138" spans="1:25">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="138" spans="1:25" ht="12">
+      <c r="A138" s="9" t="s">
+        <v>5</v>
       </c>
       <c r="B138" s="6">
         <v>58048.533000000003</v>
       </c>
-      <c r="C138" s="9">
+      <c r="C138" s="11">
         <v>100.7</v>
       </c>
       <c r="D138" s="6">
         <v>120583.5</v>
       </c>
-      <c r="E138" s="9">
+      <c r="E138" s="11">
         <v>101.9</v>
       </c>
-      <c r="F138" s="6">
+      <c r="F138" s="5">
         <v>200784.86900000001</v>
       </c>
-      <c r="G138" s="9">
+      <c r="G138" s="5">
         <v>102.1</v>
       </c>
-      <c r="H138" s="6">
+      <c r="H138" s="5">
         <v>270322.40000000002</v>
       </c>
-      <c r="I138" s="9">
+      <c r="I138" s="5">
         <v>102.5</v>
       </c>
       <c r="J138" s="6">
         <v>343583.4</v>
       </c>
       <c r="K138" s="6">
         <v>102.8</v>
       </c>
       <c r="L138" s="5">
         <v>459043.6</v>
       </c>
-      <c r="M138" s="2">
+      <c r="M138" s="1">
         <v>103</v>
       </c>
       <c r="N138" s="5">
         <v>551371</v>
       </c>
-      <c r="O138" s="2">
+      <c r="O138" s="5">
         <v>102.3</v>
       </c>
-      <c r="P138" s="7">
+      <c r="P138" s="8">
         <v>648921.19999999995</v>
       </c>
-      <c r="Q138" s="9">
+      <c r="Q138" s="11">
         <v>102.4</v>
       </c>
-      <c r="R138" s="7">
+      <c r="R138" s="61">
         <v>752436.9</v>
       </c>
-      <c r="S138" s="9">
+      <c r="S138" s="62">
         <v>101.4</v>
       </c>
-      <c r="T138" s="7">
+      <c r="T138" s="61">
         <v>842660.2</v>
       </c>
-      <c r="U138" s="7">
+      <c r="U138" s="62">
         <v>100.5</v>
       </c>
-      <c r="V138" s="5">
+      <c r="V138" s="68">
         <v>941454.2</v>
       </c>
-      <c r="W138" s="2">
+      <c r="W138" s="69">
         <v>100.2</v>
       </c>
-      <c r="X138" s="93">
+      <c r="X138" s="72">
         <v>1067092.3999999999</v>
       </c>
-      <c r="Y138" s="2">
+      <c r="Y138" s="1">
         <v>100.5</v>
       </c>
     </row>
-    <row r="139" spans="1:25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="139" spans="1:25" ht="12">
+      <c r="A139" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="B139" s="6">
         <v>44368.184999999998</v>
       </c>
-      <c r="C139" s="9">
+      <c r="C139" s="11">
         <v>102.6</v>
       </c>
       <c r="D139" s="6">
         <v>95569.3</v>
       </c>
-      <c r="E139" s="9">
+      <c r="E139" s="11">
         <v>104.6</v>
       </c>
-      <c r="F139" s="6">
+      <c r="F139" s="5">
         <v>150280.533</v>
       </c>
-      <c r="G139" s="9">
+      <c r="G139" s="5">
         <v>103.9</v>
       </c>
-      <c r="H139" s="6">
+      <c r="H139" s="5">
         <v>210313.7</v>
       </c>
-      <c r="I139" s="9">
+      <c r="I139" s="5">
         <v>101.7</v>
       </c>
       <c r="J139" s="6">
         <v>279595.59999999998</v>
       </c>
       <c r="K139" s="6">
         <v>101.5</v>
       </c>
       <c r="L139" s="5">
         <v>372381.7</v>
       </c>
-      <c r="M139" s="2">
+      <c r="M139" s="1">
         <v>101</v>
       </c>
       <c r="N139" s="5">
         <v>457491.4</v>
       </c>
-      <c r="O139" s="2">
+      <c r="O139" s="5">
         <v>94.5</v>
       </c>
-      <c r="P139" s="7">
+      <c r="P139" s="8">
         <v>599608</v>
       </c>
-      <c r="Q139" s="9">
+      <c r="Q139" s="11">
         <v>100.6</v>
       </c>
-      <c r="R139" s="7">
+      <c r="R139" s="61">
         <v>717516.2</v>
       </c>
-      <c r="S139" s="9">
+      <c r="S139" s="62">
         <v>101.4</v>
       </c>
-      <c r="T139" s="7">
+      <c r="T139" s="61">
         <v>786722.6</v>
       </c>
-      <c r="U139" s="7">
+      <c r="U139" s="62">
         <v>102.2</v>
       </c>
-      <c r="V139" s="5">
+      <c r="V139" s="68">
         <v>866142.8</v>
       </c>
-      <c r="W139" s="2">
+      <c r="W139" s="69">
         <v>101.8</v>
       </c>
-      <c r="X139" s="93">
+      <c r="X139" s="72">
         <v>998341.1</v>
       </c>
-      <c r="Y139" s="2">
+      <c r="Y139" s="1">
         <v>103.5</v>
       </c>
     </row>
-    <row r="140" spans="1:25">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="140" spans="1:25" ht="12">
+      <c r="A140" s="9" t="s">
+        <v>6</v>
       </c>
       <c r="B140" s="6">
         <v>250518.94500000001</v>
       </c>
-      <c r="C140" s="9">
+      <c r="C140" s="11">
         <v>101.1</v>
       </c>
       <c r="D140" s="6">
         <v>523405.7</v>
       </c>
-      <c r="E140" s="9">
+      <c r="E140" s="11">
         <v>101.1</v>
       </c>
-      <c r="F140" s="6">
+      <c r="F140" s="5">
         <v>880512.52300000004</v>
       </c>
-      <c r="G140" s="9">
+      <c r="G140" s="5">
         <v>101.2</v>
       </c>
-      <c r="H140" s="6">
+      <c r="H140" s="5">
         <v>1204994.3999999999</v>
       </c>
-      <c r="I140" s="9">
+      <c r="I140" s="5">
         <v>101.6</v>
       </c>
       <c r="J140" s="6">
         <v>1582892.2</v>
       </c>
       <c r="K140" s="6">
         <v>101.1</v>
       </c>
       <c r="L140" s="5">
         <v>1972291</v>
       </c>
-      <c r="M140" s="2">
+      <c r="M140" s="1">
         <v>101.4</v>
       </c>
       <c r="N140" s="5">
         <v>2382875.1</v>
       </c>
-      <c r="O140" s="2">
+      <c r="O140" s="5">
         <v>101.4</v>
       </c>
-      <c r="P140" s="7">
+      <c r="P140" s="8">
         <v>2842852.6</v>
       </c>
-      <c r="Q140" s="9">
+      <c r="Q140" s="11">
         <v>100.3</v>
       </c>
-      <c r="R140" s="7">
+      <c r="R140" s="61">
         <v>3368844.8</v>
       </c>
-      <c r="S140" s="9">
+      <c r="S140" s="62">
         <v>100.6</v>
       </c>
-      <c r="T140" s="7">
+      <c r="T140" s="61">
         <v>3931188.2</v>
       </c>
-      <c r="U140" s="7">
+      <c r="U140" s="62">
         <v>101.7</v>
       </c>
-      <c r="V140" s="5">
+      <c r="V140" s="68">
         <v>4484092.5999999996</v>
       </c>
-      <c r="W140" s="2">
+      <c r="W140" s="69">
         <v>101.6</v>
       </c>
-      <c r="X140" s="93">
+      <c r="X140" s="72">
         <v>5190625.5999999996</v>
       </c>
-      <c r="Y140" s="2">
+      <c r="Y140" s="1">
         <v>101.9</v>
       </c>
     </row>
-    <row r="141" spans="1:25">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="141" spans="1:25" ht="12">
+      <c r="A141" s="9" t="s">
+        <v>7</v>
       </c>
       <c r="B141" s="6">
         <v>111398.04300000001</v>
       </c>
-      <c r="C141" s="9">
+      <c r="C141" s="11">
         <v>128.19999999999999</v>
       </c>
       <c r="D141" s="6">
         <v>226592.3</v>
       </c>
-      <c r="E141" s="9">
+      <c r="E141" s="11">
         <v>124.6</v>
       </c>
-      <c r="F141" s="6">
+      <c r="F141" s="5">
         <v>358499.18599999999</v>
       </c>
-      <c r="G141" s="9">
+      <c r="G141" s="5">
         <v>118.6</v>
       </c>
-      <c r="H141" s="6">
+      <c r="H141" s="5">
         <v>483164.9</v>
       </c>
-      <c r="I141" s="9">
+      <c r="I141" s="5">
         <v>115.7</v>
       </c>
       <c r="J141" s="6">
         <v>634896.9</v>
       </c>
       <c r="K141" s="6">
         <v>113.5</v>
       </c>
       <c r="L141" s="5">
         <v>866675.9</v>
       </c>
-      <c r="M141" s="2">
+      <c r="M141" s="1">
         <v>116.3</v>
       </c>
       <c r="N141" s="5">
         <v>1085070.6000000001</v>
       </c>
-      <c r="O141" s="2">
+      <c r="O141" s="5">
         <v>117.6</v>
       </c>
-      <c r="P141" s="7">
+      <c r="P141" s="8">
         <v>1282411.3</v>
       </c>
-      <c r="Q141" s="9">
+      <c r="Q141" s="11">
         <v>114.1</v>
       </c>
-      <c r="R141" s="7">
+      <c r="R141" s="61">
         <v>1496269.9</v>
       </c>
-      <c r="S141" s="9">
+      <c r="S141" s="62">
         <v>113</v>
       </c>
-      <c r="T141" s="7">
+      <c r="T141" s="61">
         <v>1714661.4</v>
       </c>
-      <c r="U141" s="7">
+      <c r="U141" s="62">
         <v>112.2</v>
       </c>
-      <c r="V141" s="5">
+      <c r="V141" s="68">
         <v>1942542.1</v>
       </c>
-      <c r="W141" s="2">
+      <c r="W141" s="69">
         <v>111</v>
       </c>
-      <c r="X141" s="93">
+      <c r="X141" s="72">
         <v>2211212.9</v>
       </c>
-      <c r="Y141" s="2">
+      <c r="Y141" s="1">
         <v>111.9</v>
       </c>
     </row>
-    <row r="142" spans="1:25">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="142" spans="1:25" ht="12">
+      <c r="A142" s="9" t="s">
+        <v>8</v>
       </c>
       <c r="B142" s="6">
         <v>50467.785000000003</v>
       </c>
-      <c r="C142" s="9">
+      <c r="C142" s="11">
         <v>102.3</v>
       </c>
       <c r="D142" s="6">
         <v>110434.5</v>
       </c>
-      <c r="E142" s="9">
+      <c r="E142" s="11">
         <v>102.3</v>
       </c>
-      <c r="F142" s="6">
+      <c r="F142" s="5">
         <v>188077.223</v>
       </c>
-      <c r="G142" s="9">
+      <c r="G142" s="5">
         <v>103.6</v>
       </c>
-      <c r="H142" s="6">
+      <c r="H142" s="5">
         <v>247539.3</v>
       </c>
-      <c r="I142" s="9">
+      <c r="I142" s="5">
         <v>104.3</v>
       </c>
       <c r="J142" s="6">
         <v>313705.09999999998</v>
       </c>
       <c r="K142" s="6">
         <v>104.9</v>
       </c>
       <c r="L142" s="5">
         <v>400579.9</v>
       </c>
-      <c r="M142" s="2">
+      <c r="M142" s="1">
         <v>105.4</v>
       </c>
       <c r="N142" s="5">
         <v>479923.1</v>
       </c>
-      <c r="O142" s="2">
+      <c r="O142" s="5">
         <v>106.1</v>
       </c>
-      <c r="P142" s="7">
+      <c r="P142" s="8">
         <v>580955.19999999995</v>
       </c>
-      <c r="Q142" s="9">
+      <c r="Q142" s="11">
         <v>106.5</v>
       </c>
-      <c r="R142" s="7">
+      <c r="R142" s="61">
         <v>674824.5</v>
       </c>
-      <c r="S142" s="9">
+      <c r="S142" s="62">
         <v>106.5</v>
       </c>
-      <c r="T142" s="7">
+      <c r="T142" s="61">
         <v>751340.3</v>
       </c>
-      <c r="U142" s="7">
+      <c r="U142" s="62">
         <v>107</v>
       </c>
-      <c r="V142" s="5">
+      <c r="V142" s="68">
         <v>843171.9</v>
       </c>
-      <c r="W142" s="2">
+      <c r="W142" s="69">
         <v>107</v>
       </c>
-      <c r="X142" s="93">
+      <c r="X142" s="72">
         <v>957735.5</v>
       </c>
-      <c r="Y142" s="2">
+      <c r="Y142" s="1">
         <v>107</v>
       </c>
     </row>
-    <row r="143" spans="1:25">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="143" spans="1:25" ht="12">
+      <c r="A143" s="9" t="s">
+        <v>9</v>
       </c>
       <c r="B143" s="6">
         <v>60310.243000000002</v>
       </c>
-      <c r="C143" s="9">
+      <c r="C143" s="11">
         <v>102</v>
       </c>
       <c r="D143" s="6">
         <v>123119.7</v>
       </c>
-      <c r="E143" s="9">
+      <c r="E143" s="11">
         <v>105.4</v>
       </c>
-      <c r="F143" s="6">
+      <c r="F143" s="5">
         <v>189706.56599999999</v>
       </c>
-      <c r="G143" s="9">
+      <c r="G143" s="5">
         <v>105.3</v>
       </c>
-      <c r="H143" s="6">
+      <c r="H143" s="5">
         <v>257710.8</v>
       </c>
-      <c r="I143" s="9">
+      <c r="I143" s="5">
         <v>105.8</v>
       </c>
       <c r="J143" s="6">
         <v>330201.40000000002</v>
       </c>
       <c r="K143" s="6">
         <v>106.3</v>
       </c>
       <c r="L143" s="5">
         <v>439386.1</v>
       </c>
-      <c r="M143" s="2">
+      <c r="M143" s="1">
         <v>107.4</v>
       </c>
       <c r="N143" s="5">
         <v>551592.19999999995</v>
       </c>
-      <c r="O143" s="2">
+      <c r="O143" s="5">
         <v>107.6</v>
       </c>
-      <c r="P143" s="7">
+      <c r="P143" s="8">
         <v>672865.8</v>
       </c>
-      <c r="Q143" s="9">
+      <c r="Q143" s="11">
         <v>108</v>
       </c>
-      <c r="R143" s="7">
+      <c r="R143" s="61">
         <v>798246.3</v>
       </c>
-      <c r="S143" s="9">
+      <c r="S143" s="62">
         <v>107.1</v>
       </c>
-      <c r="T143" s="7">
+      <c r="T143" s="61">
         <v>928296.7</v>
       </c>
-      <c r="U143" s="7">
+      <c r="U143" s="62">
         <v>107.3</v>
       </c>
-      <c r="V143" s="5">
+      <c r="V143" s="68">
         <v>1072631.8999999999</v>
       </c>
-      <c r="W143" s="2">
+      <c r="W143" s="69">
         <v>108.1</v>
       </c>
-      <c r="X143" s="93">
+      <c r="X143" s="72">
         <v>1277281.7</v>
       </c>
-      <c r="Y143" s="2">
+      <c r="Y143" s="1">
         <v>109</v>
       </c>
     </row>
-    <row r="144" spans="1:25">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="144" spans="1:25" ht="12">
+      <c r="A144" s="9" t="s">
+        <v>10</v>
       </c>
       <c r="B144" s="6">
         <v>95954.203999999998</v>
       </c>
-      <c r="C144" s="9">
+      <c r="C144" s="11">
         <v>130.69999999999999</v>
       </c>
       <c r="D144" s="6">
         <v>205292.4</v>
       </c>
-      <c r="E144" s="9">
+      <c r="E144" s="11">
         <v>125</v>
       </c>
-      <c r="F144" s="6">
+      <c r="F144" s="5">
         <v>329727.853</v>
       </c>
-      <c r="G144" s="9">
+      <c r="G144" s="5">
         <v>121.8</v>
       </c>
-      <c r="H144" s="6">
+      <c r="H144" s="5">
         <v>464136.5</v>
       </c>
-      <c r="I144" s="9">
+      <c r="I144" s="5">
         <v>120.6</v>
       </c>
       <c r="J144" s="6">
         <v>615590.40000000002</v>
       </c>
       <c r="K144" s="6">
         <v>123.3</v>
       </c>
       <c r="L144" s="5">
         <v>783598.6</v>
       </c>
-      <c r="M144" s="2">
+      <c r="M144" s="1">
         <v>122.3</v>
       </c>
       <c r="N144" s="5">
         <v>943035.3</v>
       </c>
-      <c r="O144" s="2">
+      <c r="O144" s="5">
         <v>119.7</v>
       </c>
-      <c r="P144" s="7">
+      <c r="P144" s="8">
         <v>1155044.8999999999</v>
       </c>
-      <c r="Q144" s="9">
+      <c r="Q144" s="11">
         <v>118.1</v>
       </c>
-      <c r="R144" s="7">
+      <c r="R144" s="61">
         <v>1367698.5</v>
       </c>
-      <c r="S144" s="9">
+      <c r="S144" s="62">
         <v>115.8</v>
       </c>
-      <c r="T144" s="7">
+      <c r="T144" s="61">
         <v>1630045.2</v>
       </c>
-      <c r="U144" s="7">
+      <c r="U144" s="62">
         <v>117.7</v>
       </c>
-      <c r="V144" s="5">
+      <c r="V144" s="68">
         <v>1854955.1</v>
       </c>
-      <c r="W144" s="2">
+      <c r="W144" s="69">
         <v>117.2</v>
       </c>
-      <c r="X144" s="93">
+      <c r="X144" s="72">
         <v>2099616.7000000002</v>
       </c>
-      <c r="Y144" s="2">
+      <c r="Y144" s="1">
         <v>115.9</v>
       </c>
     </row>
-    <row r="145" spans="1:25">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="145" spans="1:25" ht="12">
+      <c r="A145" s="9" t="s">
+        <v>11</v>
       </c>
       <c r="B145" s="6">
         <v>50826.463000000003</v>
       </c>
-      <c r="C145" s="9">
+      <c r="C145" s="11">
         <v>105.8</v>
       </c>
       <c r="D145" s="6">
         <v>122293.9</v>
       </c>
-      <c r="E145" s="9">
+      <c r="E145" s="11">
         <v>105</v>
       </c>
-      <c r="F145" s="6">
+      <c r="F145" s="5">
         <v>206673.00399999999</v>
       </c>
-      <c r="G145" s="9">
+      <c r="G145" s="5">
         <v>110.8</v>
       </c>
-      <c r="H145" s="6">
+      <c r="H145" s="5">
         <v>301710.59999999998</v>
       </c>
-      <c r="I145" s="9">
+      <c r="I145" s="5">
         <v>112.5</v>
       </c>
       <c r="J145" s="6">
         <v>405254.2</v>
       </c>
       <c r="K145" s="6">
         <v>112.5</v>
       </c>
       <c r="L145" s="5">
         <v>511586.9</v>
       </c>
-      <c r="M145" s="2">
+      <c r="M145" s="1">
         <v>109.7</v>
       </c>
       <c r="N145" s="5">
         <v>618319.69999999995</v>
       </c>
-      <c r="O145" s="2">
+      <c r="O145" s="5">
         <v>112</v>
       </c>
-      <c r="P145" s="7">
+      <c r="P145" s="8">
         <v>734080.9</v>
       </c>
-      <c r="Q145" s="9">
+      <c r="Q145" s="11">
         <v>112.3</v>
       </c>
-      <c r="R145" s="7">
+      <c r="R145" s="61">
         <v>841517.1</v>
       </c>
-      <c r="S145" s="9">
+      <c r="S145" s="62">
         <v>112</v>
       </c>
-      <c r="T145" s="7">
+      <c r="T145" s="61">
         <v>951979.2</v>
       </c>
-      <c r="U145" s="7">
+      <c r="U145" s="62">
         <v>112.3</v>
       </c>
-      <c r="V145" s="5">
+      <c r="V145" s="68">
         <v>1056168.1000000001</v>
       </c>
-      <c r="W145" s="2">
+      <c r="W145" s="69">
         <v>113.3</v>
       </c>
-      <c r="X145" s="93">
+      <c r="X145" s="72">
         <v>1180881.7</v>
       </c>
-      <c r="Y145" s="2">
+      <c r="Y145" s="1">
         <v>112.6</v>
       </c>
     </row>
-    <row r="146" spans="1:25">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="146" spans="1:25" ht="12">
+      <c r="A146" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B146" s="6">
         <v>37442.459000000003</v>
       </c>
-      <c r="C146" s="9">
+      <c r="C146" s="11">
         <v>134.69999999999999</v>
       </c>
       <c r="D146" s="6">
         <v>83858.5</v>
       </c>
-      <c r="E146" s="9">
+      <c r="E146" s="11">
         <v>147.69999999999999</v>
       </c>
-      <c r="F146" s="6">
+      <c r="F146" s="5">
         <v>138666.87400000001</v>
       </c>
-      <c r="G146" s="9">
+      <c r="G146" s="5">
         <v>153.1</v>
       </c>
-      <c r="H146" s="6">
+      <c r="H146" s="5">
         <v>200162.7</v>
       </c>
-      <c r="I146" s="9">
+      <c r="I146" s="5">
         <v>160.4</v>
       </c>
       <c r="J146" s="6">
         <v>269729.09999999998</v>
       </c>
       <c r="K146" s="6">
         <v>166.2</v>
       </c>
       <c r="L146" s="5">
         <v>355722.3</v>
       </c>
-      <c r="M146" s="2">
+      <c r="M146" s="1">
         <v>169.3</v>
       </c>
       <c r="N146" s="5">
         <v>428631.6</v>
       </c>
-      <c r="O146" s="2">
+      <c r="O146" s="5">
         <v>164.4</v>
       </c>
-      <c r="P146" s="7">
+      <c r="P146" s="8">
         <v>507971.1</v>
       </c>
-      <c r="Q146" s="9">
+      <c r="Q146" s="11">
         <v>157.30000000000001</v>
       </c>
-      <c r="R146" s="7">
+      <c r="R146" s="61">
         <v>601357.4</v>
       </c>
-      <c r="S146" s="9">
+      <c r="S146" s="62">
         <v>152.4</v>
       </c>
-      <c r="T146" s="7">
+      <c r="T146" s="61">
         <v>688407.3</v>
       </c>
-      <c r="U146" s="7">
+      <c r="U146" s="62">
         <v>148.30000000000001</v>
       </c>
-      <c r="V146" s="5">
+      <c r="V146" s="68">
         <v>787885.7</v>
       </c>
-      <c r="W146" s="2">
+      <c r="W146" s="69">
         <v>145.9</v>
       </c>
-      <c r="X146" s="93">
+      <c r="X146" s="72">
         <v>913691.4</v>
       </c>
-      <c r="Y146" s="2">
+      <c r="Y146" s="1">
         <v>146.19999999999999</v>
       </c>
     </row>
-    <row r="147" spans="1:25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="147" spans="1:25" ht="12">
+      <c r="A147" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="B147" s="6">
         <v>13876.571</v>
       </c>
-      <c r="C147" s="9">
+      <c r="C147" s="11">
         <v>102.8</v>
       </c>
       <c r="D147" s="6">
         <v>31612.9</v>
       </c>
-      <c r="E147" s="9">
+      <c r="E147" s="11">
         <v>106.5</v>
       </c>
-      <c r="F147" s="6">
+      <c r="F147" s="5">
         <v>51780.955000000002</v>
       </c>
-      <c r="G147" s="9">
+      <c r="G147" s="5">
         <v>104.1</v>
       </c>
-      <c r="H147" s="6">
+      <c r="H147" s="5">
         <v>68093.3</v>
       </c>
-      <c r="I147" s="9">
+      <c r="I147" s="5">
         <v>105.3</v>
       </c>
       <c r="J147" s="6">
         <v>86495.3</v>
       </c>
       <c r="K147" s="6">
         <v>105.3</v>
       </c>
       <c r="L147" s="5">
         <v>108308</v>
       </c>
-      <c r="M147" s="2">
+      <c r="M147" s="1">
         <v>104.7</v>
       </c>
       <c r="N147" s="5">
         <v>130598.1</v>
       </c>
-      <c r="O147" s="2">
+      <c r="O147" s="5">
         <v>104.9</v>
       </c>
-      <c r="P147" s="7">
+      <c r="P147" s="8">
         <v>153872.6</v>
       </c>
-      <c r="Q147" s="9">
+      <c r="Q147" s="11">
         <v>104.3</v>
       </c>
-      <c r="R147" s="7">
+      <c r="R147" s="61">
         <v>178285.5</v>
       </c>
-      <c r="S147" s="9">
+      <c r="S147" s="62">
         <v>104.6</v>
       </c>
-      <c r="T147" s="7">
+      <c r="T147" s="61">
         <v>198818.5</v>
       </c>
-      <c r="U147" s="7">
+      <c r="U147" s="62">
         <v>101.3</v>
       </c>
-      <c r="V147" s="5">
+      <c r="V147" s="68">
         <v>229883</v>
       </c>
-      <c r="W147" s="2">
+      <c r="W147" s="69">
         <v>101.6</v>
       </c>
-      <c r="X147" s="93">
+      <c r="X147" s="72">
         <v>266932.5</v>
       </c>
-      <c r="Y147" s="2">
+      <c r="Y147" s="1">
         <v>101</v>
       </c>
     </row>
-    <row r="148" spans="1:25">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="148" spans="1:25" ht="12">
+      <c r="A148" s="9" t="s">
+        <v>12</v>
       </c>
       <c r="B148" s="6">
         <v>125036.622</v>
       </c>
-      <c r="C148" s="9">
+      <c r="C148" s="11">
         <v>101</v>
       </c>
       <c r="D148" s="6">
         <v>257330.2</v>
       </c>
-      <c r="E148" s="9">
+      <c r="E148" s="11">
         <v>103.2</v>
       </c>
-      <c r="F148" s="6">
+      <c r="F148" s="5">
         <v>440347.89799999999</v>
       </c>
-      <c r="G148" s="9">
+      <c r="G148" s="5">
         <v>103.1</v>
       </c>
-      <c r="H148" s="6">
+      <c r="H148" s="5">
         <v>611337.30000000005</v>
       </c>
-      <c r="I148" s="9">
+      <c r="I148" s="5">
         <v>103.5</v>
       </c>
       <c r="J148" s="6">
         <v>786343.8</v>
       </c>
       <c r="K148" s="6">
         <v>103.8</v>
       </c>
       <c r="L148" s="5">
         <v>980505.3</v>
       </c>
-      <c r="M148" s="2">
+      <c r="M148" s="1">
         <v>102.8</v>
       </c>
       <c r="N148" s="5">
         <v>1227565.8</v>
       </c>
-      <c r="O148" s="2">
+      <c r="O148" s="5">
         <v>103.2</v>
       </c>
-      <c r="P148" s="7">
+      <c r="P148" s="8">
         <v>1463290.8</v>
       </c>
-      <c r="Q148" s="9">
+      <c r="Q148" s="11">
         <v>105.7</v>
       </c>
-      <c r="R148" s="7">
+      <c r="R148" s="61">
         <v>1694725.1</v>
       </c>
-      <c r="S148" s="9">
+      <c r="S148" s="62">
         <v>107.1</v>
       </c>
-      <c r="T148" s="7">
+      <c r="T148" s="61">
         <v>1889727.9</v>
       </c>
-      <c r="U148" s="7">
+      <c r="U148" s="62">
         <v>106</v>
       </c>
-      <c r="V148" s="5">
+      <c r="V148" s="68">
         <v>2126698.4</v>
       </c>
-      <c r="W148" s="2">
+      <c r="W148" s="69">
         <v>108.5</v>
       </c>
-      <c r="X148" s="93">
+      <c r="X148" s="72">
         <v>2465689.2000000002</v>
       </c>
-      <c r="Y148" s="2">
+      <c r="Y148" s="1">
         <v>108.5</v>
       </c>
     </row>
-    <row r="149" spans="1:25">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="149" spans="1:25" ht="12">
+      <c r="A149" s="9" t="s">
+        <v>22</v>
       </c>
       <c r="B149" s="6">
         <v>656550.41599999997</v>
       </c>
-      <c r="C149" s="9">
+      <c r="C149" s="11">
         <v>108.4</v>
       </c>
       <c r="D149" s="6">
         <v>1379694.1</v>
       </c>
-      <c r="E149" s="9">
+      <c r="E149" s="11">
         <v>108.7</v>
       </c>
-      <c r="F149" s="6">
+      <c r="F149" s="5">
         <v>2070470.602</v>
       </c>
-      <c r="G149" s="9">
+      <c r="G149" s="5">
         <v>109.1</v>
       </c>
-      <c r="H149" s="6">
+      <c r="H149" s="5">
         <v>2800214.8</v>
       </c>
-      <c r="I149" s="9">
+      <c r="I149" s="5">
         <v>109.9</v>
       </c>
       <c r="J149" s="6">
         <v>3604551.7</v>
       </c>
       <c r="K149" s="6">
         <v>109.6</v>
       </c>
       <c r="L149" s="5">
         <v>4597301.5</v>
       </c>
-      <c r="M149" s="2">
+      <c r="M149" s="1">
         <v>108.9</v>
       </c>
       <c r="N149" s="5">
         <v>5566524.7999999998</v>
       </c>
-      <c r="O149" s="2">
+      <c r="O149" s="5">
         <v>109.2</v>
       </c>
-      <c r="P149" s="7">
+      <c r="P149" s="8">
         <v>6571610.0999999996</v>
       </c>
-      <c r="Q149" s="9">
+      <c r="Q149" s="11">
         <v>108.1</v>
       </c>
-      <c r="R149" s="7">
+      <c r="R149" s="61">
         <v>7860468.5999999996</v>
       </c>
-      <c r="S149" s="9">
+      <c r="S149" s="62">
         <v>106.2</v>
       </c>
-      <c r="T149" s="7">
+      <c r="T149" s="61">
         <v>9173613.4000000004</v>
       </c>
-      <c r="U149" s="7">
+      <c r="U149" s="62">
         <v>107.3</v>
       </c>
-      <c r="V149" s="5">
+      <c r="V149" s="68">
         <v>10854776.9</v>
       </c>
-      <c r="W149" s="2">
+      <c r="W149" s="69">
         <v>108.4</v>
       </c>
-      <c r="X149" s="93">
+      <c r="X149" s="72">
         <v>12636871.4</v>
       </c>
-      <c r="Y149" s="2">
+      <c r="Y149" s="1">
         <v>108.9</v>
       </c>
     </row>
-    <row r="150" spans="1:25">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="150" spans="1:25" ht="12">
+      <c r="A150" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="B150" s="6">
         <v>1484879.2509999999</v>
       </c>
-      <c r="C150" s="9">
+      <c r="C150" s="11">
         <v>101.4</v>
       </c>
       <c r="D150" s="6">
         <v>3152012</v>
       </c>
-      <c r="E150" s="9">
+      <c r="E150" s="11">
         <v>102</v>
       </c>
-      <c r="F150" s="6">
+      <c r="F150" s="5">
         <v>5149413.2060000002</v>
       </c>
-      <c r="G150" s="9">
+      <c r="G150" s="5">
         <v>103.1</v>
       </c>
-      <c r="H150" s="6">
+      <c r="H150" s="5">
         <v>6948260.5999999996</v>
       </c>
-      <c r="I150" s="9">
+      <c r="I150" s="5">
         <v>103.7</v>
       </c>
       <c r="J150" s="6">
         <v>8828988.3000000007</v>
       </c>
       <c r="K150" s="6">
         <v>104.4</v>
       </c>
       <c r="L150" s="5">
         <v>10975811.199999999</v>
       </c>
-      <c r="M150" s="2">
+      <c r="M150" s="1">
         <v>105.7</v>
       </c>
       <c r="N150" s="5">
         <v>13028495.699999999</v>
       </c>
-      <c r="O150" s="2">
+      <c r="O150" s="5">
         <v>105.9</v>
       </c>
-      <c r="P150" s="7">
+      <c r="P150" s="8">
         <v>15532270.699999999</v>
       </c>
-      <c r="Q150" s="9">
+      <c r="Q150" s="11">
         <v>106.5</v>
       </c>
-      <c r="R150" s="7">
+      <c r="R150" s="61">
         <v>18260454</v>
       </c>
-      <c r="S150" s="9">
+      <c r="S150" s="62">
         <v>107.5</v>
       </c>
-      <c r="T150" s="7">
+      <c r="T150" s="61">
         <v>21217539.100000001</v>
       </c>
-      <c r="U150" s="7">
+      <c r="U150" s="62">
         <v>106.9</v>
       </c>
-      <c r="V150" s="5">
+      <c r="V150" s="68">
         <v>24626831.300000001</v>
       </c>
-      <c r="W150" s="2">
+      <c r="W150" s="69">
         <v>107.2</v>
       </c>
-      <c r="X150" s="93">
+      <c r="X150" s="72">
         <v>28440814.399999999</v>
       </c>
-      <c r="Y150" s="2">
+      <c r="Y150" s="1">
         <v>107.9</v>
       </c>
     </row>
-    <row r="151" spans="1:25">
-[...3 lines deleted...]
-      <c r="B151" s="14">
+    <row r="151" spans="1:25" ht="12">
+      <c r="A151" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B151" s="15">
         <v>144327.80100000001</v>
       </c>
       <c r="C151" s="19">
         <v>117.7</v>
       </c>
-      <c r="D151" s="14">
+      <c r="D151" s="15">
         <v>306000.8</v>
       </c>
       <c r="E151" s="19">
         <v>111.2</v>
       </c>
       <c r="F151" s="14">
         <v>539080.56200000003</v>
       </c>
-      <c r="G151" s="19">
+      <c r="G151" s="14">
         <v>112.6</v>
       </c>
       <c r="H151" s="14">
         <v>786387.1</v>
       </c>
-      <c r="I151" s="19">
+      <c r="I151" s="14">
         <v>119.8</v>
       </c>
-      <c r="J151" s="14">
+      <c r="J151" s="15">
         <v>1108178.2</v>
       </c>
-      <c r="K151" s="14">
+      <c r="K151" s="15">
         <v>123.1</v>
       </c>
-      <c r="L151" s="13">
+      <c r="L151" s="14">
         <v>1480179.9</v>
       </c>
-      <c r="M151" s="15">
+      <c r="M151" s="16">
         <v>120.7</v>
       </c>
-      <c r="N151" s="13">
+      <c r="N151" s="14">
         <v>1807690.9</v>
       </c>
-      <c r="O151" s="15">
+      <c r="O151" s="14">
         <v>120.5</v>
       </c>
-      <c r="P151" s="13">
+      <c r="P151" s="14">
         <v>2210399.5</v>
       </c>
       <c r="Q151" s="19">
         <v>121.3</v>
       </c>
-      <c r="R151" s="13">
+      <c r="R151" s="63">
         <v>2678822</v>
       </c>
-      <c r="S151" s="19">
+      <c r="S151" s="65">
         <v>124.5</v>
       </c>
-      <c r="T151" s="13">
+      <c r="T151" s="63">
         <v>3133814.1</v>
       </c>
-      <c r="U151" s="13">
+      <c r="U151" s="65">
         <v>124.6</v>
       </c>
-      <c r="V151" s="13">
+      <c r="V151" s="70">
         <v>3635680.2</v>
       </c>
-      <c r="W151" s="15">
+      <c r="W151" s="71">
         <v>124.6</v>
       </c>
-      <c r="X151" s="94">
+      <c r="X151" s="73">
         <v>4231729.9000000004</v>
       </c>
-      <c r="Y151" s="15">
+      <c r="Y151" s="16">
         <v>125.8</v>
       </c>
     </row>
-    <row r="154" spans="1:25">
-[...48 lines deleted...]
-      <c r="Y154" s="92"/>
+    <row r="154" spans="1:25" ht="11.25" customHeight="1">
+      <c r="A154" s="78"/>
+      <c r="B154" s="76" t="s">
+        <v>97</v>
+      </c>
+      <c r="C154" s="77"/>
+      <c r="D154" s="76" t="s">
+        <v>98</v>
+      </c>
+      <c r="E154" s="77"/>
+      <c r="F154" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="G154" s="77"/>
+      <c r="H154" s="76" t="s">
+        <v>100</v>
+      </c>
+      <c r="I154" s="77"/>
+      <c r="J154" s="76" t="s">
+        <v>101</v>
+      </c>
+      <c r="K154" s="77"/>
+      <c r="L154" s="76" t="s">
+        <v>102</v>
+      </c>
+      <c r="M154" s="77"/>
+      <c r="N154" s="76" t="s">
+        <v>103</v>
+      </c>
+      <c r="O154" s="77"/>
+      <c r="P154" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q154" s="77"/>
+      <c r="R154" s="76" t="s">
+        <v>105</v>
+      </c>
+      <c r="S154" s="77"/>
+      <c r="T154" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="U154" s="77"/>
+      <c r="V154" s="76" t="s">
+        <v>107</v>
+      </c>
+      <c r="W154" s="76"/>
+      <c r="X154" s="76" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y154" s="76"/>
     </row>
     <row r="155" spans="1:25" ht="22.5">
-      <c r="A155" s="101"/>
-[...70 lines deleted...]
-        <v>14</v>
+      <c r="A155" s="79"/>
+      <c r="B155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="C155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="D155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="E155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="F155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="G155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="H155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="I155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="J155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="K155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="L155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="M155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="N155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="O155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="P155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="R155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="S155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="T155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="U155" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="V155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="W155" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="X155" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y155" s="74" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:25">
       <c r="A156" s="4" t="s">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="B156" s="6">
         <v>4554381.5999999996</v>
       </c>
-      <c r="C156" s="9">
+      <c r="C156" s="62">
         <v>102.9</v>
       </c>
       <c r="D156" s="5">
         <v>9747515.4000000004</v>
       </c>
       <c r="E156" s="5">
         <v>103.4</v>
       </c>
       <c r="F156" s="5">
         <v>16120230</v>
       </c>
-      <c r="G156" s="2">
+      <c r="G156" s="1">
         <v>104.8</v>
       </c>
       <c r="H156" s="5">
         <v>22255329.100000001</v>
       </c>
-      <c r="I156" s="2">
+      <c r="I156" s="5">
         <v>105.1</v>
       </c>
       <c r="J156" s="5">
         <v>28730839.800000001</v>
       </c>
       <c r="K156" s="5">
         <v>105.6</v>
       </c>
       <c r="L156" s="5">
         <v>36197578.399999999</v>
       </c>
       <c r="M156" s="5">
         <v>105.7</v>
       </c>
+      <c r="N156" s="5">
+        <v>43535430.399999999</v>
+      </c>
+      <c r="O156" s="5">
+        <v>105.9</v>
+      </c>
     </row>
     <row r="157" spans="1:25">
-      <c r="A157" s="8" t="s">
-        <v>17</v>
+      <c r="A157" s="9" t="s">
+        <v>19</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
-      <c r="C157" s="9">
+      <c r="C157" s="62">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
       </c>
-      <c r="G157" s="2">
+      <c r="G157" s="1">
         <v>103.6</v>
       </c>
       <c r="H157" s="5">
         <v>296732</v>
       </c>
-      <c r="I157" s="2">
+      <c r="I157" s="5">
         <v>103.6</v>
       </c>
       <c r="J157" s="5">
         <v>382350.8</v>
       </c>
       <c r="K157" s="5">
         <v>104</v>
       </c>
       <c r="L157" s="5">
         <v>499812.3</v>
       </c>
       <c r="M157" s="5">
         <v>105.1</v>
       </c>
+      <c r="N157" s="5">
+        <v>622788.5</v>
+      </c>
+      <c r="O157" s="5">
+        <v>105.3</v>
+      </c>
     </row>
     <row r="158" spans="1:25">
-      <c r="A158" s="8" t="s">
-        <v>1</v>
+      <c r="A158" s="9" t="s">
+        <v>0</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
-      <c r="C158" s="9">
+      <c r="C158" s="62">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
       </c>
-      <c r="G158" s="2">
+      <c r="G158" s="1">
         <v>108.5</v>
       </c>
       <c r="H158" s="5">
         <v>480447.5</v>
       </c>
-      <c r="I158" s="2">
+      <c r="I158" s="5">
         <v>104.5</v>
       </c>
       <c r="J158" s="5">
         <v>630775.6</v>
       </c>
       <c r="K158" s="5">
         <v>101.5</v>
       </c>
       <c r="L158" s="5">
         <v>808831.4</v>
       </c>
       <c r="M158" s="5">
         <v>100.6</v>
       </c>
+      <c r="N158" s="5">
+        <v>981517.9</v>
+      </c>
+      <c r="O158" s="5">
+        <v>99.1</v>
+      </c>
     </row>
     <row r="159" spans="1:25">
-      <c r="A159" s="8" t="s">
-        <v>2</v>
+      <c r="A159" s="9" t="s">
+        <v>1</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
-      <c r="C159" s="9">
+      <c r="C159" s="62">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
       </c>
-      <c r="G159" s="2">
+      <c r="G159" s="1">
         <v>103</v>
       </c>
       <c r="H159" s="5">
         <v>811587.7</v>
       </c>
-      <c r="I159" s="2">
+      <c r="I159" s="5">
         <v>102</v>
       </c>
       <c r="J159" s="5">
         <v>1050269.3999999999</v>
       </c>
       <c r="K159" s="5">
         <v>101.9</v>
       </c>
       <c r="L159" s="5">
         <v>1296369.8999999999</v>
       </c>
       <c r="M159" s="5">
         <v>101.9</v>
       </c>
+      <c r="N159" s="5">
+        <v>1512369.5</v>
+      </c>
+      <c r="O159" s="5">
+        <v>102.9</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
-      <c r="A160" s="8" t="s">
-        <v>3</v>
+      <c r="A160" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
-      <c r="C160" s="9">
+      <c r="C160" s="62">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
       </c>
-      <c r="G160" s="2">
+      <c r="G160" s="1">
         <v>120.6</v>
       </c>
       <c r="H160" s="5">
         <v>694242.2</v>
       </c>
-      <c r="I160" s="2">
+      <c r="I160" s="5">
         <v>120.6</v>
       </c>
       <c r="J160" s="5">
         <v>885136</v>
       </c>
       <c r="K160" s="5">
         <v>119</v>
       </c>
       <c r="L160" s="5">
         <v>1107363.6000000001</v>
       </c>
       <c r="M160" s="5">
         <v>116.6</v>
       </c>
+      <c r="N160" s="5">
+        <v>1375348.7</v>
+      </c>
+      <c r="O160" s="5">
+        <v>117.6</v>
+      </c>
     </row>
     <row r="161" spans="1:25">
-      <c r="A161" s="8" t="s">
-        <v>4</v>
+      <c r="A161" s="9" t="s">
+        <v>3</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
-      <c r="C161" s="9">
+      <c r="C161" s="62">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
       </c>
-      <c r="G161" s="2">
+      <c r="G161" s="1">
         <v>98.5</v>
       </c>
       <c r="H161" s="5">
         <v>2499674.6</v>
       </c>
-      <c r="I161" s="2">
+      <c r="I161" s="5">
         <v>100</v>
       </c>
       <c r="J161" s="5">
         <v>3307164.6</v>
       </c>
       <c r="K161" s="5">
         <v>102.3</v>
       </c>
       <c r="L161" s="5">
         <v>3963949</v>
       </c>
       <c r="M161" s="5">
         <v>102.1</v>
       </c>
+      <c r="N161" s="5">
+        <v>4338235.2</v>
+      </c>
+      <c r="O161" s="5">
+        <v>98.4</v>
+      </c>
     </row>
     <row r="162" spans="1:25">
-      <c r="A162" s="8" t="s">
-        <v>5</v>
+      <c r="A162" s="9" t="s">
+        <v>4</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
-      <c r="C162" s="9">
+      <c r="C162" s="62">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
       </c>
-      <c r="G162" s="2">
+      <c r="G162" s="1">
         <v>100.5</v>
       </c>
       <c r="H162" s="5">
         <v>383598.5</v>
       </c>
-      <c r="I162" s="2">
+      <c r="I162" s="5">
         <v>100.7</v>
       </c>
       <c r="J162" s="5">
         <v>483599.1</v>
       </c>
       <c r="K162" s="5">
         <v>100.4</v>
       </c>
       <c r="L162" s="5">
         <v>602410.6</v>
       </c>
       <c r="M162" s="5">
         <v>100.5</v>
       </c>
+      <c r="N162" s="5">
+        <v>721419.5</v>
+      </c>
+      <c r="O162" s="5">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="163" spans="1:25">
-      <c r="A163" s="8" t="s">
-        <v>6</v>
+      <c r="A163" s="9" t="s">
+        <v>5</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
-      <c r="C163" s="9">
+      <c r="C163" s="62">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
       </c>
-      <c r="G163" s="2">
+      <c r="G163" s="1">
         <v>103.6</v>
       </c>
       <c r="H163" s="5">
         <v>310744</v>
       </c>
-      <c r="I163" s="2">
+      <c r="I163" s="5">
         <v>104</v>
       </c>
       <c r="J163" s="5">
         <v>394373.2</v>
       </c>
       <c r="K163" s="5">
         <v>103.9</v>
       </c>
       <c r="L163" s="5">
         <v>522949.9</v>
       </c>
       <c r="M163" s="5">
         <v>103.2</v>
       </c>
+      <c r="N163" s="5">
+        <v>622784.5</v>
+      </c>
+      <c r="O163" s="5">
+        <v>102.4</v>
+      </c>
     </row>
     <row r="164" spans="1:25">
-      <c r="A164" s="8" t="s">
-        <v>18</v>
+      <c r="A164" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
-      <c r="C164" s="9">
+      <c r="C164" s="62">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
       </c>
-      <c r="G164" s="2">
+      <c r="G164" s="1">
         <v>103.8</v>
       </c>
       <c r="H164" s="5">
         <v>236541.4</v>
       </c>
-      <c r="I164" s="2">
+      <c r="I164" s="5">
         <v>100.7</v>
       </c>
       <c r="J164" s="5">
         <v>298864.40000000002</v>
       </c>
       <c r="K164" s="5">
         <v>95.9</v>
       </c>
       <c r="L164" s="5">
         <v>397994.3</v>
       </c>
       <c r="M164" s="5">
         <v>95.9</v>
       </c>
+      <c r="N164" s="5">
+        <v>477006.1</v>
+      </c>
+      <c r="O164" s="5">
+        <v>93.9</v>
+      </c>
     </row>
     <row r="165" spans="1:25">
-      <c r="A165" s="8" t="s">
-        <v>7</v>
+      <c r="A165" s="9" t="s">
+        <v>6</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
-      <c r="C165" s="9">
+      <c r="C165" s="62">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
       </c>
-      <c r="G165" s="2">
+      <c r="G165" s="1">
         <v>102.2</v>
       </c>
       <c r="H165" s="5">
         <v>1348693.3</v>
       </c>
-      <c r="I165" s="2">
+      <c r="I165" s="5">
         <v>102.7</v>
       </c>
       <c r="J165" s="5">
         <v>1741566.1</v>
       </c>
       <c r="K165" s="5">
         <v>101.1</v>
       </c>
       <c r="L165" s="5">
         <v>2169658.6</v>
       </c>
       <c r="M165" s="5">
         <v>101.3</v>
       </c>
+      <c r="N165" s="5">
+        <v>2600183.9</v>
+      </c>
+      <c r="O165" s="5">
+        <v>100.6</v>
+      </c>
     </row>
     <row r="166" spans="1:25">
-      <c r="A166" s="8" t="s">
-        <v>8</v>
+      <c r="A166" s="9" t="s">
+        <v>7</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
-      <c r="C166" s="9">
+      <c r="C166" s="62">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
       </c>
-      <c r="G166" s="2">
+      <c r="G166" s="1">
         <v>106</v>
       </c>
       <c r="H166" s="5">
         <v>574916.9</v>
       </c>
-      <c r="I166" s="2">
+      <c r="I166" s="5">
         <v>108.5</v>
       </c>
       <c r="J166" s="5">
         <v>741626.2</v>
       </c>
       <c r="K166" s="5">
         <v>106.5</v>
       </c>
       <c r="L166" s="5">
         <v>977757.9</v>
       </c>
       <c r="M166" s="5">
         <v>103</v>
       </c>
+      <c r="N166" s="5">
+        <v>1214747.1000000001</v>
+      </c>
+      <c r="O166" s="5">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="167" spans="1:25">
-      <c r="A167" s="8" t="s">
-        <v>9</v>
+      <c r="A167" s="9" t="s">
+        <v>8</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
-      <c r="C167" s="9">
+      <c r="C167" s="62">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
       </c>
-      <c r="G167" s="2">
+      <c r="G167" s="1">
         <v>101.4</v>
       </c>
       <c r="H167" s="5">
         <v>277879</v>
       </c>
-      <c r="I167" s="2">
+      <c r="I167" s="5">
         <v>102.5</v>
       </c>
       <c r="J167" s="5">
         <v>351998.9</v>
       </c>
       <c r="K167" s="5">
         <v>102.5</v>
       </c>
       <c r="L167" s="5">
         <v>449486.3</v>
       </c>
       <c r="M167" s="5">
         <v>102.6</v>
       </c>
+      <c r="N167" s="5">
+        <v>541785.80000000005</v>
+      </c>
+      <c r="O167" s="5">
+        <v>103.3</v>
+      </c>
     </row>
     <row r="168" spans="1:25">
-      <c r="A168" s="8" t="s">
-        <v>10</v>
+      <c r="A168" s="9" t="s">
+        <v>9</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
-      <c r="C168" s="9">
+      <c r="C168" s="62">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
       </c>
-      <c r="G168" s="2">
+      <c r="G168" s="1">
         <v>101.2</v>
       </c>
       <c r="H168" s="5">
         <v>291695.7</v>
       </c>
-      <c r="I168" s="2">
+      <c r="I168" s="5">
         <v>102.3</v>
       </c>
       <c r="J168" s="5">
         <v>373837</v>
       </c>
       <c r="K168" s="5">
         <v>102.5</v>
       </c>
       <c r="L168" s="5">
         <v>501409.4</v>
       </c>
       <c r="M168" s="5">
         <v>103.3</v>
       </c>
+      <c r="N168" s="5">
+        <v>626946.5</v>
+      </c>
+      <c r="O168" s="5">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="169" spans="1:25">
-      <c r="A169" s="8" t="s">
-        <v>11</v>
+      <c r="A169" s="9" t="s">
+        <v>10</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
-      <c r="C169" s="9">
+      <c r="C169" s="62">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
       </c>
-      <c r="G169" s="2">
+      <c r="G169" s="1">
         <v>125.2</v>
       </c>
       <c r="H169" s="5">
         <v>653043.80000000005</v>
       </c>
-      <c r="I169" s="2">
+      <c r="I169" s="5">
         <v>127.1</v>
       </c>
       <c r="J169" s="5">
         <v>856626.4</v>
       </c>
       <c r="K169" s="5">
         <v>125.9</v>
       </c>
       <c r="L169" s="5">
         <v>1084969.8999999999</v>
       </c>
       <c r="M169" s="5">
         <v>125.3</v>
       </c>
+      <c r="N169" s="5">
+        <v>1304972.8999999999</v>
+      </c>
+      <c r="O169" s="5">
+        <v>125.4</v>
+      </c>
     </row>
     <row r="170" spans="1:25">
-      <c r="A170" s="8" t="s">
-        <v>12</v>
+      <c r="A170" s="9" t="s">
+        <v>11</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
-      <c r="C170" s="9">
+      <c r="C170" s="62">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
       </c>
-      <c r="G170" s="2">
+      <c r="G170" s="1">
         <v>120.8</v>
       </c>
       <c r="H170" s="5">
         <v>394032.3</v>
       </c>
-      <c r="I170" s="2">
+      <c r="I170" s="5">
         <v>120.4</v>
       </c>
       <c r="J170" s="5">
         <v>528652.9</v>
       </c>
       <c r="K170" s="5">
         <v>120.7</v>
       </c>
       <c r="L170" s="5">
         <v>671273.2</v>
       </c>
       <c r="M170" s="5">
         <v>121.8</v>
       </c>
+      <c r="N170" s="5">
+        <v>786205.8</v>
+      </c>
+      <c r="O170" s="5">
+        <v>118.4</v>
+      </c>
     </row>
     <row r="171" spans="1:25">
-      <c r="A171" s="8" t="s">
-        <v>16</v>
+      <c r="A171" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
-      <c r="C171" s="9">
+      <c r="C171" s="62">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
       </c>
-      <c r="G171" s="2">
+      <c r="G171" s="1">
         <v>121.8</v>
       </c>
       <c r="H171" s="5">
         <v>275146.90000000002</v>
       </c>
-      <c r="I171" s="2">
+      <c r="I171" s="5">
         <v>124.4</v>
       </c>
       <c r="J171" s="5">
         <v>356342.2</v>
       </c>
       <c r="K171" s="5">
         <v>119.7</v>
       </c>
       <c r="L171" s="5">
         <v>476026.8</v>
       </c>
       <c r="M171" s="5">
         <v>121.4</v>
       </c>
+      <c r="N171" s="5">
+        <v>587737.59999999998</v>
+      </c>
+      <c r="O171" s="5">
+        <v>124.7</v>
+      </c>
     </row>
     <row r="172" spans="1:25">
-      <c r="A172" s="8" t="s">
-        <v>19</v>
+      <c r="A172" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
-      <c r="C172" s="9">
+      <c r="C172" s="62">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
       </c>
-      <c r="G172" s="2">
+      <c r="G172" s="1">
         <v>100.2</v>
       </c>
       <c r="H172" s="5">
         <v>77937.2</v>
       </c>
-      <c r="I172" s="2">
+      <c r="I172" s="5">
         <v>101.4</v>
       </c>
       <c r="J172" s="5">
         <v>98325</v>
       </c>
       <c r="K172" s="5">
         <v>100.9</v>
       </c>
       <c r="L172" s="5">
         <v>124192.5</v>
       </c>
       <c r="M172" s="5">
         <v>101.9</v>
       </c>
+      <c r="N172" s="5">
+        <v>149696.4</v>
+      </c>
+      <c r="O172" s="5">
+        <v>102.1</v>
+      </c>
     </row>
     <row r="173" spans="1:25">
-      <c r="A173" s="10" t="s">
-        <v>13</v>
+      <c r="A173" s="9" t="s">
+        <v>12</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
-      <c r="C173" s="9">
+      <c r="C173" s="62">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
       </c>
-      <c r="G173" s="2">
+      <c r="G173" s="1">
         <v>108.3</v>
       </c>
       <c r="H173" s="5">
         <v>720362</v>
       </c>
-      <c r="I173" s="2">
+      <c r="I173" s="5">
         <v>107.1</v>
       </c>
       <c r="J173" s="5">
         <v>906975.6</v>
       </c>
       <c r="K173" s="5">
         <v>104.9</v>
       </c>
       <c r="L173" s="5">
         <v>1130875</v>
       </c>
       <c r="M173" s="5">
         <v>104.8</v>
       </c>
+      <c r="N173" s="5">
+        <v>1359153.6</v>
+      </c>
+      <c r="O173" s="5">
+        <v>100.8</v>
+      </c>
     </row>
     <row r="174" spans="1:25">
-      <c r="A174" s="11" t="s">
-        <v>72</v>
+      <c r="A174" s="9" t="s">
+        <v>22</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
-      <c r="C174" s="9">
+      <c r="C174" s="62">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
       </c>
-      <c r="G174" s="2">
+      <c r="G174" s="1">
         <v>102.5</v>
       </c>
       <c r="H174" s="5">
         <v>3110665.9</v>
       </c>
-      <c r="I174" s="2">
+      <c r="I174" s="5">
         <v>102.6</v>
       </c>
       <c r="J174" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K174" s="5">
         <v>102.4</v>
       </c>
       <c r="L174" s="5">
         <v>5106765.8</v>
       </c>
       <c r="M174" s="5">
         <v>102.6</v>
       </c>
+      <c r="N174" s="5">
+        <v>6148389.2999999998</v>
+      </c>
+      <c r="O174" s="5">
+        <v>102</v>
+      </c>
     </row>
     <row r="175" spans="1:25">
-      <c r="A175" s="11" t="s">
-        <v>73</v>
+      <c r="A175" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
-      <c r="C175" s="9">
+      <c r="C175" s="62">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
       </c>
-      <c r="G175" s="2">
+      <c r="G175" s="1">
         <v>104.2</v>
       </c>
       <c r="H175" s="5">
         <v>7799610.2000000002</v>
       </c>
-      <c r="I175" s="2">
+      <c r="I175" s="5">
         <v>105.2</v>
       </c>
       <c r="J175" s="5">
         <v>9907710.1999999993</v>
       </c>
       <c r="K175" s="5">
         <v>105.2</v>
       </c>
       <c r="L175" s="5">
         <v>12316447.699999999</v>
       </c>
       <c r="M175" s="5">
         <v>105.3</v>
       </c>
+      <c r="N175" s="5">
+        <v>15116792.800000001</v>
+      </c>
+      <c r="O175" s="5">
+        <v>109</v>
+      </c>
     </row>
     <row r="176" spans="1:25">
-      <c r="A176" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B176" s="14">
+      <c r="A176" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B176" s="15">
         <v>180535.7</v>
       </c>
-      <c r="C176" s="19">
+      <c r="C176" s="65">
         <v>112.2</v>
       </c>
-      <c r="D176" s="13">
+      <c r="D176" s="63">
         <v>395950.1</v>
       </c>
-      <c r="E176" s="13">
+      <c r="E176" s="63">
         <v>116.6</v>
       </c>
-      <c r="F176" s="13">
+      <c r="F176" s="63">
         <v>691072.1</v>
       </c>
-      <c r="G176" s="15">
+      <c r="G176" s="16">
         <v>115.8</v>
       </c>
-      <c r="H176" s="13">
+      <c r="H176" s="63">
         <v>1017778</v>
       </c>
-      <c r="I176" s="15">
+      <c r="I176" s="63">
         <v>117.1</v>
       </c>
-      <c r="J176" s="13">
+      <c r="J176" s="63">
         <v>1443609.7</v>
       </c>
-      <c r="K176" s="13">
+      <c r="K176" s="63">
         <v>118</v>
       </c>
-      <c r="L176" s="13">
+      <c r="L176" s="63">
         <v>1989034.3</v>
       </c>
-      <c r="M176" s="13">
+      <c r="M176" s="63">
         <v>121.8</v>
       </c>
-      <c r="N176" s="95"/>
-[...18 lines deleted...]
-      <c r="E181" s="97"/>
+      <c r="N176" s="63">
+        <v>2447348.7999999998</v>
+      </c>
+      <c r="O176" s="63">
+        <v>123</v>
+      </c>
+      <c r="P176" s="16"/>
+      <c r="Q176" s="16"/>
+      <c r="R176" s="16"/>
+      <c r="S176" s="16"/>
+      <c r="T176" s="16"/>
+      <c r="U176" s="16"/>
+      <c r="V176" s="16"/>
+      <c r="W176" s="16"/>
+      <c r="X176" s="16"/>
+      <c r="Y176" s="16"/>
+    </row>
+    <row r="185" spans="1:1">
+      <c r="A185" s="1" t="s">
+        <v>16</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="90">
+  <mergeCells count="94">
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="X129:Y129"/>
     <mergeCell ref="A104:A105"/>
     <mergeCell ref="B104:C104"/>
-    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="L104:M104"/>
     <mergeCell ref="H104:I104"/>
-    <mergeCell ref="H129:I129"/>
-[...1 lines deleted...]
-    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="N104:O104"/>
     <mergeCell ref="A129:A130"/>
     <mergeCell ref="B129:C129"/>
-    <mergeCell ref="A79:A80"/>
-[...7 lines deleted...]
-    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="X52:Y52"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:C52"/>
-    <mergeCell ref="D52:E52"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
-    <mergeCell ref="V28:W28"/>
-    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="N79:O79"/>
     <mergeCell ref="P79:Q79"/>
-    <mergeCell ref="N79:O79"/>
-    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="R79:S79"/>
+    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="V79:W79"/>
     <mergeCell ref="X79:Y79"/>
-    <mergeCell ref="V79:W79"/>
-    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
     <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:Q52"/>
     <mergeCell ref="R52:S52"/>
-    <mergeCell ref="R79:S79"/>
-[...1 lines deleted...]
-    <mergeCell ref="X52:Y52"/>
     <mergeCell ref="T52:U52"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="A1:C4"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="A5:Y5"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:O8"/>
     <mergeCell ref="V52:W52"/>
-    <mergeCell ref="B28:C28"/>
-[...29 lines deleted...]
-    <mergeCell ref="L104:M104"/>
     <mergeCell ref="A154:A155"/>
     <mergeCell ref="B154:C154"/>
     <mergeCell ref="D154:E154"/>
     <mergeCell ref="F154:G154"/>
     <mergeCell ref="H154:I154"/>
     <mergeCell ref="T154:U154"/>
     <mergeCell ref="V154:W154"/>
-    <mergeCell ref="J129:K129"/>
-[...2 lines deleted...]
-    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="X154:Y154"/>
     <mergeCell ref="J154:K154"/>
     <mergeCell ref="L154:M154"/>
     <mergeCell ref="N154:O154"/>
     <mergeCell ref="P154:Q154"/>
     <mergeCell ref="R154:S154"/>
-    <mergeCell ref="V129:W129"/>
-[...1 lines deleted...]
-    <mergeCell ref="P129:Q129"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
-[...3 lines deleted...]
-    <brk id="76" max="24" man="1"/>
+  <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="50" max="24" man="1"/>
   </rowBreaks>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>Показатель!Область_печати</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>