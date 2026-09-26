--- v4 (2026-08-16)
+++ v5 (2026-09-26)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$186</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N32" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="111">
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
@@ -352,54 +352,54 @@
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Жариялау күні:  2026 жылғы 12 тамыз</t>
+    <t>Жариялау күні:  2026 жылғы 14 қыркүйек</t>
   </si>
   <si>
-    <t>Келесі жариялау күні:  2026 жылғы 14 қыркүйек</t>
+    <t>Келесі жариялау күні:  2026 жылғы 12 қазан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="32">
@@ -1211,61 +1211,61 @@
     </xf>
     <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
@@ -1689,202 +1689,202 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y185"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D137" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="O181" sqref="O181"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D142" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="AA174" sqref="AA174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A1" s="80"/>
-[...1 lines deleted...]
-      <c r="C1" s="80"/>
+      <c r="A1" s="81"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
       <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A2" s="80"/>
-[...1 lines deleted...]
-      <c r="C2" s="80"/>
+      <c r="A2" s="81"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
       <c r="D2" s="24"/>
-      <c r="V2" s="81" t="s">
+      <c r="V2" s="82" t="s">
         <v>109</v>
       </c>
-      <c r="W2" s="81"/>
-[...1 lines deleted...]
-      <c r="Y2" s="81"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
     </row>
     <row r="3" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A3" s="80"/>
-[...1 lines deleted...]
-      <c r="C3" s="80"/>
+      <c r="A3" s="81"/>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
       <c r="D3" s="24"/>
       <c r="V3" s="57" t="s">
         <v>110</v>
       </c>
       <c r="W3" s="57"/>
       <c r="X3" s="57"/>
       <c r="Y3" s="57"/>
     </row>
     <row r="4" spans="1:25" s="25" customFormat="1" ht="12.75">
-      <c r="A4" s="80"/>
-[...1 lines deleted...]
-      <c r="C4" s="80"/>
+      <c r="A4" s="81"/>
+      <c r="B4" s="81"/>
+      <c r="C4" s="81"/>
       <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="82" t="s">
+      <c r="A5" s="83" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="82"/>
-[...22 lines deleted...]
-      <c r="Y5" s="82"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
+      <c r="T5" s="83"/>
+      <c r="U5" s="83"/>
+      <c r="V5" s="83"/>
+      <c r="W5" s="83"/>
+      <c r="X5" s="83"/>
+      <c r="Y5" s="83"/>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A8" s="83"/>
+      <c r="A8" s="80"/>
       <c r="B8" s="76" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="76"/>
       <c r="D8" s="76" t="s">
         <v>73</v>
       </c>
       <c r="E8" s="76"/>
       <c r="F8" s="76" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="76"/>
       <c r="H8" s="76" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="76"/>
       <c r="J8" s="76" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="76"/>
       <c r="L8" s="76" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="76"/>
       <c r="N8" s="76" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="76"/>
       <c r="P8" s="76" t="s">
         <v>29</v>
       </c>
       <c r="Q8" s="76"/>
       <c r="R8" s="76" t="s">
         <v>30</v>
       </c>
       <c r="S8" s="76"/>
       <c r="T8" s="76" t="s">
         <v>31</v>
       </c>
       <c r="U8" s="76"/>
       <c r="V8" s="76" t="s">
         <v>32</v>
       </c>
       <c r="W8" s="76"/>
       <c r="X8" s="76" t="s">
         <v>33</v>
       </c>
       <c r="Y8" s="76"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="22.5">
-      <c r="A9" s="83"/>
+      <c r="A9" s="80"/>
       <c r="B9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="23" t="s">
@@ -3301,102 +3301,102 @@
         <v>907267.8</v>
       </c>
       <c r="S27" s="14">
         <v>100.1</v>
       </c>
       <c r="T27" s="14">
         <v>1027689.2</v>
       </c>
       <c r="U27" s="14">
         <v>101.2</v>
       </c>
       <c r="V27" s="14">
         <v>1157022.6000000001</v>
       </c>
       <c r="W27" s="14">
         <v>101.1</v>
       </c>
       <c r="X27" s="15">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y27" s="14">
         <v>101.2</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="15" customHeight="1">
-      <c r="A30" s="83"/>
+      <c r="A30" s="80"/>
       <c r="B30" s="76" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="76"/>
       <c r="D30" s="76" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="76"/>
       <c r="F30" s="76" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="76"/>
       <c r="H30" s="76" t="s">
         <v>36</v>
       </c>
       <c r="I30" s="76"/>
       <c r="J30" s="76" t="s">
         <v>37</v>
       </c>
       <c r="K30" s="76"/>
       <c r="L30" s="76" t="s">
         <v>38</v>
       </c>
       <c r="M30" s="76"/>
       <c r="N30" s="76" t="s">
         <v>39</v>
       </c>
       <c r="O30" s="76"/>
       <c r="P30" s="76" t="s">
         <v>40</v>
       </c>
       <c r="Q30" s="76"/>
       <c r="R30" s="76" t="s">
         <v>41</v>
       </c>
       <c r="S30" s="76"/>
       <c r="T30" s="76" t="s">
         <v>42</v>
       </c>
       <c r="U30" s="76"/>
       <c r="V30" s="76" t="s">
         <v>43</v>
       </c>
       <c r="W30" s="76"/>
       <c r="X30" s="76" t="s">
         <v>44</v>
       </c>
       <c r="Y30" s="76"/>
     </row>
     <row r="31" spans="1:25" ht="22.5">
-      <c r="A31" s="83"/>
+      <c r="A31" s="80"/>
       <c r="B31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="23" t="s">
@@ -4814,102 +4814,102 @@
         <v>1030573</v>
       </c>
       <c r="S49" s="16">
         <v>106.8</v>
       </c>
       <c r="T49" s="14">
         <v>1170878</v>
       </c>
       <c r="U49" s="16">
         <v>106.7</v>
       </c>
       <c r="V49" s="14">
         <v>1343409.6</v>
       </c>
       <c r="W49" s="14">
         <v>108.8</v>
       </c>
       <c r="X49" s="14">
         <v>1553011.9</v>
       </c>
       <c r="Y49" s="14">
         <v>109.2</v>
       </c>
     </row>
     <row r="52" spans="1:25" ht="15" customHeight="1">
-      <c r="A52" s="83"/>
+      <c r="A52" s="80"/>
       <c r="B52" s="76" t="s">
         <v>46</v>
       </c>
       <c r="C52" s="76"/>
       <c r="D52" s="76" t="s">
         <v>47</v>
       </c>
       <c r="E52" s="76"/>
       <c r="F52" s="76" t="s">
         <v>48</v>
       </c>
       <c r="G52" s="76"/>
       <c r="H52" s="76" t="s">
         <v>49</v>
       </c>
       <c r="I52" s="76"/>
       <c r="J52" s="76" t="s">
         <v>50</v>
       </c>
       <c r="K52" s="76"/>
       <c r="L52" s="76" t="s">
         <v>51</v>
       </c>
       <c r="M52" s="76"/>
       <c r="N52" s="76" t="s">
         <v>52</v>
       </c>
       <c r="O52" s="76"/>
       <c r="P52" s="76" t="s">
         <v>53</v>
       </c>
       <c r="Q52" s="76"/>
       <c r="R52" s="76" t="s">
         <v>54</v>
       </c>
       <c r="S52" s="76"/>
       <c r="T52" s="76" t="s">
         <v>55</v>
       </c>
       <c r="U52" s="76"/>
       <c r="V52" s="76" t="s">
         <v>56</v>
       </c>
       <c r="W52" s="76"/>
       <c r="X52" s="76" t="s">
         <v>57</v>
       </c>
       <c r="Y52" s="76"/>
     </row>
     <row r="53" spans="1:25" ht="22.5">
-      <c r="A53" s="83"/>
+      <c r="A53" s="80"/>
       <c r="B53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="23" t="s">
         <v>75</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J53" s="23" t="s">
@@ -11901,1102 +11901,1226 @@
       </c>
       <c r="H156" s="5">
         <v>22255329.100000001</v>
       </c>
       <c r="I156" s="5">
         <v>105.1</v>
       </c>
       <c r="J156" s="5">
         <v>28730839.800000001</v>
       </c>
       <c r="K156" s="5">
         <v>105.6</v>
       </c>
       <c r="L156" s="5">
         <v>36197578.399999999</v>
       </c>
       <c r="M156" s="5">
         <v>105.7</v>
       </c>
       <c r="N156" s="5">
         <v>43535430.399999999</v>
       </c>
       <c r="O156" s="5">
         <v>105.9</v>
       </c>
+      <c r="P156" s="1">
+        <v>51988173</v>
+      </c>
+      <c r="Q156" s="1">
+        <v>106</v>
+      </c>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
       <c r="C157" s="62">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
       </c>
       <c r="G157" s="1">
         <v>103.6</v>
       </c>
       <c r="H157" s="5">
         <v>296732</v>
       </c>
       <c r="I157" s="5">
         <v>103.6</v>
       </c>
       <c r="J157" s="5">
         <v>382350.8</v>
       </c>
       <c r="K157" s="5">
         <v>104</v>
       </c>
       <c r="L157" s="5">
         <v>499812.3</v>
       </c>
       <c r="M157" s="5">
         <v>105.1</v>
       </c>
       <c r="N157" s="5">
         <v>622788.5</v>
       </c>
       <c r="O157" s="5">
         <v>105.3</v>
       </c>
+      <c r="P157" s="1">
+        <v>743256.1</v>
+      </c>
+      <c r="Q157" s="1">
+        <v>105.4</v>
+      </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C158" s="62">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
       </c>
       <c r="G158" s="1">
         <v>108.5</v>
       </c>
       <c r="H158" s="5">
         <v>480447.5</v>
       </c>
       <c r="I158" s="5">
         <v>104.5</v>
       </c>
       <c r="J158" s="5">
         <v>630775.6</v>
       </c>
       <c r="K158" s="5">
         <v>101.5</v>
       </c>
       <c r="L158" s="5">
         <v>808831.4</v>
       </c>
       <c r="M158" s="5">
         <v>100.6</v>
       </c>
       <c r="N158" s="5">
         <v>981517.9</v>
       </c>
       <c r="O158" s="5">
         <v>99.1</v>
       </c>
+      <c r="P158" s="1">
+        <v>1165445.3</v>
+      </c>
+      <c r="Q158" s="1">
+        <v>100.2</v>
+      </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
       <c r="C159" s="62">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
       </c>
       <c r="G159" s="1">
         <v>103</v>
       </c>
       <c r="H159" s="5">
         <v>811587.7</v>
       </c>
       <c r="I159" s="5">
         <v>102</v>
       </c>
       <c r="J159" s="5">
         <v>1050269.3999999999</v>
       </c>
       <c r="K159" s="5">
         <v>101.9</v>
       </c>
       <c r="L159" s="5">
         <v>1296369.8999999999</v>
       </c>
       <c r="M159" s="5">
         <v>101.9</v>
       </c>
       <c r="N159" s="5">
         <v>1512369.5</v>
       </c>
       <c r="O159" s="5">
         <v>102.9</v>
       </c>
+      <c r="P159" s="1">
+        <v>1751558.4</v>
+      </c>
+      <c r="Q159" s="1">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
       <c r="C160" s="62">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
       </c>
       <c r="G160" s="1">
         <v>120.6</v>
       </c>
       <c r="H160" s="5">
         <v>694242.2</v>
       </c>
       <c r="I160" s="5">
         <v>120.6</v>
       </c>
       <c r="J160" s="5">
         <v>885136</v>
       </c>
       <c r="K160" s="5">
         <v>119</v>
       </c>
       <c r="L160" s="5">
         <v>1107363.6000000001</v>
       </c>
       <c r="M160" s="5">
         <v>116.6</v>
       </c>
       <c r="N160" s="5">
         <v>1375348.7</v>
       </c>
       <c r="O160" s="5">
         <v>117.6</v>
       </c>
+      <c r="P160" s="1">
+        <v>1638846.1</v>
+      </c>
+      <c r="Q160" s="1">
+        <v>120</v>
+      </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
       <c r="C161" s="62">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
       </c>
       <c r="G161" s="1">
         <v>98.5</v>
       </c>
       <c r="H161" s="5">
         <v>2499674.6</v>
       </c>
       <c r="I161" s="5">
         <v>100</v>
       </c>
       <c r="J161" s="5">
         <v>3307164.6</v>
       </c>
       <c r="K161" s="5">
         <v>102.3</v>
       </c>
       <c r="L161" s="5">
         <v>3963949</v>
       </c>
       <c r="M161" s="5">
         <v>102.1</v>
       </c>
       <c r="N161" s="5">
         <v>4338235.2</v>
       </c>
       <c r="O161" s="5">
         <v>98.4</v>
       </c>
+      <c r="P161" s="1">
+        <v>5123550.9000000004</v>
+      </c>
+      <c r="Q161" s="1">
+        <v>96.7</v>
+      </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
       <c r="C162" s="62">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
       </c>
       <c r="G162" s="1">
         <v>100.5</v>
       </c>
       <c r="H162" s="5">
         <v>383598.5</v>
       </c>
       <c r="I162" s="5">
         <v>100.7</v>
       </c>
       <c r="J162" s="5">
         <v>483599.1</v>
       </c>
       <c r="K162" s="5">
         <v>100.4</v>
       </c>
       <c r="L162" s="5">
         <v>602410.6</v>
       </c>
       <c r="M162" s="5">
         <v>100.5</v>
       </c>
       <c r="N162" s="5">
         <v>721419.5</v>
       </c>
       <c r="O162" s="5">
         <v>100.5</v>
       </c>
+      <c r="P162" s="1">
+        <v>854826.1</v>
+      </c>
+      <c r="Q162" s="1">
+        <v>100.6</v>
+      </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
       <c r="C163" s="62">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
       </c>
       <c r="G163" s="1">
         <v>103.6</v>
       </c>
       <c r="H163" s="5">
         <v>310744</v>
       </c>
       <c r="I163" s="5">
         <v>104</v>
       </c>
       <c r="J163" s="5">
         <v>394373.2</v>
       </c>
       <c r="K163" s="5">
         <v>103.9</v>
       </c>
       <c r="L163" s="5">
         <v>522949.9</v>
       </c>
       <c r="M163" s="5">
         <v>103.2</v>
       </c>
       <c r="N163" s="5">
         <v>622784.5</v>
       </c>
       <c r="O163" s="5">
         <v>102.4</v>
       </c>
+      <c r="P163" s="1">
+        <v>735601.2</v>
+      </c>
+      <c r="Q163" s="1">
+        <v>102.8</v>
+      </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
       <c r="C164" s="62">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
       </c>
       <c r="G164" s="1">
         <v>103.8</v>
       </c>
       <c r="H164" s="5">
         <v>236541.4</v>
       </c>
       <c r="I164" s="5">
         <v>100.7</v>
       </c>
       <c r="J164" s="5">
         <v>298864.40000000002</v>
       </c>
       <c r="K164" s="5">
         <v>95.9</v>
       </c>
       <c r="L164" s="5">
         <v>397994.3</v>
       </c>
       <c r="M164" s="5">
         <v>95.9</v>
       </c>
       <c r="N164" s="5">
         <v>477006.1</v>
       </c>
       <c r="O164" s="5">
         <v>93.9</v>
       </c>
+      <c r="P164" s="1">
+        <v>636146.6</v>
+      </c>
+      <c r="Q164" s="1">
+        <v>95.9</v>
+      </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
       <c r="C165" s="62">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
       </c>
       <c r="G165" s="1">
         <v>102.2</v>
       </c>
       <c r="H165" s="5">
         <v>1348693.3</v>
       </c>
       <c r="I165" s="5">
         <v>102.7</v>
       </c>
       <c r="J165" s="5">
         <v>1741566.1</v>
       </c>
       <c r="K165" s="5">
         <v>101.1</v>
       </c>
       <c r="L165" s="5">
         <v>2169658.6</v>
       </c>
       <c r="M165" s="5">
         <v>101.3</v>
       </c>
       <c r="N165" s="5">
         <v>2600183.9</v>
       </c>
       <c r="O165" s="5">
         <v>100.6</v>
       </c>
+      <c r="P165" s="1">
+        <v>3084915.7</v>
+      </c>
+      <c r="Q165" s="1">
+        <v>100.3</v>
+      </c>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C166" s="62">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
       </c>
       <c r="G166" s="1">
         <v>106</v>
       </c>
       <c r="H166" s="5">
         <v>574916.9</v>
       </c>
       <c r="I166" s="5">
         <v>108.5</v>
       </c>
       <c r="J166" s="5">
         <v>741626.2</v>
       </c>
       <c r="K166" s="5">
         <v>106.5</v>
       </c>
       <c r="L166" s="5">
         <v>977757.9</v>
       </c>
       <c r="M166" s="5">
         <v>103</v>
       </c>
       <c r="N166" s="5">
         <v>1214747.1000000001</v>
       </c>
       <c r="O166" s="5">
         <v>102.2</v>
       </c>
+      <c r="P166" s="1">
+        <v>1445220.7</v>
+      </c>
+      <c r="Q166" s="1">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
       <c r="C167" s="62">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
       </c>
       <c r="G167" s="1">
         <v>101.4</v>
       </c>
       <c r="H167" s="5">
         <v>277879</v>
       </c>
       <c r="I167" s="5">
         <v>102.5</v>
       </c>
       <c r="J167" s="5">
         <v>351998.9</v>
       </c>
       <c r="K167" s="5">
         <v>102.5</v>
       </c>
       <c r="L167" s="5">
         <v>449486.3</v>
       </c>
       <c r="M167" s="5">
         <v>102.6</v>
       </c>
       <c r="N167" s="5">
         <v>541785.80000000005</v>
       </c>
       <c r="O167" s="5">
         <v>103.3</v>
       </c>
+      <c r="P167" s="1">
+        <v>656373.80000000005</v>
+      </c>
+      <c r="Q167" s="1">
+        <v>103.4</v>
+      </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
       <c r="C168" s="62">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
       </c>
       <c r="G168" s="1">
         <v>101.2</v>
       </c>
       <c r="H168" s="5">
         <v>291695.7</v>
       </c>
       <c r="I168" s="5">
         <v>102.3</v>
       </c>
       <c r="J168" s="5">
         <v>373837</v>
       </c>
       <c r="K168" s="5">
         <v>102.5</v>
       </c>
       <c r="L168" s="5">
         <v>501409.4</v>
       </c>
       <c r="M168" s="5">
         <v>103.3</v>
       </c>
       <c r="N168" s="5">
         <v>626946.5</v>
       </c>
       <c r="O168" s="5">
         <v>103.1</v>
       </c>
+      <c r="P168" s="1">
+        <v>775325.9</v>
+      </c>
+      <c r="Q168" s="1">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
       <c r="C169" s="62">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
       </c>
       <c r="G169" s="1">
         <v>125.2</v>
       </c>
       <c r="H169" s="5">
         <v>653043.80000000005</v>
       </c>
       <c r="I169" s="5">
         <v>127.1</v>
       </c>
       <c r="J169" s="5">
         <v>856626.4</v>
       </c>
       <c r="K169" s="5">
         <v>125.9</v>
       </c>
       <c r="L169" s="5">
         <v>1084969.8999999999</v>
       </c>
       <c r="M169" s="5">
         <v>125.3</v>
       </c>
       <c r="N169" s="5">
         <v>1304972.8999999999</v>
       </c>
       <c r="O169" s="5">
         <v>125.4</v>
       </c>
+      <c r="P169" s="1">
+        <v>1538601</v>
+      </c>
+      <c r="Q169" s="1">
+        <v>120.9</v>
+      </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
       <c r="C170" s="62">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
       </c>
       <c r="G170" s="1">
         <v>120.8</v>
       </c>
       <c r="H170" s="5">
         <v>394032.3</v>
       </c>
       <c r="I170" s="5">
         <v>120.4</v>
       </c>
       <c r="J170" s="5">
         <v>528652.9</v>
       </c>
       <c r="K170" s="5">
         <v>120.7</v>
       </c>
       <c r="L170" s="5">
         <v>671273.2</v>
       </c>
       <c r="M170" s="5">
         <v>121.8</v>
       </c>
       <c r="N170" s="5">
         <v>786205.8</v>
       </c>
       <c r="O170" s="5">
         <v>118.4</v>
       </c>
+      <c r="P170" s="1">
+        <v>918625.5</v>
+      </c>
+      <c r="Q170" s="1">
+        <v>116.8</v>
+      </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
       <c r="C171" s="62">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
       </c>
       <c r="G171" s="1">
         <v>121.8</v>
       </c>
       <c r="H171" s="5">
         <v>275146.90000000002</v>
       </c>
       <c r="I171" s="5">
         <v>124.4</v>
       </c>
       <c r="J171" s="5">
         <v>356342.2</v>
       </c>
       <c r="K171" s="5">
         <v>119.7</v>
       </c>
       <c r="L171" s="5">
         <v>476026.8</v>
       </c>
       <c r="M171" s="5">
         <v>121.4</v>
       </c>
       <c r="N171" s="5">
         <v>587737.59999999998</v>
       </c>
       <c r="O171" s="5">
         <v>124.7</v>
       </c>
+      <c r="P171" s="1">
+        <v>713168.9</v>
+      </c>
+      <c r="Q171" s="1">
+        <v>127.9</v>
+      </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
       <c r="C172" s="62">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
       </c>
       <c r="G172" s="1">
         <v>100.2</v>
       </c>
       <c r="H172" s="5">
         <v>77937.2</v>
       </c>
       <c r="I172" s="5">
         <v>101.4</v>
       </c>
       <c r="J172" s="5">
         <v>98325</v>
       </c>
       <c r="K172" s="5">
         <v>100.9</v>
       </c>
       <c r="L172" s="5">
         <v>124192.5</v>
       </c>
       <c r="M172" s="5">
         <v>101.9</v>
       </c>
       <c r="N172" s="5">
         <v>149696.4</v>
       </c>
       <c r="O172" s="5">
         <v>102.1</v>
       </c>
+      <c r="P172" s="1">
+        <v>173504.3</v>
+      </c>
+      <c r="Q172" s="1">
+        <v>100.6</v>
+      </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
       <c r="C173" s="62">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
       </c>
       <c r="G173" s="1">
         <v>108.3</v>
       </c>
       <c r="H173" s="5">
         <v>720362</v>
       </c>
       <c r="I173" s="5">
         <v>107.1</v>
       </c>
       <c r="J173" s="5">
         <v>906975.6</v>
       </c>
       <c r="K173" s="5">
         <v>104.9</v>
       </c>
       <c r="L173" s="5">
         <v>1130875</v>
       </c>
       <c r="M173" s="5">
         <v>104.8</v>
       </c>
       <c r="N173" s="5">
         <v>1359153.6</v>
       </c>
       <c r="O173" s="5">
         <v>100.8</v>
       </c>
+      <c r="P173" s="1">
+        <v>1610933.4</v>
+      </c>
+      <c r="Q173" s="1">
+        <v>100.3</v>
+      </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
       <c r="C174" s="62">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G174" s="1">
         <v>102.5</v>
       </c>
       <c r="H174" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I174" s="5">
         <v>102.6</v>
       </c>
       <c r="J174" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K174" s="5">
         <v>102.4</v>
       </c>
       <c r="L174" s="5">
         <v>5106765.8</v>
       </c>
       <c r="M174" s="5">
         <v>102.6</v>
       </c>
       <c r="N174" s="5">
         <v>6148389.2999999998</v>
       </c>
       <c r="O174" s="5">
         <v>102</v>
       </c>
+      <c r="P174" s="1">
+        <v>7327480.5</v>
+      </c>
+      <c r="Q174" s="1">
+        <v>102.9</v>
+      </c>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
       <c r="C175" s="62">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
       </c>
       <c r="G175" s="1">
         <v>104.2</v>
       </c>
       <c r="H175" s="5">
         <v>7799610.2000000002</v>
       </c>
       <c r="I175" s="5">
         <v>105.2</v>
       </c>
       <c r="J175" s="5">
         <v>9907710.1999999993</v>
       </c>
       <c r="K175" s="5">
         <v>105.2</v>
       </c>
       <c r="L175" s="5">
         <v>12316447.699999999</v>
       </c>
       <c r="M175" s="5">
         <v>105.3</v>
       </c>
       <c r="N175" s="5">
         <v>15116792.800000001</v>
       </c>
       <c r="O175" s="5">
         <v>109</v>
       </c>
+      <c r="P175" s="1">
+        <v>17997695.199999999</v>
+      </c>
+      <c r="Q175" s="1">
+        <v>108.9</v>
+      </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B176" s="15">
         <v>180535.7</v>
       </c>
       <c r="C176" s="65">
         <v>112.2</v>
       </c>
       <c r="D176" s="63">
         <v>395950.1</v>
       </c>
       <c r="E176" s="63">
         <v>116.6</v>
       </c>
       <c r="F176" s="63">
         <v>691072.1</v>
       </c>
       <c r="G176" s="16">
         <v>115.8</v>
       </c>
       <c r="H176" s="63">
         <v>1017778</v>
       </c>
       <c r="I176" s="63">
         <v>117.1</v>
       </c>
       <c r="J176" s="63">
         <v>1443609.7</v>
       </c>
       <c r="K176" s="63">
         <v>118</v>
       </c>
       <c r="L176" s="63">
         <v>1989034.3</v>
       </c>
       <c r="M176" s="63">
         <v>121.8</v>
       </c>
       <c r="N176" s="63">
         <v>2447348.7999999998</v>
       </c>
       <c r="O176" s="63">
         <v>123</v>
       </c>
-      <c r="P176" s="16"/>
-      <c r="Q176" s="16"/>
+      <c r="P176" s="16">
+        <v>3097097.4</v>
+      </c>
+      <c r="Q176" s="16">
+        <v>127.5</v>
+      </c>
       <c r="R176" s="16"/>
       <c r="S176" s="16"/>
       <c r="T176" s="16"/>
       <c r="U176" s="16"/>
       <c r="V176" s="16"/>
       <c r="W176" s="16"/>
       <c r="X176" s="16"/>
       <c r="Y176" s="16"/>
     </row>
     <row r="185" spans="1:1">
       <c r="A185" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="94">
-    <mergeCell ref="L129:M129"/>
-[...20 lines deleted...]
-    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="X154:Y154"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="A1:C4"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="A5:Y5"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="T52:U52"/>
     <mergeCell ref="A129:A130"/>
     <mergeCell ref="B129:C129"/>
     <mergeCell ref="F129:G129"/>
     <mergeCell ref="X52:Y52"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
     <mergeCell ref="L79:M79"/>
     <mergeCell ref="N79:O79"/>
     <mergeCell ref="P79:Q79"/>
     <mergeCell ref="R79:S79"/>
     <mergeCell ref="T79:U79"/>
     <mergeCell ref="V79:W79"/>
-    <mergeCell ref="X79:Y79"/>
-[...54 lines deleted...]
-    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="X129:Y129"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="50" max="24" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>