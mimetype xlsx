--- v5 (2026-09-26)
+++ v6 (2026-10-16)
@@ -1,73 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$186</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$182</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N32" i="3" l="1"/>
+  <c r="N28" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="109">
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -351,131 +349,114 @@
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-желтоқсан</t>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -819,300 +800,298 @@
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="medium">
         <color indexed="41"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="7" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="16" fillId="7" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="19" fillId="8" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="17" fillId="8" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="8" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="16" fillId="8" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="2" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="2" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="3" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="10" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="10" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="5" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="5" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="6" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="6" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="11" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="11" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="12" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="12" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="13" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="13" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="4" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="18" fillId="4" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="14" borderId="8" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="16" fillId="14" borderId="8" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="17" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="17" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="20" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="20" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="20" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="21" fillId="15" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="17" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="16" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="7" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="15" borderId="7" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="17" borderId="7" applyNumberFormat="0" applyProtection="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1162,110 +1141,101 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
@@ -1340,185 +1310,129 @@
     <cellStyle name="Процентный 2" xfId="87"/>
     <cellStyle name="Процентный 2 2" xfId="88"/>
     <cellStyle name="Процентный 2 3" xfId="89"/>
     <cellStyle name="Процентный 3" xfId="86"/>
     <cellStyle name="Тысячи_Sheet1" xfId="90"/>
     <cellStyle name="Финансовый" xfId="96" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="91"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1682,11452 +1596,11537 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y185"/>
+  <dimension ref="A1:Y181"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D142" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="AA174" sqref="AA174"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A142" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A150" sqref="A150:A151"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="25" customFormat="1" ht="12.75">
-[...36 lines deleted...]
-      <c r="A5" s="83" t="s">
+    <row r="1" spans="1:25" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="77" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="83"/>
-[...26 lines deleted...]
-      <c r="B8" s="76" t="s">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+    </row>
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="78"/>
+      <c r="B4" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="76"/>
-      <c r="D8" s="76" t="s">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="E8" s="76"/>
-      <c r="F8" s="76" t="s">
+      <c r="E4" s="73"/>
+      <c r="F4" s="73" t="s">
         <v>24</v>
       </c>
-      <c r="G8" s="76"/>
-      <c r="H8" s="76" t="s">
+      <c r="G4" s="73"/>
+      <c r="H4" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="I8" s="76"/>
-      <c r="J8" s="76" t="s">
+      <c r="I4" s="73"/>
+      <c r="J4" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="K8" s="76"/>
-      <c r="L8" s="76" t="s">
+      <c r="K4" s="73"/>
+      <c r="L4" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="M8" s="76"/>
-      <c r="N8" s="76" t="s">
+      <c r="M4" s="73"/>
+      <c r="N4" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="O8" s="76"/>
-      <c r="P8" s="76" t="s">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="Q8" s="76"/>
-      <c r="R8" s="76" t="s">
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73" t="s">
         <v>30</v>
       </c>
-      <c r="S8" s="76"/>
-      <c r="T8" s="76" t="s">
+      <c r="S4" s="73"/>
+      <c r="T4" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="U8" s="76"/>
-      <c r="V8" s="76" t="s">
+      <c r="U4" s="73"/>
+      <c r="V4" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="W8" s="76"/>
-      <c r="X8" s="76" t="s">
+      <c r="W4" s="73"/>
+      <c r="X4" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="Y8" s="76"/>
-[...3 lines deleted...]
-      <c r="B9" s="23" t="s">
+      <c r="Y4" s="73"/>
+    </row>
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="22.5">
+      <c r="A5" s="78"/>
+      <c r="B5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="C5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="23" t="s">
+      <c r="D5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F9" s="23" t="s">
+      <c r="F5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="G5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H9" s="23" t="s">
+      <c r="H5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="I9" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J9" s="23" t="s">
+      <c r="J5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="K9" s="3" t="s">
+      <c r="K5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="L9" s="23" t="s">
+      <c r="L5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="M9" s="3" t="s">
+      <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="N9" s="23" t="s">
+      <c r="N5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="O9" s="3" t="s">
+      <c r="O5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="P9" s="23" t="s">
+      <c r="P5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="Q9" s="3" t="s">
+      <c r="Q5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="R9" s="23" t="s">
+      <c r="R5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="S9" s="3" t="s">
+      <c r="S5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="T9" s="23" t="s">
+      <c r="T5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="U9" s="3" t="s">
+      <c r="U5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="V9" s="23" t="s">
+      <c r="V5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="W9" s="3" t="s">
+      <c r="W5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="X9" s="23" t="s">
+      <c r="X5" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="Y9" s="3" t="s">
+      <c r="Y5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2462577.5</v>
+      </c>
+      <c r="C6" s="5">
+        <v>105.2</v>
+      </c>
+      <c r="D6" s="6">
+        <v>4881701</v>
+      </c>
+      <c r="E6" s="7">
+        <v>103.6</v>
+      </c>
+      <c r="F6" s="5">
+        <v>7481700.5999999996</v>
+      </c>
+      <c r="G6" s="5">
+        <v>101</v>
+      </c>
+      <c r="H6" s="5">
+        <v>9303868.8000000007</v>
+      </c>
+      <c r="I6" s="5">
+        <v>91.1</v>
+      </c>
+      <c r="J6" s="5">
+        <v>11647568.300000001</v>
+      </c>
+      <c r="K6" s="5">
+        <v>87.7</v>
+      </c>
+      <c r="L6" s="5">
+        <v>14931661.4</v>
+      </c>
+      <c r="M6" s="5">
+        <v>89.4</v>
+      </c>
+      <c r="N6" s="5">
+        <v>17754319</v>
+      </c>
+      <c r="O6" s="5">
+        <v>88.1</v>
+      </c>
+      <c r="P6" s="5">
+        <v>21174548.5</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>89.5</v>
+      </c>
+      <c r="R6" s="5">
+        <v>24702457</v>
+      </c>
+      <c r="S6" s="5">
+        <v>90.5</v>
+      </c>
+      <c r="T6" s="5">
+        <v>28011719.800000001</v>
+      </c>
+      <c r="U6" s="8">
+        <v>90.6</v>
+      </c>
+      <c r="V6" s="5">
+        <v>31486302.800000001</v>
+      </c>
+      <c r="W6" s="8">
+        <v>91.3</v>
+      </c>
+      <c r="X6" s="6">
+        <v>35938498.700000003</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="5">
+        <v>43026.7</v>
+      </c>
+      <c r="C7" s="5">
+        <v>110.1</v>
+      </c>
+      <c r="D7" s="6">
+        <v>87685.9</v>
+      </c>
+      <c r="E7" s="7">
+        <v>100.3</v>
+      </c>
+      <c r="F7" s="5">
+        <v>134867.20000000001</v>
+      </c>
+      <c r="G7" s="1">
+        <v>102.1</v>
+      </c>
+      <c r="H7" s="5">
+        <v>187745.5</v>
+      </c>
+      <c r="I7" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="J7" s="5">
+        <v>266855.59999999998</v>
+      </c>
+      <c r="K7" s="5">
+        <v>91.3</v>
+      </c>
+      <c r="L7" s="5">
+        <v>347451.7</v>
+      </c>
+      <c r="M7" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="N7" s="5">
+        <v>412857</v>
+      </c>
+      <c r="O7" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="P7" s="5">
+        <v>485420</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="R7" s="5">
+        <v>560443.6</v>
+      </c>
+      <c r="S7" s="5">
+        <v>95</v>
+      </c>
+      <c r="T7" s="5">
+        <v>637634.4</v>
+      </c>
+      <c r="U7" s="8">
+        <v>91.8</v>
+      </c>
+      <c r="V7" s="5">
+        <v>706552.8</v>
+      </c>
+      <c r="W7" s="8">
+        <v>88.1</v>
+      </c>
+      <c r="X7" s="6">
+        <v>801344.3</v>
+      </c>
+      <c r="Y7" s="8">
+        <v>86.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="5">
+        <v>105418.3</v>
+      </c>
+      <c r="C8" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="D8" s="6">
+        <v>222146</v>
+      </c>
+      <c r="E8" s="7">
+        <v>101.1</v>
+      </c>
+      <c r="F8" s="5">
+        <v>346444.2</v>
+      </c>
+      <c r="G8" s="1">
+        <v>100.7</v>
+      </c>
+      <c r="H8" s="5">
+        <v>431994.4</v>
+      </c>
+      <c r="I8" s="5">
+        <v>94.9</v>
+      </c>
+      <c r="J8" s="5">
+        <v>532453.6</v>
+      </c>
+      <c r="K8" s="5">
+        <v>90.8</v>
+      </c>
+      <c r="L8" s="5">
+        <v>670540.5</v>
+      </c>
+      <c r="M8" s="5">
+        <v>90.5</v>
+      </c>
+      <c r="N8" s="5">
+        <v>836925.2</v>
+      </c>
+      <c r="O8" s="5">
+        <v>94.2</v>
+      </c>
+      <c r="P8" s="5">
+        <v>998798</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>95</v>
+      </c>
+      <c r="R8" s="5">
+        <v>1169447.3999999999</v>
+      </c>
+      <c r="S8" s="5">
+        <v>95.8</v>
+      </c>
+      <c r="T8" s="5">
+        <v>1338766.3</v>
+      </c>
+      <c r="U8" s="8">
+        <v>96.7</v>
+      </c>
+      <c r="V8" s="5">
+        <v>1488637.9</v>
+      </c>
+      <c r="W8" s="8">
+        <v>96.5</v>
+      </c>
+      <c r="X8" s="6">
+        <v>1733103.7</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>60304.5</v>
+      </c>
+      <c r="C9" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="D9" s="6">
+        <v>129465.60000000001</v>
+      </c>
+      <c r="E9" s="7">
+        <v>100.4</v>
+      </c>
+      <c r="F9" s="5">
+        <v>195778.7</v>
+      </c>
+      <c r="G9" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="H9" s="5">
+        <v>248351.3</v>
+      </c>
+      <c r="I9" s="5">
+        <v>90.9</v>
+      </c>
+      <c r="J9" s="5">
+        <v>315654.09999999998</v>
+      </c>
+      <c r="K9" s="5">
+        <v>87.6</v>
+      </c>
+      <c r="L9" s="5">
+        <v>414874.9</v>
+      </c>
+      <c r="M9" s="5">
+        <v>90.9</v>
+      </c>
+      <c r="N9" s="5">
+        <v>503768.4</v>
+      </c>
+      <c r="O9" s="5">
+        <v>90.1</v>
+      </c>
+      <c r="P9" s="5">
+        <v>604684.30000000005</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>89.1</v>
+      </c>
+      <c r="R9" s="5">
+        <v>719873.9</v>
+      </c>
+      <c r="S9" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="T9" s="5">
+        <v>825844.7</v>
+      </c>
+      <c r="U9" s="8">
+        <v>88.3</v>
+      </c>
+      <c r="V9" s="5">
+        <v>930987.1</v>
+      </c>
+      <c r="W9" s="8">
+        <v>88.1</v>
+      </c>
+      <c r="X9" s="6">
+        <v>1046332.9</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>87.2</v>
+      </c>
+    </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="4" t="s">
-        <v>14</v>
+      <c r="A10" s="9" t="s">
+        <v>3</v>
       </c>
       <c r="B10" s="5">
-        <v>2462577.5</v>
+        <v>296426.5</v>
       </c>
       <c r="C10" s="5">
-        <v>105.2</v>
+        <v>126</v>
       </c>
       <c r="D10" s="6">
-        <v>4881701</v>
+        <v>542218.30000000005</v>
       </c>
       <c r="E10" s="7">
-        <v>103.6</v>
+        <v>118.8</v>
       </c>
       <c r="F10" s="5">
-        <v>7481700.5999999996</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>744470.3</v>
+      </c>
+      <c r="G10" s="1">
+        <v>108.6</v>
       </c>
       <c r="H10" s="5">
-        <v>9303868.8000000007</v>
+        <v>865350.2</v>
       </c>
       <c r="I10" s="5">
-        <v>91.1</v>
+        <v>99.3</v>
       </c>
       <c r="J10" s="5">
-        <v>11647568.300000001</v>
+        <v>981456.4</v>
       </c>
       <c r="K10" s="5">
-        <v>87.7</v>
+        <v>94.3</v>
       </c>
       <c r="L10" s="5">
-        <v>14931661.4</v>
+        <v>1158168.7</v>
       </c>
       <c r="M10" s="5">
-        <v>89.4</v>
+        <v>85</v>
       </c>
       <c r="N10" s="5">
-        <v>17754319</v>
+        <v>1401284.7</v>
       </c>
       <c r="O10" s="5">
-        <v>88.1</v>
+        <v>81.8</v>
       </c>
       <c r="P10" s="5">
-        <v>21174548.5</v>
+        <v>1620043.1</v>
       </c>
       <c r="Q10" s="5">
-        <v>89.5</v>
+        <v>82.2</v>
       </c>
       <c r="R10" s="5">
-        <v>24702457</v>
+        <v>1857710.3</v>
       </c>
       <c r="S10" s="5">
-        <v>90.5</v>
+        <v>82.8</v>
       </c>
       <c r="T10" s="5">
-        <v>28011719.800000001</v>
+        <v>2089121.5</v>
       </c>
       <c r="U10" s="8">
-        <v>90.6</v>
+        <v>82.7</v>
       </c>
       <c r="V10" s="5">
-        <v>31486302.800000001</v>
+        <v>2355387.7000000002</v>
       </c>
       <c r="W10" s="8">
-        <v>91.3</v>
+        <v>84.4</v>
       </c>
       <c r="X10" s="6">
-        <v>35938498.700000003</v>
+        <v>2655540.7999999998</v>
       </c>
       <c r="Y10" s="8">
-        <v>92.7</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="9" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B11" s="5">
-        <v>43026.7</v>
+        <v>47733.7</v>
       </c>
       <c r="C11" s="5">
-        <v>110.1</v>
+        <v>103.3</v>
       </c>
       <c r="D11" s="6">
-        <v>87685.9</v>
+        <v>97195.199999999997</v>
       </c>
       <c r="E11" s="7">
-        <v>100.3</v>
+        <v>100.9</v>
       </c>
       <c r="F11" s="5">
-        <v>134867.20000000001</v>
+        <v>156213.29999999999</v>
       </c>
       <c r="G11" s="1">
-        <v>102.1</v>
+        <v>101.7</v>
       </c>
       <c r="H11" s="5">
-        <v>187745.5</v>
+        <v>199930.9</v>
       </c>
       <c r="I11" s="5">
-        <v>97.7</v>
+        <v>93.9</v>
       </c>
       <c r="J11" s="5">
-        <v>266855.59999999998</v>
+        <v>257923.9</v>
       </c>
       <c r="K11" s="5">
-        <v>91.3</v>
+        <v>90.5</v>
       </c>
       <c r="L11" s="5">
-        <v>347451.7</v>
+        <v>326691.20000000001</v>
       </c>
       <c r="M11" s="5">
-        <v>95.1</v>
+        <v>93.3</v>
       </c>
       <c r="N11" s="5">
-        <v>412857</v>
+        <v>382046.8</v>
       </c>
       <c r="O11" s="5">
-        <v>95.1</v>
+        <v>93.9</v>
       </c>
       <c r="P11" s="5">
-        <v>485420</v>
+        <v>445346.2</v>
       </c>
       <c r="Q11" s="5">
-        <v>95.3</v>
+        <v>96.1</v>
       </c>
       <c r="R11" s="5">
-        <v>560443.6</v>
+        <v>509889</v>
       </c>
       <c r="S11" s="5">
-        <v>95</v>
+        <v>96.8</v>
       </c>
       <c r="T11" s="5">
-        <v>637634.4</v>
+        <v>568856.30000000005</v>
       </c>
       <c r="U11" s="8">
-        <v>91.8</v>
+        <v>97.4</v>
       </c>
       <c r="V11" s="5">
-        <v>706552.8</v>
+        <v>630215.4</v>
       </c>
       <c r="W11" s="8">
-        <v>88.1</v>
+        <v>96.7</v>
       </c>
       <c r="X11" s="6">
-        <v>801344.3</v>
+        <v>723658</v>
       </c>
       <c r="Y11" s="8">
-        <v>86.6</v>
+        <v>97.1</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="9" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B12" s="5">
-        <v>105418.3</v>
+        <v>37338.800000000003</v>
       </c>
       <c r="C12" s="5">
-        <v>102.4</v>
+        <v>105.1</v>
       </c>
       <c r="D12" s="6">
-        <v>222146</v>
+        <v>75254.2</v>
       </c>
       <c r="E12" s="7">
-        <v>101.1</v>
+        <v>102.6</v>
       </c>
       <c r="F12" s="5">
-        <v>346444.2</v>
+        <v>121979.3</v>
       </c>
       <c r="G12" s="1">
-        <v>100.7</v>
+        <v>104.1</v>
       </c>
       <c r="H12" s="5">
-        <v>431994.4</v>
+        <v>152481.20000000001</v>
       </c>
       <c r="I12" s="5">
+        <v>94</v>
+      </c>
+      <c r="J12" s="5">
+        <v>194405.6</v>
+      </c>
+      <c r="K12" s="5">
+        <v>92.7</v>
+      </c>
+      <c r="L12" s="5">
+        <v>252335.7</v>
+      </c>
+      <c r="M12" s="5">
+        <v>96.6</v>
+      </c>
+      <c r="N12" s="5">
+        <v>304262.09999999998</v>
+      </c>
+      <c r="O12" s="5">
+        <v>96.2</v>
+      </c>
+      <c r="P12" s="5">
+        <v>360188.8</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="R12" s="5">
+        <v>412539.8</v>
+      </c>
+      <c r="S12" s="5">
+        <v>97.5</v>
+      </c>
+      <c r="T12" s="5">
+        <v>462319.3</v>
+      </c>
+      <c r="U12" s="8">
+        <v>96</v>
+      </c>
+      <c r="V12" s="5">
+        <v>510907.5</v>
+      </c>
+      <c r="W12" s="8">
         <v>94.9</v>
       </c>
-      <c r="J12" s="5">
-[...40 lines deleted...]
-      </c>
       <c r="X12" s="6">
-        <v>1733103.7</v>
+        <v>601270.9</v>
       </c>
       <c r="Y12" s="8">
-        <v>97</v>
+        <v>98.3</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="9" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B13" s="5">
-        <v>60304.5</v>
+        <v>138281.4</v>
       </c>
       <c r="C13" s="5">
-        <v>103.5</v>
+        <v>106</v>
       </c>
       <c r="D13" s="6">
-        <v>129465.60000000001</v>
+        <v>278729.8</v>
       </c>
       <c r="E13" s="7">
-        <v>100.4</v>
+        <v>104.4</v>
       </c>
       <c r="F13" s="5">
-        <v>195778.7</v>
-[...2 lines deleted...]
-        <v>98.9</v>
+        <v>452609.6</v>
+      </c>
+      <c r="G13" s="5">
+        <v>103</v>
       </c>
       <c r="H13" s="5">
-        <v>248351.3</v>
+        <v>563748.5</v>
       </c>
       <c r="I13" s="5">
-        <v>90.9</v>
+        <v>93.7</v>
       </c>
       <c r="J13" s="5">
-        <v>315654.09999999998</v>
+        <v>703013.7</v>
       </c>
       <c r="K13" s="5">
-        <v>87.6</v>
+        <v>88.7</v>
       </c>
       <c r="L13" s="5">
-        <v>414874.9</v>
+        <v>930217.8</v>
       </c>
       <c r="M13" s="5">
-        <v>90.9</v>
+        <v>94.5</v>
       </c>
       <c r="N13" s="5">
-        <v>503768.4</v>
+        <v>1109453.1000000001</v>
       </c>
       <c r="O13" s="5">
-        <v>90.1</v>
+        <v>91.5</v>
       </c>
       <c r="P13" s="5">
-        <v>604684.30000000005</v>
+        <v>1356337.3</v>
       </c>
       <c r="Q13" s="5">
-        <v>89.1</v>
+        <v>93.8</v>
       </c>
       <c r="R13" s="5">
-        <v>719873.9</v>
+        <v>1622463.7</v>
       </c>
       <c r="S13" s="5">
-        <v>89.2</v>
+        <v>96.1</v>
       </c>
       <c r="T13" s="5">
-        <v>825844.7</v>
+        <v>1859122.7</v>
       </c>
       <c r="U13" s="8">
-        <v>88.3</v>
+        <v>97.1</v>
       </c>
       <c r="V13" s="5">
-        <v>930987.1</v>
+        <v>2054072.1</v>
       </c>
       <c r="W13" s="8">
-        <v>88.1</v>
+        <v>96.7</v>
       </c>
       <c r="X13" s="6">
-        <v>1046332.9</v>
+        <v>2353628.9</v>
       </c>
       <c r="Y13" s="8">
-        <v>87.2</v>
+        <v>98.5</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="9" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B14" s="5">
-        <v>296426.5</v>
+        <v>57251.7</v>
       </c>
       <c r="C14" s="5">
-        <v>126</v>
+        <v>101.3</v>
       </c>
       <c r="D14" s="6">
-        <v>542218.30000000005</v>
+        <v>114245.6</v>
       </c>
       <c r="E14" s="7">
-        <v>118.8</v>
+        <v>98.3</v>
       </c>
       <c r="F14" s="5">
-        <v>744470.3</v>
+        <v>188975.1</v>
       </c>
       <c r="G14" s="1">
-        <v>108.6</v>
+        <v>102.3</v>
       </c>
       <c r="H14" s="5">
-        <v>865350.2</v>
+        <v>247452.2</v>
       </c>
       <c r="I14" s="5">
-        <v>99.3</v>
+        <v>89.6</v>
       </c>
       <c r="J14" s="5">
-        <v>981456.4</v>
+        <v>338173.7</v>
       </c>
       <c r="K14" s="5">
-        <v>94.3</v>
+        <v>89</v>
       </c>
       <c r="L14" s="5">
-        <v>1158168.7</v>
+        <v>439100.7</v>
       </c>
       <c r="M14" s="5">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="N14" s="5">
-        <v>1401284.7</v>
+        <v>541088.30000000005</v>
       </c>
       <c r="O14" s="5">
-        <v>81.8</v>
+        <v>92.8</v>
       </c>
       <c r="P14" s="5">
-        <v>1620043.1</v>
+        <v>652699.80000000005</v>
       </c>
       <c r="Q14" s="5">
-        <v>82.2</v>
+        <v>94.1</v>
       </c>
       <c r="R14" s="5">
-        <v>1857710.3</v>
+        <v>759956.9</v>
       </c>
       <c r="S14" s="5">
-        <v>82.8</v>
+        <v>94</v>
       </c>
       <c r="T14" s="5">
-        <v>2089121.5</v>
+        <v>864331.8</v>
       </c>
       <c r="U14" s="8">
-        <v>82.7</v>
+        <v>92.9</v>
       </c>
       <c r="V14" s="5">
-        <v>2355387.7000000002</v>
+        <v>977776.6</v>
       </c>
       <c r="W14" s="8">
-        <v>84.4</v>
+        <v>94</v>
       </c>
       <c r="X14" s="6">
-        <v>2655540.7999999998</v>
+        <v>1111150.8</v>
       </c>
       <c r="Y14" s="8">
-        <v>86</v>
+        <v>93.9</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="9" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B15" s="5">
-        <v>47733.7</v>
+        <v>32728.9</v>
       </c>
       <c r="C15" s="5">
-        <v>103.3</v>
+        <v>101.4</v>
       </c>
       <c r="D15" s="6">
-        <v>97195.199999999997</v>
+        <v>67413.100000000006</v>
       </c>
       <c r="E15" s="7">
-        <v>100.9</v>
+        <v>102.6</v>
       </c>
       <c r="F15" s="5">
-        <v>156213.29999999999</v>
+        <v>113189.1</v>
       </c>
       <c r="G15" s="1">
-        <v>101.7</v>
+        <v>103.5</v>
       </c>
       <c r="H15" s="5">
-        <v>199930.9</v>
+        <v>142162</v>
       </c>
       <c r="I15" s="5">
-        <v>93.9</v>
+        <v>96.6</v>
       </c>
       <c r="J15" s="5">
-        <v>257923.9</v>
+        <v>176398</v>
       </c>
       <c r="K15" s="5">
-        <v>90.5</v>
+        <v>93.3</v>
       </c>
       <c r="L15" s="5">
-        <v>326691.20000000001</v>
+        <v>221187.9</v>
       </c>
       <c r="M15" s="5">
-        <v>93.3</v>
+        <v>94.1</v>
       </c>
       <c r="N15" s="5">
-        <v>382046.8</v>
+        <v>258558.5</v>
       </c>
       <c r="O15" s="5">
-        <v>93.9</v>
+        <v>93.8</v>
       </c>
       <c r="P15" s="5">
-        <v>445346.2</v>
+        <v>308412.79999999999</v>
       </c>
       <c r="Q15" s="5">
-        <v>96.1</v>
+        <v>96.4</v>
       </c>
       <c r="R15" s="5">
-        <v>509889</v>
+        <v>351815</v>
       </c>
       <c r="S15" s="5">
-        <v>96.8</v>
+        <v>98.3</v>
       </c>
       <c r="T15" s="5">
-        <v>568856.30000000005</v>
+        <v>386855.9</v>
       </c>
       <c r="U15" s="8">
-        <v>97.4</v>
+        <v>97.8</v>
       </c>
       <c r="V15" s="5">
-        <v>630215.4</v>
+        <v>431849.3</v>
       </c>
       <c r="W15" s="8">
-        <v>96.7</v>
+        <v>97.7</v>
       </c>
       <c r="X15" s="6">
-        <v>723658</v>
+        <v>488777.9</v>
       </c>
       <c r="Y15" s="8">
-        <v>97.1</v>
+        <v>97.8</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="9" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>37338.800000000003</v>
+        <v>28588.3</v>
       </c>
       <c r="C16" s="5">
-        <v>105.1</v>
+        <v>103</v>
       </c>
       <c r="D16" s="6">
-        <v>75254.2</v>
+        <v>55908.1</v>
       </c>
       <c r="E16" s="7">
-        <v>102.6</v>
+        <v>96.3</v>
       </c>
       <c r="F16" s="5">
-        <v>121979.3</v>
+        <v>88212.7</v>
       </c>
       <c r="G16" s="1">
-        <v>104.1</v>
+        <v>99.8</v>
       </c>
       <c r="H16" s="5">
-        <v>152481.20000000001</v>
+        <v>110295.6</v>
       </c>
       <c r="I16" s="5">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="J16" s="5">
-        <v>194405.6</v>
+        <v>135847.6</v>
       </c>
       <c r="K16" s="5">
-        <v>92.7</v>
+        <v>85.4</v>
       </c>
       <c r="L16" s="5">
-        <v>252335.7</v>
+        <v>171146</v>
       </c>
       <c r="M16" s="5">
-        <v>96.6</v>
+        <v>85.6</v>
       </c>
       <c r="N16" s="5">
-        <v>304262.09999999998</v>
+        <v>204742.9</v>
       </c>
       <c r="O16" s="5">
-        <v>96.2</v>
+        <v>83.7</v>
       </c>
       <c r="P16" s="5">
-        <v>360188.8</v>
+        <v>242962</v>
       </c>
       <c r="Q16" s="5">
-        <v>97.8</v>
+        <v>84.1</v>
       </c>
       <c r="R16" s="5">
-        <v>412539.8</v>
+        <v>287591.5</v>
       </c>
       <c r="S16" s="5">
-        <v>97.5</v>
+        <v>86.5</v>
       </c>
       <c r="T16" s="5">
-        <v>462319.3</v>
+        <v>332056.3</v>
       </c>
       <c r="U16" s="8">
-        <v>96</v>
+        <v>87.7</v>
       </c>
       <c r="V16" s="5">
-        <v>510907.5</v>
+        <v>374629.8</v>
       </c>
       <c r="W16" s="8">
-        <v>94.9</v>
+        <v>86.9</v>
       </c>
       <c r="X16" s="6">
-        <v>601270.9</v>
+        <v>428810.5</v>
       </c>
       <c r="Y16" s="8">
-        <v>98.3</v>
+        <v>86.1</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="9" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B17" s="5">
-        <v>138281.4</v>
+        <v>51590.1</v>
       </c>
       <c r="C17" s="5">
-        <v>106</v>
+        <v>102.7</v>
       </c>
       <c r="D17" s="6">
-        <v>278729.8</v>
+        <v>103480</v>
       </c>
       <c r="E17" s="7">
-        <v>104.4</v>
+        <v>101.7</v>
       </c>
       <c r="F17" s="5">
-        <v>452609.6</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>168661.5</v>
+      </c>
+      <c r="G17" s="1">
+        <v>102.6</v>
       </c>
       <c r="H17" s="5">
-        <v>563748.5</v>
+        <v>212774.39999999999</v>
       </c>
       <c r="I17" s="5">
-        <v>93.7</v>
+        <v>92.4</v>
       </c>
       <c r="J17" s="5">
-        <v>703013.7</v>
+        <v>269669.59999999998</v>
       </c>
       <c r="K17" s="5">
+        <v>87.9</v>
+      </c>
+      <c r="L17" s="5">
+        <v>374501.1</v>
+      </c>
+      <c r="M17" s="5">
         <v>88.7</v>
       </c>
-      <c r="L17" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="5">
-        <v>1109453.1000000001</v>
+        <v>458509.3</v>
       </c>
       <c r="O17" s="5">
-        <v>91.5</v>
+        <v>88.2</v>
       </c>
       <c r="P17" s="5">
-        <v>1356337.3</v>
+        <v>553022</v>
       </c>
       <c r="Q17" s="5">
-        <v>93.8</v>
+        <v>89.9</v>
       </c>
       <c r="R17" s="5">
-        <v>1622463.7</v>
+        <v>648806.80000000005</v>
       </c>
       <c r="S17" s="5">
-        <v>96.1</v>
+        <v>91.9</v>
       </c>
       <c r="T17" s="5">
-        <v>1859122.7</v>
+        <v>739610.6</v>
       </c>
       <c r="U17" s="8">
-        <v>97.1</v>
+        <v>92.5</v>
       </c>
       <c r="V17" s="5">
-        <v>2054072.1</v>
+        <v>845541.2</v>
       </c>
       <c r="W17" s="8">
-        <v>96.7</v>
+        <v>94</v>
       </c>
       <c r="X17" s="6">
-        <v>2353628.9</v>
+        <v>971426.9</v>
       </c>
       <c r="Y17" s="8">
-        <v>98.5</v>
+        <v>95.9</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B18" s="5">
-        <v>57251.7</v>
+        <v>37672</v>
       </c>
       <c r="C18" s="5">
-        <v>101.3</v>
+        <v>102.8</v>
       </c>
       <c r="D18" s="6">
-        <v>114245.6</v>
+        <v>78789.399999999994</v>
       </c>
       <c r="E18" s="7">
-        <v>98.3</v>
+        <v>99.8</v>
       </c>
       <c r="F18" s="5">
-        <v>188975.1</v>
+        <v>132042.79999999999</v>
       </c>
       <c r="G18" s="1">
-        <v>102.3</v>
+        <v>101.8</v>
       </c>
       <c r="H18" s="5">
-        <v>247452.2</v>
+        <v>173282.3</v>
       </c>
       <c r="I18" s="5">
-        <v>89.6</v>
+        <v>95.3</v>
       </c>
       <c r="J18" s="5">
-        <v>338173.7</v>
+        <v>226287.1</v>
       </c>
       <c r="K18" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="L18" s="5">
+        <v>279781.59999999998</v>
+      </c>
+      <c r="M18" s="5">
+        <v>96.7</v>
+      </c>
+      <c r="N18" s="5">
+        <v>324946.2</v>
+      </c>
+      <c r="O18" s="5">
+        <v>94.6</v>
+      </c>
+      <c r="P18" s="5">
+        <v>387608.1</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="R18" s="5">
+        <v>454531.1</v>
+      </c>
+      <c r="S18" s="5">
+        <v>97.1</v>
+      </c>
+      <c r="T18" s="5">
+        <v>517705</v>
+      </c>
+      <c r="U18" s="8">
+        <v>97</v>
+      </c>
+      <c r="V18" s="5">
+        <v>575319.6</v>
+      </c>
+      <c r="W18" s="8">
+        <v>97.4</v>
+      </c>
+      <c r="X18" s="6">
+        <v>636713.1</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="5">
+        <v>15719.8</v>
+      </c>
+      <c r="C19" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="D19" s="6">
+        <v>31172.7</v>
+      </c>
+      <c r="E19" s="8">
+        <v>100</v>
+      </c>
+      <c r="F19" s="5">
+        <v>51373.8</v>
+      </c>
+      <c r="G19" s="11">
+        <v>100.8</v>
+      </c>
+      <c r="H19" s="5">
+        <v>66742.399999999994</v>
+      </c>
+      <c r="I19" s="5">
+        <v>92.4</v>
+      </c>
+      <c r="J19" s="5">
+        <v>83205.3</v>
+      </c>
+      <c r="K19" s="5">
+        <v>86.2</v>
+      </c>
+      <c r="L19" s="5">
+        <v>108343.7</v>
+      </c>
+      <c r="M19" s="5">
+        <v>89.8</v>
+      </c>
+      <c r="N19" s="5">
+        <v>130389.1</v>
+      </c>
+      <c r="O19" s="5">
         <v>89</v>
       </c>
-      <c r="L18" s="5">
-[...2 lines deleted...]
-      <c r="M18" s="5">
+      <c r="P19" s="5">
+        <v>156422.6</v>
+      </c>
+      <c r="Q19" s="5">
         <v>90</v>
       </c>
-      <c r="N18" s="5">
-[...67 lines deleted...]
-      <c r="K19" s="5">
+      <c r="R19" s="5">
+        <v>181947.3</v>
+      </c>
+      <c r="S19" s="5">
+        <v>91.6</v>
+      </c>
+      <c r="T19" s="5">
+        <v>204660.4</v>
+      </c>
+      <c r="U19" s="8">
+        <v>91.8</v>
+      </c>
+      <c r="V19" s="5">
+        <v>230779.8</v>
+      </c>
+      <c r="W19" s="8">
         <v>93.3</v>
       </c>
-      <c r="L19" s="5">
-[...8 lines deleted...]
-      <c r="O19" s="5">
+      <c r="X19" s="6">
+        <v>257949</v>
+      </c>
+      <c r="Y19" s="8">
         <v>93.8</v>
-      </c>
-[...28 lines deleted...]
-        <v>97.8</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B20" s="5">
-        <v>28588.3</v>
+        <v>104008.3</v>
       </c>
       <c r="C20" s="5">
-        <v>103</v>
+        <v>107.2</v>
       </c>
       <c r="D20" s="6">
-        <v>55908.1</v>
+        <v>204557.8</v>
       </c>
       <c r="E20" s="7">
-        <v>96.3</v>
+        <v>105.1</v>
       </c>
       <c r="F20" s="5">
-        <v>88212.7</v>
+        <v>353483.3</v>
       </c>
       <c r="G20" s="1">
-        <v>99.8</v>
+        <v>103.1</v>
       </c>
       <c r="H20" s="5">
-        <v>110295.6</v>
+        <v>463449.8</v>
       </c>
       <c r="I20" s="5">
-        <v>90</v>
+        <v>91.8</v>
       </c>
       <c r="J20" s="5">
-        <v>135847.6</v>
+        <v>599131.80000000005</v>
       </c>
       <c r="K20" s="5">
-        <v>85.4</v>
+        <v>90.2</v>
       </c>
       <c r="L20" s="5">
-        <v>171146</v>
+        <v>768488</v>
       </c>
       <c r="M20" s="5">
-        <v>85.6</v>
+        <v>90.3</v>
       </c>
       <c r="N20" s="5">
-        <v>204742.9</v>
+        <v>933200.1</v>
       </c>
       <c r="O20" s="5">
-        <v>83.7</v>
+        <v>93</v>
       </c>
       <c r="P20" s="5">
-        <v>242962</v>
+        <v>1120274.5</v>
       </c>
       <c r="Q20" s="5">
-        <v>84.1</v>
+        <v>94.7</v>
       </c>
       <c r="R20" s="5">
-        <v>287591.5</v>
+        <v>1308101.8</v>
       </c>
       <c r="S20" s="5">
-        <v>86.5</v>
+        <v>95.8</v>
       </c>
       <c r="T20" s="5">
-        <v>332056.3</v>
+        <v>1478105.3</v>
       </c>
       <c r="U20" s="8">
-        <v>87.7</v>
+        <v>94.7</v>
       </c>
       <c r="V20" s="5">
-        <v>374629.8</v>
+        <v>1643967</v>
       </c>
       <c r="W20" s="8">
-        <v>86.9</v>
+        <v>94.3</v>
       </c>
       <c r="X20" s="6">
-        <v>428810.5</v>
+        <v>1909558.4</v>
       </c>
       <c r="Y20" s="8">
-        <v>86.1</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="B21" s="5">
-        <v>51590.1</v>
+        <v>373256.9</v>
       </c>
       <c r="C21" s="5">
-        <v>102.7</v>
+        <v>101.4</v>
       </c>
       <c r="D21" s="6">
-        <v>103480</v>
+        <v>671560.2</v>
       </c>
       <c r="E21" s="7">
+        <v>103.1</v>
+      </c>
+      <c r="F21" s="5">
+        <v>1004739.6</v>
+      </c>
+      <c r="G21" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="H21" s="5">
+        <v>1236035.2</v>
+      </c>
+      <c r="I21" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="J21" s="5">
+        <v>1595507.8</v>
+      </c>
+      <c r="K21" s="5">
+        <v>92.1</v>
+      </c>
+      <c r="L21" s="5">
+        <v>2144770.4</v>
+      </c>
+      <c r="M21" s="5">
+        <v>99.9</v>
+      </c>
+      <c r="N21" s="5">
+        <v>2428698.7999999998</v>
+      </c>
+      <c r="O21" s="5">
+        <v>93.5</v>
+      </c>
+      <c r="P21" s="5">
+        <v>2900865.7</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="R21" s="5">
+        <v>3377712.6</v>
+      </c>
+      <c r="S21" s="5">
+        <v>97.5</v>
+      </c>
+      <c r="T21" s="5">
+        <v>3838874.6</v>
+      </c>
+      <c r="U21" s="8">
+        <v>98.1</v>
+      </c>
+      <c r="V21" s="5">
+        <v>4435085.5</v>
+      </c>
+      <c r="W21" s="8">
+        <v>102.5</v>
+      </c>
+      <c r="X21" s="6">
+        <v>5158441.0999999996</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="5">
+        <v>966748.5</v>
+      </c>
+      <c r="C22" s="5">
+        <v>102.2</v>
+      </c>
+      <c r="D22" s="6">
+        <v>1976720.9</v>
+      </c>
+      <c r="E22" s="7">
         <v>101.7</v>
       </c>
-      <c r="F21" s="5">
-[...2 lines deleted...]
-      <c r="G21" s="1">
+      <c r="F22" s="5">
+        <v>2989616.4</v>
+      </c>
+      <c r="G22" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="H22" s="5">
+        <v>3690842.1</v>
+      </c>
+      <c r="I22" s="5">
+        <v>87</v>
+      </c>
+      <c r="J22" s="5">
+        <v>4550438.5999999996</v>
+      </c>
+      <c r="K22" s="5">
+        <v>83.1</v>
+      </c>
+      <c r="L22" s="5">
+        <v>5765961.5</v>
+      </c>
+      <c r="M22" s="5">
+        <v>84.5</v>
+      </c>
+      <c r="N22" s="5">
+        <v>6858349.4000000004</v>
+      </c>
+      <c r="O22" s="5">
+        <v>84</v>
+      </c>
+      <c r="P22" s="5">
+        <v>8205192.5</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>85.2</v>
+      </c>
+      <c r="R22" s="5">
+        <v>9572358.5</v>
+      </c>
+      <c r="S22" s="5">
+        <v>86.3</v>
+      </c>
+      <c r="T22" s="5">
+        <v>10840165.5</v>
+      </c>
+      <c r="U22" s="8">
+        <v>86.4</v>
+      </c>
+      <c r="V22" s="5">
+        <v>12137570.9</v>
+      </c>
+      <c r="W22" s="8">
+        <v>86.4</v>
+      </c>
+      <c r="X22" s="6">
+        <v>13737241.699999999</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>88.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="14">
+        <v>66483.100000000006</v>
+      </c>
+      <c r="C23" s="14">
+        <v>106.3</v>
+      </c>
+      <c r="D23" s="15">
+        <v>145158.20000000001</v>
+      </c>
+      <c r="E23" s="16">
+        <v>103.6</v>
+      </c>
+      <c r="F23" s="14">
+        <v>239043.7</v>
+      </c>
+      <c r="G23" s="16">
+        <v>104.7</v>
+      </c>
+      <c r="H23" s="14">
+        <v>311230.8</v>
+      </c>
+      <c r="I23" s="16">
+        <v>94.7</v>
+      </c>
+      <c r="J23" s="14">
+        <v>421145.9</v>
+      </c>
+      <c r="K23" s="14">
+        <v>93.1</v>
+      </c>
+      <c r="L23" s="14">
+        <v>558100</v>
+      </c>
+      <c r="M23" s="14">
+        <v>98.7</v>
+      </c>
+      <c r="N23" s="14">
+        <v>665239.1</v>
+      </c>
+      <c r="O23" s="14">
+        <v>97.4</v>
+      </c>
+      <c r="P23" s="14">
+        <v>776270.8</v>
+      </c>
+      <c r="Q23" s="14">
+        <v>99.1</v>
+      </c>
+      <c r="R23" s="14">
+        <v>907267.8</v>
+      </c>
+      <c r="S23" s="14">
+        <v>100.1</v>
+      </c>
+      <c r="T23" s="14">
+        <v>1027689.2</v>
+      </c>
+      <c r="U23" s="14">
+        <v>101.2</v>
+      </c>
+      <c r="V23" s="14">
+        <v>1157022.6000000001</v>
+      </c>
+      <c r="W23" s="14">
+        <v>101.1</v>
+      </c>
+      <c r="X23" s="15">
+        <v>1323550.1000000001</v>
+      </c>
+      <c r="Y23" s="14">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="15" customHeight="1">
+      <c r="A26" s="78"/>
+      <c r="B26" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73" t="s">
+        <v>36</v>
+      </c>
+      <c r="I26" s="73"/>
+      <c r="J26" s="73" t="s">
+        <v>37</v>
+      </c>
+      <c r="K26" s="73"/>
+      <c r="L26" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="M26" s="73"/>
+      <c r="N26" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="O26" s="73"/>
+      <c r="P26" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q26" s="73"/>
+      <c r="R26" s="73" t="s">
+        <v>41</v>
+      </c>
+      <c r="S26" s="73"/>
+      <c r="T26" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="U26" s="73"/>
+      <c r="V26" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="W26" s="73"/>
+      <c r="X26" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y26" s="73"/>
+    </row>
+    <row r="27" spans="1:25" ht="22.5">
+      <c r="A27" s="78"/>
+      <c r="B27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="N27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="R27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="T27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="U27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="V27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="X27" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y27" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="5">
+        <v>2377792.0529999998</v>
+      </c>
+      <c r="C28" s="5">
+        <v>91.9</v>
+      </c>
+      <c r="D28" s="5">
+        <v>4867663.5</v>
+      </c>
+      <c r="E28" s="5">
+        <v>94.7</v>
+      </c>
+      <c r="F28" s="5">
+        <v>7683823.7080000006</v>
+      </c>
+      <c r="G28" s="5">
+        <v>97.264026518729906</v>
+      </c>
+      <c r="H28" s="5">
+        <v>10421916.199999999</v>
+      </c>
+      <c r="I28" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="J28" s="5">
+        <v>13227285.9</v>
+      </c>
+      <c r="K28" s="5">
+        <v>106.7</v>
+      </c>
+      <c r="L28" s="5">
+        <v>17141191</v>
+      </c>
+      <c r="M28" s="5">
+        <v>108.5</v>
+      </c>
+      <c r="N28" s="5">
+        <f>SUM(N29:N45)</f>
+        <v>20587070.199999999</v>
+      </c>
+      <c r="O28" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="P28" s="5">
+        <v>24554122</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="R28" s="5">
+        <v>28825797.300000001</v>
+      </c>
+      <c r="S28" s="5">
+        <v>109.3</v>
+      </c>
+      <c r="T28" s="5">
+        <v>32856661.399999999</v>
+      </c>
+      <c r="U28" s="5">
+        <v>109.5</v>
+      </c>
+      <c r="V28" s="5">
+        <v>37088400.399999999</v>
+      </c>
+      <c r="W28" s="5">
+        <v>109.7</v>
+      </c>
+      <c r="X28" s="5">
+        <v>42314194.899999999</v>
+      </c>
+      <c r="Y28" s="5">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="5">
+        <v>41824.699999999997</v>
+      </c>
+      <c r="C29" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="D29" s="5">
+        <v>89005.8</v>
+      </c>
+      <c r="E29" s="5">
+        <v>91.8</v>
+      </c>
+      <c r="F29" s="5">
+        <v>146893.49400000001</v>
+      </c>
+      <c r="G29" s="5">
+        <v>97.623869851231447</v>
+      </c>
+      <c r="H29" s="5">
+        <v>211261.3</v>
+      </c>
+      <c r="I29" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="J29" s="5">
+        <v>301185.09999999998</v>
+      </c>
+      <c r="K29" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="L29" s="8">
+        <v>393225.7</v>
+      </c>
+      <c r="M29" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="N29" s="8">
+        <v>471109.8</v>
+      </c>
+      <c r="O29" s="5">
+        <v>102</v>
+      </c>
+      <c r="P29" s="5">
+        <v>545207.6</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="R29" s="5">
+        <v>637007.5</v>
+      </c>
+      <c r="S29" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="T29" s="5">
+        <v>720075.5</v>
+      </c>
+      <c r="U29" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="V29" s="5">
+        <v>798939.2</v>
+      </c>
+      <c r="W29" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="X29" s="5">
+        <v>906533.8</v>
+      </c>
+      <c r="Y29" s="5">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="5">
+        <v>100244.5</v>
+      </c>
+      <c r="C30" s="5">
+        <v>91.4</v>
+      </c>
+      <c r="D30" s="5">
+        <v>207900</v>
+      </c>
+      <c r="E30" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="F30" s="5">
+        <v>330734.67</v>
+      </c>
+      <c r="G30" s="5">
+        <v>90.283387137091609</v>
+      </c>
+      <c r="H30" s="5">
+        <v>469745.3</v>
+      </c>
+      <c r="I30" s="5">
+        <v>102</v>
+      </c>
+      <c r="J30" s="5">
+        <v>591287.80000000005</v>
+      </c>
+      <c r="K30" s="5">
+        <v>103.1</v>
+      </c>
+      <c r="L30" s="8">
+        <v>737854.7</v>
+      </c>
+      <c r="M30" s="5">
         <v>102.6</v>
       </c>
-      <c r="H21" s="5">
-[...328 lines deleted...]
-      <c r="O25" s="5">
+      <c r="N30" s="8">
+        <v>935906.8</v>
+      </c>
+      <c r="O30" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="P30" s="5">
+        <v>1119919.8</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="R30" s="5">
+        <v>1326326.8</v>
+      </c>
+      <c r="S30" s="5">
+        <v>104.1</v>
+      </c>
+      <c r="T30" s="5">
+        <v>1532161.1</v>
+      </c>
+      <c r="U30" s="5">
+        <v>104.3</v>
+      </c>
+      <c r="V30" s="5">
+        <v>1722023</v>
+      </c>
+      <c r="W30" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="X30" s="5">
+        <v>2024160.6</v>
+      </c>
+      <c r="Y30" s="5">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="5">
+        <v>63905.599999999999</v>
+      </c>
+      <c r="C31" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="D31" s="5">
+        <v>142395.5</v>
+      </c>
+      <c r="E31" s="5">
+        <v>103.6</v>
+      </c>
+      <c r="F31" s="5">
+        <v>226977.77799999999</v>
+      </c>
+      <c r="G31" s="5">
+        <v>108.99892771787736</v>
+      </c>
+      <c r="H31" s="5">
+        <v>314563.8</v>
+      </c>
+      <c r="I31" s="5">
+        <v>118.9</v>
+      </c>
+      <c r="J31" s="5">
+        <v>401250.5</v>
+      </c>
+      <c r="K31" s="5">
+        <v>119.4</v>
+      </c>
+      <c r="L31" s="8">
+        <v>521488.2</v>
+      </c>
+      <c r="M31" s="5">
+        <v>119.5</v>
+      </c>
+      <c r="N31" s="8">
+        <v>636136</v>
+      </c>
+      <c r="O31" s="5">
+        <v>119.4</v>
+      </c>
+      <c r="P31" s="5">
+        <v>771825.3</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>120.5</v>
+      </c>
+      <c r="R31" s="5">
+        <v>912147.4</v>
+      </c>
+      <c r="S31" s="5">
+        <v>119.1</v>
+      </c>
+      <c r="T31" s="5">
+        <v>1072432.6000000001</v>
+      </c>
+      <c r="U31" s="5">
+        <v>121.6</v>
+      </c>
+      <c r="V31" s="5">
+        <v>1223579</v>
+      </c>
+      <c r="W31" s="5">
+        <v>123.1</v>
+      </c>
+      <c r="X31" s="5">
+        <v>1370386.3</v>
+      </c>
+      <c r="Y31" s="5">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="5">
+        <v>216029</v>
+      </c>
+      <c r="C32" s="5">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="D32" s="5">
+        <v>499852.3</v>
+      </c>
+      <c r="E32" s="5">
         <v>93.5</v>
       </c>
-      <c r="P25" s="5">
-[...325 lines deleted...]
-      </c>
       <c r="F32" s="5">
-        <v>7683823.7080000006</v>
+        <v>767836.31400000001</v>
       </c>
       <c r="G32" s="5">
-        <v>97.264026518729906</v>
+        <v>102.56908352153201</v>
       </c>
       <c r="H32" s="5">
-        <v>10421916.199999999</v>
+        <v>1060789.8999999999</v>
       </c>
       <c r="I32" s="5">
-        <v>105.7</v>
+        <v>119.3</v>
       </c>
       <c r="J32" s="5">
-        <v>13227285.9</v>
+        <v>1343605.3</v>
       </c>
       <c r="K32" s="5">
-        <v>106.7</v>
-[...2 lines deleted...]
-        <v>17141191</v>
+        <v>128.80000000000001</v>
+      </c>
+      <c r="L32" s="8">
+        <v>1672022.4</v>
       </c>
       <c r="M32" s="5">
-        <v>108.5</v>
-[...3 lines deleted...]
-        <v>20587070.199999999</v>
+        <v>135</v>
+      </c>
+      <c r="N32" s="8">
+        <v>2075229.5</v>
       </c>
       <c r="O32" s="5">
-        <v>109.1</v>
+        <v>136.1</v>
       </c>
       <c r="P32" s="5">
-        <v>24554122</v>
+        <v>2497513.2999999998</v>
       </c>
       <c r="Q32" s="5">
-        <v>109.1</v>
+        <v>140.69999999999999</v>
       </c>
       <c r="R32" s="5">
-        <v>28825797.300000001</v>
+        <v>2895264</v>
       </c>
       <c r="S32" s="5">
-        <v>109.3</v>
+        <v>141.30000000000001</v>
       </c>
       <c r="T32" s="5">
-        <v>32856661.399999999</v>
+        <v>3396621.9</v>
       </c>
       <c r="U32" s="5">
-        <v>109.5</v>
+        <v>146.1</v>
       </c>
       <c r="V32" s="5">
-        <v>37088400.399999999</v>
+        <v>3887096.9</v>
       </c>
       <c r="W32" s="5">
-        <v>109.7</v>
+        <v>146.9</v>
       </c>
       <c r="X32" s="5">
-        <v>42314194.899999999</v>
+        <v>4334145.5999999996</v>
       </c>
       <c r="Y32" s="5">
-        <v>109.2</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="9" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B33" s="5">
-        <v>41824.699999999997</v>
+        <v>47852.3</v>
       </c>
       <c r="C33" s="5">
-        <v>88.7</v>
+        <v>95.3</v>
       </c>
       <c r="D33" s="5">
-        <v>89005.8</v>
+        <v>95782.7</v>
       </c>
       <c r="E33" s="5">
-        <v>91.8</v>
+        <v>93.6</v>
       </c>
       <c r="F33" s="5">
-        <v>146893.49400000001</v>
+        <v>154509.72500000003</v>
       </c>
       <c r="G33" s="5">
-        <v>97.623869851231447</v>
+        <v>93.605591009216255</v>
       </c>
       <c r="H33" s="5">
-        <v>211261.3</v>
+        <v>209012.6</v>
       </c>
       <c r="I33" s="5">
-        <v>100.3</v>
+        <v>98.5</v>
       </c>
       <c r="J33" s="5">
-        <v>301185.09999999998</v>
+        <v>267928.40000000002</v>
       </c>
       <c r="K33" s="5">
-        <v>100.3</v>
+        <v>97.8</v>
       </c>
       <c r="L33" s="8">
-        <v>393225.7</v>
+        <v>346595.1</v>
       </c>
       <c r="M33" s="5">
-        <v>101.2</v>
+        <v>101.1</v>
       </c>
       <c r="N33" s="8">
-        <v>471109.8</v>
+        <v>405202.1</v>
       </c>
       <c r="O33" s="5">
-        <v>102</v>
+        <v>100.7</v>
       </c>
       <c r="P33" s="5">
-        <v>545207.6</v>
+        <v>460185.4</v>
       </c>
       <c r="Q33" s="5">
+        <v>98.1</v>
+      </c>
+      <c r="R33" s="5">
+        <v>538315.5</v>
+      </c>
+      <c r="S33" s="5">
+        <v>100</v>
+      </c>
+      <c r="T33" s="5">
+        <v>607502.9</v>
+      </c>
+      <c r="U33" s="5">
         <v>100.8</v>
       </c>
-      <c r="R33" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="V33" s="5">
-        <v>798939.2</v>
+        <v>671629.5</v>
       </c>
       <c r="W33" s="5">
-        <v>101.5</v>
+        <v>100.5</v>
       </c>
       <c r="X33" s="5">
-        <v>906533.8</v>
+        <v>771538.8</v>
       </c>
       <c r="Y33" s="5">
-        <v>101.2</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="9" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B34" s="5">
-        <v>100244.5</v>
+        <v>37503.9</v>
       </c>
       <c r="C34" s="5">
-        <v>91.4</v>
+        <v>94.6</v>
       </c>
       <c r="D34" s="5">
-        <v>207900</v>
+        <v>76006.7</v>
       </c>
       <c r="E34" s="5">
-        <v>89.2</v>
+        <v>95.2</v>
       </c>
       <c r="F34" s="5">
-        <v>330734.67</v>
+        <v>129434.72500000001</v>
       </c>
       <c r="G34" s="5">
-        <v>90.283387137091609</v>
+        <v>99.72411163205561</v>
       </c>
       <c r="H34" s="5">
-        <v>469745.3</v>
+        <v>173861.6</v>
       </c>
       <c r="I34" s="5">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="J34" s="5">
-        <v>591287.80000000005</v>
+        <v>219669.3</v>
       </c>
       <c r="K34" s="5">
-        <v>103.1</v>
+        <v>105.9</v>
       </c>
       <c r="L34" s="8">
-        <v>737854.7</v>
+        <v>279854.5</v>
       </c>
       <c r="M34" s="5">
-        <v>102.6</v>
+        <v>105.1</v>
       </c>
       <c r="N34" s="8">
-        <v>935906.8</v>
+        <v>336638</v>
       </c>
       <c r="O34" s="5">
-        <v>103.3</v>
+        <v>104.6</v>
       </c>
       <c r="P34" s="5">
-        <v>1119919.8</v>
+        <v>398151.3</v>
       </c>
       <c r="Q34" s="5">
-        <v>103.5</v>
+        <v>104.4</v>
       </c>
       <c r="R34" s="5">
-        <v>1326326.8</v>
+        <v>461612.6</v>
       </c>
       <c r="S34" s="5">
-        <v>104.1</v>
+        <v>105.3</v>
       </c>
       <c r="T34" s="5">
-        <v>1532161.1</v>
+        <v>522930.9</v>
       </c>
       <c r="U34" s="5">
-        <v>104.3</v>
+        <v>105.7</v>
       </c>
       <c r="V34" s="5">
-        <v>1722023</v>
+        <v>584861.69999999995</v>
       </c>
       <c r="W34" s="5">
-        <v>104.9</v>
+        <v>106.6</v>
       </c>
       <c r="X34" s="5">
-        <v>2024160.6</v>
+        <v>682764.5</v>
       </c>
       <c r="Y34" s="5">
-        <v>104.8</v>
+        <v>105.2</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="9" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B35" s="5">
-        <v>63905.599999999999</v>
+        <v>141057.29999999999</v>
       </c>
       <c r="C35" s="5">
-        <v>99.7</v>
+        <v>96.1</v>
       </c>
       <c r="D35" s="5">
-        <v>142395.5</v>
+        <v>289573.40000000002</v>
       </c>
       <c r="E35" s="5">
+        <v>97.6</v>
+      </c>
+      <c r="F35" s="5">
+        <v>473631.74900000001</v>
+      </c>
+      <c r="G35" s="5">
+        <v>97.938233037920526</v>
+      </c>
+      <c r="H35" s="5">
+        <v>626212.6</v>
+      </c>
+      <c r="I35" s="5">
         <v>103.6</v>
       </c>
-      <c r="F35" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="J35" s="5">
-        <v>401250.5</v>
+        <v>789902</v>
       </c>
       <c r="K35" s="5">
-        <v>119.4</v>
+        <v>104.4</v>
       </c>
       <c r="L35" s="8">
-        <v>521488.2</v>
+        <v>1052083</v>
       </c>
       <c r="M35" s="5">
-        <v>119.5</v>
+        <v>105.9</v>
       </c>
       <c r="N35" s="8">
-        <v>636136</v>
+        <v>1291367.6000000001</v>
       </c>
       <c r="O35" s="5">
-        <v>119.4</v>
+        <v>108.6</v>
       </c>
       <c r="P35" s="5">
-        <v>771825.3</v>
+        <v>1582981.6</v>
       </c>
       <c r="Q35" s="5">
-        <v>120.5</v>
+        <v>108.9</v>
       </c>
       <c r="R35" s="5">
-        <v>912147.4</v>
+        <v>1915759.2</v>
       </c>
       <c r="S35" s="5">
-        <v>119.1</v>
+        <v>109.8</v>
       </c>
       <c r="T35" s="5">
-        <v>1072432.6000000001</v>
+        <v>2199921.7000000002</v>
       </c>
       <c r="U35" s="5">
-        <v>121.6</v>
+        <v>109.7</v>
       </c>
       <c r="V35" s="5">
-        <v>1223579</v>
+        <v>2495292.9</v>
       </c>
       <c r="W35" s="5">
-        <v>123.1</v>
+        <v>112.4</v>
       </c>
       <c r="X35" s="5">
-        <v>1370386.3</v>
+        <v>2827266.9</v>
       </c>
       <c r="Y35" s="5">
-        <v>122.2</v>
+        <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="9" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B36" s="5">
-        <v>216029</v>
+        <v>58226.5</v>
       </c>
       <c r="C36" s="5">
-        <v>75.900000000000006</v>
+        <v>95.4</v>
       </c>
       <c r="D36" s="5">
-        <v>499852.3</v>
+        <v>119718.5</v>
       </c>
       <c r="E36" s="5">
-        <v>93.5</v>
+        <v>98.6</v>
       </c>
       <c r="F36" s="5">
-        <v>767836.31400000001</v>
+        <v>198903.60599999997</v>
       </c>
       <c r="G36" s="5">
-        <v>102.56908352153201</v>
+        <v>99.06157308555467</v>
       </c>
       <c r="H36" s="5">
-        <v>1060789.8999999999</v>
+        <v>265737.59999999998</v>
       </c>
       <c r="I36" s="5">
-        <v>119.3</v>
+        <v>101.3</v>
       </c>
       <c r="J36" s="5">
-        <v>1343605.3</v>
+        <v>354649.8</v>
       </c>
       <c r="K36" s="5">
-        <v>128.80000000000001</v>
+        <v>99.3</v>
       </c>
       <c r="L36" s="8">
-        <v>1672022.4</v>
+        <v>477009.9</v>
       </c>
       <c r="M36" s="5">
-        <v>135</v>
+        <v>104.2</v>
       </c>
       <c r="N36" s="8">
-        <v>2075229.5</v>
+        <v>593451.4</v>
       </c>
       <c r="O36" s="5">
-        <v>136.1</v>
+        <v>105.3</v>
       </c>
       <c r="P36" s="5">
-        <v>2497513.2999999998</v>
+        <v>713872.5</v>
       </c>
       <c r="Q36" s="5">
-        <v>140.69999999999999</v>
+        <v>105.5</v>
       </c>
       <c r="R36" s="5">
-        <v>2895264</v>
+        <v>826734.6</v>
       </c>
       <c r="S36" s="5">
-        <v>141.30000000000001</v>
+        <v>104.8</v>
       </c>
       <c r="T36" s="5">
-        <v>3396621.9</v>
+        <v>938392</v>
       </c>
       <c r="U36" s="5">
-        <v>146.1</v>
+        <v>104.7</v>
       </c>
       <c r="V36" s="5">
-        <v>3887096.9</v>
+        <v>1058305.8999999999</v>
       </c>
       <c r="W36" s="5">
-        <v>146.9</v>
+        <v>104.5</v>
       </c>
       <c r="X36" s="5">
-        <v>4334145.5999999996</v>
+        <v>1194575.3999999999</v>
       </c>
       <c r="Y36" s="5">
-        <v>144.5</v>
+        <v>103.6</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="9" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B37" s="5">
-        <v>47852.3</v>
+        <v>33040.9</v>
       </c>
       <c r="C37" s="5">
-        <v>95.3</v>
+        <v>94.3</v>
       </c>
       <c r="D37" s="5">
-        <v>95782.7</v>
+        <v>69634.399999999994</v>
       </c>
       <c r="E37" s="5">
-        <v>93.6</v>
+        <v>96.4</v>
       </c>
       <c r="F37" s="5">
-        <v>154509.72500000003</v>
+        <v>117191.68999999999</v>
       </c>
       <c r="G37" s="5">
-        <v>93.605591009216255</v>
+        <v>96.55728873186554</v>
       </c>
       <c r="H37" s="5">
-        <v>209012.6</v>
+        <v>151577.60000000001</v>
       </c>
       <c r="I37" s="5">
-        <v>98.5</v>
+        <v>99.4</v>
       </c>
       <c r="J37" s="5">
-        <v>267928.40000000002</v>
+        <v>190079.1</v>
       </c>
       <c r="K37" s="5">
-        <v>97.8</v>
+        <v>100.1</v>
       </c>
       <c r="L37" s="8">
-        <v>346595.1</v>
+        <v>239052.9</v>
       </c>
       <c r="M37" s="5">
-        <v>101.1</v>
+        <v>101.5</v>
       </c>
       <c r="N37" s="8">
-        <v>405202.1</v>
+        <v>279568.59999999998</v>
       </c>
       <c r="O37" s="5">
-        <v>100.7</v>
+        <v>101.2</v>
       </c>
       <c r="P37" s="5">
-        <v>460185.4</v>
+        <v>334685.90000000002</v>
       </c>
       <c r="Q37" s="5">
-        <v>98.1</v>
+        <v>101.7</v>
       </c>
       <c r="R37" s="5">
-        <v>538315.5</v>
+        <v>383749.2</v>
       </c>
       <c r="S37" s="5">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="T37" s="5">
-        <v>607502.9</v>
+        <v>423285.2</v>
       </c>
       <c r="U37" s="5">
-        <v>100.8</v>
+        <v>102.1</v>
       </c>
       <c r="V37" s="5">
-        <v>671629.5</v>
+        <v>472872.5</v>
       </c>
       <c r="W37" s="5">
-        <v>100.5</v>
+        <v>102.2</v>
       </c>
       <c r="X37" s="5">
-        <v>771538.8</v>
+        <v>537409.80000000005</v>
       </c>
       <c r="Y37" s="5">
-        <v>100.1</v>
+        <v>102.4</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="9" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B38" s="5">
-        <v>37503.9</v>
+        <v>28873.3</v>
       </c>
       <c r="C38" s="5">
-        <v>94.6</v>
+        <v>93.6</v>
       </c>
       <c r="D38" s="5">
-        <v>76006.7</v>
+        <v>56195.6</v>
       </c>
       <c r="E38" s="5">
-        <v>95.2</v>
+        <v>93.3</v>
       </c>
       <c r="F38" s="5">
-        <v>129434.72500000001</v>
+        <v>88066.804999999993</v>
       </c>
       <c r="G38" s="5">
-        <v>99.72411163205561</v>
+        <v>92.512126031739214</v>
       </c>
       <c r="H38" s="5">
-        <v>173861.6</v>
+        <v>118931.7</v>
       </c>
       <c r="I38" s="5">
-        <v>107</v>
+        <v>100.5</v>
       </c>
       <c r="J38" s="5">
-        <v>219669.3</v>
+        <v>150613</v>
       </c>
       <c r="K38" s="5">
-        <v>105.9</v>
+        <v>102.7</v>
       </c>
       <c r="L38" s="8">
-        <v>279854.5</v>
+        <v>190169.2</v>
       </c>
       <c r="M38" s="5">
-        <v>105.1</v>
+        <v>104.9</v>
       </c>
       <c r="N38" s="8">
-        <v>336638</v>
+        <v>227093.5</v>
       </c>
       <c r="O38" s="5">
-        <v>104.6</v>
+        <v>104.4</v>
       </c>
       <c r="P38" s="5">
-        <v>398151.3</v>
+        <v>265094.2</v>
       </c>
       <c r="Q38" s="5">
-        <v>104.4</v>
+        <v>103.2</v>
       </c>
       <c r="R38" s="5">
-        <v>461612.6</v>
+        <v>315975</v>
       </c>
       <c r="S38" s="5">
-        <v>105.3</v>
+        <v>103.5</v>
       </c>
       <c r="T38" s="5">
-        <v>522930.9</v>
+        <v>367092.3</v>
       </c>
       <c r="U38" s="5">
-        <v>105.7</v>
+        <v>103.6</v>
       </c>
       <c r="V38" s="5">
-        <v>584861.69999999995</v>
+        <v>418930.6</v>
       </c>
       <c r="W38" s="5">
-        <v>106.6</v>
+        <v>105</v>
       </c>
       <c r="X38" s="5">
-        <v>682764.5</v>
+        <v>481140.5</v>
       </c>
       <c r="Y38" s="5">
-        <v>105.2</v>
+        <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" s="9" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B39" s="5">
-        <v>141057.29999999999</v>
+        <v>49930.9</v>
       </c>
       <c r="C39" s="5">
-        <v>96.1</v>
+        <v>92.1</v>
       </c>
       <c r="D39" s="5">
-        <v>289573.40000000002</v>
+        <v>106980.7</v>
       </c>
       <c r="E39" s="5">
-        <v>97.6</v>
+        <v>98.6</v>
       </c>
       <c r="F39" s="5">
-        <v>473631.74900000001</v>
+        <v>175381.06500000003</v>
       </c>
       <c r="G39" s="5">
-        <v>97.938233037920526</v>
+        <v>98.864696507501691</v>
       </c>
       <c r="H39" s="5">
-        <v>626212.6</v>
+        <v>240589.1</v>
       </c>
       <c r="I39" s="5">
-        <v>103.6</v>
+        <v>107.1</v>
       </c>
       <c r="J39" s="5">
-        <v>789902</v>
+        <v>311743.40000000002</v>
       </c>
       <c r="K39" s="5">
+        <v>108.8</v>
+      </c>
+      <c r="L39" s="8">
+        <v>416036.8</v>
+      </c>
+      <c r="M39" s="5">
+        <v>105.4</v>
+      </c>
+      <c r="N39" s="8">
+        <v>508220</v>
+      </c>
+      <c r="O39" s="5">
+        <v>104.5</v>
+      </c>
+      <c r="P39" s="5">
+        <v>611227.30000000005</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>104.3</v>
+      </c>
+      <c r="R39" s="5">
+        <v>721372.1</v>
+      </c>
+      <c r="S39" s="5">
         <v>104.4</v>
       </c>
-      <c r="L39" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="T39" s="5">
-        <v>2199921.7000000002</v>
+        <v>815406</v>
       </c>
       <c r="U39" s="5">
-        <v>109.7</v>
+        <v>103</v>
       </c>
       <c r="V39" s="5">
-        <v>2495292.9</v>
+        <v>928304.6</v>
       </c>
       <c r="W39" s="5">
-        <v>112.4</v>
+        <v>101.9</v>
       </c>
       <c r="X39" s="5">
-        <v>2827266.9</v>
+        <v>1069609.8999999999</v>
       </c>
       <c r="Y39" s="5">
-        <v>111</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" s="9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B40" s="5">
-        <v>58226.5</v>
+        <v>37792.699999999997</v>
       </c>
       <c r="C40" s="5">
-        <v>95.4</v>
+        <v>92.8</v>
       </c>
       <c r="D40" s="5">
-        <v>119718.5</v>
+        <v>81273.399999999994</v>
       </c>
       <c r="E40" s="5">
-        <v>98.6</v>
+        <v>95.6</v>
       </c>
       <c r="F40" s="5">
-        <v>198903.60599999997</v>
+        <v>128666.026</v>
       </c>
       <c r="G40" s="5">
-        <v>99.06157308555467</v>
+        <v>90.407588069928821</v>
       </c>
       <c r="H40" s="5">
-        <v>265737.59999999998</v>
+        <v>189473.1</v>
       </c>
       <c r="I40" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="J40" s="5">
+        <v>245302.5</v>
+      </c>
+      <c r="K40" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="L40" s="8">
+        <v>304044.09999999998</v>
+      </c>
+      <c r="M40" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="N40" s="8">
+        <v>356122.3</v>
+      </c>
+      <c r="O40" s="8">
+        <v>101.5</v>
+      </c>
+      <c r="P40" s="5">
+        <v>426188.3</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="R40" s="5">
+        <v>497241.3</v>
+      </c>
+      <c r="S40" s="8">
+        <v>100.8</v>
+      </c>
+      <c r="T40" s="5">
+        <v>570213.19999999995</v>
+      </c>
+      <c r="U40" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="V40" s="5">
+        <v>634800.6</v>
+      </c>
+      <c r="W40" s="5">
         <v>101.3</v>
       </c>
-      <c r="J40" s="5">
-[...40 lines deleted...]
-      </c>
       <c r="X40" s="5">
-        <v>1194575.3999999999</v>
+        <v>704332.2</v>
       </c>
       <c r="Y40" s="5">
-        <v>103.6</v>
+        <v>101.2</v>
       </c>
     </row>
     <row r="41" spans="1:25">
-      <c r="A41" s="9" t="s">
-        <v>8</v>
+      <c r="A41" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B41" s="5">
-        <v>33040.9</v>
+        <v>16159.3</v>
       </c>
       <c r="C41" s="5">
-        <v>94.3</v>
+        <v>91.4</v>
       </c>
       <c r="D41" s="5">
-        <v>69634.399999999994</v>
+        <v>32802.199999999997</v>
       </c>
       <c r="E41" s="5">
-        <v>96.4</v>
+        <v>93.9</v>
       </c>
       <c r="F41" s="5">
-        <v>117191.68999999999</v>
+        <v>54079.493000000002</v>
       </c>
       <c r="G41" s="5">
-        <v>96.55728873186554</v>
+        <v>93.741289918207343</v>
       </c>
       <c r="H41" s="5">
-        <v>151577.60000000001</v>
+        <v>73171</v>
       </c>
       <c r="I41" s="5">
-        <v>99.4</v>
+        <v>97.4</v>
       </c>
       <c r="J41" s="5">
-        <v>190079.1</v>
+        <v>93355.7</v>
       </c>
       <c r="K41" s="5">
-        <v>100.1</v>
+        <v>101</v>
       </c>
       <c r="L41" s="8">
-        <v>239052.9</v>
-[...2 lines deleted...]
-        <v>101.5</v>
+        <v>121663.2</v>
+      </c>
+      <c r="M41" s="8">
+        <v>104</v>
       </c>
       <c r="N41" s="8">
-        <v>279568.59999999998</v>
-[...2 lines deleted...]
-        <v>101.2</v>
+        <v>148083.29999999999</v>
+      </c>
+      <c r="O41" s="8">
+        <v>105.2</v>
       </c>
       <c r="P41" s="5">
-        <v>334685.90000000002</v>
+        <v>177395.8</v>
       </c>
       <c r="Q41" s="5">
-        <v>101.7</v>
+        <v>105.8</v>
       </c>
       <c r="R41" s="5">
-        <v>383749.2</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>205293.1</v>
+      </c>
+      <c r="S41" s="8">
+        <v>105</v>
       </c>
       <c r="T41" s="5">
-        <v>423285.2</v>
+        <v>233724.2</v>
       </c>
       <c r="U41" s="5">
-        <v>102.1</v>
+        <v>106.1</v>
       </c>
       <c r="V41" s="5">
-        <v>472872.5</v>
+        <v>264048.40000000002</v>
       </c>
       <c r="W41" s="5">
-        <v>102.2</v>
+        <v>106.5</v>
       </c>
       <c r="X41" s="5">
-        <v>537409.80000000005</v>
+        <v>296495.8</v>
       </c>
       <c r="Y41" s="5">
-        <v>102.4</v>
+        <v>106.8</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B42" s="5">
-        <v>28873.3</v>
+        <v>109178.2</v>
       </c>
       <c r="C42" s="5">
-        <v>93.6</v>
+        <v>98.2</v>
       </c>
       <c r="D42" s="5">
-        <v>56195.6</v>
+        <v>216768.3</v>
       </c>
       <c r="E42" s="5">
-        <v>93.3</v>
+        <v>99.1</v>
       </c>
       <c r="F42" s="5">
-        <v>88066.804999999993</v>
+        <v>378109.49</v>
       </c>
       <c r="G42" s="5">
-        <v>92.512126031739214</v>
+        <v>100.25923657496692</v>
       </c>
       <c r="H42" s="5">
-        <v>118931.7</v>
+        <v>514085.2</v>
       </c>
       <c r="I42" s="5">
-        <v>100.5</v>
+        <v>103.9</v>
       </c>
       <c r="J42" s="5">
-        <v>150613</v>
+        <v>673588.3</v>
       </c>
       <c r="K42" s="5">
-        <v>102.7</v>
+        <v>105.3</v>
       </c>
       <c r="L42" s="8">
-        <v>190169.2</v>
-[...2 lines deleted...]
-        <v>104.9</v>
+        <v>870700.8</v>
+      </c>
+      <c r="M42" s="8">
+        <v>106.6</v>
       </c>
       <c r="N42" s="8">
-        <v>227093.5</v>
-[...2 lines deleted...]
-        <v>104.4</v>
+        <v>1067066.6000000001</v>
+      </c>
+      <c r="O42" s="8">
+        <v>107.3</v>
       </c>
       <c r="P42" s="5">
-        <v>265094.2</v>
+        <v>1282268</v>
       </c>
       <c r="Q42" s="5">
-        <v>103.2</v>
+        <v>107.3</v>
       </c>
       <c r="R42" s="5">
-        <v>315975</v>
-[...2 lines deleted...]
-        <v>103.5</v>
+        <v>1494900.2</v>
+      </c>
+      <c r="S42" s="8">
+        <v>106.9</v>
       </c>
       <c r="T42" s="5">
-        <v>367092.3</v>
+        <v>1693998.3</v>
       </c>
       <c r="U42" s="5">
-        <v>103.6</v>
+        <v>107</v>
       </c>
       <c r="V42" s="5">
-        <v>418930.6</v>
+        <v>1896428.3</v>
       </c>
       <c r="W42" s="5">
-        <v>105</v>
+        <v>107.5</v>
       </c>
       <c r="X42" s="5">
-        <v>481140.5</v>
+        <v>2203753.5</v>
       </c>
       <c r="Y42" s="5">
-        <v>105</v>
+        <v>107.3</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="B43" s="5">
-        <v>49930.9</v>
+        <v>386367.1</v>
       </c>
       <c r="C43" s="5">
-        <v>92.1</v>
+        <v>97</v>
       </c>
       <c r="D43" s="5">
-        <v>106980.7</v>
+        <v>708081.8</v>
       </c>
       <c r="E43" s="5">
-        <v>98.6</v>
+        <v>98.8</v>
       </c>
       <c r="F43" s="5">
-        <v>175381.06500000003</v>
+        <v>1069716.6680000001</v>
       </c>
       <c r="G43" s="5">
-        <v>98.864696507501691</v>
+        <v>99.656315606551203</v>
       </c>
       <c r="H43" s="5">
-        <v>240589.1</v>
+        <v>1438110.7</v>
       </c>
       <c r="I43" s="5">
-        <v>107.1</v>
+        <v>108.5</v>
       </c>
       <c r="J43" s="5">
-        <v>311743.40000000002</v>
+        <v>1837966.1</v>
       </c>
       <c r="K43" s="5">
+        <v>107</v>
+      </c>
+      <c r="L43" s="8">
+        <v>2488339.6</v>
+      </c>
+      <c r="M43" s="7">
+        <v>108.4</v>
+      </c>
+      <c r="N43" s="8">
+        <v>2865104.4</v>
+      </c>
+      <c r="O43" s="7">
+        <v>109.7</v>
+      </c>
+      <c r="P43" s="5">
+        <v>3414864.8</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>109.4</v>
+      </c>
+      <c r="R43" s="5">
+        <v>4013565.9</v>
+      </c>
+      <c r="S43" s="7">
+        <v>110.1</v>
+      </c>
+      <c r="T43" s="5">
+        <v>4566623.0999999996</v>
+      </c>
+      <c r="U43" s="5">
+        <v>109.8</v>
+      </c>
+      <c r="V43" s="5">
+        <v>5183447</v>
+      </c>
+      <c r="W43" s="5">
+        <v>107.6</v>
+      </c>
+      <c r="X43" s="5">
+        <v>6011839.2999999998</v>
+      </c>
+      <c r="Y43" s="5">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="5">
+        <v>940841.1</v>
+      </c>
+      <c r="C44" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="D44" s="5">
+        <v>1922652</v>
+      </c>
+      <c r="E44" s="5">
+        <v>93.5</v>
+      </c>
+      <c r="F44" s="5">
+        <v>2990770.9260000004</v>
+      </c>
+      <c r="G44" s="5">
+        <v>96.054452741830033</v>
+      </c>
+      <c r="H44" s="5">
+        <v>4018335.1</v>
+      </c>
+      <c r="I44" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="J44" s="5">
+        <v>4996298.8</v>
+      </c>
+      <c r="K44" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="L44" s="8">
+        <v>6418579.2999999998</v>
+      </c>
+      <c r="M44" s="7">
+        <v>106.6</v>
+      </c>
+      <c r="N44" s="8">
+        <v>7653653.5</v>
+      </c>
+      <c r="O44" s="7">
+        <v>106.4</v>
+      </c>
+      <c r="P44" s="5">
+        <v>9079115.4000000004</v>
+      </c>
+      <c r="Q44" s="5">
+        <v>105.4</v>
+      </c>
+      <c r="R44" s="5">
+        <v>10649959.9</v>
+      </c>
+      <c r="S44" s="7">
+        <v>105.6</v>
+      </c>
+      <c r="T44" s="5">
+        <v>12025402.5</v>
+      </c>
+      <c r="U44" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="V44" s="5">
+        <v>13504430.699999999</v>
+      </c>
+      <c r="W44" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="X44" s="5">
+        <v>15345230.1</v>
+      </c>
+      <c r="Y44" s="5">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B45" s="14">
+        <v>68964.899999999994</v>
+      </c>
+      <c r="C45" s="14">
+        <v>96.6</v>
+      </c>
+      <c r="D45" s="14">
+        <v>153040.1</v>
+      </c>
+      <c r="E45" s="14">
+        <v>98.4</v>
+      </c>
+      <c r="F45" s="14">
+        <v>252919.598</v>
+      </c>
+      <c r="G45" s="14">
+        <v>98.612713449465517</v>
+      </c>
+      <c r="H45" s="14">
+        <v>346458</v>
+      </c>
+      <c r="I45" s="14">
+        <v>103.9</v>
+      </c>
+      <c r="J45" s="14">
+        <v>458860.79999999999</v>
+      </c>
+      <c r="K45" s="14">
+        <v>101.6</v>
+      </c>
+      <c r="L45" s="14">
+        <v>612471.6</v>
+      </c>
+      <c r="M45" s="16">
+        <v>103.4</v>
+      </c>
+      <c r="N45" s="14">
+        <v>737116.8</v>
+      </c>
+      <c r="O45" s="16">
+        <v>104.2</v>
+      </c>
+      <c r="P45" s="14">
+        <v>873625.5</v>
+      </c>
+      <c r="Q45" s="14">
+        <v>106</v>
+      </c>
+      <c r="R45" s="14">
+        <v>1030573</v>
+      </c>
+      <c r="S45" s="16">
+        <v>106.8</v>
+      </c>
+      <c r="T45" s="14">
+        <v>1170878</v>
+      </c>
+      <c r="U45" s="16">
+        <v>106.7</v>
+      </c>
+      <c r="V45" s="14">
+        <v>1343409.6</v>
+      </c>
+      <c r="W45" s="14">
         <v>108.8</v>
       </c>
-      <c r="L43" s="8">
-[...14 lines deleted...]
-      <c r="Q43" s="5">
+      <c r="X45" s="14">
+        <v>1553011.9</v>
+      </c>
+      <c r="Y45" s="14">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" ht="15" customHeight="1">
+      <c r="A48" s="78"/>
+      <c r="B48" s="73" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="73"/>
+      <c r="D48" s="73" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" s="73"/>
+      <c r="F48" s="73" t="s">
+        <v>48</v>
+      </c>
+      <c r="G48" s="73"/>
+      <c r="H48" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="I48" s="73"/>
+      <c r="J48" s="73" t="s">
+        <v>50</v>
+      </c>
+      <c r="K48" s="73"/>
+      <c r="L48" s="73" t="s">
+        <v>51</v>
+      </c>
+      <c r="M48" s="73"/>
+      <c r="N48" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="O48" s="73"/>
+      <c r="P48" s="73" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q48" s="73"/>
+      <c r="R48" s="73" t="s">
+        <v>54</v>
+      </c>
+      <c r="S48" s="73"/>
+      <c r="T48" s="73" t="s">
+        <v>55</v>
+      </c>
+      <c r="U48" s="73"/>
+      <c r="V48" s="73" t="s">
+        <v>56</v>
+      </c>
+      <c r="W48" s="73"/>
+      <c r="X48" s="73" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y48" s="73"/>
+    </row>
+    <row r="49" spans="1:25" ht="22.5">
+      <c r="A49" s="78"/>
+      <c r="B49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="L49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="N49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="R49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="T49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="U49" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="V49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W49" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="X49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y49" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50" s="5">
+        <v>2618960.5</v>
+      </c>
+      <c r="C50" s="5">
+        <v>98.3</v>
+      </c>
+      <c r="D50" s="5">
+        <v>5786609.7000000002</v>
+      </c>
+      <c r="E50" s="5">
+        <v>106.1</v>
+      </c>
+      <c r="F50" s="5">
+        <v>9351506.1999999993</v>
+      </c>
+      <c r="G50" s="5">
+        <v>108</v>
+      </c>
+      <c r="H50" s="18">
+        <v>12939745.1</v>
+      </c>
+      <c r="I50" s="5">
+        <v>109.6</v>
+      </c>
+      <c r="J50" s="18">
+        <v>16611339.800000001</v>
+      </c>
+      <c r="K50" s="5">
+        <v>110.8</v>
+      </c>
+      <c r="L50" s="18">
+        <v>20676088.800000001</v>
+      </c>
+      <c r="M50" s="5">
+        <v>106.2</v>
+      </c>
+      <c r="N50" s="18">
+        <v>24856189</v>
+      </c>
+      <c r="O50" s="5">
+        <v>106.2</v>
+      </c>
+      <c r="P50" s="18">
+        <v>29426905</v>
+      </c>
+      <c r="Q50" s="5">
+        <v>105.2</v>
+      </c>
+      <c r="R50" s="11">
+        <v>34316037.5</v>
+      </c>
+      <c r="S50" s="6">
         <v>104.3</v>
       </c>
-      <c r="R43" s="5">
-[...8 lines deleted...]
-      <c r="U43" s="5">
+      <c r="T50" s="8">
+        <v>39076559.799999997</v>
+      </c>
+      <c r="U50" s="11">
+        <v>104.1</v>
+      </c>
+      <c r="V50" s="8">
+        <v>44404108.799999997</v>
+      </c>
+      <c r="W50" s="11">
+        <v>104.8</v>
+      </c>
+      <c r="X50" s="8">
+        <v>50789112</v>
+      </c>
+      <c r="Y50" s="11">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="8"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="8"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="8">
+        <v>278891.8</v>
+      </c>
+      <c r="M51" s="5">
+        <v>86.1</v>
+      </c>
+      <c r="N51" s="8">
+        <v>350448.2</v>
+      </c>
+      <c r="O51" s="5">
+        <v>87.4</v>
+      </c>
+      <c r="P51" s="8">
+        <v>432025.8</v>
+      </c>
+      <c r="Q51" s="5">
+        <v>87.4</v>
+      </c>
+      <c r="R51" s="11">
+        <v>503280</v>
+      </c>
+      <c r="S51" s="6">
+        <v>85.7</v>
+      </c>
+      <c r="T51" s="8">
+        <v>573731.1</v>
+      </c>
+      <c r="U51" s="11">
+        <v>84.5</v>
+      </c>
+      <c r="V51" s="8">
+        <v>669820.6</v>
+      </c>
+      <c r="W51" s="11">
+        <v>86.5</v>
+      </c>
+      <c r="X51" s="8">
+        <v>796132.9</v>
+      </c>
+      <c r="Y51" s="11">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B52" s="5">
+        <v>44591.8</v>
+      </c>
+      <c r="C52" s="5">
+        <v>92.6</v>
+      </c>
+      <c r="D52" s="5">
+        <v>102434</v>
+      </c>
+      <c r="E52" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="F52" s="5">
+        <v>169917.7</v>
+      </c>
+      <c r="G52" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="H52" s="8">
+        <v>245556.5</v>
+      </c>
+      <c r="I52" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="J52" s="8">
+        <v>347534.9</v>
+      </c>
+      <c r="K52" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="L52" s="8">
+        <v>454708</v>
+      </c>
+      <c r="M52" s="5">
+        <v>100</v>
+      </c>
+      <c r="N52" s="8">
+        <v>537997.9</v>
+      </c>
+      <c r="O52" s="5">
+        <v>98.4</v>
+      </c>
+      <c r="P52" s="8">
+        <v>650006.6</v>
+      </c>
+      <c r="Q52" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="R52" s="11">
+        <v>764364.4</v>
+      </c>
+      <c r="S52" s="6">
+        <v>102.8</v>
+      </c>
+      <c r="T52" s="8">
+        <v>876222.5</v>
+      </c>
+      <c r="U52" s="11">
+        <v>104.1</v>
+      </c>
+      <c r="V52" s="8">
+        <v>964472.3</v>
+      </c>
+      <c r="W52" s="11">
+        <v>103.4</v>
+      </c>
+      <c r="X52" s="8">
+        <v>1079227.3</v>
+      </c>
+      <c r="Y52" s="11">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
+      <c r="A53" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="5">
+        <v>118130.7</v>
+      </c>
+      <c r="C53" s="5">
+        <v>97</v>
+      </c>
+      <c r="D53" s="5">
+        <v>226748.3</v>
+      </c>
+      <c r="E53" s="5">
+        <v>90.5</v>
+      </c>
+      <c r="F53" s="5">
+        <v>373781.3</v>
+      </c>
+      <c r="G53" s="5">
+        <v>93.1</v>
+      </c>
+      <c r="H53" s="8">
+        <v>535111.1</v>
+      </c>
+      <c r="I53" s="5">
+        <v>93.1</v>
+      </c>
+      <c r="J53" s="8">
+        <v>683453</v>
+      </c>
+      <c r="K53" s="5">
+        <v>94.3</v>
+      </c>
+      <c r="L53" s="8">
+        <v>828069</v>
+      </c>
+      <c r="M53" s="5">
+        <v>92</v>
+      </c>
+      <c r="N53" s="8">
+        <v>1007343.2</v>
+      </c>
+      <c r="O53" s="5">
+        <v>88.3</v>
+      </c>
+      <c r="P53" s="8">
+        <v>1213981.8999999999</v>
+      </c>
+      <c r="Q53" s="5">
+        <v>88.9</v>
+      </c>
+      <c r="R53" s="11">
+        <v>1399225.1</v>
+      </c>
+      <c r="S53" s="6">
+        <v>86.5</v>
+      </c>
+      <c r="T53" s="8">
+        <v>1573325.7</v>
+      </c>
+      <c r="U53" s="11">
+        <v>84.4</v>
+      </c>
+      <c r="V53" s="8">
+        <v>1763140</v>
+      </c>
+      <c r="W53" s="11">
+        <v>84.6</v>
+      </c>
+      <c r="X53" s="8">
+        <v>1977462.3</v>
+      </c>
+      <c r="Y53" s="11">
+        <v>81.099999999999994</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="A54" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="5">
+        <v>73672.600000000006</v>
+      </c>
+      <c r="C54" s="5">
+        <v>104</v>
+      </c>
+      <c r="D54" s="5">
+        <v>161164</v>
+      </c>
+      <c r="E54" s="5">
+        <v>102</v>
+      </c>
+      <c r="F54" s="5">
+        <v>254069.4</v>
+      </c>
+      <c r="G54" s="5">
+        <v>100.4</v>
+      </c>
+      <c r="H54" s="8">
+        <v>353320.7</v>
+      </c>
+      <c r="I54" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="J54" s="8">
+        <v>465743.5</v>
+      </c>
+      <c r="K54" s="5">
         <v>103</v>
       </c>
-      <c r="V43" s="5">
-[...25 lines deleted...]
-      <c r="E44" s="5">
+      <c r="L54" s="8">
+        <v>449167.3</v>
+      </c>
+      <c r="M54" s="5">
+        <v>92.3</v>
+      </c>
+      <c r="N54" s="8">
+        <v>564397.4</v>
+      </c>
+      <c r="O54" s="5">
+        <v>95.8</v>
+      </c>
+      <c r="P54" s="8">
+        <v>683524.1</v>
+      </c>
+      <c r="Q54" s="5">
         <v>95.6</v>
       </c>
-      <c r="F44" s="5">
-[...162 lines deleted...]
-      <c r="I46" s="5">
+      <c r="R54" s="11">
+        <v>831465.8</v>
+      </c>
+      <c r="S54" s="6">
+        <v>97.8</v>
+      </c>
+      <c r="T54" s="8">
+        <v>1004694.7</v>
+      </c>
+      <c r="U54" s="11">
+        <v>99.5</v>
+      </c>
+      <c r="V54" s="8">
+        <v>1202206.7</v>
+      </c>
+      <c r="W54" s="11">
         <v>103.9</v>
       </c>
-      <c r="J46" s="5">
-[...85 lines deleted...]
-      <c r="M47" s="7">
+      <c r="X54" s="8">
+        <v>1404251.4</v>
+      </c>
+      <c r="Y54" s="11">
         <v>108.4</v>
-      </c>
-[...391 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="K55" s="5"/>
+        <v>3</v>
+      </c>
+      <c r="B55" s="5">
+        <v>466018.6</v>
+      </c>
+      <c r="C55" s="5">
+        <v>183.1</v>
+      </c>
+      <c r="D55" s="5">
+        <v>1094965.2</v>
+      </c>
+      <c r="E55" s="5">
+        <v>185.9</v>
+      </c>
+      <c r="F55" s="5">
+        <v>1643282</v>
+      </c>
+      <c r="G55" s="5">
+        <v>182.1</v>
+      </c>
+      <c r="H55" s="8">
+        <v>2236229.7000000002</v>
+      </c>
+      <c r="I55" s="5">
+        <v>177.5</v>
+      </c>
+      <c r="J55" s="8">
+        <v>2809064.5</v>
+      </c>
+      <c r="K55" s="5">
+        <v>177.8</v>
+      </c>
       <c r="L55" s="8">
-        <v>278891.8</v>
+        <v>3087856.5</v>
       </c>
       <c r="M55" s="5">
-        <v>86.1</v>
+        <v>157</v>
       </c>
       <c r="N55" s="8">
-        <v>350448.2</v>
+        <v>3370468.6</v>
       </c>
       <c r="O55" s="5">
-        <v>87.4</v>
+        <v>139.1</v>
       </c>
       <c r="P55" s="8">
-        <v>432025.8</v>
+        <v>3547766.5</v>
       </c>
       <c r="Q55" s="5">
-        <v>87.4</v>
+        <v>122.2</v>
       </c>
       <c r="R55" s="11">
-        <v>503280</v>
+        <v>3826449.5</v>
       </c>
       <c r="S55" s="6">
-        <v>85.7</v>
+        <v>114</v>
       </c>
       <c r="T55" s="8">
-        <v>573731.1</v>
+        <v>4111068.4</v>
       </c>
       <c r="U55" s="11">
-        <v>84.5</v>
+        <v>103.8</v>
       </c>
       <c r="V55" s="8">
-        <v>669820.6</v>
+        <v>4582584.4000000004</v>
       </c>
       <c r="W55" s="11">
-        <v>86.5</v>
+        <v>101.2</v>
       </c>
       <c r="X55" s="8">
-        <v>796132.9</v>
+        <v>5102318.2</v>
       </c>
       <c r="Y55" s="11">
-        <v>87.6</v>
+        <v>100.9</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" s="9" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B56" s="5">
-        <v>44591.8</v>
+        <v>50820.800000000003</v>
       </c>
       <c r="C56" s="5">
-        <v>92.6</v>
+        <v>96.1</v>
       </c>
       <c r="D56" s="5">
-        <v>102434</v>
+        <v>106348.6</v>
       </c>
       <c r="E56" s="5">
-        <v>100.6</v>
+        <v>100.5</v>
       </c>
       <c r="F56" s="5">
-        <v>169917.7</v>
+        <v>169191.6</v>
       </c>
       <c r="G56" s="5">
-        <v>101.3</v>
+        <v>98.8</v>
       </c>
       <c r="H56" s="8">
-        <v>245556.5</v>
+        <v>235965.5</v>
       </c>
       <c r="I56" s="5">
-        <v>101.1</v>
+        <v>101.5</v>
       </c>
       <c r="J56" s="8">
-        <v>347534.9</v>
+        <v>296946.90000000002</v>
       </c>
       <c r="K56" s="5">
-        <v>100.2</v>
+        <v>99.3</v>
       </c>
       <c r="L56" s="8">
-        <v>454708</v>
+        <v>364059.2</v>
       </c>
       <c r="M56" s="5">
-        <v>100</v>
+        <v>93.5</v>
       </c>
       <c r="N56" s="8">
-        <v>537997.9</v>
+        <v>435234.1</v>
       </c>
       <c r="O56" s="5">
-        <v>98.4</v>
+        <v>95.2</v>
       </c>
       <c r="P56" s="8">
-        <v>650006.6</v>
+        <v>517335.1</v>
       </c>
       <c r="Q56" s="5">
+        <v>99.3</v>
+      </c>
+      <c r="R56" s="11">
+        <v>601103</v>
+      </c>
+      <c r="S56" s="6">
+        <v>98.3</v>
+      </c>
+      <c r="T56" s="8">
+        <v>688935.2</v>
+      </c>
+      <c r="U56" s="11">
+        <v>99.5</v>
+      </c>
+      <c r="V56" s="8">
+        <v>786106.5</v>
+      </c>
+      <c r="W56" s="11">
         <v>102.4</v>
       </c>
-      <c r="R56" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="X56" s="8">
-        <v>1079227.3</v>
+        <v>884847.9</v>
       </c>
       <c r="Y56" s="11">
-        <v>102.3</v>
+        <v>100.3</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" s="9" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B57" s="5">
-        <v>118130.7</v>
+        <v>44591.199999999997</v>
       </c>
       <c r="C57" s="5">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="D57" s="5">
-        <v>226748.3</v>
+        <v>91415.2</v>
       </c>
       <c r="E57" s="5">
-        <v>90.5</v>
+        <v>105</v>
       </c>
       <c r="F57" s="5">
-        <v>373781.3</v>
+        <v>153938.6</v>
       </c>
       <c r="G57" s="5">
-        <v>93.1</v>
+        <v>103.2</v>
       </c>
       <c r="H57" s="8">
-        <v>535111.1</v>
+        <v>209300.6</v>
       </c>
       <c r="I57" s="5">
-        <v>93.1</v>
+        <v>103.9</v>
       </c>
       <c r="J57" s="8">
-        <v>683453</v>
+        <v>266176.7</v>
       </c>
       <c r="K57" s="5">
-        <v>94.3</v>
+        <v>104.1</v>
       </c>
       <c r="L57" s="8">
-        <v>828069</v>
+        <v>344332</v>
       </c>
       <c r="M57" s="5">
-        <v>92</v>
+        <v>105.3</v>
       </c>
       <c r="N57" s="8">
-        <v>1007343.2</v>
+        <v>419237.4</v>
       </c>
       <c r="O57" s="5">
-        <v>88.3</v>
+        <v>106.3</v>
       </c>
       <c r="P57" s="8">
-        <v>1213981.8999999999</v>
+        <v>494391.8</v>
       </c>
       <c r="Q57" s="5">
-        <v>88.9</v>
+        <v>105.7</v>
       </c>
       <c r="R57" s="11">
-        <v>1399225.1</v>
+        <v>568279.1</v>
       </c>
       <c r="S57" s="6">
-        <v>86.5</v>
+        <v>104.6</v>
       </c>
       <c r="T57" s="8">
-        <v>1573325.7</v>
+        <v>640594</v>
       </c>
       <c r="U57" s="11">
-        <v>84.4</v>
+        <v>104.1</v>
       </c>
       <c r="V57" s="8">
-        <v>1763140</v>
+        <v>714917.3</v>
       </c>
       <c r="W57" s="11">
-        <v>84.6</v>
+        <v>104.1</v>
       </c>
       <c r="X57" s="8">
-        <v>1977462.3</v>
+        <v>817871.2</v>
       </c>
       <c r="Y57" s="11">
-        <v>81.099999999999994</v>
+        <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58" s="9" t="s">
-        <v>2</v>
-[...30 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="8"/>
+      <c r="I58" s="5"/>
+      <c r="J58" s="8"/>
+      <c r="K58" s="5"/>
       <c r="L58" s="8">
-        <v>449167.3</v>
+        <v>130642.9</v>
       </c>
       <c r="M58" s="5">
-        <v>92.3</v>
+        <v>126.7</v>
       </c>
       <c r="N58" s="8">
-        <v>564397.4</v>
+        <v>163945.70000000001</v>
       </c>
       <c r="O58" s="5">
-        <v>95.8</v>
+        <v>124.4</v>
       </c>
       <c r="P58" s="8">
-        <v>683524.1</v>
+        <v>196719.2</v>
       </c>
       <c r="Q58" s="5">
-        <v>95.6</v>
+        <v>121.4</v>
       </c>
       <c r="R58" s="11">
-        <v>831465.8</v>
+        <v>235223.3</v>
       </c>
       <c r="S58" s="6">
-        <v>97.8</v>
+        <v>123.2</v>
       </c>
       <c r="T58" s="8">
-        <v>1004694.7</v>
+        <v>271183.5</v>
       </c>
       <c r="U58" s="11">
-        <v>99.5</v>
+        <v>124.5</v>
       </c>
       <c r="V58" s="8">
-        <v>1202206.7</v>
+        <v>306229.7</v>
       </c>
       <c r="W58" s="11">
-        <v>103.9</v>
+        <v>124.7</v>
       </c>
       <c r="X58" s="8">
-        <v>1404251.4</v>
+        <v>362503.8</v>
       </c>
       <c r="Y58" s="11">
-        <v>108.4</v>
+        <v>130.4</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59" s="9" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B59" s="5">
-        <v>466018.6</v>
+        <v>152746.20000000001</v>
       </c>
       <c r="C59" s="5">
-        <v>183.1</v>
+        <v>98.5</v>
       </c>
       <c r="D59" s="5">
-        <v>1094965.2</v>
+        <v>324741.40000000002</v>
       </c>
       <c r="E59" s="5">
-        <v>185.9</v>
+        <v>102.2</v>
       </c>
       <c r="F59" s="5">
-        <v>1643282</v>
+        <v>535326.19999999995</v>
       </c>
       <c r="G59" s="5">
-        <v>182.1</v>
+        <v>102.9</v>
       </c>
       <c r="H59" s="8">
-        <v>2236229.7000000002</v>
+        <v>710404.3</v>
       </c>
       <c r="I59" s="5">
-        <v>177.5</v>
+        <v>103</v>
       </c>
       <c r="J59" s="8">
-        <v>2809064.5</v>
+        <v>905984.2</v>
       </c>
       <c r="K59" s="5">
-        <v>177.8</v>
+        <v>103.8</v>
       </c>
       <c r="L59" s="8">
-        <v>3087856.5</v>
+        <v>1119198</v>
       </c>
       <c r="M59" s="5">
-        <v>157</v>
+        <v>104.6</v>
       </c>
       <c r="N59" s="8">
-        <v>3370468.6</v>
+        <v>1362585.2</v>
       </c>
       <c r="O59" s="5">
-        <v>139.1</v>
+        <v>103.5</v>
       </c>
       <c r="P59" s="8">
-        <v>3547766.5</v>
+        <v>1676271.6</v>
       </c>
       <c r="Q59" s="5">
-        <v>122.2</v>
+        <v>103.3</v>
       </c>
       <c r="R59" s="11">
-        <v>3826449.5</v>
+        <v>2087434.6</v>
       </c>
       <c r="S59" s="6">
-        <v>114</v>
+        <v>105.2</v>
       </c>
       <c r="T59" s="8">
-        <v>4111068.4</v>
+        <v>2429666.1</v>
       </c>
       <c r="U59" s="11">
-        <v>103.8</v>
+        <v>106.5</v>
       </c>
       <c r="V59" s="8">
-        <v>4582584.4000000004</v>
+        <v>2777733.1</v>
       </c>
       <c r="W59" s="11">
-        <v>101.2</v>
+        <v>107.2</v>
       </c>
       <c r="X59" s="8">
-        <v>5102318.2</v>
+        <v>3209861.7</v>
       </c>
       <c r="Y59" s="11">
-        <v>100.9</v>
+        <v>108.9</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" s="9" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B60" s="5">
-        <v>50820.800000000003</v>
+        <v>64803.8</v>
       </c>
       <c r="C60" s="5">
-        <v>96.1</v>
+        <v>104.8</v>
       </c>
       <c r="D60" s="5">
-        <v>106348.6</v>
+        <v>135702</v>
       </c>
       <c r="E60" s="5">
-        <v>100.5</v>
+        <v>105.7</v>
       </c>
       <c r="F60" s="5">
-        <v>169191.6</v>
+        <v>227354</v>
       </c>
       <c r="G60" s="5">
-        <v>98.8</v>
+        <v>105.2</v>
       </c>
       <c r="H60" s="8">
-        <v>235965.5</v>
+        <v>316386.90000000002</v>
       </c>
       <c r="I60" s="5">
-        <v>101.5</v>
+        <v>108.5</v>
       </c>
       <c r="J60" s="8">
-        <v>296946.90000000002</v>
+        <v>421923.5</v>
       </c>
       <c r="K60" s="5">
-        <v>99.3</v>
+        <v>107.5</v>
       </c>
       <c r="L60" s="8">
-        <v>364059.2</v>
+        <v>567480</v>
       </c>
       <c r="M60" s="5">
-        <v>93.5</v>
+        <v>106.6</v>
       </c>
       <c r="N60" s="8">
-        <v>435234.1</v>
+        <v>698921.9</v>
       </c>
       <c r="O60" s="5">
-        <v>95.2</v>
+        <v>104.7</v>
       </c>
       <c r="P60" s="8">
-        <v>517335.1</v>
+        <v>849980.2</v>
       </c>
       <c r="Q60" s="5">
-        <v>99.3</v>
+        <v>105</v>
       </c>
       <c r="R60" s="11">
-        <v>601103</v>
+        <v>992269.5</v>
       </c>
       <c r="S60" s="6">
-        <v>98.3</v>
+        <v>105.2</v>
       </c>
       <c r="T60" s="8">
-        <v>688935.2</v>
+        <v>1153403.3999999999</v>
       </c>
       <c r="U60" s="11">
-        <v>99.5</v>
+        <v>107.1</v>
       </c>
       <c r="V60" s="8">
-        <v>786106.5</v>
+        <v>1301535.6000000001</v>
       </c>
       <c r="W60" s="11">
-        <v>102.4</v>
+        <v>106.6</v>
       </c>
       <c r="X60" s="8">
-        <v>884847.9</v>
+        <v>1444680.3</v>
       </c>
       <c r="Y60" s="11">
-        <v>100.3</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" s="9" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B61" s="5">
-        <v>44591.199999999997</v>
+        <v>35435.800000000003</v>
       </c>
       <c r="C61" s="5">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D61" s="5">
-        <v>91415.2</v>
+        <v>77410</v>
       </c>
       <c r="E61" s="5">
-        <v>105</v>
+        <v>101.6</v>
       </c>
       <c r="F61" s="5">
-        <v>153938.6</v>
+        <v>130615.1</v>
       </c>
       <c r="G61" s="5">
-        <v>103.2</v>
+        <v>100.9</v>
       </c>
       <c r="H61" s="8">
-        <v>209300.6</v>
+        <v>170543.1</v>
       </c>
       <c r="I61" s="5">
-        <v>103.9</v>
+        <v>101.2</v>
       </c>
       <c r="J61" s="8">
-        <v>266176.7</v>
+        <v>215302.6</v>
       </c>
       <c r="K61" s="5">
-        <v>104.1</v>
+        <v>101.4</v>
       </c>
       <c r="L61" s="8">
-        <v>344332</v>
+        <v>273022.40000000002</v>
       </c>
       <c r="M61" s="5">
-        <v>105.3</v>
+        <v>101.8</v>
       </c>
       <c r="N61" s="8">
-        <v>419237.4</v>
+        <v>320974.5</v>
       </c>
       <c r="O61" s="5">
-        <v>106.3</v>
+        <v>101.9</v>
       </c>
       <c r="P61" s="8">
-        <v>494391.8</v>
+        <v>387391.8</v>
       </c>
       <c r="Q61" s="5">
-        <v>105.7</v>
+        <v>102.2</v>
       </c>
       <c r="R61" s="11">
-        <v>568279.1</v>
+        <v>447180.79999999999</v>
       </c>
       <c r="S61" s="6">
-        <v>104.6</v>
+        <v>102.3</v>
       </c>
       <c r="T61" s="8">
-        <v>640594</v>
+        <v>494993.7</v>
       </c>
       <c r="U61" s="11">
-        <v>104.1</v>
+        <v>102.3</v>
       </c>
       <c r="V61" s="8">
-        <v>714917.3</v>
+        <v>555057.30000000005</v>
       </c>
       <c r="W61" s="11">
-        <v>104.1</v>
+        <v>102.3</v>
       </c>
       <c r="X61" s="8">
-        <v>817871.2</v>
+        <v>632021.1</v>
       </c>
       <c r="Y61" s="11">
-        <v>102</v>
+        <v>102.3</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="K62" s="5"/>
+        <v>9</v>
+      </c>
+      <c r="B62" s="5">
+        <v>31627.1</v>
+      </c>
+      <c r="C62" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="D62" s="5">
+        <v>66908.100000000006</v>
+      </c>
+      <c r="E62" s="5">
+        <v>108.8</v>
+      </c>
+      <c r="F62" s="5">
+        <v>105862.9</v>
+      </c>
+      <c r="G62" s="5">
+        <v>109</v>
+      </c>
+      <c r="H62" s="8">
+        <v>143757.6</v>
+      </c>
+      <c r="I62" s="5">
+        <v>108.9</v>
+      </c>
+      <c r="J62" s="8">
+        <v>190199.9</v>
+      </c>
+      <c r="K62" s="5">
+        <v>113.3</v>
+      </c>
       <c r="L62" s="8">
-        <v>130642.9</v>
+        <v>242590.2</v>
       </c>
       <c r="M62" s="5">
-        <v>126.7</v>
+        <v>113.7</v>
       </c>
       <c r="N62" s="8">
-        <v>163945.70000000001</v>
+        <v>305869.09999999998</v>
       </c>
       <c r="O62" s="5">
-        <v>124.4</v>
+        <v>119.1</v>
       </c>
       <c r="P62" s="8">
-        <v>196719.2</v>
+        <v>376962.9</v>
       </c>
       <c r="Q62" s="5">
-        <v>121.4</v>
+        <v>124.9</v>
       </c>
       <c r="R62" s="11">
-        <v>235223.3</v>
+        <v>446107.8</v>
       </c>
       <c r="S62" s="6">
-        <v>123.2</v>
+        <v>123.1</v>
       </c>
       <c r="T62" s="8">
-        <v>271183.5</v>
+        <v>515054.6</v>
       </c>
       <c r="U62" s="11">
-        <v>124.5</v>
+        <v>121.7</v>
       </c>
       <c r="V62" s="8">
-        <v>306229.7</v>
+        <v>591805.30000000005</v>
       </c>
       <c r="W62" s="11">
-        <v>124.7</v>
+        <v>122.1</v>
       </c>
       <c r="X62" s="8">
-        <v>362503.8</v>
+        <v>687380.7</v>
       </c>
       <c r="Y62" s="11">
-        <v>130.4</v>
+        <v>123.1</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63" s="9" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B63" s="5">
-        <v>152746.20000000001</v>
+        <v>55802.1</v>
       </c>
       <c r="C63" s="5">
-        <v>98.5</v>
+        <v>96.8</v>
       </c>
       <c r="D63" s="5">
-        <v>324741.40000000002</v>
+        <v>125442.5</v>
       </c>
       <c r="E63" s="5">
+        <v>101.8</v>
+      </c>
+      <c r="F63" s="5">
+        <v>205087.3</v>
+      </c>
+      <c r="G63" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="H63" s="8">
+        <v>283351.7</v>
+      </c>
+      <c r="I63" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="J63" s="8">
+        <v>367930.4</v>
+      </c>
+      <c r="K63" s="5">
         <v>102.2</v>
       </c>
-      <c r="F63" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="L63" s="8">
-        <v>1119198</v>
+        <v>490309.1</v>
       </c>
       <c r="M63" s="5">
-        <v>104.6</v>
+        <v>102</v>
       </c>
       <c r="N63" s="8">
-        <v>1362585.2</v>
+        <v>598771.6</v>
       </c>
       <c r="O63" s="5">
-        <v>103.5</v>
+        <v>101.8</v>
       </c>
       <c r="P63" s="8">
-        <v>1676271.6</v>
+        <v>718888.1</v>
       </c>
       <c r="Q63" s="5">
-        <v>103.3</v>
+        <v>101.3</v>
       </c>
       <c r="R63" s="11">
-        <v>2087434.6</v>
+        <v>855492.3</v>
       </c>
       <c r="S63" s="6">
-        <v>105.2</v>
+        <v>101.9</v>
       </c>
       <c r="T63" s="8">
-        <v>2429666.1</v>
+        <v>969029.3</v>
       </c>
       <c r="U63" s="11">
-        <v>106.5</v>
+        <v>102.2</v>
       </c>
       <c r="V63" s="8">
-        <v>2777733.1</v>
+        <v>1096066.8999999999</v>
       </c>
       <c r="W63" s="11">
-        <v>107.2</v>
+        <v>102.1</v>
       </c>
       <c r="X63" s="8">
-        <v>3209861.7</v>
+        <v>1252299.8</v>
       </c>
       <c r="Y63" s="11">
-        <v>108.9</v>
+        <v>101.6</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64" s="9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B64" s="5">
-        <v>64803.8</v>
+        <v>39192.6</v>
       </c>
       <c r="C64" s="5">
-        <v>104.8</v>
+        <v>91.6</v>
       </c>
       <c r="D64" s="5">
-        <v>135702</v>
+        <v>92598.9</v>
       </c>
       <c r="E64" s="5">
-        <v>105.7</v>
+        <v>100.6</v>
       </c>
       <c r="F64" s="5">
-        <v>227354</v>
+        <v>147340.6</v>
       </c>
       <c r="G64" s="5">
-        <v>105.2</v>
+        <v>100.4</v>
       </c>
       <c r="H64" s="8">
-        <v>316386.90000000002</v>
+        <v>219440.4</v>
       </c>
       <c r="I64" s="5">
-        <v>108.5</v>
+        <v>100.9</v>
       </c>
       <c r="J64" s="8">
-        <v>421923.5</v>
+        <v>285535.2</v>
       </c>
       <c r="K64" s="5">
-        <v>107.5</v>
+        <v>101.6</v>
       </c>
       <c r="L64" s="8">
-        <v>567480</v>
+        <v>353740</v>
       </c>
       <c r="M64" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="N64" s="8">
+        <v>417503.3</v>
+      </c>
+      <c r="O64" s="5">
+        <v>102</v>
+      </c>
+      <c r="P64" s="8">
+        <v>495854.1</v>
+      </c>
+      <c r="Q64" s="5">
+        <v>101</v>
+      </c>
+      <c r="R64" s="11">
+        <v>578399.9</v>
+      </c>
+      <c r="S64" s="6">
+        <v>100.7</v>
+      </c>
+      <c r="T64" s="8">
+        <v>660132.6</v>
+      </c>
+      <c r="U64" s="11">
+        <v>100.2</v>
+      </c>
+      <c r="V64" s="8">
+        <v>736424.2</v>
+      </c>
+      <c r="W64" s="11">
+        <v>100.5</v>
+      </c>
+      <c r="X64" s="8">
+        <v>820648.7</v>
+      </c>
+      <c r="Y64" s="11">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25">
+      <c r="A65" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="5">
+        <v>19410.3</v>
+      </c>
+      <c r="C65" s="5">
+        <v>107.9</v>
+      </c>
+      <c r="D65" s="5">
+        <v>38996.5</v>
+      </c>
+      <c r="E65" s="5">
+        <v>107</v>
+      </c>
+      <c r="F65" s="5">
+        <v>64676.2</v>
+      </c>
+      <c r="G65" s="5">
         <v>106.6</v>
       </c>
-      <c r="N64" s="8">
-[...57 lines deleted...]
-      </c>
       <c r="H65" s="8">
-        <v>170543.1</v>
+        <v>88040.8</v>
       </c>
       <c r="I65" s="5">
-        <v>101.2</v>
+        <v>106.8</v>
       </c>
       <c r="J65" s="8">
-        <v>215302.6</v>
+        <v>113997.4</v>
       </c>
       <c r="K65" s="5">
-        <v>101.4</v>
+        <v>108</v>
       </c>
       <c r="L65" s="8">
-        <v>273022.40000000002</v>
+        <v>148331.20000000001</v>
       </c>
       <c r="M65" s="5">
-        <v>101.8</v>
+        <v>107.7</v>
       </c>
       <c r="N65" s="8">
-        <v>320974.5</v>
+        <v>181102.7</v>
       </c>
       <c r="O65" s="5">
-        <v>101.9</v>
+        <v>107.8</v>
       </c>
       <c r="P65" s="8">
-        <v>387391.8</v>
+        <v>219682.5</v>
       </c>
       <c r="Q65" s="5">
-        <v>102.2</v>
+        <v>108.8</v>
       </c>
       <c r="R65" s="11">
-        <v>447180.79999999999</v>
+        <v>260001.3</v>
       </c>
       <c r="S65" s="6">
-        <v>102.3</v>
+        <v>110.9</v>
       </c>
       <c r="T65" s="8">
-        <v>494993.7</v>
+        <v>295433.7</v>
       </c>
       <c r="U65" s="11">
-        <v>102.3</v>
+        <v>110.5</v>
       </c>
       <c r="V65" s="8">
-        <v>555057.30000000005</v>
+        <v>334393.59999999998</v>
       </c>
       <c r="W65" s="11">
-        <v>102.3</v>
+        <v>110.6</v>
       </c>
       <c r="X65" s="8">
-        <v>632021.1</v>
+        <v>373156.7</v>
       </c>
       <c r="Y65" s="11">
-        <v>102.3</v>
+        <v>109.8</v>
       </c>
     </row>
     <row r="66" spans="1:25">
-      <c r="A66" s="9" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="A66" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="8"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="8"/>
+      <c r="K66" s="5"/>
       <c r="L66" s="8">
-        <v>242590.2</v>
+        <v>75347.899999999994</v>
       </c>
       <c r="M66" s="5">
-        <v>113.7</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="N66" s="8">
-        <v>305869.09999999998</v>
+        <v>95603.3</v>
       </c>
       <c r="O66" s="5">
-        <v>119.1</v>
+        <v>82.1</v>
       </c>
       <c r="P66" s="8">
-        <v>376962.9</v>
+        <v>113288.3</v>
       </c>
       <c r="Q66" s="5">
-        <v>124.9</v>
+        <v>78.599999999999994</v>
       </c>
       <c r="R66" s="11">
-        <v>446107.8</v>
+        <v>132181.6</v>
       </c>
       <c r="S66" s="6">
-        <v>123.1</v>
+        <v>82.1</v>
       </c>
       <c r="T66" s="8">
-        <v>515054.6</v>
+        <v>153737.20000000001</v>
       </c>
       <c r="U66" s="11">
-        <v>121.7</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="V66" s="8">
-        <v>591805.30000000005</v>
+        <v>179302</v>
       </c>
       <c r="W66" s="11">
-        <v>122.1</v>
+        <v>84.2</v>
       </c>
       <c r="X66" s="8">
-        <v>687380.7</v>
+        <v>209701.2</v>
       </c>
       <c r="Y66" s="11">
-        <v>123.1</v>
+        <v>87.1</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67" s="9" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B67" s="5">
-        <v>55802.1</v>
+        <v>123640.1</v>
       </c>
       <c r="C67" s="5">
-        <v>96.8</v>
+        <v>103.1</v>
       </c>
       <c r="D67" s="5">
-        <v>125442.5</v>
+        <v>253712.4</v>
       </c>
       <c r="E67" s="5">
-        <v>101.8</v>
+        <v>106.7</v>
       </c>
       <c r="F67" s="5">
-        <v>205087.3</v>
+        <v>437701.2</v>
       </c>
       <c r="G67" s="5">
-        <v>101.4</v>
+        <v>104.3</v>
       </c>
       <c r="H67" s="8">
-        <v>283351.7</v>
+        <v>623764.5</v>
       </c>
       <c r="I67" s="5">
-        <v>102.1</v>
+        <v>108.8</v>
       </c>
       <c r="J67" s="8">
-        <v>367930.4</v>
+        <v>813108.4</v>
       </c>
       <c r="K67" s="5">
-        <v>102.2</v>
+        <v>107.8</v>
       </c>
       <c r="L67" s="8">
-        <v>490309.1</v>
+        <v>748099.1</v>
       </c>
       <c r="M67" s="5">
-        <v>102</v>
+        <v>114.5</v>
       </c>
       <c r="N67" s="8">
-        <v>598771.6</v>
+        <v>898256.7</v>
       </c>
       <c r="O67" s="5">
-        <v>101.8</v>
+        <v>111.9</v>
       </c>
       <c r="P67" s="8">
-        <v>718888.1</v>
+        <v>1055840</v>
       </c>
       <c r="Q67" s="5">
-        <v>101.3</v>
+        <v>110.4</v>
       </c>
       <c r="R67" s="11">
-        <v>855492.3</v>
-[...2 lines deleted...]
-        <v>101.9</v>
+        <v>1221881.6000000001</v>
+      </c>
+      <c r="S67" s="11">
+        <v>109.9</v>
       </c>
       <c r="T67" s="8">
-        <v>969029.3</v>
+        <v>1373281.3</v>
       </c>
       <c r="U67" s="11">
-        <v>102.2</v>
+        <v>109.6</v>
       </c>
       <c r="V67" s="8">
-        <v>1096066.8999999999</v>
+        <v>1533212.5</v>
       </c>
       <c r="W67" s="11">
-        <v>102.1</v>
+        <v>109.9</v>
       </c>
       <c r="X67" s="8">
-        <v>1252299.8</v>
+        <v>1787499.2</v>
       </c>
       <c r="Y67" s="11">
-        <v>101.6</v>
+        <v>110.4</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68" s="9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B68" s="5">
-        <v>39192.6</v>
+        <v>405583.6</v>
       </c>
       <c r="C68" s="5">
-        <v>91.6</v>
+        <v>92.9</v>
       </c>
       <c r="D68" s="5">
-        <v>92598.9</v>
+        <v>811293.9</v>
       </c>
       <c r="E68" s="5">
-        <v>100.6</v>
+        <v>101.6</v>
       </c>
       <c r="F68" s="5">
-        <v>147340.6</v>
+        <v>1248974</v>
       </c>
       <c r="G68" s="5">
-        <v>100.4</v>
+        <v>102.8</v>
       </c>
       <c r="H68" s="8">
-        <v>219440.4</v>
+        <v>1723786.2</v>
       </c>
       <c r="I68" s="5">
-        <v>100.9</v>
+        <v>104.8</v>
       </c>
       <c r="J68" s="8">
-        <v>285535.2</v>
+        <v>2220906.1</v>
       </c>
       <c r="K68" s="5">
-        <v>101.6</v>
+        <v>105.5</v>
       </c>
       <c r="L68" s="8">
-        <v>353740</v>
+        <v>2900816.8</v>
       </c>
       <c r="M68" s="5">
         <v>101.4</v>
       </c>
       <c r="N68" s="8">
-        <v>417503.3</v>
+        <v>3496042.6</v>
       </c>
       <c r="O68" s="5">
+        <v>106.1</v>
+      </c>
+      <c r="P68" s="8">
+        <v>4288517.5999999996</v>
+      </c>
+      <c r="Q68" s="5">
+        <v>108.9</v>
+      </c>
+      <c r="R68" s="11">
+        <v>5030052.5999999996</v>
+      </c>
+      <c r="S68" s="6">
+        <v>108.5</v>
+      </c>
+      <c r="T68" s="8">
+        <v>5769094.2000000002</v>
+      </c>
+      <c r="U68" s="11">
+        <v>109.3</v>
+      </c>
+      <c r="V68" s="8">
+        <v>6612876</v>
+      </c>
+      <c r="W68" s="11">
+        <v>110.5</v>
+      </c>
+      <c r="X68" s="8">
+        <v>7721687.7000000002</v>
+      </c>
+      <c r="Y68" s="11">
+        <v>110.7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25">
+      <c r="A69" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" s="5">
+        <v>812523.4</v>
+      </c>
+      <c r="C69" s="5">
+        <v>79</v>
+      </c>
+      <c r="D69" s="5">
+        <v>1896454.4</v>
+      </c>
+      <c r="E69" s="5">
+        <v>90.1</v>
+      </c>
+      <c r="F69" s="5">
+        <v>3177244.6</v>
+      </c>
+      <c r="G69" s="5">
+        <v>96.2</v>
+      </c>
+      <c r="H69" s="8">
+        <v>4413111.9000000004</v>
+      </c>
+      <c r="I69" s="5">
+        <v>99</v>
+      </c>
+      <c r="J69" s="8">
+        <v>5630082.9000000004</v>
+      </c>
+      <c r="K69" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="L69" s="8">
+        <v>7050742.7000000002</v>
+      </c>
+      <c r="M69" s="5">
+        <v>98.9</v>
+      </c>
+      <c r="N69" s="8">
+        <v>8685341.8000000007</v>
+      </c>
+      <c r="O69" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="P69" s="8">
+        <v>10368359.4</v>
+      </c>
+      <c r="Q69" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="R69" s="11">
+        <v>12169350</v>
+      </c>
+      <c r="S69" s="6">
+        <v>102.7</v>
+      </c>
+      <c r="T69" s="8">
+        <v>13944720.5</v>
+      </c>
+      <c r="U69" s="11">
+        <v>104.1</v>
+      </c>
+      <c r="V69" s="8">
+        <v>15878445.5</v>
+      </c>
+      <c r="W69" s="11">
+        <v>105.6</v>
+      </c>
+      <c r="X69" s="8">
+        <v>18168199.800000001</v>
+      </c>
+      <c r="Y69" s="11">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25">
+      <c r="A70" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B70" s="14">
+        <v>80369.8</v>
+      </c>
+      <c r="C70" s="14">
+        <v>102.5</v>
+      </c>
+      <c r="D70" s="14">
+        <v>180274.3</v>
+      </c>
+      <c r="E70" s="14">
+        <v>103.2</v>
+      </c>
+      <c r="F70" s="14">
+        <v>307143.5</v>
+      </c>
+      <c r="G70" s="14">
+        <v>105.4</v>
+      </c>
+      <c r="H70" s="14">
+        <v>431673.59999999998</v>
+      </c>
+      <c r="I70" s="14">
+        <v>107.7</v>
+      </c>
+      <c r="J70" s="14">
+        <v>577449.69999999995</v>
+      </c>
+      <c r="K70" s="14">
+        <v>108.5</v>
+      </c>
+      <c r="L70" s="14">
+        <v>768684.7</v>
+      </c>
+      <c r="M70" s="14">
+        <v>107.9</v>
+      </c>
+      <c r="N70" s="14">
+        <v>946143.8</v>
+      </c>
+      <c r="O70" s="14">
+        <v>109.8</v>
+      </c>
+      <c r="P70" s="14">
+        <v>1140117.5</v>
+      </c>
+      <c r="Q70" s="14">
+        <v>111.4</v>
+      </c>
+      <c r="R70" s="19">
+        <v>1366295.3</v>
+      </c>
+      <c r="S70" s="15">
+        <v>112.9</v>
+      </c>
+      <c r="T70" s="14">
+        <v>1578258.1</v>
+      </c>
+      <c r="U70" s="19">
+        <v>114.8</v>
+      </c>
+      <c r="V70" s="14">
+        <v>1817779.3</v>
+      </c>
+      <c r="W70" s="19">
+        <v>115.4</v>
+      </c>
+      <c r="X70" s="14">
+        <v>2057360.1</v>
+      </c>
+      <c r="Y70" s="19">
+        <v>113.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25">
+      <c r="V71" s="7"/>
+      <c r="W71" s="7"/>
+    </row>
+    <row r="75" spans="1:25" ht="12" customHeight="1">
+      <c r="A75" s="75"/>
+      <c r="B75" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="C75" s="73"/>
+      <c r="D75" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="E75" s="73"/>
+      <c r="F75" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="G75" s="73"/>
+      <c r="H75" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="I75" s="73"/>
+      <c r="J75" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="K75" s="73"/>
+      <c r="L75" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="M75" s="73"/>
+      <c r="N75" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="O75" s="73"/>
+      <c r="P75" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q75" s="73"/>
+      <c r="R75" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="S75" s="73"/>
+      <c r="T75" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="U75" s="73"/>
+      <c r="V75" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="W75" s="73"/>
+      <c r="X75" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y75" s="73"/>
+    </row>
+    <row r="76" spans="1:25" ht="22.5">
+      <c r="A76" s="76"/>
+      <c r="B76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="I76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="J76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="N76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="O76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="P76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="R76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="S76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="T76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="U76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="V76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="X76" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y76" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25">
+      <c r="A77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" s="6">
+        <v>3584318</v>
+      </c>
+      <c r="C77" s="11">
+        <v>119.4</v>
+      </c>
+      <c r="D77" s="5">
+        <v>7390823.9000000004</v>
+      </c>
+      <c r="E77" s="5">
+        <v>111.5</v>
+      </c>
+      <c r="F77" s="5">
+        <v>11836796</v>
+      </c>
+      <c r="G77" s="5">
+        <v>111.5</v>
+      </c>
+      <c r="H77" s="5">
+        <v>16209750.199999999</v>
+      </c>
+      <c r="I77" s="5">
+        <v>111.2</v>
+      </c>
+      <c r="J77" s="5">
+        <v>20504770.600000001</v>
+      </c>
+      <c r="K77" s="5">
+        <v>110.2</v>
+      </c>
+      <c r="L77" s="18">
+        <v>25455038.300000001</v>
+      </c>
+      <c r="M77" s="5">
+        <v>110.4</v>
+      </c>
+      <c r="N77" s="8">
+        <v>30242808.399999999</v>
+      </c>
+      <c r="O77" s="11">
+        <v>109.7</v>
+      </c>
+      <c r="P77" s="18">
+        <v>35685648.457000002</v>
+      </c>
+      <c r="Q77" s="5">
+        <v>109.9</v>
+      </c>
+      <c r="R77" s="11">
+        <v>41426741.751999997</v>
+      </c>
+      <c r="S77" s="6">
+        <v>110</v>
+      </c>
+      <c r="T77" s="8">
+        <v>47167082</v>
+      </c>
+      <c r="U77" s="11">
+        <v>110.4</v>
+      </c>
+      <c r="V77" s="5">
+        <v>53791987.600000001</v>
+      </c>
+      <c r="W77" s="1">
+        <v>111.3</v>
+      </c>
+      <c r="X77" s="5">
+        <v>61206493.291000001</v>
+      </c>
+      <c r="Y77" s="20">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25">
+      <c r="A78" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B78" s="6">
+        <v>46795.5</v>
+      </c>
+      <c r="C78" s="11">
+        <v>104.5</v>
+      </c>
+      <c r="D78" s="5">
+        <v>93469.4</v>
+      </c>
+      <c r="E78" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="F78" s="5">
+        <v>153823.4</v>
+      </c>
+      <c r="G78" s="5">
+        <v>104.1</v>
+      </c>
+      <c r="H78" s="5">
+        <v>207032.4</v>
+      </c>
+      <c r="I78" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="J78" s="5">
+        <v>261796.9</v>
+      </c>
+      <c r="K78" s="5">
+        <v>105.5</v>
+      </c>
+      <c r="L78" s="8">
+        <v>334646.7</v>
+      </c>
+      <c r="M78" s="5">
+        <v>104.3</v>
+      </c>
+      <c r="N78" s="8">
+        <v>406413.5</v>
+      </c>
+      <c r="O78" s="11">
+        <v>101.4</v>
+      </c>
+      <c r="P78" s="8">
+        <v>488200.55599999998</v>
+      </c>
+      <c r="Q78" s="5">
+        <v>99.6</v>
+      </c>
+      <c r="R78" s="11">
+        <v>574254.79</v>
+      </c>
+      <c r="S78" s="6">
+        <v>101.4</v>
+      </c>
+      <c r="T78" s="8">
+        <v>659775.80000000005</v>
+      </c>
+      <c r="U78" s="11">
+        <v>103</v>
+      </c>
+      <c r="V78" s="5">
+        <v>756715.1</v>
+      </c>
+      <c r="W78" s="1">
         <v>102</v>
       </c>
-      <c r="P68" s="8">
-[...14 lines deleted...]
-      <c r="U68" s="11">
+      <c r="X78" s="5">
+        <v>888761.23899999994</v>
+      </c>
+      <c r="Y78" s="20">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25">
+      <c r="A79" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B79" s="6">
+        <v>56076.7</v>
+      </c>
+      <c r="C79" s="11">
+        <v>110.4</v>
+      </c>
+      <c r="D79" s="5">
+        <v>124550.9</v>
+      </c>
+      <c r="E79" s="5">
+        <v>107.7</v>
+      </c>
+      <c r="F79" s="5">
+        <v>199622</v>
+      </c>
+      <c r="G79" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="H79" s="5">
+        <v>276970</v>
+      </c>
+      <c r="I79" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="J79" s="5">
+        <v>379831.6</v>
+      </c>
+      <c r="K79" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="L79" s="8">
+        <v>502358.4</v>
+      </c>
+      <c r="M79" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="N79" s="8">
+        <v>586532.69999999995</v>
+      </c>
+      <c r="O79" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="P79" s="8">
+        <v>692289.55799999996</v>
+      </c>
+      <c r="Q79" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="R79" s="11">
+        <v>809322.93799999997</v>
+      </c>
+      <c r="S79" s="6">
+        <v>100.1</v>
+      </c>
+      <c r="T79" s="8">
+        <v>929667.6</v>
+      </c>
+      <c r="U79" s="11">
         <v>100.2</v>
       </c>
-      <c r="V68" s="8">
-[...343 lines deleted...]
-      <c r="O73" s="5">
+      <c r="V79" s="5">
+        <v>1039908.9</v>
+      </c>
+      <c r="W79" s="1">
         <v>102.1</v>
       </c>
-      <c r="P73" s="8">
-[...234 lines deleted...]
-        <v>15</v>
+      <c r="X79" s="5">
+        <v>1159658.9339999999</v>
+      </c>
+      <c r="Y79" s="20">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25">
+      <c r="A80" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B80" s="6">
+        <v>114072.7</v>
+      </c>
+      <c r="C80" s="11">
+        <v>81.8</v>
+      </c>
+      <c r="D80" s="5">
+        <v>242172.6</v>
+      </c>
+      <c r="E80" s="5">
+        <v>90.2</v>
+      </c>
+      <c r="F80" s="5">
+        <v>389240.6</v>
+      </c>
+      <c r="G80" s="5">
+        <v>88.7</v>
+      </c>
+      <c r="H80" s="5">
+        <v>542047.5</v>
+      </c>
+      <c r="I80" s="5">
+        <v>87</v>
+      </c>
+      <c r="J80" s="5">
+        <v>689388.6</v>
+      </c>
+      <c r="K80" s="5">
+        <v>87.5</v>
+      </c>
+      <c r="L80" s="8">
+        <v>855397.7</v>
+      </c>
+      <c r="M80" s="5">
+        <v>90.2</v>
+      </c>
+      <c r="N80" s="8">
+        <v>1015320.7</v>
+      </c>
+      <c r="O80" s="11">
+        <v>88.6</v>
+      </c>
+      <c r="P80" s="8">
+        <v>1209620.091</v>
+      </c>
+      <c r="Q80" s="5">
+        <v>88.2</v>
+      </c>
+      <c r="R80" s="11">
+        <v>1421113.35</v>
+      </c>
+      <c r="S80" s="6">
+        <v>90.4</v>
+      </c>
+      <c r="T80" s="8">
+        <v>1617409.7</v>
+      </c>
+      <c r="U80" s="11">
+        <v>92</v>
+      </c>
+      <c r="V80" s="5">
+        <v>1812414.3</v>
+      </c>
+      <c r="W80" s="1">
+        <v>92.4</v>
+      </c>
+      <c r="X80" s="5">
+        <v>1991662.365</v>
+      </c>
+      <c r="Y80" s="20">
+        <v>91.2</v>
       </c>
     </row>
     <row r="81" spans="1:25">
-      <c r="A81" s="4" t="s">
-        <v>14</v>
+      <c r="A81" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="B81" s="6">
-        <v>3584318</v>
+        <v>82865.399999999994</v>
       </c>
       <c r="C81" s="11">
-        <v>119.4</v>
+        <v>127.4</v>
       </c>
       <c r="D81" s="5">
-        <v>7390823.9000000004</v>
+        <v>176674.9</v>
       </c>
       <c r="E81" s="5">
-        <v>111.5</v>
+        <v>119.6</v>
       </c>
       <c r="F81" s="5">
-        <v>11836796</v>
+        <v>286338.5</v>
       </c>
       <c r="G81" s="5">
-        <v>111.5</v>
+        <v>123.1</v>
       </c>
       <c r="H81" s="5">
-        <v>16209750.199999999</v>
+        <v>391302.6</v>
       </c>
       <c r="I81" s="5">
-        <v>111.2</v>
+        <v>120.7</v>
       </c>
       <c r="J81" s="5">
-        <v>20504770.600000001</v>
+        <v>496149.1</v>
       </c>
       <c r="K81" s="5">
-        <v>110.2</v>
-[...2 lines deleted...]
-        <v>25455038.300000001</v>
+        <v>117</v>
+      </c>
+      <c r="L81" s="8">
+        <v>608596</v>
       </c>
       <c r="M81" s="5">
-        <v>110.4</v>
+        <v>118.1</v>
       </c>
       <c r="N81" s="8">
-        <v>30242808.399999999</v>
+        <v>765110.5</v>
       </c>
       <c r="O81" s="11">
-        <v>109.7</v>
-[...2 lines deleted...]
-        <v>35685648.457000002</v>
+        <v>118.1</v>
+      </c>
+      <c r="P81" s="8">
+        <v>894102.97699999996</v>
       </c>
       <c r="Q81" s="5">
-        <v>109.9</v>
+        <v>114.3</v>
       </c>
       <c r="R81" s="11">
-        <v>41426741.751999997</v>
+        <v>1013328.182</v>
       </c>
       <c r="S81" s="6">
-        <v>110</v>
+        <v>106.9</v>
       </c>
       <c r="T81" s="8">
-        <v>47167082</v>
+        <v>1153544.1000000001</v>
       </c>
       <c r="U81" s="11">
-        <v>110.4</v>
+        <v>101.1</v>
       </c>
       <c r="V81" s="5">
-        <v>53791987.600000001</v>
+        <v>1309576</v>
       </c>
       <c r="W81" s="1">
-        <v>111.3</v>
+        <v>96.4</v>
       </c>
       <c r="X81" s="5">
-        <v>61206493.291000001</v>
+        <v>1486311.1029999999</v>
       </c>
       <c r="Y81" s="20">
-        <v>111.3</v>
+        <v>94.1</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="9" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B82" s="6">
-        <v>46795.5</v>
+        <v>497092.3</v>
       </c>
       <c r="C82" s="11">
-        <v>104.5</v>
+        <v>89.7</v>
       </c>
       <c r="D82" s="5">
-        <v>93469.4</v>
+        <v>932398.5</v>
       </c>
       <c r="E82" s="5">
-        <v>102.1</v>
+        <v>73.7</v>
       </c>
       <c r="F82" s="5">
-        <v>153823.4</v>
+        <v>1472183.8</v>
       </c>
       <c r="G82" s="5">
-        <v>104.1</v>
+        <v>79.8</v>
       </c>
       <c r="H82" s="5">
-        <v>207032.4</v>
+        <v>1945712.4</v>
       </c>
       <c r="I82" s="5">
-        <v>105.3</v>
+        <v>78.400000000000006</v>
       </c>
       <c r="J82" s="5">
-        <v>261796.9</v>
+        <v>2365491.4</v>
       </c>
       <c r="K82" s="5">
-        <v>105.5</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="L82" s="8">
-        <v>334646.7</v>
+        <v>2853256.9</v>
       </c>
       <c r="M82" s="5">
-        <v>104.3</v>
+        <v>82.6</v>
       </c>
       <c r="N82" s="8">
-        <v>406413.5</v>
+        <v>3319713.4</v>
       </c>
       <c r="O82" s="11">
-        <v>101.4</v>
+        <v>88.2</v>
       </c>
       <c r="P82" s="8">
-        <v>488200.55599999998</v>
+        <v>3870913.1839999999</v>
       </c>
       <c r="Q82" s="5">
-        <v>99.6</v>
+        <v>97.7</v>
       </c>
       <c r="R82" s="11">
-        <v>574254.79</v>
+        <v>4540327.8420000002</v>
       </c>
       <c r="S82" s="6">
-        <v>101.4</v>
+        <v>105.9</v>
       </c>
       <c r="T82" s="8">
-        <v>659775.80000000005</v>
+        <v>5164215.2</v>
       </c>
       <c r="U82" s="11">
-        <v>103</v>
+        <v>112.5</v>
       </c>
       <c r="V82" s="5">
-        <v>756715.1</v>
+        <v>5857803.5999999996</v>
       </c>
       <c r="W82" s="1">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="X82" s="5">
-        <v>888761.23899999994</v>
+        <v>6641008.398</v>
       </c>
       <c r="Y82" s="20">
-        <v>101.3</v>
+        <v>117.5</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="9" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B83" s="6">
-        <v>56076.7</v>
+        <v>65643.600000000006</v>
       </c>
       <c r="C83" s="11">
-        <v>110.4</v>
+        <v>111.8</v>
       </c>
       <c r="D83" s="5">
-        <v>124550.9</v>
+        <v>134670.79999999999</v>
       </c>
       <c r="E83" s="5">
-        <v>107.7</v>
+        <v>109.9</v>
       </c>
       <c r="F83" s="5">
-        <v>199622</v>
+        <v>225518.8</v>
       </c>
       <c r="G83" s="5">
-        <v>104.7</v>
+        <v>116.9</v>
       </c>
       <c r="H83" s="5">
-        <v>276970</v>
+        <v>301228.3</v>
       </c>
       <c r="I83" s="5">
-        <v>102.4</v>
+        <v>112.8</v>
       </c>
       <c r="J83" s="5">
-        <v>379831.6</v>
+        <v>377334.5</v>
       </c>
       <c r="K83" s="5">
-        <v>100.6</v>
+        <v>113</v>
       </c>
       <c r="L83" s="8">
-        <v>502358.4</v>
+        <v>474843.8</v>
       </c>
       <c r="M83" s="5">
-        <v>102.6</v>
+        <v>116.9</v>
       </c>
       <c r="N83" s="8">
-        <v>586532.69999999995</v>
+        <v>577674.30000000005</v>
       </c>
       <c r="O83" s="11">
-        <v>101.8</v>
+        <v>119.8</v>
       </c>
       <c r="P83" s="8">
-        <v>692289.55799999996</v>
+        <v>672827.00699999998</v>
       </c>
       <c r="Q83" s="5">
-        <v>100.1</v>
+        <v>118.1</v>
       </c>
       <c r="R83" s="11">
-        <v>809322.93799999997</v>
+        <v>783604.00899999996</v>
       </c>
       <c r="S83" s="6">
-        <v>100.1</v>
+        <v>119.2</v>
       </c>
       <c r="T83" s="8">
-        <v>929667.6</v>
+        <v>870606.7</v>
       </c>
       <c r="U83" s="11">
-        <v>100.2</v>
+        <v>116.2</v>
       </c>
       <c r="V83" s="5">
-        <v>1039908.9</v>
+        <v>1001071.2</v>
       </c>
       <c r="W83" s="1">
-        <v>102.1</v>
+        <v>117.8</v>
       </c>
       <c r="X83" s="5">
-        <v>1159658.9339999999</v>
+        <v>1131117.632</v>
       </c>
       <c r="Y83" s="20">
-        <v>101.9</v>
+        <v>118.6</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="9" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B84" s="6">
-        <v>114072.7</v>
+        <v>52842.3</v>
       </c>
       <c r="C84" s="11">
-        <v>81.8</v>
+        <v>101.3</v>
       </c>
       <c r="D84" s="5">
-        <v>242172.6</v>
+        <v>107997.3</v>
       </c>
       <c r="E84" s="5">
-        <v>90.2</v>
+        <v>100.9</v>
       </c>
       <c r="F84" s="5">
-        <v>389240.6</v>
+        <v>181599.8</v>
       </c>
       <c r="G84" s="5">
-        <v>88.7</v>
+        <v>101.7</v>
       </c>
       <c r="H84" s="5">
-        <v>542047.5</v>
+        <v>242671.6</v>
       </c>
       <c r="I84" s="5">
-        <v>87</v>
+        <v>100.7</v>
       </c>
       <c r="J84" s="5">
-        <v>689388.6</v>
+        <v>310944.7</v>
       </c>
       <c r="K84" s="5">
-        <v>87.5</v>
+        <v>102.1</v>
       </c>
       <c r="L84" s="8">
-        <v>855397.7</v>
+        <v>400528.7</v>
       </c>
       <c r="M84" s="5">
-        <v>90.2</v>
+        <v>102.2</v>
       </c>
       <c r="N84" s="8">
-        <v>1015320.7</v>
+        <v>484184.3</v>
       </c>
       <c r="O84" s="11">
-        <v>88.6</v>
+        <v>102</v>
       </c>
       <c r="P84" s="8">
-        <v>1209620.091</v>
+        <v>568223.03399999999</v>
       </c>
       <c r="Q84" s="5">
-        <v>88.2</v>
+        <v>102</v>
       </c>
       <c r="R84" s="11">
-        <v>1421113.35</v>
+        <v>652236.08499999996</v>
       </c>
       <c r="S84" s="6">
-        <v>90.4</v>
+        <v>102.5</v>
       </c>
       <c r="T84" s="8">
-        <v>1617409.7</v>
+        <v>733087.2</v>
       </c>
       <c r="U84" s="11">
-        <v>92</v>
+        <v>102.6</v>
       </c>
       <c r="V84" s="5">
-        <v>1812414.3</v>
+        <v>817213.3</v>
       </c>
       <c r="W84" s="1">
-        <v>92.4</v>
+        <v>102.9</v>
       </c>
       <c r="X84" s="5">
-        <v>1991662.365</v>
+        <v>921106.38600000006</v>
       </c>
       <c r="Y84" s="20">
-        <v>91.2</v>
+        <v>101.7</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85" s="9" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B85" s="6">
-        <v>82865.399999999994</v>
+        <v>35270.199999999997</v>
       </c>
       <c r="C85" s="11">
-        <v>127.4</v>
+        <v>169.1</v>
       </c>
       <c r="D85" s="5">
-        <v>176674.9</v>
+        <v>67186.899999999994</v>
       </c>
       <c r="E85" s="5">
-        <v>119.6</v>
+        <v>163.30000000000001</v>
       </c>
       <c r="F85" s="5">
-        <v>286338.5</v>
+        <v>122193.5</v>
       </c>
       <c r="G85" s="5">
-        <v>123.1</v>
+        <v>191</v>
       </c>
       <c r="H85" s="5">
-        <v>391302.6</v>
+        <v>173481.7</v>
       </c>
       <c r="I85" s="5">
-        <v>120.7</v>
+        <v>200.6</v>
       </c>
       <c r="J85" s="5">
-        <v>496149.1</v>
+        <v>203293.2</v>
       </c>
       <c r="K85" s="5">
-        <v>117</v>
+        <v>177.8</v>
       </c>
       <c r="L85" s="8">
-        <v>608596</v>
+        <v>264020.90000000002</v>
       </c>
       <c r="M85" s="5">
-        <v>118.1</v>
+        <v>175.1</v>
       </c>
       <c r="N85" s="8">
-        <v>765110.5</v>
+        <v>323990.7</v>
       </c>
       <c r="O85" s="11">
-        <v>118.1</v>
+        <v>172.1</v>
       </c>
       <c r="P85" s="8">
-        <v>894102.97699999996</v>
+        <v>369308.27600000001</v>
       </c>
       <c r="Q85" s="5">
-        <v>114.3</v>
+        <v>164.5</v>
       </c>
       <c r="R85" s="11">
-        <v>1013328.182</v>
+        <v>428754.00099999999</v>
       </c>
       <c r="S85" s="6">
-        <v>106.9</v>
+        <v>160.6</v>
       </c>
       <c r="T85" s="8">
-        <v>1153544.1000000001</v>
+        <v>487468.2</v>
       </c>
       <c r="U85" s="11">
-        <v>101.1</v>
+        <v>159.19999999999999</v>
       </c>
       <c r="V85" s="5">
-        <v>1309576</v>
+        <v>570609.69999999995</v>
       </c>
       <c r="W85" s="1">
-        <v>96.4</v>
+        <v>165.8</v>
       </c>
       <c r="X85" s="5">
-        <v>1486311.1029999999</v>
+        <v>672192.17200000002</v>
       </c>
       <c r="Y85" s="20">
-        <v>94.1</v>
+        <v>165.6</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86" s="9" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B86" s="6">
-        <v>497092.3</v>
+        <v>220413.2</v>
       </c>
       <c r="C86" s="11">
-        <v>89.7</v>
+        <v>130.69999999999999</v>
       </c>
       <c r="D86" s="5">
-        <v>932398.5</v>
+        <v>453813.3</v>
       </c>
       <c r="E86" s="5">
-        <v>73.7</v>
+        <v>126</v>
       </c>
       <c r="F86" s="5">
-        <v>1472183.8</v>
+        <v>750195.7</v>
       </c>
       <c r="G86" s="5">
-        <v>79.8</v>
+        <v>126.8</v>
       </c>
       <c r="H86" s="5">
-        <v>1945712.4</v>
+        <v>1006441.1</v>
       </c>
       <c r="I86" s="5">
-        <v>78.400000000000006</v>
+        <v>128.80000000000001</v>
       </c>
       <c r="J86" s="5">
-        <v>2365491.4</v>
+        <v>1236888.1000000001</v>
       </c>
       <c r="K86" s="5">
-        <v>75.099999999999994</v>
+        <v>124.9</v>
       </c>
       <c r="L86" s="8">
-        <v>2853256.9</v>
+        <v>1507379.5</v>
       </c>
       <c r="M86" s="5">
-        <v>82.6</v>
+        <v>116.3</v>
       </c>
       <c r="N86" s="8">
-        <v>3319713.4</v>
+        <v>1776646.4</v>
       </c>
       <c r="O86" s="11">
-        <v>88.2</v>
+        <v>113.8</v>
       </c>
       <c r="P86" s="8">
-        <v>3870913.1839999999</v>
+        <v>2116660.3160000001</v>
       </c>
       <c r="Q86" s="5">
-        <v>97.7</v>
+        <v>111.3</v>
       </c>
       <c r="R86" s="11">
-        <v>4540327.8420000002</v>
+        <v>2503180.2000000002</v>
       </c>
       <c r="S86" s="6">
-        <v>105.9</v>
+        <v>106.7</v>
       </c>
       <c r="T86" s="8">
-        <v>5164215.2</v>
+        <v>2879194.2</v>
       </c>
       <c r="U86" s="11">
-        <v>112.5</v>
+        <v>106.2</v>
       </c>
       <c r="V86" s="5">
-        <v>5857803.5999999996</v>
+        <v>3295342.5</v>
       </c>
       <c r="W86" s="1">
-        <v>115</v>
+        <v>107.1</v>
       </c>
       <c r="X86" s="5">
-        <v>6641008.398</v>
+        <v>3805150.8870000001</v>
       </c>
       <c r="Y86" s="20">
-        <v>117.5</v>
+        <v>107.8</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" s="9" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B87" s="6">
-        <v>65643.600000000006</v>
+        <v>78876.100000000006</v>
       </c>
       <c r="C87" s="11">
-        <v>111.8</v>
+        <v>101.4</v>
       </c>
       <c r="D87" s="5">
-        <v>134670.79999999999</v>
+        <v>165697.9</v>
       </c>
       <c r="E87" s="5">
-        <v>109.9</v>
+        <v>102.7</v>
       </c>
       <c r="F87" s="5">
-        <v>225518.8</v>
+        <v>275149.5</v>
       </c>
       <c r="G87" s="5">
-        <v>116.9</v>
+        <v>103.1</v>
       </c>
       <c r="H87" s="5">
-        <v>301228.3</v>
+        <v>383940.9</v>
       </c>
       <c r="I87" s="5">
-        <v>112.8</v>
+        <v>104.7</v>
       </c>
       <c r="J87" s="5">
-        <v>377334.5</v>
+        <v>501174</v>
       </c>
       <c r="K87" s="5">
-        <v>113</v>
+        <v>103.5</v>
       </c>
       <c r="L87" s="8">
-        <v>474843.8</v>
+        <v>661170.4</v>
       </c>
       <c r="M87" s="5">
-        <v>116.9</v>
+        <v>102.6</v>
       </c>
       <c r="N87" s="8">
-        <v>577674.30000000005</v>
+        <v>818463.5</v>
       </c>
       <c r="O87" s="11">
-        <v>119.8</v>
+        <v>104</v>
       </c>
       <c r="P87" s="8">
-        <v>672827.00699999998</v>
+        <v>981966.71499999997</v>
       </c>
       <c r="Q87" s="5">
-        <v>118.1</v>
+        <v>103.7</v>
       </c>
       <c r="R87" s="11">
-        <v>783604.00899999996</v>
+        <v>1143217.6850000001</v>
       </c>
       <c r="S87" s="6">
-        <v>119.2</v>
+        <v>104.2</v>
       </c>
       <c r="T87" s="8">
-        <v>870606.7</v>
+        <v>1314404.2</v>
       </c>
       <c r="U87" s="11">
-        <v>116.2</v>
+        <v>103.9</v>
       </c>
       <c r="V87" s="5">
-        <v>1001071.2</v>
+        <v>1487364.9</v>
       </c>
       <c r="W87" s="1">
-        <v>117.8</v>
+        <v>104.9</v>
       </c>
       <c r="X87" s="5">
-        <v>1131117.632</v>
+        <v>1658986.1980000001</v>
       </c>
       <c r="Y87" s="20">
-        <v>118.6</v>
+        <v>106.3</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" s="9" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B88" s="6">
-        <v>52842.3</v>
+        <v>43187.1</v>
       </c>
       <c r="C88" s="11">
-        <v>101.3</v>
+        <v>102.4</v>
       </c>
       <c r="D88" s="5">
-        <v>107997.3</v>
+        <v>93754.9</v>
       </c>
       <c r="E88" s="5">
-        <v>100.9</v>
+        <v>102</v>
       </c>
       <c r="F88" s="5">
-        <v>181599.8</v>
+        <v>156833.79999999999</v>
       </c>
       <c r="G88" s="5">
-        <v>101.7</v>
+        <v>102.1</v>
       </c>
       <c r="H88" s="5">
-        <v>242671.6</v>
+        <v>204150.5</v>
       </c>
       <c r="I88" s="5">
-        <v>100.7</v>
+        <v>102.5</v>
       </c>
       <c r="J88" s="5">
-        <v>310944.7</v>
+        <v>257303.7</v>
       </c>
       <c r="K88" s="5">
-        <v>102.1</v>
+        <v>102.9</v>
       </c>
       <c r="L88" s="8">
-        <v>400528.7</v>
+        <v>325348.09999999998</v>
       </c>
       <c r="M88" s="5">
-        <v>102.2</v>
+        <v>103.2</v>
       </c>
       <c r="N88" s="8">
-        <v>484184.3</v>
+        <v>383771</v>
       </c>
       <c r="O88" s="11">
-        <v>102</v>
+        <v>103.9</v>
       </c>
       <c r="P88" s="8">
-        <v>568223.03399999999</v>
+        <v>461622.12099999998</v>
       </c>
       <c r="Q88" s="5">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="R88" s="11">
-        <v>652236.08499999996</v>
+        <v>530775.50300000003</v>
       </c>
       <c r="S88" s="6">
-        <v>102.5</v>
+        <v>104.1</v>
       </c>
       <c r="T88" s="8">
-        <v>733087.2</v>
+        <v>585730.30000000005</v>
       </c>
       <c r="U88" s="11">
-        <v>102.6</v>
+        <v>104.3</v>
       </c>
       <c r="V88" s="5">
-        <v>817213.3</v>
+        <v>656585.9</v>
       </c>
       <c r="W88" s="1">
-        <v>102.9</v>
+        <v>104.7</v>
       </c>
       <c r="X88" s="5">
-        <v>921106.38600000006</v>
+        <v>744235.27399999998</v>
       </c>
       <c r="Y88" s="20">
-        <v>101.7</v>
+        <v>104.7</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B89" s="6">
-        <v>35270.199999999997</v>
+        <v>49980.9</v>
       </c>
       <c r="C89" s="11">
-        <v>169.1</v>
+        <v>130.80000000000001</v>
       </c>
       <c r="D89" s="5">
-        <v>67186.899999999994</v>
+        <v>97427.9</v>
       </c>
       <c r="E89" s="5">
-        <v>163.30000000000001</v>
+        <v>120.1</v>
       </c>
       <c r="F89" s="5">
-        <v>122193.5</v>
+        <v>149736.5</v>
       </c>
       <c r="G89" s="5">
-        <v>191</v>
+        <v>117.2</v>
       </c>
       <c r="H89" s="5">
-        <v>173481.7</v>
+        <v>206333</v>
       </c>
       <c r="I89" s="5">
-        <v>200.6</v>
+        <v>120</v>
       </c>
       <c r="J89" s="5">
-        <v>203293.2</v>
+        <v>271505.5</v>
       </c>
       <c r="K89" s="5">
-        <v>177.8</v>
+        <v>120.3</v>
       </c>
       <c r="L89" s="8">
-        <v>264020.90000000002</v>
+        <v>361677.2</v>
       </c>
       <c r="M89" s="5">
-        <v>175.1</v>
+        <v>126.9</v>
       </c>
       <c r="N89" s="8">
-        <v>323990.7</v>
+        <v>448891.8</v>
       </c>
       <c r="O89" s="11">
-        <v>172.1</v>
+        <v>126.3</v>
       </c>
       <c r="P89" s="8">
-        <v>369308.27600000001</v>
+        <v>539158.06200000003</v>
       </c>
       <c r="Q89" s="5">
-        <v>164.5</v>
+        <v>124.4</v>
       </c>
       <c r="R89" s="11">
-        <v>428754.00099999999</v>
+        <v>639270.27</v>
       </c>
       <c r="S89" s="6">
-        <v>160.6</v>
+        <v>125.8</v>
       </c>
       <c r="T89" s="8">
-        <v>487468.2</v>
+        <v>733608.5</v>
       </c>
       <c r="U89" s="11">
-        <v>159.19999999999999</v>
+        <v>126</v>
       </c>
       <c r="V89" s="5">
-        <v>570609.69999999995</v>
+        <v>832284.4</v>
       </c>
       <c r="W89" s="1">
-        <v>165.8</v>
+        <v>125.3</v>
       </c>
       <c r="X89" s="5">
-        <v>672192.17200000002</v>
+        <v>980917.40099999995</v>
       </c>
       <c r="Y89" s="20">
-        <v>165.6</v>
+        <v>127.7</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" s="9" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B90" s="6">
-        <v>220413.2</v>
+        <v>65236.4</v>
       </c>
       <c r="C90" s="11">
-        <v>130.69999999999999</v>
+        <v>103.7</v>
       </c>
       <c r="D90" s="5">
-        <v>453813.3</v>
+        <v>146803.1</v>
       </c>
       <c r="E90" s="5">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="F90" s="5">
-        <v>750195.7</v>
+        <v>240238.1</v>
       </c>
       <c r="G90" s="5">
-        <v>126.8</v>
+        <v>104.7</v>
       </c>
       <c r="H90" s="5">
-        <v>1006441.1</v>
+        <v>333456.5</v>
       </c>
       <c r="I90" s="5">
-        <v>128.80000000000001</v>
+        <v>105.6</v>
       </c>
       <c r="J90" s="5">
-        <v>1236888.1000000001</v>
+        <v>428449.1</v>
       </c>
       <c r="K90" s="5">
-        <v>124.9</v>
+        <v>105</v>
       </c>
       <c r="L90" s="8">
-        <v>1507379.5</v>
+        <v>567878.6</v>
       </c>
       <c r="M90" s="5">
-        <v>116.3</v>
+        <v>105</v>
       </c>
       <c r="N90" s="8">
-        <v>1776646.4</v>
+        <v>677959.1</v>
       </c>
       <c r="O90" s="11">
-        <v>113.8</v>
+        <v>103.1</v>
       </c>
       <c r="P90" s="8">
-        <v>2116660.3160000001</v>
+        <v>803358.72699999996</v>
       </c>
       <c r="Q90" s="5">
-        <v>111.3</v>
+        <v>102.3</v>
       </c>
       <c r="R90" s="11">
-        <v>2503180.2000000002</v>
+        <v>952107.91500000004</v>
       </c>
       <c r="S90" s="6">
-        <v>106.7</v>
+        <v>102.5</v>
       </c>
       <c r="T90" s="8">
-        <v>2879194.2</v>
+        <v>1074460.8999999999</v>
       </c>
       <c r="U90" s="11">
-        <v>106.2</v>
+        <v>102.6</v>
       </c>
       <c r="V90" s="5">
-        <v>3295342.5</v>
+        <v>1203969.5</v>
       </c>
       <c r="W90" s="1">
-        <v>107.1</v>
+        <v>102.1</v>
       </c>
       <c r="X90" s="5">
-        <v>3805150.8870000001</v>
+        <v>1365909.5560000001</v>
       </c>
       <c r="Y90" s="20">
-        <v>107.8</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" s="9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B91" s="6">
-        <v>78876.100000000006</v>
+        <v>44744.7</v>
       </c>
       <c r="C91" s="11">
-        <v>101.4</v>
+        <v>99.3</v>
       </c>
       <c r="D91" s="5">
-        <v>165697.9</v>
+        <v>107213.4</v>
       </c>
       <c r="E91" s="5">
-        <v>102.7</v>
+        <v>100.9</v>
       </c>
       <c r="F91" s="5">
-        <v>275149.5</v>
+        <v>173670.8</v>
       </c>
       <c r="G91" s="5">
-        <v>103.1</v>
+        <v>103.9</v>
       </c>
       <c r="H91" s="5">
-        <v>383940.9</v>
+        <v>250158.6</v>
       </c>
       <c r="I91" s="5">
-        <v>104.7</v>
+        <v>101.7</v>
       </c>
       <c r="J91" s="5">
-        <v>501174</v>
+        <v>330185.40000000002</v>
       </c>
       <c r="K91" s="5">
-        <v>103.5</v>
+        <v>104.3</v>
       </c>
       <c r="L91" s="8">
-        <v>661170.4</v>
+        <v>415299</v>
       </c>
       <c r="M91" s="5">
-        <v>102.6</v>
+        <v>107</v>
       </c>
       <c r="N91" s="8">
-        <v>818463.5</v>
+        <v>489836.5</v>
       </c>
       <c r="O91" s="11">
-        <v>104</v>
+        <v>107.6</v>
       </c>
       <c r="P91" s="8">
-        <v>981966.71499999997</v>
+        <v>571378.78899999999</v>
       </c>
       <c r="Q91" s="5">
+        <v>106.5</v>
+      </c>
+      <c r="R91" s="11">
+        <v>649339.92200000002</v>
+      </c>
+      <c r="S91" s="6">
+        <v>104.4</v>
+      </c>
+      <c r="T91" s="8">
+        <v>733690.1</v>
+      </c>
+      <c r="U91" s="11">
+        <v>103.8</v>
+      </c>
+      <c r="V91" s="5">
+        <v>805277.3</v>
+      </c>
+      <c r="W91" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="X91" s="5">
+        <v>882577.5</v>
+      </c>
+      <c r="Y91" s="20">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25">
+      <c r="A92" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B92" s="6">
+        <v>24864.400000000001</v>
+      </c>
+      <c r="C92" s="11">
+        <v>111.5</v>
+      </c>
+      <c r="D92" s="5">
+        <v>48750.5</v>
+      </c>
+      <c r="E92" s="5">
+        <v>108.5</v>
+      </c>
+      <c r="F92" s="5">
+        <v>80120.399999999994</v>
+      </c>
+      <c r="G92" s="5">
+        <v>108.4</v>
+      </c>
+      <c r="H92" s="5">
+        <v>108978.4</v>
+      </c>
+      <c r="I92" s="5">
+        <v>109</v>
+      </c>
+      <c r="J92" s="5">
+        <v>139413</v>
+      </c>
+      <c r="K92" s="5">
+        <v>108.2</v>
+      </c>
+      <c r="L92" s="8">
+        <v>177819.6</v>
+      </c>
+      <c r="M92" s="5">
+        <v>106.5</v>
+      </c>
+      <c r="N92" s="8">
+        <v>217608.1</v>
+      </c>
+      <c r="O92" s="11">
+        <v>107.1</v>
+      </c>
+      <c r="P92" s="8">
+        <v>262461.84499999997</v>
+      </c>
+      <c r="Q92" s="5">
+        <v>106.8</v>
+      </c>
+      <c r="R92" s="11">
+        <v>308794.39899999998</v>
+      </c>
+      <c r="S92" s="6">
+        <v>106.4</v>
+      </c>
+      <c r="T92" s="8">
+        <v>353827.9</v>
+      </c>
+      <c r="U92" s="11">
+        <v>107.6</v>
+      </c>
+      <c r="V92" s="5">
+        <v>403096.4</v>
+      </c>
+      <c r="W92" s="1">
+        <v>108.7</v>
+      </c>
+      <c r="X92" s="5">
+        <v>454152.86499999999</v>
+      </c>
+      <c r="Y92" s="20">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25">
+      <c r="A93" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B93" s="6">
+        <v>12259.4</v>
+      </c>
+      <c r="C93" s="11">
+        <v>117.9</v>
+      </c>
+      <c r="D93" s="5">
+        <v>26517.7</v>
+      </c>
+      <c r="E93" s="5">
+        <v>114.3</v>
+      </c>
+      <c r="F93" s="5">
+        <v>45064.9</v>
+      </c>
+      <c r="G93" s="5">
+        <v>115.9</v>
+      </c>
+      <c r="H93" s="5">
+        <v>57757.599999999999</v>
+      </c>
+      <c r="I93" s="5">
+        <v>113.9</v>
+      </c>
+      <c r="J93" s="5">
+        <v>73246.399999999994</v>
+      </c>
+      <c r="K93" s="5">
+        <v>112.9</v>
+      </c>
+      <c r="L93" s="8">
+        <v>91757.5</v>
+      </c>
+      <c r="M93" s="5">
+        <v>106.5</v>
+      </c>
+      <c r="N93" s="8">
+        <v>111588.4</v>
+      </c>
+      <c r="O93" s="11">
+        <v>102.9</v>
+      </c>
+      <c r="P93" s="8">
+        <v>132779.50599999999</v>
+      </c>
+      <c r="Q93" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="R93" s="11">
+        <v>153047.07399999999</v>
+      </c>
+      <c r="S93" s="6">
         <v>103.7</v>
       </c>
-      <c r="R91" s="11">
-[...37 lines deleted...]
-      <c r="E92" s="5">
+      <c r="T93" s="8">
+        <v>174025.4</v>
+      </c>
+      <c r="U93" s="11">
         <v>102</v>
       </c>
-      <c r="F92" s="5">
-[...2 lines deleted...]
-      <c r="G92" s="5">
+      <c r="V93" s="5">
+        <v>202002.2</v>
+      </c>
+      <c r="W93" s="1">
         <v>102.1</v>
       </c>
-      <c r="H92" s="5">
-[...123 lines deleted...]
-      </c>
       <c r="X93" s="5">
-        <v>980917.40099999995</v>
+        <v>234755.23699999999</v>
       </c>
       <c r="Y93" s="20">
-        <v>127.7</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="94" spans="1:25">
       <c r="A94" s="9" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B94" s="6">
-        <v>65236.4</v>
+        <v>108330.3</v>
       </c>
       <c r="C94" s="11">
-        <v>103.7</v>
+        <v>106.8</v>
       </c>
       <c r="D94" s="5">
-        <v>146803.1</v>
+        <v>222374.39999999999</v>
       </c>
       <c r="E94" s="5">
-        <v>104</v>
+        <v>106.8</v>
       </c>
       <c r="F94" s="5">
-        <v>240238.1</v>
+        <v>385979.7</v>
       </c>
       <c r="G94" s="5">
-        <v>104.7</v>
+        <v>106.1</v>
       </c>
       <c r="H94" s="5">
-        <v>333456.5</v>
+        <v>581598.4</v>
       </c>
       <c r="I94" s="5">
-        <v>105.6</v>
+        <v>110.1</v>
       </c>
       <c r="J94" s="5">
-        <v>428449.1</v>
+        <v>754908.6</v>
       </c>
       <c r="K94" s="5">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L94" s="8">
-        <v>567878.6</v>
+        <v>921904.9</v>
       </c>
       <c r="M94" s="5">
-        <v>105</v>
+        <v>106.8</v>
       </c>
       <c r="N94" s="8">
-        <v>677959.1</v>
+        <v>1084000.7</v>
       </c>
       <c r="O94" s="11">
-        <v>103.1</v>
+        <v>105.1</v>
       </c>
       <c r="P94" s="8">
-        <v>803358.72699999996</v>
+        <v>1250248.5009999999</v>
       </c>
       <c r="Q94" s="5">
-        <v>102.3</v>
+        <v>103.6</v>
       </c>
       <c r="R94" s="11">
-        <v>952107.91500000004</v>
-[...1 lines deleted...]
-      <c r="S94" s="6">
+        <v>1421614.5449999999</v>
+      </c>
+      <c r="S94" s="11">
         <v>102.5</v>
       </c>
       <c r="T94" s="8">
-        <v>1074460.8999999999</v>
+        <v>1565629.1</v>
       </c>
       <c r="U94" s="11">
-        <v>102.6</v>
+        <v>101</v>
       </c>
       <c r="V94" s="5">
-        <v>1203969.5</v>
+        <v>1719388.3</v>
       </c>
       <c r="W94" s="1">
-        <v>102.1</v>
+        <v>100.1</v>
       </c>
       <c r="X94" s="5">
-        <v>1365909.5560000001</v>
+        <v>1992388.956</v>
       </c>
       <c r="Y94" s="20">
-        <v>101.8</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="95" spans="1:25">
       <c r="A95" s="9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B95" s="6">
-        <v>44744.7</v>
+        <v>498748.4</v>
       </c>
       <c r="C95" s="11">
-        <v>99.3</v>
+        <v>102.2</v>
       </c>
       <c r="D95" s="5">
-        <v>107213.4</v>
+        <v>1042899.1</v>
       </c>
       <c r="E95" s="5">
-        <v>100.9</v>
+        <v>106.9</v>
       </c>
       <c r="F95" s="5">
-        <v>173670.8</v>
+        <v>1627134.8</v>
       </c>
       <c r="G95" s="5">
+        <v>109</v>
+      </c>
+      <c r="H95" s="5">
+        <v>2278326.2000000002</v>
+      </c>
+      <c r="I95" s="5">
+        <v>111.7</v>
+      </c>
+      <c r="J95" s="5">
+        <v>2935558.4</v>
+      </c>
+      <c r="K95" s="5">
+        <v>112.5</v>
+      </c>
+      <c r="L95" s="8">
+        <v>3779964.8</v>
+      </c>
+      <c r="M95" s="5">
+        <v>111.6</v>
+      </c>
+      <c r="N95" s="8">
+        <v>4567289.7</v>
+      </c>
+      <c r="O95" s="11">
+        <v>112.3</v>
+      </c>
+      <c r="P95" s="8">
+        <v>5424061.0489999996</v>
+      </c>
+      <c r="Q95" s="5">
+        <v>109.2</v>
+      </c>
+      <c r="R95" s="11">
+        <v>6341053.6459999997</v>
+      </c>
+      <c r="S95" s="6">
+        <v>109.5</v>
+      </c>
+      <c r="T95" s="8">
+        <v>7208654.4000000004</v>
+      </c>
+      <c r="U95" s="11">
+        <v>108.8</v>
+      </c>
+      <c r="V95" s="5">
+        <v>8414438.4000000004</v>
+      </c>
+      <c r="W95" s="1">
+        <v>111.2</v>
+      </c>
+      <c r="X95" s="5">
+        <v>9618333.1309999991</v>
+      </c>
+      <c r="Y95" s="20">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25">
+      <c r="A96" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B96" s="6">
+        <v>1388757.2</v>
+      </c>
+      <c r="C96" s="11">
+        <v>153.4</v>
+      </c>
+      <c r="D96" s="5">
+        <v>2887621.7</v>
+      </c>
+      <c r="E96" s="5">
+        <v>136.6</v>
+      </c>
+      <c r="F96" s="5">
+        <v>4540906</v>
+      </c>
+      <c r="G96" s="5">
+        <v>129.4</v>
+      </c>
+      <c r="H96" s="5">
+        <v>6200878.7000000002</v>
+      </c>
+      <c r="I96" s="5">
+        <v>128</v>
+      </c>
+      <c r="J96" s="5">
+        <v>7813720.9000000004</v>
+      </c>
+      <c r="K96" s="5">
+        <v>127.2</v>
+      </c>
+      <c r="L96" s="8">
+        <v>9434758.4000000004</v>
+      </c>
+      <c r="M96" s="5">
+        <v>123.1</v>
+      </c>
+      <c r="N96" s="8">
+        <v>11063926.5</v>
+      </c>
+      <c r="O96" s="11">
+        <v>117.5</v>
+      </c>
+      <c r="P96" s="8">
+        <v>13031114.361</v>
+      </c>
+      <c r="Q96" s="5">
+        <v>116.5</v>
+      </c>
+      <c r="R96" s="11">
+        <v>14965058.221999999</v>
+      </c>
+      <c r="S96" s="6">
+        <v>114.5</v>
+      </c>
+      <c r="T96" s="8">
+        <v>17100083.800000001</v>
+      </c>
+      <c r="U96" s="11">
+        <v>114.5</v>
+      </c>
+      <c r="V96" s="5">
+        <v>19500395.199999999</v>
+      </c>
+      <c r="W96" s="1">
+        <v>115</v>
+      </c>
+      <c r="X96" s="5">
+        <v>22169082.892999999</v>
+      </c>
+      <c r="Y96" s="20">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25">
+      <c r="A97" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B97" s="15">
+        <v>98261.2</v>
+      </c>
+      <c r="C97" s="19">
+        <v>107.7</v>
+      </c>
+      <c r="D97" s="14">
+        <v>218828.7</v>
+      </c>
+      <c r="E97" s="14">
+        <v>107</v>
+      </c>
+      <c r="F97" s="14">
+        <v>381245.4</v>
+      </c>
+      <c r="G97" s="14">
+        <v>110.5</v>
+      </c>
+      <c r="H97" s="14">
+        <v>517283.8</v>
+      </c>
+      <c r="I97" s="14">
+        <v>107</v>
+      </c>
+      <c r="J97" s="14">
+        <v>678187.5</v>
+      </c>
+      <c r="K97" s="14">
+        <v>105.2</v>
+      </c>
+      <c r="L97" s="14">
+        <v>916431.2</v>
+      </c>
+      <c r="M97" s="14">
+        <v>107.3</v>
+      </c>
+      <c r="N97" s="14">
+        <v>1123886.6000000001</v>
+      </c>
+      <c r="O97" s="19">
+        <v>107.4</v>
+      </c>
+      <c r="P97" s="14">
+        <v>1345353.7819999999</v>
+      </c>
+      <c r="Q97" s="14">
+        <v>107.2</v>
+      </c>
+      <c r="R97" s="19">
+        <v>1596341.1740000001</v>
+      </c>
+      <c r="S97" s="15">
+        <v>106.6</v>
+      </c>
+      <c r="T97" s="14">
+        <v>1827998.7</v>
+      </c>
+      <c r="U97" s="19">
+        <v>106</v>
+      </c>
+      <c r="V97" s="14">
+        <v>2106530.5</v>
+      </c>
+      <c r="W97" s="16">
+        <v>106.2</v>
+      </c>
+      <c r="X97" s="14">
+        <v>2408185.1639999999</v>
+      </c>
+      <c r="Y97" s="21">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25" ht="12" customHeight="1">
+      <c r="A100" s="75"/>
+      <c r="B100" s="73" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100" s="73"/>
+      <c r="D100" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="E100" s="73"/>
+      <c r="F100" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="G100" s="74"/>
+      <c r="H100" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="I100" s="74"/>
+      <c r="J100" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="K100" s="74"/>
+      <c r="L100" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="M100" s="73"/>
+      <c r="N100" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="O100" s="74"/>
+      <c r="P100" s="73" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q100" s="74"/>
+      <c r="R100" s="73" t="s">
+        <v>81</v>
+      </c>
+      <c r="S100" s="74"/>
+      <c r="T100" s="73" t="s">
+        <v>82</v>
+      </c>
+      <c r="U100" s="74"/>
+      <c r="V100" s="73" t="s">
+        <v>83</v>
+      </c>
+      <c r="W100" s="74"/>
+      <c r="X100" s="73" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y100" s="73"/>
+    </row>
+    <row r="101" spans="1:25" ht="22.5">
+      <c r="A101" s="76"/>
+      <c r="B101" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C101" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D101" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E101" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F101" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G101" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H101" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="I101" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="J101" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="K101" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="L101" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="M101" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="N101" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="O101" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="P101" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q101" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="R101" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="S101" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="T101" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="U101" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="V101" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="W101" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="X101" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y101" s="40" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25">
+      <c r="A102" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" s="6">
+        <v>3830127.5</v>
+      </c>
+      <c r="C102" s="11">
+        <v>103.5</v>
+      </c>
+      <c r="D102" s="5">
+        <v>7995416.801</v>
+      </c>
+      <c r="E102" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="F102" s="5">
+        <v>12727817.800000001</v>
+      </c>
+      <c r="G102" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="H102" s="5">
+        <v>17259938.300000001</v>
+      </c>
+      <c r="I102" s="5">
+        <v>102.3</v>
+      </c>
+      <c r="J102" s="5">
+        <v>22025494.899999999</v>
+      </c>
+      <c r="K102" s="5">
+        <v>103.1</v>
+      </c>
+      <c r="L102" s="5">
+        <v>27588464.100000001</v>
+      </c>
+      <c r="M102" s="1">
         <v>103.9</v>
       </c>
-      <c r="H95" s="5">
-[...8 lines deleted...]
-      <c r="K95" s="5">
+      <c r="N102" s="8">
+        <v>33090718.399999999</v>
+      </c>
+      <c r="O102" s="11">
+        <v>104.9</v>
+      </c>
+      <c r="P102" s="8">
+        <v>39294745</v>
+      </c>
+      <c r="Q102" s="11">
+        <v>105.5</v>
+      </c>
+      <c r="R102" s="8">
+        <v>46073282.399999999</v>
+      </c>
+      <c r="S102" s="11">
+        <v>106.3</v>
+      </c>
+      <c r="T102" s="8">
+        <v>53000826.436999999</v>
+      </c>
+      <c r="U102" s="8">
+        <v>107.3</v>
+      </c>
+      <c r="V102" s="8">
+        <v>60958063.100000001</v>
+      </c>
+      <c r="W102" s="8">
+        <v>108.2</v>
+      </c>
+      <c r="X102" s="8">
+        <v>69993418.261999995</v>
+      </c>
+      <c r="Y102" s="1">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25">
+      <c r="A103" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B103" s="6">
+        <v>49771.3</v>
+      </c>
+      <c r="C103" s="11">
+        <v>103.6</v>
+      </c>
+      <c r="D103" s="5">
+        <v>100927.40399999999</v>
+      </c>
+      <c r="E103" s="5">
+        <v>105</v>
+      </c>
+      <c r="F103" s="5">
+        <v>164324.1</v>
+      </c>
+      <c r="G103" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="H103" s="5">
+        <v>224580.1</v>
+      </c>
+      <c r="I103" s="5">
+        <v>106.4</v>
+      </c>
+      <c r="J103" s="5">
+        <v>285607</v>
+      </c>
+      <c r="K103" s="5">
+        <v>107.3</v>
+      </c>
+      <c r="L103" s="5">
+        <v>370030</v>
+      </c>
+      <c r="M103" s="1">
+        <v>108.8</v>
+      </c>
+      <c r="N103" s="8">
+        <v>456564.3</v>
+      </c>
+      <c r="O103" s="11">
+        <v>110.5</v>
+      </c>
+      <c r="P103" s="8">
+        <v>552107.30000000005</v>
+      </c>
+      <c r="Q103" s="11">
+        <v>111.4</v>
+      </c>
+      <c r="R103" s="8">
+        <v>645471.69999999995</v>
+      </c>
+      <c r="S103" s="11">
+        <v>110.5</v>
+      </c>
+      <c r="T103" s="8">
+        <v>753019.06900000002</v>
+      </c>
+      <c r="U103" s="8">
+        <v>112.2</v>
+      </c>
+      <c r="V103" s="8">
+        <v>867181.2</v>
+      </c>
+      <c r="W103" s="8">
+        <v>112.4</v>
+      </c>
+      <c r="X103" s="8">
+        <v>1029053.416</v>
+      </c>
+      <c r="Y103" s="1">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:25">
+      <c r="A104" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B104" s="6">
+        <v>59358.2</v>
+      </c>
+      <c r="C104" s="11">
+        <v>103.7</v>
+      </c>
+      <c r="D104" s="5">
+        <v>116683.878</v>
+      </c>
+      <c r="E104" s="5">
+        <v>91.5</v>
+      </c>
+      <c r="F104" s="5">
+        <v>204648</v>
+      </c>
+      <c r="G104" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="H104" s="5">
+        <v>283906.59999999998</v>
+      </c>
+      <c r="I104" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="J104" s="5">
+        <v>371323.6</v>
+      </c>
+      <c r="K104" s="5">
+        <v>95.7</v>
+      </c>
+      <c r="L104" s="5">
+        <v>490958.2</v>
+      </c>
+      <c r="M104" s="1">
+        <v>95.6</v>
+      </c>
+      <c r="N104" s="8">
+        <v>607100.80000000005</v>
+      </c>
+      <c r="O104" s="11">
+        <v>101.3</v>
+      </c>
+      <c r="P104" s="8">
+        <v>718569</v>
+      </c>
+      <c r="Q104" s="11">
+        <v>101.4</v>
+      </c>
+      <c r="R104" s="8">
+        <v>849813.8</v>
+      </c>
+      <c r="S104" s="11">
+        <v>102.6</v>
+      </c>
+      <c r="T104" s="8">
+        <v>1007693.156</v>
+      </c>
+      <c r="U104" s="8">
+        <v>106.2</v>
+      </c>
+      <c r="V104" s="8">
+        <v>1168596.3</v>
+      </c>
+      <c r="W104" s="8">
+        <v>110</v>
+      </c>
+      <c r="X104" s="8">
+        <v>1366253.1089999999</v>
+      </c>
+      <c r="Y104" s="1">
+        <v>115.6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:25">
+      <c r="A105" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B105" s="6">
+        <v>112753.7</v>
+      </c>
+      <c r="C105" s="11">
+        <v>99.2</v>
+      </c>
+      <c r="D105" s="5">
+        <v>289164.34299999999</v>
+      </c>
+      <c r="E105" s="5">
+        <v>120.7</v>
+      </c>
+      <c r="F105" s="5">
+        <v>455454</v>
+      </c>
+      <c r="G105" s="5">
+        <v>118.1</v>
+      </c>
+      <c r="H105" s="5">
+        <v>651238.1</v>
+      </c>
+      <c r="I105" s="5">
+        <v>121.7</v>
+      </c>
+      <c r="J105" s="5">
+        <v>835804.4</v>
+      </c>
+      <c r="K105" s="5">
+        <v>122.8</v>
+      </c>
+      <c r="L105" s="5">
+        <v>997877.2</v>
+      </c>
+      <c r="M105" s="1">
+        <v>118</v>
+      </c>
+      <c r="N105" s="8">
+        <v>1165414.8999999999</v>
+      </c>
+      <c r="O105" s="11">
+        <v>115.9</v>
+      </c>
+      <c r="P105" s="8">
+        <v>1388200.5</v>
+      </c>
+      <c r="Q105" s="11">
+        <v>115.5</v>
+      </c>
+      <c r="R105" s="8">
+        <v>1615918.7</v>
+      </c>
+      <c r="S105" s="11">
+        <v>114.3</v>
+      </c>
+      <c r="T105" s="8">
+        <v>1835047.8689999999</v>
+      </c>
+      <c r="U105" s="8">
+        <v>114</v>
+      </c>
+      <c r="V105" s="8">
+        <v>2027259.8</v>
+      </c>
+      <c r="W105" s="8">
+        <v>111.9</v>
+      </c>
+      <c r="X105" s="8">
+        <v>2226719.33</v>
+      </c>
+      <c r="Y105" s="1">
+        <v>111.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:25">
+      <c r="A106" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B106" s="6">
+        <v>91637.6</v>
+      </c>
+      <c r="C106" s="11">
+        <v>102.9</v>
+      </c>
+      <c r="D106" s="5">
+        <v>203975.39799999999</v>
+      </c>
+      <c r="E106" s="5">
+        <v>108</v>
+      </c>
+      <c r="F106" s="5">
+        <v>331434.8</v>
+      </c>
+      <c r="G106" s="5">
+        <v>108.5</v>
+      </c>
+      <c r="H106" s="5">
+        <v>436745.4</v>
+      </c>
+      <c r="I106" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="J106" s="5">
+        <v>566108.6</v>
+      </c>
+      <c r="K106" s="5">
+        <v>107.4</v>
+      </c>
+      <c r="L106" s="5">
+        <v>686034.5</v>
+      </c>
+      <c r="M106" s="1">
+        <v>106.2</v>
+      </c>
+      <c r="N106" s="8">
+        <v>843322.5</v>
+      </c>
+      <c r="O106" s="11">
         <v>104.3</v>
       </c>
-      <c r="L95" s="8">
-[...328 lines deleted...]
-      <c r="S99" s="6">
+      <c r="P106" s="8">
+        <v>985561.7</v>
+      </c>
+      <c r="Q106" s="11">
+        <v>104.7</v>
+      </c>
+      <c r="R106" s="8">
+        <v>1140261.2</v>
+      </c>
+      <c r="S106" s="11">
+        <v>107.2</v>
+      </c>
+      <c r="T106" s="8">
+        <v>1323255.5220000001</v>
+      </c>
+      <c r="U106" s="8">
         <v>109.5</v>
       </c>
-      <c r="T99" s="8">
-[...91 lines deleted...]
-      <c r="Y100" s="20">
+      <c r="V106" s="8">
+        <v>1549320.4</v>
+      </c>
+      <c r="W106" s="8">
+        <v>113.2</v>
+      </c>
+      <c r="X106" s="8">
+        <v>1779515.966</v>
+      </c>
+      <c r="Y106" s="1">
         <v>114.6</v>
-      </c>
-[...278 lines deleted...]
-        <v>109.1</v>
       </c>
     </row>
     <row r="107" spans="1:25">
       <c r="A107" s="9" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B107" s="6">
-        <v>49771.3</v>
+        <v>554969</v>
       </c>
       <c r="C107" s="11">
-        <v>103.6</v>
+        <v>104.1</v>
       </c>
       <c r="D107" s="5">
-        <v>100927.40399999999</v>
+        <v>1059048.683</v>
       </c>
       <c r="E107" s="5">
-        <v>105</v>
+        <v>97.1</v>
       </c>
       <c r="F107" s="5">
-        <v>164324.1</v>
+        <v>1570218</v>
       </c>
       <c r="G107" s="5">
-        <v>104.2</v>
+        <v>88.1</v>
       </c>
       <c r="H107" s="5">
-        <v>224580.1</v>
+        <v>2141917.7999999998</v>
       </c>
       <c r="I107" s="5">
-        <v>106.4</v>
+        <v>90.6</v>
       </c>
       <c r="J107" s="5">
-        <v>285607</v>
+        <v>2620218.7999999998</v>
       </c>
       <c r="K107" s="5">
-        <v>107.3</v>
+        <v>91.2</v>
       </c>
       <c r="L107" s="5">
-        <v>370030</v>
+        <v>3215273.3</v>
       </c>
       <c r="M107" s="1">
-        <v>108.8</v>
+        <v>92.7</v>
       </c>
       <c r="N107" s="8">
-        <v>456564.3</v>
+        <v>3780388.3</v>
       </c>
       <c r="O107" s="11">
-        <v>110.5</v>
+        <v>93.5</v>
       </c>
       <c r="P107" s="8">
-        <v>552107.30000000005</v>
+        <v>4367859.7</v>
       </c>
       <c r="Q107" s="11">
-        <v>111.4</v>
+        <v>92.5</v>
       </c>
       <c r="R107" s="8">
-        <v>645471.69999999995</v>
+        <v>4967501.2</v>
       </c>
       <c r="S107" s="11">
-        <v>110.5</v>
+        <v>89.6</v>
       </c>
       <c r="T107" s="8">
-        <v>753019.06900000002</v>
+        <v>5439860.5460000001</v>
       </c>
       <c r="U107" s="8">
-        <v>112.2</v>
+        <v>86.7</v>
       </c>
       <c r="V107" s="8">
-        <v>867181.2</v>
+        <v>6240917</v>
       </c>
       <c r="W107" s="8">
-        <v>112.4</v>
+        <v>87.8</v>
       </c>
       <c r="X107" s="8">
-        <v>1029053.416</v>
+        <v>7178594.46</v>
       </c>
       <c r="Y107" s="1">
-        <v>113.4</v>
+        <v>89.1</v>
       </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108" s="9" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B108" s="6">
-        <v>59358.2</v>
+        <v>70878.2</v>
       </c>
       <c r="C108" s="11">
+        <v>105.1</v>
+      </c>
+      <c r="D108" s="5">
+        <v>140334.337</v>
+      </c>
+      <c r="E108" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="F108" s="5">
+        <v>233303.6</v>
+      </c>
+      <c r="G108" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="H108" s="5">
+        <v>309498</v>
+      </c>
+      <c r="I108" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="J108" s="5">
+        <v>388460.7</v>
+      </c>
+      <c r="K108" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="L108" s="5">
+        <v>489504.8</v>
+      </c>
+      <c r="M108" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="N108" s="8">
+        <v>594694.5</v>
+      </c>
+      <c r="O108" s="11">
+        <v>100.9</v>
+      </c>
+      <c r="P108" s="8">
+        <v>708509.7</v>
+      </c>
+      <c r="Q108" s="11">
+        <v>103.4</v>
+      </c>
+      <c r="R108" s="8">
+        <v>828201.2</v>
+      </c>
+      <c r="S108" s="11">
         <v>103.7</v>
       </c>
-      <c r="D108" s="5">
-[...46 lines deleted...]
-      </c>
       <c r="T108" s="8">
-        <v>1007693.156</v>
+        <v>949201.26599999995</v>
       </c>
       <c r="U108" s="8">
-        <v>106.2</v>
+        <v>107</v>
       </c>
       <c r="V108" s="8">
-        <v>1168596.3</v>
+        <v>1101996.3</v>
       </c>
       <c r="W108" s="8">
-        <v>110</v>
+        <v>108.1</v>
       </c>
       <c r="X108" s="8">
-        <v>1366253.1089999999</v>
+        <v>1261512.754</v>
       </c>
       <c r="Y108" s="1">
-        <v>115.6</v>
+        <v>109.4</v>
       </c>
     </row>
     <row r="109" spans="1:25">
       <c r="A109" s="9" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B109" s="6">
-        <v>112753.7</v>
+        <v>54376.4</v>
       </c>
       <c r="C109" s="11">
-        <v>99.2</v>
+        <v>97.8</v>
       </c>
       <c r="D109" s="5">
-        <v>289164.34299999999</v>
+        <v>111537.685</v>
       </c>
       <c r="E109" s="5">
-        <v>120.7</v>
+        <v>98.4</v>
       </c>
       <c r="F109" s="5">
-        <v>455454</v>
+        <v>184922.6</v>
       </c>
       <c r="G109" s="5">
-        <v>118.1</v>
+        <v>97.4</v>
       </c>
       <c r="H109" s="5">
-        <v>651238.1</v>
+        <v>247656.7</v>
       </c>
       <c r="I109" s="5">
-        <v>121.7</v>
+        <v>97.9</v>
       </c>
       <c r="J109" s="5">
-        <v>835804.4</v>
+        <v>312924.40000000002</v>
       </c>
       <c r="K109" s="5">
-        <v>122.8</v>
+        <v>96.8</v>
       </c>
       <c r="L109" s="5">
-        <v>997877.2</v>
+        <v>416467</v>
       </c>
       <c r="M109" s="1">
-        <v>118</v>
+        <v>100.3</v>
       </c>
       <c r="N109" s="8">
-        <v>1165414.8999999999</v>
+        <v>502916.1</v>
       </c>
       <c r="O109" s="11">
-        <v>115.9</v>
+        <v>100.3</v>
       </c>
       <c r="P109" s="8">
-        <v>1388200.5</v>
+        <v>590181.1</v>
       </c>
       <c r="Q109" s="11">
-        <v>115.5</v>
+        <v>100.3</v>
       </c>
       <c r="R109" s="8">
-        <v>1615918.7</v>
+        <v>690119.8</v>
       </c>
       <c r="S109" s="11">
-        <v>114.3</v>
+        <v>102.1</v>
       </c>
       <c r="T109" s="8">
-        <v>1835047.8689999999</v>
+        <v>779219.04299999995</v>
       </c>
       <c r="U109" s="8">
-        <v>114</v>
+        <v>102.5</v>
       </c>
       <c r="V109" s="8">
-        <v>2027259.8</v>
+        <v>871080.3</v>
       </c>
       <c r="W109" s="8">
-        <v>111.9</v>
+        <v>102.8</v>
       </c>
       <c r="X109" s="8">
-        <v>2226719.33</v>
+        <v>984595.402</v>
       </c>
       <c r="Y109" s="1">
-        <v>111.4</v>
+        <v>102.9</v>
       </c>
     </row>
     <row r="110" spans="1:25">
       <c r="A110" s="9" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B110" s="6">
-        <v>91637.6</v>
+        <v>40661</v>
       </c>
       <c r="C110" s="11">
-        <v>102.9</v>
+        <v>107.9</v>
       </c>
       <c r="D110" s="5">
-        <v>203975.39799999999</v>
+        <v>85707.577000000005</v>
       </c>
       <c r="E110" s="5">
-        <v>108</v>
+        <v>119.9</v>
       </c>
       <c r="F110" s="5">
-        <v>331434.8</v>
+        <v>135701.5</v>
       </c>
       <c r="G110" s="5">
-        <v>108.5</v>
+        <v>104.7</v>
       </c>
       <c r="H110" s="5">
-        <v>436745.4</v>
+        <v>193689.60000000001</v>
       </c>
       <c r="I110" s="5">
-        <v>104.9</v>
+        <v>105.4</v>
       </c>
       <c r="J110" s="5">
-        <v>566108.6</v>
+        <v>258078.4</v>
       </c>
       <c r="K110" s="5">
-        <v>107.4</v>
+        <v>119.5</v>
       </c>
       <c r="L110" s="5">
-        <v>686034.5</v>
+        <v>345445</v>
       </c>
       <c r="M110" s="1">
-        <v>106.2</v>
+        <v>123.1</v>
       </c>
       <c r="N110" s="8">
-        <v>843322.5</v>
+        <v>452337.1</v>
       </c>
       <c r="O110" s="11">
-        <v>104.3</v>
+        <v>131.4</v>
       </c>
       <c r="P110" s="8">
-        <v>985561.7</v>
+        <v>554779</v>
       </c>
       <c r="Q110" s="11">
-        <v>104.7</v>
+        <v>141.30000000000001</v>
       </c>
       <c r="R110" s="8">
-        <v>1140261.2</v>
+        <v>655754.69999999995</v>
       </c>
       <c r="S110" s="11">
-        <v>107.2</v>
+        <v>144.19999999999999</v>
       </c>
       <c r="T110" s="8">
-        <v>1323255.5220000001</v>
+        <v>711603.08499999996</v>
       </c>
       <c r="U110" s="8">
-        <v>109.5</v>
+        <v>137.6</v>
       </c>
       <c r="V110" s="8">
-        <v>1549320.4</v>
+        <v>784123.5</v>
       </c>
       <c r="W110" s="8">
-        <v>113.2</v>
+        <v>129.69999999999999</v>
       </c>
       <c r="X110" s="8">
-        <v>1779515.966</v>
+        <v>887557.64899999998</v>
       </c>
       <c r="Y110" s="1">
-        <v>114.6</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" s="9" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B111" s="6">
-        <v>554969</v>
+        <v>231767.7</v>
       </c>
       <c r="C111" s="11">
-        <v>104.1</v>
+        <v>102</v>
       </c>
       <c r="D111" s="5">
-        <v>1059048.683</v>
+        <v>482497.84</v>
       </c>
       <c r="E111" s="5">
-        <v>97.1</v>
+        <v>103.6</v>
       </c>
       <c r="F111" s="5">
-        <v>1570218</v>
+        <v>810340.1</v>
       </c>
       <c r="G111" s="5">
-        <v>88.1</v>
+        <v>105.8</v>
       </c>
       <c r="H111" s="5">
-        <v>2141917.7999999998</v>
+        <v>1104198.1000000001</v>
       </c>
       <c r="I111" s="5">
-        <v>90.6</v>
+        <v>107.7</v>
       </c>
       <c r="J111" s="5">
-        <v>2620218.7999999998</v>
+        <v>1454667.6</v>
       </c>
       <c r="K111" s="5">
-        <v>91.2</v>
+        <v>115.8</v>
       </c>
       <c r="L111" s="5">
-        <v>3215273.3</v>
+        <v>1804040.7</v>
       </c>
       <c r="M111" s="1">
-        <v>92.7</v>
+        <v>117.8</v>
       </c>
       <c r="N111" s="8">
-        <v>3780388.3</v>
+        <v>2179800.1</v>
       </c>
       <c r="O111" s="11">
-        <v>93.5</v>
+        <v>120</v>
       </c>
       <c r="P111" s="8">
-        <v>4367859.7</v>
+        <v>2626199.4</v>
       </c>
       <c r="Q111" s="11">
-        <v>92.5</v>
+        <v>120.4</v>
       </c>
       <c r="R111" s="8">
-        <v>4967501.2</v>
+        <v>3102604.6</v>
       </c>
       <c r="S111" s="11">
-        <v>89.6</v>
+        <v>120</v>
       </c>
       <c r="T111" s="8">
-        <v>5439860.5460000001</v>
+        <v>3578251.8640000001</v>
       </c>
       <c r="U111" s="8">
-        <v>86.7</v>
+        <v>119.9</v>
       </c>
       <c r="V111" s="8">
-        <v>6240917</v>
+        <v>4087678</v>
       </c>
       <c r="W111" s="8">
-        <v>87.8</v>
+        <v>119.3</v>
       </c>
       <c r="X111" s="8">
-        <v>7178594.46</v>
+        <v>4718198.7220000001</v>
       </c>
       <c r="Y111" s="1">
-        <v>89.1</v>
+        <v>119.1</v>
       </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" s="9" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B112" s="6">
-        <v>70878.2</v>
+        <v>84229</v>
       </c>
       <c r="C112" s="11">
-        <v>105.1</v>
+        <v>106</v>
       </c>
       <c r="D112" s="5">
-        <v>140334.337</v>
+        <v>175992.6</v>
       </c>
       <c r="E112" s="5">
-        <v>101.5</v>
+        <v>104.8</v>
       </c>
       <c r="F112" s="5">
-        <v>233303.6</v>
+        <v>291469.7</v>
       </c>
       <c r="G112" s="5">
-        <v>100.8</v>
+        <v>104.5</v>
       </c>
       <c r="H112" s="5">
-        <v>309498</v>
+        <v>401580</v>
       </c>
       <c r="I112" s="5">
-        <v>100.3</v>
+        <v>103.3</v>
       </c>
       <c r="J112" s="5">
-        <v>388460.7</v>
+        <v>537452.1</v>
       </c>
       <c r="K112" s="5">
-        <v>100.6</v>
+        <v>106.1</v>
       </c>
       <c r="L112" s="5">
-        <v>489504.8</v>
+        <v>714373.8</v>
       </c>
       <c r="M112" s="1">
-        <v>100.8</v>
+        <v>106.9</v>
       </c>
       <c r="N112" s="8">
-        <v>594694.5</v>
+        <v>883301.5</v>
       </c>
       <c r="O112" s="11">
-        <v>100.9</v>
+        <v>106.8</v>
       </c>
       <c r="P112" s="8">
-        <v>708509.7</v>
+        <v>1072523.6000000001</v>
       </c>
       <c r="Q112" s="11">
-        <v>103.4</v>
+        <v>107.8</v>
       </c>
       <c r="R112" s="8">
-        <v>828201.2</v>
+        <v>1261678.1000000001</v>
       </c>
       <c r="S112" s="11">
-        <v>103.7</v>
+        <v>109</v>
       </c>
       <c r="T112" s="8">
-        <v>949201.26599999995</v>
+        <v>1452166.746</v>
       </c>
       <c r="U112" s="8">
-        <v>107</v>
+        <v>109.1</v>
       </c>
       <c r="V112" s="8">
-        <v>1101996.3</v>
+        <v>1656599.3</v>
       </c>
       <c r="W112" s="8">
-        <v>108.1</v>
+        <v>109.9</v>
       </c>
       <c r="X112" s="8">
-        <v>1261512.754</v>
+        <v>1864936.949</v>
       </c>
       <c r="Y112" s="1">
-        <v>109.4</v>
+        <v>110.9</v>
       </c>
     </row>
     <row r="113" spans="1:25">
       <c r="A113" s="9" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B113" s="6">
-        <v>54376.4</v>
+        <v>46719.199999999997</v>
       </c>
       <c r="C113" s="11">
-        <v>97.8</v>
+        <v>102.1</v>
       </c>
       <c r="D113" s="5">
-        <v>111537.685</v>
+        <v>101793.64</v>
       </c>
       <c r="E113" s="5">
-        <v>98.4</v>
+        <v>102.4</v>
       </c>
       <c r="F113" s="5">
-        <v>184922.6</v>
+        <v>170724</v>
       </c>
       <c r="G113" s="5">
-        <v>97.4</v>
+        <v>102.5</v>
       </c>
       <c r="H113" s="5">
-        <v>247656.7</v>
+        <v>223193.60000000001</v>
       </c>
       <c r="I113" s="5">
-        <v>97.9</v>
+        <v>102.9</v>
       </c>
       <c r="J113" s="5">
-        <v>312924.40000000002</v>
+        <v>281077.90000000002</v>
       </c>
       <c r="K113" s="5">
-        <v>96.8</v>
+        <v>102.9</v>
       </c>
       <c r="L113" s="5">
-        <v>416467</v>
+        <v>356713.5</v>
       </c>
       <c r="M113" s="1">
-        <v>100.3</v>
+        <v>103.6</v>
       </c>
       <c r="N113" s="8">
-        <v>502916.1</v>
+        <v>424685.7</v>
       </c>
       <c r="O113" s="11">
-        <v>100.3</v>
+        <v>104.8</v>
       </c>
       <c r="P113" s="8">
-        <v>590181.1</v>
+        <v>511555.2</v>
       </c>
       <c r="Q113" s="11">
-        <v>100.3</v>
+        <v>105</v>
       </c>
       <c r="R113" s="8">
-        <v>690119.8</v>
+        <v>593108.19999999995</v>
       </c>
       <c r="S113" s="11">
-        <v>102.1</v>
+        <v>106</v>
       </c>
       <c r="T113" s="8">
-        <v>779219.04299999995</v>
+        <v>656027.82499999995</v>
       </c>
       <c r="U113" s="8">
-        <v>102.5</v>
+        <v>106.5</v>
       </c>
       <c r="V113" s="8">
-        <v>871080.3</v>
+        <v>734896.1</v>
       </c>
       <c r="W113" s="8">
-        <v>102.8</v>
+        <v>106.5</v>
       </c>
       <c r="X113" s="8">
-        <v>984595.402</v>
+        <v>833497.348</v>
       </c>
       <c r="Y113" s="1">
-        <v>102.9</v>
+        <v>106.6</v>
       </c>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" s="9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B114" s="6">
-        <v>40661</v>
+        <v>56827.3</v>
       </c>
       <c r="C114" s="11">
+        <v>108.3</v>
+      </c>
+      <c r="D114" s="5">
+        <v>111832.946</v>
+      </c>
+      <c r="E114" s="5">
+        <v>109.8</v>
+      </c>
+      <c r="F114" s="5">
+        <v>172128</v>
+      </c>
+      <c r="G114" s="5">
+        <v>109.9</v>
+      </c>
+      <c r="H114" s="5">
+        <v>232561.3</v>
+      </c>
+      <c r="I114" s="5">
         <v>107.9</v>
       </c>
-      <c r="D114" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="J114" s="5">
-        <v>258078.4</v>
+        <v>296463.3</v>
       </c>
       <c r="K114" s="5">
-        <v>119.5</v>
+        <v>104.4</v>
       </c>
       <c r="L114" s="5">
-        <v>345445</v>
+        <v>389643.2</v>
       </c>
       <c r="M114" s="1">
-        <v>123.1</v>
+        <v>102.9</v>
       </c>
       <c r="N114" s="8">
-        <v>452337.1</v>
+        <v>487524.7</v>
       </c>
       <c r="O114" s="11">
-        <v>131.4</v>
+        <v>103.6</v>
       </c>
       <c r="P114" s="8">
-        <v>554779</v>
+        <v>591039.6</v>
       </c>
       <c r="Q114" s="11">
-        <v>141.30000000000001</v>
+        <v>104.3</v>
       </c>
       <c r="R114" s="8">
-        <v>655754.69999999995</v>
+        <v>705243.4</v>
       </c>
       <c r="S114" s="11">
-        <v>144.19999999999999</v>
+        <v>104.9</v>
       </c>
       <c r="T114" s="8">
-        <v>711603.08499999996</v>
+        <v>816667.50800000003</v>
       </c>
       <c r="U114" s="8">
-        <v>137.6</v>
+        <v>105.9</v>
       </c>
       <c r="V114" s="8">
-        <v>784123.5</v>
+        <v>934058</v>
       </c>
       <c r="W114" s="8">
-        <v>129.69999999999999</v>
+        <v>106.8</v>
       </c>
       <c r="X114" s="8">
-        <v>887557.64899999998</v>
+        <v>1101805.206</v>
       </c>
       <c r="Y114" s="1">
-        <v>124.5</v>
+        <v>106.8</v>
       </c>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" s="9" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B115" s="6">
-        <v>231767.7</v>
+        <v>70467</v>
       </c>
       <c r="C115" s="11">
-        <v>102</v>
+        <v>104.5</v>
       </c>
       <c r="D115" s="5">
-        <v>482497.84</v>
+        <v>156150.946</v>
       </c>
       <c r="E115" s="5">
-        <v>103.6</v>
+        <v>103.2</v>
       </c>
       <c r="F115" s="5">
-        <v>810340.1</v>
+        <v>256310.9</v>
       </c>
       <c r="G115" s="5">
-        <v>105.8</v>
+        <v>103.4</v>
       </c>
       <c r="H115" s="5">
-        <v>1104198.1000000001</v>
+        <v>363550.6</v>
       </c>
       <c r="I115" s="5">
-        <v>107.7</v>
+        <v>105.7</v>
       </c>
       <c r="J115" s="5">
-        <v>1454667.6</v>
+        <v>469736.7</v>
       </c>
       <c r="K115" s="5">
-        <v>115.8</v>
+        <v>106.4</v>
       </c>
       <c r="L115" s="5">
-        <v>1804040.7</v>
+        <v>601262.9</v>
       </c>
       <c r="M115" s="1">
-        <v>117.8</v>
+        <v>102.8</v>
       </c>
       <c r="N115" s="8">
-        <v>2179800.1</v>
+        <v>737930.4</v>
       </c>
       <c r="O115" s="11">
-        <v>120</v>
+        <v>105.5</v>
       </c>
       <c r="P115" s="8">
-        <v>2626199.4</v>
+        <v>914002.1</v>
       </c>
       <c r="Q115" s="11">
-        <v>120.4</v>
+        <v>110.3</v>
       </c>
       <c r="R115" s="8">
-        <v>3102604.6</v>
+        <v>1099975.5</v>
       </c>
       <c r="S115" s="11">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="T115" s="8">
-        <v>3578251.8640000001</v>
+        <v>1286988.75</v>
       </c>
       <c r="U115" s="8">
-        <v>119.9</v>
+        <v>116.1</v>
       </c>
       <c r="V115" s="8">
-        <v>4087678</v>
+        <v>1468073.9</v>
       </c>
       <c r="W115" s="8">
-        <v>119.3</v>
+        <v>118.4</v>
       </c>
       <c r="X115" s="8">
-        <v>4718198.7220000001</v>
+        <v>1676540.99</v>
       </c>
       <c r="Y115" s="1">
-        <v>119.1</v>
+        <v>118.9</v>
       </c>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" s="9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B116" s="6">
-        <v>84229</v>
+        <v>47095.5</v>
       </c>
       <c r="C116" s="11">
-        <v>106</v>
+        <v>102.5</v>
       </c>
       <c r="D116" s="5">
-        <v>175992.6</v>
+        <v>113715.30499999999</v>
       </c>
       <c r="E116" s="5">
-        <v>104.8</v>
+        <v>103.7</v>
       </c>
       <c r="F116" s="5">
-        <v>291469.7</v>
+        <v>181116.2</v>
       </c>
       <c r="G116" s="5">
-        <v>104.5</v>
+        <v>101.7</v>
       </c>
       <c r="H116" s="5">
-        <v>401580</v>
+        <v>259879.7</v>
       </c>
       <c r="I116" s="5">
-        <v>103.3</v>
+        <v>101.3</v>
       </c>
       <c r="J116" s="5">
-        <v>537452.1</v>
+        <v>347950.2</v>
       </c>
       <c r="K116" s="5">
-        <v>106.1</v>
+        <v>102.7</v>
       </c>
       <c r="L116" s="5">
-        <v>714373.8</v>
+        <v>448701.7</v>
       </c>
       <c r="M116" s="1">
+        <v>105.4</v>
+      </c>
+      <c r="N116" s="8">
+        <v>529544</v>
+      </c>
+      <c r="O116" s="11">
+        <v>105.4</v>
+      </c>
+      <c r="P116" s="8">
+        <v>625058.30000000005</v>
+      </c>
+      <c r="Q116" s="11">
+        <v>106.5</v>
+      </c>
+      <c r="R116" s="8">
+        <v>714575.6</v>
+      </c>
+      <c r="S116" s="11">
+        <v>107.2</v>
+      </c>
+      <c r="T116" s="8">
+        <v>804383.14500000002</v>
+      </c>
+      <c r="U116" s="8">
         <v>106.9</v>
       </c>
-      <c r="N116" s="8">
-[...22 lines deleted...]
-      </c>
       <c r="V116" s="8">
-        <v>1656599.3</v>
+        <v>881924.9</v>
       </c>
       <c r="W116" s="8">
-        <v>109.9</v>
+        <v>106.9</v>
       </c>
       <c r="X116" s="8">
-        <v>1864936.949</v>
+        <v>990602.24199999997</v>
       </c>
       <c r="Y116" s="1">
-        <v>110.9</v>
+        <v>109.6</v>
       </c>
     </row>
     <row r="117" spans="1:25">
-      <c r="A117" s="9" t="s">
-        <v>8</v>
+      <c r="A117" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B117" s="6">
-        <v>46719.199999999997</v>
+        <v>27222.6</v>
       </c>
       <c r="C117" s="11">
-        <v>102.1</v>
+        <v>102.7</v>
       </c>
       <c r="D117" s="5">
-        <v>101793.64</v>
+        <v>55110.695</v>
       </c>
       <c r="E117" s="5">
-        <v>102.4</v>
+        <v>107.4</v>
       </c>
       <c r="F117" s="5">
-        <v>170724</v>
+        <v>87672.2</v>
       </c>
       <c r="G117" s="5">
-        <v>102.5</v>
+        <v>104.2</v>
       </c>
       <c r="H117" s="5">
-        <v>223193.60000000001</v>
+        <v>120676.7</v>
       </c>
       <c r="I117" s="5">
-        <v>102.9</v>
+        <v>105.8</v>
       </c>
       <c r="J117" s="5">
-        <v>281077.90000000002</v>
+        <v>156878.20000000001</v>
       </c>
       <c r="K117" s="5">
-        <v>102.9</v>
+        <v>107.5</v>
       </c>
       <c r="L117" s="5">
-        <v>356713.5</v>
+        <v>202746.7</v>
       </c>
       <c r="M117" s="1">
-        <v>103.6</v>
+        <v>108.7</v>
       </c>
       <c r="N117" s="8">
-        <v>424685.7</v>
+        <v>250376.5</v>
       </c>
       <c r="O117" s="11">
-        <v>104.8</v>
+        <v>109.7</v>
       </c>
       <c r="P117" s="8">
-        <v>511555.2</v>
+        <v>309227.90000000002</v>
       </c>
       <c r="Q117" s="11">
-        <v>105</v>
+        <v>112.4</v>
       </c>
       <c r="R117" s="8">
-        <v>593108.19999999995</v>
+        <v>376885.7</v>
       </c>
       <c r="S117" s="11">
-        <v>106</v>
+        <v>116.7</v>
       </c>
       <c r="T117" s="8">
-        <v>656027.82499999995</v>
+        <v>440659.53200000001</v>
       </c>
       <c r="U117" s="8">
-        <v>106.5</v>
+        <v>119.2</v>
       </c>
       <c r="V117" s="8">
-        <v>734896.1</v>
+        <v>511161.3</v>
       </c>
       <c r="W117" s="8">
-        <v>106.5</v>
+        <v>121.4</v>
       </c>
       <c r="X117" s="8">
-        <v>833497.348</v>
+        <v>589765.10699999996</v>
       </c>
       <c r="Y117" s="1">
-        <v>106.6</v>
+        <v>124.6</v>
       </c>
     </row>
     <row r="118" spans="1:25">
-      <c r="A118" s="9" t="s">
-        <v>9</v>
+      <c r="A118" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="B118" s="6">
-        <v>56827.3</v>
+        <v>12994.6</v>
       </c>
       <c r="C118" s="11">
-        <v>108.3</v>
+        <v>102.6</v>
       </c>
       <c r="D118" s="5">
-        <v>111832.946</v>
+        <v>28517.789000000001</v>
       </c>
       <c r="E118" s="5">
-        <v>109.8</v>
+        <v>104.2</v>
       </c>
       <c r="F118" s="5">
-        <v>172128</v>
+        <v>47507.4</v>
       </c>
       <c r="G118" s="5">
-        <v>109.9</v>
+        <v>102.2</v>
       </c>
       <c r="H118" s="5">
-        <v>232561.3</v>
+        <v>61606.8</v>
       </c>
       <c r="I118" s="5">
-        <v>107.9</v>
+        <v>104.1</v>
       </c>
       <c r="J118" s="5">
-        <v>296463.3</v>
+        <v>78025.899999999994</v>
       </c>
       <c r="K118" s="5">
         <v>104.4</v>
       </c>
       <c r="L118" s="5">
-        <v>389643.2</v>
+        <v>97958.9</v>
       </c>
       <c r="M118" s="1">
+        <v>104.3</v>
+      </c>
+      <c r="N118" s="8">
+        <v>117661.3</v>
+      </c>
+      <c r="O118" s="11">
         <v>102.9</v>
       </c>
-      <c r="N118" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="P118" s="8">
-        <v>591039.6</v>
+        <v>138963.9</v>
       </c>
       <c r="Q118" s="11">
-        <v>104.3</v>
+        <v>102</v>
       </c>
       <c r="R118" s="8">
-        <v>705243.4</v>
+        <v>160164.70000000001</v>
       </c>
       <c r="S118" s="11">
-        <v>104.9</v>
+        <v>102</v>
       </c>
       <c r="T118" s="8">
-        <v>816667.50800000003</v>
+        <v>183832.674</v>
       </c>
       <c r="U118" s="8">
-        <v>105.9</v>
+        <v>102.8</v>
       </c>
       <c r="V118" s="8">
-        <v>934058</v>
+        <v>211640.6</v>
       </c>
       <c r="W118" s="8">
-        <v>106.8</v>
+        <v>101.8</v>
       </c>
       <c r="X118" s="8">
-        <v>1101805.206</v>
+        <v>246356.951</v>
       </c>
       <c r="Y118" s="1">
-        <v>106.8</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" s="9" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B119" s="6">
-        <v>70467</v>
+        <v>116762.6</v>
       </c>
       <c r="C119" s="11">
-        <v>104.5</v>
+        <v>103.7</v>
       </c>
       <c r="D119" s="5">
-        <v>156150.946</v>
+        <v>235321.41699999999</v>
       </c>
       <c r="E119" s="5">
-        <v>103.2</v>
+        <v>101.7</v>
       </c>
       <c r="F119" s="5">
-        <v>256310.9</v>
+        <v>402852.9</v>
       </c>
       <c r="G119" s="5">
+        <v>100.4</v>
+      </c>
+      <c r="H119" s="5">
+        <v>557080.9</v>
+      </c>
+      <c r="I119" s="5">
+        <v>92.6</v>
+      </c>
+      <c r="J119" s="5">
+        <v>712780.2</v>
+      </c>
+      <c r="K119" s="5">
+        <v>91.7</v>
+      </c>
+      <c r="L119" s="5">
+        <v>894593.2</v>
+      </c>
+      <c r="M119" s="1">
+        <v>94.4</v>
+      </c>
+      <c r="N119" s="8">
+        <v>1113941.1000000001</v>
+      </c>
+      <c r="O119" s="11">
+        <v>100.2</v>
+      </c>
+      <c r="P119" s="8">
+        <v>1294718.6000000001</v>
+      </c>
+      <c r="Q119" s="11">
+        <v>101.1</v>
+      </c>
+      <c r="R119" s="8">
+        <v>1480574.7</v>
+      </c>
+      <c r="S119" s="11">
+        <v>101.7</v>
+      </c>
+      <c r="T119" s="8">
+        <v>1660699.611</v>
+      </c>
+      <c r="U119" s="8">
+        <v>103.5</v>
+      </c>
+      <c r="V119" s="8">
+        <v>1825303</v>
+      </c>
+      <c r="W119" s="8">
         <v>103.4</v>
       </c>
-      <c r="H119" s="5">
-[...46 lines deleted...]
-      </c>
       <c r="X119" s="8">
-        <v>1676540.99</v>
+        <v>2112939.2760000001</v>
       </c>
       <c r="Y119" s="1">
-        <v>118.9</v>
+        <v>102.9</v>
       </c>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" s="9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B120" s="6">
-        <v>47095.5</v>
+        <v>592851.5</v>
       </c>
       <c r="C120" s="11">
-        <v>102.5</v>
+        <v>113</v>
       </c>
       <c r="D120" s="5">
-        <v>113715.30499999999</v>
+        <v>1237350.5930000001</v>
       </c>
       <c r="E120" s="5">
+        <v>113.1</v>
+      </c>
+      <c r="F120" s="5">
+        <v>1844151.6</v>
+      </c>
+      <c r="G120" s="5">
+        <v>108.2</v>
+      </c>
+      <c r="H120" s="5">
+        <v>2472301.9</v>
+      </c>
+      <c r="I120" s="5">
+        <v>103.8</v>
+      </c>
+      <c r="J120" s="5">
+        <v>3184025.9</v>
+      </c>
+      <c r="K120" s="5">
+        <v>103.9</v>
+      </c>
+      <c r="L120" s="5">
+        <v>4074613.3</v>
+      </c>
+      <c r="M120" s="1">
+        <v>103.4</v>
+      </c>
+      <c r="N120" s="8">
+        <v>4912252.4000000004</v>
+      </c>
+      <c r="O120" s="11">
+        <v>103.3</v>
+      </c>
+      <c r="P120" s="8">
+        <v>5840858.0999999996</v>
+      </c>
+      <c r="Q120" s="11">
         <v>103.7</v>
       </c>
-      <c r="F120" s="5">
-[...2 lines deleted...]
-      <c r="G120" s="5">
+      <c r="R120" s="8">
+        <v>7090671.9000000004</v>
+      </c>
+      <c r="S120" s="11">
+        <v>107.7</v>
+      </c>
+      <c r="T120" s="8">
+        <v>8181949.3940000003</v>
+      </c>
+      <c r="U120" s="8">
+        <v>109.4</v>
+      </c>
+      <c r="V120" s="8">
+        <v>9571844.9000000004</v>
+      </c>
+      <c r="W120" s="8">
+        <v>109.7</v>
+      </c>
+      <c r="X120" s="8">
+        <v>11079279.318</v>
+      </c>
+      <c r="Y120" s="1">
+        <v>111.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:25">
+      <c r="A121" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B121" s="6">
+        <v>1393455</v>
+      </c>
+      <c r="C121" s="11">
+        <v>97.5</v>
+      </c>
+      <c r="D121" s="5">
+        <v>2933519.7960000001</v>
+      </c>
+      <c r="E121" s="5">
+        <v>98.9</v>
+      </c>
+      <c r="F121" s="5">
+        <v>4739329.3</v>
+      </c>
+      <c r="G121" s="5">
         <v>101.7</v>
       </c>
-      <c r="H120" s="5">
-[...2 lines deleted...]
-      <c r="I120" s="5">
+      <c r="H121" s="5">
+        <v>6366070.2000000002</v>
+      </c>
+      <c r="I121" s="5">
+        <v>100</v>
+      </c>
+      <c r="J121" s="5">
+        <v>8035962.2999999998</v>
+      </c>
+      <c r="K121" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="L121" s="5">
+        <v>9860526.5999999996</v>
+      </c>
+      <c r="M121" s="1">
+        <v>101.6</v>
+      </c>
+      <c r="N121" s="8">
+        <v>11667185.699999999</v>
+      </c>
+      <c r="O121" s="11">
+        <v>102.4</v>
+      </c>
+      <c r="P121" s="8">
+        <v>13825559.699999999</v>
+      </c>
+      <c r="Q121" s="11">
+        <v>102.8</v>
+      </c>
+      <c r="R121" s="8">
+        <v>16114384.699999999</v>
+      </c>
+      <c r="S121" s="11">
+        <v>104</v>
+      </c>
+      <c r="T121" s="8">
+        <v>18830645.713</v>
+      </c>
+      <c r="U121" s="8">
+        <v>106.3</v>
+      </c>
+      <c r="V121" s="8">
+        <v>21786582.5</v>
+      </c>
+      <c r="W121" s="8">
+        <v>107.8</v>
+      </c>
+      <c r="X121" s="8">
+        <v>24986637.125999998</v>
+      </c>
+      <c r="Y121" s="1">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:25">
+      <c r="A122" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B122" s="15">
+        <v>115330.1</v>
+      </c>
+      <c r="C122" s="19">
+        <v>110.1</v>
+      </c>
+      <c r="D122" s="14">
+        <v>256233.929</v>
+      </c>
+      <c r="E122" s="14">
+        <v>110.2</v>
+      </c>
+      <c r="F122" s="14">
+        <v>444208.9</v>
+      </c>
+      <c r="G122" s="14">
+        <v>109.8</v>
+      </c>
+      <c r="H122" s="14">
+        <v>608006.19999999995</v>
+      </c>
+      <c r="I122" s="14">
+        <v>111</v>
+      </c>
+      <c r="J122" s="14">
+        <v>831948.80000000005</v>
+      </c>
+      <c r="K122" s="14">
+        <v>116</v>
+      </c>
+      <c r="L122" s="14">
+        <v>1131699.6000000001</v>
+      </c>
+      <c r="M122" s="16">
+        <v>116.8</v>
+      </c>
+      <c r="N122" s="14">
+        <v>1383776.1</v>
+      </c>
+      <c r="O122" s="19">
+        <v>116.3</v>
+      </c>
+      <c r="P122" s="14">
+        <v>1679270.6</v>
+      </c>
+      <c r="Q122" s="19">
+        <v>117.8</v>
+      </c>
+      <c r="R122" s="14">
+        <v>1980373</v>
+      </c>
+      <c r="S122" s="19">
+        <v>116.9</v>
+      </c>
+      <c r="T122" s="14">
+        <v>2309654.1189999999</v>
+      </c>
+      <c r="U122" s="14">
+        <v>119</v>
+      </c>
+      <c r="V122" s="14">
+        <v>2677825.7999999998</v>
+      </c>
+      <c r="W122" s="14">
+        <v>119.7</v>
+      </c>
+      <c r="X122" s="14">
+        <v>3079056.9410000001</v>
+      </c>
+      <c r="Y122" s="16">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:25" ht="11.25" customHeight="1">
+      <c r="A125" s="75"/>
+      <c r="B125" s="73" t="s">
+        <v>85</v>
+      </c>
+      <c r="C125" s="74"/>
+      <c r="D125" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="E125" s="74"/>
+      <c r="F125" s="73" t="s">
+        <v>87</v>
+      </c>
+      <c r="G125" s="74"/>
+      <c r="H125" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="I125" s="74"/>
+      <c r="J125" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="K125" s="74"/>
+      <c r="L125" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="M125" s="74"/>
+      <c r="N125" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="O125" s="74"/>
+      <c r="P125" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q125" s="74"/>
+      <c r="R125" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="S125" s="74"/>
+      <c r="T125" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="U125" s="74"/>
+      <c r="V125" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="W125" s="73"/>
+      <c r="X125" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y125" s="73"/>
+    </row>
+    <row r="126" spans="1:25" ht="22.5">
+      <c r="A126" s="76"/>
+      <c r="B126" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="C126" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="D126" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="E126" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="G126" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H126" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="I126" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="J126" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="K126" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="L126" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="M126" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="N126" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="O126" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="P126" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q126" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="R126" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="S126" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="T126" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="U126" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="V126" s="63" t="s">
+        <v>75</v>
+      </c>
+      <c r="W126" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="X126" s="64" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y126" s="64" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="127" spans="1:25" ht="12">
+      <c r="A127" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" s="6">
+        <v>4181574.9870000002</v>
+      </c>
+      <c r="C127" s="11">
+        <v>103.9</v>
+      </c>
+      <c r="D127" s="6">
+        <v>8922818.0999999996</v>
+      </c>
+      <c r="E127" s="11">
+        <v>106</v>
+      </c>
+      <c r="F127" s="5">
+        <v>14234994.846999999</v>
+      </c>
+      <c r="G127" s="5">
+        <v>106.3</v>
+      </c>
+      <c r="H127" s="5">
+        <v>19398870.199999999</v>
+      </c>
+      <c r="I127" s="5">
+        <v>107</v>
+      </c>
+      <c r="J127" s="6">
+        <v>24924400.600000001</v>
+      </c>
+      <c r="K127" s="6">
+        <v>107.8</v>
+      </c>
+      <c r="L127" s="5">
+        <v>31390203.100000001</v>
+      </c>
+      <c r="M127" s="1">
+        <v>108.4</v>
+      </c>
+      <c r="N127" s="5">
+        <v>37738737.899999999</v>
+      </c>
+      <c r="O127" s="5">
+        <v>108.6</v>
+      </c>
+      <c r="P127" s="8">
+        <v>44926405.399999999</v>
+      </c>
+      <c r="Q127" s="11">
+        <v>108.9</v>
+      </c>
+      <c r="R127" s="58">
+        <v>52754674.100000001</v>
+      </c>
+      <c r="S127" s="59">
+        <v>108.8</v>
+      </c>
+      <c r="T127" s="58">
+        <v>60818136.600000001</v>
+      </c>
+      <c r="U127" s="59">
+        <v>109</v>
+      </c>
+      <c r="V127" s="65">
+        <v>69862300.5</v>
+      </c>
+      <c r="W127" s="66">
+        <v>108.8</v>
+      </c>
+      <c r="X127" s="69">
+        <v>80296022.400000006</v>
+      </c>
+      <c r="Y127" s="1">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:25" ht="12">
+      <c r="A128" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B128" s="6">
+        <v>56666.508000000002</v>
+      </c>
+      <c r="C128" s="11">
+        <v>108.1</v>
+      </c>
+      <c r="D128" s="6">
+        <v>116598.1</v>
+      </c>
+      <c r="E128" s="11">
+        <v>109.5</v>
+      </c>
+      <c r="F128" s="5">
+        <v>186003.25899999999</v>
+      </c>
+      <c r="G128" s="5">
+        <v>106.8</v>
+      </c>
+      <c r="H128" s="5">
+        <v>257179</v>
+      </c>
+      <c r="I128" s="5">
+        <v>107.8</v>
+      </c>
+      <c r="J128" s="6">
+        <v>331048.09999999998</v>
+      </c>
+      <c r="K128" s="6">
+        <v>108.7</v>
+      </c>
+      <c r="L128" s="5">
+        <v>429131.7</v>
+      </c>
+      <c r="M128" s="1">
+        <v>108.3</v>
+      </c>
+      <c r="N128" s="5">
+        <v>534956.30000000005</v>
+      </c>
+      <c r="O128" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="P128" s="8">
+        <v>638528.80000000005</v>
+      </c>
+      <c r="Q128" s="11">
+        <v>107.4</v>
+      </c>
+      <c r="R128" s="58">
+        <v>738455.5</v>
+      </c>
+      <c r="S128" s="59">
+        <v>105.9</v>
+      </c>
+      <c r="T128" s="58">
+        <v>855410.7</v>
+      </c>
+      <c r="U128" s="59">
+        <v>104.9</v>
+      </c>
+      <c r="V128" s="65">
+        <v>976038.40000000002</v>
+      </c>
+      <c r="W128" s="66">
+        <v>103.7</v>
+      </c>
+      <c r="X128" s="69">
+        <v>1158053.2</v>
+      </c>
+      <c r="Y128" s="1">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="129" spans="1:25" ht="12">
+      <c r="A129" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B129" s="6">
+        <v>75192.028000000006</v>
+      </c>
+      <c r="C129" s="11">
+        <v>126.8</v>
+      </c>
+      <c r="D129" s="6">
+        <v>165150.29999999999</v>
+      </c>
+      <c r="E129" s="11">
+        <v>141.4</v>
+      </c>
+      <c r="F129" s="5">
+        <v>283869.63400000002</v>
+      </c>
+      <c r="G129" s="5">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="H129" s="5">
+        <v>411189.3</v>
+      </c>
+      <c r="I129" s="5">
+        <v>144</v>
+      </c>
+      <c r="J129" s="6">
+        <v>556695.19999999995</v>
+      </c>
+      <c r="K129" s="6">
+        <v>148.9</v>
+      </c>
+      <c r="L129" s="5">
+        <v>720828.2</v>
+      </c>
+      <c r="M129" s="1">
+        <v>145.4</v>
+      </c>
+      <c r="N129" s="5">
+        <v>889082.9</v>
+      </c>
+      <c r="O129" s="5">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="P129" s="8">
+        <v>1046471.2</v>
+      </c>
+      <c r="Q129" s="11">
+        <v>143.4</v>
+      </c>
+      <c r="R129" s="58">
+        <v>1229568.1000000001</v>
+      </c>
+      <c r="S129" s="59">
+        <v>141.9</v>
+      </c>
+      <c r="T129" s="58">
+        <v>1422282.5</v>
+      </c>
+      <c r="U129" s="59">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="V129" s="65">
+        <v>1614686.6</v>
+      </c>
+      <c r="W129" s="66">
+        <v>134.4</v>
+      </c>
+      <c r="X129" s="69">
+        <v>1887692.1</v>
+      </c>
+      <c r="Y129" s="1">
+        <v>133.69999999999999</v>
+      </c>
+    </row>
+    <row r="130" spans="1:25" ht="12">
+      <c r="A130" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B130" s="6">
+        <v>126655.69500000001</v>
+      </c>
+      <c r="C130" s="11">
+        <v>104.8</v>
+      </c>
+      <c r="D130" s="6">
+        <v>313401.59999999998</v>
+      </c>
+      <c r="E130" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="F130" s="5">
+        <v>511436.6</v>
+      </c>
+      <c r="G130" s="5">
+        <v>106.2</v>
+      </c>
+      <c r="H130" s="5">
+        <v>700390.5</v>
+      </c>
+      <c r="I130" s="5">
+        <v>102</v>
+      </c>
+      <c r="J130" s="6">
+        <v>887398.5</v>
+      </c>
+      <c r="K130" s="6">
         <v>101.3</v>
       </c>
-      <c r="J120" s="5">
-[...67 lines deleted...]
-      <c r="G121" s="5">
+      <c r="L130" s="5">
+        <v>1089191.1000000001</v>
+      </c>
+      <c r="M130" s="1">
         <v>104.2</v>
       </c>
-      <c r="H121" s="5">
-[...73 lines deleted...]
-      <c r="G122" s="5">
+      <c r="N130" s="5">
+        <v>1279439.8999999999</v>
+      </c>
+      <c r="O130" s="5">
+        <v>104.6</v>
+      </c>
+      <c r="P130" s="8">
+        <v>1484884.9</v>
+      </c>
+      <c r="Q130" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="R130" s="58">
+        <v>1737417.4</v>
+      </c>
+      <c r="S130" s="59">
         <v>102.2</v>
       </c>
-      <c r="H122" s="5">
-[...38 lines deleted...]
-      <c r="U122" s="8">
+      <c r="T130" s="58">
+        <v>1972577.7</v>
+      </c>
+      <c r="U130" s="59">
+        <v>102.1</v>
+      </c>
+      <c r="V130" s="65">
+        <v>2190453.4</v>
+      </c>
+      <c r="W130" s="66">
         <v>102.8</v>
       </c>
-      <c r="V122" s="8">
-[...443 lines deleted...]
-        <v>15</v>
+      <c r="X130" s="69">
+        <v>2516112.7000000002</v>
+      </c>
+      <c r="Y130" s="1">
+        <v>107.9</v>
       </c>
     </row>
     <row r="131" spans="1:25" ht="12">
-      <c r="A131" s="4" t="s">
-        <v>14</v>
+      <c r="A131" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="B131" s="6">
-        <v>4181574.9870000002</v>
+        <v>108776.88800000001</v>
       </c>
       <c r="C131" s="11">
-        <v>103.9</v>
+        <v>114.5</v>
       </c>
       <c r="D131" s="6">
-        <v>8922818.0999999996</v>
+        <v>242024.2</v>
       </c>
       <c r="E131" s="11">
-        <v>106</v>
+        <v>114.2</v>
       </c>
       <c r="F131" s="5">
-        <v>14234994.846999999</v>
+        <v>376464.826</v>
       </c>
       <c r="G131" s="5">
-        <v>106.3</v>
+        <v>109.1</v>
       </c>
       <c r="H131" s="5">
-        <v>19398870.199999999</v>
+        <v>518774.2</v>
       </c>
       <c r="I131" s="5">
-        <v>107</v>
+        <v>114.1</v>
       </c>
       <c r="J131" s="6">
-        <v>24924400.600000001</v>
+        <v>670772.6</v>
       </c>
       <c r="K131" s="6">
-        <v>107.8</v>
+        <v>113.7</v>
       </c>
       <c r="L131" s="5">
-        <v>31390203.100000001</v>
+        <v>856592.4</v>
       </c>
       <c r="M131" s="1">
-        <v>108.4</v>
+        <v>119.4</v>
       </c>
       <c r="N131" s="5">
-        <v>37738737.899999999</v>
+        <v>1055952</v>
       </c>
       <c r="O131" s="5">
-        <v>108.6</v>
+        <v>119.4</v>
       </c>
       <c r="P131" s="8">
-        <v>44926405.399999999</v>
+        <v>1236261.3</v>
       </c>
       <c r="Q131" s="11">
-        <v>108.9</v>
-[...20 lines deleted...]
-        <v>80296022.400000006</v>
+        <v>119.1</v>
+      </c>
+      <c r="R131" s="58">
+        <v>1429457.5</v>
+      </c>
+      <c r="S131" s="59">
+        <v>118.5</v>
+      </c>
+      <c r="T131" s="58">
+        <v>1636003.3</v>
+      </c>
+      <c r="U131" s="59">
+        <v>116.5</v>
+      </c>
+      <c r="V131" s="65">
+        <v>1891288.9</v>
+      </c>
+      <c r="W131" s="66">
+        <v>114.3</v>
+      </c>
+      <c r="X131" s="69">
+        <v>2208976.9</v>
       </c>
       <c r="Y131" s="1">
-        <v>108.9</v>
+        <v>115.8</v>
       </c>
     </row>
     <row r="132" spans="1:25" ht="12">
       <c r="A132" s="9" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B132" s="6">
-        <v>56666.508000000002</v>
+        <v>555519.353</v>
       </c>
       <c r="C132" s="11">
-        <v>108.1</v>
+        <v>92.2</v>
       </c>
       <c r="D132" s="6">
-        <v>116598.1</v>
+        <v>1196189.5</v>
       </c>
       <c r="E132" s="11">
-        <v>109.5</v>
+        <v>104.9</v>
       </c>
       <c r="F132" s="5">
-        <v>186003.25899999999</v>
+        <v>1729808.6710000001</v>
       </c>
       <c r="G132" s="5">
-        <v>106.8</v>
+        <v>104.1</v>
       </c>
       <c r="H132" s="5">
-        <v>257179</v>
+        <v>2314706.2000000002</v>
       </c>
       <c r="I132" s="5">
-        <v>107.8</v>
+        <v>103</v>
       </c>
       <c r="J132" s="6">
-        <v>331048.09999999998</v>
+        <v>2855417.8</v>
       </c>
       <c r="K132" s="6">
-        <v>108.7</v>
+        <v>105</v>
       </c>
       <c r="L132" s="5">
-        <v>429131.7</v>
+        <v>3450431.4</v>
       </c>
       <c r="M132" s="1">
-        <v>108.3</v>
+        <v>105.1</v>
       </c>
       <c r="N132" s="5">
-        <v>534956.30000000005</v>
+        <v>4071373.9</v>
       </c>
       <c r="O132" s="5">
-        <v>109.1</v>
+        <v>106.2</v>
       </c>
       <c r="P132" s="8">
-        <v>638528.80000000005</v>
+        <v>4794178.0999999996</v>
       </c>
       <c r="Q132" s="11">
-        <v>107.4</v>
-[...20 lines deleted...]
-        <v>1158053.2</v>
+        <v>109.3</v>
+      </c>
+      <c r="R132" s="58">
+        <v>5423168.7999999998</v>
+      </c>
+      <c r="S132" s="59">
+        <v>108.6</v>
+      </c>
+      <c r="T132" s="58">
+        <v>6056467.9000000004</v>
+      </c>
+      <c r="U132" s="59">
+        <v>110.7</v>
+      </c>
+      <c r="V132" s="65">
+        <v>6664065.2999999998</v>
+      </c>
+      <c r="W132" s="66">
+        <v>106.7</v>
+      </c>
+      <c r="X132" s="69">
+        <v>7205380.2999999998</v>
       </c>
       <c r="Y132" s="1">
-        <v>103.5</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="133" spans="1:25" ht="12">
       <c r="A133" s="9" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B133" s="6">
-        <v>75192.028000000006</v>
+        <v>74758.994000000006</v>
       </c>
       <c r="C133" s="11">
-        <v>126.8</v>
+        <v>101.1</v>
       </c>
       <c r="D133" s="6">
-        <v>165150.29999999999</v>
+        <v>151654.6</v>
       </c>
       <c r="E133" s="11">
-        <v>141.4</v>
+        <v>102.9</v>
       </c>
       <c r="F133" s="5">
-        <v>283869.63400000002</v>
+        <v>253390.003</v>
       </c>
       <c r="G133" s="5">
-        <v>137.80000000000001</v>
+        <v>102.9</v>
       </c>
       <c r="H133" s="5">
-        <v>411189.3</v>
+        <v>342282.6</v>
       </c>
       <c r="I133" s="5">
-        <v>144</v>
+        <v>104.4</v>
       </c>
       <c r="J133" s="6">
-        <v>556695.19999999995</v>
+        <v>433062.8</v>
       </c>
       <c r="K133" s="6">
-        <v>148.9</v>
+        <v>105</v>
       </c>
       <c r="L133" s="5">
-        <v>720828.2</v>
+        <v>540656.4</v>
       </c>
       <c r="M133" s="1">
-        <v>145.4</v>
+        <v>103.5</v>
       </c>
       <c r="N133" s="5">
-        <v>889082.9</v>
+        <v>648747.6</v>
       </c>
       <c r="O133" s="5">
-        <v>144.69999999999999</v>
+        <v>101.7</v>
       </c>
       <c r="P133" s="8">
-        <v>1046471.2</v>
+        <v>769926.4</v>
       </c>
       <c r="Q133" s="11">
-        <v>143.4</v>
-[...20 lines deleted...]
-        <v>1887692.1</v>
+        <v>100.9</v>
+      </c>
+      <c r="R133" s="58">
+        <v>905140</v>
+      </c>
+      <c r="S133" s="59">
+        <v>101.3</v>
+      </c>
+      <c r="T133" s="58">
+        <v>1036580.4</v>
+      </c>
+      <c r="U133" s="59">
+        <v>100.7</v>
+      </c>
+      <c r="V133" s="65">
+        <v>1202853.7</v>
+      </c>
+      <c r="W133" s="66">
+        <v>100.3</v>
+      </c>
+      <c r="X133" s="69">
+        <v>1381290.8</v>
       </c>
       <c r="Y133" s="1">
-        <v>133.69999999999999</v>
+        <v>100.3</v>
       </c>
     </row>
     <row r="134" spans="1:25" ht="12">
       <c r="A134" s="9" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B134" s="6">
-        <v>126655.69500000001</v>
+        <v>58048.533000000003</v>
       </c>
       <c r="C134" s="11">
-        <v>104.8</v>
+        <v>100.7</v>
       </c>
       <c r="D134" s="6">
-        <v>313401.59999999998</v>
+        <v>120583.5</v>
       </c>
       <c r="E134" s="11">
-        <v>101.8</v>
+        <v>101.9</v>
       </c>
       <c r="F134" s="5">
-        <v>511436.6</v>
+        <v>200784.86900000001</v>
       </c>
       <c r="G134" s="5">
-        <v>106.2</v>
+        <v>102.1</v>
       </c>
       <c r="H134" s="5">
-        <v>700390.5</v>
+        <v>270322.40000000002</v>
       </c>
       <c r="I134" s="5">
-        <v>102</v>
+        <v>102.5</v>
       </c>
       <c r="J134" s="6">
-        <v>887398.5</v>
+        <v>343583.4</v>
       </c>
       <c r="K134" s="6">
-        <v>101.3</v>
+        <v>102.8</v>
       </c>
       <c r="L134" s="5">
-        <v>1089191.1000000001</v>
+        <v>459043.6</v>
       </c>
       <c r="M134" s="1">
-        <v>104.2</v>
+        <v>103</v>
       </c>
       <c r="N134" s="5">
-        <v>1279439.8999999999</v>
+        <v>551371</v>
       </c>
       <c r="O134" s="5">
-        <v>104.6</v>
+        <v>102.3</v>
       </c>
       <c r="P134" s="8">
-        <v>1484884.9</v>
+        <v>648921.19999999995</v>
       </c>
       <c r="Q134" s="11">
-        <v>101.8</v>
-[...20 lines deleted...]
-        <v>2516112.7000000002</v>
+        <v>102.4</v>
+      </c>
+      <c r="R134" s="58">
+        <v>752436.9</v>
+      </c>
+      <c r="S134" s="59">
+        <v>101.4</v>
+      </c>
+      <c r="T134" s="58">
+        <v>842660.2</v>
+      </c>
+      <c r="U134" s="59">
+        <v>100.5</v>
+      </c>
+      <c r="V134" s="65">
+        <v>941454.2</v>
+      </c>
+      <c r="W134" s="66">
+        <v>100.2</v>
+      </c>
+      <c r="X134" s="69">
+        <v>1067092.3999999999</v>
       </c>
       <c r="Y134" s="1">
-        <v>107.9</v>
+        <v>100.5</v>
       </c>
     </row>
     <row r="135" spans="1:25" ht="12">
       <c r="A135" s="9" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B135" s="6">
-        <v>108776.88800000001</v>
+        <v>44368.184999999998</v>
       </c>
       <c r="C135" s="11">
-        <v>114.5</v>
+        <v>102.6</v>
       </c>
       <c r="D135" s="6">
-        <v>242024.2</v>
+        <v>95569.3</v>
       </c>
       <c r="E135" s="11">
-        <v>114.2</v>
+        <v>104.6</v>
       </c>
       <c r="F135" s="5">
-        <v>376464.826</v>
+        <v>150280.533</v>
       </c>
       <c r="G135" s="5">
-        <v>109.1</v>
+        <v>103.9</v>
       </c>
       <c r="H135" s="5">
-        <v>518774.2</v>
+        <v>210313.7</v>
       </c>
       <c r="I135" s="5">
-        <v>114.1</v>
+        <v>101.7</v>
       </c>
       <c r="J135" s="6">
-        <v>670772.6</v>
+        <v>279595.59999999998</v>
       </c>
       <c r="K135" s="6">
-        <v>113.7</v>
+        <v>101.5</v>
       </c>
       <c r="L135" s="5">
-        <v>856592.4</v>
+        <v>372381.7</v>
       </c>
       <c r="M135" s="1">
-        <v>119.4</v>
+        <v>101</v>
       </c>
       <c r="N135" s="5">
-        <v>1055952</v>
+        <v>457491.4</v>
       </c>
       <c r="O135" s="5">
-        <v>119.4</v>
+        <v>94.5</v>
       </c>
       <c r="P135" s="8">
-        <v>1236261.3</v>
+        <v>599608</v>
       </c>
       <c r="Q135" s="11">
-        <v>119.1</v>
-[...20 lines deleted...]
-        <v>2208976.9</v>
+        <v>100.6</v>
+      </c>
+      <c r="R135" s="58">
+        <v>717516.2</v>
+      </c>
+      <c r="S135" s="59">
+        <v>101.4</v>
+      </c>
+      <c r="T135" s="58">
+        <v>786722.6</v>
+      </c>
+      <c r="U135" s="59">
+        <v>102.2</v>
+      </c>
+      <c r="V135" s="65">
+        <v>866142.8</v>
+      </c>
+      <c r="W135" s="66">
+        <v>101.8</v>
+      </c>
+      <c r="X135" s="69">
+        <v>998341.1</v>
       </c>
       <c r="Y135" s="1">
-        <v>115.8</v>
+        <v>103.5</v>
       </c>
     </row>
     <row r="136" spans="1:25" ht="12">
       <c r="A136" s="9" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B136" s="6">
-        <v>555519.353</v>
+        <v>250518.94500000001</v>
       </c>
       <c r="C136" s="11">
-        <v>92.2</v>
+        <v>101.1</v>
       </c>
       <c r="D136" s="6">
-        <v>1196189.5</v>
+        <v>523405.7</v>
       </c>
       <c r="E136" s="11">
-        <v>104.9</v>
+        <v>101.1</v>
       </c>
       <c r="F136" s="5">
-        <v>1729808.6710000001</v>
+        <v>880512.52300000004</v>
       </c>
       <c r="G136" s="5">
-        <v>104.1</v>
+        <v>101.2</v>
       </c>
       <c r="H136" s="5">
-        <v>2314706.2000000002</v>
+        <v>1204994.3999999999</v>
       </c>
       <c r="I136" s="5">
-        <v>103</v>
+        <v>101.6</v>
       </c>
       <c r="J136" s="6">
-        <v>2855417.8</v>
+        <v>1582892.2</v>
       </c>
       <c r="K136" s="6">
-        <v>105</v>
+        <v>101.1</v>
       </c>
       <c r="L136" s="5">
-        <v>3450431.4</v>
+        <v>1972291</v>
       </c>
       <c r="M136" s="1">
-        <v>105.1</v>
+        <v>101.4</v>
       </c>
       <c r="N136" s="5">
-        <v>4071373.9</v>
+        <v>2382875.1</v>
       </c>
       <c r="O136" s="5">
-        <v>106.2</v>
+        <v>101.4</v>
       </c>
       <c r="P136" s="8">
-        <v>4794178.0999999996</v>
+        <v>2842852.6</v>
       </c>
       <c r="Q136" s="11">
-        <v>109.3</v>
-[...20 lines deleted...]
-        <v>7205380.2999999998</v>
+        <v>100.3</v>
+      </c>
+      <c r="R136" s="58">
+        <v>3368844.8</v>
+      </c>
+      <c r="S136" s="59">
+        <v>100.6</v>
+      </c>
+      <c r="T136" s="58">
+        <v>3931188.2</v>
+      </c>
+      <c r="U136" s="59">
+        <v>101.7</v>
+      </c>
+      <c r="V136" s="65">
+        <v>4484092.5999999996</v>
+      </c>
+      <c r="W136" s="66">
+        <v>101.6</v>
+      </c>
+      <c r="X136" s="69">
+        <v>5190625.5999999996</v>
       </c>
       <c r="Y136" s="1">
-        <v>100.7</v>
+        <v>101.9</v>
       </c>
     </row>
     <row r="137" spans="1:25" ht="12">
       <c r="A137" s="9" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B137" s="6">
-        <v>74758.994000000006</v>
+        <v>111398.04300000001</v>
       </c>
       <c r="C137" s="11">
-        <v>101.1</v>
+        <v>128.19999999999999</v>
       </c>
       <c r="D137" s="6">
-        <v>151654.6</v>
+        <v>226592.3</v>
       </c>
       <c r="E137" s="11">
-        <v>102.9</v>
+        <v>124.6</v>
       </c>
       <c r="F137" s="5">
-        <v>253390.003</v>
+        <v>358499.18599999999</v>
       </c>
       <c r="G137" s="5">
-        <v>102.9</v>
+        <v>118.6</v>
       </c>
       <c r="H137" s="5">
-        <v>342282.6</v>
+        <v>483164.9</v>
       </c>
       <c r="I137" s="5">
-        <v>104.4</v>
+        <v>115.7</v>
       </c>
       <c r="J137" s="6">
-        <v>433062.8</v>
+        <v>634896.9</v>
       </c>
       <c r="K137" s="6">
-        <v>105</v>
+        <v>113.5</v>
       </c>
       <c r="L137" s="5">
-        <v>540656.4</v>
+        <v>866675.9</v>
       </c>
       <c r="M137" s="1">
-        <v>103.5</v>
+        <v>116.3</v>
       </c>
       <c r="N137" s="5">
-        <v>648747.6</v>
+        <v>1085070.6000000001</v>
       </c>
       <c r="O137" s="5">
-        <v>101.7</v>
+        <v>117.6</v>
       </c>
       <c r="P137" s="8">
-        <v>769926.4</v>
+        <v>1282411.3</v>
       </c>
       <c r="Q137" s="11">
-        <v>100.9</v>
-[...20 lines deleted...]
-        <v>1381290.8</v>
+        <v>114.1</v>
+      </c>
+      <c r="R137" s="58">
+        <v>1496269.9</v>
+      </c>
+      <c r="S137" s="59">
+        <v>113</v>
+      </c>
+      <c r="T137" s="58">
+        <v>1714661.4</v>
+      </c>
+      <c r="U137" s="59">
+        <v>112.2</v>
+      </c>
+      <c r="V137" s="65">
+        <v>1942542.1</v>
+      </c>
+      <c r="W137" s="66">
+        <v>111</v>
+      </c>
+      <c r="X137" s="69">
+        <v>2211212.9</v>
       </c>
       <c r="Y137" s="1">
-        <v>100.3</v>
+        <v>111.9</v>
       </c>
     </row>
     <row r="138" spans="1:25" ht="12">
       <c r="A138" s="9" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B138" s="6">
-        <v>58048.533000000003</v>
+        <v>50467.785000000003</v>
       </c>
       <c r="C138" s="11">
-        <v>100.7</v>
+        <v>102.3</v>
       </c>
       <c r="D138" s="6">
-        <v>120583.5</v>
+        <v>110434.5</v>
       </c>
       <c r="E138" s="11">
-        <v>101.9</v>
+        <v>102.3</v>
       </c>
       <c r="F138" s="5">
-        <v>200784.86900000001</v>
+        <v>188077.223</v>
       </c>
       <c r="G138" s="5">
-        <v>102.1</v>
+        <v>103.6</v>
       </c>
       <c r="H138" s="5">
-        <v>270322.40000000002</v>
+        <v>247539.3</v>
       </c>
       <c r="I138" s="5">
-        <v>102.5</v>
+        <v>104.3</v>
       </c>
       <c r="J138" s="6">
-        <v>343583.4</v>
+        <v>313705.09999999998</v>
       </c>
       <c r="K138" s="6">
-        <v>102.8</v>
+        <v>104.9</v>
       </c>
       <c r="L138" s="5">
-        <v>459043.6</v>
+        <v>400579.9</v>
       </c>
       <c r="M138" s="1">
-        <v>103</v>
+        <v>105.4</v>
       </c>
       <c r="N138" s="5">
-        <v>551371</v>
+        <v>479923.1</v>
       </c>
       <c r="O138" s="5">
-        <v>102.3</v>
+        <v>106.1</v>
       </c>
       <c r="P138" s="8">
-        <v>648921.19999999995</v>
+        <v>580955.19999999995</v>
       </c>
       <c r="Q138" s="11">
-        <v>102.4</v>
-[...20 lines deleted...]
-        <v>1067092.3999999999</v>
+        <v>106.5</v>
+      </c>
+      <c r="R138" s="58">
+        <v>674824.5</v>
+      </c>
+      <c r="S138" s="59">
+        <v>106.5</v>
+      </c>
+      <c r="T138" s="58">
+        <v>751340.3</v>
+      </c>
+      <c r="U138" s="59">
+        <v>107</v>
+      </c>
+      <c r="V138" s="65">
+        <v>843171.9</v>
+      </c>
+      <c r="W138" s="66">
+        <v>107</v>
+      </c>
+      <c r="X138" s="69">
+        <v>957735.5</v>
       </c>
       <c r="Y138" s="1">
-        <v>100.5</v>
+        <v>107</v>
       </c>
     </row>
     <row r="139" spans="1:25" ht="12">
       <c r="A139" s="9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B139" s="6">
-        <v>44368.184999999998</v>
+        <v>60310.243000000002</v>
       </c>
       <c r="C139" s="11">
-        <v>102.6</v>
+        <v>102</v>
       </c>
       <c r="D139" s="6">
-        <v>95569.3</v>
+        <v>123119.7</v>
       </c>
       <c r="E139" s="11">
-        <v>104.6</v>
+        <v>105.4</v>
       </c>
       <c r="F139" s="5">
-        <v>150280.533</v>
+        <v>189706.56599999999</v>
       </c>
       <c r="G139" s="5">
-        <v>103.9</v>
+        <v>105.3</v>
       </c>
       <c r="H139" s="5">
-        <v>210313.7</v>
+        <v>257710.8</v>
       </c>
       <c r="I139" s="5">
-        <v>101.7</v>
+        <v>105.8</v>
       </c>
       <c r="J139" s="6">
-        <v>279595.59999999998</v>
+        <v>330201.40000000002</v>
       </c>
       <c r="K139" s="6">
-        <v>101.5</v>
+        <v>106.3</v>
       </c>
       <c r="L139" s="5">
-        <v>372381.7</v>
+        <v>439386.1</v>
       </c>
       <c r="M139" s="1">
-        <v>101</v>
+        <v>107.4</v>
       </c>
       <c r="N139" s="5">
-        <v>457491.4</v>
+        <v>551592.19999999995</v>
       </c>
       <c r="O139" s="5">
-        <v>94.5</v>
+        <v>107.6</v>
       </c>
       <c r="P139" s="8">
-        <v>599608</v>
+        <v>672865.8</v>
       </c>
       <c r="Q139" s="11">
-        <v>100.6</v>
-[...20 lines deleted...]
-        <v>998341.1</v>
+        <v>108</v>
+      </c>
+      <c r="R139" s="58">
+        <v>798246.3</v>
+      </c>
+      <c r="S139" s="59">
+        <v>107.1</v>
+      </c>
+      <c r="T139" s="58">
+        <v>928296.7</v>
+      </c>
+      <c r="U139" s="59">
+        <v>107.3</v>
+      </c>
+      <c r="V139" s="65">
+        <v>1072631.8999999999</v>
+      </c>
+      <c r="W139" s="66">
+        <v>108.1</v>
+      </c>
+      <c r="X139" s="69">
+        <v>1277281.7</v>
       </c>
       <c r="Y139" s="1">
-        <v>103.5</v>
+        <v>109</v>
       </c>
     </row>
     <row r="140" spans="1:25" ht="12">
       <c r="A140" s="9" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B140" s="6">
-        <v>250518.94500000001</v>
+        <v>95954.203999999998</v>
       </c>
       <c r="C140" s="11">
-        <v>101.1</v>
+        <v>130.69999999999999</v>
       </c>
       <c r="D140" s="6">
-        <v>523405.7</v>
+        <v>205292.4</v>
       </c>
       <c r="E140" s="11">
-        <v>101.1</v>
+        <v>125</v>
       </c>
       <c r="F140" s="5">
-        <v>880512.52300000004</v>
+        <v>329727.853</v>
       </c>
       <c r="G140" s="5">
-        <v>101.2</v>
+        <v>121.8</v>
       </c>
       <c r="H140" s="5">
-        <v>1204994.3999999999</v>
+        <v>464136.5</v>
       </c>
       <c r="I140" s="5">
-        <v>101.6</v>
+        <v>120.6</v>
       </c>
       <c r="J140" s="6">
-        <v>1582892.2</v>
+        <v>615590.40000000002</v>
       </c>
       <c r="K140" s="6">
-        <v>101.1</v>
+        <v>123.3</v>
       </c>
       <c r="L140" s="5">
-        <v>1972291</v>
+        <v>783598.6</v>
       </c>
       <c r="M140" s="1">
-        <v>101.4</v>
+        <v>122.3</v>
       </c>
       <c r="N140" s="5">
-        <v>2382875.1</v>
+        <v>943035.3</v>
       </c>
       <c r="O140" s="5">
-        <v>101.4</v>
+        <v>119.7</v>
       </c>
       <c r="P140" s="8">
-        <v>2842852.6</v>
+        <v>1155044.8999999999</v>
       </c>
       <c r="Q140" s="11">
-        <v>100.3</v>
-[...20 lines deleted...]
-        <v>5190625.5999999996</v>
+        <v>118.1</v>
+      </c>
+      <c r="R140" s="58">
+        <v>1367698.5</v>
+      </c>
+      <c r="S140" s="59">
+        <v>115.8</v>
+      </c>
+      <c r="T140" s="58">
+        <v>1630045.2</v>
+      </c>
+      <c r="U140" s="59">
+        <v>117.7</v>
+      </c>
+      <c r="V140" s="65">
+        <v>1854955.1</v>
+      </c>
+      <c r="W140" s="66">
+        <v>117.2</v>
+      </c>
+      <c r="X140" s="69">
+        <v>2099616.7000000002</v>
       </c>
       <c r="Y140" s="1">
-        <v>101.9</v>
+        <v>115.9</v>
       </c>
     </row>
     <row r="141" spans="1:25" ht="12">
       <c r="A141" s="9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B141" s="6">
-        <v>111398.04300000001</v>
+        <v>50826.463000000003</v>
       </c>
       <c r="C141" s="11">
-        <v>128.19999999999999</v>
+        <v>105.8</v>
       </c>
       <c r="D141" s="6">
-        <v>226592.3</v>
+        <v>122293.9</v>
       </c>
       <c r="E141" s="11">
-        <v>124.6</v>
+        <v>105</v>
       </c>
       <c r="F141" s="5">
-        <v>358499.18599999999</v>
+        <v>206673.00399999999</v>
       </c>
       <c r="G141" s="5">
-        <v>118.6</v>
+        <v>110.8</v>
       </c>
       <c r="H141" s="5">
-        <v>483164.9</v>
+        <v>301710.59999999998</v>
       </c>
       <c r="I141" s="5">
-        <v>115.7</v>
+        <v>112.5</v>
       </c>
       <c r="J141" s="6">
-        <v>634896.9</v>
+        <v>405254.2</v>
       </c>
       <c r="K141" s="6">
-        <v>113.5</v>
+        <v>112.5</v>
       </c>
       <c r="L141" s="5">
-        <v>866675.9</v>
+        <v>511586.9</v>
       </c>
       <c r="M141" s="1">
-        <v>116.3</v>
+        <v>109.7</v>
       </c>
       <c r="N141" s="5">
-        <v>1085070.6000000001</v>
+        <v>618319.69999999995</v>
       </c>
       <c r="O141" s="5">
-        <v>117.6</v>
+        <v>112</v>
       </c>
       <c r="P141" s="8">
-        <v>1282411.3</v>
+        <v>734080.9</v>
       </c>
       <c r="Q141" s="11">
-        <v>114.1</v>
-[...20 lines deleted...]
-        <v>2211212.9</v>
+        <v>112.3</v>
+      </c>
+      <c r="R141" s="58">
+        <v>841517.1</v>
+      </c>
+      <c r="S141" s="59">
+        <v>112</v>
+      </c>
+      <c r="T141" s="58">
+        <v>951979.2</v>
+      </c>
+      <c r="U141" s="59">
+        <v>112.3</v>
+      </c>
+      <c r="V141" s="65">
+        <v>1056168.1000000001</v>
+      </c>
+      <c r="W141" s="66">
+        <v>113.3</v>
+      </c>
+      <c r="X141" s="69">
+        <v>1180881.7</v>
       </c>
       <c r="Y141" s="1">
-        <v>111.9</v>
+        <v>112.6</v>
       </c>
     </row>
     <row r="142" spans="1:25" ht="12">
-      <c r="A142" s="9" t="s">
-        <v>8</v>
+      <c r="A142" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B142" s="6">
-        <v>50467.785000000003</v>
+        <v>37442.459000000003</v>
       </c>
       <c r="C142" s="11">
-        <v>102.3</v>
+        <v>134.69999999999999</v>
       </c>
       <c r="D142" s="6">
-        <v>110434.5</v>
+        <v>83858.5</v>
       </c>
       <c r="E142" s="11">
-        <v>102.3</v>
+        <v>147.69999999999999</v>
       </c>
       <c r="F142" s="5">
-        <v>188077.223</v>
+        <v>138666.87400000001</v>
       </c>
       <c r="G142" s="5">
-        <v>103.6</v>
+        <v>153.1</v>
       </c>
       <c r="H142" s="5">
-        <v>247539.3</v>
+        <v>200162.7</v>
       </c>
       <c r="I142" s="5">
+        <v>160.4</v>
+      </c>
+      <c r="J142" s="6">
+        <v>269729.09999999998</v>
+      </c>
+      <c r="K142" s="6">
+        <v>166.2</v>
+      </c>
+      <c r="L142" s="5">
+        <v>355722.3</v>
+      </c>
+      <c r="M142" s="1">
+        <v>169.3</v>
+      </c>
+      <c r="N142" s="5">
+        <v>428631.6</v>
+      </c>
+      <c r="O142" s="5">
+        <v>164.4</v>
+      </c>
+      <c r="P142" s="8">
+        <v>507971.1</v>
+      </c>
+      <c r="Q142" s="11">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="R142" s="58">
+        <v>601357.4</v>
+      </c>
+      <c r="S142" s="59">
+        <v>152.4</v>
+      </c>
+      <c r="T142" s="58">
+        <v>688407.3</v>
+      </c>
+      <c r="U142" s="59">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="V142" s="65">
+        <v>787885.7</v>
+      </c>
+      <c r="W142" s="66">
+        <v>145.9</v>
+      </c>
+      <c r="X142" s="69">
+        <v>913691.4</v>
+      </c>
+      <c r="Y142" s="1">
+        <v>146.19999999999999</v>
+      </c>
+    </row>
+    <row r="143" spans="1:25" ht="12">
+      <c r="A143" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B143" s="6">
+        <v>13876.571</v>
+      </c>
+      <c r="C143" s="11">
+        <v>102.8</v>
+      </c>
+      <c r="D143" s="6">
+        <v>31612.9</v>
+      </c>
+      <c r="E143" s="11">
+        <v>106.5</v>
+      </c>
+      <c r="F143" s="5">
+        <v>51780.955000000002</v>
+      </c>
+      <c r="G143" s="5">
+        <v>104.1</v>
+      </c>
+      <c r="H143" s="5">
+        <v>68093.3</v>
+      </c>
+      <c r="I143" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="J143" s="6">
+        <v>86495.3</v>
+      </c>
+      <c r="K143" s="6">
+        <v>105.3</v>
+      </c>
+      <c r="L143" s="5">
+        <v>108308</v>
+      </c>
+      <c r="M143" s="1">
+        <v>104.7</v>
+      </c>
+      <c r="N143" s="5">
+        <v>130598.1</v>
+      </c>
+      <c r="O143" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="P143" s="8">
+        <v>153872.6</v>
+      </c>
+      <c r="Q143" s="11">
         <v>104.3</v>
       </c>
-      <c r="J142" s="6">
-[...119 lines deleted...]
-        <v>1277281.7</v>
+      <c r="R143" s="58">
+        <v>178285.5</v>
+      </c>
+      <c r="S143" s="59">
+        <v>104.6</v>
+      </c>
+      <c r="T143" s="58">
+        <v>198818.5</v>
+      </c>
+      <c r="U143" s="59">
+        <v>101.3</v>
+      </c>
+      <c r="V143" s="65">
+        <v>229883</v>
+      </c>
+      <c r="W143" s="66">
+        <v>101.6</v>
+      </c>
+      <c r="X143" s="69">
+        <v>266932.5</v>
       </c>
       <c r="Y143" s="1">
-        <v>109</v>
+        <v>101</v>
       </c>
     </row>
     <row r="144" spans="1:25" ht="12">
       <c r="A144" s="9" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B144" s="6">
-        <v>95954.203999999998</v>
+        <v>125036.622</v>
       </c>
       <c r="C144" s="11">
-        <v>130.69999999999999</v>
+        <v>101</v>
       </c>
       <c r="D144" s="6">
-        <v>205292.4</v>
+        <v>257330.2</v>
       </c>
       <c r="E144" s="11">
-        <v>125</v>
+        <v>103.2</v>
       </c>
       <c r="F144" s="5">
-        <v>329727.853</v>
+        <v>440347.89799999999</v>
       </c>
       <c r="G144" s="5">
-        <v>121.8</v>
+        <v>103.1</v>
       </c>
       <c r="H144" s="5">
-        <v>464136.5</v>
+        <v>611337.30000000005</v>
       </c>
       <c r="I144" s="5">
-        <v>120.6</v>
+        <v>103.5</v>
       </c>
       <c r="J144" s="6">
-        <v>615590.40000000002</v>
+        <v>786343.8</v>
       </c>
       <c r="K144" s="6">
-        <v>123.3</v>
+        <v>103.8</v>
       </c>
       <c r="L144" s="5">
-        <v>783598.6</v>
+        <v>980505.3</v>
       </c>
       <c r="M144" s="1">
-        <v>122.3</v>
+        <v>102.8</v>
       </c>
       <c r="N144" s="5">
-        <v>943035.3</v>
+        <v>1227565.8</v>
       </c>
       <c r="O144" s="5">
-        <v>119.7</v>
+        <v>103.2</v>
       </c>
       <c r="P144" s="8">
-        <v>1155044.8999999999</v>
+        <v>1463290.8</v>
       </c>
       <c r="Q144" s="11">
-        <v>118.1</v>
-[...20 lines deleted...]
-        <v>2099616.7000000002</v>
+        <v>105.7</v>
+      </c>
+      <c r="R144" s="58">
+        <v>1694725.1</v>
+      </c>
+      <c r="S144" s="59">
+        <v>107.1</v>
+      </c>
+      <c r="T144" s="58">
+        <v>1889727.9</v>
+      </c>
+      <c r="U144" s="59">
+        <v>106</v>
+      </c>
+      <c r="V144" s="65">
+        <v>2126698.4</v>
+      </c>
+      <c r="W144" s="66">
+        <v>108.5</v>
+      </c>
+      <c r="X144" s="69">
+        <v>2465689.2000000002</v>
       </c>
       <c r="Y144" s="1">
-        <v>115.9</v>
+        <v>108.5</v>
       </c>
     </row>
     <row r="145" spans="1:25" ht="12">
       <c r="A145" s="9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B145" s="6">
-        <v>50826.463000000003</v>
+        <v>656550.41599999997</v>
       </c>
       <c r="C145" s="11">
+        <v>108.4</v>
+      </c>
+      <c r="D145" s="6">
+        <v>1379694.1</v>
+      </c>
+      <c r="E145" s="11">
+        <v>108.7</v>
+      </c>
+      <c r="F145" s="5">
+        <v>2070470.602</v>
+      </c>
+      <c r="G145" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="H145" s="5">
+        <v>2800214.8</v>
+      </c>
+      <c r="I145" s="5">
+        <v>109.9</v>
+      </c>
+      <c r="J145" s="6">
+        <v>3604551.7</v>
+      </c>
+      <c r="K145" s="6">
+        <v>109.6</v>
+      </c>
+      <c r="L145" s="5">
+        <v>4597301.5</v>
+      </c>
+      <c r="M145" s="1">
+        <v>108.9</v>
+      </c>
+      <c r="N145" s="5">
+        <v>5566524.7999999998</v>
+      </c>
+      <c r="O145" s="5">
+        <v>109.2</v>
+      </c>
+      <c r="P145" s="8">
+        <v>6571610.0999999996</v>
+      </c>
+      <c r="Q145" s="11">
+        <v>108.1</v>
+      </c>
+      <c r="R145" s="58">
+        <v>7860468.5999999996</v>
+      </c>
+      <c r="S145" s="59">
+        <v>106.2</v>
+      </c>
+      <c r="T145" s="58">
+        <v>9173613.4000000004</v>
+      </c>
+      <c r="U145" s="59">
+        <v>107.3</v>
+      </c>
+      <c r="V145" s="65">
+        <v>10854776.9</v>
+      </c>
+      <c r="W145" s="66">
+        <v>108.4</v>
+      </c>
+      <c r="X145" s="69">
+        <v>12636871.4</v>
+      </c>
+      <c r="Y145" s="1">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:25" ht="12">
+      <c r="A146" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B146" s="6">
+        <v>1484879.2509999999</v>
+      </c>
+      <c r="C146" s="11">
+        <v>101.4</v>
+      </c>
+      <c r="D146" s="6">
+        <v>3152012</v>
+      </c>
+      <c r="E146" s="11">
+        <v>102</v>
+      </c>
+      <c r="F146" s="5">
+        <v>5149413.2060000002</v>
+      </c>
+      <c r="G146" s="5">
+        <v>103.1</v>
+      </c>
+      <c r="H146" s="5">
+        <v>6948260.5999999996</v>
+      </c>
+      <c r="I146" s="5">
+        <v>103.7</v>
+      </c>
+      <c r="J146" s="6">
+        <v>8828988.3000000007</v>
+      </c>
+      <c r="K146" s="6">
+        <v>104.4</v>
+      </c>
+      <c r="L146" s="5">
+        <v>10975811.199999999</v>
+      </c>
+      <c r="M146" s="1">
+        <v>105.7</v>
+      </c>
+      <c r="N146" s="5">
+        <v>13028495.699999999</v>
+      </c>
+      <c r="O146" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="P146" s="8">
+        <v>15532270.699999999</v>
+      </c>
+      <c r="Q146" s="11">
+        <v>106.5</v>
+      </c>
+      <c r="R146" s="58">
+        <v>18260454</v>
+      </c>
+      <c r="S146" s="59">
+        <v>107.5</v>
+      </c>
+      <c r="T146" s="58">
+        <v>21217539.100000001</v>
+      </c>
+      <c r="U146" s="59">
+        <v>106.9</v>
+      </c>
+      <c r="V146" s="65">
+        <v>24626831.300000001</v>
+      </c>
+      <c r="W146" s="66">
+        <v>107.2</v>
+      </c>
+      <c r="X146" s="69">
+        <v>28440814.399999999</v>
+      </c>
+      <c r="Y146" s="1">
+        <v>107.9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:25" ht="12">
+      <c r="A147" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B147" s="15">
+        <v>144327.80100000001</v>
+      </c>
+      <c r="C147" s="19">
+        <v>117.7</v>
+      </c>
+      <c r="D147" s="15">
+        <v>306000.8</v>
+      </c>
+      <c r="E147" s="19">
+        <v>111.2</v>
+      </c>
+      <c r="F147" s="14">
+        <v>539080.56200000003</v>
+      </c>
+      <c r="G147" s="14">
+        <v>112.6</v>
+      </c>
+      <c r="H147" s="14">
+        <v>786387.1</v>
+      </c>
+      <c r="I147" s="14">
+        <v>119.8</v>
+      </c>
+      <c r="J147" s="15">
+        <v>1108178.2</v>
+      </c>
+      <c r="K147" s="15">
+        <v>123.1</v>
+      </c>
+      <c r="L147" s="14">
+        <v>1480179.9</v>
+      </c>
+      <c r="M147" s="16">
+        <v>120.7</v>
+      </c>
+      <c r="N147" s="14">
+        <v>1807690.9</v>
+      </c>
+      <c r="O147" s="14">
+        <v>120.5</v>
+      </c>
+      <c r="P147" s="14">
+        <v>2210399.5</v>
+      </c>
+      <c r="Q147" s="19">
+        <v>121.3</v>
+      </c>
+      <c r="R147" s="60">
+        <v>2678822</v>
+      </c>
+      <c r="S147" s="62">
+        <v>124.5</v>
+      </c>
+      <c r="T147" s="60">
+        <v>3133814.1</v>
+      </c>
+      <c r="U147" s="62">
+        <v>124.6</v>
+      </c>
+      <c r="V147" s="67">
+        <v>3635680.2</v>
+      </c>
+      <c r="W147" s="68">
+        <v>124.6</v>
+      </c>
+      <c r="X147" s="70">
+        <v>4231729.9000000004</v>
+      </c>
+      <c r="Y147" s="16">
+        <v>125.8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:25" ht="11.25" customHeight="1">
+      <c r="A150" s="75"/>
+      <c r="B150" s="73" t="s">
+        <v>97</v>
+      </c>
+      <c r="C150" s="74"/>
+      <c r="D150" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="E150" s="74"/>
+      <c r="F150" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="G150" s="74"/>
+      <c r="H150" s="73" t="s">
+        <v>100</v>
+      </c>
+      <c r="I150" s="74"/>
+      <c r="J150" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="K150" s="74"/>
+      <c r="L150" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="M150" s="74"/>
+      <c r="N150" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="O150" s="74"/>
+      <c r="P150" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q150" s="74"/>
+      <c r="R150" s="73" t="s">
+        <v>105</v>
+      </c>
+      <c r="S150" s="74"/>
+      <c r="T150" s="73" t="s">
+        <v>106</v>
+      </c>
+      <c r="U150" s="74"/>
+      <c r="V150" s="73" t="s">
+        <v>107</v>
+      </c>
+      <c r="W150" s="73"/>
+      <c r="X150" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y150" s="73"/>
+    </row>
+    <row r="151" spans="1:25" ht="22.5">
+      <c r="A151" s="76"/>
+      <c r="B151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="C151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="D151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="E151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="F151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="G151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="H151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="I151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="J151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="K151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="L151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="M151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="N151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="O151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="P151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="R151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="S151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="T151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="U151" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="V151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="W151" s="71" t="s">
+        <v>15</v>
+      </c>
+      <c r="X151" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y151" s="71" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="152" spans="1:25">
+      <c r="A152" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" s="6">
+        <v>4554381.5999999996</v>
+      </c>
+      <c r="C152" s="59">
+        <v>102.9</v>
+      </c>
+      <c r="D152" s="5">
+        <v>9747515.4000000004</v>
+      </c>
+      <c r="E152" s="5">
+        <v>103.4</v>
+      </c>
+      <c r="F152" s="5">
+        <v>16120230</v>
+      </c>
+      <c r="G152" s="1">
+        <v>104.8</v>
+      </c>
+      <c r="H152" s="5">
+        <v>22255329.100000001</v>
+      </c>
+      <c r="I152" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="J152" s="5">
+        <v>28730839.800000001</v>
+      </c>
+      <c r="K152" s="5">
+        <v>105.6</v>
+      </c>
+      <c r="L152" s="5">
+        <v>36197578.399999999</v>
+      </c>
+      <c r="M152" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="N152" s="5">
+        <v>43535430.399999999</v>
+      </c>
+      <c r="O152" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="P152" s="1">
+        <v>51988173</v>
+      </c>
+      <c r="Q152" s="1">
+        <v>106</v>
+      </c>
+      <c r="R152" s="5">
+        <v>61082935.399999999</v>
+      </c>
+      <c r="S152" s="5">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:25">
+      <c r="A153" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B153" s="6">
+        <v>65644.5</v>
+      </c>
+      <c r="C153" s="59">
+        <v>104.2</v>
+      </c>
+      <c r="D153" s="5">
+        <v>136305.29999999999</v>
+      </c>
+      <c r="E153" s="5">
+        <v>104.8</v>
+      </c>
+      <c r="F153" s="5">
+        <v>214894.8</v>
+      </c>
+      <c r="G153" s="1">
+        <v>103.6</v>
+      </c>
+      <c r="H153" s="5">
+        <v>296732</v>
+      </c>
+      <c r="I153" s="5">
+        <v>103.6</v>
+      </c>
+      <c r="J153" s="5">
+        <v>382350.8</v>
+      </c>
+      <c r="K153" s="5">
+        <v>104</v>
+      </c>
+      <c r="L153" s="5">
+        <v>499812.3</v>
+      </c>
+      <c r="M153" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="N153" s="5">
+        <v>622788.5</v>
+      </c>
+      <c r="O153" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="P153" s="1">
+        <v>743256.1</v>
+      </c>
+      <c r="Q153" s="1">
+        <v>105.4</v>
+      </c>
+      <c r="R153" s="5">
+        <v>860359.7</v>
+      </c>
+      <c r="S153" s="5">
         <v>105.8</v>
       </c>
-      <c r="D145" s="6">
-[...204 lines deleted...]
-      <c r="U147" s="62">
+    </row>
+    <row r="154" spans="1:25">
+      <c r="A154" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B154" s="6">
+        <v>104318.39999999999</v>
+      </c>
+      <c r="C154" s="59">
+        <v>124.6</v>
+      </c>
+      <c r="D154" s="5">
+        <v>213131.3</v>
+      </c>
+      <c r="E154" s="5">
+        <v>115.3</v>
+      </c>
+      <c r="F154" s="5">
+        <v>344482.5</v>
+      </c>
+      <c r="G154" s="1">
+        <v>108.5</v>
+      </c>
+      <c r="H154" s="5">
+        <v>480447.5</v>
+      </c>
+      <c r="I154" s="5">
+        <v>104.5</v>
+      </c>
+      <c r="J154" s="5">
+        <v>630775.6</v>
+      </c>
+      <c r="K154" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="L154" s="5">
+        <v>808831.4</v>
+      </c>
+      <c r="M154" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="N154" s="5">
+        <v>981517.9</v>
+      </c>
+      <c r="O154" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="P154" s="1">
+        <v>1165445.3</v>
+      </c>
+      <c r="Q154" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="R154" s="5">
+        <v>1383812.4</v>
+      </c>
+      <c r="S154" s="5">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="155" spans="1:25">
+      <c r="A155" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B155" s="6">
+        <v>140987</v>
+      </c>
+      <c r="C155" s="59">
+        <v>113.7</v>
+      </c>
+      <c r="D155" s="5">
+        <v>327188.59999999998</v>
+      </c>
+      <c r="E155" s="5">
+        <v>103</v>
+      </c>
+      <c r="F155" s="5">
+        <v>562715.9</v>
+      </c>
+      <c r="G155" s="1">
+        <v>103</v>
+      </c>
+      <c r="H155" s="5">
+        <v>811587.7</v>
+      </c>
+      <c r="I155" s="5">
+        <v>102</v>
+      </c>
+      <c r="J155" s="5">
+        <v>1050269.3999999999</v>
+      </c>
+      <c r="K155" s="5">
+        <v>101.9</v>
+      </c>
+      <c r="L155" s="5">
+        <v>1296369.8999999999</v>
+      </c>
+      <c r="M155" s="5">
+        <v>101.9</v>
+      </c>
+      <c r="N155" s="5">
+        <v>1512369.5</v>
+      </c>
+      <c r="O155" s="5">
+        <v>102.9</v>
+      </c>
+      <c r="P155" s="1">
+        <v>1751558.4</v>
+      </c>
+      <c r="Q155" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="R155" s="5">
+        <v>2029913.6</v>
+      </c>
+      <c r="S155" s="5">
         <v>101.3</v>
       </c>
-      <c r="V147" s="68">
-[...274 lines deleted...]
-      <c r="K151" s="15">
+    </row>
+    <row r="156" spans="1:25">
+      <c r="A156" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B156" s="6">
+        <v>151717.1</v>
+      </c>
+      <c r="C156" s="59">
+        <v>125</v>
+      </c>
+      <c r="D156" s="5">
+        <v>331653.40000000002</v>
+      </c>
+      <c r="E156" s="5">
         <v>123.1</v>
       </c>
-      <c r="L151" s="14">
-[...8 lines deleted...]
-      <c r="O151" s="14">
+      <c r="F156" s="5">
+        <v>504304.7</v>
+      </c>
+      <c r="G156" s="1">
+        <v>120.6</v>
+      </c>
+      <c r="H156" s="5">
+        <v>694242.2</v>
+      </c>
+      <c r="I156" s="5">
+        <v>120.6</v>
+      </c>
+      <c r="J156" s="5">
+        <v>885136</v>
+      </c>
+      <c r="K156" s="5">
+        <v>119</v>
+      </c>
+      <c r="L156" s="5">
+        <v>1107363.6000000001</v>
+      </c>
+      <c r="M156" s="5">
+        <v>116.6</v>
+      </c>
+      <c r="N156" s="5">
+        <v>1375348.7</v>
+      </c>
+      <c r="O156" s="5">
+        <v>117.6</v>
+      </c>
+      <c r="P156" s="1">
+        <v>1638846.1</v>
+      </c>
+      <c r="Q156" s="1">
+        <v>120</v>
+      </c>
+      <c r="R156" s="5">
+        <v>1895609.1</v>
+      </c>
+      <c r="S156" s="5">
         <v>120.5</v>
-      </c>
-[...207 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="9" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B157" s="6">
-        <v>65644.5</v>
-[...2 lines deleted...]
-        <v>104.2</v>
+        <v>422884.8</v>
+      </c>
+      <c r="C157" s="59">
+        <v>81.8</v>
       </c>
       <c r="D157" s="5">
-        <v>136305.29999999999</v>
+        <v>912371</v>
       </c>
       <c r="E157" s="5">
-        <v>104.8</v>
+        <v>83.7</v>
       </c>
       <c r="F157" s="5">
-        <v>214894.8</v>
+        <v>1795092.8</v>
       </c>
       <c r="G157" s="1">
-        <v>103.6</v>
+        <v>98.5</v>
       </c>
       <c r="H157" s="5">
-        <v>296732</v>
+        <v>2499674.6</v>
       </c>
       <c r="I157" s="5">
-        <v>103.6</v>
+        <v>100</v>
       </c>
       <c r="J157" s="5">
-        <v>382350.8</v>
+        <v>3307164.6</v>
       </c>
       <c r="K157" s="5">
-        <v>104</v>
+        <v>102.3</v>
       </c>
       <c r="L157" s="5">
-        <v>499812.3</v>
+        <v>3963949</v>
       </c>
       <c r="M157" s="5">
-        <v>105.1</v>
+        <v>102.1</v>
       </c>
       <c r="N157" s="5">
-        <v>622788.5</v>
+        <v>4338235.2</v>
       </c>
       <c r="O157" s="5">
-        <v>105.3</v>
+        <v>98.4</v>
       </c>
       <c r="P157" s="1">
-        <v>743256.1</v>
+        <v>5123550.9000000004</v>
       </c>
       <c r="Q157" s="1">
-        <v>105.4</v>
+        <v>96.7</v>
+      </c>
+      <c r="R157" s="5">
+        <v>6004234.7000000002</v>
+      </c>
+      <c r="S157" s="5">
+        <v>100.3</v>
       </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="9" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="B158" s="6">
-        <v>104318.39999999999</v>
-[...2 lines deleted...]
-        <v>124.6</v>
+        <v>84396.4</v>
+      </c>
+      <c r="C158" s="59">
+        <v>100.5</v>
       </c>
       <c r="D158" s="5">
-        <v>213131.3</v>
+        <v>170723.9</v>
       </c>
       <c r="E158" s="5">
-        <v>115.3</v>
+        <v>100.7</v>
       </c>
       <c r="F158" s="5">
-        <v>344482.5</v>
+        <v>283844.7</v>
       </c>
       <c r="G158" s="1">
-        <v>108.5</v>
+        <v>100.5</v>
       </c>
       <c r="H158" s="5">
-        <v>480447.5</v>
+        <v>383598.5</v>
       </c>
       <c r="I158" s="5">
-        <v>104.5</v>
+        <v>100.7</v>
       </c>
       <c r="J158" s="5">
-        <v>630775.6</v>
+        <v>483599.1</v>
       </c>
       <c r="K158" s="5">
-        <v>101.5</v>
+        <v>100.4</v>
       </c>
       <c r="L158" s="5">
-        <v>808831.4</v>
+        <v>602410.6</v>
       </c>
       <c r="M158" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="N158" s="5">
+        <v>721419.5</v>
+      </c>
+      <c r="O158" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="P158" s="1">
+        <v>854826.1</v>
+      </c>
+      <c r="Q158" s="1">
         <v>100.6</v>
       </c>
-      <c r="N158" s="5">
-[...9 lines deleted...]
-        <v>100.2</v>
+      <c r="R158" s="5">
+        <v>1001673.9</v>
+      </c>
+      <c r="S158" s="5">
+        <v>100.5</v>
       </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="9" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B159" s="6">
-        <v>140987</v>
-[...2 lines deleted...]
-        <v>113.7</v>
+        <v>66163.100000000006</v>
+      </c>
+      <c r="C159" s="59">
+        <v>103.9</v>
       </c>
       <c r="D159" s="5">
-        <v>327188.59999999998</v>
+        <v>138494.39999999999</v>
       </c>
       <c r="E159" s="5">
-        <v>103</v>
+        <v>104.1</v>
       </c>
       <c r="F159" s="5">
-        <v>562715.9</v>
+        <v>229289.3</v>
       </c>
       <c r="G159" s="1">
-        <v>103</v>
+        <v>103.6</v>
       </c>
       <c r="H159" s="5">
-        <v>811587.7</v>
+        <v>310744</v>
       </c>
       <c r="I159" s="5">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J159" s="5">
-        <v>1050269.3999999999</v>
+        <v>394373.2</v>
       </c>
       <c r="K159" s="5">
-        <v>101.9</v>
+        <v>103.9</v>
       </c>
       <c r="L159" s="5">
-        <v>1296369.8999999999</v>
+        <v>522949.9</v>
       </c>
       <c r="M159" s="5">
-        <v>101.9</v>
+        <v>103.2</v>
       </c>
       <c r="N159" s="5">
-        <v>1512369.5</v>
+        <v>622784.5</v>
       </c>
       <c r="O159" s="5">
-        <v>102.9</v>
+        <v>102.4</v>
       </c>
       <c r="P159" s="1">
-        <v>1751558.4</v>
+        <v>735601.2</v>
       </c>
       <c r="Q159" s="1">
-        <v>103.1</v>
+        <v>102.8</v>
+      </c>
+      <c r="R159" s="5">
+        <v>847859.9</v>
+      </c>
+      <c r="S159" s="5">
+        <v>102.2</v>
       </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="9" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B160" s="6">
-        <v>151717.1</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>50745.5</v>
+      </c>
+      <c r="C160" s="59">
+        <v>102.1</v>
       </c>
       <c r="D160" s="5">
-        <v>331653.40000000002</v>
+        <v>106913.4</v>
       </c>
       <c r="E160" s="5">
-        <v>123.1</v>
+        <v>100</v>
       </c>
       <c r="F160" s="5">
-        <v>504304.7</v>
+        <v>174515</v>
       </c>
       <c r="G160" s="1">
-        <v>120.6</v>
+        <v>103.8</v>
       </c>
       <c r="H160" s="5">
-        <v>694242.2</v>
+        <v>236541.4</v>
       </c>
       <c r="I160" s="5">
-        <v>120.6</v>
+        <v>100.7</v>
       </c>
       <c r="J160" s="5">
-        <v>885136</v>
+        <v>298864.40000000002</v>
       </c>
       <c r="K160" s="5">
-        <v>119</v>
+        <v>95.9</v>
       </c>
       <c r="L160" s="5">
-        <v>1107363.6000000001</v>
+        <v>397994.3</v>
       </c>
       <c r="M160" s="5">
-        <v>116.6</v>
+        <v>95.9</v>
       </c>
       <c r="N160" s="5">
-        <v>1375348.7</v>
+        <v>477006.1</v>
       </c>
       <c r="O160" s="5">
-        <v>117.6</v>
+        <v>93.9</v>
       </c>
       <c r="P160" s="1">
-        <v>1638846.1</v>
+        <v>636146.6</v>
       </c>
       <c r="Q160" s="1">
-        <v>120</v>
+        <v>95.9</v>
+      </c>
+      <c r="R160" s="5">
+        <v>884198.9</v>
+      </c>
+      <c r="S160" s="5">
+        <v>111.7</v>
       </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="9" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B161" s="6">
-        <v>422884.8</v>
-[...2 lines deleted...]
-        <v>81.8</v>
+        <v>284702.40000000002</v>
+      </c>
+      <c r="C161" s="59">
+        <v>103.9</v>
       </c>
       <c r="D161" s="5">
-        <v>912371</v>
+        <v>595011.69999999995</v>
       </c>
       <c r="E161" s="5">
-        <v>83.7</v>
+        <v>103.9</v>
       </c>
       <c r="F161" s="5">
-        <v>1795092.8</v>
+        <v>982521</v>
       </c>
       <c r="G161" s="1">
-        <v>98.5</v>
+        <v>102.2</v>
       </c>
       <c r="H161" s="5">
-        <v>2499674.6</v>
+        <v>1348693.3</v>
       </c>
       <c r="I161" s="5">
-        <v>100</v>
+        <v>102.7</v>
       </c>
       <c r="J161" s="5">
-        <v>3307164.6</v>
+        <v>1741566.1</v>
       </c>
       <c r="K161" s="5">
-        <v>102.3</v>
+        <v>101.1</v>
       </c>
       <c r="L161" s="5">
-        <v>3963949</v>
+        <v>2169658.6</v>
       </c>
       <c r="M161" s="5">
-        <v>102.1</v>
+        <v>101.3</v>
       </c>
       <c r="N161" s="5">
-        <v>4338235.2</v>
+        <v>2600183.9</v>
       </c>
       <c r="O161" s="5">
-        <v>98.4</v>
+        <v>100.6</v>
       </c>
       <c r="P161" s="1">
-        <v>5123550.9000000004</v>
+        <v>3084915.7</v>
       </c>
       <c r="Q161" s="1">
-        <v>96.7</v>
+        <v>100.3</v>
+      </c>
+      <c r="R161" s="5">
+        <v>3647251</v>
+      </c>
+      <c r="S161" s="5">
+        <v>100.2</v>
       </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="9" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B162" s="6">
-        <v>84396.4</v>
-[...2 lines deleted...]
-        <v>100.5</v>
+        <v>127641.60000000001</v>
+      </c>
+      <c r="C162" s="59">
+        <v>104.2</v>
       </c>
       <c r="D162" s="5">
-        <v>170723.9</v>
+        <v>263195.3</v>
       </c>
       <c r="E162" s="5">
-        <v>100.7</v>
+        <v>105.6</v>
       </c>
       <c r="F162" s="5">
-        <v>283844.7</v>
+        <v>417165.2</v>
       </c>
       <c r="G162" s="1">
-        <v>100.5</v>
+        <v>106</v>
       </c>
       <c r="H162" s="5">
-        <v>383598.5</v>
+        <v>574916.9</v>
       </c>
       <c r="I162" s="5">
-        <v>100.7</v>
+        <v>108.5</v>
       </c>
       <c r="J162" s="5">
-        <v>483599.1</v>
+        <v>741626.2</v>
       </c>
       <c r="K162" s="5">
-        <v>100.4</v>
+        <v>106.5</v>
       </c>
       <c r="L162" s="5">
-        <v>602410.6</v>
+        <v>977757.9</v>
       </c>
       <c r="M162" s="5">
-        <v>100.5</v>
+        <v>103</v>
       </c>
       <c r="N162" s="5">
-        <v>721419.5</v>
+        <v>1214747.1000000001</v>
       </c>
       <c r="O162" s="5">
-        <v>100.5</v>
+        <v>102.2</v>
       </c>
       <c r="P162" s="1">
-        <v>854826.1</v>
+        <v>1445220.7</v>
       </c>
       <c r="Q162" s="1">
-        <v>100.6</v>
+        <v>103.1</v>
+      </c>
+      <c r="R162" s="5">
+        <v>1681261.5</v>
+      </c>
+      <c r="S162" s="5">
+        <v>102.8</v>
       </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="9" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B163" s="6">
-        <v>66163.100000000006</v>
-[...2 lines deleted...]
-        <v>103.9</v>
+        <v>55758</v>
+      </c>
+      <c r="C163" s="59">
+        <v>101.2</v>
       </c>
       <c r="D163" s="5">
-        <v>138494.39999999999</v>
+        <v>122296</v>
       </c>
       <c r="E163" s="5">
-        <v>104.1</v>
+        <v>101.2</v>
       </c>
       <c r="F163" s="5">
-        <v>229289.3</v>
+        <v>208848.6</v>
       </c>
       <c r="G163" s="1">
+        <v>101.4</v>
+      </c>
+      <c r="H163" s="5">
+        <v>277879</v>
+      </c>
+      <c r="I163" s="5">
+        <v>102.5</v>
+      </c>
+      <c r="J163" s="5">
+        <v>351998.9</v>
+      </c>
+      <c r="K163" s="5">
+        <v>102.5</v>
+      </c>
+      <c r="L163" s="5">
+        <v>449486.3</v>
+      </c>
+      <c r="M163" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="N163" s="5">
+        <v>541785.80000000005</v>
+      </c>
+      <c r="O163" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="P163" s="1">
+        <v>656373.80000000005</v>
+      </c>
+      <c r="Q163" s="1">
+        <v>103.4</v>
+      </c>
+      <c r="R163" s="5">
+        <v>763039.8</v>
+      </c>
+      <c r="S163" s="5">
         <v>103.6</v>
-      </c>
-[...28 lines deleted...]
-        <v>102.8</v>
       </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B164" s="6">
-        <v>50745.5</v>
-[...2 lines deleted...]
-        <v>102.1</v>
+        <v>67577</v>
+      </c>
+      <c r="C164" s="59">
+        <v>100.9</v>
       </c>
       <c r="D164" s="5">
-        <v>106913.4</v>
+        <v>138819.6</v>
       </c>
       <c r="E164" s="5">
-        <v>100</v>
+        <v>101.7</v>
       </c>
       <c r="F164" s="5">
-        <v>174515</v>
+        <v>212433.6</v>
       </c>
       <c r="G164" s="1">
-        <v>103.8</v>
+        <v>101.2</v>
       </c>
       <c r="H164" s="5">
-        <v>236541.4</v>
+        <v>291695.7</v>
       </c>
       <c r="I164" s="5">
-        <v>100.7</v>
+        <v>102.3</v>
       </c>
       <c r="J164" s="5">
-        <v>298864.40000000002</v>
+        <v>373837</v>
       </c>
       <c r="K164" s="5">
-        <v>95.9</v>
+        <v>102.5</v>
       </c>
       <c r="L164" s="5">
-        <v>397994.3</v>
+        <v>501409.4</v>
       </c>
       <c r="M164" s="5">
-        <v>95.9</v>
+        <v>103.3</v>
       </c>
       <c r="N164" s="5">
-        <v>477006.1</v>
+        <v>626946.5</v>
       </c>
       <c r="O164" s="5">
-        <v>93.9</v>
+        <v>103.1</v>
       </c>
       <c r="P164" s="1">
-        <v>636146.6</v>
+        <v>775325.9</v>
       </c>
       <c r="Q164" s="1">
-        <v>95.9</v>
+        <v>104.7</v>
+      </c>
+      <c r="R164" s="5">
+        <v>917206.8</v>
+      </c>
+      <c r="S164" s="5">
+        <v>104.7</v>
       </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="9" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B165" s="6">
-        <v>284702.40000000002</v>
-[...2 lines deleted...]
-        <v>103.9</v>
+        <v>115403.4</v>
+      </c>
+      <c r="C165" s="59">
+        <v>108.3</v>
       </c>
       <c r="D165" s="5">
-        <v>595011.69999999995</v>
+        <v>272914</v>
       </c>
       <c r="E165" s="5">
-        <v>103.9</v>
+        <v>119.8</v>
       </c>
       <c r="F165" s="5">
-        <v>982521</v>
+        <v>457349.1</v>
       </c>
       <c r="G165" s="1">
-        <v>102.2</v>
+        <v>125.2</v>
       </c>
       <c r="H165" s="5">
-        <v>1348693.3</v>
+        <v>653043.80000000005</v>
       </c>
       <c r="I165" s="5">
-        <v>102.7</v>
+        <v>127.1</v>
       </c>
       <c r="J165" s="5">
-        <v>1741566.1</v>
+        <v>856626.4</v>
       </c>
       <c r="K165" s="5">
-        <v>101.1</v>
+        <v>125.9</v>
       </c>
       <c r="L165" s="5">
-        <v>2169658.6</v>
+        <v>1084969.8999999999</v>
       </c>
       <c r="M165" s="5">
-        <v>101.3</v>
+        <v>125.3</v>
       </c>
       <c r="N165" s="5">
-        <v>2600183.9</v>
+        <v>1304972.8999999999</v>
       </c>
       <c r="O165" s="5">
-        <v>100.6</v>
+        <v>125.4</v>
       </c>
       <c r="P165" s="1">
-        <v>3084915.7</v>
+        <v>1538601</v>
       </c>
       <c r="Q165" s="1">
-        <v>100.3</v>
+        <v>120.9</v>
+      </c>
+      <c r="R165" s="5">
+        <v>1778741.8</v>
+      </c>
+      <c r="S165" s="5">
+        <v>118.2</v>
       </c>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B166" s="6">
-        <v>127641.60000000001</v>
-[...2 lines deleted...]
-        <v>104.2</v>
+        <v>75701</v>
+      </c>
+      <c r="C166" s="59">
+        <v>137.69999999999999</v>
       </c>
       <c r="D166" s="5">
-        <v>263195.3</v>
+        <v>167290.9</v>
       </c>
       <c r="E166" s="5">
-        <v>105.6</v>
+        <v>126.3</v>
       </c>
       <c r="F166" s="5">
-        <v>417165.2</v>
+        <v>269767.8</v>
       </c>
       <c r="G166" s="1">
-        <v>106</v>
+        <v>120.8</v>
       </c>
       <c r="H166" s="5">
-        <v>574916.9</v>
+        <v>394032.3</v>
       </c>
       <c r="I166" s="5">
-        <v>108.5</v>
+        <v>120.4</v>
       </c>
       <c r="J166" s="5">
-        <v>741626.2</v>
+        <v>528652.9</v>
       </c>
       <c r="K166" s="5">
-        <v>106.5</v>
+        <v>120.7</v>
       </c>
       <c r="L166" s="5">
-        <v>977757.9</v>
+        <v>671273.2</v>
       </c>
       <c r="M166" s="5">
-        <v>103</v>
+        <v>121.8</v>
       </c>
       <c r="N166" s="5">
-        <v>1214747.1000000001</v>
+        <v>786205.8</v>
       </c>
       <c r="O166" s="5">
-        <v>102.2</v>
+        <v>118.4</v>
       </c>
       <c r="P166" s="1">
-        <v>1445220.7</v>
+        <v>918625.5</v>
       </c>
       <c r="Q166" s="1">
-        <v>103.1</v>
+        <v>116.8</v>
+      </c>
+      <c r="R166" s="5">
+        <v>1042884.7</v>
+      </c>
+      <c r="S166" s="5">
+        <v>116.1</v>
       </c>
     </row>
     <row r="167" spans="1:25">
-      <c r="A167" s="9" t="s">
-        <v>8</v>
+      <c r="A167" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="B167" s="6">
-        <v>55758</v>
-[...2 lines deleted...]
-        <v>101.2</v>
+        <v>51783</v>
+      </c>
+      <c r="C167" s="59">
+        <v>124.5</v>
       </c>
       <c r="D167" s="5">
-        <v>122296</v>
+        <v>113529.60000000001</v>
       </c>
       <c r="E167" s="5">
-        <v>101.2</v>
+        <v>122</v>
       </c>
       <c r="F167" s="5">
-        <v>208848.6</v>
+        <v>187104.3</v>
       </c>
       <c r="G167" s="1">
+        <v>121.8</v>
+      </c>
+      <c r="H167" s="5">
+        <v>275146.90000000002</v>
+      </c>
+      <c r="I167" s="5">
+        <v>124.4</v>
+      </c>
+      <c r="J167" s="5">
+        <v>356342.2</v>
+      </c>
+      <c r="K167" s="5">
+        <v>119.7</v>
+      </c>
+      <c r="L167" s="5">
+        <v>476026.8</v>
+      </c>
+      <c r="M167" s="5">
+        <v>121.4</v>
+      </c>
+      <c r="N167" s="5">
+        <v>587737.59999999998</v>
+      </c>
+      <c r="O167" s="5">
+        <v>124.7</v>
+      </c>
+      <c r="P167" s="1">
+        <v>713168.9</v>
+      </c>
+      <c r="Q167" s="1">
+        <v>127.9</v>
+      </c>
+      <c r="R167" s="5">
+        <v>847980</v>
+      </c>
+      <c r="S167" s="5">
+        <v>128.6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:25">
+      <c r="A168" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B168" s="6">
+        <v>16220.8</v>
+      </c>
+      <c r="C168" s="59">
+        <v>102.9</v>
+      </c>
+      <c r="D168" s="5">
+        <v>36191</v>
+      </c>
+      <c r="E168" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="F168" s="5">
+        <v>58599.9</v>
+      </c>
+      <c r="G168" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="H168" s="5">
+        <v>77937.2</v>
+      </c>
+      <c r="I168" s="5">
         <v>101.4</v>
       </c>
-      <c r="H167" s="5">
-[...37 lines deleted...]
-      <c r="C168" s="62">
+      <c r="J168" s="5">
+        <v>98325</v>
+      </c>
+      <c r="K168" s="5">
         <v>100.9</v>
       </c>
-      <c r="D168" s="5">
-[...22 lines deleted...]
-      </c>
       <c r="L168" s="5">
-        <v>501409.4</v>
+        <v>124192.5</v>
       </c>
       <c r="M168" s="5">
-        <v>103.3</v>
+        <v>101.9</v>
       </c>
       <c r="N168" s="5">
-        <v>626946.5</v>
+        <v>149696.4</v>
       </c>
       <c r="O168" s="5">
-        <v>103.1</v>
+        <v>102.1</v>
       </c>
       <c r="P168" s="1">
-        <v>775325.9</v>
+        <v>173504.3</v>
       </c>
       <c r="Q168" s="1">
-        <v>104.7</v>
+        <v>100.6</v>
+      </c>
+      <c r="R168" s="5">
+        <v>199900.2</v>
+      </c>
+      <c r="S168" s="5">
+        <v>100.1</v>
       </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="9" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B169" s="6">
-        <v>115403.4</v>
-[...1 lines deleted...]
-      <c r="C169" s="62">
+        <v>148211.70000000001</v>
+      </c>
+      <c r="C169" s="59">
+        <v>107.9</v>
+      </c>
+      <c r="D169" s="5">
+        <v>299401.8</v>
+      </c>
+      <c r="E169" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="F169" s="5">
+        <v>524294.40000000002</v>
+      </c>
+      <c r="G169" s="1">
         <v>108.3</v>
       </c>
-      <c r="D169" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="H169" s="5">
-        <v>653043.80000000005</v>
+        <v>720362</v>
       </c>
       <c r="I169" s="5">
-        <v>127.1</v>
+        <v>107.1</v>
       </c>
       <c r="J169" s="5">
-        <v>856626.4</v>
+        <v>906975.6</v>
       </c>
       <c r="K169" s="5">
-        <v>125.9</v>
+        <v>104.9</v>
       </c>
       <c r="L169" s="5">
-        <v>1084969.8999999999</v>
+        <v>1130875</v>
       </c>
       <c r="M169" s="5">
-        <v>125.3</v>
+        <v>104.8</v>
       </c>
       <c r="N169" s="5">
-        <v>1304972.8999999999</v>
+        <v>1359153.6</v>
       </c>
       <c r="O169" s="5">
-        <v>125.4</v>
+        <v>100.8</v>
       </c>
       <c r="P169" s="1">
-        <v>1538601</v>
+        <v>1610933.4</v>
       </c>
       <c r="Q169" s="1">
-        <v>120.9</v>
+        <v>100.3</v>
+      </c>
+      <c r="R169" s="5">
+        <v>1891150.3</v>
+      </c>
+      <c r="S169" s="5">
+        <v>101.8</v>
       </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B170" s="6">
-        <v>75701</v>
-[...2 lines deleted...]
-        <v>137.69999999999999</v>
+        <v>716285.7</v>
+      </c>
+      <c r="C170" s="59">
+        <v>101.3</v>
       </c>
       <c r="D170" s="5">
-        <v>167290.9</v>
+        <v>1514130.2</v>
       </c>
       <c r="E170" s="5">
-        <v>126.3</v>
+        <v>101.8</v>
       </c>
       <c r="F170" s="5">
-        <v>269767.8</v>
+        <v>2292241.7999999998</v>
       </c>
       <c r="G170" s="1">
-        <v>120.8</v>
+        <v>102.5</v>
       </c>
       <c r="H170" s="5">
-        <v>394032.3</v>
+        <v>3110665.9</v>
       </c>
       <c r="I170" s="5">
-        <v>120.4</v>
+        <v>102.6</v>
       </c>
       <c r="J170" s="5">
-        <v>528652.9</v>
+        <v>3991036.5</v>
       </c>
       <c r="K170" s="5">
-        <v>120.7</v>
+        <v>102.4</v>
       </c>
       <c r="L170" s="5">
-        <v>671273.2</v>
+        <v>5106765.8</v>
       </c>
       <c r="M170" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="N170" s="5">
+        <v>6148389.2999999998</v>
+      </c>
+      <c r="O170" s="5">
+        <v>102</v>
+      </c>
+      <c r="P170" s="1">
+        <v>7327480.5</v>
+      </c>
+      <c r="Q170" s="1">
+        <v>102.9</v>
+      </c>
+      <c r="R170" s="5">
+        <v>8775460.1999999993</v>
+      </c>
+      <c r="S170" s="5">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="171" spans="1:25">
+      <c r="A171" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B171" s="6">
+        <v>1627704.5</v>
+      </c>
+      <c r="C171" s="59">
+        <v>103.3</v>
+      </c>
+      <c r="D171" s="5">
+        <v>3492003.9</v>
+      </c>
+      <c r="E171" s="5">
+        <v>104</v>
+      </c>
+      <c r="F171" s="5">
+        <v>5709692.5</v>
+      </c>
+      <c r="G171" s="1">
+        <v>104.2</v>
+      </c>
+      <c r="H171" s="5">
+        <v>7799610.2000000002</v>
+      </c>
+      <c r="I171" s="5">
+        <v>105.2</v>
+      </c>
+      <c r="J171" s="5">
+        <v>9907710.1999999993</v>
+      </c>
+      <c r="K171" s="5">
+        <v>105.2</v>
+      </c>
+      <c r="L171" s="5">
+        <v>12316447.699999999</v>
+      </c>
+      <c r="M171" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="N171" s="5">
+        <v>15116792.800000001</v>
+      </c>
+      <c r="O171" s="5">
+        <v>109</v>
+      </c>
+      <c r="P171" s="1">
+        <v>17997695.199999999</v>
+      </c>
+      <c r="Q171" s="1">
+        <v>108.9</v>
+      </c>
+      <c r="R171" s="5">
+        <v>21010157.699999999</v>
+      </c>
+      <c r="S171" s="5">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:25">
+      <c r="A172" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B172" s="15">
+        <v>180535.7</v>
+      </c>
+      <c r="C172" s="62">
+        <v>112.2</v>
+      </c>
+      <c r="D172" s="60">
+        <v>395950.1</v>
+      </c>
+      <c r="E172" s="60">
+        <v>116.6</v>
+      </c>
+      <c r="F172" s="60">
+        <v>691072.1</v>
+      </c>
+      <c r="G172" s="16">
+        <v>115.8</v>
+      </c>
+      <c r="H172" s="60">
+        <v>1017778</v>
+      </c>
+      <c r="I172" s="60">
+        <v>117.1</v>
+      </c>
+      <c r="J172" s="60">
+        <v>1443609.7</v>
+      </c>
+      <c r="K172" s="60">
+        <v>118</v>
+      </c>
+      <c r="L172" s="60">
+        <v>1989034.3</v>
+      </c>
+      <c r="M172" s="60">
         <v>121.8</v>
       </c>
-      <c r="N170" s="5">
-[...317 lines deleted...]
-      <c r="N176" s="63">
+      <c r="N172" s="60">
         <v>2447348.7999999998</v>
       </c>
-      <c r="O176" s="63">
+      <c r="O172" s="60">
         <v>123</v>
       </c>
-      <c r="P176" s="16">
+      <c r="P172" s="16">
         <v>3097097.4</v>
       </c>
-      <c r="Q176" s="16">
+      <c r="Q172" s="16">
         <v>127.5</v>
       </c>
-      <c r="R176" s="16"/>
-[...9 lines deleted...]
-      <c r="A185" s="1" t="s">
+      <c r="R172" s="60">
+        <v>3620239.2</v>
+      </c>
+      <c r="S172" s="60">
+        <v>123</v>
+      </c>
+      <c r="T172" s="16"/>
+      <c r="U172" s="16"/>
+      <c r="V172" s="16"/>
+      <c r="W172" s="16"/>
+      <c r="X172" s="16"/>
+      <c r="Y172" s="16"/>
+    </row>
+    <row r="181" spans="1:1">
+      <c r="A181" s="1" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="94">
-[...93 lines deleted...]
-    <mergeCell ref="X129:Y129"/>
+  <mergeCells count="92">
+    <mergeCell ref="L125:M125"/>
+    <mergeCell ref="H125:I125"/>
+    <mergeCell ref="D125:E125"/>
+    <mergeCell ref="X100:Y100"/>
+    <mergeCell ref="V100:W100"/>
+    <mergeCell ref="J125:K125"/>
+    <mergeCell ref="N125:O125"/>
+    <mergeCell ref="P125:Q125"/>
+    <mergeCell ref="R125:S125"/>
+    <mergeCell ref="T125:U125"/>
+    <mergeCell ref="V125:W125"/>
+    <mergeCell ref="X125:Y125"/>
+    <mergeCell ref="A100:A101"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="J100:K100"/>
+    <mergeCell ref="T100:U100"/>
+    <mergeCell ref="R100:S100"/>
+    <mergeCell ref="P100:Q100"/>
+    <mergeCell ref="L100:M100"/>
+    <mergeCell ref="H100:I100"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="N100:O100"/>
+    <mergeCell ref="A125:A126"/>
+    <mergeCell ref="B125:C125"/>
+    <mergeCell ref="F125:G125"/>
+    <mergeCell ref="X48:Y48"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="F75:G75"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="N75:O75"/>
+    <mergeCell ref="P75:Q75"/>
+    <mergeCell ref="R75:S75"/>
+    <mergeCell ref="T75:U75"/>
+    <mergeCell ref="V75:W75"/>
+    <mergeCell ref="X75:Y75"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="N48:O48"/>
+    <mergeCell ref="P48:Q48"/>
+    <mergeCell ref="R48:S48"/>
+    <mergeCell ref="T48:U48"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="D100:E100"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="V48:W48"/>
+    <mergeCell ref="A150:A151"/>
+    <mergeCell ref="B150:C150"/>
+    <mergeCell ref="D150:E150"/>
+    <mergeCell ref="F150:G150"/>
+    <mergeCell ref="H150:I150"/>
+    <mergeCell ref="T150:U150"/>
+    <mergeCell ref="V150:W150"/>
+    <mergeCell ref="X150:Y150"/>
+    <mergeCell ref="J150:K150"/>
+    <mergeCell ref="L150:M150"/>
+    <mergeCell ref="N150:O150"/>
+    <mergeCell ref="P150:Q150"/>
+    <mergeCell ref="R150:S150"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="50" max="24" man="1"/>
+    <brk id="46" max="24" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>