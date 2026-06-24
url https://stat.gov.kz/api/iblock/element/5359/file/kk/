--- v0 (2026-05-30)
+++ v1 (2026-06-24)
@@ -6,97 +6,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950" firstSheet="3" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16020" windowHeight="9360" tabRatio="950" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="81">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/30/</t>
   </si>
   <si>
     <t xml:space="preserve">Акишева Гулистан Темирхановна </t>
   </si>
   <si>
     <t>+7 7172749271</t>
   </si>
   <si>
     <t>g.akisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
@@ -244,122 +239,50 @@
     <r>
       <t>2022</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2023</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
-    </r>
-[...70 lines deleted...]
-      <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>42 633,1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>42 941,7</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
@@ -514,62 +437,210 @@
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> "Көлік және қоймалау" саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастан 2024 жылғы  мамырға дейін "БЕЙНЕУ-ШЫМКЕНТ газ құбыры" ЖШС бойынша 22.12.2023 ж. №182-ОД бұйрығына және 25.12.2023 ж. №31-03-07/937-хатқа сәйкес ҚР ҰЭМ "Табиғи монополияларды реттеу комитетінің департаменті" газды құбыр көлігімен тасымалдау тарифтерінің өзгеруіне байланысты қызметтер көлемінің өзгеруін ескере отырып қалыптастырылды. </t>
     </r>
   </si>
   <si>
     <t>Миллион тонно-километров</t>
   </si>
+  <si>
+    <r>
+      <t>40 734,4</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>41 583,5</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>41 649,9</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>40 766,1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>43 075,9</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>2026*</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="175" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="191" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -840,55 +911,55 @@
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="175" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -930,165 +1001,168 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="191" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1126,86 +1200,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1413,6633 +1487,6684 @@
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="78" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:10" s="8" customFormat="1">
+    <row r="2" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="19">
         <v>181104</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="8" customFormat="1">
+    <row r="3" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="8" customFormat="1">
+    <row r="4" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="69" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" s="8" customFormat="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="8" customFormat="1">
+    <row r="6" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="8" customFormat="1" ht="51">
+    <row r="7" spans="1:10" s="8" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="8" customFormat="1">
+    <row r="8" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="8" customFormat="1">
+    <row r="9" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="8" customFormat="1" ht="42.75" customHeight="1">
+    <row r="10" spans="1:10" s="8" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="8" customFormat="1" ht="25.5">
+    <row r="11" spans="1:10" s="8" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="9"/>
     </row>
-    <row r="12" spans="1:10" s="8" customFormat="1">
+    <row r="12" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="9"/>
     </row>
-    <row r="13" spans="1:10" s="8" customFormat="1">
+    <row r="13" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="J13" s="9"/>
     </row>
-    <row r="14" spans="1:10" s="8" customFormat="1">
+    <row r="14" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="13"/>
       <c r="J14" s="9"/>
     </row>
-    <row r="15" spans="1:10" s="8" customFormat="1">
+    <row r="15" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="9"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="76">
         <v>46126</v>
       </c>
       <c r="J16" s="3"/>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="76">
         <v>46154</v>
       </c>
       <c r="J17" s="4"/>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="3"/>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J19" s="4"/>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>5</v>
       </c>
       <c r="J20" s="3"/>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J21" s="4"/>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J22" s="4"/>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J23" s="3"/>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J24" s="4"/>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B67" sqref="B67"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="7"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="28" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="28" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="28" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="28" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="28"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5">
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="29" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="28"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="28"/>
     </row>
-    <row r="21" spans="2:2">
+    <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="30" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AK26"/>
+  <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="A27" sqref="A27:M27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="11" width="10.85546875" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="AK3" s="18"/>
     </row>
-    <row r="4" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="4" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="5" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="34">
         <v>2007</v>
       </c>
       <c r="B5" s="35">
         <v>26606.6</v>
       </c>
       <c r="C5" s="35">
         <v>24743.200000000001</v>
       </c>
       <c r="D5" s="35">
         <v>27431.9</v>
       </c>
       <c r="E5" s="35">
         <v>28228.400000000001</v>
       </c>
       <c r="F5" s="35">
         <v>27449.7</v>
       </c>
       <c r="G5" s="36">
         <v>29470.9</v>
       </c>
       <c r="H5" s="35">
         <v>28927.39</v>
       </c>
       <c r="I5" s="35">
         <v>30815.599999999999</v>
       </c>
       <c r="J5" s="35">
         <v>31111.8</v>
       </c>
       <c r="K5" s="35">
         <v>31563.3</v>
       </c>
       <c r="L5" s="35">
         <v>31478.15</v>
       </c>
       <c r="M5" s="35">
         <v>32626.5</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>2008</v>
       </c>
       <c r="B6" s="38">
         <v>28591.62</v>
       </c>
       <c r="C6" s="38">
         <v>27657.759999999998</v>
       </c>
       <c r="D6" s="38">
         <v>29059.3</v>
       </c>
       <c r="E6" s="38">
         <v>30136.33</v>
       </c>
       <c r="F6" s="38">
         <v>30853.47</v>
       </c>
       <c r="G6" s="39">
         <v>30080.44</v>
       </c>
       <c r="H6" s="38">
         <v>31166.23</v>
       </c>
       <c r="I6" s="38">
         <v>32706.15</v>
       </c>
       <c r="J6" s="38">
         <v>32482.09</v>
       </c>
       <c r="K6" s="38">
         <v>33542.47</v>
       </c>
       <c r="L6" s="38">
         <v>32567.75</v>
       </c>
       <c r="M6" s="38">
         <v>30982.639999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="7" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>2009</v>
       </c>
       <c r="B7" s="38">
         <v>25440.5</v>
       </c>
       <c r="C7" s="38">
         <v>25078.1</v>
       </c>
       <c r="D7" s="38">
         <v>27012.7</v>
       </c>
       <c r="E7" s="38">
         <v>26826.7</v>
       </c>
       <c r="F7" s="38">
         <v>26054.63</v>
       </c>
       <c r="G7" s="39">
         <v>24234.63</v>
       </c>
       <c r="H7" s="38">
         <v>27632.48</v>
       </c>
       <c r="I7" s="38">
         <v>29426.1</v>
       </c>
       <c r="J7" s="38">
         <v>30113</v>
       </c>
       <c r="K7" s="38">
         <v>32061.599999999999</v>
       </c>
       <c r="L7" s="38">
         <v>31193.439999999999</v>
       </c>
       <c r="M7" s="38">
         <v>31731.49</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="8" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>2010</v>
       </c>
       <c r="B8" s="38">
         <v>25759.48</v>
       </c>
       <c r="C8" s="38">
         <v>26046.15</v>
       </c>
       <c r="D8" s="38">
         <v>27638.42</v>
       </c>
       <c r="E8" s="38">
         <v>29372.16</v>
       </c>
       <c r="F8" s="38">
         <v>30538.33</v>
       </c>
       <c r="G8" s="39">
         <v>30905.63</v>
       </c>
       <c r="H8" s="38">
         <v>31062.880000000001</v>
       </c>
       <c r="I8" s="38">
         <v>33738.89</v>
       </c>
       <c r="J8" s="38">
         <v>34925.71</v>
       </c>
       <c r="K8" s="38">
         <v>36815.01</v>
       </c>
       <c r="L8" s="38">
         <v>36671.53</v>
       </c>
       <c r="M8" s="38">
         <v>37547.550000000003</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="9" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>2011</v>
       </c>
       <c r="B9" s="38">
         <v>31731.95</v>
       </c>
       <c r="C9" s="38">
         <v>29899.35</v>
       </c>
       <c r="D9" s="38">
         <v>31087.72</v>
       </c>
       <c r="E9" s="38">
         <v>32223.65</v>
       </c>
       <c r="F9" s="38">
         <v>34039.64</v>
       </c>
       <c r="G9" s="39">
         <v>35206.300000000003</v>
       </c>
       <c r="H9" s="38">
         <v>37367.03</v>
       </c>
       <c r="I9" s="38">
         <v>39424.42</v>
       </c>
       <c r="J9" s="38">
         <v>40634.47</v>
       </c>
       <c r="K9" s="38">
         <v>43292.17</v>
       </c>
       <c r="L9" s="38">
         <v>44296.08</v>
       </c>
       <c r="M9" s="38">
         <v>45157.51</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="10" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>2012</v>
       </c>
       <c r="B10" s="38">
         <v>37878.5</v>
       </c>
       <c r="C10" s="38">
         <v>35026.699999999997</v>
       </c>
       <c r="D10" s="38">
         <v>36625.440000000002</v>
       </c>
       <c r="E10" s="38">
         <v>36285.81</v>
       </c>
       <c r="F10" s="38">
         <v>37351.32</v>
       </c>
       <c r="G10" s="39">
         <v>38924.480000000003</v>
       </c>
       <c r="H10" s="38">
         <v>40916.400000000001</v>
       </c>
       <c r="I10" s="38">
         <v>41386.78</v>
       </c>
       <c r="J10" s="38">
         <v>42393.14</v>
       </c>
       <c r="K10" s="38">
         <v>43676.86</v>
       </c>
       <c r="L10" s="38">
         <v>42087.79</v>
       </c>
       <c r="M10" s="38">
         <v>42718.84</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="11" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>2013</v>
       </c>
       <c r="B11" s="38">
         <v>34780.1</v>
       </c>
       <c r="C11" s="38">
         <v>35996.879999999997</v>
       </c>
       <c r="D11" s="38">
         <v>37883.43</v>
       </c>
       <c r="E11" s="38">
         <v>37199.79</v>
       </c>
       <c r="F11" s="38">
         <v>38383.14</v>
       </c>
       <c r="G11" s="39">
         <v>39904</v>
       </c>
       <c r="H11" s="38">
         <v>42843</v>
       </c>
       <c r="I11" s="38">
         <v>43178.78</v>
       </c>
       <c r="J11" s="38">
         <v>43734.06</v>
       </c>
       <c r="K11" s="38">
         <v>45852.19</v>
       </c>
       <c r="L11" s="38">
         <v>46498.01</v>
       </c>
       <c r="M11" s="38">
         <v>46966.400000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="12" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="37">
         <v>2014</v>
       </c>
       <c r="B12" s="38">
         <v>39991.49</v>
       </c>
       <c r="C12" s="38">
         <v>39444.730000000003</v>
       </c>
       <c r="D12" s="38">
         <v>41797.82</v>
       </c>
       <c r="E12" s="38">
         <v>42452.21</v>
       </c>
       <c r="F12" s="38">
         <v>44424.97</v>
       </c>
       <c r="G12" s="39">
         <v>44553.78</v>
       </c>
       <c r="H12" s="38">
         <v>48837.93</v>
       </c>
       <c r="I12" s="38">
         <v>50110.720000000001</v>
       </c>
       <c r="J12" s="38">
         <v>48809.03</v>
       </c>
       <c r="K12" s="38">
         <v>51183.49</v>
       </c>
       <c r="L12" s="38">
         <v>50327.05</v>
       </c>
       <c r="M12" s="38">
         <v>51983.360000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="13" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="37">
         <v>2015</v>
       </c>
       <c r="B13" s="38">
         <v>40693.56</v>
       </c>
       <c r="C13" s="38">
         <v>37776.699999999997</v>
       </c>
       <c r="D13" s="38">
         <v>39916.14</v>
       </c>
       <c r="E13" s="38">
         <v>38526.19</v>
       </c>
       <c r="F13" s="38">
         <v>40872.06</v>
       </c>
       <c r="G13" s="39">
         <v>40691.480000000003</v>
       </c>
       <c r="H13" s="38">
         <v>43658.86</v>
       </c>
       <c r="I13" s="38">
         <v>44294.26</v>
       </c>
       <c r="J13" s="38">
         <v>45256.27</v>
       </c>
       <c r="K13" s="38">
         <v>46291.34</v>
       </c>
       <c r="L13" s="38">
         <v>47044.81</v>
       </c>
       <c r="M13" s="38">
         <v>47091.42</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="14" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>2016</v>
       </c>
       <c r="B14" s="38">
         <v>40149.980000000003</v>
       </c>
       <c r="C14" s="38">
         <v>38432.18</v>
       </c>
       <c r="D14" s="38">
         <v>40140.71</v>
       </c>
       <c r="E14" s="38">
         <v>38901.51</v>
       </c>
       <c r="F14" s="38">
         <v>41349.99</v>
       </c>
       <c r="G14" s="39">
         <v>41648.339999999997</v>
       </c>
       <c r="H14" s="38">
         <v>42851.61</v>
       </c>
       <c r="I14" s="38">
         <v>43772.84</v>
       </c>
       <c r="J14" s="38">
         <v>45120.23</v>
       </c>
       <c r="K14" s="38">
         <v>46478.18</v>
       </c>
       <c r="L14" s="38">
         <v>46856.77</v>
       </c>
       <c r="M14" s="38">
         <v>49035.8</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="15" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>2017</v>
       </c>
       <c r="B15" s="38">
         <v>42063.17</v>
       </c>
       <c r="C15" s="38">
         <v>38839.81</v>
       </c>
       <c r="D15" s="38">
         <v>44229.81</v>
       </c>
       <c r="E15" s="38">
         <v>41821.15</v>
       </c>
       <c r="F15" s="38">
         <v>44882.37</v>
       </c>
       <c r="G15" s="39">
         <v>45472.38</v>
       </c>
       <c r="H15" s="38">
         <v>47729.64</v>
       </c>
       <c r="I15" s="38">
         <v>48862.21</v>
       </c>
       <c r="J15" s="38">
         <v>48528.83</v>
       </c>
       <c r="K15" s="38">
         <v>49924.35</v>
       </c>
       <c r="L15" s="38">
         <v>50366.02</v>
       </c>
       <c r="M15" s="38">
         <v>52717.99</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="16" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>2018</v>
       </c>
       <c r="B16" s="38">
         <v>45372.32</v>
       </c>
       <c r="C16" s="38">
         <v>43169.23</v>
       </c>
       <c r="D16" s="38">
         <v>48019.14</v>
       </c>
       <c r="E16" s="38">
         <v>46491.61</v>
       </c>
       <c r="F16" s="38">
         <v>49280.57</v>
       </c>
       <c r="G16" s="39">
         <v>49528.57</v>
       </c>
       <c r="H16" s="38">
         <v>51703.49</v>
       </c>
       <c r="I16" s="38">
         <v>52649.89</v>
       </c>
       <c r="J16" s="38">
         <v>51914.79</v>
       </c>
       <c r="K16" s="38">
         <v>53221.599999999999</v>
       </c>
       <c r="L16" s="38">
         <v>51015.48</v>
       </c>
       <c r="M16" s="38">
         <v>53699.81</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="37">
         <v>2019</v>
       </c>
       <c r="B17" s="38">
         <v>47275.8</v>
       </c>
       <c r="C17" s="38">
         <v>43868.29</v>
       </c>
       <c r="D17" s="38">
         <v>48268.09</v>
       </c>
       <c r="E17" s="38">
         <v>47043.6</v>
       </c>
       <c r="F17" s="38">
         <v>49989.51</v>
       </c>
       <c r="G17" s="39">
         <v>49740.61</v>
       </c>
       <c r="H17" s="38">
         <v>53120.98</v>
       </c>
       <c r="I17" s="38">
         <v>53469.760000000002</v>
       </c>
       <c r="J17" s="38">
         <v>52186.51</v>
       </c>
       <c r="K17" s="38">
         <v>55595.75</v>
       </c>
       <c r="L17" s="38">
         <v>54411.69</v>
       </c>
       <c r="M17" s="38">
         <v>54370.69</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>2020</v>
       </c>
       <c r="B18" s="38">
         <v>46834.5</v>
       </c>
       <c r="C18" s="38">
         <v>44218.5</v>
       </c>
       <c r="D18" s="38">
         <v>46742.66</v>
       </c>
       <c r="E18" s="38">
         <v>44716.79</v>
       </c>
       <c r="F18" s="38">
         <v>47264.23</v>
       </c>
       <c r="G18" s="39">
         <v>47079.71</v>
       </c>
       <c r="H18" s="38">
         <v>49716.46</v>
       </c>
       <c r="I18" s="38">
         <v>50206.09</v>
       </c>
       <c r="J18" s="38">
         <v>50440.31</v>
       </c>
       <c r="K18" s="38">
         <v>53091.08</v>
       </c>
       <c r="L18" s="38">
         <v>53460.639999999999</v>
       </c>
       <c r="M18" s="38">
         <v>55178.38</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>2021</v>
       </c>
       <c r="B19" s="38">
         <v>45552.61</v>
       </c>
       <c r="C19" s="38">
         <v>41983.89</v>
       </c>
       <c r="D19" s="38">
         <v>45494.85</v>
       </c>
       <c r="E19" s="38">
         <v>46483.92</v>
       </c>
       <c r="F19" s="38">
         <v>49036.59</v>
       </c>
       <c r="G19" s="39">
         <v>48793.31</v>
       </c>
       <c r="H19" s="38">
         <v>51030.95</v>
       </c>
       <c r="I19" s="38">
         <v>51330.13</v>
       </c>
       <c r="J19" s="38">
         <v>49229.05</v>
       </c>
       <c r="K19" s="38">
         <v>53907.02</v>
       </c>
       <c r="L19" s="38">
         <v>56544.34</v>
       </c>
       <c r="M19" s="38">
         <v>57809.53</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="17" customFormat="1" ht="14.25">
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A20" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="41">
         <v>43145.36</v>
       </c>
       <c r="C20" s="38">
         <v>38810.034899999999</v>
       </c>
       <c r="D20" s="38">
         <v>41759.054099999994</v>
       </c>
       <c r="E20" s="38">
         <v>39282.990266666668</v>
       </c>
       <c r="F20" s="38">
         <v>41006.305366666653</v>
       </c>
       <c r="G20" s="39">
         <v>38618.00456666667</v>
       </c>
       <c r="H20" s="38">
         <v>41029.734766666683</v>
       </c>
       <c r="I20" s="38">
         <v>39934.570766666671</v>
       </c>
       <c r="J20" s="38">
         <v>37916.995466666674</v>
       </c>
       <c r="K20" s="38">
         <v>41879.13967777777</v>
       </c>
       <c r="L20" s="41">
         <v>41320.989777777781</v>
       </c>
       <c r="M20" s="38">
         <v>41369.53647777778</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="17" customFormat="1" ht="27">
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A21" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="41">
         <v>40962.36</v>
       </c>
       <c r="C21" s="38">
         <v>39441.980000000003</v>
       </c>
       <c r="D21" s="38">
         <v>43559.69</v>
       </c>
       <c r="E21" s="38">
         <v>41716.81</v>
       </c>
       <c r="F21" s="38">
         <v>42349.75</v>
       </c>
       <c r="G21" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="H21" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="I21" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="J21" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="K21" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="L21" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="H21" s="43" t="s">
+      <c r="M21" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="I21" s="43" t="s">
-[...15 lines deleted...]
-    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75">
+    </row>
+    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="40">
         <v>2024</v>
       </c>
       <c r="B22" s="41">
         <v>40351.410000000003</v>
       </c>
       <c r="C22" s="38">
         <v>37480.11</v>
       </c>
       <c r="D22" s="38">
         <v>42504.75</v>
       </c>
       <c r="E22" s="41">
         <v>40025.19</v>
       </c>
       <c r="F22" s="38">
         <v>41603.06</v>
       </c>
       <c r="G22" s="38">
         <v>42337.71</v>
       </c>
       <c r="H22" s="38">
         <v>45082.01</v>
       </c>
       <c r="I22" s="38">
         <v>44149.02</v>
       </c>
       <c r="J22" s="38">
         <v>42686.87</v>
       </c>
       <c r="K22" s="41">
         <v>46396.05</v>
       </c>
       <c r="L22" s="41">
         <v>44651.86</v>
       </c>
       <c r="M22" s="38">
         <v>47187.43</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>2025</v>
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A23" s="70" t="s">
+        <v>76</v>
       </c>
       <c r="B23" s="65">
         <v>45937.13</v>
       </c>
       <c r="C23" s="71">
         <v>43844.6</v>
       </c>
       <c r="D23" s="71">
         <v>47756.23</v>
       </c>
       <c r="E23" s="65">
         <v>45701.85</v>
       </c>
       <c r="F23" s="71">
         <v>46146.12</v>
       </c>
       <c r="G23" s="71">
         <v>46272.86</v>
       </c>
       <c r="H23" s="71">
         <v>48846.8</v>
       </c>
       <c r="I23" s="71">
         <v>49227.19</v>
       </c>
       <c r="J23" s="71">
         <v>47878.64</v>
       </c>
       <c r="K23" s="65">
         <v>50496.71</v>
       </c>
       <c r="L23" s="65">
         <v>50285.54</v>
       </c>
       <c r="M23" s="71">
         <v>61918.65</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>2026</v>
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>77</v>
       </c>
       <c r="B24" s="45">
-        <v>48410.16</v>
-[...1 lines deleted...]
-      <c r="C24" s="71">
+        <v>42357.7</v>
+      </c>
+      <c r="C24" s="46">
         <v>40220.26</v>
       </c>
       <c r="D24" s="46">
         <v>44395.68</v>
       </c>
       <c r="E24" s="45">
-        <v>43631.96</v>
-[...1 lines deleted...]
-      <c r="F24" s="71"/>
+        <v>42802.2</v>
+      </c>
+      <c r="F24" s="46">
+        <v>43525.37</v>
+      </c>
       <c r="G24" s="71"/>
       <c r="H24" s="71"/>
       <c r="I24" s="71"/>
       <c r="J24" s="71"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="71"/>
     </row>
-    <row r="25" spans="1:13" s="17" customFormat="1" ht="36" customHeight="1">
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="77" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B25" s="77"/>
       <c r="C25" s="77"/>
       <c r="D25" s="77"/>
       <c r="E25" s="77"/>
       <c r="F25" s="77"/>
       <c r="G25" s="77"/>
       <c r="H25" s="77"/>
       <c r="I25" s="77"/>
       <c r="J25" s="77"/>
       <c r="K25" s="77"/>
       <c r="L25" s="77"/>
       <c r="M25" s="77"/>
     </row>
-    <row r="26" spans="1:13" s="17" customFormat="1" ht="37.5" customHeight="1">
+    <row r="26" spans="1:13" s="17" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="78" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B26" s="78"/>
       <c r="C26" s="78"/>
       <c r="D26" s="78"/>
       <c r="E26" s="78"/>
       <c r="F26" s="78"/>
       <c r="G26" s="78"/>
       <c r="H26" s="78"/>
       <c r="I26" s="78"/>
       <c r="J26" s="78"/>
       <c r="K26" s="78"/>
       <c r="L26" s="78"/>
       <c r="M26" s="78"/>
     </row>
+    <row r="27" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="79" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="79"/>
+      <c r="C27" s="79"/>
+      <c r="D27" s="79"/>
+      <c r="E27" s="79"/>
+      <c r="F27" s="79"/>
+      <c r="G27" s="79"/>
+      <c r="H27" s="79"/>
+      <c r="I27" s="79"/>
+      <c r="J27" s="79"/>
+      <c r="K27" s="79"/>
+      <c r="L27" s="79"/>
+      <c r="M27" s="79"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
+    <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E44" sqref="E44"/>
+      <selection activeCell="M40" sqref="M40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="AK3" s="18"/>
     </row>
-    <row r="4" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="4" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="5" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="34">
         <v>2007</v>
       </c>
       <c r="B5" s="36">
         <v>15535.4</v>
       </c>
       <c r="C5" s="36">
         <v>14286.7</v>
       </c>
       <c r="D5" s="36">
         <v>16393.5</v>
       </c>
       <c r="E5" s="36">
         <v>16602.2</v>
       </c>
       <c r="F5" s="36">
         <v>15256</v>
       </c>
       <c r="G5" s="35">
         <v>16645.009999999998</v>
       </c>
       <c r="H5" s="36">
         <v>15634.94</v>
       </c>
       <c r="I5" s="36">
         <v>17018.05</v>
       </c>
       <c r="J5" s="36">
         <v>17527.900000000001</v>
       </c>
       <c r="K5" s="36">
         <v>18025.66</v>
       </c>
       <c r="L5" s="36">
         <v>18005.41</v>
       </c>
       <c r="M5" s="36">
         <v>19627.46</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>2008</v>
       </c>
       <c r="B6" s="39">
         <v>17178</v>
       </c>
       <c r="C6" s="39">
         <v>17127.3</v>
       </c>
       <c r="D6" s="39">
         <v>17984.5</v>
       </c>
       <c r="E6" s="39">
         <v>17623.5</v>
       </c>
       <c r="F6" s="39">
         <v>18393.8</v>
       </c>
       <c r="G6" s="38">
         <v>17336.099999999999</v>
       </c>
       <c r="H6" s="39">
         <v>17702</v>
       </c>
       <c r="I6" s="39">
         <v>18613.8</v>
       </c>
       <c r="J6" s="39">
         <v>18276.599999999999</v>
       </c>
       <c r="K6" s="39">
         <v>19362.099999999999</v>
       </c>
       <c r="L6" s="39">
         <v>18239.2</v>
       </c>
       <c r="M6" s="39">
         <v>17273.7</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="7" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>2009</v>
       </c>
       <c r="B7" s="39">
         <v>13987.1</v>
       </c>
       <c r="C7" s="39">
         <v>14256</v>
       </c>
       <c r="D7" s="39">
         <v>15713.5</v>
       </c>
       <c r="E7" s="39">
         <v>14903.3</v>
       </c>
       <c r="F7" s="39">
         <v>16117.9</v>
       </c>
       <c r="G7" s="38">
         <v>14302.37</v>
       </c>
       <c r="H7" s="39">
         <v>16931.04</v>
       </c>
       <c r="I7" s="39">
         <v>17778.7</v>
       </c>
       <c r="J7" s="39">
         <v>17778.8</v>
       </c>
       <c r="K7" s="39">
         <v>18584.8</v>
       </c>
       <c r="L7" s="39">
         <v>17157.7</v>
       </c>
       <c r="M7" s="39">
         <v>17407.060000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="8" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>2010</v>
       </c>
       <c r="B8" s="39">
         <v>14682.4</v>
       </c>
       <c r="C8" s="39">
         <v>15202.8</v>
       </c>
       <c r="D8" s="39">
         <v>16646.2</v>
       </c>
       <c r="E8" s="39">
         <v>17545.5</v>
       </c>
       <c r="F8" s="39">
         <v>18056.400000000001</v>
       </c>
       <c r="G8" s="38">
         <v>17407.099999999999</v>
       </c>
       <c r="H8" s="39">
         <v>17563.099999999999</v>
       </c>
       <c r="I8" s="39">
         <v>17751.5</v>
       </c>
       <c r="J8" s="39">
         <v>17957.3</v>
       </c>
       <c r="K8" s="39">
         <v>19703.5</v>
       </c>
       <c r="L8" s="39">
         <v>19231.400000000001</v>
       </c>
       <c r="M8" s="39">
         <v>18966</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="9" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>2011</v>
       </c>
       <c r="B9" s="39">
         <v>17072.400000000001</v>
       </c>
       <c r="C9" s="39">
         <v>16320.7</v>
       </c>
       <c r="D9" s="39">
         <v>17273.2</v>
       </c>
       <c r="E9" s="39">
         <v>17105.7</v>
       </c>
       <c r="F9" s="39">
         <v>17733.7</v>
       </c>
       <c r="G9" s="38">
         <v>17478.5</v>
       </c>
       <c r="H9" s="39">
         <v>18045.3</v>
       </c>
       <c r="I9" s="39">
         <v>18865.900000000001</v>
       </c>
       <c r="J9" s="39">
         <v>18528.7</v>
       </c>
       <c r="K9" s="39">
         <v>20175.599999999999</v>
       </c>
       <c r="L9" s="39">
         <v>20452.400000000001</v>
       </c>
       <c r="M9" s="39">
         <v>20687.400000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="10" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>2012</v>
       </c>
       <c r="B10" s="39">
         <v>19411.900000000001</v>
       </c>
       <c r="C10" s="39">
         <v>18219.900000000001</v>
       </c>
       <c r="D10" s="39">
         <v>19696.400000000001</v>
       </c>
       <c r="E10" s="39">
         <v>18729.8</v>
       </c>
       <c r="F10" s="39">
         <v>19102.900000000001</v>
       </c>
       <c r="G10" s="38">
         <v>19020.2</v>
       </c>
       <c r="H10" s="39">
         <v>19626.8</v>
       </c>
       <c r="I10" s="39">
         <v>19347.8</v>
       </c>
       <c r="J10" s="39">
         <v>19881.8</v>
       </c>
       <c r="K10" s="39">
         <v>20989.599999999999</v>
       </c>
       <c r="L10" s="39">
         <v>19830.400000000001</v>
       </c>
       <c r="M10" s="39">
         <v>19082</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="11" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>2013</v>
       </c>
       <c r="B11" s="39">
         <v>14609.1</v>
       </c>
       <c r="C11" s="39">
         <v>16838.2</v>
       </c>
       <c r="D11" s="39">
         <v>18111.400000000001</v>
       </c>
       <c r="E11" s="39">
         <v>17804.400000000001</v>
       </c>
       <c r="F11" s="39">
         <v>18094.5</v>
       </c>
       <c r="G11" s="38">
         <v>19173.5</v>
       </c>
       <c r="H11" s="39">
         <v>19869</v>
       </c>
       <c r="I11" s="39">
         <v>19160</v>
       </c>
       <c r="J11" s="39">
         <v>19555</v>
       </c>
       <c r="K11" s="39">
         <v>21427.5</v>
       </c>
       <c r="L11" s="39">
         <v>21739.5</v>
       </c>
       <c r="M11" s="39">
         <v>22760.2</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="12" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="37">
         <v>2014</v>
       </c>
       <c r="B12" s="39">
         <v>19348.8</v>
       </c>
       <c r="C12" s="47">
         <v>20409.5</v>
       </c>
       <c r="D12" s="47">
         <v>22350.799999999999</v>
       </c>
       <c r="E12" s="47">
         <v>22083.200000000001</v>
       </c>
       <c r="F12" s="39">
         <v>23117.1</v>
       </c>
       <c r="G12" s="38">
         <v>22561.9</v>
       </c>
       <c r="H12" s="39">
         <v>24670.5</v>
       </c>
       <c r="I12" s="47">
         <v>25474.799999999999</v>
       </c>
       <c r="J12" s="47">
         <v>24507.4</v>
       </c>
       <c r="K12" s="39">
         <v>26531.7</v>
       </c>
       <c r="L12" s="39">
         <v>24850.3</v>
       </c>
       <c r="M12" s="39">
         <v>24748.6</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="13" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="37">
         <v>2015</v>
       </c>
       <c r="B13" s="39">
         <v>18420.7</v>
       </c>
       <c r="C13" s="39">
         <v>17516.8</v>
       </c>
       <c r="D13" s="39">
         <v>18744.900000000001</v>
       </c>
       <c r="E13" s="39">
         <v>18378.900000000001</v>
       </c>
       <c r="F13" s="39">
         <v>19535.8</v>
       </c>
       <c r="G13" s="38">
         <v>18896.599999999999</v>
       </c>
       <c r="H13" s="39">
         <v>20378</v>
       </c>
       <c r="I13" s="39">
         <v>20166.900000000001</v>
       </c>
       <c r="J13" s="39">
         <v>20414.400000000001</v>
       </c>
       <c r="K13" s="39">
         <v>21775.599999999999</v>
       </c>
       <c r="L13" s="39">
         <v>20911.400000000001</v>
       </c>
       <c r="M13" s="39">
         <v>20440.400000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="14" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>2016</v>
       </c>
       <c r="B14" s="39">
         <v>17657.919999999998</v>
       </c>
       <c r="C14" s="39">
         <v>17351.64</v>
       </c>
       <c r="D14" s="39">
         <v>18314.8</v>
       </c>
       <c r="E14" s="39">
         <v>18882</v>
       </c>
       <c r="F14" s="39">
         <v>19920.61</v>
       </c>
       <c r="G14" s="38">
         <v>19353.509999999998</v>
       </c>
       <c r="H14" s="39">
         <v>18875.45</v>
       </c>
       <c r="I14" s="39">
         <v>19170.919999999998</v>
       </c>
       <c r="J14" s="39">
         <v>20767.830000000002</v>
       </c>
       <c r="K14" s="39">
         <v>22499.21</v>
       </c>
       <c r="L14" s="39">
         <v>21870.880000000001</v>
       </c>
       <c r="M14" s="39">
         <v>22306.89</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="15" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>2017</v>
       </c>
       <c r="B15" s="39">
         <v>19998.509999999998</v>
       </c>
       <c r="C15" s="39">
         <v>18311.689999999999</v>
       </c>
       <c r="D15" s="39">
         <v>21756.77</v>
       </c>
       <c r="E15" s="39">
         <v>19938.79</v>
       </c>
       <c r="F15" s="39">
         <v>21458.799999999999</v>
       </c>
       <c r="G15" s="38">
         <v>21699.77</v>
       </c>
       <c r="H15" s="39">
         <v>21896.5</v>
       </c>
       <c r="I15" s="39">
         <v>22395.71</v>
       </c>
       <c r="J15" s="39">
         <v>22559.58</v>
       </c>
       <c r="K15" s="39">
         <v>23978.81</v>
       </c>
       <c r="L15" s="39">
         <v>23731.71</v>
       </c>
       <c r="M15" s="39">
         <v>24370.81</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="16" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>2018</v>
       </c>
       <c r="B16" s="39">
         <v>22549.78</v>
       </c>
       <c r="C16" s="39">
         <v>21403.87</v>
       </c>
       <c r="D16" s="39">
         <v>24140.75</v>
       </c>
       <c r="E16" s="39">
         <v>22829.42</v>
       </c>
       <c r="F16" s="39">
         <v>23509.49</v>
       </c>
       <c r="G16" s="38">
         <v>22713.08</v>
       </c>
       <c r="H16" s="39">
         <v>23695.18</v>
       </c>
       <c r="I16" s="39">
         <v>24316.92</v>
       </c>
       <c r="J16" s="39">
         <v>24197.21</v>
       </c>
       <c r="K16" s="39">
         <v>25049.98</v>
       </c>
       <c r="L16" s="39">
         <v>23923.24</v>
       </c>
       <c r="M16" s="39">
         <v>24788.9</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="37">
         <v>2019</v>
       </c>
       <c r="B17" s="39">
         <v>23555.54</v>
       </c>
       <c r="C17" s="39">
         <v>21567.33</v>
       </c>
       <c r="D17" s="39">
         <v>23747.68</v>
       </c>
       <c r="E17" s="39">
         <v>22517.3</v>
       </c>
       <c r="F17" s="39">
         <v>23517.24</v>
       </c>
       <c r="G17" s="38">
         <v>22481.09</v>
       </c>
       <c r="H17" s="39">
         <v>24285.97</v>
       </c>
       <c r="I17" s="39">
         <v>24258.71</v>
       </c>
       <c r="J17" s="39">
         <v>24177.66</v>
       </c>
       <c r="K17" s="39">
         <v>26799.79</v>
       </c>
       <c r="L17" s="39">
         <v>26006.45</v>
       </c>
       <c r="M17" s="39">
         <v>26259.25</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>2020</v>
       </c>
       <c r="B18" s="39">
         <v>22572.98</v>
       </c>
       <c r="C18" s="39">
         <v>22196.43</v>
       </c>
       <c r="D18" s="39">
         <v>25400.77</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="39" t="s">
         <v>7</v>
       </c>
       <c r="G18" s="38">
         <v>24287.88</v>
       </c>
       <c r="H18" s="39">
         <v>25625.79</v>
       </c>
       <c r="I18" s="39">
         <v>25351.57</v>
       </c>
       <c r="J18" s="39">
         <v>25982.74</v>
       </c>
       <c r="K18" s="39">
         <v>27743.29</v>
       </c>
       <c r="L18" s="39">
         <v>26964.79</v>
       </c>
       <c r="M18" s="39">
         <v>27389.84</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>2021</v>
       </c>
       <c r="B19" s="38">
         <v>23194.46</v>
       </c>
       <c r="C19" s="38">
         <v>20842.259999999998</v>
       </c>
       <c r="D19" s="38">
         <v>24109.89</v>
       </c>
       <c r="E19" s="38">
         <v>25479.03</v>
       </c>
       <c r="F19" s="38">
         <v>26614.28</v>
       </c>
       <c r="G19" s="38">
         <v>25131.51</v>
       </c>
       <c r="H19" s="38">
         <v>25334.12</v>
       </c>
       <c r="I19" s="38">
         <v>24985.24</v>
       </c>
       <c r="J19" s="38">
         <v>23939.53</v>
       </c>
       <c r="K19" s="39">
         <v>26181.040000000001</v>
       </c>
       <c r="L19" s="38">
         <v>25964.66</v>
       </c>
       <c r="M19" s="39">
         <v>27394.79</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="37">
         <v>2022</v>
       </c>
       <c r="B20" s="38">
         <v>27203.93</v>
       </c>
       <c r="C20" s="38">
         <v>24846.880000000001</v>
       </c>
       <c r="D20" s="38">
         <v>26637.08</v>
       </c>
       <c r="E20" s="38">
         <v>24304.880000000001</v>
       </c>
       <c r="F20" s="38">
         <v>26184.61</v>
       </c>
       <c r="G20" s="38">
         <v>24768.43</v>
       </c>
       <c r="H20" s="38">
         <v>26493.98</v>
       </c>
       <c r="I20" s="38">
         <v>25751.13</v>
       </c>
       <c r="J20" s="38">
         <v>25258.639999999999</v>
       </c>
       <c r="K20" s="39">
         <v>27585.18</v>
       </c>
       <c r="L20" s="41">
         <v>26272.89</v>
       </c>
       <c r="M20" s="39">
         <v>26619.33</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="37">
         <v>2023</v>
       </c>
       <c r="B21" s="41">
         <v>27081.59</v>
       </c>
       <c r="C21" s="38">
         <v>26142.69</v>
       </c>
       <c r="D21" s="48">
         <v>28790.73</v>
       </c>
       <c r="E21" s="39">
         <v>27238</v>
       </c>
       <c r="F21" s="38">
         <v>27649.26</v>
       </c>
       <c r="G21" s="38">
         <v>26089.62</v>
       </c>
       <c r="H21" s="38">
         <v>26685.89</v>
       </c>
       <c r="I21" s="38">
         <v>26984.28</v>
       </c>
       <c r="J21" s="38">
         <v>26364.6</v>
       </c>
       <c r="K21" s="39">
         <v>28243.48</v>
       </c>
       <c r="L21" s="41">
         <v>28014.54</v>
       </c>
       <c r="M21" s="39">
         <v>27527.02</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="37">
         <v>2024</v>
       </c>
       <c r="B22" s="41">
         <v>25308.14</v>
       </c>
       <c r="C22" s="38">
         <v>23536.3</v>
       </c>
       <c r="D22" s="48">
         <v>27062.77</v>
       </c>
       <c r="E22" s="41">
         <v>24889.040000000001</v>
       </c>
       <c r="F22" s="38">
         <v>26253.91</v>
       </c>
       <c r="G22" s="38">
         <v>26678.89</v>
       </c>
       <c r="H22" s="38">
         <v>27962.880000000001</v>
       </c>
       <c r="I22" s="38">
         <v>27526.560000000001</v>
       </c>
       <c r="J22" s="38">
         <v>27733.23</v>
       </c>
       <c r="K22" s="41">
         <v>30575.31</v>
       </c>
       <c r="L22" s="41">
         <v>28933.78</v>
       </c>
       <c r="M22" s="39">
         <v>31482.81</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>2025</v>
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="70" t="s">
+        <v>78</v>
       </c>
       <c r="B23" s="65">
         <v>27757.02</v>
       </c>
       <c r="C23" s="71">
         <v>26860.66</v>
       </c>
       <c r="D23" s="68">
         <v>29104.34</v>
       </c>
       <c r="E23" s="65">
         <v>27554.5</v>
       </c>
       <c r="F23" s="71">
         <v>27530.41</v>
       </c>
       <c r="G23" s="71">
         <v>27180.26</v>
       </c>
       <c r="H23" s="71">
         <v>29171.93</v>
       </c>
       <c r="I23" s="71">
         <v>29934.880000000001</v>
       </c>
       <c r="J23" s="71">
         <v>29866.2</v>
       </c>
       <c r="K23" s="65">
         <v>31839.02</v>
       </c>
       <c r="L23" s="65">
         <v>31731.52</v>
       </c>
       <c r="M23" s="64">
         <v>42734.54</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>2026</v>
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="44" t="s">
+        <v>79</v>
       </c>
       <c r="B24" s="45">
-        <v>31001.33</v>
+        <v>24948.799999999999</v>
       </c>
       <c r="C24" s="45">
         <v>23555.67</v>
       </c>
       <c r="D24" s="50">
         <v>26151.42</v>
       </c>
       <c r="E24" s="50">
-        <v>25073.13</v>
-[...1 lines deleted...]
-      <c r="F24" s="72"/>
+        <v>24243.3</v>
+      </c>
+      <c r="F24" s="50">
+        <v>24524.73</v>
+      </c>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
-    <row r="25" spans="1:13" s="17" customFormat="1"/>
+    <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="79" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="79"/>
+      <c r="L25" s="79"/>
+      <c r="M25" s="79"/>
+    </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A25:M25"/>
+  </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="J42" sqref="J42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="AK3" s="18"/>
     </row>
-    <row r="4" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="4" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="5" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="34">
         <v>2007</v>
       </c>
       <c r="B5" s="36">
         <v>3930.8</v>
       </c>
       <c r="C5" s="36">
         <v>3795.4</v>
       </c>
       <c r="D5" s="36">
         <v>3892</v>
       </c>
       <c r="E5" s="36">
         <v>4743.3</v>
       </c>
       <c r="F5" s="36">
         <v>4748.9799999999996</v>
       </c>
       <c r="G5" s="35">
         <v>5424.9</v>
       </c>
       <c r="H5" s="36">
         <v>5997.4</v>
       </c>
       <c r="I5" s="36">
         <v>6168.77</v>
       </c>
       <c r="J5" s="36">
         <v>6292.75</v>
       </c>
       <c r="K5" s="36">
         <v>5925</v>
       </c>
       <c r="L5" s="36">
         <v>5910.28</v>
       </c>
       <c r="M5" s="36">
         <v>5744.12</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>2008</v>
       </c>
       <c r="B6" s="39">
         <v>3971.72</v>
       </c>
       <c r="C6" s="39">
         <v>3840.56</v>
       </c>
       <c r="D6" s="39">
         <v>3997.22</v>
       </c>
       <c r="E6" s="39">
         <v>4346.3900000000003</v>
       </c>
       <c r="F6" s="39">
         <v>4595.25</v>
       </c>
       <c r="G6" s="38">
         <v>4912.63</v>
       </c>
       <c r="H6" s="39">
         <v>5846.6</v>
       </c>
       <c r="I6" s="39">
         <v>6440.13</v>
       </c>
       <c r="J6" s="39">
         <v>6781.2</v>
       </c>
       <c r="K6" s="39">
         <v>6410.39</v>
       </c>
       <c r="L6" s="39">
         <v>6392.64</v>
       </c>
       <c r="M6" s="39">
         <v>5942.03</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="7" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>2009</v>
       </c>
       <c r="B7" s="39">
         <v>3873.1</v>
       </c>
       <c r="C7" s="39">
         <v>3681.5</v>
       </c>
       <c r="D7" s="39">
         <v>3807.6</v>
       </c>
       <c r="E7" s="39">
         <v>3880.07</v>
       </c>
       <c r="F7" s="39">
         <v>3874.93</v>
       </c>
       <c r="G7" s="38">
         <v>4432.75</v>
       </c>
       <c r="H7" s="39">
         <v>4979.1499999999996</v>
       </c>
       <c r="I7" s="39">
         <v>5879.6</v>
       </c>
       <c r="J7" s="39">
         <v>6768.8</v>
       </c>
       <c r="K7" s="39">
         <v>7989.2</v>
       </c>
       <c r="L7" s="39">
         <v>8306.01</v>
       </c>
       <c r="M7" s="39">
         <v>8761.18</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="8" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>2010</v>
       </c>
       <c r="B8" s="39">
         <v>4805.38</v>
       </c>
       <c r="C8" s="39">
         <v>4291.55</v>
       </c>
       <c r="D8" s="39">
         <v>4033.52</v>
       </c>
       <c r="E8" s="39">
         <v>4424.66</v>
       </c>
       <c r="F8" s="39">
         <v>4784</v>
       </c>
       <c r="G8" s="38">
         <v>5663.03</v>
       </c>
       <c r="H8" s="39">
         <v>6719.58</v>
       </c>
       <c r="I8" s="39">
         <v>7493.29</v>
       </c>
       <c r="J8" s="39">
         <v>8713.11</v>
       </c>
       <c r="K8" s="39">
         <v>9195.61</v>
       </c>
       <c r="L8" s="39">
         <v>9725.0300000000007</v>
       </c>
       <c r="M8" s="39">
         <v>10367.85</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="9" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>2011</v>
       </c>
       <c r="B9" s="39">
         <v>6032.85</v>
       </c>
       <c r="C9" s="39">
         <v>5566.35</v>
       </c>
       <c r="D9" s="39">
         <v>5671.62</v>
       </c>
       <c r="E9" s="39">
         <v>6422.35</v>
       </c>
       <c r="F9" s="39">
         <v>7339.94</v>
       </c>
       <c r="G9" s="38">
         <v>8815.4</v>
       </c>
       <c r="H9" s="39">
         <v>10489.03</v>
       </c>
       <c r="I9" s="39">
         <v>11886.52</v>
       </c>
       <c r="J9" s="39">
         <v>13375.87</v>
       </c>
       <c r="K9" s="39">
         <v>14517.57</v>
       </c>
       <c r="L9" s="39">
         <v>15111.78</v>
       </c>
       <c r="M9" s="39">
         <v>15803.11</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="10" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>2012</v>
       </c>
       <c r="B10" s="39">
         <v>9447.7999999999993</v>
       </c>
       <c r="C10" s="39">
         <v>8442.01</v>
       </c>
       <c r="D10" s="39">
         <v>7999.54</v>
       </c>
       <c r="E10" s="39">
         <v>8841.41</v>
       </c>
       <c r="F10" s="39">
         <v>9452.92</v>
       </c>
       <c r="G10" s="38">
         <v>10884.68</v>
       </c>
       <c r="H10" s="39">
         <v>11821.5</v>
       </c>
       <c r="I10" s="39">
         <v>12633.08</v>
       </c>
       <c r="J10" s="39">
         <v>13208.64</v>
       </c>
       <c r="K10" s="39">
         <v>13012.96</v>
       </c>
       <c r="L10" s="39">
         <v>12732.99</v>
       </c>
       <c r="M10" s="39">
         <v>13781.64</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="11" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>2013</v>
       </c>
       <c r="B11" s="39">
         <v>10512.8</v>
       </c>
       <c r="C11" s="39">
         <v>10084.08</v>
       </c>
       <c r="D11" s="39">
         <v>9525.1299999999992</v>
       </c>
       <c r="E11" s="39">
         <v>9692.2900000000009</v>
       </c>
       <c r="F11" s="39">
         <v>10265.74</v>
       </c>
       <c r="G11" s="38">
         <v>11251.1</v>
       </c>
       <c r="H11" s="39">
         <v>12818.1</v>
       </c>
       <c r="I11" s="39">
         <v>13682.88</v>
       </c>
       <c r="J11" s="39">
         <v>14226.06</v>
       </c>
       <c r="K11" s="39">
         <v>14480.29</v>
       </c>
       <c r="L11" s="39">
         <v>14636.41</v>
       </c>
       <c r="M11" s="39">
         <v>14021.3</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="12" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="37">
         <v>2014</v>
       </c>
       <c r="B12" s="39">
         <v>11306.49</v>
       </c>
       <c r="C12" s="39">
         <v>10862.83</v>
       </c>
       <c r="D12" s="39">
         <v>10402.92</v>
       </c>
       <c r="E12" s="39">
         <v>10469.31</v>
       </c>
       <c r="F12" s="39">
         <v>11217.77</v>
       </c>
       <c r="G12" s="38">
         <v>12210.78</v>
       </c>
       <c r="H12" s="39">
         <v>13636.23</v>
       </c>
       <c r="I12" s="39">
         <v>14508.92</v>
       </c>
       <c r="J12" s="39">
         <v>15116.53</v>
       </c>
       <c r="K12" s="39">
         <v>15195.79</v>
       </c>
       <c r="L12" s="39">
         <v>15088.55</v>
       </c>
       <c r="M12" s="39">
         <v>15051.16</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="13" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="37">
         <v>2015</v>
       </c>
       <c r="B13" s="39">
         <v>11461.96</v>
       </c>
       <c r="C13" s="39">
         <v>11111.1</v>
       </c>
       <c r="D13" s="39">
         <v>11035.34</v>
       </c>
       <c r="E13" s="39">
         <v>10943.69</v>
       </c>
       <c r="F13" s="39">
         <v>11797.6</v>
       </c>
       <c r="G13" s="38">
         <v>12908.88</v>
       </c>
       <c r="H13" s="39">
         <v>13946.56</v>
       </c>
       <c r="I13" s="39">
         <v>14764.26</v>
       </c>
       <c r="J13" s="39">
         <v>15350.47</v>
       </c>
       <c r="K13" s="39">
         <v>15446.04</v>
       </c>
       <c r="L13" s="39">
         <v>15121.7</v>
       </c>
       <c r="M13" s="39">
         <v>15457.82</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="14" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>2016</v>
       </c>
       <c r="B14" s="39">
         <v>11301.5</v>
       </c>
       <c r="C14" s="39">
         <v>10776.49</v>
       </c>
       <c r="D14" s="39">
         <v>11044.68</v>
       </c>
       <c r="E14" s="39">
         <v>10684.99</v>
       </c>
       <c r="F14" s="39">
         <v>12128.83</v>
       </c>
       <c r="G14" s="38">
         <v>13116.66</v>
       </c>
       <c r="H14" s="39">
         <v>14828.47</v>
       </c>
       <c r="I14" s="39">
         <v>15838.31</v>
       </c>
       <c r="J14" s="39">
         <v>15208.21</v>
       </c>
       <c r="K14" s="39">
         <v>14684.72</v>
       </c>
       <c r="L14" s="39">
         <v>15236.86</v>
       </c>
       <c r="M14" s="39">
         <v>15987.93</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="15" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>2017</v>
       </c>
       <c r="B15" s="39">
         <v>10926.95</v>
       </c>
       <c r="C15" s="39">
         <v>10566.31</v>
       </c>
       <c r="D15" s="39">
         <v>11281.11</v>
       </c>
       <c r="E15" s="39">
         <v>11038.43</v>
       </c>
       <c r="F15" s="39">
         <v>12395.09</v>
       </c>
       <c r="G15" s="38">
         <v>13430.77</v>
       </c>
       <c r="H15" s="39">
         <v>14797.38</v>
       </c>
       <c r="I15" s="39">
         <v>15346.04</v>
       </c>
       <c r="J15" s="39">
         <v>15234.37</v>
       </c>
       <c r="K15" s="39">
         <v>14782.79</v>
       </c>
       <c r="L15" s="39">
         <v>15034.63</v>
       </c>
       <c r="M15" s="39">
         <v>17018.37</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="16" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>2018</v>
       </c>
       <c r="B16" s="39">
         <v>11045.77</v>
       </c>
       <c r="C16" s="39">
         <v>10848.12</v>
       </c>
       <c r="D16" s="39">
         <v>11813.82</v>
       </c>
       <c r="E16" s="39">
         <v>11148.21</v>
       </c>
       <c r="F16" s="39">
         <v>13714.38</v>
       </c>
       <c r="G16" s="38">
         <v>15096.2</v>
       </c>
       <c r="H16" s="39">
         <v>16214.02</v>
       </c>
       <c r="I16" s="39">
         <v>16459.439999999999</v>
       </c>
       <c r="J16" s="39">
         <v>16452.740000000002</v>
       </c>
       <c r="K16" s="39">
         <v>16333.28</v>
       </c>
       <c r="L16" s="39">
         <v>16148.08</v>
       </c>
       <c r="M16" s="39">
         <v>17005.03</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="37">
         <v>2019</v>
       </c>
       <c r="B17" s="39">
         <v>11420.39</v>
       </c>
       <c r="C17" s="39">
         <v>11777.53</v>
       </c>
       <c r="D17" s="39">
         <v>13182.12</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="38">
         <v>16011.15</v>
       </c>
       <c r="H17" s="39">
         <v>17107.37</v>
       </c>
       <c r="I17" s="39">
         <v>17591.75</v>
       </c>
       <c r="J17" s="39">
         <v>17387.080000000002</v>
       </c>
       <c r="K17" s="39">
         <v>17145.43</v>
       </c>
       <c r="L17" s="39">
         <v>16825.66</v>
       </c>
       <c r="M17" s="39" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>2020</v>
       </c>
       <c r="B18" s="39">
         <v>12390.6</v>
       </c>
       <c r="C18" s="39">
         <v>10663.45</v>
       </c>
       <c r="D18" s="39">
         <v>10333.25</v>
       </c>
       <c r="E18" s="39">
         <v>10006.77</v>
       </c>
       <c r="F18" s="39">
         <v>12741.73</v>
       </c>
       <c r="G18" s="38">
         <v>13334.41</v>
       </c>
       <c r="H18" s="39">
         <v>14392.73</v>
       </c>
       <c r="I18" s="39">
         <v>14876.01</v>
       </c>
       <c r="J18" s="39">
         <v>15041.44</v>
       </c>
       <c r="K18" s="39">
         <v>15351.44</v>
       </c>
       <c r="L18" s="39">
         <v>15463.9</v>
       </c>
       <c r="M18" s="39">
         <v>16089.74</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>2021</v>
       </c>
       <c r="B19" s="38">
         <v>10994.54</v>
       </c>
       <c r="C19" s="38">
         <v>10763.47</v>
       </c>
       <c r="D19" s="38">
         <v>10353.14</v>
       </c>
       <c r="E19" s="38">
         <v>10130.91</v>
       </c>
       <c r="F19" s="38">
         <v>11115.83</v>
       </c>
       <c r="G19" s="38">
         <v>12510.25</v>
       </c>
       <c r="H19" s="38">
         <v>13686.69</v>
       </c>
       <c r="I19" s="38">
         <v>14881.28</v>
       </c>
       <c r="J19" s="38">
         <v>14902.33</v>
       </c>
       <c r="K19" s="39">
         <v>15538.49</v>
       </c>
       <c r="L19" s="39">
         <v>16887.86</v>
       </c>
       <c r="M19" s="38">
         <v>16547.09</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="17" customFormat="1" ht="14.25">
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A20" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="41">
         <v>2790.94</v>
       </c>
       <c r="C20" s="38">
         <v>2118.4867999999997</v>
       </c>
       <c r="D20" s="38">
         <v>2120.4832000000001</v>
       </c>
       <c r="E20" s="38">
         <v>1985.1119666666668</v>
       </c>
       <c r="F20" s="38">
         <v>2329.3412666666673</v>
       </c>
       <c r="G20" s="38">
         <v>2478.396666666667</v>
       </c>
       <c r="H20" s="38">
         <v>2469.1566666666704</v>
       </c>
       <c r="I20" s="38">
         <v>2429.5666666666698</v>
       </c>
       <c r="J20" s="38">
         <v>2272.9566666666697</v>
       </c>
       <c r="K20" s="39">
         <v>2882.8377777777778</v>
       </c>
       <c r="L20" s="41">
         <v>2862.4877777777779</v>
       </c>
       <c r="M20" s="41">
         <v>2597.617777777778</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="17" customFormat="1" ht="14.25">
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A21" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="41">
         <v>1858.12</v>
       </c>
       <c r="C21" s="38">
         <v>2007.38</v>
       </c>
       <c r="D21" s="38">
         <v>2051.8200000000002</v>
       </c>
       <c r="E21" s="39">
         <v>2180.11</v>
       </c>
       <c r="F21" s="38">
         <v>2238.1</v>
       </c>
       <c r="G21" s="38">
         <v>2638.55</v>
       </c>
       <c r="H21" s="38">
         <v>2607.81</v>
       </c>
       <c r="I21" s="38">
         <v>2696.72</v>
       </c>
       <c r="J21" s="38">
         <v>3107.94</v>
       </c>
       <c r="K21" s="39">
         <v>2834.79</v>
       </c>
       <c r="L21" s="41">
         <v>2771.74</v>
       </c>
       <c r="M21" s="41">
         <v>2848.12</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="70">
         <v>2024</v>
       </c>
       <c r="B22" s="65">
         <v>2071.0700000000002</v>
       </c>
       <c r="C22" s="71">
         <v>2174.52</v>
       </c>
       <c r="D22" s="71">
         <v>2434.98</v>
       </c>
       <c r="E22" s="65">
         <v>2838.06</v>
       </c>
       <c r="F22" s="71">
         <v>2934.06</v>
       </c>
       <c r="G22" s="71">
         <v>3159.96</v>
       </c>
       <c r="H22" s="71">
         <v>4014.94</v>
       </c>
       <c r="I22" s="71">
         <v>3171.26</v>
       </c>
       <c r="J22" s="71">
         <v>3172.84</v>
       </c>
       <c r="K22" s="68">
         <v>3376.35</v>
       </c>
       <c r="L22" s="65">
         <v>3167.35</v>
       </c>
       <c r="M22" s="65">
         <v>3214.55</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="70">
         <v>2025</v>
       </c>
       <c r="B23" s="65">
         <v>3601.39</v>
       </c>
       <c r="C23" s="71">
         <v>3563.8</v>
       </c>
       <c r="D23" s="71">
         <v>3389.62</v>
       </c>
       <c r="E23" s="65">
         <v>3273.65</v>
       </c>
       <c r="F23" s="71">
         <v>4178.67</v>
       </c>
       <c r="G23" s="71">
         <v>3981.3</v>
       </c>
       <c r="H23" s="71">
         <v>4050.93</v>
       </c>
       <c r="I23" s="71">
         <v>3934.56</v>
       </c>
       <c r="J23" s="71">
         <v>4382.3999999999996</v>
       </c>
       <c r="K23" s="68">
         <v>4271.79</v>
       </c>
       <c r="L23" s="65">
         <v>4246.96</v>
       </c>
       <c r="M23" s="65">
         <v>4566.7</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="44">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>3671.99</v>
       </c>
       <c r="C24" s="46">
         <v>3663.94</v>
       </c>
       <c r="D24" s="46">
         <v>3678.52</v>
       </c>
       <c r="E24" s="46">
         <v>3952.2</v>
       </c>
-      <c r="F24" s="46"/>
+      <c r="F24" s="46">
+        <v>4015.03</v>
+      </c>
       <c r="G24" s="46"/>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="50"/>
       <c r="L24" s="45"/>
       <c r="M24" s="45"/>
     </row>
-    <row r="25" spans="1:13" s="17" customFormat="1" ht="51" customHeight="1">
-[...17 lines deleted...]
-    <row r="27" spans="1:13" s="17" customFormat="1"/>
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="80" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="80"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="80"/>
+      <c r="F25" s="80"/>
+      <c r="G25" s="80"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="80"/>
+      <c r="J25" s="80"/>
+      <c r="K25" s="80"/>
+      <c r="L25" s="80"/>
+      <c r="M25" s="80"/>
+    </row>
+    <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="K41" sqref="K41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="AK3" s="18"/>
     </row>
-    <row r="4" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="4" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="5" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="37">
         <v>2007</v>
       </c>
       <c r="B5" s="39">
         <v>7286.3</v>
       </c>
       <c r="C5" s="39">
         <v>6655.8</v>
       </c>
       <c r="D5" s="39">
         <v>7141.8</v>
       </c>
       <c r="E5" s="39">
         <v>6850.6</v>
       </c>
       <c r="F5" s="39">
         <v>7394.4</v>
       </c>
       <c r="G5" s="38">
         <v>7344.1</v>
       </c>
       <c r="H5" s="39">
         <v>7241.2</v>
       </c>
       <c r="I5" s="39">
         <v>7563.5</v>
       </c>
       <c r="J5" s="39">
         <v>7234.1</v>
       </c>
       <c r="K5" s="39">
         <v>7554.2</v>
       </c>
       <c r="L5" s="39">
         <v>7521.9</v>
       </c>
       <c r="M5" s="39">
         <v>7246</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>2008</v>
       </c>
       <c r="B6" s="39">
         <v>7438.29</v>
       </c>
       <c r="C6" s="39">
         <v>6684.9</v>
       </c>
       <c r="D6" s="39">
         <v>7068.84</v>
       </c>
       <c r="E6" s="39">
         <v>8126.86</v>
       </c>
       <c r="F6" s="39">
         <v>7798.04</v>
       </c>
       <c r="G6" s="38">
         <v>7744.4</v>
       </c>
       <c r="H6" s="39">
         <v>7534.3</v>
       </c>
       <c r="I6" s="39">
         <v>7559.2</v>
       </c>
       <c r="J6" s="39">
         <v>7350.3</v>
       </c>
       <c r="K6" s="39">
         <v>7539.68</v>
       </c>
       <c r="L6" s="39">
         <v>7762.76</v>
       </c>
       <c r="M6" s="39">
         <v>7686.35</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="7" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>2009</v>
       </c>
       <c r="B7" s="39">
         <v>7529.6</v>
       </c>
       <c r="C7" s="39">
         <v>7093.8</v>
       </c>
       <c r="D7" s="39">
         <v>7429.6</v>
       </c>
       <c r="E7" s="39">
         <v>8004.6</v>
       </c>
       <c r="F7" s="39">
         <v>5921.5</v>
       </c>
       <c r="G7" s="38">
         <v>5284.59</v>
       </c>
       <c r="H7" s="39">
         <v>5508.6</v>
       </c>
       <c r="I7" s="39">
         <v>5604.4</v>
       </c>
       <c r="J7" s="39">
         <v>5407.9</v>
       </c>
       <c r="K7" s="39">
         <v>5316.7</v>
       </c>
       <c r="L7" s="39">
         <v>5567.1</v>
       </c>
       <c r="M7" s="39">
         <v>5456.7</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="8" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>2010</v>
       </c>
       <c r="B8" s="39">
         <v>6135.6</v>
       </c>
       <c r="C8" s="39">
         <v>6417.6</v>
       </c>
       <c r="D8" s="39">
         <v>6812.7</v>
       </c>
       <c r="E8" s="39">
         <v>7162.9</v>
       </c>
       <c r="F8" s="39">
         <v>7390.6</v>
       </c>
       <c r="G8" s="38">
         <v>7519.2</v>
       </c>
       <c r="H8" s="39">
         <v>6460.4</v>
       </c>
       <c r="I8" s="39">
         <v>8109.1</v>
       </c>
       <c r="J8" s="39">
         <v>7867.1</v>
       </c>
       <c r="K8" s="39">
         <v>7582.8</v>
       </c>
       <c r="L8" s="39">
         <v>7322.6</v>
       </c>
       <c r="M8" s="39">
         <v>8082.3</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="9" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>2011</v>
       </c>
       <c r="B9" s="39">
         <v>8384.6</v>
       </c>
       <c r="C9" s="39">
         <v>7780.9</v>
       </c>
       <c r="D9" s="39">
         <v>7896.8</v>
       </c>
       <c r="E9" s="39">
         <v>8436.2000000000007</v>
       </c>
       <c r="F9" s="39">
         <v>8646.2999999999993</v>
       </c>
       <c r="G9" s="38">
         <v>8616.6</v>
       </c>
       <c r="H9" s="39">
         <v>8453.6</v>
       </c>
       <c r="I9" s="39">
         <v>8404.2000000000007</v>
       </c>
       <c r="J9" s="39">
         <v>8447.2999999999993</v>
       </c>
       <c r="K9" s="39">
         <v>8317.1</v>
       </c>
       <c r="L9" s="39">
         <v>8424.1</v>
       </c>
       <c r="M9" s="39">
         <v>8423.4</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="10" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>2012</v>
       </c>
       <c r="B10" s="39">
         <v>8744.7000000000007</v>
       </c>
       <c r="C10" s="39">
         <v>8142.3</v>
       </c>
       <c r="D10" s="39">
         <v>8682.1</v>
       </c>
       <c r="E10" s="39">
         <v>8543.1</v>
       </c>
       <c r="F10" s="39">
         <v>8604.7999999999993</v>
       </c>
       <c r="G10" s="38">
         <v>8759.2999999999993</v>
       </c>
       <c r="H10" s="39">
         <v>9188.2000000000007</v>
       </c>
       <c r="I10" s="39">
         <v>9157.7999999999993</v>
       </c>
       <c r="J10" s="39">
         <v>9033</v>
       </c>
       <c r="K10" s="39">
         <v>9406.1</v>
       </c>
       <c r="L10" s="39">
         <v>9294.7000000000007</v>
       </c>
       <c r="M10" s="39">
         <v>9647.9</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="11" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>2013</v>
       </c>
       <c r="B11" s="39">
         <v>9390</v>
       </c>
       <c r="C11" s="39">
         <v>8856.1</v>
       </c>
       <c r="D11" s="39">
         <v>10020.6</v>
       </c>
       <c r="E11" s="39">
         <v>9476.1</v>
       </c>
       <c r="F11" s="39">
         <v>9853.2999999999993</v>
       </c>
       <c r="G11" s="38">
         <v>9253.7000000000007</v>
       </c>
       <c r="H11" s="39">
         <v>9964.7999999999993</v>
       </c>
       <c r="I11" s="39">
         <v>10135.1</v>
       </c>
       <c r="J11" s="39">
         <v>9736.7999999999993</v>
       </c>
       <c r="K11" s="39">
         <v>9622.9</v>
       </c>
       <c r="L11" s="39">
         <v>9801.2999999999993</v>
       </c>
       <c r="M11" s="39">
         <v>9966.2999999999993</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="12" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="37">
         <v>2014</v>
       </c>
       <c r="B12" s="39">
         <v>9114.9</v>
       </c>
       <c r="C12" s="39">
         <v>7963.9</v>
       </c>
       <c r="D12" s="39">
         <v>8830</v>
       </c>
       <c r="E12" s="39">
         <v>9679</v>
       </c>
       <c r="F12" s="39">
         <v>9855.6</v>
       </c>
       <c r="G12" s="38">
         <v>9640.2000000000007</v>
       </c>
       <c r="H12" s="39">
         <v>10293.9</v>
       </c>
       <c r="I12" s="39">
         <v>9935.6</v>
       </c>
       <c r="J12" s="39">
         <v>8984.2000000000007</v>
       </c>
       <c r="K12" s="39">
         <v>9233.6</v>
       </c>
       <c r="L12" s="39">
         <v>10169.5</v>
       </c>
       <c r="M12" s="39">
         <v>11951.3</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="13" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="37">
         <v>2015</v>
       </c>
       <c r="B13" s="39">
         <v>10615.9</v>
       </c>
       <c r="C13" s="39">
         <v>8970.5</v>
       </c>
       <c r="D13" s="39">
         <v>9987.6</v>
       </c>
       <c r="E13" s="39">
         <v>9031.5</v>
       </c>
       <c r="F13" s="39">
         <v>9366.7000000000007</v>
       </c>
       <c r="G13" s="38">
         <v>8773.9</v>
       </c>
       <c r="H13" s="39">
         <v>9210.7999999999993</v>
       </c>
       <c r="I13" s="39">
         <v>9258.2000000000007</v>
       </c>
       <c r="J13" s="39">
         <v>9379.7999999999993</v>
       </c>
       <c r="K13" s="39">
         <v>8945.9</v>
       </c>
       <c r="L13" s="39">
         <v>10892.2</v>
       </c>
       <c r="M13" s="39">
         <v>11084.1</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="14" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>2016</v>
       </c>
       <c r="B14" s="39">
         <v>11117.27</v>
       </c>
       <c r="C14" s="39">
         <v>10206.36</v>
       </c>
       <c r="D14" s="39">
         <v>10687.39</v>
       </c>
       <c r="E14" s="39">
         <v>9165.57</v>
       </c>
       <c r="F14" s="39">
         <v>9093</v>
       </c>
       <c r="G14" s="38">
         <v>9021.34</v>
       </c>
       <c r="H14" s="39">
         <v>8978.34</v>
       </c>
       <c r="I14" s="39">
         <v>8624.39</v>
       </c>
       <c r="J14" s="39">
         <v>8901.34</v>
       </c>
       <c r="K14" s="39">
         <v>9088.09</v>
       </c>
       <c r="L14" s="39">
         <v>9554.89</v>
       </c>
       <c r="M14" s="39">
         <v>10412.86</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="15" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>2017</v>
       </c>
       <c r="B15" s="39">
         <v>10909.26</v>
       </c>
       <c r="C15" s="39">
         <v>9859.2000000000007</v>
       </c>
       <c r="D15" s="39">
         <v>11083.3</v>
       </c>
       <c r="E15" s="39">
         <v>10730.22</v>
       </c>
       <c r="F15" s="39">
         <v>10887.57</v>
       </c>
       <c r="G15" s="38">
         <v>10218.959999999999</v>
       </c>
       <c r="H15" s="39">
         <v>10933.21</v>
       </c>
       <c r="I15" s="39">
         <v>11036.74</v>
       </c>
       <c r="J15" s="39">
         <v>10591.8</v>
       </c>
       <c r="K15" s="39">
         <v>10996.98</v>
       </c>
       <c r="L15" s="39">
         <v>11438.87</v>
       </c>
       <c r="M15" s="39">
         <v>11138.43</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="17" customFormat="1" ht="12.75">
+    <row r="16" spans="1:37" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>2018</v>
       </c>
       <c r="B16" s="39">
         <v>11602.07</v>
       </c>
       <c r="C16" s="39">
         <v>10748.43</v>
       </c>
       <c r="D16" s="39">
         <v>11894.57</v>
       </c>
       <c r="E16" s="39">
         <v>11891.87</v>
       </c>
       <c r="F16" s="39">
         <v>11902.96</v>
       </c>
       <c r="G16" s="38">
         <v>11607.51</v>
       </c>
       <c r="H16" s="39">
         <v>11725.34</v>
       </c>
       <c r="I16" s="39">
         <v>11804.4</v>
       </c>
       <c r="J16" s="39">
         <v>11107.99</v>
       </c>
       <c r="K16" s="39">
         <v>11772.47</v>
       </c>
       <c r="L16" s="39">
         <v>10883.54</v>
       </c>
       <c r="M16" s="39">
         <v>11829.04</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="37">
         <v>2019</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="39">
         <v>10450.83</v>
       </c>
       <c r="D17" s="39">
         <v>11254.65</v>
       </c>
       <c r="E17" s="39">
         <v>11205.33</v>
       </c>
       <c r="F17" s="39">
         <v>11599</v>
       </c>
       <c r="G17" s="38">
         <v>11171.61</v>
       </c>
       <c r="H17" s="39">
         <v>11659.77</v>
       </c>
       <c r="I17" s="39">
         <v>11559.47</v>
       </c>
       <c r="J17" s="39">
         <v>10563.9</v>
       </c>
       <c r="K17" s="39">
         <v>11618.54</v>
       </c>
       <c r="L17" s="39">
         <v>11547.48</v>
       </c>
       <c r="M17" s="39">
         <v>11893.72</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>2020</v>
       </c>
       <c r="B18" s="39">
         <v>11802.59</v>
       </c>
       <c r="C18" s="39">
         <v>11307.08</v>
       </c>
       <c r="D18" s="39">
         <v>10687.18</v>
       </c>
       <c r="E18" s="39">
         <v>10365.709999999999</v>
       </c>
       <c r="F18" s="39">
         <v>10083.780000000001</v>
       </c>
       <c r="G18" s="38">
         <v>9363.93</v>
       </c>
       <c r="H18" s="39">
         <v>9639.15</v>
       </c>
       <c r="I18" s="39">
         <v>9915.5400000000009</v>
       </c>
       <c r="J18" s="39">
         <v>9355.91</v>
       </c>
       <c r="K18" s="39">
         <v>9942.3700000000008</v>
       </c>
       <c r="L18" s="39">
         <v>10970.02</v>
       </c>
       <c r="M18" s="39">
         <v>11655.24</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>2021</v>
       </c>
       <c r="B19" s="38">
         <v>11305.17</v>
       </c>
       <c r="C19" s="38">
         <v>10326.24</v>
       </c>
       <c r="D19" s="38">
         <v>10975.2</v>
       </c>
       <c r="E19" s="38">
         <v>10811.46</v>
       </c>
       <c r="F19" s="38">
         <v>11232.61</v>
       </c>
       <c r="G19" s="38">
         <v>11082.5</v>
       </c>
       <c r="H19" s="38">
         <v>11936.4</v>
       </c>
       <c r="I19" s="38">
         <v>11393.27</v>
       </c>
       <c r="J19" s="38">
         <v>10324.17</v>
       </c>
       <c r="K19" s="39">
         <v>12119.59</v>
       </c>
       <c r="L19" s="38">
         <v>13668.93</v>
       </c>
       <c r="M19" s="38">
         <v>13837.09</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="37">
         <v>2022</v>
       </c>
       <c r="B20" s="38">
         <v>13096.5</v>
       </c>
       <c r="C20" s="38">
         <v>11785.5</v>
       </c>
       <c r="D20" s="38">
         <v>12938.88</v>
       </c>
       <c r="E20" s="38">
         <v>12911.94</v>
       </c>
       <c r="F20" s="38">
         <v>12399.39</v>
       </c>
       <c r="G20" s="38">
         <v>11273.82</v>
       </c>
       <c r="H20" s="38">
         <v>11973.37</v>
       </c>
       <c r="I20" s="38">
         <v>11691.74</v>
       </c>
       <c r="J20" s="38">
         <v>10335.870000000001</v>
       </c>
       <c r="K20" s="39">
         <v>11356.51</v>
       </c>
       <c r="L20" s="41">
         <v>12116.3</v>
       </c>
       <c r="M20" s="38">
         <v>12089.73</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="17" customFormat="1" ht="12.75" customHeight="1">
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="62">
         <v>2023</v>
       </c>
       <c r="B21" s="65">
         <v>11977.52</v>
       </c>
       <c r="C21" s="71">
         <v>11263.76</v>
       </c>
       <c r="D21" s="71">
         <v>12703.37</v>
       </c>
       <c r="E21" s="71">
         <v>12198.3</v>
       </c>
       <c r="F21" s="71">
         <v>12334.08</v>
       </c>
       <c r="G21" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" s="74" t="s">
+        <v>60</v>
+      </c>
+      <c r="I21" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="J21" s="68" t="s">
+        <v>62</v>
+      </c>
+      <c r="K21" s="68" t="s">
+        <v>63</v>
+      </c>
+      <c r="L21" s="68" t="s">
         <v>64</v>
       </c>
-      <c r="H21" s="74" t="s">
+      <c r="M21" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="I21" s="74" t="s">
-[...15 lines deleted...]
-    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75">
+    </row>
+    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="62">
         <v>2024</v>
       </c>
       <c r="B22" s="65">
         <v>12837.43</v>
       </c>
       <c r="C22" s="71">
         <v>11639.29</v>
       </c>
       <c r="D22" s="71">
         <v>12864.48</v>
       </c>
       <c r="E22" s="65">
         <v>12158.01</v>
       </c>
       <c r="F22" s="71">
         <v>12263.4</v>
       </c>
       <c r="G22" s="71">
         <v>12297.35</v>
       </c>
       <c r="H22" s="71">
         <v>12928.92</v>
       </c>
       <c r="I22" s="71">
         <v>13302.6</v>
       </c>
       <c r="J22" s="71">
         <v>11664.05</v>
       </c>
       <c r="K22" s="68">
         <v>12304.52</v>
       </c>
       <c r="L22" s="71">
         <v>12439.28</v>
       </c>
       <c r="M22" s="64">
         <v>12355.57</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="62">
         <v>2025</v>
       </c>
       <c r="B23" s="65">
         <v>14412.53</v>
       </c>
       <c r="C23" s="71">
         <v>13271.55</v>
       </c>
       <c r="D23" s="71">
         <v>15083.79</v>
       </c>
       <c r="E23" s="65">
         <v>14728.67</v>
       </c>
       <c r="F23" s="71">
         <v>14301.21</v>
       </c>
       <c r="G23" s="71">
         <v>14954.21</v>
       </c>
       <c r="H23" s="71">
         <v>15448.2</v>
       </c>
       <c r="I23" s="71">
         <v>15220.91</v>
       </c>
       <c r="J23" s="71">
         <v>13463.7</v>
       </c>
       <c r="K23" s="68">
         <v>14204.87</v>
       </c>
       <c r="L23" s="71">
         <v>14082.49</v>
       </c>
       <c r="M23" s="64">
         <v>14427.11</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="52">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>13584.84</v>
       </c>
       <c r="C24" s="46">
         <v>12846.44</v>
       </c>
       <c r="D24" s="46">
         <v>14367.3</v>
       </c>
       <c r="E24" s="46">
         <v>14413.32</v>
       </c>
-      <c r="F24" s="46"/>
+      <c r="F24" s="46">
+        <v>14747.59</v>
+      </c>
       <c r="G24" s="46"/>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="50"/>
       <c r="L24" s="46"/>
       <c r="M24" s="51"/>
     </row>
-    <row r="25" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1">
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="78" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="78"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="78"/>
       <c r="M25" s="78"/>
     </row>
-    <row r="26" spans="1:13" s="17" customFormat="1"/>
-    <row r="27" spans="1:13" s="17" customFormat="1"/>
+    <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J46" sqref="J46"/>
+      <selection activeCell="W41" sqref="W41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
     </row>
-    <row r="4" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="5" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="34">
         <v>2007</v>
       </c>
       <c r="B5" s="53">
         <v>3.5430000000000001</v>
       </c>
       <c r="C5" s="35">
         <v>5.2450000000000001</v>
       </c>
       <c r="D5" s="53">
         <v>5.3170000000000002</v>
       </c>
       <c r="E5" s="53">
         <v>7.68</v>
       </c>
       <c r="F5" s="53">
         <v>6.931</v>
       </c>
       <c r="G5" s="36">
         <v>6.524</v>
       </c>
       <c r="H5" s="53">
         <v>5.0490000000000004</v>
       </c>
       <c r="I5" s="53">
         <v>8.9870000000000001</v>
       </c>
       <c r="J5" s="53">
         <v>9.6929999999999996</v>
       </c>
       <c r="K5" s="53">
         <v>8.56</v>
       </c>
       <c r="L5" s="53">
         <v>9.4510000000000005</v>
       </c>
       <c r="M5" s="36">
         <v>8.7629999999999999</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>2008</v>
       </c>
       <c r="B6" s="54">
         <v>3.597</v>
       </c>
       <c r="C6" s="38">
         <v>5.0730000000000004</v>
       </c>
       <c r="D6" s="54">
         <v>5.6820000000000004</v>
       </c>
       <c r="E6" s="54">
         <v>5.7409999999999997</v>
       </c>
       <c r="F6" s="54">
         <v>5.3920000000000003</v>
       </c>
       <c r="G6" s="39">
         <v>5.0999999999999996</v>
       </c>
       <c r="H6" s="54">
         <v>5.1849999999999996</v>
       </c>
       <c r="I6" s="54">
         <v>6.1319999999999997</v>
       </c>
       <c r="J6" s="54">
         <v>7.5540000000000003</v>
       </c>
       <c r="K6" s="54">
         <v>7.3570000000000002</v>
       </c>
       <c r="L6" s="54">
         <v>7.0460000000000003</v>
       </c>
       <c r="M6" s="39">
         <v>5.59</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="7" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>2009</v>
       </c>
       <c r="B7" s="54">
         <v>3.3</v>
       </c>
       <c r="C7" s="38">
         <v>3.5</v>
       </c>
       <c r="D7" s="54">
         <v>5.5</v>
       </c>
       <c r="E7" s="54">
         <v>5.6</v>
       </c>
       <c r="F7" s="54">
         <v>3.88</v>
       </c>
       <c r="G7" s="39">
         <v>4.0599999999999996</v>
       </c>
       <c r="H7" s="54">
         <v>4.08</v>
       </c>
       <c r="I7" s="54">
         <v>7.5</v>
       </c>
       <c r="J7" s="54">
         <v>5.7</v>
       </c>
       <c r="K7" s="54">
         <v>7.7</v>
       </c>
       <c r="L7" s="54">
         <v>8.26</v>
       </c>
       <c r="M7" s="39">
         <v>8.9879999999999995</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="8" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>2010</v>
       </c>
       <c r="B8" s="54">
         <v>3.2360000000000002</v>
       </c>
       <c r="C8" s="38">
         <v>6.4960000000000004</v>
       </c>
       <c r="D8" s="54">
         <v>6.8</v>
       </c>
       <c r="E8" s="54">
         <v>7.1589999999999998</v>
       </c>
       <c r="F8" s="54">
         <v>8.7560000000000002</v>
       </c>
       <c r="G8" s="39">
         <v>6.59</v>
       </c>
       <c r="H8" s="54">
         <v>5.7</v>
       </c>
       <c r="I8" s="54">
         <v>7.63</v>
       </c>
       <c r="J8" s="54">
         <v>7.88</v>
       </c>
       <c r="K8" s="54">
         <v>9.8000000000000007</v>
       </c>
       <c r="L8" s="54">
         <v>13.6</v>
       </c>
       <c r="M8" s="39">
         <v>10.199999999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="9" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>2011</v>
       </c>
       <c r="B9" s="54">
         <v>5.44</v>
       </c>
       <c r="C9" s="38">
         <v>7.8</v>
       </c>
       <c r="D9" s="54">
         <v>8.1999999999999993</v>
       </c>
       <c r="E9" s="54">
         <v>7.5</v>
       </c>
       <c r="F9" s="54">
         <v>8.9719999999999995</v>
       </c>
       <c r="G9" s="39">
         <v>7.1</v>
       </c>
       <c r="H9" s="54">
         <v>6.8970000000000002</v>
       </c>
       <c r="I9" s="54">
         <v>6.1</v>
       </c>
       <c r="J9" s="54">
         <v>6.5</v>
       </c>
       <c r="K9" s="54">
         <v>5.6</v>
       </c>
       <c r="L9" s="54">
         <v>9.9</v>
       </c>
       <c r="M9" s="39">
         <v>8.9600000000000009</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="10" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>2012</v>
       </c>
       <c r="B10" s="54">
         <v>3.1</v>
       </c>
       <c r="C10" s="38">
         <v>3.85</v>
       </c>
       <c r="D10" s="54">
         <v>4.76</v>
       </c>
       <c r="E10" s="54">
         <v>4.0999999999999996</v>
       </c>
       <c r="F10" s="54">
         <v>3.7</v>
       </c>
       <c r="G10" s="39">
         <v>3.7</v>
       </c>
       <c r="H10" s="54">
         <v>4.1900000000000004</v>
       </c>
       <c r="I10" s="54">
         <v>5.01</v>
       </c>
       <c r="J10" s="54">
         <v>4.71</v>
       </c>
       <c r="K10" s="54">
         <v>5.1519000000000004</v>
       </c>
       <c r="L10" s="54">
         <v>5.3400999999999996</v>
       </c>
       <c r="M10" s="39">
         <v>7.2106000000000003</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="11" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>2013</v>
       </c>
       <c r="B11" s="54">
         <v>4.68</v>
       </c>
       <c r="C11" s="38">
         <v>4.5216000000000003</v>
       </c>
       <c r="D11" s="54">
         <v>5.0787000000000004</v>
       </c>
       <c r="E11" s="54">
         <v>5.0237999999999996</v>
       </c>
       <c r="F11" s="54">
         <v>5.7484999999999999</v>
       </c>
       <c r="G11" s="39">
         <v>4.9000000000000004</v>
       </c>
       <c r="H11" s="54">
         <v>4.7</v>
       </c>
       <c r="I11" s="54">
         <v>5.1242999999999999</v>
       </c>
       <c r="J11" s="54">
         <v>5.2347000000000001</v>
       </c>
       <c r="K11" s="54">
         <v>5.258</v>
       </c>
       <c r="L11" s="54">
         <v>6.2389000000000001</v>
       </c>
       <c r="M11" s="39">
         <v>6.7</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="12" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="37">
         <v>2014</v>
       </c>
       <c r="B12" s="54">
         <v>3.8359999999999999</v>
       </c>
       <c r="C12" s="38">
         <v>4.6050000000000004</v>
       </c>
       <c r="D12" s="54">
         <v>4.2359999999999998</v>
       </c>
       <c r="E12" s="54">
         <v>3.6880000000000002</v>
       </c>
       <c r="F12" s="54">
         <v>4</v>
       </c>
       <c r="G12" s="39">
         <v>3.0537000000000001</v>
       </c>
       <c r="H12" s="54">
         <v>3.9159999999999999</v>
       </c>
       <c r="I12" s="54">
         <v>3.7010000000000001</v>
       </c>
       <c r="J12" s="54">
         <v>4.3129999999999997</v>
       </c>
       <c r="K12" s="54">
         <v>4.4290000000000003</v>
       </c>
       <c r="L12" s="54">
         <v>4.7939999999999996</v>
       </c>
       <c r="M12" s="39">
         <v>4.577</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="13" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="37">
         <v>2015</v>
       </c>
       <c r="B13" s="54">
         <v>2.87</v>
       </c>
       <c r="C13" s="38">
         <v>3.2490000000000001</v>
       </c>
       <c r="D13" s="54">
         <v>3.5129999999999999</v>
       </c>
       <c r="E13" s="54">
         <v>3.4807000000000001</v>
       </c>
       <c r="F13" s="54">
         <v>3.4337</v>
       </c>
       <c r="G13" s="39">
         <v>3.4521999999999999</v>
       </c>
       <c r="H13" s="54">
         <v>3.0489000000000002</v>
       </c>
       <c r="I13" s="54">
         <v>2.4647999999999999</v>
       </c>
       <c r="J13" s="54">
         <v>4.1045999999999996</v>
       </c>
       <c r="K13" s="54">
         <v>4.2937000000000003</v>
       </c>
       <c r="L13" s="54">
         <v>4.351</v>
       </c>
       <c r="M13" s="39">
         <v>4.181</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="14" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>2016</v>
       </c>
       <c r="B14" s="54">
         <v>2.2574999999999998</v>
       </c>
       <c r="C14" s="38">
         <v>2.7250999999999999</v>
       </c>
       <c r="D14" s="54">
         <v>3.1086</v>
       </c>
       <c r="E14" s="54">
         <v>3.0392000000000001</v>
       </c>
       <c r="F14" s="54">
         <v>2.8584000000000001</v>
       </c>
       <c r="G14" s="39">
         <v>3.5943999999999998</v>
       </c>
       <c r="H14" s="54">
         <v>3.6497999999999999</v>
       </c>
       <c r="I14" s="54">
         <v>3.6837</v>
       </c>
       <c r="J14" s="39">
         <v>4.0857000000000001</v>
       </c>
       <c r="K14" s="39">
         <v>4.4433999999999996</v>
       </c>
       <c r="L14" s="39">
         <v>4.3453999999999997</v>
       </c>
       <c r="M14" s="39">
         <v>5.1994999999999996</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="15" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>2017</v>
       </c>
       <c r="B15" s="54">
         <v>3.3569</v>
       </c>
       <c r="C15" s="38">
         <v>3.1852999999999998</v>
       </c>
       <c r="D15" s="54">
         <v>3.9548999999999999</v>
       </c>
       <c r="E15" s="54">
         <v>3.9695</v>
       </c>
       <c r="F15" s="54">
         <v>4.2904999999999998</v>
       </c>
       <c r="G15" s="39">
         <v>4.6265999999999998</v>
       </c>
       <c r="H15" s="54">
         <v>4.2465000000000002</v>
       </c>
       <c r="I15" s="54">
         <v>4.8078000000000003</v>
       </c>
       <c r="J15" s="39">
         <v>4.9036999999999997</v>
       </c>
       <c r="K15" s="39">
         <v>4.7896000000000001</v>
       </c>
       <c r="L15" s="39">
         <v>5.3228999999999997</v>
       </c>
       <c r="M15" s="39">
         <v>5.8738999999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="16" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>2018</v>
       </c>
       <c r="B16" s="54">
         <v>3.9502000000000002</v>
       </c>
       <c r="C16" s="38">
         <v>3.8792</v>
       </c>
       <c r="D16" s="54">
         <v>4.3551000000000002</v>
       </c>
       <c r="E16" s="54">
         <v>4.1425000000000001</v>
       </c>
       <c r="F16" s="54">
         <v>4.3033999999999999</v>
       </c>
       <c r="G16" s="39">
         <v>4.3795000000000002</v>
       </c>
       <c r="H16" s="54">
         <v>4.3986000000000001</v>
       </c>
       <c r="I16" s="54">
         <v>5.1773999999999996</v>
       </c>
       <c r="J16" s="54">
         <v>5.1100000000000003</v>
       </c>
       <c r="K16" s="39">
         <v>5.08</v>
       </c>
       <c r="L16" s="39">
         <v>5.2446000000000002</v>
       </c>
       <c r="M16" s="39">
         <v>5.66</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="37">
         <v>2019</v>
       </c>
       <c r="B17" s="54">
         <v>3.03</v>
       </c>
       <c r="C17" s="38">
         <v>11.01</v>
       </c>
       <c r="D17" s="54">
         <v>10.07</v>
       </c>
       <c r="E17" s="54">
         <v>6.43</v>
       </c>
       <c r="F17" s="54">
         <v>6.86</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="54">
         <v>4.95</v>
       </c>
       <c r="I17" s="54">
         <v>5.26</v>
       </c>
       <c r="J17" s="54">
         <v>5.56</v>
       </c>
       <c r="K17" s="39">
         <v>7.67</v>
       </c>
       <c r="L17" s="39">
         <v>7.48</v>
       </c>
       <c r="M17" s="39">
         <v>9.4600000000000009</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>2020</v>
       </c>
       <c r="B18" s="54">
         <v>4.33</v>
       </c>
       <c r="C18" s="38">
         <v>5.49</v>
       </c>
       <c r="D18" s="54">
         <v>3.56</v>
       </c>
       <c r="E18" s="54">
         <v>2.5099999999999998</v>
       </c>
       <c r="F18" s="54">
         <v>5.39</v>
       </c>
       <c r="G18" s="39">
         <v>5.54</v>
       </c>
       <c r="H18" s="54">
         <v>3.75</v>
       </c>
       <c r="I18" s="54">
         <v>3.72</v>
       </c>
       <c r="J18" s="54">
         <v>4.87</v>
       </c>
       <c r="K18" s="39">
         <v>3.56</v>
       </c>
       <c r="L18" s="39">
         <v>5.95</v>
       </c>
       <c r="M18" s="39">
         <v>7.53</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>2021</v>
       </c>
       <c r="B19" s="38">
         <v>5.44</v>
       </c>
       <c r="C19" s="38">
         <v>3.01</v>
       </c>
       <c r="D19" s="38">
         <v>5.36</v>
       </c>
       <c r="E19" s="38">
         <v>7.54</v>
       </c>
       <c r="F19" s="38">
         <v>7.97</v>
       </c>
       <c r="G19" s="39">
         <v>5.84</v>
       </c>
       <c r="H19" s="38">
         <v>10.27</v>
       </c>
       <c r="I19" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="J19" s="38">
         <v>5.45</v>
       </c>
       <c r="K19" s="39">
         <v>6.4</v>
       </c>
       <c r="L19" s="38">
         <v>7.9</v>
       </c>
       <c r="M19" s="39">
         <v>11.73</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="37">
         <v>2022</v>
       </c>
       <c r="B20" s="38">
         <v>2.56</v>
       </c>
       <c r="C20" s="38">
         <v>3.2</v>
       </c>
       <c r="D20" s="38">
         <v>3.05</v>
       </c>
       <c r="E20" s="38">
         <v>4.16</v>
       </c>
       <c r="F20" s="38">
         <v>4.63</v>
       </c>
       <c r="G20" s="39">
         <v>5.22</v>
       </c>
       <c r="H20" s="38">
         <v>5.68</v>
       </c>
       <c r="I20" s="38">
         <v>5.52</v>
       </c>
       <c r="J20" s="38">
         <v>4.93</v>
       </c>
       <c r="K20" s="39">
         <v>4.53</v>
       </c>
       <c r="L20" s="41">
         <v>5.29</v>
       </c>
       <c r="M20" s="39">
         <v>5.67</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="37">
         <v>2023</v>
       </c>
       <c r="B21" s="41">
         <v>3.89</v>
       </c>
       <c r="C21" s="38">
         <v>4.28</v>
       </c>
       <c r="D21" s="55">
         <v>4.43</v>
       </c>
       <c r="E21" s="54">
         <v>4.26</v>
       </c>
       <c r="F21" s="55">
         <v>3.83</v>
       </c>
       <c r="G21" s="39">
         <v>3.86</v>
       </c>
       <c r="H21" s="55">
         <v>4.3099999999999996</v>
       </c>
       <c r="I21" s="55">
         <v>4.26</v>
       </c>
       <c r="J21" s="55">
         <v>4.62</v>
       </c>
       <c r="K21" s="55">
         <v>4.13</v>
       </c>
       <c r="L21" s="55">
         <v>5.42</v>
       </c>
       <c r="M21" s="55">
         <v>6.36</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="59">
         <v>2024</v>
       </c>
       <c r="B22" s="65">
         <v>3.91</v>
       </c>
       <c r="C22" s="71">
         <v>4.4800000000000004</v>
       </c>
       <c r="D22" s="67">
         <v>4.93</v>
       </c>
       <c r="E22" s="65">
         <v>4.9800000000000004</v>
       </c>
       <c r="F22" s="67">
         <v>5.12</v>
       </c>
       <c r="G22" s="64">
         <v>5.0199999999999996</v>
       </c>
       <c r="H22" s="67">
         <v>6.17</v>
       </c>
       <c r="I22" s="67">
         <v>6.53</v>
       </c>
       <c r="J22" s="67">
         <v>6.48</v>
       </c>
       <c r="K22" s="68">
         <v>4.95</v>
       </c>
       <c r="L22" s="67">
         <v>6.56</v>
       </c>
       <c r="M22" s="67">
         <v>6.59</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="59">
         <v>2025</v>
       </c>
       <c r="B23" s="65">
         <v>5.09</v>
       </c>
       <c r="C23" s="71">
         <v>4.33</v>
       </c>
       <c r="D23" s="67">
         <v>5.4</v>
       </c>
       <c r="E23" s="65">
         <v>5.6</v>
       </c>
       <c r="F23" s="67">
         <v>5.78</v>
       </c>
       <c r="G23" s="67">
         <v>5.98</v>
       </c>
       <c r="H23" s="67">
         <v>6.15</v>
       </c>
       <c r="I23" s="67">
         <v>6.48</v>
       </c>
       <c r="J23" s="67">
         <v>5.95</v>
       </c>
       <c r="K23" s="68">
         <v>5.79</v>
       </c>
       <c r="L23" s="67">
         <v>6.4</v>
       </c>
       <c r="M23" s="67">
         <v>10.25</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>4.3600000000000003</v>
       </c>
       <c r="C24" s="45">
         <v>4.3099999999999996</v>
       </c>
       <c r="D24" s="45">
         <v>4.6900000000000004</v>
       </c>
       <c r="E24" s="45">
         <v>4.66</v>
       </c>
-      <c r="F24" s="72"/>
+      <c r="F24" s="45">
+        <v>4.92</v>
+      </c>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
-    <row r="25" spans="1:13" s="17" customFormat="1"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:13" s="17" customFormat="1"/>
+    <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L47" sqref="L47"/>
+      <selection activeCell="W45" sqref="W45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
     </row>
-    <row r="4" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="5" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="34">
         <v>2007</v>
       </c>
       <c r="B5" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="53" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="53">
         <v>0.1</v>
       </c>
       <c r="E5" s="53">
         <v>24.61</v>
       </c>
       <c r="F5" s="53">
         <v>35.69</v>
       </c>
       <c r="G5" s="53">
         <v>37.46</v>
       </c>
       <c r="H5" s="53">
         <v>40.200000000000003</v>
       </c>
       <c r="I5" s="53">
         <v>48.4</v>
       </c>
       <c r="J5" s="53">
         <v>39.56</v>
       </c>
       <c r="K5" s="53">
         <v>45.6</v>
       </c>
       <c r="L5" s="53">
         <v>28.76</v>
       </c>
       <c r="M5" s="53" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="59">
         <v>2008</v>
       </c>
       <c r="B6" s="60" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="61" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="61">
         <v>3.07</v>
       </c>
       <c r="E6" s="61">
         <v>30.92</v>
       </c>
       <c r="F6" s="61">
         <v>50.5</v>
       </c>
       <c r="G6" s="61">
         <v>72.97</v>
       </c>
       <c r="H6" s="61">
         <v>70.900000000000006</v>
       </c>
       <c r="I6" s="61">
         <v>83.1</v>
       </c>
       <c r="J6" s="61">
         <v>60.7</v>
       </c>
       <c r="K6" s="61">
         <v>214.6</v>
       </c>
       <c r="L6" s="61">
         <v>158.59</v>
       </c>
       <c r="M6" s="61">
         <v>74.959999999999994</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="7" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="59">
         <v>2009</v>
       </c>
       <c r="B7" s="62">
         <v>47.4</v>
       </c>
       <c r="C7" s="61">
         <v>43.4</v>
       </c>
       <c r="D7" s="63">
         <v>56.6</v>
       </c>
       <c r="E7" s="63">
         <v>32.200000000000003</v>
       </c>
       <c r="F7" s="63">
         <v>129.19999999999999</v>
       </c>
       <c r="G7" s="63">
         <v>199.11</v>
       </c>
       <c r="H7" s="63">
         <v>201.8</v>
       </c>
       <c r="I7" s="63">
         <v>144.80000000000001</v>
       </c>
       <c r="J7" s="63">
         <v>141.9</v>
       </c>
       <c r="K7" s="63">
         <v>155.19999999999999</v>
       </c>
       <c r="L7" s="63">
         <v>153.76</v>
       </c>
       <c r="M7" s="63">
         <v>97.5</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="8" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="59">
         <v>2010</v>
       </c>
       <c r="B8" s="63">
         <v>133</v>
       </c>
       <c r="C8" s="61">
         <v>127.7</v>
       </c>
       <c r="D8" s="61">
         <v>139.21</v>
       </c>
       <c r="E8" s="61">
         <v>231.4</v>
       </c>
       <c r="F8" s="61">
         <v>279.60000000000002</v>
       </c>
       <c r="G8" s="61">
         <v>298.7</v>
       </c>
       <c r="H8" s="61">
         <v>305</v>
       </c>
       <c r="I8" s="61">
         <v>366</v>
       </c>
       <c r="J8" s="61">
         <v>367.9</v>
       </c>
       <c r="K8" s="61">
         <v>312.7</v>
       </c>
       <c r="L8" s="61">
         <v>373.4</v>
       </c>
       <c r="M8" s="61">
         <v>121.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="9" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="59">
         <v>2011</v>
       </c>
       <c r="B9" s="62">
         <v>236.6</v>
       </c>
       <c r="C9" s="61">
         <v>223.6</v>
       </c>
       <c r="D9" s="61">
         <v>237.9</v>
       </c>
       <c r="E9" s="61">
         <v>251.8</v>
       </c>
       <c r="F9" s="61">
         <v>302.5</v>
       </c>
       <c r="G9" s="61">
         <v>276</v>
       </c>
       <c r="H9" s="61">
         <v>358.8</v>
       </c>
       <c r="I9" s="61">
         <v>245.5</v>
       </c>
       <c r="J9" s="61">
         <v>263.60000000000002</v>
       </c>
       <c r="K9" s="61">
         <v>262.3</v>
       </c>
       <c r="L9" s="61">
         <v>296.5</v>
       </c>
       <c r="M9" s="61">
         <v>234.6</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="10" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="59">
         <v>2012</v>
       </c>
       <c r="B10" s="63">
         <v>271</v>
       </c>
       <c r="C10" s="61">
         <v>218.7</v>
       </c>
       <c r="D10" s="61">
         <v>242.6</v>
       </c>
       <c r="E10" s="61">
         <v>165.8</v>
       </c>
       <c r="F10" s="61">
         <v>179.1</v>
       </c>
       <c r="G10" s="61">
         <v>245.7</v>
       </c>
       <c r="H10" s="61">
         <v>265.39999999999998</v>
       </c>
       <c r="I10" s="61">
         <v>230.5</v>
       </c>
       <c r="J10" s="61">
         <v>255.5</v>
       </c>
       <c r="K10" s="61">
         <v>255.9</v>
       </c>
       <c r="L10" s="61">
         <v>222.5</v>
       </c>
       <c r="M10" s="61">
         <v>200</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="11" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="59">
         <v>2013</v>
       </c>
       <c r="B11" s="62">
         <v>263.60000000000002</v>
       </c>
       <c r="C11" s="61">
         <v>214</v>
       </c>
       <c r="D11" s="61">
         <v>221.3</v>
       </c>
       <c r="E11" s="61">
         <v>221.5</v>
       </c>
       <c r="F11" s="61">
         <v>161</v>
       </c>
       <c r="G11" s="61">
         <v>216.3</v>
       </c>
       <c r="H11" s="61">
         <v>183.3</v>
       </c>
       <c r="I11" s="61">
         <v>190.2</v>
       </c>
       <c r="J11" s="61">
         <v>205.9</v>
       </c>
       <c r="K11" s="61">
         <v>310.2</v>
       </c>
       <c r="L11" s="61">
         <v>310.3</v>
       </c>
       <c r="M11" s="61">
         <v>211.9</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="12" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="59">
         <v>2014</v>
       </c>
       <c r="B12" s="63">
         <v>217.5</v>
       </c>
       <c r="C12" s="61">
         <v>203.9</v>
       </c>
       <c r="D12" s="61">
         <v>210</v>
       </c>
       <c r="E12" s="61">
         <v>216.5</v>
       </c>
       <c r="F12" s="61">
         <v>229.2</v>
       </c>
       <c r="G12" s="61">
         <v>135</v>
       </c>
       <c r="H12" s="61">
         <v>228.3</v>
       </c>
       <c r="I12" s="61">
         <v>182</v>
       </c>
       <c r="J12" s="61">
         <v>188.4</v>
       </c>
       <c r="K12" s="61">
         <v>216.8</v>
       </c>
       <c r="L12" s="61">
         <v>213.1</v>
       </c>
       <c r="M12" s="61">
         <v>227.7</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="13" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="59">
         <v>2015</v>
       </c>
       <c r="B13" s="63">
         <v>192.1</v>
       </c>
       <c r="C13" s="61">
         <v>175.1</v>
       </c>
       <c r="D13" s="63">
         <v>144.9</v>
       </c>
       <c r="E13" s="63">
         <v>168.3</v>
       </c>
       <c r="F13" s="63">
         <v>168.2</v>
       </c>
       <c r="G13" s="63">
         <v>96.9</v>
       </c>
       <c r="H13" s="63">
         <v>115.9</v>
       </c>
       <c r="I13" s="63">
         <v>96.4</v>
       </c>
       <c r="J13" s="63">
         <v>103.5</v>
       </c>
       <c r="K13" s="63">
         <v>118</v>
       </c>
       <c r="L13" s="63">
         <v>113.6</v>
       </c>
       <c r="M13" s="63">
         <v>104.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="14" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="59">
         <v>2016</v>
       </c>
       <c r="B14" s="63">
         <v>70.95</v>
       </c>
       <c r="C14" s="61">
         <v>94.96</v>
       </c>
       <c r="D14" s="63">
         <v>90.74</v>
       </c>
       <c r="E14" s="63">
         <v>165.42</v>
       </c>
       <c r="F14" s="63">
         <v>200.53</v>
       </c>
       <c r="G14" s="63">
         <v>151.1</v>
       </c>
       <c r="H14" s="63">
         <v>163.44999999999999</v>
       </c>
       <c r="I14" s="63">
         <v>131.79</v>
       </c>
       <c r="J14" s="63">
         <v>234.68</v>
       </c>
       <c r="K14" s="63">
         <v>199.04</v>
       </c>
       <c r="L14" s="63">
         <v>188.16</v>
       </c>
       <c r="M14" s="63">
         <v>322.76</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="15" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="59">
         <v>2017</v>
       </c>
       <c r="B15" s="63">
         <v>225.1</v>
       </c>
       <c r="C15" s="61">
         <v>99.42</v>
       </c>
       <c r="D15" s="61">
         <v>104.67</v>
       </c>
       <c r="E15" s="61">
         <v>109</v>
       </c>
       <c r="F15" s="61">
         <v>135.34</v>
       </c>
       <c r="G15" s="61">
         <v>113.8</v>
       </c>
       <c r="H15" s="61">
         <v>94</v>
       </c>
       <c r="I15" s="61">
         <v>74.14</v>
       </c>
       <c r="J15" s="61">
         <v>133.37</v>
       </c>
       <c r="K15" s="61">
         <v>157.69999999999999</v>
       </c>
       <c r="L15" s="61">
         <v>153.29</v>
       </c>
       <c r="M15" s="61">
         <v>184.32</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="12.75">
+    <row r="16" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="59">
         <v>2018</v>
       </c>
       <c r="B16" s="63">
         <v>170.74</v>
       </c>
       <c r="C16" s="61">
         <v>164.92</v>
       </c>
       <c r="D16" s="61">
         <v>165.63</v>
       </c>
       <c r="E16" s="61">
         <v>217.93</v>
       </c>
       <c r="F16" s="61">
         <v>148.84</v>
       </c>
       <c r="G16" s="61">
         <v>92.45</v>
       </c>
       <c r="H16" s="61">
         <v>60.42</v>
       </c>
       <c r="I16" s="61">
         <v>56.05</v>
       </c>
       <c r="J16" s="61">
         <v>148.57</v>
       </c>
       <c r="K16" s="61">
         <v>56.26</v>
       </c>
       <c r="L16" s="61">
         <v>53.28</v>
       </c>
       <c r="M16" s="61">
         <v>71.150000000000006</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.75">
+    <row r="17" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="59">
         <v>2019</v>
       </c>
       <c r="B17" s="61" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="61">
         <v>61.59</v>
       </c>
       <c r="D17" s="63">
         <v>73.58</v>
       </c>
       <c r="E17" s="61" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="61" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="61" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="61">
         <v>59.78</v>
       </c>
       <c r="I17" s="61">
         <v>52.14</v>
       </c>
       <c r="J17" s="61">
         <v>48.11</v>
       </c>
       <c r="K17" s="61">
         <v>23.09</v>
       </c>
       <c r="L17" s="61">
         <v>24.35</v>
       </c>
       <c r="M17" s="61">
         <v>61.28</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="12.75">
+    <row r="18" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="59">
         <v>2020</v>
       </c>
       <c r="B18" s="61" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="G18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="H18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="I18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="J18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="K18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="L18" s="61" t="s">
         <v>7</v>
       </c>
       <c r="M18" s="61" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.75">
+    <row r="19" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="59">
         <v>2021</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="61" t="s">
         <v>7</v>
       </c>
       <c r="I19" s="61" t="s">
         <v>7</v>
       </c>
       <c r="J19" s="64" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="64" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="61" t="s">
         <v>7</v>
       </c>
       <c r="M19" s="61" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12.75">
+    <row r="20" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="59">
         <v>2022</v>
       </c>
       <c r="B20" s="61" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="61" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="61" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="61" t="s">
         <v>7</v>
       </c>
       <c r="F20" s="61" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="61" t="s">
         <v>7</v>
       </c>
       <c r="H20" s="61" t="s">
         <v>7</v>
       </c>
       <c r="I20" s="61" t="s">
         <v>7</v>
       </c>
       <c r="J20" s="64" t="s">
         <v>8</v>
       </c>
       <c r="K20" s="64" t="s">
         <v>8</v>
       </c>
       <c r="L20" s="65">
         <v>56.64</v>
       </c>
       <c r="M20" s="61">
         <v>57.08</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.75">
+    <row r="21" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="59">
         <v>2023</v>
       </c>
       <c r="B21" s="65">
         <v>41.24</v>
       </c>
       <c r="C21" s="61" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="66" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="67">
         <v>95.77</v>
       </c>
       <c r="F21" s="61">
         <v>118.47</v>
       </c>
       <c r="G21" s="61">
         <v>93.11</v>
       </c>
       <c r="H21" s="61">
         <v>85.41</v>
       </c>
       <c r="I21" s="61">
         <v>78.81</v>
       </c>
       <c r="J21" s="64">
         <v>56.34</v>
       </c>
       <c r="K21" s="64">
         <v>70.400000000000006</v>
       </c>
       <c r="L21" s="65">
         <v>53.47</v>
       </c>
       <c r="M21" s="61">
         <v>132.72</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.75">
+    <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="59">
         <v>2024</v>
       </c>
       <c r="B22" s="65">
         <v>130.86000000000001</v>
       </c>
       <c r="C22" s="61">
         <v>125.53</v>
       </c>
       <c r="D22" s="61">
         <v>137.59</v>
       </c>
       <c r="E22" s="65">
         <v>135.08000000000001</v>
       </c>
       <c r="F22" s="61">
         <v>122.93</v>
       </c>
       <c r="G22" s="61">
         <v>166.88</v>
       </c>
       <c r="H22" s="61">
         <v>147.13999999999999</v>
       </c>
       <c r="I22" s="61">
         <v>140.06</v>
       </c>
       <c r="J22" s="61">
         <v>108.48</v>
       </c>
       <c r="K22" s="68">
         <v>133.97999999999999</v>
       </c>
       <c r="L22" s="65">
         <v>104.9</v>
       </c>
       <c r="M22" s="61">
         <v>127.92</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.75">
+    <row r="23" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="59">
         <v>2025</v>
       </c>
       <c r="B23" s="65">
         <v>161.1</v>
       </c>
       <c r="C23" s="61">
         <v>144.26</v>
       </c>
       <c r="D23" s="61">
         <v>173.08</v>
       </c>
       <c r="E23" s="65">
         <v>139.43</v>
       </c>
       <c r="F23" s="61">
         <v>130.03</v>
       </c>
       <c r="G23" s="61">
         <v>135.21</v>
       </c>
       <c r="H23" s="61">
         <v>156.52000000000001</v>
       </c>
       <c r="I23" s="61">
         <v>113.71</v>
       </c>
       <c r="J23" s="61">
         <v>144.41</v>
       </c>
       <c r="K23" s="68">
         <v>164.25</v>
       </c>
       <c r="L23" s="65">
         <v>218.18</v>
       </c>
       <c r="M23" s="61">
         <v>180.05</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.75">
+    <row r="24" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>147.63999999999999</v>
       </c>
       <c r="C24" s="45">
         <v>149.88999999999999</v>
       </c>
       <c r="D24" s="45">
         <v>193.75</v>
       </c>
       <c r="E24" s="45">
         <v>184.24</v>
       </c>
-      <c r="F24" s="72"/>
+      <c r="F24" s="45">
+        <v>204.05</v>
+      </c>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S11" sqref="S11"/>
+      <selection activeCell="M39" sqref="M39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="29" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="36" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
     </row>
-    <row r="4" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>48</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="5" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="34">
         <v>2007</v>
       </c>
       <c r="B5" s="56" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="56" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="56" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="53">
         <v>9.5000000000000001E-2</v>
       </c>
       <c r="F5" s="53">
         <v>7.6580000000000004</v>
       </c>
       <c r="G5" s="35">
         <v>12.996</v>
       </c>
       <c r="H5" s="53">
         <v>8.6850000000000005</v>
       </c>
       <c r="I5" s="53">
         <v>8.1809999999999992</v>
       </c>
       <c r="J5" s="53">
         <v>7.8970000000000002</v>
       </c>
       <c r="K5" s="53">
         <v>4.3079999999999998</v>
       </c>
       <c r="L5" s="53">
         <v>2.3940000000000001</v>
       </c>
       <c r="M5" s="53">
         <v>8.2000000000000003E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>2008</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="54">
         <v>2.9740000000000002</v>
       </c>
       <c r="F6" s="54">
         <v>10.516</v>
       </c>
       <c r="G6" s="38">
         <v>9.1959999999999997</v>
       </c>
       <c r="H6" s="54">
         <v>7.165</v>
       </c>
       <c r="I6" s="54">
         <v>3.8010000000000002</v>
       </c>
       <c r="J6" s="54">
         <v>5.6859999999999999</v>
       </c>
       <c r="K6" s="54">
         <v>8.3439999999999994</v>
       </c>
       <c r="L6" s="54">
         <v>7.5709999999999997</v>
       </c>
       <c r="M6" s="54">
         <v>6.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="7" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>2009</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="54">
         <v>0.7</v>
       </c>
       <c r="F7" s="54">
         <v>7.28</v>
       </c>
       <c r="G7" s="38">
         <v>11.7</v>
       </c>
       <c r="H7" s="54">
         <v>7.75</v>
       </c>
       <c r="I7" s="54">
         <v>10.9</v>
       </c>
       <c r="J7" s="54">
         <v>9.8000000000000007</v>
       </c>
       <c r="K7" s="54">
         <v>8</v>
       </c>
       <c r="L7" s="54">
         <v>0.6</v>
       </c>
       <c r="M7" s="54">
         <v>0.06</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="8" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>2010</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="54">
         <v>0.5</v>
       </c>
       <c r="F8" s="54">
         <v>18.899999999999999</v>
       </c>
       <c r="G8" s="38">
         <v>11</v>
       </c>
       <c r="H8" s="54">
         <v>9</v>
       </c>
       <c r="I8" s="54">
         <v>11.335000000000001</v>
       </c>
       <c r="J8" s="54">
         <v>12.57</v>
       </c>
       <c r="K8" s="54">
         <v>10.4</v>
       </c>
       <c r="L8" s="54">
         <v>5.55</v>
       </c>
       <c r="M8" s="54">
         <v>52</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="9" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>2011</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="58" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="54">
         <v>8.26</v>
       </c>
       <c r="G9" s="38">
         <v>12.8</v>
       </c>
       <c r="H9" s="54">
         <v>13.385999999999999</v>
       </c>
       <c r="I9" s="54">
         <v>16.2</v>
       </c>
       <c r="J9" s="54">
         <v>12.6</v>
       </c>
       <c r="K9" s="54">
         <v>13.9</v>
       </c>
       <c r="L9" s="54">
         <v>1.35</v>
       </c>
       <c r="M9" s="54" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="10" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>2012</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="57">
         <v>1.6</v>
       </c>
       <c r="F10" s="54">
         <v>7.7</v>
       </c>
       <c r="G10" s="38">
         <v>10.8</v>
       </c>
       <c r="H10" s="54">
         <v>10.52</v>
       </c>
       <c r="I10" s="54">
         <v>12.55</v>
       </c>
       <c r="J10" s="54">
         <v>9.5</v>
       </c>
       <c r="K10" s="54">
         <v>7.1390000000000002</v>
       </c>
       <c r="L10" s="54">
         <v>1.9480999999999999</v>
       </c>
       <c r="M10" s="54">
         <v>2.0000000000000001E-4</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="11" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>2013</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="54">
         <v>0.56710000000000005</v>
       </c>
       <c r="F11" s="54">
         <v>2.9457</v>
       </c>
       <c r="G11" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="H11" s="54">
         <v>3.1</v>
       </c>
       <c r="I11" s="54">
         <v>5.4585999999999997</v>
       </c>
       <c r="J11" s="54">
         <v>5.0259999999999998</v>
       </c>
       <c r="K11" s="54">
         <v>6.0429000000000004</v>
       </c>
       <c r="L11" s="54">
         <v>4.4957000000000003</v>
       </c>
       <c r="M11" s="54">
         <v>1E-4</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="12" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="37">
         <v>2014</v>
       </c>
       <c r="B12" s="54">
         <v>5.4999999999999997E-3</v>
       </c>
       <c r="C12" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="54">
         <v>0.42899999999999999</v>
       </c>
       <c r="F12" s="54">
         <v>1.2</v>
       </c>
       <c r="G12" s="38">
         <v>2.984</v>
       </c>
       <c r="H12" s="54">
         <v>5.3159999999999998</v>
       </c>
       <c r="I12" s="54">
         <v>5.8170000000000002</v>
       </c>
       <c r="J12" s="54">
         <v>8.2420000000000009</v>
       </c>
       <c r="K12" s="54">
         <v>1.292</v>
       </c>
       <c r="L12" s="54">
         <v>0.84899999999999998</v>
       </c>
       <c r="M12" s="54">
         <v>9.8599999999999993E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="13" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="37">
         <v>2015</v>
       </c>
       <c r="B13" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="54">
         <v>0.36559999999999998</v>
       </c>
       <c r="F13" s="54">
         <v>0.63319999999999999</v>
       </c>
       <c r="G13" s="38">
         <v>11.789899999999999</v>
       </c>
       <c r="H13" s="54">
         <v>4.6192000000000002</v>
       </c>
       <c r="I13" s="54">
         <v>6.0103999999999997</v>
       </c>
       <c r="J13" s="54">
         <v>4.1161000000000003</v>
       </c>
       <c r="K13" s="54">
         <v>1.6075999999999999</v>
       </c>
       <c r="L13" s="54">
         <v>1.5680000000000001</v>
       </c>
       <c r="M13" s="54">
         <v>0.186</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="14" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>2016</v>
       </c>
       <c r="B14" s="54">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="C14" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="54">
         <v>0.48799999999999999</v>
       </c>
       <c r="F14" s="54">
         <v>4.1651999999999996</v>
       </c>
       <c r="G14" s="38">
         <v>2.1324000000000001</v>
       </c>
       <c r="H14" s="54">
         <v>2.2442000000000002</v>
       </c>
       <c r="I14" s="54">
         <v>3.7452999999999999</v>
       </c>
       <c r="J14" s="54">
         <v>4.0989000000000004</v>
       </c>
       <c r="K14" s="54">
         <v>2.6684000000000001</v>
       </c>
       <c r="L14" s="54">
         <v>1.6312</v>
       </c>
       <c r="M14" s="54">
         <v>0.1691</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="15" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>2017</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="54">
         <v>0.73950000000000005</v>
       </c>
       <c r="F15" s="54">
         <v>1.2839</v>
       </c>
       <c r="G15" s="38">
         <v>4.4572000000000003</v>
       </c>
       <c r="H15" s="54">
         <v>4.3033000000000001</v>
       </c>
       <c r="I15" s="54">
         <v>4.7748999999999997</v>
       </c>
       <c r="J15" s="54">
         <v>4.8074000000000003</v>
       </c>
       <c r="K15" s="54">
         <v>3.274</v>
       </c>
       <c r="L15" s="54">
         <v>2.2050000000000001</v>
       </c>
       <c r="M15" s="54">
         <v>0.18099999999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="16" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>2018</v>
       </c>
       <c r="B16" s="54">
         <v>1.1900000000000001E-2</v>
       </c>
       <c r="C16" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="58" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="54">
         <v>3.15E-2</v>
       </c>
       <c r="F16" s="54">
         <v>0.59919999999999995</v>
       </c>
       <c r="G16" s="38">
         <v>15.0053</v>
       </c>
       <c r="H16" s="54">
         <v>4.1376999999999997</v>
       </c>
       <c r="I16" s="54">
         <v>7.9</v>
       </c>
       <c r="J16" s="54">
         <v>3.17</v>
       </c>
       <c r="K16" s="54">
         <v>4.5</v>
       </c>
       <c r="L16" s="54">
         <v>2.0939999999999999</v>
       </c>
       <c r="M16" s="54">
         <v>3.4299999999999997E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="37">
         <v>2019</v>
       </c>
       <c r="B17" s="54" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="54">
         <v>0.39</v>
       </c>
       <c r="F17" s="54">
         <v>0.88</v>
       </c>
       <c r="G17" s="38">
         <v>1.8</v>
       </c>
       <c r="H17" s="54">
         <v>3.14</v>
       </c>
       <c r="I17" s="54">
         <v>2.4300000000000002</v>
       </c>
       <c r="J17" s="54">
         <v>4.2</v>
       </c>
       <c r="K17" s="54">
         <v>1.23</v>
       </c>
       <c r="L17" s="54">
         <v>0.26</v>
       </c>
       <c r="M17" s="54" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>2020</v>
       </c>
       <c r="B18" s="54" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="54" t="s">
         <v>2</v>
       </c>
       <c r="F18" s="54">
         <v>8.33</v>
       </c>
       <c r="G18" s="38">
         <v>8.9499999999999993</v>
       </c>
       <c r="H18" s="54">
         <v>7.76</v>
       </c>
       <c r="I18" s="54">
         <v>10.08</v>
       </c>
       <c r="J18" s="54">
         <v>15.02</v>
       </c>
       <c r="K18" s="54">
         <v>11.66</v>
       </c>
       <c r="L18" s="54">
         <v>0.3</v>
       </c>
       <c r="M18" s="54" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>2021</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="54" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="54" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="38">
         <v>0.53</v>
       </c>
       <c r="F19" s="38">
         <v>15.99</v>
       </c>
       <c r="G19" s="38">
         <v>5.64</v>
       </c>
       <c r="H19" s="38">
         <v>10.14</v>
       </c>
       <c r="I19" s="38">
         <v>7.94</v>
       </c>
       <c r="J19" s="38">
         <v>5.3</v>
       </c>
       <c r="K19" s="39">
         <v>18.2</v>
       </c>
       <c r="L19" s="54">
         <v>2.62</v>
       </c>
       <c r="M19" s="54">
         <v>0.05</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="37">
         <v>2022</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="38">
         <v>3.16</v>
       </c>
       <c r="F20" s="38">
         <v>21.31</v>
       </c>
       <c r="G20" s="38">
         <v>20.45</v>
       </c>
       <c r="H20" s="38">
         <v>12.67</v>
       </c>
       <c r="I20" s="38">
         <v>12.5</v>
       </c>
       <c r="J20" s="38">
         <v>3.16</v>
       </c>
       <c r="K20" s="39">
         <v>21.79</v>
       </c>
       <c r="L20" s="54">
         <v>7.4</v>
       </c>
       <c r="M20" s="54">
         <v>0.1</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="21" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="37">
         <v>2023</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="38">
         <v>0.37</v>
       </c>
       <c r="F21" s="38">
         <v>6.01</v>
       </c>
       <c r="G21" s="38">
         <v>4.1100000000000003</v>
       </c>
       <c r="H21" s="38">
         <v>13.43</v>
       </c>
       <c r="I21" s="38">
         <v>19.96</v>
       </c>
       <c r="J21" s="38">
         <v>5.48</v>
       </c>
       <c r="K21" s="39">
         <v>9.75</v>
       </c>
       <c r="L21" s="54">
         <v>0.35</v>
       </c>
       <c r="M21" s="54">
         <v>0.04</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="37">
         <v>2024</v>
       </c>
       <c r="B22" s="54" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="54" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="54" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="41">
         <v>0.04</v>
       </c>
       <c r="F22" s="38">
         <v>23.65</v>
       </c>
       <c r="G22" s="38">
         <v>29.61</v>
       </c>
       <c r="H22" s="38">
         <v>21.97</v>
       </c>
       <c r="I22" s="38">
         <v>2.0099999999999998</v>
       </c>
       <c r="J22" s="38">
         <v>1.79</v>
       </c>
       <c r="K22" s="48">
         <v>0.94</v>
       </c>
       <c r="L22" s="54" t="s">
         <v>7</v>
       </c>
       <c r="M22" s="54" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="59">
         <v>2025</v>
       </c>
       <c r="B23" s="61" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="61" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="61" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="61" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="71">
         <v>0.02</v>
       </c>
       <c r="G23" s="71">
         <v>15.9</v>
       </c>
       <c r="H23" s="71">
         <v>13.09</v>
       </c>
       <c r="I23" s="71">
         <v>16.649999999999999</v>
       </c>
       <c r="J23" s="71">
         <v>16.05</v>
       </c>
       <c r="K23" s="68">
         <v>10.99</v>
       </c>
       <c r="L23" s="61">
         <v>0</v>
       </c>
       <c r="M23" s="61" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="46">
         <v>4.41</v>
       </c>
-      <c r="F24" s="72"/>
+      <c r="F24" s="46">
+        <v>29.06</v>
+      </c>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>