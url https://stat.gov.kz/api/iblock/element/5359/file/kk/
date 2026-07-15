--- v1 (2026-06-24)
+++ v2 (2026-07-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16020" windowHeight="9360" tabRatio="950" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14850" windowHeight="12390" tabRatio="870" firstSheet="2" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
@@ -1764,51 +1764,51 @@
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="28"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="30" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:M27"/>
+      <selection activeCell="J38" sqref="J38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="11" width="10.85546875" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
@@ -2633,51 +2633,53 @@
         <v>50285.54</v>
       </c>
       <c r="M23" s="71">
         <v>61918.65</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="45">
         <v>42357.7</v>
       </c>
       <c r="C24" s="46">
         <v>40220.26</v>
       </c>
       <c r="D24" s="46">
         <v>44395.68</v>
       </c>
       <c r="E24" s="45">
         <v>42802.2</v>
       </c>
       <c r="F24" s="46">
         <v>43525.37</v>
       </c>
-      <c r="G24" s="71"/>
+      <c r="G24" s="46">
+        <v>42515.87</v>
+      </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71"/>
       <c r="J24" s="71"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="71"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="77" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="77"/>
       <c r="C25" s="77"/>
       <c r="D25" s="77"/>
       <c r="E25" s="77"/>
       <c r="F25" s="77"/>
       <c r="G25" s="77"/>
       <c r="H25" s="77"/>
       <c r="I25" s="77"/>
       <c r="J25" s="77"/>
       <c r="K25" s="77"/>
       <c r="L25" s="77"/>
       <c r="M25" s="77"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -2712,51 +2714,51 @@
       <c r="J27" s="79"/>
       <c r="K27" s="79"/>
       <c r="L27" s="79"/>
       <c r="M27" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M40" sqref="M40"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -3579,93 +3581,95 @@
         <v>31731.52</v>
       </c>
       <c r="M23" s="64">
         <v>42734.54</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="45">
         <v>24948.799999999999</v>
       </c>
       <c r="C24" s="45">
         <v>23555.67</v>
       </c>
       <c r="D24" s="50">
         <v>26151.42</v>
       </c>
       <c r="E24" s="50">
         <v>24243.3</v>
       </c>
       <c r="F24" s="50">
         <v>24524.73</v>
       </c>
-      <c r="G24" s="72"/>
+      <c r="G24" s="50">
+        <v>23232.17</v>
+      </c>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="79" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="79"/>
       <c r="L25" s="79"/>
       <c r="M25" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J42" sqref="J42"/>
+      <selection activeCell="K44" sqref="K44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -4488,95 +4492,97 @@
         <v>4246.96</v>
       </c>
       <c r="M23" s="65">
         <v>4566.7</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="44">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>3671.99</v>
       </c>
       <c r="C24" s="46">
         <v>3663.94</v>
       </c>
       <c r="D24" s="46">
         <v>3678.52</v>
       </c>
       <c r="E24" s="46">
         <v>3952.2</v>
       </c>
       <c r="F24" s="46">
         <v>4015.03</v>
       </c>
-      <c r="G24" s="46"/>
+      <c r="G24" s="46">
+        <v>4405.49</v>
+      </c>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="50"/>
       <c r="L24" s="45"/>
       <c r="M24" s="45"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="80" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="80"/>
       <c r="C25" s="80"/>
       <c r="D25" s="80"/>
       <c r="E25" s="80"/>
       <c r="F25" s="80"/>
       <c r="G25" s="80"/>
       <c r="H25" s="80"/>
       <c r="I25" s="80"/>
       <c r="J25" s="80"/>
       <c r="K25" s="80"/>
       <c r="L25" s="80"/>
       <c r="M25" s="80"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K41" sqref="K41"/>
+      <selection activeCell="J47" sqref="J47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
@@ -5403,95 +5409,97 @@
         <v>14082.49</v>
       </c>
       <c r="M23" s="64">
         <v>14427.11</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="52">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>13584.84</v>
       </c>
       <c r="C24" s="46">
         <v>12846.44</v>
       </c>
       <c r="D24" s="46">
         <v>14367.3</v>
       </c>
       <c r="E24" s="46">
         <v>14413.32</v>
       </c>
       <c r="F24" s="46">
         <v>14747.59</v>
       </c>
-      <c r="G24" s="46"/>
+      <c r="G24" s="46">
+        <v>14680.82</v>
+      </c>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="50"/>
       <c r="L24" s="46"/>
       <c r="M24" s="51"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="78"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="78"/>
       <c r="M25" s="78"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="W41" sqref="W41"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
@@ -6321,76 +6329,78 @@
         <v>6.4</v>
       </c>
       <c r="M23" s="67">
         <v>10.25</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>4.3600000000000003</v>
       </c>
       <c r="C24" s="45">
         <v>4.3099999999999996</v>
       </c>
       <c r="D24" s="45">
         <v>4.6900000000000004</v>
       </c>
       <c r="E24" s="45">
         <v>4.66</v>
       </c>
       <c r="F24" s="45">
         <v>4.92</v>
       </c>
-      <c r="G24" s="72"/>
+      <c r="G24" s="45">
+        <v>7.47</v>
+      </c>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="W45" sqref="W45"/>
+      <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -7224,73 +7234,75 @@
         <v>218.18</v>
       </c>
       <c r="M23" s="61">
         <v>180.05</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>147.63999999999999</v>
       </c>
       <c r="C24" s="45">
         <v>149.88999999999999</v>
       </c>
       <c r="D24" s="45">
         <v>193.75</v>
       </c>
       <c r="E24" s="45">
         <v>184.24</v>
       </c>
       <c r="F24" s="45">
         <v>204.05</v>
       </c>
-      <c r="G24" s="72"/>
+      <c r="G24" s="45">
+        <v>175.17</v>
+      </c>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M39" sqref="M39"/>
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="29" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="36" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
@@ -8121,51 +8133,53 @@
         <v>0</v>
       </c>
       <c r="M23" s="61" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="46">
         <v>4.41</v>
       </c>
       <c r="F24" s="46">
         <v>29.06</v>
       </c>
-      <c r="G24" s="72"/>
+      <c r="G24" s="46">
+        <v>14.75</v>
+      </c>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>