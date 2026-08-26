--- v2 (2026-07-15)
+++ v3 (2026-08-26)
@@ -6,68 +6,73 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Байбек\1 транспорт на сайт\2026\07\ДИНАМИКА\месяц\грузооборот\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14850" windowHeight="12390" tabRatio="870" firstSheet="2" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="870" firstSheet="3" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="81">
   <si>
@@ -589,58 +594,58 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -754,50 +759,55 @@
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
@@ -915,51 +925,51 @@
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -1111,50 +1121,54 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
@@ -1200,86 +1214,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1764,51 +1778,51 @@
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="28"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="30" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J38" sqref="J38"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="11" width="10.85546875" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
@@ -2636,129 +2650,131 @@
         <v>61918.65</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="45">
         <v>42357.7</v>
       </c>
       <c r="C24" s="46">
         <v>40220.26</v>
       </c>
       <c r="D24" s="46">
         <v>44395.68</v>
       </c>
       <c r="E24" s="45">
         <v>42802.2</v>
       </c>
       <c r="F24" s="46">
         <v>43525.37</v>
       </c>
       <c r="G24" s="46">
         <v>42515.87</v>
       </c>
-      <c r="H24" s="71"/>
+      <c r="H24" s="46">
+        <v>42510.5</v>
+      </c>
       <c r="I24" s="71"/>
       <c r="J24" s="71"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="71"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="77" t="s">
+      <c r="A25" s="79" t="s">
         <v>66</v>
       </c>
-      <c r="B25" s="77"/>
-[...10 lines deleted...]
-      <c r="M25" s="77"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="79"/>
+      <c r="L25" s="79"/>
+      <c r="M25" s="79"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="78" t="s">
+      <c r="A26" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="B26" s="78"/>
-[...10 lines deleted...]
-      <c r="M26" s="78"/>
+      <c r="B26" s="80"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="80"/>
+      <c r="E26" s="80"/>
+      <c r="F26" s="80"/>
+      <c r="G26" s="80"/>
+      <c r="H26" s="80"/>
+      <c r="I26" s="80"/>
+      <c r="J26" s="80"/>
+      <c r="K26" s="80"/>
+      <c r="L26" s="80"/>
+      <c r="M26" s="80"/>
     </row>
     <row r="27" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="79" t="s">
+      <c r="A27" s="81" t="s">
         <v>75</v>
       </c>
-      <c r="B27" s="79"/>
-[...10 lines deleted...]
-      <c r="M27" s="79"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="81"/>
+      <c r="K27" s="81"/>
+      <c r="L27" s="81"/>
+      <c r="M27" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="M55" sqref="M55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -3584,92 +3600,94 @@
         <v>42734.54</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="45">
         <v>24948.799999999999</v>
       </c>
       <c r="C24" s="45">
         <v>23555.67</v>
       </c>
       <c r="D24" s="50">
         <v>26151.42</v>
       </c>
       <c r="E24" s="50">
         <v>24243.3</v>
       </c>
       <c r="F24" s="50">
         <v>24524.73</v>
       </c>
       <c r="G24" s="50">
         <v>23232.17</v>
       </c>
-      <c r="H24" s="72"/>
+      <c r="H24" s="77">
+        <v>23411.57</v>
+      </c>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="79" t="s">
+      <c r="A25" s="81" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="79"/>
-[...10 lines deleted...]
-      <c r="M25" s="79"/>
+      <c r="B25" s="81"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K44" sqref="K44"/>
+      <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -4495,94 +4513,96 @@
         <v>4566.7</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="44">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>3671.99</v>
       </c>
       <c r="C24" s="46">
         <v>3663.94</v>
       </c>
       <c r="D24" s="46">
         <v>3678.52</v>
       </c>
       <c r="E24" s="46">
         <v>3952.2</v>
       </c>
       <c r="F24" s="46">
         <v>4015.03</v>
       </c>
       <c r="G24" s="46">
         <v>4405.49</v>
       </c>
-      <c r="H24" s="46"/>
+      <c r="H24" s="46">
+        <v>4343.13</v>
+      </c>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="50"/>
       <c r="L24" s="45"/>
       <c r="M24" s="45"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="80" t="s">
+      <c r="A25" s="82" t="s">
         <v>66</v>
       </c>
-      <c r="B25" s="80"/>
-[...10 lines deleted...]
-      <c r="M25" s="80"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="82"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="82"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J47" sqref="J47"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
@@ -5412,94 +5432,96 @@
         <v>14427.11</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="52">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>13584.84</v>
       </c>
       <c r="C24" s="46">
         <v>12846.44</v>
       </c>
       <c r="D24" s="46">
         <v>14367.3</v>
       </c>
       <c r="E24" s="46">
         <v>14413.32</v>
       </c>
       <c r="F24" s="46">
         <v>14747.59</v>
       </c>
       <c r="G24" s="46">
         <v>14680.82</v>
       </c>
-      <c r="H24" s="46"/>
+      <c r="H24" s="46">
+        <v>14564.49</v>
+      </c>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="50"/>
       <c r="L24" s="46"/>
       <c r="M24" s="51"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="78" t="s">
+      <c r="A25" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="78"/>
-[...10 lines deleted...]
-      <c r="M25" s="78"/>
+      <c r="B25" s="80"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="80"/>
+      <c r="F25" s="80"/>
+      <c r="G25" s="80"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="80"/>
+      <c r="J25" s="80"/>
+      <c r="K25" s="80"/>
+      <c r="L25" s="80"/>
+      <c r="M25" s="80"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="I34" sqref="I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
@@ -6332,75 +6354,77 @@
         <v>10.25</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>4.3600000000000003</v>
       </c>
       <c r="C24" s="45">
         <v>4.3099999999999996</v>
       </c>
       <c r="D24" s="45">
         <v>4.6900000000000004</v>
       </c>
       <c r="E24" s="45">
         <v>4.66</v>
       </c>
       <c r="F24" s="45">
         <v>4.92</v>
       </c>
       <c r="G24" s="45">
         <v>7.47</v>
       </c>
-      <c r="H24" s="72"/>
+      <c r="H24" s="78">
+        <v>6.43</v>
+      </c>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L34" sqref="L34"/>
+      <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -7237,72 +7261,74 @@
         <v>180.05</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>147.63999999999999</v>
       </c>
       <c r="C24" s="45">
         <v>149.88999999999999</v>
       </c>
       <c r="D24" s="45">
         <v>193.75</v>
       </c>
       <c r="E24" s="45">
         <v>184.24</v>
       </c>
       <c r="F24" s="45">
         <v>204.05</v>
       </c>
       <c r="G24" s="45">
         <v>175.17</v>
       </c>
-      <c r="H24" s="72"/>
+      <c r="H24" s="78">
+        <v>172.31</v>
+      </c>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D33" sqref="D33"/>
+      <selection activeCell="I34" sqref="I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="29" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="36" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
@@ -8136,51 +8162,53 @@
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="46">
         <v>4.41</v>
       </c>
       <c r="F24" s="46">
         <v>29.06</v>
       </c>
       <c r="G24" s="46">
         <v>14.75</v>
       </c>
-      <c r="H24" s="72"/>
+      <c r="H24" s="78">
+        <v>12.59</v>
+      </c>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>