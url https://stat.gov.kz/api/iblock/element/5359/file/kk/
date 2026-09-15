--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -6,60 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="870" firstSheet="3" activeTab="8"/>
+    <workbookView xWindow="14730" yWindow="0" windowWidth="13995" windowHeight="11790" tabRatio="870" firstSheet="3" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
@@ -594,51 +589,51 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1214,86 +1209,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1498,51 +1493,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="78" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="19">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="25" t="s">
@@ -1778,51 +1773,51 @@
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="28"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="30" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="11" width="10.85546875" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
@@ -2653,51 +2648,53 @@
     <row r="24" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="45">
         <v>42357.7</v>
       </c>
       <c r="C24" s="46">
         <v>40220.26</v>
       </c>
       <c r="D24" s="46">
         <v>44395.68</v>
       </c>
       <c r="E24" s="45">
         <v>42802.2</v>
       </c>
       <c r="F24" s="46">
         <v>43525.37</v>
       </c>
       <c r="G24" s="46">
         <v>42515.87</v>
       </c>
       <c r="H24" s="46">
         <v>42510.5</v>
       </c>
-      <c r="I24" s="71"/>
+      <c r="I24" s="46">
+        <v>44242.64</v>
+      </c>
       <c r="J24" s="71"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="71"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="79" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="79"/>
       <c r="L25" s="79"/>
       <c r="M25" s="79"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="80" t="s">
         <v>67</v>
@@ -2730,51 +2727,51 @@
       <c r="J27" s="81"/>
       <c r="K27" s="81"/>
       <c r="L27" s="81"/>
       <c r="M27" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M55" sqref="M55"/>
+      <selection activeCell="G42" sqref="G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -3603,91 +3600,93 @@
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="44" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="45">
         <v>24948.799999999999</v>
       </c>
       <c r="C24" s="45">
         <v>23555.67</v>
       </c>
       <c r="D24" s="50">
         <v>26151.42</v>
       </c>
       <c r="E24" s="50">
         <v>24243.3</v>
       </c>
       <c r="F24" s="50">
         <v>24524.73</v>
       </c>
       <c r="G24" s="50">
         <v>23232.17</v>
       </c>
       <c r="H24" s="77">
         <v>23411.57</v>
       </c>
-      <c r="I24" s="72"/>
+      <c r="I24" s="77">
+        <v>24365.03</v>
+      </c>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="81" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="81"/>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="81"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K19" sqref="K19"/>
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -4516,93 +4515,95 @@
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="44">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>3671.99</v>
       </c>
       <c r="C24" s="46">
         <v>3663.94</v>
       </c>
       <c r="D24" s="46">
         <v>3678.52</v>
       </c>
       <c r="E24" s="46">
         <v>3952.2</v>
       </c>
       <c r="F24" s="46">
         <v>4015.03</v>
       </c>
       <c r="G24" s="46">
         <v>4405.49</v>
       </c>
       <c r="H24" s="46">
         <v>4343.13</v>
       </c>
-      <c r="I24" s="46"/>
+      <c r="I24" s="46">
+        <v>4296.16</v>
+      </c>
       <c r="J24" s="46"/>
       <c r="K24" s="50"/>
       <c r="L24" s="45"/>
       <c r="M24" s="45"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="82" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="82"/>
       <c r="C25" s="82"/>
       <c r="D25" s="82"/>
       <c r="E25" s="82"/>
       <c r="F25" s="82"/>
       <c r="G25" s="82"/>
       <c r="H25" s="82"/>
       <c r="I25" s="82"/>
       <c r="J25" s="82"/>
       <c r="K25" s="82"/>
       <c r="L25" s="82"/>
       <c r="M25" s="82"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="I33" sqref="I33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Метадеректер!B3</f>
@@ -5435,93 +5436,95 @@
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="52">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>13584.84</v>
       </c>
       <c r="C24" s="46">
         <v>12846.44</v>
       </c>
       <c r="D24" s="46">
         <v>14367.3</v>
       </c>
       <c r="E24" s="46">
         <v>14413.32</v>
       </c>
       <c r="F24" s="46">
         <v>14747.59</v>
       </c>
       <c r="G24" s="46">
         <v>14680.82</v>
       </c>
       <c r="H24" s="46">
         <v>14564.49</v>
       </c>
-      <c r="I24" s="46"/>
+      <c r="I24" s="46">
+        <v>15378.37</v>
+      </c>
       <c r="J24" s="46"/>
       <c r="K24" s="50"/>
       <c r="L24" s="46"/>
       <c r="M24" s="51"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="80" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="80"/>
       <c r="C25" s="80"/>
       <c r="D25" s="80"/>
       <c r="E25" s="80"/>
       <c r="F25" s="80"/>
       <c r="G25" s="80"/>
       <c r="H25" s="80"/>
       <c r="I25" s="80"/>
       <c r="J25" s="80"/>
       <c r="K25" s="80"/>
       <c r="L25" s="80"/>
       <c r="M25" s="80"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+      <selection activeCell="H39" sqref="H39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Метадеректер!B2</f>
@@ -6357,74 +6360,76 @@
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>4.3600000000000003</v>
       </c>
       <c r="C24" s="45">
         <v>4.3099999999999996</v>
       </c>
       <c r="D24" s="45">
         <v>4.6900000000000004</v>
       </c>
       <c r="E24" s="45">
         <v>4.66</v>
       </c>
       <c r="F24" s="45">
         <v>4.92</v>
       </c>
       <c r="G24" s="45">
         <v>7.47</v>
       </c>
       <c r="H24" s="78">
         <v>6.43</v>
       </c>
-      <c r="I24" s="72"/>
+      <c r="I24" s="78">
+        <v>7.63</v>
+      </c>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28"/>
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -7264,71 +7269,73 @@
     <row r="24" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="45">
         <v>147.63999999999999</v>
       </c>
       <c r="C24" s="45">
         <v>149.88999999999999</v>
       </c>
       <c r="D24" s="45">
         <v>193.75</v>
       </c>
       <c r="E24" s="45">
         <v>184.24</v>
       </c>
       <c r="F24" s="45">
         <v>204.05</v>
       </c>
       <c r="G24" s="45">
         <v>175.17</v>
       </c>
       <c r="H24" s="78">
         <v>172.31</v>
       </c>
-      <c r="I24" s="72"/>
+      <c r="I24" s="78">
+        <v>183.03</v>
+      </c>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="29" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="36" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
@@ -8165,51 +8172,53 @@
     <row r="24" spans="1:13" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>2026</v>
       </c>
       <c r="B24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="46">
         <v>4.41</v>
       </c>
       <c r="F24" s="46">
         <v>29.06</v>
       </c>
       <c r="G24" s="46">
         <v>14.75</v>
       </c>
       <c r="H24" s="78">
         <v>12.59</v>
       </c>
-      <c r="I24" s="72"/>
+      <c r="I24" s="78">
+        <v>12.42</v>
+      </c>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>