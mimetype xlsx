--- v0 (2026-04-26)
+++ v1 (2026-05-24)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19755" yWindow="165" windowWidth="8925" windowHeight="11955" tabRatio="860"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6420" tabRatio="860" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="9" r:id="rId1"/>
     <sheet name="Conventions" sheetId="10" r:id="rId2"/>
     <sheet name="2010-2025" sheetId="2" r:id="rId3"/>
     <sheet name="2016 year =100" sheetId="8" r:id="rId4"/>
     <sheet name="2019 year =100" sheetId="4" r:id="rId5"/>
     <sheet name="2022 year =100" sheetId="7" r:id="rId6"/>
     <sheet name="Agriculture, forestry and f." sheetId="5" r:id="rId7"/>
     <sheet name="Information and comm." sheetId="6" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="105">
   <si>
     <t>1 quarter</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>9 months</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>Total for branches</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t xml:space="preserve">    Mining and quarrying</t>
   </si>
   <si>
@@ -321,102 +321,108 @@
     <t>E-mail:</t>
   </si>
   <si>
     <t>d.ibraeva@aspire.gov.kz 
 zh.botabayeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Methodology for calculating labor productivity    </t>
   </si>
   <si>
     <t>Statistical data of BNS and administrative data of Government agencies</t>
   </si>
   <si>
     <t>Labor productivity by region by type of economic activity</t>
   </si>
   <si>
     <t>Labor productivity indices by region by type of economic activity</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
     <t>Connection (NACE : 61, 62, 63)</t>
   </si>
   <si>
     <t>Labor productivity indices in Agriculture, forestry and fisheries</t>
   </si>
   <si>
     <t>Labor productivity indices in the industry Information and communication</t>
   </si>
   <si>
     <t>Real estate activities</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fisheries</t>
   </si>
   <si>
     <t>2010–2023 – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2007), which is comparable with NACE Rev.2;
 from 2024 onward – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2019), which is comparable with NACE Rev.2.</t>
   </si>
   <si>
     <t>According to the SNA 2008 from the section "Real estate activities" excludes conditional accommodation, because conditional housing implies the production of housing services by the homeowners in which they live for own consumption. 
 Labor productivity in the "Agriculture, forestry ang fisheries" in 2015-2018. was recalculated in connection with the addition of the number of people employed in private household plots (personal subsidiary plots).</t>
   </si>
+  <si>
+    <t>* Preliminary data</t>
+  </si>
+  <si>
+    <t>year*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">©Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -434,108 +440,115 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="10"/>
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -804,63 +817,65 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
@@ -920,154 +935,160 @@
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный_Лист1" xfId="5"/>
     <cellStyle name="Обычный_Лист17" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1333,222 +1354,226 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/412054/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294878/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b10/na5nx6vwpxhzxirl1tm5ralwk1o11bgb/24.Methodology%20for%20calculating%20labor%20productivity.rar" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.5" customWidth="1"/>
     <col min="2" max="2" width="92.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="50">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="67" t="s">
-        <v>101</v>
+      <c r="B6" s="64" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="49" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="51" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="51" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="49" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="53" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="49" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="54" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="75" t="s">
         <v>71</v>
       </c>
-      <c r="B15" s="64" t="s">
+      <c r="B15" s="61" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="76"/>
+      <c r="B16" s="61" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...4 lines deleted...]
-    </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="75"/>
+      <c r="A17" s="77"/>
       <c r="B17" s="55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="56">
-        <v>46048</v>
+        <v>46141</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="56">
-        <v>46141</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="49" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="57" t="s">
         <v>80</v>
       </c>
@@ -1558,324 +1583,319 @@
         <v>81</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A15:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/412054/"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B5:B19"/>
+  <dimension ref="B5:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="130.83203125" customWidth="1"/>
+    <col min="1" max="1" width="9.33203125" style="70"/>
+    <col min="2" max="2" width="130.83203125" style="70" customWidth="1"/>
+    <col min="3" max="16384" width="9.33203125" style="70"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:4">
       <c r="B5" s="59" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:4">
       <c r="B6" s="59" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:4">
       <c r="B7" s="59" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:4">
       <c r="B8" s="59" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:4">
       <c r="B9" s="59" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:4">
       <c r="B10" s="60" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...26 lines deleted...]
-      </c>
+    <row r="11" spans="2:4">
+      <c r="B11" s="71"/>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="71"/>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="72"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="72"/>
+    </row>
+    <row r="15" spans="2:4">
+      <c r="B15" s="74" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL27"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AI5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="AJ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.1640625" style="2" customWidth="1"/>
     <col min="4" max="6" width="7.5" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.83203125" style="2" customWidth="1"/>
     <col min="8" max="10" width="7.5" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.83203125" style="2" customWidth="1"/>
     <col min="12" max="14" width="7.5" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.1640625" style="2" customWidth="1"/>
     <col min="16" max="18" width="7.5" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="2" customWidth="1"/>
     <col min="20" max="22" width="7.5" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.33203125" style="2" customWidth="1"/>
     <col min="24" max="26" width="7.5" style="2" customWidth="1"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="30" width="7.5" style="2" customWidth="1"/>
     <col min="31" max="31" width="8.33203125" style="2" customWidth="1"/>
     <col min="32" max="34" width="7.5" style="2" customWidth="1"/>
     <col min="35" max="35" width="8" style="2" customWidth="1"/>
     <col min="36" max="38" width="7.5" style="2" customWidth="1"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
     <col min="40" max="42" width="7.5" style="2" customWidth="1"/>
     <col min="43" max="43" width="8" style="2" customWidth="1"/>
     <col min="44" max="46" width="7.5" style="2" customWidth="1"/>
     <col min="47" max="47" width="8.5" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5" style="2" customWidth="1"/>
     <col min="49" max="49" width="7.33203125" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.6640625" style="2" customWidth="1"/>
     <col min="51" max="61" width="9.33203125" style="2"/>
     <col min="62" max="62" width="10.5" style="2" customWidth="1"/>
     <col min="63" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="12.75">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:65" ht="12.75">
+      <c r="A1" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="M2" s="17"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="17"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
       <c r="Z2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AB2" s="19"/>
       <c r="AC2" s="19"/>
       <c r="AD2" s="19"/>
       <c r="AE2" s="19"/>
       <c r="AF2" s="19"/>
       <c r="AG2" s="19"/>
       <c r="AH2" s="19"/>
-      <c r="AL2" s="78"/>
-[...2 lines deleted...]
-      <c r="AO2" s="78"/>
+      <c r="AL2" s="80"/>
+      <c r="AM2" s="80"/>
+      <c r="AN2" s="80"/>
+      <c r="AO2" s="80"/>
       <c r="AU2" s="19"/>
       <c r="AV2" s="19"/>
       <c r="AW2" s="19"/>
       <c r="AX2" s="19"/>
       <c r="AY2" s="19"/>
       <c r="BA2" s="19"/>
       <c r="BB2" s="19"/>
       <c r="BC2" s="19"/>
       <c r="BD2" s="19"/>
       <c r="BE2" s="19"/>
       <c r="BI2" s="29"/>
       <c r="BJ2" s="29"/>
       <c r="BK2" s="29"/>
-      <c r="BL2" s="29" t="s">
+      <c r="BL2" s="29"/>
+      <c r="BM2" s="29" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="3" spans="1:64" s="21" customFormat="1" ht="20.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="76">
+    <row r="3" spans="1:65" s="21" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A3" s="81"/>
+      <c r="B3" s="78">
         <v>2010</v>
       </c>
-      <c r="C3" s="76"/>
-[...2 lines deleted...]
-      <c r="F3" s="76">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78">
         <v>2011</v>
       </c>
-      <c r="G3" s="76"/>
-[...2 lines deleted...]
-      <c r="J3" s="76">
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78">
         <v>2012</v>
       </c>
-      <c r="K3" s="76"/>
-[...2 lines deleted...]
-      <c r="N3" s="76">
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78">
         <v>2013</v>
       </c>
-      <c r="O3" s="76"/>
-[...2 lines deleted...]
-      <c r="R3" s="76">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78">
         <v>2014</v>
       </c>
-      <c r="S3" s="76"/>
-[...2 lines deleted...]
-      <c r="V3" s="76">
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78">
         <v>2015</v>
       </c>
-      <c r="W3" s="76"/>
-[...2 lines deleted...]
-      <c r="Z3" s="76">
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="78">
         <v>2016</v>
       </c>
-      <c r="AA3" s="76"/>
-[...2 lines deleted...]
-      <c r="AD3" s="76">
+      <c r="AA3" s="78"/>
+      <c r="AB3" s="78"/>
+      <c r="AC3" s="78"/>
+      <c r="AD3" s="78">
         <v>2017</v>
       </c>
-      <c r="AE3" s="76"/>
-[...2 lines deleted...]
-      <c r="AH3" s="76">
+      <c r="AE3" s="78"/>
+      <c r="AF3" s="78"/>
+      <c r="AG3" s="78"/>
+      <c r="AH3" s="78">
         <v>2018</v>
       </c>
-      <c r="AI3" s="76"/>
-[...2 lines deleted...]
-      <c r="AL3" s="76">
+      <c r="AI3" s="78"/>
+      <c r="AJ3" s="78"/>
+      <c r="AK3" s="78"/>
+      <c r="AL3" s="78">
         <v>2019</v>
       </c>
-      <c r="AM3" s="76"/>
-[...2 lines deleted...]
-      <c r="AP3" s="76">
+      <c r="AM3" s="78"/>
+      <c r="AN3" s="78"/>
+      <c r="AO3" s="78"/>
+      <c r="AP3" s="78">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="76"/>
-[...2 lines deleted...]
-      <c r="AT3" s="76">
+      <c r="AQ3" s="78"/>
+      <c r="AR3" s="78"/>
+      <c r="AS3" s="78"/>
+      <c r="AT3" s="78">
         <v>2021</v>
       </c>
-      <c r="AU3" s="76"/>
-[...2 lines deleted...]
-      <c r="AX3" s="76">
+      <c r="AU3" s="78"/>
+      <c r="AV3" s="78"/>
+      <c r="AW3" s="78"/>
+      <c r="AX3" s="78">
         <v>2022</v>
       </c>
-      <c r="AY3" s="76"/>
-[...2 lines deleted...]
-      <c r="BB3" s="76">
+      <c r="AY3" s="78"/>
+      <c r="AZ3" s="78"/>
+      <c r="BA3" s="78"/>
+      <c r="BB3" s="78">
         <v>2023</v>
       </c>
-      <c r="BC3" s="76"/>
-[...2 lines deleted...]
-      <c r="BF3" s="76">
+      <c r="BC3" s="78"/>
+      <c r="BD3" s="78"/>
+      <c r="BE3" s="78"/>
+      <c r="BF3" s="78">
         <v>2024</v>
       </c>
-      <c r="BG3" s="76"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="77">
+      <c r="BG3" s="78"/>
+      <c r="BH3" s="78"/>
+      <c r="BI3" s="78"/>
+      <c r="BJ3" s="78">
         <v>2025</v>
       </c>
-      <c r="BK3" s="77"/>
-[...3 lines deleted...]
-      <c r="A4" s="80"/>
+      <c r="BK3" s="78"/>
+      <c r="BL3" s="78"/>
+      <c r="BM3" s="78"/>
+    </row>
+    <row r="4" spans="1:65" s="21" customFormat="1" ht="33.75">
+      <c r="A4" s="82"/>
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2012,61 +2032,64 @@
       </c>
       <c r="BB4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BC4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BD4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BE4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="BF4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BG4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BH4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BI4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="BJ4" s="6" t="s">
+      <c r="BJ4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BK4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BL4" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:64" s="22" customFormat="1">
+      <c r="BM4" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:65" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>103</v>
       </c>
       <c r="C5" s="8">
         <v>103.9</v>
       </c>
       <c r="D5" s="8">
         <v>103.5</v>
       </c>
       <c r="E5" s="10">
         <v>103.7</v>
       </c>
       <c r="F5" s="7">
         <v>105.2</v>
       </c>
       <c r="G5" s="8">
         <v>105.7</v>
       </c>
       <c r="H5" s="8">
         <v>105.2</v>
       </c>
       <c r="I5" s="9">
@@ -2206,61 +2229,64 @@
       </c>
       <c r="BB5" s="7">
         <v>102.7</v>
       </c>
       <c r="BC5" s="8">
         <v>103.1</v>
       </c>
       <c r="BD5" s="8">
         <v>102.5</v>
       </c>
       <c r="BE5" s="9">
         <v>104.7</v>
       </c>
       <c r="BF5" s="7">
         <v>102.6</v>
       </c>
       <c r="BG5" s="8">
         <v>102.7</v>
       </c>
       <c r="BH5" s="8">
         <v>103.6</v>
       </c>
       <c r="BI5" s="9">
         <v>103.7</v>
       </c>
-      <c r="BJ5" s="8">
+      <c r="BJ5" s="7">
         <v>104.8</v>
       </c>
       <c r="BK5" s="8">
         <v>105.6</v>
       </c>
-      <c r="BL5" s="9">
+      <c r="BL5" s="8">
         <v>105.6</v>
       </c>
-    </row>
-    <row r="6" spans="1:64" s="22" customFormat="1">
+      <c r="BM5" s="9">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:65" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>107.2</v>
       </c>
       <c r="C6" s="8">
         <v>108.4</v>
       </c>
       <c r="D6" s="8">
         <v>105.9</v>
       </c>
       <c r="E6" s="10">
         <v>103.7</v>
       </c>
       <c r="F6" s="7">
         <v>105.2</v>
       </c>
       <c r="G6" s="8">
         <v>104.6</v>
       </c>
       <c r="H6" s="8">
         <v>104.9</v>
       </c>
       <c r="I6" s="10">
@@ -2400,63 +2426,66 @@
       </c>
       <c r="BB6" s="7">
         <v>107.1</v>
       </c>
       <c r="BC6" s="8">
         <v>108</v>
       </c>
       <c r="BD6" s="8">
         <v>107.2</v>
       </c>
       <c r="BE6" s="10">
         <v>108.8</v>
       </c>
       <c r="BF6" s="7">
         <v>105.9</v>
       </c>
       <c r="BG6" s="8">
         <v>104.5</v>
       </c>
       <c r="BH6" s="8">
         <v>105.3</v>
       </c>
       <c r="BI6" s="10">
         <v>105.4</v>
       </c>
-      <c r="BJ6" s="8">
+      <c r="BJ6" s="7">
         <v>109.2</v>
       </c>
       <c r="BK6" s="8">
         <v>110.4</v>
       </c>
-      <c r="BL6" s="10">
+      <c r="BL6" s="8">
         <v>111.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6" s="10">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" s="44" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B7" s="11">
         <v>102.3</v>
       </c>
       <c r="C7" s="12">
         <v>102.8</v>
       </c>
       <c r="D7" s="12">
         <v>95.5</v>
       </c>
       <c r="E7" s="13">
         <v>88.3</v>
       </c>
       <c r="F7" s="11">
         <v>101.1</v>
       </c>
       <c r="G7" s="12">
         <v>101.9</v>
       </c>
       <c r="H7" s="12">
         <v>112.3</v>
       </c>
       <c r="I7" s="13">
         <v>132.19999999999999</v>
       </c>
@@ -2594,61 +2623,64 @@
       </c>
       <c r="BB7" s="11">
         <v>113.5</v>
       </c>
       <c r="BC7" s="12">
         <v>114.3</v>
       </c>
       <c r="BD7" s="12">
         <v>99.9</v>
       </c>
       <c r="BE7" s="13">
         <v>101.4</v>
       </c>
       <c r="BF7" s="11">
         <v>104.8</v>
       </c>
       <c r="BG7" s="12">
         <v>108</v>
       </c>
       <c r="BH7" s="12">
         <v>116.8</v>
       </c>
       <c r="BI7" s="13">
         <v>117.2</v>
       </c>
-      <c r="BJ7" s="12">
+      <c r="BJ7" s="11">
         <v>110.6</v>
       </c>
       <c r="BK7" s="12">
         <v>111.3</v>
       </c>
-      <c r="BL7" s="13">
+      <c r="BL7" s="12">
         <v>112.8</v>
       </c>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7" s="13">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>108.2</v>
       </c>
       <c r="C8" s="12">
         <v>108.7</v>
       </c>
       <c r="D8" s="12">
         <v>106.7</v>
       </c>
       <c r="E8" s="13">
         <v>106.1</v>
       </c>
       <c r="F8" s="11">
         <v>106.5</v>
       </c>
       <c r="G8" s="12">
         <v>104.6</v>
       </c>
       <c r="H8" s="12">
         <v>103.2</v>
       </c>
       <c r="I8" s="13">
@@ -2788,61 +2820,64 @@
       </c>
       <c r="BB8" s="11">
         <v>98.8</v>
       </c>
       <c r="BC8" s="12">
         <v>101</v>
       </c>
       <c r="BD8" s="12">
         <v>102.1</v>
       </c>
       <c r="BE8" s="13">
         <v>104.4</v>
       </c>
       <c r="BF8" s="11">
         <v>104.6</v>
       </c>
       <c r="BG8" s="12">
         <v>99.9</v>
       </c>
       <c r="BH8" s="12">
         <v>99.2</v>
       </c>
       <c r="BI8" s="13">
         <v>100.1</v>
       </c>
-      <c r="BJ8" s="12">
+      <c r="BJ8" s="11">
         <v>103.8</v>
       </c>
       <c r="BK8" s="12">
         <v>104.9</v>
       </c>
-      <c r="BL8" s="13">
+      <c r="BL8" s="12">
         <v>106.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:64" ht="9.75" customHeight="1">
+      <c r="BM8" s="13">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>106.9</v>
       </c>
       <c r="C9" s="12">
         <v>107.3</v>
       </c>
       <c r="D9" s="12">
         <v>106.9</v>
       </c>
       <c r="E9" s="13">
         <v>108.1</v>
       </c>
       <c r="F9" s="11">
         <v>107.3</v>
       </c>
       <c r="G9" s="12">
         <v>101.6</v>
       </c>
       <c r="H9" s="12">
         <v>96.6</v>
       </c>
       <c r="I9" s="13">
@@ -2982,61 +3017,64 @@
       </c>
       <c r="BB9" s="11">
         <v>98.8</v>
       </c>
       <c r="BC9" s="12">
         <v>103.3</v>
       </c>
       <c r="BD9" s="12">
         <v>105.1</v>
       </c>
       <c r="BE9" s="13">
         <v>103.8</v>
       </c>
       <c r="BF9" s="11">
         <v>101.4</v>
       </c>
       <c r="BG9" s="12">
         <v>99.4</v>
       </c>
       <c r="BH9" s="12">
         <v>96.7</v>
       </c>
       <c r="BI9" s="13">
         <v>97.9</v>
       </c>
-      <c r="BJ9" s="12">
+      <c r="BJ9" s="11">
         <v>102.3</v>
       </c>
       <c r="BK9" s="12">
         <v>103.3</v>
       </c>
-      <c r="BL9" s="13">
+      <c r="BL9" s="12">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9" s="13">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>116.8</v>
       </c>
       <c r="C10" s="12">
         <v>119.1</v>
       </c>
       <c r="D10" s="12">
         <v>114.1</v>
       </c>
       <c r="E10" s="13">
         <v>109.1</v>
       </c>
       <c r="F10" s="11">
         <v>107.6</v>
       </c>
       <c r="G10" s="12">
         <v>106.8</v>
       </c>
       <c r="H10" s="12">
         <v>109.4</v>
       </c>
       <c r="I10" s="13">
@@ -3176,61 +3214,64 @@
       </c>
       <c r="BB10" s="11">
         <v>101.2</v>
       </c>
       <c r="BC10" s="12">
         <v>100.3</v>
       </c>
       <c r="BD10" s="12">
         <v>101.7</v>
       </c>
       <c r="BE10" s="13">
         <v>105.4</v>
       </c>
       <c r="BF10" s="11">
         <v>106.2</v>
       </c>
       <c r="BG10" s="12">
         <v>102</v>
       </c>
       <c r="BH10" s="12">
         <v>99.7</v>
       </c>
       <c r="BI10" s="13">
         <v>103.3</v>
       </c>
-      <c r="BJ10" s="12">
+      <c r="BJ10" s="11">
         <v>107.1</v>
       </c>
       <c r="BK10" s="12">
         <v>104.8</v>
       </c>
-      <c r="BL10" s="13">
+      <c r="BL10" s="12">
         <v>105.7</v>
       </c>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10" s="13">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>115.5</v>
       </c>
       <c r="C11" s="12">
         <v>117</v>
       </c>
       <c r="D11" s="12">
         <v>119.4</v>
       </c>
       <c r="E11" s="13">
         <v>104.2</v>
       </c>
       <c r="F11" s="11">
         <v>111.4</v>
       </c>
       <c r="G11" s="12">
         <v>110.1</v>
       </c>
       <c r="H11" s="12">
         <v>106.5</v>
       </c>
       <c r="I11" s="13">
@@ -3370,61 +3411,64 @@
       </c>
       <c r="BB11" s="11">
         <v>99.3</v>
       </c>
       <c r="BC11" s="12">
         <v>103.4</v>
       </c>
       <c r="BD11" s="12">
         <v>100.9</v>
       </c>
       <c r="BE11" s="13">
         <v>104.9</v>
       </c>
       <c r="BF11" s="11">
         <v>110.4</v>
       </c>
       <c r="BG11" s="12">
         <v>101.8</v>
       </c>
       <c r="BH11" s="12">
         <v>102.2</v>
       </c>
       <c r="BI11" s="13">
         <v>97.4</v>
       </c>
-      <c r="BJ11" s="12">
+      <c r="BJ11" s="11">
         <v>91.3</v>
       </c>
       <c r="BK11" s="12">
         <v>98.7</v>
       </c>
-      <c r="BL11" s="13">
+      <c r="BL11" s="12">
         <v>102.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:64" ht="22.5">
+      <c r="BM11" s="13">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:65" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>61</v>
       </c>
       <c r="C12" s="12">
         <v>52.3</v>
       </c>
       <c r="D12" s="12">
         <v>56.6</v>
       </c>
       <c r="E12" s="13">
         <v>104.5</v>
       </c>
       <c r="F12" s="11">
         <v>99.4</v>
       </c>
       <c r="G12" s="12">
         <v>97.4</v>
       </c>
       <c r="H12" s="12">
         <v>91.9</v>
       </c>
       <c r="I12" s="13">
@@ -3564,61 +3608,64 @@
       </c>
       <c r="BB12" s="11">
         <v>97.9</v>
       </c>
       <c r="BC12" s="12">
         <v>98.3</v>
       </c>
       <c r="BD12" s="12">
         <v>99</v>
       </c>
       <c r="BE12" s="13">
         <v>95.5</v>
       </c>
       <c r="BF12" s="11">
         <v>100.7</v>
       </c>
       <c r="BG12" s="12">
         <v>95.7</v>
       </c>
       <c r="BH12" s="12">
         <v>92.4</v>
       </c>
       <c r="BI12" s="13">
         <v>102.2</v>
       </c>
-      <c r="BJ12" s="12">
+      <c r="BJ12" s="11">
         <v>92.2</v>
       </c>
       <c r="BK12" s="12">
         <v>99.3</v>
       </c>
-      <c r="BL12" s="13">
+      <c r="BL12" s="12">
         <v>96.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12" s="13">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>94.6</v>
       </c>
       <c r="C13" s="12">
         <v>102.6</v>
       </c>
       <c r="D13" s="12">
         <v>105.6</v>
       </c>
       <c r="E13" s="13">
         <v>99</v>
       </c>
       <c r="F13" s="11">
         <v>102.3</v>
       </c>
       <c r="G13" s="12">
         <v>98.5</v>
       </c>
       <c r="H13" s="12">
         <v>98.5</v>
       </c>
       <c r="I13" s="13">
@@ -3758,61 +3805,64 @@
       </c>
       <c r="BB13" s="11">
         <v>119</v>
       </c>
       <c r="BC13" s="12">
         <v>112.9</v>
       </c>
       <c r="BD13" s="12">
         <v>112.8</v>
       </c>
       <c r="BE13" s="13">
         <v>118.1</v>
       </c>
       <c r="BF13" s="11">
         <v>113.1</v>
       </c>
       <c r="BG13" s="12">
         <v>109.8</v>
       </c>
       <c r="BH13" s="12">
         <v>109.8</v>
       </c>
       <c r="BI13" s="13">
         <v>111.3</v>
       </c>
-      <c r="BJ13" s="12">
+      <c r="BJ13" s="11">
         <v>116.9</v>
       </c>
       <c r="BK13" s="12">
         <v>119</v>
       </c>
-      <c r="BL13" s="13">
+      <c r="BL13" s="12">
         <v>116.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:64" s="4" customFormat="1">
+      <c r="BM13" s="13">
+        <v>121.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>99.6</v>
       </c>
       <c r="C14" s="8">
         <v>100.2</v>
       </c>
       <c r="D14" s="8">
         <v>101.4</v>
       </c>
       <c r="E14" s="10">
         <v>103.8</v>
       </c>
       <c r="F14" s="7">
         <v>105.3</v>
       </c>
       <c r="G14" s="8">
         <v>106.9</v>
       </c>
       <c r="H14" s="8">
         <v>105.5</v>
       </c>
       <c r="I14" s="10">
@@ -3952,61 +4002,64 @@
       </c>
       <c r="BB14" s="7">
         <v>101.2</v>
       </c>
       <c r="BC14" s="8">
         <v>101</v>
       </c>
       <c r="BD14" s="8">
         <v>101</v>
       </c>
       <c r="BE14" s="10">
         <v>102.9</v>
       </c>
       <c r="BF14" s="7">
         <v>100.9</v>
       </c>
       <c r="BG14" s="8">
         <v>101.9</v>
       </c>
       <c r="BH14" s="8">
         <v>102.7</v>
       </c>
       <c r="BI14" s="10">
         <v>102.9</v>
       </c>
-      <c r="BJ14" s="8">
+      <c r="BJ14" s="7">
         <v>102.4</v>
       </c>
       <c r="BK14" s="8">
         <v>103.3</v>
       </c>
-      <c r="BL14" s="10">
+      <c r="BL14" s="8">
         <v>102.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:64" ht="22.5">
+      <c r="BM14" s="10">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>108.7</v>
       </c>
       <c r="C15" s="12">
         <v>107</v>
       </c>
       <c r="D15" s="12">
         <v>106.9</v>
       </c>
       <c r="E15" s="13">
         <v>108.1</v>
       </c>
       <c r="F15" s="11">
         <v>115.2</v>
       </c>
       <c r="G15" s="12">
         <v>117</v>
       </c>
       <c r="H15" s="12">
         <v>119.3</v>
       </c>
       <c r="I15" s="13">
@@ -4146,61 +4199,64 @@
       </c>
       <c r="BB15" s="11">
         <v>104.4</v>
       </c>
       <c r="BC15" s="12">
         <v>105</v>
       </c>
       <c r="BD15" s="12">
         <v>105.9</v>
       </c>
       <c r="BE15" s="13">
         <v>106.7</v>
       </c>
       <c r="BF15" s="11">
         <v>104.9</v>
       </c>
       <c r="BG15" s="12">
         <v>103</v>
       </c>
       <c r="BH15" s="12">
         <v>104.3</v>
       </c>
       <c r="BI15" s="13">
         <v>107.9</v>
       </c>
-      <c r="BJ15" s="12">
+      <c r="BJ15" s="11">
         <v>103.3</v>
       </c>
       <c r="BK15" s="12">
         <v>105</v>
       </c>
-      <c r="BL15" s="13">
+      <c r="BL15" s="12">
         <v>105.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15" s="13">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>92.5</v>
       </c>
       <c r="C16" s="12">
         <v>96.7</v>
       </c>
       <c r="D16" s="12">
         <v>98.2</v>
       </c>
       <c r="E16" s="13">
         <v>99.9</v>
       </c>
       <c r="F16" s="11">
         <v>105.6</v>
       </c>
       <c r="G16" s="12">
         <v>105.1</v>
       </c>
       <c r="H16" s="12">
         <v>102.1</v>
       </c>
       <c r="I16" s="13">
@@ -4340,61 +4396,64 @@
       </c>
       <c r="BB16" s="11">
         <v>104</v>
       </c>
       <c r="BC16" s="12">
         <v>103.9</v>
       </c>
       <c r="BD16" s="12">
         <v>104.1</v>
       </c>
       <c r="BE16" s="13">
         <v>115.5</v>
       </c>
       <c r="BF16" s="11">
         <v>104.3</v>
       </c>
       <c r="BG16" s="12">
         <v>102.2</v>
       </c>
       <c r="BH16" s="12">
         <v>104.5</v>
       </c>
       <c r="BI16" s="13">
         <v>105.8</v>
       </c>
-      <c r="BJ16" s="12">
+      <c r="BJ16" s="11">
         <v>120.5</v>
       </c>
       <c r="BK16" s="12">
         <v>121.4</v>
       </c>
-      <c r="BL16" s="13">
+      <c r="BL16" s="12">
         <v>120.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16" s="13">
+        <v>119.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>96.7</v>
       </c>
       <c r="C17" s="12">
         <v>97.7</v>
       </c>
       <c r="D17" s="12">
         <v>107.4</v>
       </c>
       <c r="E17" s="13">
         <v>118.6</v>
       </c>
       <c r="F17" s="11">
         <v>120.7</v>
       </c>
       <c r="G17" s="12">
         <v>120.3</v>
       </c>
       <c r="H17" s="12">
         <v>108</v>
       </c>
       <c r="I17" s="13">
@@ -4534,61 +4593,64 @@
       </c>
       <c r="BB17" s="11">
         <v>92.8</v>
       </c>
       <c r="BC17" s="12">
         <v>93.2</v>
       </c>
       <c r="BD17" s="12">
         <v>94</v>
       </c>
       <c r="BE17" s="13">
         <v>96.1</v>
       </c>
       <c r="BF17" s="11">
         <v>88.7</v>
       </c>
       <c r="BG17" s="12">
         <v>103.7</v>
       </c>
       <c r="BH17" s="12">
         <v>97.1</v>
       </c>
       <c r="BI17" s="13">
         <v>94.5</v>
       </c>
-      <c r="BJ17" s="12">
+      <c r="BJ17" s="11">
         <v>101.9</v>
       </c>
       <c r="BK17" s="12">
         <v>96.6</v>
       </c>
-      <c r="BL17" s="13">
+      <c r="BL17" s="12">
         <v>98.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17" s="13">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="12">
         <v>171.8</v>
       </c>
       <c r="D18" s="12">
         <v>170.1</v>
       </c>
       <c r="E18" s="13">
         <v>114.9</v>
       </c>
       <c r="F18" s="11">
         <v>140.6</v>
       </c>
       <c r="G18" s="12">
         <v>126.3</v>
       </c>
       <c r="H18" s="12">
         <v>113.3</v>
       </c>
       <c r="I18" s="13">
@@ -4728,61 +4790,64 @@
       </c>
       <c r="BB18" s="11">
         <v>102.8</v>
       </c>
       <c r="BC18" s="12">
         <v>106.3</v>
       </c>
       <c r="BD18" s="12">
         <v>105.1</v>
       </c>
       <c r="BE18" s="13">
         <v>96.2</v>
       </c>
       <c r="BF18" s="11">
         <v>109.9</v>
       </c>
       <c r="BG18" s="12">
         <v>109.1</v>
       </c>
       <c r="BH18" s="12">
         <v>108.4</v>
       </c>
       <c r="BI18" s="13">
         <v>105.1</v>
       </c>
-      <c r="BJ18" s="12">
+      <c r="BJ18" s="11">
         <v>100.8</v>
       </c>
       <c r="BK18" s="12">
         <v>99</v>
       </c>
-      <c r="BL18" s="13">
+      <c r="BL18" s="12">
         <v>97.7</v>
       </c>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18" s="13">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>69.7</v>
       </c>
       <c r="C19" s="12">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="12">
         <v>82.1</v>
       </c>
       <c r="E19" s="13">
         <v>83.8</v>
       </c>
       <c r="F19" s="11">
         <v>94.7</v>
       </c>
       <c r="G19" s="12">
         <v>96.1</v>
       </c>
       <c r="H19" s="12">
         <v>91.7</v>
       </c>
       <c r="I19" s="13">
@@ -4922,63 +4987,66 @@
       </c>
       <c r="BB19" s="11">
         <v>93.5</v>
       </c>
       <c r="BC19" s="12">
         <v>93.6</v>
       </c>
       <c r="BD19" s="12">
         <v>93.1</v>
       </c>
       <c r="BE19" s="13">
         <v>93.6</v>
       </c>
       <c r="BF19" s="11">
         <v>100.8</v>
       </c>
       <c r="BG19" s="12">
         <v>101.4</v>
       </c>
       <c r="BH19" s="12">
         <v>99.7</v>
       </c>
       <c r="BI19" s="13">
         <v>101</v>
       </c>
-      <c r="BJ19" s="12">
+      <c r="BJ19" s="11">
         <v>106.4</v>
       </c>
       <c r="BK19" s="12">
         <v>105.9</v>
       </c>
-      <c r="BL19" s="13">
+      <c r="BL19" s="12">
         <v>105.2</v>
       </c>
-    </row>
-    <row r="20" spans="1:64" s="23" customFormat="1">
+      <c r="BM19" s="13">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:65" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B20" s="11">
         <v>128.1</v>
       </c>
       <c r="C20" s="12">
         <v>147.5</v>
       </c>
       <c r="D20" s="12">
         <v>155.4</v>
       </c>
       <c r="E20" s="13">
         <v>92.6</v>
       </c>
       <c r="F20" s="11">
         <v>115.8</v>
       </c>
       <c r="G20" s="12">
         <v>108.1</v>
       </c>
       <c r="H20" s="12">
         <v>118.3</v>
       </c>
       <c r="I20" s="13">
         <v>103.5</v>
       </c>
@@ -5116,61 +5184,64 @@
       </c>
       <c r="BB20" s="11">
         <v>114</v>
       </c>
       <c r="BC20" s="12">
         <v>112.7</v>
       </c>
       <c r="BD20" s="12">
         <v>113.2</v>
       </c>
       <c r="BE20" s="13">
         <v>116.9</v>
       </c>
       <c r="BF20" s="11">
         <v>101</v>
       </c>
       <c r="BG20" s="12">
         <v>98.7</v>
       </c>
       <c r="BH20" s="12">
         <v>100</v>
       </c>
       <c r="BI20" s="13">
         <v>100.2</v>
       </c>
-      <c r="BJ20" s="12">
+      <c r="BJ20" s="11">
         <v>104.1</v>
       </c>
       <c r="BK20" s="12">
         <v>105</v>
       </c>
-      <c r="BL20" s="13">
+      <c r="BL20" s="12">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="21" spans="1:64" ht="12" customHeight="1">
+      <c r="BM20" s="13">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:65" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>111.4</v>
       </c>
       <c r="C21" s="12">
         <v>89.5</v>
       </c>
       <c r="D21" s="12">
         <v>82.4</v>
       </c>
       <c r="E21" s="13">
         <v>116</v>
       </c>
       <c r="F21" s="11">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="12">
         <v>75.7</v>
       </c>
       <c r="H21" s="12">
         <v>80.8</v>
       </c>
       <c r="I21" s="13">
@@ -5310,61 +5381,64 @@
       </c>
       <c r="BB21" s="11">
         <v>92.3</v>
       </c>
       <c r="BC21" s="12">
         <v>91.9</v>
       </c>
       <c r="BD21" s="12">
         <v>91</v>
       </c>
       <c r="BE21" s="13">
         <v>94.6</v>
       </c>
       <c r="BF21" s="11">
         <v>100.1</v>
       </c>
       <c r="BG21" s="12">
         <v>100.6</v>
       </c>
       <c r="BH21" s="12">
         <v>102.1</v>
       </c>
       <c r="BI21" s="13">
         <v>100.3</v>
       </c>
-      <c r="BJ21" s="12">
+      <c r="BJ21" s="11">
         <v>104.4</v>
       </c>
       <c r="BK21" s="12">
         <v>102.8</v>
       </c>
-      <c r="BL21" s="13">
+      <c r="BL21" s="12">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21" s="13">
+        <v>93.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="12">
         <v>61.1</v>
       </c>
       <c r="D22" s="12">
         <v>59.5</v>
       </c>
       <c r="E22" s="13">
         <v>126.5</v>
       </c>
       <c r="F22" s="11">
         <v>79.2</v>
       </c>
       <c r="G22" s="12">
         <v>94.1</v>
       </c>
       <c r="H22" s="12">
         <v>98.5</v>
       </c>
       <c r="I22" s="13">
@@ -5504,61 +5578,64 @@
       </c>
       <c r="BB22" s="11">
         <v>107.3</v>
       </c>
       <c r="BC22" s="12">
         <v>103.7</v>
       </c>
       <c r="BD22" s="12">
         <v>101.8</v>
       </c>
       <c r="BE22" s="13">
         <v>105.8</v>
       </c>
       <c r="BF22" s="11">
         <v>96.7</v>
       </c>
       <c r="BG22" s="12">
         <v>99.6</v>
       </c>
       <c r="BH22" s="12">
         <v>102.2</v>
       </c>
       <c r="BI22" s="13">
         <v>97.9</v>
       </c>
-      <c r="BJ22" s="12">
+      <c r="BJ22" s="11">
         <v>93.7</v>
       </c>
       <c r="BK22" s="12">
         <v>95.6</v>
       </c>
-      <c r="BL22" s="13">
+      <c r="BL22" s="12">
         <v>96.7</v>
       </c>
-    </row>
-    <row r="23" spans="1:64" ht="22.5">
+      <c r="BM22" s="13">
+        <v>92.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:65" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>97.7</v>
       </c>
       <c r="D23" s="12">
         <v>99.1</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>99.1</v>
       </c>
       <c r="G23" s="12">
         <v>98.6</v>
       </c>
       <c r="H23" s="12">
         <v>100</v>
       </c>
       <c r="I23" s="13">
@@ -5698,61 +5775,64 @@
       </c>
       <c r="BB23" s="11">
         <v>99.2</v>
       </c>
       <c r="BC23" s="12">
         <v>97.1</v>
       </c>
       <c r="BD23" s="12">
         <v>95.5</v>
       </c>
       <c r="BE23" s="13">
         <v>100</v>
       </c>
       <c r="BF23" s="11">
         <v>92.6</v>
       </c>
       <c r="BG23" s="12">
         <v>103</v>
       </c>
       <c r="BH23" s="12">
         <v>106.5</v>
       </c>
       <c r="BI23" s="13">
         <v>103.4</v>
       </c>
-      <c r="BJ23" s="12">
+      <c r="BJ23" s="11">
         <v>106</v>
       </c>
       <c r="BK23" s="12">
         <v>103.5</v>
       </c>
-      <c r="BL23" s="13">
+      <c r="BL23" s="12">
         <v>101.6</v>
       </c>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23" s="13">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>98</v>
       </c>
       <c r="C24" s="12">
         <v>98.9</v>
       </c>
       <c r="D24" s="12">
         <v>99.5</v>
       </c>
       <c r="E24" s="13">
         <v>98.1</v>
       </c>
       <c r="F24" s="11">
         <v>98.9</v>
       </c>
       <c r="G24" s="12">
         <v>98.7</v>
       </c>
       <c r="H24" s="12">
         <v>97.8</v>
       </c>
       <c r="I24" s="13">
@@ -5892,61 +5972,64 @@
       </c>
       <c r="BB24" s="11">
         <v>99.2</v>
       </c>
       <c r="BC24" s="12">
         <v>98.4</v>
       </c>
       <c r="BD24" s="12">
         <v>98.4</v>
       </c>
       <c r="BE24" s="13">
         <v>98.7</v>
       </c>
       <c r="BF24" s="11">
         <v>99.9</v>
       </c>
       <c r="BG24" s="12">
         <v>100.5</v>
       </c>
       <c r="BH24" s="12">
         <v>99.8</v>
       </c>
       <c r="BI24" s="13">
         <v>100</v>
       </c>
-      <c r="BJ24" s="12">
+      <c r="BJ24" s="11">
         <v>98.4</v>
       </c>
       <c r="BK24" s="12">
         <v>99.2</v>
       </c>
-      <c r="BL24" s="13">
+      <c r="BL24" s="12">
         <v>99.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:64" ht="12" customHeight="1">
+      <c r="BM24" s="13">
+        <v>98.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:65" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>97.5</v>
       </c>
       <c r="C25" s="12">
         <v>99.2</v>
       </c>
       <c r="D25" s="12">
         <v>99.5</v>
       </c>
       <c r="E25" s="13">
         <v>98.7</v>
       </c>
       <c r="F25" s="11">
         <v>102.9</v>
       </c>
       <c r="G25" s="12">
         <v>101.7</v>
       </c>
       <c r="H25" s="12">
         <v>99.2</v>
       </c>
       <c r="I25" s="13">
@@ -6086,61 +6169,64 @@
       </c>
       <c r="BB25" s="11">
         <v>98.9</v>
       </c>
       <c r="BC25" s="12">
         <v>98.9</v>
       </c>
       <c r="BD25" s="12">
         <v>97.6</v>
       </c>
       <c r="BE25" s="13">
         <v>98.9</v>
       </c>
       <c r="BF25" s="11">
         <v>98.5</v>
       </c>
       <c r="BG25" s="12">
         <v>99</v>
       </c>
       <c r="BH25" s="12">
         <v>102.6</v>
       </c>
       <c r="BI25" s="13">
         <v>100.3</v>
       </c>
-      <c r="BJ25" s="12">
+      <c r="BJ25" s="11">
         <v>98.6</v>
       </c>
       <c r="BK25" s="12">
         <v>98.3</v>
       </c>
-      <c r="BL25" s="13">
+      <c r="BL25" s="12">
         <v>96.8</v>
       </c>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25" s="13">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>110.1</v>
       </c>
       <c r="C26" s="12">
         <v>102.5</v>
       </c>
       <c r="D26" s="12">
         <v>88</v>
       </c>
       <c r="E26" s="13">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="11">
         <v>83.7</v>
       </c>
       <c r="G26" s="12">
         <v>95.5</v>
       </c>
       <c r="H26" s="12">
         <v>92.1</v>
       </c>
       <c r="I26" s="13">
@@ -6280,61 +6366,64 @@
       </c>
       <c r="BB26" s="11">
         <v>93.6</v>
       </c>
       <c r="BC26" s="12">
         <v>100.3</v>
       </c>
       <c r="BD26" s="12">
         <v>100.3</v>
       </c>
       <c r="BE26" s="13">
         <v>94.1</v>
       </c>
       <c r="BF26" s="11">
         <v>85.8</v>
       </c>
       <c r="BG26" s="12">
         <v>90.9</v>
       </c>
       <c r="BH26" s="12">
         <v>93.2</v>
       </c>
       <c r="BI26" s="13">
         <v>83.5</v>
       </c>
-      <c r="BJ26" s="12">
+      <c r="BJ26" s="11">
         <v>92.9</v>
       </c>
       <c r="BK26" s="12">
         <v>97.1</v>
       </c>
-      <c r="BL26" s="13">
+      <c r="BL26" s="12">
         <v>98.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26" s="13">
+        <v>98.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>61.7</v>
       </c>
       <c r="C27" s="15">
         <v>65</v>
       </c>
       <c r="D27" s="15">
         <v>80</v>
       </c>
       <c r="E27" s="16">
         <v>109.4</v>
       </c>
       <c r="F27" s="14">
         <v>136.4</v>
       </c>
       <c r="G27" s="15">
         <v>188.3</v>
       </c>
       <c r="H27" s="15">
         <v>127.8</v>
       </c>
       <c r="I27" s="16">
@@ -6474,194 +6563,207 @@
       </c>
       <c r="BB27" s="14">
         <v>90.1</v>
       </c>
       <c r="BC27" s="15">
         <v>90.3</v>
       </c>
       <c r="BD27" s="15">
         <v>91.3</v>
       </c>
       <c r="BE27" s="16">
         <v>92.6</v>
       </c>
       <c r="BF27" s="14">
         <v>104.6</v>
       </c>
       <c r="BG27" s="15">
         <v>100.7</v>
       </c>
       <c r="BH27" s="15">
         <v>95.3</v>
       </c>
       <c r="BI27" s="16">
         <v>92.9</v>
       </c>
-      <c r="BJ27" s="15">
+      <c r="BJ27" s="14">
         <v>86.5</v>
       </c>
       <c r="BK27" s="15">
         <v>89.7</v>
       </c>
-      <c r="BL27" s="16">
+      <c r="BL27" s="15">
         <v>90.7</v>
       </c>
+      <c r="BM27" s="16">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:65">
+      <c r="A30" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="79"/>
+      <c r="C30" s="79"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...8 lines deleted...]
-    <mergeCell ref="J3:M3"/>
+  <mergeCells count="19">
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AP3:AS3"/>
-    <mergeCell ref="BJ3:BL3"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="J3:M3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="V3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AO30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="R5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="O5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="32" width="9.33203125" style="2"/>
     <col min="33" max="33" width="10.6640625" style="2" customWidth="1"/>
     <col min="34" max="37" width="9.33203125" style="2"/>
     <col min="38" max="38" width="10.1640625" style="2" customWidth="1"/>
     <col min="39" max="39" width="11.6640625" style="2" customWidth="1"/>
     <col min="40" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="12.75">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:41" ht="12.75">
+      <c r="A1" s="62" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:40">
+    <row r="2" spans="1:41">
       <c r="A2" s="5"/>
       <c r="AC2" s="26"/>
       <c r="AD2" s="26"/>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
       <c r="AL2" s="48"/>
       <c r="AM2" s="48"/>
-      <c r="AN2" s="48" t="s">
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="3" spans="1:40" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="81">
+    <row r="3" spans="1:41" ht="11.25" customHeight="1">
+      <c r="A3" s="78"/>
+      <c r="B3" s="83">
         <v>2016</v>
       </c>
-      <c r="C3" s="81"/>
-[...2 lines deleted...]
-      <c r="F3" s="81">
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83">
         <v>2017</v>
       </c>
-      <c r="G3" s="81"/>
-[...2 lines deleted...]
-      <c r="J3" s="81">
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83">
         <v>2018</v>
       </c>
-      <c r="K3" s="81"/>
-[...2 lines deleted...]
-      <c r="N3" s="81">
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83">
         <v>2019</v>
       </c>
-      <c r="O3" s="81"/>
-[...2 lines deleted...]
-      <c r="R3" s="81">
+      <c r="O3" s="83"/>
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83">
         <v>2020</v>
       </c>
-      <c r="S3" s="81"/>
-[...2 lines deleted...]
-      <c r="V3" s="81">
+      <c r="S3" s="83"/>
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="83">
         <v>2021</v>
       </c>
-      <c r="W3" s="81"/>
-[...2 lines deleted...]
-      <c r="Z3" s="81">
+      <c r="W3" s="83"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83">
         <v>2022</v>
       </c>
-      <c r="AA3" s="81"/>
-[...2 lines deleted...]
-      <c r="AD3" s="81">
+      <c r="AA3" s="83"/>
+      <c r="AB3" s="83"/>
+      <c r="AC3" s="83"/>
+      <c r="AD3" s="83">
         <v>2023</v>
       </c>
-      <c r="AE3" s="81"/>
-[...2 lines deleted...]
-      <c r="AH3" s="81">
+      <c r="AE3" s="83"/>
+      <c r="AF3" s="83"/>
+      <c r="AG3" s="83"/>
+      <c r="AH3" s="83">
         <v>2024</v>
       </c>
-      <c r="AI3" s="81"/>
-[...2 lines deleted...]
-      <c r="AL3" s="77">
+      <c r="AI3" s="83"/>
+      <c r="AJ3" s="83"/>
+      <c r="AK3" s="83"/>
+      <c r="AL3" s="83">
         <v>2025</v>
       </c>
-      <c r="AM3" s="77"/>
-[...3 lines deleted...]
-      <c r="A4" s="76"/>
+      <c r="AM3" s="83"/>
+      <c r="AN3" s="83"/>
+      <c r="AO3" s="83"/>
+    </row>
+    <row r="4" spans="1:41" s="21" customFormat="1" ht="22.5">
+      <c r="A4" s="78"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
@@ -6726,61 +6828,64 @@
       </c>
       <c r="AD4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AE4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AF4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AG4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AH4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AI4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AJ4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AK4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AL4" s="6" t="s">
+      <c r="AL4" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="AM4" s="6" t="s">
+      <c r="AM4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AN4" s="6" t="s">
+      <c r="AN4" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:40" s="22" customFormat="1">
+      <c r="AO4" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:41" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
         <v>100</v>
       </c>
       <c r="E5" s="10">
         <v>100</v>
       </c>
       <c r="F5" s="7">
         <v>103.2</v>
       </c>
       <c r="G5" s="8">
         <v>104.1</v>
       </c>
       <c r="H5" s="8">
         <v>105</v>
       </c>
       <c r="I5" s="10">
@@ -6848,61 +6953,64 @@
       </c>
       <c r="AD5" s="7">
         <v>117.9</v>
       </c>
       <c r="AE5" s="8">
         <v>116.9</v>
       </c>
       <c r="AF5" s="8">
         <v>117.4</v>
       </c>
       <c r="AG5" s="9">
         <v>119.1</v>
       </c>
       <c r="AH5" s="7">
         <v>121</v>
       </c>
       <c r="AI5" s="8">
         <v>120.1</v>
       </c>
       <c r="AJ5" s="8">
         <v>121.6</v>
       </c>
       <c r="AK5" s="9">
         <v>123.5</v>
       </c>
-      <c r="AL5" s="8">
+      <c r="AL5" s="7">
         <v>126.8</v>
       </c>
       <c r="AM5" s="8">
         <v>126.8</v>
       </c>
-      <c r="AN5" s="9">
+      <c r="AN5" s="8">
         <v>128.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:40" s="22" customFormat="1">
+      <c r="AO5" s="9">
+        <v>131.30000000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:41" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>111.6</v>
       </c>
       <c r="G6" s="8">
         <v>113.3</v>
       </c>
       <c r="H6" s="8">
         <v>112.9</v>
       </c>
       <c r="I6" s="10">
@@ -6970,63 +7078,66 @@
       </c>
       <c r="AD6" s="7">
         <v>154.5</v>
       </c>
       <c r="AE6" s="8">
         <v>155.69999999999999</v>
       </c>
       <c r="AF6" s="8">
         <v>152.30000000000001</v>
       </c>
       <c r="AG6" s="10">
         <v>154.19999999999999</v>
       </c>
       <c r="AH6" s="7">
         <v>163.6</v>
       </c>
       <c r="AI6" s="8">
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="8">
         <v>160.4</v>
       </c>
       <c r="AK6" s="10">
         <v>162.5</v>
       </c>
-      <c r="AL6" s="8">
+      <c r="AL6" s="7">
         <v>178.7</v>
       </c>
       <c r="AM6" s="8">
         <v>179.6</v>
       </c>
-      <c r="AN6" s="10">
+      <c r="AN6" s="8">
         <v>178.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6" s="10">
+        <v>182.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" s="44" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>111.9</v>
       </c>
       <c r="G7" s="12">
         <v>110.8</v>
       </c>
       <c r="H7" s="12">
         <v>109.2</v>
       </c>
       <c r="I7" s="13">
         <v>111.3</v>
       </c>
@@ -7092,61 +7203,64 @@
       </c>
       <c r="AD7" s="11">
         <v>158.30000000000001</v>
       </c>
       <c r="AE7" s="12">
         <v>164.2</v>
       </c>
       <c r="AF7" s="12">
         <v>145.30000000000001</v>
       </c>
       <c r="AG7" s="13">
         <v>158.19999999999999</v>
       </c>
       <c r="AH7" s="11">
         <v>165.9</v>
       </c>
       <c r="AI7" s="12">
         <v>177.3</v>
       </c>
       <c r="AJ7" s="12">
         <v>169.7</v>
       </c>
       <c r="AK7" s="13">
         <v>185.4</v>
       </c>
-      <c r="AL7" s="12">
+      <c r="AL7" s="11">
         <v>183.5</v>
       </c>
       <c r="AM7" s="12">
         <v>197.3</v>
       </c>
-      <c r="AN7" s="13">
+      <c r="AN7" s="12">
         <v>191.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7" s="13">
+        <v>208.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>111</v>
       </c>
       <c r="G8" s="12">
         <v>112.3</v>
       </c>
       <c r="H8" s="12">
         <v>112.1</v>
       </c>
       <c r="I8" s="13">
@@ -7214,61 +7328,64 @@
       </c>
       <c r="AD8" s="11">
         <v>132.1</v>
       </c>
       <c r="AE8" s="12">
         <v>129.19999999999999</v>
       </c>
       <c r="AF8" s="12">
         <v>127.1</v>
       </c>
       <c r="AG8" s="13">
         <v>123.7</v>
       </c>
       <c r="AH8" s="11">
         <v>138.19999999999999</v>
       </c>
       <c r="AI8" s="12">
         <v>129.1</v>
       </c>
       <c r="AJ8" s="12">
         <v>126.1</v>
       </c>
       <c r="AK8" s="13">
         <v>123.8</v>
       </c>
-      <c r="AL8" s="12">
+      <c r="AL8" s="11">
         <v>143.5</v>
       </c>
       <c r="AM8" s="12">
         <v>135.4</v>
       </c>
-      <c r="AN8" s="13">
+      <c r="AN8" s="12">
         <v>134</v>
       </c>
-    </row>
-    <row r="9" spans="1:40" ht="9.75" customHeight="1">
+      <c r="AO8" s="13">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="9" spans="1:41" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>104.7</v>
       </c>
       <c r="G9" s="12">
         <v>108.8</v>
       </c>
       <c r="H9" s="12">
         <v>111.2</v>
       </c>
       <c r="I9" s="13">
@@ -7336,61 +7453,64 @@
       </c>
       <c r="AD9" s="11">
         <v>124</v>
       </c>
       <c r="AE9" s="12">
         <v>125.9</v>
       </c>
       <c r="AF9" s="12">
         <v>126.9</v>
       </c>
       <c r="AG9" s="13">
         <v>120</v>
       </c>
       <c r="AH9" s="11">
         <v>125.7</v>
       </c>
       <c r="AI9" s="12">
         <v>125.1</v>
       </c>
       <c r="AJ9" s="12">
         <v>122.7</v>
       </c>
       <c r="AK9" s="13">
         <v>117.5</v>
       </c>
-      <c r="AL9" s="12">
+      <c r="AL9" s="11">
         <v>128.6</v>
       </c>
       <c r="AM9" s="12">
         <v>129.19999999999999</v>
       </c>
-      <c r="AN9" s="13">
+      <c r="AN9" s="12">
         <v>128.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9" s="13">
+        <v>124.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>116.1</v>
       </c>
       <c r="G10" s="12">
         <v>113.3</v>
       </c>
       <c r="H10" s="12">
         <v>110.3</v>
       </c>
       <c r="I10" s="13">
@@ -7458,61 +7578,64 @@
       </c>
       <c r="AD10" s="11">
         <v>146.6</v>
       </c>
       <c r="AE10" s="12">
         <v>134.9</v>
       </c>
       <c r="AF10" s="12">
         <v>131.4</v>
       </c>
       <c r="AG10" s="13">
         <v>129.19999999999999</v>
       </c>
       <c r="AH10" s="11">
         <v>155.69999999999999</v>
       </c>
       <c r="AI10" s="12">
         <v>137.6</v>
       </c>
       <c r="AJ10" s="12">
         <v>131</v>
       </c>
       <c r="AK10" s="13">
         <v>133.5</v>
       </c>
-      <c r="AL10" s="12">
+      <c r="AL10" s="11">
         <v>166.8</v>
       </c>
       <c r="AM10" s="12">
         <v>144.19999999999999</v>
       </c>
-      <c r="AN10" s="13">
+      <c r="AN10" s="12">
         <v>138.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10" s="13">
+        <v>142.80000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>101.1</v>
       </c>
       <c r="G11" s="12">
         <v>106.8</v>
       </c>
       <c r="H11" s="12">
         <v>110.5</v>
       </c>
       <c r="I11" s="13">
@@ -7580,61 +7703,64 @@
       </c>
       <c r="AD11" s="11">
         <v>118.3</v>
       </c>
       <c r="AE11" s="12">
         <v>136</v>
       </c>
       <c r="AF11" s="12">
         <v>133.6</v>
       </c>
       <c r="AG11" s="13">
         <v>131.6</v>
       </c>
       <c r="AH11" s="11">
         <v>130.6</v>
       </c>
       <c r="AI11" s="12">
         <v>138.4</v>
       </c>
       <c r="AJ11" s="12">
         <v>136.5</v>
       </c>
       <c r="AK11" s="13">
         <v>128.19999999999999</v>
       </c>
-      <c r="AL11" s="12">
+      <c r="AL11" s="11">
         <v>119.2</v>
       </c>
       <c r="AM11" s="12">
         <v>136.6</v>
       </c>
-      <c r="AN11" s="13">
+      <c r="AN11" s="12">
         <v>140.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:40" ht="22.5">
+      <c r="AO11" s="13">
+        <v>132.30000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>111.9</v>
       </c>
       <c r="G12" s="12">
         <v>110.4</v>
       </c>
       <c r="H12" s="12">
         <v>106.6</v>
       </c>
       <c r="I12" s="13">
@@ -7702,61 +7828,64 @@
       </c>
       <c r="AD12" s="11">
         <v>143.30000000000001</v>
       </c>
       <c r="AE12" s="12">
         <v>116.6</v>
       </c>
       <c r="AF12" s="12">
         <v>107.6</v>
       </c>
       <c r="AG12" s="13">
         <v>102</v>
       </c>
       <c r="AH12" s="11">
         <v>144.30000000000001</v>
       </c>
       <c r="AI12" s="12">
         <v>111.6</v>
       </c>
       <c r="AJ12" s="12">
         <v>99.4</v>
       </c>
       <c r="AK12" s="13">
         <v>104.2</v>
       </c>
-      <c r="AL12" s="12">
+      <c r="AL12" s="11">
         <v>133</v>
       </c>
       <c r="AM12" s="12">
         <v>110.8</v>
       </c>
-      <c r="AN12" s="13">
+      <c r="AN12" s="12">
         <v>96</v>
       </c>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12" s="13">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>105.3</v>
       </c>
       <c r="G13" s="12">
         <v>109.7</v>
       </c>
       <c r="H13" s="12">
         <v>108.7</v>
       </c>
       <c r="I13" s="13">
@@ -7824,61 +7953,64 @@
       </c>
       <c r="AD13" s="11">
         <v>201.7</v>
       </c>
       <c r="AE13" s="12">
         <v>197.2</v>
       </c>
       <c r="AF13" s="12">
         <v>188.8</v>
       </c>
       <c r="AG13" s="13">
         <v>197.2</v>
       </c>
       <c r="AH13" s="11">
         <v>228.1</v>
       </c>
       <c r="AI13" s="12">
         <v>216.5</v>
       </c>
       <c r="AJ13" s="12">
         <v>207.3</v>
       </c>
       <c r="AK13" s="13">
         <v>219.5</v>
       </c>
-      <c r="AL13" s="12">
+      <c r="AL13" s="11">
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="12">
         <v>257.60000000000002</v>
       </c>
-      <c r="AN13" s="13">
+      <c r="AN13" s="12">
         <v>242.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:40" s="4" customFormat="1">
+      <c r="AO13" s="13">
+        <v>265.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>98.6</v>
       </c>
       <c r="G14" s="8">
         <v>98.8</v>
       </c>
       <c r="H14" s="8">
         <v>99.3</v>
       </c>
       <c r="I14" s="10">
@@ -7946,61 +8078,64 @@
       </c>
       <c r="AD14" s="7">
         <v>101.7</v>
       </c>
       <c r="AE14" s="8">
         <v>99</v>
       </c>
       <c r="AF14" s="8">
         <v>99.7</v>
       </c>
       <c r="AG14" s="10">
         <v>102.9</v>
       </c>
       <c r="AH14" s="7">
         <v>102.6</v>
       </c>
       <c r="AI14" s="8">
         <v>100.9</v>
       </c>
       <c r="AJ14" s="8">
         <v>102.4</v>
       </c>
       <c r="AK14" s="10">
         <v>105.9</v>
       </c>
-      <c r="AL14" s="8">
+      <c r="AL14" s="7">
         <v>105.1</v>
       </c>
       <c r="AM14" s="8">
         <v>104.2</v>
       </c>
-      <c r="AN14" s="10">
+      <c r="AN14" s="8">
         <v>105.3</v>
       </c>
-    </row>
-    <row r="15" spans="1:40" ht="22.5">
+      <c r="AO14" s="10">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>101.1</v>
       </c>
       <c r="G15" s="12">
         <v>99.5</v>
       </c>
       <c r="H15" s="12">
         <v>100</v>
       </c>
       <c r="I15" s="13">
@@ -8068,61 +8203,64 @@
       </c>
       <c r="AD15" s="11">
         <v>114.1</v>
       </c>
       <c r="AE15" s="12">
         <v>110.3</v>
       </c>
       <c r="AF15" s="12">
         <v>112.8</v>
       </c>
       <c r="AG15" s="13">
         <v>116.9</v>
       </c>
       <c r="AH15" s="11">
         <v>119.7</v>
       </c>
       <c r="AI15" s="12">
         <v>113.6</v>
       </c>
       <c r="AJ15" s="12">
         <v>117.7</v>
       </c>
       <c r="AK15" s="13">
         <v>126.1</v>
       </c>
-      <c r="AL15" s="12">
+      <c r="AL15" s="11">
         <v>123.7</v>
       </c>
       <c r="AM15" s="12">
         <v>119.3</v>
       </c>
-      <c r="AN15" s="13">
+      <c r="AN15" s="12">
         <v>123.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15" s="13">
+        <v>132.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>101.9</v>
       </c>
       <c r="G16" s="12">
         <v>102.8</v>
       </c>
       <c r="H16" s="12">
         <v>104.3</v>
       </c>
       <c r="I16" s="13">
@@ -8190,61 +8328,64 @@
       </c>
       <c r="AD16" s="11">
         <v>103.4</v>
       </c>
       <c r="AE16" s="12">
         <v>100.3</v>
       </c>
       <c r="AF16" s="12">
         <v>101.6</v>
       </c>
       <c r="AG16" s="13">
         <v>111</v>
       </c>
       <c r="AH16" s="11">
         <v>107.8</v>
       </c>
       <c r="AI16" s="12">
         <v>102.5</v>
       </c>
       <c r="AJ16" s="12">
         <v>106.2</v>
       </c>
       <c r="AK16" s="13">
         <v>117.4</v>
       </c>
-      <c r="AL16" s="12">
+      <c r="AL16" s="11">
         <v>129.9</v>
       </c>
       <c r="AM16" s="12">
         <v>124.4</v>
       </c>
-      <c r="AN16" s="13">
+      <c r="AN16" s="12">
         <v>127.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:40" ht="12.75" customHeight="1">
+      <c r="AO16" s="13">
+        <v>140.30000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>84.8</v>
       </c>
       <c r="G17" s="12">
         <v>92.1</v>
       </c>
       <c r="H17" s="12">
         <v>100.3</v>
       </c>
       <c r="I17" s="13">
@@ -8312,61 +8453,64 @@
       </c>
       <c r="AD17" s="11">
         <v>76.5</v>
       </c>
       <c r="AE17" s="12">
         <v>87.1</v>
       </c>
       <c r="AF17" s="12">
         <v>78.900000000000006</v>
       </c>
       <c r="AG17" s="13">
         <v>79.3</v>
       </c>
       <c r="AH17" s="11">
         <v>67.900000000000006</v>
       </c>
       <c r="AI17" s="12">
         <v>90.3</v>
       </c>
       <c r="AJ17" s="12">
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="13">
         <v>74.900000000000006</v>
       </c>
-      <c r="AL17" s="12">
+      <c r="AL17" s="11">
         <v>69.2</v>
       </c>
       <c r="AM17" s="12">
         <v>87.2</v>
       </c>
-      <c r="AN17" s="13">
+      <c r="AN17" s="12">
         <v>75.7</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="13">
+        <v>75.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>101.4</v>
       </c>
       <c r="G18" s="12">
         <v>103.7</v>
       </c>
       <c r="H18" s="12">
         <v>107.9</v>
       </c>
       <c r="I18" s="13">
@@ -8434,61 +8578,64 @@
       </c>
       <c r="AD18" s="11">
         <v>153.5</v>
       </c>
       <c r="AE18" s="12">
         <v>170.1</v>
       </c>
       <c r="AF18" s="12">
         <v>163.69999999999999</v>
       </c>
       <c r="AG18" s="13">
         <v>127.4</v>
       </c>
       <c r="AH18" s="11">
         <v>168.7</v>
       </c>
       <c r="AI18" s="12">
         <v>185.6</v>
       </c>
       <c r="AJ18" s="12">
         <v>177.5</v>
       </c>
       <c r="AK18" s="13">
         <v>133.9</v>
       </c>
-      <c r="AL18" s="12">
+      <c r="AL18" s="11">
         <v>170</v>
       </c>
       <c r="AM18" s="12">
         <v>183.7</v>
       </c>
-      <c r="AN18" s="13">
+      <c r="AN18" s="12">
         <v>173.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="13">
+        <v>135.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>95.5</v>
       </c>
       <c r="G19" s="12">
         <v>98.9</v>
       </c>
       <c r="H19" s="12">
         <v>102.6</v>
       </c>
       <c r="I19" s="13">
@@ -8556,63 +8703,66 @@
       </c>
       <c r="AD19" s="11">
         <v>107.2</v>
       </c>
       <c r="AE19" s="12">
         <v>103.4</v>
       </c>
       <c r="AF19" s="12">
         <v>99.1</v>
       </c>
       <c r="AG19" s="13">
         <v>92.5</v>
       </c>
       <c r="AH19" s="11">
         <v>108.1</v>
       </c>
       <c r="AI19" s="12">
         <v>104.8</v>
       </c>
       <c r="AJ19" s="12">
         <v>98.8</v>
       </c>
       <c r="AK19" s="13">
         <v>93.4</v>
       </c>
-      <c r="AL19" s="12">
+      <c r="AL19" s="11">
         <v>115</v>
       </c>
       <c r="AM19" s="12">
         <v>111</v>
       </c>
-      <c r="AN19" s="13">
+      <c r="AN19" s="12">
         <v>103.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:40" s="23" customFormat="1">
+      <c r="AO19" s="13">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>78.8</v>
       </c>
       <c r="G20" s="12">
         <v>86.6</v>
       </c>
       <c r="H20" s="12">
         <v>86.2</v>
       </c>
       <c r="I20" s="13">
         <v>76.900000000000006</v>
       </c>
@@ -8678,61 +8828,64 @@
       </c>
       <c r="AD20" s="11">
         <v>58.3</v>
       </c>
       <c r="AE20" s="12">
         <v>52.3</v>
       </c>
       <c r="AF20" s="12">
         <v>72.599999999999994</v>
       </c>
       <c r="AG20" s="13">
         <v>92.1</v>
       </c>
       <c r="AH20" s="11">
         <v>58.9</v>
       </c>
       <c r="AI20" s="12">
         <v>51.6</v>
       </c>
       <c r="AJ20" s="12">
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="13">
         <v>92.3</v>
       </c>
-      <c r="AL20" s="12">
+      <c r="AL20" s="11">
         <v>61.3</v>
       </c>
       <c r="AM20" s="12">
         <v>54.2</v>
       </c>
-      <c r="AN20" s="13">
+      <c r="AN20" s="12">
         <v>74.599999999999994</v>
       </c>
-    </row>
-    <row r="21" spans="1:40" ht="12" customHeight="1">
+      <c r="AO20" s="13">
+        <v>93.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>92.4</v>
       </c>
       <c r="G21" s="12">
         <v>97.2</v>
       </c>
       <c r="H21" s="12">
         <v>95.4</v>
       </c>
       <c r="I21" s="13">
@@ -8800,61 +8953,64 @@
       </c>
       <c r="AD21" s="11">
         <v>79.5</v>
       </c>
       <c r="AE21" s="12">
         <v>78.7</v>
       </c>
       <c r="AF21" s="12">
         <v>75.400000000000006</v>
       </c>
       <c r="AG21" s="13">
         <v>83.3</v>
       </c>
       <c r="AH21" s="11">
         <v>79.599999999999994</v>
       </c>
       <c r="AI21" s="12">
         <v>79.2</v>
       </c>
       <c r="AJ21" s="12">
         <v>77</v>
       </c>
       <c r="AK21" s="13">
         <v>83.5</v>
       </c>
-      <c r="AL21" s="12">
+      <c r="AL21" s="11">
         <v>83.1</v>
       </c>
       <c r="AM21" s="12">
         <v>81.400000000000006</v>
       </c>
-      <c r="AN21" s="13">
+      <c r="AN21" s="12">
         <v>76.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="13">
+        <v>77.900000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>93.8</v>
       </c>
       <c r="G22" s="12">
         <v>95.7</v>
       </c>
       <c r="H22" s="12">
         <v>96.8</v>
       </c>
       <c r="I22" s="13">
@@ -8922,61 +9078,64 @@
       </c>
       <c r="AD22" s="11">
         <v>87.1</v>
       </c>
       <c r="AE22" s="12">
         <v>85.7</v>
       </c>
       <c r="AF22" s="12">
         <v>86.3</v>
       </c>
       <c r="AG22" s="13">
         <v>100.4</v>
       </c>
       <c r="AH22" s="11">
         <v>84.2</v>
       </c>
       <c r="AI22" s="12">
         <v>85.4</v>
       </c>
       <c r="AJ22" s="12">
         <v>88.2</v>
       </c>
       <c r="AK22" s="13">
         <v>98.3</v>
       </c>
-      <c r="AL22" s="12">
+      <c r="AL22" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="12">
         <v>81.599999999999994</v>
       </c>
-      <c r="AN22" s="13">
+      <c r="AN22" s="12">
         <v>85.3</v>
       </c>
-    </row>
-    <row r="23" spans="1:40" ht="22.5">
+      <c r="AO22" s="13">
+        <v>91.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>104.2</v>
       </c>
       <c r="G23" s="12">
         <v>102</v>
       </c>
       <c r="H23" s="12">
         <v>99.9</v>
       </c>
       <c r="I23" s="13">
@@ -9044,61 +9203,64 @@
       </c>
       <c r="AD23" s="11">
         <v>116.1</v>
       </c>
       <c r="AE23" s="12">
         <v>112.2</v>
       </c>
       <c r="AF23" s="12">
         <v>109.1</v>
       </c>
       <c r="AG23" s="13">
         <v>114</v>
       </c>
       <c r="AH23" s="11">
         <v>107.5</v>
       </c>
       <c r="AI23" s="12">
         <v>115.6</v>
       </c>
       <c r="AJ23" s="12">
         <v>116.2</v>
       </c>
       <c r="AK23" s="13">
         <v>117.9</v>
       </c>
-      <c r="AL23" s="12">
+      <c r="AL23" s="11">
         <v>114</v>
       </c>
       <c r="AM23" s="12">
         <v>119.6</v>
       </c>
-      <c r="AN23" s="13">
+      <c r="AN23" s="12">
         <v>118.1</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="13">
+        <v>119.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>100</v>
       </c>
       <c r="G24" s="12">
         <v>99.4</v>
       </c>
       <c r="H24" s="12">
         <v>98.7</v>
       </c>
       <c r="I24" s="13">
@@ -9166,61 +9328,64 @@
       </c>
       <c r="AD24" s="11">
         <v>110.3</v>
       </c>
       <c r="AE24" s="12">
         <v>114.2</v>
       </c>
       <c r="AF24" s="12">
         <v>108.2</v>
       </c>
       <c r="AG24" s="13">
         <v>116.5</v>
       </c>
       <c r="AH24" s="11">
         <v>110.2</v>
       </c>
       <c r="AI24" s="12">
         <v>114.8</v>
       </c>
       <c r="AJ24" s="12">
         <v>108</v>
       </c>
       <c r="AK24" s="13">
         <v>116.5</v>
       </c>
-      <c r="AL24" s="12">
+      <c r="AL24" s="11">
         <v>108.4</v>
       </c>
       <c r="AM24" s="12">
         <v>113.9</v>
       </c>
-      <c r="AN24" s="13">
+      <c r="AN24" s="12">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:40" ht="12" customHeight="1">
+      <c r="AO24" s="13">
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:41" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>98.5</v>
       </c>
       <c r="G25" s="12">
         <v>99.2</v>
       </c>
       <c r="H25" s="12">
         <v>100.2</v>
       </c>
       <c r="I25" s="13">
@@ -9288,61 +9453,64 @@
       </c>
       <c r="AD25" s="11">
         <v>96.7</v>
       </c>
       <c r="AE25" s="12">
         <v>100.8</v>
       </c>
       <c r="AF25" s="12">
         <v>99</v>
       </c>
       <c r="AG25" s="13">
         <v>97.2</v>
       </c>
       <c r="AH25" s="11">
         <v>95.2</v>
       </c>
       <c r="AI25" s="12">
         <v>99.8</v>
       </c>
       <c r="AJ25" s="12">
         <v>101.6</v>
       </c>
       <c r="AK25" s="13">
         <v>97.5</v>
       </c>
-      <c r="AL25" s="12">
+      <c r="AL25" s="11">
         <v>93.9</v>
       </c>
       <c r="AM25" s="12">
         <v>98.1</v>
       </c>
-      <c r="AN25" s="13">
+      <c r="AN25" s="12">
         <v>98.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="13">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>109</v>
       </c>
       <c r="G26" s="12">
         <v>106.7</v>
       </c>
       <c r="H26" s="12">
         <v>106</v>
       </c>
       <c r="I26" s="13">
@@ -9410,61 +9578,64 @@
       </c>
       <c r="AD26" s="11">
         <v>108.4</v>
       </c>
       <c r="AE26" s="12">
         <v>117.8</v>
       </c>
       <c r="AF26" s="12">
         <v>103.8</v>
       </c>
       <c r="AG26" s="13">
         <v>110.2</v>
       </c>
       <c r="AH26" s="11">
         <v>93</v>
       </c>
       <c r="AI26" s="12">
         <v>107.1</v>
       </c>
       <c r="AJ26" s="12">
         <v>96.7</v>
       </c>
       <c r="AK26" s="13">
         <v>92</v>
       </c>
-      <c r="AL26" s="12">
+      <c r="AL26" s="11">
         <v>86.4</v>
       </c>
       <c r="AM26" s="12">
         <v>104</v>
       </c>
-      <c r="AN26" s="13">
+      <c r="AN26" s="12">
         <v>94.9</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="13">
+        <v>90.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>94.7</v>
       </c>
       <c r="G27" s="15">
         <v>90.9</v>
       </c>
       <c r="H27" s="15">
         <v>92.2</v>
       </c>
       <c r="I27" s="16">
@@ -9532,171 +9703,181 @@
       </c>
       <c r="AD27" s="14">
         <v>72.5</v>
       </c>
       <c r="AE27" s="15">
         <v>62.8</v>
       </c>
       <c r="AF27" s="15">
         <v>66.7</v>
       </c>
       <c r="AG27" s="16">
         <v>61.1</v>
       </c>
       <c r="AH27" s="14">
         <v>75.8</v>
       </c>
       <c r="AI27" s="15">
         <v>63.2</v>
       </c>
       <c r="AJ27" s="15">
         <v>63.6</v>
       </c>
       <c r="AK27" s="16">
         <v>56.8</v>
       </c>
-      <c r="AL27" s="15">
+      <c r="AL27" s="14">
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="15">
         <v>56.7</v>
       </c>
-      <c r="AN27" s="16">
+      <c r="AN27" s="15">
         <v>57.7</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO27" s="16">
+        <v>54.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="25"/>
     </row>
-    <row r="30" spans="1:40">
-      <c r="A30" s="25"/>
+    <row r="30" spans="1:41">
+      <c r="A30" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="79"/>
+      <c r="C30" s="79"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...3 lines deleted...]
-    <mergeCell ref="F3:I3"/>
+  <mergeCells count="12">
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="A30:C30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="F3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB27"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="20" width="9.33203125" style="2"/>
     <col min="21" max="21" width="10.6640625" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="12.75">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:29" ht="12.75">
+      <c r="A1" s="62" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" s="5"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26" t="s">
         <v>50</v>
       </c>
       <c r="S2" s="26"/>
       <c r="T2" s="26"/>
       <c r="U2" s="26"/>
       <c r="Z2" s="29"/>
       <c r="AA2" s="29"/>
-      <c r="AB2" s="29" t="s">
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:28" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="81">
+    <row r="3" spans="1:29" ht="11.25" customHeight="1">
+      <c r="A3" s="78"/>
+      <c r="B3" s="83">
         <v>2019</v>
       </c>
-      <c r="C3" s="81"/>
-[...2 lines deleted...]
-      <c r="F3" s="81">
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83">
         <v>2020</v>
       </c>
-      <c r="G3" s="81"/>
-[...2 lines deleted...]
-      <c r="J3" s="81">
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83">
         <v>2021</v>
       </c>
-      <c r="K3" s="81"/>
-[...2 lines deleted...]
-      <c r="N3" s="81">
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83">
         <v>2022</v>
       </c>
-      <c r="O3" s="81"/>
-[...2 lines deleted...]
-      <c r="R3" s="81">
+      <c r="O3" s="83"/>
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83">
         <v>2023</v>
       </c>
-      <c r="S3" s="81"/>
-[...2 lines deleted...]
-      <c r="V3" s="81">
+      <c r="S3" s="83"/>
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="83">
         <v>2024</v>
       </c>
-      <c r="W3" s="81"/>
-[...2 lines deleted...]
-      <c r="Z3" s="77">
+      <c r="W3" s="83"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83">
         <v>2025</v>
       </c>
-      <c r="AA3" s="77"/>
-[...3 lines deleted...]
-      <c r="A4" s="76"/>
+      <c r="AA3" s="83"/>
+      <c r="AB3" s="83"/>
+      <c r="AC3" s="83"/>
+    </row>
+    <row r="4" spans="1:29" s="21" customFormat="1" ht="22.5">
+      <c r="A4" s="78"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
@@ -9725,61 +9906,64 @@
       </c>
       <c r="R4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="U4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="V4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="W4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="X4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Y4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="Z4" s="6" t="s">
+      <c r="Z4" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="AA4" s="6" t="s">
+      <c r="AA4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AB4" s="6" t="s">
+      <c r="AB4" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:28" s="22" customFormat="1">
+      <c r="AC4" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
         <v>100</v>
       </c>
       <c r="E5" s="10">
         <v>100</v>
       </c>
       <c r="F5" s="7">
         <v>102.4</v>
       </c>
       <c r="G5" s="8">
         <v>97.9</v>
       </c>
       <c r="H5" s="8">
         <v>97.4</v>
       </c>
       <c r="I5" s="9">
@@ -9811,61 +9995,64 @@
       </c>
       <c r="R5" s="7">
         <v>108.3</v>
       </c>
       <c r="S5" s="8">
         <v>106.1</v>
       </c>
       <c r="T5" s="8">
         <v>105.5</v>
       </c>
       <c r="U5" s="9">
         <v>106.8</v>
       </c>
       <c r="V5" s="7">
         <v>111.1</v>
       </c>
       <c r="W5" s="8">
         <v>109</v>
       </c>
       <c r="X5" s="8">
         <v>109.3</v>
       </c>
       <c r="Y5" s="9">
         <v>110.8</v>
       </c>
-      <c r="Z5" s="8">
+      <c r="Z5" s="7">
         <v>116.4</v>
       </c>
       <c r="AA5" s="8">
         <v>115.1</v>
       </c>
-      <c r="AB5" s="9">
+      <c r="AB5" s="8">
         <v>115.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:28" s="22" customFormat="1">
+      <c r="AC5" s="9">
+        <v>117.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>107.9</v>
       </c>
       <c r="G6" s="8">
         <v>105.5</v>
       </c>
       <c r="H6" s="8">
         <v>103.4</v>
       </c>
       <c r="I6" s="10">
@@ -9897,63 +10084,66 @@
       </c>
       <c r="R6" s="7">
         <v>126.2</v>
       </c>
       <c r="S6" s="8">
         <v>123.9</v>
       </c>
       <c r="T6" s="8">
         <v>120.1</v>
       </c>
       <c r="U6" s="10">
         <v>120.2</v>
       </c>
       <c r="V6" s="7">
         <v>133.6</v>
       </c>
       <c r="W6" s="8">
         <v>129.5</v>
       </c>
       <c r="X6" s="8">
         <v>126.5</v>
       </c>
       <c r="Y6" s="10">
         <v>126.7</v>
       </c>
-      <c r="Z6" s="8">
+      <c r="Z6" s="7">
         <v>145.9</v>
       </c>
       <c r="AA6" s="8">
         <v>143</v>
       </c>
-      <c r="AB6" s="10">
+      <c r="AB6" s="8">
         <v>140.69999999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6" s="10">
+        <v>142.19999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="44" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>108</v>
       </c>
       <c r="G7" s="12">
         <v>106</v>
       </c>
       <c r="H7" s="12">
         <v>107.3</v>
       </c>
       <c r="I7" s="13">
         <v>105.2</v>
       </c>
@@ -9983,61 +10173,64 @@
       </c>
       <c r="R7" s="11">
         <v>130.9</v>
       </c>
       <c r="S7" s="12">
         <v>130.9</v>
       </c>
       <c r="T7" s="12">
         <v>121.3</v>
       </c>
       <c r="U7" s="13">
         <v>122.1</v>
       </c>
       <c r="V7" s="11">
         <v>137.19999999999999</v>
       </c>
       <c r="W7" s="12">
         <v>141.4</v>
       </c>
       <c r="X7" s="12">
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="13">
         <v>143.1</v>
       </c>
-      <c r="Z7" s="12">
+      <c r="Z7" s="11">
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="12">
         <v>157.4</v>
       </c>
-      <c r="AB7" s="13">
+      <c r="AB7" s="12">
         <v>159.80000000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="13">
+        <v>160.69999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>104.8</v>
       </c>
       <c r="G8" s="12">
         <v>102.8</v>
       </c>
       <c r="H8" s="12">
         <v>100.5</v>
       </c>
       <c r="I8" s="13">
@@ -10069,61 +10262,64 @@
       </c>
       <c r="R8" s="11">
         <v>111.5</v>
       </c>
       <c r="S8" s="12">
         <v>109.4</v>
       </c>
       <c r="T8" s="12">
         <v>107.5</v>
       </c>
       <c r="U8" s="13">
         <v>106.4</v>
       </c>
       <c r="V8" s="11">
         <v>116.6</v>
       </c>
       <c r="W8" s="12">
         <v>109.3</v>
       </c>
       <c r="X8" s="12">
         <v>106.6</v>
       </c>
       <c r="Y8" s="13">
         <v>106.5</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="11">
         <v>121</v>
       </c>
       <c r="AA8" s="12">
         <v>114.7</v>
       </c>
-      <c r="AB8" s="13">
+      <c r="AB8" s="12">
         <v>113.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" ht="9.75" customHeight="1">
+      <c r="AC8" s="13">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>104.2</v>
       </c>
       <c r="G9" s="12">
         <v>102.1</v>
       </c>
       <c r="H9" s="12">
         <v>98</v>
       </c>
       <c r="I9" s="13">
@@ -10155,61 +10351,64 @@
       </c>
       <c r="R9" s="11">
         <v>103.8</v>
       </c>
       <c r="S9" s="12">
         <v>105.1</v>
       </c>
       <c r="T9" s="12">
         <v>103.1</v>
       </c>
       <c r="U9" s="13">
         <v>102.6</v>
       </c>
       <c r="V9" s="11">
         <v>105.3</v>
       </c>
       <c r="W9" s="12">
         <v>104.5</v>
       </c>
       <c r="X9" s="12">
         <v>99.7</v>
       </c>
       <c r="Y9" s="13">
         <v>100.4</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="11">
         <v>107.7</v>
       </c>
       <c r="AA9" s="12">
         <v>107.9</v>
       </c>
-      <c r="AB9" s="13">
+      <c r="AB9" s="12">
         <v>104.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="13">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>107.3</v>
       </c>
       <c r="G10" s="12">
         <v>104.5</v>
       </c>
       <c r="H10" s="12">
         <v>104.4</v>
       </c>
       <c r="I10" s="13">
@@ -10241,61 +10440,64 @@
       </c>
       <c r="R10" s="11">
         <v>126.3</v>
       </c>
       <c r="S10" s="12">
         <v>118.1</v>
       </c>
       <c r="T10" s="12">
         <v>116.4</v>
       </c>
       <c r="U10" s="13">
         <v>113.1</v>
       </c>
       <c r="V10" s="11">
         <v>134.1</v>
       </c>
       <c r="W10" s="12">
         <v>120.5</v>
       </c>
       <c r="X10" s="12">
         <v>116.1</v>
       </c>
       <c r="Y10" s="13">
         <v>116.8</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z10" s="11">
         <v>143.6</v>
       </c>
       <c r="AA10" s="12">
         <v>126.3</v>
       </c>
-      <c r="AB10" s="13">
+      <c r="AB10" s="12">
         <v>122.7</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="13">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>97.3</v>
       </c>
       <c r="G11" s="12">
         <v>102</v>
       </c>
       <c r="H11" s="12">
         <v>100.6</v>
       </c>
       <c r="I11" s="13">
@@ -10327,61 +10529,64 @@
       </c>
       <c r="R11" s="11">
         <v>100.8</v>
       </c>
       <c r="S11" s="12">
         <v>110.3</v>
       </c>
       <c r="T11" s="12">
         <v>108.4</v>
       </c>
       <c r="U11" s="13">
         <v>113.1</v>
       </c>
       <c r="V11" s="11">
         <v>111.3</v>
       </c>
       <c r="W11" s="12">
         <v>112.3</v>
       </c>
       <c r="X11" s="12">
         <v>110.8</v>
       </c>
       <c r="Y11" s="13">
         <v>110.2</v>
       </c>
-      <c r="Z11" s="12">
+      <c r="Z11" s="11">
         <v>101.6</v>
       </c>
       <c r="AA11" s="12">
         <v>110.8</v>
       </c>
-      <c r="AB11" s="13">
+      <c r="AB11" s="12">
         <v>114</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" ht="22.5">
+      <c r="AC11" s="13">
+        <v>113.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>103.9</v>
       </c>
       <c r="G12" s="12">
         <v>98.8</v>
       </c>
       <c r="H12" s="12">
         <v>94.5</v>
       </c>
       <c r="I12" s="13">
@@ -10413,61 +10618,64 @@
       </c>
       <c r="R12" s="11">
         <v>121.2</v>
       </c>
       <c r="S12" s="12">
         <v>106.4</v>
       </c>
       <c r="T12" s="12">
         <v>103</v>
       </c>
       <c r="U12" s="13">
         <v>94.7</v>
       </c>
       <c r="V12" s="11">
         <v>122</v>
       </c>
       <c r="W12" s="12">
         <v>101.8</v>
       </c>
       <c r="X12" s="12">
         <v>95.2</v>
       </c>
       <c r="Y12" s="13">
         <v>96.8</v>
       </c>
-      <c r="Z12" s="12">
+      <c r="Z12" s="11">
         <v>112.5</v>
       </c>
       <c r="AA12" s="12">
         <v>101.1</v>
       </c>
-      <c r="AB12" s="13">
+      <c r="AB12" s="12">
         <v>92</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="13">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>109.6</v>
       </c>
       <c r="G13" s="12">
         <v>110.9</v>
       </c>
       <c r="H13" s="12">
         <v>111.4</v>
       </c>
       <c r="I13" s="13">
@@ -10499,61 +10707,64 @@
       </c>
       <c r="R13" s="11">
         <v>159.9</v>
       </c>
       <c r="S13" s="12">
         <v>151.30000000000001</v>
       </c>
       <c r="T13" s="12">
         <v>142</v>
       </c>
       <c r="U13" s="13">
         <v>151.6</v>
       </c>
       <c r="V13" s="11">
         <v>180.8</v>
       </c>
       <c r="W13" s="12">
         <v>166.1</v>
       </c>
       <c r="X13" s="12">
         <v>155.9</v>
       </c>
       <c r="Y13" s="13">
         <v>168.7</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="11">
         <v>211.4</v>
       </c>
       <c r="AA13" s="12">
         <v>197.7</v>
       </c>
-      <c r="AB13" s="13">
+      <c r="AB13" s="12">
         <v>182.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="4" customFormat="1">
+      <c r="AC13" s="13">
+        <v>204.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>99.1</v>
       </c>
       <c r="G14" s="8">
         <v>93.3</v>
       </c>
       <c r="H14" s="8">
         <v>93.6</v>
       </c>
       <c r="I14" s="10">
@@ -10585,61 +10796,64 @@
       </c>
       <c r="R14" s="7">
         <v>99.5</v>
       </c>
       <c r="S14" s="8">
         <v>97.1</v>
       </c>
       <c r="T14" s="8">
         <v>97.9</v>
       </c>
       <c r="U14" s="10">
         <v>100.3</v>
       </c>
       <c r="V14" s="7">
         <v>100.4</v>
       </c>
       <c r="W14" s="8">
         <v>98.9</v>
       </c>
       <c r="X14" s="8">
         <v>100.5</v>
       </c>
       <c r="Y14" s="10">
         <v>103.2</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="Z14" s="7">
         <v>102.8</v>
       </c>
       <c r="AA14" s="8">
         <v>102.2</v>
       </c>
-      <c r="AB14" s="10">
+      <c r="AB14" s="8">
         <v>103.3</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="22.5">
+      <c r="AC14" s="10">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>98.4</v>
       </c>
       <c r="G15" s="12">
         <v>88.5</v>
       </c>
       <c r="H15" s="12">
         <v>90.1</v>
       </c>
       <c r="I15" s="13">
@@ -10671,61 +10885,64 @@
       </c>
       <c r="R15" s="11">
         <v>105.9</v>
       </c>
       <c r="S15" s="12">
         <v>103.8</v>
       </c>
       <c r="T15" s="12">
         <v>104.9</v>
       </c>
       <c r="U15" s="13">
         <v>107.9</v>
       </c>
       <c r="V15" s="11">
         <v>111.1</v>
       </c>
       <c r="W15" s="12">
         <v>106.9</v>
       </c>
       <c r="X15" s="12">
         <v>109.4</v>
       </c>
       <c r="Y15" s="13">
         <v>116.4</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="Z15" s="11">
         <v>114.8</v>
       </c>
       <c r="AA15" s="12">
         <v>112.2</v>
       </c>
-      <c r="AB15" s="13">
+      <c r="AB15" s="12">
         <v>115.1</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="13">
+        <v>122.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>98.4</v>
       </c>
       <c r="G16" s="12">
         <v>86.7</v>
       </c>
       <c r="H16" s="12">
         <v>85.2</v>
       </c>
       <c r="I16" s="13">
@@ -10757,61 +10974,64 @@
       </c>
       <c r="R16" s="11">
         <v>94.4</v>
       </c>
       <c r="S16" s="12">
         <v>92</v>
       </c>
       <c r="T16" s="12">
         <v>92.2</v>
       </c>
       <c r="U16" s="13">
         <v>99</v>
       </c>
       <c r="V16" s="11">
         <v>98.5</v>
       </c>
       <c r="W16" s="12">
         <v>94</v>
       </c>
       <c r="X16" s="12">
         <v>96.3</v>
       </c>
       <c r="Y16" s="13">
         <v>104.7</v>
       </c>
-      <c r="Z16" s="12">
+      <c r="Z16" s="11">
         <v>118.7</v>
       </c>
       <c r="AA16" s="12">
         <v>114.1</v>
       </c>
-      <c r="AB16" s="13">
+      <c r="AB16" s="12">
         <v>115.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" ht="12.75" customHeight="1">
+      <c r="AC16" s="13">
+        <v>125.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>94.7</v>
       </c>
       <c r="G17" s="12">
         <v>97.5</v>
       </c>
       <c r="H17" s="12">
         <v>91</v>
       </c>
       <c r="I17" s="13">
@@ -10843,61 +11063,64 @@
       </c>
       <c r="R17" s="11">
         <v>91.3</v>
       </c>
       <c r="S17" s="12">
         <v>99.8</v>
       </c>
       <c r="T17" s="12">
         <v>92.8</v>
       </c>
       <c r="U17" s="13">
         <v>83.5</v>
       </c>
       <c r="V17" s="11">
         <v>81</v>
       </c>
       <c r="W17" s="12">
         <v>103.5</v>
       </c>
       <c r="X17" s="12">
         <v>90.1</v>
       </c>
       <c r="Y17" s="13">
         <v>78.900000000000006</v>
       </c>
-      <c r="Z17" s="12">
+      <c r="Z17" s="11">
         <v>82.5</v>
       </c>
       <c r="AA17" s="12">
         <v>100</v>
       </c>
-      <c r="AB17" s="13">
+      <c r="AB17" s="12">
         <v>89</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="13">
+        <v>79.400000000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>113.1</v>
       </c>
       <c r="G18" s="12">
         <v>115</v>
       </c>
       <c r="H18" s="12">
         <v>110.2</v>
       </c>
       <c r="I18" s="13">
@@ -10929,61 +11152,64 @@
       </c>
       <c r="R18" s="11">
         <v>139.9</v>
       </c>
       <c r="S18" s="12">
         <v>150.69999999999999</v>
       </c>
       <c r="T18" s="12">
         <v>144.1</v>
       </c>
       <c r="U18" s="13">
         <v>114.9</v>
       </c>
       <c r="V18" s="11">
         <v>153.80000000000001</v>
       </c>
       <c r="W18" s="12">
         <v>164.4</v>
       </c>
       <c r="X18" s="12">
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="13">
         <v>120.8</v>
       </c>
-      <c r="Z18" s="12">
+      <c r="Z18" s="11">
         <v>155</v>
       </c>
       <c r="AA18" s="12">
         <v>162.80000000000001</v>
       </c>
-      <c r="AB18" s="13">
+      <c r="AB18" s="12">
         <v>152.6</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="13">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>97.6</v>
       </c>
       <c r="G19" s="12">
         <v>97.3</v>
       </c>
       <c r="H19" s="12">
         <v>94.5</v>
       </c>
       <c r="I19" s="13">
@@ -11015,63 +11241,66 @@
       </c>
       <c r="R19" s="11">
         <v>95.1</v>
       </c>
       <c r="S19" s="12">
         <v>96.8</v>
       </c>
       <c r="T19" s="12">
         <v>95.1</v>
       </c>
       <c r="U19" s="13">
         <v>100.5</v>
       </c>
       <c r="V19" s="11">
         <v>95.9</v>
       </c>
       <c r="W19" s="12">
         <v>98.2</v>
       </c>
       <c r="X19" s="12">
         <v>94.8</v>
       </c>
       <c r="Y19" s="13">
         <v>101.5</v>
       </c>
-      <c r="Z19" s="12">
+      <c r="Z19" s="11">
         <v>102</v>
       </c>
       <c r="AA19" s="12">
         <v>104</v>
       </c>
-      <c r="AB19" s="13">
+      <c r="AB19" s="12">
         <v>99.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="23" customFormat="1">
+      <c r="AC19" s="13">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>96.4</v>
       </c>
       <c r="G20" s="12">
         <v>92.2</v>
       </c>
       <c r="H20" s="12">
         <v>99.5</v>
       </c>
       <c r="I20" s="13">
         <v>93.7</v>
       </c>
@@ -11101,61 +11330,64 @@
       </c>
       <c r="R20" s="11">
         <v>94.7</v>
       </c>
       <c r="S20" s="12">
         <v>76.3</v>
       </c>
       <c r="T20" s="12">
         <v>105.3</v>
       </c>
       <c r="U20" s="13">
         <v>108.7</v>
       </c>
       <c r="V20" s="11">
         <v>95.6</v>
       </c>
       <c r="W20" s="12">
         <v>75.3</v>
       </c>
       <c r="X20" s="12">
         <v>105.3</v>
       </c>
       <c r="Y20" s="13">
         <v>108.9</v>
       </c>
-      <c r="Z20" s="12">
+      <c r="Z20" s="11">
         <v>99.5</v>
       </c>
       <c r="AA20" s="12">
         <v>79.099999999999994</v>
       </c>
-      <c r="AB20" s="13">
+      <c r="AB20" s="12">
         <v>108.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="12" customHeight="1">
+      <c r="AC20" s="13">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>95.6</v>
       </c>
       <c r="G21" s="12">
         <v>94.4</v>
       </c>
       <c r="H21" s="12">
         <v>93.1</v>
       </c>
       <c r="I21" s="13">
@@ -11187,61 +11419,64 @@
       </c>
       <c r="R21" s="11">
         <v>79.7</v>
       </c>
       <c r="S21" s="12">
         <v>77</v>
       </c>
       <c r="T21" s="12">
         <v>75.900000000000006</v>
       </c>
       <c r="U21" s="13">
         <v>87.1</v>
       </c>
       <c r="V21" s="11">
         <v>79.8</v>
       </c>
       <c r="W21" s="12">
         <v>77.5</v>
       </c>
       <c r="X21" s="12">
         <v>77.5</v>
       </c>
       <c r="Y21" s="13">
         <v>87.4</v>
       </c>
-      <c r="Z21" s="12">
+      <c r="Z21" s="11">
         <v>83.3</v>
       </c>
       <c r="AA21" s="12">
         <v>79.7</v>
       </c>
-      <c r="AB21" s="13">
+      <c r="AB21" s="12">
         <v>76.8</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="13">
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>103.8</v>
       </c>
       <c r="G22" s="12">
         <v>100.1</v>
       </c>
       <c r="H22" s="12">
         <v>97.6</v>
       </c>
       <c r="I22" s="13">
@@ -11273,61 +11508,64 @@
       </c>
       <c r="R22" s="11">
         <v>102.7</v>
       </c>
       <c r="S22" s="12">
         <v>96.5</v>
       </c>
       <c r="T22" s="12">
         <v>94.7</v>
       </c>
       <c r="U22" s="13">
         <v>108.7</v>
       </c>
       <c r="V22" s="11">
         <v>99.3</v>
       </c>
       <c r="W22" s="12">
         <v>96.1</v>
       </c>
       <c r="X22" s="12">
         <v>96.8</v>
       </c>
       <c r="Y22" s="13">
         <v>106.4</v>
       </c>
-      <c r="Z22" s="12">
+      <c r="Z22" s="11">
         <v>93</v>
       </c>
       <c r="AA22" s="12">
         <v>91.9</v>
       </c>
-      <c r="AB22" s="13">
+      <c r="AB22" s="12">
         <v>93.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="22.5">
+      <c r="AC22" s="13">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>101.7</v>
       </c>
       <c r="G23" s="12">
         <v>101.2</v>
       </c>
       <c r="H23" s="12">
         <v>101.2</v>
       </c>
       <c r="I23" s="13">
@@ -11359,61 +11597,64 @@
       </c>
       <c r="R23" s="11">
         <v>111.1</v>
       </c>
       <c r="S23" s="12">
         <v>105.6</v>
       </c>
       <c r="T23" s="12">
         <v>105.9</v>
       </c>
       <c r="U23" s="13">
         <v>106.7</v>
       </c>
       <c r="V23" s="11">
         <v>102.9</v>
       </c>
       <c r="W23" s="12">
         <v>108.8</v>
       </c>
       <c r="X23" s="12">
         <v>112.8</v>
       </c>
       <c r="Y23" s="13">
         <v>110.3</v>
       </c>
-      <c r="Z23" s="12">
+      <c r="Z23" s="11">
         <v>109.1</v>
       </c>
       <c r="AA23" s="12">
         <v>112.6</v>
       </c>
-      <c r="AB23" s="13">
+      <c r="AB23" s="12">
         <v>114.6</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="13">
+        <v>111.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>99.5</v>
       </c>
       <c r="G24" s="12">
         <v>104.4</v>
       </c>
       <c r="H24" s="12">
         <v>103.9</v>
       </c>
       <c r="I24" s="13">
@@ -11445,61 +11686,64 @@
       </c>
       <c r="R24" s="11">
         <v>105.9</v>
       </c>
       <c r="S24" s="12">
         <v>110.2</v>
       </c>
       <c r="T24" s="12">
         <v>105.5</v>
       </c>
       <c r="U24" s="13">
         <v>109.4</v>
       </c>
       <c r="V24" s="11">
         <v>105.8</v>
       </c>
       <c r="W24" s="12">
         <v>110.8</v>
       </c>
       <c r="X24" s="12">
         <v>105.3</v>
       </c>
       <c r="Y24" s="13">
         <v>109.4</v>
       </c>
-      <c r="Z24" s="12">
+      <c r="Z24" s="11">
         <v>104.1</v>
       </c>
       <c r="AA24" s="12">
         <v>109.9</v>
       </c>
-      <c r="AB24" s="13">
+      <c r="AB24" s="12">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" ht="12" customHeight="1">
+      <c r="AC24" s="13">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>99.6</v>
       </c>
       <c r="G25" s="12">
         <v>102.8</v>
       </c>
       <c r="H25" s="12">
         <v>102.1</v>
       </c>
       <c r="I25" s="13">
@@ -11531,61 +11775,64 @@
       </c>
       <c r="R25" s="11">
         <v>96.2</v>
       </c>
       <c r="S25" s="12">
         <v>102</v>
       </c>
       <c r="T25" s="12">
         <v>99.9</v>
       </c>
       <c r="U25" s="13">
         <v>97.7</v>
       </c>
       <c r="V25" s="11">
         <v>94.8</v>
       </c>
       <c r="W25" s="12">
         <v>101</v>
       </c>
       <c r="X25" s="12">
         <v>102.5</v>
       </c>
       <c r="Y25" s="13">
         <v>98</v>
       </c>
-      <c r="Z25" s="12">
+      <c r="Z25" s="11">
         <v>93.5</v>
       </c>
       <c r="AA25" s="12">
         <v>99.3</v>
       </c>
-      <c r="AB25" s="13">
+      <c r="AB25" s="12">
         <v>99.2</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="13">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>100.5</v>
       </c>
       <c r="G26" s="12">
         <v>101.6</v>
       </c>
       <c r="H26" s="12">
         <v>92.3</v>
       </c>
       <c r="I26" s="13">
@@ -11617,61 +11864,64 @@
       </c>
       <c r="R26" s="11">
         <v>109</v>
       </c>
       <c r="S26" s="12">
         <v>117.3</v>
       </c>
       <c r="T26" s="12">
         <v>102.8</v>
       </c>
       <c r="U26" s="13">
         <v>108.3</v>
       </c>
       <c r="V26" s="11">
         <v>93.5</v>
       </c>
       <c r="W26" s="12">
         <v>106.6</v>
       </c>
       <c r="X26" s="12">
         <v>95.8</v>
       </c>
       <c r="Y26" s="13">
         <v>90.4</v>
       </c>
-      <c r="Z26" s="12">
+      <c r="Z26" s="11">
         <v>86.9</v>
       </c>
       <c r="AA26" s="12">
         <v>103.5</v>
       </c>
-      <c r="AB26" s="13">
+      <c r="AB26" s="12">
         <v>94</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="13">
+        <v>88.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>100</v>
       </c>
       <c r="G27" s="15">
         <v>92.9</v>
       </c>
       <c r="H27" s="15">
         <v>94.3</v>
       </c>
       <c r="I27" s="16">
@@ -11703,1443 +11953,1540 @@
       </c>
       <c r="R27" s="14">
         <v>78.400000000000006</v>
       </c>
       <c r="S27" s="15">
         <v>66.2</v>
       </c>
       <c r="T27" s="15">
         <v>71.400000000000006</v>
       </c>
       <c r="U27" s="16">
         <v>69.900000000000006</v>
       </c>
       <c r="V27" s="14">
         <v>82</v>
       </c>
       <c r="W27" s="15">
         <v>66.7</v>
       </c>
       <c r="X27" s="15">
         <v>68</v>
       </c>
       <c r="Y27" s="16">
         <v>64.900000000000006</v>
       </c>
-      <c r="Z27" s="15">
+      <c r="Z27" s="14">
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="15">
         <v>59.8</v>
       </c>
-      <c r="AB27" s="16">
+      <c r="AB27" s="15">
         <v>61.7</v>
       </c>
+      <c r="AC27" s="16">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="79"/>
+      <c r="C30" s="79"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-    <mergeCell ref="Z3:AB3"/>
+  <mergeCells count="9">
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A30:C30"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P27"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="12.75">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:17" ht="12.75">
+      <c r="A1" s="62" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" s="5"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29" t="s">
         <v>44</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="82">
+      <c r="Q2" s="29" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="11.25" customHeight="1">
+      <c r="A3" s="81"/>
+      <c r="B3" s="84">
         <v>2022</v>
       </c>
-      <c r="C3" s="83"/>
-[...2 lines deleted...]
-      <c r="F3" s="82">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="84">
         <v>2023</v>
       </c>
-      <c r="G3" s="83"/>
-[...2 lines deleted...]
-      <c r="J3" s="82">
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="84">
         <v>2024</v>
       </c>
-      <c r="K3" s="83"/>
-[...2 lines deleted...]
-      <c r="N3" s="77">
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="84">
         <v>2025</v>
       </c>
-      <c r="O3" s="77"/>
-[...3 lines deleted...]
-      <c r="A4" s="80"/>
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="86"/>
+    </row>
+    <row r="4" spans="1:17" s="21" customFormat="1" ht="22.5">
+      <c r="A4" s="82"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="N4" s="6" t="s">
+      <c r="N4" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="6" t="s">
+      <c r="O4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="6" t="s">
+      <c r="P4" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:16" s="22" customFormat="1">
+      <c r="Q4" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
         <v>100</v>
       </c>
       <c r="E5" s="10">
         <v>100</v>
       </c>
       <c r="F5" s="7">
         <v>102.7</v>
       </c>
       <c r="G5" s="8">
         <v>103.1</v>
       </c>
       <c r="H5" s="8">
         <v>102.5</v>
       </c>
       <c r="I5" s="9">
         <v>104.7</v>
       </c>
       <c r="J5" s="7">
         <v>105.4</v>
       </c>
       <c r="K5" s="8">
         <v>105.9</v>
       </c>
       <c r="L5" s="8">
         <v>106.2</v>
       </c>
       <c r="M5" s="9">
         <v>108.6</v>
       </c>
-      <c r="N5" s="8">
+      <c r="N5" s="7">
         <v>110.5</v>
       </c>
       <c r="O5" s="8">
         <v>111.8</v>
       </c>
-      <c r="P5" s="9">
+      <c r="P5" s="8">
         <v>112.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:16" s="22" customFormat="1">
+      <c r="Q5" s="9">
+        <v>115.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>107.1</v>
       </c>
       <c r="G6" s="8">
         <v>108</v>
       </c>
       <c r="H6" s="8">
         <v>107.2</v>
       </c>
       <c r="I6" s="10">
         <v>108.8</v>
       </c>
       <c r="J6" s="7">
         <v>113.4</v>
       </c>
       <c r="K6" s="8">
         <v>112.9</v>
       </c>
       <c r="L6" s="8">
         <v>112.9</v>
       </c>
       <c r="M6" s="10">
         <v>114.7</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N6" s="7">
         <v>123.8</v>
       </c>
       <c r="O6" s="8">
         <v>124.6</v>
       </c>
-      <c r="P6" s="10">
+      <c r="P6" s="8">
         <v>125.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6" s="10">
+        <v>128.69999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="44" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>113.5</v>
       </c>
       <c r="G7" s="12">
         <v>114.3</v>
       </c>
       <c r="H7" s="12">
         <v>99.9</v>
       </c>
       <c r="I7" s="13">
         <v>101.4</v>
       </c>
       <c r="J7" s="11">
         <v>118.9</v>
       </c>
       <c r="K7" s="12">
         <v>123.4</v>
       </c>
       <c r="L7" s="12">
         <v>116.7</v>
       </c>
       <c r="M7" s="13">
         <v>118.8</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="11">
         <v>131.5</v>
       </c>
       <c r="O7" s="12">
         <v>137.30000000000001</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="12">
         <v>131.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7" s="13">
+        <v>133.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>98.8</v>
       </c>
       <c r="G8" s="12">
         <v>101</v>
       </c>
       <c r="H8" s="12">
         <v>102.1</v>
       </c>
       <c r="I8" s="13">
         <v>104.4</v>
       </c>
       <c r="J8" s="11">
         <v>103.3</v>
       </c>
       <c r="K8" s="12">
         <v>100.9</v>
       </c>
       <c r="L8" s="12">
         <v>101.3</v>
       </c>
       <c r="M8" s="13">
         <v>104.5</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="11">
         <v>107.2</v>
       </c>
       <c r="O8" s="12">
         <v>105.8</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="12">
         <v>107.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" ht="9.75" customHeight="1">
+      <c r="Q8" s="13">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>98.8</v>
       </c>
       <c r="G9" s="12">
         <v>103.3</v>
       </c>
       <c r="H9" s="12">
         <v>105.1</v>
       </c>
       <c r="I9" s="13">
         <v>103.8</v>
       </c>
       <c r="J9" s="11">
         <v>100.2</v>
       </c>
       <c r="K9" s="12">
         <v>102.7</v>
       </c>
       <c r="L9" s="12">
         <v>101.6</v>
       </c>
       <c r="M9" s="13">
         <v>101.6</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="11">
         <v>102.5</v>
       </c>
       <c r="O9" s="12">
         <v>106.1</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="12">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9" s="13">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>101.2</v>
       </c>
       <c r="G10" s="12">
         <v>100.3</v>
       </c>
       <c r="H10" s="12">
         <v>101.7</v>
       </c>
       <c r="I10" s="13">
         <v>105.4</v>
       </c>
       <c r="J10" s="11">
         <v>107.5</v>
       </c>
       <c r="K10" s="12">
         <v>102.3</v>
       </c>
       <c r="L10" s="12">
         <v>101.4</v>
       </c>
       <c r="M10" s="13">
         <v>108.9</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="11">
         <v>115.1</v>
       </c>
       <c r="O10" s="12">
         <v>107.2</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="12">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10" s="13">
+        <v>116.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>99.3</v>
       </c>
       <c r="G11" s="12">
         <v>103.4</v>
       </c>
       <c r="H11" s="12">
         <v>100.9</v>
       </c>
       <c r="I11" s="13">
         <v>104.9</v>
       </c>
       <c r="J11" s="11">
         <v>109.6</v>
       </c>
       <c r="K11" s="12">
         <v>105.3</v>
       </c>
       <c r="L11" s="12">
         <v>103.1</v>
       </c>
       <c r="M11" s="13">
         <v>102.2</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N11" s="11">
         <v>100.1</v>
       </c>
       <c r="O11" s="12">
         <v>103.9</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="12">
         <v>106.1</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" ht="22.5">
+      <c r="Q11" s="13">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>97.9</v>
       </c>
       <c r="G12" s="12">
         <v>98.3</v>
       </c>
       <c r="H12" s="12">
         <v>99</v>
       </c>
       <c r="I12" s="13">
         <v>95.5</v>
       </c>
       <c r="J12" s="11">
         <v>98.6</v>
       </c>
       <c r="K12" s="12">
         <v>94.1</v>
       </c>
       <c r="L12" s="12">
         <v>91.5</v>
       </c>
       <c r="M12" s="13">
         <v>97.6</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N12" s="11">
         <v>90.9</v>
       </c>
       <c r="O12" s="12">
         <v>93.4</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="12">
         <v>88.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12" s="13">
+        <v>95.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>119</v>
       </c>
       <c r="G13" s="12">
         <v>112.9</v>
       </c>
       <c r="H13" s="12">
         <v>112.8</v>
       </c>
       <c r="I13" s="13">
         <v>118.1</v>
       </c>
       <c r="J13" s="11">
         <v>134.6</v>
       </c>
       <c r="K13" s="12">
         <v>124</v>
       </c>
       <c r="L13" s="12">
         <v>123.9</v>
       </c>
       <c r="M13" s="13">
         <v>131.4</v>
       </c>
-      <c r="N13" s="12">
+      <c r="N13" s="11">
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="12">
         <v>147.6</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="12">
         <v>144.69999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1">
+      <c r="Q13" s="13">
+        <v>159.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>101.2</v>
       </c>
       <c r="G14" s="8">
         <v>101</v>
       </c>
       <c r="H14" s="8">
         <v>101</v>
       </c>
       <c r="I14" s="10">
         <v>102.9</v>
       </c>
       <c r="J14" s="7">
         <v>102.1</v>
       </c>
       <c r="K14" s="8">
         <v>102.9</v>
       </c>
       <c r="L14" s="8">
         <v>103.7</v>
       </c>
       <c r="M14" s="10">
         <v>105.9</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="7">
         <v>104.6</v>
       </c>
       <c r="O14" s="8">
         <v>106.3</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="8">
         <v>106.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" ht="22.5">
+      <c r="Q14" s="10">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>104.4</v>
       </c>
       <c r="G15" s="12">
         <v>105</v>
       </c>
       <c r="H15" s="12">
         <v>105.9</v>
       </c>
       <c r="I15" s="13">
         <v>106.7</v>
       </c>
       <c r="J15" s="11">
         <v>109.5</v>
       </c>
       <c r="K15" s="12">
         <v>108.2</v>
       </c>
       <c r="L15" s="12">
         <v>110.5</v>
       </c>
       <c r="M15" s="13">
         <v>115.1</v>
       </c>
-      <c r="N15" s="12">
+      <c r="N15" s="11">
         <v>113.1</v>
       </c>
       <c r="O15" s="12">
         <v>113.6</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="12">
         <v>116.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15" s="13">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>104</v>
       </c>
       <c r="G16" s="12">
         <v>103.9</v>
       </c>
       <c r="H16" s="12">
         <v>104.1</v>
       </c>
       <c r="I16" s="13">
         <v>115.5</v>
       </c>
       <c r="J16" s="11">
         <v>108.5</v>
       </c>
       <c r="K16" s="12">
         <v>106.2</v>
       </c>
       <c r="L16" s="12">
         <v>108.8</v>
       </c>
       <c r="M16" s="13">
         <v>122.2</v>
       </c>
-      <c r="N16" s="12">
+      <c r="N16" s="11">
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="12">
         <v>128.9</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="12">
         <v>130.80000000000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:16" ht="12.75" customHeight="1">
+      <c r="Q16" s="13">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>92.8</v>
       </c>
       <c r="G17" s="12">
         <v>93.2</v>
       </c>
       <c r="H17" s="12">
         <v>94</v>
       </c>
       <c r="I17" s="13">
         <v>96.1</v>
       </c>
       <c r="J17" s="11">
         <v>82.3</v>
       </c>
       <c r="K17" s="12">
         <v>96.6</v>
       </c>
       <c r="L17" s="12">
         <v>91.3</v>
       </c>
       <c r="M17" s="13">
         <v>90.8</v>
       </c>
-      <c r="N17" s="12">
+      <c r="N17" s="11">
         <v>83.9</v>
       </c>
       <c r="O17" s="12">
         <v>93.3</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="12">
         <v>90.2</v>
       </c>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17" s="13">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>102.8</v>
       </c>
       <c r="G18" s="12">
         <v>106.3</v>
       </c>
       <c r="H18" s="12">
         <v>105.1</v>
       </c>
       <c r="I18" s="13">
         <v>96.2</v>
       </c>
       <c r="J18" s="11">
         <v>113</v>
       </c>
       <c r="K18" s="12">
         <v>116</v>
       </c>
       <c r="L18" s="12">
         <v>113.9</v>
       </c>
       <c r="M18" s="13">
         <v>101.1</v>
       </c>
-      <c r="N18" s="12">
+      <c r="N18" s="11">
         <v>113.9</v>
       </c>
       <c r="O18" s="12">
         <v>114.8</v>
       </c>
-      <c r="P18" s="13">
+      <c r="P18" s="12">
         <v>111.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18" s="13">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>93.5</v>
       </c>
       <c r="G19" s="12">
         <v>93.6</v>
       </c>
       <c r="H19" s="12">
         <v>93.1</v>
       </c>
       <c r="I19" s="13">
         <v>93.6</v>
       </c>
       <c r="J19" s="11">
         <v>94.2</v>
       </c>
       <c r="K19" s="12">
         <v>94.9</v>
       </c>
       <c r="L19" s="12">
         <v>92.8</v>
       </c>
       <c r="M19" s="13">
         <v>94.5</v>
       </c>
-      <c r="N19" s="12">
+      <c r="N19" s="11">
         <v>100.2</v>
       </c>
       <c r="O19" s="12">
         <v>100.5</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="12">
         <v>97.6</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="23" customFormat="1">
+      <c r="Q19" s="13">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>114</v>
       </c>
       <c r="G20" s="12">
         <v>112.7</v>
       </c>
       <c r="H20" s="12">
         <v>113.2</v>
       </c>
       <c r="I20" s="13">
         <v>116.9</v>
       </c>
       <c r="J20" s="11">
         <v>115.1</v>
       </c>
       <c r="K20" s="12">
         <v>111.2</v>
       </c>
       <c r="L20" s="12">
         <v>113.2</v>
       </c>
       <c r="M20" s="13">
         <v>117.1</v>
       </c>
-      <c r="N20" s="12">
+      <c r="N20" s="11">
         <v>119.8</v>
       </c>
       <c r="O20" s="12">
         <v>116.8</v>
       </c>
-      <c r="P20" s="13">
+      <c r="P20" s="12">
         <v>116.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" ht="12" customHeight="1">
+      <c r="Q20" s="13">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>92.3</v>
       </c>
       <c r="G21" s="12">
         <v>91.9</v>
       </c>
       <c r="H21" s="12">
         <v>91</v>
       </c>
       <c r="I21" s="13">
         <v>94.6</v>
       </c>
       <c r="J21" s="11">
         <v>92.4</v>
       </c>
       <c r="K21" s="12">
         <v>92.5</v>
       </c>
       <c r="L21" s="12">
         <v>92.9</v>
       </c>
       <c r="M21" s="13">
         <v>94.9</v>
       </c>
-      <c r="N21" s="12">
+      <c r="N21" s="11">
         <v>96.5</v>
       </c>
       <c r="O21" s="12">
         <v>95.1</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="12">
         <v>92.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21" s="13">
+        <v>88.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>107.3</v>
       </c>
       <c r="G22" s="12">
         <v>103.7</v>
       </c>
       <c r="H22" s="12">
         <v>101.8</v>
       </c>
       <c r="I22" s="13">
         <v>105.8</v>
       </c>
       <c r="J22" s="11">
         <v>103.8</v>
       </c>
       <c r="K22" s="12">
         <v>103.3</v>
       </c>
       <c r="L22" s="12">
         <v>104</v>
       </c>
       <c r="M22" s="13">
         <v>103.6</v>
       </c>
-      <c r="N22" s="12">
+      <c r="N22" s="11">
         <v>97.3</v>
       </c>
       <c r="O22" s="12">
         <v>98.8</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="12">
         <v>100.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" ht="22.5">
+      <c r="Q22" s="13">
+        <v>96.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>99.2</v>
       </c>
       <c r="G23" s="12">
         <v>97.1</v>
       </c>
       <c r="H23" s="12">
         <v>95.5</v>
       </c>
       <c r="I23" s="13">
         <v>100</v>
       </c>
       <c r="J23" s="11">
         <v>91.9</v>
       </c>
       <c r="K23" s="12">
         <v>100</v>
       </c>
       <c r="L23" s="12">
         <v>101.7</v>
       </c>
       <c r="M23" s="13">
         <v>103.4</v>
       </c>
-      <c r="N23" s="12">
+      <c r="N23" s="11">
         <v>97.4</v>
       </c>
       <c r="O23" s="12">
         <v>103.5</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P23" s="12">
         <v>103.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23" s="13">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>99.2</v>
       </c>
       <c r="G24" s="12">
         <v>98.4</v>
       </c>
       <c r="H24" s="12">
         <v>98.4</v>
       </c>
       <c r="I24" s="13">
         <v>98.7</v>
       </c>
       <c r="J24" s="11">
         <v>99.1</v>
       </c>
       <c r="K24" s="12">
         <v>98.9</v>
       </c>
       <c r="L24" s="12">
         <v>98.2</v>
       </c>
       <c r="M24" s="13">
         <v>98.7</v>
       </c>
-      <c r="N24" s="12">
+      <c r="N24" s="11">
         <v>97.5</v>
       </c>
       <c r="O24" s="12">
         <v>98.1</v>
       </c>
-      <c r="P24" s="13">
+      <c r="P24" s="12">
         <v>97.5</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" ht="12" customHeight="1">
+      <c r="Q24" s="13">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>98.9</v>
       </c>
       <c r="G25" s="12">
         <v>98.9</v>
       </c>
       <c r="H25" s="12">
         <v>97.6</v>
       </c>
       <c r="I25" s="13">
         <v>98.9</v>
       </c>
       <c r="J25" s="11">
         <v>97.4</v>
       </c>
       <c r="K25" s="12">
         <v>97.9</v>
       </c>
       <c r="L25" s="12">
         <v>100.1</v>
       </c>
       <c r="M25" s="13">
         <v>99.2</v>
       </c>
-      <c r="N25" s="12">
+      <c r="N25" s="11">
         <v>96</v>
       </c>
       <c r="O25" s="12">
         <v>96.2</v>
       </c>
-      <c r="P25" s="13">
+      <c r="P25" s="12">
         <v>96.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25" s="13">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>93.6</v>
       </c>
       <c r="G26" s="12">
         <v>100.3</v>
       </c>
       <c r="H26" s="12">
         <v>100.3</v>
       </c>
       <c r="I26" s="13">
         <v>94.1</v>
       </c>
       <c r="J26" s="11">
         <v>80.3</v>
       </c>
       <c r="K26" s="12">
         <v>91.2</v>
       </c>
       <c r="L26" s="12">
         <v>93.5</v>
       </c>
       <c r="M26" s="13">
         <v>78.599999999999994</v>
       </c>
-      <c r="N26" s="12">
+      <c r="N26" s="11">
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="12">
         <v>88.6</v>
       </c>
-      <c r="P26" s="13">
+      <c r="P26" s="12">
         <v>91.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26" s="13">
+        <v>77.099999999999994</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>90.1</v>
       </c>
       <c r="G27" s="15">
         <v>90.3</v>
       </c>
       <c r="H27" s="15">
         <v>91.3</v>
       </c>
       <c r="I27" s="16">
         <v>92.6</v>
       </c>
       <c r="J27" s="14">
         <v>94.2</v>
       </c>
       <c r="K27" s="15">
         <v>90.9</v>
       </c>
       <c r="L27" s="15">
         <v>87</v>
       </c>
       <c r="M27" s="16">
         <v>86</v>
       </c>
-      <c r="N27" s="15">
+      <c r="N27" s="14">
         <v>81.5</v>
       </c>
       <c r="O27" s="15">
         <v>81.5</v>
       </c>
-      <c r="P27" s="16">
+      <c r="P27" s="15">
         <v>78.900000000000006</v>
       </c>
+      <c r="Q27" s="16">
+        <v>82.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="79"/>
+      <c r="C30" s="79"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A30:C30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
-    <mergeCell ref="N3:P3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG21"/>
+  <dimension ref="A1:AH24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="G5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.1640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="37.83203125" style="2" customWidth="1"/>
     <col min="3" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="10.83203125" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="12.75">
-[...5 lines deleted...]
-    <row r="2" spans="1:33">
+    <row r="1" spans="1:34" ht="12.75">
+      <c r="A1" s="87" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="87"/>
+    </row>
+    <row r="2" spans="1:34">
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="AA2" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AD2" s="29"/>
       <c r="AE2" s="29"/>
       <c r="AF2" s="29"/>
-      <c r="AG2" s="29" t="s">
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
-      <c r="A3" s="76" t="s">
+    <row r="3" spans="1:34">
+      <c r="A3" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81">
+      <c r="B3" s="78"/>
+      <c r="C3" s="83">
         <v>2018</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81">
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83">
         <v>2019</v>
       </c>
-      <c r="H3" s="81"/>
-[...2 lines deleted...]
-      <c r="K3" s="81">
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83">
         <v>2020</v>
       </c>
-      <c r="L3" s="81"/>
-[...2 lines deleted...]
-      <c r="O3" s="81">
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83"/>
+      <c r="O3" s="83">
         <v>2021</v>
       </c>
-      <c r="P3" s="81"/>
-[...2 lines deleted...]
-      <c r="S3" s="81">
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83"/>
+      <c r="S3" s="83">
         <v>2022</v>
       </c>
-      <c r="T3" s="81"/>
-[...2 lines deleted...]
-      <c r="W3" s="81">
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="83"/>
+      <c r="W3" s="83">
         <v>2023</v>
       </c>
-      <c r="X3" s="81"/>
-[...2 lines deleted...]
-      <c r="AA3" s="81">
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83"/>
+      <c r="AA3" s="83">
         <v>2024</v>
       </c>
-      <c r="AB3" s="81"/>
-[...2 lines deleted...]
-      <c r="AE3" s="77">
+      <c r="AB3" s="83"/>
+      <c r="AC3" s="83"/>
+      <c r="AD3" s="83"/>
+      <c r="AE3" s="83">
         <v>2025</v>
       </c>
-      <c r="AF3" s="77"/>
-[...4 lines deleted...]
-      <c r="B4" s="76"/>
+      <c r="AF3" s="83"/>
+      <c r="AG3" s="83"/>
+      <c r="AH3" s="83"/>
+    </row>
+    <row r="4" spans="1:34" ht="22.5">
+      <c r="A4" s="78"/>
+      <c r="B4" s="78"/>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="27" t="s">
@@ -13180,61 +13527,64 @@
       </c>
       <c r="W4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Z4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AB4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AE4" s="6" t="s">
+      <c r="AE4" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="AF4" s="6" t="s">
+      <c r="AF4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="6" t="s">
+      <c r="AG4" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="30">
         <v>104.6</v>
       </c>
       <c r="D5" s="31">
         <v>113</v>
       </c>
       <c r="E5" s="31">
         <v>109.8</v>
       </c>
       <c r="F5" s="32">
         <v>112.1</v>
       </c>
       <c r="G5" s="30">
         <v>104.7</v>
       </c>
       <c r="H5" s="31">
         <v>105.4</v>
       </c>
       <c r="I5" s="31">
@@ -13281,61 +13631,64 @@
       </c>
       <c r="W5" s="30">
         <v>112.4</v>
       </c>
       <c r="X5" s="31">
         <v>93.7</v>
       </c>
       <c r="Y5" s="31">
         <v>99.9</v>
       </c>
       <c r="Z5" s="32">
         <v>100.3</v>
       </c>
       <c r="AA5" s="30">
         <v>104.8</v>
       </c>
       <c r="AB5" s="31">
         <v>108.7</v>
       </c>
       <c r="AC5" s="31">
         <v>117.6</v>
       </c>
       <c r="AD5" s="32">
         <v>117.1</v>
       </c>
-      <c r="AE5" s="31">
+      <c r="AE5" s="30">
         <v>110.4</v>
       </c>
       <c r="AF5" s="31">
         <v>111</v>
       </c>
-      <c r="AG5" s="32">
+      <c r="AG5" s="31">
         <v>112.5</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5" s="32">
+        <v>112.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="11">
         <v>112.6</v>
       </c>
       <c r="D6" s="12">
         <v>124.4</v>
       </c>
       <c r="E6" s="12">
         <v>121.7</v>
       </c>
       <c r="F6" s="13">
         <v>97.1</v>
       </c>
       <c r="G6" s="11">
         <v>81.599999999999994</v>
       </c>
       <c r="H6" s="12">
         <v>81.099999999999994</v>
       </c>
       <c r="I6" s="12">
@@ -13382,61 +13735,64 @@
       </c>
       <c r="W6" s="11">
         <v>251.2</v>
       </c>
       <c r="X6" s="12">
         <v>63.9</v>
       </c>
       <c r="Y6" s="12">
         <v>126.9</v>
       </c>
       <c r="Z6" s="13">
         <v>154.19999999999999</v>
       </c>
       <c r="AA6" s="11">
         <v>105.4</v>
       </c>
       <c r="AB6" s="12">
         <v>106.2</v>
       </c>
       <c r="AC6" s="12">
         <v>120.8</v>
       </c>
       <c r="AD6" s="13">
         <v>103.8</v>
       </c>
-      <c r="AE6" s="12">
+      <c r="AE6" s="11">
         <v>126.7</v>
       </c>
       <c r="AF6" s="12">
         <v>119.6</v>
       </c>
-      <c r="AG6" s="13">
+      <c r="AG6" s="12">
         <v>113.9</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6" s="13">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="11">
         <v>95.4</v>
       </c>
       <c r="D7" s="12">
         <v>105.5</v>
       </c>
       <c r="E7" s="12">
         <v>103.4</v>
       </c>
       <c r="F7" s="13">
         <v>113.4</v>
       </c>
       <c r="G7" s="11">
         <v>82</v>
       </c>
       <c r="H7" s="12">
         <v>77.8</v>
       </c>
       <c r="I7" s="12">
@@ -13483,65 +13839,68 @@
       </c>
       <c r="W7" s="11">
         <v>106.4</v>
       </c>
       <c r="X7" s="12">
         <v>96</v>
       </c>
       <c r="Y7" s="12">
         <v>85.1</v>
       </c>
       <c r="Z7" s="13">
         <v>115.4</v>
       </c>
       <c r="AA7" s="11">
         <v>102.5</v>
       </c>
       <c r="AB7" s="12">
         <v>87.9</v>
       </c>
       <c r="AC7" s="12">
         <v>92.3</v>
       </c>
       <c r="AD7" s="13">
         <v>132.9</v>
       </c>
-      <c r="AE7" s="12">
+      <c r="AE7" s="11">
         <v>126.9</v>
       </c>
       <c r="AF7" s="12">
         <v>140.30000000000001</v>
       </c>
-      <c r="AG7" s="13">
+      <c r="AG7" s="12">
         <v>136.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="68" t="s">
+      <c r="AH7" s="13">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="69" t="s">
+      <c r="B8" s="66" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="14">
         <v>104.2</v>
       </c>
       <c r="D8" s="15">
         <v>109</v>
       </c>
       <c r="E8" s="15">
         <v>107.9</v>
       </c>
       <c r="F8" s="16">
         <v>112.2</v>
       </c>
       <c r="G8" s="14">
         <v>103.8</v>
       </c>
       <c r="H8" s="15">
         <v>103.9</v>
       </c>
       <c r="I8" s="15">
         <v>101.7</v>
       </c>
       <c r="J8" s="16">
         <v>103.8</v>
@@ -13584,194 +13943,199 @@
       </c>
       <c r="W8" s="14">
         <v>113.5</v>
       </c>
       <c r="X8" s="15">
         <v>114.3</v>
       </c>
       <c r="Y8" s="15">
         <v>99.9</v>
       </c>
       <c r="Z8" s="16">
         <v>101.4</v>
       </c>
       <c r="AA8" s="14">
         <v>104.8</v>
       </c>
       <c r="AB8" s="15">
         <v>108</v>
       </c>
       <c r="AC8" s="15">
         <v>116.8</v>
       </c>
       <c r="AD8" s="16">
         <v>117.2</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="14">
         <v>110.6</v>
       </c>
       <c r="AF8" s="15">
         <v>111.3</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AG8" s="15">
         <v>112.8</v>
       </c>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8" s="16">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
       <c r="AB9" s="24"/>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="24"/>
       <c r="Q10" s="24"/>
       <c r="R10" s="24"/>
       <c r="S10" s="24"/>
       <c r="T10" s="24"/>
       <c r="U10" s="24"/>
       <c r="V10" s="24"/>
       <c r="W10" s="24"/>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="24"/>
       <c r="O11" s="24"/>
       <c r="P11" s="24"/>
       <c r="Q11" s="24"/>
       <c r="R11" s="24"/>
       <c r="S11" s="24"/>
       <c r="T11" s="24"/>
       <c r="U11" s="24"/>
       <c r="V11" s="24"/>
       <c r="W11" s="24"/>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
       <c r="AB15" s="29"/>
-      <c r="AC15" s="29" t="s">
+      <c r="AC15" s="29"/>
+      <c r="AD15" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
-      <c r="A16" s="76" t="s">
+    <row r="16" spans="1:34">
+      <c r="A16" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="76"/>
-      <c r="C16" s="81">
+      <c r="B16" s="78"/>
+      <c r="C16" s="83">
         <v>2019</v>
       </c>
-      <c r="D16" s="81"/>
-[...2 lines deleted...]
-      <c r="G16" s="81">
+      <c r="D16" s="83"/>
+      <c r="E16" s="83"/>
+      <c r="F16" s="83"/>
+      <c r="G16" s="83">
         <v>2020</v>
       </c>
-      <c r="H16" s="81"/>
-[...2 lines deleted...]
-      <c r="K16" s="81">
+      <c r="H16" s="83"/>
+      <c r="I16" s="83"/>
+      <c r="J16" s="83"/>
+      <c r="K16" s="83">
         <v>2021</v>
       </c>
-      <c r="L16" s="81"/>
-[...2 lines deleted...]
-      <c r="O16" s="81">
+      <c r="L16" s="83"/>
+      <c r="M16" s="83"/>
+      <c r="N16" s="83"/>
+      <c r="O16" s="83">
         <v>2022</v>
       </c>
-      <c r="P16" s="81"/>
-[...2 lines deleted...]
-      <c r="S16" s="81">
+      <c r="P16" s="83"/>
+      <c r="Q16" s="83"/>
+      <c r="R16" s="83"/>
+      <c r="S16" s="83">
         <v>2023</v>
       </c>
-      <c r="T16" s="81"/>
-[...2 lines deleted...]
-      <c r="W16" s="81">
+      <c r="T16" s="83"/>
+      <c r="U16" s="83"/>
+      <c r="V16" s="83"/>
+      <c r="W16" s="83">
         <v>2024</v>
       </c>
-      <c r="X16" s="81"/>
-[...2 lines deleted...]
-      <c r="AA16" s="77">
+      <c r="X16" s="83"/>
+      <c r="Y16" s="83"/>
+      <c r="Z16" s="83"/>
+      <c r="AA16" s="83">
         <v>2025</v>
       </c>
-      <c r="AB16" s="77"/>
-[...4 lines deleted...]
-      <c r="B17" s="76"/>
+      <c r="AB16" s="83"/>
+      <c r="AC16" s="83"/>
+      <c r="AD16" s="83"/>
+    </row>
+    <row r="17" spans="1:30" ht="22.5">
+      <c r="A17" s="78"/>
+      <c r="B17" s="78"/>
       <c r="C17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K17" s="27" t="s">
@@ -13800,61 +14164,64 @@
       </c>
       <c r="S17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="T17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="V17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="W17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Z17" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AA17" s="6" t="s">
+      <c r="AA17" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="AB17" s="6" t="s">
+      <c r="AB17" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AC17" s="6" t="s">
+      <c r="AC17" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="31">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="32">
         <v>100</v>
       </c>
       <c r="G18" s="30">
         <v>107.9</v>
       </c>
       <c r="H18" s="31">
         <v>104.6</v>
       </c>
       <c r="I18" s="31">
@@ -13889,61 +14256,64 @@
       </c>
       <c r="S18" s="30">
         <v>130.6</v>
       </c>
       <c r="T18" s="31">
         <v>107.8</v>
       </c>
       <c r="U18" s="31">
         <v>119.3</v>
       </c>
       <c r="V18" s="32">
         <v>118.6</v>
       </c>
       <c r="W18" s="30">
         <v>136.9</v>
       </c>
       <c r="X18" s="31">
         <v>117.2</v>
       </c>
       <c r="Y18" s="31">
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="32">
         <v>138.9</v>
       </c>
-      <c r="AA18" s="31">
+      <c r="AA18" s="30">
         <v>151.1</v>
       </c>
       <c r="AB18" s="31">
         <v>130.1</v>
       </c>
-      <c r="AC18" s="32">
+      <c r="AC18" s="31">
         <v>157.80000000000001</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="32">
+        <v>156.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="11">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="12">
         <v>100</v>
       </c>
       <c r="F19" s="13">
         <v>100</v>
       </c>
       <c r="G19" s="11">
         <v>86.8</v>
       </c>
       <c r="H19" s="12">
         <v>86.4</v>
       </c>
       <c r="I19" s="12">
@@ -13978,61 +14348,64 @@
       </c>
       <c r="S19" s="11">
         <v>184.9</v>
       </c>
       <c r="T19" s="12">
         <v>73.099999999999994</v>
       </c>
       <c r="U19" s="12">
         <v>160</v>
       </c>
       <c r="V19" s="13">
         <v>222.8</v>
       </c>
       <c r="W19" s="11">
         <v>194.9</v>
       </c>
       <c r="X19" s="12">
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="12">
         <v>193.3</v>
       </c>
       <c r="Z19" s="13">
         <v>231.3</v>
       </c>
-      <c r="AA19" s="12">
+      <c r="AA19" s="11">
         <v>246.9</v>
       </c>
       <c r="AB19" s="12">
         <v>92.8</v>
       </c>
-      <c r="AC19" s="13">
+      <c r="AC19" s="12">
         <v>220.2</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="13">
+        <v>237.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="11">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="12">
         <v>100</v>
       </c>
       <c r="F20" s="13">
         <v>100</v>
       </c>
       <c r="G20" s="11">
         <v>130.6</v>
       </c>
       <c r="H20" s="12">
         <v>138.4</v>
       </c>
       <c r="I20" s="12">
@@ -14067,65 +14440,68 @@
       </c>
       <c r="S20" s="11">
         <v>140.19999999999999</v>
       </c>
       <c r="T20" s="12">
         <v>148.1</v>
       </c>
       <c r="U20" s="12">
         <v>172.7</v>
       </c>
       <c r="V20" s="13">
         <v>244.1</v>
       </c>
       <c r="W20" s="11">
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="12">
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="12">
         <v>159.4</v>
       </c>
       <c r="Z20" s="13">
         <v>324.39999999999998</v>
       </c>
-      <c r="AA20" s="12">
+      <c r="AA20" s="11">
         <v>182.4</v>
       </c>
       <c r="AB20" s="12">
         <v>182.7</v>
       </c>
-      <c r="AC20" s="13">
+      <c r="AC20" s="12">
         <v>217.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="68" t="s">
+      <c r="AD20" s="13">
+        <v>338.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="69" t="s">
+      <c r="B21" s="66" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="14">
         <v>100</v>
       </c>
       <c r="D21" s="15">
         <v>100</v>
       </c>
       <c r="E21" s="15">
         <v>100</v>
       </c>
       <c r="F21" s="16">
         <v>100</v>
       </c>
       <c r="G21" s="14">
         <v>108</v>
       </c>
       <c r="H21" s="15">
         <v>106</v>
       </c>
       <c r="I21" s="15">
         <v>107.3</v>
       </c>
       <c r="J21" s="16">
         <v>105.2</v>
@@ -14156,191 +14532,204 @@
       </c>
       <c r="S21" s="14">
         <v>130.9</v>
       </c>
       <c r="T21" s="15">
         <v>130.9</v>
       </c>
       <c r="U21" s="15">
         <v>121.3</v>
       </c>
       <c r="V21" s="16">
         <v>122.1</v>
       </c>
       <c r="W21" s="14">
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="15">
         <v>141.4</v>
       </c>
       <c r="Y21" s="15">
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="16">
         <v>143.1</v>
       </c>
-      <c r="AA21" s="15">
+      <c r="AA21" s="14">
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="15">
         <v>157.4</v>
       </c>
-      <c r="AC21" s="16">
+      <c r="AC21" s="15">
         <v>159.80000000000001</v>
       </c>
+      <c r="AD21" s="16">
+        <v>160.69999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="79"/>
+      <c r="C24" s="79"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...4 lines deleted...]
-    <mergeCell ref="AE3:AG3"/>
+  <mergeCells count="19">
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="C3:F3"/>
     <mergeCell ref="A16:B17"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
-    <mergeCell ref="A1:B1"/>
-[...5 lines deleted...]
-    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="W16:Z16"/>
+    <mergeCell ref="O16:R16"/>
+    <mergeCell ref="S16:V16"/>
+    <mergeCell ref="AA16:AD16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG28"/>
+  <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" sqref="A1:F1"/>
+      <selection pane="bottomRight" activeCell="AH4" sqref="AH4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="66" style="2" customWidth="1"/>
     <col min="3" max="21" width="9.33203125" style="2" customWidth="1"/>
     <col min="22" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.6640625" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.33203125" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.6640625" style="2" customWidth="1"/>
     <col min="31" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="12.75">
-[...9 lines deleted...]
-    <row r="2" spans="1:33">
+    <row r="1" spans="1:34" ht="12.75">
+      <c r="A1" s="87" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+    </row>
+    <row r="2" spans="1:34">
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Z2" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD2" s="29"/>
       <c r="AE2" s="29"/>
       <c r="AF2" s="29"/>
-      <c r="AG2" s="29" t="s">
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
-      <c r="A3" s="76" t="s">
+    <row r="3" spans="1:34">
+      <c r="A3" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="81">
+      <c r="B3" s="78"/>
+      <c r="C3" s="83">
         <v>2018</v>
       </c>
-      <c r="D3" s="81"/>
-[...2 lines deleted...]
-      <c r="G3" s="81">
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83">
         <v>2019</v>
       </c>
-      <c r="H3" s="81"/>
-[...2 lines deleted...]
-      <c r="K3" s="81">
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83">
         <v>2020</v>
       </c>
-      <c r="L3" s="81"/>
-[...2 lines deleted...]
-      <c r="O3" s="81">
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83"/>
+      <c r="O3" s="83">
         <v>2021</v>
       </c>
-      <c r="P3" s="81"/>
-[...2 lines deleted...]
-      <c r="S3" s="81">
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83"/>
+      <c r="S3" s="83">
         <v>2022</v>
       </c>
-      <c r="T3" s="81"/>
-[...2 lines deleted...]
-      <c r="W3" s="81">
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="83"/>
+      <c r="W3" s="83">
         <v>2023</v>
       </c>
-      <c r="X3" s="81"/>
-[...2 lines deleted...]
-      <c r="AA3" s="81">
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83"/>
+      <c r="AA3" s="83">
         <v>2024</v>
       </c>
-      <c r="AB3" s="81"/>
-[...2 lines deleted...]
-      <c r="AE3" s="77">
+      <c r="AB3" s="83"/>
+      <c r="AC3" s="83"/>
+      <c r="AD3" s="83"/>
+      <c r="AE3" s="83">
         <v>2025</v>
       </c>
-      <c r="AF3" s="77"/>
-[...4 lines deleted...]
-      <c r="B4" s="76"/>
+      <c r="AF3" s="83"/>
+      <c r="AG3" s="83"/>
+      <c r="AH3" s="83"/>
+    </row>
+    <row r="4" spans="1:34" ht="22.5">
+      <c r="A4" s="78"/>
+      <c r="B4" s="78"/>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="27" t="s">
@@ -14381,63 +14770,66 @@
       </c>
       <c r="W4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Z4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AB4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AE4" s="6" t="s">
+      <c r="AE4" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="AF4" s="6" t="s">
+      <c r="AF4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="6" t="s">
+      <c r="AG4" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" s="40"/>
-      <c r="B5" s="72" t="s">
+      <c r="B5" s="69" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="30">
         <v>115.3</v>
       </c>
       <c r="D5" s="31">
         <v>118.9</v>
       </c>
       <c r="E5" s="31">
         <v>113.4</v>
       </c>
       <c r="F5" s="32">
         <v>89.5</v>
       </c>
       <c r="G5" s="30">
         <v>100.1</v>
       </c>
       <c r="H5" s="31">
         <v>100.2</v>
       </c>
       <c r="I5" s="31">
         <v>101.4</v>
       </c>
       <c r="J5" s="32">
         <v>116.3</v>
@@ -14480,61 +14872,64 @@
       </c>
       <c r="W5" s="30">
         <v>100.1</v>
       </c>
       <c r="X5" s="31">
         <v>113.2</v>
       </c>
       <c r="Y5" s="31">
         <v>104.6</v>
       </c>
       <c r="Z5" s="32">
         <v>101.8</v>
       </c>
       <c r="AA5" s="30">
         <v>102.1</v>
       </c>
       <c r="AB5" s="31">
         <v>96.8</v>
       </c>
       <c r="AC5" s="31">
         <v>87</v>
       </c>
       <c r="AD5" s="32">
         <v>114.2</v>
       </c>
-      <c r="AE5" s="31">
+      <c r="AE5" s="30">
         <v>142.1</v>
       </c>
       <c r="AF5" s="31">
         <v>133.6</v>
       </c>
-      <c r="AG5" s="32">
+      <c r="AG5" s="31">
         <v>106.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5" s="32">
+        <v>94.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" s="41">
         <v>58</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="11">
         <v>112.9</v>
       </c>
       <c r="D6" s="12">
         <v>118.5</v>
       </c>
       <c r="E6" s="12">
         <v>120.4</v>
       </c>
       <c r="F6" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="11">
         <v>100</v>
       </c>
       <c r="H6" s="12">
         <v>91.5</v>
       </c>
       <c r="I6" s="12">
@@ -14581,61 +14976,64 @@
       </c>
       <c r="W6" s="11">
         <v>64.2</v>
       </c>
       <c r="X6" s="12">
         <v>87.6</v>
       </c>
       <c r="Y6" s="12">
         <v>74.3</v>
       </c>
       <c r="Z6" s="13">
         <v>107.9</v>
       </c>
       <c r="AA6" s="11">
         <v>100</v>
       </c>
       <c r="AB6" s="12">
         <v>99.6</v>
       </c>
       <c r="AC6" s="12">
         <v>90.6</v>
       </c>
       <c r="AD6" s="13">
         <v>145.69999999999999</v>
       </c>
-      <c r="AE6" s="12">
+      <c r="AE6" s="11">
         <v>124.6</v>
       </c>
       <c r="AF6" s="12">
         <v>117.1</v>
       </c>
-      <c r="AG6" s="13">
+      <c r="AG6" s="12">
         <v>129.30000000000001</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6" s="13">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" s="41">
         <v>59</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="11">
         <v>121.2</v>
       </c>
       <c r="D7" s="12">
         <v>108.2</v>
       </c>
       <c r="E7" s="12">
         <v>101.2</v>
       </c>
       <c r="F7" s="13">
         <v>103.2</v>
       </c>
       <c r="G7" s="11">
         <v>84.5</v>
       </c>
       <c r="H7" s="12">
         <v>74.5</v>
       </c>
       <c r="I7" s="12">
@@ -14682,61 +15080,64 @@
       </c>
       <c r="W7" s="11">
         <v>142.4</v>
       </c>
       <c r="X7" s="12">
         <v>134</v>
       </c>
       <c r="Y7" s="12">
         <v>132.5</v>
       </c>
       <c r="Z7" s="13">
         <v>110.9</v>
       </c>
       <c r="AA7" s="11">
         <v>100</v>
       </c>
       <c r="AB7" s="12">
         <v>96.8</v>
       </c>
       <c r="AC7" s="12">
         <v>83.7</v>
       </c>
       <c r="AD7" s="13">
         <v>93.4</v>
       </c>
-      <c r="AE7" s="12">
+      <c r="AE7" s="11">
         <v>77.5</v>
       </c>
       <c r="AF7" s="12">
         <v>82.1</v>
       </c>
-      <c r="AG7" s="13">
+      <c r="AG7" s="12">
         <v>87</v>
       </c>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7" s="13">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" s="41">
         <v>60</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="11">
         <v>104.8</v>
       </c>
       <c r="D8" s="12">
         <v>122.7</v>
       </c>
       <c r="E8" s="12">
         <v>104.2</v>
       </c>
       <c r="F8" s="13">
         <v>115.6</v>
       </c>
       <c r="G8" s="11">
         <v>100.7</v>
       </c>
       <c r="H8" s="12">
         <v>119.3</v>
       </c>
       <c r="I8" s="12">
@@ -14783,66 +15184,69 @@
       </c>
       <c r="W8" s="11">
         <v>133.9</v>
       </c>
       <c r="X8" s="12">
         <v>129.69999999999999</v>
       </c>
       <c r="Y8" s="12">
         <v>139.1</v>
       </c>
       <c r="Z8" s="13">
         <v>79.7</v>
       </c>
       <c r="AA8" s="11">
         <v>100</v>
       </c>
       <c r="AB8" s="12">
         <v>94.1</v>
       </c>
       <c r="AC8" s="12">
         <v>82.5</v>
       </c>
       <c r="AD8" s="13">
         <v>116</v>
       </c>
-      <c r="AE8" s="12">
+      <c r="AE8" s="11">
         <v>81.7</v>
       </c>
       <c r="AF8" s="12">
         <v>92.4</v>
       </c>
-      <c r="AG8" s="13">
+      <c r="AG8" s="12">
         <v>117.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8" s="13">
+        <v>65.900000000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" s="41">
         <v>61</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C9" s="11">
         <v>91.6</v>
       </c>
       <c r="D9" s="12">
         <v>92.1</v>
       </c>
       <c r="E9" s="12">
         <v>90.5</v>
       </c>
       <c r="F9" s="13">
         <v>112</v>
       </c>
       <c r="G9" s="11">
         <v>117.4</v>
       </c>
       <c r="H9" s="12">
         <v>111.1</v>
       </c>
       <c r="I9" s="12">
         <v>113.7</v>
       </c>
       <c r="J9" s="13">
         <v>93.6</v>
       </c>
@@ -14884,61 +15288,64 @@
       </c>
       <c r="W9" s="11">
         <v>126.3</v>
       </c>
       <c r="X9" s="12">
         <v>116.7</v>
       </c>
       <c r="Y9" s="12">
         <v>121.1</v>
       </c>
       <c r="Z9" s="13">
         <v>98.2</v>
       </c>
       <c r="AA9" s="11">
         <v>111.9</v>
       </c>
       <c r="AB9" s="12">
         <v>104.7</v>
       </c>
       <c r="AC9" s="12">
         <v>103.3</v>
       </c>
       <c r="AD9" s="13">
         <v>115.2</v>
       </c>
-      <c r="AE9" s="12">
+      <c r="AE9" s="11">
         <v>98.4</v>
       </c>
       <c r="AF9" s="12">
         <v>98.8</v>
       </c>
-      <c r="AG9" s="13">
+      <c r="AG9" s="12">
         <v>101.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9" s="13">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" s="41">
         <v>62</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="11">
         <v>97.2</v>
       </c>
       <c r="D10" s="12">
         <v>103.8</v>
       </c>
       <c r="E10" s="12">
         <v>86.3</v>
       </c>
       <c r="F10" s="13">
         <v>85</v>
       </c>
       <c r="G10" s="11">
         <v>97.4</v>
       </c>
       <c r="H10" s="12">
         <v>104.3</v>
       </c>
       <c r="I10" s="12">
@@ -14985,61 +15392,64 @@
       </c>
       <c r="W10" s="11">
         <v>83.6</v>
       </c>
       <c r="X10" s="12">
         <v>96.3</v>
       </c>
       <c r="Y10" s="12">
         <v>94.1</v>
       </c>
       <c r="Z10" s="13">
         <v>92.9</v>
       </c>
       <c r="AA10" s="11">
         <v>117</v>
       </c>
       <c r="AB10" s="12">
         <v>122.4</v>
       </c>
       <c r="AC10" s="12">
         <v>124.1</v>
       </c>
       <c r="AD10" s="13">
         <v>107.3</v>
       </c>
-      <c r="AE10" s="12">
+      <c r="AE10" s="11">
         <v>102.7</v>
       </c>
       <c r="AF10" s="12">
         <v>98.4</v>
       </c>
-      <c r="AG10" s="13">
+      <c r="AG10" s="12">
         <v>76.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10" s="13">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" s="41">
         <v>63</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="11">
         <v>92.6</v>
       </c>
       <c r="D11" s="12">
         <v>86.9</v>
       </c>
       <c r="E11" s="12">
         <v>85.7</v>
       </c>
       <c r="F11" s="13">
         <v>91.6</v>
       </c>
       <c r="G11" s="11">
         <v>115.3</v>
       </c>
       <c r="H11" s="12">
         <v>120.7</v>
       </c>
       <c r="I11" s="12">
@@ -15086,64 +15496,67 @@
       </c>
       <c r="W11" s="11">
         <v>104.4</v>
       </c>
       <c r="X11" s="12">
         <v>119.7</v>
       </c>
       <c r="Y11" s="12">
         <v>93.2</v>
       </c>
       <c r="Z11" s="13">
         <v>93.1</v>
       </c>
       <c r="AA11" s="11">
         <v>100</v>
       </c>
       <c r="AB11" s="12">
         <v>98.9</v>
       </c>
       <c r="AC11" s="12">
         <v>93.2</v>
       </c>
       <c r="AD11" s="13">
         <v>69.2</v>
       </c>
-      <c r="AE11" s="12">
+      <c r="AE11" s="11">
         <v>100</v>
       </c>
       <c r="AF11" s="12">
         <v>95</v>
       </c>
-      <c r="AG11" s="13">
+      <c r="AG11" s="12">
         <v>147.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11" s="13">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" s="39"/>
-      <c r="B12" s="70" t="s">
-        <v>96</v>
+      <c r="B12" s="67" t="s">
+        <v>95</v>
       </c>
       <c r="C12" s="11">
         <v>92.1</v>
       </c>
       <c r="D12" s="12">
         <v>93</v>
       </c>
       <c r="E12" s="12">
         <v>88.2</v>
       </c>
       <c r="F12" s="13">
         <v>101.3</v>
       </c>
       <c r="G12" s="11">
         <v>112.1</v>
       </c>
       <c r="H12" s="12">
         <v>109.2</v>
       </c>
       <c r="I12" s="12">
         <v>112.2</v>
       </c>
       <c r="J12" s="13">
         <v>101.6</v>
       </c>
@@ -15185,65 +15598,68 @@
       </c>
       <c r="W12" s="11">
         <v>104.8</v>
       </c>
       <c r="X12" s="12">
         <v>106</v>
       </c>
       <c r="Y12" s="12">
         <v>105.4</v>
       </c>
       <c r="Z12" s="13">
         <v>94.5</v>
       </c>
       <c r="AA12" s="11">
         <v>110.4</v>
       </c>
       <c r="AB12" s="12">
         <v>111</v>
       </c>
       <c r="AC12" s="12">
         <v>110.4</v>
       </c>
       <c r="AD12" s="13">
         <v>107.8</v>
       </c>
-      <c r="AE12" s="12">
+      <c r="AE12" s="11">
         <v>104.3</v>
       </c>
       <c r="AF12" s="12">
         <v>100.3</v>
       </c>
-      <c r="AG12" s="13">
+      <c r="AG12" s="12">
         <v>105.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="71" t="s">
+      <c r="AH12" s="13">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" s="68" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="71" t="s">
+      <c r="B13" s="68" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="14">
         <v>98.5</v>
       </c>
       <c r="D13" s="15">
         <v>100.4</v>
       </c>
       <c r="E13" s="15">
         <v>95.4</v>
       </c>
       <c r="F13" s="16">
         <v>97.6</v>
       </c>
       <c r="G13" s="14">
         <v>109.7</v>
       </c>
       <c r="H13" s="15">
         <v>108.5</v>
       </c>
       <c r="I13" s="15">
         <v>110.5</v>
       </c>
       <c r="J13" s="16">
         <v>107.5</v>
@@ -15286,126 +15702,131 @@
       </c>
       <c r="W13" s="14">
         <v>102.8</v>
       </c>
       <c r="X13" s="15">
         <v>106.3</v>
       </c>
       <c r="Y13" s="15">
         <v>105.1</v>
       </c>
       <c r="Z13" s="16">
         <v>96.2</v>
       </c>
       <c r="AA13" s="14">
         <v>109.9</v>
       </c>
       <c r="AB13" s="15">
         <v>109.6</v>
       </c>
       <c r="AC13" s="15">
         <v>108.4</v>
       </c>
       <c r="AD13" s="16">
         <v>105.1</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AE13" s="14">
         <v>100.8</v>
       </c>
       <c r="AF13" s="15">
         <v>99</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AG13" s="15">
         <v>97.7</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13" s="16">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" s="28"/>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Z17" s="29"/>
       <c r="AA17" s="29"/>
       <c r="AB17" s="29"/>
-      <c r="AC17" s="29" t="s">
+      <c r="AC17" s="29"/>
+      <c r="AD17" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
-      <c r="A18" s="76" t="s">
+    <row r="18" spans="1:30">
+      <c r="A18" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="76"/>
-      <c r="C18" s="81">
+      <c r="B18" s="78"/>
+      <c r="C18" s="83">
         <v>2019</v>
       </c>
-      <c r="D18" s="81"/>
-[...2 lines deleted...]
-      <c r="G18" s="81">
+      <c r="D18" s="83"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="83"/>
+      <c r="G18" s="83">
         <v>2020</v>
       </c>
-      <c r="H18" s="81"/>
-[...2 lines deleted...]
-      <c r="K18" s="81">
+      <c r="H18" s="83"/>
+      <c r="I18" s="83"/>
+      <c r="J18" s="83"/>
+      <c r="K18" s="83">
         <v>2021</v>
       </c>
-      <c r="L18" s="81"/>
-[...2 lines deleted...]
-      <c r="O18" s="81">
+      <c r="L18" s="83"/>
+      <c r="M18" s="83"/>
+      <c r="N18" s="83"/>
+      <c r="O18" s="83">
         <v>2022</v>
       </c>
-      <c r="P18" s="81"/>
-[...2 lines deleted...]
-      <c r="S18" s="81">
+      <c r="P18" s="83"/>
+      <c r="Q18" s="83"/>
+      <c r="R18" s="83"/>
+      <c r="S18" s="83">
         <v>2023</v>
       </c>
-      <c r="T18" s="81"/>
-[...2 lines deleted...]
-      <c r="W18" s="81">
+      <c r="T18" s="83"/>
+      <c r="U18" s="83"/>
+      <c r="V18" s="83"/>
+      <c r="W18" s="83">
         <v>2024</v>
       </c>
-      <c r="X18" s="81"/>
-[...2 lines deleted...]
-      <c r="AA18" s="77">
+      <c r="X18" s="83"/>
+      <c r="Y18" s="83"/>
+      <c r="Z18" s="83"/>
+      <c r="AA18" s="83">
         <v>2025</v>
       </c>
-      <c r="AB18" s="77"/>
-[...4 lines deleted...]
-      <c r="B19" s="76"/>
+      <c r="AB18" s="83"/>
+      <c r="AC18" s="83"/>
+      <c r="AD18" s="83"/>
+    </row>
+    <row r="19" spans="1:30" ht="22.5">
+      <c r="A19" s="78"/>
+      <c r="B19" s="78"/>
       <c r="C19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K19" s="27" t="s">
@@ -15434,63 +15855,66 @@
       </c>
       <c r="S19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="U19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AA19" s="6" t="s">
+      <c r="AA19" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="AB19" s="6" t="s">
+      <c r="AB19" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AC19" s="6" t="s">
+      <c r="AC19" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="38"/>
-      <c r="B20" s="72" t="s">
+      <c r="B20" s="69" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="31">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="32">
         <v>100</v>
       </c>
       <c r="G20" s="30">
         <v>136.1</v>
       </c>
       <c r="H20" s="31">
         <v>111.5</v>
       </c>
       <c r="I20" s="31">
         <v>134.5</v>
       </c>
       <c r="J20" s="32">
         <v>111.7</v>
@@ -15521,61 +15945,64 @@
       </c>
       <c r="S20" s="30">
         <v>153.9</v>
       </c>
       <c r="T20" s="31">
         <v>125.7</v>
       </c>
       <c r="U20" s="31">
         <v>140.4</v>
       </c>
       <c r="V20" s="32">
         <v>84.3</v>
       </c>
       <c r="W20" s="30">
         <v>157.1</v>
       </c>
       <c r="X20" s="31">
         <v>121.7</v>
       </c>
       <c r="Y20" s="31">
         <v>122.1</v>
       </c>
       <c r="Z20" s="32">
         <v>96.3</v>
       </c>
-      <c r="AA20" s="31">
+      <c r="AA20" s="30">
         <v>223.2</v>
       </c>
       <c r="AB20" s="31">
         <v>162.6</v>
       </c>
-      <c r="AC20" s="32">
+      <c r="AC20" s="31">
         <v>129.9</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="32">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="41">
         <v>58</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="11">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="12">
         <v>100</v>
       </c>
       <c r="F21" s="13">
         <v>100</v>
       </c>
       <c r="G21" s="11">
         <v>205.8</v>
       </c>
       <c r="H21" s="12">
         <v>140.1</v>
       </c>
       <c r="I21" s="12">
@@ -15610,61 +16037,64 @@
       </c>
       <c r="S21" s="11">
         <v>140.1</v>
       </c>
       <c r="T21" s="12">
         <v>123.3</v>
       </c>
       <c r="U21" s="12">
         <v>120.4</v>
       </c>
       <c r="V21" s="13">
         <v>49.2</v>
       </c>
       <c r="W21" s="11">
         <v>140.1</v>
       </c>
       <c r="X21" s="12">
         <v>122.8</v>
       </c>
       <c r="Y21" s="12">
         <v>109.1</v>
       </c>
       <c r="Z21" s="13">
         <v>71.7</v>
       </c>
-      <c r="AA21" s="12">
+      <c r="AA21" s="11">
         <v>174.6</v>
       </c>
       <c r="AB21" s="12">
         <v>143.80000000000001</v>
       </c>
-      <c r="AC21" s="13">
+      <c r="AC21" s="12">
         <v>141.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="13">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="41">
         <v>59</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="11">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="12">
         <v>100</v>
       </c>
       <c r="F22" s="13">
         <v>100</v>
       </c>
       <c r="G22" s="11">
         <v>80.2</v>
       </c>
       <c r="H22" s="12">
         <v>77.900000000000006</v>
       </c>
       <c r="I22" s="12">
@@ -15699,61 +16129,64 @@
       </c>
       <c r="S22" s="11">
         <v>150.19999999999999</v>
       </c>
       <c r="T22" s="12">
         <v>108.5</v>
       </c>
       <c r="U22" s="12">
         <v>171.2</v>
       </c>
       <c r="V22" s="13">
         <v>99.7</v>
       </c>
       <c r="W22" s="11">
         <v>150.19999999999999</v>
       </c>
       <c r="X22" s="12">
         <v>105</v>
       </c>
       <c r="Y22" s="12">
         <v>143.30000000000001</v>
       </c>
       <c r="Z22" s="13">
         <v>93.1</v>
       </c>
-      <c r="AA22" s="12">
+      <c r="AA22" s="11">
         <v>116.4</v>
       </c>
       <c r="AB22" s="12">
         <v>86.2</v>
       </c>
-      <c r="AC22" s="13">
+      <c r="AC22" s="12">
         <v>124.7</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="13">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="41">
         <v>60</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="11">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="12">
         <v>100</v>
       </c>
       <c r="F23" s="13">
         <v>100</v>
       </c>
       <c r="G23" s="11">
         <v>108.4</v>
       </c>
       <c r="H23" s="12">
         <v>93.1</v>
       </c>
       <c r="I23" s="12">
@@ -15788,66 +16221,69 @@
       </c>
       <c r="S23" s="11">
         <v>139</v>
       </c>
       <c r="T23" s="12">
         <v>120</v>
       </c>
       <c r="U23" s="12">
         <v>140.1</v>
       </c>
       <c r="V23" s="13">
         <v>76.8</v>
       </c>
       <c r="W23" s="11">
         <v>139</v>
       </c>
       <c r="X23" s="12">
         <v>112.9</v>
       </c>
       <c r="Y23" s="12">
         <v>115.6</v>
       </c>
       <c r="Z23" s="13">
         <v>89.1</v>
       </c>
-      <c r="AA23" s="12">
+      <c r="AA23" s="11">
         <v>113.6</v>
       </c>
       <c r="AB23" s="12">
         <v>104.3</v>
       </c>
-      <c r="AC23" s="13">
+      <c r="AC23" s="12">
         <v>135.5</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="13">
+        <v>58.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="41">
         <v>61</v>
       </c>
       <c r="B24" s="37" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="12">
         <v>100</v>
       </c>
       <c r="F24" s="13">
         <v>100</v>
       </c>
       <c r="G24" s="11">
         <v>117.3</v>
       </c>
       <c r="H24" s="12">
         <v>112.4</v>
       </c>
       <c r="I24" s="12">
         <v>109.7</v>
       </c>
       <c r="J24" s="13">
         <v>114.3</v>
       </c>
@@ -15877,61 +16313,64 @@
       </c>
       <c r="S24" s="11">
         <v>170.8</v>
       </c>
       <c r="T24" s="12">
         <v>174.5</v>
       </c>
       <c r="U24" s="12">
         <v>172</v>
       </c>
       <c r="V24" s="13">
         <v>169.5</v>
       </c>
       <c r="W24" s="11">
         <v>191.1</v>
       </c>
       <c r="X24" s="12">
         <v>182.7</v>
       </c>
       <c r="Y24" s="12">
         <v>177.7</v>
       </c>
       <c r="Z24" s="13">
         <v>195.3</v>
       </c>
-      <c r="AA24" s="12">
+      <c r="AA24" s="11">
         <v>188</v>
       </c>
       <c r="AB24" s="12">
         <v>180.5</v>
       </c>
-      <c r="AC24" s="13">
+      <c r="AC24" s="12">
         <v>180.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="13">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="41">
         <v>62</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="11">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="12">
         <v>100</v>
       </c>
       <c r="F25" s="13">
         <v>100</v>
       </c>
       <c r="G25" s="11">
         <v>85.6</v>
       </c>
       <c r="H25" s="12">
         <v>100.9</v>
       </c>
       <c r="I25" s="12">
@@ -15966,61 +16405,64 @@
       </c>
       <c r="S25" s="11">
         <v>96.6</v>
       </c>
       <c r="T25" s="12">
         <v>128.19999999999999</v>
       </c>
       <c r="U25" s="12">
         <v>127.9</v>
       </c>
       <c r="V25" s="13">
         <v>73.2</v>
       </c>
       <c r="W25" s="11">
         <v>113</v>
       </c>
       <c r="X25" s="12">
         <v>156.9</v>
       </c>
       <c r="Y25" s="12">
         <v>158.69999999999999</v>
       </c>
       <c r="Z25" s="13">
         <v>78.5</v>
       </c>
-      <c r="AA25" s="12">
+      <c r="AA25" s="11">
         <v>116.1</v>
       </c>
       <c r="AB25" s="12">
         <v>154.4</v>
       </c>
-      <c r="AC25" s="13">
+      <c r="AC25" s="12">
         <v>121.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="13">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="41">
         <v>63</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="11">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="12">
         <v>100</v>
       </c>
       <c r="F26" s="13">
         <v>100</v>
       </c>
       <c r="G26" s="11">
         <v>105.6</v>
       </c>
       <c r="H26" s="12">
         <v>129.80000000000001</v>
       </c>
       <c r="I26" s="12">
@@ -16055,64 +16497,67 @@
       </c>
       <c r="S26" s="11">
         <v>158.9</v>
       </c>
       <c r="T26" s="12">
         <v>194.9</v>
       </c>
       <c r="U26" s="12">
         <v>92.6</v>
       </c>
       <c r="V26" s="13">
         <v>94.5</v>
       </c>
       <c r="W26" s="11">
         <v>158.9</v>
       </c>
       <c r="X26" s="12">
         <v>192.8</v>
       </c>
       <c r="Y26" s="12">
         <v>86.3</v>
       </c>
       <c r="Z26" s="13">
         <v>65.400000000000006</v>
       </c>
-      <c r="AA26" s="12">
+      <c r="AA26" s="11">
         <v>158.9</v>
       </c>
       <c r="AB26" s="12">
         <v>183.2</v>
       </c>
-      <c r="AC26" s="13">
+      <c r="AC26" s="12">
         <v>127.2</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="AD26" s="13">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" s="67"/>
+      <c r="B27" s="67" t="s">
+        <v>95</v>
       </c>
       <c r="C27" s="11">
         <v>100</v>
       </c>
       <c r="D27" s="12">
         <v>100</v>
       </c>
       <c r="E27" s="12">
         <v>100</v>
       </c>
       <c r="F27" s="13">
         <v>100</v>
       </c>
       <c r="G27" s="11">
         <v>104.5</v>
       </c>
       <c r="H27" s="12">
         <v>109.7</v>
       </c>
       <c r="I27" s="12">
         <v>103.4</v>
       </c>
       <c r="J27" s="13">
         <v>108.9</v>
       </c>
@@ -16142,65 +16587,68 @@
       </c>
       <c r="S27" s="11">
         <v>132.9</v>
       </c>
       <c r="T27" s="12">
         <v>146.6</v>
       </c>
       <c r="U27" s="12">
         <v>138.5</v>
       </c>
       <c r="V27" s="13">
         <v>113.9</v>
       </c>
       <c r="W27" s="11">
         <v>146.69999999999999</v>
       </c>
       <c r="X27" s="12">
         <v>162.69999999999999</v>
       </c>
       <c r="Y27" s="12">
         <v>152.9</v>
       </c>
       <c r="Z27" s="13">
         <v>122.8</v>
       </c>
-      <c r="AA27" s="12">
+      <c r="AA27" s="11">
         <v>153</v>
       </c>
       <c r="AB27" s="12">
         <v>163.19999999999999</v>
       </c>
-      <c r="AC27" s="13">
+      <c r="AC27" s="12">
         <v>161.30000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="71" t="s">
+      <c r="AD27" s="13">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" s="68" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="71" t="s">
+      <c r="B28" s="68" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="14">
         <v>100</v>
       </c>
       <c r="D28" s="15">
         <v>100</v>
       </c>
       <c r="E28" s="15">
         <v>100</v>
       </c>
       <c r="F28" s="16">
         <v>100</v>
       </c>
       <c r="G28" s="14">
         <v>113.1</v>
       </c>
       <c r="H28" s="15">
         <v>115</v>
       </c>
       <c r="I28" s="15">
         <v>110.2</v>
       </c>
       <c r="J28" s="16">
         <v>112</v>
@@ -16231,196 +16679,207 @@
       </c>
       <c r="S28" s="14">
         <v>139.9</v>
       </c>
       <c r="T28" s="15">
         <v>150.69999999999999</v>
       </c>
       <c r="U28" s="15">
         <v>144.1</v>
       </c>
       <c r="V28" s="16">
         <v>114.9</v>
       </c>
       <c r="W28" s="14">
         <v>153.80000000000001</v>
       </c>
       <c r="X28" s="15">
         <v>165.2</v>
       </c>
       <c r="Y28" s="15">
         <v>156.19999999999999</v>
       </c>
       <c r="Z28" s="16">
         <v>120.8</v>
       </c>
-      <c r="AA28" s="15">
+      <c r="AA28" s="14">
         <v>155</v>
       </c>
       <c r="AB28" s="15">
         <v>163.5</v>
       </c>
-      <c r="AC28" s="16">
+      <c r="AC28" s="15">
         <v>152.6</v>
       </c>
+      <c r="AD28" s="16">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...1 lines deleted...]
-    <mergeCell ref="AA18:AC18"/>
+  <mergeCells count="19">
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="K18:N18"/>
+    <mergeCell ref="O18:R18"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA18:AD18"/>
     <mergeCell ref="S18:V18"/>
     <mergeCell ref="A18:B19"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="W18:Z18"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
-    <mergeCell ref="A1:F1"/>
-[...6 lines deleted...]
-    <mergeCell ref="O18:R18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5215CBA0-D92E-4842-9644-83CD1D87B27B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5215CBA0-D92E-4842-9644-83CD1D87B27B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2010-2025</vt:lpstr>
       <vt:lpstr>2016 year =100</vt:lpstr>