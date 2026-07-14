--- v1 (2026-05-24)
+++ v2 (2026-07-14)
@@ -1,79 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6420" tabRatio="860" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13920" windowHeight="12270" tabRatio="860" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="9" r:id="rId1"/>
     <sheet name="Conventions" sheetId="10" r:id="rId2"/>
-    <sheet name="2010-2025" sheetId="2" r:id="rId3"/>
+    <sheet name="2010-2026" sheetId="2" r:id="rId3"/>
     <sheet name="2016 year =100" sheetId="8" r:id="rId4"/>
     <sheet name="2019 year =100" sheetId="4" r:id="rId5"/>
     <sheet name="2022 year =100" sheetId="7" r:id="rId6"/>
     <sheet name="Agriculture, forestry and f." sheetId="5" r:id="rId7"/>
     <sheet name="Information and comm." sheetId="6" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AE21" i="5" l="1"/>
+  <c r="AE20" i="5"/>
+  <c r="AE19" i="5"/>
+  <c r="AE18" i="5"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="105">
   <si>
     <t>1 quarter</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>9 months</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>Total for branches</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t xml:space="preserve">    Mining and quarrying</t>
   </si>
   <si>
@@ -287,64 +297,57 @@
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023003</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Department of National Accounts</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ibrayeva D.K., Botabayeva Zh.Z.,</t>
-[...1 lines deleted...]
-  <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>E-mail:</t>
-  </si>
-[...2 lines deleted...]
-zh.botabayeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">Methodology for calculating labor productivity    </t>
   </si>
   <si>
     <t>Statistical data of BNS and administrative data of Government agencies</t>
   </si>
@@ -370,59 +373,65 @@
     <t>Labor productivity indices in the industry Information and communication</t>
   </si>
   <si>
     <t>Real estate activities</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fisheries</t>
   </si>
   <si>
     <t>2010–2023 – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2007), which is comparable with NACE Rev.2;
 from 2024 onward – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2019), which is comparable with NACE Rev.2.</t>
   </si>
   <si>
     <t>According to the SNA 2008 from the section "Real estate activities" excludes conditional accommodation, because conditional housing implies the production of housing services by the homeowners in which they live for own consumption. 
 Labor productivity in the "Agriculture, forestry ang fisheries" in 2015-2018. was recalculated in connection with the addition of the number of people employed in private household plots (personal subsidiary plots).</t>
   </si>
   <si>
     <t>* Preliminary data</t>
   </si>
   <si>
     <t>year*</t>
   </si>
   <si>
     <t xml:space="preserve">©Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics </t>
   </si>
+  <si>
+    <t>d.ibraeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ibrayeva D.K.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -507,50 +516,58 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -817,63 +834,64 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -954,159 +972,160 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
+    <cellStyle name="Обычный 5" xfId="9"/>
     <cellStyle name="Обычный_Лист1" xfId="5"/>
     <cellStyle name="Обычный_Лист17" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1351,452 +1370,457 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/412054/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294878/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b10/na5nx6vwpxhzxirl1tm5ralwk1o11bgb/24.Methodology%20for%20calculating%20labor%20productivity.rar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/412054/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294878/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b10/na5nx6vwpxhzxirl1tm5ralwk1o11bgb/24.Methodology%20for%20calculating%20labor%20productivity.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.5" customWidth="1"/>
     <col min="2" max="2" width="92.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="50">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="64" t="s">
-        <v>100</v>
+      <c r="B6" s="62" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="49" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="51" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="51" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="49" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="53" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="49" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="54" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="75" t="s">
+      <c r="A15" s="74" t="s">
         <v>71</v>
       </c>
-      <c r="B15" s="61" t="s">
-        <v>91</v>
+      <c r="B15" s="59" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="76"/>
-[...1 lines deleted...]
-        <v>92</v>
+      <c r="A16" s="75"/>
+      <c r="B16" s="59" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="77"/>
+      <c r="A17" s="76"/>
       <c r="B17" s="55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="56">
-        <v>46141</v>
+      <c r="B18" s="73">
+        <v>46210</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="56">
-        <v>46210</v>
+      <c r="B19" s="73">
+        <v>46241</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="49" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="56" t="s">
         <v>79</v>
       </c>
-      <c r="B22" s="57" t="s">
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="49" t="s">
         <v>80</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>82</v>
+      <c r="B23" s="53" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A15:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/412054/"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B23" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId7"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="70"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="70"/>
+    <col min="1" max="1" width="9.33203125" style="68"/>
+    <col min="2" max="2" width="130.83203125" style="68" customWidth="1"/>
+    <col min="3" max="16384" width="9.33203125" style="68"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:4">
-      <c r="B5" s="59" t="s">
+      <c r="B5" s="57" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="57" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="57" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="6" spans="2:4">
-      <c r="B6" s="59" t="s">
+    <row r="8" spans="2:4">
+      <c r="B8" s="57" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="7" spans="2:4">
-      <c r="B7" s="59" t="s">
+    <row r="9" spans="2:4">
+      <c r="B9" s="57" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="8" spans="2:4">
-      <c r="B8" s="59" t="s">
+    <row r="10" spans="2:4">
+      <c r="B10" s="58" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="2:4">
-[...8 lines deleted...]
-    </row>
     <row r="11" spans="2:4">
-      <c r="B11" s="71"/>
+      <c r="B11" s="69"/>
     </row>
     <row r="12" spans="2:4">
-      <c r="B12" s="71"/>
+      <c r="B12" s="69"/>
     </row>
     <row r="13" spans="2:4">
-      <c r="B13" s="72"/>
+      <c r="B13" s="70"/>
     </row>
     <row r="14" spans="2:4">
-      <c r="B14" s="72"/>
+      <c r="B14" s="70"/>
     </row>
     <row r="15" spans="2:4">
-      <c r="B15" s="74" t="s">
-[...3 lines deleted...]
-      <c r="D15" s="73"/>
+      <c r="B15" s="72" t="s">
+        <v>102</v>
+      </c>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AJ5" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="BI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BL34" sqref="BL34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.1640625" style="2" customWidth="1"/>
     <col min="4" max="6" width="7.5" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.83203125" style="2" customWidth="1"/>
     <col min="8" max="10" width="7.5" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.83203125" style="2" customWidth="1"/>
     <col min="12" max="14" width="7.5" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.1640625" style="2" customWidth="1"/>
     <col min="16" max="18" width="7.5" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="2" customWidth="1"/>
     <col min="20" max="22" width="7.5" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.33203125" style="2" customWidth="1"/>
     <col min="24" max="26" width="7.5" style="2" customWidth="1"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="30" width="7.5" style="2" customWidth="1"/>
     <col min="31" max="31" width="8.33203125" style="2" customWidth="1"/>
     <col min="32" max="34" width="7.5" style="2" customWidth="1"/>
     <col min="35" max="35" width="8" style="2" customWidth="1"/>
     <col min="36" max="38" width="7.5" style="2" customWidth="1"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
     <col min="40" max="42" width="7.5" style="2" customWidth="1"/>
     <col min="43" max="43" width="8" style="2" customWidth="1"/>
     <col min="44" max="46" width="7.5" style="2" customWidth="1"/>
     <col min="47" max="47" width="8.5" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5" style="2" customWidth="1"/>
     <col min="49" max="49" width="7.33203125" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.6640625" style="2" customWidth="1"/>
     <col min="51" max="61" width="9.33203125" style="2"/>
     <col min="62" max="62" width="10.5" style="2" customWidth="1"/>
     <col min="63" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:69" ht="12.75">
+      <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="M2" s="17"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="17"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
       <c r="Z2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AB2" s="19"/>
       <c r="AC2" s="19"/>
       <c r="AD2" s="19"/>
       <c r="AE2" s="19"/>
       <c r="AF2" s="19"/>
       <c r="AG2" s="19"/>
       <c r="AH2" s="19"/>
-      <c r="AL2" s="80"/>
-[...2 lines deleted...]
-      <c r="AO2" s="80"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
       <c r="AU2" s="19"/>
       <c r="AV2" s="19"/>
       <c r="AW2" s="19"/>
       <c r="AX2" s="19"/>
       <c r="AY2" s="19"/>
       <c r="BA2" s="19"/>
       <c r="BB2" s="19"/>
       <c r="BC2" s="19"/>
       <c r="BD2" s="19"/>
       <c r="BE2" s="19"/>
       <c r="BI2" s="29"/>
-      <c r="BJ2" s="29"/>
-[...2 lines deleted...]
-      <c r="BM2" s="29" t="s">
+      <c r="BJ2" s="81" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="81"/>
+      <c r="BK2" s="81"/>
+      <c r="BL2" s="81"/>
+      <c r="BM2" s="81"/>
+      <c r="BN2" s="81"/>
+      <c r="BO2" s="81"/>
+      <c r="BP2" s="81"/>
+      <c r="BQ2" s="81"/>
+    </row>
+    <row r="3" spans="1:69" s="21" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A3" s="79"/>
       <c r="B3" s="78">
         <v>2010</v>
       </c>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78">
         <v>2011</v>
       </c>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78">
         <v>2012</v>
       </c>
       <c r="K3" s="78"/>
       <c r="L3" s="78"/>
       <c r="M3" s="78"/>
       <c r="N3" s="78">
         <v>2013</v>
       </c>
       <c r="O3" s="78"/>
       <c r="P3" s="78"/>
       <c r="Q3" s="78"/>
       <c r="R3" s="78">
@@ -1849,53 +1873,59 @@
       <c r="AW3" s="78"/>
       <c r="AX3" s="78">
         <v>2022</v>
       </c>
       <c r="AY3" s="78"/>
       <c r="AZ3" s="78"/>
       <c r="BA3" s="78"/>
       <c r="BB3" s="78">
         <v>2023</v>
       </c>
       <c r="BC3" s="78"/>
       <c r="BD3" s="78"/>
       <c r="BE3" s="78"/>
       <c r="BF3" s="78">
         <v>2024</v>
       </c>
       <c r="BG3" s="78"/>
       <c r="BH3" s="78"/>
       <c r="BI3" s="78"/>
       <c r="BJ3" s="78">
         <v>2025</v>
       </c>
       <c r="BK3" s="78"/>
       <c r="BL3" s="78"/>
       <c r="BM3" s="78"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="82"/>
+      <c r="BN3" s="78">
+        <v>2026</v>
+      </c>
+      <c r="BO3" s="78"/>
+      <c r="BP3" s="78"/>
+      <c r="BQ3" s="78"/>
+    </row>
+    <row r="4" spans="1:69" s="21" customFormat="1" ht="33.75">
+      <c r="A4" s="80"/>
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2042,54 +2072,66 @@
       <c r="BE4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="BF4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BG4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BH4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BI4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="BJ4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BK4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BL4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BM4" s="6" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:65" s="22" customFormat="1">
+        <v>101</v>
+      </c>
+      <c r="BN4" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="BO4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="BQ4" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:69" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>103</v>
       </c>
       <c r="C5" s="8">
         <v>103.9</v>
       </c>
       <c r="D5" s="8">
         <v>103.5</v>
       </c>
       <c r="E5" s="10">
         <v>103.7</v>
       </c>
       <c r="F5" s="7">
         <v>105.2</v>
       </c>
       <c r="G5" s="8">
         <v>105.7</v>
       </c>
       <c r="H5" s="8">
         <v>105.2</v>
       </c>
       <c r="I5" s="9">
@@ -2241,52 +2283,58 @@
       </c>
       <c r="BF5" s="7">
         <v>102.6</v>
       </c>
       <c r="BG5" s="8">
         <v>102.7</v>
       </c>
       <c r="BH5" s="8">
         <v>103.6</v>
       </c>
       <c r="BI5" s="9">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="7">
         <v>104.8</v>
       </c>
       <c r="BK5" s="8">
         <v>105.6</v>
       </c>
       <c r="BL5" s="8">
         <v>105.6</v>
       </c>
       <c r="BM5" s="9">
         <v>106.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:65" s="22" customFormat="1">
+      <c r="BN5" s="9">
+        <v>102</v>
+      </c>
+      <c r="BO5" s="8"/>
+      <c r="BP5" s="8"/>
+      <c r="BQ5" s="9"/>
+    </row>
+    <row r="6" spans="1:69" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>107.2</v>
       </c>
       <c r="C6" s="8">
         <v>108.4</v>
       </c>
       <c r="D6" s="8">
         <v>105.9</v>
       </c>
       <c r="E6" s="10">
         <v>103.7</v>
       </c>
       <c r="F6" s="7">
         <v>105.2</v>
       </c>
       <c r="G6" s="8">
         <v>104.6</v>
       </c>
       <c r="H6" s="8">
         <v>104.9</v>
       </c>
       <c r="I6" s="10">
@@ -2438,54 +2486,60 @@
       </c>
       <c r="BF6" s="7">
         <v>105.9</v>
       </c>
       <c r="BG6" s="8">
         <v>104.5</v>
       </c>
       <c r="BH6" s="8">
         <v>105.3</v>
       </c>
       <c r="BI6" s="10">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="7">
         <v>109.2</v>
       </c>
       <c r="BK6" s="8">
         <v>110.4</v>
       </c>
       <c r="BL6" s="8">
         <v>111.2</v>
       </c>
       <c r="BM6" s="10">
         <v>112.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6" s="10">
+        <v>101</v>
+      </c>
+      <c r="BO6" s="8"/>
+      <c r="BP6" s="8"/>
+      <c r="BQ6" s="10"/>
+    </row>
+    <row r="7" spans="1:69">
       <c r="A7" s="44" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>102.3</v>
       </c>
       <c r="C7" s="12">
         <v>102.8</v>
       </c>
       <c r="D7" s="12">
         <v>95.5</v>
       </c>
       <c r="E7" s="13">
         <v>88.3</v>
       </c>
       <c r="F7" s="11">
         <v>101.1</v>
       </c>
       <c r="G7" s="12">
         <v>101.9</v>
       </c>
       <c r="H7" s="12">
         <v>112.3</v>
       </c>
       <c r="I7" s="13">
         <v>132.19999999999999</v>
       </c>
@@ -2635,52 +2689,58 @@
       </c>
       <c r="BF7" s="11">
         <v>104.8</v>
       </c>
       <c r="BG7" s="12">
         <v>108</v>
       </c>
       <c r="BH7" s="12">
         <v>116.8</v>
       </c>
       <c r="BI7" s="13">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="11">
         <v>110.6</v>
       </c>
       <c r="BK7" s="12">
         <v>111.3</v>
       </c>
       <c r="BL7" s="12">
         <v>112.8</v>
       </c>
       <c r="BM7" s="13">
         <v>112.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7" s="13">
+        <v>102.6</v>
+      </c>
+      <c r="BO7" s="12"/>
+      <c r="BP7" s="12"/>
+      <c r="BQ7" s="13"/>
+    </row>
+    <row r="8" spans="1:69">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>108.2</v>
       </c>
       <c r="C8" s="12">
         <v>108.7</v>
       </c>
       <c r="D8" s="12">
         <v>106.7</v>
       </c>
       <c r="E8" s="13">
         <v>106.1</v>
       </c>
       <c r="F8" s="11">
         <v>106.5</v>
       </c>
       <c r="G8" s="12">
         <v>104.6</v>
       </c>
       <c r="H8" s="12">
         <v>103.2</v>
       </c>
       <c r="I8" s="13">
@@ -2832,52 +2892,58 @@
       </c>
       <c r="BF8" s="11">
         <v>104.6</v>
       </c>
       <c r="BG8" s="12">
         <v>99.9</v>
       </c>
       <c r="BH8" s="12">
         <v>99.2</v>
       </c>
       <c r="BI8" s="13">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="11">
         <v>103.8</v>
       </c>
       <c r="BK8" s="12">
         <v>104.9</v>
       </c>
       <c r="BL8" s="12">
         <v>106.3</v>
       </c>
       <c r="BM8" s="13">
         <v>107.4</v>
       </c>
-    </row>
-    <row r="9" spans="1:65" ht="9.75" customHeight="1">
+      <c r="BN8" s="13">
+        <v>98</v>
+      </c>
+      <c r="BO8" s="12"/>
+      <c r="BP8" s="12"/>
+      <c r="BQ8" s="13"/>
+    </row>
+    <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>106.9</v>
       </c>
       <c r="C9" s="12">
         <v>107.3</v>
       </c>
       <c r="D9" s="12">
         <v>106.9</v>
       </c>
       <c r="E9" s="13">
         <v>108.1</v>
       </c>
       <c r="F9" s="11">
         <v>107.3</v>
       </c>
       <c r="G9" s="12">
         <v>101.6</v>
       </c>
       <c r="H9" s="12">
         <v>96.6</v>
       </c>
       <c r="I9" s="13">
@@ -3029,52 +3095,58 @@
       </c>
       <c r="BF9" s="11">
         <v>101.4</v>
       </c>
       <c r="BG9" s="12">
         <v>99.4</v>
       </c>
       <c r="BH9" s="12">
         <v>96.7</v>
       </c>
       <c r="BI9" s="13">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="11">
         <v>102.3</v>
       </c>
       <c r="BK9" s="12">
         <v>103.3</v>
       </c>
       <c r="BL9" s="12">
         <v>104.8</v>
       </c>
       <c r="BM9" s="13">
         <v>105.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9" s="13">
+        <v>85.6</v>
+      </c>
+      <c r="BO9" s="12"/>
+      <c r="BP9" s="12"/>
+      <c r="BQ9" s="13"/>
+    </row>
+    <row r="10" spans="1:69">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>116.8</v>
       </c>
       <c r="C10" s="12">
         <v>119.1</v>
       </c>
       <c r="D10" s="12">
         <v>114.1</v>
       </c>
       <c r="E10" s="13">
         <v>109.1</v>
       </c>
       <c r="F10" s="11">
         <v>107.6</v>
       </c>
       <c r="G10" s="12">
         <v>106.8</v>
       </c>
       <c r="H10" s="12">
         <v>109.4</v>
       </c>
       <c r="I10" s="13">
@@ -3226,52 +3298,58 @@
       </c>
       <c r="BF10" s="11">
         <v>106.2</v>
       </c>
       <c r="BG10" s="12">
         <v>102</v>
       </c>
       <c r="BH10" s="12">
         <v>99.7</v>
       </c>
       <c r="BI10" s="13">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="11">
         <v>107.1</v>
       </c>
       <c r="BK10" s="12">
         <v>104.8</v>
       </c>
       <c r="BL10" s="12">
         <v>105.7</v>
       </c>
       <c r="BM10" s="13">
         <v>107</v>
       </c>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10" s="13">
+        <v>108.2</v>
+      </c>
+      <c r="BO10" s="12"/>
+      <c r="BP10" s="12"/>
+      <c r="BQ10" s="13"/>
+    </row>
+    <row r="11" spans="1:69">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>115.5</v>
       </c>
       <c r="C11" s="12">
         <v>117</v>
       </c>
       <c r="D11" s="12">
         <v>119.4</v>
       </c>
       <c r="E11" s="13">
         <v>104.2</v>
       </c>
       <c r="F11" s="11">
         <v>111.4</v>
       </c>
       <c r="G11" s="12">
         <v>110.1</v>
       </c>
       <c r="H11" s="12">
         <v>106.5</v>
       </c>
       <c r="I11" s="13">
@@ -3423,52 +3501,58 @@
       </c>
       <c r="BF11" s="11">
         <v>110.4</v>
       </c>
       <c r="BG11" s="12">
         <v>101.8</v>
       </c>
       <c r="BH11" s="12">
         <v>102.2</v>
       </c>
       <c r="BI11" s="13">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="11">
         <v>91.3</v>
       </c>
       <c r="BK11" s="12">
         <v>98.7</v>
       </c>
       <c r="BL11" s="12">
         <v>102.9</v>
       </c>
       <c r="BM11" s="13">
         <v>103.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:65" ht="22.5">
+      <c r="BN11" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="BO11" s="12"/>
+      <c r="BP11" s="12"/>
+      <c r="BQ11" s="13"/>
+    </row>
+    <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>61</v>
       </c>
       <c r="C12" s="12">
         <v>52.3</v>
       </c>
       <c r="D12" s="12">
         <v>56.6</v>
       </c>
       <c r="E12" s="13">
         <v>104.5</v>
       </c>
       <c r="F12" s="11">
         <v>99.4</v>
       </c>
       <c r="G12" s="12">
         <v>97.4</v>
       </c>
       <c r="H12" s="12">
         <v>91.9</v>
       </c>
       <c r="I12" s="13">
@@ -3620,52 +3704,58 @@
       </c>
       <c r="BF12" s="11">
         <v>100.7</v>
       </c>
       <c r="BG12" s="12">
         <v>95.7</v>
       </c>
       <c r="BH12" s="12">
         <v>92.4</v>
       </c>
       <c r="BI12" s="13">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="11">
         <v>92.2</v>
       </c>
       <c r="BK12" s="12">
         <v>99.3</v>
       </c>
       <c r="BL12" s="12">
         <v>96.6</v>
       </c>
       <c r="BM12" s="13">
         <v>98</v>
       </c>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12" s="13">
+        <v>120.2</v>
+      </c>
+      <c r="BO12" s="12"/>
+      <c r="BP12" s="12"/>
+      <c r="BQ12" s="13"/>
+    </row>
+    <row r="13" spans="1:69">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>94.6</v>
       </c>
       <c r="C13" s="12">
         <v>102.6</v>
       </c>
       <c r="D13" s="12">
         <v>105.6</v>
       </c>
       <c r="E13" s="13">
         <v>99</v>
       </c>
       <c r="F13" s="11">
         <v>102.3</v>
       </c>
       <c r="G13" s="12">
         <v>98.5</v>
       </c>
       <c r="H13" s="12">
         <v>98.5</v>
       </c>
       <c r="I13" s="13">
@@ -3817,52 +3907,58 @@
       </c>
       <c r="BF13" s="11">
         <v>113.1</v>
       </c>
       <c r="BG13" s="12">
         <v>109.8</v>
       </c>
       <c r="BH13" s="12">
         <v>109.8</v>
       </c>
       <c r="BI13" s="13">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="11">
         <v>116.9</v>
       </c>
       <c r="BK13" s="12">
         <v>119</v>
       </c>
       <c r="BL13" s="12">
         <v>116.8</v>
       </c>
       <c r="BM13" s="13">
         <v>121.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:65" s="4" customFormat="1">
+      <c r="BN13" s="13">
+        <v>113.9</v>
+      </c>
+      <c r="BO13" s="12"/>
+      <c r="BP13" s="12"/>
+      <c r="BQ13" s="13"/>
+    </row>
+    <row r="14" spans="1:69" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>99.6</v>
       </c>
       <c r="C14" s="8">
         <v>100.2</v>
       </c>
       <c r="D14" s="8">
         <v>101.4</v>
       </c>
       <c r="E14" s="10">
         <v>103.8</v>
       </c>
       <c r="F14" s="7">
         <v>105.3</v>
       </c>
       <c r="G14" s="8">
         <v>106.9</v>
       </c>
       <c r="H14" s="8">
         <v>105.5</v>
       </c>
       <c r="I14" s="10">
@@ -4014,52 +4110,58 @@
       </c>
       <c r="BF14" s="7">
         <v>100.9</v>
       </c>
       <c r="BG14" s="8">
         <v>101.9</v>
       </c>
       <c r="BH14" s="8">
         <v>102.7</v>
       </c>
       <c r="BI14" s="10">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="7">
         <v>102.4</v>
       </c>
       <c r="BK14" s="8">
         <v>103.3</v>
       </c>
       <c r="BL14" s="8">
         <v>102.8</v>
       </c>
       <c r="BM14" s="10">
         <v>103.4</v>
       </c>
-    </row>
-    <row r="15" spans="1:65" ht="22.5">
+      <c r="BN14" s="10">
+        <v>102.5</v>
+      </c>
+      <c r="BO14" s="8"/>
+      <c r="BP14" s="8"/>
+      <c r="BQ14" s="10"/>
+    </row>
+    <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>108.7</v>
       </c>
       <c r="C15" s="12">
         <v>107</v>
       </c>
       <c r="D15" s="12">
         <v>106.9</v>
       </c>
       <c r="E15" s="13">
         <v>108.1</v>
       </c>
       <c r="F15" s="11">
         <v>115.2</v>
       </c>
       <c r="G15" s="12">
         <v>117</v>
       </c>
       <c r="H15" s="12">
         <v>119.3</v>
       </c>
       <c r="I15" s="13">
@@ -4211,52 +4313,58 @@
       </c>
       <c r="BF15" s="11">
         <v>104.9</v>
       </c>
       <c r="BG15" s="12">
         <v>103</v>
       </c>
       <c r="BH15" s="12">
         <v>104.3</v>
       </c>
       <c r="BI15" s="13">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="11">
         <v>103.3</v>
       </c>
       <c r="BK15" s="12">
         <v>105</v>
       </c>
       <c r="BL15" s="12">
         <v>105.2</v>
       </c>
       <c r="BM15" s="13">
         <v>105.1</v>
       </c>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="BO15" s="12"/>
+      <c r="BP15" s="12"/>
+      <c r="BQ15" s="13"/>
+    </row>
+    <row r="16" spans="1:69">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>92.5</v>
       </c>
       <c r="C16" s="12">
         <v>96.7</v>
       </c>
       <c r="D16" s="12">
         <v>98.2</v>
       </c>
       <c r="E16" s="13">
         <v>99.9</v>
       </c>
       <c r="F16" s="11">
         <v>105.6</v>
       </c>
       <c r="G16" s="12">
         <v>105.1</v>
       </c>
       <c r="H16" s="12">
         <v>102.1</v>
       </c>
       <c r="I16" s="13">
@@ -4408,52 +4516,58 @@
       </c>
       <c r="BF16" s="11">
         <v>104.3</v>
       </c>
       <c r="BG16" s="12">
         <v>102.2</v>
       </c>
       <c r="BH16" s="12">
         <v>104.5</v>
       </c>
       <c r="BI16" s="13">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="11">
         <v>120.5</v>
       </c>
       <c r="BK16" s="12">
         <v>121.4</v>
       </c>
       <c r="BL16" s="12">
         <v>120.2</v>
       </c>
       <c r="BM16" s="13">
         <v>119.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16" s="13">
+        <v>114.1</v>
+      </c>
+      <c r="BO16" s="12"/>
+      <c r="BP16" s="12"/>
+      <c r="BQ16" s="13"/>
+    </row>
+    <row r="17" spans="1:69">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>96.7</v>
       </c>
       <c r="C17" s="12">
         <v>97.7</v>
       </c>
       <c r="D17" s="12">
         <v>107.4</v>
       </c>
       <c r="E17" s="13">
         <v>118.6</v>
       </c>
       <c r="F17" s="11">
         <v>120.7</v>
       </c>
       <c r="G17" s="12">
         <v>120.3</v>
       </c>
       <c r="H17" s="12">
         <v>108</v>
       </c>
       <c r="I17" s="13">
@@ -4605,52 +4719,58 @@
       </c>
       <c r="BF17" s="11">
         <v>88.7</v>
       </c>
       <c r="BG17" s="12">
         <v>103.7</v>
       </c>
       <c r="BH17" s="12">
         <v>97.1</v>
       </c>
       <c r="BI17" s="13">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="11">
         <v>101.9</v>
       </c>
       <c r="BK17" s="12">
         <v>96.6</v>
       </c>
       <c r="BL17" s="12">
         <v>98.8</v>
       </c>
       <c r="BM17" s="13">
         <v>100.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17" s="13">
+        <v>95.5</v>
+      </c>
+      <c r="BO17" s="12"/>
+      <c r="BP17" s="12"/>
+      <c r="BQ17" s="13"/>
+    </row>
+    <row r="18" spans="1:69">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="12">
         <v>171.8</v>
       </c>
       <c r="D18" s="12">
         <v>170.1</v>
       </c>
       <c r="E18" s="13">
         <v>114.9</v>
       </c>
       <c r="F18" s="11">
         <v>140.6</v>
       </c>
       <c r="G18" s="12">
         <v>126.3</v>
       </c>
       <c r="H18" s="12">
         <v>113.3</v>
       </c>
       <c r="I18" s="13">
@@ -4802,52 +4922,58 @@
       </c>
       <c r="BF18" s="11">
         <v>109.9</v>
       </c>
       <c r="BG18" s="12">
         <v>109.1</v>
       </c>
       <c r="BH18" s="12">
         <v>108.4</v>
       </c>
       <c r="BI18" s="13">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="11">
         <v>100.8</v>
       </c>
       <c r="BK18" s="12">
         <v>99</v>
       </c>
       <c r="BL18" s="12">
         <v>97.7</v>
       </c>
       <c r="BM18" s="13">
         <v>101.2</v>
       </c>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18" s="13">
+        <v>99.8</v>
+      </c>
+      <c r="BO18" s="12"/>
+      <c r="BP18" s="12"/>
+      <c r="BQ18" s="13"/>
+    </row>
+    <row r="19" spans="1:69">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>69.7</v>
       </c>
       <c r="C19" s="12">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="12">
         <v>82.1</v>
       </c>
       <c r="E19" s="13">
         <v>83.8</v>
       </c>
       <c r="F19" s="11">
         <v>94.7</v>
       </c>
       <c r="G19" s="12">
         <v>96.1</v>
       </c>
       <c r="H19" s="12">
         <v>91.7</v>
       </c>
       <c r="I19" s="13">
@@ -4999,54 +5125,60 @@
       </c>
       <c r="BF19" s="11">
         <v>100.8</v>
       </c>
       <c r="BG19" s="12">
         <v>101.4</v>
       </c>
       <c r="BH19" s="12">
         <v>99.7</v>
       </c>
       <c r="BI19" s="13">
         <v>101</v>
       </c>
       <c r="BJ19" s="11">
         <v>106.4</v>
       </c>
       <c r="BK19" s="12">
         <v>105.9</v>
       </c>
       <c r="BL19" s="12">
         <v>105.2</v>
       </c>
       <c r="BM19" s="13">
         <v>104.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" s="23" customFormat="1">
+      <c r="BN19" s="13">
+        <v>96</v>
+      </c>
+      <c r="BO19" s="12"/>
+      <c r="BP19" s="12"/>
+      <c r="BQ19" s="13"/>
+    </row>
+    <row r="20" spans="1:69" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>128.1</v>
       </c>
       <c r="C20" s="12">
         <v>147.5</v>
       </c>
       <c r="D20" s="12">
         <v>155.4</v>
       </c>
       <c r="E20" s="13">
         <v>92.6</v>
       </c>
       <c r="F20" s="11">
         <v>115.8</v>
       </c>
       <c r="G20" s="12">
         <v>108.1</v>
       </c>
       <c r="H20" s="12">
         <v>118.3</v>
       </c>
       <c r="I20" s="13">
         <v>103.5</v>
       </c>
@@ -5196,52 +5328,58 @@
       </c>
       <c r="BF20" s="11">
         <v>101</v>
       </c>
       <c r="BG20" s="12">
         <v>98.7</v>
       </c>
       <c r="BH20" s="12">
         <v>100</v>
       </c>
       <c r="BI20" s="13">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="11">
         <v>104.1</v>
       </c>
       <c r="BK20" s="12">
         <v>105</v>
       </c>
       <c r="BL20" s="12">
         <v>102.7</v>
       </c>
       <c r="BM20" s="13">
         <v>101.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="12" customHeight="1">
+      <c r="BN20" s="13">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="BO20" s="12"/>
+      <c r="BP20" s="12"/>
+      <c r="BQ20" s="13"/>
+    </row>
+    <row r="21" spans="1:69" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>111.4</v>
       </c>
       <c r="C21" s="12">
         <v>89.5</v>
       </c>
       <c r="D21" s="12">
         <v>82.4</v>
       </c>
       <c r="E21" s="13">
         <v>116</v>
       </c>
       <c r="F21" s="11">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="12">
         <v>75.7</v>
       </c>
       <c r="H21" s="12">
         <v>80.8</v>
       </c>
       <c r="I21" s="13">
@@ -5393,52 +5531,58 @@
       </c>
       <c r="BF21" s="11">
         <v>100.1</v>
       </c>
       <c r="BG21" s="12">
         <v>100.6</v>
       </c>
       <c r="BH21" s="12">
         <v>102.1</v>
       </c>
       <c r="BI21" s="13">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="11">
         <v>104.4</v>
       </c>
       <c r="BK21" s="12">
         <v>102.8</v>
       </c>
       <c r="BL21" s="12">
         <v>99.1</v>
       </c>
       <c r="BM21" s="13">
         <v>93.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="13">
+        <v>97.8</v>
+      </c>
+      <c r="BO21" s="12"/>
+      <c r="BP21" s="12"/>
+      <c r="BQ21" s="13"/>
+    </row>
+    <row r="22" spans="1:69">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="12">
         <v>61.1</v>
       </c>
       <c r="D22" s="12">
         <v>59.5</v>
       </c>
       <c r="E22" s="13">
         <v>126.5</v>
       </c>
       <c r="F22" s="11">
         <v>79.2</v>
       </c>
       <c r="G22" s="12">
         <v>94.1</v>
       </c>
       <c r="H22" s="12">
         <v>98.5</v>
       </c>
       <c r="I22" s="13">
@@ -5590,52 +5734,58 @@
       </c>
       <c r="BF22" s="11">
         <v>96.7</v>
       </c>
       <c r="BG22" s="12">
         <v>99.6</v>
       </c>
       <c r="BH22" s="12">
         <v>102.2</v>
       </c>
       <c r="BI22" s="13">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="11">
         <v>93.7</v>
       </c>
       <c r="BK22" s="12">
         <v>95.6</v>
       </c>
       <c r="BL22" s="12">
         <v>96.7</v>
       </c>
       <c r="BM22" s="13">
         <v>92.8</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="22.5">
+      <c r="BN22" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="BO22" s="12"/>
+      <c r="BP22" s="12"/>
+      <c r="BQ22" s="13"/>
+    </row>
+    <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>97.7</v>
       </c>
       <c r="D23" s="12">
         <v>99.1</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>99.1</v>
       </c>
       <c r="G23" s="12">
         <v>98.6</v>
       </c>
       <c r="H23" s="12">
         <v>100</v>
       </c>
       <c r="I23" s="13">
@@ -5787,52 +5937,58 @@
       </c>
       <c r="BF23" s="11">
         <v>92.6</v>
       </c>
       <c r="BG23" s="12">
         <v>103</v>
       </c>
       <c r="BH23" s="12">
         <v>106.5</v>
       </c>
       <c r="BI23" s="13">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="11">
         <v>106</v>
       </c>
       <c r="BK23" s="12">
         <v>103.5</v>
       </c>
       <c r="BL23" s="12">
         <v>101.6</v>
       </c>
       <c r="BM23" s="13">
         <v>101.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="13">
+        <v>98.1</v>
+      </c>
+      <c r="BO23" s="12"/>
+      <c r="BP23" s="12"/>
+      <c r="BQ23" s="13"/>
+    </row>
+    <row r="24" spans="1:69">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>98</v>
       </c>
       <c r="C24" s="12">
         <v>98.9</v>
       </c>
       <c r="D24" s="12">
         <v>99.5</v>
       </c>
       <c r="E24" s="13">
         <v>98.1</v>
       </c>
       <c r="F24" s="11">
         <v>98.9</v>
       </c>
       <c r="G24" s="12">
         <v>98.7</v>
       </c>
       <c r="H24" s="12">
         <v>97.8</v>
       </c>
       <c r="I24" s="13">
@@ -5984,52 +6140,58 @@
       </c>
       <c r="BF24" s="11">
         <v>99.9</v>
       </c>
       <c r="BG24" s="12">
         <v>100.5</v>
       </c>
       <c r="BH24" s="12">
         <v>99.8</v>
       </c>
       <c r="BI24" s="13">
         <v>100</v>
       </c>
       <c r="BJ24" s="11">
         <v>98.4</v>
       </c>
       <c r="BK24" s="12">
         <v>99.2</v>
       </c>
       <c r="BL24" s="12">
         <v>99.3</v>
       </c>
       <c r="BM24" s="13">
         <v>98.9</v>
       </c>
-    </row>
-    <row r="25" spans="1:65" ht="12" customHeight="1">
+      <c r="BN24" s="13">
+        <v>101.5</v>
+      </c>
+      <c r="BO24" s="12"/>
+      <c r="BP24" s="12"/>
+      <c r="BQ24" s="13"/>
+    </row>
+    <row r="25" spans="1:69" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>97.5</v>
       </c>
       <c r="C25" s="12">
         <v>99.2</v>
       </c>
       <c r="D25" s="12">
         <v>99.5</v>
       </c>
       <c r="E25" s="13">
         <v>98.7</v>
       </c>
       <c r="F25" s="11">
         <v>102.9</v>
       </c>
       <c r="G25" s="12">
         <v>101.7</v>
       </c>
       <c r="H25" s="12">
         <v>99.2</v>
       </c>
       <c r="I25" s="13">
@@ -6181,52 +6343,58 @@
       </c>
       <c r="BF25" s="11">
         <v>98.5</v>
       </c>
       <c r="BG25" s="12">
         <v>99</v>
       </c>
       <c r="BH25" s="12">
         <v>102.6</v>
       </c>
       <c r="BI25" s="13">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="11">
         <v>98.6</v>
       </c>
       <c r="BK25" s="12">
         <v>98.3</v>
       </c>
       <c r="BL25" s="12">
         <v>96.8</v>
       </c>
       <c r="BM25" s="13">
         <v>96.8</v>
       </c>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="BO25" s="12"/>
+      <c r="BP25" s="12"/>
+      <c r="BQ25" s="13"/>
+    </row>
+    <row r="26" spans="1:69">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>110.1</v>
       </c>
       <c r="C26" s="12">
         <v>102.5</v>
       </c>
       <c r="D26" s="12">
         <v>88</v>
       </c>
       <c r="E26" s="13">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="11">
         <v>83.7</v>
       </c>
       <c r="G26" s="12">
         <v>95.5</v>
       </c>
       <c r="H26" s="12">
         <v>92.1</v>
       </c>
       <c r="I26" s="13">
@@ -6378,52 +6546,58 @@
       </c>
       <c r="BF26" s="11">
         <v>85.8</v>
       </c>
       <c r="BG26" s="12">
         <v>90.9</v>
       </c>
       <c r="BH26" s="12">
         <v>93.2</v>
       </c>
       <c r="BI26" s="13">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="11">
         <v>92.9</v>
       </c>
       <c r="BK26" s="12">
         <v>97.1</v>
       </c>
       <c r="BL26" s="12">
         <v>98.1</v>
       </c>
       <c r="BM26" s="13">
         <v>98.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26" s="13">
+        <v>95.9</v>
+      </c>
+      <c r="BO26" s="12"/>
+      <c r="BP26" s="12"/>
+      <c r="BQ26" s="13"/>
+    </row>
+    <row r="27" spans="1:69">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>61.7</v>
       </c>
       <c r="C27" s="15">
         <v>65</v>
       </c>
       <c r="D27" s="15">
         <v>80</v>
       </c>
       <c r="E27" s="16">
         <v>109.4</v>
       </c>
       <c r="F27" s="14">
         <v>136.4</v>
       </c>
       <c r="G27" s="15">
         <v>188.3</v>
       </c>
       <c r="H27" s="15">
         <v>127.8</v>
       </c>
       <c r="I27" s="16">
@@ -6575,131 +6749,143 @@
       </c>
       <c r="BF27" s="14">
         <v>104.6</v>
       </c>
       <c r="BG27" s="15">
         <v>100.7</v>
       </c>
       <c r="BH27" s="15">
         <v>95.3</v>
       </c>
       <c r="BI27" s="16">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="14">
         <v>86.5</v>
       </c>
       <c r="BK27" s="15">
         <v>89.7</v>
       </c>
       <c r="BL27" s="15">
         <v>90.7</v>
       </c>
       <c r="BM27" s="16">
         <v>96</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C30" s="79"/>
+      <c r="BN27" s="16">
+        <v>104</v>
+      </c>
+      <c r="BO27" s="15"/>
+      <c r="BP27" s="15"/>
+      <c r="BQ27" s="16"/>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="77" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="21">
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BJ2:BQ2"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="V3:Y3"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AD3:AG3"/>
-    <mergeCell ref="J3:M3"/>
-[...2 lines deleted...]
-    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="N3:Q3"/>
-    <mergeCell ref="R3:U3"/>
-    <mergeCell ref="V3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="O5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AQ37" sqref="AQ37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="32" width="9.33203125" style="2"/>
     <col min="33" max="33" width="10.6640625" style="2" customWidth="1"/>
     <col min="34" max="37" width="9.33203125" style="2"/>
     <col min="38" max="38" width="10.1640625" style="2" customWidth="1"/>
     <col min="39" max="39" width="11.6640625" style="2" customWidth="1"/>
     <col min="40" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:45" ht="12.75">
+      <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:45" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="AC2" s="26"/>
       <c r="AD2" s="26"/>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
       <c r="AL2" s="48"/>
-      <c r="AM2" s="48"/>
-[...1 lines deleted...]
-      <c r="AO2" s="48" t="s">
+      <c r="AM2" s="81" t="s">
         <v>51</v>
       </c>
-    </row>
-    <row r="3" spans="1:41" ht="11.25" customHeight="1">
+      <c r="AN2" s="81"/>
+      <c r="AO2" s="81"/>
+      <c r="AP2" s="81"/>
+      <c r="AQ2" s="81"/>
+      <c r="AR2" s="81"/>
+      <c r="AS2" s="81"/>
+    </row>
+    <row r="3" spans="1:45" ht="11.25" customHeight="1">
       <c r="A3" s="78"/>
       <c r="B3" s="83">
         <v>2016</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83">
         <v>2017</v>
       </c>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83">
         <v>2018</v>
       </c>
       <c r="K3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83">
         <v>2019</v>
       </c>
       <c r="O3" s="83"/>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
@@ -6717,52 +6903,58 @@
       <c r="Y3" s="83"/>
       <c r="Z3" s="83">
         <v>2022</v>
       </c>
       <c r="AA3" s="83"/>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83">
         <v>2023</v>
       </c>
       <c r="AE3" s="83"/>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83">
         <v>2024</v>
       </c>
       <c r="AI3" s="83"/>
       <c r="AJ3" s="83"/>
       <c r="AK3" s="83"/>
       <c r="AL3" s="83">
         <v>2025</v>
       </c>
       <c r="AM3" s="83"/>
       <c r="AN3" s="83"/>
       <c r="AO3" s="83"/>
-    </row>
-    <row r="4" spans="1:41" s="21" customFormat="1" ht="22.5">
+      <c r="AP3" s="83">
+        <v>2026</v>
+      </c>
+      <c r="AQ3" s="83"/>
+      <c r="AR3" s="83"/>
+      <c r="AS3" s="83"/>
+    </row>
+    <row r="4" spans="1:45" s="21" customFormat="1" ht="22.5">
       <c r="A4" s="78"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
@@ -6838,54 +7030,66 @@
       <c r="AG4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AH4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AI4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AJ4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AK4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AL4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AM4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AN4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AO4" s="27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:41" s="22" customFormat="1">
+        <v>101</v>
+      </c>
+      <c r="AP4" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR4" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS4" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:45" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
         <v>100</v>
       </c>
       <c r="E5" s="10">
         <v>100</v>
       </c>
       <c r="F5" s="7">
         <v>103.2</v>
       </c>
       <c r="G5" s="8">
         <v>104.1</v>
       </c>
       <c r="H5" s="8">
         <v>105</v>
       </c>
       <c r="I5" s="10">
@@ -6965,52 +7169,58 @@
       </c>
       <c r="AH5" s="7">
         <v>121</v>
       </c>
       <c r="AI5" s="8">
         <v>120.1</v>
       </c>
       <c r="AJ5" s="8">
         <v>121.6</v>
       </c>
       <c r="AK5" s="9">
         <v>123.5</v>
       </c>
       <c r="AL5" s="7">
         <v>126.8</v>
       </c>
       <c r="AM5" s="8">
         <v>126.8</v>
       </c>
       <c r="AN5" s="8">
         <v>128.4</v>
       </c>
       <c r="AO5" s="9">
         <v>131.30000000000001</v>
       </c>
-    </row>
-    <row r="6" spans="1:41" s="22" customFormat="1">
+      <c r="AP5" s="7">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="AQ5" s="8"/>
+      <c r="AR5" s="8"/>
+      <c r="AS5" s="9"/>
+    </row>
+    <row r="6" spans="1:45" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>111.6</v>
       </c>
       <c r="G6" s="8">
         <v>113.3</v>
       </c>
       <c r="H6" s="8">
         <v>112.9</v>
       </c>
       <c r="I6" s="10">
@@ -7090,54 +7300,60 @@
       </c>
       <c r="AH6" s="7">
         <v>163.6</v>
       </c>
       <c r="AI6" s="8">
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="8">
         <v>160.4</v>
       </c>
       <c r="AK6" s="10">
         <v>162.5</v>
       </c>
       <c r="AL6" s="7">
         <v>178.7</v>
       </c>
       <c r="AM6" s="8">
         <v>179.6</v>
       </c>
       <c r="AN6" s="8">
         <v>178.4</v>
       </c>
       <c r="AO6" s="10">
         <v>182.3</v>
       </c>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6" s="7">
+        <v>180.5</v>
+      </c>
+      <c r="AQ6" s="8"/>
+      <c r="AR6" s="8"/>
+      <c r="AS6" s="10"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" s="44" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>111.9</v>
       </c>
       <c r="G7" s="12">
         <v>110.8</v>
       </c>
       <c r="H7" s="12">
         <v>109.2</v>
       </c>
       <c r="I7" s="13">
         <v>111.3</v>
       </c>
@@ -7215,52 +7431,58 @@
       </c>
       <c r="AH7" s="11">
         <v>165.9</v>
       </c>
       <c r="AI7" s="12">
         <v>177.3</v>
       </c>
       <c r="AJ7" s="12">
         <v>169.7</v>
       </c>
       <c r="AK7" s="13">
         <v>185.4</v>
       </c>
       <c r="AL7" s="11">
         <v>183.5</v>
       </c>
       <c r="AM7" s="12">
         <v>197.3</v>
       </c>
       <c r="AN7" s="12">
         <v>191.4</v>
       </c>
       <c r="AO7" s="13">
         <v>208.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7" s="11">
+        <v>188.3</v>
+      </c>
+      <c r="AQ7" s="12"/>
+      <c r="AR7" s="12"/>
+      <c r="AS7" s="13"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>111</v>
       </c>
       <c r="G8" s="12">
         <v>112.3</v>
       </c>
       <c r="H8" s="12">
         <v>112.1</v>
       </c>
       <c r="I8" s="13">
@@ -7340,52 +7562,58 @@
       </c>
       <c r="AH8" s="11">
         <v>138.19999999999999</v>
       </c>
       <c r="AI8" s="12">
         <v>129.1</v>
       </c>
       <c r="AJ8" s="12">
         <v>126.1</v>
       </c>
       <c r="AK8" s="13">
         <v>123.8</v>
       </c>
       <c r="AL8" s="11">
         <v>143.5</v>
       </c>
       <c r="AM8" s="12">
         <v>135.4</v>
       </c>
       <c r="AN8" s="12">
         <v>134</v>
       </c>
       <c r="AO8" s="13">
         <v>133</v>
       </c>
-    </row>
-    <row r="9" spans="1:41" ht="9.75" customHeight="1">
+      <c r="AP8" s="11">
+        <v>140.6</v>
+      </c>
+      <c r="AQ8" s="12"/>
+      <c r="AR8" s="12"/>
+      <c r="AS8" s="13"/>
+    </row>
+    <row r="9" spans="1:45" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>104.7</v>
       </c>
       <c r="G9" s="12">
         <v>108.8</v>
       </c>
       <c r="H9" s="12">
         <v>111.2</v>
       </c>
       <c r="I9" s="13">
@@ -7465,52 +7693,58 @@
       </c>
       <c r="AH9" s="11">
         <v>125.7</v>
       </c>
       <c r="AI9" s="12">
         <v>125.1</v>
       </c>
       <c r="AJ9" s="12">
         <v>122.7</v>
       </c>
       <c r="AK9" s="13">
         <v>117.5</v>
       </c>
       <c r="AL9" s="11">
         <v>128.6</v>
       </c>
       <c r="AM9" s="12">
         <v>129.19999999999999</v>
       </c>
       <c r="AN9" s="12">
         <v>128.6</v>
       </c>
       <c r="AO9" s="13">
         <v>124.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9" s="11">
+        <v>110.1</v>
+      </c>
+      <c r="AQ9" s="12"/>
+      <c r="AR9" s="12"/>
+      <c r="AS9" s="13"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>116.1</v>
       </c>
       <c r="G10" s="12">
         <v>113.3</v>
       </c>
       <c r="H10" s="12">
         <v>110.3</v>
       </c>
       <c r="I10" s="13">
@@ -7590,52 +7824,58 @@
       </c>
       <c r="AH10" s="11">
         <v>155.69999999999999</v>
       </c>
       <c r="AI10" s="12">
         <v>137.6</v>
       </c>
       <c r="AJ10" s="12">
         <v>131</v>
       </c>
       <c r="AK10" s="13">
         <v>133.5</v>
       </c>
       <c r="AL10" s="11">
         <v>166.8</v>
       </c>
       <c r="AM10" s="12">
         <v>144.19999999999999</v>
       </c>
       <c r="AN10" s="12">
         <v>138.5</v>
       </c>
       <c r="AO10" s="13">
         <v>142.80000000000001</v>
       </c>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10" s="11">
+        <v>180.5</v>
+      </c>
+      <c r="AQ10" s="12"/>
+      <c r="AR10" s="12"/>
+      <c r="AS10" s="13"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>101.1</v>
       </c>
       <c r="G11" s="12">
         <v>106.8</v>
       </c>
       <c r="H11" s="12">
         <v>110.5</v>
       </c>
       <c r="I11" s="13">
@@ -7715,52 +7955,58 @@
       </c>
       <c r="AH11" s="11">
         <v>130.6</v>
       </c>
       <c r="AI11" s="12">
         <v>138.4</v>
       </c>
       <c r="AJ11" s="12">
         <v>136.5</v>
       </c>
       <c r="AK11" s="13">
         <v>128.19999999999999</v>
       </c>
       <c r="AL11" s="11">
         <v>119.2</v>
       </c>
       <c r="AM11" s="12">
         <v>136.6</v>
       </c>
       <c r="AN11" s="12">
         <v>140.5</v>
       </c>
       <c r="AO11" s="13">
         <v>132.30000000000001</v>
       </c>
-    </row>
-    <row r="12" spans="1:41" ht="22.5">
+      <c r="AP11" s="11">
+        <v>118.1</v>
+      </c>
+      <c r="AQ11" s="12"/>
+      <c r="AR11" s="12"/>
+      <c r="AS11" s="13"/>
+    </row>
+    <row r="12" spans="1:45" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>111.9</v>
       </c>
       <c r="G12" s="12">
         <v>110.4</v>
       </c>
       <c r="H12" s="12">
         <v>106.6</v>
       </c>
       <c r="I12" s="13">
@@ -7840,52 +8086,58 @@
       </c>
       <c r="AH12" s="11">
         <v>144.30000000000001</v>
       </c>
       <c r="AI12" s="12">
         <v>111.6</v>
       </c>
       <c r="AJ12" s="12">
         <v>99.4</v>
       </c>
       <c r="AK12" s="13">
         <v>104.2</v>
       </c>
       <c r="AL12" s="11">
         <v>133</v>
       </c>
       <c r="AM12" s="12">
         <v>110.8</v>
       </c>
       <c r="AN12" s="12">
         <v>96</v>
       </c>
       <c r="AO12" s="13">
         <v>102.1</v>
       </c>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12" s="11">
+        <v>159.9</v>
+      </c>
+      <c r="AQ12" s="12"/>
+      <c r="AR12" s="12"/>
+      <c r="AS12" s="13"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>105.3</v>
       </c>
       <c r="G13" s="12">
         <v>109.7</v>
       </c>
       <c r="H13" s="12">
         <v>108.7</v>
       </c>
       <c r="I13" s="13">
@@ -7965,52 +8217,58 @@
       </c>
       <c r="AH13" s="11">
         <v>228.1</v>
       </c>
       <c r="AI13" s="12">
         <v>216.5</v>
       </c>
       <c r="AJ13" s="12">
         <v>207.3</v>
       </c>
       <c r="AK13" s="13">
         <v>219.5</v>
       </c>
       <c r="AL13" s="11">
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="12">
         <v>257.60000000000002</v>
       </c>
       <c r="AN13" s="12">
         <v>242.1</v>
       </c>
       <c r="AO13" s="13">
         <v>265.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:41" s="4" customFormat="1">
+      <c r="AP13" s="11">
+        <v>303.7</v>
+      </c>
+      <c r="AQ13" s="12"/>
+      <c r="AR13" s="12"/>
+      <c r="AS13" s="13"/>
+    </row>
+    <row r="14" spans="1:45" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>98.6</v>
       </c>
       <c r="G14" s="8">
         <v>98.8</v>
       </c>
       <c r="H14" s="8">
         <v>99.3</v>
       </c>
       <c r="I14" s="10">
@@ -8090,52 +8348,58 @@
       </c>
       <c r="AH14" s="7">
         <v>102.6</v>
       </c>
       <c r="AI14" s="8">
         <v>100.9</v>
       </c>
       <c r="AJ14" s="8">
         <v>102.4</v>
       </c>
       <c r="AK14" s="10">
         <v>105.9</v>
       </c>
       <c r="AL14" s="7">
         <v>105.1</v>
       </c>
       <c r="AM14" s="8">
         <v>104.2</v>
       </c>
       <c r="AN14" s="8">
         <v>105.3</v>
       </c>
       <c r="AO14" s="10">
         <v>109.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:41" ht="22.5">
+      <c r="AP14" s="7">
+        <v>107.7</v>
+      </c>
+      <c r="AQ14" s="8"/>
+      <c r="AR14" s="8"/>
+      <c r="AS14" s="10"/>
+    </row>
+    <row r="15" spans="1:45" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>101.1</v>
       </c>
       <c r="G15" s="12">
         <v>99.5</v>
       </c>
       <c r="H15" s="12">
         <v>100</v>
       </c>
       <c r="I15" s="13">
@@ -8215,52 +8479,58 @@
       </c>
       <c r="AH15" s="11">
         <v>119.7</v>
       </c>
       <c r="AI15" s="12">
         <v>113.6</v>
       </c>
       <c r="AJ15" s="12">
         <v>117.7</v>
       </c>
       <c r="AK15" s="13">
         <v>126.1</v>
       </c>
       <c r="AL15" s="11">
         <v>123.7</v>
       </c>
       <c r="AM15" s="12">
         <v>119.3</v>
       </c>
       <c r="AN15" s="12">
         <v>123.8</v>
       </c>
       <c r="AO15" s="13">
         <v>132.5</v>
       </c>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15" s="11">
+        <v>130.4</v>
+      </c>
+      <c r="AQ15" s="12"/>
+      <c r="AR15" s="12"/>
+      <c r="AS15" s="13"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>101.9</v>
       </c>
       <c r="G16" s="12">
         <v>102.8</v>
       </c>
       <c r="H16" s="12">
         <v>104.3</v>
       </c>
       <c r="I16" s="13">
@@ -8340,52 +8610,58 @@
       </c>
       <c r="AH16" s="11">
         <v>107.8</v>
       </c>
       <c r="AI16" s="12">
         <v>102.5</v>
       </c>
       <c r="AJ16" s="12">
         <v>106.2</v>
       </c>
       <c r="AK16" s="13">
         <v>117.4</v>
       </c>
       <c r="AL16" s="11">
         <v>129.9</v>
       </c>
       <c r="AM16" s="12">
         <v>124.4</v>
       </c>
       <c r="AN16" s="12">
         <v>127.7</v>
       </c>
       <c r="AO16" s="13">
         <v>140.30000000000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:41" ht="12.75" customHeight="1">
+      <c r="AP16" s="11">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="AQ16" s="12"/>
+      <c r="AR16" s="12"/>
+      <c r="AS16" s="13"/>
+    </row>
+    <row r="17" spans="1:45" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>84.8</v>
       </c>
       <c r="G17" s="12">
         <v>92.1</v>
       </c>
       <c r="H17" s="12">
         <v>100.3</v>
       </c>
       <c r="I17" s="13">
@@ -8465,52 +8741,58 @@
       </c>
       <c r="AH17" s="11">
         <v>67.900000000000006</v>
       </c>
       <c r="AI17" s="12">
         <v>90.3</v>
       </c>
       <c r="AJ17" s="12">
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="13">
         <v>74.900000000000006</v>
       </c>
       <c r="AL17" s="11">
         <v>69.2</v>
       </c>
       <c r="AM17" s="12">
         <v>87.2</v>
       </c>
       <c r="AN17" s="12">
         <v>75.7</v>
       </c>
       <c r="AO17" s="13">
         <v>75.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="11">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="AQ17" s="12"/>
+      <c r="AR17" s="12"/>
+      <c r="AS17" s="13"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>101.4</v>
       </c>
       <c r="G18" s="12">
         <v>103.7</v>
       </c>
       <c r="H18" s="12">
         <v>107.9</v>
       </c>
       <c r="I18" s="13">
@@ -8590,52 +8872,58 @@
       </c>
       <c r="AH18" s="11">
         <v>168.7</v>
       </c>
       <c r="AI18" s="12">
         <v>185.6</v>
       </c>
       <c r="AJ18" s="12">
         <v>177.5</v>
       </c>
       <c r="AK18" s="13">
         <v>133.9</v>
       </c>
       <c r="AL18" s="11">
         <v>170</v>
       </c>
       <c r="AM18" s="12">
         <v>183.7</v>
       </c>
       <c r="AN18" s="12">
         <v>173.4</v>
       </c>
       <c r="AO18" s="13">
         <v>135.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="11">
+        <v>169.7</v>
+      </c>
+      <c r="AQ18" s="12"/>
+      <c r="AR18" s="12"/>
+      <c r="AS18" s="13"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>95.5</v>
       </c>
       <c r="G19" s="12">
         <v>98.9</v>
       </c>
       <c r="H19" s="12">
         <v>102.6</v>
       </c>
       <c r="I19" s="13">
@@ -8715,54 +9003,60 @@
       </c>
       <c r="AH19" s="11">
         <v>108.1</v>
       </c>
       <c r="AI19" s="12">
         <v>104.8</v>
       </c>
       <c r="AJ19" s="12">
         <v>98.8</v>
       </c>
       <c r="AK19" s="13">
         <v>93.4</v>
       </c>
       <c r="AL19" s="11">
         <v>115</v>
       </c>
       <c r="AM19" s="12">
         <v>111</v>
       </c>
       <c r="AN19" s="12">
         <v>103.9</v>
       </c>
       <c r="AO19" s="13">
         <v>98</v>
       </c>
-    </row>
-    <row r="20" spans="1:41" s="23" customFormat="1">
+      <c r="AP19" s="11">
+        <v>110.4</v>
+      </c>
+      <c r="AQ19" s="12"/>
+      <c r="AR19" s="12"/>
+      <c r="AS19" s="13"/>
+    </row>
+    <row r="20" spans="1:45" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>78.8</v>
       </c>
       <c r="G20" s="12">
         <v>86.6</v>
       </c>
       <c r="H20" s="12">
         <v>86.2</v>
       </c>
       <c r="I20" s="13">
         <v>76.900000000000006</v>
       </c>
@@ -8840,52 +9134,58 @@
       </c>
       <c r="AH20" s="11">
         <v>58.9</v>
       </c>
       <c r="AI20" s="12">
         <v>51.6</v>
       </c>
       <c r="AJ20" s="12">
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="13">
         <v>92.3</v>
       </c>
       <c r="AL20" s="11">
         <v>61.3</v>
       </c>
       <c r="AM20" s="12">
         <v>54.2</v>
       </c>
       <c r="AN20" s="12">
         <v>74.599999999999994</v>
       </c>
       <c r="AO20" s="13">
         <v>93.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:41" ht="12" customHeight="1">
+      <c r="AP20" s="11">
+        <v>49.6</v>
+      </c>
+      <c r="AQ20" s="12"/>
+      <c r="AR20" s="12"/>
+      <c r="AS20" s="13"/>
+    </row>
+    <row r="21" spans="1:45" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>92.4</v>
       </c>
       <c r="G21" s="12">
         <v>97.2</v>
       </c>
       <c r="H21" s="12">
         <v>95.4</v>
       </c>
       <c r="I21" s="13">
@@ -8965,52 +9265,58 @@
       </c>
       <c r="AH21" s="11">
         <v>79.599999999999994</v>
       </c>
       <c r="AI21" s="12">
         <v>79.2</v>
       </c>
       <c r="AJ21" s="12">
         <v>77</v>
       </c>
       <c r="AK21" s="13">
         <v>83.5</v>
       </c>
       <c r="AL21" s="11">
         <v>83.1</v>
       </c>
       <c r="AM21" s="12">
         <v>81.400000000000006</v>
       </c>
       <c r="AN21" s="12">
         <v>76.3</v>
       </c>
       <c r="AO21" s="13">
         <v>77.900000000000006</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="11">
+        <v>81.3</v>
+      </c>
+      <c r="AQ21" s="12"/>
+      <c r="AR21" s="12"/>
+      <c r="AS21" s="13"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>93.8</v>
       </c>
       <c r="G22" s="12">
         <v>95.7</v>
       </c>
       <c r="H22" s="12">
         <v>96.8</v>
       </c>
       <c r="I22" s="13">
@@ -9090,52 +9396,58 @@
       </c>
       <c r="AH22" s="11">
         <v>84.2</v>
       </c>
       <c r="AI22" s="12">
         <v>85.4</v>
       </c>
       <c r="AJ22" s="12">
         <v>88.2</v>
       </c>
       <c r="AK22" s="13">
         <v>98.3</v>
       </c>
       <c r="AL22" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="12">
         <v>81.599999999999994</v>
       </c>
       <c r="AN22" s="12">
         <v>85.3</v>
       </c>
       <c r="AO22" s="13">
         <v>91.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:41" ht="22.5">
+      <c r="AP22" s="11">
+        <v>79</v>
+      </c>
+      <c r="AQ22" s="12"/>
+      <c r="AR22" s="12"/>
+      <c r="AS22" s="13"/>
+    </row>
+    <row r="23" spans="1:45" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>104.2</v>
       </c>
       <c r="G23" s="12">
         <v>102</v>
       </c>
       <c r="H23" s="12">
         <v>99.9</v>
       </c>
       <c r="I23" s="13">
@@ -9215,52 +9527,58 @@
       </c>
       <c r="AH23" s="11">
         <v>107.5</v>
       </c>
       <c r="AI23" s="12">
         <v>115.6</v>
       </c>
       <c r="AJ23" s="12">
         <v>116.2</v>
       </c>
       <c r="AK23" s="13">
         <v>117.9</v>
       </c>
       <c r="AL23" s="11">
         <v>114</v>
       </c>
       <c r="AM23" s="12">
         <v>119.6</v>
       </c>
       <c r="AN23" s="12">
         <v>118.1</v>
       </c>
       <c r="AO23" s="13">
         <v>119.6</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="11">
+        <v>111.8</v>
+      </c>
+      <c r="AQ23" s="12"/>
+      <c r="AR23" s="12"/>
+      <c r="AS23" s="13"/>
+    </row>
+    <row r="24" spans="1:45">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>100</v>
       </c>
       <c r="G24" s="12">
         <v>99.4</v>
       </c>
       <c r="H24" s="12">
         <v>98.7</v>
       </c>
       <c r="I24" s="13">
@@ -9340,52 +9658,58 @@
       </c>
       <c r="AH24" s="11">
         <v>110.2</v>
       </c>
       <c r="AI24" s="12">
         <v>114.8</v>
       </c>
       <c r="AJ24" s="12">
         <v>108</v>
       </c>
       <c r="AK24" s="13">
         <v>116.5</v>
       </c>
       <c r="AL24" s="11">
         <v>108.4</v>
       </c>
       <c r="AM24" s="12">
         <v>113.9</v>
       </c>
       <c r="AN24" s="12">
         <v>107.2</v>
       </c>
       <c r="AO24" s="13">
         <v>115.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:41" ht="12" customHeight="1">
+      <c r="AP24" s="11">
+        <v>110</v>
+      </c>
+      <c r="AQ24" s="12"/>
+      <c r="AR24" s="12"/>
+      <c r="AS24" s="13"/>
+    </row>
+    <row r="25" spans="1:45" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>98.5</v>
       </c>
       <c r="G25" s="12">
         <v>99.2</v>
       </c>
       <c r="H25" s="12">
         <v>100.2</v>
       </c>
       <c r="I25" s="13">
@@ -9465,52 +9789,58 @@
       </c>
       <c r="AH25" s="11">
         <v>95.2</v>
       </c>
       <c r="AI25" s="12">
         <v>99.8</v>
       </c>
       <c r="AJ25" s="12">
         <v>101.6</v>
       </c>
       <c r="AK25" s="13">
         <v>97.5</v>
       </c>
       <c r="AL25" s="11">
         <v>93.9</v>
       </c>
       <c r="AM25" s="12">
         <v>98.1</v>
       </c>
       <c r="AN25" s="12">
         <v>98.3</v>
       </c>
       <c r="AO25" s="13">
         <v>94.4</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="11">
+        <v>93.1</v>
+      </c>
+      <c r="AQ25" s="12"/>
+      <c r="AR25" s="12"/>
+      <c r="AS25" s="13"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>109</v>
       </c>
       <c r="G26" s="12">
         <v>106.7</v>
       </c>
       <c r="H26" s="12">
         <v>106</v>
       </c>
       <c r="I26" s="13">
@@ -9590,52 +9920,58 @@
       </c>
       <c r="AH26" s="11">
         <v>93</v>
       </c>
       <c r="AI26" s="12">
         <v>107.1</v>
       </c>
       <c r="AJ26" s="12">
         <v>96.7</v>
       </c>
       <c r="AK26" s="13">
         <v>92</v>
       </c>
       <c r="AL26" s="11">
         <v>86.4</v>
       </c>
       <c r="AM26" s="12">
         <v>104</v>
       </c>
       <c r="AN26" s="12">
         <v>94.9</v>
       </c>
       <c r="AO26" s="13">
         <v>90.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="11">
+        <v>82.9</v>
+      </c>
+      <c r="AQ26" s="12"/>
+      <c r="AR26" s="12"/>
+      <c r="AS26" s="13"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>94.7</v>
       </c>
       <c r="G27" s="15">
         <v>90.9</v>
       </c>
       <c r="H27" s="15">
         <v>92.2</v>
       </c>
       <c r="I27" s="16">
@@ -9715,168 +10051,186 @@
       </c>
       <c r="AH27" s="14">
         <v>75.8</v>
       </c>
       <c r="AI27" s="15">
         <v>63.2</v>
       </c>
       <c r="AJ27" s="15">
         <v>63.6</v>
       </c>
       <c r="AK27" s="16">
         <v>56.8</v>
       </c>
       <c r="AL27" s="14">
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="15">
         <v>56.7</v>
       </c>
       <c r="AN27" s="15">
         <v>57.7</v>
       </c>
       <c r="AO27" s="16">
         <v>54.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP27" s="14">
+        <v>68.2</v>
+      </c>
+      <c r="AQ27" s="15"/>
+      <c r="AR27" s="15"/>
+      <c r="AS27" s="16"/>
+    </row>
+    <row r="29" spans="1:45">
       <c r="A29" s="25"/>
     </row>
-    <row r="30" spans="1:41">
-[...4 lines deleted...]
-      <c r="C30" s="79"/>
+    <row r="30" spans="1:45">
+      <c r="A30" s="77" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="14">
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AM2:AS2"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
-    <mergeCell ref="AL3:AO3"/>
-[...3 lines deleted...]
-    <mergeCell ref="F3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="Y5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AD5" sqref="AD5:AD27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="20" width="9.33203125" style="2"/>
     <col min="21" max="21" width="10.6640625" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:33" ht="12.75">
+      <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:33" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26" t="s">
         <v>50</v>
       </c>
       <c r="S2" s="26"/>
       <c r="T2" s="26"/>
       <c r="U2" s="26"/>
       <c r="Z2" s="29"/>
-      <c r="AA2" s="29"/>
-[...1 lines deleted...]
-      <c r="AC2" s="29" t="s">
+      <c r="AA2" s="81" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="3" spans="1:29" ht="11.25" customHeight="1">
+      <c r="AB2" s="81"/>
+      <c r="AC2" s="81"/>
+      <c r="AD2" s="81"/>
+      <c r="AE2" s="81"/>
+      <c r="AF2" s="81"/>
+      <c r="AG2" s="81"/>
+    </row>
+    <row r="3" spans="1:33" ht="11.25" customHeight="1">
       <c r="A3" s="78"/>
       <c r="B3" s="83">
         <v>2019</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83">
         <v>2020</v>
       </c>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83">
         <v>2021</v>
       </c>
       <c r="K3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83">
         <v>2022</v>
       </c>
       <c r="O3" s="83"/>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83">
         <v>2023</v>
       </c>
       <c r="S3" s="83"/>
       <c r="T3" s="83"/>
       <c r="U3" s="83"/>
       <c r="V3" s="83">
         <v>2024</v>
       </c>
       <c r="W3" s="83"/>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83">
         <v>2025</v>
       </c>
       <c r="AA3" s="83"/>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
-    </row>
-    <row r="4" spans="1:29" s="21" customFormat="1" ht="22.5">
+      <c r="AD3" s="83">
+        <v>2026</v>
+      </c>
+      <c r="AE3" s="83"/>
+      <c r="AF3" s="83"/>
+      <c r="AG3" s="83"/>
+    </row>
+    <row r="4" spans="1:33" s="21" customFormat="1" ht="22.5">
       <c r="A4" s="78"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
@@ -9916,54 +10270,66 @@
       <c r="U4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="V4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="W4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="X4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Y4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="Z4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AA4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AB4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AC4" s="27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:29" s="22" customFormat="1">
+        <v>101</v>
+      </c>
+      <c r="AD4" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF4" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG4" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
         <v>100</v>
       </c>
       <c r="E5" s="10">
         <v>100</v>
       </c>
       <c r="F5" s="7">
         <v>102.4</v>
       </c>
       <c r="G5" s="8">
         <v>97.9</v>
       </c>
       <c r="H5" s="8">
         <v>97.4</v>
       </c>
       <c r="I5" s="9">
@@ -10007,52 +10373,58 @@
       </c>
       <c r="V5" s="7">
         <v>111.1</v>
       </c>
       <c r="W5" s="8">
         <v>109</v>
       </c>
       <c r="X5" s="8">
         <v>109.3</v>
       </c>
       <c r="Y5" s="9">
         <v>110.8</v>
       </c>
       <c r="Z5" s="7">
         <v>116.4</v>
       </c>
       <c r="AA5" s="8">
         <v>115.1</v>
       </c>
       <c r="AB5" s="8">
         <v>115.4</v>
       </c>
       <c r="AC5" s="9">
         <v>117.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:29" s="22" customFormat="1">
+      <c r="AD5" s="7">
+        <v>118.7</v>
+      </c>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="8"/>
+      <c r="AG5" s="9"/>
+    </row>
+    <row r="6" spans="1:33" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>107.9</v>
       </c>
       <c r="G6" s="8">
         <v>105.5</v>
       </c>
       <c r="H6" s="8">
         <v>103.4</v>
       </c>
       <c r="I6" s="10">
@@ -10096,54 +10468,60 @@
       </c>
       <c r="V6" s="7">
         <v>133.6</v>
       </c>
       <c r="W6" s="8">
         <v>129.5</v>
       </c>
       <c r="X6" s="8">
         <v>126.5</v>
       </c>
       <c r="Y6" s="10">
         <v>126.7</v>
       </c>
       <c r="Z6" s="7">
         <v>145.9</v>
       </c>
       <c r="AA6" s="8">
         <v>143</v>
       </c>
       <c r="AB6" s="8">
         <v>140.69999999999999</v>
       </c>
       <c r="AC6" s="10">
         <v>142.19999999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="7">
+        <v>147.4</v>
+      </c>
+      <c r="AE6" s="8"/>
+      <c r="AF6" s="8"/>
+      <c r="AG6" s="10"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="44" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>108</v>
       </c>
       <c r="G7" s="12">
         <v>106</v>
       </c>
       <c r="H7" s="12">
         <v>107.3</v>
       </c>
       <c r="I7" s="13">
         <v>105.2</v>
       </c>
@@ -10185,52 +10563,58 @@
       </c>
       <c r="V7" s="11">
         <v>137.19999999999999</v>
       </c>
       <c r="W7" s="12">
         <v>141.4</v>
       </c>
       <c r="X7" s="12">
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="13">
         <v>143.1</v>
       </c>
       <c r="Z7" s="11">
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="12">
         <v>157.4</v>
       </c>
       <c r="AB7" s="12">
         <v>159.80000000000001</v>
       </c>
       <c r="AC7" s="13">
         <v>160.69999999999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="11">
+        <v>155.6</v>
+      </c>
+      <c r="AE7" s="12"/>
+      <c r="AF7" s="12"/>
+      <c r="AG7" s="13"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>104.8</v>
       </c>
       <c r="G8" s="12">
         <v>102.8</v>
       </c>
       <c r="H8" s="12">
         <v>100.5</v>
       </c>
       <c r="I8" s="13">
@@ -10274,52 +10658,58 @@
       </c>
       <c r="V8" s="11">
         <v>116.6</v>
       </c>
       <c r="W8" s="12">
         <v>109.3</v>
       </c>
       <c r="X8" s="12">
         <v>106.6</v>
       </c>
       <c r="Y8" s="13">
         <v>106.5</v>
       </c>
       <c r="Z8" s="11">
         <v>121</v>
       </c>
       <c r="AA8" s="12">
         <v>114.7</v>
       </c>
       <c r="AB8" s="12">
         <v>113.3</v>
       </c>
       <c r="AC8" s="13">
         <v>114.4</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" ht="9.75" customHeight="1">
+      <c r="AD8" s="11">
+        <v>118.6</v>
+      </c>
+      <c r="AE8" s="12"/>
+      <c r="AF8" s="12"/>
+      <c r="AG8" s="13"/>
+    </row>
+    <row r="9" spans="1:33" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>104.2</v>
       </c>
       <c r="G9" s="12">
         <v>102.1</v>
       </c>
       <c r="H9" s="12">
         <v>98</v>
       </c>
       <c r="I9" s="13">
@@ -10363,52 +10753,58 @@
       </c>
       <c r="V9" s="11">
         <v>105.3</v>
       </c>
       <c r="W9" s="12">
         <v>104.5</v>
       </c>
       <c r="X9" s="12">
         <v>99.7</v>
       </c>
       <c r="Y9" s="13">
         <v>100.4</v>
       </c>
       <c r="Z9" s="11">
         <v>107.7</v>
       </c>
       <c r="AA9" s="12">
         <v>107.9</v>
       </c>
       <c r="AB9" s="12">
         <v>104.5</v>
       </c>
       <c r="AC9" s="13">
         <v>106.2</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="11">
+        <v>92.2</v>
+      </c>
+      <c r="AE9" s="12"/>
+      <c r="AF9" s="12"/>
+      <c r="AG9" s="13"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>107.3</v>
       </c>
       <c r="G10" s="12">
         <v>104.5</v>
       </c>
       <c r="H10" s="12">
         <v>104.4</v>
       </c>
       <c r="I10" s="13">
@@ -10452,52 +10848,58 @@
       </c>
       <c r="V10" s="11">
         <v>134.1</v>
       </c>
       <c r="W10" s="12">
         <v>120.5</v>
       </c>
       <c r="X10" s="12">
         <v>116.1</v>
       </c>
       <c r="Y10" s="13">
         <v>116.8</v>
       </c>
       <c r="Z10" s="11">
         <v>143.6</v>
       </c>
       <c r="AA10" s="12">
         <v>126.3</v>
       </c>
       <c r="AB10" s="12">
         <v>122.7</v>
       </c>
       <c r="AC10" s="13">
         <v>125</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="11">
+        <v>155.4</v>
+      </c>
+      <c r="AE10" s="12"/>
+      <c r="AF10" s="12"/>
+      <c r="AG10" s="13"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>97.3</v>
       </c>
       <c r="G11" s="12">
         <v>102</v>
       </c>
       <c r="H11" s="12">
         <v>100.6</v>
       </c>
       <c r="I11" s="13">
@@ -10541,52 +10943,58 @@
       </c>
       <c r="V11" s="11">
         <v>111.3</v>
       </c>
       <c r="W11" s="12">
         <v>112.3</v>
       </c>
       <c r="X11" s="12">
         <v>110.8</v>
       </c>
       <c r="Y11" s="13">
         <v>110.2</v>
       </c>
       <c r="Z11" s="11">
         <v>101.6</v>
       </c>
       <c r="AA11" s="12">
         <v>110.8</v>
       </c>
       <c r="AB11" s="12">
         <v>114</v>
       </c>
       <c r="AC11" s="13">
         <v>113.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="22.5">
+      <c r="AD11" s="11">
+        <v>100.7</v>
+      </c>
+      <c r="AE11" s="12"/>
+      <c r="AF11" s="12"/>
+      <c r="AG11" s="13"/>
+    </row>
+    <row r="12" spans="1:33" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>103.9</v>
       </c>
       <c r="G12" s="12">
         <v>98.8</v>
       </c>
       <c r="H12" s="12">
         <v>94.5</v>
       </c>
       <c r="I12" s="13">
@@ -10630,52 +11038,58 @@
       </c>
       <c r="V12" s="11">
         <v>122</v>
       </c>
       <c r="W12" s="12">
         <v>101.8</v>
       </c>
       <c r="X12" s="12">
         <v>95.2</v>
       </c>
       <c r="Y12" s="13">
         <v>96.8</v>
       </c>
       <c r="Z12" s="11">
         <v>112.5</v>
       </c>
       <c r="AA12" s="12">
         <v>101.1</v>
       </c>
       <c r="AB12" s="12">
         <v>92</v>
       </c>
       <c r="AC12" s="13">
         <v>94.9</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="11">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="AE12" s="12"/>
+      <c r="AF12" s="12"/>
+      <c r="AG12" s="13"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>109.6</v>
       </c>
       <c r="G13" s="12">
         <v>110.9</v>
       </c>
       <c r="H13" s="12">
         <v>111.4</v>
       </c>
       <c r="I13" s="13">
@@ -10719,52 +11133,58 @@
       </c>
       <c r="V13" s="11">
         <v>180.8</v>
       </c>
       <c r="W13" s="12">
         <v>166.1</v>
       </c>
       <c r="X13" s="12">
         <v>155.9</v>
       </c>
       <c r="Y13" s="13">
         <v>168.7</v>
       </c>
       <c r="Z13" s="11">
         <v>211.4</v>
       </c>
       <c r="AA13" s="12">
         <v>197.7</v>
       </c>
       <c r="AB13" s="12">
         <v>182.1</v>
       </c>
       <c r="AC13" s="13">
         <v>204.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="4" customFormat="1">
+      <c r="AD13" s="11">
+        <v>240.8</v>
+      </c>
+      <c r="AE13" s="12"/>
+      <c r="AF13" s="12"/>
+      <c r="AG13" s="13"/>
+    </row>
+    <row r="14" spans="1:33" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>99.1</v>
       </c>
       <c r="G14" s="8">
         <v>93.3</v>
       </c>
       <c r="H14" s="8">
         <v>93.6</v>
       </c>
       <c r="I14" s="10">
@@ -10808,52 +11228,58 @@
       </c>
       <c r="V14" s="7">
         <v>100.4</v>
       </c>
       <c r="W14" s="8">
         <v>98.9</v>
       </c>
       <c r="X14" s="8">
         <v>100.5</v>
       </c>
       <c r="Y14" s="10">
         <v>103.2</v>
       </c>
       <c r="Z14" s="7">
         <v>102.8</v>
       </c>
       <c r="AA14" s="8">
         <v>102.2</v>
       </c>
       <c r="AB14" s="8">
         <v>103.3</v>
       </c>
       <c r="AC14" s="10">
         <v>106.7</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="22.5">
+      <c r="AD14" s="7">
+        <v>105.4</v>
+      </c>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="8"/>
+      <c r="AG14" s="10"/>
+    </row>
+    <row r="15" spans="1:33" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>98.4</v>
       </c>
       <c r="G15" s="12">
         <v>88.5</v>
       </c>
       <c r="H15" s="12">
         <v>90.1</v>
       </c>
       <c r="I15" s="13">
@@ -10897,52 +11323,58 @@
       </c>
       <c r="V15" s="11">
         <v>111.1</v>
       </c>
       <c r="W15" s="12">
         <v>106.9</v>
       </c>
       <c r="X15" s="12">
         <v>109.4</v>
       </c>
       <c r="Y15" s="13">
         <v>116.4</v>
       </c>
       <c r="Z15" s="11">
         <v>114.8</v>
       </c>
       <c r="AA15" s="12">
         <v>112.2</v>
       </c>
       <c r="AB15" s="12">
         <v>115.1</v>
       </c>
       <c r="AC15" s="13">
         <v>122.3</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="11">
+        <v>121</v>
+      </c>
+      <c r="AE15" s="12"/>
+      <c r="AF15" s="12"/>
+      <c r="AG15" s="13"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>98.4</v>
       </c>
       <c r="G16" s="12">
         <v>86.7</v>
       </c>
       <c r="H16" s="12">
         <v>85.2</v>
       </c>
       <c r="I16" s="13">
@@ -10986,52 +11418,58 @@
       </c>
       <c r="V16" s="11">
         <v>98.5</v>
       </c>
       <c r="W16" s="12">
         <v>94</v>
       </c>
       <c r="X16" s="12">
         <v>96.3</v>
       </c>
       <c r="Y16" s="13">
         <v>104.7</v>
       </c>
       <c r="Z16" s="11">
         <v>118.7</v>
       </c>
       <c r="AA16" s="12">
         <v>114.1</v>
       </c>
       <c r="AB16" s="12">
         <v>115.8</v>
       </c>
       <c r="AC16" s="13">
         <v>125.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" ht="12.75" customHeight="1">
+      <c r="AD16" s="11">
+        <v>135.4</v>
+      </c>
+      <c r="AE16" s="12"/>
+      <c r="AF16" s="12"/>
+      <c r="AG16" s="13"/>
+    </row>
+    <row r="17" spans="1:33" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>94.7</v>
       </c>
       <c r="G17" s="12">
         <v>97.5</v>
       </c>
       <c r="H17" s="12">
         <v>91</v>
       </c>
       <c r="I17" s="13">
@@ -11075,52 +11513,58 @@
       </c>
       <c r="V17" s="11">
         <v>81</v>
       </c>
       <c r="W17" s="12">
         <v>103.5</v>
       </c>
       <c r="X17" s="12">
         <v>90.1</v>
       </c>
       <c r="Y17" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="Z17" s="11">
         <v>82.5</v>
       </c>
       <c r="AA17" s="12">
         <v>100</v>
       </c>
       <c r="AB17" s="12">
         <v>89</v>
       </c>
       <c r="AC17" s="13">
         <v>79.400000000000006</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="11">
+        <v>78.8</v>
+      </c>
+      <c r="AE17" s="12"/>
+      <c r="AF17" s="12"/>
+      <c r="AG17" s="13"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>113.1</v>
       </c>
       <c r="G18" s="12">
         <v>115</v>
       </c>
       <c r="H18" s="12">
         <v>110.2</v>
       </c>
       <c r="I18" s="13">
@@ -11164,52 +11608,58 @@
       </c>
       <c r="V18" s="11">
         <v>153.80000000000001</v>
       </c>
       <c r="W18" s="12">
         <v>164.4</v>
       </c>
       <c r="X18" s="12">
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="13">
         <v>120.8</v>
       </c>
       <c r="Z18" s="11">
         <v>155</v>
       </c>
       <c r="AA18" s="12">
         <v>162.80000000000001</v>
       </c>
       <c r="AB18" s="12">
         <v>152.6</v>
       </c>
       <c r="AC18" s="13">
         <v>122.2</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="11">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="AE18" s="12"/>
+      <c r="AF18" s="12"/>
+      <c r="AG18" s="13"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>97.6</v>
       </c>
       <c r="G19" s="12">
         <v>97.3</v>
       </c>
       <c r="H19" s="12">
         <v>94.5</v>
       </c>
       <c r="I19" s="13">
@@ -11253,54 +11703,60 @@
       </c>
       <c r="V19" s="11">
         <v>95.9</v>
       </c>
       <c r="W19" s="12">
         <v>98.2</v>
       </c>
       <c r="X19" s="12">
         <v>94.8</v>
       </c>
       <c r="Y19" s="13">
         <v>101.5</v>
       </c>
       <c r="Z19" s="11">
         <v>102</v>
       </c>
       <c r="AA19" s="12">
         <v>104</v>
       </c>
       <c r="AB19" s="12">
         <v>99.7</v>
       </c>
       <c r="AC19" s="13">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="23" customFormat="1">
+      <c r="AD19" s="11">
+        <v>97.9</v>
+      </c>
+      <c r="AE19" s="12"/>
+      <c r="AF19" s="12"/>
+      <c r="AG19" s="13"/>
+    </row>
+    <row r="20" spans="1:33" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>96.4</v>
       </c>
       <c r="G20" s="12">
         <v>92.2</v>
       </c>
       <c r="H20" s="12">
         <v>99.5</v>
       </c>
       <c r="I20" s="13">
         <v>93.7</v>
       </c>
@@ -11342,52 +11798,58 @@
       </c>
       <c r="V20" s="11">
         <v>95.6</v>
       </c>
       <c r="W20" s="12">
         <v>75.3</v>
       </c>
       <c r="X20" s="12">
         <v>105.3</v>
       </c>
       <c r="Y20" s="13">
         <v>108.9</v>
       </c>
       <c r="Z20" s="11">
         <v>99.5</v>
       </c>
       <c r="AA20" s="12">
         <v>79.099999999999994</v>
       </c>
       <c r="AB20" s="12">
         <v>108.1</v>
       </c>
       <c r="AC20" s="13">
         <v>110.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="12" customHeight="1">
+      <c r="AD20" s="11">
+        <v>80.5</v>
+      </c>
+      <c r="AE20" s="12"/>
+      <c r="AF20" s="12"/>
+      <c r="AG20" s="13"/>
+    </row>
+    <row r="21" spans="1:33" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>95.6</v>
       </c>
       <c r="G21" s="12">
         <v>94.4</v>
       </c>
       <c r="H21" s="12">
         <v>93.1</v>
       </c>
       <c r="I21" s="13">
@@ -11431,52 +11893,58 @@
       </c>
       <c r="V21" s="11">
         <v>79.8</v>
       </c>
       <c r="W21" s="12">
         <v>77.5</v>
       </c>
       <c r="X21" s="12">
         <v>77.5</v>
       </c>
       <c r="Y21" s="13">
         <v>87.4</v>
       </c>
       <c r="Z21" s="11">
         <v>83.3</v>
       </c>
       <c r="AA21" s="12">
         <v>79.7</v>
       </c>
       <c r="AB21" s="12">
         <v>76.8</v>
       </c>
       <c r="AC21" s="13">
         <v>81.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="11">
+        <v>81.5</v>
+      </c>
+      <c r="AE21" s="12"/>
+      <c r="AF21" s="12"/>
+      <c r="AG21" s="13"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>103.8</v>
       </c>
       <c r="G22" s="12">
         <v>100.1</v>
       </c>
       <c r="H22" s="12">
         <v>97.6</v>
       </c>
       <c r="I22" s="13">
@@ -11520,52 +11988,58 @@
       </c>
       <c r="V22" s="11">
         <v>99.3</v>
       </c>
       <c r="W22" s="12">
         <v>96.1</v>
       </c>
       <c r="X22" s="12">
         <v>96.8</v>
       </c>
       <c r="Y22" s="13">
         <v>106.4</v>
       </c>
       <c r="Z22" s="11">
         <v>93</v>
       </c>
       <c r="AA22" s="12">
         <v>91.9</v>
       </c>
       <c r="AB22" s="12">
         <v>93.6</v>
       </c>
       <c r="AC22" s="13">
         <v>98.7</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="22.5">
+      <c r="AD22" s="11">
+        <v>93.1</v>
+      </c>
+      <c r="AE22" s="12"/>
+      <c r="AF22" s="12"/>
+      <c r="AG22" s="13"/>
+    </row>
+    <row r="23" spans="1:33" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>101.7</v>
       </c>
       <c r="G23" s="12">
         <v>101.2</v>
       </c>
       <c r="H23" s="12">
         <v>101.2</v>
       </c>
       <c r="I23" s="13">
@@ -11609,52 +12083,58 @@
       </c>
       <c r="V23" s="11">
         <v>102.9</v>
       </c>
       <c r="W23" s="12">
         <v>108.8</v>
       </c>
       <c r="X23" s="12">
         <v>112.8</v>
       </c>
       <c r="Y23" s="13">
         <v>110.3</v>
       </c>
       <c r="Z23" s="11">
         <v>109.1</v>
       </c>
       <c r="AA23" s="12">
         <v>112.6</v>
       </c>
       <c r="AB23" s="12">
         <v>114.6</v>
       </c>
       <c r="AC23" s="13">
         <v>111.8</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="11">
+        <v>107</v>
+      </c>
+      <c r="AE23" s="12"/>
+      <c r="AF23" s="12"/>
+      <c r="AG23" s="13"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>99.5</v>
       </c>
       <c r="G24" s="12">
         <v>104.4</v>
       </c>
       <c r="H24" s="12">
         <v>103.9</v>
       </c>
       <c r="I24" s="13">
@@ -11698,52 +12178,58 @@
       </c>
       <c r="V24" s="11">
         <v>105.8</v>
       </c>
       <c r="W24" s="12">
         <v>110.8</v>
       </c>
       <c r="X24" s="12">
         <v>105.3</v>
       </c>
       <c r="Y24" s="13">
         <v>109.4</v>
       </c>
       <c r="Z24" s="11">
         <v>104.1</v>
       </c>
       <c r="AA24" s="12">
         <v>109.9</v>
       </c>
       <c r="AB24" s="12">
         <v>104.6</v>
       </c>
       <c r="AC24" s="13">
         <v>108.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" ht="12" customHeight="1">
+      <c r="AD24" s="11">
+        <v>105.7</v>
+      </c>
+      <c r="AE24" s="12"/>
+      <c r="AF24" s="12"/>
+      <c r="AG24" s="13"/>
+    </row>
+    <row r="25" spans="1:33" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>99.6</v>
       </c>
       <c r="G25" s="12">
         <v>102.8</v>
       </c>
       <c r="H25" s="12">
         <v>102.1</v>
       </c>
       <c r="I25" s="13">
@@ -11787,52 +12273,58 @@
       </c>
       <c r="V25" s="11">
         <v>94.8</v>
       </c>
       <c r="W25" s="12">
         <v>101</v>
       </c>
       <c r="X25" s="12">
         <v>102.5</v>
       </c>
       <c r="Y25" s="13">
         <v>98</v>
       </c>
       <c r="Z25" s="11">
         <v>93.5</v>
       </c>
       <c r="AA25" s="12">
         <v>99.3</v>
       </c>
       <c r="AB25" s="12">
         <v>99.2</v>
       </c>
       <c r="AC25" s="13">
         <v>94.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="11">
+        <v>92.7</v>
+      </c>
+      <c r="AE25" s="12"/>
+      <c r="AF25" s="12"/>
+      <c r="AG25" s="13"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>100.5</v>
       </c>
       <c r="G26" s="12">
         <v>101.6</v>
       </c>
       <c r="H26" s="12">
         <v>92.3</v>
       </c>
       <c r="I26" s="13">
@@ -11876,52 +12368,58 @@
       </c>
       <c r="V26" s="11">
         <v>93.5</v>
       </c>
       <c r="W26" s="12">
         <v>106.6</v>
       </c>
       <c r="X26" s="12">
         <v>95.8</v>
       </c>
       <c r="Y26" s="13">
         <v>90.4</v>
       </c>
       <c r="Z26" s="11">
         <v>86.9</v>
       </c>
       <c r="AA26" s="12">
         <v>103.5</v>
       </c>
       <c r="AB26" s="12">
         <v>94</v>
       </c>
       <c r="AC26" s="13">
         <v>88.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="11">
+        <v>83.3</v>
+      </c>
+      <c r="AE26" s="12"/>
+      <c r="AF26" s="12"/>
+      <c r="AG26" s="13"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>100</v>
       </c>
       <c r="G27" s="15">
         <v>92.9</v>
       </c>
       <c r="H27" s="15">
         <v>94.3</v>
       </c>
       <c r="I27" s="16">
@@ -11965,189 +12463,217 @@
       </c>
       <c r="V27" s="14">
         <v>82</v>
       </c>
       <c r="W27" s="15">
         <v>66.7</v>
       </c>
       <c r="X27" s="15">
         <v>68</v>
       </c>
       <c r="Y27" s="16">
         <v>64.900000000000006</v>
       </c>
       <c r="Z27" s="14">
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="15">
         <v>59.8</v>
       </c>
       <c r="AB27" s="15">
         <v>61.7</v>
       </c>
       <c r="AC27" s="16">
         <v>62.3</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C30" s="79"/>
+      <c r="AD27" s="14">
+        <v>73.7</v>
+      </c>
+      <c r="AE27" s="15"/>
+      <c r="AF27" s="15"/>
+      <c r="AG27" s="16"/>
+    </row>
+    <row r="30" spans="1:33">
+      <c r="A30" s="77" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="11">
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="AA2:AG2"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="M5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="R5" sqref="R5:R27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:21" ht="12.75">
+      <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:21" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="M2" s="29"/>
-      <c r="N2" s="29"/>
-[...1 lines deleted...]
-      <c r="P2" s="29" t="s">
+      <c r="N2" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="Q2" s="29" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="81"/>
+      <c r="O2" s="81"/>
+      <c r="P2" s="81"/>
+      <c r="Q2" s="81"/>
+      <c r="R2" s="81"/>
+      <c r="S2" s="81"/>
+      <c r="T2" s="81"/>
+      <c r="U2" s="81"/>
+    </row>
+    <row r="3" spans="1:21" ht="11.25" customHeight="1">
+      <c r="A3" s="79"/>
       <c r="B3" s="84">
         <v>2022</v>
       </c>
       <c r="C3" s="85"/>
       <c r="D3" s="85"/>
       <c r="E3" s="86"/>
       <c r="F3" s="84">
         <v>2023</v>
       </c>
       <c r="G3" s="85"/>
       <c r="H3" s="85"/>
       <c r="I3" s="86"/>
       <c r="J3" s="84">
         <v>2024</v>
       </c>
       <c r="K3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="86"/>
       <c r="N3" s="84">
         <v>2025</v>
       </c>
       <c r="O3" s="85"/>
       <c r="P3" s="85"/>
       <c r="Q3" s="86"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="82"/>
+      <c r="R3" s="84">
+        <v>2026</v>
+      </c>
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="86"/>
+    </row>
+    <row r="4" spans="1:21" s="21" customFormat="1" ht="22.5">
+      <c r="A4" s="80"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Q4" s="27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:17" s="22" customFormat="1">
+        <v>101</v>
+      </c>
+      <c r="R4" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="S4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="T4" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="U4" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
         <v>100</v>
       </c>
       <c r="E5" s="10">
         <v>100</v>
       </c>
       <c r="F5" s="7">
         <v>102.7</v>
       </c>
       <c r="G5" s="8">
         <v>103.1</v>
       </c>
       <c r="H5" s="8">
         <v>102.5</v>
       </c>
       <c r="I5" s="9">
@@ -12155,52 +12681,58 @@
       </c>
       <c r="J5" s="7">
         <v>105.4</v>
       </c>
       <c r="K5" s="8">
         <v>105.9</v>
       </c>
       <c r="L5" s="8">
         <v>106.2</v>
       </c>
       <c r="M5" s="9">
         <v>108.6</v>
       </c>
       <c r="N5" s="7">
         <v>110.5</v>
       </c>
       <c r="O5" s="8">
         <v>111.8</v>
       </c>
       <c r="P5" s="8">
         <v>112.1</v>
       </c>
       <c r="Q5" s="9">
         <v>115.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:17" s="22" customFormat="1">
+      <c r="R5" s="9">
+        <v>112.7</v>
+      </c>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="9"/>
+    </row>
+    <row r="6" spans="1:21" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>107.1</v>
       </c>
       <c r="G6" s="8">
         <v>108</v>
       </c>
       <c r="H6" s="8">
         <v>107.2</v>
       </c>
       <c r="I6" s="10">
@@ -12208,105 +12740,117 @@
       </c>
       <c r="J6" s="7">
         <v>113.4</v>
       </c>
       <c r="K6" s="8">
         <v>112.9</v>
       </c>
       <c r="L6" s="8">
         <v>112.9</v>
       </c>
       <c r="M6" s="10">
         <v>114.7</v>
       </c>
       <c r="N6" s="7">
         <v>123.8</v>
       </c>
       <c r="O6" s="8">
         <v>124.6</v>
       </c>
       <c r="P6" s="8">
         <v>125.5</v>
       </c>
       <c r="Q6" s="10">
         <v>128.69999999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6" s="10">
+        <v>125</v>
+      </c>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="10"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="44" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>113.5</v>
       </c>
       <c r="G7" s="12">
         <v>114.3</v>
       </c>
       <c r="H7" s="12">
         <v>99.9</v>
       </c>
       <c r="I7" s="13">
         <v>101.4</v>
       </c>
       <c r="J7" s="11">
         <v>118.9</v>
       </c>
       <c r="K7" s="12">
         <v>123.4</v>
       </c>
       <c r="L7" s="12">
         <v>116.7</v>
       </c>
       <c r="M7" s="13">
         <v>118.8</v>
       </c>
       <c r="N7" s="11">
         <v>131.5</v>
       </c>
       <c r="O7" s="12">
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="12">
         <v>131.6</v>
       </c>
       <c r="Q7" s="13">
         <v>133.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7" s="13">
+        <v>134.9</v>
+      </c>
+      <c r="S7" s="12"/>
+      <c r="T7" s="12"/>
+      <c r="U7" s="13"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>98.8</v>
       </c>
       <c r="G8" s="12">
         <v>101</v>
       </c>
       <c r="H8" s="12">
         <v>102.1</v>
       </c>
       <c r="I8" s="13">
@@ -12314,52 +12858,58 @@
       </c>
       <c r="J8" s="11">
         <v>103.3</v>
       </c>
       <c r="K8" s="12">
         <v>100.9</v>
       </c>
       <c r="L8" s="12">
         <v>101.3</v>
       </c>
       <c r="M8" s="13">
         <v>104.5</v>
       </c>
       <c r="N8" s="11">
         <v>107.2</v>
       </c>
       <c r="O8" s="12">
         <v>105.8</v>
       </c>
       <c r="P8" s="12">
         <v>107.7</v>
       </c>
       <c r="Q8" s="13">
         <v>112.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" ht="9.75" customHeight="1">
+      <c r="R8" s="13">
+        <v>105.1</v>
+      </c>
+      <c r="S8" s="12"/>
+      <c r="T8" s="12"/>
+      <c r="U8" s="13"/>
+    </row>
+    <row r="9" spans="1:21" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>98.8</v>
       </c>
       <c r="G9" s="12">
         <v>103.3</v>
       </c>
       <c r="H9" s="12">
         <v>105.1</v>
       </c>
       <c r="I9" s="13">
@@ -12367,52 +12917,58 @@
       </c>
       <c r="J9" s="11">
         <v>100.2</v>
       </c>
       <c r="K9" s="12">
         <v>102.7</v>
       </c>
       <c r="L9" s="12">
         <v>101.6</v>
       </c>
       <c r="M9" s="13">
         <v>101.6</v>
       </c>
       <c r="N9" s="11">
         <v>102.5</v>
       </c>
       <c r="O9" s="12">
         <v>106.1</v>
       </c>
       <c r="P9" s="12">
         <v>106.5</v>
       </c>
       <c r="Q9" s="13">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9" s="13">
+        <v>87.7</v>
+      </c>
+      <c r="S9" s="12"/>
+      <c r="T9" s="12"/>
+      <c r="U9" s="13"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>101.2</v>
       </c>
       <c r="G10" s="12">
         <v>100.3</v>
       </c>
       <c r="H10" s="12">
         <v>101.7</v>
       </c>
       <c r="I10" s="13">
@@ -12420,52 +12976,58 @@
       </c>
       <c r="J10" s="11">
         <v>107.5</v>
       </c>
       <c r="K10" s="12">
         <v>102.3</v>
       </c>
       <c r="L10" s="12">
         <v>101.4</v>
       </c>
       <c r="M10" s="13">
         <v>108.9</v>
       </c>
       <c r="N10" s="11">
         <v>115.1</v>
       </c>
       <c r="O10" s="12">
         <v>107.2</v>
       </c>
       <c r="P10" s="12">
         <v>107.2</v>
       </c>
       <c r="Q10" s="13">
         <v>116.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10" s="13">
+        <v>124.5</v>
+      </c>
+      <c r="S10" s="12"/>
+      <c r="T10" s="12"/>
+      <c r="U10" s="13"/>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>99.3</v>
       </c>
       <c r="G11" s="12">
         <v>103.4</v>
       </c>
       <c r="H11" s="12">
         <v>100.9</v>
       </c>
       <c r="I11" s="13">
@@ -12473,52 +13035,58 @@
       </c>
       <c r="J11" s="11">
         <v>109.6</v>
       </c>
       <c r="K11" s="12">
         <v>105.3</v>
       </c>
       <c r="L11" s="12">
         <v>103.1</v>
       </c>
       <c r="M11" s="13">
         <v>102.2</v>
       </c>
       <c r="N11" s="11">
         <v>100.1</v>
       </c>
       <c r="O11" s="12">
         <v>103.9</v>
       </c>
       <c r="P11" s="12">
         <v>106.1</v>
       </c>
       <c r="Q11" s="13">
         <v>105.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" ht="22.5">
+      <c r="R11" s="13">
+        <v>99.2</v>
+      </c>
+      <c r="S11" s="12"/>
+      <c r="T11" s="12"/>
+      <c r="U11" s="13"/>
+    </row>
+    <row r="12" spans="1:21" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>97.9</v>
       </c>
       <c r="G12" s="12">
         <v>98.3</v>
       </c>
       <c r="H12" s="12">
         <v>99</v>
       </c>
       <c r="I12" s="13">
@@ -12526,52 +13094,58 @@
       </c>
       <c r="J12" s="11">
         <v>98.6</v>
       </c>
       <c r="K12" s="12">
         <v>94.1</v>
       </c>
       <c r="L12" s="12">
         <v>91.5</v>
       </c>
       <c r="M12" s="13">
         <v>97.6</v>
       </c>
       <c r="N12" s="11">
         <v>90.9</v>
       </c>
       <c r="O12" s="12">
         <v>93.4</v>
       </c>
       <c r="P12" s="12">
         <v>88.4</v>
       </c>
       <c r="Q12" s="13">
         <v>95.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12" s="13">
+        <v>109.3</v>
+      </c>
+      <c r="S12" s="12"/>
+      <c r="T12" s="12"/>
+      <c r="U12" s="13"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>119</v>
       </c>
       <c r="G13" s="12">
         <v>112.9</v>
       </c>
       <c r="H13" s="12">
         <v>112.8</v>
       </c>
       <c r="I13" s="13">
@@ -12579,52 +13153,58 @@
       </c>
       <c r="J13" s="11">
         <v>134.6</v>
       </c>
       <c r="K13" s="12">
         <v>124</v>
       </c>
       <c r="L13" s="12">
         <v>123.9</v>
       </c>
       <c r="M13" s="13">
         <v>131.4</v>
       </c>
       <c r="N13" s="11">
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="12">
         <v>147.6</v>
       </c>
       <c r="P13" s="12">
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="13">
         <v>159.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1">
+      <c r="R13" s="13">
+        <v>179.2</v>
+      </c>
+      <c r="S13" s="12"/>
+      <c r="T13" s="12"/>
+      <c r="U13" s="13"/>
+    </row>
+    <row r="14" spans="1:21" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>101.2</v>
       </c>
       <c r="G14" s="8">
         <v>101</v>
       </c>
       <c r="H14" s="8">
         <v>101</v>
       </c>
       <c r="I14" s="10">
@@ -12632,52 +13212,58 @@
       </c>
       <c r="J14" s="7">
         <v>102.1</v>
       </c>
       <c r="K14" s="8">
         <v>102.9</v>
       </c>
       <c r="L14" s="8">
         <v>103.7</v>
       </c>
       <c r="M14" s="10">
         <v>105.9</v>
       </c>
       <c r="N14" s="7">
         <v>104.6</v>
       </c>
       <c r="O14" s="8">
         <v>106.3</v>
       </c>
       <c r="P14" s="8">
         <v>106.6</v>
       </c>
       <c r="Q14" s="10">
         <v>109.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" ht="22.5">
+      <c r="R14" s="10">
+        <v>107.2</v>
+      </c>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="10"/>
+    </row>
+    <row r="15" spans="1:21" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>104.4</v>
       </c>
       <c r="G15" s="12">
         <v>105</v>
       </c>
       <c r="H15" s="12">
         <v>105.9</v>
       </c>
       <c r="I15" s="13">
@@ -12685,52 +13271,58 @@
       </c>
       <c r="J15" s="11">
         <v>109.5</v>
       </c>
       <c r="K15" s="12">
         <v>108.2</v>
       </c>
       <c r="L15" s="12">
         <v>110.5</v>
       </c>
       <c r="M15" s="13">
         <v>115.1</v>
       </c>
       <c r="N15" s="11">
         <v>113.1</v>
       </c>
       <c r="O15" s="12">
         <v>113.6</v>
       </c>
       <c r="P15" s="12">
         <v>116.2</v>
       </c>
       <c r="Q15" s="13">
         <v>121</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15" s="13">
+        <v>119.2</v>
+      </c>
+      <c r="S15" s="12"/>
+      <c r="T15" s="12"/>
+      <c r="U15" s="13"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>104</v>
       </c>
       <c r="G16" s="12">
         <v>103.9</v>
       </c>
       <c r="H16" s="12">
         <v>104.1</v>
       </c>
       <c r="I16" s="13">
@@ -12738,52 +13330,58 @@
       </c>
       <c r="J16" s="11">
         <v>108.5</v>
       </c>
       <c r="K16" s="12">
         <v>106.2</v>
       </c>
       <c r="L16" s="12">
         <v>108.8</v>
       </c>
       <c r="M16" s="13">
         <v>122.2</v>
       </c>
       <c r="N16" s="11">
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="12">
         <v>128.9</v>
       </c>
       <c r="P16" s="12">
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="13">
         <v>146</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" ht="12.75" customHeight="1">
+      <c r="R16" s="13">
+        <v>149.1</v>
+      </c>
+      <c r="S16" s="12"/>
+      <c r="T16" s="12"/>
+      <c r="U16" s="13"/>
+    </row>
+    <row r="17" spans="1:21" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>92.8</v>
       </c>
       <c r="G17" s="12">
         <v>93.2</v>
       </c>
       <c r="H17" s="12">
         <v>94</v>
       </c>
       <c r="I17" s="13">
@@ -12791,52 +13389,58 @@
       </c>
       <c r="J17" s="11">
         <v>82.3</v>
       </c>
       <c r="K17" s="12">
         <v>96.6</v>
       </c>
       <c r="L17" s="12">
         <v>91.3</v>
       </c>
       <c r="M17" s="13">
         <v>90.8</v>
       </c>
       <c r="N17" s="11">
         <v>83.9</v>
       </c>
       <c r="O17" s="12">
         <v>93.3</v>
       </c>
       <c r="P17" s="12">
         <v>90.2</v>
       </c>
       <c r="Q17" s="13">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17" s="13">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="S17" s="12"/>
+      <c r="T17" s="12"/>
+      <c r="U17" s="13"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>102.8</v>
       </c>
       <c r="G18" s="12">
         <v>106.3</v>
       </c>
       <c r="H18" s="12">
         <v>105.1</v>
       </c>
       <c r="I18" s="13">
@@ -12844,52 +13448,58 @@
       </c>
       <c r="J18" s="11">
         <v>113</v>
       </c>
       <c r="K18" s="12">
         <v>116</v>
       </c>
       <c r="L18" s="12">
         <v>113.9</v>
       </c>
       <c r="M18" s="13">
         <v>101.1</v>
       </c>
       <c r="N18" s="11">
         <v>113.9</v>
       </c>
       <c r="O18" s="12">
         <v>114.8</v>
       </c>
       <c r="P18" s="12">
         <v>111.3</v>
       </c>
       <c r="Q18" s="13">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18" s="13">
+        <v>113.7</v>
+      </c>
+      <c r="S18" s="12"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="13"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>93.5</v>
       </c>
       <c r="G19" s="12">
         <v>93.6</v>
       </c>
       <c r="H19" s="12">
         <v>93.1</v>
       </c>
       <c r="I19" s="13">
@@ -12897,105 +13507,117 @@
       </c>
       <c r="J19" s="11">
         <v>94.2</v>
       </c>
       <c r="K19" s="12">
         <v>94.9</v>
       </c>
       <c r="L19" s="12">
         <v>92.8</v>
       </c>
       <c r="M19" s="13">
         <v>94.5</v>
       </c>
       <c r="N19" s="11">
         <v>100.2</v>
       </c>
       <c r="O19" s="12">
         <v>100.5</v>
       </c>
       <c r="P19" s="12">
         <v>97.6</v>
       </c>
       <c r="Q19" s="13">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="23" customFormat="1">
+      <c r="R19" s="13">
+        <v>96.2</v>
+      </c>
+      <c r="S19" s="12"/>
+      <c r="T19" s="12"/>
+      <c r="U19" s="13"/>
+    </row>
+    <row r="20" spans="1:21" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>114</v>
       </c>
       <c r="G20" s="12">
         <v>112.7</v>
       </c>
       <c r="H20" s="12">
         <v>113.2</v>
       </c>
       <c r="I20" s="13">
         <v>116.9</v>
       </c>
       <c r="J20" s="11">
         <v>115.1</v>
       </c>
       <c r="K20" s="12">
         <v>111.2</v>
       </c>
       <c r="L20" s="12">
         <v>113.2</v>
       </c>
       <c r="M20" s="13">
         <v>117.1</v>
       </c>
       <c r="N20" s="11">
         <v>119.8</v>
       </c>
       <c r="O20" s="12">
         <v>116.8</v>
       </c>
       <c r="P20" s="12">
         <v>116.3</v>
       </c>
       <c r="Q20" s="13">
         <v>118.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" ht="12" customHeight="1">
+      <c r="R20" s="13">
+        <v>96.9</v>
+      </c>
+      <c r="S20" s="12"/>
+      <c r="T20" s="12"/>
+      <c r="U20" s="13"/>
+    </row>
+    <row r="21" spans="1:21" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>92.3</v>
       </c>
       <c r="G21" s="12">
         <v>91.9</v>
       </c>
       <c r="H21" s="12">
         <v>91</v>
       </c>
       <c r="I21" s="13">
@@ -13003,52 +13625,58 @@
       </c>
       <c r="J21" s="11">
         <v>92.4</v>
       </c>
       <c r="K21" s="12">
         <v>92.5</v>
       </c>
       <c r="L21" s="12">
         <v>92.9</v>
       </c>
       <c r="M21" s="13">
         <v>94.9</v>
       </c>
       <c r="N21" s="11">
         <v>96.5</v>
       </c>
       <c r="O21" s="12">
         <v>95.1</v>
       </c>
       <c r="P21" s="12">
         <v>92.1</v>
       </c>
       <c r="Q21" s="13">
         <v>88.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21" s="13">
+        <v>94.4</v>
+      </c>
+      <c r="S21" s="12"/>
+      <c r="T21" s="12"/>
+      <c r="U21" s="13"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>107.3</v>
       </c>
       <c r="G22" s="12">
         <v>103.7</v>
       </c>
       <c r="H22" s="12">
         <v>101.8</v>
       </c>
       <c r="I22" s="13">
@@ -13056,52 +13684,58 @@
       </c>
       <c r="J22" s="11">
         <v>103.8</v>
       </c>
       <c r="K22" s="12">
         <v>103.3</v>
       </c>
       <c r="L22" s="12">
         <v>104</v>
       </c>
       <c r="M22" s="13">
         <v>103.6</v>
       </c>
       <c r="N22" s="11">
         <v>97.3</v>
       </c>
       <c r="O22" s="12">
         <v>98.8</v>
       </c>
       <c r="P22" s="12">
         <v>100.6</v>
       </c>
       <c r="Q22" s="13">
         <v>96.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" ht="22.5">
+      <c r="R22" s="13">
+        <v>97.4</v>
+      </c>
+      <c r="S22" s="12"/>
+      <c r="T22" s="12"/>
+      <c r="U22" s="13"/>
+    </row>
+    <row r="23" spans="1:21" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>99.2</v>
       </c>
       <c r="G23" s="12">
         <v>97.1</v>
       </c>
       <c r="H23" s="12">
         <v>95.5</v>
       </c>
       <c r="I23" s="13">
@@ -13109,52 +13743,58 @@
       </c>
       <c r="J23" s="11">
         <v>91.9</v>
       </c>
       <c r="K23" s="12">
         <v>100</v>
       </c>
       <c r="L23" s="12">
         <v>101.7</v>
       </c>
       <c r="M23" s="13">
         <v>103.4</v>
       </c>
       <c r="N23" s="11">
         <v>97.4</v>
       </c>
       <c r="O23" s="12">
         <v>103.5</v>
       </c>
       <c r="P23" s="12">
         <v>103.3</v>
       </c>
       <c r="Q23" s="13">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23" s="13">
+        <v>95.5</v>
+      </c>
+      <c r="S23" s="12"/>
+      <c r="T23" s="12"/>
+      <c r="U23" s="13"/>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>99.2</v>
       </c>
       <c r="G24" s="12">
         <v>98.4</v>
       </c>
       <c r="H24" s="12">
         <v>98.4</v>
       </c>
       <c r="I24" s="13">
@@ -13162,52 +13802,58 @@
       </c>
       <c r="J24" s="11">
         <v>99.1</v>
       </c>
       <c r="K24" s="12">
         <v>98.9</v>
       </c>
       <c r="L24" s="12">
         <v>98.2</v>
       </c>
       <c r="M24" s="13">
         <v>98.7</v>
       </c>
       <c r="N24" s="11">
         <v>97.5</v>
       </c>
       <c r="O24" s="12">
         <v>98.1</v>
       </c>
       <c r="P24" s="12">
         <v>97.5</v>
       </c>
       <c r="Q24" s="13">
         <v>97.6</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" ht="12" customHeight="1">
+      <c r="R24" s="13">
+        <v>99</v>
+      </c>
+      <c r="S24" s="12"/>
+      <c r="T24" s="12"/>
+      <c r="U24" s="13"/>
+    </row>
+    <row r="25" spans="1:21" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>98.9</v>
       </c>
       <c r="G25" s="12">
         <v>98.9</v>
       </c>
       <c r="H25" s="12">
         <v>97.6</v>
       </c>
       <c r="I25" s="13">
@@ -13215,52 +13861,58 @@
       </c>
       <c r="J25" s="11">
         <v>97.4</v>
       </c>
       <c r="K25" s="12">
         <v>97.9</v>
       </c>
       <c r="L25" s="12">
         <v>100.1</v>
       </c>
       <c r="M25" s="13">
         <v>99.2</v>
       </c>
       <c r="N25" s="11">
         <v>96</v>
       </c>
       <c r="O25" s="12">
         <v>96.2</v>
       </c>
       <c r="P25" s="12">
         <v>96.9</v>
       </c>
       <c r="Q25" s="13">
         <v>96</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25" s="13">
+        <v>95.1</v>
+      </c>
+      <c r="S25" s="12"/>
+      <c r="T25" s="12"/>
+      <c r="U25" s="13"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>93.6</v>
       </c>
       <c r="G26" s="12">
         <v>100.3</v>
       </c>
       <c r="H26" s="12">
         <v>100.3</v>
       </c>
       <c r="I26" s="13">
@@ -13268,52 +13920,58 @@
       </c>
       <c r="J26" s="11">
         <v>80.3</v>
       </c>
       <c r="K26" s="12">
         <v>91.2</v>
       </c>
       <c r="L26" s="12">
         <v>93.5</v>
       </c>
       <c r="M26" s="13">
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="11">
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="12">
         <v>88.6</v>
       </c>
       <c r="P26" s="12">
         <v>91.7</v>
       </c>
       <c r="Q26" s="13">
         <v>77.099999999999994</v>
       </c>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26" s="13">
+        <v>71.5</v>
+      </c>
+      <c r="S26" s="12"/>
+      <c r="T26" s="12"/>
+      <c r="U26" s="13"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>90.1</v>
       </c>
       <c r="G27" s="15">
         <v>90.3</v>
       </c>
       <c r="H27" s="15">
         <v>91.3</v>
       </c>
       <c r="I27" s="16">
@@ -13321,116 +13979,128 @@
       </c>
       <c r="J27" s="14">
         <v>94.2</v>
       </c>
       <c r="K27" s="15">
         <v>90.9</v>
       </c>
       <c r="L27" s="15">
         <v>87</v>
       </c>
       <c r="M27" s="16">
         <v>86</v>
       </c>
       <c r="N27" s="14">
         <v>81.5</v>
       </c>
       <c r="O27" s="15">
         <v>81.5</v>
       </c>
       <c r="P27" s="15">
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="16">
         <v>82.6</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C30" s="79"/>
+      <c r="R27" s="16">
+        <v>84.8</v>
+      </c>
+      <c r="S27" s="15"/>
+      <c r="T27" s="15"/>
+      <c r="U27" s="16"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" s="77" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="8">
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="N2:U2"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AH24"/>
+  <dimension ref="A1:AL24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AE5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" sqref="A1:B1"/>
+      <selection pane="bottomRight" activeCell="AE19" sqref="AE19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.1640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="37.83203125" style="2" customWidth="1"/>
     <col min="3" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="10.83203125" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="12.75">
+    <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="87" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B1" s="87"/>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="AA2" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AD2" s="29"/>
-      <c r="AE2" s="29"/>
-[...2 lines deleted...]
-      <c r="AH2" s="29" t="s">
+      <c r="AE2" s="81" t="s">
         <v>48</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AF2" s="81"/>
+      <c r="AG2" s="81"/>
+      <c r="AH2" s="81"/>
+      <c r="AI2" s="81"/>
+      <c r="AJ2" s="81"/>
+      <c r="AK2" s="81"/>
+      <c r="AL2" s="81"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" s="78" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="83">
         <v>2018</v>
       </c>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83">
         <v>2019</v>
       </c>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="K3" s="83">
         <v>2020</v>
       </c>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83"/>
       <c r="O3" s="83">
         <v>2021</v>
       </c>
@@ -13439,52 +14109,58 @@
       <c r="R3" s="83"/>
       <c r="S3" s="83">
         <v>2022</v>
       </c>
       <c r="T3" s="83"/>
       <c r="U3" s="83"/>
       <c r="V3" s="83"/>
       <c r="W3" s="83">
         <v>2023</v>
       </c>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83"/>
       <c r="AA3" s="83">
         <v>2024</v>
       </c>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83"/>
       <c r="AE3" s="83">
         <v>2025</v>
       </c>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83"/>
-    </row>
-    <row r="4" spans="1:34" ht="22.5">
+      <c r="AI3" s="83">
+        <v>2026</v>
+      </c>
+      <c r="AJ3" s="83"/>
+      <c r="AK3" s="83"/>
+      <c r="AL3" s="83"/>
+    </row>
+    <row r="4" spans="1:38" ht="22.5">
       <c r="A4" s="78"/>
       <c r="B4" s="78"/>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>3</v>
@@ -13537,54 +14213,66 @@
       <c r="Z4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AB4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AE4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AF4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AG4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AH4" s="27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:34">
+        <v>101</v>
+      </c>
+      <c r="AI4" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="AJ4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK4" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL4" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="30">
         <v>104.6</v>
       </c>
       <c r="D5" s="31">
         <v>113</v>
       </c>
       <c r="E5" s="31">
         <v>109.8</v>
       </c>
       <c r="F5" s="32">
         <v>112.1</v>
       </c>
       <c r="G5" s="30">
         <v>104.7</v>
       </c>
       <c r="H5" s="31">
         <v>105.4</v>
       </c>
       <c r="I5" s="31">
@@ -13643,52 +14331,58 @@
       </c>
       <c r="AA5" s="30">
         <v>104.8</v>
       </c>
       <c r="AB5" s="31">
         <v>108.7</v>
       </c>
       <c r="AC5" s="31">
         <v>117.6</v>
       </c>
       <c r="AD5" s="32">
         <v>117.1</v>
       </c>
       <c r="AE5" s="30">
         <v>110.4</v>
       </c>
       <c r="AF5" s="31">
         <v>111</v>
       </c>
       <c r="AG5" s="31">
         <v>112.5</v>
       </c>
       <c r="AH5" s="32">
         <v>112.6</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5" s="32">
+        <v>103.1</v>
+      </c>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="32"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="11">
         <v>112.6</v>
       </c>
       <c r="D6" s="12">
         <v>124.4</v>
       </c>
       <c r="E6" s="12">
         <v>121.7</v>
       </c>
       <c r="F6" s="13">
         <v>97.1</v>
       </c>
       <c r="G6" s="11">
         <v>81.599999999999994</v>
       </c>
       <c r="H6" s="12">
         <v>81.099999999999994</v>
       </c>
       <c r="I6" s="12">
@@ -13747,52 +14441,58 @@
       </c>
       <c r="AA6" s="11">
         <v>105.4</v>
       </c>
       <c r="AB6" s="12">
         <v>106.2</v>
       </c>
       <c r="AC6" s="12">
         <v>120.8</v>
       </c>
       <c r="AD6" s="13">
         <v>103.8</v>
       </c>
       <c r="AE6" s="11">
         <v>126.7</v>
       </c>
       <c r="AF6" s="12">
         <v>119.6</v>
       </c>
       <c r="AG6" s="12">
         <v>113.9</v>
       </c>
       <c r="AH6" s="13">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6" s="13">
+        <v>89.9</v>
+      </c>
+      <c r="AJ6" s="12"/>
+      <c r="AK6" s="12"/>
+      <c r="AL6" s="13"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="11">
         <v>95.4</v>
       </c>
       <c r="D7" s="12">
         <v>105.5</v>
       </c>
       <c r="E7" s="12">
         <v>103.4</v>
       </c>
       <c r="F7" s="13">
         <v>113.4</v>
       </c>
       <c r="G7" s="11">
         <v>82</v>
       </c>
       <c r="H7" s="12">
         <v>77.8</v>
       </c>
       <c r="I7" s="12">
@@ -13851,56 +14551,62 @@
       </c>
       <c r="AA7" s="11">
         <v>102.5</v>
       </c>
       <c r="AB7" s="12">
         <v>87.9</v>
       </c>
       <c r="AC7" s="12">
         <v>92.3</v>
       </c>
       <c r="AD7" s="13">
         <v>132.9</v>
       </c>
       <c r="AE7" s="11">
         <v>126.9</v>
       </c>
       <c r="AF7" s="12">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="12">
         <v>136.4</v>
       </c>
       <c r="AH7" s="13">
         <v>104.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="65" t="s">
+      <c r="AI7" s="13">
+        <v>92</v>
+      </c>
+      <c r="AJ7" s="12"/>
+      <c r="AK7" s="12"/>
+      <c r="AL7" s="13"/>
+    </row>
+    <row r="8" spans="1:38">
+      <c r="A8" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="66" t="s">
+      <c r="B8" s="64" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="14">
         <v>104.2</v>
       </c>
       <c r="D8" s="15">
         <v>109</v>
       </c>
       <c r="E8" s="15">
         <v>107.9</v>
       </c>
       <c r="F8" s="16">
         <v>112.2</v>
       </c>
       <c r="G8" s="14">
         <v>103.8</v>
       </c>
       <c r="H8" s="15">
         <v>103.9</v>
       </c>
       <c r="I8" s="15">
         <v>101.7</v>
       </c>
       <c r="J8" s="16">
         <v>103.8</v>
@@ -13955,185 +14661,197 @@
       </c>
       <c r="AA8" s="14">
         <v>104.8</v>
       </c>
       <c r="AB8" s="15">
         <v>108</v>
       </c>
       <c r="AC8" s="15">
         <v>116.8</v>
       </c>
       <c r="AD8" s="16">
         <v>117.2</v>
       </c>
       <c r="AE8" s="14">
         <v>110.6</v>
       </c>
       <c r="AF8" s="15">
         <v>111.3</v>
       </c>
       <c r="AG8" s="15">
         <v>112.8</v>
       </c>
       <c r="AH8" s="16">
         <v>112.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8" s="16">
+        <v>102.6</v>
+      </c>
+      <c r="AJ8" s="15"/>
+      <c r="AK8" s="15"/>
+      <c r="AL8" s="16"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="AB9" s="24"/>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:38">
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="24"/>
       <c r="Q10" s="24"/>
       <c r="R10" s="24"/>
       <c r="S10" s="24"/>
       <c r="T10" s="24"/>
       <c r="U10" s="24"/>
       <c r="V10" s="24"/>
       <c r="W10" s="24"/>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:38">
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="24"/>
       <c r="O11" s="24"/>
       <c r="P11" s="24"/>
       <c r="Q11" s="24"/>
       <c r="R11" s="24"/>
       <c r="S11" s="24"/>
       <c r="T11" s="24"/>
       <c r="U11" s="24"/>
       <c r="V11" s="24"/>
       <c r="W11" s="24"/>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:38">
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:38">
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
       <c r="AB15" s="29"/>
       <c r="AC15" s="29"/>
       <c r="AD15" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:38">
       <c r="A16" s="78" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="78"/>
       <c r="C16" s="83">
         <v>2019</v>
       </c>
       <c r="D16" s="83"/>
       <c r="E16" s="83"/>
       <c r="F16" s="83"/>
       <c r="G16" s="83">
         <v>2020</v>
       </c>
       <c r="H16" s="83"/>
       <c r="I16" s="83"/>
       <c r="J16" s="83"/>
       <c r="K16" s="83">
         <v>2021</v>
       </c>
       <c r="L16" s="83"/>
       <c r="M16" s="83"/>
       <c r="N16" s="83"/>
       <c r="O16" s="83">
         <v>2022</v>
       </c>
       <c r="P16" s="83"/>
       <c r="Q16" s="83"/>
       <c r="R16" s="83"/>
       <c r="S16" s="83">
         <v>2023</v>
       </c>
       <c r="T16" s="83"/>
       <c r="U16" s="83"/>
       <c r="V16" s="83"/>
       <c r="W16" s="83">
         <v>2024</v>
       </c>
       <c r="X16" s="83"/>
       <c r="Y16" s="83"/>
       <c r="Z16" s="83"/>
       <c r="AA16" s="83">
         <v>2025</v>
       </c>
       <c r="AB16" s="83"/>
       <c r="AC16" s="83"/>
       <c r="AD16" s="83"/>
-    </row>
-    <row r="17" spans="1:30" ht="22.5">
+      <c r="AE16" s="83">
+        <v>2026</v>
+      </c>
+      <c r="AF16" s="83"/>
+      <c r="AG16" s="83"/>
+      <c r="AH16" s="83"/>
+    </row>
+    <row r="17" spans="1:34" ht="22.5">
       <c r="A17" s="78"/>
       <c r="B17" s="78"/>
       <c r="C17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="27" t="s">
         <v>3</v>
@@ -14174,54 +14892,66 @@
       <c r="V17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="W17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Z17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD17" s="27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:30">
+        <v>101</v>
+      </c>
+      <c r="AE17" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF17" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="31">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="32">
         <v>100</v>
       </c>
       <c r="G18" s="30">
         <v>107.9</v>
       </c>
       <c r="H18" s="31">
         <v>104.6</v>
       </c>
       <c r="I18" s="31">
@@ -14268,52 +14998,59 @@
       </c>
       <c r="W18" s="30">
         <v>136.9</v>
       </c>
       <c r="X18" s="31">
         <v>117.2</v>
       </c>
       <c r="Y18" s="31">
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="32">
         <v>138.9</v>
       </c>
       <c r="AA18" s="30">
         <v>151.1</v>
       </c>
       <c r="AB18" s="31">
         <v>130.1</v>
       </c>
       <c r="AC18" s="31">
         <v>157.80000000000001</v>
       </c>
       <c r="AD18" s="32">
         <v>156.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="32">
+        <f t="shared" ref="AE18:AE21" si="0">AA18*AI5%</f>
+        <v>155.80000000000001</v>
+      </c>
+      <c r="AF18" s="31"/>
+      <c r="AG18" s="31"/>
+      <c r="AH18" s="32"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="11">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="12">
         <v>100</v>
       </c>
       <c r="F19" s="13">
         <v>100</v>
       </c>
       <c r="G19" s="11">
         <v>86.8</v>
       </c>
       <c r="H19" s="12">
         <v>86.4</v>
       </c>
       <c r="I19" s="12">
@@ -14360,52 +15097,59 @@
       </c>
       <c r="W19" s="11">
         <v>194.9</v>
       </c>
       <c r="X19" s="12">
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="12">
         <v>193.3</v>
       </c>
       <c r="Z19" s="13">
         <v>231.3</v>
       </c>
       <c r="AA19" s="11">
         <v>246.9</v>
       </c>
       <c r="AB19" s="12">
         <v>92.8</v>
       </c>
       <c r="AC19" s="12">
         <v>220.2</v>
       </c>
       <c r="AD19" s="13">
         <v>237.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="13">
+        <f t="shared" si="0"/>
+        <v>222</v>
+      </c>
+      <c r="AF19" s="12"/>
+      <c r="AG19" s="12"/>
+      <c r="AH19" s="13"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="11">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="12">
         <v>100</v>
       </c>
       <c r="F20" s="13">
         <v>100</v>
       </c>
       <c r="G20" s="11">
         <v>130.6</v>
       </c>
       <c r="H20" s="12">
         <v>138.4</v>
       </c>
       <c r="I20" s="12">
@@ -14452,56 +15196,63 @@
       </c>
       <c r="W20" s="11">
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="12">
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="12">
         <v>159.4</v>
       </c>
       <c r="Z20" s="13">
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="11">
         <v>182.4</v>
       </c>
       <c r="AB20" s="12">
         <v>182.7</v>
       </c>
       <c r="AC20" s="12">
         <v>217.4</v>
       </c>
       <c r="AD20" s="13">
         <v>338.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="65" t="s">
+      <c r="AE20" s="13">
+        <f t="shared" si="0"/>
+        <v>167.8</v>
+      </c>
+      <c r="AF20" s="12"/>
+      <c r="AG20" s="12"/>
+      <c r="AH20" s="13"/>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="66" t="s">
+      <c r="B21" s="64" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="14">
         <v>100</v>
       </c>
       <c r="D21" s="15">
         <v>100</v>
       </c>
       <c r="E21" s="15">
         <v>100</v>
       </c>
       <c r="F21" s="16">
         <v>100</v>
       </c>
       <c r="G21" s="14">
         <v>108</v>
       </c>
       <c r="H21" s="15">
         <v>106</v>
       </c>
       <c r="I21" s="15">
         <v>107.3</v>
       </c>
       <c r="J21" s="16">
         <v>105.2</v>
@@ -14544,136 +15295,151 @@
       </c>
       <c r="W21" s="14">
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="15">
         <v>141.4</v>
       </c>
       <c r="Y21" s="15">
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="16">
         <v>143.1</v>
       </c>
       <c r="AA21" s="14">
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="15">
         <v>157.4</v>
       </c>
       <c r="AC21" s="15">
         <v>159.80000000000001</v>
       </c>
       <c r="AD21" s="16">
         <v>160.69999999999999</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C24" s="79"/>
+      <c r="AE21" s="16">
+        <f t="shared" si="0"/>
+        <v>155.6</v>
+      </c>
+      <c r="AF21" s="15"/>
+      <c r="AG21" s="15"/>
+      <c r="AH21" s="16"/>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" s="77" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="77"/>
+      <c r="C24" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="22">
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AE2:AL2"/>
+    <mergeCell ref="AE16:AH16"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
-    <mergeCell ref="AE3:AH3"/>
-[...5 lines deleted...]
-    <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="O16:R16"/>
     <mergeCell ref="S16:V16"/>
-    <mergeCell ref="AA16:AD16"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A16:B17"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G16:J16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AH31"/>
+  <dimension ref="A1:AL31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="K5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AH4" sqref="AH4"/>
+      <selection pane="bottomRight" activeCell="AJ30" sqref="AJ30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="66" style="2" customWidth="1"/>
     <col min="3" max="21" width="9.33203125" style="2" customWidth="1"/>
     <col min="22" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.6640625" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.33203125" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.6640625" style="2" customWidth="1"/>
-    <col min="31" max="16384" width="9.33203125" style="2"/>
+    <col min="31" max="31" width="9.33203125" style="2" customWidth="1"/>
+    <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="12.75">
+    <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="87" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Z2" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD2" s="29"/>
       <c r="AE2" s="29"/>
       <c r="AF2" s="29"/>
-      <c r="AG2" s="29"/>
-      <c r="AH2" s="29" t="s">
+      <c r="AG2" s="81" t="s">
         <v>45</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AH2" s="81"/>
+      <c r="AI2" s="81"/>
+      <c r="AJ2" s="81"/>
+      <c r="AK2" s="81"/>
+      <c r="AL2" s="81"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" s="78" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="83">
         <v>2018</v>
       </c>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83">
         <v>2019</v>
       </c>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="K3" s="83">
         <v>2020</v>
       </c>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83"/>
       <c r="O3" s="83">
         <v>2021</v>
       </c>
@@ -14682,52 +15448,58 @@
       <c r="R3" s="83"/>
       <c r="S3" s="83">
         <v>2022</v>
       </c>
       <c r="T3" s="83"/>
       <c r="U3" s="83"/>
       <c r="V3" s="83"/>
       <c r="W3" s="83">
         <v>2023</v>
       </c>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83"/>
       <c r="AA3" s="83">
         <v>2024</v>
       </c>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83"/>
       <c r="AE3" s="83">
         <v>2025</v>
       </c>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83"/>
-    </row>
-    <row r="4" spans="1:34" ht="22.5">
+      <c r="AI3" s="83">
+        <v>2026</v>
+      </c>
+      <c r="AJ3" s="83"/>
+      <c r="AK3" s="83"/>
+      <c r="AL3" s="83"/>
+    </row>
+    <row r="4" spans="1:38" ht="22.5">
       <c r="A4" s="78"/>
       <c r="B4" s="78"/>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>3</v>
@@ -14780,56 +15552,68 @@
       <c r="Z4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AB4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AE4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AF4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AG4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AH4" s="27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:34">
+        <v>101</v>
+      </c>
+      <c r="AI4" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="AJ4" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK4" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL4" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" s="40"/>
-      <c r="B5" s="69" t="s">
+      <c r="B5" s="67" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="30">
         <v>115.3</v>
       </c>
       <c r="D5" s="31">
         <v>118.9</v>
       </c>
       <c r="E5" s="31">
         <v>113.4</v>
       </c>
       <c r="F5" s="32">
         <v>89.5</v>
       </c>
       <c r="G5" s="30">
         <v>100.1</v>
       </c>
       <c r="H5" s="31">
         <v>100.2</v>
       </c>
       <c r="I5" s="31">
         <v>101.4</v>
       </c>
       <c r="J5" s="32">
         <v>116.3</v>
@@ -14884,52 +15668,58 @@
       </c>
       <c r="AA5" s="30">
         <v>102.1</v>
       </c>
       <c r="AB5" s="31">
         <v>96.8</v>
       </c>
       <c r="AC5" s="31">
         <v>87</v>
       </c>
       <c r="AD5" s="32">
         <v>114.2</v>
       </c>
       <c r="AE5" s="30">
         <v>142.1</v>
       </c>
       <c r="AF5" s="31">
         <v>133.6</v>
       </c>
       <c r="AG5" s="31">
         <v>106.4</v>
       </c>
       <c r="AH5" s="32">
         <v>94.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5" s="30">
+        <v>76</v>
+      </c>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="32"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" s="41">
         <v>58</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="11">
         <v>112.9</v>
       </c>
       <c r="D6" s="12">
         <v>118.5</v>
       </c>
       <c r="E6" s="12">
         <v>120.4</v>
       </c>
       <c r="F6" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="11">
         <v>100</v>
       </c>
       <c r="H6" s="12">
         <v>91.5</v>
       </c>
       <c r="I6" s="12">
@@ -14988,52 +15778,58 @@
       </c>
       <c r="AA6" s="11">
         <v>100</v>
       </c>
       <c r="AB6" s="12">
         <v>99.6</v>
       </c>
       <c r="AC6" s="12">
         <v>90.6</v>
       </c>
       <c r="AD6" s="13">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="11">
         <v>124.6</v>
       </c>
       <c r="AF6" s="12">
         <v>117.1</v>
       </c>
       <c r="AG6" s="12">
         <v>129.30000000000001</v>
       </c>
       <c r="AH6" s="13">
         <v>100.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6" s="11">
+        <v>98.5</v>
+      </c>
+      <c r="AJ6" s="12"/>
+      <c r="AK6" s="12"/>
+      <c r="AL6" s="13"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" s="41">
         <v>59</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="11">
         <v>121.2</v>
       </c>
       <c r="D7" s="12">
         <v>108.2</v>
       </c>
       <c r="E7" s="12">
         <v>101.2</v>
       </c>
       <c r="F7" s="13">
         <v>103.2</v>
       </c>
       <c r="G7" s="11">
         <v>84.5</v>
       </c>
       <c r="H7" s="12">
         <v>74.5</v>
       </c>
       <c r="I7" s="12">
@@ -15092,52 +15888,58 @@
       </c>
       <c r="AA7" s="11">
         <v>100</v>
       </c>
       <c r="AB7" s="12">
         <v>96.8</v>
       </c>
       <c r="AC7" s="12">
         <v>83.7</v>
       </c>
       <c r="AD7" s="13">
         <v>93.4</v>
       </c>
       <c r="AE7" s="11">
         <v>77.5</v>
       </c>
       <c r="AF7" s="12">
         <v>82.1</v>
       </c>
       <c r="AG7" s="12">
         <v>87</v>
       </c>
       <c r="AH7" s="13">
         <v>106</v>
       </c>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7" s="11">
+        <v>59.7</v>
+      </c>
+      <c r="AJ7" s="12"/>
+      <c r="AK7" s="12"/>
+      <c r="AL7" s="13"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" s="41">
         <v>60</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="11">
         <v>104.8</v>
       </c>
       <c r="D8" s="12">
         <v>122.7</v>
       </c>
       <c r="E8" s="12">
         <v>104.2</v>
       </c>
       <c r="F8" s="13">
         <v>115.6</v>
       </c>
       <c r="G8" s="11">
         <v>100.7</v>
       </c>
       <c r="H8" s="12">
         <v>119.3</v>
       </c>
       <c r="I8" s="12">
@@ -15196,57 +15998,63 @@
       </c>
       <c r="AA8" s="11">
         <v>100</v>
       </c>
       <c r="AB8" s="12">
         <v>94.1</v>
       </c>
       <c r="AC8" s="12">
         <v>82.5</v>
       </c>
       <c r="AD8" s="13">
         <v>116</v>
       </c>
       <c r="AE8" s="11">
         <v>81.7</v>
       </c>
       <c r="AF8" s="12">
         <v>92.4</v>
       </c>
       <c r="AG8" s="12">
         <v>117.2</v>
       </c>
       <c r="AH8" s="13">
         <v>65.900000000000006</v>
       </c>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8" s="11">
+        <v>64.3</v>
+      </c>
+      <c r="AJ8" s="12"/>
+      <c r="AK8" s="12"/>
+      <c r="AL8" s="13"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" s="41">
         <v>61</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C9" s="11">
         <v>91.6</v>
       </c>
       <c r="D9" s="12">
         <v>92.1</v>
       </c>
       <c r="E9" s="12">
         <v>90.5</v>
       </c>
       <c r="F9" s="13">
         <v>112</v>
       </c>
       <c r="G9" s="11">
         <v>117.4</v>
       </c>
       <c r="H9" s="12">
         <v>111.1</v>
       </c>
       <c r="I9" s="12">
         <v>113.7</v>
       </c>
       <c r="J9" s="13">
         <v>93.6</v>
       </c>
@@ -15300,52 +16108,58 @@
       </c>
       <c r="AA9" s="11">
         <v>111.9</v>
       </c>
       <c r="AB9" s="12">
         <v>104.7</v>
       </c>
       <c r="AC9" s="12">
         <v>103.3</v>
       </c>
       <c r="AD9" s="13">
         <v>115.2</v>
       </c>
       <c r="AE9" s="11">
         <v>98.4</v>
       </c>
       <c r="AF9" s="12">
         <v>98.8</v>
       </c>
       <c r="AG9" s="12">
         <v>101.5</v>
       </c>
       <c r="AH9" s="13">
         <v>93.2</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9" s="11">
+        <v>106.9</v>
+      </c>
+      <c r="AJ9" s="12"/>
+      <c r="AK9" s="12"/>
+      <c r="AL9" s="13"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" s="41">
         <v>62</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="11">
         <v>97.2</v>
       </c>
       <c r="D10" s="12">
         <v>103.8</v>
       </c>
       <c r="E10" s="12">
         <v>86.3</v>
       </c>
       <c r="F10" s="13">
         <v>85</v>
       </c>
       <c r="G10" s="11">
         <v>97.4</v>
       </c>
       <c r="H10" s="12">
         <v>104.3</v>
       </c>
       <c r="I10" s="12">
@@ -15404,52 +16218,58 @@
       </c>
       <c r="AA10" s="11">
         <v>117</v>
       </c>
       <c r="AB10" s="12">
         <v>122.4</v>
       </c>
       <c r="AC10" s="12">
         <v>124.1</v>
       </c>
       <c r="AD10" s="13">
         <v>107.3</v>
       </c>
       <c r="AE10" s="11">
         <v>102.7</v>
       </c>
       <c r="AF10" s="12">
         <v>98.4</v>
       </c>
       <c r="AG10" s="12">
         <v>76.8</v>
       </c>
       <c r="AH10" s="13">
         <v>109.9</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10" s="11">
+        <v>111.3</v>
+      </c>
+      <c r="AJ10" s="12"/>
+      <c r="AK10" s="12"/>
+      <c r="AL10" s="13"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" s="41">
         <v>63</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="11">
         <v>92.6</v>
       </c>
       <c r="D11" s="12">
         <v>86.9</v>
       </c>
       <c r="E11" s="12">
         <v>85.7</v>
       </c>
       <c r="F11" s="13">
         <v>91.6</v>
       </c>
       <c r="G11" s="11">
         <v>115.3</v>
       </c>
       <c r="H11" s="12">
         <v>120.7</v>
       </c>
       <c r="I11" s="12">
@@ -15508,55 +16328,61 @@
       </c>
       <c r="AA11" s="11">
         <v>100</v>
       </c>
       <c r="AB11" s="12">
         <v>98.9</v>
       </c>
       <c r="AC11" s="12">
         <v>93.2</v>
       </c>
       <c r="AD11" s="13">
         <v>69.2</v>
       </c>
       <c r="AE11" s="11">
         <v>100</v>
       </c>
       <c r="AF11" s="12">
         <v>95</v>
       </c>
       <c r="AG11" s="12">
         <v>147.4</v>
       </c>
       <c r="AH11" s="13">
         <v>104.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11" s="11">
+        <v>89</v>
+      </c>
+      <c r="AJ11" s="12"/>
+      <c r="AK11" s="12"/>
+      <c r="AL11" s="13"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" s="39"/>
-      <c r="B12" s="67" t="s">
-        <v>95</v>
+      <c r="B12" s="65" t="s">
+        <v>93</v>
       </c>
       <c r="C12" s="11">
         <v>92.1</v>
       </c>
       <c r="D12" s="12">
         <v>93</v>
       </c>
       <c r="E12" s="12">
         <v>88.2</v>
       </c>
       <c r="F12" s="13">
         <v>101.3</v>
       </c>
       <c r="G12" s="11">
         <v>112.1</v>
       </c>
       <c r="H12" s="12">
         <v>109.2</v>
       </c>
       <c r="I12" s="12">
         <v>112.2</v>
       </c>
       <c r="J12" s="13">
         <v>101.6</v>
       </c>
@@ -15610,56 +16436,62 @@
       </c>
       <c r="AA12" s="11">
         <v>110.4</v>
       </c>
       <c r="AB12" s="12">
         <v>111</v>
       </c>
       <c r="AC12" s="12">
         <v>110.4</v>
       </c>
       <c r="AD12" s="13">
         <v>107.8</v>
       </c>
       <c r="AE12" s="11">
         <v>104.3</v>
       </c>
       <c r="AF12" s="12">
         <v>100.3</v>
       </c>
       <c r="AG12" s="12">
         <v>105.5</v>
       </c>
       <c r="AH12" s="13">
         <v>109.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="68" t="s">
+      <c r="AI12" s="11">
+        <v>101.2</v>
+      </c>
+      <c r="AJ12" s="12"/>
+      <c r="AK12" s="12"/>
+      <c r="AL12" s="13"/>
+    </row>
+    <row r="13" spans="1:38">
+      <c r="A13" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="68" t="s">
+      <c r="B13" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="14">
         <v>98.5</v>
       </c>
       <c r="D13" s="15">
         <v>100.4</v>
       </c>
       <c r="E13" s="15">
         <v>95.4</v>
       </c>
       <c r="F13" s="16">
         <v>97.6</v>
       </c>
       <c r="G13" s="14">
         <v>109.7</v>
       </c>
       <c r="H13" s="15">
         <v>108.5</v>
       </c>
       <c r="I13" s="15">
         <v>110.5</v>
       </c>
       <c r="J13" s="16">
         <v>107.5</v>
@@ -15714,117 +16546,133 @@
       </c>
       <c r="AA13" s="14">
         <v>109.9</v>
       </c>
       <c r="AB13" s="15">
         <v>109.6</v>
       </c>
       <c r="AC13" s="15">
         <v>108.4</v>
       </c>
       <c r="AD13" s="16">
         <v>105.1</v>
       </c>
       <c r="AE13" s="14">
         <v>100.8</v>
       </c>
       <c r="AF13" s="15">
         <v>99</v>
       </c>
       <c r="AG13" s="15">
         <v>97.7</v>
       </c>
       <c r="AH13" s="16">
         <v>101.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13" s="14">
+        <v>99.8</v>
+      </c>
+      <c r="AJ13" s="15"/>
+      <c r="AK13" s="15"/>
+      <c r="AL13" s="16"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" s="28"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:34" ht="12.75" customHeight="1">
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Z17" s="29"/>
       <c r="AA17" s="29"/>
-      <c r="AB17" s="29"/>
-[...1 lines deleted...]
-      <c r="AD17" s="29" t="s">
+      <c r="AB17" s="81" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AC17" s="81"/>
+      <c r="AD17" s="81"/>
+      <c r="AE17" s="81"/>
+      <c r="AF17" s="81"/>
+      <c r="AG17" s="81"/>
+      <c r="AH17" s="81"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="78" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="78"/>
       <c r="C18" s="83">
         <v>2019</v>
       </c>
       <c r="D18" s="83"/>
       <c r="E18" s="83"/>
       <c r="F18" s="83"/>
       <c r="G18" s="83">
         <v>2020</v>
       </c>
       <c r="H18" s="83"/>
       <c r="I18" s="83"/>
       <c r="J18" s="83"/>
       <c r="K18" s="83">
         <v>2021</v>
       </c>
       <c r="L18" s="83"/>
       <c r="M18" s="83"/>
       <c r="N18" s="83"/>
       <c r="O18" s="83">
         <v>2022</v>
       </c>
       <c r="P18" s="83"/>
       <c r="Q18" s="83"/>
       <c r="R18" s="83"/>
       <c r="S18" s="83">
         <v>2023</v>
       </c>
       <c r="T18" s="83"/>
       <c r="U18" s="83"/>
       <c r="V18" s="83"/>
       <c r="W18" s="83">
         <v>2024</v>
       </c>
       <c r="X18" s="83"/>
       <c r="Y18" s="83"/>
       <c r="Z18" s="83"/>
       <c r="AA18" s="83">
         <v>2025</v>
       </c>
       <c r="AB18" s="83"/>
       <c r="AC18" s="83"/>
       <c r="AD18" s="83"/>
-    </row>
-    <row r="19" spans="1:30" ht="22.5">
+      <c r="AE18" s="83">
+        <v>2026</v>
+      </c>
+      <c r="AF18" s="83"/>
+      <c r="AG18" s="83"/>
+      <c r="AH18" s="83"/>
+    </row>
+    <row r="19" spans="1:34" ht="22.5">
       <c r="A19" s="78"/>
       <c r="B19" s="78"/>
       <c r="C19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J19" s="27" t="s">
         <v>3</v>
@@ -15865,56 +16713,68 @@
       <c r="V19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA19" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD19" s="27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:30">
+        <v>101</v>
+      </c>
+      <c r="AE19" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF19" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH19" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="38"/>
-      <c r="B20" s="69" t="s">
+      <c r="B20" s="67" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="31">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="32">
         <v>100</v>
       </c>
       <c r="G20" s="30">
         <v>136.1</v>
       </c>
       <c r="H20" s="31">
         <v>111.5</v>
       </c>
       <c r="I20" s="31">
         <v>134.5</v>
       </c>
       <c r="J20" s="32">
         <v>111.7</v>
@@ -15957,52 +16817,58 @@
       </c>
       <c r="W20" s="30">
         <v>157.1</v>
       </c>
       <c r="X20" s="31">
         <v>121.7</v>
       </c>
       <c r="Y20" s="31">
         <v>122.1</v>
       </c>
       <c r="Z20" s="32">
         <v>96.3</v>
       </c>
       <c r="AA20" s="30">
         <v>223.2</v>
       </c>
       <c r="AB20" s="31">
         <v>162.6</v>
       </c>
       <c r="AC20" s="31">
         <v>129.9</v>
       </c>
       <c r="AD20" s="32">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="32">
+        <v>169.6</v>
+      </c>
+      <c r="AF20" s="31"/>
+      <c r="AG20" s="31"/>
+      <c r="AH20" s="32"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" s="41">
         <v>58</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="11">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="12">
         <v>100</v>
       </c>
       <c r="F21" s="13">
         <v>100</v>
       </c>
       <c r="G21" s="11">
         <v>205.8</v>
       </c>
       <c r="H21" s="12">
         <v>140.1</v>
       </c>
       <c r="I21" s="12">
@@ -16049,52 +16915,58 @@
       </c>
       <c r="W21" s="11">
         <v>140.1</v>
       </c>
       <c r="X21" s="12">
         <v>122.8</v>
       </c>
       <c r="Y21" s="12">
         <v>109.1</v>
       </c>
       <c r="Z21" s="13">
         <v>71.7</v>
       </c>
       <c r="AA21" s="11">
         <v>174.6</v>
       </c>
       <c r="AB21" s="12">
         <v>143.80000000000001</v>
       </c>
       <c r="AC21" s="12">
         <v>141.1</v>
       </c>
       <c r="AD21" s="13">
         <v>72</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="13">
+        <v>172</v>
+      </c>
+      <c r="AF21" s="12"/>
+      <c r="AG21" s="12"/>
+      <c r="AH21" s="13"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" s="41">
         <v>59</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="11">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="12">
         <v>100</v>
       </c>
       <c r="F22" s="13">
         <v>100</v>
       </c>
       <c r="G22" s="11">
         <v>80.2</v>
       </c>
       <c r="H22" s="12">
         <v>77.900000000000006</v>
       </c>
       <c r="I22" s="12">
@@ -16141,52 +17013,58 @@
       </c>
       <c r="W22" s="11">
         <v>150.19999999999999</v>
       </c>
       <c r="X22" s="12">
         <v>105</v>
       </c>
       <c r="Y22" s="12">
         <v>143.30000000000001</v>
       </c>
       <c r="Z22" s="13">
         <v>93.1</v>
       </c>
       <c r="AA22" s="11">
         <v>116.4</v>
       </c>
       <c r="AB22" s="12">
         <v>86.2</v>
       </c>
       <c r="AC22" s="12">
         <v>124.7</v>
       </c>
       <c r="AD22" s="13">
         <v>98.7</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="13">
+        <v>69.5</v>
+      </c>
+      <c r="AF22" s="12"/>
+      <c r="AG22" s="12"/>
+      <c r="AH22" s="13"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" s="41">
         <v>60</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="11">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="12">
         <v>100</v>
       </c>
       <c r="F23" s="13">
         <v>100</v>
       </c>
       <c r="G23" s="11">
         <v>108.4</v>
       </c>
       <c r="H23" s="12">
         <v>93.1</v>
       </c>
       <c r="I23" s="12">
@@ -16233,57 +17111,63 @@
       </c>
       <c r="W23" s="11">
         <v>139</v>
       </c>
       <c r="X23" s="12">
         <v>112.9</v>
       </c>
       <c r="Y23" s="12">
         <v>115.6</v>
       </c>
       <c r="Z23" s="13">
         <v>89.1</v>
       </c>
       <c r="AA23" s="11">
         <v>113.6</v>
       </c>
       <c r="AB23" s="12">
         <v>104.3</v>
       </c>
       <c r="AC23" s="12">
         <v>135.5</v>
       </c>
       <c r="AD23" s="13">
         <v>58.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="13">
+        <v>73</v>
+      </c>
+      <c r="AF23" s="12"/>
+      <c r="AG23" s="12"/>
+      <c r="AH23" s="13"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" s="41">
         <v>61</v>
       </c>
       <c r="B24" s="37" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="12">
         <v>100</v>
       </c>
       <c r="F24" s="13">
         <v>100</v>
       </c>
       <c r="G24" s="11">
         <v>117.3</v>
       </c>
       <c r="H24" s="12">
         <v>112.4</v>
       </c>
       <c r="I24" s="12">
         <v>109.7</v>
       </c>
       <c r="J24" s="13">
         <v>114.3</v>
       </c>
@@ -16325,52 +17209,58 @@
       </c>
       <c r="W24" s="11">
         <v>191.1</v>
       </c>
       <c r="X24" s="12">
         <v>182.7</v>
       </c>
       <c r="Y24" s="12">
         <v>177.7</v>
       </c>
       <c r="Z24" s="13">
         <v>195.3</v>
       </c>
       <c r="AA24" s="11">
         <v>188</v>
       </c>
       <c r="AB24" s="12">
         <v>180.5</v>
       </c>
       <c r="AC24" s="12">
         <v>180.4</v>
       </c>
       <c r="AD24" s="13">
         <v>182</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="13">
+        <v>201</v>
+      </c>
+      <c r="AF24" s="12"/>
+      <c r="AG24" s="12"/>
+      <c r="AH24" s="13"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" s="41">
         <v>62</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="11">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="12">
         <v>100</v>
       </c>
       <c r="F25" s="13">
         <v>100</v>
       </c>
       <c r="G25" s="11">
         <v>85.6</v>
       </c>
       <c r="H25" s="12">
         <v>100.9</v>
       </c>
       <c r="I25" s="12">
@@ -16417,52 +17307,58 @@
       </c>
       <c r="W25" s="11">
         <v>113</v>
       </c>
       <c r="X25" s="12">
         <v>156.9</v>
       </c>
       <c r="Y25" s="12">
         <v>158.69999999999999</v>
       </c>
       <c r="Z25" s="13">
         <v>78.5</v>
       </c>
       <c r="AA25" s="11">
         <v>116.1</v>
       </c>
       <c r="AB25" s="12">
         <v>154.4</v>
       </c>
       <c r="AC25" s="12">
         <v>121.9</v>
       </c>
       <c r="AD25" s="13">
         <v>86.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="13">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AF25" s="12"/>
+      <c r="AG25" s="12"/>
+      <c r="AH25" s="13"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" s="41">
         <v>63</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="11">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="12">
         <v>100</v>
       </c>
       <c r="F26" s="13">
         <v>100</v>
       </c>
       <c r="G26" s="11">
         <v>105.6</v>
       </c>
       <c r="H26" s="12">
         <v>129.80000000000001</v>
       </c>
       <c r="I26" s="12">
@@ -16509,55 +17405,61 @@
       </c>
       <c r="W26" s="11">
         <v>158.9</v>
       </c>
       <c r="X26" s="12">
         <v>192.8</v>
       </c>
       <c r="Y26" s="12">
         <v>86.3</v>
       </c>
       <c r="Z26" s="13">
         <v>65.400000000000006</v>
       </c>
       <c r="AA26" s="11">
         <v>158.9</v>
       </c>
       <c r="AB26" s="12">
         <v>183.2</v>
       </c>
       <c r="AC26" s="12">
         <v>127.2</v>
       </c>
       <c r="AD26" s="13">
         <v>68.5</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>95</v>
+      <c r="AE26" s="13">
+        <v>141.4</v>
+      </c>
+      <c r="AF26" s="12"/>
+      <c r="AG26" s="12"/>
+      <c r="AH26" s="13"/>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" s="65"/>
+      <c r="B27" s="65" t="s">
+        <v>93</v>
       </c>
       <c r="C27" s="11">
         <v>100</v>
       </c>
       <c r="D27" s="12">
         <v>100</v>
       </c>
       <c r="E27" s="12">
         <v>100</v>
       </c>
       <c r="F27" s="13">
         <v>100</v>
       </c>
       <c r="G27" s="11">
         <v>104.5</v>
       </c>
       <c r="H27" s="12">
         <v>109.7</v>
       </c>
       <c r="I27" s="12">
         <v>103.4</v>
       </c>
       <c r="J27" s="13">
         <v>108.9</v>
       </c>
@@ -16599,56 +17501,62 @@
       </c>
       <c r="W27" s="11">
         <v>146.69999999999999</v>
       </c>
       <c r="X27" s="12">
         <v>162.69999999999999</v>
       </c>
       <c r="Y27" s="12">
         <v>152.9</v>
       </c>
       <c r="Z27" s="13">
         <v>122.8</v>
       </c>
       <c r="AA27" s="11">
         <v>153</v>
       </c>
       <c r="AB27" s="12">
         <v>163.19999999999999</v>
       </c>
       <c r="AC27" s="12">
         <v>161.30000000000001</v>
       </c>
       <c r="AD27" s="13">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="68" t="s">
+      <c r="AE27" s="13">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="AF27" s="12"/>
+      <c r="AG27" s="12"/>
+      <c r="AH27" s="13"/>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="68" t="s">
+      <c r="B28" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="14">
         <v>100</v>
       </c>
       <c r="D28" s="15">
         <v>100</v>
       </c>
       <c r="E28" s="15">
         <v>100</v>
       </c>
       <c r="F28" s="16">
         <v>100</v>
       </c>
       <c r="G28" s="14">
         <v>113.1</v>
       </c>
       <c r="H28" s="15">
         <v>115</v>
       </c>
       <c r="I28" s="15">
         <v>110.2</v>
       </c>
       <c r="J28" s="16">
         <v>112</v>
@@ -16691,219 +17599,229 @@
       </c>
       <c r="W28" s="14">
         <v>153.80000000000001</v>
       </c>
       <c r="X28" s="15">
         <v>165.2</v>
       </c>
       <c r="Y28" s="15">
         <v>156.19999999999999</v>
       </c>
       <c r="Z28" s="16">
         <v>120.8</v>
       </c>
       <c r="AA28" s="14">
         <v>155</v>
       </c>
       <c r="AB28" s="15">
         <v>163.5</v>
       </c>
       <c r="AC28" s="15">
         <v>152.6</v>
       </c>
       <c r="AD28" s="16">
         <v>122.2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C31" s="79"/>
+      <c r="AE28" s="16">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="AF28" s="15"/>
+      <c r="AG28" s="15"/>
+      <c r="AH28" s="16"/>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" s="77" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" s="77"/>
+      <c r="C31" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...8 lines deleted...]
-    <mergeCell ref="O18:R18"/>
+  <mergeCells count="23">
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AG2:AL2"/>
+    <mergeCell ref="AE18:AH18"/>
+    <mergeCell ref="AB17:AH17"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AA18:AD18"/>
     <mergeCell ref="S18:V18"/>
     <mergeCell ref="A18:B19"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="W18:Z18"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="K18:N18"/>
+    <mergeCell ref="O18:R18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5215CBA0-D92E-4842-9644-83CD1D87B27B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5215CBA0-D92E-4842-9644-83CD1D87B27B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
-      <vt:lpstr>2010-2025</vt:lpstr>
+      <vt:lpstr>2010-2026</vt:lpstr>
       <vt:lpstr>2016 year =100</vt:lpstr>
       <vt:lpstr>2019 year =100</vt:lpstr>
       <vt:lpstr>2022 year =100</vt:lpstr>
       <vt:lpstr>Agriculture, forestry and f.</vt:lpstr>
       <vt:lpstr>Information and comm.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">