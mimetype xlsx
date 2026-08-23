--- v2 (2026-07-14)
+++ v3 (2026-08-23)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13920" windowHeight="12270" tabRatio="860" activeTab="7"/>
+    <workbookView xWindow="13545" yWindow="150" windowWidth="14400" windowHeight="11670" tabRatio="860"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="9" r:id="rId1"/>
     <sheet name="Conventions" sheetId="10" r:id="rId2"/>
     <sheet name="2010-2026" sheetId="2" r:id="rId3"/>
     <sheet name="2016 year =100" sheetId="8" r:id="rId4"/>
     <sheet name="2019 year =100" sheetId="4" r:id="rId5"/>
     <sheet name="2022 year =100" sheetId="7" r:id="rId6"/>
     <sheet name="Agriculture, forestry and f." sheetId="5" r:id="rId7"/>
     <sheet name="Information and comm." sheetId="6" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE21" i="5" l="1"/>
   <c r="AE20" i="5"/>
   <c r="AE19" i="5"/>
   <c r="AE18" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="103">
   <si>
     <t>1 quarter</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>9 months</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>Total for branches</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t xml:space="preserve">    Mining and quarrying</t>
   </si>
   <si>
@@ -363,56 +363,50 @@
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
     <t>Connection (NACE : 61, 62, 63)</t>
   </si>
   <si>
     <t>Labor productivity indices in Agriculture, forestry and fisheries</t>
   </si>
   <si>
     <t>Labor productivity indices in the industry Information and communication</t>
   </si>
   <si>
     <t>Real estate activities</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fisheries</t>
   </si>
   <si>
     <t>2010–2023 – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2007), which is comparable with NACE Rev.2;
 from 2024 onward – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2019), which is comparable with NACE Rev.2.</t>
   </si>
   <si>
     <t>According to the SNA 2008 from the section "Real estate activities" excludes conditional accommodation, because conditional housing implies the production of housing services by the homeowners in which they live for own consumption. 
 Labor productivity in the "Agriculture, forestry ang fisheries" in 2015-2018. was recalculated in connection with the addition of the number of people employed in private household plots (personal subsidiary plots).</t>
-  </si>
-[...4 lines deleted...]
-    <t>year*</t>
   </si>
   <si>
     <t xml:space="preserve">©Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics </t>
   </si>
   <si>
     <t>d.ibraeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Ibrayeva D.K.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1021,67 +1015,67 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
@@ -1401,52 +1395,52 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18:B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.5" customWidth="1"/>
     <col min="2" max="2" width="92.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="50">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1540,91 +1534,91 @@
     <row r="15" spans="1:2">
       <c r="A15" s="74" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="75"/>
       <c r="B16" s="59" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="76"/>
       <c r="B17" s="55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="73">
-        <v>46210</v>
+        <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="73">
-        <v>46241</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="49" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="56" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="49" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="53" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A15:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/412054/"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B23" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -1660,70 +1654,70 @@
     </row>
     <row r="9" spans="2:4">
       <c r="B9" s="57" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="2:4">
       <c r="B10" s="58" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="2:4">
       <c r="B11" s="69"/>
     </row>
     <row r="12" spans="2:4">
       <c r="B12" s="69"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="70"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="70"/>
     </row>
     <row r="15" spans="2:4">
       <c r="B15" s="72" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C15" s="71"/>
       <c r="D15" s="71"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BL34" sqref="BL34"/>
+      <selection pane="bottomRight" activeCell="A38" sqref="A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.1640625" style="2" customWidth="1"/>
     <col min="4" max="6" width="7.5" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.83203125" style="2" customWidth="1"/>
     <col min="8" max="10" width="7.5" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.83203125" style="2" customWidth="1"/>
     <col min="12" max="14" width="7.5" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.1640625" style="2" customWidth="1"/>
     <col min="16" max="18" width="7.5" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="2" customWidth="1"/>
     <col min="20" max="22" width="7.5" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.33203125" style="2" customWidth="1"/>
     <col min="24" max="26" width="7.5" style="2" customWidth="1"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="30" width="7.5" style="2" customWidth="1"/>
     <col min="31" max="31" width="8.33203125" style="2" customWidth="1"/>
     <col min="32" max="34" width="7.5" style="2" customWidth="1"/>
     <col min="35" max="35" width="8" style="2" customWidth="1"/>
     <col min="36" max="38" width="7.5" style="2" customWidth="1"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
@@ -1749,183 +1743,183 @@
     <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="M2" s="17"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="17"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
       <c r="Z2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AB2" s="19"/>
       <c r="AC2" s="19"/>
       <c r="AD2" s="19"/>
       <c r="AE2" s="19"/>
       <c r="AF2" s="19"/>
       <c r="AG2" s="19"/>
       <c r="AH2" s="19"/>
-      <c r="AL2" s="82"/>
-[...2 lines deleted...]
-      <c r="AO2" s="82"/>
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
       <c r="AU2" s="19"/>
       <c r="AV2" s="19"/>
       <c r="AW2" s="19"/>
       <c r="AX2" s="19"/>
       <c r="AY2" s="19"/>
       <c r="BA2" s="19"/>
       <c r="BB2" s="19"/>
       <c r="BC2" s="19"/>
       <c r="BD2" s="19"/>
       <c r="BE2" s="19"/>
       <c r="BI2" s="29"/>
-      <c r="BJ2" s="81" t="s">
+      <c r="BJ2" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="BK2" s="81"/>
-[...5 lines deleted...]
-      <c r="BQ2" s="81"/>
+      <c r="BK2" s="78"/>
+      <c r="BL2" s="78"/>
+      <c r="BM2" s="78"/>
+      <c r="BN2" s="78"/>
+      <c r="BO2" s="78"/>
+      <c r="BP2" s="78"/>
+      <c r="BQ2" s="78"/>
     </row>
     <row r="3" spans="1:69" s="21" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A3" s="79"/>
-      <c r="B3" s="78">
+      <c r="A3" s="81"/>
+      <c r="B3" s="77">
         <v>2010</v>
       </c>
-      <c r="C3" s="78"/>
-[...2 lines deleted...]
-      <c r="F3" s="78">
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77">
         <v>2011</v>
       </c>
-      <c r="G3" s="78"/>
-[...2 lines deleted...]
-      <c r="J3" s="78">
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="77"/>
+      <c r="J3" s="77">
         <v>2012</v>
       </c>
-      <c r="K3" s="78"/>
-[...2 lines deleted...]
-      <c r="N3" s="78">
+      <c r="K3" s="77"/>
+      <c r="L3" s="77"/>
+      <c r="M3" s="77"/>
+      <c r="N3" s="77">
         <v>2013</v>
       </c>
-      <c r="O3" s="78"/>
-[...2 lines deleted...]
-      <c r="R3" s="78">
+      <c r="O3" s="77"/>
+      <c r="P3" s="77"/>
+      <c r="Q3" s="77"/>
+      <c r="R3" s="77">
         <v>2014</v>
       </c>
-      <c r="S3" s="78"/>
-[...2 lines deleted...]
-      <c r="V3" s="78">
+      <c r="S3" s="77"/>
+      <c r="T3" s="77"/>
+      <c r="U3" s="77"/>
+      <c r="V3" s="77">
         <v>2015</v>
       </c>
-      <c r="W3" s="78"/>
-[...2 lines deleted...]
-      <c r="Z3" s="78">
+      <c r="W3" s="77"/>
+      <c r="X3" s="77"/>
+      <c r="Y3" s="77"/>
+      <c r="Z3" s="77">
         <v>2016</v>
       </c>
-      <c r="AA3" s="78"/>
-[...2 lines deleted...]
-      <c r="AD3" s="78">
+      <c r="AA3" s="77"/>
+      <c r="AB3" s="77"/>
+      <c r="AC3" s="77"/>
+      <c r="AD3" s="77">
         <v>2017</v>
       </c>
-      <c r="AE3" s="78"/>
-[...2 lines deleted...]
-      <c r="AH3" s="78">
+      <c r="AE3" s="77"/>
+      <c r="AF3" s="77"/>
+      <c r="AG3" s="77"/>
+      <c r="AH3" s="77">
         <v>2018</v>
       </c>
-      <c r="AI3" s="78"/>
-[...2 lines deleted...]
-      <c r="AL3" s="78">
+      <c r="AI3" s="77"/>
+      <c r="AJ3" s="77"/>
+      <c r="AK3" s="77"/>
+      <c r="AL3" s="77">
         <v>2019</v>
       </c>
-      <c r="AM3" s="78"/>
-[...2 lines deleted...]
-      <c r="AP3" s="78">
+      <c r="AM3" s="77"/>
+      <c r="AN3" s="77"/>
+      <c r="AO3" s="77"/>
+      <c r="AP3" s="77">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="78"/>
-[...2 lines deleted...]
-      <c r="AT3" s="78">
+      <c r="AQ3" s="77"/>
+      <c r="AR3" s="77"/>
+      <c r="AS3" s="77"/>
+      <c r="AT3" s="77">
         <v>2021</v>
       </c>
-      <c r="AU3" s="78"/>
-[...2 lines deleted...]
-      <c r="AX3" s="78">
+      <c r="AU3" s="77"/>
+      <c r="AV3" s="77"/>
+      <c r="AW3" s="77"/>
+      <c r="AX3" s="77">
         <v>2022</v>
       </c>
-      <c r="AY3" s="78"/>
-[...2 lines deleted...]
-      <c r="BB3" s="78">
+      <c r="AY3" s="77"/>
+      <c r="AZ3" s="77"/>
+      <c r="BA3" s="77"/>
+      <c r="BB3" s="77">
         <v>2023</v>
       </c>
-      <c r="BC3" s="78"/>
-[...2 lines deleted...]
-      <c r="BF3" s="78">
+      <c r="BC3" s="77"/>
+      <c r="BD3" s="77"/>
+      <c r="BE3" s="77"/>
+      <c r="BF3" s="77">
         <v>2024</v>
       </c>
-      <c r="BG3" s="78"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="78">
+      <c r="BG3" s="77"/>
+      <c r="BH3" s="77"/>
+      <c r="BI3" s="77"/>
+      <c r="BJ3" s="77">
         <v>2025</v>
       </c>
-      <c r="BK3" s="78"/>
-[...2 lines deleted...]
-      <c r="BN3" s="78">
+      <c r="BK3" s="77"/>
+      <c r="BL3" s="77"/>
+      <c r="BM3" s="77"/>
+      <c r="BN3" s="77">
         <v>2026</v>
       </c>
-      <c r="BO3" s="78"/>
-[...1 lines deleted...]
-      <c r="BQ3" s="78"/>
+      <c r="BO3" s="77"/>
+      <c r="BP3" s="77"/>
+      <c r="BQ3" s="77"/>
     </row>
     <row r="4" spans="1:69" s="21" customFormat="1" ht="33.75">
-      <c r="A4" s="80"/>
+      <c r="A4" s="82"/>
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2072,51 +2066,51 @@
       <c r="BE4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="BF4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BG4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BH4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BI4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="BJ4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BK4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BL4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BM4" s="6" t="s">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="BN4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="BO4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BQ4" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:69" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>103</v>
       </c>
       <c r="C5" s="8">
         <v>103.9</v>
       </c>
       <c r="D5" s="8">
@@ -2281,51 +2275,51 @@
       <c r="BE5" s="9">
         <v>104.7</v>
       </c>
       <c r="BF5" s="7">
         <v>102.6</v>
       </c>
       <c r="BG5" s="8">
         <v>102.7</v>
       </c>
       <c r="BH5" s="8">
         <v>103.6</v>
       </c>
       <c r="BI5" s="9">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="7">
         <v>104.8</v>
       </c>
       <c r="BK5" s="8">
         <v>105.6</v>
       </c>
       <c r="BL5" s="8">
         <v>105.6</v>
       </c>
       <c r="BM5" s="9">
-        <v>106.3</v>
+        <v>105.9</v>
       </c>
       <c r="BN5" s="9">
         <v>102</v>
       </c>
       <c r="BO5" s="8"/>
       <c r="BP5" s="8"/>
       <c r="BQ5" s="9"/>
     </row>
     <row r="6" spans="1:69" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>107.2</v>
       </c>
       <c r="C6" s="8">
         <v>108.4</v>
       </c>
       <c r="D6" s="8">
         <v>105.9</v>
       </c>
       <c r="E6" s="10">
         <v>103.7</v>
       </c>
       <c r="F6" s="7">
@@ -2484,51 +2478,51 @@
       <c r="BE6" s="10">
         <v>108.8</v>
       </c>
       <c r="BF6" s="7">
         <v>105.9</v>
       </c>
       <c r="BG6" s="8">
         <v>104.5</v>
       </c>
       <c r="BH6" s="8">
         <v>105.3</v>
       </c>
       <c r="BI6" s="10">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="7">
         <v>109.2</v>
       </c>
       <c r="BK6" s="8">
         <v>110.4</v>
       </c>
       <c r="BL6" s="8">
         <v>111.2</v>
       </c>
       <c r="BM6" s="10">
-        <v>112.2</v>
+        <v>112.1</v>
       </c>
       <c r="BN6" s="10">
         <v>101</v>
       </c>
       <c r="BO6" s="8"/>
       <c r="BP6" s="8"/>
       <c r="BQ6" s="10"/>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>102.3</v>
       </c>
       <c r="C7" s="12">
         <v>102.8</v>
       </c>
       <c r="D7" s="12">
         <v>95.5</v>
       </c>
       <c r="E7" s="13">
         <v>88.3</v>
       </c>
       <c r="F7" s="11">
@@ -2687,51 +2681,51 @@
       <c r="BE7" s="13">
         <v>101.4</v>
       </c>
       <c r="BF7" s="11">
         <v>104.8</v>
       </c>
       <c r="BG7" s="12">
         <v>108</v>
       </c>
       <c r="BH7" s="12">
         <v>116.8</v>
       </c>
       <c r="BI7" s="13">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="11">
         <v>110.6</v>
       </c>
       <c r="BK7" s="12">
         <v>111.3</v>
       </c>
       <c r="BL7" s="12">
         <v>112.8</v>
       </c>
       <c r="BM7" s="13">
-        <v>112.3</v>
+        <v>111.9</v>
       </c>
       <c r="BN7" s="13">
         <v>102.6</v>
       </c>
       <c r="BO7" s="12"/>
       <c r="BP7" s="12"/>
       <c r="BQ7" s="13"/>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>108.2</v>
       </c>
       <c r="C8" s="12">
         <v>108.7</v>
       </c>
       <c r="D8" s="12">
         <v>106.7</v>
       </c>
       <c r="E8" s="13">
         <v>106.1</v>
       </c>
       <c r="F8" s="11">
@@ -2890,51 +2884,51 @@
       <c r="BE8" s="13">
         <v>104.4</v>
       </c>
       <c r="BF8" s="11">
         <v>104.6</v>
       </c>
       <c r="BG8" s="12">
         <v>99.9</v>
       </c>
       <c r="BH8" s="12">
         <v>99.2</v>
       </c>
       <c r="BI8" s="13">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="11">
         <v>103.8</v>
       </c>
       <c r="BK8" s="12">
         <v>104.9</v>
       </c>
       <c r="BL8" s="12">
         <v>106.3</v>
       </c>
       <c r="BM8" s="13">
-        <v>107.4</v>
+        <v>107.5</v>
       </c>
       <c r="BN8" s="13">
         <v>98</v>
       </c>
       <c r="BO8" s="12"/>
       <c r="BP8" s="12"/>
       <c r="BQ8" s="13"/>
     </row>
     <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>106.9</v>
       </c>
       <c r="C9" s="12">
         <v>107.3</v>
       </c>
       <c r="D9" s="12">
         <v>106.9</v>
       </c>
       <c r="E9" s="13">
         <v>108.1</v>
       </c>
       <c r="F9" s="11">
@@ -3093,51 +3087,51 @@
       <c r="BE9" s="13">
         <v>103.8</v>
       </c>
       <c r="BF9" s="11">
         <v>101.4</v>
       </c>
       <c r="BG9" s="12">
         <v>99.4</v>
       </c>
       <c r="BH9" s="12">
         <v>96.7</v>
       </c>
       <c r="BI9" s="13">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="11">
         <v>102.3</v>
       </c>
       <c r="BK9" s="12">
         <v>103.3</v>
       </c>
       <c r="BL9" s="12">
         <v>104.8</v>
       </c>
       <c r="BM9" s="13">
-        <v>105.8</v>
+        <v>107</v>
       </c>
       <c r="BN9" s="13">
         <v>85.6</v>
       </c>
       <c r="BO9" s="12"/>
       <c r="BP9" s="12"/>
       <c r="BQ9" s="13"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>116.8</v>
       </c>
       <c r="C10" s="12">
         <v>119.1</v>
       </c>
       <c r="D10" s="12">
         <v>114.1</v>
       </c>
       <c r="E10" s="13">
         <v>109.1</v>
       </c>
       <c r="F10" s="11">
@@ -3296,51 +3290,51 @@
       <c r="BE10" s="13">
         <v>105.4</v>
       </c>
       <c r="BF10" s="11">
         <v>106.2</v>
       </c>
       <c r="BG10" s="12">
         <v>102</v>
       </c>
       <c r="BH10" s="12">
         <v>99.7</v>
       </c>
       <c r="BI10" s="13">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="11">
         <v>107.1</v>
       </c>
       <c r="BK10" s="12">
         <v>104.8</v>
       </c>
       <c r="BL10" s="12">
         <v>105.7</v>
       </c>
       <c r="BM10" s="13">
-        <v>107</v>
+        <v>107.4</v>
       </c>
       <c r="BN10" s="13">
         <v>108.2</v>
       </c>
       <c r="BO10" s="12"/>
       <c r="BP10" s="12"/>
       <c r="BQ10" s="13"/>
     </row>
     <row r="11" spans="1:69">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>115.5</v>
       </c>
       <c r="C11" s="12">
         <v>117</v>
       </c>
       <c r="D11" s="12">
         <v>119.4</v>
       </c>
       <c r="E11" s="13">
         <v>104.2</v>
       </c>
       <c r="F11" s="11">
@@ -3499,51 +3493,51 @@
       <c r="BE11" s="13">
         <v>104.9</v>
       </c>
       <c r="BF11" s="11">
         <v>110.4</v>
       </c>
       <c r="BG11" s="12">
         <v>101.8</v>
       </c>
       <c r="BH11" s="12">
         <v>102.2</v>
       </c>
       <c r="BI11" s="13">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="11">
         <v>91.3</v>
       </c>
       <c r="BK11" s="12">
         <v>98.7</v>
       </c>
       <c r="BL11" s="12">
         <v>102.9</v>
       </c>
       <c r="BM11" s="13">
-        <v>103.2</v>
+        <v>100.2</v>
       </c>
       <c r="BN11" s="13">
         <v>99.1</v>
       </c>
       <c r="BO11" s="12"/>
       <c r="BP11" s="12"/>
       <c r="BQ11" s="13"/>
     </row>
     <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>61</v>
       </c>
       <c r="C12" s="12">
         <v>52.3</v>
       </c>
       <c r="D12" s="12">
         <v>56.6</v>
       </c>
       <c r="E12" s="13">
         <v>104.5</v>
       </c>
       <c r="F12" s="11">
@@ -3702,51 +3696,51 @@
       <c r="BE12" s="13">
         <v>95.5</v>
       </c>
       <c r="BF12" s="11">
         <v>100.7</v>
       </c>
       <c r="BG12" s="12">
         <v>95.7</v>
       </c>
       <c r="BH12" s="12">
         <v>92.4</v>
       </c>
       <c r="BI12" s="13">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="11">
         <v>92.2</v>
       </c>
       <c r="BK12" s="12">
         <v>99.3</v>
       </c>
       <c r="BL12" s="12">
         <v>96.6</v>
       </c>
       <c r="BM12" s="13">
-        <v>98</v>
+        <v>98.9</v>
       </c>
       <c r="BN12" s="13">
         <v>120.2</v>
       </c>
       <c r="BO12" s="12"/>
       <c r="BP12" s="12"/>
       <c r="BQ12" s="13"/>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>94.6</v>
       </c>
       <c r="C13" s="12">
         <v>102.6</v>
       </c>
       <c r="D13" s="12">
         <v>105.6</v>
       </c>
       <c r="E13" s="13">
         <v>99</v>
       </c>
       <c r="F13" s="11">
@@ -3905,51 +3899,51 @@
       <c r="BE13" s="13">
         <v>118.1</v>
       </c>
       <c r="BF13" s="11">
         <v>113.1</v>
       </c>
       <c r="BG13" s="12">
         <v>109.8</v>
       </c>
       <c r="BH13" s="12">
         <v>109.8</v>
       </c>
       <c r="BI13" s="13">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="11">
         <v>116.9</v>
       </c>
       <c r="BK13" s="12">
         <v>119</v>
       </c>
       <c r="BL13" s="12">
         <v>116.8</v>
       </c>
       <c r="BM13" s="13">
-        <v>121.1</v>
+        <v>121.4</v>
       </c>
       <c r="BN13" s="13">
         <v>113.9</v>
       </c>
       <c r="BO13" s="12"/>
       <c r="BP13" s="12"/>
       <c r="BQ13" s="13"/>
     </row>
     <row r="14" spans="1:69" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>99.6</v>
       </c>
       <c r="C14" s="8">
         <v>100.2</v>
       </c>
       <c r="D14" s="8">
         <v>101.4</v>
       </c>
       <c r="E14" s="10">
         <v>103.8</v>
       </c>
       <c r="F14" s="7">
@@ -4108,51 +4102,51 @@
       <c r="BE14" s="10">
         <v>102.9</v>
       </c>
       <c r="BF14" s="7">
         <v>100.9</v>
       </c>
       <c r="BG14" s="8">
         <v>101.9</v>
       </c>
       <c r="BH14" s="8">
         <v>102.7</v>
       </c>
       <c r="BI14" s="10">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="7">
         <v>102.4</v>
       </c>
       <c r="BK14" s="8">
         <v>103.3</v>
       </c>
       <c r="BL14" s="8">
         <v>102.8</v>
       </c>
       <c r="BM14" s="10">
-        <v>103.4</v>
+        <v>102.7</v>
       </c>
       <c r="BN14" s="10">
         <v>102.5</v>
       </c>
       <c r="BO14" s="8"/>
       <c r="BP14" s="8"/>
       <c r="BQ14" s="10"/>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>108.7</v>
       </c>
       <c r="C15" s="12">
         <v>107</v>
       </c>
       <c r="D15" s="12">
         <v>106.9</v>
       </c>
       <c r="E15" s="13">
         <v>108.1</v>
       </c>
       <c r="F15" s="11">
@@ -4311,51 +4305,51 @@
       <c r="BE15" s="13">
         <v>106.7</v>
       </c>
       <c r="BF15" s="11">
         <v>104.9</v>
       </c>
       <c r="BG15" s="12">
         <v>103</v>
       </c>
       <c r="BH15" s="12">
         <v>104.3</v>
       </c>
       <c r="BI15" s="13">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="11">
         <v>103.3</v>
       </c>
       <c r="BK15" s="12">
         <v>105</v>
       </c>
       <c r="BL15" s="12">
         <v>105.2</v>
       </c>
       <c r="BM15" s="13">
-        <v>105.1</v>
+        <v>105.9</v>
       </c>
       <c r="BN15" s="13">
         <v>105.4</v>
       </c>
       <c r="BO15" s="12"/>
       <c r="BP15" s="12"/>
       <c r="BQ15" s="13"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>92.5</v>
       </c>
       <c r="C16" s="12">
         <v>96.7</v>
       </c>
       <c r="D16" s="12">
         <v>98.2</v>
       </c>
       <c r="E16" s="13">
         <v>99.9</v>
       </c>
       <c r="F16" s="11">
@@ -4514,51 +4508,51 @@
       <c r="BE16" s="13">
         <v>115.5</v>
       </c>
       <c r="BF16" s="11">
         <v>104.3</v>
       </c>
       <c r="BG16" s="12">
         <v>102.2</v>
       </c>
       <c r="BH16" s="12">
         <v>104.5</v>
       </c>
       <c r="BI16" s="13">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="11">
         <v>120.5</v>
       </c>
       <c r="BK16" s="12">
         <v>121.4</v>
       </c>
       <c r="BL16" s="12">
         <v>120.2</v>
       </c>
       <c r="BM16" s="13">
-        <v>119.5</v>
+        <v>119.2</v>
       </c>
       <c r="BN16" s="13">
         <v>114.1</v>
       </c>
       <c r="BO16" s="12"/>
       <c r="BP16" s="12"/>
       <c r="BQ16" s="13"/>
     </row>
     <row r="17" spans="1:69">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>96.7</v>
       </c>
       <c r="C17" s="12">
         <v>97.7</v>
       </c>
       <c r="D17" s="12">
         <v>107.4</v>
       </c>
       <c r="E17" s="13">
         <v>118.6</v>
       </c>
       <c r="F17" s="11">
@@ -4717,51 +4711,51 @@
       <c r="BE17" s="13">
         <v>96.1</v>
       </c>
       <c r="BF17" s="11">
         <v>88.7</v>
       </c>
       <c r="BG17" s="12">
         <v>103.7</v>
       </c>
       <c r="BH17" s="12">
         <v>97.1</v>
       </c>
       <c r="BI17" s="13">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="11">
         <v>101.9</v>
       </c>
       <c r="BK17" s="12">
         <v>96.6</v>
       </c>
       <c r="BL17" s="12">
         <v>98.8</v>
       </c>
       <c r="BM17" s="13">
-        <v>100.6</v>
+        <v>102.7</v>
       </c>
       <c r="BN17" s="13">
         <v>95.5</v>
       </c>
       <c r="BO17" s="12"/>
       <c r="BP17" s="12"/>
       <c r="BQ17" s="13"/>
     </row>
     <row r="18" spans="1:69">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="12">
         <v>171.8</v>
       </c>
       <c r="D18" s="12">
         <v>170.1</v>
       </c>
       <c r="E18" s="13">
         <v>114.9</v>
       </c>
       <c r="F18" s="11">
@@ -4920,51 +4914,51 @@
       <c r="BE18" s="13">
         <v>96.2</v>
       </c>
       <c r="BF18" s="11">
         <v>109.9</v>
       </c>
       <c r="BG18" s="12">
         <v>109.1</v>
       </c>
       <c r="BH18" s="12">
         <v>108.4</v>
       </c>
       <c r="BI18" s="13">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="11">
         <v>100.8</v>
       </c>
       <c r="BK18" s="12">
         <v>99</v>
       </c>
       <c r="BL18" s="12">
         <v>97.7</v>
       </c>
       <c r="BM18" s="13">
-        <v>101.2</v>
+        <v>97.4</v>
       </c>
       <c r="BN18" s="13">
         <v>99.8</v>
       </c>
       <c r="BO18" s="12"/>
       <c r="BP18" s="12"/>
       <c r="BQ18" s="13"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>69.7</v>
       </c>
       <c r="C19" s="12">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="12">
         <v>82.1</v>
       </c>
       <c r="E19" s="13">
         <v>83.8</v>
       </c>
       <c r="F19" s="11">
@@ -5123,51 +5117,51 @@
       <c r="BE19" s="13">
         <v>93.6</v>
       </c>
       <c r="BF19" s="11">
         <v>100.8</v>
       </c>
       <c r="BG19" s="12">
         <v>101.4</v>
       </c>
       <c r="BH19" s="12">
         <v>99.7</v>
       </c>
       <c r="BI19" s="13">
         <v>101</v>
       </c>
       <c r="BJ19" s="11">
         <v>106.4</v>
       </c>
       <c r="BK19" s="12">
         <v>105.9</v>
       </c>
       <c r="BL19" s="12">
         <v>105.2</v>
       </c>
       <c r="BM19" s="13">
-        <v>104.9</v>
+        <v>103.2</v>
       </c>
       <c r="BN19" s="13">
         <v>96</v>
       </c>
       <c r="BO19" s="12"/>
       <c r="BP19" s="12"/>
       <c r="BQ19" s="13"/>
     </row>
     <row r="20" spans="1:69" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>128.1</v>
       </c>
       <c r="C20" s="12">
         <v>147.5</v>
       </c>
       <c r="D20" s="12">
         <v>155.4</v>
       </c>
       <c r="E20" s="13">
         <v>92.6</v>
       </c>
       <c r="F20" s="11">
@@ -5326,51 +5320,51 @@
       <c r="BE20" s="13">
         <v>116.9</v>
       </c>
       <c r="BF20" s="11">
         <v>101</v>
       </c>
       <c r="BG20" s="12">
         <v>98.7</v>
       </c>
       <c r="BH20" s="12">
         <v>100</v>
       </c>
       <c r="BI20" s="13">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="11">
         <v>104.1</v>
       </c>
       <c r="BK20" s="12">
         <v>105</v>
       </c>
       <c r="BL20" s="12">
         <v>102.7</v>
       </c>
       <c r="BM20" s="13">
-        <v>101.1</v>
+        <v>80</v>
       </c>
       <c r="BN20" s="13">
         <v>80.900000000000006</v>
       </c>
       <c r="BO20" s="12"/>
       <c r="BP20" s="12"/>
       <c r="BQ20" s="13"/>
     </row>
     <row r="21" spans="1:69" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>111.4</v>
       </c>
       <c r="C21" s="12">
         <v>89.5</v>
       </c>
       <c r="D21" s="12">
         <v>82.4</v>
       </c>
       <c r="E21" s="13">
         <v>116</v>
       </c>
       <c r="F21" s="11">
@@ -5529,51 +5523,51 @@
       <c r="BE21" s="13">
         <v>94.6</v>
       </c>
       <c r="BF21" s="11">
         <v>100.1</v>
       </c>
       <c r="BG21" s="12">
         <v>100.6</v>
       </c>
       <c r="BH21" s="12">
         <v>102.1</v>
       </c>
       <c r="BI21" s="13">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="11">
         <v>104.4</v>
       </c>
       <c r="BK21" s="12">
         <v>102.8</v>
       </c>
       <c r="BL21" s="12">
         <v>99.1</v>
       </c>
       <c r="BM21" s="13">
-        <v>93.3</v>
+        <v>96.9</v>
       </c>
       <c r="BN21" s="13">
         <v>97.8</v>
       </c>
       <c r="BO21" s="12"/>
       <c r="BP21" s="12"/>
       <c r="BQ21" s="13"/>
     </row>
     <row r="22" spans="1:69">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="12">
         <v>61.1</v>
       </c>
       <c r="D22" s="12">
         <v>59.5</v>
       </c>
       <c r="E22" s="13">
         <v>126.5</v>
       </c>
       <c r="F22" s="11">
@@ -5732,51 +5726,51 @@
       <c r="BE22" s="13">
         <v>105.8</v>
       </c>
       <c r="BF22" s="11">
         <v>96.7</v>
       </c>
       <c r="BG22" s="12">
         <v>99.6</v>
       </c>
       <c r="BH22" s="12">
         <v>102.2</v>
       </c>
       <c r="BI22" s="13">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="11">
         <v>93.7</v>
       </c>
       <c r="BK22" s="12">
         <v>95.6</v>
       </c>
       <c r="BL22" s="12">
         <v>96.7</v>
       </c>
       <c r="BM22" s="13">
-        <v>92.8</v>
+        <v>91.4</v>
       </c>
       <c r="BN22" s="13">
         <v>100.1</v>
       </c>
       <c r="BO22" s="12"/>
       <c r="BP22" s="12"/>
       <c r="BQ22" s="13"/>
     </row>
     <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>97.7</v>
       </c>
       <c r="D23" s="12">
         <v>99.1</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
@@ -5935,51 +5929,51 @@
       <c r="BE23" s="13">
         <v>100</v>
       </c>
       <c r="BF23" s="11">
         <v>92.6</v>
       </c>
       <c r="BG23" s="12">
         <v>103</v>
       </c>
       <c r="BH23" s="12">
         <v>106.5</v>
       </c>
       <c r="BI23" s="13">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="11">
         <v>106</v>
       </c>
       <c r="BK23" s="12">
         <v>103.5</v>
       </c>
       <c r="BL23" s="12">
         <v>101.6</v>
       </c>
       <c r="BM23" s="13">
-        <v>101.4</v>
+        <v>100.7</v>
       </c>
       <c r="BN23" s="13">
         <v>98.1</v>
       </c>
       <c r="BO23" s="12"/>
       <c r="BP23" s="12"/>
       <c r="BQ23" s="13"/>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>98</v>
       </c>
       <c r="C24" s="12">
         <v>98.9</v>
       </c>
       <c r="D24" s="12">
         <v>99.5</v>
       </c>
       <c r="E24" s="13">
         <v>98.1</v>
       </c>
       <c r="F24" s="11">
@@ -6138,51 +6132,51 @@
       <c r="BE24" s="13">
         <v>98.7</v>
       </c>
       <c r="BF24" s="11">
         <v>99.9</v>
       </c>
       <c r="BG24" s="12">
         <v>100.5</v>
       </c>
       <c r="BH24" s="12">
         <v>99.8</v>
       </c>
       <c r="BI24" s="13">
         <v>100</v>
       </c>
       <c r="BJ24" s="11">
         <v>98.4</v>
       </c>
       <c r="BK24" s="12">
         <v>99.2</v>
       </c>
       <c r="BL24" s="12">
         <v>99.3</v>
       </c>
       <c r="BM24" s="13">
-        <v>98.9</v>
+        <v>99.8</v>
       </c>
       <c r="BN24" s="13">
         <v>101.5</v>
       </c>
       <c r="BO24" s="12"/>
       <c r="BP24" s="12"/>
       <c r="BQ24" s="13"/>
     </row>
     <row r="25" spans="1:69" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>97.5</v>
       </c>
       <c r="C25" s="12">
         <v>99.2</v>
       </c>
       <c r="D25" s="12">
         <v>99.5</v>
       </c>
       <c r="E25" s="13">
         <v>98.7</v>
       </c>
       <c r="F25" s="11">
@@ -6341,51 +6335,51 @@
       <c r="BE25" s="13">
         <v>98.9</v>
       </c>
       <c r="BF25" s="11">
         <v>98.5</v>
       </c>
       <c r="BG25" s="12">
         <v>99</v>
       </c>
       <c r="BH25" s="12">
         <v>102.6</v>
       </c>
       <c r="BI25" s="13">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="11">
         <v>98.6</v>
       </c>
       <c r="BK25" s="12">
         <v>98.3</v>
       </c>
       <c r="BL25" s="12">
         <v>96.8</v>
       </c>
       <c r="BM25" s="13">
-        <v>96.8</v>
+        <v>99.3</v>
       </c>
       <c r="BN25" s="13">
         <v>99.1</v>
       </c>
       <c r="BO25" s="12"/>
       <c r="BP25" s="12"/>
       <c r="BQ25" s="13"/>
     </row>
     <row r="26" spans="1:69">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>110.1</v>
       </c>
       <c r="C26" s="12">
         <v>102.5</v>
       </c>
       <c r="D26" s="12">
         <v>88</v>
       </c>
       <c r="E26" s="13">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="11">
@@ -6544,51 +6538,51 @@
       <c r="BE26" s="13">
         <v>94.1</v>
       </c>
       <c r="BF26" s="11">
         <v>85.8</v>
       </c>
       <c r="BG26" s="12">
         <v>90.9</v>
       </c>
       <c r="BH26" s="12">
         <v>93.2</v>
       </c>
       <c r="BI26" s="13">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="11">
         <v>92.9</v>
       </c>
       <c r="BK26" s="12">
         <v>97.1</v>
       </c>
       <c r="BL26" s="12">
         <v>98.1</v>
       </c>
       <c r="BM26" s="13">
-        <v>98.1</v>
+        <v>98.4</v>
       </c>
       <c r="BN26" s="13">
         <v>95.9</v>
       </c>
       <c r="BO26" s="12"/>
       <c r="BP26" s="12"/>
       <c r="BQ26" s="13"/>
     </row>
     <row r="27" spans="1:69">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>61.7</v>
       </c>
       <c r="C27" s="15">
         <v>65</v>
       </c>
       <c r="D27" s="15">
         <v>80</v>
       </c>
       <c r="E27" s="16">
         <v>109.4</v>
       </c>
       <c r="F27" s="14">
@@ -6747,146 +6741,144 @@
       <c r="BE27" s="16">
         <v>92.6</v>
       </c>
       <c r="BF27" s="14">
         <v>104.6</v>
       </c>
       <c r="BG27" s="15">
         <v>100.7</v>
       </c>
       <c r="BH27" s="15">
         <v>95.3</v>
       </c>
       <c r="BI27" s="16">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="14">
         <v>86.5</v>
       </c>
       <c r="BK27" s="15">
         <v>89.7</v>
       </c>
       <c r="BL27" s="15">
         <v>90.7</v>
       </c>
       <c r="BM27" s="16">
-        <v>96</v>
+        <v>93.7</v>
       </c>
       <c r="BN27" s="16">
         <v>104</v>
       </c>
       <c r="BO27" s="15"/>
       <c r="BP27" s="15"/>
       <c r="BQ27" s="16"/>
     </row>
     <row r="30" spans="1:69">
-      <c r="A30" s="77" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="77"/>
+      <c r="A30" s="80"/>
+      <c r="B30" s="80"/>
+      <c r="C30" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="N3:Q3"/>
     <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="BJ2:BQ2"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AD3:AG3"/>
-    <mergeCell ref="A30:C30"/>
-[...3 lines deleted...]
-    <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AQ37" sqref="AQ37"/>
+      <selection pane="bottomRight" activeCell="AO5" sqref="AO5:AO27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="32" width="9.33203125" style="2"/>
     <col min="33" max="33" width="10.6640625" style="2" customWidth="1"/>
     <col min="34" max="37" width="9.33203125" style="2"/>
     <col min="38" max="38" width="10.1640625" style="2" customWidth="1"/>
     <col min="39" max="39" width="11.6640625" style="2" customWidth="1"/>
     <col min="40" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="12.75">
       <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:45" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="AC2" s="26"/>
       <c r="AD2" s="26"/>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
       <c r="AL2" s="48"/>
-      <c r="AM2" s="81" t="s">
+      <c r="AM2" s="78" t="s">
         <v>51</v>
       </c>
-      <c r="AN2" s="81"/>
-[...4 lines deleted...]
-      <c r="AS2" s="81"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="78"/>
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
     </row>
     <row r="3" spans="1:45" ht="11.25" customHeight="1">
-      <c r="A3" s="78"/>
+      <c r="A3" s="77"/>
       <c r="B3" s="83">
         <v>2016</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83">
         <v>2017</v>
       </c>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83">
         <v>2018</v>
       </c>
       <c r="K3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83">
         <v>2019</v>
       </c>
       <c r="O3" s="83"/>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83">
@@ -6911,51 +6903,51 @@
         <v>2023</v>
       </c>
       <c r="AE3" s="83"/>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83">
         <v>2024</v>
       </c>
       <c r="AI3" s="83"/>
       <c r="AJ3" s="83"/>
       <c r="AK3" s="83"/>
       <c r="AL3" s="83">
         <v>2025</v>
       </c>
       <c r="AM3" s="83"/>
       <c r="AN3" s="83"/>
       <c r="AO3" s="83"/>
       <c r="AP3" s="83">
         <v>2026</v>
       </c>
       <c r="AQ3" s="83"/>
       <c r="AR3" s="83"/>
       <c r="AS3" s="83"/>
     </row>
     <row r="4" spans="1:45" s="21" customFormat="1" ht="22.5">
-      <c r="A4" s="78"/>
+      <c r="A4" s="77"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
@@ -7030,51 +7022,51 @@
       <c r="AG4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AH4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AI4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AJ4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AK4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AL4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AM4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AN4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AO4" s="27" t="s">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="AP4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AQ4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AR4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AS4" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:45" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
@@ -7167,51 +7159,51 @@
       <c r="AG5" s="9">
         <v>119.1</v>
       </c>
       <c r="AH5" s="7">
         <v>121</v>
       </c>
       <c r="AI5" s="8">
         <v>120.1</v>
       </c>
       <c r="AJ5" s="8">
         <v>121.6</v>
       </c>
       <c r="AK5" s="9">
         <v>123.5</v>
       </c>
       <c r="AL5" s="7">
         <v>126.8</v>
       </c>
       <c r="AM5" s="8">
         <v>126.8</v>
       </c>
       <c r="AN5" s="8">
         <v>128.4</v>
       </c>
       <c r="AO5" s="9">
-        <v>131.30000000000001</v>
+        <v>130.80000000000001</v>
       </c>
       <c r="AP5" s="7">
         <v>129.30000000000001</v>
       </c>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="9"/>
     </row>
     <row r="6" spans="1:45" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
@@ -7298,51 +7290,51 @@
       <c r="AG6" s="10">
         <v>154.19999999999999</v>
       </c>
       <c r="AH6" s="7">
         <v>163.6</v>
       </c>
       <c r="AI6" s="8">
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="8">
         <v>160.4</v>
       </c>
       <c r="AK6" s="10">
         <v>162.5</v>
       </c>
       <c r="AL6" s="7">
         <v>178.7</v>
       </c>
       <c r="AM6" s="8">
         <v>179.6</v>
       </c>
       <c r="AN6" s="8">
         <v>178.4</v>
       </c>
       <c r="AO6" s="10">
-        <v>182.3</v>
+        <v>182.2</v>
       </c>
       <c r="AP6" s="7">
         <v>180.5</v>
       </c>
       <c r="AQ6" s="8"/>
       <c r="AR6" s="8"/>
       <c r="AS6" s="10"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
@@ -7429,51 +7421,51 @@
       <c r="AG7" s="13">
         <v>158.19999999999999</v>
       </c>
       <c r="AH7" s="11">
         <v>165.9</v>
       </c>
       <c r="AI7" s="12">
         <v>177.3</v>
       </c>
       <c r="AJ7" s="12">
         <v>169.7</v>
       </c>
       <c r="AK7" s="13">
         <v>185.4</v>
       </c>
       <c r="AL7" s="11">
         <v>183.5</v>
       </c>
       <c r="AM7" s="12">
         <v>197.3</v>
       </c>
       <c r="AN7" s="12">
         <v>191.4</v>
       </c>
       <c r="AO7" s="13">
-        <v>208.2</v>
+        <v>207.5</v>
       </c>
       <c r="AP7" s="11">
         <v>188.3</v>
       </c>
       <c r="AQ7" s="12"/>
       <c r="AR7" s="12"/>
       <c r="AS7" s="13"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
@@ -7560,51 +7552,51 @@
       <c r="AG8" s="13">
         <v>123.7</v>
       </c>
       <c r="AH8" s="11">
         <v>138.19999999999999</v>
       </c>
       <c r="AI8" s="12">
         <v>129.1</v>
       </c>
       <c r="AJ8" s="12">
         <v>126.1</v>
       </c>
       <c r="AK8" s="13">
         <v>123.8</v>
       </c>
       <c r="AL8" s="11">
         <v>143.5</v>
       </c>
       <c r="AM8" s="12">
         <v>135.4</v>
       </c>
       <c r="AN8" s="12">
         <v>134</v>
       </c>
       <c r="AO8" s="13">
-        <v>133</v>
+        <v>133.1</v>
       </c>
       <c r="AP8" s="11">
         <v>140.6</v>
       </c>
       <c r="AQ8" s="12"/>
       <c r="AR8" s="12"/>
       <c r="AS8" s="13"/>
     </row>
     <row r="9" spans="1:45" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
@@ -7691,51 +7683,51 @@
       <c r="AG9" s="13">
         <v>120</v>
       </c>
       <c r="AH9" s="11">
         <v>125.7</v>
       </c>
       <c r="AI9" s="12">
         <v>125.1</v>
       </c>
       <c r="AJ9" s="12">
         <v>122.7</v>
       </c>
       <c r="AK9" s="13">
         <v>117.5</v>
       </c>
       <c r="AL9" s="11">
         <v>128.6</v>
       </c>
       <c r="AM9" s="12">
         <v>129.19999999999999</v>
       </c>
       <c r="AN9" s="12">
         <v>128.6</v>
       </c>
       <c r="AO9" s="13">
-        <v>124.3</v>
+        <v>125.7</v>
       </c>
       <c r="AP9" s="11">
         <v>110.1</v>
       </c>
       <c r="AQ9" s="12"/>
       <c r="AR9" s="12"/>
       <c r="AS9" s="13"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
@@ -7822,51 +7814,51 @@
       <c r="AG10" s="13">
         <v>129.19999999999999</v>
       </c>
       <c r="AH10" s="11">
         <v>155.69999999999999</v>
       </c>
       <c r="AI10" s="12">
         <v>137.6</v>
       </c>
       <c r="AJ10" s="12">
         <v>131</v>
       </c>
       <c r="AK10" s="13">
         <v>133.5</v>
       </c>
       <c r="AL10" s="11">
         <v>166.8</v>
       </c>
       <c r="AM10" s="12">
         <v>144.19999999999999</v>
       </c>
       <c r="AN10" s="12">
         <v>138.5</v>
       </c>
       <c r="AO10" s="13">
-        <v>142.80000000000001</v>
+        <v>143.4</v>
       </c>
       <c r="AP10" s="11">
         <v>180.5</v>
       </c>
       <c r="AQ10" s="12"/>
       <c r="AR10" s="12"/>
       <c r="AS10" s="13"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
@@ -7953,51 +7945,51 @@
       <c r="AG11" s="13">
         <v>131.6</v>
       </c>
       <c r="AH11" s="11">
         <v>130.6</v>
       </c>
       <c r="AI11" s="12">
         <v>138.4</v>
       </c>
       <c r="AJ11" s="12">
         <v>136.5</v>
       </c>
       <c r="AK11" s="13">
         <v>128.19999999999999</v>
       </c>
       <c r="AL11" s="11">
         <v>119.2</v>
       </c>
       <c r="AM11" s="12">
         <v>136.6</v>
       </c>
       <c r="AN11" s="12">
         <v>140.5</v>
       </c>
       <c r="AO11" s="13">
-        <v>132.30000000000001</v>
+        <v>128.5</v>
       </c>
       <c r="AP11" s="11">
         <v>118.1</v>
       </c>
       <c r="AQ11" s="12"/>
       <c r="AR11" s="12"/>
       <c r="AS11" s="13"/>
     </row>
     <row r="12" spans="1:45" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
@@ -8084,51 +8076,51 @@
       <c r="AG12" s="13">
         <v>102</v>
       </c>
       <c r="AH12" s="11">
         <v>144.30000000000001</v>
       </c>
       <c r="AI12" s="12">
         <v>111.6</v>
       </c>
       <c r="AJ12" s="12">
         <v>99.4</v>
       </c>
       <c r="AK12" s="13">
         <v>104.2</v>
       </c>
       <c r="AL12" s="11">
         <v>133</v>
       </c>
       <c r="AM12" s="12">
         <v>110.8</v>
       </c>
       <c r="AN12" s="12">
         <v>96</v>
       </c>
       <c r="AO12" s="13">
-        <v>102.1</v>
+        <v>103.1</v>
       </c>
       <c r="AP12" s="11">
         <v>159.9</v>
       </c>
       <c r="AQ12" s="12"/>
       <c r="AR12" s="12"/>
       <c r="AS12" s="13"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
@@ -8215,51 +8207,51 @@
       <c r="AG13" s="13">
         <v>197.2</v>
       </c>
       <c r="AH13" s="11">
         <v>228.1</v>
       </c>
       <c r="AI13" s="12">
         <v>216.5</v>
       </c>
       <c r="AJ13" s="12">
         <v>207.3</v>
       </c>
       <c r="AK13" s="13">
         <v>219.5</v>
       </c>
       <c r="AL13" s="11">
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="12">
         <v>257.60000000000002</v>
       </c>
       <c r="AN13" s="12">
         <v>242.1</v>
       </c>
       <c r="AO13" s="13">
-        <v>265.8</v>
+        <v>266.5</v>
       </c>
       <c r="AP13" s="11">
         <v>303.7</v>
       </c>
       <c r="AQ13" s="12"/>
       <c r="AR13" s="12"/>
       <c r="AS13" s="13"/>
     </row>
     <row r="14" spans="1:45" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
@@ -8346,51 +8338,51 @@
       <c r="AG14" s="10">
         <v>102.9</v>
       </c>
       <c r="AH14" s="7">
         <v>102.6</v>
       </c>
       <c r="AI14" s="8">
         <v>100.9</v>
       </c>
       <c r="AJ14" s="8">
         <v>102.4</v>
       </c>
       <c r="AK14" s="10">
         <v>105.9</v>
       </c>
       <c r="AL14" s="7">
         <v>105.1</v>
       </c>
       <c r="AM14" s="8">
         <v>104.2</v>
       </c>
       <c r="AN14" s="8">
         <v>105.3</v>
       </c>
       <c r="AO14" s="10">
-        <v>109.5</v>
+        <v>108.8</v>
       </c>
       <c r="AP14" s="7">
         <v>107.7</v>
       </c>
       <c r="AQ14" s="8"/>
       <c r="AR14" s="8"/>
       <c r="AS14" s="10"/>
     </row>
     <row r="15" spans="1:45" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
@@ -8477,51 +8469,51 @@
       <c r="AG15" s="13">
         <v>116.9</v>
       </c>
       <c r="AH15" s="11">
         <v>119.7</v>
       </c>
       <c r="AI15" s="12">
         <v>113.6</v>
       </c>
       <c r="AJ15" s="12">
         <v>117.7</v>
       </c>
       <c r="AK15" s="13">
         <v>126.1</v>
       </c>
       <c r="AL15" s="11">
         <v>123.7</v>
       </c>
       <c r="AM15" s="12">
         <v>119.3</v>
       </c>
       <c r="AN15" s="12">
         <v>123.8</v>
       </c>
       <c r="AO15" s="13">
-        <v>132.5</v>
+        <v>133.5</v>
       </c>
       <c r="AP15" s="11">
         <v>130.4</v>
       </c>
       <c r="AQ15" s="12"/>
       <c r="AR15" s="12"/>
       <c r="AS15" s="13"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
@@ -8608,51 +8600,51 @@
       <c r="AG16" s="13">
         <v>111</v>
       </c>
       <c r="AH16" s="11">
         <v>107.8</v>
       </c>
       <c r="AI16" s="12">
         <v>102.5</v>
       </c>
       <c r="AJ16" s="12">
         <v>106.2</v>
       </c>
       <c r="AK16" s="13">
         <v>117.4</v>
       </c>
       <c r="AL16" s="11">
         <v>129.9</v>
       </c>
       <c r="AM16" s="12">
         <v>124.4</v>
       </c>
       <c r="AN16" s="12">
         <v>127.7</v>
       </c>
       <c r="AO16" s="13">
-        <v>140.30000000000001</v>
+        <v>139.9</v>
       </c>
       <c r="AP16" s="11">
         <v>148.19999999999999</v>
       </c>
       <c r="AQ16" s="12"/>
       <c r="AR16" s="12"/>
       <c r="AS16" s="13"/>
     </row>
     <row r="17" spans="1:45" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
@@ -8739,51 +8731,51 @@
       <c r="AG17" s="13">
         <v>79.3</v>
       </c>
       <c r="AH17" s="11">
         <v>67.900000000000006</v>
       </c>
       <c r="AI17" s="12">
         <v>90.3</v>
       </c>
       <c r="AJ17" s="12">
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="13">
         <v>74.900000000000006</v>
       </c>
       <c r="AL17" s="11">
         <v>69.2</v>
       </c>
       <c r="AM17" s="12">
         <v>87.2</v>
       </c>
       <c r="AN17" s="12">
         <v>75.7</v>
       </c>
       <c r="AO17" s="13">
-        <v>75.3</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="AP17" s="11">
         <v>66.099999999999994</v>
       </c>
       <c r="AQ17" s="12"/>
       <c r="AR17" s="12"/>
       <c r="AS17" s="13"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
@@ -8870,51 +8862,51 @@
       <c r="AG18" s="13">
         <v>127.4</v>
       </c>
       <c r="AH18" s="11">
         <v>168.7</v>
       </c>
       <c r="AI18" s="12">
         <v>185.6</v>
       </c>
       <c r="AJ18" s="12">
         <v>177.5</v>
       </c>
       <c r="AK18" s="13">
         <v>133.9</v>
       </c>
       <c r="AL18" s="11">
         <v>170</v>
       </c>
       <c r="AM18" s="12">
         <v>183.7</v>
       </c>
       <c r="AN18" s="12">
         <v>173.4</v>
       </c>
       <c r="AO18" s="13">
-        <v>135.5</v>
+        <v>130.4</v>
       </c>
       <c r="AP18" s="11">
         <v>169.7</v>
       </c>
       <c r="AQ18" s="12"/>
       <c r="AR18" s="12"/>
       <c r="AS18" s="13"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
@@ -9001,51 +8993,51 @@
       <c r="AG19" s="13">
         <v>92.5</v>
       </c>
       <c r="AH19" s="11">
         <v>108.1</v>
       </c>
       <c r="AI19" s="12">
         <v>104.8</v>
       </c>
       <c r="AJ19" s="12">
         <v>98.8</v>
       </c>
       <c r="AK19" s="13">
         <v>93.4</v>
       </c>
       <c r="AL19" s="11">
         <v>115</v>
       </c>
       <c r="AM19" s="12">
         <v>111</v>
       </c>
       <c r="AN19" s="12">
         <v>103.9</v>
       </c>
       <c r="AO19" s="13">
-        <v>98</v>
+        <v>96.4</v>
       </c>
       <c r="AP19" s="11">
         <v>110.4</v>
       </c>
       <c r="AQ19" s="12"/>
       <c r="AR19" s="12"/>
       <c r="AS19" s="13"/>
     </row>
     <row r="20" spans="1:45" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
@@ -9132,51 +9124,51 @@
       <c r="AG20" s="13">
         <v>92.1</v>
       </c>
       <c r="AH20" s="11">
         <v>58.9</v>
       </c>
       <c r="AI20" s="12">
         <v>51.6</v>
       </c>
       <c r="AJ20" s="12">
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="13">
         <v>92.3</v>
       </c>
       <c r="AL20" s="11">
         <v>61.3</v>
       </c>
       <c r="AM20" s="12">
         <v>54.2</v>
       </c>
       <c r="AN20" s="12">
         <v>74.599999999999994</v>
       </c>
       <c r="AO20" s="13">
-        <v>93.3</v>
+        <v>73.8</v>
       </c>
       <c r="AP20" s="11">
         <v>49.6</v>
       </c>
       <c r="AQ20" s="12"/>
       <c r="AR20" s="12"/>
       <c r="AS20" s="13"/>
     </row>
     <row r="21" spans="1:45" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
@@ -9263,51 +9255,51 @@
       <c r="AG21" s="13">
         <v>83.3</v>
       </c>
       <c r="AH21" s="11">
         <v>79.599999999999994</v>
       </c>
       <c r="AI21" s="12">
         <v>79.2</v>
       </c>
       <c r="AJ21" s="12">
         <v>77</v>
       </c>
       <c r="AK21" s="13">
         <v>83.5</v>
       </c>
       <c r="AL21" s="11">
         <v>83.1</v>
       </c>
       <c r="AM21" s="12">
         <v>81.400000000000006</v>
       </c>
       <c r="AN21" s="12">
         <v>76.3</v>
       </c>
       <c r="AO21" s="13">
-        <v>77.900000000000006</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="AP21" s="11">
         <v>81.3</v>
       </c>
       <c r="AQ21" s="12"/>
       <c r="AR21" s="12"/>
       <c r="AS21" s="13"/>
     </row>
     <row r="22" spans="1:45">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
@@ -9394,51 +9386,51 @@
       <c r="AG22" s="13">
         <v>100.4</v>
       </c>
       <c r="AH22" s="11">
         <v>84.2</v>
       </c>
       <c r="AI22" s="12">
         <v>85.4</v>
       </c>
       <c r="AJ22" s="12">
         <v>88.2</v>
       </c>
       <c r="AK22" s="13">
         <v>98.3</v>
       </c>
       <c r="AL22" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="12">
         <v>81.599999999999994</v>
       </c>
       <c r="AN22" s="12">
         <v>85.3</v>
       </c>
       <c r="AO22" s="13">
-        <v>91.2</v>
+        <v>89.8</v>
       </c>
       <c r="AP22" s="11">
         <v>79</v>
       </c>
       <c r="AQ22" s="12"/>
       <c r="AR22" s="12"/>
       <c r="AS22" s="13"/>
     </row>
     <row r="23" spans="1:45" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
@@ -9525,51 +9517,51 @@
       <c r="AG23" s="13">
         <v>114</v>
       </c>
       <c r="AH23" s="11">
         <v>107.5</v>
       </c>
       <c r="AI23" s="12">
         <v>115.6</v>
       </c>
       <c r="AJ23" s="12">
         <v>116.2</v>
       </c>
       <c r="AK23" s="13">
         <v>117.9</v>
       </c>
       <c r="AL23" s="11">
         <v>114</v>
       </c>
       <c r="AM23" s="12">
         <v>119.6</v>
       </c>
       <c r="AN23" s="12">
         <v>118.1</v>
       </c>
       <c r="AO23" s="13">
-        <v>119.6</v>
+        <v>118.7</v>
       </c>
       <c r="AP23" s="11">
         <v>111.8</v>
       </c>
       <c r="AQ23" s="12"/>
       <c r="AR23" s="12"/>
       <c r="AS23" s="13"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
@@ -9656,51 +9648,51 @@
       <c r="AG24" s="13">
         <v>116.5</v>
       </c>
       <c r="AH24" s="11">
         <v>110.2</v>
       </c>
       <c r="AI24" s="12">
         <v>114.8</v>
       </c>
       <c r="AJ24" s="12">
         <v>108</v>
       </c>
       <c r="AK24" s="13">
         <v>116.5</v>
       </c>
       <c r="AL24" s="11">
         <v>108.4</v>
       </c>
       <c r="AM24" s="12">
         <v>113.9</v>
       </c>
       <c r="AN24" s="12">
         <v>107.2</v>
       </c>
       <c r="AO24" s="13">
-        <v>115.2</v>
+        <v>116.3</v>
       </c>
       <c r="AP24" s="11">
         <v>110</v>
       </c>
       <c r="AQ24" s="12"/>
       <c r="AR24" s="12"/>
       <c r="AS24" s="13"/>
     </row>
     <row r="25" spans="1:45" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
@@ -9787,51 +9779,51 @@
       <c r="AG25" s="13">
         <v>97.2</v>
       </c>
       <c r="AH25" s="11">
         <v>95.2</v>
       </c>
       <c r="AI25" s="12">
         <v>99.8</v>
       </c>
       <c r="AJ25" s="12">
         <v>101.6</v>
       </c>
       <c r="AK25" s="13">
         <v>97.5</v>
       </c>
       <c r="AL25" s="11">
         <v>93.9</v>
       </c>
       <c r="AM25" s="12">
         <v>98.1</v>
       </c>
       <c r="AN25" s="12">
         <v>98.3</v>
       </c>
       <c r="AO25" s="13">
-        <v>94.4</v>
+        <v>96.8</v>
       </c>
       <c r="AP25" s="11">
         <v>93.1</v>
       </c>
       <c r="AQ25" s="12"/>
       <c r="AR25" s="12"/>
       <c r="AS25" s="13"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
@@ -9918,51 +9910,51 @@
       <c r="AG26" s="13">
         <v>110.2</v>
       </c>
       <c r="AH26" s="11">
         <v>93</v>
       </c>
       <c r="AI26" s="12">
         <v>107.1</v>
       </c>
       <c r="AJ26" s="12">
         <v>96.7</v>
       </c>
       <c r="AK26" s="13">
         <v>92</v>
       </c>
       <c r="AL26" s="11">
         <v>86.4</v>
       </c>
       <c r="AM26" s="12">
         <v>104</v>
       </c>
       <c r="AN26" s="12">
         <v>94.9</v>
       </c>
       <c r="AO26" s="13">
-        <v>90.3</v>
+        <v>90.5</v>
       </c>
       <c r="AP26" s="11">
         <v>82.9</v>
       </c>
       <c r="AQ26" s="12"/>
       <c r="AR26" s="12"/>
       <c r="AS26" s="13"/>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
@@ -10049,189 +10041,187 @@
       <c r="AG27" s="16">
         <v>61.1</v>
       </c>
       <c r="AH27" s="14">
         <v>75.8</v>
       </c>
       <c r="AI27" s="15">
         <v>63.2</v>
       </c>
       <c r="AJ27" s="15">
         <v>63.6</v>
       </c>
       <c r="AK27" s="16">
         <v>56.8</v>
       </c>
       <c r="AL27" s="14">
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="15">
         <v>56.7</v>
       </c>
       <c r="AN27" s="15">
         <v>57.7</v>
       </c>
       <c r="AO27" s="16">
-        <v>54.5</v>
+        <v>53.2</v>
       </c>
       <c r="AP27" s="14">
         <v>68.2</v>
       </c>
       <c r="AQ27" s="15"/>
       <c r="AR27" s="15"/>
       <c r="AS27" s="16"/>
     </row>
     <row r="29" spans="1:45">
       <c r="A29" s="25"/>
     </row>
     <row r="30" spans="1:45">
-      <c r="A30" s="77" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="77"/>
+      <c r="A30" s="80"/>
+      <c r="B30" s="80"/>
+      <c r="C30" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="AP3:AS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AM2:AS2"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="AH3:AK3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="Y5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AD5" sqref="AD5:AD27"/>
+      <selection pane="bottomRight" activeCell="AC5" sqref="AC5:AC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="20" width="9.33203125" style="2"/>
     <col min="21" max="21" width="10.6640625" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="12.75">
       <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:33" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26" t="s">
         <v>50</v>
       </c>
       <c r="S2" s="26"/>
       <c r="T2" s="26"/>
       <c r="U2" s="26"/>
       <c r="Z2" s="29"/>
-      <c r="AA2" s="81" t="s">
+      <c r="AA2" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="AB2" s="81"/>
-[...4 lines deleted...]
-      <c r="AG2" s="81"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
     </row>
     <row r="3" spans="1:33" ht="11.25" customHeight="1">
-      <c r="A3" s="78"/>
+      <c r="A3" s="77"/>
       <c r="B3" s="83">
         <v>2019</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83">
         <v>2020</v>
       </c>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83">
         <v>2021</v>
       </c>
       <c r="K3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83">
         <v>2022</v>
       </c>
       <c r="O3" s="83"/>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83">
         <v>2023</v>
       </c>
       <c r="S3" s="83"/>
       <c r="T3" s="83"/>
       <c r="U3" s="83"/>
       <c r="V3" s="83">
         <v>2024</v>
       </c>
       <c r="W3" s="83"/>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83">
         <v>2025</v>
       </c>
       <c r="AA3" s="83"/>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83">
         <v>2026</v>
       </c>
       <c r="AE3" s="83"/>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
     </row>
     <row r="4" spans="1:33" s="21" customFormat="1" ht="22.5">
-      <c r="A4" s="78"/>
+      <c r="A4" s="77"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
@@ -10270,51 +10260,51 @@
       <c r="U4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="V4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="W4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="X4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Y4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="Z4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AA4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AB4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AC4" s="27" t="s">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="AD4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AE4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AF4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AG4" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:33" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
@@ -10371,51 +10361,51 @@
       <c r="U5" s="9">
         <v>106.8</v>
       </c>
       <c r="V5" s="7">
         <v>111.1</v>
       </c>
       <c r="W5" s="8">
         <v>109</v>
       </c>
       <c r="X5" s="8">
         <v>109.3</v>
       </c>
       <c r="Y5" s="9">
         <v>110.8</v>
       </c>
       <c r="Z5" s="7">
         <v>116.4</v>
       </c>
       <c r="AA5" s="8">
         <v>115.1</v>
       </c>
       <c r="AB5" s="8">
         <v>115.4</v>
       </c>
       <c r="AC5" s="9">
-        <v>117.8</v>
+        <v>117.3</v>
       </c>
       <c r="AD5" s="7">
         <v>118.7</v>
       </c>
       <c r="AE5" s="8"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="9"/>
     </row>
     <row r="6" spans="1:33" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
@@ -10466,51 +10456,51 @@
       <c r="U6" s="10">
         <v>120.2</v>
       </c>
       <c r="V6" s="7">
         <v>133.6</v>
       </c>
       <c r="W6" s="8">
         <v>129.5</v>
       </c>
       <c r="X6" s="8">
         <v>126.5</v>
       </c>
       <c r="Y6" s="10">
         <v>126.7</v>
       </c>
       <c r="Z6" s="7">
         <v>145.9</v>
       </c>
       <c r="AA6" s="8">
         <v>143</v>
       </c>
       <c r="AB6" s="8">
         <v>140.69999999999999</v>
       </c>
       <c r="AC6" s="10">
-        <v>142.19999999999999</v>
+        <v>142</v>
       </c>
       <c r="AD6" s="7">
         <v>147.4</v>
       </c>
       <c r="AE6" s="8"/>
       <c r="AF6" s="8"/>
       <c r="AG6" s="10"/>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
@@ -10561,51 +10551,51 @@
       <c r="U7" s="13">
         <v>122.1</v>
       </c>
       <c r="V7" s="11">
         <v>137.19999999999999</v>
       </c>
       <c r="W7" s="12">
         <v>141.4</v>
       </c>
       <c r="X7" s="12">
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="13">
         <v>143.1</v>
       </c>
       <c r="Z7" s="11">
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="12">
         <v>157.4</v>
       </c>
       <c r="AB7" s="12">
         <v>159.80000000000001</v>
       </c>
       <c r="AC7" s="13">
-        <v>160.69999999999999</v>
+        <v>160.1</v>
       </c>
       <c r="AD7" s="11">
         <v>155.6</v>
       </c>
       <c r="AE7" s="12"/>
       <c r="AF7" s="12"/>
       <c r="AG7" s="13"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
@@ -10656,51 +10646,51 @@
       <c r="U8" s="13">
         <v>106.4</v>
       </c>
       <c r="V8" s="11">
         <v>116.6</v>
       </c>
       <c r="W8" s="12">
         <v>109.3</v>
       </c>
       <c r="X8" s="12">
         <v>106.6</v>
       </c>
       <c r="Y8" s="13">
         <v>106.5</v>
       </c>
       <c r="Z8" s="11">
         <v>121</v>
       </c>
       <c r="AA8" s="12">
         <v>114.7</v>
       </c>
       <c r="AB8" s="12">
         <v>113.3</v>
       </c>
       <c r="AC8" s="13">
-        <v>114.4</v>
+        <v>114.5</v>
       </c>
       <c r="AD8" s="11">
         <v>118.6</v>
       </c>
       <c r="AE8" s="12"/>
       <c r="AF8" s="12"/>
       <c r="AG8" s="13"/>
     </row>
     <row r="9" spans="1:33" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
@@ -10751,51 +10741,51 @@
       <c r="U9" s="13">
         <v>102.6</v>
       </c>
       <c r="V9" s="11">
         <v>105.3</v>
       </c>
       <c r="W9" s="12">
         <v>104.5</v>
       </c>
       <c r="X9" s="12">
         <v>99.7</v>
       </c>
       <c r="Y9" s="13">
         <v>100.4</v>
       </c>
       <c r="Z9" s="11">
         <v>107.7</v>
       </c>
       <c r="AA9" s="12">
         <v>107.9</v>
       </c>
       <c r="AB9" s="12">
         <v>104.5</v>
       </c>
       <c r="AC9" s="13">
-        <v>106.2</v>
+        <v>107.4</v>
       </c>
       <c r="AD9" s="11">
         <v>92.2</v>
       </c>
       <c r="AE9" s="12"/>
       <c r="AF9" s="12"/>
       <c r="AG9" s="13"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
@@ -10846,51 +10836,51 @@
       <c r="U10" s="13">
         <v>113.1</v>
       </c>
       <c r="V10" s="11">
         <v>134.1</v>
       </c>
       <c r="W10" s="12">
         <v>120.5</v>
       </c>
       <c r="X10" s="12">
         <v>116.1</v>
       </c>
       <c r="Y10" s="13">
         <v>116.8</v>
       </c>
       <c r="Z10" s="11">
         <v>143.6</v>
       </c>
       <c r="AA10" s="12">
         <v>126.3</v>
       </c>
       <c r="AB10" s="12">
         <v>122.7</v>
       </c>
       <c r="AC10" s="13">
-        <v>125</v>
+        <v>125.4</v>
       </c>
       <c r="AD10" s="11">
         <v>155.4</v>
       </c>
       <c r="AE10" s="12"/>
       <c r="AF10" s="12"/>
       <c r="AG10" s="13"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
@@ -10941,51 +10931,51 @@
       <c r="U11" s="13">
         <v>113.1</v>
       </c>
       <c r="V11" s="11">
         <v>111.3</v>
       </c>
       <c r="W11" s="12">
         <v>112.3</v>
       </c>
       <c r="X11" s="12">
         <v>110.8</v>
       </c>
       <c r="Y11" s="13">
         <v>110.2</v>
       </c>
       <c r="Z11" s="11">
         <v>101.6</v>
       </c>
       <c r="AA11" s="12">
         <v>110.8</v>
       </c>
       <c r="AB11" s="12">
         <v>114</v>
       </c>
       <c r="AC11" s="13">
-        <v>113.7</v>
+        <v>110.4</v>
       </c>
       <c r="AD11" s="11">
         <v>100.7</v>
       </c>
       <c r="AE11" s="12"/>
       <c r="AF11" s="12"/>
       <c r="AG11" s="13"/>
     </row>
     <row r="12" spans="1:33" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
@@ -11036,51 +11026,51 @@
       <c r="U12" s="13">
         <v>94.7</v>
       </c>
       <c r="V12" s="11">
         <v>122</v>
       </c>
       <c r="W12" s="12">
         <v>101.8</v>
       </c>
       <c r="X12" s="12">
         <v>95.2</v>
       </c>
       <c r="Y12" s="13">
         <v>96.8</v>
       </c>
       <c r="Z12" s="11">
         <v>112.5</v>
       </c>
       <c r="AA12" s="12">
         <v>101.1</v>
       </c>
       <c r="AB12" s="12">
         <v>92</v>
       </c>
       <c r="AC12" s="13">
-        <v>94.9</v>
+        <v>95.7</v>
       </c>
       <c r="AD12" s="11">
         <v>135.19999999999999</v>
       </c>
       <c r="AE12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AG12" s="13"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
@@ -11131,51 +11121,51 @@
       <c r="U13" s="13">
         <v>151.6</v>
       </c>
       <c r="V13" s="11">
         <v>180.8</v>
       </c>
       <c r="W13" s="12">
         <v>166.1</v>
       </c>
       <c r="X13" s="12">
         <v>155.9</v>
       </c>
       <c r="Y13" s="13">
         <v>168.7</v>
       </c>
       <c r="Z13" s="11">
         <v>211.4</v>
       </c>
       <c r="AA13" s="12">
         <v>197.7</v>
       </c>
       <c r="AB13" s="12">
         <v>182.1</v>
       </c>
       <c r="AC13" s="13">
-        <v>204.3</v>
+        <v>204.8</v>
       </c>
       <c r="AD13" s="11">
         <v>240.8</v>
       </c>
       <c r="AE13" s="12"/>
       <c r="AF13" s="12"/>
       <c r="AG13" s="13"/>
     </row>
     <row r="14" spans="1:33" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
@@ -11226,51 +11216,51 @@
       <c r="U14" s="10">
         <v>100.3</v>
       </c>
       <c r="V14" s="7">
         <v>100.4</v>
       </c>
       <c r="W14" s="8">
         <v>98.9</v>
       </c>
       <c r="X14" s="8">
         <v>100.5</v>
       </c>
       <c r="Y14" s="10">
         <v>103.2</v>
       </c>
       <c r="Z14" s="7">
         <v>102.8</v>
       </c>
       <c r="AA14" s="8">
         <v>102.2</v>
       </c>
       <c r="AB14" s="8">
         <v>103.3</v>
       </c>
       <c r="AC14" s="10">
-        <v>106.7</v>
+        <v>106</v>
       </c>
       <c r="AD14" s="7">
         <v>105.4</v>
       </c>
       <c r="AE14" s="8"/>
       <c r="AF14" s="8"/>
       <c r="AG14" s="10"/>
     </row>
     <row r="15" spans="1:33" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
@@ -11321,51 +11311,51 @@
       <c r="U15" s="13">
         <v>107.9</v>
       </c>
       <c r="V15" s="11">
         <v>111.1</v>
       </c>
       <c r="W15" s="12">
         <v>106.9</v>
       </c>
       <c r="X15" s="12">
         <v>109.4</v>
       </c>
       <c r="Y15" s="13">
         <v>116.4</v>
       </c>
       <c r="Z15" s="11">
         <v>114.8</v>
       </c>
       <c r="AA15" s="12">
         <v>112.2</v>
       </c>
       <c r="AB15" s="12">
         <v>115.1</v>
       </c>
       <c r="AC15" s="13">
-        <v>122.3</v>
+        <v>123.3</v>
       </c>
       <c r="AD15" s="11">
         <v>121</v>
       </c>
       <c r="AE15" s="12"/>
       <c r="AF15" s="12"/>
       <c r="AG15" s="13"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
@@ -11416,51 +11406,51 @@
       <c r="U16" s="13">
         <v>99</v>
       </c>
       <c r="V16" s="11">
         <v>98.5</v>
       </c>
       <c r="W16" s="12">
         <v>94</v>
       </c>
       <c r="X16" s="12">
         <v>96.3</v>
       </c>
       <c r="Y16" s="13">
         <v>104.7</v>
       </c>
       <c r="Z16" s="11">
         <v>118.7</v>
       </c>
       <c r="AA16" s="12">
         <v>114.1</v>
       </c>
       <c r="AB16" s="12">
         <v>115.8</v>
       </c>
       <c r="AC16" s="13">
-        <v>125.1</v>
+        <v>124.8</v>
       </c>
       <c r="AD16" s="11">
         <v>135.4</v>
       </c>
       <c r="AE16" s="12"/>
       <c r="AF16" s="12"/>
       <c r="AG16" s="13"/>
     </row>
     <row r="17" spans="1:33" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
@@ -11511,51 +11501,51 @@
       <c r="U17" s="13">
         <v>83.5</v>
       </c>
       <c r="V17" s="11">
         <v>81</v>
       </c>
       <c r="W17" s="12">
         <v>103.5</v>
       </c>
       <c r="X17" s="12">
         <v>90.1</v>
       </c>
       <c r="Y17" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="Z17" s="11">
         <v>82.5</v>
       </c>
       <c r="AA17" s="12">
         <v>100</v>
       </c>
       <c r="AB17" s="12">
         <v>89</v>
       </c>
       <c r="AC17" s="13">
-        <v>79.400000000000006</v>
+        <v>81</v>
       </c>
       <c r="AD17" s="11">
         <v>78.8</v>
       </c>
       <c r="AE17" s="12"/>
       <c r="AF17" s="12"/>
       <c r="AG17" s="13"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
@@ -11606,51 +11596,51 @@
       <c r="U18" s="13">
         <v>114.9</v>
       </c>
       <c r="V18" s="11">
         <v>153.80000000000001</v>
       </c>
       <c r="W18" s="12">
         <v>164.4</v>
       </c>
       <c r="X18" s="12">
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="13">
         <v>120.8</v>
       </c>
       <c r="Z18" s="11">
         <v>155</v>
       </c>
       <c r="AA18" s="12">
         <v>162.80000000000001</v>
       </c>
       <c r="AB18" s="12">
         <v>152.6</v>
       </c>
       <c r="AC18" s="13">
-        <v>122.2</v>
+        <v>117.7</v>
       </c>
       <c r="AD18" s="11">
         <v>154.69999999999999</v>
       </c>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="13"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
@@ -11701,51 +11691,51 @@
       <c r="U19" s="13">
         <v>100.5</v>
       </c>
       <c r="V19" s="11">
         <v>95.9</v>
       </c>
       <c r="W19" s="12">
         <v>98.2</v>
       </c>
       <c r="X19" s="12">
         <v>94.8</v>
       </c>
       <c r="Y19" s="13">
         <v>101.5</v>
       </c>
       <c r="Z19" s="11">
         <v>102</v>
       </c>
       <c r="AA19" s="12">
         <v>104</v>
       </c>
       <c r="AB19" s="12">
         <v>99.7</v>
       </c>
       <c r="AC19" s="13">
-        <v>106.5</v>
+        <v>104.7</v>
       </c>
       <c r="AD19" s="11">
         <v>97.9</v>
       </c>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
       <c r="AG19" s="13"/>
     </row>
     <row r="20" spans="1:33" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
@@ -11796,51 +11786,51 @@
       <c r="U20" s="13">
         <v>108.7</v>
       </c>
       <c r="V20" s="11">
         <v>95.6</v>
       </c>
       <c r="W20" s="12">
         <v>75.3</v>
       </c>
       <c r="X20" s="12">
         <v>105.3</v>
       </c>
       <c r="Y20" s="13">
         <v>108.9</v>
       </c>
       <c r="Z20" s="11">
         <v>99.5</v>
       </c>
       <c r="AA20" s="12">
         <v>79.099999999999994</v>
       </c>
       <c r="AB20" s="12">
         <v>108.1</v>
       </c>
       <c r="AC20" s="13">
-        <v>110.1</v>
+        <v>87.1</v>
       </c>
       <c r="AD20" s="11">
         <v>80.5</v>
       </c>
       <c r="AE20" s="12"/>
       <c r="AF20" s="12"/>
       <c r="AG20" s="13"/>
     </row>
     <row r="21" spans="1:33" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
@@ -11891,51 +11881,51 @@
       <c r="U21" s="13">
         <v>87.1</v>
       </c>
       <c r="V21" s="11">
         <v>79.8</v>
       </c>
       <c r="W21" s="12">
         <v>77.5</v>
       </c>
       <c r="X21" s="12">
         <v>77.5</v>
       </c>
       <c r="Y21" s="13">
         <v>87.4</v>
       </c>
       <c r="Z21" s="11">
         <v>83.3</v>
       </c>
       <c r="AA21" s="12">
         <v>79.7</v>
       </c>
       <c r="AB21" s="12">
         <v>76.8</v>
       </c>
       <c r="AC21" s="13">
-        <v>81.5</v>
+        <v>84.7</v>
       </c>
       <c r="AD21" s="11">
         <v>81.5</v>
       </c>
       <c r="AE21" s="12"/>
       <c r="AF21" s="12"/>
       <c r="AG21" s="13"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
@@ -11986,51 +11976,51 @@
       <c r="U22" s="13">
         <v>108.7</v>
       </c>
       <c r="V22" s="11">
         <v>99.3</v>
       </c>
       <c r="W22" s="12">
         <v>96.1</v>
       </c>
       <c r="X22" s="12">
         <v>96.8</v>
       </c>
       <c r="Y22" s="13">
         <v>106.4</v>
       </c>
       <c r="Z22" s="11">
         <v>93</v>
       </c>
       <c r="AA22" s="12">
         <v>91.9</v>
       </c>
       <c r="AB22" s="12">
         <v>93.6</v>
       </c>
       <c r="AC22" s="13">
-        <v>98.7</v>
+        <v>97.2</v>
       </c>
       <c r="AD22" s="11">
         <v>93.1</v>
       </c>
       <c r="AE22" s="12"/>
       <c r="AF22" s="12"/>
       <c r="AG22" s="13"/>
     </row>
     <row r="23" spans="1:33" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
@@ -12081,51 +12071,51 @@
       <c r="U23" s="13">
         <v>106.7</v>
       </c>
       <c r="V23" s="11">
         <v>102.9</v>
       </c>
       <c r="W23" s="12">
         <v>108.8</v>
       </c>
       <c r="X23" s="12">
         <v>112.8</v>
       </c>
       <c r="Y23" s="13">
         <v>110.3</v>
       </c>
       <c r="Z23" s="11">
         <v>109.1</v>
       </c>
       <c r="AA23" s="12">
         <v>112.6</v>
       </c>
       <c r="AB23" s="12">
         <v>114.6</v>
       </c>
       <c r="AC23" s="13">
-        <v>111.8</v>
+        <v>111.1</v>
       </c>
       <c r="AD23" s="11">
         <v>107</v>
       </c>
       <c r="AE23" s="12"/>
       <c r="AF23" s="12"/>
       <c r="AG23" s="13"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
@@ -12176,51 +12166,51 @@
       <c r="U24" s="13">
         <v>109.4</v>
       </c>
       <c r="V24" s="11">
         <v>105.8</v>
       </c>
       <c r="W24" s="12">
         <v>110.8</v>
       </c>
       <c r="X24" s="12">
         <v>105.3</v>
       </c>
       <c r="Y24" s="13">
         <v>109.4</v>
       </c>
       <c r="Z24" s="11">
         <v>104.1</v>
       </c>
       <c r="AA24" s="12">
         <v>109.9</v>
       </c>
       <c r="AB24" s="12">
         <v>104.6</v>
       </c>
       <c r="AC24" s="13">
-        <v>108.2</v>
+        <v>109.2</v>
       </c>
       <c r="AD24" s="11">
         <v>105.7</v>
       </c>
       <c r="AE24" s="12"/>
       <c r="AF24" s="12"/>
       <c r="AG24" s="13"/>
     </row>
     <row r="25" spans="1:33" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
@@ -12271,51 +12261,51 @@
       <c r="U25" s="13">
         <v>97.7</v>
       </c>
       <c r="V25" s="11">
         <v>94.8</v>
       </c>
       <c r="W25" s="12">
         <v>101</v>
       </c>
       <c r="X25" s="12">
         <v>102.5</v>
       </c>
       <c r="Y25" s="13">
         <v>98</v>
       </c>
       <c r="Z25" s="11">
         <v>93.5</v>
       </c>
       <c r="AA25" s="12">
         <v>99.3</v>
       </c>
       <c r="AB25" s="12">
         <v>99.2</v>
       </c>
       <c r="AC25" s="13">
-        <v>94.9</v>
+        <v>97.3</v>
       </c>
       <c r="AD25" s="11">
         <v>92.7</v>
       </c>
       <c r="AE25" s="12"/>
       <c r="AF25" s="12"/>
       <c r="AG25" s="13"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
@@ -12366,51 +12356,51 @@
       <c r="U26" s="13">
         <v>108.3</v>
       </c>
       <c r="V26" s="11">
         <v>93.5</v>
       </c>
       <c r="W26" s="12">
         <v>106.6</v>
       </c>
       <c r="X26" s="12">
         <v>95.8</v>
       </c>
       <c r="Y26" s="13">
         <v>90.4</v>
       </c>
       <c r="Z26" s="11">
         <v>86.9</v>
       </c>
       <c r="AA26" s="12">
         <v>103.5</v>
       </c>
       <c r="AB26" s="12">
         <v>94</v>
       </c>
       <c r="AC26" s="13">
-        <v>88.7</v>
+        <v>89</v>
       </c>
       <c r="AD26" s="11">
         <v>83.3</v>
       </c>
       <c r="AE26" s="12"/>
       <c r="AF26" s="12"/>
       <c r="AG26" s="13"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
@@ -12461,204 +12451,202 @@
       <c r="U27" s="16">
         <v>69.900000000000006</v>
       </c>
       <c r="V27" s="14">
         <v>82</v>
       </c>
       <c r="W27" s="15">
         <v>66.7</v>
       </c>
       <c r="X27" s="15">
         <v>68</v>
       </c>
       <c r="Y27" s="16">
         <v>64.900000000000006</v>
       </c>
       <c r="Z27" s="14">
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="15">
         <v>59.8</v>
       </c>
       <c r="AB27" s="15">
         <v>61.7</v>
       </c>
       <c r="AC27" s="16">
-        <v>62.3</v>
+        <v>60.8</v>
       </c>
       <c r="AD27" s="14">
         <v>73.7</v>
       </c>
       <c r="AE27" s="15"/>
       <c r="AF27" s="15"/>
       <c r="AG27" s="16"/>
     </row>
     <row r="30" spans="1:33">
-      <c r="A30" s="77" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="77"/>
+      <c r="A30" s="80"/>
+      <c r="B30" s="80"/>
+      <c r="C30" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AA2:AG2"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="M5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="R5" sqref="R5:R27"/>
+      <selection pane="bottomRight" activeCell="P39" sqref="P39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12.75">
       <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:21" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="M2" s="29"/>
-      <c r="N2" s="81" t="s">
+      <c r="N2" s="78" t="s">
         <v>44</v>
       </c>
-      <c r="O2" s="81"/>
-[...5 lines deleted...]
-      <c r="U2" s="81"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
     </row>
     <row r="3" spans="1:21" ht="11.25" customHeight="1">
-      <c r="A3" s="79"/>
+      <c r="A3" s="81"/>
       <c r="B3" s="84">
         <v>2022</v>
       </c>
       <c r="C3" s="85"/>
       <c r="D3" s="85"/>
       <c r="E3" s="86"/>
       <c r="F3" s="84">
         <v>2023</v>
       </c>
       <c r="G3" s="85"/>
       <c r="H3" s="85"/>
       <c r="I3" s="86"/>
       <c r="J3" s="84">
         <v>2024</v>
       </c>
       <c r="K3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="86"/>
       <c r="N3" s="84">
         <v>2025</v>
       </c>
       <c r="O3" s="85"/>
       <c r="P3" s="85"/>
       <c r="Q3" s="86"/>
       <c r="R3" s="84">
         <v>2026</v>
       </c>
       <c r="S3" s="85"/>
       <c r="T3" s="85"/>
       <c r="U3" s="86"/>
     </row>
     <row r="4" spans="1:21" s="21" customFormat="1" ht="22.5">
-      <c r="A4" s="80"/>
+      <c r="A4" s="82"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Q4" s="27" t="s">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="R4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="S4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="U4" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:21" s="22" customFormat="1">
       <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>100</v>
       </c>
       <c r="C5" s="8">
         <v>100</v>
       </c>
       <c r="D5" s="8">
@@ -12679,51 +12667,51 @@
       <c r="I5" s="9">
         <v>104.7</v>
       </c>
       <c r="J5" s="7">
         <v>105.4</v>
       </c>
       <c r="K5" s="8">
         <v>105.9</v>
       </c>
       <c r="L5" s="8">
         <v>106.2</v>
       </c>
       <c r="M5" s="9">
         <v>108.6</v>
       </c>
       <c r="N5" s="7">
         <v>110.5</v>
       </c>
       <c r="O5" s="8">
         <v>111.8</v>
       </c>
       <c r="P5" s="8">
         <v>112.1</v>
       </c>
       <c r="Q5" s="9">
-        <v>115.4</v>
+        <v>115</v>
       </c>
       <c r="R5" s="9">
         <v>112.7</v>
       </c>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="9"/>
     </row>
     <row r="6" spans="1:21" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
@@ -12738,51 +12726,51 @@
       <c r="I6" s="10">
         <v>108.8</v>
       </c>
       <c r="J6" s="7">
         <v>113.4</v>
       </c>
       <c r="K6" s="8">
         <v>112.9</v>
       </c>
       <c r="L6" s="8">
         <v>112.9</v>
       </c>
       <c r="M6" s="10">
         <v>114.7</v>
       </c>
       <c r="N6" s="7">
         <v>123.8</v>
       </c>
       <c r="O6" s="8">
         <v>124.6</v>
       </c>
       <c r="P6" s="8">
         <v>125.5</v>
       </c>
       <c r="Q6" s="10">
-        <v>128.69999999999999</v>
+        <v>128.6</v>
       </c>
       <c r="R6" s="10">
         <v>125</v>
       </c>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="10"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
@@ -12797,51 +12785,51 @@
       <c r="I7" s="13">
         <v>101.4</v>
       </c>
       <c r="J7" s="11">
         <v>118.9</v>
       </c>
       <c r="K7" s="12">
         <v>123.4</v>
       </c>
       <c r="L7" s="12">
         <v>116.7</v>
       </c>
       <c r="M7" s="13">
         <v>118.8</v>
       </c>
       <c r="N7" s="11">
         <v>131.5</v>
       </c>
       <c r="O7" s="12">
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="12">
         <v>131.6</v>
       </c>
       <c r="Q7" s="13">
-        <v>133.4</v>
+        <v>132.9</v>
       </c>
       <c r="R7" s="13">
         <v>134.9</v>
       </c>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="13"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
@@ -12856,51 +12844,51 @@
       <c r="I8" s="13">
         <v>104.4</v>
       </c>
       <c r="J8" s="11">
         <v>103.3</v>
       </c>
       <c r="K8" s="12">
         <v>100.9</v>
       </c>
       <c r="L8" s="12">
         <v>101.3</v>
       </c>
       <c r="M8" s="13">
         <v>104.5</v>
       </c>
       <c r="N8" s="11">
         <v>107.2</v>
       </c>
       <c r="O8" s="12">
         <v>105.8</v>
       </c>
       <c r="P8" s="12">
         <v>107.7</v>
       </c>
       <c r="Q8" s="13">
-        <v>112.2</v>
+        <v>112.3</v>
       </c>
       <c r="R8" s="13">
         <v>105.1</v>
       </c>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="13"/>
     </row>
     <row r="9" spans="1:21" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
@@ -12915,51 +12903,51 @@
       <c r="I9" s="13">
         <v>103.8</v>
       </c>
       <c r="J9" s="11">
         <v>100.2</v>
       </c>
       <c r="K9" s="12">
         <v>102.7</v>
       </c>
       <c r="L9" s="12">
         <v>101.6</v>
       </c>
       <c r="M9" s="13">
         <v>101.6</v>
       </c>
       <c r="N9" s="11">
         <v>102.5</v>
       </c>
       <c r="O9" s="12">
         <v>106.1</v>
       </c>
       <c r="P9" s="12">
         <v>106.5</v>
       </c>
       <c r="Q9" s="13">
-        <v>107.5</v>
+        <v>108.7</v>
       </c>
       <c r="R9" s="13">
         <v>87.7</v>
       </c>
       <c r="S9" s="12"/>
       <c r="T9" s="12"/>
       <c r="U9" s="13"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
@@ -12974,51 +12962,51 @@
       <c r="I10" s="13">
         <v>105.4</v>
       </c>
       <c r="J10" s="11">
         <v>107.5</v>
       </c>
       <c r="K10" s="12">
         <v>102.3</v>
       </c>
       <c r="L10" s="12">
         <v>101.4</v>
       </c>
       <c r="M10" s="13">
         <v>108.9</v>
       </c>
       <c r="N10" s="11">
         <v>115.1</v>
       </c>
       <c r="O10" s="12">
         <v>107.2</v>
       </c>
       <c r="P10" s="12">
         <v>107.2</v>
       </c>
       <c r="Q10" s="13">
-        <v>116.5</v>
+        <v>117</v>
       </c>
       <c r="R10" s="13">
         <v>124.5</v>
       </c>
       <c r="S10" s="12"/>
       <c r="T10" s="12"/>
       <c r="U10" s="13"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
@@ -13033,51 +13021,51 @@
       <c r="I11" s="13">
         <v>104.9</v>
       </c>
       <c r="J11" s="11">
         <v>109.6</v>
       </c>
       <c r="K11" s="12">
         <v>105.3</v>
       </c>
       <c r="L11" s="12">
         <v>103.1</v>
       </c>
       <c r="M11" s="13">
         <v>102.2</v>
       </c>
       <c r="N11" s="11">
         <v>100.1</v>
       </c>
       <c r="O11" s="12">
         <v>103.9</v>
       </c>
       <c r="P11" s="12">
         <v>106.1</v>
       </c>
       <c r="Q11" s="13">
-        <v>105.5</v>
+        <v>102.4</v>
       </c>
       <c r="R11" s="13">
         <v>99.2</v>
       </c>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="13"/>
     </row>
     <row r="12" spans="1:21" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
@@ -13092,51 +13080,51 @@
       <c r="I12" s="13">
         <v>95.5</v>
       </c>
       <c r="J12" s="11">
         <v>98.6</v>
       </c>
       <c r="K12" s="12">
         <v>94.1</v>
       </c>
       <c r="L12" s="12">
         <v>91.5</v>
       </c>
       <c r="M12" s="13">
         <v>97.6</v>
       </c>
       <c r="N12" s="11">
         <v>90.9</v>
       </c>
       <c r="O12" s="12">
         <v>93.4</v>
       </c>
       <c r="P12" s="12">
         <v>88.4</v>
       </c>
       <c r="Q12" s="13">
-        <v>95.6</v>
+        <v>96.5</v>
       </c>
       <c r="R12" s="13">
         <v>109.3</v>
       </c>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="13"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
@@ -13151,51 +13139,51 @@
       <c r="I13" s="13">
         <v>118.1</v>
       </c>
       <c r="J13" s="11">
         <v>134.6</v>
       </c>
       <c r="K13" s="12">
         <v>124</v>
       </c>
       <c r="L13" s="12">
         <v>123.9</v>
       </c>
       <c r="M13" s="13">
         <v>131.4</v>
       </c>
       <c r="N13" s="11">
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="12">
         <v>147.6</v>
       </c>
       <c r="P13" s="12">
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="13">
-        <v>159.1</v>
+        <v>159.5</v>
       </c>
       <c r="R13" s="13">
         <v>179.2</v>
       </c>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="13"/>
     </row>
     <row r="14" spans="1:21" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
@@ -13210,51 +13198,51 @@
       <c r="I14" s="10">
         <v>102.9</v>
       </c>
       <c r="J14" s="7">
         <v>102.1</v>
       </c>
       <c r="K14" s="8">
         <v>102.9</v>
       </c>
       <c r="L14" s="8">
         <v>103.7</v>
       </c>
       <c r="M14" s="10">
         <v>105.9</v>
       </c>
       <c r="N14" s="7">
         <v>104.6</v>
       </c>
       <c r="O14" s="8">
         <v>106.3</v>
       </c>
       <c r="P14" s="8">
         <v>106.6</v>
       </c>
       <c r="Q14" s="10">
-        <v>109.5</v>
+        <v>108.8</v>
       </c>
       <c r="R14" s="10">
         <v>107.2</v>
       </c>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="10"/>
     </row>
     <row r="15" spans="1:21" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
@@ -13269,51 +13257,51 @@
       <c r="I15" s="13">
         <v>106.7</v>
       </c>
       <c r="J15" s="11">
         <v>109.5</v>
       </c>
       <c r="K15" s="12">
         <v>108.2</v>
       </c>
       <c r="L15" s="12">
         <v>110.5</v>
       </c>
       <c r="M15" s="13">
         <v>115.1</v>
       </c>
       <c r="N15" s="11">
         <v>113.1</v>
       </c>
       <c r="O15" s="12">
         <v>113.6</v>
       </c>
       <c r="P15" s="12">
         <v>116.2</v>
       </c>
       <c r="Q15" s="13">
-        <v>121</v>
+        <v>121.9</v>
       </c>
       <c r="R15" s="13">
         <v>119.2</v>
       </c>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="13"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
@@ -13328,51 +13316,51 @@
       <c r="I16" s="13">
         <v>115.5</v>
       </c>
       <c r="J16" s="11">
         <v>108.5</v>
       </c>
       <c r="K16" s="12">
         <v>106.2</v>
       </c>
       <c r="L16" s="12">
         <v>108.8</v>
       </c>
       <c r="M16" s="13">
         <v>122.2</v>
       </c>
       <c r="N16" s="11">
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="12">
         <v>128.9</v>
       </c>
       <c r="P16" s="12">
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="13">
-        <v>146</v>
+        <v>145.69999999999999</v>
       </c>
       <c r="R16" s="13">
         <v>149.1</v>
       </c>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="13"/>
     </row>
     <row r="17" spans="1:21" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
@@ -13387,51 +13375,51 @@
       <c r="I17" s="13">
         <v>96.1</v>
       </c>
       <c r="J17" s="11">
         <v>82.3</v>
       </c>
       <c r="K17" s="12">
         <v>96.6</v>
       </c>
       <c r="L17" s="12">
         <v>91.3</v>
       </c>
       <c r="M17" s="13">
         <v>90.8</v>
       </c>
       <c r="N17" s="11">
         <v>83.9</v>
       </c>
       <c r="O17" s="12">
         <v>93.3</v>
       </c>
       <c r="P17" s="12">
         <v>90.2</v>
       </c>
       <c r="Q17" s="13">
-        <v>91.3</v>
+        <v>93.3</v>
       </c>
       <c r="R17" s="13">
         <v>80.099999999999994</v>
       </c>
       <c r="S17" s="12"/>
       <c r="T17" s="12"/>
       <c r="U17" s="13"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
@@ -13446,51 +13434,51 @@
       <c r="I18" s="13">
         <v>96.2</v>
       </c>
       <c r="J18" s="11">
         <v>113</v>
       </c>
       <c r="K18" s="12">
         <v>116</v>
       </c>
       <c r="L18" s="12">
         <v>113.9</v>
       </c>
       <c r="M18" s="13">
         <v>101.1</v>
       </c>
       <c r="N18" s="11">
         <v>113.9</v>
       </c>
       <c r="O18" s="12">
         <v>114.8</v>
       </c>
       <c r="P18" s="12">
         <v>111.3</v>
       </c>
       <c r="Q18" s="13">
-        <v>102.3</v>
+        <v>98.5</v>
       </c>
       <c r="R18" s="13">
         <v>113.7</v>
       </c>
       <c r="S18" s="12"/>
       <c r="T18" s="12"/>
       <c r="U18" s="13"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
@@ -13505,51 +13493,51 @@
       <c r="I19" s="13">
         <v>93.6</v>
       </c>
       <c r="J19" s="11">
         <v>94.2</v>
       </c>
       <c r="K19" s="12">
         <v>94.9</v>
       </c>
       <c r="L19" s="12">
         <v>92.8</v>
       </c>
       <c r="M19" s="13">
         <v>94.5</v>
       </c>
       <c r="N19" s="11">
         <v>100.2</v>
       </c>
       <c r="O19" s="12">
         <v>100.5</v>
       </c>
       <c r="P19" s="12">
         <v>97.6</v>
       </c>
       <c r="Q19" s="13">
-        <v>99.1</v>
+        <v>97.5</v>
       </c>
       <c r="R19" s="13">
         <v>96.2</v>
       </c>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="13"/>
     </row>
     <row r="20" spans="1:21" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
@@ -13564,51 +13552,51 @@
       <c r="I20" s="13">
         <v>116.9</v>
       </c>
       <c r="J20" s="11">
         <v>115.1</v>
       </c>
       <c r="K20" s="12">
         <v>111.2</v>
       </c>
       <c r="L20" s="12">
         <v>113.2</v>
       </c>
       <c r="M20" s="13">
         <v>117.1</v>
       </c>
       <c r="N20" s="11">
         <v>119.8</v>
       </c>
       <c r="O20" s="12">
         <v>116.8</v>
       </c>
       <c r="P20" s="12">
         <v>116.3</v>
       </c>
       <c r="Q20" s="13">
-        <v>118.4</v>
+        <v>93.7</v>
       </c>
       <c r="R20" s="13">
         <v>96.9</v>
       </c>
       <c r="S20" s="12"/>
       <c r="T20" s="12"/>
       <c r="U20" s="13"/>
     </row>
     <row r="21" spans="1:21" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
@@ -13623,51 +13611,51 @@
       <c r="I21" s="13">
         <v>94.6</v>
       </c>
       <c r="J21" s="11">
         <v>92.4</v>
       </c>
       <c r="K21" s="12">
         <v>92.5</v>
       </c>
       <c r="L21" s="12">
         <v>92.9</v>
       </c>
       <c r="M21" s="13">
         <v>94.9</v>
       </c>
       <c r="N21" s="11">
         <v>96.5</v>
       </c>
       <c r="O21" s="12">
         <v>95.1</v>
       </c>
       <c r="P21" s="12">
         <v>92.1</v>
       </c>
       <c r="Q21" s="13">
-        <v>88.5</v>
+        <v>92</v>
       </c>
       <c r="R21" s="13">
         <v>94.4</v>
       </c>
       <c r="S21" s="12"/>
       <c r="T21" s="12"/>
       <c r="U21" s="13"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
@@ -13682,51 +13670,51 @@
       <c r="I22" s="13">
         <v>105.8</v>
       </c>
       <c r="J22" s="11">
         <v>103.8</v>
       </c>
       <c r="K22" s="12">
         <v>103.3</v>
       </c>
       <c r="L22" s="12">
         <v>104</v>
       </c>
       <c r="M22" s="13">
         <v>103.6</v>
       </c>
       <c r="N22" s="11">
         <v>97.3</v>
       </c>
       <c r="O22" s="12">
         <v>98.8</v>
       </c>
       <c r="P22" s="12">
         <v>100.6</v>
       </c>
       <c r="Q22" s="13">
-        <v>96.1</v>
+        <v>94.7</v>
       </c>
       <c r="R22" s="13">
         <v>97.4</v>
       </c>
       <c r="S22" s="12"/>
       <c r="T22" s="12"/>
       <c r="U22" s="13"/>
     </row>
     <row r="23" spans="1:21" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
@@ -13741,51 +13729,51 @@
       <c r="I23" s="13">
         <v>100</v>
       </c>
       <c r="J23" s="11">
         <v>91.9</v>
       </c>
       <c r="K23" s="12">
         <v>100</v>
       </c>
       <c r="L23" s="12">
         <v>101.7</v>
       </c>
       <c r="M23" s="13">
         <v>103.4</v>
       </c>
       <c r="N23" s="11">
         <v>97.4</v>
       </c>
       <c r="O23" s="12">
         <v>103.5</v>
       </c>
       <c r="P23" s="12">
         <v>103.3</v>
       </c>
       <c r="Q23" s="13">
-        <v>104.8</v>
+        <v>104.1</v>
       </c>
       <c r="R23" s="13">
         <v>95.5</v>
       </c>
       <c r="S23" s="12"/>
       <c r="T23" s="12"/>
       <c r="U23" s="13"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
@@ -13800,51 +13788,51 @@
       <c r="I24" s="13">
         <v>98.7</v>
       </c>
       <c r="J24" s="11">
         <v>99.1</v>
       </c>
       <c r="K24" s="12">
         <v>98.9</v>
       </c>
       <c r="L24" s="12">
         <v>98.2</v>
       </c>
       <c r="M24" s="13">
         <v>98.7</v>
       </c>
       <c r="N24" s="11">
         <v>97.5</v>
       </c>
       <c r="O24" s="12">
         <v>98.1</v>
       </c>
       <c r="P24" s="12">
         <v>97.5</v>
       </c>
       <c r="Q24" s="13">
-        <v>97.6</v>
+        <v>98.5</v>
       </c>
       <c r="R24" s="13">
         <v>99</v>
       </c>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="U24" s="13"/>
     </row>
     <row r="25" spans="1:21" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
@@ -13859,51 +13847,51 @@
       <c r="I25" s="13">
         <v>98.9</v>
       </c>
       <c r="J25" s="11">
         <v>97.4</v>
       </c>
       <c r="K25" s="12">
         <v>97.9</v>
       </c>
       <c r="L25" s="12">
         <v>100.1</v>
       </c>
       <c r="M25" s="13">
         <v>99.2</v>
       </c>
       <c r="N25" s="11">
         <v>96</v>
       </c>
       <c r="O25" s="12">
         <v>96.2</v>
       </c>
       <c r="P25" s="12">
         <v>96.9</v>
       </c>
       <c r="Q25" s="13">
-        <v>96</v>
+        <v>98.5</v>
       </c>
       <c r="R25" s="13">
         <v>95.1</v>
       </c>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="13"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
@@ -13918,51 +13906,51 @@
       <c r="I26" s="13">
         <v>94.1</v>
       </c>
       <c r="J26" s="11">
         <v>80.3</v>
       </c>
       <c r="K26" s="12">
         <v>91.2</v>
       </c>
       <c r="L26" s="12">
         <v>93.5</v>
       </c>
       <c r="M26" s="13">
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="11">
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="12">
         <v>88.6</v>
       </c>
       <c r="P26" s="12">
         <v>91.7</v>
       </c>
       <c r="Q26" s="13">
-        <v>77.099999999999994</v>
+        <v>77.3</v>
       </c>
       <c r="R26" s="13">
         <v>71.5</v>
       </c>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="U26" s="13"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
@@ -13977,134 +13965,132 @@
       <c r="I27" s="16">
         <v>92.6</v>
       </c>
       <c r="J27" s="14">
         <v>94.2</v>
       </c>
       <c r="K27" s="15">
         <v>90.9</v>
       </c>
       <c r="L27" s="15">
         <v>87</v>
       </c>
       <c r="M27" s="16">
         <v>86</v>
       </c>
       <c r="N27" s="14">
         <v>81.5</v>
       </c>
       <c r="O27" s="15">
         <v>81.5</v>
       </c>
       <c r="P27" s="15">
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="16">
-        <v>82.6</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="R27" s="16">
         <v>84.8</v>
       </c>
       <c r="S27" s="15"/>
       <c r="T27" s="15"/>
       <c r="U27" s="16"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="77" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="77"/>
+      <c r="A30" s="80"/>
+      <c r="B30" s="80"/>
+      <c r="C30" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="N2:U2"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AE5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AE19" sqref="AE19"/>
+      <selection pane="bottomRight" activeCell="AF28" sqref="AF28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.1640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="37.83203125" style="2" customWidth="1"/>
     <col min="3" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="10.83203125" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="87" t="s">
         <v>94</v>
       </c>
       <c r="B1" s="87"/>
     </row>
     <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="AA2" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AD2" s="29"/>
-      <c r="AE2" s="81" t="s">
+      <c r="AE2" s="78" t="s">
         <v>48</v>
       </c>
-      <c r="AF2" s="81"/>
-[...5 lines deleted...]
-      <c r="AL2" s="81"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="77" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="78"/>
+      <c r="B3" s="77"/>
       <c r="C3" s="83">
         <v>2018</v>
       </c>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83">
         <v>2019</v>
       </c>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="K3" s="83">
         <v>2020</v>
       </c>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83"/>
       <c r="O3" s="83">
         <v>2021</v>
       </c>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83"/>
       <c r="S3" s="83">
@@ -14117,52 +14103,52 @@
         <v>2023</v>
       </c>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83"/>
       <c r="AA3" s="83">
         <v>2024</v>
       </c>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83"/>
       <c r="AE3" s="83">
         <v>2025</v>
       </c>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83"/>
       <c r="AI3" s="83">
         <v>2026</v>
       </c>
       <c r="AJ3" s="83"/>
       <c r="AK3" s="83"/>
       <c r="AL3" s="83"/>
     </row>
     <row r="4" spans="1:38" ht="22.5">
-      <c r="A4" s="78"/>
-      <c r="B4" s="78"/>
+      <c r="A4" s="77"/>
+      <c r="B4" s="77"/>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="27" t="s">
@@ -14213,51 +14199,51 @@
       <c r="Z4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AB4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AE4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AF4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AG4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AH4" s="27" t="s">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="AI4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AJ4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AK4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AL4" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="30">
         <v>104.6</v>
       </c>
       <c r="D5" s="31">
@@ -14328,52 +14314,52 @@
       </c>
       <c r="Z5" s="32">
         <v>100.3</v>
       </c>
       <c r="AA5" s="30">
         <v>104.8</v>
       </c>
       <c r="AB5" s="31">
         <v>108.7</v>
       </c>
       <c r="AC5" s="31">
         <v>117.6</v>
       </c>
       <c r="AD5" s="32">
         <v>117.1</v>
       </c>
       <c r="AE5" s="30">
         <v>110.4</v>
       </c>
       <c r="AF5" s="31">
         <v>111</v>
       </c>
       <c r="AG5" s="31">
         <v>112.5</v>
       </c>
-      <c r="AH5" s="32">
-        <v>112.6</v>
+      <c r="AH5" s="31">
+        <v>112.3</v>
       </c>
       <c r="AI5" s="32">
         <v>103.1</v>
       </c>
       <c r="AJ5" s="31"/>
       <c r="AK5" s="31"/>
       <c r="AL5" s="32"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="11">
         <v>112.6</v>
       </c>
       <c r="D6" s="12">
         <v>124.4</v>
       </c>
       <c r="E6" s="12">
         <v>121.7</v>
       </c>
       <c r="F6" s="13">
@@ -14438,52 +14424,52 @@
       </c>
       <c r="Z6" s="13">
         <v>154.19999999999999</v>
       </c>
       <c r="AA6" s="11">
         <v>105.4</v>
       </c>
       <c r="AB6" s="12">
         <v>106.2</v>
       </c>
       <c r="AC6" s="12">
         <v>120.8</v>
       </c>
       <c r="AD6" s="13">
         <v>103.8</v>
       </c>
       <c r="AE6" s="11">
         <v>126.7</v>
       </c>
       <c r="AF6" s="12">
         <v>119.6</v>
       </c>
       <c r="AG6" s="12">
         <v>113.9</v>
       </c>
-      <c r="AH6" s="13">
-        <v>102.7</v>
+      <c r="AH6" s="12">
+        <v>106</v>
       </c>
       <c r="AI6" s="13">
         <v>89.9</v>
       </c>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="13"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="11">
         <v>95.4</v>
       </c>
       <c r="D7" s="12">
         <v>105.5</v>
       </c>
       <c r="E7" s="12">
         <v>103.4</v>
       </c>
       <c r="F7" s="13">
@@ -14548,52 +14534,52 @@
       </c>
       <c r="Z7" s="13">
         <v>115.4</v>
       </c>
       <c r="AA7" s="11">
         <v>102.5</v>
       </c>
       <c r="AB7" s="12">
         <v>87.9</v>
       </c>
       <c r="AC7" s="12">
         <v>92.3</v>
       </c>
       <c r="AD7" s="13">
         <v>132.9</v>
       </c>
       <c r="AE7" s="11">
         <v>126.9</v>
       </c>
       <c r="AF7" s="12">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="12">
         <v>136.4</v>
       </c>
-      <c r="AH7" s="13">
-        <v>104.3</v>
+      <c r="AH7" s="12">
+        <v>123.9</v>
       </c>
       <c r="AI7" s="13">
         <v>92</v>
       </c>
       <c r="AJ7" s="12"/>
       <c r="AK7" s="12"/>
       <c r="AL7" s="13"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="63" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="64" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="14">
         <v>104.2</v>
       </c>
       <c r="D8" s="15">
         <v>109</v>
       </c>
       <c r="E8" s="15">
         <v>107.9</v>
       </c>
       <c r="F8" s="16">
@@ -14658,52 +14644,52 @@
       </c>
       <c r="Z8" s="16">
         <v>101.4</v>
       </c>
       <c r="AA8" s="14">
         <v>104.8</v>
       </c>
       <c r="AB8" s="15">
         <v>108</v>
       </c>
       <c r="AC8" s="15">
         <v>116.8</v>
       </c>
       <c r="AD8" s="16">
         <v>117.2</v>
       </c>
       <c r="AE8" s="14">
         <v>110.6</v>
       </c>
       <c r="AF8" s="15">
         <v>111.3</v>
       </c>
       <c r="AG8" s="15">
         <v>112.8</v>
       </c>
-      <c r="AH8" s="16">
-        <v>112.3</v>
+      <c r="AH8" s="15">
+        <v>111.9</v>
       </c>
       <c r="AI8" s="16">
         <v>102.6</v>
       </c>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="15"/>
       <c r="AL8" s="16"/>
     </row>
     <row r="9" spans="1:38">
       <c r="AB9" s="24"/>
     </row>
     <row r="10" spans="1:38">
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
@@ -14754,106 +14740,106 @@
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
     </row>
     <row r="15" spans="1:38">
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
       <c r="AB15" s="29"/>
       <c r="AC15" s="29"/>
       <c r="AD15" s="29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:38">
-      <c r="A16" s="78" t="s">
+      <c r="A16" s="77" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="78"/>
+      <c r="B16" s="77"/>
       <c r="C16" s="83">
         <v>2019</v>
       </c>
       <c r="D16" s="83"/>
       <c r="E16" s="83"/>
       <c r="F16" s="83"/>
       <c r="G16" s="83">
         <v>2020</v>
       </c>
       <c r="H16" s="83"/>
       <c r="I16" s="83"/>
       <c r="J16" s="83"/>
       <c r="K16" s="83">
         <v>2021</v>
       </c>
       <c r="L16" s="83"/>
       <c r="M16" s="83"/>
       <c r="N16" s="83"/>
       <c r="O16" s="83">
         <v>2022</v>
       </c>
       <c r="P16" s="83"/>
       <c r="Q16" s="83"/>
       <c r="R16" s="83"/>
       <c r="S16" s="83">
         <v>2023</v>
       </c>
       <c r="T16" s="83"/>
       <c r="U16" s="83"/>
       <c r="V16" s="83"/>
       <c r="W16" s="83">
         <v>2024</v>
       </c>
       <c r="X16" s="83"/>
       <c r="Y16" s="83"/>
       <c r="Z16" s="83"/>
       <c r="AA16" s="83">
         <v>2025</v>
       </c>
       <c r="AB16" s="83"/>
       <c r="AC16" s="83"/>
       <c r="AD16" s="83"/>
       <c r="AE16" s="83">
         <v>2026</v>
       </c>
       <c r="AF16" s="83"/>
       <c r="AG16" s="83"/>
       <c r="AH16" s="83"/>
     </row>
     <row r="17" spans="1:34" ht="22.5">
-      <c r="A17" s="78"/>
-      <c r="B17" s="78"/>
+      <c r="A17" s="77"/>
+      <c r="B17" s="77"/>
       <c r="C17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K17" s="27" t="s">
@@ -14892,51 +14878,51 @@
       <c r="V17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="W17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Z17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AB17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD17" s="27" t="s">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="AE17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AF17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AG17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AH17" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="31">
@@ -14995,52 +14981,52 @@
       </c>
       <c r="V18" s="32">
         <v>118.6</v>
       </c>
       <c r="W18" s="30">
         <v>136.9</v>
       </c>
       <c r="X18" s="31">
         <v>117.2</v>
       </c>
       <c r="Y18" s="31">
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="32">
         <v>138.9</v>
       </c>
       <c r="AA18" s="30">
         <v>151.1</v>
       </c>
       <c r="AB18" s="31">
         <v>130.1</v>
       </c>
       <c r="AC18" s="31">
         <v>157.80000000000001</v>
       </c>
-      <c r="AD18" s="32">
-        <v>156.4</v>
+      <c r="AD18" s="31">
+        <v>156</v>
       </c>
       <c r="AE18" s="32">
         <f t="shared" ref="AE18:AE21" si="0">AA18*AI5%</f>
         <v>155.80000000000001</v>
       </c>
       <c r="AF18" s="31"/>
       <c r="AG18" s="31"/>
       <c r="AH18" s="32"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="11">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="12">
         <v>100</v>
       </c>
@@ -15094,52 +15080,52 @@
       </c>
       <c r="V19" s="13">
         <v>222.8</v>
       </c>
       <c r="W19" s="11">
         <v>194.9</v>
       </c>
       <c r="X19" s="12">
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="12">
         <v>193.3</v>
       </c>
       <c r="Z19" s="13">
         <v>231.3</v>
       </c>
       <c r="AA19" s="11">
         <v>246.9</v>
       </c>
       <c r="AB19" s="12">
         <v>92.8</v>
       </c>
       <c r="AC19" s="12">
         <v>220.2</v>
       </c>
-      <c r="AD19" s="13">
-        <v>237.5</v>
+      <c r="AD19" s="12">
+        <v>245.2</v>
       </c>
       <c r="AE19" s="13">
         <f t="shared" si="0"/>
         <v>222</v>
       </c>
       <c r="AF19" s="12"/>
       <c r="AG19" s="12"/>
       <c r="AH19" s="13"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="11">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="12">
         <v>100</v>
       </c>
@@ -15193,52 +15179,52 @@
       </c>
       <c r="V20" s="13">
         <v>244.1</v>
       </c>
       <c r="W20" s="11">
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="12">
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="12">
         <v>159.4</v>
       </c>
       <c r="Z20" s="13">
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="11">
         <v>182.4</v>
       </c>
       <c r="AB20" s="12">
         <v>182.7</v>
       </c>
       <c r="AC20" s="12">
         <v>217.4</v>
       </c>
-      <c r="AD20" s="13">
-        <v>338.3</v>
+      <c r="AD20" s="12">
+        <v>401.9</v>
       </c>
       <c r="AE20" s="13">
         <f t="shared" si="0"/>
         <v>167.8</v>
       </c>
       <c r="AF20" s="12"/>
       <c r="AG20" s="12"/>
       <c r="AH20" s="13"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="63" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="64" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="14">
         <v>100</v>
       </c>
       <c r="D21" s="15">
         <v>100</v>
       </c>
       <c r="E21" s="15">
         <v>100</v>
       </c>
@@ -15292,158 +15278,156 @@
       </c>
       <c r="V21" s="16">
         <v>122.1</v>
       </c>
       <c r="W21" s="14">
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="15">
         <v>141.4</v>
       </c>
       <c r="Y21" s="15">
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="16">
         <v>143.1</v>
       </c>
       <c r="AA21" s="14">
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="15">
         <v>157.4</v>
       </c>
       <c r="AC21" s="15">
         <v>159.80000000000001</v>
       </c>
-      <c r="AD21" s="16">
-        <v>160.69999999999999</v>
+      <c r="AD21" s="15">
+        <v>160.1</v>
       </c>
       <c r="AE21" s="16">
         <f t="shared" si="0"/>
         <v>155.6</v>
       </c>
       <c r="AF21" s="15"/>
       <c r="AG21" s="15"/>
       <c r="AH21" s="16"/>
     </row>
     <row r="24" spans="1:34">
-      <c r="A24" s="77" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="77"/>
+      <c r="A24" s="80"/>
+      <c r="B24" s="80"/>
+      <c r="C24" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AI3:AL3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="O16:R16"/>
     <mergeCell ref="S16:V16"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A16:B17"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AE2:AL2"/>
+    <mergeCell ref="AE16:AH16"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA16:AD16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="AC5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AJ30" sqref="AJ30"/>
+      <selection pane="bottomRight" activeCell="AJ20" sqref="AJ20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="66" style="2" customWidth="1"/>
     <col min="3" max="21" width="9.33203125" style="2" customWidth="1"/>
     <col min="22" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.6640625" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.33203125" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.6640625" style="2" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="87" t="s">
         <v>95</v>
       </c>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
     </row>
     <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Z2" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD2" s="29"/>
       <c r="AE2" s="29"/>
       <c r="AF2" s="29"/>
-      <c r="AG2" s="81" t="s">
+      <c r="AG2" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="AH2" s="81"/>
-[...3 lines deleted...]
-      <c r="AL2" s="81"/>
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="77" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="78"/>
+      <c r="B3" s="77"/>
       <c r="C3" s="83">
         <v>2018</v>
       </c>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83">
         <v>2019</v>
       </c>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="K3" s="83">
         <v>2020</v>
       </c>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83"/>
       <c r="O3" s="83">
         <v>2021</v>
       </c>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83"/>
       <c r="S3" s="83">
@@ -15456,52 +15440,52 @@
         <v>2023</v>
       </c>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83"/>
       <c r="AA3" s="83">
         <v>2024</v>
       </c>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83"/>
       <c r="AE3" s="83">
         <v>2025</v>
       </c>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83"/>
       <c r="AI3" s="83">
         <v>2026</v>
       </c>
       <c r="AJ3" s="83"/>
       <c r="AK3" s="83"/>
       <c r="AL3" s="83"/>
     </row>
     <row r="4" spans="1:38" ht="22.5">
-      <c r="A4" s="78"/>
-      <c r="B4" s="78"/>
+      <c r="A4" s="77"/>
+      <c r="B4" s="77"/>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="27" t="s">
@@ -15552,51 +15536,51 @@
       <c r="Z4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AB4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AE4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AF4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AG4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AH4" s="27" t="s">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="AI4" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AJ4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AK4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AL4" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" s="40"/>
       <c r="B5" s="67" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="30">
         <v>115.3</v>
       </c>
       <c r="D5" s="31">
         <v>118.9</v>
       </c>
@@ -15665,52 +15649,52 @@
       </c>
       <c r="Z5" s="32">
         <v>101.8</v>
       </c>
       <c r="AA5" s="30">
         <v>102.1</v>
       </c>
       <c r="AB5" s="31">
         <v>96.8</v>
       </c>
       <c r="AC5" s="31">
         <v>87</v>
       </c>
       <c r="AD5" s="32">
         <v>114.2</v>
       </c>
       <c r="AE5" s="30">
         <v>142.1</v>
       </c>
       <c r="AF5" s="31">
         <v>133.6</v>
       </c>
       <c r="AG5" s="31">
         <v>106.4</v>
       </c>
-      <c r="AH5" s="32">
-        <v>94.8</v>
+      <c r="AH5" s="31">
+        <v>110</v>
       </c>
       <c r="AI5" s="30">
         <v>76</v>
       </c>
       <c r="AJ5" s="31"/>
       <c r="AK5" s="31"/>
       <c r="AL5" s="32"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="41">
         <v>58</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="11">
         <v>112.9</v>
       </c>
       <c r="D6" s="12">
         <v>118.5</v>
       </c>
       <c r="E6" s="12">
         <v>120.4</v>
       </c>
       <c r="F6" s="13">
@@ -15775,52 +15759,52 @@
       </c>
       <c r="Z6" s="13">
         <v>107.9</v>
       </c>
       <c r="AA6" s="11">
         <v>100</v>
       </c>
       <c r="AB6" s="12">
         <v>99.6</v>
       </c>
       <c r="AC6" s="12">
         <v>90.6</v>
       </c>
       <c r="AD6" s="13">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="11">
         <v>124.6</v>
       </c>
       <c r="AF6" s="12">
         <v>117.1</v>
       </c>
       <c r="AG6" s="12">
         <v>129.30000000000001</v>
       </c>
-      <c r="AH6" s="13">
-        <v>100.4</v>
+      <c r="AH6" s="12">
+        <v>116.8</v>
       </c>
       <c r="AI6" s="11">
         <v>98.5</v>
       </c>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="13"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="41">
         <v>59</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="11">
         <v>121.2</v>
       </c>
       <c r="D7" s="12">
         <v>108.2</v>
       </c>
       <c r="E7" s="12">
         <v>101.2</v>
       </c>
       <c r="F7" s="13">
@@ -15885,52 +15869,52 @@
       </c>
       <c r="Z7" s="13">
         <v>110.9</v>
       </c>
       <c r="AA7" s="11">
         <v>100</v>
       </c>
       <c r="AB7" s="12">
         <v>96.8</v>
       </c>
       <c r="AC7" s="12">
         <v>83.7</v>
       </c>
       <c r="AD7" s="13">
         <v>93.4</v>
       </c>
       <c r="AE7" s="11">
         <v>77.5</v>
       </c>
       <c r="AF7" s="12">
         <v>82.1</v>
       </c>
       <c r="AG7" s="12">
         <v>87</v>
       </c>
-      <c r="AH7" s="13">
-        <v>106</v>
+      <c r="AH7" s="12">
+        <v>116.2</v>
       </c>
       <c r="AI7" s="11">
         <v>59.7</v>
       </c>
       <c r="AJ7" s="12"/>
       <c r="AK7" s="12"/>
       <c r="AL7" s="13"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="41">
         <v>60</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="11">
         <v>104.8</v>
       </c>
       <c r="D8" s="12">
         <v>122.7</v>
       </c>
       <c r="E8" s="12">
         <v>104.2</v>
       </c>
       <c r="F8" s="13">
@@ -15995,52 +15979,52 @@
       </c>
       <c r="Z8" s="13">
         <v>79.7</v>
       </c>
       <c r="AA8" s="11">
         <v>100</v>
       </c>
       <c r="AB8" s="12">
         <v>94.1</v>
       </c>
       <c r="AC8" s="12">
         <v>82.5</v>
       </c>
       <c r="AD8" s="13">
         <v>116</v>
       </c>
       <c r="AE8" s="11">
         <v>81.7</v>
       </c>
       <c r="AF8" s="12">
         <v>92.4</v>
       </c>
       <c r="AG8" s="12">
         <v>117.2</v>
       </c>
-      <c r="AH8" s="13">
-        <v>65.900000000000006</v>
+      <c r="AH8" s="12">
+        <v>54.3</v>
       </c>
       <c r="AI8" s="11">
         <v>64.3</v>
       </c>
       <c r="AJ8" s="12"/>
       <c r="AK8" s="12"/>
       <c r="AL8" s="13"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="41">
         <v>61</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C9" s="11">
         <v>91.6</v>
       </c>
       <c r="D9" s="12">
         <v>92.1</v>
       </c>
       <c r="E9" s="12">
         <v>90.5</v>
       </c>
       <c r="F9" s="13">
@@ -16105,52 +16089,52 @@
       </c>
       <c r="Z9" s="13">
         <v>98.2</v>
       </c>
       <c r="AA9" s="11">
         <v>111.9</v>
       </c>
       <c r="AB9" s="12">
         <v>104.7</v>
       </c>
       <c r="AC9" s="12">
         <v>103.3</v>
       </c>
       <c r="AD9" s="13">
         <v>115.2</v>
       </c>
       <c r="AE9" s="11">
         <v>98.4</v>
       </c>
       <c r="AF9" s="12">
         <v>98.8</v>
       </c>
       <c r="AG9" s="12">
         <v>101.5</v>
       </c>
-      <c r="AH9" s="13">
-        <v>93.2</v>
+      <c r="AH9" s="12">
+        <v>93.5</v>
       </c>
       <c r="AI9" s="11">
         <v>106.9</v>
       </c>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="12"/>
       <c r="AL9" s="13"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="41">
         <v>62</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="11">
         <v>97.2</v>
       </c>
       <c r="D10" s="12">
         <v>103.8</v>
       </c>
       <c r="E10" s="12">
         <v>86.3</v>
       </c>
       <c r="F10" s="13">
@@ -16215,52 +16199,52 @@
       </c>
       <c r="Z10" s="13">
         <v>92.9</v>
       </c>
       <c r="AA10" s="11">
         <v>117</v>
       </c>
       <c r="AB10" s="12">
         <v>122.4</v>
       </c>
       <c r="AC10" s="12">
         <v>124.1</v>
       </c>
       <c r="AD10" s="13">
         <v>107.3</v>
       </c>
       <c r="AE10" s="11">
         <v>102.7</v>
       </c>
       <c r="AF10" s="12">
         <v>98.4</v>
       </c>
       <c r="AG10" s="12">
         <v>76.8</v>
       </c>
-      <c r="AH10" s="13">
-        <v>109.9</v>
+      <c r="AH10" s="12">
+        <v>100</v>
       </c>
       <c r="AI10" s="11">
         <v>111.3</v>
       </c>
       <c r="AJ10" s="12"/>
       <c r="AK10" s="12"/>
       <c r="AL10" s="13"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="41">
         <v>63</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="11">
         <v>92.6</v>
       </c>
       <c r="D11" s="12">
         <v>86.9</v>
       </c>
       <c r="E11" s="12">
         <v>85.7</v>
       </c>
       <c r="F11" s="13">
@@ -16325,52 +16309,52 @@
       </c>
       <c r="Z11" s="13">
         <v>93.1</v>
       </c>
       <c r="AA11" s="11">
         <v>100</v>
       </c>
       <c r="AB11" s="12">
         <v>98.9</v>
       </c>
       <c r="AC11" s="12">
         <v>93.2</v>
       </c>
       <c r="AD11" s="13">
         <v>69.2</v>
       </c>
       <c r="AE11" s="11">
         <v>100</v>
       </c>
       <c r="AF11" s="12">
         <v>95</v>
       </c>
       <c r="AG11" s="12">
         <v>147.4</v>
       </c>
-      <c r="AH11" s="13">
-        <v>104.7</v>
+      <c r="AH11" s="12">
+        <v>113.9</v>
       </c>
       <c r="AI11" s="11">
         <v>89</v>
       </c>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
       <c r="AL11" s="13"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="39"/>
       <c r="B12" s="65" t="s">
         <v>93</v>
       </c>
       <c r="C12" s="11">
         <v>92.1</v>
       </c>
       <c r="D12" s="12">
         <v>93</v>
       </c>
       <c r="E12" s="12">
         <v>88.2</v>
       </c>
       <c r="F12" s="13">
         <v>101.3</v>
       </c>
@@ -16433,52 +16417,52 @@
       </c>
       <c r="Z12" s="13">
         <v>94.5</v>
       </c>
       <c r="AA12" s="11">
         <v>110.4</v>
       </c>
       <c r="AB12" s="12">
         <v>111</v>
       </c>
       <c r="AC12" s="12">
         <v>110.4</v>
       </c>
       <c r="AD12" s="13">
         <v>107.8</v>
       </c>
       <c r="AE12" s="11">
         <v>104.3</v>
       </c>
       <c r="AF12" s="12">
         <v>100.3</v>
       </c>
       <c r="AG12" s="12">
         <v>105.5</v>
       </c>
-      <c r="AH12" s="13">
-        <v>109.9</v>
+      <c r="AH12" s="12">
+        <v>118.1</v>
       </c>
       <c r="AI12" s="11">
         <v>101.2</v>
       </c>
       <c r="AJ12" s="12"/>
       <c r="AK12" s="12"/>
       <c r="AL12" s="13"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="66" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="14">
         <v>98.5</v>
       </c>
       <c r="D13" s="15">
         <v>100.4</v>
       </c>
       <c r="E13" s="15">
         <v>95.4</v>
       </c>
       <c r="F13" s="16">
@@ -16543,138 +16527,138 @@
       </c>
       <c r="Z13" s="16">
         <v>96.2</v>
       </c>
       <c r="AA13" s="14">
         <v>109.9</v>
       </c>
       <c r="AB13" s="15">
         <v>109.6</v>
       </c>
       <c r="AC13" s="15">
         <v>108.4</v>
       </c>
       <c r="AD13" s="16">
         <v>105.1</v>
       </c>
       <c r="AE13" s="14">
         <v>100.8</v>
       </c>
       <c r="AF13" s="15">
         <v>99</v>
       </c>
       <c r="AG13" s="15">
         <v>97.7</v>
       </c>
-      <c r="AH13" s="16">
-        <v>101.2</v>
+      <c r="AH13" s="15">
+        <v>97.4</v>
       </c>
       <c r="AI13" s="14">
         <v>99.8</v>
       </c>
       <c r="AJ13" s="15"/>
       <c r="AK13" s="15"/>
       <c r="AL13" s="16"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="28"/>
     </row>
     <row r="17" spans="1:34" ht="12.75" customHeight="1">
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Z17" s="29"/>
       <c r="AA17" s="29"/>
-      <c r="AB17" s="81" t="s">
+      <c r="AB17" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="AC17" s="81"/>
-[...4 lines deleted...]
-      <c r="AH17" s="81"/>
+      <c r="AC17" s="78"/>
+      <c r="AD17" s="78"/>
+      <c r="AE17" s="78"/>
+      <c r="AF17" s="78"/>
+      <c r="AG17" s="78"/>
+      <c r="AH17" s="78"/>
     </row>
     <row r="18" spans="1:34">
-      <c r="A18" s="78" t="s">
+      <c r="A18" s="77" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="78"/>
+      <c r="B18" s="77"/>
       <c r="C18" s="83">
         <v>2019</v>
       </c>
       <c r="D18" s="83"/>
       <c r="E18" s="83"/>
       <c r="F18" s="83"/>
       <c r="G18" s="83">
         <v>2020</v>
       </c>
       <c r="H18" s="83"/>
       <c r="I18" s="83"/>
       <c r="J18" s="83"/>
       <c r="K18" s="83">
         <v>2021</v>
       </c>
       <c r="L18" s="83"/>
       <c r="M18" s="83"/>
       <c r="N18" s="83"/>
       <c r="O18" s="83">
         <v>2022</v>
       </c>
       <c r="P18" s="83"/>
       <c r="Q18" s="83"/>
       <c r="R18" s="83"/>
       <c r="S18" s="83">
         <v>2023</v>
       </c>
       <c r="T18" s="83"/>
       <c r="U18" s="83"/>
       <c r="V18" s="83"/>
       <c r="W18" s="83">
         <v>2024</v>
       </c>
       <c r="X18" s="83"/>
       <c r="Y18" s="83"/>
       <c r="Z18" s="83"/>
       <c r="AA18" s="83">
         <v>2025</v>
       </c>
       <c r="AB18" s="83"/>
       <c r="AC18" s="83"/>
       <c r="AD18" s="83"/>
       <c r="AE18" s="83">
         <v>2026</v>
       </c>
       <c r="AF18" s="83"/>
       <c r="AG18" s="83"/>
       <c r="AH18" s="83"/>
     </row>
     <row r="19" spans="1:34" ht="22.5">
-      <c r="A19" s="78"/>
-      <c r="B19" s="78"/>
+      <c r="A19" s="77"/>
+      <c r="B19" s="77"/>
       <c r="C19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K19" s="27" t="s">
@@ -16713,51 +16697,51 @@
       <c r="V19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA19" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AB19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AC19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AD19" s="27" t="s">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="AE19" s="27" t="s">
         <v>32</v>
       </c>
       <c r="AF19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AG19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AH19" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="38"/>
       <c r="B20" s="67" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="31">
         <v>100</v>
       </c>
@@ -16814,52 +16798,52 @@
       </c>
       <c r="V20" s="32">
         <v>84.3</v>
       </c>
       <c r="W20" s="30">
         <v>157.1</v>
       </c>
       <c r="X20" s="31">
         <v>121.7</v>
       </c>
       <c r="Y20" s="31">
         <v>122.1</v>
       </c>
       <c r="Z20" s="32">
         <v>96.3</v>
       </c>
       <c r="AA20" s="30">
         <v>223.2</v>
       </c>
       <c r="AB20" s="31">
         <v>162.6</v>
       </c>
       <c r="AC20" s="31">
         <v>129.9</v>
       </c>
-      <c r="AD20" s="32">
-        <v>91.3</v>
+      <c r="AD20" s="31">
+        <v>105.9</v>
       </c>
       <c r="AE20" s="32">
         <v>169.6</v>
       </c>
       <c r="AF20" s="31"/>
       <c r="AG20" s="31"/>
       <c r="AH20" s="32"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="41">
         <v>58</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="11">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="12">
         <v>100</v>
       </c>
       <c r="F21" s="13">
@@ -16912,52 +16896,52 @@
       </c>
       <c r="V21" s="13">
         <v>49.2</v>
       </c>
       <c r="W21" s="11">
         <v>140.1</v>
       </c>
       <c r="X21" s="12">
         <v>122.8</v>
       </c>
       <c r="Y21" s="12">
         <v>109.1</v>
       </c>
       <c r="Z21" s="13">
         <v>71.7</v>
       </c>
       <c r="AA21" s="11">
         <v>174.6</v>
       </c>
       <c r="AB21" s="12">
         <v>143.80000000000001</v>
       </c>
       <c r="AC21" s="12">
         <v>141.1</v>
       </c>
-      <c r="AD21" s="13">
-        <v>72</v>
+      <c r="AD21" s="12">
+        <v>83.7</v>
       </c>
       <c r="AE21" s="13">
         <v>172</v>
       </c>
       <c r="AF21" s="12"/>
       <c r="AG21" s="12"/>
       <c r="AH21" s="13"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="41">
         <v>59</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="11">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="12">
         <v>100</v>
       </c>
       <c r="F22" s="13">
@@ -17010,52 +16994,52 @@
       </c>
       <c r="V22" s="13">
         <v>99.7</v>
       </c>
       <c r="W22" s="11">
         <v>150.19999999999999</v>
       </c>
       <c r="X22" s="12">
         <v>105</v>
       </c>
       <c r="Y22" s="12">
         <v>143.30000000000001</v>
       </c>
       <c r="Z22" s="13">
         <v>93.1</v>
       </c>
       <c r="AA22" s="11">
         <v>116.4</v>
       </c>
       <c r="AB22" s="12">
         <v>86.2</v>
       </c>
       <c r="AC22" s="12">
         <v>124.7</v>
       </c>
-      <c r="AD22" s="13">
-        <v>98.7</v>
+      <c r="AD22" s="12">
+        <v>108.2</v>
       </c>
       <c r="AE22" s="13">
         <v>69.5</v>
       </c>
       <c r="AF22" s="12"/>
       <c r="AG22" s="12"/>
       <c r="AH22" s="13"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="41">
         <v>60</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="11">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="12">
         <v>100</v>
       </c>
       <c r="F23" s="13">
@@ -17108,52 +17092,52 @@
       </c>
       <c r="V23" s="13">
         <v>76.8</v>
       </c>
       <c r="W23" s="11">
         <v>139</v>
       </c>
       <c r="X23" s="12">
         <v>112.9</v>
       </c>
       <c r="Y23" s="12">
         <v>115.6</v>
       </c>
       <c r="Z23" s="13">
         <v>89.1</v>
       </c>
       <c r="AA23" s="11">
         <v>113.6</v>
       </c>
       <c r="AB23" s="12">
         <v>104.3</v>
       </c>
       <c r="AC23" s="12">
         <v>135.5</v>
       </c>
-      <c r="AD23" s="13">
-        <v>58.7</v>
+      <c r="AD23" s="12">
+        <v>48.4</v>
       </c>
       <c r="AE23" s="13">
         <v>73</v>
       </c>
       <c r="AF23" s="12"/>
       <c r="AG23" s="12"/>
       <c r="AH23" s="13"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="41">
         <v>61</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="12">
         <v>100</v>
       </c>
       <c r="F24" s="13">
@@ -17206,52 +17190,52 @@
       </c>
       <c r="V24" s="13">
         <v>169.5</v>
       </c>
       <c r="W24" s="11">
         <v>191.1</v>
       </c>
       <c r="X24" s="12">
         <v>182.7</v>
       </c>
       <c r="Y24" s="12">
         <v>177.7</v>
       </c>
       <c r="Z24" s="13">
         <v>195.3</v>
       </c>
       <c r="AA24" s="11">
         <v>188</v>
       </c>
       <c r="AB24" s="12">
         <v>180.5</v>
       </c>
       <c r="AC24" s="12">
         <v>180.4</v>
       </c>
-      <c r="AD24" s="13">
-        <v>182</v>
+      <c r="AD24" s="12">
+        <v>182.6</v>
       </c>
       <c r="AE24" s="13">
         <v>201</v>
       </c>
       <c r="AF24" s="12"/>
       <c r="AG24" s="12"/>
       <c r="AH24" s="13"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="41">
         <v>62</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="11">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="12">
         <v>100</v>
       </c>
       <c r="F25" s="13">
@@ -17304,52 +17288,52 @@
       </c>
       <c r="V25" s="13">
         <v>73.2</v>
       </c>
       <c r="W25" s="11">
         <v>113</v>
       </c>
       <c r="X25" s="12">
         <v>156.9</v>
       </c>
       <c r="Y25" s="12">
         <v>158.69999999999999</v>
       </c>
       <c r="Z25" s="13">
         <v>78.5</v>
       </c>
       <c r="AA25" s="11">
         <v>116.1</v>
       </c>
       <c r="AB25" s="12">
         <v>154.4</v>
       </c>
       <c r="AC25" s="12">
         <v>121.9</v>
       </c>
-      <c r="AD25" s="13">
-        <v>86.3</v>
+      <c r="AD25" s="12">
+        <v>78.5</v>
       </c>
       <c r="AE25" s="13">
         <v>129.19999999999999</v>
       </c>
       <c r="AF25" s="12"/>
       <c r="AG25" s="12"/>
       <c r="AH25" s="13"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="41">
         <v>63</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="11">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="12">
         <v>100</v>
       </c>
       <c r="F26" s="13">
@@ -17402,52 +17386,52 @@
       </c>
       <c r="V26" s="13">
         <v>94.5</v>
       </c>
       <c r="W26" s="11">
         <v>158.9</v>
       </c>
       <c r="X26" s="12">
         <v>192.8</v>
       </c>
       <c r="Y26" s="12">
         <v>86.3</v>
       </c>
       <c r="Z26" s="13">
         <v>65.400000000000006</v>
       </c>
       <c r="AA26" s="11">
         <v>158.9</v>
       </c>
       <c r="AB26" s="12">
         <v>183.2</v>
       </c>
       <c r="AC26" s="12">
         <v>127.2</v>
       </c>
-      <c r="AD26" s="13">
-        <v>68.5</v>
+      <c r="AD26" s="12">
+        <v>74.5</v>
       </c>
       <c r="AE26" s="13">
         <v>141.4</v>
       </c>
       <c r="AF26" s="12"/>
       <c r="AG26" s="12"/>
       <c r="AH26" s="13"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="65"/>
       <c r="B27" s="65" t="s">
         <v>93</v>
       </c>
       <c r="C27" s="11">
         <v>100</v>
       </c>
       <c r="D27" s="12">
         <v>100</v>
       </c>
       <c r="E27" s="12">
         <v>100</v>
       </c>
       <c r="F27" s="13">
         <v>100</v>
       </c>
@@ -17498,52 +17482,52 @@
       </c>
       <c r="V27" s="13">
         <v>113.9</v>
       </c>
       <c r="W27" s="11">
         <v>146.69999999999999</v>
       </c>
       <c r="X27" s="12">
         <v>162.69999999999999</v>
       </c>
       <c r="Y27" s="12">
         <v>152.9</v>
       </c>
       <c r="Z27" s="13">
         <v>122.8</v>
       </c>
       <c r="AA27" s="11">
         <v>153</v>
       </c>
       <c r="AB27" s="12">
         <v>163.19999999999999</v>
       </c>
       <c r="AC27" s="12">
         <v>161.30000000000001</v>
       </c>
-      <c r="AD27" s="13">
-        <v>135</v>
+      <c r="AD27" s="12">
+        <v>145</v>
       </c>
       <c r="AE27" s="13">
         <v>154.80000000000001</v>
       </c>
       <c r="AF27" s="12"/>
       <c r="AG27" s="12"/>
       <c r="AH27" s="13"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="66" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="14">
         <v>100</v>
       </c>
       <c r="D28" s="15">
         <v>100</v>
       </c>
       <c r="E28" s="15">
         <v>100</v>
       </c>
       <c r="F28" s="16">
@@ -17596,208 +17580,206 @@
       </c>
       <c r="V28" s="16">
         <v>114.9</v>
       </c>
       <c r="W28" s="14">
         <v>153.80000000000001</v>
       </c>
       <c r="X28" s="15">
         <v>165.2</v>
       </c>
       <c r="Y28" s="15">
         <v>156.19999999999999</v>
       </c>
       <c r="Z28" s="16">
         <v>120.8</v>
       </c>
       <c r="AA28" s="14">
         <v>155</v>
       </c>
       <c r="AB28" s="15">
         <v>163.5</v>
       </c>
       <c r="AC28" s="15">
         <v>152.6</v>
       </c>
-      <c r="AD28" s="16">
-        <v>122.2</v>
+      <c r="AD28" s="15">
+        <v>117.7</v>
       </c>
       <c r="AE28" s="16">
         <v>154.69999999999999</v>
       </c>
       <c r="AF28" s="15"/>
       <c r="AG28" s="15"/>
       <c r="AH28" s="16"/>
     </row>
     <row r="31" spans="1:34">
-      <c r="A31" s="77" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="77"/>
+      <c r="A31" s="80"/>
+      <c r="B31" s="80"/>
+      <c r="C31" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="AI3:AL3"/>
-[...12 lines deleted...]
-    <mergeCell ref="C3:F3"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="G18:J18"/>
     <mergeCell ref="K18:N18"/>
     <mergeCell ref="O18:R18"/>
+    <mergeCell ref="S18:V18"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="W18:Z18"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AG2:AL2"/>
+    <mergeCell ref="AE18:AH18"/>
+    <mergeCell ref="AB17:AH17"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA18:AD18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5215CBA0-D92E-4842-9644-83CD1D87B27B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5215CBA0-D92E-4842-9644-83CD1D87B27B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2010-2026</vt:lpstr>
       <vt:lpstr>2016 year =100</vt:lpstr>