--- v3 (2026-08-23)
+++ v4 (2026-10-28)
@@ -1015,67 +1015,67 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
@@ -1396,51 +1396,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B23"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18:B19"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.5" customWidth="1"/>
     <col min="2" max="2" width="92.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="50">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1534,59 +1534,59 @@
     <row r="15" spans="1:2">
       <c r="A15" s="74" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="75"/>
       <c r="B16" s="59" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="76"/>
       <c r="B17" s="55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="73">
-        <v>46241</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="73">
-        <v>46302</v>
+        <v>46413</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="49" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="56" t="s">
         <v>79</v>
       </c>
@@ -1673,51 +1673,51 @@
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="70"/>
     </row>
     <row r="15" spans="2:4">
       <c r="B15" s="72" t="s">
         <v>100</v>
       </c>
       <c r="C15" s="71"/>
       <c r="D15" s="71"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A38" sqref="A38"/>
+      <selection pane="bottomRight" activeCell="BM37" sqref="BM37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.1640625" style="2" customWidth="1"/>
     <col min="4" max="6" width="7.5" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.83203125" style="2" customWidth="1"/>
     <col min="8" max="10" width="7.5" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.83203125" style="2" customWidth="1"/>
     <col min="12" max="14" width="7.5" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.1640625" style="2" customWidth="1"/>
     <col min="16" max="18" width="7.5" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.33203125" style="2" customWidth="1"/>
     <col min="20" max="22" width="7.5" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.33203125" style="2" customWidth="1"/>
     <col min="24" max="26" width="7.5" style="2" customWidth="1"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="30" width="7.5" style="2" customWidth="1"/>
     <col min="31" max="31" width="8.33203125" style="2" customWidth="1"/>
     <col min="32" max="34" width="7.5" style="2" customWidth="1"/>
     <col min="35" max="35" width="8" style="2" customWidth="1"/>
     <col min="36" max="38" width="7.5" style="2" customWidth="1"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
@@ -1743,183 +1743,183 @@
     <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="M2" s="17"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="17"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
       <c r="Z2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AB2" s="19"/>
       <c r="AC2" s="19"/>
       <c r="AD2" s="19"/>
       <c r="AE2" s="19"/>
       <c r="AF2" s="19"/>
       <c r="AG2" s="19"/>
       <c r="AH2" s="19"/>
-      <c r="AL2" s="79"/>
-[...2 lines deleted...]
-      <c r="AO2" s="79"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
       <c r="AU2" s="19"/>
       <c r="AV2" s="19"/>
       <c r="AW2" s="19"/>
       <c r="AX2" s="19"/>
       <c r="AY2" s="19"/>
       <c r="BA2" s="19"/>
       <c r="BB2" s="19"/>
       <c r="BC2" s="19"/>
       <c r="BD2" s="19"/>
       <c r="BE2" s="19"/>
       <c r="BI2" s="29"/>
-      <c r="BJ2" s="78" t="s">
+      <c r="BJ2" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="BK2" s="78"/>
-[...5 lines deleted...]
-      <c r="BQ2" s="78"/>
+      <c r="BK2" s="81"/>
+      <c r="BL2" s="81"/>
+      <c r="BM2" s="81"/>
+      <c r="BN2" s="81"/>
+      <c r="BO2" s="81"/>
+      <c r="BP2" s="81"/>
+      <c r="BQ2" s="81"/>
     </row>
     <row r="3" spans="1:69" s="21" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A3" s="81"/>
-      <c r="B3" s="77">
+      <c r="A3" s="79"/>
+      <c r="B3" s="78">
         <v>2010</v>
       </c>
-      <c r="C3" s="77"/>
-[...2 lines deleted...]
-      <c r="F3" s="77">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78">
         <v>2011</v>
       </c>
-      <c r="G3" s="77"/>
-[...2 lines deleted...]
-      <c r="J3" s="77">
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78">
         <v>2012</v>
       </c>
-      <c r="K3" s="77"/>
-[...2 lines deleted...]
-      <c r="N3" s="77">
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78">
         <v>2013</v>
       </c>
-      <c r="O3" s="77"/>
-[...2 lines deleted...]
-      <c r="R3" s="77">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78">
         <v>2014</v>
       </c>
-      <c r="S3" s="77"/>
-[...2 lines deleted...]
-      <c r="V3" s="77">
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78">
         <v>2015</v>
       </c>
-      <c r="W3" s="77"/>
-[...2 lines deleted...]
-      <c r="Z3" s="77">
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="78">
         <v>2016</v>
       </c>
-      <c r="AA3" s="77"/>
-[...2 lines deleted...]
-      <c r="AD3" s="77">
+      <c r="AA3" s="78"/>
+      <c r="AB3" s="78"/>
+      <c r="AC3" s="78"/>
+      <c r="AD3" s="78">
         <v>2017</v>
       </c>
-      <c r="AE3" s="77"/>
-[...2 lines deleted...]
-      <c r="AH3" s="77">
+      <c r="AE3" s="78"/>
+      <c r="AF3" s="78"/>
+      <c r="AG3" s="78"/>
+      <c r="AH3" s="78">
         <v>2018</v>
       </c>
-      <c r="AI3" s="77"/>
-[...2 lines deleted...]
-      <c r="AL3" s="77">
+      <c r="AI3" s="78"/>
+      <c r="AJ3" s="78"/>
+      <c r="AK3" s="78"/>
+      <c r="AL3" s="78">
         <v>2019</v>
       </c>
-      <c r="AM3" s="77"/>
-[...2 lines deleted...]
-      <c r="AP3" s="77">
+      <c r="AM3" s="78"/>
+      <c r="AN3" s="78"/>
+      <c r="AO3" s="78"/>
+      <c r="AP3" s="78">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="77"/>
-[...2 lines deleted...]
-      <c r="AT3" s="77">
+      <c r="AQ3" s="78"/>
+      <c r="AR3" s="78"/>
+      <c r="AS3" s="78"/>
+      <c r="AT3" s="78">
         <v>2021</v>
       </c>
-      <c r="AU3" s="77"/>
-[...2 lines deleted...]
-      <c r="AX3" s="77">
+      <c r="AU3" s="78"/>
+      <c r="AV3" s="78"/>
+      <c r="AW3" s="78"/>
+      <c r="AX3" s="78">
         <v>2022</v>
       </c>
-      <c r="AY3" s="77"/>
-[...2 lines deleted...]
-      <c r="BB3" s="77">
+      <c r="AY3" s="78"/>
+      <c r="AZ3" s="78"/>
+      <c r="BA3" s="78"/>
+      <c r="BB3" s="78">
         <v>2023</v>
       </c>
-      <c r="BC3" s="77"/>
-[...2 lines deleted...]
-      <c r="BF3" s="77">
+      <c r="BC3" s="78"/>
+      <c r="BD3" s="78"/>
+      <c r="BE3" s="78"/>
+      <c r="BF3" s="78">
         <v>2024</v>
       </c>
-      <c r="BG3" s="77"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="77">
+      <c r="BG3" s="78"/>
+      <c r="BH3" s="78"/>
+      <c r="BI3" s="78"/>
+      <c r="BJ3" s="78">
         <v>2025</v>
       </c>
-      <c r="BK3" s="77"/>
-[...2 lines deleted...]
-      <c r="BN3" s="77">
+      <c r="BK3" s="78"/>
+      <c r="BL3" s="78"/>
+      <c r="BM3" s="78"/>
+      <c r="BN3" s="78">
         <v>2026</v>
       </c>
-      <c r="BO3" s="77"/>
-[...1 lines deleted...]
-      <c r="BQ3" s="77"/>
+      <c r="BO3" s="78"/>
+      <c r="BP3" s="78"/>
+      <c r="BQ3" s="78"/>
     </row>
     <row r="4" spans="1:69" s="21" customFormat="1" ht="33.75">
-      <c r="A4" s="82"/>
+      <c r="A4" s="80"/>
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2280,51 +2280,53 @@
       </c>
       <c r="BG5" s="8">
         <v>102.7</v>
       </c>
       <c r="BH5" s="8">
         <v>103.6</v>
       </c>
       <c r="BI5" s="9">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="7">
         <v>104.8</v>
       </c>
       <c r="BK5" s="8">
         <v>105.6</v>
       </c>
       <c r="BL5" s="8">
         <v>105.6</v>
       </c>
       <c r="BM5" s="9">
         <v>105.9</v>
       </c>
       <c r="BN5" s="9">
         <v>102</v>
       </c>
-      <c r="BO5" s="8"/>
+      <c r="BO5" s="8">
+        <v>103.1</v>
+      </c>
       <c r="BP5" s="8"/>
       <c r="BQ5" s="9"/>
     </row>
     <row r="6" spans="1:69" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>107.2</v>
       </c>
       <c r="C6" s="8">
         <v>108.4</v>
       </c>
       <c r="D6" s="8">
         <v>105.9</v>
       </c>
       <c r="E6" s="10">
         <v>103.7</v>
       </c>
       <c r="F6" s="7">
         <v>105.2</v>
       </c>
       <c r="G6" s="8">
         <v>104.6</v>
       </c>
@@ -2483,51 +2485,53 @@
       </c>
       <c r="BG6" s="8">
         <v>104.5</v>
       </c>
       <c r="BH6" s="8">
         <v>105.3</v>
       </c>
       <c r="BI6" s="10">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="7">
         <v>109.2</v>
       </c>
       <c r="BK6" s="8">
         <v>110.4</v>
       </c>
       <c r="BL6" s="8">
         <v>111.2</v>
       </c>
       <c r="BM6" s="10">
         <v>112.1</v>
       </c>
       <c r="BN6" s="10">
         <v>101</v>
       </c>
-      <c r="BO6" s="8"/>
+      <c r="BO6" s="8">
+        <v>104.6</v>
+      </c>
       <c r="BP6" s="8"/>
       <c r="BQ6" s="10"/>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>102.3</v>
       </c>
       <c r="C7" s="12">
         <v>102.8</v>
       </c>
       <c r="D7" s="12">
         <v>95.5</v>
       </c>
       <c r="E7" s="13">
         <v>88.3</v>
       </c>
       <c r="F7" s="11">
         <v>101.1</v>
       </c>
       <c r="G7" s="12">
         <v>101.9</v>
       </c>
@@ -2686,51 +2690,53 @@
       </c>
       <c r="BG7" s="12">
         <v>108</v>
       </c>
       <c r="BH7" s="12">
         <v>116.8</v>
       </c>
       <c r="BI7" s="13">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="11">
         <v>110.6</v>
       </c>
       <c r="BK7" s="12">
         <v>111.3</v>
       </c>
       <c r="BL7" s="12">
         <v>112.8</v>
       </c>
       <c r="BM7" s="13">
         <v>111.9</v>
       </c>
       <c r="BN7" s="13">
         <v>102.6</v>
       </c>
-      <c r="BO7" s="12"/>
+      <c r="BO7" s="12">
+        <v>104.8</v>
+      </c>
       <c r="BP7" s="12"/>
       <c r="BQ7" s="13"/>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>108.2</v>
       </c>
       <c r="C8" s="12">
         <v>108.7</v>
       </c>
       <c r="D8" s="12">
         <v>106.7</v>
       </c>
       <c r="E8" s="13">
         <v>106.1</v>
       </c>
       <c r="F8" s="11">
         <v>106.5</v>
       </c>
       <c r="G8" s="12">
         <v>104.6</v>
       </c>
@@ -2889,51 +2895,53 @@
       </c>
       <c r="BG8" s="12">
         <v>99.9</v>
       </c>
       <c r="BH8" s="12">
         <v>99.2</v>
       </c>
       <c r="BI8" s="13">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="11">
         <v>103.8</v>
       </c>
       <c r="BK8" s="12">
         <v>104.9</v>
       </c>
       <c r="BL8" s="12">
         <v>106.3</v>
       </c>
       <c r="BM8" s="13">
         <v>107.5</v>
       </c>
       <c r="BN8" s="13">
         <v>98</v>
       </c>
-      <c r="BO8" s="12"/>
+      <c r="BO8" s="12">
+        <v>102.1</v>
+      </c>
       <c r="BP8" s="12"/>
       <c r="BQ8" s="13"/>
     </row>
     <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>106.9</v>
       </c>
       <c r="C9" s="12">
         <v>107.3</v>
       </c>
       <c r="D9" s="12">
         <v>106.9</v>
       </c>
       <c r="E9" s="13">
         <v>108.1</v>
       </c>
       <c r="F9" s="11">
         <v>107.3</v>
       </c>
       <c r="G9" s="12">
         <v>101.6</v>
       </c>
@@ -3092,51 +3100,53 @@
       </c>
       <c r="BG9" s="12">
         <v>99.4</v>
       </c>
       <c r="BH9" s="12">
         <v>96.7</v>
       </c>
       <c r="BI9" s="13">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="11">
         <v>102.3</v>
       </c>
       <c r="BK9" s="12">
         <v>103.3</v>
       </c>
       <c r="BL9" s="12">
         <v>104.8</v>
       </c>
       <c r="BM9" s="13">
         <v>107</v>
       </c>
       <c r="BN9" s="13">
         <v>85.6</v>
       </c>
-      <c r="BO9" s="12"/>
+      <c r="BO9" s="12">
+        <v>93.4</v>
+      </c>
       <c r="BP9" s="12"/>
       <c r="BQ9" s="13"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>116.8</v>
       </c>
       <c r="C10" s="12">
         <v>119.1</v>
       </c>
       <c r="D10" s="12">
         <v>114.1</v>
       </c>
       <c r="E10" s="13">
         <v>109.1</v>
       </c>
       <c r="F10" s="11">
         <v>107.6</v>
       </c>
       <c r="G10" s="12">
         <v>106.8</v>
       </c>
@@ -3295,51 +3305,53 @@
       </c>
       <c r="BG10" s="12">
         <v>102</v>
       </c>
       <c r="BH10" s="12">
         <v>99.7</v>
       </c>
       <c r="BI10" s="13">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="11">
         <v>107.1</v>
       </c>
       <c r="BK10" s="12">
         <v>104.8</v>
       </c>
       <c r="BL10" s="12">
         <v>105.7</v>
       </c>
       <c r="BM10" s="13">
         <v>107.4</v>
       </c>
       <c r="BN10" s="13">
         <v>108.2</v>
       </c>
-      <c r="BO10" s="12"/>
+      <c r="BO10" s="12">
+        <v>111</v>
+      </c>
       <c r="BP10" s="12"/>
       <c r="BQ10" s="13"/>
     </row>
     <row r="11" spans="1:69">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>115.5</v>
       </c>
       <c r="C11" s="12">
         <v>117</v>
       </c>
       <c r="D11" s="12">
         <v>119.4</v>
       </c>
       <c r="E11" s="13">
         <v>104.2</v>
       </c>
       <c r="F11" s="11">
         <v>111.4</v>
       </c>
       <c r="G11" s="12">
         <v>110.1</v>
       </c>
@@ -3498,51 +3510,53 @@
       </c>
       <c r="BG11" s="12">
         <v>101.8</v>
       </c>
       <c r="BH11" s="12">
         <v>102.2</v>
       </c>
       <c r="BI11" s="13">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="11">
         <v>91.3</v>
       </c>
       <c r="BK11" s="12">
         <v>98.7</v>
       </c>
       <c r="BL11" s="12">
         <v>102.9</v>
       </c>
       <c r="BM11" s="13">
         <v>100.2</v>
       </c>
       <c r="BN11" s="13">
         <v>99.1</v>
       </c>
-      <c r="BO11" s="12"/>
+      <c r="BO11" s="12">
+        <v>103.6</v>
+      </c>
       <c r="BP11" s="12"/>
       <c r="BQ11" s="13"/>
     </row>
     <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>61</v>
       </c>
       <c r="C12" s="12">
         <v>52.3</v>
       </c>
       <c r="D12" s="12">
         <v>56.6</v>
       </c>
       <c r="E12" s="13">
         <v>104.5</v>
       </c>
       <c r="F12" s="11">
         <v>99.4</v>
       </c>
       <c r="G12" s="12">
         <v>97.4</v>
       </c>
@@ -3701,51 +3715,53 @@
       </c>
       <c r="BG12" s="12">
         <v>95.7</v>
       </c>
       <c r="BH12" s="12">
         <v>92.4</v>
       </c>
       <c r="BI12" s="13">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="11">
         <v>92.2</v>
       </c>
       <c r="BK12" s="12">
         <v>99.3</v>
       </c>
       <c r="BL12" s="12">
         <v>96.6</v>
       </c>
       <c r="BM12" s="13">
         <v>98.9</v>
       </c>
       <c r="BN12" s="13">
         <v>120.2</v>
       </c>
-      <c r="BO12" s="12"/>
+      <c r="BO12" s="12">
+        <v>108.8</v>
+      </c>
       <c r="BP12" s="12"/>
       <c r="BQ12" s="13"/>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>94.6</v>
       </c>
       <c r="C13" s="12">
         <v>102.6</v>
       </c>
       <c r="D13" s="12">
         <v>105.6</v>
       </c>
       <c r="E13" s="13">
         <v>99</v>
       </c>
       <c r="F13" s="11">
         <v>102.3</v>
       </c>
       <c r="G13" s="12">
         <v>98.5</v>
       </c>
@@ -3904,51 +3920,53 @@
       </c>
       <c r="BG13" s="12">
         <v>109.8</v>
       </c>
       <c r="BH13" s="12">
         <v>109.8</v>
       </c>
       <c r="BI13" s="13">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="11">
         <v>116.9</v>
       </c>
       <c r="BK13" s="12">
         <v>119</v>
       </c>
       <c r="BL13" s="12">
         <v>116.8</v>
       </c>
       <c r="BM13" s="13">
         <v>121.4</v>
       </c>
       <c r="BN13" s="13">
         <v>113.9</v>
       </c>
-      <c r="BO13" s="12"/>
+      <c r="BO13" s="12">
+        <v>114.5</v>
+      </c>
       <c r="BP13" s="12"/>
       <c r="BQ13" s="13"/>
     </row>
     <row r="14" spans="1:69" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>99.6</v>
       </c>
       <c r="C14" s="8">
         <v>100.2</v>
       </c>
       <c r="D14" s="8">
         <v>101.4</v>
       </c>
       <c r="E14" s="10">
         <v>103.8</v>
       </c>
       <c r="F14" s="7">
         <v>105.3</v>
       </c>
       <c r="G14" s="8">
         <v>106.9</v>
       </c>
@@ -4107,51 +4125,53 @@
       </c>
       <c r="BG14" s="8">
         <v>101.9</v>
       </c>
       <c r="BH14" s="8">
         <v>102.7</v>
       </c>
       <c r="BI14" s="10">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="7">
         <v>102.4</v>
       </c>
       <c r="BK14" s="8">
         <v>103.3</v>
       </c>
       <c r="BL14" s="8">
         <v>102.8</v>
       </c>
       <c r="BM14" s="10">
         <v>102.7</v>
       </c>
       <c r="BN14" s="10">
         <v>102.5</v>
       </c>
-      <c r="BO14" s="8"/>
+      <c r="BO14" s="8">
+        <v>102.5</v>
+      </c>
       <c r="BP14" s="8"/>
       <c r="BQ14" s="10"/>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>108.7</v>
       </c>
       <c r="C15" s="12">
         <v>107</v>
       </c>
       <c r="D15" s="12">
         <v>106.9</v>
       </c>
       <c r="E15" s="13">
         <v>108.1</v>
       </c>
       <c r="F15" s="11">
         <v>115.2</v>
       </c>
       <c r="G15" s="12">
         <v>117</v>
       </c>
@@ -4310,51 +4330,53 @@
       </c>
       <c r="BG15" s="12">
         <v>103</v>
       </c>
       <c r="BH15" s="12">
         <v>104.3</v>
       </c>
       <c r="BI15" s="13">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="11">
         <v>103.3</v>
       </c>
       <c r="BK15" s="12">
         <v>105</v>
       </c>
       <c r="BL15" s="12">
         <v>105.2</v>
       </c>
       <c r="BM15" s="13">
         <v>105.9</v>
       </c>
       <c r="BN15" s="13">
         <v>105.4</v>
       </c>
-      <c r="BO15" s="12"/>
+      <c r="BO15" s="12">
+        <v>106.5</v>
+      </c>
       <c r="BP15" s="12"/>
       <c r="BQ15" s="13"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>92.5</v>
       </c>
       <c r="C16" s="12">
         <v>96.7</v>
       </c>
       <c r="D16" s="12">
         <v>98.2</v>
       </c>
       <c r="E16" s="13">
         <v>99.9</v>
       </c>
       <c r="F16" s="11">
         <v>105.6</v>
       </c>
       <c r="G16" s="12">
         <v>105.1</v>
       </c>
@@ -4513,51 +4535,53 @@
       </c>
       <c r="BG16" s="12">
         <v>102.2</v>
       </c>
       <c r="BH16" s="12">
         <v>104.5</v>
       </c>
       <c r="BI16" s="13">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="11">
         <v>120.5</v>
       </c>
       <c r="BK16" s="12">
         <v>121.4</v>
       </c>
       <c r="BL16" s="12">
         <v>120.2</v>
       </c>
       <c r="BM16" s="13">
         <v>119.2</v>
       </c>
       <c r="BN16" s="13">
         <v>114.1</v>
       </c>
-      <c r="BO16" s="12"/>
+      <c r="BO16" s="12">
+        <v>108.4</v>
+      </c>
       <c r="BP16" s="12"/>
       <c r="BQ16" s="13"/>
     </row>
     <row r="17" spans="1:69">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>96.7</v>
       </c>
       <c r="C17" s="12">
         <v>97.7</v>
       </c>
       <c r="D17" s="12">
         <v>107.4</v>
       </c>
       <c r="E17" s="13">
         <v>118.6</v>
       </c>
       <c r="F17" s="11">
         <v>120.7</v>
       </c>
       <c r="G17" s="12">
         <v>120.3</v>
       </c>
@@ -4716,51 +4740,53 @@
       </c>
       <c r="BG17" s="12">
         <v>103.7</v>
       </c>
       <c r="BH17" s="12">
         <v>97.1</v>
       </c>
       <c r="BI17" s="13">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="11">
         <v>101.9</v>
       </c>
       <c r="BK17" s="12">
         <v>96.6</v>
       </c>
       <c r="BL17" s="12">
         <v>98.8</v>
       </c>
       <c r="BM17" s="13">
         <v>102.7</v>
       </c>
       <c r="BN17" s="13">
         <v>95.5</v>
       </c>
-      <c r="BO17" s="12"/>
+      <c r="BO17" s="12">
+        <v>98.6</v>
+      </c>
       <c r="BP17" s="12"/>
       <c r="BQ17" s="13"/>
     </row>
     <row r="18" spans="1:69">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="12">
         <v>171.8</v>
       </c>
       <c r="D18" s="12">
         <v>170.1</v>
       </c>
       <c r="E18" s="13">
         <v>114.9</v>
       </c>
       <c r="F18" s="11">
         <v>140.6</v>
       </c>
       <c r="G18" s="12">
         <v>126.3</v>
       </c>
@@ -4919,51 +4945,53 @@
       </c>
       <c r="BG18" s="12">
         <v>109.1</v>
       </c>
       <c r="BH18" s="12">
         <v>108.4</v>
       </c>
       <c r="BI18" s="13">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="11">
         <v>100.8</v>
       </c>
       <c r="BK18" s="12">
         <v>99</v>
       </c>
       <c r="BL18" s="12">
         <v>97.7</v>
       </c>
       <c r="BM18" s="13">
         <v>97.4</v>
       </c>
       <c r="BN18" s="13">
         <v>99.8</v>
       </c>
-      <c r="BO18" s="12"/>
+      <c r="BO18" s="12">
+        <v>103.6</v>
+      </c>
       <c r="BP18" s="12"/>
       <c r="BQ18" s="13"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>69.7</v>
       </c>
       <c r="C19" s="12">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="12">
         <v>82.1</v>
       </c>
       <c r="E19" s="13">
         <v>83.8</v>
       </c>
       <c r="F19" s="11">
         <v>94.7</v>
       </c>
       <c r="G19" s="12">
         <v>96.1</v>
       </c>
@@ -5122,51 +5150,53 @@
       </c>
       <c r="BG19" s="12">
         <v>101.4</v>
       </c>
       <c r="BH19" s="12">
         <v>99.7</v>
       </c>
       <c r="BI19" s="13">
         <v>101</v>
       </c>
       <c r="BJ19" s="11">
         <v>106.4</v>
       </c>
       <c r="BK19" s="12">
         <v>105.9</v>
       </c>
       <c r="BL19" s="12">
         <v>105.2</v>
       </c>
       <c r="BM19" s="13">
         <v>103.2</v>
       </c>
       <c r="BN19" s="13">
         <v>96</v>
       </c>
-      <c r="BO19" s="12"/>
+      <c r="BO19" s="12">
+        <v>98</v>
+      </c>
       <c r="BP19" s="12"/>
       <c r="BQ19" s="13"/>
     </row>
     <row r="20" spans="1:69" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>128.1</v>
       </c>
       <c r="C20" s="12">
         <v>147.5</v>
       </c>
       <c r="D20" s="12">
         <v>155.4</v>
       </c>
       <c r="E20" s="13">
         <v>92.6</v>
       </c>
       <c r="F20" s="11">
         <v>115.8</v>
       </c>
       <c r="G20" s="12">
         <v>108.1</v>
       </c>
@@ -5325,51 +5355,53 @@
       </c>
       <c r="BG20" s="12">
         <v>98.7</v>
       </c>
       <c r="BH20" s="12">
         <v>100</v>
       </c>
       <c r="BI20" s="13">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="11">
         <v>104.1</v>
       </c>
       <c r="BK20" s="12">
         <v>105</v>
       </c>
       <c r="BL20" s="12">
         <v>102.7</v>
       </c>
       <c r="BM20" s="13">
         <v>80</v>
       </c>
       <c r="BN20" s="13">
         <v>80.900000000000006</v>
       </c>
-      <c r="BO20" s="12"/>
+      <c r="BO20" s="12">
+        <v>80.2</v>
+      </c>
       <c r="BP20" s="12"/>
       <c r="BQ20" s="13"/>
     </row>
     <row r="21" spans="1:69" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>111.4</v>
       </c>
       <c r="C21" s="12">
         <v>89.5</v>
       </c>
       <c r="D21" s="12">
         <v>82.4</v>
       </c>
       <c r="E21" s="13">
         <v>116</v>
       </c>
       <c r="F21" s="11">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="12">
         <v>75.7</v>
       </c>
@@ -5528,51 +5560,53 @@
       </c>
       <c r="BG21" s="12">
         <v>100.6</v>
       </c>
       <c r="BH21" s="12">
         <v>102.1</v>
       </c>
       <c r="BI21" s="13">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="11">
         <v>104.4</v>
       </c>
       <c r="BK21" s="12">
         <v>102.8</v>
       </c>
       <c r="BL21" s="12">
         <v>99.1</v>
       </c>
       <c r="BM21" s="13">
         <v>96.9</v>
       </c>
       <c r="BN21" s="13">
         <v>97.8</v>
       </c>
-      <c r="BO21" s="12"/>
+      <c r="BO21" s="12">
+        <v>98.5</v>
+      </c>
       <c r="BP21" s="12"/>
       <c r="BQ21" s="13"/>
     </row>
     <row r="22" spans="1:69">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="12">
         <v>61.1</v>
       </c>
       <c r="D22" s="12">
         <v>59.5</v>
       </c>
       <c r="E22" s="13">
         <v>126.5</v>
       </c>
       <c r="F22" s="11">
         <v>79.2</v>
       </c>
       <c r="G22" s="12">
         <v>94.1</v>
       </c>
@@ -5731,51 +5765,53 @@
       </c>
       <c r="BG22" s="12">
         <v>99.6</v>
       </c>
       <c r="BH22" s="12">
         <v>102.2</v>
       </c>
       <c r="BI22" s="13">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="11">
         <v>93.7</v>
       </c>
       <c r="BK22" s="12">
         <v>95.6</v>
       </c>
       <c r="BL22" s="12">
         <v>96.7</v>
       </c>
       <c r="BM22" s="13">
         <v>91.4</v>
       </c>
       <c r="BN22" s="13">
         <v>100.1</v>
       </c>
-      <c r="BO22" s="12"/>
+      <c r="BO22" s="12">
+        <v>102.4</v>
+      </c>
       <c r="BP22" s="12"/>
       <c r="BQ22" s="13"/>
     </row>
     <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>97.7</v>
       </c>
       <c r="D23" s="12">
         <v>99.1</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>99.1</v>
       </c>
       <c r="G23" s="12">
         <v>98.6</v>
       </c>
@@ -5934,51 +5970,53 @@
       </c>
       <c r="BG23" s="12">
         <v>103</v>
       </c>
       <c r="BH23" s="12">
         <v>106.5</v>
       </c>
       <c r="BI23" s="13">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="11">
         <v>106</v>
       </c>
       <c r="BK23" s="12">
         <v>103.5</v>
       </c>
       <c r="BL23" s="12">
         <v>101.6</v>
       </c>
       <c r="BM23" s="13">
         <v>100.7</v>
       </c>
       <c r="BN23" s="13">
         <v>98.1</v>
       </c>
-      <c r="BO23" s="12"/>
+      <c r="BO23" s="12">
+        <v>98.5</v>
+      </c>
       <c r="BP23" s="12"/>
       <c r="BQ23" s="13"/>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>98</v>
       </c>
       <c r="C24" s="12">
         <v>98.9</v>
       </c>
       <c r="D24" s="12">
         <v>99.5</v>
       </c>
       <c r="E24" s="13">
         <v>98.1</v>
       </c>
       <c r="F24" s="11">
         <v>98.9</v>
       </c>
       <c r="G24" s="12">
         <v>98.7</v>
       </c>
@@ -6137,51 +6175,53 @@
       </c>
       <c r="BG24" s="12">
         <v>100.5</v>
       </c>
       <c r="BH24" s="12">
         <v>99.8</v>
       </c>
       <c r="BI24" s="13">
         <v>100</v>
       </c>
       <c r="BJ24" s="11">
         <v>98.4</v>
       </c>
       <c r="BK24" s="12">
         <v>99.2</v>
       </c>
       <c r="BL24" s="12">
         <v>99.3</v>
       </c>
       <c r="BM24" s="13">
         <v>99.8</v>
       </c>
       <c r="BN24" s="13">
         <v>101.5</v>
       </c>
-      <c r="BO24" s="12"/>
+      <c r="BO24" s="12">
+        <v>100.4</v>
+      </c>
       <c r="BP24" s="12"/>
       <c r="BQ24" s="13"/>
     </row>
     <row r="25" spans="1:69" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>97.5</v>
       </c>
       <c r="C25" s="12">
         <v>99.2</v>
       </c>
       <c r="D25" s="12">
         <v>99.5</v>
       </c>
       <c r="E25" s="13">
         <v>98.7</v>
       </c>
       <c r="F25" s="11">
         <v>102.9</v>
       </c>
       <c r="G25" s="12">
         <v>101.7</v>
       </c>
@@ -6340,51 +6380,53 @@
       </c>
       <c r="BG25" s="12">
         <v>99</v>
       </c>
       <c r="BH25" s="12">
         <v>102.6</v>
       </c>
       <c r="BI25" s="13">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="11">
         <v>98.6</v>
       </c>
       <c r="BK25" s="12">
         <v>98.3</v>
       </c>
       <c r="BL25" s="12">
         <v>96.8</v>
       </c>
       <c r="BM25" s="13">
         <v>99.3</v>
       </c>
       <c r="BN25" s="13">
         <v>99.1</v>
       </c>
-      <c r="BO25" s="12"/>
+      <c r="BO25" s="12">
+        <v>98.9</v>
+      </c>
       <c r="BP25" s="12"/>
       <c r="BQ25" s="13"/>
     </row>
     <row r="26" spans="1:69">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>110.1</v>
       </c>
       <c r="C26" s="12">
         <v>102.5</v>
       </c>
       <c r="D26" s="12">
         <v>88</v>
       </c>
       <c r="E26" s="13">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="11">
         <v>83.7</v>
       </c>
       <c r="G26" s="12">
         <v>95.5</v>
       </c>
@@ -6543,51 +6585,53 @@
       </c>
       <c r="BG26" s="12">
         <v>90.9</v>
       </c>
       <c r="BH26" s="12">
         <v>93.2</v>
       </c>
       <c r="BI26" s="13">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="11">
         <v>92.9</v>
       </c>
       <c r="BK26" s="12">
         <v>97.1</v>
       </c>
       <c r="BL26" s="12">
         <v>98.1</v>
       </c>
       <c r="BM26" s="13">
         <v>98.4</v>
       </c>
       <c r="BN26" s="13">
         <v>95.9</v>
       </c>
-      <c r="BO26" s="12"/>
+      <c r="BO26" s="12">
+        <v>97.8</v>
+      </c>
       <c r="BP26" s="12"/>
       <c r="BQ26" s="13"/>
     </row>
     <row r="27" spans="1:69">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>61.7</v>
       </c>
       <c r="C27" s="15">
         <v>65</v>
       </c>
       <c r="D27" s="15">
         <v>80</v>
       </c>
       <c r="E27" s="16">
         <v>109.4</v>
       </c>
       <c r="F27" s="14">
         <v>136.4</v>
       </c>
       <c r="G27" s="15">
         <v>188.3</v>
       </c>
@@ -6746,139 +6790,141 @@
       </c>
       <c r="BG27" s="15">
         <v>100.7</v>
       </c>
       <c r="BH27" s="15">
         <v>95.3</v>
       </c>
       <c r="BI27" s="16">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="14">
         <v>86.5</v>
       </c>
       <c r="BK27" s="15">
         <v>89.7</v>
       </c>
       <c r="BL27" s="15">
         <v>90.7</v>
       </c>
       <c r="BM27" s="16">
         <v>93.7</v>
       </c>
       <c r="BN27" s="16">
         <v>104</v>
       </c>
-      <c r="BO27" s="15"/>
+      <c r="BO27" s="15">
+        <v>103.6</v>
+      </c>
       <c r="BP27" s="15"/>
       <c r="BQ27" s="16"/>
     </row>
     <row r="30" spans="1:69">
-      <c r="A30" s="80"/>
-[...1 lines deleted...]
-      <c r="C30" s="80"/>
+      <c r="A30" s="77"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A30:C30"/>
-[...3 lines deleted...]
-    <mergeCell ref="N3:Q3"/>
     <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="BJ2:BQ2"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AO5" sqref="AO5:AO27"/>
+      <selection pane="bottomRight" activeCell="AQ5" sqref="AQ5:AQ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="32" width="9.33203125" style="2"/>
     <col min="33" max="33" width="10.6640625" style="2" customWidth="1"/>
     <col min="34" max="37" width="9.33203125" style="2"/>
     <col min="38" max="38" width="10.1640625" style="2" customWidth="1"/>
     <col min="39" max="39" width="11.6640625" style="2" customWidth="1"/>
     <col min="40" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="12.75">
       <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:45" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="AC2" s="26"/>
       <c r="AD2" s="26"/>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
       <c r="AL2" s="48"/>
-      <c r="AM2" s="78" t="s">
+      <c r="AM2" s="81" t="s">
         <v>51</v>
       </c>
-      <c r="AN2" s="78"/>
-[...4 lines deleted...]
-      <c r="AS2" s="78"/>
+      <c r="AN2" s="81"/>
+      <c r="AO2" s="81"/>
+      <c r="AP2" s="81"/>
+      <c r="AQ2" s="81"/>
+      <c r="AR2" s="81"/>
+      <c r="AS2" s="81"/>
     </row>
     <row r="3" spans="1:45" ht="11.25" customHeight="1">
-      <c r="A3" s="77"/>
+      <c r="A3" s="78"/>
       <c r="B3" s="83">
         <v>2016</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83">
         <v>2017</v>
       </c>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83">
         <v>2018</v>
       </c>
       <c r="K3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83">
         <v>2019</v>
       </c>
       <c r="O3" s="83"/>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83">
@@ -6903,51 +6949,51 @@
         <v>2023</v>
       </c>
       <c r="AE3" s="83"/>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83">
         <v>2024</v>
       </c>
       <c r="AI3" s="83"/>
       <c r="AJ3" s="83"/>
       <c r="AK3" s="83"/>
       <c r="AL3" s="83">
         <v>2025</v>
       </c>
       <c r="AM3" s="83"/>
       <c r="AN3" s="83"/>
       <c r="AO3" s="83"/>
       <c r="AP3" s="83">
         <v>2026</v>
       </c>
       <c r="AQ3" s="83"/>
       <c r="AR3" s="83"/>
       <c r="AS3" s="83"/>
     </row>
     <row r="4" spans="1:45" s="21" customFormat="1" ht="22.5">
-      <c r="A4" s="77"/>
+      <c r="A4" s="78"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
@@ -7164,51 +7210,53 @@
       </c>
       <c r="AI5" s="8">
         <v>120.1</v>
       </c>
       <c r="AJ5" s="8">
         <v>121.6</v>
       </c>
       <c r="AK5" s="9">
         <v>123.5</v>
       </c>
       <c r="AL5" s="7">
         <v>126.8</v>
       </c>
       <c r="AM5" s="8">
         <v>126.8</v>
       </c>
       <c r="AN5" s="8">
         <v>128.4</v>
       </c>
       <c r="AO5" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="AP5" s="7">
         <v>129.30000000000001</v>
       </c>
-      <c r="AQ5" s="8"/>
+      <c r="AQ5" s="8">
+        <v>130.69999999999999</v>
+      </c>
       <c r="AR5" s="8"/>
       <c r="AS5" s="9"/>
     </row>
     <row r="6" spans="1:45" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>111.6</v>
       </c>
       <c r="G6" s="8">
         <v>113.3</v>
       </c>
@@ -7295,51 +7343,53 @@
       </c>
       <c r="AI6" s="8">
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="8">
         <v>160.4</v>
       </c>
       <c r="AK6" s="10">
         <v>162.5</v>
       </c>
       <c r="AL6" s="7">
         <v>178.7</v>
       </c>
       <c r="AM6" s="8">
         <v>179.6</v>
       </c>
       <c r="AN6" s="8">
         <v>178.4</v>
       </c>
       <c r="AO6" s="10">
         <v>182.2</v>
       </c>
       <c r="AP6" s="7">
         <v>180.5</v>
       </c>
-      <c r="AQ6" s="8"/>
+      <c r="AQ6" s="8">
+        <v>187.9</v>
+      </c>
       <c r="AR6" s="8"/>
       <c r="AS6" s="10"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>111.9</v>
       </c>
       <c r="G7" s="12">
         <v>110.8</v>
       </c>
@@ -7426,51 +7476,53 @@
       </c>
       <c r="AI7" s="12">
         <v>177.3</v>
       </c>
       <c r="AJ7" s="12">
         <v>169.7</v>
       </c>
       <c r="AK7" s="13">
         <v>185.4</v>
       </c>
       <c r="AL7" s="11">
         <v>183.5</v>
       </c>
       <c r="AM7" s="12">
         <v>197.3</v>
       </c>
       <c r="AN7" s="12">
         <v>191.4</v>
       </c>
       <c r="AO7" s="13">
         <v>207.5</v>
       </c>
       <c r="AP7" s="11">
         <v>188.3</v>
       </c>
-      <c r="AQ7" s="12"/>
+      <c r="AQ7" s="12">
+        <v>206.8</v>
+      </c>
       <c r="AR7" s="12"/>
       <c r="AS7" s="13"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>111</v>
       </c>
       <c r="G8" s="12">
         <v>112.3</v>
       </c>
@@ -7557,51 +7609,53 @@
       </c>
       <c r="AI8" s="12">
         <v>129.1</v>
       </c>
       <c r="AJ8" s="12">
         <v>126.1</v>
       </c>
       <c r="AK8" s="13">
         <v>123.8</v>
       </c>
       <c r="AL8" s="11">
         <v>143.5</v>
       </c>
       <c r="AM8" s="12">
         <v>135.4</v>
       </c>
       <c r="AN8" s="12">
         <v>134</v>
       </c>
       <c r="AO8" s="13">
         <v>133.1</v>
       </c>
       <c r="AP8" s="11">
         <v>140.6</v>
       </c>
-      <c r="AQ8" s="12"/>
+      <c r="AQ8" s="12">
+        <v>138.19999999999999</v>
+      </c>
       <c r="AR8" s="12"/>
       <c r="AS8" s="13"/>
     </row>
     <row r="9" spans="1:45" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>104.7</v>
       </c>
       <c r="G9" s="12">
         <v>108.8</v>
       </c>
@@ -7688,51 +7742,53 @@
       </c>
       <c r="AI9" s="12">
         <v>125.1</v>
       </c>
       <c r="AJ9" s="12">
         <v>122.7</v>
       </c>
       <c r="AK9" s="13">
         <v>117.5</v>
       </c>
       <c r="AL9" s="11">
         <v>128.6</v>
       </c>
       <c r="AM9" s="12">
         <v>129.19999999999999</v>
       </c>
       <c r="AN9" s="12">
         <v>128.6</v>
       </c>
       <c r="AO9" s="13">
         <v>125.7</v>
       </c>
       <c r="AP9" s="11">
         <v>110.1</v>
       </c>
-      <c r="AQ9" s="12"/>
+      <c r="AQ9" s="12">
+        <v>120.7</v>
+      </c>
       <c r="AR9" s="12"/>
       <c r="AS9" s="13"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>116.1</v>
       </c>
       <c r="G10" s="12">
         <v>113.3</v>
       </c>
@@ -7819,51 +7875,53 @@
       </c>
       <c r="AI10" s="12">
         <v>137.6</v>
       </c>
       <c r="AJ10" s="12">
         <v>131</v>
       </c>
       <c r="AK10" s="13">
         <v>133.5</v>
       </c>
       <c r="AL10" s="11">
         <v>166.8</v>
       </c>
       <c r="AM10" s="12">
         <v>144.19999999999999</v>
       </c>
       <c r="AN10" s="12">
         <v>138.5</v>
       </c>
       <c r="AO10" s="13">
         <v>143.4</v>
       </c>
       <c r="AP10" s="11">
         <v>180.5</v>
       </c>
-      <c r="AQ10" s="12"/>
+      <c r="AQ10" s="12">
+        <v>160.1</v>
+      </c>
       <c r="AR10" s="12"/>
       <c r="AS10" s="13"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>101.1</v>
       </c>
       <c r="G11" s="12">
         <v>106.8</v>
       </c>
@@ -7950,51 +8008,53 @@
       </c>
       <c r="AI11" s="12">
         <v>138.4</v>
       </c>
       <c r="AJ11" s="12">
         <v>136.5</v>
       </c>
       <c r="AK11" s="13">
         <v>128.19999999999999</v>
       </c>
       <c r="AL11" s="11">
         <v>119.2</v>
       </c>
       <c r="AM11" s="12">
         <v>136.6</v>
       </c>
       <c r="AN11" s="12">
         <v>140.5</v>
       </c>
       <c r="AO11" s="13">
         <v>128.5</v>
       </c>
       <c r="AP11" s="11">
         <v>118.1</v>
       </c>
-      <c r="AQ11" s="12"/>
+      <c r="AQ11" s="12">
+        <v>141.5</v>
+      </c>
       <c r="AR11" s="12"/>
       <c r="AS11" s="13"/>
     </row>
     <row r="12" spans="1:45" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>111.9</v>
       </c>
       <c r="G12" s="12">
         <v>110.4</v>
       </c>
@@ -8081,51 +8141,53 @@
       </c>
       <c r="AI12" s="12">
         <v>111.6</v>
       </c>
       <c r="AJ12" s="12">
         <v>99.4</v>
       </c>
       <c r="AK12" s="13">
         <v>104.2</v>
       </c>
       <c r="AL12" s="11">
         <v>133</v>
       </c>
       <c r="AM12" s="12">
         <v>110.8</v>
       </c>
       <c r="AN12" s="12">
         <v>96</v>
       </c>
       <c r="AO12" s="13">
         <v>103.1</v>
       </c>
       <c r="AP12" s="11">
         <v>159.9</v>
       </c>
-      <c r="AQ12" s="12"/>
+      <c r="AQ12" s="12">
+        <v>120.6</v>
+      </c>
       <c r="AR12" s="12"/>
       <c r="AS12" s="13"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>105.3</v>
       </c>
       <c r="G13" s="12">
         <v>109.7</v>
       </c>
@@ -8212,51 +8274,53 @@
       </c>
       <c r="AI13" s="12">
         <v>216.5</v>
       </c>
       <c r="AJ13" s="12">
         <v>207.3</v>
       </c>
       <c r="AK13" s="13">
         <v>219.5</v>
       </c>
       <c r="AL13" s="11">
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="12">
         <v>257.60000000000002</v>
       </c>
       <c r="AN13" s="12">
         <v>242.1</v>
       </c>
       <c r="AO13" s="13">
         <v>266.5</v>
       </c>
       <c r="AP13" s="11">
         <v>303.7</v>
       </c>
-      <c r="AQ13" s="12"/>
+      <c r="AQ13" s="12">
+        <v>295</v>
+      </c>
       <c r="AR13" s="12"/>
       <c r="AS13" s="13"/>
     </row>
     <row r="14" spans="1:45" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>98.6</v>
       </c>
       <c r="G14" s="8">
         <v>98.8</v>
       </c>
@@ -8343,51 +8407,53 @@
       </c>
       <c r="AI14" s="8">
         <v>100.9</v>
       </c>
       <c r="AJ14" s="8">
         <v>102.4</v>
       </c>
       <c r="AK14" s="10">
         <v>105.9</v>
       </c>
       <c r="AL14" s="7">
         <v>105.1</v>
       </c>
       <c r="AM14" s="8">
         <v>104.2</v>
       </c>
       <c r="AN14" s="8">
         <v>105.3</v>
       </c>
       <c r="AO14" s="10">
         <v>108.8</v>
       </c>
       <c r="AP14" s="7">
         <v>107.7</v>
       </c>
-      <c r="AQ14" s="8"/>
+      <c r="AQ14" s="8">
+        <v>106.8</v>
+      </c>
       <c r="AR14" s="8"/>
       <c r="AS14" s="10"/>
     </row>
     <row r="15" spans="1:45" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>101.1</v>
       </c>
       <c r="G15" s="12">
         <v>99.5</v>
       </c>
@@ -8474,51 +8540,53 @@
       </c>
       <c r="AI15" s="12">
         <v>113.6</v>
       </c>
       <c r="AJ15" s="12">
         <v>117.7</v>
       </c>
       <c r="AK15" s="13">
         <v>126.1</v>
       </c>
       <c r="AL15" s="11">
         <v>123.7</v>
       </c>
       <c r="AM15" s="12">
         <v>119.3</v>
       </c>
       <c r="AN15" s="12">
         <v>123.8</v>
       </c>
       <c r="AO15" s="13">
         <v>133.5</v>
       </c>
       <c r="AP15" s="11">
         <v>130.4</v>
       </c>
-      <c r="AQ15" s="12"/>
+      <c r="AQ15" s="12">
+        <v>127.1</v>
+      </c>
       <c r="AR15" s="12"/>
       <c r="AS15" s="13"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>101.9</v>
       </c>
       <c r="G16" s="12">
         <v>102.8</v>
       </c>
@@ -8605,51 +8673,53 @@
       </c>
       <c r="AI16" s="12">
         <v>102.5</v>
       </c>
       <c r="AJ16" s="12">
         <v>106.2</v>
       </c>
       <c r="AK16" s="13">
         <v>117.4</v>
       </c>
       <c r="AL16" s="11">
         <v>129.9</v>
       </c>
       <c r="AM16" s="12">
         <v>124.4</v>
       </c>
       <c r="AN16" s="12">
         <v>127.7</v>
       </c>
       <c r="AO16" s="13">
         <v>139.9</v>
       </c>
       <c r="AP16" s="11">
         <v>148.19999999999999</v>
       </c>
-      <c r="AQ16" s="12"/>
+      <c r="AQ16" s="12">
+        <v>134.80000000000001</v>
+      </c>
       <c r="AR16" s="12"/>
       <c r="AS16" s="13"/>
     </row>
     <row r="17" spans="1:45" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>84.8</v>
       </c>
       <c r="G17" s="12">
         <v>92.1</v>
       </c>
@@ -8736,51 +8806,53 @@
       </c>
       <c r="AI17" s="12">
         <v>90.3</v>
       </c>
       <c r="AJ17" s="12">
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="13">
         <v>74.900000000000006</v>
       </c>
       <c r="AL17" s="11">
         <v>69.2</v>
       </c>
       <c r="AM17" s="12">
         <v>87.2</v>
       </c>
       <c r="AN17" s="12">
         <v>75.7</v>
       </c>
       <c r="AO17" s="13">
         <v>76.900000000000006</v>
       </c>
       <c r="AP17" s="11">
         <v>66.099999999999994</v>
       </c>
-      <c r="AQ17" s="12"/>
+      <c r="AQ17" s="12">
+        <v>86</v>
+      </c>
       <c r="AR17" s="12"/>
       <c r="AS17" s="13"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>101.4</v>
       </c>
       <c r="G18" s="12">
         <v>103.7</v>
       </c>
@@ -8867,51 +8939,53 @@
       </c>
       <c r="AI18" s="12">
         <v>185.6</v>
       </c>
       <c r="AJ18" s="12">
         <v>177.5</v>
       </c>
       <c r="AK18" s="13">
         <v>133.9</v>
       </c>
       <c r="AL18" s="11">
         <v>170</v>
       </c>
       <c r="AM18" s="12">
         <v>183.7</v>
       </c>
       <c r="AN18" s="12">
         <v>173.4</v>
       </c>
       <c r="AO18" s="13">
         <v>130.4</v>
       </c>
       <c r="AP18" s="11">
         <v>169.7</v>
       </c>
-      <c r="AQ18" s="12"/>
+      <c r="AQ18" s="12">
+        <v>190.3</v>
+      </c>
       <c r="AR18" s="12"/>
       <c r="AS18" s="13"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>95.5</v>
       </c>
       <c r="G19" s="12">
         <v>98.9</v>
       </c>
@@ -8998,51 +9072,53 @@
       </c>
       <c r="AI19" s="12">
         <v>104.8</v>
       </c>
       <c r="AJ19" s="12">
         <v>98.8</v>
       </c>
       <c r="AK19" s="13">
         <v>93.4</v>
       </c>
       <c r="AL19" s="11">
         <v>115</v>
       </c>
       <c r="AM19" s="12">
         <v>111</v>
       </c>
       <c r="AN19" s="12">
         <v>103.9</v>
       </c>
       <c r="AO19" s="13">
         <v>96.4</v>
       </c>
       <c r="AP19" s="11">
         <v>110.4</v>
       </c>
-      <c r="AQ19" s="12"/>
+      <c r="AQ19" s="12">
+        <v>108.8</v>
+      </c>
       <c r="AR19" s="12"/>
       <c r="AS19" s="13"/>
     </row>
     <row r="20" spans="1:45" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>78.8</v>
       </c>
       <c r="G20" s="12">
         <v>86.6</v>
       </c>
@@ -9129,51 +9205,53 @@
       </c>
       <c r="AI20" s="12">
         <v>51.6</v>
       </c>
       <c r="AJ20" s="12">
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="13">
         <v>92.3</v>
       </c>
       <c r="AL20" s="11">
         <v>61.3</v>
       </c>
       <c r="AM20" s="12">
         <v>54.2</v>
       </c>
       <c r="AN20" s="12">
         <v>74.599999999999994</v>
       </c>
       <c r="AO20" s="13">
         <v>73.8</v>
       </c>
       <c r="AP20" s="11">
         <v>49.6</v>
       </c>
-      <c r="AQ20" s="12"/>
+      <c r="AQ20" s="12">
+        <v>43.5</v>
+      </c>
       <c r="AR20" s="12"/>
       <c r="AS20" s="13"/>
     </row>
     <row r="21" spans="1:45" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>92.4</v>
       </c>
       <c r="G21" s="12">
         <v>97.2</v>
       </c>
@@ -9260,51 +9338,53 @@
       </c>
       <c r="AI21" s="12">
         <v>79.2</v>
       </c>
       <c r="AJ21" s="12">
         <v>77</v>
       </c>
       <c r="AK21" s="13">
         <v>83.5</v>
       </c>
       <c r="AL21" s="11">
         <v>83.1</v>
       </c>
       <c r="AM21" s="12">
         <v>81.400000000000006</v>
       </c>
       <c r="AN21" s="12">
         <v>76.3</v>
       </c>
       <c r="AO21" s="13">
         <v>80.900000000000006</v>
       </c>
       <c r="AP21" s="11">
         <v>81.3</v>
       </c>
-      <c r="AQ21" s="12"/>
+      <c r="AQ21" s="12">
+        <v>80.2</v>
+      </c>
       <c r="AR21" s="12"/>
       <c r="AS21" s="13"/>
     </row>
     <row r="22" spans="1:45">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>93.8</v>
       </c>
       <c r="G22" s="12">
         <v>95.7</v>
       </c>
@@ -9391,51 +9471,53 @@
       </c>
       <c r="AI22" s="12">
         <v>85.4</v>
       </c>
       <c r="AJ22" s="12">
         <v>88.2</v>
       </c>
       <c r="AK22" s="13">
         <v>98.3</v>
       </c>
       <c r="AL22" s="11">
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="12">
         <v>81.599999999999994</v>
       </c>
       <c r="AN22" s="12">
         <v>85.3</v>
       </c>
       <c r="AO22" s="13">
         <v>89.8</v>
       </c>
       <c r="AP22" s="11">
         <v>79</v>
       </c>
-      <c r="AQ22" s="12"/>
+      <c r="AQ22" s="12">
+        <v>83.6</v>
+      </c>
       <c r="AR22" s="12"/>
       <c r="AS22" s="13"/>
     </row>
     <row r="23" spans="1:45" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>104.2</v>
       </c>
       <c r="G23" s="12">
         <v>102</v>
       </c>
@@ -9522,51 +9604,53 @@
       </c>
       <c r="AI23" s="12">
         <v>115.6</v>
       </c>
       <c r="AJ23" s="12">
         <v>116.2</v>
       </c>
       <c r="AK23" s="13">
         <v>117.9</v>
       </c>
       <c r="AL23" s="11">
         <v>114</v>
       </c>
       <c r="AM23" s="12">
         <v>119.6</v>
       </c>
       <c r="AN23" s="12">
         <v>118.1</v>
       </c>
       <c r="AO23" s="13">
         <v>118.7</v>
       </c>
       <c r="AP23" s="11">
         <v>111.8</v>
       </c>
-      <c r="AQ23" s="12"/>
+      <c r="AQ23" s="12">
+        <v>117.8</v>
+      </c>
       <c r="AR23" s="12"/>
       <c r="AS23" s="13"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>100</v>
       </c>
       <c r="G24" s="12">
         <v>99.4</v>
       </c>
@@ -9653,51 +9737,53 @@
       </c>
       <c r="AI24" s="12">
         <v>114.8</v>
       </c>
       <c r="AJ24" s="12">
         <v>108</v>
       </c>
       <c r="AK24" s="13">
         <v>116.5</v>
       </c>
       <c r="AL24" s="11">
         <v>108.4</v>
       </c>
       <c r="AM24" s="12">
         <v>113.9</v>
       </c>
       <c r="AN24" s="12">
         <v>107.2</v>
       </c>
       <c r="AO24" s="13">
         <v>116.3</v>
       </c>
       <c r="AP24" s="11">
         <v>110</v>
       </c>
-      <c r="AQ24" s="12"/>
+      <c r="AQ24" s="12">
+        <v>114.4</v>
+      </c>
       <c r="AR24" s="12"/>
       <c r="AS24" s="13"/>
     </row>
     <row r="25" spans="1:45" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>98.5</v>
       </c>
       <c r="G25" s="12">
         <v>99.2</v>
       </c>
@@ -9784,51 +9870,53 @@
       </c>
       <c r="AI25" s="12">
         <v>99.8</v>
       </c>
       <c r="AJ25" s="12">
         <v>101.6</v>
       </c>
       <c r="AK25" s="13">
         <v>97.5</v>
       </c>
       <c r="AL25" s="11">
         <v>93.9</v>
       </c>
       <c r="AM25" s="12">
         <v>98.1</v>
       </c>
       <c r="AN25" s="12">
         <v>98.3</v>
       </c>
       <c r="AO25" s="13">
         <v>96.8</v>
       </c>
       <c r="AP25" s="11">
         <v>93.1</v>
       </c>
-      <c r="AQ25" s="12"/>
+      <c r="AQ25" s="12">
+        <v>97</v>
+      </c>
       <c r="AR25" s="12"/>
       <c r="AS25" s="13"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>109</v>
       </c>
       <c r="G26" s="12">
         <v>106.7</v>
       </c>
@@ -9915,51 +10003,53 @@
       </c>
       <c r="AI26" s="12">
         <v>107.1</v>
       </c>
       <c r="AJ26" s="12">
         <v>96.7</v>
       </c>
       <c r="AK26" s="13">
         <v>92</v>
       </c>
       <c r="AL26" s="11">
         <v>86.4</v>
       </c>
       <c r="AM26" s="12">
         <v>104</v>
       </c>
       <c r="AN26" s="12">
         <v>94.9</v>
       </c>
       <c r="AO26" s="13">
         <v>90.5</v>
       </c>
       <c r="AP26" s="11">
         <v>82.9</v>
       </c>
-      <c r="AQ26" s="12"/>
+      <c r="AQ26" s="12">
+        <v>101.7</v>
+      </c>
       <c r="AR26" s="12"/>
       <c r="AS26" s="13"/>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>94.7</v>
       </c>
       <c r="G27" s="15">
         <v>90.9</v>
       </c>
@@ -10046,182 +10136,184 @@
       </c>
       <c r="AI27" s="15">
         <v>63.2</v>
       </c>
       <c r="AJ27" s="15">
         <v>63.6</v>
       </c>
       <c r="AK27" s="16">
         <v>56.8</v>
       </c>
       <c r="AL27" s="14">
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="15">
         <v>56.7</v>
       </c>
       <c r="AN27" s="15">
         <v>57.7</v>
       </c>
       <c r="AO27" s="16">
         <v>53.2</v>
       </c>
       <c r="AP27" s="14">
         <v>68.2</v>
       </c>
-      <c r="AQ27" s="15"/>
+      <c r="AQ27" s="15">
+        <v>58.7</v>
+      </c>
       <c r="AR27" s="15"/>
       <c r="AS27" s="16"/>
     </row>
     <row r="29" spans="1:45">
       <c r="A29" s="25"/>
     </row>
     <row r="30" spans="1:45">
-      <c r="A30" s="80"/>
-[...1 lines deleted...]
-      <c r="C30" s="80"/>
+      <c r="A30" s="77"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AM2:AS2"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
-    <mergeCell ref="AP3:AS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH3:AK3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="Y5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AC5" sqref="AC5:AC27"/>
+      <selection pane="bottomRight" activeCell="AD40" sqref="AD40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="20" width="9.33203125" style="2"/>
     <col min="21" max="21" width="10.6640625" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="12.75">
       <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:33" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26" t="s">
         <v>50</v>
       </c>
       <c r="S2" s="26"/>
       <c r="T2" s="26"/>
       <c r="U2" s="26"/>
       <c r="Z2" s="29"/>
-      <c r="AA2" s="78" t="s">
+      <c r="AA2" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="AB2" s="78"/>
-[...4 lines deleted...]
-      <c r="AG2" s="78"/>
+      <c r="AB2" s="81"/>
+      <c r="AC2" s="81"/>
+      <c r="AD2" s="81"/>
+      <c r="AE2" s="81"/>
+      <c r="AF2" s="81"/>
+      <c r="AG2" s="81"/>
     </row>
     <row r="3" spans="1:33" ht="11.25" customHeight="1">
-      <c r="A3" s="77"/>
+      <c r="A3" s="78"/>
       <c r="B3" s="83">
         <v>2019</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83">
         <v>2020</v>
       </c>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83">
         <v>2021</v>
       </c>
       <c r="K3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83">
         <v>2022</v>
       </c>
       <c r="O3" s="83"/>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83">
         <v>2023</v>
       </c>
       <c r="S3" s="83"/>
       <c r="T3" s="83"/>
       <c r="U3" s="83"/>
       <c r="V3" s="83">
         <v>2024</v>
       </c>
       <c r="W3" s="83"/>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83">
         <v>2025</v>
       </c>
       <c r="AA3" s="83"/>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83">
         <v>2026</v>
       </c>
       <c r="AE3" s="83"/>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
     </row>
     <row r="4" spans="1:33" s="21" customFormat="1" ht="22.5">
-      <c r="A4" s="77"/>
+      <c r="A4" s="78"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
@@ -10366,51 +10458,53 @@
       </c>
       <c r="W5" s="8">
         <v>109</v>
       </c>
       <c r="X5" s="8">
         <v>109.3</v>
       </c>
       <c r="Y5" s="9">
         <v>110.8</v>
       </c>
       <c r="Z5" s="7">
         <v>116.4</v>
       </c>
       <c r="AA5" s="8">
         <v>115.1</v>
       </c>
       <c r="AB5" s="8">
         <v>115.4</v>
       </c>
       <c r="AC5" s="9">
         <v>117.3</v>
       </c>
       <c r="AD5" s="7">
         <v>118.7</v>
       </c>
-      <c r="AE5" s="8"/>
+      <c r="AE5" s="8">
+        <v>118.7</v>
+      </c>
       <c r="AF5" s="8"/>
       <c r="AG5" s="9"/>
     </row>
     <row r="6" spans="1:33" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>107.9</v>
       </c>
       <c r="G6" s="8">
         <v>105.5</v>
       </c>
@@ -10461,51 +10555,53 @@
       </c>
       <c r="W6" s="8">
         <v>129.5</v>
       </c>
       <c r="X6" s="8">
         <v>126.5</v>
       </c>
       <c r="Y6" s="10">
         <v>126.7</v>
       </c>
       <c r="Z6" s="7">
         <v>145.9</v>
       </c>
       <c r="AA6" s="8">
         <v>143</v>
       </c>
       <c r="AB6" s="8">
         <v>140.69999999999999</v>
       </c>
       <c r="AC6" s="10">
         <v>142</v>
       </c>
       <c r="AD6" s="7">
         <v>147.4</v>
       </c>
-      <c r="AE6" s="8"/>
+      <c r="AE6" s="8">
+        <v>149.6</v>
+      </c>
       <c r="AF6" s="8"/>
       <c r="AG6" s="10"/>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>108</v>
       </c>
       <c r="G7" s="12">
         <v>106</v>
       </c>
@@ -10556,51 +10652,53 @@
       </c>
       <c r="W7" s="12">
         <v>141.4</v>
       </c>
       <c r="X7" s="12">
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="13">
         <v>143.1</v>
       </c>
       <c r="Z7" s="11">
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="12">
         <v>157.4</v>
       </c>
       <c r="AB7" s="12">
         <v>159.80000000000001</v>
       </c>
       <c r="AC7" s="13">
         <v>160.1</v>
       </c>
       <c r="AD7" s="11">
         <v>155.6</v>
       </c>
-      <c r="AE7" s="12"/>
+      <c r="AE7" s="12">
+        <v>165</v>
+      </c>
       <c r="AF7" s="12"/>
       <c r="AG7" s="13"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>104.8</v>
       </c>
       <c r="G8" s="12">
         <v>102.8</v>
       </c>
@@ -10651,51 +10749,53 @@
       </c>
       <c r="W8" s="12">
         <v>109.3</v>
       </c>
       <c r="X8" s="12">
         <v>106.6</v>
       </c>
       <c r="Y8" s="13">
         <v>106.5</v>
       </c>
       <c r="Z8" s="11">
         <v>121</v>
       </c>
       <c r="AA8" s="12">
         <v>114.7</v>
       </c>
       <c r="AB8" s="12">
         <v>113.3</v>
       </c>
       <c r="AC8" s="13">
         <v>114.5</v>
       </c>
       <c r="AD8" s="11">
         <v>118.6</v>
       </c>
-      <c r="AE8" s="12"/>
+      <c r="AE8" s="12">
+        <v>117.1</v>
+      </c>
       <c r="AF8" s="12"/>
       <c r="AG8" s="13"/>
     </row>
     <row r="9" spans="1:33" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>104.2</v>
       </c>
       <c r="G9" s="12">
         <v>102.1</v>
       </c>
@@ -10746,51 +10846,53 @@
       </c>
       <c r="W9" s="12">
         <v>104.5</v>
       </c>
       <c r="X9" s="12">
         <v>99.7</v>
       </c>
       <c r="Y9" s="13">
         <v>100.4</v>
       </c>
       <c r="Z9" s="11">
         <v>107.7</v>
       </c>
       <c r="AA9" s="12">
         <v>107.9</v>
       </c>
       <c r="AB9" s="12">
         <v>104.5</v>
       </c>
       <c r="AC9" s="13">
         <v>107.4</v>
       </c>
       <c r="AD9" s="11">
         <v>92.2</v>
       </c>
-      <c r="AE9" s="12"/>
+      <c r="AE9" s="12">
+        <v>100.8</v>
+      </c>
       <c r="AF9" s="12"/>
       <c r="AG9" s="13"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>107.3</v>
       </c>
       <c r="G10" s="12">
         <v>104.5</v>
       </c>
@@ -10841,51 +10943,53 @@
       </c>
       <c r="W10" s="12">
         <v>120.5</v>
       </c>
       <c r="X10" s="12">
         <v>116.1</v>
       </c>
       <c r="Y10" s="13">
         <v>116.8</v>
       </c>
       <c r="Z10" s="11">
         <v>143.6</v>
       </c>
       <c r="AA10" s="12">
         <v>126.3</v>
       </c>
       <c r="AB10" s="12">
         <v>122.7</v>
       </c>
       <c r="AC10" s="13">
         <v>125.4</v>
       </c>
       <c r="AD10" s="11">
         <v>155.4</v>
       </c>
-      <c r="AE10" s="12"/>
+      <c r="AE10" s="12">
+        <v>140.19999999999999</v>
+      </c>
       <c r="AF10" s="12"/>
       <c r="AG10" s="13"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>97.3</v>
       </c>
       <c r="G11" s="12">
         <v>102</v>
       </c>
@@ -10936,51 +11040,53 @@
       </c>
       <c r="W11" s="12">
         <v>112.3</v>
       </c>
       <c r="X11" s="12">
         <v>110.8</v>
       </c>
       <c r="Y11" s="13">
         <v>110.2</v>
       </c>
       <c r="Z11" s="11">
         <v>101.6</v>
       </c>
       <c r="AA11" s="12">
         <v>110.8</v>
       </c>
       <c r="AB11" s="12">
         <v>114</v>
       </c>
       <c r="AC11" s="13">
         <v>110.4</v>
       </c>
       <c r="AD11" s="11">
         <v>100.7</v>
       </c>
-      <c r="AE11" s="12"/>
+      <c r="AE11" s="12">
+        <v>114.8</v>
+      </c>
       <c r="AF11" s="12"/>
       <c r="AG11" s="13"/>
     </row>
     <row r="12" spans="1:33" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>103.9</v>
       </c>
       <c r="G12" s="12">
         <v>98.8</v>
       </c>
@@ -11031,51 +11137,53 @@
       </c>
       <c r="W12" s="12">
         <v>101.8</v>
       </c>
       <c r="X12" s="12">
         <v>95.2</v>
       </c>
       <c r="Y12" s="13">
         <v>96.8</v>
       </c>
       <c r="Z12" s="11">
         <v>112.5</v>
       </c>
       <c r="AA12" s="12">
         <v>101.1</v>
       </c>
       <c r="AB12" s="12">
         <v>92</v>
       </c>
       <c r="AC12" s="13">
         <v>95.7</v>
       </c>
       <c r="AD12" s="11">
         <v>135.19999999999999</v>
       </c>
-      <c r="AE12" s="12"/>
+      <c r="AE12" s="12">
+        <v>110</v>
+      </c>
       <c r="AF12" s="12"/>
       <c r="AG12" s="13"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>109.6</v>
       </c>
       <c r="G13" s="12">
         <v>110.9</v>
       </c>
@@ -11126,51 +11234,53 @@
       </c>
       <c r="W13" s="12">
         <v>166.1</v>
       </c>
       <c r="X13" s="12">
         <v>155.9</v>
       </c>
       <c r="Y13" s="13">
         <v>168.7</v>
       </c>
       <c r="Z13" s="11">
         <v>211.4</v>
       </c>
       <c r="AA13" s="12">
         <v>197.7</v>
       </c>
       <c r="AB13" s="12">
         <v>182.1</v>
       </c>
       <c r="AC13" s="13">
         <v>204.8</v>
       </c>
       <c r="AD13" s="11">
         <v>240.8</v>
       </c>
-      <c r="AE13" s="12"/>
+      <c r="AE13" s="12">
+        <v>226.4</v>
+      </c>
       <c r="AF13" s="12"/>
       <c r="AG13" s="13"/>
     </row>
     <row r="14" spans="1:33" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>99.1</v>
       </c>
       <c r="G14" s="8">
         <v>93.3</v>
       </c>
@@ -11221,51 +11331,53 @@
       </c>
       <c r="W14" s="8">
         <v>98.9</v>
       </c>
       <c r="X14" s="8">
         <v>100.5</v>
       </c>
       <c r="Y14" s="10">
         <v>103.2</v>
       </c>
       <c r="Z14" s="7">
         <v>102.8</v>
       </c>
       <c r="AA14" s="8">
         <v>102.2</v>
       </c>
       <c r="AB14" s="8">
         <v>103.3</v>
       </c>
       <c r="AC14" s="10">
         <v>106</v>
       </c>
       <c r="AD14" s="7">
         <v>105.4</v>
       </c>
-      <c r="AE14" s="8"/>
+      <c r="AE14" s="8">
+        <v>104.8</v>
+      </c>
       <c r="AF14" s="8"/>
       <c r="AG14" s="10"/>
     </row>
     <row r="15" spans="1:33" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>98.4</v>
       </c>
       <c r="G15" s="12">
         <v>88.5</v>
       </c>
@@ -11316,51 +11428,53 @@
       </c>
       <c r="W15" s="12">
         <v>106.9</v>
       </c>
       <c r="X15" s="12">
         <v>109.4</v>
       </c>
       <c r="Y15" s="13">
         <v>116.4</v>
       </c>
       <c r="Z15" s="11">
         <v>114.8</v>
       </c>
       <c r="AA15" s="12">
         <v>112.2</v>
       </c>
       <c r="AB15" s="12">
         <v>115.1</v>
       </c>
       <c r="AC15" s="13">
         <v>123.3</v>
       </c>
       <c r="AD15" s="11">
         <v>121</v>
       </c>
-      <c r="AE15" s="12"/>
+      <c r="AE15" s="12">
+        <v>119.5</v>
+      </c>
       <c r="AF15" s="12"/>
       <c r="AG15" s="13"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>98.4</v>
       </c>
       <c r="G16" s="12">
         <v>86.7</v>
       </c>
@@ -11411,51 +11525,53 @@
       </c>
       <c r="W16" s="12">
         <v>94</v>
       </c>
       <c r="X16" s="12">
         <v>96.3</v>
       </c>
       <c r="Y16" s="13">
         <v>104.7</v>
       </c>
       <c r="Z16" s="11">
         <v>118.7</v>
       </c>
       <c r="AA16" s="12">
         <v>114.1</v>
       </c>
       <c r="AB16" s="12">
         <v>115.8</v>
       </c>
       <c r="AC16" s="13">
         <v>124.8</v>
       </c>
       <c r="AD16" s="11">
         <v>135.4</v>
       </c>
-      <c r="AE16" s="12"/>
+      <c r="AE16" s="12">
+        <v>123.7</v>
+      </c>
       <c r="AF16" s="12"/>
       <c r="AG16" s="13"/>
     </row>
     <row r="17" spans="1:33" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>94.7</v>
       </c>
       <c r="G17" s="12">
         <v>97.5</v>
       </c>
@@ -11506,51 +11622,53 @@
       </c>
       <c r="W17" s="12">
         <v>103.5</v>
       </c>
       <c r="X17" s="12">
         <v>90.1</v>
       </c>
       <c r="Y17" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="Z17" s="11">
         <v>82.5</v>
       </c>
       <c r="AA17" s="12">
         <v>100</v>
       </c>
       <c r="AB17" s="12">
         <v>89</v>
       </c>
       <c r="AC17" s="13">
         <v>81</v>
       </c>
       <c r="AD17" s="11">
         <v>78.8</v>
       </c>
-      <c r="AE17" s="12"/>
+      <c r="AE17" s="12">
+        <v>98.6</v>
+      </c>
       <c r="AF17" s="12"/>
       <c r="AG17" s="13"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>113.1</v>
       </c>
       <c r="G18" s="12">
         <v>115</v>
       </c>
@@ -11601,51 +11719,53 @@
       </c>
       <c r="W18" s="12">
         <v>164.4</v>
       </c>
       <c r="X18" s="12">
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="13">
         <v>120.8</v>
       </c>
       <c r="Z18" s="11">
         <v>155</v>
       </c>
       <c r="AA18" s="12">
         <v>162.80000000000001</v>
       </c>
       <c r="AB18" s="12">
         <v>152.6</v>
       </c>
       <c r="AC18" s="13">
         <v>117.7</v>
       </c>
       <c r="AD18" s="11">
         <v>154.69999999999999</v>
       </c>
-      <c r="AE18" s="12"/>
+      <c r="AE18" s="12">
+        <v>168.7</v>
+      </c>
       <c r="AF18" s="12"/>
       <c r="AG18" s="13"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>97.6</v>
       </c>
       <c r="G19" s="12">
         <v>97.3</v>
       </c>
@@ -11696,51 +11816,53 @@
       </c>
       <c r="W19" s="12">
         <v>98.2</v>
       </c>
       <c r="X19" s="12">
         <v>94.8</v>
       </c>
       <c r="Y19" s="13">
         <v>101.5</v>
       </c>
       <c r="Z19" s="11">
         <v>102</v>
       </c>
       <c r="AA19" s="12">
         <v>104</v>
       </c>
       <c r="AB19" s="12">
         <v>99.7</v>
       </c>
       <c r="AC19" s="13">
         <v>104.7</v>
       </c>
       <c r="AD19" s="11">
         <v>97.9</v>
       </c>
-      <c r="AE19" s="12"/>
+      <c r="AE19" s="12">
+        <v>101.9</v>
+      </c>
       <c r="AF19" s="12"/>
       <c r="AG19" s="13"/>
     </row>
     <row r="20" spans="1:33" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>96.4</v>
       </c>
       <c r="G20" s="12">
         <v>92.2</v>
       </c>
@@ -11791,51 +11913,53 @@
       </c>
       <c r="W20" s="12">
         <v>75.3</v>
       </c>
       <c r="X20" s="12">
         <v>105.3</v>
       </c>
       <c r="Y20" s="13">
         <v>108.9</v>
       </c>
       <c r="Z20" s="11">
         <v>99.5</v>
       </c>
       <c r="AA20" s="12">
         <v>79.099999999999994</v>
       </c>
       <c r="AB20" s="12">
         <v>108.1</v>
       </c>
       <c r="AC20" s="13">
         <v>87.1</v>
       </c>
       <c r="AD20" s="11">
         <v>80.5</v>
       </c>
-      <c r="AE20" s="12"/>
+      <c r="AE20" s="12">
+        <v>63.4</v>
+      </c>
       <c r="AF20" s="12"/>
       <c r="AG20" s="13"/>
     </row>
     <row r="21" spans="1:33" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>95.6</v>
       </c>
       <c r="G21" s="12">
         <v>94.4</v>
       </c>
@@ -11886,51 +12010,53 @@
       </c>
       <c r="W21" s="12">
         <v>77.5</v>
       </c>
       <c r="X21" s="12">
         <v>77.5</v>
       </c>
       <c r="Y21" s="13">
         <v>87.4</v>
       </c>
       <c r="Z21" s="11">
         <v>83.3</v>
       </c>
       <c r="AA21" s="12">
         <v>79.7</v>
       </c>
       <c r="AB21" s="12">
         <v>76.8</v>
       </c>
       <c r="AC21" s="13">
         <v>84.7</v>
       </c>
       <c r="AD21" s="11">
         <v>81.5</v>
       </c>
-      <c r="AE21" s="12"/>
+      <c r="AE21" s="12">
+        <v>78.5</v>
+      </c>
       <c r="AF21" s="12"/>
       <c r="AG21" s="13"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>103.8</v>
       </c>
       <c r="G22" s="12">
         <v>100.1</v>
       </c>
@@ -11981,51 +12107,53 @@
       </c>
       <c r="W22" s="12">
         <v>96.1</v>
       </c>
       <c r="X22" s="12">
         <v>96.8</v>
       </c>
       <c r="Y22" s="13">
         <v>106.4</v>
       </c>
       <c r="Z22" s="11">
         <v>93</v>
       </c>
       <c r="AA22" s="12">
         <v>91.9</v>
       </c>
       <c r="AB22" s="12">
         <v>93.6</v>
       </c>
       <c r="AC22" s="13">
         <v>97.2</v>
       </c>
       <c r="AD22" s="11">
         <v>93.1</v>
       </c>
-      <c r="AE22" s="12"/>
+      <c r="AE22" s="12">
+        <v>94.1</v>
+      </c>
       <c r="AF22" s="12"/>
       <c r="AG22" s="13"/>
     </row>
     <row r="23" spans="1:33" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>101.7</v>
       </c>
       <c r="G23" s="12">
         <v>101.2</v>
       </c>
@@ -12076,51 +12204,53 @@
       </c>
       <c r="W23" s="12">
         <v>108.8</v>
       </c>
       <c r="X23" s="12">
         <v>112.8</v>
       </c>
       <c r="Y23" s="13">
         <v>110.3</v>
       </c>
       <c r="Z23" s="11">
         <v>109.1</v>
       </c>
       <c r="AA23" s="12">
         <v>112.6</v>
       </c>
       <c r="AB23" s="12">
         <v>114.6</v>
       </c>
       <c r="AC23" s="13">
         <v>111.1</v>
       </c>
       <c r="AD23" s="11">
         <v>107</v>
       </c>
-      <c r="AE23" s="12"/>
+      <c r="AE23" s="12">
+        <v>110.9</v>
+      </c>
       <c r="AF23" s="12"/>
       <c r="AG23" s="13"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>99.5</v>
       </c>
       <c r="G24" s="12">
         <v>104.4</v>
       </c>
@@ -12171,51 +12301,53 @@
       </c>
       <c r="W24" s="12">
         <v>110.8</v>
       </c>
       <c r="X24" s="12">
         <v>105.3</v>
       </c>
       <c r="Y24" s="13">
         <v>109.4</v>
       </c>
       <c r="Z24" s="11">
         <v>104.1</v>
       </c>
       <c r="AA24" s="12">
         <v>109.9</v>
       </c>
       <c r="AB24" s="12">
         <v>104.6</v>
       </c>
       <c r="AC24" s="13">
         <v>109.2</v>
       </c>
       <c r="AD24" s="11">
         <v>105.7</v>
       </c>
-      <c r="AE24" s="12"/>
+      <c r="AE24" s="12">
+        <v>110.3</v>
+      </c>
       <c r="AF24" s="12"/>
       <c r="AG24" s="13"/>
     </row>
     <row r="25" spans="1:33" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>99.6</v>
       </c>
       <c r="G25" s="12">
         <v>102.8</v>
       </c>
@@ -12266,51 +12398,53 @@
       </c>
       <c r="W25" s="12">
         <v>101</v>
       </c>
       <c r="X25" s="12">
         <v>102.5</v>
       </c>
       <c r="Y25" s="13">
         <v>98</v>
       </c>
       <c r="Z25" s="11">
         <v>93.5</v>
       </c>
       <c r="AA25" s="12">
         <v>99.3</v>
       </c>
       <c r="AB25" s="12">
         <v>99.2</v>
       </c>
       <c r="AC25" s="13">
         <v>97.3</v>
       </c>
       <c r="AD25" s="11">
         <v>92.7</v>
       </c>
-      <c r="AE25" s="12"/>
+      <c r="AE25" s="12">
+        <v>98.2</v>
+      </c>
       <c r="AF25" s="12"/>
       <c r="AG25" s="13"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>100.5</v>
       </c>
       <c r="G26" s="12">
         <v>101.6</v>
       </c>
@@ -12361,51 +12495,53 @@
       </c>
       <c r="W26" s="12">
         <v>106.6</v>
       </c>
       <c r="X26" s="12">
         <v>95.8</v>
       </c>
       <c r="Y26" s="13">
         <v>90.4</v>
       </c>
       <c r="Z26" s="11">
         <v>86.9</v>
       </c>
       <c r="AA26" s="12">
         <v>103.5</v>
       </c>
       <c r="AB26" s="12">
         <v>94</v>
       </c>
       <c r="AC26" s="13">
         <v>89</v>
       </c>
       <c r="AD26" s="11">
         <v>83.3</v>
       </c>
-      <c r="AE26" s="12"/>
+      <c r="AE26" s="12">
+        <v>101.2</v>
+      </c>
       <c r="AF26" s="12"/>
       <c r="AG26" s="13"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>100</v>
       </c>
       <c r="G27" s="15">
         <v>92.9</v>
       </c>
@@ -12456,150 +12592,152 @@
       </c>
       <c r="W27" s="15">
         <v>66.7</v>
       </c>
       <c r="X27" s="15">
         <v>68</v>
       </c>
       <c r="Y27" s="16">
         <v>64.900000000000006</v>
       </c>
       <c r="Z27" s="14">
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="15">
         <v>59.8</v>
       </c>
       <c r="AB27" s="15">
         <v>61.7</v>
       </c>
       <c r="AC27" s="16">
         <v>60.8</v>
       </c>
       <c r="AD27" s="14">
         <v>73.7</v>
       </c>
-      <c r="AE27" s="15"/>
+      <c r="AE27" s="15">
+        <v>62</v>
+      </c>
       <c r="AF27" s="15"/>
       <c r="AG27" s="16"/>
     </row>
     <row r="30" spans="1:33">
-      <c r="A30" s="80"/>
-[...1 lines deleted...]
-      <c r="C30" s="80"/>
+      <c r="A30" s="77"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AA2:AG2"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="M5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="P39" sqref="P39"/>
+      <selection pane="bottomRight" activeCell="S5" sqref="S5:S27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12.75">
       <c r="A1" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:21" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="M2" s="29"/>
-      <c r="N2" s="78" t="s">
+      <c r="N2" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="O2" s="78"/>
-[...5 lines deleted...]
-      <c r="U2" s="78"/>
+      <c r="O2" s="81"/>
+      <c r="P2" s="81"/>
+      <c r="Q2" s="81"/>
+      <c r="R2" s="81"/>
+      <c r="S2" s="81"/>
+      <c r="T2" s="81"/>
+      <c r="U2" s="81"/>
     </row>
     <row r="3" spans="1:21" ht="11.25" customHeight="1">
-      <c r="A3" s="81"/>
+      <c r="A3" s="79"/>
       <c r="B3" s="84">
         <v>2022</v>
       </c>
       <c r="C3" s="85"/>
       <c r="D3" s="85"/>
       <c r="E3" s="86"/>
       <c r="F3" s="84">
         <v>2023</v>
       </c>
       <c r="G3" s="85"/>
       <c r="H3" s="85"/>
       <c r="I3" s="86"/>
       <c r="J3" s="84">
         <v>2024</v>
       </c>
       <c r="K3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="86"/>
       <c r="N3" s="84">
         <v>2025</v>
       </c>
       <c r="O3" s="85"/>
       <c r="P3" s="85"/>
       <c r="Q3" s="86"/>
       <c r="R3" s="84">
         <v>2026</v>
       </c>
       <c r="S3" s="85"/>
       <c r="T3" s="85"/>
       <c r="U3" s="86"/>
     </row>
     <row r="4" spans="1:21" s="21" customFormat="1" ht="22.5">
-      <c r="A4" s="82"/>
+      <c r="A4" s="80"/>
       <c r="B4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="27" t="s">
@@ -12672,51 +12810,53 @@
       </c>
       <c r="K5" s="8">
         <v>105.9</v>
       </c>
       <c r="L5" s="8">
         <v>106.2</v>
       </c>
       <c r="M5" s="9">
         <v>108.6</v>
       </c>
       <c r="N5" s="7">
         <v>110.5</v>
       </c>
       <c r="O5" s="8">
         <v>111.8</v>
       </c>
       <c r="P5" s="8">
         <v>112.1</v>
       </c>
       <c r="Q5" s="9">
         <v>115</v>
       </c>
       <c r="R5" s="9">
         <v>112.7</v>
       </c>
-      <c r="S5" s="8"/>
+      <c r="S5" s="8">
+        <v>115.3</v>
+      </c>
       <c r="T5" s="8"/>
       <c r="U5" s="9"/>
     </row>
     <row r="6" spans="1:21" s="22" customFormat="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>100</v>
       </c>
       <c r="C6" s="8">
         <v>100</v>
       </c>
       <c r="D6" s="8">
         <v>100</v>
       </c>
       <c r="E6" s="10">
         <v>100</v>
       </c>
       <c r="F6" s="7">
         <v>107.1</v>
       </c>
       <c r="G6" s="8">
         <v>108</v>
       </c>
@@ -12731,51 +12871,53 @@
       </c>
       <c r="K6" s="8">
         <v>112.9</v>
       </c>
       <c r="L6" s="8">
         <v>112.9</v>
       </c>
       <c r="M6" s="10">
         <v>114.7</v>
       </c>
       <c r="N6" s="7">
         <v>123.8</v>
       </c>
       <c r="O6" s="8">
         <v>124.6</v>
       </c>
       <c r="P6" s="8">
         <v>125.5</v>
       </c>
       <c r="Q6" s="10">
         <v>128.6</v>
       </c>
       <c r="R6" s="10">
         <v>125</v>
       </c>
-      <c r="S6" s="8"/>
+      <c r="S6" s="8">
+        <v>130.30000000000001</v>
+      </c>
       <c r="T6" s="8"/>
       <c r="U6" s="10"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="11">
         <v>100</v>
       </c>
       <c r="C7" s="12">
         <v>100</v>
       </c>
       <c r="D7" s="12">
         <v>100</v>
       </c>
       <c r="E7" s="13">
         <v>100</v>
       </c>
       <c r="F7" s="11">
         <v>113.5</v>
       </c>
       <c r="G7" s="12">
         <v>114.3</v>
       </c>
@@ -12790,51 +12932,53 @@
       </c>
       <c r="K7" s="12">
         <v>123.4</v>
       </c>
       <c r="L7" s="12">
         <v>116.7</v>
       </c>
       <c r="M7" s="13">
         <v>118.8</v>
       </c>
       <c r="N7" s="11">
         <v>131.5</v>
       </c>
       <c r="O7" s="12">
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="12">
         <v>131.6</v>
       </c>
       <c r="Q7" s="13">
         <v>132.9</v>
       </c>
       <c r="R7" s="13">
         <v>134.9</v>
       </c>
-      <c r="S7" s="12"/>
+      <c r="S7" s="12">
+        <v>143.9</v>
+      </c>
       <c r="T7" s="12"/>
       <c r="U7" s="13"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>100</v>
       </c>
       <c r="C8" s="12">
         <v>100</v>
       </c>
       <c r="D8" s="12">
         <v>100</v>
       </c>
       <c r="E8" s="13">
         <v>100</v>
       </c>
       <c r="F8" s="11">
         <v>98.8</v>
       </c>
       <c r="G8" s="12">
         <v>101</v>
       </c>
@@ -12849,51 +12993,53 @@
       </c>
       <c r="K8" s="12">
         <v>100.9</v>
       </c>
       <c r="L8" s="12">
         <v>101.3</v>
       </c>
       <c r="M8" s="13">
         <v>104.5</v>
       </c>
       <c r="N8" s="11">
         <v>107.2</v>
       </c>
       <c r="O8" s="12">
         <v>105.8</v>
       </c>
       <c r="P8" s="12">
         <v>107.7</v>
       </c>
       <c r="Q8" s="13">
         <v>112.3</v>
       </c>
       <c r="R8" s="13">
         <v>105.1</v>
       </c>
-      <c r="S8" s="12"/>
+      <c r="S8" s="12">
+        <v>108</v>
+      </c>
       <c r="T8" s="12"/>
       <c r="U8" s="13"/>
     </row>
     <row r="9" spans="1:21" ht="9.75" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>100</v>
       </c>
       <c r="C9" s="12">
         <v>100</v>
       </c>
       <c r="D9" s="12">
         <v>100</v>
       </c>
       <c r="E9" s="13">
         <v>100</v>
       </c>
       <c r="F9" s="11">
         <v>98.8</v>
       </c>
       <c r="G9" s="12">
         <v>103.3</v>
       </c>
@@ -12908,51 +13054,53 @@
       </c>
       <c r="K9" s="12">
         <v>102.7</v>
       </c>
       <c r="L9" s="12">
         <v>101.6</v>
       </c>
       <c r="M9" s="13">
         <v>101.6</v>
       </c>
       <c r="N9" s="11">
         <v>102.5</v>
       </c>
       <c r="O9" s="12">
         <v>106.1</v>
       </c>
       <c r="P9" s="12">
         <v>106.5</v>
       </c>
       <c r="Q9" s="13">
         <v>108.7</v>
       </c>
       <c r="R9" s="13">
         <v>87.7</v>
       </c>
-      <c r="S9" s="12"/>
+      <c r="S9" s="12">
+        <v>99.1</v>
+      </c>
       <c r="T9" s="12"/>
       <c r="U9" s="13"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>100</v>
       </c>
       <c r="C10" s="12">
         <v>100</v>
       </c>
       <c r="D10" s="12">
         <v>100</v>
       </c>
       <c r="E10" s="13">
         <v>100</v>
       </c>
       <c r="F10" s="11">
         <v>101.2</v>
       </c>
       <c r="G10" s="12">
         <v>100.3</v>
       </c>
@@ -12967,51 +13115,53 @@
       </c>
       <c r="K10" s="12">
         <v>102.3</v>
       </c>
       <c r="L10" s="12">
         <v>101.4</v>
       </c>
       <c r="M10" s="13">
         <v>108.9</v>
       </c>
       <c r="N10" s="11">
         <v>115.1</v>
       </c>
       <c r="O10" s="12">
         <v>107.2</v>
       </c>
       <c r="P10" s="12">
         <v>107.2</v>
       </c>
       <c r="Q10" s="13">
         <v>117</v>
       </c>
       <c r="R10" s="13">
         <v>124.5</v>
       </c>
-      <c r="S10" s="12"/>
+      <c r="S10" s="12">
+        <v>119</v>
+      </c>
       <c r="T10" s="12"/>
       <c r="U10" s="13"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>100</v>
       </c>
       <c r="C11" s="12">
         <v>100</v>
       </c>
       <c r="D11" s="12">
         <v>100</v>
       </c>
       <c r="E11" s="13">
         <v>100</v>
       </c>
       <c r="F11" s="11">
         <v>99.3</v>
       </c>
       <c r="G11" s="12">
         <v>103.4</v>
       </c>
@@ -13026,51 +13176,53 @@
       </c>
       <c r="K11" s="12">
         <v>105.3</v>
       </c>
       <c r="L11" s="12">
         <v>103.1</v>
       </c>
       <c r="M11" s="13">
         <v>102.2</v>
       </c>
       <c r="N11" s="11">
         <v>100.1</v>
       </c>
       <c r="O11" s="12">
         <v>103.9</v>
       </c>
       <c r="P11" s="12">
         <v>106.1</v>
       </c>
       <c r="Q11" s="13">
         <v>102.4</v>
       </c>
       <c r="R11" s="13">
         <v>99.2</v>
       </c>
-      <c r="S11" s="12"/>
+      <c r="S11" s="12">
+        <v>107.6</v>
+      </c>
       <c r="T11" s="12"/>
       <c r="U11" s="13"/>
     </row>
     <row r="12" spans="1:21" ht="22.5">
       <c r="A12" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11">
         <v>100</v>
       </c>
       <c r="C12" s="12">
         <v>100</v>
       </c>
       <c r="D12" s="12">
         <v>100</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="11">
         <v>97.9</v>
       </c>
       <c r="G12" s="12">
         <v>98.3</v>
       </c>
@@ -13085,51 +13237,53 @@
       </c>
       <c r="K12" s="12">
         <v>94.1</v>
       </c>
       <c r="L12" s="12">
         <v>91.5</v>
       </c>
       <c r="M12" s="13">
         <v>97.6</v>
       </c>
       <c r="N12" s="11">
         <v>90.9</v>
       </c>
       <c r="O12" s="12">
         <v>93.4</v>
       </c>
       <c r="P12" s="12">
         <v>88.4</v>
       </c>
       <c r="Q12" s="13">
         <v>96.5</v>
       </c>
       <c r="R12" s="13">
         <v>109.3</v>
       </c>
-      <c r="S12" s="12"/>
+      <c r="S12" s="12">
+        <v>101.6</v>
+      </c>
       <c r="T12" s="12"/>
       <c r="U12" s="13"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>100</v>
       </c>
       <c r="C13" s="12">
         <v>100</v>
       </c>
       <c r="D13" s="12">
         <v>100</v>
       </c>
       <c r="E13" s="13">
         <v>100</v>
       </c>
       <c r="F13" s="11">
         <v>119</v>
       </c>
       <c r="G13" s="12">
         <v>112.9</v>
       </c>
@@ -13144,51 +13298,53 @@
       </c>
       <c r="K13" s="12">
         <v>124</v>
       </c>
       <c r="L13" s="12">
         <v>123.9</v>
       </c>
       <c r="M13" s="13">
         <v>131.4</v>
       </c>
       <c r="N13" s="11">
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="12">
         <v>147.6</v>
       </c>
       <c r="P13" s="12">
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="13">
         <v>159.5</v>
       </c>
       <c r="R13" s="13">
         <v>179.2</v>
       </c>
-      <c r="S13" s="12"/>
+      <c r="S13" s="12">
+        <v>169</v>
+      </c>
       <c r="T13" s="12"/>
       <c r="U13" s="13"/>
     </row>
     <row r="14" spans="1:21" s="4" customFormat="1">
       <c r="A14" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>100</v>
       </c>
       <c r="C14" s="8">
         <v>100</v>
       </c>
       <c r="D14" s="8">
         <v>100</v>
       </c>
       <c r="E14" s="10">
         <v>100</v>
       </c>
       <c r="F14" s="7">
         <v>101.2</v>
       </c>
       <c r="G14" s="8">
         <v>101</v>
       </c>
@@ -13203,51 +13359,53 @@
       </c>
       <c r="K14" s="8">
         <v>102.9</v>
       </c>
       <c r="L14" s="8">
         <v>103.7</v>
       </c>
       <c r="M14" s="10">
         <v>105.9</v>
       </c>
       <c r="N14" s="7">
         <v>104.6</v>
       </c>
       <c r="O14" s="8">
         <v>106.3</v>
       </c>
       <c r="P14" s="8">
         <v>106.6</v>
       </c>
       <c r="Q14" s="10">
         <v>108.8</v>
       </c>
       <c r="R14" s="10">
         <v>107.2</v>
       </c>
-      <c r="S14" s="8"/>
+      <c r="S14" s="8">
+        <v>109</v>
+      </c>
       <c r="T14" s="8"/>
       <c r="U14" s="10"/>
     </row>
     <row r="15" spans="1:21" ht="22.5">
       <c r="A15" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>100</v>
       </c>
       <c r="C15" s="12">
         <v>100</v>
       </c>
       <c r="D15" s="12">
         <v>100</v>
       </c>
       <c r="E15" s="13">
         <v>100</v>
       </c>
       <c r="F15" s="11">
         <v>104.4</v>
       </c>
       <c r="G15" s="12">
         <v>105</v>
       </c>
@@ -13262,51 +13420,53 @@
       </c>
       <c r="K15" s="12">
         <v>108.2</v>
       </c>
       <c r="L15" s="12">
         <v>110.5</v>
       </c>
       <c r="M15" s="13">
         <v>115.1</v>
       </c>
       <c r="N15" s="11">
         <v>113.1</v>
       </c>
       <c r="O15" s="12">
         <v>113.6</v>
       </c>
       <c r="P15" s="12">
         <v>116.2</v>
       </c>
       <c r="Q15" s="13">
         <v>121.9</v>
       </c>
       <c r="R15" s="13">
         <v>119.2</v>
       </c>
-      <c r="S15" s="12"/>
+      <c r="S15" s="12">
+        <v>121</v>
+      </c>
       <c r="T15" s="12"/>
       <c r="U15" s="13"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>100</v>
       </c>
       <c r="C16" s="12">
         <v>100</v>
       </c>
       <c r="D16" s="12">
         <v>100</v>
       </c>
       <c r="E16" s="13">
         <v>100</v>
       </c>
       <c r="F16" s="11">
         <v>104</v>
       </c>
       <c r="G16" s="12">
         <v>103.9</v>
       </c>
@@ -13321,51 +13481,53 @@
       </c>
       <c r="K16" s="12">
         <v>106.2</v>
       </c>
       <c r="L16" s="12">
         <v>108.8</v>
       </c>
       <c r="M16" s="13">
         <v>122.2</v>
       </c>
       <c r="N16" s="11">
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="12">
         <v>128.9</v>
       </c>
       <c r="P16" s="12">
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="13">
         <v>145.69999999999999</v>
       </c>
       <c r="R16" s="13">
         <v>149.1</v>
       </c>
-      <c r="S16" s="12"/>
+      <c r="S16" s="12">
+        <v>139.69999999999999</v>
+      </c>
       <c r="T16" s="12"/>
       <c r="U16" s="13"/>
     </row>
     <row r="17" spans="1:21" ht="12.75" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>100</v>
       </c>
       <c r="D17" s="12">
         <v>100</v>
       </c>
       <c r="E17" s="13">
         <v>100</v>
       </c>
       <c r="F17" s="11">
         <v>92.8</v>
       </c>
       <c r="G17" s="12">
         <v>93.2</v>
       </c>
@@ -13380,51 +13542,53 @@
       </c>
       <c r="K17" s="12">
         <v>96.6</v>
       </c>
       <c r="L17" s="12">
         <v>91.3</v>
       </c>
       <c r="M17" s="13">
         <v>90.8</v>
       </c>
       <c r="N17" s="11">
         <v>83.9</v>
       </c>
       <c r="O17" s="12">
         <v>93.3</v>
       </c>
       <c r="P17" s="12">
         <v>90.2</v>
       </c>
       <c r="Q17" s="13">
         <v>93.3</v>
       </c>
       <c r="R17" s="13">
         <v>80.099999999999994</v>
       </c>
-      <c r="S17" s="12"/>
+      <c r="S17" s="12">
+        <v>92</v>
+      </c>
       <c r="T17" s="12"/>
       <c r="U17" s="13"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="11">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>100</v>
       </c>
       <c r="D18" s="12">
         <v>100</v>
       </c>
       <c r="E18" s="13">
         <v>100</v>
       </c>
       <c r="F18" s="11">
         <v>102.8</v>
       </c>
       <c r="G18" s="12">
         <v>106.3</v>
       </c>
@@ -13439,51 +13603,53 @@
       </c>
       <c r="K18" s="12">
         <v>116</v>
       </c>
       <c r="L18" s="12">
         <v>113.9</v>
       </c>
       <c r="M18" s="13">
         <v>101.1</v>
       </c>
       <c r="N18" s="11">
         <v>113.9</v>
       </c>
       <c r="O18" s="12">
         <v>114.8</v>
       </c>
       <c r="P18" s="12">
         <v>111.3</v>
       </c>
       <c r="Q18" s="13">
         <v>98.5</v>
       </c>
       <c r="R18" s="13">
         <v>113.7</v>
       </c>
-      <c r="S18" s="12"/>
+      <c r="S18" s="12">
+        <v>118.9</v>
+      </c>
       <c r="T18" s="12"/>
       <c r="U18" s="13"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>100</v>
       </c>
       <c r="C19" s="12">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="13">
         <v>100</v>
       </c>
       <c r="F19" s="11">
         <v>93.5</v>
       </c>
       <c r="G19" s="12">
         <v>93.6</v>
       </c>
@@ -13498,51 +13664,53 @@
       </c>
       <c r="K19" s="12">
         <v>94.9</v>
       </c>
       <c r="L19" s="12">
         <v>92.8</v>
       </c>
       <c r="M19" s="13">
         <v>94.5</v>
       </c>
       <c r="N19" s="11">
         <v>100.2</v>
       </c>
       <c r="O19" s="12">
         <v>100.5</v>
       </c>
       <c r="P19" s="12">
         <v>97.6</v>
       </c>
       <c r="Q19" s="13">
         <v>97.5</v>
       </c>
       <c r="R19" s="13">
         <v>96.2</v>
       </c>
-      <c r="S19" s="12"/>
+      <c r="S19" s="12">
+        <v>98.5</v>
+      </c>
       <c r="T19" s="12"/>
       <c r="U19" s="13"/>
     </row>
     <row r="20" spans="1:21" s="23" customFormat="1">
       <c r="A20" s="44" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="11">
         <v>100</v>
       </c>
       <c r="C20" s="12">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="13">
         <v>100</v>
       </c>
       <c r="F20" s="11">
         <v>114</v>
       </c>
       <c r="G20" s="12">
         <v>112.7</v>
       </c>
@@ -13557,51 +13725,53 @@
       </c>
       <c r="K20" s="12">
         <v>111.2</v>
       </c>
       <c r="L20" s="12">
         <v>113.2</v>
       </c>
       <c r="M20" s="13">
         <v>117.1</v>
       </c>
       <c r="N20" s="11">
         <v>119.8</v>
       </c>
       <c r="O20" s="12">
         <v>116.8</v>
       </c>
       <c r="P20" s="12">
         <v>116.3</v>
       </c>
       <c r="Q20" s="13">
         <v>93.7</v>
       </c>
       <c r="R20" s="13">
         <v>96.9</v>
       </c>
-      <c r="S20" s="12"/>
+      <c r="S20" s="12">
+        <v>93.7</v>
+      </c>
       <c r="T20" s="12"/>
       <c r="U20" s="13"/>
     </row>
     <row r="21" spans="1:21" ht="12" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="13">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>92.3</v>
       </c>
       <c r="G21" s="12">
         <v>91.9</v>
       </c>
@@ -13616,51 +13786,53 @@
       </c>
       <c r="K21" s="12">
         <v>92.5</v>
       </c>
       <c r="L21" s="12">
         <v>92.9</v>
       </c>
       <c r="M21" s="13">
         <v>94.9</v>
       </c>
       <c r="N21" s="11">
         <v>96.5</v>
       </c>
       <c r="O21" s="12">
         <v>95.1</v>
       </c>
       <c r="P21" s="12">
         <v>92.1</v>
       </c>
       <c r="Q21" s="13">
         <v>92</v>
       </c>
       <c r="R21" s="13">
         <v>94.4</v>
       </c>
-      <c r="S21" s="12"/>
+      <c r="S21" s="12">
+        <v>93.7</v>
+      </c>
       <c r="T21" s="12"/>
       <c r="U21" s="13"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="13">
         <v>100</v>
       </c>
       <c r="F22" s="11">
         <v>107.3</v>
       </c>
       <c r="G22" s="12">
         <v>103.7</v>
       </c>
@@ -13675,51 +13847,53 @@
       </c>
       <c r="K22" s="12">
         <v>103.3</v>
       </c>
       <c r="L22" s="12">
         <v>104</v>
       </c>
       <c r="M22" s="13">
         <v>103.6</v>
       </c>
       <c r="N22" s="11">
         <v>97.3</v>
       </c>
       <c r="O22" s="12">
         <v>98.8</v>
       </c>
       <c r="P22" s="12">
         <v>100.6</v>
       </c>
       <c r="Q22" s="13">
         <v>94.7</v>
       </c>
       <c r="R22" s="13">
         <v>97.4</v>
       </c>
-      <c r="S22" s="12"/>
+      <c r="S22" s="12">
+        <v>101.2</v>
+      </c>
       <c r="T22" s="12"/>
       <c r="U22" s="13"/>
     </row>
     <row r="23" spans="1:21" ht="22.5">
       <c r="A23" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>100</v>
       </c>
       <c r="C23" s="12">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="13">
         <v>100</v>
       </c>
       <c r="F23" s="11">
         <v>99.2</v>
       </c>
       <c r="G23" s="12">
         <v>97.1</v>
       </c>
@@ -13734,51 +13908,53 @@
       </c>
       <c r="K23" s="12">
         <v>100</v>
       </c>
       <c r="L23" s="12">
         <v>101.7</v>
       </c>
       <c r="M23" s="13">
         <v>103.4</v>
       </c>
       <c r="N23" s="11">
         <v>97.4</v>
       </c>
       <c r="O23" s="12">
         <v>103.5</v>
       </c>
       <c r="P23" s="12">
         <v>103.3</v>
       </c>
       <c r="Q23" s="13">
         <v>104.1</v>
       </c>
       <c r="R23" s="13">
         <v>95.5</v>
       </c>
-      <c r="S23" s="12"/>
+      <c r="S23" s="12">
+        <v>101.9</v>
+      </c>
       <c r="T23" s="12"/>
       <c r="U23" s="13"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="11">
         <v>100</v>
       </c>
       <c r="C24" s="12">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="13">
         <v>100</v>
       </c>
       <c r="F24" s="11">
         <v>99.2</v>
       </c>
       <c r="G24" s="12">
         <v>98.4</v>
       </c>
@@ -13793,51 +13969,53 @@
       </c>
       <c r="K24" s="12">
         <v>98.9</v>
       </c>
       <c r="L24" s="12">
         <v>98.2</v>
       </c>
       <c r="M24" s="13">
         <v>98.7</v>
       </c>
       <c r="N24" s="11">
         <v>97.5</v>
       </c>
       <c r="O24" s="12">
         <v>98.1</v>
       </c>
       <c r="P24" s="12">
         <v>97.5</v>
       </c>
       <c r="Q24" s="13">
         <v>98.5</v>
       </c>
       <c r="R24" s="13">
         <v>99</v>
       </c>
-      <c r="S24" s="12"/>
+      <c r="S24" s="12">
+        <v>98.5</v>
+      </c>
       <c r="T24" s="12"/>
       <c r="U24" s="13"/>
     </row>
     <row r="25" spans="1:21" ht="12" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="11">
         <v>100</v>
       </c>
       <c r="C25" s="12">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="13">
         <v>100</v>
       </c>
       <c r="F25" s="11">
         <v>98.9</v>
       </c>
       <c r="G25" s="12">
         <v>98.9</v>
       </c>
@@ -13852,51 +14030,53 @@
       </c>
       <c r="K25" s="12">
         <v>97.9</v>
       </c>
       <c r="L25" s="12">
         <v>100.1</v>
       </c>
       <c r="M25" s="13">
         <v>99.2</v>
       </c>
       <c r="N25" s="11">
         <v>96</v>
       </c>
       <c r="O25" s="12">
         <v>96.2</v>
       </c>
       <c r="P25" s="12">
         <v>96.9</v>
       </c>
       <c r="Q25" s="13">
         <v>98.5</v>
       </c>
       <c r="R25" s="13">
         <v>95.1</v>
       </c>
-      <c r="S25" s="12"/>
+      <c r="S25" s="12">
+        <v>95.1</v>
+      </c>
       <c r="T25" s="12"/>
       <c r="U25" s="13"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="11">
         <v>100</v>
       </c>
       <c r="C26" s="12">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="13">
         <v>100</v>
       </c>
       <c r="F26" s="11">
         <v>93.6</v>
       </c>
       <c r="G26" s="12">
         <v>100.3</v>
       </c>
@@ -13911,51 +14091,53 @@
       </c>
       <c r="K26" s="12">
         <v>91.2</v>
       </c>
       <c r="L26" s="12">
         <v>93.5</v>
       </c>
       <c r="M26" s="13">
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="11">
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="12">
         <v>88.6</v>
       </c>
       <c r="P26" s="12">
         <v>91.7</v>
       </c>
       <c r="Q26" s="13">
         <v>77.3</v>
       </c>
       <c r="R26" s="13">
         <v>71.5</v>
       </c>
-      <c r="S26" s="12"/>
+      <c r="S26" s="12">
+        <v>86.7</v>
+      </c>
       <c r="T26" s="12"/>
       <c r="U26" s="13"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="47" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="14">
         <v>100</v>
       </c>
       <c r="C27" s="15">
         <v>100</v>
       </c>
       <c r="D27" s="15">
         <v>100</v>
       </c>
       <c r="E27" s="16">
         <v>100</v>
       </c>
       <c r="F27" s="14">
         <v>90.1</v>
       </c>
       <c r="G27" s="15">
         <v>90.3</v>
       </c>
@@ -13970,127 +14152,129 @@
       </c>
       <c r="K27" s="15">
         <v>90.9</v>
       </c>
       <c r="L27" s="15">
         <v>87</v>
       </c>
       <c r="M27" s="16">
         <v>86</v>
       </c>
       <c r="N27" s="14">
         <v>81.5</v>
       </c>
       <c r="O27" s="15">
         <v>81.5</v>
       </c>
       <c r="P27" s="15">
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="16">
         <v>80.599999999999994</v>
       </c>
       <c r="R27" s="16">
         <v>84.8</v>
       </c>
-      <c r="S27" s="15"/>
+      <c r="S27" s="15">
+        <v>84.4</v>
+      </c>
       <c r="T27" s="15"/>
       <c r="U27" s="16"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="80"/>
-[...1 lines deleted...]
-      <c r="C30" s="80"/>
+      <c r="A30" s="77"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="N2:U2"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AF28" sqref="AF28"/>
+      <selection pane="bottomRight" activeCell="AH43" sqref="AH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.1640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="37.83203125" style="2" customWidth="1"/>
     <col min="3" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="10.83203125" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="87" t="s">
         <v>94</v>
       </c>
       <c r="B1" s="87"/>
     </row>
     <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="AA2" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AD2" s="29"/>
-      <c r="AE2" s="78" t="s">
+      <c r="AE2" s="81" t="s">
         <v>48</v>
       </c>
-      <c r="AF2" s="78"/>
-[...5 lines deleted...]
-      <c r="AL2" s="78"/>
+      <c r="AF2" s="81"/>
+      <c r="AG2" s="81"/>
+      <c r="AH2" s="81"/>
+      <c r="AI2" s="81"/>
+      <c r="AJ2" s="81"/>
+      <c r="AK2" s="81"/>
+      <c r="AL2" s="81"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="77"/>
+      <c r="B3" s="78"/>
       <c r="C3" s="83">
         <v>2018</v>
       </c>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83">
         <v>2019</v>
       </c>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="K3" s="83">
         <v>2020</v>
       </c>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83"/>
       <c r="O3" s="83">
         <v>2021</v>
       </c>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83"/>
       <c r="S3" s="83">
@@ -14103,52 +14287,52 @@
         <v>2023</v>
       </c>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83"/>
       <c r="AA3" s="83">
         <v>2024</v>
       </c>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83"/>
       <c r="AE3" s="83">
         <v>2025</v>
       </c>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83"/>
       <c r="AI3" s="83">
         <v>2026</v>
       </c>
       <c r="AJ3" s="83"/>
       <c r="AK3" s="83"/>
       <c r="AL3" s="83"/>
     </row>
     <row r="4" spans="1:38" ht="22.5">
-      <c r="A4" s="77"/>
-      <c r="B4" s="77"/>
+      <c r="A4" s="78"/>
+      <c r="B4" s="78"/>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="27" t="s">
@@ -14320,51 +14504,53 @@
       </c>
       <c r="AB5" s="31">
         <v>108.7</v>
       </c>
       <c r="AC5" s="31">
         <v>117.6</v>
       </c>
       <c r="AD5" s="32">
         <v>117.1</v>
       </c>
       <c r="AE5" s="30">
         <v>110.4</v>
       </c>
       <c r="AF5" s="31">
         <v>111</v>
       </c>
       <c r="AG5" s="31">
         <v>112.5</v>
       </c>
       <c r="AH5" s="31">
         <v>112.3</v>
       </c>
       <c r="AI5" s="32">
         <v>103.1</v>
       </c>
-      <c r="AJ5" s="31"/>
+      <c r="AJ5" s="31">
+        <v>105.7</v>
+      </c>
       <c r="AK5" s="31"/>
       <c r="AL5" s="32"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="11">
         <v>112.6</v>
       </c>
       <c r="D6" s="12">
         <v>124.4</v>
       </c>
       <c r="E6" s="12">
         <v>121.7</v>
       </c>
       <c r="F6" s="13">
         <v>97.1</v>
       </c>
       <c r="G6" s="11">
         <v>81.599999999999994</v>
       </c>
@@ -14430,51 +14616,53 @@
       </c>
       <c r="AB6" s="12">
         <v>106.2</v>
       </c>
       <c r="AC6" s="12">
         <v>120.8</v>
       </c>
       <c r="AD6" s="13">
         <v>103.8</v>
       </c>
       <c r="AE6" s="11">
         <v>126.7</v>
       </c>
       <c r="AF6" s="12">
         <v>119.6</v>
       </c>
       <c r="AG6" s="12">
         <v>113.9</v>
       </c>
       <c r="AH6" s="12">
         <v>106</v>
       </c>
       <c r="AI6" s="13">
         <v>89.9</v>
       </c>
-      <c r="AJ6" s="12"/>
+      <c r="AJ6" s="12">
+        <v>100</v>
+      </c>
       <c r="AK6" s="12"/>
       <c r="AL6" s="13"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="11">
         <v>95.4</v>
       </c>
       <c r="D7" s="12">
         <v>105.5</v>
       </c>
       <c r="E7" s="12">
         <v>103.4</v>
       </c>
       <c r="F7" s="13">
         <v>113.4</v>
       </c>
       <c r="G7" s="11">
         <v>82</v>
       </c>
@@ -14540,51 +14728,53 @@
       </c>
       <c r="AB7" s="12">
         <v>87.9</v>
       </c>
       <c r="AC7" s="12">
         <v>92.3</v>
       </c>
       <c r="AD7" s="13">
         <v>132.9</v>
       </c>
       <c r="AE7" s="11">
         <v>126.9</v>
       </c>
       <c r="AF7" s="12">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="12">
         <v>136.4</v>
       </c>
       <c r="AH7" s="12">
         <v>123.9</v>
       </c>
       <c r="AI7" s="13">
         <v>92</v>
       </c>
-      <c r="AJ7" s="12"/>
+      <c r="AJ7" s="12">
+        <v>80.3</v>
+      </c>
       <c r="AK7" s="12"/>
       <c r="AL7" s="13"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="63" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="64" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="14">
         <v>104.2</v>
       </c>
       <c r="D8" s="15">
         <v>109</v>
       </c>
       <c r="E8" s="15">
         <v>107.9</v>
       </c>
       <c r="F8" s="16">
         <v>112.2</v>
       </c>
       <c r="G8" s="14">
         <v>103.8</v>
       </c>
@@ -14650,51 +14840,53 @@
       </c>
       <c r="AB8" s="15">
         <v>108</v>
       </c>
       <c r="AC8" s="15">
         <v>116.8</v>
       </c>
       <c r="AD8" s="16">
         <v>117.2</v>
       </c>
       <c r="AE8" s="14">
         <v>110.6</v>
       </c>
       <c r="AF8" s="15">
         <v>111.3</v>
       </c>
       <c r="AG8" s="15">
         <v>112.8</v>
       </c>
       <c r="AH8" s="15">
         <v>111.9</v>
       </c>
       <c r="AI8" s="16">
         <v>102.6</v>
       </c>
-      <c r="AJ8" s="15"/>
+      <c r="AJ8" s="15">
+        <v>104.8</v>
+      </c>
       <c r="AK8" s="15"/>
       <c r="AL8" s="16"/>
     </row>
     <row r="9" spans="1:38">
       <c r="AB9" s="24"/>
     </row>
     <row r="10" spans="1:38">
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="24"/>
       <c r="Q10" s="24"/>
       <c r="R10" s="24"/>
       <c r="S10" s="24"/>
       <c r="T10" s="24"/>
@@ -14740,106 +14932,106 @@
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
     </row>
     <row r="15" spans="1:38">
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
       <c r="AB15" s="29"/>
       <c r="AC15" s="29"/>
       <c r="AD15" s="29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:38">
-      <c r="A16" s="77" t="s">
+      <c r="A16" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="77"/>
+      <c r="B16" s="78"/>
       <c r="C16" s="83">
         <v>2019</v>
       </c>
       <c r="D16" s="83"/>
       <c r="E16" s="83"/>
       <c r="F16" s="83"/>
       <c r="G16" s="83">
         <v>2020</v>
       </c>
       <c r="H16" s="83"/>
       <c r="I16" s="83"/>
       <c r="J16" s="83"/>
       <c r="K16" s="83">
         <v>2021</v>
       </c>
       <c r="L16" s="83"/>
       <c r="M16" s="83"/>
       <c r="N16" s="83"/>
       <c r="O16" s="83">
         <v>2022</v>
       </c>
       <c r="P16" s="83"/>
       <c r="Q16" s="83"/>
       <c r="R16" s="83"/>
       <c r="S16" s="83">
         <v>2023</v>
       </c>
       <c r="T16" s="83"/>
       <c r="U16" s="83"/>
       <c r="V16" s="83"/>
       <c r="W16" s="83">
         <v>2024</v>
       </c>
       <c r="X16" s="83"/>
       <c r="Y16" s="83"/>
       <c r="Z16" s="83"/>
       <c r="AA16" s="83">
         <v>2025</v>
       </c>
       <c r="AB16" s="83"/>
       <c r="AC16" s="83"/>
       <c r="AD16" s="83"/>
       <c r="AE16" s="83">
         <v>2026</v>
       </c>
       <c r="AF16" s="83"/>
       <c r="AG16" s="83"/>
       <c r="AH16" s="83"/>
     </row>
     <row r="17" spans="1:34" ht="22.5">
-      <c r="A17" s="77"/>
-      <c r="B17" s="77"/>
+      <c r="A17" s="78"/>
+      <c r="B17" s="78"/>
       <c r="C17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K17" s="27" t="s">
@@ -14988,51 +15180,53 @@
       <c r="X18" s="31">
         <v>117.2</v>
       </c>
       <c r="Y18" s="31">
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="32">
         <v>138.9</v>
       </c>
       <c r="AA18" s="30">
         <v>151.1</v>
       </c>
       <c r="AB18" s="31">
         <v>130.1</v>
       </c>
       <c r="AC18" s="31">
         <v>157.80000000000001</v>
       </c>
       <c r="AD18" s="31">
         <v>156</v>
       </c>
       <c r="AE18" s="32">
         <f t="shared" ref="AE18:AE21" si="0">AA18*AI5%</f>
         <v>155.80000000000001</v>
       </c>
-      <c r="AF18" s="31"/>
+      <c r="AF18" s="31">
+        <v>137.5</v>
+      </c>
       <c r="AG18" s="31"/>
       <c r="AH18" s="32"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="11">
         <v>100</v>
       </c>
       <c r="D19" s="12">
         <v>100</v>
       </c>
       <c r="E19" s="12">
         <v>100</v>
       </c>
       <c r="F19" s="13">
         <v>100</v>
       </c>
       <c r="G19" s="11">
         <v>86.8</v>
       </c>
@@ -15087,51 +15281,53 @@
       <c r="X19" s="12">
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="12">
         <v>193.3</v>
       </c>
       <c r="Z19" s="13">
         <v>231.3</v>
       </c>
       <c r="AA19" s="11">
         <v>246.9</v>
       </c>
       <c r="AB19" s="12">
         <v>92.8</v>
       </c>
       <c r="AC19" s="12">
         <v>220.2</v>
       </c>
       <c r="AD19" s="12">
         <v>245.2</v>
       </c>
       <c r="AE19" s="13">
         <f t="shared" si="0"/>
         <v>222</v>
       </c>
-      <c r="AF19" s="12"/>
+      <c r="AF19" s="12">
+        <v>92.8</v>
+      </c>
       <c r="AG19" s="12"/>
       <c r="AH19" s="13"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="11">
         <v>100</v>
       </c>
       <c r="D20" s="12">
         <v>100</v>
       </c>
       <c r="E20" s="12">
         <v>100</v>
       </c>
       <c r="F20" s="13">
         <v>100</v>
       </c>
       <c r="G20" s="11">
         <v>130.6</v>
       </c>
@@ -15186,51 +15382,53 @@
       <c r="X20" s="12">
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="12">
         <v>159.4</v>
       </c>
       <c r="Z20" s="13">
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="11">
         <v>182.4</v>
       </c>
       <c r="AB20" s="12">
         <v>182.7</v>
       </c>
       <c r="AC20" s="12">
         <v>217.4</v>
       </c>
       <c r="AD20" s="12">
         <v>401.9</v>
       </c>
       <c r="AE20" s="13">
         <f t="shared" si="0"/>
         <v>167.8</v>
       </c>
-      <c r="AF20" s="12"/>
+      <c r="AF20" s="12">
+        <v>146.69999999999999</v>
+      </c>
       <c r="AG20" s="12"/>
       <c r="AH20" s="13"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="63" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="64" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="14">
         <v>100</v>
       </c>
       <c r="D21" s="15">
         <v>100</v>
       </c>
       <c r="E21" s="15">
         <v>100</v>
       </c>
       <c r="F21" s="16">
         <v>100</v>
       </c>
       <c r="G21" s="14">
         <v>108</v>
       </c>
@@ -15285,149 +15483,151 @@
       <c r="X21" s="15">
         <v>141.4</v>
       </c>
       <c r="Y21" s="15">
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="16">
         <v>143.1</v>
       </c>
       <c r="AA21" s="14">
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="15">
         <v>157.4</v>
       </c>
       <c r="AC21" s="15">
         <v>159.80000000000001</v>
       </c>
       <c r="AD21" s="15">
         <v>160.1</v>
       </c>
       <c r="AE21" s="16">
         <f t="shared" si="0"/>
         <v>155.6</v>
       </c>
-      <c r="AF21" s="15"/>
+      <c r="AF21" s="15">
+        <v>165</v>
+      </c>
       <c r="AG21" s="15"/>
       <c r="AH21" s="16"/>
     </row>
     <row r="24" spans="1:34">
-      <c r="A24" s="80"/>
-[...1 lines deleted...]
-      <c r="C24" s="80"/>
+      <c r="A24" s="77"/>
+      <c r="B24" s="77"/>
+      <c r="C24" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AE2:AL2"/>
+    <mergeCell ref="AE16:AH16"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="O16:R16"/>
     <mergeCell ref="S16:V16"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A16:B17"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
-    <mergeCell ref="AI3:AL3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA16:AD16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AC5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AD5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AJ20" sqref="AJ20"/>
+      <selection pane="bottomRight" activeCell="AG36" sqref="AG36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="66" style="2" customWidth="1"/>
     <col min="3" max="21" width="9.33203125" style="2" customWidth="1"/>
     <col min="22" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.6640625" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.33203125" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.6640625" style="2" customWidth="1"/>
     <col min="31" max="31" width="9.33203125" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="87" t="s">
         <v>95</v>
       </c>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
     </row>
     <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Z2" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD2" s="29"/>
       <c r="AE2" s="29"/>
       <c r="AF2" s="29"/>
-      <c r="AG2" s="78" t="s">
+      <c r="AG2" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="AH2" s="78"/>
-[...3 lines deleted...]
-      <c r="AL2" s="78"/>
+      <c r="AH2" s="81"/>
+      <c r="AI2" s="81"/>
+      <c r="AJ2" s="81"/>
+      <c r="AK2" s="81"/>
+      <c r="AL2" s="81"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="77"/>
+      <c r="B3" s="78"/>
       <c r="C3" s="83">
         <v>2018</v>
       </c>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83">
         <v>2019</v>
       </c>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="K3" s="83">
         <v>2020</v>
       </c>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
       <c r="N3" s="83"/>
       <c r="O3" s="83">
         <v>2021</v>
       </c>
       <c r="P3" s="83"/>
       <c r="Q3" s="83"/>
       <c r="R3" s="83"/>
       <c r="S3" s="83">
@@ -15440,52 +15640,52 @@
         <v>2023</v>
       </c>
       <c r="X3" s="83"/>
       <c r="Y3" s="83"/>
       <c r="Z3" s="83"/>
       <c r="AA3" s="83">
         <v>2024</v>
       </c>
       <c r="AB3" s="83"/>
       <c r="AC3" s="83"/>
       <c r="AD3" s="83"/>
       <c r="AE3" s="83">
         <v>2025</v>
       </c>
       <c r="AF3" s="83"/>
       <c r="AG3" s="83"/>
       <c r="AH3" s="83"/>
       <c r="AI3" s="83">
         <v>2026</v>
       </c>
       <c r="AJ3" s="83"/>
       <c r="AK3" s="83"/>
       <c r="AL3" s="83"/>
     </row>
     <row r="4" spans="1:38" ht="22.5">
-      <c r="A4" s="77"/>
-      <c r="B4" s="77"/>
+      <c r="A4" s="78"/>
+      <c r="B4" s="78"/>
       <c r="C4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="27" t="s">
@@ -15655,51 +15855,53 @@
       </c>
       <c r="AB5" s="31">
         <v>96.8</v>
       </c>
       <c r="AC5" s="31">
         <v>87</v>
       </c>
       <c r="AD5" s="32">
         <v>114.2</v>
       </c>
       <c r="AE5" s="30">
         <v>142.1</v>
       </c>
       <c r="AF5" s="31">
         <v>133.6</v>
       </c>
       <c r="AG5" s="31">
         <v>106.4</v>
       </c>
       <c r="AH5" s="31">
         <v>110</v>
       </c>
       <c r="AI5" s="30">
         <v>76</v>
       </c>
-      <c r="AJ5" s="31"/>
+      <c r="AJ5" s="31">
+        <v>102.8</v>
+      </c>
       <c r="AK5" s="31"/>
       <c r="AL5" s="32"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="41">
         <v>58</v>
       </c>
       <c r="B6" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="11">
         <v>112.9</v>
       </c>
       <c r="D6" s="12">
         <v>118.5</v>
       </c>
       <c r="E6" s="12">
         <v>120.4</v>
       </c>
       <c r="F6" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="11">
         <v>100</v>
       </c>
@@ -15765,51 +15967,53 @@
       </c>
       <c r="AB6" s="12">
         <v>99.6</v>
       </c>
       <c r="AC6" s="12">
         <v>90.6</v>
       </c>
       <c r="AD6" s="13">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="11">
         <v>124.6</v>
       </c>
       <c r="AF6" s="12">
         <v>117.1</v>
       </c>
       <c r="AG6" s="12">
         <v>129.30000000000001</v>
       </c>
       <c r="AH6" s="12">
         <v>116.8</v>
       </c>
       <c r="AI6" s="11">
         <v>98.5</v>
       </c>
-      <c r="AJ6" s="12"/>
+      <c r="AJ6" s="12">
+        <v>97.9</v>
+      </c>
       <c r="AK6" s="12"/>
       <c r="AL6" s="13"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="41">
         <v>59</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="11">
         <v>121.2</v>
       </c>
       <c r="D7" s="12">
         <v>108.2</v>
       </c>
       <c r="E7" s="12">
         <v>101.2</v>
       </c>
       <c r="F7" s="13">
         <v>103.2</v>
       </c>
       <c r="G7" s="11">
         <v>84.5</v>
       </c>
@@ -15875,51 +16079,53 @@
       </c>
       <c r="AB7" s="12">
         <v>96.8</v>
       </c>
       <c r="AC7" s="12">
         <v>83.7</v>
       </c>
       <c r="AD7" s="13">
         <v>93.4</v>
       </c>
       <c r="AE7" s="11">
         <v>77.5</v>
       </c>
       <c r="AF7" s="12">
         <v>82.1</v>
       </c>
       <c r="AG7" s="12">
         <v>87</v>
       </c>
       <c r="AH7" s="12">
         <v>116.2</v>
       </c>
       <c r="AI7" s="11">
         <v>59.7</v>
       </c>
-      <c r="AJ7" s="12"/>
+      <c r="AJ7" s="12">
+        <v>100</v>
+      </c>
       <c r="AK7" s="12"/>
       <c r="AL7" s="13"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="41">
         <v>60</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="11">
         <v>104.8</v>
       </c>
       <c r="D8" s="12">
         <v>122.7</v>
       </c>
       <c r="E8" s="12">
         <v>104.2</v>
       </c>
       <c r="F8" s="13">
         <v>115.6</v>
       </c>
       <c r="G8" s="11">
         <v>100.7</v>
       </c>
@@ -15985,51 +16191,53 @@
       </c>
       <c r="AB8" s="12">
         <v>94.1</v>
       </c>
       <c r="AC8" s="12">
         <v>82.5</v>
       </c>
       <c r="AD8" s="13">
         <v>116</v>
       </c>
       <c r="AE8" s="11">
         <v>81.7</v>
       </c>
       <c r="AF8" s="12">
         <v>92.4</v>
       </c>
       <c r="AG8" s="12">
         <v>117.2</v>
       </c>
       <c r="AH8" s="12">
         <v>54.3</v>
       </c>
       <c r="AI8" s="11">
         <v>64.3</v>
       </c>
-      <c r="AJ8" s="12"/>
+      <c r="AJ8" s="12">
+        <v>63.4</v>
+      </c>
       <c r="AK8" s="12"/>
       <c r="AL8" s="13"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="41">
         <v>61</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C9" s="11">
         <v>91.6</v>
       </c>
       <c r="D9" s="12">
         <v>92.1</v>
       </c>
       <c r="E9" s="12">
         <v>90.5</v>
       </c>
       <c r="F9" s="13">
         <v>112</v>
       </c>
       <c r="G9" s="11">
         <v>117.4</v>
       </c>
@@ -16095,51 +16303,53 @@
       </c>
       <c r="AB9" s="12">
         <v>104.7</v>
       </c>
       <c r="AC9" s="12">
         <v>103.3</v>
       </c>
       <c r="AD9" s="13">
         <v>115.2</v>
       </c>
       <c r="AE9" s="11">
         <v>98.4</v>
       </c>
       <c r="AF9" s="12">
         <v>98.8</v>
       </c>
       <c r="AG9" s="12">
         <v>101.5</v>
       </c>
       <c r="AH9" s="12">
         <v>93.5</v>
       </c>
       <c r="AI9" s="11">
         <v>106.9</v>
       </c>
-      <c r="AJ9" s="12"/>
+      <c r="AJ9" s="12">
+        <v>102.5</v>
+      </c>
       <c r="AK9" s="12"/>
       <c r="AL9" s="13"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="41">
         <v>62</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="11">
         <v>97.2</v>
       </c>
       <c r="D10" s="12">
         <v>103.8</v>
       </c>
       <c r="E10" s="12">
         <v>86.3</v>
       </c>
       <c r="F10" s="13">
         <v>85</v>
       </c>
       <c r="G10" s="11">
         <v>97.4</v>
       </c>
@@ -16205,51 +16415,53 @@
       </c>
       <c r="AB10" s="12">
         <v>122.4</v>
       </c>
       <c r="AC10" s="12">
         <v>124.1</v>
       </c>
       <c r="AD10" s="13">
         <v>107.3</v>
       </c>
       <c r="AE10" s="11">
         <v>102.7</v>
       </c>
       <c r="AF10" s="12">
         <v>98.4</v>
       </c>
       <c r="AG10" s="12">
         <v>76.8</v>
       </c>
       <c r="AH10" s="12">
         <v>100</v>
       </c>
       <c r="AI10" s="11">
         <v>111.3</v>
       </c>
-      <c r="AJ10" s="12"/>
+      <c r="AJ10" s="12">
+        <v>116.6</v>
+      </c>
       <c r="AK10" s="12"/>
       <c r="AL10" s="13"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="41">
         <v>63</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="11">
         <v>92.6</v>
       </c>
       <c r="D11" s="12">
         <v>86.9</v>
       </c>
       <c r="E11" s="12">
         <v>85.7</v>
       </c>
       <c r="F11" s="13">
         <v>91.6</v>
       </c>
       <c r="G11" s="11">
         <v>115.3</v>
       </c>
@@ -16315,51 +16527,53 @@
       </c>
       <c r="AB11" s="12">
         <v>98.9</v>
       </c>
       <c r="AC11" s="12">
         <v>93.2</v>
       </c>
       <c r="AD11" s="13">
         <v>69.2</v>
       </c>
       <c r="AE11" s="11">
         <v>100</v>
       </c>
       <c r="AF11" s="12">
         <v>95</v>
       </c>
       <c r="AG11" s="12">
         <v>147.4</v>
       </c>
       <c r="AH11" s="12">
         <v>113.9</v>
       </c>
       <c r="AI11" s="11">
         <v>89</v>
       </c>
-      <c r="AJ11" s="12"/>
+      <c r="AJ11" s="12">
+        <v>100</v>
+      </c>
       <c r="AK11" s="12"/>
       <c r="AL11" s="13"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="39"/>
       <c r="B12" s="65" t="s">
         <v>93</v>
       </c>
       <c r="C12" s="11">
         <v>92.1</v>
       </c>
       <c r="D12" s="12">
         <v>93</v>
       </c>
       <c r="E12" s="12">
         <v>88.2</v>
       </c>
       <c r="F12" s="13">
         <v>101.3</v>
       </c>
       <c r="G12" s="11">
         <v>112.1</v>
       </c>
       <c r="H12" s="12">
         <v>109.2</v>
@@ -16423,51 +16637,53 @@
       </c>
       <c r="AB12" s="12">
         <v>111</v>
       </c>
       <c r="AC12" s="12">
         <v>110.4</v>
       </c>
       <c r="AD12" s="13">
         <v>107.8</v>
       </c>
       <c r="AE12" s="11">
         <v>104.3</v>
       </c>
       <c r="AF12" s="12">
         <v>100.3</v>
       </c>
       <c r="AG12" s="12">
         <v>105.5</v>
       </c>
       <c r="AH12" s="12">
         <v>118.1</v>
       </c>
       <c r="AI12" s="11">
         <v>101.2</v>
       </c>
-      <c r="AJ12" s="12"/>
+      <c r="AJ12" s="12">
+        <v>119</v>
+      </c>
       <c r="AK12" s="12"/>
       <c r="AL12" s="13"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="66" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="14">
         <v>98.5</v>
       </c>
       <c r="D13" s="15">
         <v>100.4</v>
       </c>
       <c r="E13" s="15">
         <v>95.4</v>
       </c>
       <c r="F13" s="16">
         <v>97.6</v>
       </c>
       <c r="G13" s="14">
         <v>109.7</v>
       </c>
@@ -16533,132 +16749,134 @@
       </c>
       <c r="AB13" s="15">
         <v>109.6</v>
       </c>
       <c r="AC13" s="15">
         <v>108.4</v>
       </c>
       <c r="AD13" s="16">
         <v>105.1</v>
       </c>
       <c r="AE13" s="14">
         <v>100.8</v>
       </c>
       <c r="AF13" s="15">
         <v>99</v>
       </c>
       <c r="AG13" s="15">
         <v>97.7</v>
       </c>
       <c r="AH13" s="15">
         <v>97.4</v>
       </c>
       <c r="AI13" s="14">
         <v>99.8</v>
       </c>
-      <c r="AJ13" s="15"/>
+      <c r="AJ13" s="15">
+        <v>103.6</v>
+      </c>
       <c r="AK13" s="15"/>
       <c r="AL13" s="16"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="28"/>
     </row>
     <row r="17" spans="1:34" ht="12.75" customHeight="1">
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Z17" s="29"/>
       <c r="AA17" s="29"/>
-      <c r="AB17" s="78" t="s">
+      <c r="AB17" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="AC17" s="78"/>
-[...4 lines deleted...]
-      <c r="AH17" s="78"/>
+      <c r="AC17" s="81"/>
+      <c r="AD17" s="81"/>
+      <c r="AE17" s="81"/>
+      <c r="AF17" s="81"/>
+      <c r="AG17" s="81"/>
+      <c r="AH17" s="81"/>
     </row>
     <row r="18" spans="1:34">
-      <c r="A18" s="77" t="s">
+      <c r="A18" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="77"/>
+      <c r="B18" s="78"/>
       <c r="C18" s="83">
         <v>2019</v>
       </c>
       <c r="D18" s="83"/>
       <c r="E18" s="83"/>
       <c r="F18" s="83"/>
       <c r="G18" s="83">
         <v>2020</v>
       </c>
       <c r="H18" s="83"/>
       <c r="I18" s="83"/>
       <c r="J18" s="83"/>
       <c r="K18" s="83">
         <v>2021</v>
       </c>
       <c r="L18" s="83"/>
       <c r="M18" s="83"/>
       <c r="N18" s="83"/>
       <c r="O18" s="83">
         <v>2022</v>
       </c>
       <c r="P18" s="83"/>
       <c r="Q18" s="83"/>
       <c r="R18" s="83"/>
       <c r="S18" s="83">
         <v>2023</v>
       </c>
       <c r="T18" s="83"/>
       <c r="U18" s="83"/>
       <c r="V18" s="83"/>
       <c r="W18" s="83">
         <v>2024</v>
       </c>
       <c r="X18" s="83"/>
       <c r="Y18" s="83"/>
       <c r="Z18" s="83"/>
       <c r="AA18" s="83">
         <v>2025</v>
       </c>
       <c r="AB18" s="83"/>
       <c r="AC18" s="83"/>
       <c r="AD18" s="83"/>
       <c r="AE18" s="83">
         <v>2026</v>
       </c>
       <c r="AF18" s="83"/>
       <c r="AG18" s="83"/>
       <c r="AH18" s="83"/>
     </row>
     <row r="19" spans="1:34" ht="22.5">
-      <c r="A19" s="77"/>
-      <c r="B19" s="77"/>
+      <c r="A19" s="78"/>
+      <c r="B19" s="78"/>
       <c r="C19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J19" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K19" s="27" t="s">
@@ -16804,51 +17022,53 @@
       </c>
       <c r="X20" s="31">
         <v>121.7</v>
       </c>
       <c r="Y20" s="31">
         <v>122.1</v>
       </c>
       <c r="Z20" s="32">
         <v>96.3</v>
       </c>
       <c r="AA20" s="30">
         <v>223.2</v>
       </c>
       <c r="AB20" s="31">
         <v>162.6</v>
       </c>
       <c r="AC20" s="31">
         <v>129.9</v>
       </c>
       <c r="AD20" s="31">
         <v>105.9</v>
       </c>
       <c r="AE20" s="32">
         <v>169.6</v>
       </c>
-      <c r="AF20" s="31"/>
+      <c r="AF20" s="31">
+        <v>167.2</v>
+      </c>
       <c r="AG20" s="31"/>
       <c r="AH20" s="32"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="41">
         <v>58</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="11">
         <v>100</v>
       </c>
       <c r="D21" s="12">
         <v>100</v>
       </c>
       <c r="E21" s="12">
         <v>100</v>
       </c>
       <c r="F21" s="13">
         <v>100</v>
       </c>
       <c r="G21" s="11">
         <v>205.8</v>
       </c>
@@ -16902,51 +17122,53 @@
       </c>
       <c r="X21" s="12">
         <v>122.8</v>
       </c>
       <c r="Y21" s="12">
         <v>109.1</v>
       </c>
       <c r="Z21" s="13">
         <v>71.7</v>
       </c>
       <c r="AA21" s="11">
         <v>174.6</v>
       </c>
       <c r="AB21" s="12">
         <v>143.80000000000001</v>
       </c>
       <c r="AC21" s="12">
         <v>141.1</v>
       </c>
       <c r="AD21" s="12">
         <v>83.7</v>
       </c>
       <c r="AE21" s="13">
         <v>172</v>
       </c>
-      <c r="AF21" s="12"/>
+      <c r="AF21" s="12">
+        <v>140.80000000000001</v>
+      </c>
       <c r="AG21" s="12"/>
       <c r="AH21" s="13"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="41">
         <v>59</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="11">
         <v>100</v>
       </c>
       <c r="D22" s="12">
         <v>100</v>
       </c>
       <c r="E22" s="12">
         <v>100</v>
       </c>
       <c r="F22" s="13">
         <v>100</v>
       </c>
       <c r="G22" s="11">
         <v>80.2</v>
       </c>
@@ -17000,51 +17222,53 @@
       </c>
       <c r="X22" s="12">
         <v>105</v>
       </c>
       <c r="Y22" s="12">
         <v>143.30000000000001</v>
       </c>
       <c r="Z22" s="13">
         <v>93.1</v>
       </c>
       <c r="AA22" s="11">
         <v>116.4</v>
       </c>
       <c r="AB22" s="12">
         <v>86.2</v>
       </c>
       <c r="AC22" s="12">
         <v>124.7</v>
       </c>
       <c r="AD22" s="12">
         <v>108.2</v>
       </c>
       <c r="AE22" s="13">
         <v>69.5</v>
       </c>
-      <c r="AF22" s="12"/>
+      <c r="AF22" s="12">
+        <v>86.2</v>
+      </c>
       <c r="AG22" s="12"/>
       <c r="AH22" s="13"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="41">
         <v>60</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="11">
         <v>100</v>
       </c>
       <c r="D23" s="12">
         <v>100</v>
       </c>
       <c r="E23" s="12">
         <v>100</v>
       </c>
       <c r="F23" s="13">
         <v>100</v>
       </c>
       <c r="G23" s="11">
         <v>108.4</v>
       </c>
@@ -17098,51 +17322,53 @@
       </c>
       <c r="X23" s="12">
         <v>112.9</v>
       </c>
       <c r="Y23" s="12">
         <v>115.6</v>
       </c>
       <c r="Z23" s="13">
         <v>89.1</v>
       </c>
       <c r="AA23" s="11">
         <v>113.6</v>
       </c>
       <c r="AB23" s="12">
         <v>104.3</v>
       </c>
       <c r="AC23" s="12">
         <v>135.5</v>
       </c>
       <c r="AD23" s="12">
         <v>48.4</v>
       </c>
       <c r="AE23" s="13">
         <v>73</v>
       </c>
-      <c r="AF23" s="12"/>
+      <c r="AF23" s="12">
+        <v>66.099999999999994</v>
+      </c>
       <c r="AG23" s="12"/>
       <c r="AH23" s="13"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="41">
         <v>61</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="11">
         <v>100</v>
       </c>
       <c r="D24" s="12">
         <v>100</v>
       </c>
       <c r="E24" s="12">
         <v>100</v>
       </c>
       <c r="F24" s="13">
         <v>100</v>
       </c>
       <c r="G24" s="11">
         <v>117.3</v>
       </c>
@@ -17196,51 +17422,53 @@
       </c>
       <c r="X24" s="12">
         <v>182.7</v>
       </c>
       <c r="Y24" s="12">
         <v>177.7</v>
       </c>
       <c r="Z24" s="13">
         <v>195.3</v>
       </c>
       <c r="AA24" s="11">
         <v>188</v>
       </c>
       <c r="AB24" s="12">
         <v>180.5</v>
       </c>
       <c r="AC24" s="12">
         <v>180.4</v>
       </c>
       <c r="AD24" s="12">
         <v>182.6</v>
       </c>
       <c r="AE24" s="13">
         <v>201</v>
       </c>
-      <c r="AF24" s="12"/>
+      <c r="AF24" s="12">
+        <v>185</v>
+      </c>
       <c r="AG24" s="12"/>
       <c r="AH24" s="13"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="41">
         <v>62</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="11">
         <v>100</v>
       </c>
       <c r="D25" s="12">
         <v>100</v>
       </c>
       <c r="E25" s="12">
         <v>100</v>
       </c>
       <c r="F25" s="13">
         <v>100</v>
       </c>
       <c r="G25" s="11">
         <v>85.6</v>
       </c>
@@ -17294,51 +17522,53 @@
       </c>
       <c r="X25" s="12">
         <v>156.9</v>
       </c>
       <c r="Y25" s="12">
         <v>158.69999999999999</v>
       </c>
       <c r="Z25" s="13">
         <v>78.5</v>
       </c>
       <c r="AA25" s="11">
         <v>116.1</v>
       </c>
       <c r="AB25" s="12">
         <v>154.4</v>
       </c>
       <c r="AC25" s="12">
         <v>121.9</v>
       </c>
       <c r="AD25" s="12">
         <v>78.5</v>
       </c>
       <c r="AE25" s="13">
         <v>129.19999999999999</v>
       </c>
-      <c r="AF25" s="12"/>
+      <c r="AF25" s="12">
+        <v>180</v>
+      </c>
       <c r="AG25" s="12"/>
       <c r="AH25" s="13"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="41">
         <v>63</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="11">
         <v>100</v>
       </c>
       <c r="D26" s="12">
         <v>100</v>
       </c>
       <c r="E26" s="12">
         <v>100</v>
       </c>
       <c r="F26" s="13">
         <v>100</v>
       </c>
       <c r="G26" s="11">
         <v>105.6</v>
       </c>
@@ -17392,51 +17622,53 @@
       </c>
       <c r="X26" s="12">
         <v>192.8</v>
       </c>
       <c r="Y26" s="12">
         <v>86.3</v>
       </c>
       <c r="Z26" s="13">
         <v>65.400000000000006</v>
       </c>
       <c r="AA26" s="11">
         <v>158.9</v>
       </c>
       <c r="AB26" s="12">
         <v>183.2</v>
       </c>
       <c r="AC26" s="12">
         <v>127.2</v>
       </c>
       <c r="AD26" s="12">
         <v>74.5</v>
       </c>
       <c r="AE26" s="13">
         <v>141.4</v>
       </c>
-      <c r="AF26" s="12"/>
+      <c r="AF26" s="12">
+        <v>183.2</v>
+      </c>
       <c r="AG26" s="12"/>
       <c r="AH26" s="13"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="65"/>
       <c r="B27" s="65" t="s">
         <v>93</v>
       </c>
       <c r="C27" s="11">
         <v>100</v>
       </c>
       <c r="D27" s="12">
         <v>100</v>
       </c>
       <c r="E27" s="12">
         <v>100</v>
       </c>
       <c r="F27" s="13">
         <v>100</v>
       </c>
       <c r="G27" s="11">
         <v>104.5</v>
       </c>
       <c r="H27" s="12">
         <v>109.7</v>
@@ -17488,51 +17720,53 @@
       </c>
       <c r="X27" s="12">
         <v>162.69999999999999</v>
       </c>
       <c r="Y27" s="12">
         <v>152.9</v>
       </c>
       <c r="Z27" s="13">
         <v>122.8</v>
       </c>
       <c r="AA27" s="11">
         <v>153</v>
       </c>
       <c r="AB27" s="12">
         <v>163.19999999999999</v>
       </c>
       <c r="AC27" s="12">
         <v>161.30000000000001</v>
       </c>
       <c r="AD27" s="12">
         <v>145</v>
       </c>
       <c r="AE27" s="13">
         <v>154.80000000000001</v>
       </c>
-      <c r="AF27" s="12"/>
+      <c r="AF27" s="12">
+        <v>194.2</v>
+      </c>
       <c r="AG27" s="12"/>
       <c r="AH27" s="13"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="66" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="66" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="14">
         <v>100</v>
       </c>
       <c r="D28" s="15">
         <v>100</v>
       </c>
       <c r="E28" s="15">
         <v>100</v>
       </c>
       <c r="F28" s="16">
         <v>100</v>
       </c>
       <c r="G28" s="14">
         <v>113.1</v>
       </c>
@@ -17586,84 +17820,86 @@
       </c>
       <c r="X28" s="15">
         <v>165.2</v>
       </c>
       <c r="Y28" s="15">
         <v>156.19999999999999</v>
       </c>
       <c r="Z28" s="16">
         <v>120.8</v>
       </c>
       <c r="AA28" s="14">
         <v>155</v>
       </c>
       <c r="AB28" s="15">
         <v>163.5</v>
       </c>
       <c r="AC28" s="15">
         <v>152.6</v>
       </c>
       <c r="AD28" s="15">
         <v>117.7</v>
       </c>
       <c r="AE28" s="16">
         <v>154.69999999999999</v>
       </c>
-      <c r="AF28" s="15"/>
+      <c r="AF28" s="15">
+        <v>169.4</v>
+      </c>
       <c r="AG28" s="15"/>
       <c r="AH28" s="16"/>
     </row>
     <row r="31" spans="1:34">
-      <c r="A31" s="80"/>
-[...1 lines deleted...]
-      <c r="C31" s="80"/>
+      <c r="A31" s="77"/>
+      <c r="B31" s="77"/>
+      <c r="C31" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AG2:AL2"/>
+    <mergeCell ref="AE18:AH18"/>
+    <mergeCell ref="AB17:AH17"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA18:AD18"/>
+    <mergeCell ref="S18:V18"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="W18:Z18"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="C3:F3"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="G18:J18"/>
     <mergeCell ref="K18:N18"/>
     <mergeCell ref="O18:R18"/>
-    <mergeCell ref="S18:V18"/>
-[...12 lines deleted...]
-    <mergeCell ref="AA18:AD18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -17688,98 +17924,98 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5215CBA0-D92E-4842-9644-83CD1D87B27B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2010-2026</vt:lpstr>
       <vt:lpstr>2016 year =100</vt:lpstr>