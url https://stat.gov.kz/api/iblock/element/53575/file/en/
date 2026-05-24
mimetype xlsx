--- v0 (2026-04-26)
+++ v1 (2026-05-24)
@@ -7,63 +7,63 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6420" activeTab="2"/>
+    <workbookView xWindow="14505" yWindow="6405" windowWidth="14310" windowHeight="6420" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2010-2025 (NACE 03-2007)" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="80">
   <si>
     <t>1 quarter</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>9 months</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>Total for branches</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t xml:space="preserve">    Mining and quarrying</t>
   </si>
   <si>
@@ -275,77 +275,83 @@
     <t>E-mail:</t>
   </si>
   <si>
     <t>d.ibraeva@aspire.gov.kz 
 zh.botabayeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
-[...1 lines deleted...]
-  <si>
     <t>Statistical data of BNS and administrative data of Government agencies</t>
   </si>
   <si>
     <t>Methodology for calculating labor productivity</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t xml:space="preserve">Labor productivity by region by type of economic activity </t>
   </si>
   <si>
     <t>2010–2023 – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2007), which is comparable with NACE Rev.2;
 from 2024 onward – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2019), which is comparable with NACE Rev.2.</t>
   </si>
   <si>
     <t>According to the SNA 2008 from the section "Real estate activities" excludes conditional accommodation, because conditional housing implies the production of housing services by the homeowners in which they live for own consumption. 
 Labor productivity in the "Agriculture, forestry ang fisheries" in 2015-2018. was recalculated in connection with the addition of the number of people employed in private household plots (personal subsidiary plots).</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fisheries</t>
   </si>
   <si>
     <t>Real estate activities</t>
+  </si>
+  <si>
+    <t>* Preliminary data</t>
+  </si>
+  <si>
+    <t>year*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">©Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
@@ -372,108 +378,110 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
-[...3 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="1"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -607,184 +615,188 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="9" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="7"/>
     <cellStyle name="Обычный_Лист17" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1060,200 +1072,204 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b10/na5nx6vwpxhzxirl1tm5ralwk1o11bgb/24.Methodology%20for%20calculating%20labor%20productivity.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294880/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.5" customWidth="1"/>
     <col min="2" max="2" width="92.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="28">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
-      <c r="A6" s="47" t="s">
+      <c r="A6" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="48" t="s">
-        <v>74</v>
+      <c r="B6" s="45" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="39" t="s">
-        <v>70</v>
+      <c r="B10" s="36" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="29" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="41" t="s">
-        <v>71</v>
+      <c r="B13" s="38" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="50" t="s">
+      <c r="A14" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="42" t="s">
-        <v>72</v>
+      <c r="B14" s="39" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="51"/>
-[...1 lines deleted...]
-        <v>73</v>
+      <c r="A15" s="53"/>
+      <c r="B15" s="39" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="37" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="31">
-        <v>45937</v>
+        <v>46141</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="31">
-        <v>46048</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>60</v>
       </c>
@@ -1270,123 +1286,126 @@
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="130.83203125" customWidth="1"/>
+    <col min="1" max="1" width="9.33203125" style="50"/>
+    <col min="2" max="2" width="130.83203125" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="9.33203125" style="50"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="34" t="s">
+      <c r="B5" s="47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="47" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="34" t="s">
+      <c r="B7" s="47" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="47" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="47" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="48" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="36"/>
+      <c r="B11" s="34"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="36"/>
+      <c r="B12" s="34"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="37"/>
+      <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="37"/>
+      <c r="B14" s="35"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="37"/>
+      <c r="B15" s="51" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="37"/>
+      <c r="B16" s="35"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="37"/>
+      <c r="B17" s="35"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="37"/>
+      <c r="B18" s="35"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19" s="49"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BO27"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.1640625" style="2" customWidth="1"/>
     <col min="4" max="6" width="11.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.33203125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.33203125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
     <col min="12" max="13" width="11.33203125" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="12.5" style="2" customWidth="1"/>
     <col min="16" max="18" width="9.33203125" style="2"/>
     <col min="19" max="19" width="12.1640625" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.33203125" style="2"/>
     <col min="21" max="21" width="11.6640625" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.33203125" style="2"/>
     <col min="23" max="23" width="13" style="2" customWidth="1"/>
@@ -1397,205 +1416,207 @@
     <col min="28" max="28" width="9.33203125" style="2"/>
     <col min="29" max="29" width="13" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="11.83203125" style="2" customWidth="1"/>
     <col min="32" max="34" width="9.33203125" style="2"/>
     <col min="35" max="35" width="11.5" style="2" customWidth="1"/>
     <col min="36" max="38" width="9.33203125" style="2"/>
     <col min="39" max="39" width="11.5" style="2" customWidth="1"/>
     <col min="40" max="42" width="9.33203125" style="2"/>
     <col min="43" max="43" width="11.5" style="2" customWidth="1"/>
     <col min="44" max="45" width="9.33203125" style="2"/>
     <col min="46" max="46" width="9.33203125" style="2" customWidth="1"/>
     <col min="47" max="49" width="9.33203125" style="2"/>
     <col min="50" max="50" width="9.33203125" style="2" customWidth="1"/>
     <col min="51" max="53" width="9.33203125" style="2"/>
     <col min="54" max="54" width="8.33203125" style="2" customWidth="1"/>
     <col min="55" max="57" width="9.33203125" style="2"/>
     <col min="58" max="58" width="8.1640625" style="2" customWidth="1"/>
     <col min="59" max="61" width="9.33203125" style="2"/>
     <col min="62" max="62" width="12.1640625" style="2" customWidth="1"/>
     <col min="63" max="63" width="11.5" style="2" customWidth="1"/>
     <col min="64" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" ht="12.75">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="46" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:67">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="4"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
-      <c r="AS2" s="54"/>
-[...2 lines deleted...]
-      <c r="AV2" s="54"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
       <c r="BD2" s="13" t="s">
         <v>30</v>
       </c>
       <c r="BI2" s="14"/>
       <c r="BJ2" s="25"/>
       <c r="BK2" s="25"/>
-      <c r="BL2" s="25" t="s">
+      <c r="BL2" s="25"/>
+      <c r="BM2" s="25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:67" s="8" customFormat="1" ht="24" customHeight="1">
-      <c r="A3" s="53"/>
-      <c r="B3" s="52">
+      <c r="A3" s="56"/>
+      <c r="B3" s="54">
         <v>2010</v>
       </c>
-      <c r="C3" s="52"/>
-[...2 lines deleted...]
-      <c r="F3" s="52">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54">
         <v>2011</v>
       </c>
-      <c r="G3" s="52"/>
-[...2 lines deleted...]
-      <c r="J3" s="52">
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54">
         <v>2012</v>
       </c>
-      <c r="K3" s="52"/>
-[...2 lines deleted...]
-      <c r="N3" s="52">
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54">
         <v>2013</v>
       </c>
-      <c r="O3" s="52"/>
-[...2 lines deleted...]
-      <c r="R3" s="52">
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54">
         <v>2014</v>
       </c>
-      <c r="S3" s="52"/>
-[...2 lines deleted...]
-      <c r="V3" s="52">
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54">
         <v>2015</v>
       </c>
-      <c r="W3" s="52"/>
-[...2 lines deleted...]
-      <c r="Z3" s="52">
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="54">
         <v>2016</v>
       </c>
-      <c r="AA3" s="52"/>
-[...2 lines deleted...]
-      <c r="AD3" s="52">
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54">
         <v>2017</v>
       </c>
-      <c r="AE3" s="52"/>
-[...2 lines deleted...]
-      <c r="AH3" s="52">
+      <c r="AE3" s="54"/>
+      <c r="AF3" s="54"/>
+      <c r="AG3" s="54"/>
+      <c r="AH3" s="54">
         <v>2018</v>
       </c>
-      <c r="AI3" s="52"/>
-[...2 lines deleted...]
-      <c r="AL3" s="52">
+      <c r="AI3" s="54"/>
+      <c r="AJ3" s="54"/>
+      <c r="AK3" s="54"/>
+      <c r="AL3" s="54">
         <v>2019</v>
       </c>
-      <c r="AM3" s="52"/>
-[...2 lines deleted...]
-      <c r="AP3" s="52">
+      <c r="AM3" s="54"/>
+      <c r="AN3" s="54"/>
+      <c r="AO3" s="54"/>
+      <c r="AP3" s="54">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="52"/>
-[...2 lines deleted...]
-      <c r="AT3" s="52">
+      <c r="AQ3" s="54"/>
+      <c r="AR3" s="54"/>
+      <c r="AS3" s="54"/>
+      <c r="AT3" s="54">
         <v>2021</v>
       </c>
-      <c r="AU3" s="52"/>
-[...2 lines deleted...]
-      <c r="AX3" s="52">
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="54"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="54">
         <v>2022</v>
       </c>
-      <c r="AY3" s="52"/>
-[...2 lines deleted...]
-      <c r="BB3" s="52">
+      <c r="AY3" s="54"/>
+      <c r="AZ3" s="54"/>
+      <c r="BA3" s="54"/>
+      <c r="BB3" s="54">
         <v>2023</v>
       </c>
-      <c r="BC3" s="52"/>
-[...2 lines deleted...]
-      <c r="BF3" s="52">
+      <c r="BC3" s="54"/>
+      <c r="BD3" s="54"/>
+      <c r="BE3" s="54"/>
+      <c r="BF3" s="54">
         <v>2024</v>
       </c>
-      <c r="BG3" s="52"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="55">
+      <c r="BG3" s="54"/>
+      <c r="BH3" s="54"/>
+      <c r="BI3" s="54"/>
+      <c r="BJ3" s="54">
         <v>2025</v>
       </c>
-      <c r="BK3" s="55"/>
-      <c r="BL3" s="55"/>
+      <c r="BK3" s="54"/>
+      <c r="BL3" s="54"/>
+      <c r="BM3" s="54"/>
     </row>
     <row r="4" spans="1:67" s="8" customFormat="1" ht="33.75">
-      <c r="A4" s="53"/>
+      <c r="A4" s="56"/>
       <c r="B4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -1741,53 +1762,56 @@
       </c>
       <c r="BE4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BF4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="BG4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="BH4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BI4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BJ4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="BK4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="BL4" s="9" t="s">
         <v>27</v>
       </c>
+      <c r="BM4" s="9" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="5" spans="1:67" s="10" customFormat="1">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="15">
         <v>445.3</v>
       </c>
       <c r="C5" s="16">
         <v>964.9</v>
       </c>
       <c r="D5" s="16">
         <v>1571.6</v>
       </c>
       <c r="E5" s="17">
         <v>2437.3000000000002</v>
       </c>
       <c r="F5" s="15">
         <v>557.9</v>
       </c>
       <c r="G5" s="16">
         <v>1177.9000000000001</v>
       </c>
       <c r="H5" s="16">
         <v>1957.1</v>
       </c>
       <c r="I5" s="18">
         <v>2867.1</v>
@@ -1926,65 +1950,67 @@
       </c>
       <c r="BB5" s="15">
         <v>2188.1999999999998</v>
       </c>
       <c r="BC5" s="16">
         <v>4405.3999999999996</v>
       </c>
       <c r="BD5" s="16">
         <v>7032.9</v>
       </c>
       <c r="BE5" s="18">
         <v>11354.2</v>
       </c>
       <c r="BF5" s="15">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="16">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="16">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="18">
         <v>12886</v>
       </c>
-      <c r="BJ5" s="16">
+      <c r="BJ5" s="15">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="16">
         <v>5692.7</v>
       </c>
-      <c r="BL5" s="18">
+      <c r="BL5" s="16">
         <v>9225.9</v>
       </c>
-      <c r="BM5" s="26"/>
+      <c r="BM5" s="18">
+        <v>14825.9</v>
+      </c>
       <c r="BN5" s="26"/>
       <c r="BO5" s="26"/>
     </row>
     <row r="6" spans="1:67" s="10" customFormat="1">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="15">
         <v>452.3</v>
       </c>
       <c r="C6" s="16">
         <v>1008.3</v>
       </c>
       <c r="D6" s="16">
         <v>1665.3</v>
       </c>
       <c r="E6" s="17">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="15">
         <v>575.6</v>
       </c>
       <c r="G6" s="16">
         <v>1273.5999999999999</v>
       </c>
       <c r="H6" s="16">
         <v>2129.6999999999998</v>
       </c>
       <c r="I6" s="17">
         <v>3165.2</v>
@@ -2123,66 +2149,68 @@
       </c>
       <c r="BB6" s="15">
         <v>2956.2</v>
       </c>
       <c r="BC6" s="16">
         <v>6126.7</v>
       </c>
       <c r="BD6" s="16">
         <v>9823.9</v>
       </c>
       <c r="BE6" s="17">
         <v>15233.7</v>
       </c>
       <c r="BF6" s="15">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="16">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="16">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="17">
         <v>17149</v>
       </c>
-      <c r="BJ6" s="16">
+      <c r="BJ6" s="15">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="16">
         <v>7847.4</v>
       </c>
-      <c r="BL6" s="17">
+      <c r="BL6" s="16">
         <v>12836.4</v>
       </c>
-      <c r="BM6" s="26"/>
+      <c r="BM6" s="17">
+        <v>20907.2</v>
+      </c>
       <c r="BN6" s="26"/>
       <c r="BO6" s="26"/>
     </row>
     <row r="7" spans="1:67">
-      <c r="A7" s="44" t="s">
-        <v>76</v>
+      <c r="A7" s="41" t="s">
+        <v>75</v>
       </c>
       <c r="B7" s="19">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="20">
         <v>99.8</v>
       </c>
       <c r="D7" s="20">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="21">
         <v>428.8</v>
       </c>
       <c r="F7" s="19">
         <v>51.2</v>
       </c>
       <c r="G7" s="20">
         <v>112.2</v>
       </c>
       <c r="H7" s="20">
         <v>333</v>
       </c>
       <c r="I7" s="21">
         <v>641.6</v>
       </c>
@@ -2320,65 +2348,67 @@
       </c>
       <c r="BB7" s="19">
         <v>512.5</v>
       </c>
       <c r="BC7" s="20">
         <v>1176</v>
       </c>
       <c r="BD7" s="20">
         <v>2811.3</v>
       </c>
       <c r="BE7" s="21">
         <v>4235.3</v>
       </c>
       <c r="BF7" s="19">
         <v>572.9</v>
       </c>
       <c r="BG7" s="20">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="20">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="21">
         <v>5074.1000000000004</v>
       </c>
-      <c r="BJ7" s="20">
+      <c r="BJ7" s="19">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="20">
         <v>1376.9</v>
       </c>
-      <c r="BL7" s="21">
+      <c r="BL7" s="20">
         <v>3681.4</v>
       </c>
-      <c r="BM7" s="26"/>
+      <c r="BM7" s="21">
+        <v>6170.6</v>
+      </c>
       <c r="BN7" s="26"/>
       <c r="BO7" s="26"/>
     </row>
     <row r="8" spans="1:67">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="41" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="19">
         <v>1474.5</v>
       </c>
       <c r="C8" s="20">
         <v>3220.2</v>
       </c>
       <c r="D8" s="20">
         <v>4908.5</v>
       </c>
       <c r="E8" s="21">
         <v>7564.6</v>
       </c>
       <c r="F8" s="19">
         <v>1923.3</v>
       </c>
       <c r="G8" s="20">
         <v>4207.2</v>
       </c>
       <c r="H8" s="20">
         <v>6558.6</v>
       </c>
       <c r="I8" s="21">
         <v>9068.5</v>
@@ -2517,65 +2547,67 @@
       </c>
       <c r="BB8" s="19">
         <v>6048.5</v>
       </c>
       <c r="BC8" s="20">
         <v>12285.9</v>
       </c>
       <c r="BD8" s="20">
         <v>18744.400000000001</v>
       </c>
       <c r="BE8" s="21">
         <v>28544.5</v>
       </c>
       <c r="BF8" s="19">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="20">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="20">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="21">
         <v>30849.3</v>
       </c>
-      <c r="BJ8" s="20">
+      <c r="BJ8" s="19">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="20">
         <v>14881.8</v>
       </c>
-      <c r="BL8" s="21">
+      <c r="BL8" s="20">
         <v>23131</v>
       </c>
-      <c r="BM8" s="26"/>
+      <c r="BM8" s="21">
+        <v>36414.6</v>
+      </c>
       <c r="BN8" s="26"/>
       <c r="BO8" s="26"/>
     </row>
     <row r="9" spans="1:67">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="19">
         <v>4183</v>
       </c>
       <c r="C9" s="20">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="20">
         <v>13311.5</v>
       </c>
       <c r="E9" s="21">
         <v>21933.9</v>
       </c>
       <c r="F9" s="19">
         <v>5651</v>
       </c>
       <c r="G9" s="20">
         <v>11792.9</v>
       </c>
       <c r="H9" s="20">
         <v>17294.8</v>
       </c>
       <c r="I9" s="21">
         <v>24191.7</v>
@@ -2714,65 +2746,67 @@
       </c>
       <c r="BB9" s="19">
         <v>10991.9</v>
       </c>
       <c r="BC9" s="20">
         <v>24510.6</v>
       </c>
       <c r="BD9" s="20">
         <v>36753.1</v>
       </c>
       <c r="BE9" s="21">
         <v>55370.6</v>
       </c>
       <c r="BF9" s="19">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="20">
         <v>26294</v>
       </c>
       <c r="BH9" s="20">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="21">
         <v>57800</v>
       </c>
-      <c r="BJ9" s="20">
+      <c r="BJ9" s="19">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="20">
         <v>28188.1</v>
       </c>
-      <c r="BL9" s="21">
+      <c r="BL9" s="20">
         <v>42983.4</v>
       </c>
-      <c r="BM9" s="26"/>
+      <c r="BM9" s="21">
+        <v>64687.7</v>
+      </c>
       <c r="BN9" s="26"/>
       <c r="BO9" s="26"/>
     </row>
     <row r="10" spans="1:67">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="19">
         <v>816.3</v>
       </c>
       <c r="C10" s="20">
         <v>2007.4</v>
       </c>
       <c r="D10" s="20">
         <v>3168.5</v>
       </c>
       <c r="E10" s="21">
         <v>4367</v>
       </c>
       <c r="F10" s="19">
         <v>1039</v>
       </c>
       <c r="G10" s="20">
         <v>2513.4</v>
       </c>
       <c r="H10" s="20">
         <v>4331</v>
       </c>
       <c r="I10" s="21">
         <v>5775.3</v>
@@ -2911,65 +2945,67 @@
       </c>
       <c r="BB10" s="19">
         <v>5481.3</v>
       </c>
       <c r="BC10" s="20">
         <v>10146.700000000001</v>
       </c>
       <c r="BD10" s="20">
         <v>15672.5</v>
       </c>
       <c r="BE10" s="21">
         <v>24237.5</v>
       </c>
       <c r="BF10" s="19">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="20">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="20">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="21">
         <v>27066.400000000001</v>
       </c>
-      <c r="BJ10" s="20">
+      <c r="BJ10" s="19">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="20">
         <v>12577.4</v>
       </c>
-      <c r="BL10" s="21">
+      <c r="BL10" s="20">
         <v>19771.099999999999</v>
       </c>
-      <c r="BM10" s="26"/>
+      <c r="BM10" s="21">
+        <v>32782.5</v>
+      </c>
       <c r="BN10" s="26"/>
       <c r="BO10" s="26"/>
     </row>
     <row r="11" spans="1:67" ht="25.5" customHeight="1">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="19">
         <v>723.3</v>
       </c>
       <c r="C11" s="20">
         <v>1210.7</v>
       </c>
       <c r="D11" s="20">
         <v>1792.9</v>
       </c>
       <c r="E11" s="21">
         <v>2962.3</v>
       </c>
       <c r="F11" s="19">
         <v>896.5</v>
       </c>
       <c r="G11" s="20">
         <v>1492.2</v>
       </c>
       <c r="H11" s="20">
         <v>2143.1999999999998</v>
       </c>
       <c r="I11" s="21">
         <v>3264.4</v>
@@ -3108,65 +3144,67 @@
       </c>
       <c r="BB11" s="19">
         <v>2541.5</v>
       </c>
       <c r="BC11" s="20">
         <v>4924.3</v>
       </c>
       <c r="BD11" s="20">
         <v>7399</v>
       </c>
       <c r="BE11" s="21">
         <v>11353</v>
       </c>
       <c r="BF11" s="19">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="20">
         <v>5859</v>
       </c>
       <c r="BH11" s="20">
         <v>8631</v>
       </c>
       <c r="BI11" s="21">
         <v>13003.8</v>
       </c>
-      <c r="BJ11" s="20">
+      <c r="BJ11" s="19">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="20">
         <v>6601.8</v>
       </c>
-      <c r="BL11" s="21">
+      <c r="BL11" s="20">
         <v>10261.5</v>
       </c>
-      <c r="BM11" s="26"/>
+      <c r="BM11" s="21">
+        <v>15631.2</v>
+      </c>
       <c r="BN11" s="26"/>
       <c r="BO11" s="26"/>
     </row>
     <row r="12" spans="1:67" ht="22.5">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="43" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="19">
         <v>230.2</v>
       </c>
       <c r="C12" s="20">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="20">
         <v>792</v>
       </c>
       <c r="E12" s="21">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="19">
         <v>338.2</v>
       </c>
       <c r="G12" s="20">
         <v>608.1</v>
       </c>
       <c r="H12" s="20">
         <v>936.8</v>
       </c>
       <c r="I12" s="21">
         <v>1472</v>
@@ -3305,65 +3343,67 @@
       </c>
       <c r="BB12" s="19">
         <v>781.8</v>
       </c>
       <c r="BC12" s="20">
         <v>1486.3</v>
       </c>
       <c r="BD12" s="20">
         <v>2323.1999999999998</v>
       </c>
       <c r="BE12" s="21">
         <v>3124.9</v>
       </c>
       <c r="BF12" s="19">
         <v>905.1</v>
       </c>
       <c r="BG12" s="20">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="20">
         <v>2543</v>
       </c>
       <c r="BI12" s="21">
         <v>3562.1</v>
       </c>
-      <c r="BJ12" s="20">
+      <c r="BJ12" s="19">
         <v>950.8</v>
       </c>
       <c r="BK12" s="20">
         <v>1798.1</v>
       </c>
-      <c r="BL12" s="21">
+      <c r="BL12" s="20">
         <v>2827.1</v>
       </c>
-      <c r="BM12" s="26"/>
+      <c r="BM12" s="21">
+        <v>4203.2</v>
+      </c>
       <c r="BN12" s="26"/>
       <c r="BO12" s="26"/>
     </row>
     <row r="13" spans="1:67">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="41" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="19">
         <v>379.5</v>
       </c>
       <c r="C13" s="20">
         <v>996.7</v>
       </c>
       <c r="D13" s="20">
         <v>1882.7</v>
       </c>
       <c r="E13" s="21">
         <v>2949.2</v>
       </c>
       <c r="F13" s="19">
         <v>421.4</v>
       </c>
       <c r="G13" s="20">
         <v>1009.4</v>
       </c>
       <c r="H13" s="20">
         <v>1821.5</v>
       </c>
       <c r="I13" s="21">
         <v>2958.5</v>
@@ -3502,65 +3542,67 @@
       </c>
       <c r="BB13" s="19">
         <v>1460</v>
       </c>
       <c r="BC13" s="20">
         <v>3654.5</v>
       </c>
       <c r="BD13" s="20">
         <v>6281.9</v>
       </c>
       <c r="BE13" s="21">
         <v>10463.9</v>
       </c>
       <c r="BF13" s="19">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="20">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="20">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="21">
         <v>12289.6</v>
       </c>
-      <c r="BJ13" s="20">
+      <c r="BJ13" s="19">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="20">
         <v>5010.3999999999996</v>
       </c>
-      <c r="BL13" s="21">
+      <c r="BL13" s="20">
         <v>8413.6</v>
       </c>
-      <c r="BM13" s="26"/>
+      <c r="BM13" s="21">
+        <v>15469.6</v>
+      </c>
       <c r="BN13" s="26"/>
       <c r="BO13" s="26"/>
     </row>
     <row r="14" spans="1:67" s="11" customFormat="1">
-      <c r="A14" s="43" t="s">
+      <c r="A14" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="15">
         <v>439.1</v>
       </c>
       <c r="C14" s="16">
         <v>927</v>
       </c>
       <c r="D14" s="16">
         <v>1489.3</v>
       </c>
       <c r="E14" s="17">
         <v>2310.1</v>
       </c>
       <c r="F14" s="15">
         <v>542.6</v>
       </c>
       <c r="G14" s="16">
         <v>1095.5</v>
       </c>
       <c r="H14" s="16">
         <v>1809.8</v>
       </c>
       <c r="I14" s="17">
         <v>2619.1</v>
@@ -3699,65 +3741,67 @@
       </c>
       <c r="BB14" s="15">
         <v>1840.5</v>
       </c>
       <c r="BC14" s="16">
         <v>3618.9</v>
       </c>
       <c r="BD14" s="16">
         <v>5752.2</v>
       </c>
       <c r="BE14" s="17">
         <v>9586.9</v>
       </c>
       <c r="BF14" s="15">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="16">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="16">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="17">
         <v>10963.9</v>
       </c>
-      <c r="BJ14" s="16">
+      <c r="BJ14" s="15">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="16">
         <v>4769.3999999999996</v>
       </c>
-      <c r="BL14" s="17">
+      <c r="BL14" s="16">
         <v>7677.6</v>
       </c>
-      <c r="BM14" s="26"/>
+      <c r="BM14" s="17">
+        <v>12230.9</v>
+      </c>
       <c r="BN14" s="26"/>
       <c r="BO14" s="26"/>
     </row>
     <row r="15" spans="1:67" ht="22.5">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="19">
         <v>438.3</v>
       </c>
       <c r="C15" s="20">
         <v>901.4</v>
       </c>
       <c r="D15" s="20">
         <v>1477.1</v>
       </c>
       <c r="E15" s="21">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="19">
         <v>546.4</v>
       </c>
       <c r="G15" s="20">
         <v>1142.7</v>
       </c>
       <c r="H15" s="20">
         <v>2102.5</v>
       </c>
       <c r="I15" s="21">
         <v>3095.7</v>
@@ -3896,65 +3940,67 @@
       </c>
       <c r="BB15" s="19">
         <v>2435.4</v>
       </c>
       <c r="BC15" s="20">
         <v>4796.1000000000004</v>
       </c>
       <c r="BD15" s="20">
         <v>7791.5</v>
       </c>
       <c r="BE15" s="21">
         <v>14399</v>
       </c>
       <c r="BF15" s="19">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="20">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="20">
         <v>8947</v>
       </c>
       <c r="BI15" s="21">
         <v>17009.400000000001</v>
       </c>
-      <c r="BJ15" s="20">
+      <c r="BJ15" s="19">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="20">
         <v>6333.2</v>
       </c>
-      <c r="BL15" s="21">
+      <c r="BL15" s="20">
         <v>10499.9</v>
       </c>
-      <c r="BM15" s="26"/>
+      <c r="BM15" s="21">
+        <v>20084.7</v>
+      </c>
       <c r="BN15" s="26"/>
       <c r="BO15" s="26"/>
     </row>
     <row r="16" spans="1:67">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="19">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="20">
         <v>1256.2</v>
       </c>
       <c r="D16" s="20">
         <v>2179.1</v>
       </c>
       <c r="E16" s="21">
         <v>3420.8</v>
       </c>
       <c r="F16" s="19">
         <v>702.2</v>
       </c>
       <c r="G16" s="20">
         <v>1386.8</v>
       </c>
       <c r="H16" s="20">
         <v>2420.1</v>
       </c>
       <c r="I16" s="21">
         <v>3545.7</v>
@@ -4093,65 +4139,67 @@
       </c>
       <c r="BB16" s="19">
         <v>2080.5</v>
       </c>
       <c r="BC16" s="20">
         <v>4314.6000000000004</v>
       </c>
       <c r="BD16" s="20">
         <v>6426.2</v>
       </c>
       <c r="BE16" s="21">
         <v>10369.200000000001</v>
       </c>
       <c r="BF16" s="19">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="20">
         <v>4760</v>
       </c>
       <c r="BH16" s="20">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="21">
         <v>11570.3</v>
       </c>
-      <c r="BJ16" s="20">
+      <c r="BJ16" s="19">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="20">
         <v>6190.7</v>
       </c>
-      <c r="BL16" s="21">
+      <c r="BL16" s="20">
         <v>9214.7999999999993</v>
       </c>
-      <c r="BM16" s="26"/>
+      <c r="BM16" s="21">
+        <v>14596.4</v>
+      </c>
       <c r="BN16" s="26"/>
       <c r="BO16" s="26"/>
     </row>
     <row r="17" spans="1:67">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>391.9</v>
       </c>
       <c r="C17" s="20">
         <v>650.6</v>
       </c>
       <c r="D17" s="20">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="21">
         <v>1797.6</v>
       </c>
       <c r="F17" s="19">
         <v>528.6</v>
       </c>
       <c r="G17" s="20">
         <v>874.8</v>
       </c>
       <c r="H17" s="20">
         <v>1303</v>
       </c>
       <c r="I17" s="21">
         <v>1955.2</v>
@@ -4290,65 +4338,67 @@
       </c>
       <c r="BB17" s="19">
         <v>1075</v>
       </c>
       <c r="BC17" s="20">
         <v>1745.5</v>
       </c>
       <c r="BD17" s="20">
         <v>2672.8</v>
       </c>
       <c r="BE17" s="21">
         <v>6091.2</v>
       </c>
       <c r="BF17" s="19">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="20">
         <v>1999</v>
       </c>
       <c r="BH17" s="20">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="21">
         <v>6797.6</v>
       </c>
-      <c r="BJ17" s="20">
+      <c r="BJ17" s="19">
         <v>1148</v>
       </c>
       <c r="BK17" s="20">
         <v>2229.9</v>
       </c>
-      <c r="BL17" s="21">
+      <c r="BL17" s="20">
         <v>3427.6</v>
       </c>
-      <c r="BM17" s="26"/>
+      <c r="BM17" s="21">
+        <v>7633.8</v>
+      </c>
       <c r="BN17" s="26"/>
       <c r="BO17" s="26"/>
     </row>
     <row r="18" spans="1:67">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="19">
         <v>866.3</v>
       </c>
       <c r="C18" s="20">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="20">
         <v>3331.3</v>
       </c>
       <c r="E18" s="21">
         <v>6179.1</v>
       </c>
       <c r="F18" s="19">
         <v>1248.7</v>
       </c>
       <c r="G18" s="20">
         <v>2758.8</v>
       </c>
       <c r="H18" s="20">
         <v>3850.5</v>
       </c>
       <c r="I18" s="21">
         <v>5562.1</v>
@@ -4487,65 +4537,67 @@
       </c>
       <c r="BB18" s="19">
         <v>2256.8000000000002</v>
       </c>
       <c r="BC18" s="20">
         <v>5374.4</v>
       </c>
       <c r="BD18" s="20">
         <v>8292.9</v>
       </c>
       <c r="BE18" s="21">
         <v>13820.9</v>
       </c>
       <c r="BF18" s="19">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="20">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="20">
         <v>9614</v>
       </c>
       <c r="BI18" s="21">
         <v>15985.7</v>
       </c>
-      <c r="BJ18" s="20">
+      <c r="BJ18" s="19">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="20">
         <v>6926.5</v>
       </c>
-      <c r="BL18" s="21">
+      <c r="BL18" s="20">
         <v>10652.6</v>
       </c>
-      <c r="BM18" s="26"/>
+      <c r="BM18" s="21">
+        <v>18420.7</v>
+      </c>
       <c r="BN18" s="26"/>
       <c r="BO18" s="26"/>
     </row>
     <row r="19" spans="1:67">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="19">
         <v>1386.9</v>
       </c>
       <c r="C19" s="20">
         <v>3523.7</v>
       </c>
       <c r="D19" s="20">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="21">
         <v>7567.7</v>
       </c>
       <c r="F19" s="19">
         <v>1704.8</v>
       </c>
       <c r="G19" s="20">
         <v>3860.2</v>
       </c>
       <c r="H19" s="20">
         <v>5365</v>
       </c>
       <c r="I19" s="21">
         <v>4617.8999999999996</v>
@@ -4684,66 +4736,68 @@
       </c>
       <c r="BB19" s="19">
         <v>4458.6000000000004</v>
       </c>
       <c r="BC19" s="20">
         <v>9360</v>
       </c>
       <c r="BD19" s="20">
         <v>14162.1</v>
       </c>
       <c r="BE19" s="21">
         <v>19505.3</v>
       </c>
       <c r="BF19" s="19">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="20">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="20">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="21">
         <v>22960.5</v>
       </c>
-      <c r="BJ19" s="20">
+      <c r="BJ19" s="19">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="20">
         <v>13772.8</v>
       </c>
-      <c r="BL19" s="21">
+      <c r="BL19" s="20">
         <v>21086.1</v>
       </c>
-      <c r="BM19" s="26"/>
+      <c r="BM19" s="21">
+        <v>29292.3</v>
+      </c>
       <c r="BN19" s="26"/>
       <c r="BO19" s="26"/>
     </row>
     <row r="20" spans="1:67" s="12" customFormat="1">
-      <c r="A20" s="44" t="s">
-        <v>77</v>
+      <c r="A20" s="41" t="s">
+        <v>76</v>
       </c>
       <c r="B20" s="19">
         <v>397.3</v>
       </c>
       <c r="C20" s="20">
         <v>913.4</v>
       </c>
       <c r="D20" s="20">
         <v>1608.4</v>
       </c>
       <c r="E20" s="21">
         <v>3919.4</v>
       </c>
       <c r="F20" s="19">
         <v>821.9</v>
       </c>
       <c r="G20" s="20">
         <v>1472</v>
       </c>
       <c r="H20" s="20">
         <v>2370.4</v>
       </c>
       <c r="I20" s="21">
         <v>3320.8</v>
       </c>
@@ -4881,65 +4935,67 @@
       </c>
       <c r="BB20" s="19">
         <v>1843.5</v>
       </c>
       <c r="BC20" s="20">
         <v>3757.9</v>
       </c>
       <c r="BD20" s="20">
         <v>6189.8</v>
       </c>
       <c r="BE20" s="21">
         <v>10989.8</v>
       </c>
       <c r="BF20" s="19">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="20">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="20">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="21">
         <v>14908.8</v>
       </c>
-      <c r="BJ20" s="20">
+      <c r="BJ20" s="19">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="20">
         <v>6965</v>
       </c>
-      <c r="BL20" s="21">
+      <c r="BL20" s="20">
         <v>10236</v>
       </c>
-      <c r="BM20" s="26"/>
+      <c r="BM20" s="21">
+        <v>15959.8</v>
+      </c>
       <c r="BN20" s="26"/>
       <c r="BO20" s="26"/>
     </row>
     <row r="21" spans="1:67" ht="22.5">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="19">
         <v>1841.2</v>
       </c>
       <c r="C21" s="20">
         <v>3008.1</v>
       </c>
       <c r="D21" s="20">
         <v>3905.7</v>
       </c>
       <c r="E21" s="21">
         <v>5639.2</v>
       </c>
       <c r="F21" s="19">
         <v>1547</v>
       </c>
       <c r="G21" s="20">
         <v>2729.9</v>
       </c>
       <c r="H21" s="20">
         <v>3926.5</v>
       </c>
       <c r="I21" s="21">
         <v>7080.9</v>
@@ -5078,65 +5134,67 @@
       </c>
       <c r="BB21" s="19">
         <v>4127.7</v>
       </c>
       <c r="BC21" s="20">
         <v>6417.1</v>
       </c>
       <c r="BD21" s="20">
         <v>8861.7000000000007</v>
       </c>
       <c r="BE21" s="21">
         <v>15802.6</v>
       </c>
       <c r="BF21" s="19">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="20">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="20">
         <v>10326</v>
       </c>
       <c r="BI21" s="21">
         <v>16133.1</v>
       </c>
-      <c r="BJ21" s="20">
+      <c r="BJ21" s="19">
         <v>5064</v>
       </c>
       <c r="BK21" s="20">
         <v>8280.7000000000007</v>
       </c>
-      <c r="BL21" s="21">
+      <c r="BL21" s="20">
         <v>11778.6</v>
       </c>
-      <c r="BM21" s="26"/>
+      <c r="BM21" s="21">
+        <v>17248.5</v>
+      </c>
       <c r="BN21" s="26"/>
       <c r="BO21" s="26"/>
     </row>
     <row r="22" spans="1:67">
-      <c r="A22" s="44" t="s">
+      <c r="A22" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="19">
         <v>814.8</v>
       </c>
       <c r="C22" s="20">
         <v>1370.8</v>
       </c>
       <c r="D22" s="20">
         <v>1930.4</v>
       </c>
       <c r="E22" s="21">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="19">
         <v>689.2</v>
       </c>
       <c r="G22" s="20">
         <v>1324.2</v>
       </c>
       <c r="H22" s="20">
         <v>1915.8</v>
       </c>
       <c r="I22" s="21">
         <v>2881.8</v>
@@ -5275,65 +5333,67 @@
       </c>
       <c r="BB22" s="19">
         <v>1928.9</v>
       </c>
       <c r="BC22" s="20">
         <v>3551.8</v>
       </c>
       <c r="BD22" s="20">
         <v>5792.1</v>
       </c>
       <c r="BE22" s="21">
         <v>10343.5</v>
       </c>
       <c r="BF22" s="19">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="20">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="20">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="21">
         <v>11581.3</v>
       </c>
-      <c r="BJ22" s="20">
+      <c r="BJ22" s="19">
         <v>2229</v>
       </c>
       <c r="BK22" s="20">
         <v>4245.3999999999996</v>
       </c>
-      <c r="BL22" s="21">
+      <c r="BL22" s="20">
         <v>6706.2</v>
       </c>
-      <c r="BM22" s="26"/>
+      <c r="BM22" s="21">
+        <v>11849.7</v>
+      </c>
       <c r="BN22" s="26"/>
       <c r="BO22" s="26"/>
     </row>
     <row r="23" spans="1:67" ht="22.5">
-      <c r="A23" s="44" t="s">
+      <c r="A23" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="19">
         <v>209.9</v>
       </c>
       <c r="C23" s="20">
         <v>498.3</v>
       </c>
       <c r="D23" s="20">
         <v>781.9</v>
       </c>
       <c r="E23" s="21">
         <v>1212.2</v>
       </c>
       <c r="F23" s="19">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="20">
         <v>499.2</v>
       </c>
       <c r="H23" s="20">
         <v>909.8</v>
       </c>
       <c r="I23" s="21">
         <v>1407.2</v>
@@ -5472,65 +5532,67 @@
       </c>
       <c r="BB23" s="19">
         <v>987.7</v>
       </c>
       <c r="BC23" s="20">
         <v>2004.4</v>
       </c>
       <c r="BD23" s="20">
         <v>2955.5</v>
       </c>
       <c r="BE23" s="21">
         <v>4664.7</v>
       </c>
       <c r="BF23" s="19">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="20">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="20">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="21">
         <v>5087.8</v>
       </c>
-      <c r="BJ23" s="20">
+      <c r="BJ23" s="19">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="20">
         <v>2721.5</v>
       </c>
-      <c r="BL23" s="21">
+      <c r="BL23" s="20">
         <v>4108</v>
       </c>
-      <c r="BM23" s="26"/>
+      <c r="BM23" s="21">
+        <v>5804.9</v>
+      </c>
       <c r="BN23" s="26"/>
       <c r="BO23" s="26"/>
     </row>
     <row r="24" spans="1:67">
-      <c r="A24" s="44" t="s">
+      <c r="A24" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="19">
         <v>185.6</v>
       </c>
       <c r="C24" s="20">
         <v>392.6</v>
       </c>
       <c r="D24" s="20">
         <v>599.1</v>
       </c>
       <c r="E24" s="21">
         <v>862.7</v>
       </c>
       <c r="F24" s="19">
         <v>226.7</v>
       </c>
       <c r="G24" s="20">
         <v>440.7</v>
       </c>
       <c r="H24" s="20">
         <v>683.3</v>
       </c>
       <c r="I24" s="21">
         <v>1040.9000000000001</v>
@@ -5669,65 +5731,67 @@
       </c>
       <c r="BB24" s="19">
         <v>807.6</v>
       </c>
       <c r="BC24" s="20">
         <v>1865.9</v>
       </c>
       <c r="BD24" s="20">
         <v>3067.1</v>
       </c>
       <c r="BE24" s="21">
         <v>4511.5</v>
       </c>
       <c r="BF24" s="19">
         <v>933.2</v>
       </c>
       <c r="BG24" s="20">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="20">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="21">
         <v>4780.8</v>
       </c>
-      <c r="BJ24" s="20">
+      <c r="BJ24" s="19">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="20">
         <v>2251</v>
       </c>
-      <c r="BL24" s="21">
+      <c r="BL24" s="20">
         <v>4064.9</v>
       </c>
-      <c r="BM24" s="26"/>
+      <c r="BM24" s="21">
+        <v>4125.8</v>
+      </c>
       <c r="BN24" s="26"/>
       <c r="BO24" s="26"/>
     </row>
     <row r="25" spans="1:67">
-      <c r="A25" s="44" t="s">
+      <c r="A25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="19">
         <v>220</v>
       </c>
       <c r="C25" s="20">
         <v>490.9</v>
       </c>
       <c r="D25" s="20">
         <v>822.4</v>
       </c>
       <c r="E25" s="21">
         <v>1020.9</v>
       </c>
       <c r="F25" s="19">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="20">
         <v>581.70000000000005</v>
       </c>
       <c r="H25" s="20">
         <v>994.9</v>
       </c>
       <c r="I25" s="21">
         <v>1228.5999999999999</v>
@@ -5866,65 +5930,67 @@
       </c>
       <c r="BB25" s="19">
         <v>1106.4000000000001</v>
       </c>
       <c r="BC25" s="20">
         <v>2041.8</v>
       </c>
       <c r="BD25" s="20">
         <v>3472.3</v>
       </c>
       <c r="BE25" s="21">
         <v>6043.6</v>
       </c>
       <c r="BF25" s="19">
         <v>1248</v>
       </c>
       <c r="BG25" s="20">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="20">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="21">
         <v>6980.6</v>
       </c>
-      <c r="BJ25" s="20">
+      <c r="BJ25" s="19">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="20">
         <v>2759</v>
       </c>
-      <c r="BL25" s="21">
+      <c r="BL25" s="20">
         <v>4445.3999999999996</v>
       </c>
-      <c r="BM25" s="26"/>
+      <c r="BM25" s="21">
+        <v>4739.5</v>
+      </c>
       <c r="BN25" s="26"/>
       <c r="BO25" s="26"/>
     </row>
     <row r="26" spans="1:67">
-      <c r="A26" s="44" t="s">
+      <c r="A26" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="19">
         <v>323.3</v>
       </c>
       <c r="C26" s="20">
         <v>769.2</v>
       </c>
       <c r="D26" s="20">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="21">
         <v>1451.9</v>
       </c>
       <c r="F26" s="19">
         <v>340.8</v>
       </c>
       <c r="G26" s="20">
         <v>770.4</v>
       </c>
       <c r="H26" s="20">
         <v>1147.4000000000001</v>
       </c>
       <c r="I26" s="21">
         <v>1822.4</v>
@@ -6063,65 +6129,67 @@
       </c>
       <c r="BB26" s="19">
         <v>1636.5</v>
       </c>
       <c r="BC26" s="20">
         <v>2583.6999999999998</v>
       </c>
       <c r="BD26" s="20">
         <v>4114.7</v>
       </c>
       <c r="BE26" s="21">
         <v>7509.7</v>
       </c>
       <c r="BF26" s="19">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="20">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="20">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="21">
         <v>8157.6</v>
       </c>
-      <c r="BJ26" s="20">
+      <c r="BJ26" s="19">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="20">
         <v>3268.7</v>
       </c>
-      <c r="BL26" s="21">
+      <c r="BL26" s="20">
         <v>5022.2</v>
       </c>
-      <c r="BM26" s="26"/>
+      <c r="BM26" s="21">
+        <v>9387.9</v>
+      </c>
       <c r="BN26" s="26"/>
       <c r="BO26" s="26"/>
     </row>
     <row r="27" spans="1:67">
-      <c r="A27" s="44" t="s">
+      <c r="A27" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="22">
         <v>188.3</v>
       </c>
       <c r="C27" s="23">
         <v>433.9</v>
       </c>
       <c r="D27" s="23">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="24">
         <v>1758.3</v>
       </c>
       <c r="F27" s="22">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="23">
         <v>869.9</v>
       </c>
       <c r="H27" s="23">
         <v>1684</v>
       </c>
       <c r="I27" s="24">
         <v>2120.3000000000002</v>
@@ -6260,107 +6328,120 @@
       </c>
       <c r="BB27" s="22">
         <v>1528.6</v>
       </c>
       <c r="BC27" s="23">
         <v>3048.8</v>
       </c>
       <c r="BD27" s="23">
         <v>6136.5</v>
       </c>
       <c r="BE27" s="24">
         <v>6830.8</v>
       </c>
       <c r="BF27" s="22">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="23">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="23">
         <v>7142</v>
       </c>
       <c r="BI27" s="24">
         <v>8283.7999999999993</v>
       </c>
-      <c r="BJ27" s="23">
+      <c r="BJ27" s="22">
         <v>1760</v>
       </c>
       <c r="BK27" s="23">
         <v>3461</v>
       </c>
-      <c r="BL27" s="24">
+      <c r="BL27" s="23">
         <v>6911.7</v>
       </c>
-      <c r="BM27" s="26"/>
+      <c r="BM27" s="24">
+        <v>9321.5</v>
+      </c>
       <c r="BN27" s="26"/>
       <c r="BO27" s="26"/>
     </row>
+    <row r="30" spans="1:67">
+      <c r="A30" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+    </row>
   </sheetData>
-  <mergeCells count="18">
-    <mergeCell ref="BJ3:BL3"/>
+  <mergeCells count="19">
+    <mergeCell ref="AS2:AV2"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="A30:C30"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="F3:I3"/>
-    <mergeCell ref="AS2:AV2"/>
-[...6 lines deleted...]
-    <mergeCell ref="V3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6369,92 +6450,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A10E711B-7E56-400C-ABF5-EBD02133ACA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A10E711B-7E56-400C-ABF5-EBD02133ACA0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2010-2025 (NACE 03-2007)</vt:lpstr>
     </vt:vector>