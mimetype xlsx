--- v1 (2026-05-24)
+++ v2 (2026-07-14)
@@ -4,66 +4,66 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="6405" windowWidth="14310" windowHeight="6420" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13920" windowHeight="12270" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2010-2025 (NACE 03-2007)" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="80">
   <si>
     <t>1 quarter</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>9 months</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>Total for branches</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t xml:space="preserve">    Mining and quarrying</t>
   </si>
   <si>
@@ -241,64 +241,57 @@
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023003</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Department of National Accounts</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ibrayeva D.K., Botabayeva Zh.Z.,</t>
-[...1 lines deleted...]
-  <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>E-mail:</t>
-  </si>
-[...2 lines deleted...]
-zh.botabayeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>Statistical data of BNS and administrative data of Government agencies</t>
   </si>
   <si>
     <t>Methodology for calculating labor productivity</t>
   </si>
@@ -308,65 +301,90 @@
   <si>
     <t xml:space="preserve">Labor productivity by region by type of economic activity </t>
   </si>
   <si>
     <t>2010–2023 – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2007), which is comparable with NACE Rev.2;
 from 2024 onward – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2019), which is comparable with NACE Rev.2.</t>
   </si>
   <si>
     <t>According to the SNA 2008 from the section "Real estate activities" excludes conditional accommodation, because conditional housing implies the production of housing services by the homeowners in which they live for own consumption. 
 Labor productivity in the "Agriculture, forestry ang fisheries" in 2015-2018. was recalculated in connection with the addition of the number of people employed in private household plots (personal subsidiary plots).</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fisheries</t>
   </si>
   <si>
     <t>Real estate activities</t>
   </si>
   <si>
     <t>* Preliminary data</t>
   </si>
   <si>
     <t>year*</t>
   </si>
   <si>
     <t xml:space="preserve">©Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics </t>
+  </si>
+  <si>
+    <t>d.ibraeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ibrayeva D.K.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+  <numFmts count="13">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -389,50 +407,52 @@
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
@@ -442,60 +462,153 @@
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="13"/>
+      <color theme="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -612,203 +725,360 @@
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="172" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="9" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="63">
+    <cellStyle name="Comma" xfId="9"/>
+    <cellStyle name="Comma [0]_Book2" xfId="10"/>
+    <cellStyle name="Comma_Book2" xfId="11"/>
+    <cellStyle name="Comma0" xfId="12"/>
+    <cellStyle name="Currency" xfId="13"/>
+    <cellStyle name="Currency [0]_Book2" xfId="14"/>
+    <cellStyle name="Currency_Book2" xfId="15"/>
+    <cellStyle name="Currency0" xfId="16"/>
+    <cellStyle name="Date" xfId="17"/>
+    <cellStyle name="Fixed" xfId="18"/>
+    <cellStyle name="Heading 1" xfId="19"/>
+    <cellStyle name="Heading 2" xfId="20"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="21"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="22"/>
+    <cellStyle name="normal" xfId="23"/>
+    <cellStyle name="Normální 6" xfId="24"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="25"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="26"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="27"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="28"/>
+    <cellStyle name="Percent" xfId="29"/>
+    <cellStyle name="S10" xfId="30"/>
+    <cellStyle name="S12" xfId="31"/>
+    <cellStyle name="S13" xfId="32"/>
+    <cellStyle name="S14" xfId="33"/>
+    <cellStyle name="S15" xfId="34"/>
+    <cellStyle name="S16" xfId="35"/>
+    <cellStyle name="S2" xfId="36"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="37"/>
+    <cellStyle name="S4 3 2" xfId="38"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="39"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="40"/>
+    <cellStyle name="S6" xfId="41"/>
+    <cellStyle name="S7" xfId="42"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="43"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="44"/>
+    <cellStyle name="Total" xfId="45"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="46"/>
+    <cellStyle name="Денежный 2" xfId="47"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 3 2" xfId="48"/>
+    <cellStyle name="Обычный 3 3" xfId="49"/>
     <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="51"/>
+    <cellStyle name="Обычный 4 3" xfId="50"/>
+    <cellStyle name="Обычный 5" xfId="52"/>
+    <cellStyle name="Обычный 6" xfId="53"/>
+    <cellStyle name="Обычный 6 2" xfId="54"/>
+    <cellStyle name="Обычный 7" xfId="55"/>
+    <cellStyle name="Обычный 7 2" xfId="56"/>
+    <cellStyle name="Обычный 8" xfId="57"/>
+    <cellStyle name="Обычный 9" xfId="58"/>
     <cellStyle name="Обычный_Лист1" xfId="7"/>
     <cellStyle name="Обычный_Лист17" xfId="8"/>
+    <cellStyle name="Процентный 2" xfId="59"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="60"/>
+    <cellStyle name="Финансовый 2 2" xfId="61"/>
+    <cellStyle name="Финансовый 2 3" xfId="62"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1069,554 +1339,565 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b10/na5nx6vwpxhzxirl1tm5ralwk1o11bgb/24.Methodology%20for%20calculating%20labor%20productivity.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294880/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b10/na5nx6vwpxhzxirl1tm5ralwk1o11bgb/24.Methodology%20for%20calculating%20labor%20productivity.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294880/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.5" customWidth="1"/>
     <col min="2" max="2" width="92.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="28">
+      <c r="B2" s="27">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="27" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="28" t="s">
+      <c r="B5" s="27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="45" t="s">
-        <v>73</v>
+      <c r="B6" s="43" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="29" t="s">
+      <c r="B7" s="28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B8" s="29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="29" t="s">
+      <c r="B9" s="28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="36" t="s">
-        <v>69</v>
+      <c r="B10" s="34" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="29" t="s">
-        <v>74</v>
+      <c r="B11" s="28" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="38" t="s">
+      <c r="B12" s="36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="38" t="s">
-        <v>70</v>
+      <c r="B13" s="36" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="52" t="s">
+      <c r="A14" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="39" t="s">
-        <v>71</v>
+      <c r="B14" s="37" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="53"/>
-[...1 lines deleted...]
-        <v>72</v>
+      <c r="A15" s="55"/>
+      <c r="B15" s="37" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B16" s="35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="31">
-        <v>46141</v>
+      <c r="B17" s="30">
+        <v>46210</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="31">
-        <v>46210</v>
+      <c r="B18" s="53">
+        <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="29" t="s">
+      <c r="B19" s="28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="26" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="29" t="s">
-        <v>58</v>
+      <c r="B20" s="28" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="32" t="s">
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="26" t="s">
         <v>60</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>62</v>
+      <c r="B22" s="36" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B22" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="50"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="50"/>
+    <col min="1" max="1" width="9.33203125" style="48"/>
+    <col min="2" max="2" width="130.83203125" style="48" customWidth="1"/>
+    <col min="3" max="16384" width="9.33203125" style="48"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="47" t="s">
-        <v>63</v>
+      <c r="B5" s="45" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="47" t="s">
-        <v>64</v>
+      <c r="B6" s="45" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="47" t="s">
-        <v>65</v>
+      <c r="B7" s="45" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="47" t="s">
-        <v>66</v>
+      <c r="B8" s="45" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="47" t="s">
-        <v>67</v>
+      <c r="B9" s="45" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="48" t="s">
-        <v>68</v>
+      <c r="B10" s="46" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="34"/>
+      <c r="B11" s="32"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="34"/>
+      <c r="B12" s="32"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="35"/>
+      <c r="B13" s="33"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="35"/>
+      <c r="B14" s="33"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="51" t="s">
-        <v>79</v>
+      <c r="B15" s="49" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="35"/>
+      <c r="B16" s="33"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="35"/>
+      <c r="B17" s="33"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="35"/>
+      <c r="B18" s="33"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="49"/>
+      <c r="B19" s="47"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AL5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BW14" sqref="BW14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.1640625" style="2" customWidth="1"/>
     <col min="4" max="6" width="11.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.33203125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.33203125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
     <col min="12" max="13" width="11.33203125" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="12.5" style="2" customWidth="1"/>
     <col min="16" max="18" width="9.33203125" style="2"/>
     <col min="19" max="19" width="12.1640625" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.33203125" style="2"/>
     <col min="21" max="21" width="11.6640625" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.33203125" style="2"/>
     <col min="23" max="23" width="13" style="2" customWidth="1"/>
     <col min="24" max="24" width="9.33203125" style="2"/>
     <col min="25" max="25" width="13" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="12.83203125" style="2" customWidth="1"/>
     <col min="28" max="28" width="9.33203125" style="2"/>
     <col min="29" max="29" width="13" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="11.83203125" style="2" customWidth="1"/>
     <col min="32" max="34" width="9.33203125" style="2"/>
     <col min="35" max="35" width="11.5" style="2" customWidth="1"/>
     <col min="36" max="38" width="9.33203125" style="2"/>
     <col min="39" max="39" width="11.5" style="2" customWidth="1"/>
     <col min="40" max="42" width="9.33203125" style="2"/>
     <col min="43" max="43" width="11.5" style="2" customWidth="1"/>
     <col min="44" max="45" width="9.33203125" style="2"/>
     <col min="46" max="46" width="9.33203125" style="2" customWidth="1"/>
     <col min="47" max="49" width="9.33203125" style="2"/>
     <col min="50" max="50" width="9.33203125" style="2" customWidth="1"/>
     <col min="51" max="53" width="9.33203125" style="2"/>
     <col min="54" max="54" width="8.33203125" style="2" customWidth="1"/>
     <col min="55" max="57" width="9.33203125" style="2"/>
     <col min="58" max="58" width="8.1640625" style="2" customWidth="1"/>
     <col min="59" max="61" width="9.33203125" style="2"/>
     <col min="62" max="62" width="12.1640625" style="2" customWidth="1"/>
     <col min="63" max="63" width="11.5" style="2" customWidth="1"/>
     <col min="64" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="12.75">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:69" ht="12.75">
+      <c r="A1" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="4"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
-      <c r="AS2" s="57"/>
-[...2 lines deleted...]
-      <c r="AV2" s="57"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="60"/>
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
       <c r="BD2" s="13" t="s">
         <v>30</v>
       </c>
       <c r="BI2" s="14"/>
       <c r="BJ2" s="25"/>
       <c r="BK2" s="25"/>
-      <c r="BL2" s="25"/>
-      <c r="BM2" s="25" t="s">
+      <c r="BL2" s="57" t="s">
         <v>31</v>
       </c>
+      <c r="BM2" s="57"/>
+      <c r="BN2" s="57"/>
+      <c r="BO2" s="57"/>
+      <c r="BP2" s="57"/>
+      <c r="BQ2" s="57"/>
     </row>
-    <row r="3" spans="1:67" s="8" customFormat="1" ht="24" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="54">
+    <row r="3" spans="1:69" s="8" customFormat="1" ht="24" customHeight="1">
+      <c r="A3" s="59"/>
+      <c r="B3" s="56">
         <v>2010</v>
       </c>
-      <c r="C3" s="54"/>
-[...2 lines deleted...]
-      <c r="F3" s="54">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56">
         <v>2011</v>
       </c>
-      <c r="G3" s="54"/>
-[...2 lines deleted...]
-      <c r="J3" s="54">
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56">
         <v>2012</v>
       </c>
-      <c r="K3" s="54"/>
-[...2 lines deleted...]
-      <c r="N3" s="54">
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56">
         <v>2013</v>
       </c>
-      <c r="O3" s="54"/>
-[...2 lines deleted...]
-      <c r="R3" s="54">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56">
         <v>2014</v>
       </c>
-      <c r="S3" s="54"/>
-[...2 lines deleted...]
-      <c r="V3" s="54">
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56">
         <v>2015</v>
       </c>
-      <c r="W3" s="54"/>
-[...2 lines deleted...]
-      <c r="Z3" s="54">
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56">
         <v>2016</v>
       </c>
-      <c r="AA3" s="54"/>
-[...2 lines deleted...]
-      <c r="AD3" s="54">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56">
         <v>2017</v>
       </c>
-      <c r="AE3" s="54"/>
-[...2 lines deleted...]
-      <c r="AH3" s="54">
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56">
         <v>2018</v>
       </c>
-      <c r="AI3" s="54"/>
-[...2 lines deleted...]
-      <c r="AL3" s="54">
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="56">
         <v>2019</v>
       </c>
-      <c r="AM3" s="54"/>
-[...2 lines deleted...]
-      <c r="AP3" s="54">
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56"/>
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="54"/>
-[...2 lines deleted...]
-      <c r="AT3" s="54">
+      <c r="AQ3" s="56"/>
+      <c r="AR3" s="56"/>
+      <c r="AS3" s="56"/>
+      <c r="AT3" s="56">
         <v>2021</v>
       </c>
-      <c r="AU3" s="54"/>
-[...2 lines deleted...]
-      <c r="AX3" s="54">
+      <c r="AU3" s="56"/>
+      <c r="AV3" s="56"/>
+      <c r="AW3" s="56"/>
+      <c r="AX3" s="56">
         <v>2022</v>
       </c>
-      <c r="AY3" s="54"/>
-[...2 lines deleted...]
-      <c r="BB3" s="54">
+      <c r="AY3" s="56"/>
+      <c r="AZ3" s="56"/>
+      <c r="BA3" s="56"/>
+      <c r="BB3" s="56">
         <v>2023</v>
       </c>
-      <c r="BC3" s="54"/>
-[...2 lines deleted...]
-      <c r="BF3" s="54">
+      <c r="BC3" s="56"/>
+      <c r="BD3" s="56"/>
+      <c r="BE3" s="56"/>
+      <c r="BF3" s="56">
         <v>2024</v>
       </c>
-      <c r="BG3" s="54"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="54">
+      <c r="BG3" s="56"/>
+      <c r="BH3" s="56"/>
+      <c r="BI3" s="56"/>
+      <c r="BJ3" s="56">
         <v>2025</v>
       </c>
-      <c r="BK3" s="54"/>
-[...1 lines deleted...]
-      <c r="BM3" s="54"/>
+      <c r="BK3" s="56"/>
+      <c r="BL3" s="56"/>
+      <c r="BM3" s="56"/>
+      <c r="BN3" s="56">
+        <v>2026</v>
+      </c>
+      <c r="BO3" s="56"/>
+      <c r="BP3" s="56"/>
+      <c r="BQ3" s="56"/>
     </row>
-    <row r="4" spans="1:67" s="8" customFormat="1" ht="33.75">
-      <c r="A4" s="56"/>
+    <row r="4" spans="1:69" s="8" customFormat="1" ht="22.5">
+      <c r="A4" s="59"/>
       <c r="B4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -1763,55 +2044,67 @@
       <c r="BE4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BF4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="BG4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="BH4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BI4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BJ4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="BK4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="BL4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BM4" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
+      </c>
+      <c r="BN4" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="BO4" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP4" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="BQ4" s="9" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:67" s="10" customFormat="1">
-      <c r="A5" s="40" t="s">
+    <row r="5" spans="1:69" s="10" customFormat="1">
+      <c r="A5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="15">
         <v>445.3</v>
       </c>
       <c r="C5" s="16">
         <v>964.9</v>
       </c>
       <c r="D5" s="16">
         <v>1571.6</v>
       </c>
       <c r="E5" s="17">
         <v>2437.3000000000002</v>
       </c>
       <c r="F5" s="15">
         <v>557.9</v>
       </c>
       <c r="G5" s="16">
         <v>1177.9000000000001</v>
       </c>
       <c r="H5" s="16">
         <v>1957.1</v>
       </c>
       <c r="I5" s="18">
         <v>2867.1</v>
@@ -1962,55 +2255,59 @@
       </c>
       <c r="BF5" s="15">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="16">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="16">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="18">
         <v>12886</v>
       </c>
       <c r="BJ5" s="15">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="16">
         <v>5692.7</v>
       </c>
       <c r="BL5" s="16">
         <v>9225.9</v>
       </c>
       <c r="BM5" s="18">
         <v>14825.9</v>
       </c>
-      <c r="BN5" s="26"/>
-      <c r="BO5" s="26"/>
+      <c r="BN5" s="50">
+        <v>3057.2</v>
+      </c>
+      <c r="BO5" s="16"/>
+      <c r="BP5" s="16"/>
+      <c r="BQ5" s="18"/>
     </row>
-    <row r="6" spans="1:67" s="10" customFormat="1">
-      <c r="A6" s="40" t="s">
+    <row r="6" spans="1:69" s="10" customFormat="1">
+      <c r="A6" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="15">
         <v>452.3</v>
       </c>
       <c r="C6" s="16">
         <v>1008.3</v>
       </c>
       <c r="D6" s="16">
         <v>1665.3</v>
       </c>
       <c r="E6" s="17">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="15">
         <v>575.6</v>
       </c>
       <c r="G6" s="16">
         <v>1273.5999999999999</v>
       </c>
       <c r="H6" s="16">
         <v>2129.6999999999998</v>
       </c>
       <c r="I6" s="17">
         <v>3165.2</v>
@@ -2161,56 +2458,60 @@
       </c>
       <c r="BF6" s="15">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="16">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="16">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="17">
         <v>17149</v>
       </c>
       <c r="BJ6" s="15">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="16">
         <v>7847.4</v>
       </c>
       <c r="BL6" s="16">
         <v>12836.4</v>
       </c>
       <c r="BM6" s="17">
         <v>20907.2</v>
       </c>
-      <c r="BN6" s="26"/>
-      <c r="BO6" s="26"/>
+      <c r="BN6" s="50">
+        <v>4367.2</v>
+      </c>
+      <c r="BO6" s="16"/>
+      <c r="BP6" s="16"/>
+      <c r="BQ6" s="17"/>
     </row>
-    <row r="7" spans="1:67">
-[...1 lines deleted...]
-        <v>75</v>
+    <row r="7" spans="1:69">
+      <c r="A7" s="39" t="s">
+        <v>73</v>
       </c>
       <c r="B7" s="19">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="20">
         <v>99.8</v>
       </c>
       <c r="D7" s="20">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="21">
         <v>428.8</v>
       </c>
       <c r="F7" s="19">
         <v>51.2</v>
       </c>
       <c r="G7" s="20">
         <v>112.2</v>
       </c>
       <c r="H7" s="20">
         <v>333</v>
       </c>
       <c r="I7" s="21">
         <v>641.6</v>
       </c>
@@ -2360,55 +2661,59 @@
       </c>
       <c r="BF7" s="19">
         <v>572.9</v>
       </c>
       <c r="BG7" s="20">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="20">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="21">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="19">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="20">
         <v>1376.9</v>
       </c>
       <c r="BL7" s="20">
         <v>3681.4</v>
       </c>
       <c r="BM7" s="21">
         <v>6170.6</v>
       </c>
-      <c r="BN7" s="26"/>
-      <c r="BO7" s="26"/>
+      <c r="BN7" s="51">
+        <v>714.5</v>
+      </c>
+      <c r="BO7" s="20"/>
+      <c r="BP7" s="20"/>
+      <c r="BQ7" s="21"/>
     </row>
-    <row r="8" spans="1:67">
-      <c r="A8" s="41" t="s">
+    <row r="8" spans="1:69">
+      <c r="A8" s="39" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="19">
         <v>1474.5</v>
       </c>
       <c r="C8" s="20">
         <v>3220.2</v>
       </c>
       <c r="D8" s="20">
         <v>4908.5</v>
       </c>
       <c r="E8" s="21">
         <v>7564.6</v>
       </c>
       <c r="F8" s="19">
         <v>1923.3</v>
       </c>
       <c r="G8" s="20">
         <v>4207.2</v>
       </c>
       <c r="H8" s="20">
         <v>6558.6</v>
       </c>
       <c r="I8" s="21">
         <v>9068.5</v>
@@ -2559,55 +2864,59 @@
       </c>
       <c r="BF8" s="19">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="20">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="20">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="21">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="19">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="20">
         <v>14881.8</v>
       </c>
       <c r="BL8" s="20">
         <v>23131</v>
       </c>
       <c r="BM8" s="21">
         <v>36414.6</v>
       </c>
-      <c r="BN8" s="26"/>
-      <c r="BO8" s="26"/>
+      <c r="BN8" s="51">
+        <v>8226.1</v>
+      </c>
+      <c r="BO8" s="20"/>
+      <c r="BP8" s="20"/>
+      <c r="BQ8" s="21"/>
     </row>
-    <row r="9" spans="1:67">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:69">
+      <c r="A9" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="19">
         <v>4183</v>
       </c>
       <c r="C9" s="20">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="20">
         <v>13311.5</v>
       </c>
       <c r="E9" s="21">
         <v>21933.9</v>
       </c>
       <c r="F9" s="19">
         <v>5651</v>
       </c>
       <c r="G9" s="20">
         <v>11792.9</v>
       </c>
       <c r="H9" s="20">
         <v>17294.8</v>
       </c>
       <c r="I9" s="21">
         <v>24191.7</v>
@@ -2758,55 +3067,59 @@
       </c>
       <c r="BF9" s="19">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="20">
         <v>26294</v>
       </c>
       <c r="BH9" s="20">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="21">
         <v>57800</v>
       </c>
       <c r="BJ9" s="19">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="20">
         <v>28188.1</v>
       </c>
       <c r="BL9" s="20">
         <v>42983.4</v>
       </c>
       <c r="BM9" s="21">
         <v>64687.7</v>
       </c>
-      <c r="BN9" s="26"/>
-      <c r="BO9" s="26"/>
+      <c r="BN9" s="51">
+        <v>12023.6</v>
+      </c>
+      <c r="BO9" s="20"/>
+      <c r="BP9" s="20"/>
+      <c r="BQ9" s="21"/>
     </row>
-    <row r="10" spans="1:67">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:69">
+      <c r="A10" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="19">
         <v>816.3</v>
       </c>
       <c r="C10" s="20">
         <v>2007.4</v>
       </c>
       <c r="D10" s="20">
         <v>3168.5</v>
       </c>
       <c r="E10" s="21">
         <v>4367</v>
       </c>
       <c r="F10" s="19">
         <v>1039</v>
       </c>
       <c r="G10" s="20">
         <v>2513.4</v>
       </c>
       <c r="H10" s="20">
         <v>4331</v>
       </c>
       <c r="I10" s="21">
         <v>5775.3</v>
@@ -2957,55 +3270,59 @@
       </c>
       <c r="BF10" s="19">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="20">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="20">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="21">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="19">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="20">
         <v>12577.4</v>
       </c>
       <c r="BL10" s="20">
         <v>19771.099999999999</v>
       </c>
       <c r="BM10" s="21">
         <v>32782.5</v>
       </c>
-      <c r="BN10" s="26"/>
-      <c r="BO10" s="26"/>
+      <c r="BN10" s="51">
+        <v>8632.2000000000007</v>
+      </c>
+      <c r="BO10" s="20"/>
+      <c r="BP10" s="20"/>
+      <c r="BQ10" s="21"/>
     </row>
-    <row r="11" spans="1:67" ht="25.5" customHeight="1">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:69" ht="25.5" customHeight="1">
+      <c r="A11" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="19">
         <v>723.3</v>
       </c>
       <c r="C11" s="20">
         <v>1210.7</v>
       </c>
       <c r="D11" s="20">
         <v>1792.9</v>
       </c>
       <c r="E11" s="21">
         <v>2962.3</v>
       </c>
       <c r="F11" s="19">
         <v>896.5</v>
       </c>
       <c r="G11" s="20">
         <v>1492.2</v>
       </c>
       <c r="H11" s="20">
         <v>2143.1999999999998</v>
       </c>
       <c r="I11" s="21">
         <v>3264.4</v>
@@ -3156,55 +3473,59 @@
       </c>
       <c r="BF11" s="19">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="20">
         <v>5859</v>
       </c>
       <c r="BH11" s="20">
         <v>8631</v>
       </c>
       <c r="BI11" s="21">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="19">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="20">
         <v>6601.8</v>
       </c>
       <c r="BL11" s="20">
         <v>10261.5</v>
       </c>
       <c r="BM11" s="21">
         <v>15631.2</v>
       </c>
-      <c r="BN11" s="26"/>
-      <c r="BO11" s="26"/>
+      <c r="BN11" s="51">
+        <v>3866.3</v>
+      </c>
+      <c r="BO11" s="20"/>
+      <c r="BP11" s="20"/>
+      <c r="BQ11" s="21"/>
     </row>
-    <row r="12" spans="1:67" ht="22.5">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:69" ht="22.5">
+      <c r="A12" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="19">
         <v>230.2</v>
       </c>
       <c r="C12" s="20">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="20">
         <v>792</v>
       </c>
       <c r="E12" s="21">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="19">
         <v>338.2</v>
       </c>
       <c r="G12" s="20">
         <v>608.1</v>
       </c>
       <c r="H12" s="20">
         <v>936.8</v>
       </c>
       <c r="I12" s="21">
         <v>1472</v>
@@ -3355,55 +3676,59 @@
       </c>
       <c r="BF12" s="19">
         <v>905.1</v>
       </c>
       <c r="BG12" s="20">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="20">
         <v>2543</v>
       </c>
       <c r="BI12" s="21">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="19">
         <v>950.8</v>
       </c>
       <c r="BK12" s="20">
         <v>1798.1</v>
       </c>
       <c r="BL12" s="20">
         <v>2827.1</v>
       </c>
       <c r="BM12" s="21">
         <v>4203.2</v>
       </c>
-      <c r="BN12" s="26"/>
-      <c r="BO12" s="26"/>
+      <c r="BN12" s="51">
+        <v>1125.5</v>
+      </c>
+      <c r="BO12" s="20"/>
+      <c r="BP12" s="20"/>
+      <c r="BQ12" s="21"/>
     </row>
-    <row r="13" spans="1:67">
-      <c r="A13" s="41" t="s">
+    <row r="13" spans="1:69">
+      <c r="A13" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="19">
         <v>379.5</v>
       </c>
       <c r="C13" s="20">
         <v>996.7</v>
       </c>
       <c r="D13" s="20">
         <v>1882.7</v>
       </c>
       <c r="E13" s="21">
         <v>2949.2</v>
       </c>
       <c r="F13" s="19">
         <v>421.4</v>
       </c>
       <c r="G13" s="20">
         <v>1009.4</v>
       </c>
       <c r="H13" s="20">
         <v>1821.5</v>
       </c>
       <c r="I13" s="21">
         <v>2958.5</v>
@@ -3554,55 +3879,59 @@
       </c>
       <c r="BF13" s="19">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="20">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="20">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="21">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="19">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="20">
         <v>5010.3999999999996</v>
       </c>
       <c r="BL13" s="20">
         <v>8413.6</v>
       </c>
       <c r="BM13" s="21">
         <v>15469.6</v>
       </c>
-      <c r="BN13" s="26"/>
-      <c r="BO13" s="26"/>
+      <c r="BN13" s="51">
+        <v>2744.3</v>
+      </c>
+      <c r="BO13" s="20"/>
+      <c r="BP13" s="20"/>
+      <c r="BQ13" s="21"/>
     </row>
-    <row r="14" spans="1:67" s="11" customFormat="1">
-      <c r="A14" s="40" t="s">
+    <row r="14" spans="1:69" s="11" customFormat="1">
+      <c r="A14" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="15">
         <v>439.1</v>
       </c>
       <c r="C14" s="16">
         <v>927</v>
       </c>
       <c r="D14" s="16">
         <v>1489.3</v>
       </c>
       <c r="E14" s="17">
         <v>2310.1</v>
       </c>
       <c r="F14" s="15">
         <v>542.6</v>
       </c>
       <c r="G14" s="16">
         <v>1095.5</v>
       </c>
       <c r="H14" s="16">
         <v>1809.8</v>
       </c>
       <c r="I14" s="17">
         <v>2619.1</v>
@@ -3753,55 +4082,59 @@
       </c>
       <c r="BF14" s="15">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="16">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="16">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="17">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="15">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="16">
         <v>4769.3999999999996</v>
       </c>
       <c r="BL14" s="16">
         <v>7677.6</v>
       </c>
       <c r="BM14" s="17">
         <v>12230.9</v>
       </c>
-      <c r="BN14" s="26"/>
-      <c r="BO14" s="26"/>
+      <c r="BN14" s="50">
+        <v>2502.6</v>
+      </c>
+      <c r="BO14" s="16"/>
+      <c r="BP14" s="16"/>
+      <c r="BQ14" s="17"/>
     </row>
-    <row r="15" spans="1:67" ht="22.5">
-      <c r="A15" s="41" t="s">
+    <row r="15" spans="1:69" ht="22.5">
+      <c r="A15" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="19">
         <v>438.3</v>
       </c>
       <c r="C15" s="20">
         <v>901.4</v>
       </c>
       <c r="D15" s="20">
         <v>1477.1</v>
       </c>
       <c r="E15" s="21">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="19">
         <v>546.4</v>
       </c>
       <c r="G15" s="20">
         <v>1142.7</v>
       </c>
       <c r="H15" s="20">
         <v>2102.5</v>
       </c>
       <c r="I15" s="21">
         <v>3095.7</v>
@@ -3952,55 +4285,59 @@
       </c>
       <c r="BF15" s="19">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="20">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="20">
         <v>8947</v>
       </c>
       <c r="BI15" s="21">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="19">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="20">
         <v>6333.2</v>
       </c>
       <c r="BL15" s="20">
         <v>10499.9</v>
       </c>
       <c r="BM15" s="21">
         <v>20084.7</v>
       </c>
-      <c r="BN15" s="26"/>
-      <c r="BO15" s="26"/>
+      <c r="BN15" s="51">
+        <v>3662.4</v>
+      </c>
+      <c r="BO15" s="20"/>
+      <c r="BP15" s="20"/>
+      <c r="BQ15" s="21"/>
     </row>
-    <row r="16" spans="1:67">
-      <c r="A16" s="41" t="s">
+    <row r="16" spans="1:69">
+      <c r="A16" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="19">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="20">
         <v>1256.2</v>
       </c>
       <c r="D16" s="20">
         <v>2179.1</v>
       </c>
       <c r="E16" s="21">
         <v>3420.8</v>
       </c>
       <c r="F16" s="19">
         <v>702.2</v>
       </c>
       <c r="G16" s="20">
         <v>1386.8</v>
       </c>
       <c r="H16" s="20">
         <v>2420.1</v>
       </c>
       <c r="I16" s="21">
         <v>3545.7</v>
@@ -4151,55 +4488,59 @@
       </c>
       <c r="BF16" s="19">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="20">
         <v>4760</v>
       </c>
       <c r="BH16" s="20">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="21">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="19">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="20">
         <v>6190.7</v>
       </c>
       <c r="BL16" s="20">
         <v>9214.7999999999993</v>
       </c>
       <c r="BM16" s="21">
         <v>14596.4</v>
       </c>
-      <c r="BN16" s="26"/>
-      <c r="BO16" s="26"/>
+      <c r="BN16" s="51">
+        <v>3546.4</v>
+      </c>
+      <c r="BO16" s="20"/>
+      <c r="BP16" s="20"/>
+      <c r="BQ16" s="21"/>
     </row>
-    <row r="17" spans="1:67">
-      <c r="A17" s="41" t="s">
+    <row r="17" spans="1:69">
+      <c r="A17" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>391.9</v>
       </c>
       <c r="C17" s="20">
         <v>650.6</v>
       </c>
       <c r="D17" s="20">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="21">
         <v>1797.6</v>
       </c>
       <c r="F17" s="19">
         <v>528.6</v>
       </c>
       <c r="G17" s="20">
         <v>874.8</v>
       </c>
       <c r="H17" s="20">
         <v>1303</v>
       </c>
       <c r="I17" s="21">
         <v>1955.2</v>
@@ -4350,55 +4691,59 @@
       </c>
       <c r="BF17" s="19">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="20">
         <v>1999</v>
       </c>
       <c r="BH17" s="20">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="21">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="19">
         <v>1148</v>
       </c>
       <c r="BK17" s="20">
         <v>2229.9</v>
       </c>
       <c r="BL17" s="20">
         <v>3427.6</v>
       </c>
       <c r="BM17" s="21">
         <v>7633.8</v>
       </c>
-      <c r="BN17" s="26"/>
-      <c r="BO17" s="26"/>
+      <c r="BN17" s="51">
+        <v>1247</v>
+      </c>
+      <c r="BO17" s="20"/>
+      <c r="BP17" s="20"/>
+      <c r="BQ17" s="21"/>
     </row>
-    <row r="18" spans="1:67">
-      <c r="A18" s="41" t="s">
+    <row r="18" spans="1:69">
+      <c r="A18" s="39" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="19">
         <v>866.3</v>
       </c>
       <c r="C18" s="20">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="20">
         <v>3331.3</v>
       </c>
       <c r="E18" s="21">
         <v>6179.1</v>
       </c>
       <c r="F18" s="19">
         <v>1248.7</v>
       </c>
       <c r="G18" s="20">
         <v>2758.8</v>
       </c>
       <c r="H18" s="20">
         <v>3850.5</v>
       </c>
       <c r="I18" s="21">
         <v>5562.1</v>
@@ -4549,55 +4894,59 @@
       </c>
       <c r="BF18" s="19">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="20">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="20">
         <v>9614</v>
       </c>
       <c r="BI18" s="21">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="19">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="20">
         <v>6926.5</v>
       </c>
       <c r="BL18" s="20">
         <v>10652.6</v>
       </c>
       <c r="BM18" s="21">
         <v>18420.7</v>
       </c>
-      <c r="BN18" s="26"/>
-      <c r="BO18" s="26"/>
+      <c r="BN18" s="51">
+        <v>3246.1</v>
+      </c>
+      <c r="BO18" s="20"/>
+      <c r="BP18" s="20"/>
+      <c r="BQ18" s="21"/>
     </row>
-    <row r="19" spans="1:67">
-      <c r="A19" s="41" t="s">
+    <row r="19" spans="1:69">
+      <c r="A19" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="19">
         <v>1386.9</v>
       </c>
       <c r="C19" s="20">
         <v>3523.7</v>
       </c>
       <c r="D19" s="20">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="21">
         <v>7567.7</v>
       </c>
       <c r="F19" s="19">
         <v>1704.8</v>
       </c>
       <c r="G19" s="20">
         <v>3860.2</v>
       </c>
       <c r="H19" s="20">
         <v>5365</v>
       </c>
       <c r="I19" s="21">
         <v>4617.8999999999996</v>
@@ -4748,56 +5097,60 @@
       </c>
       <c r="BF19" s="19">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="20">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="20">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="21">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="19">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="20">
         <v>13772.8</v>
       </c>
       <c r="BL19" s="20">
         <v>21086.1</v>
       </c>
       <c r="BM19" s="21">
         <v>29292.3</v>
       </c>
-      <c r="BN19" s="26"/>
-      <c r="BO19" s="26"/>
+      <c r="BN19" s="51">
+        <v>6694.7</v>
+      </c>
+      <c r="BO19" s="20"/>
+      <c r="BP19" s="20"/>
+      <c r="BQ19" s="21"/>
     </row>
-    <row r="20" spans="1:67" s="12" customFormat="1">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="20" spans="1:69" s="12" customFormat="1">
+      <c r="A20" s="39" t="s">
+        <v>74</v>
       </c>
       <c r="B20" s="19">
         <v>397.3</v>
       </c>
       <c r="C20" s="20">
         <v>913.4</v>
       </c>
       <c r="D20" s="20">
         <v>1608.4</v>
       </c>
       <c r="E20" s="21">
         <v>3919.4</v>
       </c>
       <c r="F20" s="19">
         <v>821.9</v>
       </c>
       <c r="G20" s="20">
         <v>1472</v>
       </c>
       <c r="H20" s="20">
         <v>2370.4</v>
       </c>
       <c r="I20" s="21">
         <v>3320.8</v>
       </c>
@@ -4947,55 +5300,59 @@
       </c>
       <c r="BF20" s="19">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="20">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="20">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="21">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="19">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="20">
         <v>6965</v>
       </c>
       <c r="BL20" s="20">
         <v>10236</v>
       </c>
       <c r="BM20" s="21">
         <v>15959.8</v>
       </c>
-      <c r="BN20" s="26"/>
-      <c r="BO20" s="26"/>
+      <c r="BN20" s="51">
+        <v>2756.5</v>
+      </c>
+      <c r="BO20" s="20"/>
+      <c r="BP20" s="20"/>
+      <c r="BQ20" s="21"/>
     </row>
-    <row r="21" spans="1:67" ht="22.5">
-      <c r="A21" s="41" t="s">
+    <row r="21" spans="1:69">
+      <c r="A21" s="39" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="19">
         <v>1841.2</v>
       </c>
       <c r="C21" s="20">
         <v>3008.1</v>
       </c>
       <c r="D21" s="20">
         <v>3905.7</v>
       </c>
       <c r="E21" s="21">
         <v>5639.2</v>
       </c>
       <c r="F21" s="19">
         <v>1547</v>
       </c>
       <c r="G21" s="20">
         <v>2729.9</v>
       </c>
       <c r="H21" s="20">
         <v>3926.5</v>
       </c>
       <c r="I21" s="21">
         <v>7080.9</v>
@@ -5146,55 +5503,59 @@
       </c>
       <c r="BF21" s="19">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="20">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="20">
         <v>10326</v>
       </c>
       <c r="BI21" s="21">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="19">
         <v>5064</v>
       </c>
       <c r="BK21" s="20">
         <v>8280.7000000000007</v>
       </c>
       <c r="BL21" s="20">
         <v>11778.6</v>
       </c>
       <c r="BM21" s="21">
         <v>17248.5</v>
       </c>
-      <c r="BN21" s="26"/>
-      <c r="BO21" s="26"/>
+      <c r="BN21" s="51">
+        <v>4772.8</v>
+      </c>
+      <c r="BO21" s="20"/>
+      <c r="BP21" s="20"/>
+      <c r="BQ21" s="21"/>
     </row>
-    <row r="22" spans="1:67">
-      <c r="A22" s="41" t="s">
+    <row r="22" spans="1:69">
+      <c r="A22" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="19">
         <v>814.8</v>
       </c>
       <c r="C22" s="20">
         <v>1370.8</v>
       </c>
       <c r="D22" s="20">
         <v>1930.4</v>
       </c>
       <c r="E22" s="21">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="19">
         <v>689.2</v>
       </c>
       <c r="G22" s="20">
         <v>1324.2</v>
       </c>
       <c r="H22" s="20">
         <v>1915.8</v>
       </c>
       <c r="I22" s="21">
         <v>2881.8</v>
@@ -5345,55 +5706,59 @@
       </c>
       <c r="BF22" s="19">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="20">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="20">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="21">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="19">
         <v>2229</v>
       </c>
       <c r="BK22" s="20">
         <v>4245.3999999999996</v>
       </c>
       <c r="BL22" s="20">
         <v>6706.2</v>
       </c>
       <c r="BM22" s="21">
         <v>11849.7</v>
       </c>
-      <c r="BN22" s="26"/>
-      <c r="BO22" s="26"/>
+      <c r="BN22" s="51">
+        <v>2570.5</v>
+      </c>
+      <c r="BO22" s="20"/>
+      <c r="BP22" s="20"/>
+      <c r="BQ22" s="21"/>
     </row>
-    <row r="23" spans="1:67" ht="22.5">
-      <c r="A23" s="41" t="s">
+    <row r="23" spans="1:69" ht="22.5">
+      <c r="A23" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="19">
         <v>209.9</v>
       </c>
       <c r="C23" s="20">
         <v>498.3</v>
       </c>
       <c r="D23" s="20">
         <v>781.9</v>
       </c>
       <c r="E23" s="21">
         <v>1212.2</v>
       </c>
       <c r="F23" s="19">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="20">
         <v>499.2</v>
       </c>
       <c r="H23" s="20">
         <v>909.8</v>
       </c>
       <c r="I23" s="21">
         <v>1407.2</v>
@@ -5544,55 +5909,59 @@
       </c>
       <c r="BF23" s="19">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="20">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="20">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="21">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="19">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="20">
         <v>2721.5</v>
       </c>
       <c r="BL23" s="20">
         <v>4108</v>
       </c>
       <c r="BM23" s="21">
         <v>5804.9</v>
       </c>
-      <c r="BN23" s="26"/>
-      <c r="BO23" s="26"/>
+      <c r="BN23" s="51">
+        <v>1279.4000000000001</v>
+      </c>
+      <c r="BO23" s="20"/>
+      <c r="BP23" s="20"/>
+      <c r="BQ23" s="21"/>
     </row>
-    <row r="24" spans="1:67">
-      <c r="A24" s="41" t="s">
+    <row r="24" spans="1:69">
+      <c r="A24" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="19">
         <v>185.6</v>
       </c>
       <c r="C24" s="20">
         <v>392.6</v>
       </c>
       <c r="D24" s="20">
         <v>599.1</v>
       </c>
       <c r="E24" s="21">
         <v>862.7</v>
       </c>
       <c r="F24" s="19">
         <v>226.7</v>
       </c>
       <c r="G24" s="20">
         <v>440.7</v>
       </c>
       <c r="H24" s="20">
         <v>683.3</v>
       </c>
       <c r="I24" s="21">
         <v>1040.9000000000001</v>
@@ -5743,55 +6112,59 @@
       </c>
       <c r="BF24" s="19">
         <v>933.2</v>
       </c>
       <c r="BG24" s="20">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="20">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="21">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="19">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="20">
         <v>2251</v>
       </c>
       <c r="BL24" s="20">
         <v>4064.9</v>
       </c>
       <c r="BM24" s="21">
         <v>4125.8</v>
       </c>
-      <c r="BN24" s="26"/>
-      <c r="BO24" s="26"/>
+      <c r="BN24" s="51">
+        <v>951.3</v>
+      </c>
+      <c r="BO24" s="20"/>
+      <c r="BP24" s="20"/>
+      <c r="BQ24" s="21"/>
     </row>
-    <row r="25" spans="1:67">
-      <c r="A25" s="41" t="s">
+    <row r="25" spans="1:69">
+      <c r="A25" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="19">
         <v>220</v>
       </c>
       <c r="C25" s="20">
         <v>490.9</v>
       </c>
       <c r="D25" s="20">
         <v>822.4</v>
       </c>
       <c r="E25" s="21">
         <v>1020.9</v>
       </c>
       <c r="F25" s="19">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="20">
         <v>581.70000000000005</v>
       </c>
       <c r="H25" s="20">
         <v>994.9</v>
       </c>
       <c r="I25" s="21">
         <v>1228.5999999999999</v>
@@ -5942,55 +6315,59 @@
       </c>
       <c r="BF25" s="19">
         <v>1248</v>
       </c>
       <c r="BG25" s="20">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="20">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="21">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="19">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="20">
         <v>2759</v>
       </c>
       <c r="BL25" s="20">
         <v>4445.3999999999996</v>
       </c>
       <c r="BM25" s="21">
         <v>4739.5</v>
       </c>
-      <c r="BN25" s="26"/>
-      <c r="BO25" s="26"/>
+      <c r="BN25" s="51">
+        <v>697.2</v>
+      </c>
+      <c r="BO25" s="20"/>
+      <c r="BP25" s="20"/>
+      <c r="BQ25" s="21"/>
     </row>
-    <row r="26" spans="1:67">
-      <c r="A26" s="41" t="s">
+    <row r="26" spans="1:69">
+      <c r="A26" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="19">
         <v>323.3</v>
       </c>
       <c r="C26" s="20">
         <v>769.2</v>
       </c>
       <c r="D26" s="20">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="21">
         <v>1451.9</v>
       </c>
       <c r="F26" s="19">
         <v>340.8</v>
       </c>
       <c r="G26" s="20">
         <v>770.4</v>
       </c>
       <c r="H26" s="20">
         <v>1147.4000000000001</v>
       </c>
       <c r="I26" s="21">
         <v>1822.4</v>
@@ -6141,55 +6518,59 @@
       </c>
       <c r="BF26" s="19">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="20">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="20">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="21">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="19">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="20">
         <v>3268.7</v>
       </c>
       <c r="BL26" s="20">
         <v>5022.2</v>
       </c>
       <c r="BM26" s="21">
         <v>9387.9</v>
       </c>
-      <c r="BN26" s="26"/>
-      <c r="BO26" s="26"/>
+      <c r="BN26" s="51">
+        <v>2408.1</v>
+      </c>
+      <c r="BO26" s="20"/>
+      <c r="BP26" s="20"/>
+      <c r="BQ26" s="21"/>
     </row>
-    <row r="27" spans="1:67">
-      <c r="A27" s="41" t="s">
+    <row r="27" spans="1:69">
+      <c r="A27" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="22">
         <v>188.3</v>
       </c>
       <c r="C27" s="23">
         <v>433.9</v>
       </c>
       <c r="D27" s="23">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="24">
         <v>1758.3</v>
       </c>
       <c r="F27" s="22">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="23">
         <v>869.9</v>
       </c>
       <c r="H27" s="23">
         <v>1684</v>
       </c>
       <c r="I27" s="24">
         <v>2120.3000000000002</v>
@@ -6340,199 +6721,205 @@
       </c>
       <c r="BF27" s="22">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="23">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="23">
         <v>7142</v>
       </c>
       <c r="BI27" s="24">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="22">
         <v>1760</v>
       </c>
       <c r="BK27" s="23">
         <v>3461</v>
       </c>
       <c r="BL27" s="23">
         <v>6911.7</v>
       </c>
       <c r="BM27" s="24">
         <v>9321.5</v>
       </c>
-      <c r="BN27" s="26"/>
-      <c r="BO27" s="26"/>
+      <c r="BN27" s="52">
+        <v>2089.6999999999998</v>
+      </c>
+      <c r="BO27" s="23"/>
+      <c r="BP27" s="23"/>
+      <c r="BQ27" s="24"/>
     </row>
-    <row r="30" spans="1:67">
-[...4 lines deleted...]
-      <c r="C30" s="55"/>
+    <row r="30" spans="1:69">
+      <c r="A30" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30" s="58"/>
+      <c r="C30" s="58"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...2 lines deleted...]
-    <mergeCell ref="AD3:AG3"/>
+  <mergeCells count="21">
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BL2:BQ2"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="F3:I3"/>
+    <mergeCell ref="AS2:AV2"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AD3:AG3"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A10E711B-7E56-400C-ABF5-EBD02133ACA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2010-2025 (NACE 03-2007)</vt:lpstr>
     </vt:vector>