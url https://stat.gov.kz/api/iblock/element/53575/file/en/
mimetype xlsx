--- v2 (2026-07-14)
+++ v3 (2026-08-23)
@@ -7,63 +7,63 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13920" windowHeight="12270" activeTab="2"/>
+    <workbookView xWindow="9510" yWindow="660" windowWidth="14400" windowHeight="11670" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2010-2025 (NACE 03-2007)" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="78">
   <si>
     <t>1 quarter</t>
   </si>
   <si>
     <t>january-june</t>
   </si>
   <si>
     <t>9 months</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>Total for branches</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t xml:space="preserve">    Mining and quarrying</t>
   </si>
   <si>
@@ -294,78 +294,72 @@
   </si>
   <si>
     <t>Methodology for calculating labor productivity</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t xml:space="preserve">Labor productivity by region by type of economic activity </t>
   </si>
   <si>
     <t>2010–2023 – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2007), which is comparable with NACE Rev.2;
 from 2024 onward – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2019), which is comparable with NACE Rev.2.</t>
   </si>
   <si>
     <t>According to the SNA 2008 from the section "Real estate activities" excludes conditional accommodation, because conditional housing implies the production of housing services by the homeowners in which they live for own consumption. 
 Labor productivity in the "Agriculture, forestry ang fisheries" in 2015-2018. was recalculated in connection with the addition of the number of people employed in private household plots (personal subsidiary plots).</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fisheries</t>
   </si>
   <si>
     <t>Real estate activities</t>
   </si>
   <si>
-    <t>* Preliminary data</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">©Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics </t>
   </si>
   <si>
     <t>d.ibraeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Ibrayeva D.K.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -748,58 +742,58 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
@@ -821,109 +815,109 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="8" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="9" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -943,53 +937,53 @@
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
@@ -1511,67 +1505,67 @@
       <c r="B17" s="30">
         <v>46210</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="53">
         <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="36" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B22" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
@@ -1606,80 +1600,80 @@
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="45" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="32"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="32"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="33"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="33"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="49" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="33"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="33"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="33"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="47"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BW14" sqref="BW14"/>
+      <selection pane="bottomRight" activeCell="BO33" sqref="BO33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.1640625" style="2" customWidth="1"/>
     <col min="4" max="6" width="11.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.33203125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.33203125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
     <col min="12" max="13" width="11.33203125" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="12.5" style="2" customWidth="1"/>
     <col min="16" max="18" width="9.33203125" style="2"/>
     <col min="19" max="19" width="12.1640625" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.33203125" style="2"/>
     <col min="21" max="21" width="11.6640625" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.33203125" style="2"/>
     <col min="23" max="23" width="13" style="2" customWidth="1"/>
     <col min="24" max="24" width="9.33203125" style="2"/>
     <col min="25" max="25" width="13" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.33203125" style="2"/>
@@ -2044,51 +2038,51 @@
       <c r="BE4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BF4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="BG4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="BH4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BI4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BJ4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="BK4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="BL4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BM4" s="9" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="BN4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="BO4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="BP4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BQ4" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:69" s="10" customFormat="1">
       <c r="A5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="15">
         <v>445.3</v>
       </c>
       <c r="C5" s="16">
         <v>964.9</v>
       </c>
       <c r="D5" s="16">
@@ -2252,52 +2246,52 @@
       </c>
       <c r="BE5" s="18">
         <v>11354.2</v>
       </c>
       <c r="BF5" s="15">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="16">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="16">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="18">
         <v>12886</v>
       </c>
       <c r="BJ5" s="15">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="16">
         <v>5692.7</v>
       </c>
       <c r="BL5" s="16">
         <v>9225.9</v>
       </c>
-      <c r="BM5" s="18">
-        <v>14825.9</v>
+      <c r="BM5" s="16">
+        <v>14791</v>
       </c>
       <c r="BN5" s="50">
         <v>3057.2</v>
       </c>
       <c r="BO5" s="16"/>
       <c r="BP5" s="16"/>
       <c r="BQ5" s="18"/>
     </row>
     <row r="6" spans="1:69" s="10" customFormat="1">
       <c r="A6" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="15">
         <v>452.3</v>
       </c>
       <c r="C6" s="16">
         <v>1008.3</v>
       </c>
       <c r="D6" s="16">
         <v>1665.3</v>
       </c>
       <c r="E6" s="17">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="15">
@@ -2455,52 +2449,52 @@
       </c>
       <c r="BE6" s="17">
         <v>15233.7</v>
       </c>
       <c r="BF6" s="15">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="16">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="16">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="17">
         <v>17149</v>
       </c>
       <c r="BJ6" s="15">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="16">
         <v>7847.4</v>
       </c>
       <c r="BL6" s="16">
         <v>12836.4</v>
       </c>
-      <c r="BM6" s="17">
-        <v>20907.2</v>
+      <c r="BM6" s="16">
+        <v>20791.400000000001</v>
       </c>
       <c r="BN6" s="50">
         <v>4367.2</v>
       </c>
       <c r="BO6" s="16"/>
       <c r="BP6" s="16"/>
       <c r="BQ6" s="17"/>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="39" t="s">
         <v>73</v>
       </c>
       <c r="B7" s="19">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="20">
         <v>99.8</v>
       </c>
       <c r="D7" s="20">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="21">
         <v>428.8</v>
       </c>
       <c r="F7" s="19">
@@ -2658,52 +2652,52 @@
       </c>
       <c r="BE7" s="21">
         <v>4235.3</v>
       </c>
       <c r="BF7" s="19">
         <v>572.9</v>
       </c>
       <c r="BG7" s="20">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="20">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="21">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="19">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="20">
         <v>1376.9</v>
       </c>
       <c r="BL7" s="20">
         <v>3681.4</v>
       </c>
-      <c r="BM7" s="21">
-        <v>6170.6</v>
+      <c r="BM7" s="20">
+        <v>6229.2</v>
       </c>
       <c r="BN7" s="51">
         <v>714.5</v>
       </c>
       <c r="BO7" s="20"/>
       <c r="BP7" s="20"/>
       <c r="BQ7" s="21"/>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="39" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="19">
         <v>1474.5</v>
       </c>
       <c r="C8" s="20">
         <v>3220.2</v>
       </c>
       <c r="D8" s="20">
         <v>4908.5</v>
       </c>
       <c r="E8" s="21">
         <v>7564.6</v>
       </c>
       <c r="F8" s="19">
@@ -2861,52 +2855,52 @@
       </c>
       <c r="BE8" s="21">
         <v>28544.5</v>
       </c>
       <c r="BF8" s="19">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="20">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="20">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="21">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="19">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="20">
         <v>14881.8</v>
       </c>
       <c r="BL8" s="20">
         <v>23131</v>
       </c>
-      <c r="BM8" s="21">
-        <v>36414.6</v>
+      <c r="BM8" s="20">
+        <v>36248.5</v>
       </c>
       <c r="BN8" s="51">
         <v>8226.1</v>
       </c>
       <c r="BO8" s="20"/>
       <c r="BP8" s="20"/>
       <c r="BQ8" s="21"/>
     </row>
     <row r="9" spans="1:69">
       <c r="A9" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="19">
         <v>4183</v>
       </c>
       <c r="C9" s="20">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="20">
         <v>13311.5</v>
       </c>
       <c r="E9" s="21">
         <v>21933.9</v>
       </c>
       <c r="F9" s="19">
@@ -3064,52 +3058,52 @@
       </c>
       <c r="BE9" s="21">
         <v>55370.6</v>
       </c>
       <c r="BF9" s="19">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="20">
         <v>26294</v>
       </c>
       <c r="BH9" s="20">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="21">
         <v>57800</v>
       </c>
       <c r="BJ9" s="19">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="20">
         <v>28188.1</v>
       </c>
       <c r="BL9" s="20">
         <v>42983.4</v>
       </c>
-      <c r="BM9" s="21">
-        <v>64687.7</v>
+      <c r="BM9" s="20">
+        <v>64117.4</v>
       </c>
       <c r="BN9" s="51">
         <v>12023.6</v>
       </c>
       <c r="BO9" s="20"/>
       <c r="BP9" s="20"/>
       <c r="BQ9" s="21"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="19">
         <v>816.3</v>
       </c>
       <c r="C10" s="20">
         <v>2007.4</v>
       </c>
       <c r="D10" s="20">
         <v>3168.5</v>
       </c>
       <c r="E10" s="21">
         <v>4367</v>
       </c>
       <c r="F10" s="19">
@@ -3267,52 +3261,52 @@
       </c>
       <c r="BE10" s="21">
         <v>24237.5</v>
       </c>
       <c r="BF10" s="19">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="20">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="20">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="21">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="19">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="20">
         <v>12577.4</v>
       </c>
       <c r="BL10" s="20">
         <v>19771.099999999999</v>
       </c>
-      <c r="BM10" s="21">
-        <v>32782.5</v>
+      <c r="BM10" s="20">
+        <v>33079.199999999997</v>
       </c>
       <c r="BN10" s="51">
         <v>8632.2000000000007</v>
       </c>
       <c r="BO10" s="20"/>
       <c r="BP10" s="20"/>
       <c r="BQ10" s="21"/>
     </row>
     <row r="11" spans="1:69" ht="25.5" customHeight="1">
       <c r="A11" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="19">
         <v>723.3</v>
       </c>
       <c r="C11" s="20">
         <v>1210.7</v>
       </c>
       <c r="D11" s="20">
         <v>1792.9</v>
       </c>
       <c r="E11" s="21">
         <v>2962.3</v>
       </c>
       <c r="F11" s="19">
@@ -3470,52 +3464,52 @@
       </c>
       <c r="BE11" s="21">
         <v>11353</v>
       </c>
       <c r="BF11" s="19">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="20">
         <v>5859</v>
       </c>
       <c r="BH11" s="20">
         <v>8631</v>
       </c>
       <c r="BI11" s="21">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="19">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="20">
         <v>6601.8</v>
       </c>
       <c r="BL11" s="20">
         <v>10261.5</v>
       </c>
-      <c r="BM11" s="21">
-        <v>15631.2</v>
+      <c r="BM11" s="20">
+        <v>15190.5</v>
       </c>
       <c r="BN11" s="51">
         <v>3866.3</v>
       </c>
       <c r="BO11" s="20"/>
       <c r="BP11" s="20"/>
       <c r="BQ11" s="21"/>
     </row>
     <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="19">
         <v>230.2</v>
       </c>
       <c r="C12" s="20">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="20">
         <v>792</v>
       </c>
       <c r="E12" s="21">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="19">
@@ -3673,52 +3667,52 @@
       </c>
       <c r="BE12" s="21">
         <v>3124.9</v>
       </c>
       <c r="BF12" s="19">
         <v>905.1</v>
       </c>
       <c r="BG12" s="20">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="20">
         <v>2543</v>
       </c>
       <c r="BI12" s="21">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="19">
         <v>950.8</v>
       </c>
       <c r="BK12" s="20">
         <v>1798.1</v>
       </c>
       <c r="BL12" s="20">
         <v>2827.1</v>
       </c>
-      <c r="BM12" s="21">
-        <v>4203.2</v>
+      <c r="BM12" s="20">
+        <v>4237.1000000000004</v>
       </c>
       <c r="BN12" s="51">
         <v>1125.5</v>
       </c>
       <c r="BO12" s="20"/>
       <c r="BP12" s="20"/>
       <c r="BQ12" s="21"/>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="19">
         <v>379.5</v>
       </c>
       <c r="C13" s="20">
         <v>996.7</v>
       </c>
       <c r="D13" s="20">
         <v>1882.7</v>
       </c>
       <c r="E13" s="21">
         <v>2949.2</v>
       </c>
       <c r="F13" s="19">
@@ -3876,52 +3870,52 @@
       </c>
       <c r="BE13" s="21">
         <v>10463.9</v>
       </c>
       <c r="BF13" s="19">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="20">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="20">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="21">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="19">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="20">
         <v>5010.3999999999996</v>
       </c>
       <c r="BL13" s="20">
         <v>8413.6</v>
       </c>
-      <c r="BM13" s="21">
-        <v>15469.6</v>
+      <c r="BM13" s="20">
+        <v>15299.9</v>
       </c>
       <c r="BN13" s="51">
         <v>2744.3</v>
       </c>
       <c r="BO13" s="20"/>
       <c r="BP13" s="20"/>
       <c r="BQ13" s="21"/>
     </row>
     <row r="14" spans="1:69" s="11" customFormat="1">
       <c r="A14" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="15">
         <v>439.1</v>
       </c>
       <c r="C14" s="16">
         <v>927</v>
       </c>
       <c r="D14" s="16">
         <v>1489.3</v>
       </c>
       <c r="E14" s="17">
         <v>2310.1</v>
       </c>
       <c r="F14" s="15">
@@ -4079,52 +4073,52 @@
       </c>
       <c r="BE14" s="17">
         <v>9586.9</v>
       </c>
       <c r="BF14" s="15">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="16">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="16">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="17">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="15">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="16">
         <v>4769.3999999999996</v>
       </c>
       <c r="BL14" s="16">
         <v>7677.6</v>
       </c>
-      <c r="BM14" s="17">
-        <v>12230.9</v>
+      <c r="BM14" s="16">
+        <v>12225.4</v>
       </c>
       <c r="BN14" s="50">
         <v>2502.6</v>
       </c>
       <c r="BO14" s="16"/>
       <c r="BP14" s="16"/>
       <c r="BQ14" s="17"/>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="19">
         <v>438.3</v>
       </c>
       <c r="C15" s="20">
         <v>901.4</v>
       </c>
       <c r="D15" s="20">
         <v>1477.1</v>
       </c>
       <c r="E15" s="21">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="19">
@@ -4282,52 +4276,52 @@
       </c>
       <c r="BE15" s="21">
         <v>14399</v>
       </c>
       <c r="BF15" s="19">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="20">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="20">
         <v>8947</v>
       </c>
       <c r="BI15" s="21">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="19">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="20">
         <v>6333.2</v>
       </c>
       <c r="BL15" s="20">
         <v>10499.9</v>
       </c>
-      <c r="BM15" s="21">
-        <v>20084.7</v>
+      <c r="BM15" s="20">
+        <v>20439.8</v>
       </c>
       <c r="BN15" s="51">
         <v>3662.4</v>
       </c>
       <c r="BO15" s="20"/>
       <c r="BP15" s="20"/>
       <c r="BQ15" s="21"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="19">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="20">
         <v>1256.2</v>
       </c>
       <c r="D16" s="20">
         <v>2179.1</v>
       </c>
       <c r="E16" s="21">
         <v>3420.8</v>
       </c>
       <c r="F16" s="19">
@@ -4485,52 +4479,52 @@
       </c>
       <c r="BE16" s="21">
         <v>10369.200000000001</v>
       </c>
       <c r="BF16" s="19">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="20">
         <v>4760</v>
       </c>
       <c r="BH16" s="20">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="21">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="19">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="20">
         <v>6190.7</v>
       </c>
       <c r="BL16" s="20">
         <v>9214.7999999999993</v>
       </c>
-      <c r="BM16" s="21">
-        <v>14596.4</v>
+      <c r="BM16" s="20">
+        <v>14537.7</v>
       </c>
       <c r="BN16" s="51">
         <v>3546.4</v>
       </c>
       <c r="BO16" s="20"/>
       <c r="BP16" s="20"/>
       <c r="BQ16" s="21"/>
     </row>
     <row r="17" spans="1:69">
       <c r="A17" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>391.9</v>
       </c>
       <c r="C17" s="20">
         <v>650.6</v>
       </c>
       <c r="D17" s="20">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="21">
         <v>1797.6</v>
       </c>
       <c r="F17" s="19">
@@ -4688,52 +4682,52 @@
       </c>
       <c r="BE17" s="21">
         <v>6091.2</v>
       </c>
       <c r="BF17" s="19">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="20">
         <v>1999</v>
       </c>
       <c r="BH17" s="20">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="21">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="19">
         <v>1148</v>
       </c>
       <c r="BK17" s="20">
         <v>2229.9</v>
       </c>
       <c r="BL17" s="20">
         <v>3427.6</v>
       </c>
-      <c r="BM17" s="21">
-        <v>7633.8</v>
+      <c r="BM17" s="20">
+        <v>7973.5</v>
       </c>
       <c r="BN17" s="51">
         <v>1247</v>
       </c>
       <c r="BO17" s="20"/>
       <c r="BP17" s="20"/>
       <c r="BQ17" s="21"/>
     </row>
     <row r="18" spans="1:69">
       <c r="A18" s="39" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="19">
         <v>866.3</v>
       </c>
       <c r="C18" s="20">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="20">
         <v>3331.3</v>
       </c>
       <c r="E18" s="21">
         <v>6179.1</v>
       </c>
       <c r="F18" s="19">
@@ -4891,52 +4885,52 @@
       </c>
       <c r="BE18" s="21">
         <v>13820.9</v>
       </c>
       <c r="BF18" s="19">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="20">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="20">
         <v>9614</v>
       </c>
       <c r="BI18" s="21">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="19">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="20">
         <v>6926.5</v>
       </c>
       <c r="BL18" s="20">
         <v>10652.6</v>
       </c>
-      <c r="BM18" s="21">
-        <v>18420.7</v>
+      <c r="BM18" s="20">
+        <v>19812.8</v>
       </c>
       <c r="BN18" s="51">
         <v>3246.1</v>
       </c>
       <c r="BO18" s="20"/>
       <c r="BP18" s="20"/>
       <c r="BQ18" s="21"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="19">
         <v>1386.9</v>
       </c>
       <c r="C19" s="20">
         <v>3523.7</v>
       </c>
       <c r="D19" s="20">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="21">
         <v>7567.7</v>
       </c>
       <c r="F19" s="19">
@@ -5094,52 +5088,52 @@
       </c>
       <c r="BE19" s="21">
         <v>19505.3</v>
       </c>
       <c r="BF19" s="19">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="20">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="20">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="21">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="19">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="20">
         <v>13772.8</v>
       </c>
       <c r="BL19" s="20">
         <v>21086.1</v>
       </c>
-      <c r="BM19" s="21">
-        <v>29292.3</v>
+      <c r="BM19" s="20">
+        <v>27732.6</v>
       </c>
       <c r="BN19" s="51">
         <v>6694.7</v>
       </c>
       <c r="BO19" s="20"/>
       <c r="BP19" s="20"/>
       <c r="BQ19" s="21"/>
     </row>
     <row r="20" spans="1:69" s="12" customFormat="1">
       <c r="A20" s="39" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="19">
         <v>397.3</v>
       </c>
       <c r="C20" s="20">
         <v>913.4</v>
       </c>
       <c r="D20" s="20">
         <v>1608.4</v>
       </c>
       <c r="E20" s="21">
         <v>3919.4</v>
       </c>
       <c r="F20" s="19">
@@ -5297,52 +5291,52 @@
       </c>
       <c r="BE20" s="21">
         <v>10989.8</v>
       </c>
       <c r="BF20" s="19">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="20">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="20">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="21">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="19">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="20">
         <v>6965</v>
       </c>
       <c r="BL20" s="20">
         <v>10236</v>
       </c>
-      <c r="BM20" s="21">
-        <v>15959.8</v>
+      <c r="BM20" s="20">
+        <v>13851.1</v>
       </c>
       <c r="BN20" s="51">
         <v>2756.5</v>
       </c>
       <c r="BO20" s="20"/>
       <c r="BP20" s="20"/>
       <c r="BQ20" s="21"/>
     </row>
     <row r="21" spans="1:69">
       <c r="A21" s="39" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="19">
         <v>1841.2</v>
       </c>
       <c r="C21" s="20">
         <v>3008.1</v>
       </c>
       <c r="D21" s="20">
         <v>3905.7</v>
       </c>
       <c r="E21" s="21">
         <v>5639.2</v>
       </c>
       <c r="F21" s="19">
@@ -5500,52 +5494,52 @@
       </c>
       <c r="BE21" s="21">
         <v>15802.6</v>
       </c>
       <c r="BF21" s="19">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="20">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="20">
         <v>10326</v>
       </c>
       <c r="BI21" s="21">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="19">
         <v>5064</v>
       </c>
       <c r="BK21" s="20">
         <v>8280.7000000000007</v>
       </c>
       <c r="BL21" s="20">
         <v>11778.6</v>
       </c>
-      <c r="BM21" s="21">
-        <v>17248.5</v>
+      <c r="BM21" s="20">
+        <v>18437.8</v>
       </c>
       <c r="BN21" s="51">
         <v>4772.8</v>
       </c>
       <c r="BO21" s="20"/>
       <c r="BP21" s="20"/>
       <c r="BQ21" s="21"/>
     </row>
     <row r="22" spans="1:69">
       <c r="A22" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="19">
         <v>814.8</v>
       </c>
       <c r="C22" s="20">
         <v>1370.8</v>
       </c>
       <c r="D22" s="20">
         <v>1930.4</v>
       </c>
       <c r="E22" s="21">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="19">
@@ -5703,52 +5697,52 @@
       </c>
       <c r="BE22" s="21">
         <v>10343.5</v>
       </c>
       <c r="BF22" s="19">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="20">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="20">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="21">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="19">
         <v>2229</v>
       </c>
       <c r="BK22" s="20">
         <v>4245.3999999999996</v>
       </c>
       <c r="BL22" s="20">
         <v>6706.2</v>
       </c>
-      <c r="BM22" s="21">
-        <v>11849.7</v>
+      <c r="BM22" s="20">
+        <v>11803.7</v>
       </c>
       <c r="BN22" s="51">
         <v>2570.5</v>
       </c>
       <c r="BO22" s="20"/>
       <c r="BP22" s="20"/>
       <c r="BQ22" s="21"/>
     </row>
     <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="19">
         <v>209.9</v>
       </c>
       <c r="C23" s="20">
         <v>498.3</v>
       </c>
       <c r="D23" s="20">
         <v>781.9</v>
       </c>
       <c r="E23" s="21">
         <v>1212.2</v>
       </c>
       <c r="F23" s="19">
@@ -5906,52 +5900,52 @@
       </c>
       <c r="BE23" s="21">
         <v>4664.7</v>
       </c>
       <c r="BF23" s="19">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="20">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="20">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="21">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="19">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="20">
         <v>2721.5</v>
       </c>
       <c r="BL23" s="20">
         <v>4108</v>
       </c>
-      <c r="BM23" s="21">
-        <v>5804.9</v>
+      <c r="BM23" s="20">
+        <v>5762.4</v>
       </c>
       <c r="BN23" s="51">
         <v>1279.4000000000001</v>
       </c>
       <c r="BO23" s="20"/>
       <c r="BP23" s="20"/>
       <c r="BQ23" s="21"/>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="19">
         <v>185.6</v>
       </c>
       <c r="C24" s="20">
         <v>392.6</v>
       </c>
       <c r="D24" s="20">
         <v>599.1</v>
       </c>
       <c r="E24" s="21">
         <v>862.7</v>
       </c>
       <c r="F24" s="19">
@@ -6109,52 +6103,52 @@
       </c>
       <c r="BE24" s="21">
         <v>4511.5</v>
       </c>
       <c r="BF24" s="19">
         <v>933.2</v>
       </c>
       <c r="BG24" s="20">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="20">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="21">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="19">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="20">
         <v>2251</v>
       </c>
       <c r="BL24" s="20">
         <v>4064.9</v>
       </c>
-      <c r="BM24" s="21">
-        <v>4125.8</v>
+      <c r="BM24" s="20">
+        <v>3950</v>
       </c>
       <c r="BN24" s="51">
         <v>951.3</v>
       </c>
       <c r="BO24" s="20"/>
       <c r="BP24" s="20"/>
       <c r="BQ24" s="21"/>
     </row>
     <row r="25" spans="1:69">
       <c r="A25" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="19">
         <v>220</v>
       </c>
       <c r="C25" s="20">
         <v>490.9</v>
       </c>
       <c r="D25" s="20">
         <v>822.4</v>
       </c>
       <c r="E25" s="21">
         <v>1020.9</v>
       </c>
       <c r="F25" s="19">
@@ -6312,52 +6306,52 @@
       </c>
       <c r="BE25" s="21">
         <v>6043.6</v>
       </c>
       <c r="BF25" s="19">
         <v>1248</v>
       </c>
       <c r="BG25" s="20">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="20">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="21">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="19">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="20">
         <v>2759</v>
       </c>
       <c r="BL25" s="20">
         <v>4445.3999999999996</v>
       </c>
-      <c r="BM25" s="21">
-        <v>4739.5</v>
+      <c r="BM25" s="20">
+        <v>4859.3</v>
       </c>
       <c r="BN25" s="51">
         <v>697.2</v>
       </c>
       <c r="BO25" s="20"/>
       <c r="BP25" s="20"/>
       <c r="BQ25" s="21"/>
     </row>
     <row r="26" spans="1:69">
       <c r="A26" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="19">
         <v>323.3</v>
       </c>
       <c r="C26" s="20">
         <v>769.2</v>
       </c>
       <c r="D26" s="20">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="21">
         <v>1451.9</v>
       </c>
       <c r="F26" s="19">
@@ -6515,52 +6509,52 @@
       </c>
       <c r="BE26" s="21">
         <v>7509.7</v>
       </c>
       <c r="BF26" s="19">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="20">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="20">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="21">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="19">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="20">
         <v>3268.7</v>
       </c>
       <c r="BL26" s="20">
         <v>5022.2</v>
       </c>
-      <c r="BM26" s="21">
-        <v>9387.9</v>
+      <c r="BM26" s="20">
+        <v>9612.7999999999993</v>
       </c>
       <c r="BN26" s="51">
         <v>2408.1</v>
       </c>
       <c r="BO26" s="20"/>
       <c r="BP26" s="20"/>
       <c r="BQ26" s="21"/>
     </row>
     <row r="27" spans="1:69">
       <c r="A27" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="22">
         <v>188.3</v>
       </c>
       <c r="C27" s="23">
         <v>433.9</v>
       </c>
       <c r="D27" s="23">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="24">
         <v>1758.3</v>
       </c>
       <c r="F27" s="22">
@@ -6718,208 +6712,206 @@
       </c>
       <c r="BE27" s="24">
         <v>6830.8</v>
       </c>
       <c r="BF27" s="22">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="23">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="23">
         <v>7142</v>
       </c>
       <c r="BI27" s="24">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="22">
         <v>1760</v>
       </c>
       <c r="BK27" s="23">
         <v>3461</v>
       </c>
       <c r="BL27" s="23">
         <v>6911.7</v>
       </c>
-      <c r="BM27" s="24">
-        <v>9321.5</v>
+      <c r="BM27" s="23">
+        <v>8396.4</v>
       </c>
       <c r="BN27" s="52">
         <v>2089.6999999999998</v>
       </c>
       <c r="BO27" s="23"/>
       <c r="BP27" s="23"/>
       <c r="BQ27" s="24"/>
     </row>
     <row r="30" spans="1:69">
-      <c r="A30" s="58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="58"/>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="BL2:BQ2"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="AS2:AV2"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AD3:AG3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
-[...13 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A10E711B-7E56-400C-ABF5-EBD02133ACA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2010-2025 (NACE 03-2007)</vt:lpstr>
     </vt:vector>