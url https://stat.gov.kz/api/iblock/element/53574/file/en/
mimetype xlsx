--- v0 (2026-04-24)
+++ v1 (2026-08-11)
@@ -5,93 +5,93 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-3630" yWindow="390" windowWidth="17280" windowHeight="11415"/>
+    <workbookView xWindow="6690" yWindow="300" windowWidth="14370" windowHeight="11670"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="2013-2016" sheetId="3" r:id="rId3"/>
-    <sheet name="2017-2024" sheetId="6" r:id="rId4"/>
+    <sheet name="2017-2025" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I14" i="3" l="1"/>
-  <c r="I29" i="3" s="1"/>
   <c r="H14" i="3"/>
-  <c r="H29" i="3" s="1"/>
   <c r="G14" i="3"/>
   <c r="F14" i="3"/>
   <c r="I7" i="3"/>
   <c r="H7" i="3"/>
   <c r="G7" i="3"/>
   <c r="F7" i="3"/>
-  <c r="G29" i="3" l="1"/>
+  <c r="H29" i="3" l="1"/>
+  <c r="I29" i="3"/>
+  <c r="G29" i="3"/>
   <c r="F29" i="3"/>
   <c r="B14" i="3"/>
-  <c r="B29" i="3" s="1"/>
   <c r="D7" i="3"/>
   <c r="D14" i="3"/>
   <c r="E7" i="3"/>
   <c r="C7" i="3"/>
-  <c r="C29" i="3" s="1"/>
   <c r="B7" i="3"/>
   <c r="C14" i="3"/>
   <c r="E14" i="3"/>
   <c r="E29" i="3" s="1"/>
-  <c r="D29" i="3" l="1"/>
+  <c r="C29" i="3" l="1"/>
+  <c r="B29" i="3"/>
+  <c r="D29" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="75">
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fisheries 2)</t>
   </si>
   <si>
     <t xml:space="preserve">    Mining and quarrying</t>
   </si>
   <si>
     <t xml:space="preserve">    Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">    Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t xml:space="preserve">    Water supply; sewerage, waste management and remediation activities</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Production of services</t>
   </si>
   <si>
@@ -212,150 +212,162 @@
   <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Department of National Accounts</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
-    <t xml:space="preserve">Ibrayeva D.;
-[...3 lines deleted...]
-  <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
-    <t xml:space="preserve"> d.ibraeva@aspire.gov.kz;
-[...2 lines deleted...]
-  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">GDP by production method                                                                                                                                                             GDP by income method                                                                                                                                                                  GDP by final expenditure method                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/19965196?keyword=</t>
   </si>
   <si>
     <t>Methodology for estimating the non-observed economy ;
  Methodology for assessing the volume of illegal activities .</t>
   </si>
   <si>
     <t>The share of the Non-observed economy in gross domestic product</t>
   </si>
   <si>
     <t>Non-observed economy</t>
   </si>
   <si>
     <t>The share of the NON-OE  in GDP</t>
   </si>
   <si>
     <t>The share of an uncontrolled economy in the Republic of Kazakhstan is estimated according to the tabular approach of Eurostat: by Types N1, N2, n3, N6 and N7 (subtype N7a).</t>
   </si>
   <si>
     <t>Statistical data of BNS and administrative data of Government agencies</t>
   </si>
   <si>
     <t>Non-observed economy-types of production activities that are not covered when collecting information from the main sources used to create national accounts.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>The share of the Non-observed economy in Gross domestic product</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ibrayeva D.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> d.ibraeva@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t>GDP by production method</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GDP by income method          </t>
+  </si>
+  <si>
+    <t>GDP by final expenditure method</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
   <si>
     <t xml:space="preserve">2013–2023 – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2007), which is comparable with NACE Rev.2;
 from 2024 onward – according to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2019), which is comparable with NACE Rev.2;
 Since 2017, In accordance with the methodology for assessing  the Non-observed economy , approved by the order of the Chairman of the Statisrics Committee of the Ministry of national Economy of the Republic of Kazakhstan dated 07.08.2019 №4.
+GDP for 2025 was calculated taking into account the amendments to the Methodology for Estimating the Non-Observed Economy dated 21 August 2025 and the Methodology for Estimating the Volume of Illegal Activities dated 29 August 2025.
 </t>
+  </si>
+  <si>
+    <t>*GDP for 2025 was calculated taking into account the amendments to the Methodology for Estimating the Non-Observed Economy dated 21 August 2025 and the Methodology for Estimating the Volume of Illegal Activities dated 29 August 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="171" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -467,75 +479,71 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
-      <color theme="10"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
@@ -586,209 +594,246 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="176" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
-[...12 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -821,95 +866,113 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="Comma" xfId="5"/>
     <cellStyle name="Comma [0]_Book2" xfId="6"/>
     <cellStyle name="Comma_Book2" xfId="7"/>
     <cellStyle name="Comma0" xfId="8"/>
     <cellStyle name="Currency" xfId="9"/>
     <cellStyle name="Currency [0]_Book2" xfId="10"/>
     <cellStyle name="Currency_Book2" xfId="11"/>
     <cellStyle name="Currency0" xfId="12"/>
     <cellStyle name="Date" xfId="13"/>
     <cellStyle name="Fixed" xfId="14"/>
     <cellStyle name="Heading 1" xfId="15"/>
     <cellStyle name="Heading 2" xfId="16"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="17"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="18"/>
     <cellStyle name="normal" xfId="19"/>
     <cellStyle name="Normální 6" xfId="20"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="21"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="22"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="23"/>
@@ -1232,417 +1295,441 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44287/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44028/file/en/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:B21"/>
+  <dimension ref="A2:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="39" customWidth="1"/>
     <col min="2" max="2" width="73.42578125" style="39" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="38">
         <v>111218</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="41" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2" ht="106.5" customHeight="1">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="130.5" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="41" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="41" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="41" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
       <c r="A10" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="41" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="42"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="40" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="43" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24">
       <c r="A13" s="40" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="44" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      <c r="A14" s="40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="45" t="s">
-        <v>59</v>
+      <c r="B14" s="55" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="40" t="s">
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="A15" s="57"/>
+      <c r="B15" s="55" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="40" t="s">
-[...3 lines deleted...]
-        <v>45869</v>
+      <c r="A16" s="58"/>
+      <c r="B16" s="55" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="40" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>46234</v>
+        <v>41</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="40" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:2" ht="27" customHeight="1">
+        <v>42</v>
+      </c>
+      <c r="B18" s="46">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
       <c r="A19" s="40" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>43</v>
+      </c>
+      <c r="B19" s="46">
+        <v>46599</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="11.25" customHeight="1">
+      <c r="A21" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="48" t="s">
+    </row>
+    <row r="23" spans="1:2" ht="15" customHeight="1">
+      <c r="A23" s="40" t="s">
         <v>49</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>51</v>
+      <c r="B23" s="43" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A16"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="50"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="50"/>
+    <col min="1" max="1" width="9.140625" style="49"/>
+    <col min="2" max="2" width="100.5703125" style="49" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="48" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="49" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="48" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="49" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="48" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="49" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="50" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="49" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="51"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="51"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="52"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="52"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="52"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="52"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="52"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="52"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="53" t="s">
         <v>56</v>
-      </c>
-[...32 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:I31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="46" style="8" customWidth="1"/>
     <col min="2" max="3" width="8.42578125" style="9" customWidth="1"/>
     <col min="4" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="12" customFormat="1" ht="12.75">
-      <c r="A2" s="55" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="55"/>
+      <c r="A2" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="5" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A4" s="57"/>
-      <c r="B4" s="56">
+      <c r="A4" s="61"/>
+      <c r="B4" s="60">
         <v>2013</v>
       </c>
-      <c r="C4" s="56"/>
-      <c r="D4" s="56">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60">
         <v>2014</v>
       </c>
-      <c r="E4" s="56"/>
-      <c r="F4" s="56">
+      <c r="E4" s="60"/>
+      <c r="F4" s="60">
         <v>2015</v>
       </c>
-      <c r="G4" s="56"/>
-      <c r="H4" s="56">
+      <c r="G4" s="60"/>
+      <c r="H4" s="60">
         <v>2016</v>
       </c>
-      <c r="I4" s="56"/>
+      <c r="I4" s="60"/>
     </row>
     <row r="5" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="57"/>
-[...1 lines deleted...]
-        <v>63</v>
+      <c r="A5" s="61"/>
+      <c r="B5" s="60" t="s">
+        <v>60</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="56" t="s">
-        <v>63</v>
+      <c r="D5" s="60" t="s">
+        <v>60</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="F5" s="56" t="s">
-        <v>63</v>
+      <c r="F5" s="60" t="s">
+        <v>60</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="H5" s="56" t="s">
-        <v>63</v>
+      <c r="H5" s="60" t="s">
+        <v>60</v>
       </c>
       <c r="I5" s="36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="5" customFormat="1">
-      <c r="A6" s="57"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="61"/>
+      <c r="B6" s="60"/>
       <c r="C6" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="56"/>
+      <c r="D6" s="60"/>
       <c r="E6" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="56"/>
+      <c r="F6" s="60"/>
       <c r="G6" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="H6" s="56"/>
+      <c r="H6" s="60"/>
       <c r="I6" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="5" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14">
         <f t="shared" ref="B7:I7" si="0">B8+B9+B10+B11+B12+B13</f>
         <v>8.9</v>
       </c>
       <c r="C7" s="14">
         <f t="shared" si="0"/>
         <v>0.7</v>
       </c>
       <c r="D7" s="14">
         <f t="shared" si="0"/>
         <v>8.6999999999999993</v>
       </c>
       <c r="E7" s="15">
         <f t="shared" si="0"/>
         <v>0.64</v>
       </c>
       <c r="F7" s="15">
@@ -2295,248 +2382,264 @@
         <f t="shared" si="2"/>
         <v>28.1</v>
       </c>
       <c r="E29" s="7">
         <f t="shared" si="2"/>
         <v>2.2999999999999998</v>
       </c>
       <c r="F29" s="10">
         <f t="shared" si="2"/>
         <v>27.51</v>
       </c>
       <c r="G29" s="10">
         <f t="shared" si="2"/>
         <v>2.38</v>
       </c>
       <c r="H29" s="10">
         <f t="shared" si="2"/>
         <v>25.84</v>
       </c>
       <c r="I29" s="10">
         <f t="shared" si="2"/>
         <v>1.93</v>
       </c>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="58"/>
-[...3 lines deleted...]
-      <c r="E31" s="58"/>
+      <c r="A31" s="62"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:D6"/>
   </mergeCells>
   <pageMargins left="0.43307086614173229" right="0.35433070866141736" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q35"/>
+  <dimension ref="A2:S35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G26" sqref="G26"/>
+      <selection pane="bottomRight" activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="29" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="29" customWidth="1"/>
     <col min="4" max="11" width="12.7109375" style="21" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="21" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="21" customWidth="1"/>
     <col min="14" max="14" width="12.140625" style="21" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" style="21" customWidth="1"/>
     <col min="16" max="16" width="12.140625" style="21" customWidth="1"/>
     <col min="17" max="17" width="11.42578125" style="21" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="21"/>
+    <col min="18" max="18" width="12.140625" style="21" customWidth="1"/>
+    <col min="19" max="19" width="11.42578125" style="21" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="12.75">
-[...14 lines deleted...]
-    <row r="3" spans="1:17">
+    <row r="2" spans="1:19" ht="12.75">
+      <c r="A2" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="O3" s="23"/>
-      <c r="Q3" s="23" t="s">
+      <c r="S3" s="23" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="25" customFormat="1" ht="29.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="61">
+    <row r="4" spans="1:19" s="25" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="64">
         <v>2017</v>
       </c>
-      <c r="C4" s="61"/>
-      <c r="D4" s="61">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64">
         <v>2018</v>
       </c>
-      <c r="E4" s="61"/>
-      <c r="F4" s="61">
+      <c r="E4" s="64"/>
+      <c r="F4" s="64">
         <v>2019</v>
       </c>
-      <c r="G4" s="61"/>
-      <c r="H4" s="61">
+      <c r="G4" s="64"/>
+      <c r="H4" s="64">
         <v>2020</v>
       </c>
-      <c r="I4" s="61"/>
-      <c r="J4" s="61">
+      <c r="I4" s="64"/>
+      <c r="J4" s="64">
         <v>2021</v>
       </c>
-      <c r="K4" s="61"/>
-      <c r="L4" s="61">
+      <c r="K4" s="64"/>
+      <c r="L4" s="64">
         <v>2022</v>
       </c>
-      <c r="M4" s="61"/>
-      <c r="N4" s="61">
+      <c r="M4" s="64"/>
+      <c r="N4" s="64">
         <v>2023</v>
       </c>
-      <c r="O4" s="61"/>
-      <c r="P4" s="61">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64">
         <v>2024</v>
       </c>
-      <c r="Q4" s="61"/>
-[...4 lines deleted...]
-        <v>63</v>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64" t="s">
+        <v>72</v>
+      </c>
+      <c r="S4" s="64"/>
+    </row>
+    <row r="5" spans="1:19" s="25" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A5" s="69"/>
+      <c r="B5" s="64" t="s">
+        <v>60</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="61" t="s">
-        <v>63</v>
+      <c r="D5" s="64" t="s">
+        <v>60</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="F5" s="61" t="s">
-        <v>63</v>
+      <c r="F5" s="64" t="s">
+        <v>60</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="H5" s="61" t="s">
-        <v>63</v>
+      <c r="H5" s="64" t="s">
+        <v>60</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="J5" s="61" t="s">
-        <v>63</v>
+      <c r="J5" s="64" t="s">
+        <v>60</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="L5" s="61" t="s">
-        <v>63</v>
+      <c r="L5" s="64" t="s">
+        <v>60</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="N5" s="61" t="s">
-        <v>63</v>
+      <c r="N5" s="64" t="s">
+        <v>60</v>
       </c>
       <c r="O5" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="P5" s="61" t="s">
-        <v>63</v>
+      <c r="P5" s="64" t="s">
+        <v>60</v>
       </c>
       <c r="Q5" s="24" t="s">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="61"/>
+      <c r="R5" s="65" t="s">
+        <v>60</v>
+      </c>
+      <c r="S5" s="54" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" s="25" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="69"/>
+      <c r="B6" s="64"/>
       <c r="C6" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="61"/>
+      <c r="D6" s="64"/>
       <c r="E6" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="61"/>
+      <c r="F6" s="64"/>
       <c r="G6" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="H6" s="61"/>
+      <c r="H6" s="64"/>
       <c r="I6" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="J6" s="61"/>
+      <c r="J6" s="64"/>
       <c r="K6" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="L6" s="61"/>
+      <c r="L6" s="64"/>
       <c r="M6" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="N6" s="61"/>
+      <c r="N6" s="64"/>
       <c r="O6" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="P6" s="61"/>
+      <c r="P6" s="64"/>
       <c r="Q6" s="24" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="25" customFormat="1" ht="12.75">
+      <c r="R6" s="66"/>
+      <c r="S6" s="54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="25" customFormat="1" ht="12.75">
       <c r="A7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="28">
         <v>7.64</v>
       </c>
       <c r="C7" s="28">
         <v>0.74</v>
       </c>
       <c r="D7" s="28">
         <v>6.9</v>
       </c>
       <c r="E7" s="28">
         <v>0.8</v>
       </c>
       <c r="F7" s="28">
         <v>5.65</v>
       </c>
       <c r="G7" s="28">
         <v>0.84</v>
       </c>
       <c r="H7" s="28">
         <v>5.19</v>
       </c>
       <c r="I7" s="28">
@@ -2544,52 +2647,58 @@
       </c>
       <c r="J7" s="28">
         <v>6.26</v>
       </c>
       <c r="K7" s="28">
         <v>0.67</v>
       </c>
       <c r="L7" s="28">
         <v>7.01</v>
       </c>
       <c r="M7" s="28">
         <v>0.51</v>
       </c>
       <c r="N7" s="28">
         <v>5.35</v>
       </c>
       <c r="O7" s="28">
         <v>0.41</v>
       </c>
       <c r="P7" s="28">
         <v>5.18</v>
       </c>
       <c r="Q7" s="28">
         <v>0.48</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" ht="12.75">
+      <c r="R7" s="28">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="S7" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="12.75">
       <c r="A8" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="32">
         <v>2.4700000000000002</v>
       </c>
       <c r="C8" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="D8" s="32">
         <v>2.37</v>
       </c>
       <c r="E8" s="32">
         <v>0.19</v>
       </c>
       <c r="F8" s="32">
         <v>2.21</v>
       </c>
       <c r="G8" s="32">
         <v>0.22</v>
       </c>
       <c r="H8" s="32">
         <v>2.59</v>
       </c>
       <c r="I8" s="32">
@@ -2597,52 +2706,58 @@
       </c>
       <c r="J8" s="32">
         <v>2.54</v>
       </c>
       <c r="K8" s="32">
         <v>0.19</v>
       </c>
       <c r="L8" s="32">
         <v>2.52</v>
       </c>
       <c r="M8" s="32">
         <v>0.15</v>
       </c>
       <c r="N8" s="32">
         <v>1.88</v>
       </c>
       <c r="O8" s="32">
         <v>0.12</v>
       </c>
       <c r="P8" s="32">
         <v>1.73</v>
       </c>
       <c r="Q8" s="32">
         <v>0.13</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" ht="12.75">
+      <c r="R8" s="32">
+        <v>1.79</v>
+      </c>
+      <c r="S8" s="32">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="12.75">
       <c r="A9" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="32">
         <v>0.42</v>
       </c>
       <c r="C9" s="32">
         <v>0</v>
       </c>
       <c r="D9" s="32">
         <v>0.37</v>
       </c>
       <c r="E9" s="32">
         <v>0</v>
       </c>
       <c r="F9" s="32">
         <v>0.21</v>
       </c>
       <c r="G9" s="32">
         <v>0</v>
       </c>
       <c r="H9" s="32">
         <v>0.1</v>
       </c>
       <c r="I9" s="32">
@@ -2650,52 +2765,58 @@
       </c>
       <c r="J9" s="32">
         <v>0.08</v>
       </c>
       <c r="K9" s="32">
         <v>0</v>
       </c>
       <c r="L9" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="M9" s="32">
         <v>0</v>
       </c>
       <c r="N9" s="32">
         <v>0.15</v>
       </c>
       <c r="O9" s="32">
         <v>0</v>
       </c>
       <c r="P9" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q9" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" ht="12.75">
+      <c r="R9" s="32">
+        <v>0</v>
+      </c>
+      <c r="S9" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="12.75">
       <c r="A10" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="32">
         <v>1.76</v>
       </c>
       <c r="C10" s="32">
         <v>0.6</v>
       </c>
       <c r="D10" s="32">
         <v>1.58</v>
       </c>
       <c r="E10" s="32">
         <v>0.61</v>
       </c>
       <c r="F10" s="32">
         <v>1.42</v>
       </c>
       <c r="G10" s="32">
         <v>0.62</v>
       </c>
       <c r="H10" s="32">
         <v>1.29</v>
       </c>
       <c r="I10" s="32">
@@ -2703,52 +2824,58 @@
       </c>
       <c r="J10" s="32">
         <v>1.46</v>
       </c>
       <c r="K10" s="32">
         <v>0.5</v>
       </c>
       <c r="L10" s="32">
         <v>1.43</v>
       </c>
       <c r="M10" s="32">
         <v>0.36</v>
       </c>
       <c r="N10" s="32">
         <v>1.27</v>
       </c>
       <c r="O10" s="32">
         <v>0.28999999999999998</v>
       </c>
       <c r="P10" s="32">
         <v>1.17</v>
       </c>
       <c r="Q10" s="32">
         <v>0.35</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" ht="25.5">
+      <c r="R10" s="32">
+        <v>0.95</v>
+      </c>
+      <c r="S10" s="32">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="25.5">
       <c r="A11" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="32">
         <v>0.13</v>
       </c>
       <c r="C11" s="32">
         <v>0</v>
       </c>
       <c r="D11" s="32">
         <v>0.17</v>
       </c>
       <c r="E11" s="32">
         <v>0</v>
       </c>
       <c r="F11" s="32">
         <v>0.12</v>
       </c>
       <c r="G11" s="32">
         <v>0</v>
       </c>
       <c r="H11" s="32">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="I11" s="32">
@@ -2756,52 +2883,58 @@
       </c>
       <c r="J11" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="K11" s="32">
         <v>0</v>
       </c>
       <c r="L11" s="32">
         <v>0.24</v>
       </c>
       <c r="M11" s="32">
         <v>0</v>
       </c>
       <c r="N11" s="32">
         <v>0.1</v>
       </c>
       <c r="O11" s="32">
         <v>0</v>
       </c>
       <c r="P11" s="32">
         <v>0.05</v>
       </c>
       <c r="Q11" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" ht="25.5">
+      <c r="R11" s="32">
+        <v>0</v>
+      </c>
+      <c r="S11" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="25.5">
       <c r="A12" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="32">
         <v>0.05</v>
       </c>
       <c r="C12" s="32">
         <v>0</v>
       </c>
       <c r="D12" s="32">
         <v>0.04</v>
       </c>
       <c r="E12" s="32">
         <v>0</v>
       </c>
       <c r="F12" s="32">
         <v>0.02</v>
       </c>
       <c r="G12" s="32">
         <v>0</v>
       </c>
       <c r="H12" s="32">
         <v>0.01</v>
       </c>
       <c r="I12" s="32">
@@ -2809,52 +2942,58 @@
       </c>
       <c r="J12" s="32">
         <v>0.08</v>
       </c>
       <c r="K12" s="32">
         <v>0</v>
       </c>
       <c r="L12" s="32">
         <v>0.04</v>
       </c>
       <c r="M12" s="32">
         <v>0</v>
       </c>
       <c r="N12" s="32">
         <v>0.03</v>
       </c>
       <c r="O12" s="32">
         <v>0</v>
       </c>
       <c r="P12" s="32">
         <v>0.02</v>
       </c>
       <c r="Q12" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" ht="12.75">
+      <c r="R12" s="32">
+        <v>0</v>
+      </c>
+      <c r="S12" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="12.75">
       <c r="A13" s="31" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="32">
         <v>2.81</v>
       </c>
       <c r="C13" s="32">
         <v>0</v>
       </c>
       <c r="D13" s="32">
         <v>2.37</v>
       </c>
       <c r="E13" s="32">
         <v>0</v>
       </c>
       <c r="F13" s="32">
         <v>1.67</v>
       </c>
       <c r="G13" s="32">
         <v>0</v>
       </c>
       <c r="H13" s="32">
         <v>1.1299999999999999</v>
       </c>
       <c r="I13" s="32">
@@ -2862,52 +3001,58 @@
       </c>
       <c r="J13" s="32">
         <v>1.96</v>
       </c>
       <c r="K13" s="32">
         <v>0</v>
       </c>
       <c r="L13" s="32">
         <v>2.64</v>
       </c>
       <c r="M13" s="32">
         <v>0</v>
       </c>
       <c r="N13" s="32">
         <v>1.92</v>
       </c>
       <c r="O13" s="32">
         <v>0</v>
       </c>
       <c r="P13" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="Q13" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" ht="12.75">
+      <c r="R13" s="32">
+        <v>1.9</v>
+      </c>
+      <c r="S13" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="12.75">
       <c r="A14" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="28">
         <v>21.11</v>
       </c>
       <c r="C14" s="28">
         <v>1.04</v>
       </c>
       <c r="D14" s="28">
         <v>20.12</v>
       </c>
       <c r="E14" s="28">
         <v>1.03</v>
       </c>
       <c r="F14" s="28">
         <v>18.04</v>
       </c>
       <c r="G14" s="28">
         <v>1.03</v>
       </c>
       <c r="H14" s="28">
         <v>15.04</v>
       </c>
       <c r="I14" s="28">
@@ -2915,52 +3060,58 @@
       </c>
       <c r="J14" s="28">
         <v>13.49</v>
       </c>
       <c r="K14" s="28">
         <v>0.68</v>
       </c>
       <c r="L14" s="28">
         <v>11.77</v>
       </c>
       <c r="M14" s="28">
         <v>0.64</v>
       </c>
       <c r="N14" s="28">
         <v>12.23</v>
       </c>
       <c r="O14" s="28">
         <v>0.71</v>
       </c>
       <c r="P14" s="28">
         <v>11.53</v>
       </c>
       <c r="Q14" s="28">
         <v>0.7</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" ht="25.5">
+      <c r="R14" s="28">
+        <v>11.05</v>
+      </c>
+      <c r="S14" s="28">
+        <v>0.76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="25.5">
       <c r="A15" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="C15" s="32">
         <v>0.14000000000000001</v>
       </c>
       <c r="D15" s="32">
         <v>8.6199999999999992</v>
       </c>
       <c r="E15" s="32">
         <v>0.21</v>
       </c>
       <c r="F15" s="32">
         <v>7.98</v>
       </c>
       <c r="G15" s="32">
         <v>0.18</v>
       </c>
       <c r="H15" s="32">
         <v>5.57</v>
       </c>
       <c r="I15" s="32">
@@ -2968,52 +3119,58 @@
       </c>
       <c r="J15" s="32">
         <v>2.77</v>
       </c>
       <c r="K15" s="32">
         <v>0.19</v>
       </c>
       <c r="L15" s="32">
         <v>3.14</v>
       </c>
       <c r="M15" s="32">
         <v>0.2</v>
       </c>
       <c r="N15" s="32">
         <v>3.54</v>
       </c>
       <c r="O15" s="32">
         <v>0.22</v>
       </c>
       <c r="P15" s="32">
         <v>2.97</v>
       </c>
       <c r="Q15" s="32">
         <v>0.26</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" ht="12.75">
+      <c r="R15" s="32">
+        <v>3.07</v>
+      </c>
+      <c r="S15" s="32">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="12.75">
       <c r="A16" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="32">
         <v>4.0999999999999996</v>
       </c>
       <c r="C16" s="32">
         <v>0</v>
       </c>
       <c r="D16" s="32">
         <v>4</v>
       </c>
       <c r="E16" s="32">
         <v>0</v>
       </c>
       <c r="F16" s="32">
         <v>3.78</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="32">
         <v>2.87</v>
       </c>
       <c r="I16" s="32">
@@ -3021,52 +3178,58 @@
       </c>
       <c r="J16" s="32">
         <v>2.92</v>
       </c>
       <c r="K16" s="32">
         <v>0</v>
       </c>
       <c r="L16" s="32">
         <v>2.54</v>
       </c>
       <c r="M16" s="32">
         <v>0</v>
       </c>
       <c r="N16" s="32">
         <v>1.27</v>
       </c>
       <c r="O16" s="32">
         <v>0</v>
       </c>
       <c r="P16" s="32">
         <v>1.28</v>
       </c>
       <c r="Q16" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" ht="12.75">
+      <c r="R16" s="32">
+        <v>1.08</v>
+      </c>
+      <c r="S16" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="12.75">
       <c r="A17" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="32">
         <v>0.24</v>
       </c>
       <c r="C17" s="32">
         <v>0</v>
       </c>
       <c r="D17" s="32">
         <v>0.24</v>
       </c>
       <c r="E17" s="32">
         <v>0</v>
       </c>
       <c r="F17" s="32">
         <v>0.16</v>
       </c>
       <c r="G17" s="32">
         <v>0</v>
       </c>
       <c r="H17" s="32">
         <v>0.13</v>
       </c>
       <c r="I17" s="32">
@@ -3074,52 +3237,58 @@
       </c>
       <c r="J17" s="32">
         <v>0.33</v>
       </c>
       <c r="K17" s="32">
         <v>0</v>
       </c>
       <c r="L17" s="32">
         <v>0.26</v>
       </c>
       <c r="M17" s="32">
         <v>0</v>
       </c>
       <c r="N17" s="32">
         <v>0.43</v>
       </c>
       <c r="O17" s="32">
         <v>0</v>
       </c>
       <c r="P17" s="32">
         <v>0.39</v>
       </c>
       <c r="Q17" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" ht="12.75">
+      <c r="R17" s="32">
+        <v>0.54</v>
+      </c>
+      <c r="S17" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="12.75">
       <c r="A18" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="32">
         <v>0.34</v>
       </c>
       <c r="C18" s="32">
         <v>0</v>
       </c>
       <c r="D18" s="32">
         <v>0.36</v>
       </c>
       <c r="E18" s="32">
         <v>0</v>
       </c>
       <c r="F18" s="32">
         <v>0.32</v>
       </c>
       <c r="G18" s="32">
         <v>0</v>
       </c>
       <c r="H18" s="32">
         <v>0.39</v>
       </c>
       <c r="I18" s="32">
@@ -3127,52 +3296,58 @@
       </c>
       <c r="J18" s="32">
         <v>0.35</v>
       </c>
       <c r="K18" s="32">
         <v>0</v>
       </c>
       <c r="L18" s="32">
         <v>0.31</v>
       </c>
       <c r="M18" s="32">
         <v>0</v>
       </c>
       <c r="N18" s="32">
         <v>0.35</v>
       </c>
       <c r="O18" s="32">
         <v>0</v>
       </c>
       <c r="P18" s="32">
         <v>0.42</v>
       </c>
       <c r="Q18" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" ht="12.75">
+      <c r="R18" s="32">
+        <v>0.61</v>
+      </c>
+      <c r="S18" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="12.75">
       <c r="A19" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="32">
         <v>1.1200000000000001</v>
       </c>
       <c r="C19" s="32">
         <v>0</v>
       </c>
       <c r="D19" s="32">
         <v>0.45</v>
       </c>
       <c r="E19" s="32">
         <v>0</v>
       </c>
       <c r="F19" s="32">
         <v>0.31</v>
       </c>
       <c r="G19" s="32">
         <v>0</v>
       </c>
       <c r="H19" s="32">
         <v>0.15</v>
       </c>
       <c r="I19" s="32">
@@ -3180,52 +3355,58 @@
       </c>
       <c r="J19" s="32">
         <v>0.08</v>
       </c>
       <c r="K19" s="32">
         <v>0</v>
       </c>
       <c r="L19" s="32">
         <v>0.24</v>
       </c>
       <c r="M19" s="32">
         <v>0</v>
       </c>
       <c r="N19" s="32">
         <v>0.27</v>
       </c>
       <c r="O19" s="32">
         <v>0</v>
       </c>
       <c r="P19" s="32">
         <v>0.32</v>
       </c>
       <c r="Q19" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" ht="12.75">
+      <c r="R19" s="32">
+        <v>0</v>
+      </c>
+      <c r="S19" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="12.75">
       <c r="A20" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="32">
         <v>1</v>
       </c>
       <c r="C20" s="32">
         <v>0</v>
       </c>
       <c r="D20" s="32">
         <v>0.86</v>
       </c>
       <c r="E20" s="32">
         <v>0</v>
       </c>
       <c r="F20" s="32">
         <v>0.81</v>
       </c>
       <c r="G20" s="32">
         <v>0</v>
       </c>
       <c r="H20" s="32">
         <v>0.56999999999999995</v>
       </c>
       <c r="I20" s="32">
@@ -3233,52 +3414,58 @@
       </c>
       <c r="J20" s="32">
         <v>0.84</v>
       </c>
       <c r="K20" s="32">
         <v>0</v>
       </c>
       <c r="L20" s="32">
         <v>0.66</v>
       </c>
       <c r="M20" s="32">
         <v>0</v>
       </c>
       <c r="N20" s="32">
         <v>0.5</v>
       </c>
       <c r="O20" s="32">
         <v>0</v>
       </c>
       <c r="P20" s="32">
         <v>0.71</v>
       </c>
       <c r="Q20" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" ht="14.25" customHeight="1">
+      <c r="R20" s="32">
+        <v>1.03</v>
+      </c>
+      <c r="S20" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="14.25" customHeight="1">
       <c r="A21" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="32">
         <v>1.26</v>
       </c>
       <c r="C21" s="32">
         <v>0</v>
       </c>
       <c r="D21" s="32">
         <v>1.17</v>
       </c>
       <c r="E21" s="32">
         <v>0</v>
       </c>
       <c r="F21" s="32">
         <v>0.87</v>
       </c>
       <c r="G21" s="32">
         <v>0</v>
       </c>
       <c r="H21" s="32">
         <v>0.75</v>
       </c>
       <c r="I21" s="32">
@@ -3286,52 +3473,58 @@
       </c>
       <c r="J21" s="32">
         <v>1.25</v>
       </c>
       <c r="K21" s="32">
         <v>0</v>
       </c>
       <c r="L21" s="32">
         <v>0.5</v>
       </c>
       <c r="M21" s="32">
         <v>0</v>
       </c>
       <c r="N21" s="32">
         <v>0.55000000000000004</v>
       </c>
       <c r="O21" s="32">
         <v>0</v>
       </c>
       <c r="P21" s="32">
         <v>0.51</v>
       </c>
       <c r="Q21" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" ht="12.75">
+      <c r="R21" s="32">
+        <v>0.77</v>
+      </c>
+      <c r="S21" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="12.75">
       <c r="A22" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="32">
         <v>0.63</v>
       </c>
       <c r="C22" s="32">
         <v>0</v>
       </c>
       <c r="D22" s="32">
         <v>0.65</v>
       </c>
       <c r="E22" s="32">
         <v>0</v>
       </c>
       <c r="F22" s="32">
         <v>0.47</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="32">
         <v>0.55000000000000004</v>
       </c>
       <c r="I22" s="32">
@@ -3339,52 +3532,58 @@
       </c>
       <c r="J22" s="32">
         <v>0.9</v>
       </c>
       <c r="K22" s="32">
         <v>0</v>
       </c>
       <c r="L22" s="32">
         <v>0.3</v>
       </c>
       <c r="M22" s="32">
         <v>0</v>
       </c>
       <c r="N22" s="32">
         <v>0.42</v>
       </c>
       <c r="O22" s="32">
         <v>0</v>
       </c>
       <c r="P22" s="32">
         <v>0.38</v>
       </c>
       <c r="Q22" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" ht="25.5">
+      <c r="R22" s="32">
+        <v>0.67</v>
+      </c>
+      <c r="S22" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="25.5">
       <c r="A23" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="32">
         <v>0</v>
       </c>
       <c r="C23" s="32">
         <v>0</v>
       </c>
       <c r="D23" s="32">
         <v>0</v>
       </c>
       <c r="E23" s="32">
         <v>0</v>
       </c>
       <c r="F23" s="32">
         <v>0</v>
       </c>
       <c r="G23" s="32">
         <v>0</v>
       </c>
       <c r="H23" s="32">
         <v>0</v>
       </c>
       <c r="I23" s="32">
@@ -3392,52 +3591,58 @@
       </c>
       <c r="J23" s="32">
         <v>0</v>
       </c>
       <c r="K23" s="32">
         <v>0</v>
       </c>
       <c r="L23" s="32">
         <v>0</v>
       </c>
       <c r="M23" s="32">
         <v>0</v>
       </c>
       <c r="N23" s="32">
         <v>0</v>
       </c>
       <c r="O23" s="32">
         <v>0</v>
       </c>
       <c r="P23" s="32">
         <v>0</v>
       </c>
       <c r="Q23" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" ht="12.75">
+      <c r="R23" s="32">
+        <v>0</v>
+      </c>
+      <c r="S23" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="12.75">
       <c r="A24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="32">
         <v>1.1399999999999999</v>
       </c>
       <c r="C24" s="32">
         <v>0</v>
       </c>
       <c r="D24" s="32">
         <v>1.04</v>
       </c>
       <c r="E24" s="32">
         <v>0</v>
       </c>
       <c r="F24" s="32">
         <v>0.98</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="32">
         <v>1.0900000000000001</v>
       </c>
       <c r="I24" s="32">
@@ -3445,52 +3650,58 @@
       </c>
       <c r="J24" s="32">
         <v>1.4</v>
       </c>
       <c r="K24" s="32">
         <v>0</v>
       </c>
       <c r="L24" s="32">
         <v>1.56</v>
       </c>
       <c r="M24" s="32">
         <v>0</v>
       </c>
       <c r="N24" s="32">
         <v>1.52</v>
       </c>
       <c r="O24" s="32">
         <v>0</v>
       </c>
       <c r="P24" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q24" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" ht="12.75">
+      <c r="R24" s="32">
+        <v>0.4</v>
+      </c>
+      <c r="S24" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="12.75">
       <c r="A25" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="32">
         <v>0.63</v>
       </c>
       <c r="C25" s="32">
         <v>0</v>
       </c>
       <c r="D25" s="32">
         <v>0.84</v>
       </c>
       <c r="E25" s="32">
         <v>0</v>
       </c>
       <c r="F25" s="32">
         <v>0.64</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="32">
         <v>1.64</v>
       </c>
       <c r="I25" s="32">
@@ -3498,52 +3709,58 @@
       </c>
       <c r="J25" s="32">
         <v>0.77</v>
       </c>
       <c r="K25" s="32">
         <v>0</v>
       </c>
       <c r="L25" s="32">
         <v>0.86</v>
       </c>
       <c r="M25" s="32">
         <v>0</v>
       </c>
       <c r="N25" s="32">
         <v>2.0499999999999998</v>
       </c>
       <c r="O25" s="32">
         <v>0</v>
       </c>
       <c r="P25" s="32">
         <v>2</v>
       </c>
       <c r="Q25" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" ht="12.75">
+      <c r="R25" s="32">
+        <v>0.77</v>
+      </c>
+      <c r="S25" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="12.75">
       <c r="A26" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="32">
         <v>0.13</v>
       </c>
       <c r="C26" s="32">
         <v>0</v>
       </c>
       <c r="D26" s="32">
         <v>0.13</v>
       </c>
       <c r="E26" s="32">
         <v>0</v>
       </c>
       <c r="F26" s="32">
         <v>0.12</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="32">
         <v>0.27</v>
       </c>
       <c r="I26" s="32">
@@ -3551,52 +3768,58 @@
       </c>
       <c r="J26" s="32">
         <v>0.35</v>
       </c>
       <c r="K26" s="32">
         <v>0</v>
       </c>
       <c r="L26" s="32">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="M26" s="32">
         <v>0</v>
       </c>
       <c r="N26" s="32">
         <v>0.08</v>
       </c>
       <c r="O26" s="32">
         <v>0</v>
       </c>
       <c r="P26" s="32">
         <v>0.12</v>
       </c>
       <c r="Q26" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" ht="12.75">
+      <c r="R26" s="32">
+        <v>0.25</v>
+      </c>
+      <c r="S26" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="12.75">
       <c r="A27" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32">
         <v>1.65</v>
       </c>
       <c r="C27" s="32">
         <v>0.9</v>
       </c>
       <c r="D27" s="32">
         <v>1.76</v>
       </c>
       <c r="E27" s="32">
         <v>0.82</v>
       </c>
       <c r="F27" s="32">
         <v>1.6</v>
       </c>
       <c r="G27" s="32">
         <v>0.85</v>
       </c>
       <c r="H27" s="32">
         <v>1.06</v>
       </c>
       <c r="I27" s="32">
@@ -3604,52 +3827,58 @@
       </c>
       <c r="J27" s="32">
         <v>1.53</v>
       </c>
       <c r="K27" s="32">
         <v>0.49</v>
       </c>
       <c r="L27" s="32">
         <v>1.33</v>
       </c>
       <c r="M27" s="32">
         <v>0.44</v>
       </c>
       <c r="N27" s="32">
         <v>1.25</v>
       </c>
       <c r="O27" s="32">
         <v>0.49</v>
       </c>
       <c r="P27" s="32">
         <v>1.1200000000000001</v>
       </c>
       <c r="Q27" s="32">
         <v>0.44</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" ht="51">
+      <c r="R27" s="32">
+        <v>1.68</v>
+      </c>
+      <c r="S27" s="32">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="51">
       <c r="A28" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="32">
         <v>0</v>
       </c>
       <c r="C28" s="32">
         <v>0</v>
       </c>
       <c r="D28" s="32">
         <v>0</v>
       </c>
       <c r="E28" s="32">
         <v>0</v>
       </c>
       <c r="F28" s="32">
         <v>0</v>
       </c>
       <c r="G28" s="32">
         <v>0</v>
       </c>
       <c r="H28" s="32">
         <v>0</v>
       </c>
       <c r="I28" s="32">
@@ -3657,52 +3886,58 @@
       </c>
       <c r="J28" s="32">
         <v>0</v>
       </c>
       <c r="K28" s="32">
         <v>0</v>
       </c>
       <c r="L28" s="32">
         <v>0</v>
       </c>
       <c r="M28" s="32">
         <v>0</v>
       </c>
       <c r="N28" s="32">
         <v>0</v>
       </c>
       <c r="O28" s="32">
         <v>0</v>
       </c>
       <c r="P28" s="32">
         <v>0.21</v>
       </c>
       <c r="Q28" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" ht="12.75">
+      <c r="R28" s="32">
+        <v>0.18</v>
+      </c>
+      <c r="S28" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="12.75">
       <c r="A29" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="27">
         <v>28.75</v>
       </c>
       <c r="C29" s="27">
         <v>1.78</v>
       </c>
       <c r="D29" s="27">
         <v>27.02</v>
       </c>
       <c r="E29" s="27">
         <v>1.83</v>
       </c>
       <c r="F29" s="27">
         <v>23.69</v>
       </c>
       <c r="G29" s="27">
         <v>1.87</v>
       </c>
       <c r="H29" s="27">
         <v>20.23</v>
       </c>
       <c r="I29" s="27">
@@ -3710,120 +3945,144 @@
       </c>
       <c r="J29" s="27">
         <v>19.75</v>
       </c>
       <c r="K29" s="27">
         <v>1.35</v>
       </c>
       <c r="L29" s="27">
         <v>18.78</v>
       </c>
       <c r="M29" s="27">
         <v>1.1499999999999999</v>
       </c>
       <c r="N29" s="28">
         <v>17.579999999999998</v>
       </c>
       <c r="O29" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="P29" s="28">
         <v>16.71</v>
       </c>
       <c r="Q29" s="28">
         <v>1.18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-    <row r="32" spans="1:17" s="33" customFormat="1">
+      <c r="R29" s="28">
+        <v>15.69</v>
+      </c>
+      <c r="S29" s="28">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="33" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A31" s="63" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+    </row>
+    <row r="32" spans="1:19" s="33" customFormat="1">
       <c r="A32" s="34"/>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
     </row>
     <row r="33" spans="1:5" ht="32.25" customHeight="1">
-      <c r="A33" s="59"/>
-[...3 lines deleted...]
-      <c r="E33" s="59"/>
+      <c r="A33" s="67"/>
+      <c r="B33" s="67"/>
+      <c r="C33" s="67"/>
+      <c r="D33" s="67"/>
+      <c r="E33" s="67"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="21"/>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="22">
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="N5:N6"/>
+    <mergeCell ref="A31:S31"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="R5:R6"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="J4:K4"/>
-    <mergeCell ref="A31:E31"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2013-2016</vt:lpstr>
-      <vt:lpstr>2017-2024</vt:lpstr>
+      <vt:lpstr>2017-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.torgautova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>