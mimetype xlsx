--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -7,104 +7,106 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" activeTab="2"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="17595" windowHeight="12690"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="GDP per capita" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AK9" i="3" l="1"/>
+  <c r="AK10" i="3" l="1"/>
+  <c r="AK9" i="3"/>
+  <c r="AK6" i="3"/>
   <c r="AJ9" i="3" l="1"/>
   <c r="AI9" i="3"/>
   <c r="AH9" i="3"/>
   <c r="AG9" i="3"/>
   <c r="AF9" i="3"/>
   <c r="AE9" i="3"/>
   <c r="AD9" i="3"/>
   <c r="AC9" i="3"/>
   <c r="AB9" i="3"/>
   <c r="AA9" i="3"/>
   <c r="Z9" i="3"/>
   <c r="Y9" i="3"/>
   <c r="X9" i="3"/>
   <c r="W9" i="3"/>
   <c r="V9" i="3"/>
   <c r="U9" i="3"/>
   <c r="T9" i="3"/>
   <c r="S9" i="3"/>
   <c r="R9" i="3"/>
   <c r="Q9" i="3"/>
   <c r="P9" i="3"/>
   <c r="O9" i="3"/>
   <c r="N9" i="3"/>
   <c r="M9" i="3"/>
   <c r="L9" i="3"/>
   <c r="K9" i="3"/>
   <c r="J9" i="3"/>
   <c r="I9" i="3"/>
   <c r="H9" i="3"/>
   <c r="G9" i="3"/>
   <c r="F9" i="3"/>
   <c r="E9" i="3"/>
   <c r="D9" i="3"/>
   <c r="C9" i="3"/>
   <c r="B9" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="59">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Volume index of Gross domestic product per capita, in % to previous  the year</t>
   </si>
   <si>
     <t>Deflator of Gross domestic product per capita, in % to previous the year</t>
   </si>
   <si>
     <t>Gross domestic product per capita</t>
   </si>
   <si>
     <t>Gross domestic product at current prices, mln.tenge</t>
   </si>
   <si>
     <t>Dollar exchange rate, tenge per 1 US dollar</t>
   </si>
   <si>
     <t>Gross domestic product at current prices, mln US dollars</t>
   </si>
   <si>
     <t>Gross domestic product per capita, tenge</t>
   </si>
   <si>
@@ -223,118 +225,152 @@
     <t>111209
 11120902</t>
   </si>
   <si>
     <t>tenge, US dollars</t>
   </si>
   <si>
     <t>GDP per capita</t>
   </si>
   <si>
     <t>"Was calculated in million rubles in 1990-1992, since 1993-million. tenge; The calculation of GDP per capita in US dollars began to be carried out since 1993</t>
   </si>
   <si>
     <t>Gross domestic product per capita is calculated as the ratio of gross domestic product at current prices to the average annual population.</t>
   </si>
   <si>
     <t>Accounting</t>
   </si>
   <si>
     <t>When transferring to US dollars, the average annual exchange rate of the National Bank of the Republic of Kazakhstan is used.</t>
   </si>
   <si>
     <t>Statistical data of the BNS and administrative data of the National Bank of the Republic of Kazakhstan.</t>
   </si>
   <si>
-    <t>For 2008-2021 data on the average annual population have been recalculated to reflect the establishment of new regions and a city (Abai, Zhetisu, Ulytau and Turkistan regions, and the city of Shymkent). Data on the average annual population of Turkistan Region for 2000–2008 are presented for South Kazakhstan Region.06.10.2025г.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=
 </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/20426532?keyword=</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t xml:space="preserve">GDP by income method          </t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Ibrayeva D.K., 
 Botabayeva Zh.Z.</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>d.ibraeva@aspire.gov.kz 
 zh.botabayeva@aspire.gov.kz</t>
-  </si>
-[...16 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">* </t>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> The data on the average annual population for 2025 were updated on April 27, 2026.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">The data for January–December 2025 are calculated based on preliminary data, taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025, and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. Data up to 2025 were calculated using the old methodology for estimating the Non-observed economy.
 </t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Average annual population,  human  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>For 2008-2021 data on the average annual population have been recalculated to reflect the establishment of new regions and a city (Abai, Zhetisu, Ulytau and Turkistan regions, and the city of Shymkent). Data on the average annual population of Turkistan Region for 2000–2008 are presented for South Kazakhstan Region.06.10.2025г.
+The data on the average annual population for 2025 were updated on April 27, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -747,51 +783,51 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -873,50 +909,56 @@
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="61">
     <cellStyle name="Comma" xfId="4"/>
     <cellStyle name="Comma [0]_Book2" xfId="5"/>
     <cellStyle name="Comma_Book2" xfId="6"/>
     <cellStyle name="Comma0" xfId="7"/>
     <cellStyle name="Currency" xfId="8"/>
     <cellStyle name="Currency [0]_Book2" xfId="9"/>
     <cellStyle name="Currency_Book2" xfId="10"/>
     <cellStyle name="Currency0" xfId="11"/>
     <cellStyle name="Date" xfId="12"/>
     <cellStyle name="Fixed" xfId="13"/>
     <cellStyle name="Heading 1" xfId="14"/>
     <cellStyle name="Heading 2" xfId="15"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="16"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="17"/>
     <cellStyle name="normal" xfId="18"/>
     <cellStyle name="Normální 6" xfId="19"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="20"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="21"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="22"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="23"/>
     <cellStyle name="Percent" xfId="24"/>
     <cellStyle name="S10" xfId="25"/>
@@ -1253,52 +1295,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="33" customWidth="1"/>
     <col min="2" max="2" width="73.42578125" style="33" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="44" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1336,152 +1378,152 @@
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="63.75">
+    <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="48" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="36"/>
     </row>
     <row r="13" spans="1:2" ht="24">
       <c r="A13" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="57" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="53" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="59"/>
       <c r="B15" s="53" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="58"/>
       <c r="B16" s="54" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="11.25" customHeight="1">
       <c r="A17" s="57" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="52" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="58"/>
       <c r="B18" s="45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="55">
-        <v>46134</v>
+        <v>46139</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="55">
         <v>46234</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="27" customHeight="1">
       <c r="A22" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="50" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="51" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" ht="28.5" customHeight="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="36.75" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="56" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
@@ -1541,55 +1583,55 @@
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="42"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="42"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="42"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="43" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BF19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="T4" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AK6" sqref="AK6"/>
+      <selection pane="bottomRight" activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" style="9" customWidth="1"/>
     <col min="2" max="3" width="8.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="8.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="7" max="17" width="9" style="9" bestFit="1" customWidth="1"/>
     <col min="18" max="33" width="9.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="10.7109375" style="10" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="10" customWidth="1"/>
     <col min="38" max="58" width="9.140625" style="10"/>
     <col min="59" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" ht="12.75">
       <c r="A1" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" s="8"/>
       <c r="E2" s="11"/>
@@ -2068,51 +2110,52 @@
       </c>
       <c r="AC6" s="4">
         <v>166806.29999999999</v>
       </c>
       <c r="AD6" s="4">
         <v>179337.8</v>
       </c>
       <c r="AE6" s="4">
         <v>181665.9</v>
       </c>
       <c r="AF6" s="4">
         <v>171083.7</v>
       </c>
       <c r="AG6" s="4">
         <v>197055.6</v>
       </c>
       <c r="AH6" s="4">
         <v>225342.1</v>
       </c>
       <c r="AI6" s="2">
         <v>261756.9</v>
       </c>
       <c r="AJ6" s="2">
         <v>291183.8</v>
       </c>
-      <c r="AK6" s="2">
+      <c r="AK6" s="4">
+        <f>AK4/AK5</f>
         <v>305956.3</v>
       </c>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
       <c r="AU6" s="12"/>
       <c r="AV6" s="12"/>
       <c r="AW6" s="12"/>
       <c r="AX6" s="12"/>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="12"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
       <c r="BD6" s="12"/>
       <c r="BE6" s="12"/>
       <c r="BF6" s="12"/>
     </row>
     <row r="7" spans="1:58" s="10" customFormat="1" ht="12.75" customHeight="1">
@@ -2129,76 +2172,76 @@
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="24"/>
       <c r="AJ7" s="24"/>
-      <c r="AK7" s="24"/>
+      <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="12"/>
       <c r="AT7" s="12"/>
       <c r="AU7" s="12"/>
       <c r="AV7" s="12"/>
       <c r="AW7" s="12"/>
       <c r="AX7" s="12"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="12"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="12"/>
       <c r="BC7" s="12"/>
       <c r="BD7" s="12"/>
       <c r="BE7" s="12"/>
       <c r="BF7" s="12"/>
     </row>
     <row r="8" spans="1:58">
       <c r="A8" s="31" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B8" s="16">
         <v>16328102</v>
       </c>
       <c r="C8" s="16">
         <v>16404967</v>
       </c>
       <c r="D8" s="16">
         <v>16439095</v>
       </c>
       <c r="E8" s="16">
         <v>16380672</v>
       </c>
       <c r="F8" s="16">
         <v>16145766</v>
       </c>
       <c r="G8" s="16">
         <v>15816243</v>
       </c>
       <c r="H8" s="16">
         <v>15578227</v>
       </c>
       <c r="I8" s="16">
         <v>15334405</v>
       </c>
@@ -2261,52 +2304,52 @@
       </c>
       <c r="AC8" s="6">
         <v>18036224</v>
       </c>
       <c r="AD8" s="6">
         <v>18275234</v>
       </c>
       <c r="AE8" s="6">
         <v>18512781</v>
       </c>
       <c r="AF8" s="6">
         <v>18754943</v>
       </c>
       <c r="AG8" s="6">
         <v>19000687</v>
       </c>
       <c r="AH8" s="6">
         <v>19634983</v>
       </c>
       <c r="AI8" s="25">
         <v>19900325</v>
       </c>
       <c r="AJ8" s="25">
         <v>20158621</v>
       </c>
-      <c r="AK8" s="25">
-        <v>20389687</v>
+      <c r="AK8" s="6">
+        <v>20391611</v>
       </c>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="12"/>
       <c r="AT8" s="12"/>
       <c r="AU8" s="12"/>
       <c r="AV8" s="12"/>
       <c r="AW8" s="12"/>
       <c r="AX8" s="12"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="12"/>
       <c r="BC8" s="12"/>
       <c r="BD8" s="12"/>
       <c r="BE8" s="12"/>
       <c r="BF8" s="12"/>
     </row>
     <row r="9" spans="1:58">
       <c r="A9" s="29" t="s">
@@ -2327,51 +2370,51 @@
       <c r="E9" s="4">
         <f t="shared" si="0"/>
         <v>1796.2</v>
       </c>
       <c r="F9" s="4">
         <f t="shared" si="0"/>
         <v>26227.9</v>
       </c>
       <c r="G9" s="4">
         <f t="shared" si="0"/>
         <v>64123.3</v>
       </c>
       <c r="H9" s="4">
         <f t="shared" si="0"/>
         <v>90880</v>
       </c>
       <c r="I9" s="4">
         <f t="shared" si="0"/>
         <v>109045.2</v>
       </c>
       <c r="J9" s="4">
         <f t="shared" si="0"/>
         <v>115001.7</v>
       </c>
       <c r="K9" s="4">
-        <f t="shared" ref="K9:AK9" si="1">K4/K8*1000000</f>
+        <f t="shared" ref="K9:AJ9" si="1">K4/K8*1000000</f>
         <v>135075.4</v>
       </c>
       <c r="L9" s="4">
         <f t="shared" si="1"/>
         <v>174682</v>
       </c>
       <c r="M9" s="4">
         <f t="shared" si="1"/>
         <v>218772.4</v>
       </c>
       <c r="N9" s="4">
         <f t="shared" si="1"/>
         <v>254141.6</v>
       </c>
       <c r="O9" s="4">
         <f t="shared" si="1"/>
         <v>309341.3</v>
       </c>
       <c r="P9" s="4">
         <f t="shared" si="1"/>
         <v>391003.8</v>
       </c>
       <c r="Q9" s="4">
         <f t="shared" si="1"/>
         <v>501127.5</v>
@@ -2431,52 +2474,52 @@
       <c r="AE9" s="4">
         <f t="shared" si="1"/>
         <v>3755925.5</v>
       </c>
       <c r="AF9" s="4">
         <f t="shared" si="1"/>
         <v>3766955.4</v>
       </c>
       <c r="AG9" s="4">
         <f t="shared" si="1"/>
         <v>4418344.9000000004</v>
       </c>
       <c r="AH9" s="4">
         <f t="shared" si="1"/>
         <v>5284726.7</v>
       </c>
       <c r="AI9" s="4">
         <f t="shared" si="1"/>
         <v>6002027.0999999996</v>
       </c>
       <c r="AJ9" s="4">
         <f t="shared" si="1"/>
         <v>6780886.4000000004</v>
       </c>
       <c r="AK9" s="4">
-        <f t="shared" si="1"/>
-        <v>7826689.5999999996</v>
+        <f>AK4/AK8*1000000</f>
+        <v>7825951.0999999996</v>
       </c>
     </row>
     <row r="10" spans="1:58" ht="22.5">
       <c r="A10" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="4">
         <v>696.2</v>
       </c>
       <c r="F10" s="4">
         <v>735.9</v>
       </c>
       <c r="G10" s="4">
         <v>1052.0999999999999</v>
       </c>
       <c r="H10" s="4">
         <v>1350.4</v>
       </c>
       <c r="I10" s="4">
         <v>1445.5</v>
       </c>
       <c r="J10" s="4">
@@ -2538,52 +2581,53 @@
       </c>
       <c r="AC10" s="4">
         <v>9248.4</v>
       </c>
       <c r="AD10" s="4">
         <v>9813.2000000000007</v>
       </c>
       <c r="AE10" s="4">
         <v>9813</v>
       </c>
       <c r="AF10" s="4">
         <v>9122.1</v>
       </c>
       <c r="AG10" s="4">
         <v>10371</v>
       </c>
       <c r="AH10" s="4">
         <v>11476.6</v>
       </c>
       <c r="AI10" s="2">
         <v>13153.4</v>
       </c>
       <c r="AJ10" s="2">
         <v>14444.6</v>
       </c>
-      <c r="AK10" s="2">
-        <v>15005.4</v>
+      <c r="AK10" s="4">
+        <f>AK6/AK8*1000000</f>
+        <v>15004</v>
       </c>
     </row>
     <row r="11" spans="1:58" ht="22.5">
       <c r="A11" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="4">
         <v>88.6</v>
       </c>
       <c r="D11" s="4">
         <v>94.5</v>
       </c>
       <c r="E11" s="4">
         <v>91.1</v>
       </c>
       <c r="F11" s="4">
         <v>88.7</v>
       </c>
       <c r="G11" s="4">
         <v>93.7</v>
       </c>
       <c r="H11" s="4">
         <v>102</v>
       </c>
@@ -2796,144 +2840,174 @@
       <c r="AD14" s="20"/>
       <c r="AE14" s="20"/>
       <c r="AF14" s="20"/>
       <c r="AG14" s="20"/>
       <c r="AH14" s="20"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
       <c r="AL14" s="20"/>
       <c r="AM14" s="20"/>
       <c r="AN14" s="20"/>
       <c r="AO14" s="20"/>
       <c r="AP14" s="20"/>
       <c r="AQ14" s="20"/>
       <c r="AR14" s="20"/>
       <c r="AS14" s="20"/>
       <c r="AT14" s="20"/>
       <c r="AU14" s="20"/>
       <c r="AV14" s="20"/>
       <c r="AW14" s="20"/>
       <c r="AX14" s="20"/>
       <c r="AY14" s="20"/>
       <c r="AZ14" s="20"/>
       <c r="BA14" s="20"/>
     </row>
-    <row r="15" spans="1:58" s="19" customFormat="1" ht="112.5">
-[...10 lines deleted...]
-      <c r="AK15" s="20"/>
+    <row r="15" spans="1:58" s="19" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A15" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
+      <c r="AG15" s="60"/>
+      <c r="AH15" s="60"/>
+      <c r="AI15" s="60"/>
+      <c r="AJ15" s="60"/>
+      <c r="AK15" s="60"/>
       <c r="AL15" s="20"/>
       <c r="AM15" s="20"/>
       <c r="AN15" s="20"/>
       <c r="AO15" s="20"/>
       <c r="AP15" s="20"/>
       <c r="AQ15" s="20"/>
       <c r="AR15" s="20"/>
       <c r="AS15" s="20"/>
       <c r="AT15" s="20"/>
       <c r="AU15" s="20"/>
       <c r="AV15" s="20"/>
       <c r="AW15" s="20"/>
       <c r="AX15" s="20"/>
       <c r="AY15" s="20"/>
       <c r="AZ15" s="20"/>
       <c r="BA15" s="20"/>
     </row>
     <row r="16" spans="1:58" s="19" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="23"/>
       <c r="AD16" s="20"/>
       <c r="AE16" s="20"/>
       <c r="AF16" s="20"/>
       <c r="AG16" s="20"/>
       <c r="AH16" s="20"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
       <c r="AL16" s="20"/>
       <c r="AM16" s="20"/>
       <c r="AN16" s="20"/>
       <c r="AO16" s="20"/>
       <c r="AP16" s="20"/>
       <c r="AQ16" s="20"/>
       <c r="AR16" s="20"/>
       <c r="AS16" s="20"/>
       <c r="AT16" s="20"/>
       <c r="AU16" s="20"/>
       <c r="AV16" s="20"/>
       <c r="AW16" s="20"/>
       <c r="AX16" s="20"/>
       <c r="AY16" s="20"/>
       <c r="AZ16" s="20"/>
       <c r="BA16" s="20"/>
     </row>
     <row r="17" spans="1:58" s="19" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A17" s="23"/>
-[...35 lines deleted...]
-      <c r="AK17" s="21"/>
+      <c r="A17" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+      <c r="G17" s="61"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+      <c r="P17" s="61"/>
+      <c r="Q17" s="61"/>
+      <c r="R17" s="61"/>
+      <c r="S17" s="61"/>
+      <c r="T17" s="61"/>
+      <c r="U17" s="61"/>
+      <c r="V17" s="61"/>
+      <c r="W17" s="61"/>
+      <c r="X17" s="61"/>
+      <c r="Y17" s="61"/>
+      <c r="Z17" s="61"/>
+      <c r="AA17" s="61"/>
+      <c r="AB17" s="61"/>
+      <c r="AC17" s="61"/>
+      <c r="AD17" s="61"/>
+      <c r="AE17" s="61"/>
+      <c r="AF17" s="61"/>
+      <c r="AG17" s="61"/>
+      <c r="AH17" s="61"/>
+      <c r="AI17" s="61"/>
+      <c r="AJ17" s="61"/>
+      <c r="AK17" s="61"/>
       <c r="AL17" s="21"/>
       <c r="AM17" s="20"/>
       <c r="AN17" s="20"/>
       <c r="AO17" s="20"/>
       <c r="AP17" s="20"/>
       <c r="AQ17" s="20"/>
       <c r="AR17" s="20"/>
       <c r="AS17" s="20"/>
       <c r="AT17" s="20"/>
       <c r="AU17" s="20"/>
       <c r="AV17" s="20"/>
       <c r="AW17" s="20"/>
       <c r="AX17" s="20"/>
       <c r="AY17" s="20"/>
       <c r="AZ17" s="20"/>
       <c r="BA17" s="20"/>
     </row>
     <row r="18" spans="1:58" s="19" customFormat="1" ht="11.25" customHeight="1">
       <c r="A18" s="26"/>
       <c r="AD18" s="20"/>
       <c r="AE18" s="20"/>
       <c r="AF18" s="20"/>
       <c r="AG18" s="20"/>
       <c r="AH18" s="20"/>
       <c r="AI18" s="20"/>
@@ -2995,50 +3069,54 @@
       <c r="AK19" s="20"/>
       <c r="AL19" s="20"/>
       <c r="AM19" s="20"/>
       <c r="AN19" s="20"/>
       <c r="AO19" s="20"/>
       <c r="AP19" s="20"/>
       <c r="AQ19" s="20"/>
       <c r="AR19" s="20"/>
       <c r="AS19" s="20"/>
       <c r="AT19" s="20"/>
       <c r="AU19" s="20"/>
       <c r="AV19" s="20"/>
       <c r="AW19" s="20"/>
       <c r="AX19" s="20"/>
       <c r="AY19" s="20"/>
       <c r="AZ19" s="20"/>
       <c r="BA19" s="20"/>
       <c r="BB19" s="20"/>
       <c r="BC19" s="20"/>
       <c r="BD19" s="20"/>
       <c r="BE19" s="20"/>
       <c r="BF19" s="20"/>
     </row>
   </sheetData>
   <dataConsolidate/>
+  <mergeCells count="2">
+    <mergeCell ref="A15:AK15"/>
+    <mergeCell ref="A17:AK17"/>
+  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.16" right="0.16" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 