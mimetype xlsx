--- v1 (2026-05-13)
+++ v2 (2026-08-03)
@@ -7,106 +7,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="17595" windowHeight="12690"/>
+    <workbookView xWindow="12720" yWindow="-105" windowWidth="14370" windowHeight="11670" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="GDP per capita" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AK10" i="3" l="1"/>
-[...1 lines deleted...]
-  <c r="AK6" i="3"/>
   <c r="AJ9" i="3" l="1"/>
   <c r="AI9" i="3"/>
   <c r="AH9" i="3"/>
   <c r="AG9" i="3"/>
   <c r="AF9" i="3"/>
   <c r="AE9" i="3"/>
   <c r="AD9" i="3"/>
   <c r="AC9" i="3"/>
   <c r="AB9" i="3"/>
   <c r="AA9" i="3"/>
   <c r="Z9" i="3"/>
   <c r="Y9" i="3"/>
   <c r="X9" i="3"/>
   <c r="W9" i="3"/>
   <c r="V9" i="3"/>
   <c r="U9" i="3"/>
   <c r="T9" i="3"/>
   <c r="S9" i="3"/>
   <c r="R9" i="3"/>
   <c r="Q9" i="3"/>
   <c r="P9" i="3"/>
   <c r="O9" i="3"/>
   <c r="N9" i="3"/>
   <c r="M9" i="3"/>
   <c r="L9" i="3"/>
   <c r="K9" i="3"/>
   <c r="J9" i="3"/>
   <c r="I9" i="3"/>
   <c r="H9" i="3"/>
   <c r="G9" i="3"/>
   <c r="F9" i="3"/>
   <c r="E9" i="3"/>
   <c r="D9" i="3"/>
   <c r="C9" i="3"/>
   <c r="B9" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Volume index of Gross domestic product per capita, in % to previous  the year</t>
   </si>
   <si>
     <t>Deflator of Gross domestic product per capita, in % to previous the year</t>
   </si>
   <si>
     <t>Gross domestic product per capita</t>
   </si>
   <si>
     <t>Gross domestic product at current prices, mln.tenge</t>
   </si>
   <si>
     <t>Dollar exchange rate, tenge per 1 US dollar</t>
   </si>
   <si>
     <t>Gross domestic product at current prices, mln US dollars</t>
   </si>
   <si>
     <t>Gross domestic product per capita, tenge</t>
   </si>
   <si>
@@ -241,158 +238,88 @@
     <t>Accounting</t>
   </si>
   <si>
     <t>When transferring to US dollars, the average annual exchange rate of the National Bank of the Republic of Kazakhstan is used.</t>
   </si>
   <si>
     <t>Statistical data of the BNS and administrative data of the National Bank of the Republic of Kazakhstan.</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=
 </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/20426532?keyword=</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t xml:space="preserve">GDP by income method          </t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
-    <t>Ibrayeva D.K., 
-[...2 lines deleted...]
-  <si>
     <t>+7 7172749302</t>
-  </si>
-[...75 lines deleted...]
-    </r>
   </si>
   <si>
     <t>For 2008-2021 data on the average annual population have been recalculated to reflect the establishment of new regions and a city (Abai, Zhetisu, Ulytau and Turkistan regions, and the city of Shymkent). Data on the average annual population of Turkistan Region for 2000–2008 are presented for South Kazakhstan Region.06.10.2025г.
 The data on the average annual population for 2025 were updated on April 27, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Average annual population,  human </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ibrayeva D.K., 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -562,64 +489,50 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...12 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -693,58 +606,58 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
@@ -762,113 +675,113 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -888,77 +801,76 @@
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="61">
     <cellStyle name="Comma" xfId="4"/>
     <cellStyle name="Comma [0]_Book2" xfId="5"/>
     <cellStyle name="Comma_Book2" xfId="6"/>
     <cellStyle name="Comma0" xfId="7"/>
     <cellStyle name="Currency" xfId="8"/>
     <cellStyle name="Currency [0]_Book2" xfId="9"/>
     <cellStyle name="Currency_Book2" xfId="10"/>
     <cellStyle name="Currency0" xfId="11"/>
     <cellStyle name="Date" xfId="12"/>
     <cellStyle name="Fixed" xfId="13"/>
     <cellStyle name="Heading 1" xfId="14"/>
     <cellStyle name="Heading 2" xfId="15"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="16"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="17"/>
     <cellStyle name="normal" xfId="18"/>
     <cellStyle name="Normální 6" xfId="19"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="20"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="21"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="22"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="23"/>
     <cellStyle name="Percent" xfId="24"/>
     <cellStyle name="S10" xfId="25"/>
@@ -985,50 +897,53 @@
     <cellStyle name="Обычный 2 3" xfId="57"/>
     <cellStyle name="Обычный 3" xfId="42"/>
     <cellStyle name="Обычный 3 2" xfId="43"/>
     <cellStyle name="Обычный 3 3" xfId="44"/>
     <cellStyle name="Обычный 4" xfId="45"/>
     <cellStyle name="Обычный 4 2" xfId="58"/>
     <cellStyle name="Обычный 5" xfId="46"/>
     <cellStyle name="Обычный 6" xfId="47"/>
     <cellStyle name="Обычный 6 2" xfId="48"/>
     <cellStyle name="Обычный 6 2 2" xfId="60"/>
     <cellStyle name="Обычный 6 3" xfId="59"/>
     <cellStyle name="Обычный 7" xfId="49"/>
     <cellStyle name="Обычный 7 2" xfId="50"/>
     <cellStyle name="Обычный 8" xfId="51"/>
     <cellStyle name="Обычный 9" xfId="52"/>
     <cellStyle name="Процентный 2" xfId="53"/>
     <cellStyle name="Тысячи_Sheet1" xfId="54"/>
     <cellStyle name="Финансовый 2 2" xfId="55"/>
     <cellStyle name="Финансовый 2 3" xfId="56"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1280,67 +1195,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44287/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44028/file/en/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="33" customWidth="1"/>
     <col min="2" max="2" width="73.42578125" style="33" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="44" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1383,163 +1298,164 @@
       <c r="B8" s="35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="48" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="36"/>
     </row>
     <row r="13" spans="1:2" ht="24">
       <c r="A13" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="53" t="s">
+      <c r="B14" s="58" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="59"/>
-      <c r="B15" s="53" t="s">
+      <c r="A15" s="55"/>
+      <c r="B15" s="58" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="58"/>
-      <c r="B16" s="54" t="s">
+      <c r="A16" s="54"/>
+      <c r="B16" s="58" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="11.25" customHeight="1">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="52" t="s">
+      <c r="B17" s="59" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="58"/>
+      <c r="A18" s="54"/>
       <c r="B18" s="45" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="55">
-        <v>46139</v>
+      <c r="B19" s="52">
+        <v>46234</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="55">
-        <v>46234</v>
+      <c r="B20" s="52">
+        <v>46433</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="27" customHeight="1">
+    <row r="22" spans="1:2" ht="12" customHeight="1">
       <c r="A22" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="50" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="51" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" ht="36.75" customHeight="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="15" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="56" t="s">
-        <v>53</v>
+      <c r="B24" s="60" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/"/>
+    <hyperlink ref="B24" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="39"/>
     <col min="2" max="2" width="100.5703125" style="39" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="38" t="s">
@@ -1583,55 +1499,55 @@
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="42"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="42"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="42"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="43" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BF19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="G34" sqref="G34"/>
+      <selection pane="bottomRight" activeCell="AK21" sqref="AK21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" style="9" customWidth="1"/>
     <col min="2" max="3" width="8.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="8.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="7" max="17" width="9" style="9" bestFit="1" customWidth="1"/>
     <col min="18" max="33" width="9.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="10.7109375" style="10" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="10" customWidth="1"/>
     <col min="38" max="58" width="9.140625" style="10"/>
     <col min="59" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" ht="12.75">
       <c r="A1" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" s="8"/>
       <c r="E2" s="11"/>
@@ -1750,52 +1666,52 @@
       </c>
       <c r="AC3" s="1">
         <v>2017</v>
       </c>
       <c r="AD3" s="1">
         <v>2018</v>
       </c>
       <c r="AE3" s="1">
         <v>2019</v>
       </c>
       <c r="AF3" s="1">
         <v>2020</v>
       </c>
       <c r="AG3" s="1">
         <v>2021</v>
       </c>
       <c r="AH3" s="1">
         <v>2022</v>
       </c>
       <c r="AI3" s="1">
         <v>2023</v>
       </c>
       <c r="AJ3" s="1">
         <v>2024</v>
       </c>
-      <c r="AK3" s="1" t="s">
-        <v>56</v>
+      <c r="AK3" s="1">
+        <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:58" ht="22.5">
       <c r="A4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="2">
         <v>47870.5</v>
       </c>
       <c r="C4" s="2">
         <v>85863.1</v>
       </c>
       <c r="D4" s="2">
         <v>1217689.2</v>
       </c>
       <c r="E4" s="2">
         <v>29423.1</v>
       </c>
       <c r="F4" s="2">
         <v>423468.79999999999</v>
       </c>
       <c r="G4" s="2">
         <v>1014190</v>
       </c>
       <c r="H4" s="2">
@@ -1864,51 +1780,51 @@
       <c r="AC4" s="2">
         <v>54378857.799999997</v>
       </c>
       <c r="AD4" s="2">
         <v>61819536.399999999</v>
       </c>
       <c r="AE4" s="2">
         <v>69532626.5</v>
       </c>
       <c r="AF4" s="2">
         <v>70649033.200000003</v>
       </c>
       <c r="AG4" s="2">
         <v>83951587.900000006</v>
       </c>
       <c r="AH4" s="2">
         <v>103765518.2</v>
       </c>
       <c r="AI4" s="2">
         <v>119442289.7</v>
       </c>
       <c r="AJ4" s="2">
         <v>136693318.30000001</v>
       </c>
       <c r="AK4" s="2">
-        <v>159583750.69999999</v>
+        <v>159608552.90000001</v>
       </c>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="12"/>
       <c r="AT4" s="12"/>
       <c r="AU4" s="12"/>
       <c r="AV4" s="12"/>
       <c r="AW4" s="12"/>
       <c r="AX4" s="12"/>
       <c r="AY4" s="12"/>
       <c r="AZ4" s="12"/>
       <c r="BA4" s="12"/>
       <c r="BB4" s="12"/>
       <c r="BC4" s="12"/>
       <c r="BD4" s="12"/>
       <c r="BE4" s="12"/>
       <c r="BF4" s="12"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" s="29" t="s">
@@ -1997,52 +1913,52 @@
       </c>
       <c r="AC5" s="3">
         <v>326</v>
       </c>
       <c r="AD5" s="3">
         <v>344.71</v>
       </c>
       <c r="AE5" s="3">
         <v>382.75</v>
       </c>
       <c r="AF5" s="3">
         <v>412.95</v>
       </c>
       <c r="AG5" s="3">
         <v>426.03</v>
       </c>
       <c r="AH5" s="3">
         <v>460.48</v>
       </c>
       <c r="AI5" s="3">
         <v>456.31</v>
       </c>
       <c r="AJ5" s="3">
         <v>469.44</v>
       </c>
-      <c r="AK5" s="3">
-        <v>521.59</v>
+      <c r="AK5" s="2">
+        <v>521.6</v>
       </c>
     </row>
     <row r="6" spans="1:58" ht="22.5">
       <c r="A6" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="4">
         <v>11404.3</v>
       </c>
       <c r="F6" s="4">
         <v>11881.8</v>
       </c>
       <c r="G6" s="4">
         <v>16639.7</v>
       </c>
       <c r="H6" s="4">
@@ -2110,53 +2026,52 @@
       </c>
       <c r="AC6" s="4">
         <v>166806.29999999999</v>
       </c>
       <c r="AD6" s="4">
         <v>179337.8</v>
       </c>
       <c r="AE6" s="4">
         <v>181665.9</v>
       </c>
       <c r="AF6" s="4">
         <v>171083.7</v>
       </c>
       <c r="AG6" s="4">
         <v>197055.6</v>
       </c>
       <c r="AH6" s="4">
         <v>225342.1</v>
       </c>
       <c r="AI6" s="2">
         <v>261756.9</v>
       </c>
       <c r="AJ6" s="2">
         <v>291183.8</v>
       </c>
-      <c r="AK6" s="4">
-[...1 lines deleted...]
-        <v>305956.3</v>
+      <c r="AK6" s="2">
+        <v>306003.90000000002</v>
       </c>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="12"/>
       <c r="AT6" s="12"/>
       <c r="AU6" s="12"/>
       <c r="AV6" s="12"/>
       <c r="AW6" s="12"/>
       <c r="AX6" s="12"/>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="12"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
       <c r="BD6" s="12"/>
       <c r="BE6" s="12"/>
       <c r="BF6" s="12"/>
     </row>
     <row r="7" spans="1:58" s="10" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="30"/>
@@ -2172,76 +2087,78 @@
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="24"/>
       <c r="AJ7" s="24"/>
-      <c r="AK7" s="5"/>
+      <c r="AK7" s="2">
+        <v>0</v>
+      </c>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="12"/>
       <c r="AT7" s="12"/>
       <c r="AU7" s="12"/>
       <c r="AV7" s="12"/>
       <c r="AW7" s="12"/>
       <c r="AX7" s="12"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="12"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="12"/>
       <c r="BC7" s="12"/>
       <c r="BD7" s="12"/>
       <c r="BE7" s="12"/>
       <c r="BF7" s="12"/>
     </row>
     <row r="8" spans="1:58">
       <c r="A8" s="31" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B8" s="16">
         <v>16328102</v>
       </c>
       <c r="C8" s="16">
         <v>16404967</v>
       </c>
       <c r="D8" s="16">
         <v>16439095</v>
       </c>
       <c r="E8" s="16">
         <v>16380672</v>
       </c>
       <c r="F8" s="16">
         <v>16145766</v>
       </c>
       <c r="G8" s="16">
         <v>15816243</v>
       </c>
       <c r="H8" s="16">
         <v>15578227</v>
       </c>
       <c r="I8" s="16">
         <v>15334405</v>
       </c>
@@ -2304,51 +2221,51 @@
       </c>
       <c r="AC8" s="6">
         <v>18036224</v>
       </c>
       <c r="AD8" s="6">
         <v>18275234</v>
       </c>
       <c r="AE8" s="6">
         <v>18512781</v>
       </c>
       <c r="AF8" s="6">
         <v>18754943</v>
       </c>
       <c r="AG8" s="6">
         <v>19000687</v>
       </c>
       <c r="AH8" s="6">
         <v>19634983</v>
       </c>
       <c r="AI8" s="25">
         <v>19900325</v>
       </c>
       <c r="AJ8" s="25">
         <v>20158621</v>
       </c>
-      <c r="AK8" s="6">
+      <c r="AK8" s="2">
         <v>20391611</v>
       </c>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="12"/>
       <c r="AT8" s="12"/>
       <c r="AU8" s="12"/>
       <c r="AV8" s="12"/>
       <c r="AW8" s="12"/>
       <c r="AX8" s="12"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="12"/>
       <c r="BC8" s="12"/>
       <c r="BD8" s="12"/>
       <c r="BE8" s="12"/>
       <c r="BF8" s="12"/>
     </row>
     <row r="9" spans="1:58">
@@ -2473,53 +2390,52 @@
       </c>
       <c r="AE9" s="4">
         <f t="shared" si="1"/>
         <v>3755925.5</v>
       </c>
       <c r="AF9" s="4">
         <f t="shared" si="1"/>
         <v>3766955.4</v>
       </c>
       <c r="AG9" s="4">
         <f t="shared" si="1"/>
         <v>4418344.9000000004</v>
       </c>
       <c r="AH9" s="4">
         <f t="shared" si="1"/>
         <v>5284726.7</v>
       </c>
       <c r="AI9" s="4">
         <f t="shared" si="1"/>
         <v>6002027.0999999996</v>
       </c>
       <c r="AJ9" s="4">
         <f t="shared" si="1"/>
         <v>6780886.4000000004</v>
       </c>
-      <c r="AK9" s="4">
-[...1 lines deleted...]
-        <v>7825951.0999999996</v>
+      <c r="AK9" s="2">
+        <v>7827167.4000000004</v>
       </c>
     </row>
     <row r="10" spans="1:58" ht="22.5">
       <c r="A10" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="4">
         <v>696.2</v>
       </c>
       <c r="F10" s="4">
         <v>735.9</v>
       </c>
       <c r="G10" s="4">
         <v>1052.0999999999999</v>
       </c>
       <c r="H10" s="4">
         <v>1350.4</v>
       </c>
       <c r="I10" s="4">
         <v>1445.5</v>
       </c>
       <c r="J10" s="4">
@@ -2581,53 +2497,52 @@
       </c>
       <c r="AC10" s="4">
         <v>9248.4</v>
       </c>
       <c r="AD10" s="4">
         <v>9813.2000000000007</v>
       </c>
       <c r="AE10" s="4">
         <v>9813</v>
       </c>
       <c r="AF10" s="4">
         <v>9122.1</v>
       </c>
       <c r="AG10" s="4">
         <v>10371</v>
       </c>
       <c r="AH10" s="4">
         <v>11476.6</v>
       </c>
       <c r="AI10" s="2">
         <v>13153.4</v>
       </c>
       <c r="AJ10" s="2">
         <v>14444.6</v>
       </c>
-      <c r="AK10" s="4">
-[...1 lines deleted...]
-        <v>15004</v>
+      <c r="AK10" s="2">
+        <v>15006.4</v>
       </c>
     </row>
     <row r="11" spans="1:58" ht="22.5">
       <c r="A11" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="4">
         <v>88.6</v>
       </c>
       <c r="D11" s="4">
         <v>94.5</v>
       </c>
       <c r="E11" s="4">
         <v>91.1</v>
       </c>
       <c r="F11" s="4">
         <v>88.7</v>
       </c>
       <c r="G11" s="4">
         <v>93.7</v>
       </c>
       <c r="H11" s="4">
         <v>102</v>
       </c>
@@ -2804,210 +2719,206 @@
       </c>
       <c r="AC12" s="7">
         <v>111.2</v>
       </c>
       <c r="AD12" s="7">
         <v>109.2</v>
       </c>
       <c r="AE12" s="7">
         <v>107.6</v>
       </c>
       <c r="AF12" s="7">
         <v>104.3</v>
       </c>
       <c r="AG12" s="7">
         <v>114</v>
       </c>
       <c r="AH12" s="7">
         <v>119.8</v>
       </c>
       <c r="AI12" s="7">
         <v>109.5</v>
       </c>
       <c r="AJ12" s="7">
         <v>108.9</v>
       </c>
-      <c r="AK12" s="7">
+      <c r="AK12" s="2">
         <v>109.6</v>
       </c>
     </row>
     <row r="13" spans="1:58">
       <c r="A13" s="18"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
     </row>
     <row r="14" spans="1:58" s="19" customFormat="1">
       <c r="A14" s="22"/>
       <c r="AD14" s="20"/>
       <c r="AE14" s="20"/>
       <c r="AF14" s="20"/>
       <c r="AG14" s="20"/>
       <c r="AH14" s="20"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
       <c r="AL14" s="20"/>
       <c r="AM14" s="20"/>
       <c r="AN14" s="20"/>
       <c r="AO14" s="20"/>
       <c r="AP14" s="20"/>
       <c r="AQ14" s="20"/>
       <c r="AR14" s="20"/>
       <c r="AS14" s="20"/>
       <c r="AT14" s="20"/>
       <c r="AU14" s="20"/>
       <c r="AV14" s="20"/>
       <c r="AW14" s="20"/>
       <c r="AX14" s="20"/>
       <c r="AY14" s="20"/>
       <c r="AZ14" s="20"/>
       <c r="BA14" s="20"/>
     </row>
     <row r="15" spans="1:58" s="19" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A15" s="60" t="s">
-[...37 lines deleted...]
-      <c r="AK15" s="60"/>
+      <c r="A15" s="56"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="56"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="56"/>
+      <c r="G15" s="56"/>
+      <c r="H15" s="56"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="56"/>
+      <c r="K15" s="56"/>
+      <c r="L15" s="56"/>
+      <c r="M15" s="56"/>
+      <c r="N15" s="56"/>
+      <c r="O15" s="56"/>
+      <c r="P15" s="56"/>
+      <c r="Q15" s="56"/>
+      <c r="R15" s="56"/>
+      <c r="S15" s="56"/>
+      <c r="T15" s="56"/>
+      <c r="U15" s="56"/>
+      <c r="V15" s="56"/>
+      <c r="W15" s="56"/>
+      <c r="X15" s="56"/>
+      <c r="Y15" s="56"/>
+      <c r="Z15" s="56"/>
+      <c r="AA15" s="56"/>
+      <c r="AB15" s="56"/>
+      <c r="AC15" s="56"/>
+      <c r="AD15" s="56"/>
+      <c r="AE15" s="56"/>
+      <c r="AF15" s="56"/>
+      <c r="AG15" s="56"/>
+      <c r="AH15" s="56"/>
+      <c r="AI15" s="56"/>
+      <c r="AJ15" s="56"/>
+      <c r="AK15" s="56"/>
       <c r="AL15" s="20"/>
       <c r="AM15" s="20"/>
       <c r="AN15" s="20"/>
       <c r="AO15" s="20"/>
       <c r="AP15" s="20"/>
       <c r="AQ15" s="20"/>
       <c r="AR15" s="20"/>
       <c r="AS15" s="20"/>
       <c r="AT15" s="20"/>
       <c r="AU15" s="20"/>
       <c r="AV15" s="20"/>
       <c r="AW15" s="20"/>
       <c r="AX15" s="20"/>
       <c r="AY15" s="20"/>
       <c r="AZ15" s="20"/>
       <c r="BA15" s="20"/>
     </row>
     <row r="16" spans="1:58" s="19" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="23"/>
       <c r="AD16" s="20"/>
       <c r="AE16" s="20"/>
       <c r="AF16" s="20"/>
       <c r="AG16" s="20"/>
       <c r="AH16" s="20"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
       <c r="AL16" s="20"/>
       <c r="AM16" s="20"/>
       <c r="AN16" s="20"/>
       <c r="AO16" s="20"/>
       <c r="AP16" s="20"/>
       <c r="AQ16" s="20"/>
       <c r="AR16" s="20"/>
       <c r="AS16" s="20"/>
       <c r="AT16" s="20"/>
       <c r="AU16" s="20"/>
       <c r="AV16" s="20"/>
       <c r="AW16" s="20"/>
       <c r="AX16" s="20"/>
       <c r="AY16" s="20"/>
       <c r="AZ16" s="20"/>
       <c r="BA16" s="20"/>
     </row>
     <row r="17" spans="1:58" s="19" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A17" s="61" t="s">
-[...37 lines deleted...]
-      <c r="AK17" s="61"/>
+      <c r="A17" s="57"/>
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="57"/>
+      <c r="O17" s="57"/>
+      <c r="P17" s="57"/>
+      <c r="Q17" s="57"/>
+      <c r="R17" s="57"/>
+      <c r="S17" s="57"/>
+      <c r="T17" s="57"/>
+      <c r="U17" s="57"/>
+      <c r="V17" s="57"/>
+      <c r="W17" s="57"/>
+      <c r="X17" s="57"/>
+      <c r="Y17" s="57"/>
+      <c r="Z17" s="57"/>
+      <c r="AA17" s="57"/>
+      <c r="AB17" s="57"/>
+      <c r="AC17" s="57"/>
+      <c r="AD17" s="57"/>
+      <c r="AE17" s="57"/>
+      <c r="AF17" s="57"/>
+      <c r="AG17" s="57"/>
+      <c r="AH17" s="57"/>
+      <c r="AI17" s="57"/>
+      <c r="AJ17" s="57"/>
+      <c r="AK17" s="57"/>
       <c r="AL17" s="21"/>
       <c r="AM17" s="20"/>
       <c r="AN17" s="20"/>
       <c r="AO17" s="20"/>
       <c r="AP17" s="20"/>
       <c r="AQ17" s="20"/>
       <c r="AR17" s="20"/>
       <c r="AS17" s="20"/>
       <c r="AT17" s="20"/>
       <c r="AU17" s="20"/>
       <c r="AV17" s="20"/>
       <c r="AW17" s="20"/>
       <c r="AX17" s="20"/>
       <c r="AY17" s="20"/>
       <c r="AZ17" s="20"/>
       <c r="BA17" s="20"/>
     </row>
     <row r="18" spans="1:58" s="19" customFormat="1" ht="11.25" customHeight="1">
       <c r="A18" s="26"/>
       <c r="AD18" s="20"/>
       <c r="AE18" s="20"/>
       <c r="AF18" s="20"/>
       <c r="AG18" s="20"/>
       <c r="AH18" s="20"/>
       <c r="AI18" s="20"/>
@@ -3093,62 +3004,62 @@
   <dataConsolidate/>
   <mergeCells count="2">
     <mergeCell ref="A15:AK15"/>
     <mergeCell ref="A17:AK17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.16" right="0.16" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3157,68 +3068,68 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44EC1B9B-96CF-4ECA-8E8B-FB180B9A69C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{539466C9-84FD-4DCE-B010-C05FD689A1BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B70DCD4C-7EC6-4A48-8941-E5AB0F9D296F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>