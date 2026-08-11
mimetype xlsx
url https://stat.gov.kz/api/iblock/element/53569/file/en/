--- v0 (2026-04-03)
+++ v1 (2026-08-11)
@@ -6,61 +6,61 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4170" yWindow="-255" windowWidth="14400" windowHeight="12495"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="11325"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="Total" sheetId="2" r:id="rId3"/>
     <sheet name="GVA" sheetId="1" r:id="rId4"/>
     <sheet name="Index" sheetId="3" r:id="rId5"/>
     <sheet name="Structure" sheetId="4" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="102">
   <si>
     <t>19201</t>
   </si>
   <si>
     <t>46711</t>
   </si>
   <si>
     <t>46715</t>
   </si>
   <si>
     <t>46717</t>
   </si>
   <si>
     <t>46718</t>
   </si>
   <si>
     <t>470081</t>
   </si>
   <si>
     <t>711233</t>
@@ -338,185 +338,172 @@
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t xml:space="preserve">According to the General Classifier of Types of Economic Activity (NACE of the Republic of Kazakhstan 03–2019), which is comparable with NACE Rev.2., the Statistical Classifier of Domestic Trade Services (SKUTS), and the Statistical Classifier of Services (SKU)
 </t>
   </si>
   <si>
     <t>Gross value added is the value of gross output minus the value of intermediate consumption by sector of the economy (Oil and gas sector, Non-oil and gas sector, Raw materials sector, Non-raw materials sector);
 The index of physical volume is a relative indicator that characterizes the change in production volumes in the compared periods.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/207/faghehhzi1ze2d2qnf5v57nmxf81fe3e/oked-5_%D1%80%D1%83%D1%81%D1%81%D0%B0%D0%B9%D1%82.docx
 https://stat.gov.kz/ru/classifiers/statistical/23https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx
 https://stat.gov.kz/upload/iblock/c4a/nboqfe6270352c8ldqhstykv4traj2gx/%D0%A1%D0%9A%D0%A3.xlsx</t>
   </si>
   <si>
     <t xml:space="preserve">GDP by production method   </t>
   </si>
   <si>
-    <t xml:space="preserve"> d.ibraeva@aspire.gov.kz;
-[...2 lines deleted...]
-  <si>
     <t>in % to the previous year</t>
   </si>
   <si>
     <t>million tenge and in % to the previous year</t>
   </si>
   <si>
     <t xml:space="preserve">Statistical data of BNS </t>
   </si>
   <si>
-    <t xml:space="preserve">Ibrayeva D.;
-Botabayeva ZH.
+    <t>in % of GDP</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> d.ibraeva@aspire.gov.kz
 </t>
   </si>
   <si>
-    <t>in % of GDP</t>
+    <t xml:space="preserve">Ibrayeva D.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="171" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="40">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...12 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -597,65 +584,109 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -704,366 +735,373 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="173" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
-      <alignment horizontal="right"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="Comma" xfId="6"/>
     <cellStyle name="Comma [0]_Book2" xfId="7"/>
     <cellStyle name="Comma_Book2" xfId="8"/>
     <cellStyle name="Comma0" xfId="9"/>
     <cellStyle name="Currency" xfId="10"/>
     <cellStyle name="Currency [0]_Book2" xfId="11"/>
     <cellStyle name="Currency_Book2" xfId="12"/>
     <cellStyle name="Currency0" xfId="13"/>
     <cellStyle name="Date" xfId="14"/>
     <cellStyle name="Fixed" xfId="15"/>
     <cellStyle name="Heading 1" xfId="16"/>
     <cellStyle name="Heading 2" xfId="17"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="18"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="19"/>
     <cellStyle name="normal" xfId="20"/>
     <cellStyle name="Normální 6" xfId="21"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="22"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="23"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="24"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="25"/>
     <cellStyle name="Percent" xfId="26"/>
     <cellStyle name="S10" xfId="27"/>
     <cellStyle name="S12" xfId="28"/>
@@ -1411,6512 +1449,6853 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="47.140625" style="48" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="48"/>
+    <col min="1" max="1" width="47.140625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="73.42578125" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B2" s="47"/>
+      <c r="B2" s="33"/>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="33" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="15">
-      <c r="A4" s="46" t="s">
+    <row r="4" spans="1:2" ht="14.25">
+      <c r="A4" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="83" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="35"/>
+    </row>
+    <row r="6" spans="1:2" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="63.75">
+      <c r="A7" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="35"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="39" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...42 lines deleted...]
-    </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="50" t="s">
+      <c r="A11" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="53"/>
+      <c r="B11" s="39"/>
     </row>
     <row r="12" spans="1:2" ht="76.5">
-      <c r="A12" s="50" t="s">
+      <c r="A12" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="54" t="s">
+      <c r="B12" s="40" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24">
-      <c r="A13" s="50" t="s">
+      <c r="A13" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="17.25" customHeight="1">
-      <c r="A14" s="50" t="s">
+      <c r="A14" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="42" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="50" t="s">
+      <c r="A15" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="57"/>
+      <c r="B15" s="43"/>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="50" t="s">
+      <c r="A16" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="B16" s="58">
-        <v>45869</v>
+      <c r="B16" s="44">
+        <v>46234</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="50" t="s">
+      <c r="A17" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="58">
-        <v>46234</v>
+      <c r="B17" s="44">
+        <v>46599</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="50" t="s">
+      <c r="A18" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="39" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="27" customHeight="1">
-      <c r="A19" s="50" t="s">
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="39" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A21" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" s="40" t="s">
         <v>100</v>
-      </c>
-[...14 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/412054/"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/en/classifiers/statistical/25797/ "/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="61"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="61"/>
+    <col min="1" max="1" width="9.140625" style="47"/>
+    <col min="2" max="2" width="100.5703125" style="47" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="60" t="s">
+      <c r="B6" s="46" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="60" t="s">
+      <c r="B7" s="46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="60" t="s">
+      <c r="B8" s="46" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="46" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="62" t="s">
+      <c r="B10" s="48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="63"/>
+      <c r="B11" s="49"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="63"/>
+      <c r="B12" s="49"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="64"/>
+      <c r="B13" s="50"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="64"/>
+      <c r="B14" s="50"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="64"/>
+      <c r="B15" s="50"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="64"/>
+      <c r="B16" s="50"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="64"/>
+      <c r="B17" s="50"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="64"/>
+      <c r="B18" s="50"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="51" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="3" topLeftCell="Q4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="D22" sqref="D22"/>
+      <selection pane="bottomRight" activeCell="S4" sqref="S4:S15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="2" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="16.5703125" style="55" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" style="55" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" style="55" customWidth="1"/>
+    <col min="5" max="7" width="12.28515625" style="55" customWidth="1"/>
+    <col min="8" max="8" width="12.42578125" style="55" customWidth="1"/>
+    <col min="9" max="10" width="12.28515625" style="55" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="55" customWidth="1"/>
+    <col min="12" max="12" width="11.140625" style="55" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" style="55" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="55" customWidth="1"/>
+    <col min="15" max="15" width="11.42578125" style="55" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="11.28515625" style="55" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="12.28515625" style="55" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="27.75" customHeight="1">
-      <c r="A1" s="81" t="s">
+    <row r="1" spans="1:19" ht="27.75" customHeight="1">
+      <c r="A1" s="77" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="81"/>
-[...14 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+    </row>
+    <row r="3" spans="1:19" s="59" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A3" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="2">
         <v>2010</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="2">
         <v>2011</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="2">
         <v>2012</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G3" s="2">
         <v>2013</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H3" s="2">
         <v>2014</v>
       </c>
-      <c r="I3" s="5">
+      <c r="I3" s="2">
         <v>2015</v>
       </c>
-      <c r="J3" s="5">
+      <c r="J3" s="2">
         <v>2016</v>
       </c>
-      <c r="K3" s="5">
+      <c r="K3" s="2">
         <v>2017</v>
       </c>
-      <c r="L3" s="5">
+      <c r="L3" s="2">
         <v>2018</v>
       </c>
-      <c r="M3" s="5">
+      <c r="M3" s="2">
         <v>2019</v>
       </c>
-      <c r="N3" s="5">
+      <c r="N3" s="2">
         <v>2020</v>
       </c>
-      <c r="O3" s="5">
+      <c r="O3" s="2">
         <v>2021</v>
       </c>
-      <c r="P3" s="5">
+      <c r="P3" s="2">
         <v>2022</v>
       </c>
-      <c r="Q3" s="5">
+      <c r="Q3" s="2">
         <v>2023</v>
       </c>
-      <c r="R3" s="5">
+      <c r="R3" s="2">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="82" t="s">
+      <c r="S3" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" ht="13.5" customHeight="1">
+      <c r="A4" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="40" t="s">
+      <c r="B4" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D4" s="8">
         <v>5518483.4000000004</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="8">
         <v>7167934.4000000004</v>
       </c>
-      <c r="F4" s="13">
+      <c r="F4" s="8">
         <v>8012707.7999999998</v>
       </c>
-      <c r="G4" s="13">
+      <c r="G4" s="8">
         <v>7544508.7000000002</v>
       </c>
-      <c r="H4" s="13">
+      <c r="H4" s="8">
         <v>7925074.2999999998</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I4" s="8">
         <v>7139733.2000000002</v>
       </c>
-      <c r="J4" s="13">
+      <c r="J4" s="8">
         <v>8498204.4000000004</v>
       </c>
-      <c r="K4" s="13">
+      <c r="K4" s="8">
         <v>9847272.9000000004</v>
       </c>
-      <c r="L4" s="13">
+      <c r="L4" s="8">
         <v>13032164</v>
       </c>
-      <c r="M4" s="13">
+      <c r="M4" s="8">
         <v>14683110.4</v>
       </c>
-      <c r="N4" s="13">
+      <c r="N4" s="8">
         <v>13149035</v>
       </c>
-      <c r="O4" s="13">
+      <c r="O4" s="8">
         <v>16457781.300000001</v>
       </c>
-      <c r="P4" s="13">
+      <c r="P4" s="8">
         <v>20172443.5</v>
       </c>
-      <c r="Q4" s="13">
+      <c r="Q4" s="8">
         <v>20172249.5</v>
       </c>
-      <c r="R4" s="13">
+      <c r="R4" s="8">
         <v>22129702.100000001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="40" t="s">
+      <c r="S4" s="8">
+        <v>24106408.199999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" s="78"/>
+      <c r="B5" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="C5" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="13">
+      <c r="C5" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="D5" s="8">
         <v>111.9</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="8">
         <v>105.5</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="8">
         <v>100</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="8">
         <v>95.2</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="8">
         <v>99</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="8">
         <v>99.5</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="8">
         <v>102.3</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="8">
         <v>107.4</v>
       </c>
-      <c r="L5" s="13">
+      <c r="L5" s="8">
         <v>108.6</v>
       </c>
-      <c r="M5" s="13">
+      <c r="M5" s="8">
         <v>105</v>
       </c>
-      <c r="N5" s="13">
+      <c r="N5" s="8">
         <v>94.2</v>
       </c>
-      <c r="O5" s="13">
+      <c r="O5" s="8">
         <v>99.6</v>
       </c>
-      <c r="P5" s="13">
+      <c r="P5" s="8">
         <v>99.2</v>
       </c>
-      <c r="Q5" s="13">
+      <c r="Q5" s="8">
         <v>104.2</v>
       </c>
-      <c r="R5" s="13">
+      <c r="R5" s="8">
         <v>104.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="40" t="s">
+      <c r="S5" s="8">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="78"/>
+      <c r="B6" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C6" s="40" t="s">
+      <c r="C6" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="8">
         <v>25.3</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="8">
         <v>25.2</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="8">
         <v>25.9</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="8">
         <v>21.2</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="8">
         <v>19.899999999999999</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="8">
         <v>17.3</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="8">
         <v>18.2</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="8">
         <v>18.2</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="8">
         <v>21.1</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="8">
         <v>21.3</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N6" s="8">
         <v>18.600000000000001</v>
       </c>
-      <c r="O6" s="13">
+      <c r="O6" s="8">
         <v>19.399999999999999</v>
       </c>
-      <c r="P6" s="13">
+      <c r="P6" s="8">
         <v>19.5</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q6" s="8">
         <v>16.899999999999999</v>
       </c>
-      <c r="R6" s="13">
+      <c r="R6" s="8">
         <v>16.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="82" t="s">
+      <c r="S6" s="8">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="78" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="40" t="s">
+      <c r="B7" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="40" t="s">
+      <c r="C7" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="8">
         <v>15597407.6</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="8">
         <v>18573940.399999999</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="8">
         <v>20515382.300000001</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="8">
         <v>25352092.300000001</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="8">
         <v>28726497.899999999</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="8">
         <v>31644167.199999999</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="8">
         <v>35839381.100000001</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="8">
         <v>41348586.399999999</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="8">
         <v>44674389.299999997</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M7" s="8">
         <v>49998494.399999999</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="8">
         <v>53679200.100000001</v>
       </c>
-      <c r="O7" s="13">
+      <c r="O7" s="8">
         <v>62638289</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="8">
         <v>76195072</v>
       </c>
-      <c r="Q7" s="13">
+      <c r="Q7" s="8">
         <v>90428869.5</v>
       </c>
-      <c r="R7" s="13">
+      <c r="R7" s="8">
         <v>106277126</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="40" t="s">
+      <c r="S7" s="8">
+        <v>126172268.40000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="78"/>
+      <c r="B8" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="13">
+      <c r="C8" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="D8" s="8">
         <v>104.6</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="8">
         <v>108.2</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="8">
         <v>107.6</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="8">
         <v>109.6</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="8">
         <v>105.4</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="8">
         <v>103.6</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="8">
         <v>100.9</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="8">
         <v>103.2</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="8">
         <v>103</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="8">
         <v>104.4</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="8">
         <v>98.7</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="8">
         <v>105.1</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="8">
         <v>103.9</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="8">
         <v>105</v>
       </c>
-      <c r="R8" s="13">
+      <c r="R8" s="8">
         <v>105.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="40" t="s">
+      <c r="S8" s="8">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="78"/>
+      <c r="B9" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="40" t="s">
+      <c r="C9" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="8">
         <v>71.5</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="8">
         <v>65.900000000000006</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="8">
         <v>66.099999999999994</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="8">
         <v>70.2</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="8">
         <v>72.5</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="8">
         <v>77.599999999999994</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="8">
         <v>76.2</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="8">
         <v>75.900000000000006</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="8">
         <v>72.3</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="8">
         <v>71.7</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="8">
         <v>76</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="8">
         <v>74.8</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="8">
         <v>73.400000000000006</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="8">
         <v>75.7</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R9" s="8">
         <v>77.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="82" t="s">
+      <c r="S9" s="8">
+        <v>79.099999999999994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="78" t="s">
         <v>33</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="40" t="s">
+      <c r="C10" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="8">
         <v>5233262.8</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="8">
         <v>6412291.5</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="8">
         <v>6618774.0999999996</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="8">
         <v>7098926.5</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="8">
         <v>7700558</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="8">
         <v>7096434.2000000002</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="8">
         <v>8187734.9000000004</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="8">
         <v>9877979</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="8">
         <v>11922149.1</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="8">
         <v>13137670.199999999</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="8">
         <v>12405724.6</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="8">
         <v>16109644.9</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="8">
         <v>20655614.5</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="8">
         <v>19933860.600000001</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="8">
         <v>21736882.300000001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="40" t="s">
+      <c r="S10" s="8">
+        <v>24797641.600000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="78"/>
+      <c r="B11" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="13">
+      <c r="C11" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="D11" s="8">
         <v>102.4</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="8">
         <v>105.7</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="8">
         <v>96.5</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="8">
         <v>105</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="8">
         <v>100.4</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="8">
         <v>98.9</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="8">
         <v>99.9</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="8">
         <v>107.8</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="8">
         <v>104.4</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="8">
         <v>102.3</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="8">
         <v>98.3</v>
       </c>
-      <c r="O11" s="13">
+      <c r="O11" s="8">
         <v>100.6</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="8">
         <v>101.7</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="8">
         <v>101.8</v>
       </c>
-      <c r="R11" s="13">
+      <c r="R11" s="8">
         <v>103.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="40" t="s">
+      <c r="S11" s="8">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="78"/>
+      <c r="B12" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C12" s="40" t="s">
+      <c r="C12" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="8">
         <v>24</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="8">
         <v>22.7</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="8">
         <v>21.3</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="8">
         <v>19.7</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="8">
         <v>19.600000000000001</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="8">
         <v>17.5</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="8">
         <v>17.5</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="8">
         <v>18.2</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="8">
         <v>19.3</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="8">
         <v>18.899999999999999</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="8">
         <v>17.600000000000001</v>
       </c>
-      <c r="O12" s="13">
+      <c r="O12" s="8">
         <v>19.2</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="8">
         <v>19.899999999999999</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="8">
         <v>16.7</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="8">
         <v>15.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="82" t="s">
+      <c r="S12" s="8">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C13" s="40" t="s">
+      <c r="C13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="8">
         <v>15882628.199999999</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="8">
         <v>19329583.300000001</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="8">
         <v>21909316</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="8">
         <v>25797674.5</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="8">
         <v>28951014.199999999</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="8">
         <v>31687466.199999999</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="8">
         <v>36149850.600000001</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="8">
         <v>41317880.299999997</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="8">
         <v>45784404.200000003</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="8">
         <v>51543934.600000001</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="8">
         <v>54422510.5</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="8">
         <v>62986425.399999999</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="8">
         <v>75711901</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="8">
         <v>90667258.400000006</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="8">
         <v>106669945.8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B14" s="40" t="s">
+      <c r="S13" s="8">
+        <v>125481035</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="78"/>
+      <c r="B14" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="13">
+      <c r="C14" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="D14" s="8">
         <v>107.4</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="8">
         <v>108.1</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="8">
         <v>108.3</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="8">
         <v>105.7</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="8">
         <v>104.9</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="8">
         <v>102.7</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="8">
         <v>101.5</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="8">
         <v>103.1</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="8">
         <v>104</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="8">
         <v>105.1</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="8">
         <v>97.5</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="8">
         <v>104.8</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="8">
         <v>103.2</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="8">
         <v>105.7</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="8">
         <v>105.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B15" s="40" t="s">
+      <c r="S14" s="8">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="78"/>
+      <c r="B15" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="40" t="s">
+      <c r="C15" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="8">
         <v>72.8</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="8">
         <v>68.400000000000006</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="8">
         <v>70.7</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="8">
         <v>71.7</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="8">
         <v>72.8</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="8">
         <v>77.5</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="8">
         <v>77</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="8">
         <v>75.900000000000006</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="8">
         <v>74.099999999999994</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="8">
         <v>74.099999999999994</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="8">
         <v>77</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="8">
         <v>75</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="8">
         <v>73</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="8">
         <v>75.900000000000006</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="8">
         <v>78</v>
       </c>
-    </row>
-[...45 lines deleted...]
-      <c r="M19" s="80"/>
+      <c r="S15" s="8">
+        <v>78.599999999999994</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+    </row>
+    <row r="17" spans="1:13" s="68" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="76"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="I17" s="76"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="76"/>
+      <c r="L17" s="76"/>
+      <c r="M17" s="76"/>
+    </row>
+    <row r="18" spans="1:13" s="68" customFormat="1">
+      <c r="A18" s="69"/>
+      <c r="B18" s="70"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="K18" s="71"/>
+    </row>
+    <row r="19" spans="1:13" s="72" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A19" s="76"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="76"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="76"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="76"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="D20" s="24"/>
-[...3 lines deleted...]
-      <c r="H20" s="24"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="45"/>
-[...4 lines deleted...]
-      <c r="H21" s="24"/>
+      <c r="A21" s="73"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="61"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="61"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="D22" s="24"/>
-[...3 lines deleted...]
-      <c r="H22" s="24"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="E23" s="24"/>
-[...3 lines deleted...]
-      <c r="M23" s="24"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="M23" s="61"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="E26" s="24"/>
-[...2 lines deleted...]
-      <c r="H26" s="24"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="61"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="D29" s="24"/>
-[...3 lines deleted...]
-      <c r="H29" s="24"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="D30" s="24"/>
-[...3 lines deleted...]
-      <c r="H30" s="24"/>
+      <c r="D30" s="61"/>
+      <c r="E30" s="61"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="61"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="D31" s="24"/>
-[...3 lines deleted...]
-      <c r="H31" s="24"/>
+      <c r="D31" s="61"/>
+      <c r="E31" s="61"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="61"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="D32" s="24"/>
-[...3 lines deleted...]
-      <c r="H32" s="24"/>
+      <c r="D32" s="61"/>
+      <c r="E32" s="61"/>
+      <c r="F32" s="61"/>
+      <c r="G32" s="61"/>
+      <c r="H32" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A13:A15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q41"/>
+  <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="K8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="F31" sqref="F31"/>
+      <selection pane="bottomRight" activeCell="R4" sqref="R4:R35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="14.7109375" style="56" customWidth="1"/>
+    <col min="2" max="2" width="39" style="57" customWidth="1"/>
+    <col min="3" max="4" width="12.28515625" style="55" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="55" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="55" customWidth="1"/>
+    <col min="7" max="8" width="14.5703125" style="55" customWidth="1"/>
+    <col min="9" max="10" width="12.85546875" style="55" customWidth="1"/>
+    <col min="11" max="11" width="15.5703125" style="55" customWidth="1"/>
+    <col min="12" max="14" width="13.5703125" style="55" customWidth="1"/>
+    <col min="15" max="15" width="12.28515625" style="55" customWidth="1"/>
+    <col min="16" max="16" width="13.140625" style="55" customWidth="1"/>
+    <col min="17" max="18" width="13.5703125" style="55" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="12.75">
-      <c r="A1" s="84" t="s">
+    <row r="1" spans="1:18" ht="12.75">
+      <c r="A1" s="80" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="84"/>
-[...15 lines deleted...]
-      <c r="Q2" s="34" t="s">
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="P2" s="67"/>
+      <c r="Q2" s="81" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="R2" s="81"/>
+    </row>
+    <row r="3" spans="1:18" s="59" customFormat="1">
+      <c r="A3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="35">
+      <c r="C3" s="26">
         <v>2010</v>
       </c>
-      <c r="D3" s="35">
+      <c r="D3" s="26">
         <v>2011</v>
       </c>
-      <c r="E3" s="35">
+      <c r="E3" s="26">
         <v>2012</v>
       </c>
-      <c r="F3" s="35">
+      <c r="F3" s="26">
         <v>2013</v>
       </c>
-      <c r="G3" s="35">
+      <c r="G3" s="26">
         <v>2014</v>
       </c>
-      <c r="H3" s="35">
+      <c r="H3" s="26">
         <v>2015</v>
       </c>
-      <c r="I3" s="35">
+      <c r="I3" s="26">
         <v>2016</v>
       </c>
-      <c r="J3" s="35">
+      <c r="J3" s="26">
         <v>2017</v>
       </c>
-      <c r="K3" s="35">
+      <c r="K3" s="26">
         <v>2018</v>
       </c>
-      <c r="L3" s="35">
+      <c r="L3" s="26">
         <v>2019</v>
       </c>
-      <c r="M3" s="35">
+      <c r="M3" s="26">
         <v>2020</v>
       </c>
-      <c r="N3" s="35">
+      <c r="N3" s="26">
         <v>2021</v>
       </c>
-      <c r="O3" s="35">
+      <c r="O3" s="26">
         <v>2022</v>
       </c>
-      <c r="P3" s="5">
+      <c r="P3" s="2">
         <v>2023</v>
       </c>
-      <c r="Q3" s="5">
+      <c r="Q3" s="2">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="23" t="s">
+      <c r="R3" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="60" customFormat="1">
+      <c r="A4" s="27"/>
+      <c r="B4" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="18">
+      <c r="C4" s="13">
         <v>5518483.4000000004</v>
       </c>
-      <c r="D4" s="18">
+      <c r="D4" s="13">
         <v>7167934.4000000004</v>
       </c>
-      <c r="E4" s="18">
+      <c r="E4" s="13">
         <v>8012707.7999999998</v>
       </c>
-      <c r="F4" s="18">
+      <c r="F4" s="13">
         <v>7544508.7000000002</v>
       </c>
-      <c r="G4" s="18">
+      <c r="G4" s="13">
         <v>7925074.2999999998</v>
       </c>
-      <c r="H4" s="18">
+      <c r="H4" s="13">
         <v>7139733.2000000002</v>
       </c>
-      <c r="I4" s="18">
+      <c r="I4" s="13">
         <v>8498204.4000000004</v>
       </c>
-      <c r="J4" s="18">
+      <c r="J4" s="13">
         <v>9847272.9000000004</v>
       </c>
-      <c r="K4" s="18">
+      <c r="K4" s="13">
         <v>13032164</v>
       </c>
-      <c r="L4" s="18">
+      <c r="L4" s="13">
         <v>14683110.4</v>
       </c>
-      <c r="M4" s="18">
+      <c r="M4" s="13">
         <v>13149035</v>
       </c>
-      <c r="N4" s="18">
+      <c r="N4" s="13">
         <v>16457781.300000001</v>
       </c>
-      <c r="O4" s="18">
+      <c r="O4" s="13">
         <v>20172443.5</v>
       </c>
-      <c r="P4" s="18">
+      <c r="P4" s="13">
         <v>20172249.5</v>
       </c>
-      <c r="Q4" s="18">
+      <c r="Q4" s="13">
         <v>22129702.100000001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="R4" s="13">
+        <v>24106408.199999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="60" customFormat="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C5" s="13">
         <v>3587145</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D5" s="13">
         <v>4216969.8</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="13">
         <v>4460496.5999999996</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="13">
         <v>4587144.0999999996</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="13">
         <v>5008162.0999999996</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="13">
         <v>4214793.0999999996</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="13">
         <v>4882288.4000000004</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J5" s="13">
         <v>5996816</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="13">
         <v>7529215.9000000004</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="13">
         <v>7950136.9000000004</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="13">
         <v>6126430.4000000004</v>
       </c>
-      <c r="N5" s="18">
+      <c r="N5" s="13">
         <v>8752828.4000000004</v>
       </c>
-      <c r="O5" s="18">
+      <c r="O5" s="13">
         <v>11662142.6</v>
       </c>
-      <c r="P5" s="18">
+      <c r="P5" s="13">
         <v>10887556.699999999</v>
       </c>
-      <c r="Q5" s="18">
+      <c r="Q5" s="13">
         <v>11116580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="R5" s="13">
+        <v>12445154.699999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="22.5">
+      <c r="A6" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="38" t="s">
+      <c r="B6" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="8">
         <v>3587145</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="8">
         <v>4216969.8</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="8">
         <v>4460496.5999999996</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="8">
         <v>4587144.0999999996</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="8">
         <v>5008162.0999999996</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="8">
         <v>4214793.0999999996</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="8">
         <v>4882288.4000000004</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="8">
         <v>5996816</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="8">
         <v>7529215.9000000004</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="8">
         <v>7950136.9000000004</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="8">
         <v>6126430.4000000004</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N6" s="8">
         <v>8752828.4000000004</v>
       </c>
-      <c r="O6" s="13">
+      <c r="O6" s="8">
         <v>11662142.6</v>
       </c>
-      <c r="P6" s="13">
+      <c r="P6" s="8">
         <v>10887556.699999999</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q6" s="8">
         <v>11116580</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="67" t="s">
+      <c r="R6" s="8">
+        <v>12445154.699999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="60" customFormat="1">
+      <c r="A7" s="17"/>
+      <c r="B7" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="13">
         <v>471883.3</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="13">
         <v>537848.1</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="13">
         <v>693307</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="13">
         <v>723024.8</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="13">
         <v>604634.9</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="13">
         <v>673206</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="13">
         <v>959946.5</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="13">
         <v>854322.6</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="13">
         <v>846160.4</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="13">
         <v>1009049.3</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="13">
         <v>943588.4</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="13">
         <v>1167093.3</v>
       </c>
-      <c r="O7" s="18">
+      <c r="O7" s="13">
         <v>1273181.3</v>
       </c>
-      <c r="P7" s="18">
+      <c r="P7" s="13">
         <v>1162666.7</v>
       </c>
-      <c r="Q7" s="18">
+      <c r="Q7" s="13">
         <v>1365292.1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="38" t="s">
+      <c r="R7" s="13">
+        <v>1433920.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="8">
         <v>340106.6</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="8">
         <v>416970.7</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="8">
         <v>582694.5</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="8">
         <v>583576.5</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="8">
         <v>516806.8</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="8">
         <v>457927.2</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="8">
         <v>587766.69999999995</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="8">
         <v>651599.5</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="8">
         <v>770125.4</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="8">
         <v>769620.3</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="8">
         <v>780390</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="8">
         <v>1018239.9</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="8">
         <v>1138795.3999999999</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="8">
         <v>974455</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="8">
         <v>1078317.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="37">
+      <c r="R8" s="8">
+        <v>1140712</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="22.5">
+      <c r="A9" s="28">
         <v>422121100</v>
       </c>
-      <c r="B9" s="38" t="s">
+      <c r="B9" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="8">
         <v>118962.1</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="8">
         <v>83798.399999999994</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="8">
         <v>60000.7</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="8">
         <v>98108.3</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="8">
         <v>72148.100000000006</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="8">
         <v>100806.2</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="8">
         <v>173720.6</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="8">
         <v>32743.1</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="8">
         <v>39783</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="8">
         <v>194319.1</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="8">
         <v>91095.2</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="8">
         <v>72774.5</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="8">
         <v>27026.400000000001</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="8">
         <v>51192.4</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="8">
         <v>112533.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="37">
+      <c r="R9" s="8">
+        <v>67500.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="22.5">
+      <c r="A10" s="28">
         <v>422122</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="8">
         <v>12814.6</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="8">
         <v>37079</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="8">
         <v>50611.8</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="8">
         <v>41340</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="8">
         <v>15680</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="8">
         <v>25954.9</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="8">
         <v>30428.400000000001</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="8">
         <v>38924.6</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="8">
         <v>36252</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="8">
         <v>45109.9</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="8">
         <v>72103.199999999997</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="8">
         <v>76078.899999999994</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="8">
         <v>107359.5</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="8">
         <v>137019.29999999999</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="8">
         <v>174441.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="38" t="s">
+      <c r="R10" s="8">
+        <v>225708.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="28"/>
+      <c r="B11" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="13"/>
-[...4 lines deleted...]
-      <c r="H11" s="13">
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8">
         <v>88517.7</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="8">
         <v>168030.8</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="8">
         <v>131055.4</v>
       </c>
-      <c r="K11" s="13">
-[...17 lines deleted...]
-      <c r="Q11" s="13">
+      <c r="K11" s="8">
+        <v>0</v>
+      </c>
+      <c r="L11" s="8">
+        <v>0</v>
+      </c>
+      <c r="M11" s="8">
+        <v>0</v>
+      </c>
+      <c r="N11" s="8">
+        <v>0</v>
+      </c>
+      <c r="O11" s="8">
+        <v>0</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
         <v>132612.9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="67" t="s">
+      <c r="R11" s="8">
+        <v>140746.70000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="60" customFormat="1">
+      <c r="A12" s="17"/>
+      <c r="B12" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="13">
         <v>1459455.1</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="13">
         <v>2413116.5</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E12" s="13">
         <v>2858904.2</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F12" s="13">
         <v>2234339.7999999998</v>
       </c>
-      <c r="G12" s="18">
+      <c r="G12" s="13">
         <v>2312277.2999999998</v>
       </c>
-      <c r="H12" s="18">
+      <c r="H12" s="13">
         <v>2251734.1</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="13">
         <v>2655969.5</v>
       </c>
-      <c r="J12" s="18">
+      <c r="J12" s="13">
         <v>2996134.3</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K12" s="13">
         <v>4656787.7</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="13">
         <v>5723924.2000000002</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="13">
         <v>6079016.2000000002</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N12" s="13">
         <v>6537859.5999999996</v>
       </c>
-      <c r="O12" s="18">
+      <c r="O12" s="13">
         <v>7237119.5999999996</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P12" s="13">
         <v>8122026.0999999996</v>
       </c>
-      <c r="Q12" s="18">
+      <c r="Q12" s="13">
         <v>9647830</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="R12" s="13">
+        <v>10227333.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="13"/>
-[...1 lines deleted...]
-      <c r="E13" s="13">
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8">
         <v>40816.400000000001</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="8">
         <v>62054.9</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="8">
         <v>61999.4</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="8">
         <v>43873.2</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="8">
         <v>56138.3</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="8">
         <v>273440.90000000002</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="8">
         <v>636811.19999999995</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="8">
         <v>870653.5</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="8">
         <v>656952.80000000005</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="8">
         <v>924569.7</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="8">
         <v>1367013.5</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="8">
         <v>1670194.5</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="8">
         <v>1758197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="37">
+      <c r="R13" s="8">
+        <v>1674401.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="28">
         <v>46712</v>
       </c>
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="8">
         <v>267571.3</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="8">
         <v>582930.5</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="8">
         <v>540174.9</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="8">
         <v>268694.09999999998</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="8">
         <v>255703.3</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="8">
         <v>243826.9</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="8">
         <v>480516.1</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="8">
         <v>264047.3</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="8">
         <v>270107.8</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="8">
         <v>151114.70000000001</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="8">
         <v>566925.5</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="8">
         <v>598393.80000000005</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="8">
         <v>288863</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="8">
         <v>277748.7</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="8">
         <v>602311.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="37">
+      <c r="R14" s="8">
+        <v>817216</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="33.75">
+      <c r="A15" s="28">
         <v>467113</v>
       </c>
-      <c r="B15" s="38" t="s">
+      <c r="B15" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="8">
         <v>605488.80000000005</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="8">
         <v>1015031.8</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="8">
         <v>1006896.8</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="8">
         <v>633068.6</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="8">
         <v>702162.1</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="8">
         <v>694086.6</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="8">
         <v>873120.2</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="8">
         <v>1029423.4</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="8">
         <v>1782201.2</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="8">
         <v>2402534.5</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="8">
         <v>2581857.6</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="8">
         <v>2839088</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="8">
         <v>3272854.9</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="8">
         <v>3618765.4</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="8">
         <v>4277605.9000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="R15" s="8">
+        <v>4301415.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="13"/>
-[...1 lines deleted...]
-      <c r="E16" s="13">
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8">
         <v>16016.8</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="8">
         <v>2168.1</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="8">
         <v>3725.5</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="8">
         <v>6589.1</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="8">
         <v>6417.7</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="8">
         <v>8503.2000000000007</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="8">
         <v>39230.9</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="8">
         <v>66392.5</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="8">
         <v>41479.9</v>
       </c>
-      <c r="N16" s="13">
+      <c r="N16" s="8">
         <v>24632.3</v>
       </c>
-      <c r="O16" s="13">
+      <c r="O16" s="8">
         <v>28834</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="8">
         <v>39017.4</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="8">
         <v>76850.399999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="37" t="s">
+      <c r="R16" s="8">
+        <v>107176.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="13"/>
-[...1 lines deleted...]
-      <c r="E17" s="13">
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8">
         <v>296838.5</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="8">
         <v>205474.2</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="8">
         <v>242107.9</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="8">
         <v>201020.6</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="8">
         <v>225615.7</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="8">
         <v>224393.3</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="8">
         <v>405769.7</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="8">
         <v>550648</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="8">
         <v>602544.6</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="8">
         <v>398076.7</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="8">
         <v>416336</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="8">
         <v>315962.59999999998</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="8">
         <v>619412.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="R17" s="8">
+        <v>712076.80000000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="13"/>
-[...1 lines deleted...]
-      <c r="E18" s="13">
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8">
         <v>116846.3</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="8">
         <v>17666.8</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="8">
         <v>78252.7</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="8">
         <v>54329.5</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="8">
         <v>30748.799999999999</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="8">
         <v>32748.2</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="8">
         <v>74198.3</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L18" s="8">
         <v>93456.5</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="8">
         <v>70014.7</v>
       </c>
-      <c r="N18" s="13">
+      <c r="N18" s="8">
         <v>27738.5</v>
       </c>
-      <c r="O18" s="13">
+      <c r="O18" s="8">
         <v>56226.6</v>
       </c>
-      <c r="P18" s="13">
+      <c r="P18" s="8">
         <v>23192.2</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="Q18" s="8">
         <v>54070.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="R18" s="8">
+        <v>53761.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="8">
         <v>224975</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="8">
         <v>320104.90000000002</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="8">
         <v>280309.2</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="8">
         <v>320138</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="8">
         <v>330282.8</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="8">
         <v>262812.79999999999</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="8">
         <v>219340</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="8">
         <v>256784.8</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="8">
         <v>367403.2</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L19" s="8">
         <v>481491.8</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="8">
         <v>527782.69999999995</v>
       </c>
-      <c r="N19" s="13">
+      <c r="N19" s="8">
         <v>360596.1</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="8">
         <v>370212</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="8">
         <v>531129.30000000005</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="Q19" s="8">
         <v>621832.19999999995</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="37">
+      <c r="R19" s="8">
+        <v>728341.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="22.5">
+      <c r="A20" s="28">
         <v>492012</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="8">
         <v>50359.5</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D20" s="8">
         <v>88106.4</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="8">
         <v>107549.5</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="8">
         <v>120625.3</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="8">
         <v>84541.1</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="8">
         <v>59482.8</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="8">
         <v>66844.2</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J20" s="8">
         <v>70522.100000000006</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="8">
         <v>60378</v>
       </c>
-      <c r="L20" s="13">
+      <c r="L20" s="8">
         <v>55916.9</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="8">
         <v>52446</v>
       </c>
-      <c r="N20" s="13">
+      <c r="N20" s="8">
         <v>83646</v>
       </c>
-      <c r="O20" s="13">
+      <c r="O20" s="8">
         <v>103051.8</v>
       </c>
-      <c r="P20" s="13">
+      <c r="P20" s="8">
         <v>178896.7</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="Q20" s="8">
         <v>118740.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="37">
+      <c r="R20" s="8">
+        <v>239706.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="22.5">
+      <c r="A21" s="28">
         <v>494112</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="8">
         <v>3630.3</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="8">
         <v>4989.5</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="8">
         <v>4178.8</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="8">
         <v>5404.2</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="8">
         <v>5131.2</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="8">
         <v>5102.8999999999996</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="8">
         <v>4994</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="8">
         <v>4509.2</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="8">
         <v>4951.5</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="8">
         <v>8700.6</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="8">
         <v>8686.2000000000007</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="8">
         <v>8144.6</v>
       </c>
-      <c r="O21" s="13">
+      <c r="O21" s="8">
         <v>14899.6</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="8">
         <v>16424.5</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="8">
         <v>16813.900000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="37">
+      <c r="R21" s="8">
+        <v>19965.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="22.5">
+      <c r="A22" s="28">
         <v>495011</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="8">
         <v>107882.8</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="8">
         <v>152547.9</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="8">
         <v>153984.20000000001</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="8">
         <v>237326.1</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="8">
         <v>174129.7</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="8">
         <v>209742.3</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="8">
         <v>198546.5</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="8">
         <v>242857.2</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="8">
         <v>269852.2</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="8">
         <v>278706.5</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="8">
         <v>277412.5</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="8">
         <v>297703.3</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="8">
         <v>318049.7</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="8">
         <v>363567.7</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="8">
         <v>385402.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="37">
+      <c r="R22" s="8">
+        <v>457606.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="28">
         <v>495012</v>
       </c>
-      <c r="B23" s="38" t="s">
+      <c r="B23" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="8">
         <v>89708.9</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="8">
         <v>145340.79999999999</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="8">
         <v>172105.3</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="8">
         <v>199652.6</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="8">
         <v>225442.2</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="8">
         <v>297062.90000000002</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="8">
         <v>389326.2</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J23" s="8">
         <v>462332.2</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="8">
         <v>606444.4</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L23" s="8">
         <v>597365.4</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M23" s="8">
         <v>549369.1</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="8">
         <v>866878.6</v>
       </c>
-      <c r="O23" s="13">
+      <c r="O23" s="8">
         <v>842613.9</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P23" s="8">
         <v>874601</v>
       </c>
-      <c r="Q23" s="13">
+      <c r="Q23" s="8">
         <v>941768.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="11">
+      <c r="R23" s="8">
+        <v>951086.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="22.5">
+      <c r="A24" s="6">
         <v>502012</v>
       </c>
-      <c r="B24" s="12" t="s">
+      <c r="B24" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="13"/>
-[...12 lines deleted...]
-      <c r="P24" s="13">
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8"/>
+      <c r="P24" s="8">
         <v>5294.4</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="Q24" s="8">
         <v>2342.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="37">
+      <c r="R24" s="8">
+        <v>18975.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="33.75">
+      <c r="A25" s="28">
         <v>711231100</v>
       </c>
-      <c r="B25" s="38" t="s">
+      <c r="B25" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="8">
         <v>104018.9</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="8">
         <v>92216</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="8">
         <v>106962.8</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="8">
         <v>150024.70000000001</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="8">
         <v>131074.79999999999</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="8">
         <v>144272.4</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="8">
         <v>90244.1</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J25" s="8">
         <v>114277.5</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="8">
         <v>121554.3</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L25" s="8">
         <v>144197.6</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M25" s="8">
         <v>126985.1</v>
       </c>
-      <c r="N25" s="13">
+      <c r="N25" s="8">
         <v>59704.5</v>
       </c>
-      <c r="O25" s="13">
+      <c r="O25" s="8">
         <v>106055.1</v>
       </c>
-      <c r="P25" s="13">
+      <c r="P25" s="8">
         <v>142826.4</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="Q25" s="8">
         <v>120764.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="37" t="s">
+      <c r="R25" s="8">
+        <v>94430.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="8">
         <v>4077</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="8">
         <v>8739.1</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="8">
         <v>10967.3</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="8">
         <v>6935.1</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="8">
         <v>8638.7999999999993</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="8">
         <v>4471.6000000000004</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="8">
         <v>4549.8999999999996</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="8">
         <v>5761.6</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="8">
         <v>7933.4</v>
       </c>
-      <c r="L26" s="13">
+      <c r="L26" s="8">
         <v>9411.2999999999993</v>
       </c>
-      <c r="M26" s="13">
+      <c r="M26" s="8">
         <v>8287.9</v>
       </c>
-      <c r="N26" s="13">
+      <c r="N26" s="8">
         <v>23358.7</v>
       </c>
-      <c r="O26" s="13">
+      <c r="O26" s="8">
         <v>37649.800000000003</v>
       </c>
-      <c r="P26" s="13">
+      <c r="P26" s="8">
         <v>15660.5</v>
       </c>
-      <c r="Q26" s="13">
+      <c r="Q26" s="8">
         <v>23134.799999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="37">
+      <c r="R26" s="8">
+        <v>24923.200000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" s="28">
         <v>711234</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="13"/>
-[...1 lines deleted...]
-      <c r="E27" s="13">
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8">
         <v>164.2</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="8">
         <v>42</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G27" s="8">
         <v>110.1</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="8">
         <v>127.5</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="8">
         <v>191.1</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J27" s="8">
         <v>242</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K27" s="8">
         <v>291.7</v>
       </c>
-      <c r="L27" s="13">
+      <c r="L27" s="8">
         <v>346</v>
       </c>
-      <c r="M27" s="13">
+      <c r="M27" s="8">
         <v>304.7</v>
       </c>
-      <c r="N27" s="13">
+      <c r="N27" s="8">
         <v>353.6</v>
       </c>
-      <c r="O27" s="13">
+      <c r="O27" s="8">
         <v>76.7</v>
       </c>
-      <c r="P27" s="13">
+      <c r="P27" s="8">
         <v>89</v>
       </c>
-      <c r="Q27" s="13">
+      <c r="Q27" s="8">
         <v>4463.8999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="37">
+      <c r="R27" s="8">
+        <v>1942.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="22.5">
+      <c r="A28" s="28">
         <v>773919100</v>
       </c>
-      <c r="B28" s="38" t="s">
+      <c r="B28" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="13">
+      <c r="C28" s="8">
         <v>1742.6</v>
       </c>
-      <c r="D28" s="13">
+      <c r="D28" s="8">
         <v>3109.6</v>
       </c>
-      <c r="E28" s="13">
+      <c r="E28" s="8">
         <v>5093.2</v>
       </c>
-      <c r="F28" s="13">
+      <c r="F28" s="8">
         <v>5065.1000000000004</v>
       </c>
-      <c r="G28" s="13">
+      <c r="G28" s="8">
         <v>8975.7000000000007</v>
       </c>
-      <c r="H28" s="13">
+      <c r="H28" s="8">
         <v>24933</v>
       </c>
-      <c r="I28" s="13">
+      <c r="I28" s="8">
         <v>9376.7000000000007</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="8">
         <v>6291.4</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="8">
         <v>9659.9</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L28" s="8">
         <v>12988.4</v>
       </c>
-      <c r="M28" s="13">
+      <c r="M28" s="8">
         <v>7966.9</v>
       </c>
-      <c r="N28" s="13">
+      <c r="N28" s="8">
         <v>24975.200000000001</v>
       </c>
-      <c r="O28" s="13">
+      <c r="O28" s="8">
         <v>14383</v>
       </c>
-      <c r="P28" s="13">
+      <c r="P28" s="8">
         <v>48655.8</v>
       </c>
-      <c r="Q28" s="13">
+      <c r="Q28" s="8">
         <v>24119.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B29" s="23" t="s">
+      <c r="R28" s="8">
+        <v>24307</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="60" customFormat="1">
+      <c r="A29" s="17"/>
+      <c r="B29" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="13">
         <v>15597407.6</v>
       </c>
-      <c r="D29" s="39">
+      <c r="D29" s="30">
         <v>18573940.399999999</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="13">
         <v>20515382.300000001</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="13">
         <v>25352092.300000001</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="15">
         <v>28726497.899999999</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="15">
         <v>31644167.199999999</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="15">
         <v>35839381.100000001</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="15">
         <v>41348586.399999999</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="15">
         <v>44674389.299999997</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="15">
         <v>49998494.399999999</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="15">
         <v>53679200.100000001</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N29" s="15">
         <v>62638289</v>
       </c>
-      <c r="O29" s="20">
+      <c r="O29" s="15">
         <v>76195072</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P29" s="15">
         <v>90428869.5</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="15">
         <v>106277126</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B30" s="23" t="s">
+      <c r="R29" s="15">
+        <v>126172268.40000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="60" customFormat="1">
+      <c r="A30" s="17"/>
+      <c r="B30" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="13">
         <v>5233262.8</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D30" s="13">
         <v>6412291.5</v>
       </c>
-      <c r="E30" s="18">
+      <c r="E30" s="13">
         <v>6618774.0999999996</v>
       </c>
-      <c r="F30" s="18">
+      <c r="F30" s="13">
         <v>7098926.5</v>
       </c>
-      <c r="G30" s="18">
+      <c r="G30" s="13">
         <v>7700558</v>
       </c>
-      <c r="H30" s="18">
+      <c r="H30" s="13">
         <v>7096434.2000000002</v>
       </c>
-      <c r="I30" s="18">
+      <c r="I30" s="13">
         <v>8187734.9000000004</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J30" s="13">
         <v>9877979</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K30" s="13">
         <v>11922149.1</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L30" s="13">
         <v>13137670.199999999</v>
       </c>
-      <c r="M30" s="18">
+      <c r="M30" s="13">
         <v>12405724.6</v>
       </c>
-      <c r="N30" s="18">
+      <c r="N30" s="13">
         <v>16109644.9</v>
       </c>
-      <c r="O30" s="18">
+      <c r="O30" s="13">
         <v>20655614.5</v>
       </c>
-      <c r="P30" s="18">
+      <c r="P30" s="13">
         <v>19933860.600000001</v>
       </c>
-      <c r="Q30" s="18">
+      <c r="Q30" s="13">
         <v>21736882.300000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="37" t="s">
+      <c r="R30" s="13">
+        <v>24797641.600000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="60" customFormat="1" ht="22.5">
+      <c r="A31" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="38" t="s">
+      <c r="B31" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="8">
         <v>963336.7</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D31" s="8">
         <v>1383207.6</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E31" s="8">
         <v>1301393.3999999999</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F31" s="8">
         <v>1527887.2</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G31" s="8">
         <v>1619203</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H31" s="8">
         <v>1827189.1</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I31" s="8">
         <v>2030781.4</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J31" s="8">
         <v>2343347.9</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K31" s="8">
         <v>2571953.9</v>
       </c>
-      <c r="L31" s="13">
+      <c r="L31" s="8">
         <v>2947610.1</v>
       </c>
-      <c r="M31" s="13">
+      <c r="M31" s="8">
         <v>3616594.6</v>
       </c>
-      <c r="N31" s="13">
+      <c r="N31" s="8">
         <v>4016027.6</v>
       </c>
-      <c r="O31" s="13">
+      <c r="O31" s="8">
         <v>5224594.0999999996</v>
       </c>
-      <c r="P31" s="13">
+      <c r="P31" s="8">
         <v>4386774.4000000004</v>
       </c>
-      <c r="Q31" s="13">
+      <c r="Q31" s="8">
         <v>5099011.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="R31" s="8">
+        <v>5934856.4000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="60" customFormat="1">
+      <c r="A32" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="8">
         <v>10640.5</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D32" s="8">
         <v>12597.8</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E32" s="8">
         <v>14567.6</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F32" s="8">
         <v>24474.9</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G32" s="8">
         <v>24250.9</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="8">
         <v>21732.2</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I32" s="8">
         <v>26040.5</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J32" s="8">
         <v>27581.9</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="8">
         <v>27876.5</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L32" s="8">
         <v>34645.300000000003</v>
       </c>
-      <c r="M32" s="13">
+      <c r="M32" s="8">
         <v>39530.699999999997</v>
       </c>
-      <c r="N32" s="13">
+      <c r="N32" s="8">
         <v>43221.599999999999</v>
       </c>
-      <c r="O32" s="13">
+      <c r="O32" s="8">
         <v>47505.7</v>
       </c>
-      <c r="P32" s="13">
+      <c r="P32" s="8">
         <v>14799.7</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q32" s="8">
         <v>16946.900000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="37" t="s">
+      <c r="R32" s="8">
+        <v>20731.599999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="60" customFormat="1">
+      <c r="A33" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="38" t="s">
+      <c r="B33" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="8">
         <v>10017.700000000001</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D33" s="8">
         <v>13233.2</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E33" s="8">
         <v>14072.6</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F33" s="8">
         <v>68870.399999999994</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G33" s="8">
         <v>74332.100000000006</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="8">
         <v>76945.2</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="8">
         <v>83185.7</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J33" s="8">
         <v>85354.8</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="8">
         <v>117668.7</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L33" s="8">
         <v>123305.3</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="8">
         <v>152763.79999999999</v>
       </c>
-      <c r="N33" s="13">
+      <c r="N33" s="8">
         <v>163517.29999999999</v>
       </c>
-      <c r="O33" s="13">
+      <c r="O33" s="8">
         <v>172627.5</v>
       </c>
-      <c r="P33" s="13">
+      <c r="P33" s="8">
         <v>167097.20000000001</v>
       </c>
-      <c r="Q33" s="13">
+      <c r="Q33" s="8">
         <v>190874.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="37" t="s">
+      <c r="R33" s="8">
+        <v>198957</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="60" customFormat="1" ht="22.5">
+      <c r="A34" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B34" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="8">
         <v>4249267.9000000004</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="8">
         <v>5003252.9000000004</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="8">
         <v>5288740.5</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="8">
         <v>5477694</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="8">
         <v>5982772</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="8">
         <v>5170567.7</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="8">
         <v>6047727.2999999998</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="8">
         <v>7421694.4000000004</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="8">
         <v>9204650</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L34" s="8">
         <v>10032109.5</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="8">
         <v>8596835.5</v>
       </c>
-      <c r="N34" s="13">
+      <c r="N34" s="8">
         <v>11886878.4</v>
       </c>
-      <c r="O34" s="13">
+      <c r="O34" s="8">
         <v>15210887.199999999</v>
       </c>
-      <c r="P34" s="13">
+      <c r="P34" s="8">
         <v>15365189.300000001</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q34" s="8">
         <v>16430049.199999999</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B35" s="23" t="s">
+      <c r="R34" s="8">
+        <v>18643096.600000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="60" customFormat="1">
+      <c r="A35" s="17"/>
+      <c r="B35" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="C35" s="18">
+      <c r="C35" s="13">
         <v>15882628.199999999</v>
       </c>
-      <c r="D35" s="18">
+      <c r="D35" s="13">
         <v>19329583.300000001</v>
       </c>
-      <c r="E35" s="18">
+      <c r="E35" s="13">
         <v>21909316</v>
       </c>
-      <c r="F35" s="18">
+      <c r="F35" s="13">
         <v>25797674.5</v>
       </c>
-      <c r="G35" s="20">
+      <c r="G35" s="15">
         <v>28951014.199999999</v>
       </c>
-      <c r="H35" s="20">
+      <c r="H35" s="15">
         <v>31687466.199999999</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I35" s="15">
         <v>36149850.600000001</v>
       </c>
-      <c r="J35" s="20">
+      <c r="J35" s="15">
         <v>41317880.299999997</v>
       </c>
-      <c r="K35" s="20">
+      <c r="K35" s="15">
         <v>45784404.200000003</v>
       </c>
-      <c r="L35" s="20">
+      <c r="L35" s="15">
         <v>51543934.600000001</v>
       </c>
-      <c r="M35" s="20">
+      <c r="M35" s="15">
         <v>54422510.5</v>
       </c>
-      <c r="N35" s="20">
+      <c r="N35" s="15">
         <v>62986425.399999999</v>
       </c>
-      <c r="O35" s="20">
+      <c r="O35" s="15">
         <v>75711901</v>
       </c>
-      <c r="P35" s="20">
+      <c r="P35" s="15">
         <v>90667258.400000006</v>
       </c>
-      <c r="Q35" s="20">
+      <c r="Q35" s="15">
         <v>106669945.8</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="A41" s="72"/>
+      <c r="R35" s="15">
+        <v>125481035</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="B36" s="55"/>
+      <c r="C36" s="61"/>
+      <c r="D36" s="61"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="61"/>
+    </row>
+    <row r="37" spans="1:18" s="62" customFormat="1">
+      <c r="A37" s="79"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="79"/>
+      <c r="D37" s="79"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="79"/>
+      <c r="I37" s="79"/>
+      <c r="J37" s="79"/>
+      <c r="K37" s="79"/>
+      <c r="L37" s="79"/>
+      <c r="M37" s="79"/>
+    </row>
+    <row r="38" spans="1:18" s="62" customFormat="1">
+      <c r="A38" s="63"/>
+      <c r="B38" s="64"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="K38" s="65"/>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="79"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="79"/>
+      <c r="K39" s="79"/>
+      <c r="L39" s="79"/>
+      <c r="M39" s="79"/>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="J40" s="61"/>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" s="66"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A39:M39"/>
+    <mergeCell ref="Q2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q41"/>
+  <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="O11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="Q2" sqref="Q2"/>
+      <selection pane="bottomRight" activeCell="T31" sqref="T31:T32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="14.7109375" style="56" customWidth="1"/>
+    <col min="2" max="2" width="41.5703125" style="57" customWidth="1"/>
+    <col min="3" max="7" width="10" style="55" customWidth="1"/>
+    <col min="8" max="10" width="9.42578125" style="55" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="20.25" customHeight="1">
-      <c r="A1" s="81" t="s">
+    <row r="1" spans="1:18" ht="20.25" customHeight="1">
+      <c r="A1" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="81"/>
-[...19 lines deleted...]
-      <c r="Q2" s="26" t="s">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1">
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="O2" s="82" t="s">
+        <v>96</v>
+      </c>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+    </row>
+    <row r="3" spans="1:18" s="59" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="2">
+        <v>2010</v>
+      </c>
+      <c r="D3" s="2">
+        <v>2011</v>
+      </c>
+      <c r="E3" s="2">
+        <v>2012</v>
+      </c>
+      <c r="F3" s="2">
+        <v>2013</v>
+      </c>
+      <c r="G3" s="2">
+        <v>2014</v>
+      </c>
+      <c r="H3" s="2">
+        <v>2015</v>
+      </c>
+      <c r="I3" s="2">
+        <v>2016</v>
+      </c>
+      <c r="J3" s="2">
+        <v>2017</v>
+      </c>
+      <c r="K3" s="2">
+        <v>2018</v>
+      </c>
+      <c r="L3" s="2">
+        <v>2019</v>
+      </c>
+      <c r="M3" s="2">
+        <v>2020</v>
+      </c>
+      <c r="N3" s="20">
+        <v>2021</v>
+      </c>
+      <c r="O3" s="20">
+        <v>2022</v>
+      </c>
+      <c r="P3" s="2">
+        <v>2023</v>
+      </c>
+      <c r="Q3" s="2">
+        <v>2024</v>
+      </c>
+      <c r="R3" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="60" customFormat="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="5">
+        <v>111.9</v>
+      </c>
+      <c r="D4" s="5">
+        <v>105.5</v>
+      </c>
+      <c r="E4" s="5">
+        <v>100</v>
+      </c>
+      <c r="F4" s="5">
+        <v>95.2</v>
+      </c>
+      <c r="G4" s="5">
+        <v>99</v>
+      </c>
+      <c r="H4" s="5">
+        <v>99.5</v>
+      </c>
+      <c r="I4" s="5">
+        <v>102.3</v>
+      </c>
+      <c r="J4" s="5">
+        <v>107.4</v>
+      </c>
+      <c r="K4" s="5">
+        <v>108.6</v>
+      </c>
+      <c r="L4" s="5">
+        <v>105</v>
+      </c>
+      <c r="M4" s="21">
+        <v>94.2</v>
+      </c>
+      <c r="N4" s="22">
+        <v>99.6</v>
+      </c>
+      <c r="O4" s="22">
+        <v>99.2</v>
+      </c>
+      <c r="P4" s="22">
+        <v>104.2</v>
+      </c>
+      <c r="Q4" s="22">
+        <v>104.7</v>
+      </c>
+      <c r="R4" s="22">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="60" customFormat="1">
+      <c r="A5" s="3"/>
+      <c r="B5" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="13">
+        <v>107.1</v>
+      </c>
+      <c r="D5" s="13">
+        <v>100.7</v>
+      </c>
+      <c r="E5" s="13">
+        <v>99.8</v>
+      </c>
+      <c r="F5" s="13">
+        <v>103.2</v>
+      </c>
+      <c r="G5" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="H5" s="13">
+        <v>97.6</v>
+      </c>
+      <c r="I5" s="13">
         <v>97</v>
       </c>
-    </row>
-[...67 lines deleted...]
-      <c r="F4" s="9">
+      <c r="J5" s="13">
+        <v>110</v>
+      </c>
+      <c r="K5" s="13">
+        <v>104.7</v>
+      </c>
+      <c r="L5" s="13">
+        <v>101.8</v>
+      </c>
+      <c r="M5" s="25">
+        <v>95</v>
+      </c>
+      <c r="N5" s="16">
+        <v>101.1</v>
+      </c>
+      <c r="O5" s="16">
+        <v>99.6</v>
+      </c>
+      <c r="P5" s="16">
+        <v>106.4</v>
+      </c>
+      <c r="Q5" s="16">
+        <v>97.9</v>
+      </c>
+      <c r="R5" s="16">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="22.5">
+      <c r="A6" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="8">
+        <v>107.1</v>
+      </c>
+      <c r="D6" s="8">
+        <v>100.7</v>
+      </c>
+      <c r="E6" s="8">
+        <v>99.8</v>
+      </c>
+      <c r="F6" s="8">
+        <v>103.2</v>
+      </c>
+      <c r="G6" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="H6" s="8">
+        <v>97.6</v>
+      </c>
+      <c r="I6" s="8">
+        <v>97</v>
+      </c>
+      <c r="J6" s="8">
+        <v>110</v>
+      </c>
+      <c r="K6" s="8">
+        <v>104.7</v>
+      </c>
+      <c r="L6" s="8">
+        <v>101.8</v>
+      </c>
+      <c r="M6" s="23">
+        <v>95</v>
+      </c>
+      <c r="N6" s="9">
+        <v>101.1</v>
+      </c>
+      <c r="O6" s="9">
+        <v>99.6</v>
+      </c>
+      <c r="P6" s="9">
+        <v>106.4</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>97.9</v>
+      </c>
+      <c r="R6" s="9">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="60" customFormat="1">
+      <c r="A7" s="11"/>
+      <c r="B7" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="13">
+        <v>93.6</v>
+      </c>
+      <c r="D7" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="E7" s="13">
+        <v>99</v>
+      </c>
+      <c r="F7" s="13">
+        <v>107.6</v>
+      </c>
+      <c r="G7" s="13">
+        <v>93</v>
+      </c>
+      <c r="H7" s="13">
+        <v>107.4</v>
+      </c>
+      <c r="I7" s="13">
+        <v>106.1</v>
+      </c>
+      <c r="J7" s="13">
+        <v>96</v>
+      </c>
+      <c r="K7" s="13">
+        <v>85.7</v>
+      </c>
+      <c r="L7" s="13">
+        <v>120.9</v>
+      </c>
+      <c r="M7" s="25">
+        <v>86.8</v>
+      </c>
+      <c r="N7" s="16">
+        <v>103</v>
+      </c>
+      <c r="O7" s="16">
+        <v>99.9</v>
+      </c>
+      <c r="P7" s="16">
+        <v>103.8</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>109.8</v>
+      </c>
+      <c r="R7" s="16">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="8">
+        <v>114.2</v>
+      </c>
+      <c r="D8" s="8">
+        <v>100.9</v>
+      </c>
+      <c r="E8" s="8">
+        <v>100.5</v>
+      </c>
+      <c r="F8" s="8">
+        <v>103.3</v>
+      </c>
+      <c r="G8" s="8">
+        <v>102.4</v>
+      </c>
+      <c r="H8" s="8">
+        <v>94.8</v>
+      </c>
+      <c r="I8" s="8">
+        <v>100.1</v>
+      </c>
+      <c r="J8" s="8">
+        <v>105</v>
+      </c>
+      <c r="K8" s="8">
+        <v>109.7</v>
+      </c>
+      <c r="L8" s="8">
+        <v>106.4</v>
+      </c>
+      <c r="M8" s="23">
+        <v>96</v>
+      </c>
+      <c r="N8" s="9">
+        <v>106</v>
+      </c>
+      <c r="O8" s="9">
+        <v>102</v>
+      </c>
+      <c r="P8" s="9">
+        <v>100.1</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>103.5</v>
+      </c>
+      <c r="R8" s="9">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="6">
+        <v>422121100</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="8">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="D9" s="8">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E9" s="8">
+        <v>73.3</v>
+      </c>
+      <c r="F9" s="8">
+        <v>168.6</v>
+      </c>
+      <c r="G9" s="8">
+        <v>62.3</v>
+      </c>
+      <c r="H9" s="8">
+        <v>182.3</v>
+      </c>
+      <c r="I9" s="8">
+        <v>118.5</v>
+      </c>
+      <c r="J9" s="8">
+        <v>28.3</v>
+      </c>
+      <c r="K9" s="8">
+        <v>104.1</v>
+      </c>
+      <c r="L9" s="8">
+        <v>415.9</v>
+      </c>
+      <c r="M9" s="23">
+        <v>39.4</v>
+      </c>
+      <c r="N9" s="9">
+        <v>81.8</v>
+      </c>
+      <c r="O9" s="9">
+        <v>34.6</v>
+      </c>
+      <c r="P9" s="9">
+        <v>180</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>210.1</v>
+      </c>
+      <c r="R9" s="9">
+        <v>50.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="22.5">
+      <c r="A10" s="6">
+        <v>422122</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="8">
+        <v>89.7</v>
+      </c>
+      <c r="D10" s="8">
+        <v>298.3</v>
+      </c>
+      <c r="E10" s="8">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="F10" s="8">
+        <v>84.2</v>
+      </c>
+      <c r="G10" s="8">
+        <v>33.6</v>
+      </c>
+      <c r="H10" s="8">
+        <v>179.2</v>
+      </c>
+      <c r="I10" s="8">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="J10" s="8">
+        <v>191.9</v>
+      </c>
+      <c r="K10" s="8">
+        <v>79.8</v>
+      </c>
+      <c r="L10" s="8">
+        <v>106</v>
+      </c>
+      <c r="M10" s="23">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="N10" s="9">
+        <v>97.1</v>
+      </c>
+      <c r="O10" s="9">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="P10" s="9">
+        <v>119.6</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>117</v>
+      </c>
+      <c r="R10" s="9">
+        <v>126.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="6"/>
+      <c r="B11" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="8">
+        <v>130.6</v>
+      </c>
+      <c r="J11" s="8">
+        <v>117</v>
+      </c>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="9"/>
+      <c r="O11" s="9">
+        <v>0</v>
+      </c>
+      <c r="P11" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>49.6</v>
+      </c>
+      <c r="R11" s="9">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="60" customFormat="1">
+      <c r="A12" s="11"/>
+      <c r="B12" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="13">
+        <v>139.4</v>
+      </c>
+      <c r="D12" s="13">
+        <v>119.3</v>
+      </c>
+      <c r="E12" s="13">
+        <v>100.6</v>
+      </c>
+      <c r="F12" s="13">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="G12" s="13">
+        <v>100.6</v>
+      </c>
+      <c r="H12" s="13">
+        <v>87.8</v>
+      </c>
+      <c r="I12" s="13">
+        <v>111</v>
+      </c>
+      <c r="J12" s="13">
+        <v>106.6</v>
+      </c>
+      <c r="K12" s="13">
+        <v>123.2</v>
+      </c>
+      <c r="L12" s="13">
+        <v>107.3</v>
+      </c>
+      <c r="M12" s="25">
+        <v>94.4</v>
+      </c>
+      <c r="N12" s="16">
+        <v>97.6</v>
+      </c>
+      <c r="O12" s="16">
+        <v>98.6</v>
+      </c>
+      <c r="P12" s="16">
+        <v>96</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>113.1</v>
+      </c>
+      <c r="R12" s="16">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8">
+        <v>121.9</v>
+      </c>
+      <c r="F13" s="8">
+        <v>147.5</v>
+      </c>
+      <c r="G13" s="8">
+        <v>96.7</v>
+      </c>
+      <c r="H13" s="8">
+        <v>63.2</v>
+      </c>
+      <c r="I13" s="8">
+        <v>103.5</v>
+      </c>
+      <c r="J13" s="8">
+        <v>450.8</v>
+      </c>
+      <c r="K13" s="8">
+        <v>175.4</v>
+      </c>
+      <c r="L13" s="8">
+        <v>117.4</v>
+      </c>
+      <c r="M13" s="23">
+        <v>100.4</v>
+      </c>
+      <c r="N13" s="9">
+        <v>75.2</v>
+      </c>
+      <c r="O13" s="9">
+        <v>123.5</v>
+      </c>
+      <c r="P13" s="9">
+        <v>110.4</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>104.6</v>
+      </c>
+      <c r="R13" s="9">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="6">
+        <v>46712</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="8">
+        <v>122.7</v>
+      </c>
+      <c r="D14" s="8">
+        <v>144.1</v>
+      </c>
+      <c r="E14" s="8">
+        <v>100.5</v>
+      </c>
+      <c r="F14" s="8">
+        <v>55.6</v>
+      </c>
+      <c r="G14" s="8">
+        <v>88.3</v>
+      </c>
+      <c r="H14" s="8">
+        <v>86.8</v>
+      </c>
+      <c r="I14" s="8">
+        <v>175.4</v>
+      </c>
+      <c r="J14" s="8">
+        <v>62.6</v>
+      </c>
+      <c r="K14" s="8">
+        <v>95.6</v>
+      </c>
+      <c r="L14" s="8">
         <v>95.2</v>
       </c>
-      <c r="G4" s="9">
-[...5 lines deleted...]
-      <c r="I4" s="9">
+      <c r="M14" s="23">
+        <v>95.4</v>
+      </c>
+      <c r="N14" s="9">
+        <v>94.3</v>
+      </c>
+      <c r="O14" s="9">
+        <v>86.3</v>
+      </c>
+      <c r="P14" s="9">
+        <v>91.7</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>209.5</v>
+      </c>
+      <c r="R14" s="9">
+        <v>128.30000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="33.75">
+      <c r="A15" s="6">
+        <v>467113</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="8">
+        <v>164.7</v>
+      </c>
+      <c r="D15" s="8">
+        <v>123.3</v>
+      </c>
+      <c r="E15" s="8">
+        <v>100.6</v>
+      </c>
+      <c r="F15" s="8">
+        <v>73.7</v>
+      </c>
+      <c r="G15" s="8">
+        <v>114.1</v>
+      </c>
+      <c r="H15" s="8">
+        <v>84.7</v>
+      </c>
+      <c r="I15" s="8">
+        <v>116.1</v>
+      </c>
+      <c r="J15" s="8">
+        <v>119.4</v>
+      </c>
+      <c r="K15" s="8">
+        <v>131.4</v>
+      </c>
+      <c r="L15" s="8">
+        <v>108.6</v>
+      </c>
+      <c r="M15" s="23">
+        <v>96.9</v>
+      </c>
+      <c r="N15" s="9">
+        <v>106.3</v>
+      </c>
+      <c r="O15" s="9">
+        <v>95</v>
+      </c>
+      <c r="P15" s="9">
+        <v>126.8</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>106.6</v>
+      </c>
+      <c r="R15" s="9">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8">
+        <v>104.6</v>
+      </c>
+      <c r="F16" s="8">
+        <v>13.6</v>
+      </c>
+      <c r="G16" s="8">
+        <v>184</v>
+      </c>
+      <c r="H16" s="8">
+        <v>159</v>
+      </c>
+      <c r="I16" s="8">
+        <v>83.6</v>
+      </c>
+      <c r="J16" s="8">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="K16" s="8">
+        <v>369.7</v>
+      </c>
+      <c r="L16" s="8">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="M16" s="23">
+        <v>62.2</v>
+      </c>
+      <c r="N16" s="9">
+        <v>57.7</v>
+      </c>
+      <c r="O16" s="9">
+        <v>91.7</v>
+      </c>
+      <c r="P16" s="9">
+        <v>133.9</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>201.3</v>
+      </c>
+      <c r="R16" s="9">
+        <v>136.19999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8">
+        <v>88.6</v>
+      </c>
+      <c r="F17" s="8">
+        <v>74.7</v>
+      </c>
+      <c r="G17" s="8">
+        <v>122.8</v>
+      </c>
+      <c r="H17" s="8">
+        <v>72.7</v>
+      </c>
+      <c r="I17" s="8">
+        <v>104.2</v>
+      </c>
+      <c r="J17" s="8">
+        <v>108.8</v>
+      </c>
+      <c r="K17" s="8">
+        <v>138.4</v>
+      </c>
+      <c r="L17" s="8">
+        <v>109.2</v>
+      </c>
+      <c r="M17" s="23">
+        <v>98.6</v>
+      </c>
+      <c r="N17" s="9">
+        <v>70.2</v>
+      </c>
+      <c r="O17" s="9">
+        <v>87.3</v>
+      </c>
+      <c r="P17" s="9">
+        <v>63.9</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>193.4</v>
+      </c>
+      <c r="R17" s="9">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8">
+        <v>80</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>108.5</v>
+      </c>
+      <c r="H18" s="8">
+        <v>55.7</v>
+      </c>
+      <c r="I18" s="8">
+        <v>45</v>
+      </c>
+      <c r="J18" s="8">
+        <v>85.1</v>
+      </c>
+      <c r="K18" s="8">
+        <v>143.9</v>
+      </c>
+      <c r="L18" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="M18" s="23">
+        <v>72.3</v>
+      </c>
+      <c r="N18" s="9">
+        <v>59.5</v>
+      </c>
+      <c r="O18" s="9">
+        <v>159</v>
+      </c>
+      <c r="P18" s="9">
+        <v>43.5</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>202.5</v>
+      </c>
+      <c r="R18" s="9">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="8">
+        <v>109.6</v>
+      </c>
+      <c r="D19" s="8">
+        <v>111.7</v>
+      </c>
+      <c r="E19" s="8">
+        <v>112.6</v>
+      </c>
+      <c r="F19" s="8">
+        <v>113</v>
+      </c>
+      <c r="G19" s="8">
+        <v>112.2</v>
+      </c>
+      <c r="H19" s="8">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="I19" s="8">
+        <v>90.8</v>
+      </c>
+      <c r="J19" s="8">
+        <v>90.7</v>
+      </c>
+      <c r="K19" s="8">
+        <v>106.2</v>
+      </c>
+      <c r="L19" s="8">
+        <v>109.5</v>
+      </c>
+      <c r="M19" s="23">
+        <v>92.7</v>
+      </c>
+      <c r="N19" s="9">
+        <v>109.7</v>
+      </c>
+      <c r="O19" s="9">
+        <v>90.9</v>
+      </c>
+      <c r="P19" s="9">
+        <v>104.6</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>110.4</v>
+      </c>
+      <c r="R19" s="9">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="22.5">
+      <c r="A20" s="6">
+        <v>492012</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="8">
+        <v>92.2</v>
+      </c>
+      <c r="D20" s="8">
+        <v>106.4</v>
+      </c>
+      <c r="E20" s="8">
+        <v>102.7</v>
+      </c>
+      <c r="F20" s="8">
+        <v>106.1</v>
+      </c>
+      <c r="G20" s="8">
+        <v>73.7</v>
+      </c>
+      <c r="H20" s="8">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="I20" s="8">
+        <v>89.9</v>
+      </c>
+      <c r="J20" s="8">
+        <v>89</v>
+      </c>
+      <c r="K20" s="8">
+        <v>65.8</v>
+      </c>
+      <c r="L20" s="8">
+        <v>72.3</v>
+      </c>
+      <c r="M20" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="N20" s="9">
+        <v>135.5</v>
+      </c>
+      <c r="O20" s="9">
+        <v>118.1</v>
+      </c>
+      <c r="P20" s="9">
+        <v>146.80000000000001</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>107.6</v>
+      </c>
+      <c r="R20" s="9">
+        <v>168.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="22.5">
+      <c r="A21" s="6">
+        <v>494112</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="8">
+        <v>196.2</v>
+      </c>
+      <c r="D21" s="8">
+        <v>126.9</v>
+      </c>
+      <c r="E21" s="8">
+        <v>79.5</v>
+      </c>
+      <c r="F21" s="8">
+        <v>124.7</v>
+      </c>
+      <c r="G21" s="8">
+        <v>94.6</v>
+      </c>
+      <c r="H21" s="8">
+        <v>114.5</v>
+      </c>
+      <c r="I21" s="8">
+        <v>86.4</v>
+      </c>
+      <c r="J21" s="8">
+        <v>101.7</v>
+      </c>
+      <c r="K21" s="8">
+        <v>101.9</v>
+      </c>
+      <c r="L21" s="8">
+        <v>166.8</v>
+      </c>
+      <c r="M21" s="23">
+        <v>91.3</v>
+      </c>
+      <c r="N21" s="9">
+        <v>90.8</v>
+      </c>
+      <c r="O21" s="9">
+        <v>182.2</v>
+      </c>
+      <c r="P21" s="9">
+        <v>95.9</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>184.7</v>
+      </c>
+      <c r="R21" s="9">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="22.5">
+      <c r="A22" s="6">
+        <v>495011</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="8">
+        <v>142.1</v>
+      </c>
+      <c r="D22" s="8">
+        <v>99.6</v>
+      </c>
+      <c r="E22" s="8">
+        <v>91</v>
+      </c>
+      <c r="F22" s="8">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="G22" s="8">
+        <v>68.8</v>
+      </c>
+      <c r="H22" s="8">
+        <v>104.5</v>
+      </c>
+      <c r="I22" s="8">
+        <v>84.9</v>
+      </c>
+      <c r="J22" s="8">
+        <v>101.7</v>
+      </c>
+      <c r="K22" s="8">
+        <v>102.1</v>
+      </c>
+      <c r="L22" s="8">
+        <v>102.1</v>
+      </c>
+      <c r="M22" s="23">
+        <v>94.7</v>
+      </c>
+      <c r="N22" s="9">
+        <v>86.9</v>
+      </c>
+      <c r="O22" s="9">
+        <v>98.2</v>
+      </c>
+      <c r="P22" s="9">
+        <v>107.7</v>
+      </c>
+      <c r="Q22" s="9">
+        <v>102</v>
+      </c>
+      <c r="R22" s="9">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="6">
+        <v>495012</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="8">
+        <v>123.3</v>
+      </c>
+      <c r="D23" s="8">
+        <v>114.1</v>
+      </c>
+      <c r="E23" s="8">
+        <v>114.4</v>
+      </c>
+      <c r="F23" s="8">
+        <v>101.1</v>
+      </c>
+      <c r="G23" s="8">
+        <v>98.8</v>
+      </c>
+      <c r="H23" s="8">
+        <v>114.3</v>
+      </c>
+      <c r="I23" s="8">
+        <v>117.6</v>
+      </c>
+      <c r="J23" s="8">
+        <v>98.7</v>
+      </c>
+      <c r="K23" s="8">
+        <v>120.6</v>
+      </c>
+      <c r="L23" s="8">
+        <v>97.4</v>
+      </c>
+      <c r="M23" s="23">
+        <v>85.1</v>
+      </c>
+      <c r="N23" s="9">
+        <v>121.8</v>
+      </c>
+      <c r="O23" s="9">
+        <v>92.2</v>
+      </c>
+      <c r="P23" s="9">
+        <v>94.7</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>105.1</v>
+      </c>
+      <c r="R23" s="9">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="22.5">
+      <c r="A24" s="6">
+        <v>502012</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+      <c r="P24" s="9">
+        <v>154.9</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>118.6</v>
+      </c>
+      <c r="R24" s="9">
+        <v>819.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="33.75">
+      <c r="A25" s="6">
+        <v>711231100</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="8">
+        <v>100.2</v>
+      </c>
+      <c r="D25" s="8">
+        <v>76.5</v>
+      </c>
+      <c r="E25" s="8">
+        <v>103.9</v>
+      </c>
+      <c r="F25" s="8">
+        <v>114.5</v>
+      </c>
+      <c r="G25" s="8">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="H25" s="8">
+        <v>109.7</v>
+      </c>
+      <c r="I25" s="8">
+        <v>89.1</v>
+      </c>
+      <c r="J25" s="8">
+        <v>100.3</v>
+      </c>
+      <c r="K25" s="8">
+        <v>96.2</v>
+      </c>
+      <c r="L25" s="8">
+        <v>116.4</v>
+      </c>
+      <c r="M25" s="23">
+        <v>78.7</v>
+      </c>
+      <c r="N25" s="9">
+        <v>45.2</v>
+      </c>
+      <c r="O25" s="9">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="P25" s="9">
+        <v>112</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>74</v>
+      </c>
+      <c r="R25" s="9">
+        <v>67.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="8">
+        <v>343.8</v>
+      </c>
+      <c r="D26" s="8">
+        <v>184.9</v>
+      </c>
+      <c r="E26" s="8">
+        <v>112.4</v>
+      </c>
+      <c r="F26" s="8">
+        <v>51.6</v>
+      </c>
+      <c r="G26" s="8">
+        <v>116</v>
+      </c>
+      <c r="H26" s="8">
+        <v>51.6</v>
+      </c>
+      <c r="I26" s="8">
+        <v>144.9</v>
+      </c>
+      <c r="J26" s="8">
+        <v>100.3</v>
+      </c>
+      <c r="K26" s="8">
+        <v>124.5</v>
+      </c>
+      <c r="L26" s="8">
+        <v>116.4</v>
+      </c>
+      <c r="M26" s="23">
+        <v>78.7</v>
+      </c>
+      <c r="N26" s="9">
+        <v>271.10000000000002</v>
+      </c>
+      <c r="O26" s="9">
+        <v>144.6</v>
+      </c>
+      <c r="P26" s="9">
+        <v>32.5</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>129.4</v>
+      </c>
+      <c r="R26" s="9">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="25.5" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8">
+        <v>197</v>
+      </c>
+      <c r="F27" s="8">
+        <v>20.9</v>
+      </c>
+      <c r="G27" s="8">
+        <v>244.4</v>
+      </c>
+      <c r="H27" s="8">
+        <v>115.4</v>
+      </c>
+      <c r="I27" s="8">
+        <v>213.4</v>
+      </c>
+      <c r="J27" s="8">
+        <v>100.3</v>
+      </c>
+      <c r="K27" s="8">
+        <v>109</v>
+      </c>
+      <c r="L27" s="8">
+        <v>116.4</v>
+      </c>
+      <c r="M27" s="23">
+        <v>78.7</v>
+      </c>
+      <c r="N27" s="9">
+        <v>111.6</v>
+      </c>
+      <c r="O27" s="9">
+        <v>19.5</v>
+      </c>
+      <c r="P27" s="9">
+        <v>96.5</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>4394.6000000000004</v>
+      </c>
+      <c r="R27" s="9">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="22.5">
+      <c r="A28" s="6">
+        <v>773919100</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="8">
+        <v>309.7</v>
+      </c>
+      <c r="D28" s="8">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="E28" s="8">
+        <v>132.9</v>
+      </c>
+      <c r="F28" s="8">
+        <v>105.6</v>
+      </c>
+      <c r="G28" s="8">
+        <v>159.6</v>
+      </c>
+      <c r="H28" s="8">
+        <v>249.5</v>
+      </c>
+      <c r="I28" s="8">
+        <v>83.4</v>
+      </c>
+      <c r="J28" s="8">
+        <v>86.7</v>
+      </c>
+      <c r="K28" s="8">
+        <v>127.4</v>
+      </c>
+      <c r="L28" s="8">
+        <v>116.4</v>
+      </c>
+      <c r="M28" s="23">
+        <v>50.8</v>
+      </c>
+      <c r="N28" s="9">
+        <v>300.60000000000002</v>
+      </c>
+      <c r="O28" s="9">
+        <v>58</v>
+      </c>
+      <c r="P28" s="9">
+        <v>290.7</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>48.8</v>
+      </c>
+      <c r="R28" s="9">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="60" customFormat="1">
+      <c r="A29" s="11"/>
+      <c r="B29" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="13">
+        <v>104.6</v>
+      </c>
+      <c r="D29" s="14">
+        <v>108.2</v>
+      </c>
+      <c r="E29" s="13">
+        <v>107.6</v>
+      </c>
+      <c r="F29" s="13">
+        <v>109.6</v>
+      </c>
+      <c r="G29" s="15">
+        <v>105.4</v>
+      </c>
+      <c r="H29" s="15">
+        <v>103.6</v>
+      </c>
+      <c r="I29" s="15">
+        <v>100.9</v>
+      </c>
+      <c r="J29" s="15">
+        <v>103.2</v>
+      </c>
+      <c r="K29" s="15">
+        <v>103</v>
+      </c>
+      <c r="L29" s="15">
+        <v>104.4</v>
+      </c>
+      <c r="M29" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="N29" s="16">
+        <v>105.1</v>
+      </c>
+      <c r="O29" s="16">
+        <v>103.9</v>
+      </c>
+      <c r="P29" s="16">
+        <v>105</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>105.4</v>
+      </c>
+      <c r="R29" s="16">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="60" customFormat="1">
+      <c r="A30" s="11"/>
+      <c r="B30" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="13">
+        <v>102.4</v>
+      </c>
+      <c r="D30" s="13">
+        <v>105.7</v>
+      </c>
+      <c r="E30" s="13">
+        <v>96.5</v>
+      </c>
+      <c r="F30" s="13">
+        <v>105</v>
+      </c>
+      <c r="G30" s="13">
+        <v>100.4</v>
+      </c>
+      <c r="H30" s="13">
+        <v>98.9</v>
+      </c>
+      <c r="I30" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="J30" s="13">
+        <v>107.8</v>
+      </c>
+      <c r="K30" s="13">
+        <v>104.4</v>
+      </c>
+      <c r="L30" s="13">
         <v>102.3</v>
       </c>
-      <c r="J4" s="9">
+      <c r="M30" s="25">
+        <v>98.3</v>
+      </c>
+      <c r="N30" s="16">
+        <v>100.6</v>
+      </c>
+      <c r="O30" s="16">
+        <v>101.7</v>
+      </c>
+      <c r="P30" s="16">
+        <v>101.8</v>
+      </c>
+      <c r="Q30" s="16">
+        <v>103.3</v>
+      </c>
+      <c r="R30" s="16">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="60" customFormat="1" ht="22.5">
+      <c r="A31" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="8">
+        <v>88.2</v>
+      </c>
+      <c r="D31" s="8">
+        <v>126.8</v>
+      </c>
+      <c r="E31" s="8">
+        <v>82.2</v>
+      </c>
+      <c r="F31" s="8">
+        <v>111.7</v>
+      </c>
+      <c r="G31" s="8">
+        <v>101</v>
+      </c>
+      <c r="H31" s="8">
+        <v>103.4</v>
+      </c>
+      <c r="I31" s="8">
+        <v>105.4</v>
+      </c>
+      <c r="J31" s="8">
+        <v>103</v>
+      </c>
+      <c r="K31" s="8">
+        <v>103.5</v>
+      </c>
+      <c r="L31" s="8">
+        <v>99.9</v>
+      </c>
+      <c r="M31" s="23">
+        <v>105.7</v>
+      </c>
+      <c r="N31" s="16">
+        <v>97.7</v>
+      </c>
+      <c r="O31" s="16">
+        <v>108.6</v>
+      </c>
+      <c r="P31" s="16">
+        <v>91.6</v>
+      </c>
+      <c r="Q31" s="16">
+        <v>113.9</v>
+      </c>
+      <c r="R31" s="16">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="60" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="8">
+        <v>92.6</v>
+      </c>
+      <c r="D32" s="8">
+        <v>115.6</v>
+      </c>
+      <c r="E32" s="8">
+        <v>107.3</v>
+      </c>
+      <c r="F32" s="8">
+        <v>90.2</v>
+      </c>
+      <c r="G32" s="8">
+        <v>95.6</v>
+      </c>
+      <c r="H32" s="8">
+        <v>91.8</v>
+      </c>
+      <c r="I32" s="8">
+        <v>114</v>
+      </c>
+      <c r="J32" s="8">
+        <v>132.1</v>
+      </c>
+      <c r="K32" s="8">
+        <v>102.2</v>
+      </c>
+      <c r="L32" s="8">
+        <v>87.7</v>
+      </c>
+      <c r="M32" s="23">
+        <v>104.2</v>
+      </c>
+      <c r="N32" s="16">
+        <v>118.1</v>
+      </c>
+      <c r="O32" s="16">
+        <v>99.1</v>
+      </c>
+      <c r="P32" s="16">
+        <v>118.4</v>
+      </c>
+      <c r="Q32" s="16">
+        <v>96.4</v>
+      </c>
+      <c r="R32" s="16">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="60" customFormat="1">
+      <c r="A33" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="8">
+        <v>111.6</v>
+      </c>
+      <c r="D33" s="8">
+        <v>114.5</v>
+      </c>
+      <c r="E33" s="8">
+        <v>97.6</v>
+      </c>
+      <c r="F33" s="8">
+        <v>90.9</v>
+      </c>
+      <c r="G33" s="8">
+        <v>110.2</v>
+      </c>
+      <c r="H33" s="8">
+        <v>110.1</v>
+      </c>
+      <c r="I33" s="8">
+        <v>102</v>
+      </c>
+      <c r="J33" s="8">
+        <v>100.1</v>
+      </c>
+      <c r="K33" s="8">
+        <v>111.6</v>
+      </c>
+      <c r="L33" s="8">
+        <v>101.9</v>
+      </c>
+      <c r="M33" s="23">
+        <v>109.9</v>
+      </c>
+      <c r="N33" s="16">
+        <v>94.4</v>
+      </c>
+      <c r="O33" s="16">
+        <v>123.5</v>
+      </c>
+      <c r="P33" s="16">
+        <v>117.5</v>
+      </c>
+      <c r="Q33" s="16">
+        <v>110.4</v>
+      </c>
+      <c r="R33" s="16">
+        <v>124.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="60" customFormat="1" ht="22.5">
+      <c r="A34" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="8">
+        <v>107.1</v>
+      </c>
+      <c r="D34" s="8">
+        <v>101</v>
+      </c>
+      <c r="E34" s="8">
+        <v>100.4</v>
+      </c>
+      <c r="F34" s="8">
+        <v>103.5</v>
+      </c>
+      <c r="G34" s="8">
+        <v>100.1</v>
+      </c>
+      <c r="H34" s="8">
+        <v>97.5</v>
+      </c>
+      <c r="I34" s="8">
+        <v>97.3</v>
+      </c>
+      <c r="J34" s="8">
+        <v>109.5</v>
+      </c>
+      <c r="K34" s="8">
+        <v>104.6</v>
+      </c>
+      <c r="L34" s="8">
+        <v>103.1</v>
+      </c>
+      <c r="M34" s="23">
+        <v>96</v>
+      </c>
+      <c r="N34" s="16">
+        <v>101.9</v>
+      </c>
+      <c r="O34" s="16">
+        <v>99.1</v>
+      </c>
+      <c r="P34" s="16">
+        <v>104.8</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="R34" s="16">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="60" customFormat="1">
+      <c r="A35" s="17"/>
+      <c r="B35" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="13">
         <v>107.4</v>
       </c>
-      <c r="K4" s="9">
-[...35 lines deleted...]
-      <c r="F5" s="18">
+      <c r="D35" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="E35" s="13">
+        <v>108.3</v>
+      </c>
+      <c r="F35" s="13">
+        <v>105.7</v>
+      </c>
+      <c r="G35" s="15">
+        <v>104.9</v>
+      </c>
+      <c r="H35" s="15">
+        <v>102.7</v>
+      </c>
+      <c r="I35" s="15">
+        <v>101.5</v>
+      </c>
+      <c r="J35" s="15">
+        <v>103.1</v>
+      </c>
+      <c r="K35" s="15">
+        <v>104</v>
+      </c>
+      <c r="L35" s="15">
+        <v>105.1</v>
+      </c>
+      <c r="M35" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="N35" s="16">
+        <v>104.8</v>
+      </c>
+      <c r="O35" s="16">
         <v>103.2</v>
       </c>
-      <c r="G5" s="18">
-[...109 lines deleted...]
-      <c r="I7" s="18">
+      <c r="P35" s="16">
+        <v>105.7</v>
+      </c>
+      <c r="Q35" s="16">
+        <v>105.7</v>
+      </c>
+      <c r="R35" s="16">
         <v>106.1</v>
       </c>
-      <c r="J7" s="18">
-[...1480 lines deleted...]
-      <c r="A41" s="72"/>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="C36" s="61"/>
+      <c r="D36" s="61"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="61"/>
+    </row>
+    <row r="37" spans="1:18" s="62" customFormat="1" ht="15" customHeight="1">
+      <c r="A37" s="79"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="79"/>
+      <c r="D37" s="79"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="79"/>
+      <c r="I37" s="79"/>
+      <c r="J37" s="79"/>
+      <c r="K37" s="79"/>
+      <c r="L37" s="79"/>
+      <c r="M37" s="79"/>
+    </row>
+    <row r="38" spans="1:18" s="62" customFormat="1">
+      <c r="A38" s="63"/>
+      <c r="B38" s="64"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="K38" s="65"/>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="79"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="79"/>
+      <c r="K39" s="79"/>
+      <c r="L39" s="79"/>
+      <c r="M39" s="79"/>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" s="66"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A39:M39"/>
+    <mergeCell ref="O2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q41"/>
+  <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="N4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="Q19" sqref="Q19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="14.7109375" style="56" customWidth="1"/>
+    <col min="2" max="2" width="51.5703125" style="57" customWidth="1"/>
+    <col min="3" max="6" width="10" style="55" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" style="55" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="55"/>
+    <col min="9" max="10" width="10.28515625" style="55" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" style="55" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1">
-      <c r="B1" s="84" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="B1" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="C1" s="84"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:17">
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+    </row>
+    <row r="2" spans="1:18">
       <c r="O2" s="74"/>
       <c r="Q2" s="74" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="A3" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" s="59" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="5">
+      <c r="C3" s="2">
         <v>2010</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="2">
         <v>2011</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="2">
         <v>2012</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="2">
         <v>2013</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G3" s="2">
         <v>2014</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H3" s="2">
         <v>2015</v>
       </c>
-      <c r="I3" s="5">
+      <c r="I3" s="2">
         <v>2016</v>
       </c>
-      <c r="J3" s="5">
+      <c r="J3" s="2">
         <v>2017</v>
       </c>
-      <c r="K3" s="5">
+      <c r="K3" s="2">
         <v>2018</v>
       </c>
-      <c r="L3" s="5">
+      <c r="L3" s="2">
         <v>2019</v>
       </c>
-      <c r="M3" s="5">
+      <c r="M3" s="2">
         <v>2020</v>
       </c>
-      <c r="N3" s="5">
+      <c r="N3" s="2">
         <v>2021</v>
       </c>
-      <c r="O3" s="5">
+      <c r="O3" s="2">
         <v>2022</v>
       </c>
-      <c r="P3" s="5">
+      <c r="P3" s="2">
         <v>2023</v>
       </c>
-      <c r="Q3" s="5">
+      <c r="Q3" s="2">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="8" t="s">
+      <c r="R3" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="60" customFormat="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="5">
         <v>25.3</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="5">
         <v>25.2</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="5">
         <v>25.9</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="5">
         <v>21.2</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="5">
         <v>19.899999999999999</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="5">
         <v>17.3</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="5">
         <v>18.2</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="5">
         <v>18.2</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="5">
         <v>21.1</v>
       </c>
-      <c r="L4" s="9">
+      <c r="L4" s="5">
         <v>21.3</v>
       </c>
-      <c r="M4" s="9">
+      <c r="M4" s="5">
         <v>18.600000000000001</v>
       </c>
-      <c r="N4" s="9">
+      <c r="N4" s="5">
         <v>19.399999999999999</v>
       </c>
-      <c r="O4" s="9">
+      <c r="O4" s="5">
         <v>19.5</v>
       </c>
-      <c r="P4" s="9">
+      <c r="P4" s="5">
         <v>16.899999999999999</v>
       </c>
-      <c r="Q4" s="9">
+      <c r="Q4" s="5">
         <v>16.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="73" t="s">
+      <c r="R4" s="5">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="60" customFormat="1">
+      <c r="A5" s="3"/>
+      <c r="B5" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C5" s="13">
         <v>16.5</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D5" s="13">
         <v>14.9</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="13">
         <v>14.4</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="13">
         <v>12.8</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="13">
         <v>12.7</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="13">
         <v>10.3</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="13">
         <v>10.4</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J5" s="13">
         <v>11.1</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="13">
         <v>12.2</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="13">
         <v>11.5</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="13">
         <v>8.6</v>
       </c>
-      <c r="N5" s="18">
+      <c r="N5" s="13">
         <v>10.3</v>
       </c>
-      <c r="O5" s="18">
+      <c r="O5" s="13">
         <v>11.3</v>
       </c>
-      <c r="P5" s="18">
+      <c r="P5" s="13">
         <v>9.1</v>
       </c>
-      <c r="Q5" s="18">
+      <c r="Q5" s="13">
         <v>8.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="R5" s="13">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="22.5">
+      <c r="A6" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="8">
         <v>16.5</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="8">
         <v>14.9</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="8">
         <v>14.4</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="8">
         <v>12.8</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="8">
         <v>12.7</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="8">
         <v>10.3</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="8">
         <v>10.4</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="8">
         <v>11.1</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="8">
         <v>12.2</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="9">
         <v>11.5</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="8">
         <v>8.6</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N6" s="8">
         <v>10.3</v>
       </c>
-      <c r="O6" s="13">
+      <c r="O6" s="8">
         <v>11.3</v>
       </c>
-      <c r="P6" s="13">
+      <c r="P6" s="8">
         <v>9.1</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q6" s="8">
         <v>8.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="73" t="s">
+      <c r="R6" s="8">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="11"/>
+      <c r="B7" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="13">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="13">
         <v>1.9</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="13">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="13">
         <v>2</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="13">
         <v>1.5</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="13">
         <v>1.6</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="13">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="13">
         <v>1.6</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="13">
         <v>1.4</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="13">
         <v>1.5</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="13">
         <v>1.3</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="13">
         <v>1.4</v>
       </c>
-      <c r="O7" s="18">
+      <c r="O7" s="13">
         <v>1.2</v>
       </c>
-      <c r="P7" s="18">
+      <c r="P7" s="13">
         <v>1</v>
       </c>
-      <c r="Q7" s="18">
+      <c r="Q7" s="13">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="12" t="s">
+      <c r="R7" s="13">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="8">
         <v>1.6</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="8">
         <v>1.5</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="8">
         <v>1.9</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="8">
         <v>1.6</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="8">
         <v>1.3</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="8">
         <v>1.1000000000000001</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="8">
         <v>1.3</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="8">
         <v>1.2</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="8">
         <v>1.2</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="9">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="8">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="8">
         <v>1.2</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="8">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="8">
         <v>0.8</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="8">
         <v>0.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="11">
+      <c r="R8" s="8">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="6">
         <v>422121100</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="8">
         <v>0.5</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="8">
         <v>0.3</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="8">
         <v>0.2</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="8">
         <v>0.3</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="8">
         <v>0.2</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="8">
         <v>0.2</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="8">
         <v>0.4</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="8">
         <v>0.1</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="8">
         <v>0.1</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="9">
         <v>0.3</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="8">
         <v>0.1</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="8">
         <v>0.1</v>
       </c>
-      <c r="O9" s="13">
-[...5 lines deleted...]
-      <c r="Q9" s="13">
+      <c r="O9" s="8">
+        <v>0</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
         <v>0.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="11">
+      <c r="R9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="6">
         <v>422122</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="8">
         <v>0.1</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="8">
         <v>0.1</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="8">
         <v>0.2</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="8">
         <v>0.1</v>
       </c>
-      <c r="G10" s="13">
-[...2 lines deleted...]
-      <c r="H10" s="13">
+      <c r="G10" s="8">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
         <v>0.1</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="8">
         <v>0.1</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="8">
         <v>0.1</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="8">
         <v>0.1</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="9">
         <v>0.1</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="8">
         <v>0.1</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="8">
         <v>0.1</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="8">
         <v>0.1</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="8">
         <v>0.1</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="8">
         <v>0.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="12" t="s">
+      <c r="R10" s="8">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="6"/>
+      <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="13"/>
-[...4 lines deleted...]
-      <c r="H11" s="13">
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8">
         <v>0.2</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="8">
         <v>0.4</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="8">
         <v>0.2</v>
       </c>
-      <c r="K11" s="13">
-[...15 lines deleted...]
-      <c r="Q11" s="13">
+      <c r="K11" s="8">
+        <v>0</v>
+      </c>
+      <c r="L11" s="10">
+        <v>0</v>
+      </c>
+      <c r="M11" s="8">
+        <v>0</v>
+      </c>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>0</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
         <v>0.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="73" t="s">
+      <c r="R11" s="8">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="11"/>
+      <c r="B12" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="13">
         <v>6.6</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="13">
         <v>8.4</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E12" s="13">
         <v>9.1999999999999993</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F12" s="13">
         <v>6.4</v>
       </c>
-      <c r="G12" s="18">
+      <c r="G12" s="13">
         <v>5.7</v>
       </c>
-      <c r="H12" s="18">
+      <c r="H12" s="13">
         <v>5.4</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="13">
         <v>5.6</v>
       </c>
-      <c r="J12" s="18">
+      <c r="J12" s="13">
         <v>5.5</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K12" s="13">
         <v>7.5</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="13">
         <v>8.3000000000000007</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="13">
         <v>8.6999999999999993</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N12" s="13">
         <v>7.7</v>
       </c>
-      <c r="O12" s="18">
+      <c r="O12" s="13">
         <v>7</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P12" s="13">
         <v>6.8</v>
       </c>
-      <c r="Q12" s="18">
+      <c r="Q12" s="13">
         <v>7.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="R12" s="13">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="60" customFormat="1">
+      <c r="A13" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="13"/>
-[...1 lines deleted...]
-      <c r="E13" s="13">
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8">
         <v>0.1</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="8">
         <v>0.2</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="8">
         <v>0.2</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="8">
         <v>0.1</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="8">
         <v>0.1</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="8">
         <v>0.5</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="8">
         <v>1</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="9">
         <v>1.3</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="8">
         <v>0.9</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="8">
         <v>1.1000000000000001</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="8">
         <v>1.3</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="8">
         <v>1.4</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="8">
         <v>1.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="11">
+      <c r="R13" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="6">
         <v>46712</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="8">
         <v>1.2</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="8">
         <v>2.1</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="8">
         <v>1.7</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="8">
         <v>0.8</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="8">
         <v>0.6</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="8">
         <v>0.6</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="8">
         <v>1</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="8">
         <v>0.5</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="8">
         <v>0.4</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="9">
         <v>0.2</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="8">
         <v>0.8</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="8">
         <v>0.7</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="8">
         <v>0.3</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="8">
         <v>0.2</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="8">
         <v>0.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="11">
+      <c r="R14" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="22.5">
+      <c r="A15" s="6">
         <v>467113</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="8">
         <v>2.8</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="8">
         <v>3.6</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="8">
         <v>3.2</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="8">
         <v>1.8</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="8">
         <v>1.8</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="8">
         <v>1.7</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="8">
         <v>1.9</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="8">
         <v>1.9</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="8">
         <v>2.9</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="9">
         <v>3.5</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="8">
         <v>3.7</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="8">
         <v>3.4</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="8">
         <v>3.2</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="8">
         <v>3</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="8">
         <v>3.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="R15" s="8">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="12" t="s">
+      <c r="B16" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="13"/>
-[...1 lines deleted...]
-      <c r="E16" s="13">
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8">
         <v>0.1</v>
       </c>
-      <c r="F16" s="13">
-[...14 lines deleted...]
-      <c r="K16" s="13">
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>0</v>
+      </c>
+      <c r="K16" s="8">
         <v>0.1</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="9">
         <v>0.1</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="8">
         <v>0.1</v>
       </c>
-      <c r="N16" s="13">
-[...8 lines deleted...]
-      <c r="Q16" s="13">
+      <c r="N16" s="8">
+        <v>0</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
         <v>0.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="R16" s="8">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="13"/>
-[...1 lines deleted...]
-      <c r="E17" s="13">
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8">
         <v>1</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="8">
         <v>0.6</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="8">
         <v>0.6</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="8">
         <v>0.5</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="8">
         <v>0.5</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="8">
         <v>0.4</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="8">
         <v>0.7</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="9">
         <v>0.8</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="8">
         <v>0.9</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="8">
         <v>0.5</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="8">
         <v>0.4</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="8">
         <v>0.3</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="8">
         <v>0.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="R17" s="8">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="12" t="s">
+      <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="13"/>
-[...1 lines deleted...]
-      <c r="E18" s="13">
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8">
         <v>0.4</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="8">
         <v>0.1</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="8">
         <v>0.2</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="8">
         <v>0.1</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="8">
         <v>0.1</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="8">
         <v>0.1</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="8">
         <v>0.1</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L18" s="9">
         <v>0.1</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="8">
         <v>0.1</v>
       </c>
-      <c r="N18" s="13">
-[...2 lines deleted...]
-      <c r="O18" s="13">
+      <c r="N18" s="8">
+        <v>0</v>
+      </c>
+      <c r="O18" s="8">
         <v>0.1</v>
       </c>
-      <c r="P18" s="13">
-[...7 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="60" customFormat="1">
+      <c r="A19" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="12" t="s">
+      <c r="B19" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="8">
         <v>1</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="8">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="8">
         <v>0.9</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="8">
         <v>0.9</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="8">
         <v>0.8</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="8">
         <v>0.6</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="8">
         <v>0.5</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="8">
         <v>0.5</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="8">
         <v>0.6</v>
       </c>
-      <c r="L19" s="14">
+      <c r="L19" s="9">
         <v>0.7</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="8">
         <v>0.7</v>
       </c>
-      <c r="N19" s="13">
+      <c r="N19" s="8">
         <v>0.4</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="8">
         <v>0.4</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="8">
         <v>0.4</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="Q19" s="8">
         <v>0.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="11">
+      <c r="R19" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="22.5">
+      <c r="A20" s="6">
         <v>492012</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="8">
         <v>0.2</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D20" s="8">
         <v>0.3</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="8">
         <v>0.4</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="8">
         <v>0.3</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="8">
         <v>0.2</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="8">
         <v>0.1</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="8">
         <v>0.1</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J20" s="8">
         <v>0.1</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="8">
         <v>0.1</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L20" s="9">
         <v>0.1</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="8">
         <v>0.1</v>
       </c>
-      <c r="N20" s="13">
+      <c r="N20" s="8">
         <v>0.1</v>
       </c>
-      <c r="O20" s="13">
+      <c r="O20" s="8">
         <v>0.1</v>
       </c>
-      <c r="P20" s="13">
+      <c r="P20" s="8">
         <v>0.1</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="Q20" s="8">
         <v>0.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="11">
+      <c r="R20" s="8">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="22.5">
+      <c r="A21" s="6">
         <v>494112</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="13"/>
-[...42 lines deleted...]
-      <c r="A22" s="11">
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8">
+        <v>0</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="8">
+        <v>0</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0</v>
+      </c>
+      <c r="I21" s="8">
+        <v>0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>0</v>
+      </c>
+      <c r="L21" s="10">
+        <v>0</v>
+      </c>
+      <c r="M21" s="8">
+        <v>0</v>
+      </c>
+      <c r="N21" s="8">
+        <v>0</v>
+      </c>
+      <c r="O21" s="8">
+        <v>0</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="22.5">
+      <c r="A22" s="6">
         <v>495011</v>
       </c>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="8">
         <v>0.5</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="8">
         <v>0.5</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="8">
         <v>0.5</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="8">
         <v>0.7</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="8">
         <v>0.4</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="8">
         <v>0.5</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="8">
         <v>0.4</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="8">
         <v>0.4</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="8">
         <v>0.4</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="9">
         <v>0.4</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="8">
         <v>0.4</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="8">
         <v>0.4</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="8">
         <v>0.3</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="8">
         <v>0.3</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="8">
         <v>0.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="11">
+      <c r="R22" s="8">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="6">
         <v>495012</v>
       </c>
-      <c r="B23" s="12" t="s">
+      <c r="B23" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="8">
         <v>0.4</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="8">
         <v>0.5</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="8">
         <v>0.6</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="8">
         <v>0.6</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="8">
         <v>0.6</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="8">
         <v>0.7</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="8">
         <v>0.8</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J23" s="8">
         <v>0.9</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="8">
         <v>1</v>
       </c>
-      <c r="L23" s="14">
+      <c r="L23" s="9">
         <v>0.9</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M23" s="8">
         <v>0.8</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="8">
         <v>1</v>
       </c>
-      <c r="O23" s="13">
+      <c r="O23" s="8">
         <v>0.8</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P23" s="8">
         <v>0.7</v>
       </c>
-      <c r="Q23" s="13">
+      <c r="Q23" s="8">
         <v>0.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="11">
+      <c r="R23" s="8">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="11.25" customHeight="1">
+      <c r="A24" s="6">
         <v>502012</v>
       </c>
-      <c r="B24" s="12" t="s">
+      <c r="B24" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="13"/>
-[...20 lines deleted...]
-      <c r="A25" s="11">
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8"/>
+      <c r="P24" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+      <c r="R24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="22.5">
+      <c r="A25" s="6">
         <v>711231100</v>
       </c>
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="8">
         <v>0.5</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="8">
         <v>0.3</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="8">
         <v>0.3</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="8">
         <v>0.4</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="8">
         <v>0.3</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="8">
         <v>0.4</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="8">
         <v>0.2</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J25" s="8">
         <v>0.2</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="8">
         <v>0.2</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L25" s="9">
         <v>0.2</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M25" s="8">
         <v>0.2</v>
       </c>
-      <c r="N25" s="13">
+      <c r="N25" s="8">
         <v>0.1</v>
       </c>
-      <c r="O25" s="13">
+      <c r="O25" s="8">
         <v>0.1</v>
       </c>
-      <c r="P25" s="13">
+      <c r="P25" s="8">
         <v>0.1</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="Q25" s="8">
         <v>0.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="11" t="s">
+      <c r="R25" s="8">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B26" s="12" t="s">
+      <c r="B26" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="13"/>
-[...42 lines deleted...]
-      <c r="A27" s="11" t="s">
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8">
+        <v>0</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0</v>
+      </c>
+      <c r="I26" s="8">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>0</v>
+      </c>
+      <c r="K26" s="8">
+        <v>0</v>
+      </c>
+      <c r="L26" s="10">
+        <v>0</v>
+      </c>
+      <c r="M26" s="8">
+        <v>0</v>
+      </c>
+      <c r="N26" s="8">
+        <v>0</v>
+      </c>
+      <c r="O26" s="8">
+        <v>0</v>
+      </c>
+      <c r="P26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="12" t="s">
+      <c r="B27" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="13"/>
-[...42 lines deleted...]
-      <c r="A28" s="11">
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8">
+        <v>0</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>0</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
+        <v>0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>0</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <v>0</v>
+      </c>
+      <c r="N27" s="8">
+        <v>0</v>
+      </c>
+      <c r="O27" s="8">
+        <v>0</v>
+      </c>
+      <c r="P27" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+      <c r="R27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="22.5">
+      <c r="A28" s="6">
         <v>773919100</v>
       </c>
-      <c r="B28" s="12" t="s">
+      <c r="B28" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="13"/>
-[...10 lines deleted...]
-      <c r="H28" s="13">
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8">
+        <v>0</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
         <v>0.1</v>
       </c>
-      <c r="I28" s="13">
-[...29 lines deleted...]
-      <c r="B29" s="17" t="s">
+      <c r="I28" s="8">
+        <v>0</v>
+      </c>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="10">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="60" customFormat="1">
+      <c r="A29" s="11"/>
+      <c r="B29" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="13">
         <v>71.5</v>
       </c>
-      <c r="D29" s="19">
+      <c r="D29" s="14">
         <v>65.900000000000006</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="13">
         <v>66.099999999999994</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="13">
         <v>70.2</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="15">
         <v>72.5</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="15">
         <v>77.599999999999994</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="15">
         <v>76.2</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="15">
         <v>75.900000000000006</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="15">
         <v>72.3</v>
       </c>
-      <c r="L29" s="21">
+      <c r="L29" s="16">
         <v>71.7</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M29" s="13">
         <v>76</v>
       </c>
-      <c r="N29" s="18">
+      <c r="N29" s="13">
         <v>74.8</v>
       </c>
-      <c r="O29" s="18">
+      <c r="O29" s="13">
         <v>73.400000000000006</v>
       </c>
-      <c r="P29" s="18">
+      <c r="P29" s="13">
         <v>75.7</v>
       </c>
-      <c r="Q29" s="18">
+      <c r="Q29" s="13">
         <v>77.7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B30" s="17" t="s">
+      <c r="R29" s="13">
+        <v>79.099999999999994</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="60" customFormat="1">
+      <c r="A30" s="11"/>
+      <c r="B30" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="13">
         <v>24</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D30" s="13">
         <v>22.7</v>
       </c>
-      <c r="E30" s="18">
+      <c r="E30" s="13">
         <v>21.3</v>
       </c>
-      <c r="F30" s="18">
+      <c r="F30" s="13">
         <v>19.7</v>
       </c>
-      <c r="G30" s="18">
+      <c r="G30" s="13">
         <v>19.600000000000001</v>
       </c>
-      <c r="H30" s="18">
+      <c r="H30" s="13">
         <v>17.5</v>
       </c>
-      <c r="I30" s="18">
+      <c r="I30" s="13">
         <v>17.5</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J30" s="13">
         <v>18.2</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K30" s="13">
         <v>19.399999999999999</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L30" s="13">
         <v>18.899999999999999</v>
       </c>
-      <c r="M30" s="18">
+      <c r="M30" s="13">
         <v>17.600000000000001</v>
       </c>
-      <c r="N30" s="18">
+      <c r="N30" s="13">
         <v>19.2</v>
       </c>
-      <c r="O30" s="18">
+      <c r="O30" s="13">
         <v>19.899999999999999</v>
       </c>
-      <c r="P30" s="18">
+      <c r="P30" s="13">
         <v>16.7</v>
       </c>
-      <c r="Q30" s="18">
+      <c r="Q30" s="13">
         <v>15.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="11" t="s">
+      <c r="R30" s="13">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="60" customFormat="1">
+      <c r="A31" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="12" t="s">
+      <c r="B31" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="8">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D31" s="8">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E31" s="8">
         <v>4.2</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F31" s="8">
         <v>4.2</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G31" s="8">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H31" s="8">
         <v>4.5</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I31" s="8">
         <v>4.3</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J31" s="8">
         <v>4.3</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K31" s="8">
         <v>4.2</v>
       </c>
-      <c r="L31" s="14">
+      <c r="L31" s="9">
         <v>4.2</v>
       </c>
-      <c r="M31" s="13">
+      <c r="M31" s="8">
         <v>5.0999999999999996</v>
       </c>
-      <c r="N31" s="13">
+      <c r="N31" s="8">
         <v>4.8</v>
       </c>
-      <c r="O31" s="13">
+      <c r="O31" s="8">
         <v>5</v>
       </c>
-      <c r="P31" s="13">
+      <c r="P31" s="8">
         <v>3.7</v>
       </c>
-      <c r="Q31" s="13">
+      <c r="Q31" s="8">
         <v>3.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="11" t="s">
+      <c r="R31" s="8">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="60" customFormat="1">
+      <c r="A32" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="12" t="s">
+      <c r="B32" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="8">
         <v>0.1</v>
       </c>
-      <c r="D32" s="13">
-[...5 lines deleted...]
-      <c r="F32" s="13">
+      <c r="D32" s="8">
+        <v>0</v>
+      </c>
+      <c r="E32" s="8">
+        <v>0</v>
+      </c>
+      <c r="F32" s="8">
         <v>0.1</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G32" s="8">
         <v>0.1</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="8">
         <v>0.1</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I32" s="8">
         <v>0.1</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J32" s="8">
         <v>0.1</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="8">
         <v>0.1</v>
       </c>
-      <c r="L32" s="15">
-[...2 lines deleted...]
-      <c r="M32" s="13">
+      <c r="L32" s="10">
+        <v>0</v>
+      </c>
+      <c r="M32" s="8">
         <v>0.1</v>
       </c>
-      <c r="N32" s="13">
+      <c r="N32" s="8">
         <v>0.1</v>
       </c>
-      <c r="O32" s="13">
-[...10 lines deleted...]
-      <c r="A33" s="11" t="s">
+      <c r="O32" s="8">
+        <v>0</v>
+      </c>
+      <c r="P32" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>0</v>
+      </c>
+      <c r="R32" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="60" customFormat="1">
+      <c r="A33" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="12" t="s">
+      <c r="B33" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C33" s="13">
-[...2 lines deleted...]
-      <c r="D33" s="13">
+      <c r="C33" s="8">
+        <v>0</v>
+      </c>
+      <c r="D33" s="8">
         <v>0.1</v>
       </c>
-      <c r="E33" s="13">
-[...2 lines deleted...]
-      <c r="F33" s="13">
+      <c r="E33" s="8">
+        <v>0</v>
+      </c>
+      <c r="F33" s="8">
         <v>0.2</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G33" s="8">
         <v>0.2</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="8">
         <v>0.2</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="8">
         <v>0.2</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J33" s="8">
         <v>0.2</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="8">
         <v>0.2</v>
       </c>
-      <c r="L33" s="14">
+      <c r="L33" s="9">
         <v>0.2</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="8">
         <v>0.2</v>
       </c>
-      <c r="N33" s="13">
+      <c r="N33" s="8">
         <v>0.2</v>
       </c>
-      <c r="O33" s="13">
+      <c r="O33" s="8">
         <v>0.2</v>
       </c>
-      <c r="P33" s="13">
+      <c r="P33" s="8">
         <v>0.1</v>
       </c>
-      <c r="Q33" s="13">
+      <c r="Q33" s="8">
         <v>0.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="11" t="s">
+      <c r="R33" s="8">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="60" customFormat="1" ht="22.5">
+      <c r="A34" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B34" s="12" t="s">
+      <c r="B34" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="8">
         <v>19.5</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="8">
         <v>17.7</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="8">
         <v>17.100000000000001</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="8">
         <v>15.2</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="8">
         <v>15.2</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="8">
         <v>12.7</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="8">
         <v>12.9</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="8">
         <v>13.6</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="8">
         <v>14.9</v>
       </c>
-      <c r="L34" s="14">
+      <c r="L34" s="9">
         <v>14.5</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="8">
         <v>12.2</v>
       </c>
-      <c r="N34" s="13">
+      <c r="N34" s="8">
         <v>14.1</v>
       </c>
-      <c r="O34" s="13">
+      <c r="O34" s="8">
         <v>14.5</v>
       </c>
-      <c r="P34" s="13">
+      <c r="P34" s="8">
         <v>12.9</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q34" s="8">
         <v>12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B35" s="23" t="s">
+      <c r="R34" s="8">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="60" customFormat="1">
+      <c r="A35" s="17"/>
+      <c r="B35" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="C35" s="18">
+      <c r="C35" s="13">
         <v>72.8</v>
       </c>
-      <c r="D35" s="18">
+      <c r="D35" s="13">
         <v>68.400000000000006</v>
       </c>
-      <c r="E35" s="18">
+      <c r="E35" s="13">
         <v>70.7</v>
       </c>
-      <c r="F35" s="18">
+      <c r="F35" s="13">
         <v>71.7</v>
       </c>
-      <c r="G35" s="20">
+      <c r="G35" s="15">
         <v>72.8</v>
       </c>
-      <c r="H35" s="20">
+      <c r="H35" s="15">
         <v>77.5</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I35" s="15">
         <v>77</v>
       </c>
-      <c r="J35" s="20">
+      <c r="J35" s="15">
         <v>75.900000000000006</v>
       </c>
-      <c r="K35" s="20">
+      <c r="K35" s="15">
         <v>74.099999999999994</v>
       </c>
-      <c r="L35" s="21">
+      <c r="L35" s="16">
         <v>74.099999999999994</v>
       </c>
-      <c r="M35" s="18">
+      <c r="M35" s="13">
         <v>77</v>
       </c>
-      <c r="N35" s="18">
+      <c r="N35" s="13">
         <v>75</v>
       </c>
-      <c r="O35" s="18">
+      <c r="O35" s="13">
         <v>73</v>
       </c>
-      <c r="P35" s="18">
+      <c r="P35" s="13">
         <v>75.900000000000006</v>
       </c>
-      <c r="Q35" s="18">
+      <c r="Q35" s="13">
         <v>78</v>
       </c>
-    </row>
-[...49 lines deleted...]
-      <c r="A41" s="72"/>
+      <c r="R35" s="13">
+        <v>78.599999999999994</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="C36" s="61"/>
+      <c r="D36" s="61"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="61"/>
+      <c r="N36" s="75"/>
+    </row>
+    <row r="37" spans="1:18" s="62" customFormat="1" ht="15" customHeight="1">
+      <c r="A37" s="79"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="79"/>
+      <c r="D37" s="79"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="79"/>
+      <c r="I37" s="79"/>
+      <c r="J37" s="79"/>
+      <c r="K37" s="79"/>
+      <c r="L37" s="79"/>
+      <c r="M37" s="79"/>
+    </row>
+    <row r="38" spans="1:18" s="62" customFormat="1">
+      <c r="A38" s="63"/>
+      <c r="B38" s="64"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="K38" s="65"/>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="79"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="79"/>
+      <c r="K39" s="79"/>
+      <c r="L39" s="79"/>
+      <c r="M39" s="79"/>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:L1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A39:M39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>