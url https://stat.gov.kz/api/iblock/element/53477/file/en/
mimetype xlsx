--- v0 (2026-04-16)
+++ v1 (2026-05-28)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИНФЛ. ГЛ СТР ДИНАМИКА\2026\Март\Динамика 1 числа\Англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИНФЛ. ГЛ СТР ДИНАМИКА\2026\Апрель\Динамика 1 числа\Англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18210" windowHeight="12300"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18270" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="43">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
@@ -148,50 +148,53 @@
     <t>by December of the previous year</t>
   </si>
   <si>
     <t>to the corresponding month of the previous year</t>
   </si>
   <si>
     <t>to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t xml:space="preserve">Наурыз </t>
   </si>
   <si>
     <t>Consumer price index in 2026</t>
   </si>
   <si>
     <t>Non-food price index in 2026</t>
   </si>
   <si>
     <t>Food price index in 2026</t>
   </si>
   <si>
     <t>Price index for paid services in 2026</t>
+  </si>
+  <si>
+    <t>\</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -797,531 +800,573 @@
       </c>
       <c r="K3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101</v>
       </c>
       <c r="C4" s="26">
         <v>101.1</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
-      <c r="E4" s="7"/>
+      <c r="E4" s="7">
+        <v>100.8</v>
+      </c>
       <c r="F4" s="7"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="P4" s="24"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101</v>
       </c>
       <c r="C5" s="26">
         <v>101</v>
       </c>
       <c r="D5" s="26">
         <v>100.7</v>
       </c>
-      <c r="E5" s="20"/>
+      <c r="E5" s="20">
+        <v>100.7</v>
+      </c>
       <c r="F5" s="20"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="P5" s="25"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.6</v>
       </c>
       <c r="D6" s="26">
         <v>100.8</v>
       </c>
-      <c r="E6" s="20"/>
+      <c r="E6" s="20">
+        <v>101.1</v>
+      </c>
       <c r="F6" s="20"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="P6" s="25"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101</v>
       </c>
       <c r="C7" s="26">
         <v>100.8</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
-      <c r="E7" s="20"/>
+      <c r="E7" s="20">
+        <v>100.4</v>
+      </c>
       <c r="F7" s="20"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="P7" s="25"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.3</v>
       </c>
       <c r="C8" s="26">
         <v>101.1</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
-      <c r="E8" s="20"/>
+      <c r="E8" s="20">
+        <v>100.8</v>
+      </c>
       <c r="F8" s="20"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="P8" s="25"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.8</v>
       </c>
-      <c r="E9" s="20"/>
+      <c r="E9" s="20">
+        <v>100.7</v>
+      </c>
       <c r="F9" s="20"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="P9" s="25"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.4</v>
       </c>
       <c r="C10" s="26">
         <v>101.1</v>
       </c>
       <c r="D10" s="26">
         <v>100.5</v>
       </c>
-      <c r="E10" s="20"/>
+      <c r="E10" s="20">
+        <v>101.1</v>
+      </c>
       <c r="F10" s="20"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.2</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
-      <c r="E11" s="20"/>
+      <c r="E11" s="20">
+        <v>100.8</v>
+      </c>
       <c r="F11" s="20"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="P11" s="25"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>100.8</v>
       </c>
-      <c r="E12" s="20"/>
+      <c r="E12" s="20">
+        <v>100.8</v>
+      </c>
       <c r="F12" s="20"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="P12" s="25"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.9</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.4</v>
       </c>
-      <c r="E13" s="20"/>
+      <c r="E13" s="20">
+        <v>100.7</v>
+      </c>
       <c r="F13" s="20"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="P13" s="25"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>101.2</v>
       </c>
       <c r="D14" s="26">
         <v>100.7</v>
       </c>
-      <c r="E14" s="20"/>
+      <c r="E14" s="20">
+        <v>100.8</v>
+      </c>
       <c r="F14" s="20"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="P14" s="25"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.9</v>
       </c>
       <c r="C15" s="26">
         <v>100.9</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
-      <c r="E15" s="20"/>
+      <c r="E15" s="20">
+        <v>101</v>
+      </c>
       <c r="F15" s="20"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="P15" s="25"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.7</v>
       </c>
-      <c r="E16" s="20"/>
+      <c r="E16" s="20">
+        <v>100.9</v>
+      </c>
       <c r="F16" s="20"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="P16" s="25"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.1</v>
       </c>
       <c r="C17" s="26">
         <v>100.6</v>
       </c>
       <c r="D17" s="26">
         <v>100.2</v>
       </c>
-      <c r="E17" s="20"/>
+      <c r="E17" s="20">
+        <v>100.9</v>
+      </c>
       <c r="F17" s="20"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="P17" s="25"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101</v>
       </c>
       <c r="C18" s="26">
         <v>101.3</v>
       </c>
       <c r="D18" s="26">
         <v>100.6</v>
       </c>
-      <c r="E18" s="20"/>
+      <c r="E18" s="20">
+        <v>101.1</v>
+      </c>
       <c r="F18" s="20"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="P18" s="25"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.1</v>
       </c>
       <c r="C19" s="26">
         <v>101.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.6</v>
       </c>
-      <c r="E19" s="20"/>
+      <c r="E19" s="20">
+        <v>100.8</v>
+      </c>
       <c r="F19" s="20"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="P19" s="25"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.4</v>
       </c>
       <c r="C20" s="26">
         <v>101.4</v>
       </c>
       <c r="D20" s="26">
         <v>101</v>
       </c>
-      <c r="E20" s="20"/>
+      <c r="E20" s="20">
+        <v>101</v>
+      </c>
       <c r="F20" s="20"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="P20" s="25"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.1</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
-      <c r="E21" s="20"/>
+      <c r="E21" s="20">
+        <v>100.8</v>
+      </c>
       <c r="F21" s="20"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="P21" s="25"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.1</v>
       </c>
       <c r="C22" s="26">
         <v>100.9</v>
       </c>
       <c r="D22" s="26">
         <v>100.5</v>
       </c>
-      <c r="E22" s="20"/>
+      <c r="E22" s="20">
+        <v>100.6</v>
+      </c>
       <c r="F22" s="20"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="P22" s="25"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.8</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
-      <c r="E23" s="20"/>
+      <c r="E23" s="20">
+        <v>100.9</v>
+      </c>
       <c r="F23" s="20"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="P23" s="25"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
-      <c r="E24" s="12"/>
+      <c r="E24" s="12">
+        <v>101.2</v>
+      </c>
       <c r="F24" s="12"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="P24" s="25"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
@@ -1373,511 +1418,553 @@
       </c>
       <c r="K27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.7</v>
       </c>
-      <c r="E28" s="21"/>
+      <c r="E28" s="21">
+        <v>103.6</v>
+      </c>
       <c r="F28" s="7"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101</v>
       </c>
       <c r="C29" s="26">
         <v>102</v>
       </c>
       <c r="D29" s="26">
         <v>102.7</v>
       </c>
-      <c r="E29" s="20"/>
+      <c r="E29" s="20">
+        <v>103.4</v>
+      </c>
       <c r="F29" s="20"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.3</v>
       </c>
       <c r="D30" s="26">
         <v>103.1</v>
       </c>
-      <c r="E30" s="20"/>
+      <c r="E30" s="20">
+        <v>104.3</v>
+      </c>
       <c r="F30" s="20"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.7</v>
       </c>
-      <c r="E31" s="20"/>
+      <c r="E31" s="20">
+        <v>103.1</v>
+      </c>
       <c r="F31" s="20"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.3</v>
       </c>
       <c r="C32" s="26">
         <v>102.4</v>
       </c>
       <c r="D32" s="26">
         <v>102.8</v>
       </c>
-      <c r="E32" s="20"/>
+      <c r="E32" s="20">
+        <v>103.7</v>
+      </c>
       <c r="F32" s="20"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>102</v>
       </c>
       <c r="D33" s="26">
         <v>102.8</v>
       </c>
-      <c r="E33" s="20"/>
+      <c r="E33" s="20">
+        <v>103.5</v>
+      </c>
       <c r="F33" s="20"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.4</v>
       </c>
       <c r="C34" s="26">
         <v>102.5</v>
       </c>
       <c r="D34" s="26">
         <v>103</v>
       </c>
-      <c r="E34" s="20"/>
+      <c r="E34" s="20">
+        <v>104.2</v>
+      </c>
       <c r="F34" s="20"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.3</v>
       </c>
       <c r="D35" s="26">
         <v>102.9</v>
       </c>
-      <c r="E35" s="20"/>
+      <c r="E35" s="20">
+        <v>103.7</v>
+      </c>
       <c r="F35" s="20"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101</v>
       </c>
       <c r="C36" s="26">
         <v>101.9</v>
       </c>
       <c r="D36" s="26">
         <v>102.8</v>
       </c>
-      <c r="E36" s="20"/>
+      <c r="E36" s="20">
+        <v>103.6</v>
+      </c>
       <c r="F36" s="20"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.9</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>102.3</v>
       </c>
-      <c r="E37" s="20"/>
+      <c r="E37" s="20">
+        <v>103</v>
+      </c>
       <c r="F37" s="20"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>102</v>
       </c>
       <c r="D38" s="26">
         <v>102.8</v>
       </c>
-      <c r="E38" s="20"/>
+      <c r="E38" s="20">
+        <v>103.6</v>
+      </c>
       <c r="F38" s="20"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.9</v>
       </c>
       <c r="C39" s="26">
         <v>101.9</v>
       </c>
       <c r="D39" s="26">
         <v>102.5</v>
       </c>
-      <c r="E39" s="20"/>
+      <c r="E39" s="20">
+        <v>103.6</v>
+      </c>
       <c r="F39" s="20"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.4</v>
       </c>
       <c r="D40" s="26">
         <v>103.1</v>
       </c>
-      <c r="E40" s="20"/>
+      <c r="E40" s="20">
+        <v>104</v>
+      </c>
       <c r="F40" s="20"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.1</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>101.9</v>
       </c>
-      <c r="E41" s="20"/>
+      <c r="E41" s="20">
+        <v>102.9</v>
+      </c>
       <c r="F41" s="20"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101</v>
       </c>
       <c r="C42" s="26">
         <v>102.3</v>
       </c>
       <c r="D42" s="26">
         <v>102.9</v>
       </c>
-      <c r="E42" s="20"/>
+      <c r="E42" s="20">
+        <v>104</v>
+      </c>
       <c r="F42" s="20"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.1</v>
       </c>
       <c r="C43" s="26">
         <v>102.5</v>
       </c>
       <c r="D43" s="26">
         <v>103.2</v>
       </c>
-      <c r="E43" s="20"/>
+      <c r="E43" s="20">
+        <v>104</v>
+      </c>
       <c r="F43" s="20"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.4</v>
       </c>
       <c r="C44" s="26">
         <v>102.8</v>
       </c>
       <c r="D44" s="26">
         <v>103.8</v>
       </c>
-      <c r="E44" s="20"/>
+      <c r="E44" s="20">
+        <v>104.8</v>
+      </c>
       <c r="F44" s="20"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.1</v>
       </c>
       <c r="C45" s="26">
         <v>102.3</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
-      <c r="E45" s="20"/>
+      <c r="E45" s="20">
+        <v>103.9</v>
+      </c>
       <c r="F45" s="20"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.1</v>
       </c>
       <c r="C46" s="26">
         <v>102</v>
       </c>
       <c r="D46" s="26">
         <v>102.5</v>
       </c>
-      <c r="E46" s="20"/>
+      <c r="E46" s="20">
+        <v>103.1</v>
+      </c>
       <c r="F46" s="20"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.8</v>
       </c>
       <c r="C47" s="26">
         <v>101.9</v>
       </c>
       <c r="D47" s="26">
         <v>102.6</v>
       </c>
-      <c r="E47" s="20"/>
+      <c r="E47" s="20">
+        <v>103.5</v>
+      </c>
       <c r="F47" s="20"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101</v>
       </c>
       <c r="C48" s="27">
         <v>102.3</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
-      <c r="E48" s="12"/>
+      <c r="E48" s="12">
+        <v>103.9</v>
+      </c>
       <c r="F48" s="12"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
@@ -1913,511 +2000,553 @@
       </c>
       <c r="K51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.2</v>
       </c>
       <c r="C52" s="26">
         <v>111.7</v>
       </c>
       <c r="D52" s="26">
         <v>111</v>
       </c>
-      <c r="E52" s="7"/>
+      <c r="E52" s="7">
+        <v>110.6</v>
+      </c>
       <c r="F52" s="7"/>
       <c r="G52" s="19"/>
       <c r="H52" s="6"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.9</v>
       </c>
       <c r="D53" s="26">
         <v>111.2</v>
       </c>
-      <c r="E53" s="7"/>
+      <c r="E53" s="7">
+        <v>110.8</v>
+      </c>
       <c r="F53" s="20"/>
       <c r="G53" s="18"/>
       <c r="H53" s="6"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.5</v>
       </c>
       <c r="C54" s="26">
         <v>113.1</v>
       </c>
       <c r="D54" s="26">
         <v>112.2</v>
       </c>
-      <c r="E54" s="7"/>
+      <c r="E54" s="7">
+        <v>112.7</v>
+      </c>
       <c r="F54" s="20"/>
       <c r="G54" s="18"/>
       <c r="H54" s="6"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.2</v>
       </c>
       <c r="C55" s="26">
         <v>111</v>
       </c>
       <c r="D55" s="26">
         <v>111.3</v>
       </c>
-      <c r="E55" s="7"/>
+      <c r="E55" s="7">
+        <v>110.6</v>
+      </c>
       <c r="F55" s="20"/>
       <c r="G55" s="18"/>
       <c r="H55" s="6"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.5</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>111.2</v>
       </c>
-      <c r="E56" s="7"/>
+      <c r="E56" s="7">
+        <v>110.8</v>
+      </c>
       <c r="F56" s="20"/>
       <c r="G56" s="18"/>
       <c r="H56" s="6"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112</v>
       </c>
       <c r="C57" s="26">
         <v>112.5</v>
       </c>
       <c r="D57" s="26">
         <v>112.2</v>
       </c>
-      <c r="E57" s="7"/>
+      <c r="E57" s="7">
+        <v>111.9</v>
+      </c>
       <c r="F57" s="20"/>
       <c r="G57" s="18"/>
       <c r="H57" s="6"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>111.5</v>
       </c>
       <c r="C58" s="26">
         <v>111</v>
       </c>
       <c r="D58" s="26">
         <v>110.7</v>
       </c>
-      <c r="E58" s="7"/>
+      <c r="E58" s="7">
+        <v>110.9</v>
+      </c>
       <c r="F58" s="20"/>
       <c r="G58" s="18"/>
       <c r="H58" s="6"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.5</v>
       </c>
       <c r="C59" s="26">
         <v>111.8</v>
       </c>
       <c r="D59" s="26">
         <v>111.1</v>
       </c>
-      <c r="E59" s="7"/>
+      <c r="E59" s="7">
+        <v>110.9</v>
+      </c>
       <c r="F59" s="20"/>
       <c r="G59" s="18"/>
       <c r="H59" s="6"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.1</v>
       </c>
       <c r="D60" s="26">
         <v>112.1</v>
       </c>
-      <c r="E60" s="7"/>
+      <c r="E60" s="7">
+        <v>111.8</v>
+      </c>
       <c r="F60" s="20"/>
       <c r="G60" s="18"/>
       <c r="H60" s="6"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.7</v>
       </c>
       <c r="C61" s="26">
         <v>111.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.6</v>
       </c>
-      <c r="E61" s="7"/>
+      <c r="E61" s="7">
+        <v>109.1</v>
+      </c>
       <c r="F61" s="20"/>
       <c r="G61" s="18"/>
       <c r="H61" s="6"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>111.5</v>
       </c>
       <c r="C62" s="26">
         <v>111.3</v>
       </c>
       <c r="D62" s="26">
         <v>111.1</v>
       </c>
-      <c r="E62" s="7"/>
+      <c r="E62" s="7">
+        <v>110.8</v>
+      </c>
       <c r="F62" s="20"/>
       <c r="G62" s="18"/>
       <c r="H62" s="6"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.6</v>
       </c>
       <c r="C63" s="26">
         <v>111.8</v>
       </c>
       <c r="D63" s="26">
         <v>111.5</v>
       </c>
-      <c r="E63" s="7"/>
+      <c r="E63" s="7">
+        <v>111.3</v>
+      </c>
       <c r="F63" s="20"/>
       <c r="G63" s="18"/>
       <c r="H63" s="6"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.1</v>
       </c>
       <c r="C64" s="26">
         <v>111.7</v>
       </c>
       <c r="D64" s="26">
         <v>112</v>
       </c>
-      <c r="E64" s="7"/>
+      <c r="E64" s="7">
+        <v>111.4</v>
+      </c>
       <c r="F64" s="20"/>
       <c r="G64" s="18"/>
       <c r="H64" s="6"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.5</v>
       </c>
       <c r="C65" s="26">
         <v>113.2</v>
       </c>
       <c r="D65" s="26">
         <v>112.1</v>
       </c>
-      <c r="E65" s="7"/>
+      <c r="E65" s="7">
+        <v>112</v>
+      </c>
       <c r="F65" s="20"/>
       <c r="G65" s="18"/>
       <c r="H65" s="6"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.3</v>
       </c>
       <c r="C66" s="26">
         <v>114</v>
       </c>
       <c r="D66" s="26">
         <v>113.5</v>
       </c>
-      <c r="E66" s="7"/>
+      <c r="E66" s="7">
+        <v>113.4</v>
+      </c>
       <c r="F66" s="20"/>
       <c r="G66" s="18"/>
       <c r="H66" s="6"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.8</v>
       </c>
       <c r="C67" s="26">
         <v>112.9</v>
       </c>
       <c r="D67" s="26">
         <v>112.1</v>
       </c>
-      <c r="E67" s="7"/>
+      <c r="E67" s="7">
+        <v>111.4</v>
+      </c>
       <c r="F67" s="20"/>
       <c r="G67" s="18"/>
       <c r="H67" s="6"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>113.5</v>
       </c>
       <c r="C68" s="26">
         <v>113.5</v>
       </c>
       <c r="D68" s="26">
         <v>112.9</v>
       </c>
-      <c r="E68" s="7"/>
+      <c r="E68" s="7">
+        <v>112.9</v>
+      </c>
       <c r="F68" s="20"/>
       <c r="G68" s="18"/>
       <c r="H68" s="6"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112</v>
       </c>
       <c r="C69" s="26">
         <v>111.9</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
-      <c r="E69" s="7"/>
+      <c r="E69" s="7">
+        <v>110.6</v>
+      </c>
       <c r="F69" s="20"/>
       <c r="G69" s="18"/>
       <c r="H69" s="6"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>111.9</v>
       </c>
       <c r="C70" s="26">
         <v>109.7</v>
       </c>
       <c r="D70" s="26">
         <v>109.3</v>
       </c>
-      <c r="E70" s="7"/>
+      <c r="E70" s="7">
+        <v>108.8</v>
+      </c>
       <c r="F70" s="20"/>
       <c r="G70" s="18"/>
       <c r="H70" s="6"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>111.8</v>
       </c>
       <c r="C71" s="26">
         <v>111.5</v>
       </c>
       <c r="D71" s="26">
         <v>110.6</v>
       </c>
-      <c r="E71" s="7"/>
+      <c r="E71" s="7">
+        <v>109.9</v>
+      </c>
       <c r="F71" s="20"/>
       <c r="G71" s="18"/>
       <c r="H71" s="6"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>111.6</v>
       </c>
       <c r="D72" s="27">
         <v>110.8</v>
       </c>
-      <c r="E72" s="12"/>
+      <c r="E72" s="12">
+        <v>110.4</v>
+      </c>
       <c r="F72" s="12"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
@@ -2468,511 +2597,555 @@
       </c>
       <c r="K75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.2</v>
       </c>
       <c r="C76" s="26">
         <v>112</v>
       </c>
       <c r="D76" s="26">
         <v>111.7</v>
       </c>
-      <c r="E76" s="7"/>
+      <c r="E76" s="26">
+        <v>111.4</v>
+      </c>
       <c r="F76" s="7"/>
       <c r="G76" s="18"/>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.7</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
-      <c r="E77" s="7"/>
+      <c r="E77" s="26">
+        <v>111.3</v>
+      </c>
       <c r="F77" s="20"/>
       <c r="G77" s="18"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.5</v>
       </c>
       <c r="C78" s="26">
         <v>113.3</v>
       </c>
       <c r="D78" s="26">
         <v>113</v>
       </c>
-      <c r="E78" s="7"/>
+      <c r="E78" s="26">
+        <v>112.9</v>
+      </c>
       <c r="F78" s="20"/>
       <c r="G78" s="18"/>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.2</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.5</v>
       </c>
-      <c r="E79" s="7"/>
+      <c r="E79" s="26">
+        <v>111.2</v>
+      </c>
       <c r="F79" s="20"/>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.5</v>
       </c>
       <c r="C80" s="26">
         <v>112.4</v>
       </c>
       <c r="D80" s="26">
         <v>112</v>
       </c>
-      <c r="E80" s="7"/>
+      <c r="E80" s="26">
+        <v>111.7</v>
+      </c>
       <c r="F80" s="20"/>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112</v>
       </c>
       <c r="C81" s="26">
         <v>112.2</v>
       </c>
       <c r="D81" s="26">
         <v>112.2</v>
       </c>
-      <c r="E81" s="7"/>
+      <c r="E81" s="26">
+        <v>112.1</v>
+      </c>
       <c r="F81" s="20"/>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>111.5</v>
       </c>
       <c r="C82" s="26">
         <v>111.2</v>
       </c>
       <c r="D82" s="26">
         <v>111.1</v>
       </c>
-      <c r="E82" s="7"/>
+      <c r="E82" s="26">
+        <v>111</v>
+      </c>
       <c r="F82" s="20"/>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.5</v>
       </c>
       <c r="C83" s="26">
         <v>111.6</v>
       </c>
       <c r="D83" s="26">
         <v>111.4</v>
       </c>
-      <c r="E83" s="7"/>
+      <c r="E83" s="26">
+        <v>111.3</v>
+      </c>
       <c r="F83" s="20"/>
       <c r="G83" s="18"/>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.2</v>
       </c>
       <c r="D84" s="26">
         <v>112.2</v>
       </c>
-      <c r="E84" s="7"/>
+      <c r="E84" s="26">
+        <v>112.1</v>
+      </c>
       <c r="F84" s="20"/>
       <c r="G84" s="18"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.7</v>
       </c>
       <c r="C85" s="26">
         <v>112.2</v>
       </c>
       <c r="D85" s="26">
         <v>111.4</v>
       </c>
-      <c r="E85" s="7"/>
+      <c r="E85" s="26">
+        <v>110.8</v>
+      </c>
       <c r="F85" s="20"/>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>111.5</v>
       </c>
       <c r="C86" s="26">
         <v>111.4</v>
       </c>
       <c r="D86" s="26">
         <v>111.3</v>
       </c>
-      <c r="E86" s="7"/>
+      <c r="E86" s="26">
+        <v>111.2</v>
+      </c>
       <c r="F86" s="20"/>
       <c r="G86" s="18"/>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.6</v>
       </c>
       <c r="C87" s="26">
         <v>111.7</v>
       </c>
       <c r="D87" s="26">
         <v>111.6</v>
       </c>
-      <c r="E87" s="7"/>
+      <c r="E87" s="26">
+        <v>111.5</v>
+      </c>
       <c r="F87" s="20"/>
       <c r="G87" s="18"/>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.1</v>
       </c>
       <c r="C88" s="26">
         <v>111.9</v>
       </c>
       <c r="D88" s="26">
         <v>111.9</v>
       </c>
-      <c r="E88" s="7"/>
-      <c r="F88" s="20"/>
+      <c r="E88" s="26">
+        <v>111.8</v>
+      </c>
+      <c r="F88" s="20" t="s">
+        <v>42</v>
+      </c>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.5</v>
       </c>
       <c r="C89" s="26">
         <v>113.3</v>
       </c>
       <c r="D89" s="26">
         <v>112.9</v>
       </c>
-      <c r="E89" s="7"/>
+      <c r="E89" s="26">
+        <v>112.7</v>
+      </c>
       <c r="F89" s="20"/>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.3</v>
       </c>
       <c r="C90" s="26">
         <v>114.1</v>
       </c>
       <c r="D90" s="26">
         <v>113.9</v>
       </c>
-      <c r="E90" s="7"/>
+      <c r="E90" s="26">
+        <v>113.8</v>
+      </c>
       <c r="F90" s="20"/>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.8</v>
       </c>
       <c r="C91" s="26">
         <v>112.8</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
-      <c r="E91" s="7"/>
+      <c r="E91" s="26">
+        <v>112.3</v>
+      </c>
       <c r="F91" s="20"/>
       <c r="G91" s="18"/>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>113.5</v>
       </c>
       <c r="C92" s="26">
         <v>113.5</v>
       </c>
       <c r="D92" s="26">
         <v>113.3</v>
       </c>
-      <c r="E92" s="7"/>
+      <c r="E92" s="26">
+        <v>113.2</v>
+      </c>
       <c r="F92" s="20"/>
       <c r="G92" s="18"/>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="16.5" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112</v>
       </c>
       <c r="C93" s="26">
         <v>112</v>
       </c>
       <c r="D93" s="26">
         <v>111.6</v>
       </c>
-      <c r="E93" s="7"/>
+      <c r="E93" s="26">
+        <v>111.3</v>
+      </c>
       <c r="F93" s="20"/>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>111.9</v>
       </c>
       <c r="C94" s="26">
         <v>110.8</v>
       </c>
       <c r="D94" s="26">
         <v>110.3</v>
       </c>
-      <c r="E94" s="7"/>
+      <c r="E94" s="26">
+        <v>109.9</v>
+      </c>
       <c r="F94" s="20"/>
       <c r="G94" s="18"/>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>111.8</v>
       </c>
       <c r="C95" s="26">
         <v>111.6</v>
       </c>
       <c r="D95" s="26">
         <v>111.3</v>
       </c>
-      <c r="E95" s="7"/>
+      <c r="E95" s="26">
+        <v>110.9</v>
+      </c>
       <c r="F95" s="20"/>
       <c r="G95" s="18"/>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>111.8</v>
       </c>
       <c r="D96" s="27">
         <v>111.4</v>
       </c>
-      <c r="E96" s="12"/>
+      <c r="E96" s="27">
+        <v>111.2</v>
+      </c>
       <c r="F96" s="12"/>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
@@ -3055,511 +3228,553 @@
       </c>
       <c r="K3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>100.8</v>
       </c>
       <c r="C4" s="26">
         <v>101.3</v>
       </c>
       <c r="D4" s="26">
         <v>100.7</v>
       </c>
-      <c r="E4" s="7"/>
+      <c r="E4" s="7">
+        <v>100.7</v>
+      </c>
       <c r="F4" s="7"/>
       <c r="G4" s="19"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>100.7</v>
       </c>
       <c r="C5" s="26">
         <v>101.4</v>
       </c>
       <c r="D5" s="26">
         <v>100.9</v>
       </c>
-      <c r="E5" s="7"/>
+      <c r="E5" s="7">
+        <v>100.5</v>
+      </c>
       <c r="F5" s="7"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.9</v>
       </c>
       <c r="C6" s="26">
         <v>101.7</v>
       </c>
       <c r="D6" s="26">
         <v>101.3</v>
       </c>
-      <c r="E6" s="7"/>
+      <c r="E6" s="7">
+        <v>100.7</v>
+      </c>
       <c r="F6" s="7"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>100.3</v>
       </c>
       <c r="C7" s="26">
         <v>101.2</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
-      <c r="E7" s="7"/>
+      <c r="E7" s="7">
+        <v>100.4</v>
+      </c>
       <c r="F7" s="7"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>100.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
-      <c r="E8" s="7"/>
+      <c r="E8" s="7">
+        <v>100.7</v>
+      </c>
       <c r="F8" s="7"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.4</v>
       </c>
-      <c r="E9" s="7"/>
+      <c r="E9" s="7">
+        <v>100.5</v>
+      </c>
       <c r="F9" s="7"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.1</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.4</v>
       </c>
-      <c r="E10" s="7"/>
+      <c r="E10" s="7">
+        <v>101.3</v>
+      </c>
       <c r="F10" s="7"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>100.7</v>
       </c>
       <c r="C11" s="26">
         <v>101.5</v>
       </c>
       <c r="D11" s="26">
         <v>100.5</v>
       </c>
-      <c r="E11" s="7"/>
+      <c r="E11" s="7">
+        <v>100.9</v>
+      </c>
       <c r="F11" s="7"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>101.2</v>
       </c>
       <c r="D12" s="26">
         <v>100.7</v>
       </c>
-      <c r="E12" s="7"/>
+      <c r="E12" s="7">
+        <v>100.9</v>
+      </c>
       <c r="F12" s="7"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.5</v>
       </c>
-      <c r="E13" s="7"/>
+      <c r="E13" s="7">
+        <v>100.7</v>
+      </c>
       <c r="F13" s="7"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.6</v>
       </c>
       <c r="C14" s="26">
         <v>101.6</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
-      <c r="E14" s="7"/>
+      <c r="E14" s="7">
+        <v>100.5</v>
+      </c>
       <c r="F14" s="7"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101.1</v>
       </c>
       <c r="D15" s="26">
         <v>100.9</v>
       </c>
-      <c r="E15" s="7"/>
+      <c r="E15" s="7">
+        <v>100.5</v>
+      </c>
       <c r="F15" s="7"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101.1</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>101</v>
       </c>
-      <c r="E16" s="7"/>
+      <c r="E16" s="7">
+        <v>101.3</v>
+      </c>
       <c r="F16" s="7"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.9</v>
       </c>
       <c r="D17" s="26">
         <v>100.5</v>
       </c>
-      <c r="E17" s="7"/>
+      <c r="E17" s="7">
+        <v>100.5</v>
+      </c>
       <c r="F17" s="7"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.4</v>
       </c>
       <c r="C18" s="26">
         <v>101.8</v>
       </c>
       <c r="D18" s="26">
         <v>100.4</v>
       </c>
-      <c r="E18" s="7"/>
+      <c r="E18" s="7">
+        <v>100.8</v>
+      </c>
       <c r="F18" s="7"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>100.9</v>
       </c>
       <c r="C19" s="26">
         <v>101.3</v>
       </c>
       <c r="D19" s="26">
         <v>100.5</v>
       </c>
-      <c r="E19" s="7"/>
+      <c r="E19" s="7">
+        <v>101</v>
+      </c>
       <c r="F19" s="7"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.8</v>
       </c>
       <c r="C20" s="26">
         <v>102.3</v>
       </c>
       <c r="D20" s="26">
         <v>101.7</v>
       </c>
-      <c r="E20" s="7"/>
+      <c r="E20" s="7">
+        <v>100.5</v>
+      </c>
       <c r="F20" s="7"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="15.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>100.8</v>
       </c>
       <c r="C21" s="26">
         <v>101.3</v>
       </c>
       <c r="D21" s="26">
         <v>100.8</v>
       </c>
-      <c r="E21" s="7"/>
+      <c r="E21" s="7">
+        <v>101.2</v>
+      </c>
       <c r="F21" s="7"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.9</v>
       </c>
       <c r="C22" s="26">
         <v>101.4</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
-      <c r="E22" s="7"/>
+      <c r="E22" s="7">
+        <v>100.2</v>
+      </c>
       <c r="F22" s="7"/>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.9</v>
       </c>
       <c r="C23" s="26">
         <v>101.4</v>
       </c>
       <c r="D23" s="26">
         <v>100.9</v>
       </c>
-      <c r="E23" s="7"/>
+      <c r="E23" s="7">
+        <v>100.7</v>
+      </c>
       <c r="F23" s="7"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.9</v>
       </c>
       <c r="C24" s="27">
         <v>101.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
-      <c r="E24" s="12"/>
+      <c r="E24" s="12">
+        <v>101.2</v>
+      </c>
       <c r="F24" s="12"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="7"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
@@ -3610,511 +3825,553 @@
       </c>
       <c r="K27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>100.8</v>
       </c>
       <c r="C28" s="26">
         <v>102.2</v>
       </c>
       <c r="D28" s="26">
         <v>102.9</v>
       </c>
-      <c r="E28" s="7"/>
+      <c r="E28" s="7">
+        <v>103.7</v>
+      </c>
       <c r="F28" s="7"/>
       <c r="G28" s="19"/>
       <c r="H28" s="18"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>100.7</v>
       </c>
       <c r="C29" s="26">
         <v>102.1</v>
       </c>
       <c r="D29" s="26">
         <v>103</v>
       </c>
-      <c r="E29" s="7"/>
+      <c r="E29" s="7">
+        <v>103.5</v>
+      </c>
       <c r="F29" s="7"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.9</v>
       </c>
       <c r="C30" s="26">
         <v>102.7</v>
       </c>
       <c r="D30" s="26">
         <v>104</v>
       </c>
-      <c r="E30" s="7"/>
+      <c r="E30" s="7">
+        <v>104.7</v>
+      </c>
       <c r="F30" s="7"/>
       <c r="G30" s="18"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>100.3</v>
       </c>
       <c r="C31" s="26">
         <v>101.5</v>
       </c>
       <c r="D31" s="26">
         <v>102.3</v>
       </c>
-      <c r="E31" s="7"/>
+      <c r="E31" s="7">
+        <v>102.7</v>
+      </c>
       <c r="F31" s="7"/>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>100.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.2</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
-      <c r="E32" s="7"/>
+      <c r="E32" s="7">
+        <v>103.4</v>
+      </c>
       <c r="F32" s="7"/>
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.5</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.2</v>
       </c>
-      <c r="E33" s="7"/>
+      <c r="E33" s="7">
+        <v>102.7</v>
+      </c>
       <c r="F33" s="7"/>
       <c r="G33" s="18"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.1</v>
       </c>
       <c r="C34" s="26">
         <v>102.1</v>
       </c>
       <c r="D34" s="26">
         <v>102.6</v>
       </c>
-      <c r="E34" s="7"/>
+      <c r="E34" s="7">
+        <v>103.9</v>
+      </c>
       <c r="F34" s="7"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>100.7</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.7</v>
       </c>
-      <c r="E35" s="7"/>
+      <c r="E35" s="7">
+        <v>103.6</v>
+      </c>
       <c r="F35" s="7"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102.3</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
-      <c r="E36" s="7"/>
+      <c r="E36" s="7">
+        <v>104</v>
+      </c>
       <c r="F36" s="7"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>102</v>
       </c>
       <c r="D37" s="26">
         <v>102.6</v>
       </c>
-      <c r="E37" s="7"/>
+      <c r="E37" s="7">
+        <v>103.3</v>
+      </c>
       <c r="F37" s="7"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.6</v>
       </c>
       <c r="C38" s="26">
         <v>102.3</v>
       </c>
       <c r="D38" s="26">
         <v>103.1</v>
       </c>
-      <c r="E38" s="7"/>
+      <c r="E38" s="7">
+        <v>103.7</v>
+      </c>
       <c r="F38" s="7"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102.1</v>
       </c>
       <c r="D39" s="26">
         <v>103</v>
       </c>
-      <c r="E39" s="7"/>
+      <c r="E39" s="7">
+        <v>103.5</v>
+      </c>
       <c r="F39" s="7"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101.1</v>
       </c>
       <c r="C40" s="26">
         <v>102.5</v>
       </c>
       <c r="D40" s="26">
         <v>103.5</v>
       </c>
-      <c r="E40" s="7"/>
+      <c r="E40" s="7">
+        <v>104.9</v>
+      </c>
       <c r="F40" s="7"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>102.3</v>
       </c>
-      <c r="E41" s="7"/>
+      <c r="E41" s="7">
+        <v>102.8</v>
+      </c>
       <c r="F41" s="7"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.4</v>
       </c>
       <c r="C42" s="26">
         <v>102.2</v>
       </c>
       <c r="D42" s="26">
         <v>102.6</v>
       </c>
-      <c r="E42" s="7"/>
+      <c r="E42" s="7">
+        <v>103.4</v>
+      </c>
       <c r="F42" s="7"/>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>100.9</v>
       </c>
       <c r="C43" s="26">
         <v>102.2</v>
       </c>
       <c r="D43" s="26">
         <v>102.7</v>
       </c>
-      <c r="E43" s="7"/>
+      <c r="E43" s="7">
+        <v>103.7</v>
+      </c>
       <c r="F43" s="7"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.8</v>
       </c>
       <c r="C44" s="26">
         <v>104.1</v>
       </c>
       <c r="D44" s="26">
         <v>105.9</v>
       </c>
-      <c r="E44" s="7"/>
+      <c r="E44" s="7">
+        <v>106.4</v>
+      </c>
       <c r="F44" s="7"/>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>100.8</v>
       </c>
       <c r="C45" s="26">
         <v>102</v>
       </c>
       <c r="D45" s="26">
         <v>102.8</v>
       </c>
-      <c r="E45" s="7"/>
+      <c r="E45" s="7">
+        <v>104</v>
+      </c>
       <c r="F45" s="7"/>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.9</v>
       </c>
       <c r="C46" s="26">
         <v>102.3</v>
       </c>
       <c r="D46" s="26">
         <v>103</v>
       </c>
-      <c r="E46" s="7"/>
+      <c r="E46" s="7">
+        <v>103.2</v>
+      </c>
       <c r="F46" s="7"/>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.9</v>
       </c>
       <c r="C47" s="26">
         <v>102.2</v>
       </c>
       <c r="D47" s="26">
         <v>103.1</v>
       </c>
-      <c r="E47" s="7"/>
+      <c r="E47" s="7">
+        <v>103.9</v>
+      </c>
       <c r="F47" s="7"/>
       <c r="G47" s="18"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.9</v>
       </c>
       <c r="C48" s="27">
         <v>102.4</v>
       </c>
       <c r="D48" s="27">
         <v>102.9</v>
       </c>
-      <c r="E48" s="12"/>
+      <c r="E48" s="12">
+        <v>104.1</v>
+      </c>
       <c r="F48" s="12"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
@@ -4150,511 +4407,553 @@
       </c>
       <c r="K51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.9</v>
       </c>
       <c r="C52" s="26">
         <v>112.7</v>
       </c>
       <c r="D52" s="26">
         <v>111.7</v>
       </c>
-      <c r="E52" s="7"/>
+      <c r="E52" s="7">
+        <v>111.3</v>
+      </c>
       <c r="F52" s="7"/>
       <c r="G52" s="19"/>
       <c r="H52" s="18"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.8</v>
       </c>
       <c r="D53" s="26">
         <v>111.1</v>
       </c>
-      <c r="E53" s="7"/>
+      <c r="E53" s="7">
+        <v>110.5</v>
+      </c>
       <c r="F53" s="7"/>
       <c r="G53" s="18"/>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>115.3</v>
       </c>
       <c r="C54" s="26">
         <v>115.2</v>
       </c>
       <c r="D54" s="26">
         <v>114.3</v>
       </c>
-      <c r="E54" s="7"/>
+      <c r="E54" s="7">
+        <v>114.1</v>
+      </c>
       <c r="F54" s="7"/>
       <c r="G54" s="18"/>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>111.3</v>
       </c>
       <c r="C55" s="26">
         <v>110.2</v>
       </c>
       <c r="D55" s="26">
         <v>110.5</v>
       </c>
-      <c r="E55" s="7"/>
+      <c r="E55" s="7">
+        <v>109.6</v>
+      </c>
       <c r="F55" s="7"/>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>111.5</v>
       </c>
       <c r="C56" s="26">
         <v>111.7</v>
       </c>
       <c r="D56" s="26">
         <v>109.6</v>
       </c>
-      <c r="E56" s="7"/>
+      <c r="E56" s="7">
+        <v>109</v>
+      </c>
       <c r="F56" s="7"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112.3</v>
       </c>
       <c r="C57" s="26">
         <v>112.7</v>
       </c>
       <c r="D57" s="26">
         <v>112.1</v>
       </c>
-      <c r="E57" s="7"/>
+      <c r="E57" s="7">
+        <v>111.2</v>
+      </c>
       <c r="F57" s="7"/>
       <c r="G57" s="18"/>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>112.8</v>
       </c>
       <c r="C58" s="26">
         <v>113.3</v>
       </c>
       <c r="D58" s="26">
         <v>112.4</v>
       </c>
-      <c r="E58" s="7"/>
+      <c r="E58" s="7">
+        <v>111.8</v>
+      </c>
       <c r="F58" s="7"/>
       <c r="G58" s="18"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.7</v>
       </c>
       <c r="C59" s="26">
         <v>112.4</v>
       </c>
       <c r="D59" s="26">
         <v>111.6</v>
       </c>
-      <c r="E59" s="7"/>
+      <c r="E59" s="7">
+        <v>111.3</v>
+      </c>
       <c r="F59" s="7"/>
       <c r="G59" s="18"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.4</v>
       </c>
       <c r="D60" s="26">
         <v>112.2</v>
       </c>
-      <c r="E60" s="7"/>
+      <c r="E60" s="7">
+        <v>111.6</v>
+      </c>
       <c r="F60" s="7"/>
       <c r="G60" s="18"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.3</v>
       </c>
       <c r="C61" s="26">
         <v>110.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.1</v>
       </c>
-      <c r="E61" s="7"/>
+      <c r="E61" s="7">
+        <v>108.9</v>
+      </c>
       <c r="F61" s="7"/>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112</v>
       </c>
       <c r="C62" s="26">
         <v>113</v>
       </c>
       <c r="D62" s="26">
         <v>112.3</v>
       </c>
-      <c r="E62" s="7"/>
+      <c r="E62" s="7">
+        <v>111.2</v>
+      </c>
       <c r="F62" s="7"/>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>113.5</v>
       </c>
       <c r="C63" s="26">
         <v>113.5</v>
       </c>
       <c r="D63" s="26">
         <v>113</v>
       </c>
-      <c r="E63" s="7"/>
+      <c r="E63" s="7">
+        <v>112.7</v>
+      </c>
       <c r="F63" s="7"/>
       <c r="G63" s="18"/>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>113.6</v>
       </c>
       <c r="C64" s="26">
         <v>113.8</v>
       </c>
       <c r="D64" s="26">
         <v>114.1</v>
       </c>
-      <c r="E64" s="7"/>
+      <c r="E64" s="7">
+        <v>113.9</v>
+      </c>
       <c r="F64" s="7"/>
       <c r="G64" s="18"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>115.1</v>
       </c>
       <c r="C65" s="26">
         <v>114.6</v>
       </c>
       <c r="D65" s="26">
         <v>112.7</v>
       </c>
-      <c r="E65" s="7"/>
+      <c r="E65" s="7">
+        <v>112.1</v>
+      </c>
       <c r="F65" s="7"/>
       <c r="G65" s="18"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.7</v>
       </c>
       <c r="C66" s="26">
         <v>114.9</v>
       </c>
       <c r="D66" s="26">
         <v>113.6</v>
       </c>
-      <c r="E66" s="7"/>
+      <c r="E66" s="7">
+        <v>112.4</v>
+      </c>
       <c r="F66" s="7"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113</v>
       </c>
       <c r="C67" s="26">
         <v>112.3</v>
       </c>
       <c r="D67" s="26">
         <v>110.6</v>
       </c>
-      <c r="E67" s="7"/>
+      <c r="E67" s="7">
+        <v>110.8</v>
+      </c>
       <c r="F67" s="7"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>116.2</v>
       </c>
       <c r="C68" s="26">
         <v>116</v>
       </c>
       <c r="D68" s="26">
         <v>116.2</v>
       </c>
-      <c r="E68" s="7"/>
+      <c r="E68" s="7">
+        <v>115.2</v>
+      </c>
       <c r="F68" s="7"/>
       <c r="G68" s="18"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="20.25" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112.1</v>
       </c>
       <c r="C69" s="26">
         <v>111.7</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
-      <c r="E69" s="7"/>
+      <c r="E69" s="7">
+        <v>110.7</v>
+      </c>
       <c r="F69" s="7"/>
       <c r="G69" s="18"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>114.8</v>
       </c>
       <c r="C70" s="26">
         <v>113.3</v>
       </c>
       <c r="D70" s="26">
         <v>111.3</v>
       </c>
-      <c r="E70" s="7"/>
+      <c r="E70" s="7">
+        <v>110.5</v>
+      </c>
       <c r="F70" s="7"/>
       <c r="G70" s="18"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.8</v>
       </c>
       <c r="C71" s="26">
         <v>113.4</v>
       </c>
       <c r="D71" s="26">
         <v>113.1</v>
       </c>
-      <c r="E71" s="7"/>
+      <c r="E71" s="7">
+        <v>112.9</v>
+      </c>
       <c r="F71" s="7"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112.4</v>
       </c>
       <c r="C72" s="27">
         <v>110.8</v>
       </c>
       <c r="D72" s="27">
         <v>109.5</v>
       </c>
-      <c r="E72" s="12"/>
+      <c r="E72" s="12">
+        <v>109.7</v>
+      </c>
       <c r="F72" s="12"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
@@ -4705,511 +5004,553 @@
       </c>
       <c r="K75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.9</v>
       </c>
       <c r="C76" s="26">
         <v>112.8</v>
       </c>
       <c r="D76" s="26">
         <v>112.4</v>
       </c>
-      <c r="E76" s="7"/>
+      <c r="E76" s="26">
+        <v>112.1</v>
+      </c>
       <c r="F76" s="7"/>
       <c r="G76" s="18"/>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.6</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
-      <c r="E77" s="7"/>
+      <c r="E77" s="26">
+        <v>111.2</v>
+      </c>
       <c r="F77" s="7"/>
       <c r="G77" s="18"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>115.3</v>
       </c>
       <c r="C78" s="26">
         <v>115.3</v>
       </c>
       <c r="D78" s="26">
         <v>114.9</v>
       </c>
-      <c r="E78" s="7"/>
+      <c r="E78" s="26">
+        <v>114.7</v>
+      </c>
       <c r="F78" s="7"/>
       <c r="G78" s="18"/>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>111.3</v>
       </c>
       <c r="C79" s="26">
         <v>110.7</v>
       </c>
       <c r="D79" s="26">
         <v>110.7</v>
       </c>
-      <c r="E79" s="7"/>
+      <c r="E79" s="26">
+        <v>110.4</v>
+      </c>
       <c r="F79" s="7"/>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>111.5</v>
       </c>
       <c r="C80" s="26">
         <v>111.6</v>
       </c>
       <c r="D80" s="26">
         <v>110.9</v>
       </c>
-      <c r="E80" s="7"/>
+      <c r="E80" s="26">
+        <v>110.4</v>
+      </c>
       <c r="F80" s="7"/>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112.3</v>
       </c>
       <c r="C81" s="26">
         <v>112.5</v>
       </c>
       <c r="D81" s="26">
         <v>112.4</v>
       </c>
-      <c r="E81" s="7"/>
+      <c r="E81" s="26">
+        <v>112.1</v>
+      </c>
       <c r="F81" s="7"/>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>112.8</v>
       </c>
       <c r="C82" s="26">
         <v>113</v>
       </c>
       <c r="D82" s="26">
         <v>112.8</v>
       </c>
-      <c r="E82" s="7"/>
+      <c r="E82" s="26">
+        <v>112.6</v>
+      </c>
       <c r="F82" s="7"/>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.7</v>
       </c>
       <c r="C83" s="26">
         <v>112.1</v>
       </c>
       <c r="D83" s="26">
         <v>111.9</v>
       </c>
-      <c r="E83" s="7"/>
+      <c r="E83" s="26">
+        <v>111.8</v>
+      </c>
       <c r="F83" s="7"/>
       <c r="G83" s="18"/>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.4</v>
       </c>
       <c r="D84" s="26">
         <v>112.3</v>
       </c>
-      <c r="E84" s="7"/>
+      <c r="E84" s="26">
+        <v>112.2</v>
+      </c>
       <c r="F84" s="7"/>
       <c r="G84" s="18"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.3</v>
       </c>
       <c r="C85" s="26">
         <v>111.5</v>
       </c>
       <c r="D85" s="26">
         <v>110.7</v>
       </c>
-      <c r="E85" s="7"/>
+      <c r="E85" s="26">
+        <v>110.3</v>
+      </c>
       <c r="F85" s="7"/>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112</v>
       </c>
       <c r="C86" s="26">
         <v>112.5</v>
       </c>
       <c r="D86" s="26">
         <v>112.4</v>
       </c>
-      <c r="E86" s="7"/>
+      <c r="E86" s="26">
+        <v>112.1</v>
+      </c>
       <c r="F86" s="7"/>
       <c r="G86" s="18"/>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>113.5</v>
       </c>
       <c r="C87" s="26">
         <v>113.5</v>
       </c>
       <c r="D87" s="26">
         <v>113.3</v>
       </c>
-      <c r="E87" s="7"/>
+      <c r="E87" s="26">
+        <v>113.1</v>
+      </c>
       <c r="F87" s="7"/>
       <c r="G87" s="18"/>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>113.6</v>
       </c>
       <c r="C88" s="26">
         <v>113.7</v>
       </c>
       <c r="D88" s="26">
         <v>113.8</v>
       </c>
-      <c r="E88" s="7"/>
+      <c r="E88" s="26">
+        <v>113.9</v>
+      </c>
       <c r="F88" s="7"/>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>115.1</v>
       </c>
       <c r="C89" s="26">
         <v>114.9</v>
       </c>
       <c r="D89" s="26">
         <v>114.1</v>
       </c>
-      <c r="E89" s="7"/>
+      <c r="E89" s="26">
+        <v>113.6</v>
+      </c>
       <c r="F89" s="7"/>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.7</v>
       </c>
       <c r="C90" s="26">
         <v>114.8</v>
       </c>
       <c r="D90" s="26">
         <v>114.4</v>
       </c>
-      <c r="E90" s="7"/>
+      <c r="E90" s="26">
+        <v>113.9</v>
+      </c>
       <c r="F90" s="7"/>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113</v>
       </c>
       <c r="C91" s="26">
         <v>112.6</v>
       </c>
       <c r="D91" s="26">
         <v>111.9</v>
       </c>
-      <c r="E91" s="7"/>
+      <c r="E91" s="26">
+        <v>111.7</v>
+      </c>
       <c r="F91" s="7"/>
       <c r="G91" s="18"/>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>116.2</v>
       </c>
       <c r="C92" s="26">
         <v>116.1</v>
       </c>
       <c r="D92" s="26">
         <v>116.1</v>
       </c>
-      <c r="E92" s="7"/>
+      <c r="E92" s="26">
+        <v>115.9</v>
+      </c>
       <c r="F92" s="7"/>
       <c r="G92" s="18"/>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="18" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112.1</v>
       </c>
       <c r="C93" s="26">
         <v>111.9</v>
       </c>
       <c r="D93" s="26">
         <v>111.5</v>
       </c>
-      <c r="E93" s="7"/>
+      <c r="E93" s="26">
+        <v>111.3</v>
+      </c>
       <c r="F93" s="7"/>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>114.8</v>
       </c>
       <c r="C94" s="26">
         <v>114</v>
       </c>
       <c r="D94" s="26">
         <v>113.1</v>
       </c>
-      <c r="E94" s="7"/>
+      <c r="E94" s="26">
+        <v>112.4</v>
+      </c>
       <c r="F94" s="7"/>
       <c r="G94" s="18"/>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.8</v>
       </c>
       <c r="C95" s="26">
         <v>113.1</v>
       </c>
       <c r="D95" s="26">
         <v>113.1</v>
       </c>
-      <c r="E95" s="7"/>
+      <c r="E95" s="26">
+        <v>113.1</v>
+      </c>
       <c r="F95" s="7"/>
       <c r="G95" s="18"/>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.6</v>
       </c>
       <c r="D96" s="27">
         <v>110.9</v>
       </c>
-      <c r="E96" s="12"/>
+      <c r="E96" s="27">
+        <v>110.6</v>
+      </c>
       <c r="F96" s="12"/>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
@@ -5292,511 +5633,553 @@
       </c>
       <c r="K3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.2</v>
       </c>
       <c r="C4" s="26">
         <v>100.9</v>
       </c>
       <c r="D4" s="26">
         <v>100.5</v>
       </c>
-      <c r="E4" s="8"/>
+      <c r="E4" s="8">
+        <v>100.9</v>
+      </c>
       <c r="F4" s="8"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.2</v>
       </c>
       <c r="C5" s="26">
         <v>100.7</v>
       </c>
       <c r="D5" s="26">
         <v>100.4</v>
       </c>
-      <c r="E5" s="8"/>
+      <c r="E5" s="8">
+        <v>100.9</v>
+      </c>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.9</v>
       </c>
       <c r="D6" s="26">
         <v>100.6</v>
       </c>
-      <c r="E6" s="8"/>
+      <c r="E6" s="8">
+        <v>101.3</v>
+      </c>
       <c r="F6" s="8"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.1</v>
       </c>
       <c r="C7" s="26">
         <v>100.7</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
-      <c r="E7" s="8"/>
+      <c r="E7" s="8">
+        <v>100.6</v>
+      </c>
       <c r="F7" s="8"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.7</v>
       </c>
       <c r="C8" s="26">
         <v>100.8</v>
       </c>
       <c r="D8" s="26">
         <v>100.2</v>
       </c>
-      <c r="E8" s="8"/>
+      <c r="E8" s="8">
+        <v>100.6</v>
+      </c>
       <c r="F8" s="8"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101</v>
       </c>
       <c r="D9" s="26">
         <v>100.6</v>
       </c>
-      <c r="E9" s="8"/>
+      <c r="E9" s="8">
+        <v>101.1</v>
+      </c>
       <c r="F9" s="8"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>100.9</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.9</v>
       </c>
-      <c r="E10" s="8"/>
+      <c r="E10" s="8">
+        <v>100.8</v>
+      </c>
       <c r="F10" s="8"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101.6</v>
       </c>
       <c r="C11" s="26">
         <v>100.8</v>
       </c>
       <c r="D11" s="26">
         <v>100.7</v>
       </c>
-      <c r="E11" s="8"/>
+      <c r="E11" s="8">
+        <v>100.7</v>
+      </c>
       <c r="F11" s="8"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>100.8</v>
       </c>
       <c r="C12" s="26">
         <v>100.4</v>
       </c>
       <c r="D12" s="26">
         <v>100.9</v>
       </c>
-      <c r="E12" s="8"/>
+      <c r="E12" s="8">
+        <v>101.1</v>
+      </c>
       <c r="F12" s="8"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>100.7</v>
       </c>
       <c r="D13" s="26">
         <v>100.7</v>
       </c>
-      <c r="E13" s="8"/>
+      <c r="E13" s="8">
+        <v>101</v>
+      </c>
       <c r="F13" s="8"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>100.8</v>
       </c>
       <c r="D14" s="26">
         <v>100.6</v>
       </c>
-      <c r="E14" s="8"/>
+      <c r="E14" s="8">
+        <v>101.5</v>
+      </c>
       <c r="F14" s="8"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101</v>
       </c>
       <c r="D15" s="26">
         <v>100.5</v>
       </c>
-      <c r="E15" s="8"/>
+      <c r="E15" s="8">
+        <v>100.7</v>
+      </c>
       <c r="F15" s="8"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.2</v>
       </c>
       <c r="D16" s="26">
         <v>100.3</v>
       </c>
-      <c r="E16" s="8"/>
+      <c r="E16" s="8">
+        <v>100.7</v>
+      </c>
       <c r="F16" s="8"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.7</v>
       </c>
       <c r="C17" s="26">
         <v>100.5</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
-      <c r="E17" s="8"/>
+      <c r="E17" s="8">
+        <v>101.1</v>
+      </c>
       <c r="F17" s="8"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101.6</v>
       </c>
       <c r="C18" s="26">
         <v>101</v>
       </c>
       <c r="D18" s="26">
         <v>100.7</v>
       </c>
-      <c r="E18" s="8"/>
+      <c r="E18" s="8">
+        <v>101.2</v>
+      </c>
       <c r="F18" s="8"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101</v>
       </c>
       <c r="C19" s="26">
         <v>100.8</v>
       </c>
       <c r="D19" s="26">
         <v>100.7</v>
       </c>
-      <c r="E19" s="8"/>
+      <c r="E19" s="8">
+        <v>100.7</v>
+      </c>
       <c r="F19" s="8"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.3</v>
       </c>
       <c r="C20" s="26">
         <v>100.9</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
-      <c r="E20" s="8"/>
+      <c r="E20" s="8">
+        <v>101.5</v>
+      </c>
       <c r="F20" s="8"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" ht="21" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.4</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
-      <c r="E21" s="8"/>
+      <c r="E21" s="8">
+        <v>100.6</v>
+      </c>
       <c r="F21" s="8"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.6</v>
       </c>
       <c r="C22" s="26">
         <v>101</v>
       </c>
       <c r="D22" s="26">
         <v>100.1</v>
       </c>
-      <c r="E22" s="8"/>
+      <c r="E22" s="8">
+        <v>101.1</v>
+      </c>
       <c r="F22" s="8"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>101.1</v>
       </c>
       <c r="C23" s="26">
         <v>100.6</v>
       </c>
       <c r="D23" s="26">
         <v>100.3</v>
       </c>
-      <c r="E23" s="8"/>
+      <c r="E23" s="8">
+        <v>101</v>
+      </c>
       <c r="F23" s="8"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.8</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.6</v>
       </c>
-      <c r="E24" s="13"/>
+      <c r="E24" s="13">
+        <v>100.6</v>
+      </c>
       <c r="F24" s="13"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
@@ -5847,511 +6230,553 @@
       </c>
       <c r="K27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.2</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
-      <c r="E28" s="8"/>
+      <c r="E28" s="8">
+        <v>103.6</v>
+      </c>
       <c r="F28" s="8"/>
       <c r="G28" s="19"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.2</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.3</v>
       </c>
-      <c r="E29" s="8"/>
+      <c r="E29" s="8">
+        <v>103.2</v>
+      </c>
       <c r="F29" s="8"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.6</v>
       </c>
       <c r="D30" s="26">
         <v>103.2</v>
       </c>
-      <c r="E30" s="8"/>
+      <c r="E30" s="8">
+        <v>104.6</v>
+      </c>
       <c r="F30" s="8"/>
       <c r="G30" s="18"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.1</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.8</v>
       </c>
-      <c r="E31" s="8"/>
+      <c r="E31" s="8">
+        <v>103.3</v>
+      </c>
       <c r="F31" s="8"/>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.5</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
-      <c r="E32" s="8"/>
+      <c r="E32" s="8">
+        <v>103.2</v>
+      </c>
       <c r="F32" s="8"/>
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.5</v>
       </c>
-      <c r="E33" s="8"/>
+      <c r="E33" s="8">
+        <v>103.6</v>
+      </c>
       <c r="F33" s="8"/>
       <c r="G33" s="18"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>100.9</v>
       </c>
       <c r="C34" s="26">
         <v>101.9</v>
       </c>
       <c r="D34" s="26">
         <v>102.8</v>
       </c>
-      <c r="E34" s="8"/>
+      <c r="E34" s="8">
+        <v>103.6</v>
+      </c>
       <c r="F34" s="8"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101.6</v>
       </c>
       <c r="C35" s="26">
         <v>102.4</v>
       </c>
       <c r="D35" s="26">
         <v>103.2</v>
       </c>
-      <c r="E35" s="8"/>
+      <c r="E35" s="8">
+        <v>104</v>
+      </c>
       <c r="F35" s="8"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>100.8</v>
       </c>
       <c r="C36" s="26">
         <v>101.2</v>
       </c>
       <c r="D36" s="26">
         <v>102.1</v>
       </c>
-      <c r="E36" s="8"/>
+      <c r="E36" s="8">
+        <v>103.2</v>
+      </c>
       <c r="F36" s="8"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>101.7</v>
       </c>
       <c r="D37" s="26">
         <v>102.5</v>
       </c>
-      <c r="E37" s="8"/>
+      <c r="E37" s="8">
+        <v>103.5</v>
+      </c>
       <c r="F37" s="8"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>101.6</v>
       </c>
       <c r="D38" s="26">
         <v>102.1</v>
       </c>
-      <c r="E38" s="8"/>
+      <c r="E38" s="8">
+        <v>103.6</v>
+      </c>
       <c r="F38" s="8"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102</v>
       </c>
       <c r="D39" s="26">
         <v>102.4</v>
       </c>
-      <c r="E39" s="8"/>
+      <c r="E39" s="8">
+        <v>103.2</v>
+      </c>
       <c r="F39" s="8"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.6</v>
       </c>
-      <c r="E40" s="8"/>
+      <c r="E40" s="8">
+        <v>103.3</v>
+      </c>
       <c r="F40" s="8"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.7</v>
       </c>
       <c r="C41" s="26">
         <v>102.2</v>
       </c>
       <c r="D41" s="26">
         <v>102.2</v>
       </c>
-      <c r="E41" s="8"/>
+      <c r="E41" s="8">
+        <v>103.4</v>
+      </c>
       <c r="F41" s="8"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101.6</v>
       </c>
       <c r="C42" s="26">
         <v>102.6</v>
       </c>
       <c r="D42" s="26">
         <v>103.3</v>
       </c>
-      <c r="E42" s="8"/>
+      <c r="E42" s="8">
+        <v>104.6</v>
+      </c>
       <c r="F42" s="8"/>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101</v>
       </c>
       <c r="C43" s="26">
         <v>101.9</v>
       </c>
       <c r="D43" s="26">
         <v>102.6</v>
       </c>
-      <c r="E43" s="8"/>
+      <c r="E43" s="8">
+        <v>103.3</v>
+      </c>
       <c r="F43" s="8"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.3</v>
       </c>
       <c r="C44" s="26">
         <v>102.2</v>
       </c>
       <c r="D44" s="26">
         <v>102.6</v>
       </c>
-      <c r="E44" s="8"/>
+      <c r="E44" s="8">
+        <v>104.2</v>
+      </c>
       <c r="F44" s="8"/>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.4</v>
       </c>
       <c r="C45" s="26">
         <v>102.6</v>
       </c>
       <c r="D45" s="26">
         <v>103.4</v>
       </c>
-      <c r="E45" s="8"/>
+      <c r="E45" s="8">
+        <v>104.1</v>
+      </c>
       <c r="F45" s="8"/>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.6</v>
       </c>
       <c r="C46" s="26">
         <v>102.6</v>
       </c>
       <c r="D46" s="26">
         <v>102.7</v>
       </c>
-      <c r="E46" s="8"/>
+      <c r="E46" s="8">
+        <v>103.8</v>
+      </c>
       <c r="F46" s="8"/>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>101.1</v>
       </c>
       <c r="C47" s="26">
         <v>101.6</v>
       </c>
       <c r="D47" s="26">
         <v>102</v>
       </c>
-      <c r="E47" s="8"/>
+      <c r="E47" s="8">
+        <v>103</v>
+      </c>
       <c r="F47" s="8"/>
       <c r="G47" s="18"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.8</v>
       </c>
       <c r="C48" s="27">
         <v>102</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
-      <c r="E48" s="13"/>
+      <c r="E48" s="13">
+        <v>103.2</v>
+      </c>
       <c r="F48" s="13"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
@@ -6387,511 +6812,553 @@
       </c>
       <c r="K51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>111.7</v>
       </c>
       <c r="C52" s="26">
         <v>111.6</v>
       </c>
       <c r="D52" s="26">
         <v>111.3</v>
       </c>
-      <c r="E52" s="8"/>
+      <c r="E52" s="8">
+        <v>111.7</v>
+      </c>
       <c r="F52" s="8"/>
       <c r="G52" s="19"/>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>112.9</v>
       </c>
       <c r="C53" s="26">
         <v>112.7</v>
       </c>
       <c r="D53" s="26">
         <v>112.3</v>
       </c>
-      <c r="E53" s="8"/>
+      <c r="E53" s="8">
+        <v>112.7</v>
+      </c>
       <c r="F53" s="8"/>
       <c r="G53" s="18"/>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.4</v>
       </c>
       <c r="C54" s="26">
         <v>114.4</v>
       </c>
       <c r="D54" s="26">
         <v>114.1</v>
       </c>
-      <c r="E54" s="8"/>
+      <c r="E54" s="8">
+        <v>115</v>
+      </c>
       <c r="F54" s="8"/>
       <c r="G54" s="18"/>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>113</v>
       </c>
       <c r="C55" s="26">
         <v>112.6</v>
       </c>
       <c r="D55" s="26">
         <v>112.9</v>
       </c>
-      <c r="E55" s="8"/>
+      <c r="E55" s="8">
+        <v>112.7</v>
+      </c>
       <c r="F55" s="8"/>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.9</v>
       </c>
       <c r="C56" s="26">
         <v>113.2</v>
       </c>
       <c r="D56" s="26">
         <v>113</v>
       </c>
-      <c r="E56" s="8"/>
+      <c r="E56" s="8">
+        <v>112.8</v>
+      </c>
       <c r="F56" s="8"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>110.3</v>
       </c>
       <c r="C57" s="26">
         <v>110.2</v>
       </c>
       <c r="D57" s="26">
         <v>109.8</v>
       </c>
-      <c r="E57" s="8"/>
+      <c r="E57" s="8">
+        <v>110.3</v>
+      </c>
       <c r="F57" s="8"/>
       <c r="G57" s="18"/>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>108</v>
       </c>
       <c r="C58" s="26">
         <v>108.2</v>
       </c>
       <c r="D58" s="26">
         <v>108.5</v>
       </c>
-      <c r="E58" s="8"/>
+      <c r="E58" s="8">
+        <v>108.9</v>
+      </c>
       <c r="F58" s="8"/>
       <c r="G58" s="18"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.4</v>
       </c>
       <c r="C59" s="26">
         <v>111.6</v>
       </c>
       <c r="D59" s="26">
         <v>111.5</v>
       </c>
-      <c r="E59" s="8"/>
+      <c r="E59" s="8">
+        <v>111.9</v>
+      </c>
       <c r="F59" s="8"/>
       <c r="G59" s="18"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>113.1</v>
       </c>
       <c r="C60" s="26">
         <v>112.3</v>
       </c>
       <c r="D60" s="26">
         <v>112.7</v>
       </c>
-      <c r="E60" s="8"/>
+      <c r="E60" s="8">
+        <v>112.9</v>
+      </c>
       <c r="F60" s="8"/>
       <c r="G60" s="18"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>111.6</v>
       </c>
       <c r="C61" s="26">
         <v>110.9</v>
       </c>
       <c r="D61" s="26">
         <v>110.4</v>
       </c>
-      <c r="E61" s="8"/>
+      <c r="E61" s="8">
+        <v>110.9</v>
+      </c>
       <c r="F61" s="8"/>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>110.5</v>
       </c>
       <c r="C62" s="26">
         <v>110.4</v>
       </c>
       <c r="D62" s="26">
         <v>110.2</v>
       </c>
-      <c r="E62" s="8"/>
+      <c r="E62" s="8">
+        <v>111.2</v>
+      </c>
       <c r="F62" s="8"/>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.1</v>
       </c>
       <c r="C63" s="26">
         <v>111.6</v>
       </c>
       <c r="D63" s="26">
         <v>111</v>
       </c>
-      <c r="E63" s="8"/>
+      <c r="E63" s="8">
+        <v>110.6</v>
+      </c>
       <c r="F63" s="8"/>
       <c r="G63" s="18"/>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.4</v>
       </c>
       <c r="C64" s="26">
         <v>111</v>
       </c>
       <c r="D64" s="26">
         <v>111.1</v>
       </c>
-      <c r="E64" s="8"/>
+      <c r="E64" s="8">
+        <v>111.8</v>
+      </c>
       <c r="F64" s="8"/>
       <c r="G64" s="18"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>112.1</v>
       </c>
       <c r="C65" s="26">
         <v>111.6</v>
       </c>
       <c r="D65" s="26">
         <v>110.7</v>
       </c>
-      <c r="E65" s="8"/>
+      <c r="E65" s="8">
+        <v>111.3</v>
+      </c>
       <c r="F65" s="8"/>
       <c r="G65" s="18"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>112.1</v>
       </c>
       <c r="C66" s="26">
         <v>112</v>
       </c>
       <c r="D66" s="26">
         <v>111.8</v>
       </c>
-      <c r="E66" s="8"/>
+      <c r="E66" s="8">
+        <v>112.6</v>
+      </c>
       <c r="F66" s="8"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113.3</v>
       </c>
       <c r="C67" s="26">
         <v>112.6</v>
       </c>
       <c r="D67" s="26">
         <v>112</v>
       </c>
-      <c r="E67" s="8"/>
+      <c r="E67" s="8">
+        <v>112.3</v>
+      </c>
       <c r="F67" s="8"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>112.5</v>
       </c>
       <c r="C68" s="26">
         <v>112.5</v>
       </c>
       <c r="D68" s="26">
         <v>111.7</v>
       </c>
-      <c r="E68" s="8"/>
+      <c r="E68" s="8">
+        <v>112.7</v>
+      </c>
       <c r="F68" s="8"/>
       <c r="G68" s="18"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="18" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>113</v>
       </c>
       <c r="C69" s="26">
         <v>113.4</v>
       </c>
       <c r="D69" s="26">
         <v>113.3</v>
       </c>
-      <c r="E69" s="8"/>
+      <c r="E69" s="8">
+        <v>113.5</v>
+      </c>
       <c r="F69" s="8"/>
       <c r="G69" s="18"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>112.1</v>
       </c>
       <c r="C70" s="26">
         <v>112.1</v>
       </c>
       <c r="D70" s="26">
         <v>111.1</v>
       </c>
-      <c r="E70" s="8"/>
+      <c r="E70" s="8">
+        <v>111.4</v>
+      </c>
       <c r="F70" s="8"/>
       <c r="G70" s="18"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>109.3</v>
       </c>
       <c r="C71" s="26">
         <v>109.1</v>
       </c>
       <c r="D71" s="26">
         <v>108.6</v>
       </c>
-      <c r="E71" s="8"/>
+      <c r="E71" s="8">
+        <v>109.2</v>
+      </c>
       <c r="F71" s="8"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>112.8</v>
       </c>
       <c r="D72" s="27">
         <v>112.9</v>
       </c>
-      <c r="E72" s="13"/>
+      <c r="E72" s="13">
+        <v>113</v>
+      </c>
       <c r="F72" s="13"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="8"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
@@ -6942,511 +7409,553 @@
       </c>
       <c r="K75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>111.7</v>
       </c>
       <c r="C76" s="26">
         <v>111.6</v>
       </c>
       <c r="D76" s="26">
         <v>111.5</v>
       </c>
-      <c r="E76" s="8"/>
+      <c r="E76" s="26">
+        <v>111.6</v>
+      </c>
       <c r="F76" s="8"/>
       <c r="G76" s="18"/>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>112.9</v>
       </c>
       <c r="C77" s="26">
         <v>112.8</v>
       </c>
       <c r="D77" s="26">
         <v>112.6</v>
       </c>
-      <c r="E77" s="8"/>
+      <c r="E77" s="26">
+        <v>112.7</v>
+      </c>
       <c r="F77" s="8"/>
       <c r="G77" s="18"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.4</v>
       </c>
       <c r="C78" s="26">
         <v>113.9</v>
       </c>
       <c r="D78" s="26">
         <v>114</v>
       </c>
-      <c r="E78" s="8"/>
+      <c r="E78" s="26">
+        <v>114.2</v>
+      </c>
       <c r="F78" s="8"/>
       <c r="G78" s="18"/>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>113</v>
       </c>
       <c r="C79" s="26">
         <v>112.8</v>
       </c>
       <c r="D79" s="26">
         <v>112.8</v>
       </c>
-      <c r="E79" s="8"/>
+      <c r="E79" s="26">
+        <v>112.8</v>
+      </c>
       <c r="F79" s="8"/>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>113</v>
       </c>
-      <c r="E80" s="8"/>
+      <c r="E80" s="26">
+        <v>113</v>
+      </c>
       <c r="F80" s="8"/>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>110.3</v>
       </c>
       <c r="C81" s="26">
         <v>110.3</v>
       </c>
       <c r="D81" s="26">
         <v>110.1</v>
       </c>
-      <c r="E81" s="8"/>
+      <c r="E81" s="26">
+        <v>110.2</v>
+      </c>
       <c r="F81" s="8"/>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>108</v>
       </c>
       <c r="C82" s="26">
         <v>108.1</v>
       </c>
       <c r="D82" s="26">
         <v>108.2</v>
       </c>
-      <c r="E82" s="8"/>
+      <c r="E82" s="26">
+        <v>108.4</v>
+      </c>
       <c r="F82" s="8"/>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.4</v>
       </c>
       <c r="C83" s="26">
         <v>111.5</v>
       </c>
       <c r="D83" s="26">
         <v>111.5</v>
       </c>
-      <c r="E83" s="8"/>
+      <c r="E83" s="26">
+        <v>111.6</v>
+      </c>
       <c r="F83" s="8"/>
       <c r="G83" s="18"/>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>113.1</v>
       </c>
       <c r="C84" s="26">
         <v>112.7</v>
       </c>
       <c r="D84" s="26">
         <v>112.7</v>
       </c>
-      <c r="E84" s="8"/>
+      <c r="E84" s="26">
+        <v>112.7</v>
+      </c>
       <c r="F84" s="8"/>
       <c r="G84" s="18"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>111.6</v>
       </c>
       <c r="C85" s="26">
         <v>111.3</v>
       </c>
       <c r="D85" s="26">
         <v>111</v>
       </c>
-      <c r="E85" s="8"/>
+      <c r="E85" s="26">
+        <v>110.9</v>
+      </c>
       <c r="F85" s="8"/>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>110.5</v>
       </c>
       <c r="C86" s="26">
         <v>110.4</v>
       </c>
       <c r="D86" s="26">
         <v>110.3</v>
       </c>
-      <c r="E86" s="8"/>
+      <c r="E86" s="26">
+        <v>110.6</v>
+      </c>
       <c r="F86" s="8"/>
       <c r="G86" s="18"/>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.1</v>
       </c>
       <c r="C87" s="26">
         <v>111.3</v>
       </c>
       <c r="D87" s="26">
         <v>111.2</v>
       </c>
-      <c r="E87" s="8"/>
+      <c r="E87" s="26">
+        <v>111.1</v>
+      </c>
       <c r="F87" s="8"/>
       <c r="G87" s="18"/>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.4</v>
       </c>
       <c r="C88" s="26">
         <v>111.7</v>
       </c>
       <c r="D88" s="26">
         <v>111.5</v>
       </c>
-      <c r="E88" s="8"/>
+      <c r="E88" s="26">
+        <v>111.6</v>
+      </c>
       <c r="F88" s="8"/>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>112.1</v>
       </c>
       <c r="C89" s="26">
         <v>111.8</v>
       </c>
       <c r="D89" s="26">
         <v>111.4</v>
       </c>
-      <c r="E89" s="8"/>
+      <c r="E89" s="26">
+        <v>111.4</v>
+      </c>
       <c r="F89" s="8"/>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>112.1</v>
       </c>
       <c r="C90" s="26">
         <v>112</v>
       </c>
       <c r="D90" s="26">
         <v>112</v>
       </c>
-      <c r="E90" s="8"/>
+      <c r="E90" s="26">
+        <v>112.1</v>
+      </c>
       <c r="F90" s="8"/>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113.3</v>
       </c>
       <c r="C91" s="26">
         <v>113</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
-      <c r="E91" s="8"/>
+      <c r="E91" s="26">
+        <v>112.5</v>
+      </c>
       <c r="F91" s="8"/>
       <c r="G91" s="18"/>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>112.5</v>
       </c>
       <c r="C92" s="26">
         <v>112.5</v>
       </c>
       <c r="D92" s="26">
         <v>112.2</v>
       </c>
-      <c r="E92" s="8"/>
+      <c r="E92" s="26">
+        <v>112.4</v>
+      </c>
       <c r="F92" s="8"/>
       <c r="G92" s="18"/>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>113</v>
       </c>
       <c r="C93" s="26">
         <v>113.2</v>
       </c>
       <c r="D93" s="26">
         <v>113.3</v>
       </c>
-      <c r="E93" s="8"/>
+      <c r="E93" s="26">
+        <v>113.3</v>
+      </c>
       <c r="F93" s="8"/>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>112.1</v>
       </c>
       <c r="C94" s="26">
         <v>112.1</v>
       </c>
       <c r="D94" s="26">
         <v>111.8</v>
       </c>
-      <c r="E94" s="8"/>
+      <c r="E94" s="26">
+        <v>111.7</v>
+      </c>
       <c r="F94" s="8"/>
       <c r="G94" s="18"/>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>109.3</v>
       </c>
       <c r="C95" s="26">
         <v>109.2</v>
       </c>
       <c r="D95" s="26">
         <v>109</v>
       </c>
-      <c r="E95" s="8"/>
+      <c r="E95" s="26">
+        <v>109</v>
+      </c>
       <c r="F95" s="8"/>
       <c r="G95" s="18"/>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>112.4</v>
       </c>
       <c r="D96" s="27">
         <v>112.6</v>
       </c>
-      <c r="E96" s="13"/>
+      <c r="E96" s="27">
+        <v>112.7</v>
+      </c>
       <c r="F96" s="13"/>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
@@ -7530,511 +8039,553 @@
       </c>
       <c r="K3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.1</v>
       </c>
       <c r="C4" s="26">
         <v>101</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
-      <c r="E4" s="6"/>
+      <c r="E4" s="6">
+        <v>100.9</v>
+      </c>
       <c r="F4" s="6"/>
       <c r="G4" s="8"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.1</v>
       </c>
       <c r="C5" s="26">
         <v>100.8</v>
       </c>
       <c r="D5" s="26">
         <v>100.6</v>
       </c>
-      <c r="E5" s="6"/>
+      <c r="E5" s="6">
+        <v>100.8</v>
+      </c>
       <c r="F5" s="6"/>
       <c r="G5" s="8"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.6</v>
       </c>
       <c r="C6" s="26">
         <v>100.8</v>
       </c>
       <c r="D6" s="26">
         <v>100.3</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>101.2</v>
+      </c>
       <c r="F6" s="6"/>
       <c r="G6" s="8"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.9</v>
       </c>
       <c r="C7" s="26">
         <v>100.4</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>100.3</v>
+      </c>
       <c r="F7" s="6"/>
       <c r="G7" s="8"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>102.1</v>
       </c>
       <c r="C8" s="26">
         <v>100.7</v>
       </c>
       <c r="D8" s="26">
         <v>100.5</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="6">
+        <v>101.3</v>
+      </c>
       <c r="F8" s="6"/>
       <c r="G8" s="8"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>101.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>101.6</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="6">
+        <v>100.5</v>
+      </c>
       <c r="F9" s="6"/>
       <c r="G9" s="8"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>102.5</v>
       </c>
       <c r="C10" s="26">
         <v>101.3</v>
       </c>
       <c r="D10" s="26">
         <v>100.3</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="6">
+        <v>101.1</v>
+      </c>
       <c r="F10" s="6"/>
       <c r="G10" s="8"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.3</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="6">
+        <v>100.6</v>
+      </c>
       <c r="F11" s="6"/>
       <c r="G11" s="8"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>101</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="6">
+        <v>100.4</v>
+      </c>
       <c r="F12" s="6"/>
       <c r="G12" s="8"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.6</v>
       </c>
       <c r="C13" s="26">
         <v>101.3</v>
       </c>
       <c r="D13" s="26">
         <v>100</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="6">
+        <v>100.4</v>
+      </c>
       <c r="F13" s="6"/>
       <c r="G13" s="8"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>101</v>
       </c>
       <c r="C14" s="26">
         <v>101.1</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="6">
+        <v>100.6</v>
+      </c>
       <c r="F14" s="6"/>
       <c r="G14" s="8"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.8</v>
       </c>
       <c r="C15" s="26">
         <v>100.5</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="6">
+        <v>102.1</v>
+      </c>
       <c r="F15" s="6"/>
       <c r="G15" s="8"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>100.9</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.5</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="6">
+        <v>100.3</v>
+      </c>
       <c r="F16" s="6"/>
       <c r="G16" s="8"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.3</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>101.2</v>
+      </c>
       <c r="F17" s="6"/>
       <c r="G17" s="8"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.9</v>
       </c>
       <c r="C18" s="26">
         <v>101.1</v>
       </c>
       <c r="D18" s="26">
         <v>100.8</v>
       </c>
-      <c r="E18" s="6"/>
+      <c r="E18" s="6">
+        <v>101.2</v>
+      </c>
       <c r="F18" s="6"/>
       <c r="G18" s="8"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.5</v>
       </c>
       <c r="C19" s="26">
         <v>102.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.9</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="6">
+        <v>100.6</v>
+      </c>
       <c r="F19" s="6"/>
       <c r="G19" s="8"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>100.8</v>
       </c>
       <c r="C20" s="26">
         <v>100.7</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
-      <c r="E20" s="6"/>
+      <c r="E20" s="6">
+        <v>101.1</v>
+      </c>
       <c r="F20" s="6"/>
       <c r="G20" s="8"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="18.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.2</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.6</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>100.6</v>
+      </c>
       <c r="F21" s="6"/>
       <c r="G21" s="8"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.8</v>
       </c>
       <c r="C22" s="26">
         <v>100.5</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="6">
+        <v>100.6</v>
+      </c>
       <c r="F22" s="6"/>
       <c r="G22" s="8"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.7</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
-      <c r="E23" s="6"/>
+      <c r="E23" s="6">
+        <v>101</v>
+      </c>
       <c r="F23" s="6"/>
       <c r="G23" s="8"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101.5</v>
       </c>
       <c r="C24" s="27">
         <v>100.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.1</v>
       </c>
-      <c r="E24" s="11"/>
+      <c r="E24" s="11">
+        <v>101.6</v>
+      </c>
       <c r="F24" s="11"/>
       <c r="G24" s="13"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="16"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
@@ -8085,511 +8636,553 @@
       </c>
       <c r="K27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.1</v>
       </c>
       <c r="C28" s="26">
         <v>102</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
-      <c r="E28" s="19"/>
+      <c r="E28" s="19">
+        <v>103.5</v>
+      </c>
       <c r="F28" s="19"/>
       <c r="G28" s="8"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.1</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.5</v>
       </c>
-      <c r="E29" s="18"/>
+      <c r="E29" s="18">
+        <v>103.4</v>
+      </c>
       <c r="F29" s="18"/>
       <c r="G29" s="8"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.6</v>
       </c>
       <c r="C30" s="26">
         <v>101.4</v>
       </c>
       <c r="D30" s="26">
         <v>101.7</v>
       </c>
-      <c r="E30" s="18"/>
+      <c r="E30" s="18">
+        <v>103</v>
+      </c>
       <c r="F30" s="18"/>
       <c r="G30" s="8"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.9</v>
       </c>
       <c r="C31" s="26">
         <v>102.2</v>
       </c>
       <c r="D31" s="26">
         <v>103.2</v>
       </c>
-      <c r="E31" s="18"/>
+      <c r="E31" s="18">
+        <v>103.5</v>
+      </c>
       <c r="F31" s="18"/>
       <c r="G31" s="8"/>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>102.1</v>
       </c>
       <c r="C32" s="26">
         <v>102.9</v>
       </c>
       <c r="D32" s="26">
         <v>103.4</v>
       </c>
-      <c r="E32" s="18"/>
+      <c r="E32" s="18">
+        <v>104.7</v>
+      </c>
       <c r="F32" s="18"/>
       <c r="G32" s="8"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>101.5</v>
       </c>
       <c r="C33" s="26">
         <v>102.8</v>
       </c>
       <c r="D33" s="26">
         <v>104.5</v>
       </c>
-      <c r="E33" s="18"/>
+      <c r="E33" s="18">
+        <v>105</v>
+      </c>
       <c r="F33" s="18"/>
       <c r="G33" s="8"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>102.5</v>
       </c>
       <c r="C34" s="26">
         <v>103.8</v>
       </c>
       <c r="D34" s="26">
         <v>104.1</v>
       </c>
-      <c r="E34" s="18"/>
+      <c r="E34" s="18">
+        <v>105.3</v>
+      </c>
       <c r="F34" s="18"/>
       <c r="G34" s="8"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.8</v>
       </c>
-      <c r="E35" s="18"/>
+      <c r="E35" s="18">
+        <v>103.5</v>
+      </c>
       <c r="F35" s="18"/>
       <c r="G35" s="8"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
-      <c r="E36" s="18"/>
+      <c r="E36" s="18">
+        <v>103.5</v>
+      </c>
       <c r="F36" s="18"/>
       <c r="G36" s="8"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.6</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>101.9</v>
       </c>
-      <c r="E37" s="18"/>
+      <c r="E37" s="18">
+        <v>102.4</v>
+      </c>
       <c r="F37" s="18"/>
       <c r="G37" s="8"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>101</v>
       </c>
       <c r="C38" s="26">
         <v>102.1</v>
       </c>
       <c r="D38" s="26">
         <v>102.9</v>
       </c>
-      <c r="E38" s="18"/>
+      <c r="E38" s="18">
+        <v>103.5</v>
+      </c>
       <c r="F38" s="18"/>
       <c r="G38" s="8"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.8</v>
       </c>
       <c r="C39" s="26">
         <v>101.3</v>
       </c>
       <c r="D39" s="26">
         <v>102</v>
       </c>
-      <c r="E39" s="18"/>
+      <c r="E39" s="18">
+        <v>104.1</v>
+      </c>
       <c r="F39" s="18"/>
       <c r="G39" s="8"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>100.9</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.8</v>
       </c>
-      <c r="E40" s="18"/>
+      <c r="E40" s="18">
+        <v>103.1</v>
+      </c>
       <c r="F40" s="18"/>
       <c r="G40" s="8"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="26">
         <v>101.2</v>
       </c>
-      <c r="E41" s="18"/>
+      <c r="E41" s="18">
+        <v>102.5</v>
+      </c>
       <c r="F41" s="18"/>
       <c r="G41" s="8"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.9</v>
       </c>
       <c r="C42" s="26">
         <v>102</v>
       </c>
       <c r="D42" s="26">
         <v>102.8</v>
       </c>
-      <c r="E42" s="18"/>
+      <c r="E42" s="18">
+        <v>104</v>
+      </c>
       <c r="F42" s="18"/>
       <c r="G42" s="8"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.5</v>
       </c>
       <c r="C43" s="26">
         <v>103.9</v>
       </c>
       <c r="D43" s="26">
         <v>104.9</v>
       </c>
-      <c r="E43" s="18"/>
+      <c r="E43" s="18">
+        <v>105.5</v>
+      </c>
       <c r="F43" s="18"/>
       <c r="G43" s="8"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>100.8</v>
       </c>
       <c r="C44" s="26">
         <v>101.4</v>
       </c>
       <c r="D44" s="26">
         <v>101.8</v>
       </c>
-      <c r="E44" s="18"/>
+      <c r="E44" s="18">
+        <v>102.9</v>
+      </c>
       <c r="F44" s="18"/>
       <c r="G44" s="8"/>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.2</v>
       </c>
       <c r="C45" s="26">
         <v>102.4</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
-      <c r="E45" s="18"/>
+      <c r="E45" s="18">
+        <v>103.7</v>
+      </c>
       <c r="F45" s="18"/>
       <c r="G45" s="8"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.8</v>
       </c>
       <c r="C46" s="26">
         <v>101.3</v>
       </c>
       <c r="D46" s="26">
         <v>101.9</v>
       </c>
-      <c r="E46" s="18"/>
+      <c r="E46" s="18">
+        <v>102.6</v>
+      </c>
       <c r="F46" s="18"/>
       <c r="G46" s="8"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.7</v>
       </c>
       <c r="C47" s="26">
         <v>101.7</v>
       </c>
       <c r="D47" s="26">
         <v>102.5</v>
       </c>
-      <c r="E47" s="18"/>
+      <c r="E47" s="18">
+        <v>103.5</v>
+      </c>
       <c r="F47" s="18"/>
       <c r="G47" s="8"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101.5</v>
       </c>
       <c r="C48" s="27">
         <v>102.1</v>
       </c>
       <c r="D48" s="27">
         <v>102.2</v>
       </c>
-      <c r="E48" s="11"/>
+      <c r="E48" s="11">
+        <v>103.9</v>
+      </c>
       <c r="F48" s="11"/>
       <c r="G48" s="13"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
@@ -8625,511 +9218,553 @@
       </c>
       <c r="K51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112</v>
       </c>
       <c r="C52" s="26">
         <v>110.8</v>
       </c>
       <c r="D52" s="26">
         <v>110</v>
       </c>
-      <c r="E52" s="8"/>
+      <c r="E52" s="8">
+        <v>108.9</v>
+      </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>110.4</v>
       </c>
       <c r="C53" s="26">
         <v>111.1</v>
       </c>
       <c r="D53" s="26">
         <v>110.2</v>
       </c>
-      <c r="E53" s="8"/>
+      <c r="E53" s="8">
+        <v>109.4</v>
+      </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>111.1</v>
       </c>
       <c r="C54" s="26">
         <v>108.3</v>
       </c>
       <c r="D54" s="26">
         <v>106.8</v>
       </c>
-      <c r="E54" s="8"/>
+      <c r="E54" s="8">
+        <v>107.6</v>
+      </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.6</v>
       </c>
       <c r="C55" s="26">
         <v>110.4</v>
       </c>
       <c r="D55" s="26">
         <v>111</v>
       </c>
-      <c r="E55" s="8"/>
+      <c r="E55" s="8">
+        <v>110</v>
+      </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>113.9</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>112.1</v>
       </c>
-      <c r="E56" s="8"/>
+      <c r="E56" s="8">
+        <v>111.8</v>
+      </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>113.6</v>
       </c>
       <c r="C57" s="26">
         <v>114.7</v>
       </c>
       <c r="D57" s="26">
         <v>115.4</v>
       </c>
-      <c r="E57" s="8"/>
+      <c r="E57" s="8">
+        <v>115</v>
+      </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>113.4</v>
       </c>
       <c r="C58" s="26">
         <v>110.5</v>
       </c>
       <c r="D58" s="26">
         <v>110.5</v>
       </c>
-      <c r="E58" s="8"/>
+      <c r="E58" s="8">
+        <v>111.5</v>
+      </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.2</v>
       </c>
       <c r="C59" s="26">
         <v>110.5</v>
       </c>
       <c r="D59" s="26">
         <v>109.3</v>
       </c>
-      <c r="E59" s="8"/>
+      <c r="E59" s="8">
+        <v>108.8</v>
+      </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>111.4</v>
       </c>
       <c r="C60" s="26">
         <v>111</v>
       </c>
       <c r="D60" s="26">
         <v>110.9</v>
       </c>
-      <c r="E60" s="8"/>
+      <c r="E60" s="8">
+        <v>110.6</v>
+      </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>114</v>
       </c>
       <c r="C61" s="26">
         <v>113.4</v>
       </c>
       <c r="D61" s="26">
         <v>109.4</v>
       </c>
-      <c r="E61" s="8"/>
+      <c r="E61" s="8">
+        <v>107.7</v>
+      </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112.1</v>
       </c>
       <c r="C62" s="26">
         <v>110.5</v>
       </c>
       <c r="D62" s="26">
         <v>110.5</v>
       </c>
-      <c r="E62" s="8"/>
+      <c r="E62" s="8">
+        <v>109.8</v>
+      </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>109.6</v>
       </c>
       <c r="C63" s="26">
         <v>109.8</v>
       </c>
       <c r="D63" s="26">
         <v>109.9</v>
       </c>
-      <c r="E63" s="8"/>
+      <c r="E63" s="8">
+        <v>110</v>
+      </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>109</v>
       </c>
       <c r="C64" s="26">
         <v>108.9</v>
       </c>
       <c r="D64" s="26">
         <v>109.3</v>
       </c>
-      <c r="E64" s="8"/>
+      <c r="E64" s="8">
+        <v>106.7</v>
+      </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.1</v>
       </c>
       <c r="C65" s="26">
         <v>113</v>
       </c>
       <c r="D65" s="26">
         <v>112.9</v>
       </c>
-      <c r="E65" s="8"/>
+      <c r="E65" s="8">
+        <v>112.7</v>
+      </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>116.9</v>
       </c>
       <c r="C66" s="26">
         <v>115.5</v>
       </c>
       <c r="D66" s="26">
         <v>115.9</v>
       </c>
-      <c r="E66" s="8"/>
+      <c r="E66" s="8">
+        <v>116</v>
+      </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.1</v>
       </c>
       <c r="C67" s="26">
         <v>114.4</v>
       </c>
       <c r="D67" s="26">
         <v>115.2</v>
       </c>
-      <c r="E67" s="8"/>
+      <c r="E67" s="8">
+        <v>111.8</v>
+      </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>110.9</v>
       </c>
       <c r="C68" s="26">
         <v>111</v>
       </c>
       <c r="D68" s="26">
         <v>108.9</v>
       </c>
-      <c r="E68" s="8"/>
+      <c r="E68" s="8">
+        <v>109.3</v>
+      </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="21" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>110.7</v>
       </c>
       <c r="C69" s="26">
         <v>110.8</v>
       </c>
       <c r="D69" s="26">
         <v>108.4</v>
       </c>
-      <c r="E69" s="8"/>
+      <c r="E69" s="8">
+        <v>107.6</v>
+      </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>110</v>
       </c>
       <c r="C70" s="26">
         <v>106.2</v>
       </c>
       <c r="D70" s="26">
         <v>107</v>
       </c>
-      <c r="E70" s="8"/>
+      <c r="E70" s="8">
+        <v>106.4</v>
+      </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.6</v>
       </c>
       <c r="C71" s="26">
         <v>111.3</v>
       </c>
       <c r="D71" s="26">
         <v>109.5</v>
       </c>
-      <c r="E71" s="8"/>
+      <c r="E71" s="8">
+        <v>107.4</v>
+      </c>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>111.4</v>
       </c>
       <c r="C72" s="27">
         <v>111.2</v>
       </c>
       <c r="D72" s="27">
         <v>109.9</v>
       </c>
-      <c r="E72" s="13"/>
+      <c r="E72" s="13">
+        <v>108</v>
+      </c>
       <c r="F72" s="13"/>
       <c r="G72" s="13"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="16"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
@@ -9180,511 +9815,553 @@
       </c>
       <c r="K75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112</v>
       </c>
       <c r="C76" s="26">
         <v>111.4</v>
       </c>
       <c r="D76" s="26">
         <v>110.9</v>
       </c>
-      <c r="E76" s="8"/>
+      <c r="E76" s="26">
+        <v>110.4</v>
+      </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="6"/>
       <c r="I76" s="19"/>
       <c r="J76" s="19"/>
       <c r="K76" s="19"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>110.4</v>
       </c>
       <c r="C77" s="26">
         <v>110.8</v>
       </c>
       <c r="D77" s="26">
         <v>110.6</v>
       </c>
-      <c r="E77" s="8"/>
+      <c r="E77" s="26">
+        <v>110.3</v>
+      </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8"/>
       <c r="H77" s="6"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>111.1</v>
       </c>
       <c r="C78" s="26">
         <v>109.7</v>
       </c>
       <c r="D78" s="26">
         <v>108.7</v>
       </c>
-      <c r="E78" s="8"/>
+      <c r="E78" s="26">
+        <v>108.4</v>
+      </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="6"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.6</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.3</v>
       </c>
-      <c r="E79" s="8"/>
+      <c r="E79" s="26">
+        <v>111</v>
+      </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="6"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>113.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>112.7</v>
       </c>
-      <c r="E80" s="8"/>
+      <c r="E80" s="26">
+        <v>112.5</v>
+      </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="6"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>113.6</v>
       </c>
       <c r="C81" s="26">
         <v>114.1</v>
       </c>
       <c r="D81" s="26">
         <v>114.6</v>
       </c>
-      <c r="E81" s="8"/>
+      <c r="E81" s="26">
+        <v>114.7</v>
+      </c>
       <c r="F81" s="8"/>
       <c r="G81" s="8"/>
       <c r="H81" s="6"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>113.4</v>
       </c>
       <c r="C82" s="26">
         <v>111.9</v>
       </c>
       <c r="D82" s="26">
         <v>111.5</v>
       </c>
-      <c r="E82" s="8"/>
+      <c r="E82" s="26">
+        <v>111.5</v>
+      </c>
       <c r="F82" s="8"/>
       <c r="G82" s="8"/>
       <c r="H82" s="6"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.2</v>
       </c>
       <c r="C83" s="26">
         <v>110.9</v>
       </c>
       <c r="D83" s="26">
         <v>110.4</v>
       </c>
-      <c r="E83" s="8"/>
+      <c r="E83" s="26">
+        <v>109.9</v>
+      </c>
       <c r="F83" s="8"/>
       <c r="G83" s="8"/>
       <c r="H83" s="6"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>111.4</v>
       </c>
       <c r="C84" s="26">
         <v>111.2</v>
       </c>
       <c r="D84" s="26">
         <v>111.1</v>
       </c>
-      <c r="E84" s="8"/>
+      <c r="E84" s="26">
+        <v>111</v>
+      </c>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="6"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>114</v>
       </c>
       <c r="C85" s="26">
         <v>113.7</v>
       </c>
       <c r="D85" s="26">
         <v>112.2</v>
       </c>
-      <c r="E85" s="8"/>
+      <c r="E85" s="26">
+        <v>111</v>
+      </c>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="6"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112.1</v>
       </c>
       <c r="C86" s="26">
         <v>111.3</v>
       </c>
       <c r="D86" s="26">
         <v>111</v>
       </c>
-      <c r="E86" s="8"/>
+      <c r="E86" s="26">
+        <v>110.7</v>
+      </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="6"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>109.6</v>
       </c>
       <c r="C87" s="26">
         <v>109.7</v>
       </c>
       <c r="D87" s="26">
         <v>109.8</v>
       </c>
-      <c r="E87" s="8"/>
+      <c r="E87" s="26">
+        <v>109.8</v>
+      </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="6"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>109</v>
       </c>
       <c r="C88" s="26">
         <v>108.9</v>
       </c>
       <c r="D88" s="26">
         <v>109.1</v>
       </c>
-      <c r="E88" s="8"/>
+      <c r="E88" s="26">
+        <v>108.4</v>
+      </c>
       <c r="F88" s="8"/>
       <c r="G88" s="8"/>
       <c r="H88" s="6"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.1</v>
       </c>
       <c r="C89" s="26">
         <v>113.1</v>
       </c>
       <c r="D89" s="26">
         <v>113</v>
       </c>
-      <c r="E89" s="8"/>
+      <c r="E89" s="26">
+        <v>112.9</v>
+      </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="6"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>116.9</v>
       </c>
       <c r="C90" s="26">
         <v>116.2</v>
       </c>
       <c r="D90" s="26">
         <v>116.1</v>
       </c>
-      <c r="E90" s="8"/>
+      <c r="E90" s="26">
+        <v>116.1</v>
+      </c>
       <c r="F90" s="8"/>
       <c r="G90" s="8"/>
       <c r="H90" s="6"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.1</v>
       </c>
       <c r="C91" s="26">
         <v>113.3</v>
       </c>
       <c r="D91" s="26">
         <v>113.9</v>
       </c>
-      <c r="E91" s="8"/>
+      <c r="E91" s="26">
+        <v>113.4</v>
+      </c>
       <c r="F91" s="8"/>
       <c r="G91" s="8"/>
       <c r="H91" s="6"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>110.9</v>
       </c>
       <c r="C92" s="26">
         <v>111</v>
       </c>
       <c r="D92" s="26">
         <v>110.3</v>
       </c>
-      <c r="E92" s="8"/>
+      <c r="E92" s="26">
+        <v>110</v>
+      </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="6"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="20.25" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>110.7</v>
       </c>
       <c r="C93" s="26">
         <v>110.8</v>
       </c>
       <c r="D93" s="26">
         <v>110</v>
       </c>
-      <c r="E93" s="8"/>
+      <c r="E93" s="26">
+        <v>109.4</v>
+      </c>
       <c r="F93" s="8"/>
       <c r="G93" s="8"/>
       <c r="H93" s="6"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>110</v>
       </c>
       <c r="C94" s="26">
         <v>108.1</v>
       </c>
       <c r="D94" s="26">
         <v>107.7</v>
       </c>
-      <c r="E94" s="8"/>
+      <c r="E94" s="26">
+        <v>107.4</v>
+      </c>
       <c r="F94" s="8"/>
       <c r="G94" s="8"/>
       <c r="H94" s="6"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.6</v>
       </c>
       <c r="C95" s="26">
         <v>111.9</v>
       </c>
       <c r="D95" s="26">
         <v>111.1</v>
       </c>
-      <c r="E95" s="8"/>
+      <c r="E95" s="26">
+        <v>110.1</v>
+      </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8"/>
       <c r="H95" s="6"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>111.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.3</v>
       </c>
       <c r="D96" s="27">
         <v>110.8</v>
       </c>
-      <c r="E96" s="13"/>
+      <c r="E96" s="27">
+        <v>110.1</v>
+      </c>
       <c r="F96" s="13"/>
       <c r="G96" s="13"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>