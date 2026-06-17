--- v1 (2026-05-28)
+++ v2 (2026-06-17)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИНФЛ. ГЛ СТР ДИНАМИКА\2026\Апрель\Динамика 1 числа\Англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Май\Динамика 1 числа\Англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18270" windowHeight="12285"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13590" windowHeight="11940"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="42">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
@@ -148,53 +148,50 @@
     <t>by December of the previous year</t>
   </si>
   <si>
     <t>to the corresponding month of the previous year</t>
   </si>
   <si>
     <t>to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t xml:space="preserve">Наурыз </t>
   </si>
   <si>
     <t>Consumer price index in 2026</t>
   </si>
   <si>
     <t>Non-food price index in 2026</t>
   </si>
   <si>
     <t>Food price index in 2026</t>
   </si>
   <si>
     <t>Price index for paid services in 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>\</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -803,571 +800,613 @@
       </c>
       <c r="L3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101</v>
       </c>
       <c r="C4" s="26">
         <v>101.1</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
       <c r="E4" s="7">
         <v>100.8</v>
       </c>
-      <c r="F4" s="7"/>
+      <c r="F4" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="P4" s="24"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101</v>
       </c>
       <c r="C5" s="26">
         <v>101</v>
       </c>
       <c r="D5" s="26">
         <v>100.7</v>
       </c>
       <c r="E5" s="20">
         <v>100.7</v>
       </c>
-      <c r="F5" s="20"/>
+      <c r="F5" s="26">
+        <v>100.4</v>
+      </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="P5" s="25"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.6</v>
       </c>
       <c r="D6" s="26">
         <v>100.8</v>
       </c>
       <c r="E6" s="20">
         <v>101.1</v>
       </c>
-      <c r="F6" s="20"/>
+      <c r="F6" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="P6" s="25"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101</v>
       </c>
       <c r="C7" s="26">
         <v>100.8</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.4</v>
       </c>
-      <c r="F7" s="20"/>
+      <c r="F7" s="26">
+        <v>100.4</v>
+      </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="P7" s="25"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.3</v>
       </c>
       <c r="C8" s="26">
         <v>101.1</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
       <c r="E8" s="20">
         <v>100.8</v>
       </c>
-      <c r="F8" s="20"/>
+      <c r="F8" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="P8" s="25"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.8</v>
       </c>
       <c r="E9" s="20">
         <v>100.7</v>
       </c>
-      <c r="F9" s="20"/>
+      <c r="F9" s="26">
+        <v>101</v>
+      </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="P9" s="25"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.4</v>
       </c>
       <c r="C10" s="26">
         <v>101.1</v>
       </c>
       <c r="D10" s="26">
         <v>100.5</v>
       </c>
       <c r="E10" s="20">
         <v>101.1</v>
       </c>
-      <c r="F10" s="20"/>
+      <c r="F10" s="26">
+        <v>100.4</v>
+      </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.2</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="20">
         <v>100.8</v>
       </c>
-      <c r="F11" s="20"/>
+      <c r="F11" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="P11" s="25"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>100.8</v>
       </c>
       <c r="E12" s="20">
         <v>100.8</v>
       </c>
-      <c r="F12" s="20"/>
+      <c r="F12" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="P12" s="25"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.9</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.4</v>
       </c>
       <c r="E13" s="20">
         <v>100.7</v>
       </c>
-      <c r="F13" s="20"/>
+      <c r="F13" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="P13" s="25"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>101.2</v>
       </c>
       <c r="D14" s="26">
         <v>100.7</v>
       </c>
       <c r="E14" s="20">
         <v>100.8</v>
       </c>
-      <c r="F14" s="20"/>
+      <c r="F14" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="P14" s="25"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.9</v>
       </c>
       <c r="C15" s="26">
         <v>100.9</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
       <c r="E15" s="20">
         <v>101</v>
       </c>
-      <c r="F15" s="20"/>
+      <c r="F15" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="P15" s="25"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.7</v>
       </c>
       <c r="E16" s="20">
         <v>100.9</v>
       </c>
-      <c r="F16" s="20"/>
+      <c r="F16" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="P16" s="25"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.1</v>
       </c>
       <c r="C17" s="26">
         <v>100.6</v>
       </c>
       <c r="D17" s="26">
         <v>100.2</v>
       </c>
       <c r="E17" s="20">
         <v>100.9</v>
       </c>
-      <c r="F17" s="20"/>
+      <c r="F17" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="P17" s="25"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101</v>
       </c>
       <c r="C18" s="26">
         <v>101.3</v>
       </c>
       <c r="D18" s="26">
         <v>100.6</v>
       </c>
       <c r="E18" s="20">
         <v>101.1</v>
       </c>
-      <c r="F18" s="20"/>
+      <c r="F18" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="P18" s="25"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.1</v>
       </c>
       <c r="C19" s="26">
         <v>101.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.6</v>
       </c>
       <c r="E19" s="20">
         <v>100.8</v>
       </c>
-      <c r="F19" s="20"/>
+      <c r="F19" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="P19" s="25"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.4</v>
       </c>
       <c r="C20" s="26">
         <v>101.4</v>
       </c>
       <c r="D20" s="26">
         <v>101</v>
       </c>
       <c r="E20" s="20">
         <v>101</v>
       </c>
-      <c r="F20" s="20"/>
+      <c r="F20" s="26">
+        <v>101</v>
+      </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="P20" s="25"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.1</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
       <c r="E21" s="20">
         <v>100.8</v>
       </c>
-      <c r="F21" s="20"/>
+      <c r="F21" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="P21" s="25"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.1</v>
       </c>
       <c r="C22" s="26">
         <v>100.9</v>
       </c>
       <c r="D22" s="26">
         <v>100.5</v>
       </c>
       <c r="E22" s="20">
         <v>100.6</v>
       </c>
-      <c r="F22" s="20"/>
+      <c r="F22" s="26">
+        <v>100.9</v>
+      </c>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="P22" s="25"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.8</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
       <c r="E23" s="20">
         <v>100.9</v>
       </c>
-      <c r="F23" s="20"/>
+      <c r="F23" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="P23" s="25"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
       <c r="E24" s="12">
         <v>101.2</v>
       </c>
-      <c r="F24" s="12"/>
+      <c r="F24" s="27">
+        <v>100.3</v>
+      </c>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="P24" s="25"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:16">
@@ -1421,551 +1460,593 @@
       </c>
       <c r="L27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.7</v>
       </c>
       <c r="E28" s="21">
         <v>103.6</v>
       </c>
-      <c r="F28" s="7"/>
+      <c r="F28" s="26">
+        <v>104.3</v>
+      </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101</v>
       </c>
       <c r="C29" s="26">
         <v>102</v>
       </c>
       <c r="D29" s="26">
         <v>102.7</v>
       </c>
       <c r="E29" s="20">
         <v>103.4</v>
       </c>
-      <c r="F29" s="20"/>
+      <c r="F29" s="26">
+        <v>103.8</v>
+      </c>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.3</v>
       </c>
       <c r="D30" s="26">
         <v>103.1</v>
       </c>
       <c r="E30" s="20">
         <v>104.3</v>
       </c>
-      <c r="F30" s="20"/>
+      <c r="F30" s="26">
+        <v>104.8</v>
+      </c>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.7</v>
       </c>
       <c r="E31" s="20">
         <v>103.1</v>
       </c>
-      <c r="F31" s="20"/>
+      <c r="F31" s="26">
+        <v>103.6</v>
+      </c>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.3</v>
       </c>
       <c r="C32" s="26">
         <v>102.4</v>
       </c>
       <c r="D32" s="26">
         <v>102.8</v>
       </c>
       <c r="E32" s="20">
         <v>103.7</v>
       </c>
-      <c r="F32" s="20"/>
+      <c r="F32" s="26">
+        <v>104.2</v>
+      </c>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>102</v>
       </c>
       <c r="D33" s="26">
         <v>102.8</v>
       </c>
       <c r="E33" s="20">
         <v>103.5</v>
       </c>
-      <c r="F33" s="20"/>
+      <c r="F33" s="26">
+        <v>104.5</v>
+      </c>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.4</v>
       </c>
       <c r="C34" s="26">
         <v>102.5</v>
       </c>
       <c r="D34" s="26">
         <v>103</v>
       </c>
       <c r="E34" s="20">
         <v>104.2</v>
       </c>
-      <c r="F34" s="20"/>
+      <c r="F34" s="26">
+        <v>104.6</v>
+      </c>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.3</v>
       </c>
       <c r="D35" s="26">
         <v>102.9</v>
       </c>
       <c r="E35" s="20">
         <v>103.7</v>
       </c>
-      <c r="F35" s="20"/>
+      <c r="F35" s="26">
+        <v>104.2</v>
+      </c>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101</v>
       </c>
       <c r="C36" s="26">
         <v>101.9</v>
       </c>
       <c r="D36" s="26">
         <v>102.8</v>
       </c>
       <c r="E36" s="20">
         <v>103.6</v>
       </c>
-      <c r="F36" s="20"/>
+      <c r="F36" s="26">
+        <v>104.2</v>
+      </c>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.9</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>102.3</v>
       </c>
       <c r="E37" s="20">
         <v>103</v>
       </c>
-      <c r="F37" s="20"/>
+      <c r="F37" s="26">
+        <v>103.6</v>
+      </c>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>102</v>
       </c>
       <c r="D38" s="26">
         <v>102.8</v>
       </c>
       <c r="E38" s="20">
         <v>103.6</v>
       </c>
-      <c r="F38" s="20"/>
+      <c r="F38" s="26">
+        <v>104.5</v>
+      </c>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.9</v>
       </c>
       <c r="C39" s="26">
         <v>101.9</v>
       </c>
       <c r="D39" s="26">
         <v>102.5</v>
       </c>
       <c r="E39" s="20">
         <v>103.6</v>
       </c>
-      <c r="F39" s="20"/>
+      <c r="F39" s="26">
+        <v>104.3</v>
+      </c>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.4</v>
       </c>
       <c r="D40" s="26">
         <v>103.1</v>
       </c>
       <c r="E40" s="20">
         <v>104</v>
       </c>
-      <c r="F40" s="20"/>
+      <c r="F40" s="26">
+        <v>104.6</v>
+      </c>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.1</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>101.9</v>
       </c>
       <c r="E41" s="20">
         <v>102.9</v>
       </c>
-      <c r="F41" s="20"/>
+      <c r="F41" s="26">
+        <v>103.6</v>
+      </c>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101</v>
       </c>
       <c r="C42" s="26">
         <v>102.3</v>
       </c>
       <c r="D42" s="26">
         <v>102.9</v>
       </c>
       <c r="E42" s="20">
         <v>104</v>
       </c>
-      <c r="F42" s="20"/>
+      <c r="F42" s="26">
+        <v>104.8</v>
+      </c>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.1</v>
       </c>
       <c r="C43" s="26">
         <v>102.5</v>
       </c>
       <c r="D43" s="26">
         <v>103.2</v>
       </c>
       <c r="E43" s="20">
         <v>104</v>
       </c>
-      <c r="F43" s="20"/>
+      <c r="F43" s="26">
+        <v>104.8</v>
+      </c>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.4</v>
       </c>
       <c r="C44" s="26">
         <v>102.8</v>
       </c>
       <c r="D44" s="26">
         <v>103.8</v>
       </c>
       <c r="E44" s="20">
         <v>104.8</v>
       </c>
-      <c r="F44" s="20"/>
+      <c r="F44" s="26">
+        <v>105.8</v>
+      </c>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.1</v>
       </c>
       <c r="C45" s="26">
         <v>102.3</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
       <c r="E45" s="20">
         <v>103.9</v>
       </c>
-      <c r="F45" s="20"/>
+      <c r="F45" s="26">
+        <v>104.6</v>
+      </c>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.1</v>
       </c>
       <c r="C46" s="26">
         <v>102</v>
       </c>
       <c r="D46" s="26">
         <v>102.5</v>
       </c>
       <c r="E46" s="20">
         <v>103.1</v>
       </c>
-      <c r="F46" s="20"/>
+      <c r="F46" s="26">
+        <v>104</v>
+      </c>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.8</v>
       </c>
       <c r="C47" s="26">
         <v>101.9</v>
       </c>
       <c r="D47" s="26">
         <v>102.6</v>
       </c>
       <c r="E47" s="20">
         <v>103.5</v>
       </c>
-      <c r="F47" s="20"/>
+      <c r="F47" s="26">
+        <v>104.4</v>
+      </c>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101</v>
       </c>
       <c r="C48" s="27">
         <v>102.3</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
       <c r="E48" s="12">
         <v>103.9</v>
       </c>
-      <c r="F48" s="12"/>
+      <c r="F48" s="27">
+        <v>104.2</v>
+      </c>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
@@ -2003,551 +2084,593 @@
       </c>
       <c r="L51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.2</v>
       </c>
       <c r="C52" s="26">
         <v>111.7</v>
       </c>
       <c r="D52" s="26">
         <v>111</v>
       </c>
       <c r="E52" s="7">
         <v>110.6</v>
       </c>
-      <c r="F52" s="7"/>
+      <c r="F52" s="26">
+        <v>110.4</v>
+      </c>
       <c r="G52" s="19"/>
       <c r="H52" s="6"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.9</v>
       </c>
       <c r="D53" s="26">
         <v>111.2</v>
       </c>
       <c r="E53" s="7">
         <v>110.8</v>
       </c>
-      <c r="F53" s="20"/>
+      <c r="F53" s="26">
+        <v>110.3</v>
+      </c>
       <c r="G53" s="18"/>
       <c r="H53" s="6"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.5</v>
       </c>
       <c r="C54" s="26">
         <v>113.1</v>
       </c>
       <c r="D54" s="26">
         <v>112.2</v>
       </c>
       <c r="E54" s="7">
         <v>112.7</v>
       </c>
-      <c r="F54" s="20"/>
+      <c r="F54" s="26">
+        <v>112.6</v>
+      </c>
       <c r="G54" s="18"/>
       <c r="H54" s="6"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.2</v>
       </c>
       <c r="C55" s="26">
         <v>111</v>
       </c>
       <c r="D55" s="26">
         <v>111.3</v>
       </c>
       <c r="E55" s="7">
         <v>110.6</v>
       </c>
-      <c r="F55" s="20"/>
+      <c r="F55" s="26">
+        <v>110.2</v>
+      </c>
       <c r="G55" s="18"/>
       <c r="H55" s="6"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.5</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>111.2</v>
       </c>
       <c r="E56" s="7">
         <v>110.8</v>
       </c>
-      <c r="F56" s="20"/>
+      <c r="F56" s="26">
+        <v>110.8</v>
+      </c>
       <c r="G56" s="18"/>
       <c r="H56" s="6"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112</v>
       </c>
       <c r="C57" s="26">
         <v>112.5</v>
       </c>
       <c r="D57" s="26">
         <v>112.2</v>
       </c>
       <c r="E57" s="7">
         <v>111.9</v>
       </c>
-      <c r="F57" s="20"/>
+      <c r="F57" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G57" s="18"/>
       <c r="H57" s="6"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>111.5</v>
       </c>
       <c r="C58" s="26">
         <v>111</v>
       </c>
       <c r="D58" s="26">
         <v>110.7</v>
       </c>
       <c r="E58" s="7">
         <v>110.9</v>
       </c>
-      <c r="F58" s="20"/>
+      <c r="F58" s="26">
+        <v>109.8</v>
+      </c>
       <c r="G58" s="18"/>
       <c r="H58" s="6"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.5</v>
       </c>
       <c r="C59" s="26">
         <v>111.8</v>
       </c>
       <c r="D59" s="26">
         <v>111.1</v>
       </c>
       <c r="E59" s="7">
         <v>110.9</v>
       </c>
-      <c r="F59" s="20"/>
+      <c r="F59" s="26">
+        <v>110.4</v>
+      </c>
       <c r="G59" s="18"/>
       <c r="H59" s="6"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.1</v>
       </c>
       <c r="D60" s="26">
         <v>112.1</v>
       </c>
       <c r="E60" s="7">
         <v>111.8</v>
       </c>
-      <c r="F60" s="20"/>
+      <c r="F60" s="26">
+        <v>110.9</v>
+      </c>
       <c r="G60" s="18"/>
       <c r="H60" s="6"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.7</v>
       </c>
       <c r="C61" s="26">
         <v>111.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.6</v>
       </c>
       <c r="E61" s="7">
         <v>109.1</v>
       </c>
-      <c r="F61" s="20"/>
+      <c r="F61" s="26">
+        <v>109.4</v>
+      </c>
       <c r="G61" s="18"/>
       <c r="H61" s="6"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>111.5</v>
       </c>
       <c r="C62" s="26">
         <v>111.3</v>
       </c>
       <c r="D62" s="26">
         <v>111.1</v>
       </c>
       <c r="E62" s="7">
         <v>110.8</v>
       </c>
-      <c r="F62" s="20"/>
+      <c r="F62" s="26">
+        <v>110.3</v>
+      </c>
       <c r="G62" s="18"/>
       <c r="H62" s="6"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.6</v>
       </c>
       <c r="C63" s="26">
         <v>111.8</v>
       </c>
       <c r="D63" s="26">
         <v>111.5</v>
       </c>
       <c r="E63" s="7">
         <v>111.3</v>
       </c>
-      <c r="F63" s="20"/>
+      <c r="F63" s="26">
+        <v>111.1</v>
+      </c>
       <c r="G63" s="18"/>
       <c r="H63" s="6"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.1</v>
       </c>
       <c r="C64" s="26">
         <v>111.7</v>
       </c>
       <c r="D64" s="26">
         <v>112</v>
       </c>
       <c r="E64" s="7">
         <v>111.4</v>
       </c>
-      <c r="F64" s="20"/>
+      <c r="F64" s="26">
+        <v>111.4</v>
+      </c>
       <c r="G64" s="18"/>
       <c r="H64" s="6"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.5</v>
       </c>
       <c r="C65" s="26">
         <v>113.2</v>
       </c>
       <c r="D65" s="26">
         <v>112.1</v>
       </c>
       <c r="E65" s="7">
         <v>112</v>
       </c>
-      <c r="F65" s="20"/>
+      <c r="F65" s="26">
+        <v>110.6</v>
+      </c>
       <c r="G65" s="18"/>
       <c r="H65" s="6"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.3</v>
       </c>
       <c r="C66" s="26">
         <v>114</v>
       </c>
       <c r="D66" s="26">
         <v>113.5</v>
       </c>
       <c r="E66" s="7">
         <v>113.4</v>
       </c>
-      <c r="F66" s="20"/>
+      <c r="F66" s="26">
+        <v>113.3</v>
+      </c>
       <c r="G66" s="18"/>
       <c r="H66" s="6"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.8</v>
       </c>
       <c r="C67" s="26">
         <v>112.9</v>
       </c>
       <c r="D67" s="26">
         <v>112.1</v>
       </c>
       <c r="E67" s="7">
         <v>111.4</v>
       </c>
-      <c r="F67" s="20"/>
+      <c r="F67" s="26">
+        <v>111.5</v>
+      </c>
       <c r="G67" s="18"/>
       <c r="H67" s="6"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>113.5</v>
       </c>
       <c r="C68" s="26">
         <v>113.5</v>
       </c>
       <c r="D68" s="26">
         <v>112.9</v>
       </c>
       <c r="E68" s="7">
         <v>112.9</v>
       </c>
-      <c r="F68" s="20"/>
+      <c r="F68" s="26">
+        <v>113.3</v>
+      </c>
       <c r="G68" s="18"/>
       <c r="H68" s="6"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112</v>
       </c>
       <c r="C69" s="26">
         <v>111.9</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
       <c r="E69" s="7">
         <v>110.6</v>
       </c>
-      <c r="F69" s="20"/>
+      <c r="F69" s="26">
+        <v>110.6</v>
+      </c>
       <c r="G69" s="18"/>
       <c r="H69" s="6"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>111.9</v>
       </c>
       <c r="C70" s="26">
         <v>109.7</v>
       </c>
       <c r="D70" s="26">
         <v>109.3</v>
       </c>
       <c r="E70" s="7">
         <v>108.8</v>
       </c>
-      <c r="F70" s="20"/>
+      <c r="F70" s="26">
+        <v>109.4</v>
+      </c>
       <c r="G70" s="18"/>
       <c r="H70" s="6"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>111.8</v>
       </c>
       <c r="C71" s="26">
         <v>111.5</v>
       </c>
       <c r="D71" s="26">
         <v>110.6</v>
       </c>
       <c r="E71" s="7">
         <v>109.9</v>
       </c>
-      <c r="F71" s="20"/>
+      <c r="F71" s="26">
+        <v>109</v>
+      </c>
       <c r="G71" s="18"/>
       <c r="H71" s="6"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>111.6</v>
       </c>
       <c r="D72" s="27">
         <v>110.8</v>
       </c>
       <c r="E72" s="12">
         <v>110.4</v>
       </c>
-      <c r="F72" s="12"/>
+      <c r="F72" s="27">
+        <v>109.7</v>
+      </c>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
@@ -2600,553 +2723,593 @@
       </c>
       <c r="L75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.2</v>
       </c>
       <c r="C76" s="26">
         <v>112</v>
       </c>
       <c r="D76" s="26">
         <v>111.7</v>
       </c>
       <c r="E76" s="26">
         <v>111.4</v>
       </c>
-      <c r="F76" s="7"/>
+      <c r="F76" s="26">
+        <v>111.2</v>
+      </c>
       <c r="G76" s="18"/>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.7</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
       <c r="E77" s="26">
         <v>111.3</v>
       </c>
-      <c r="F77" s="20"/>
+      <c r="F77" s="26">
+        <v>111.1</v>
+      </c>
       <c r="G77" s="18"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.5</v>
       </c>
       <c r="C78" s="26">
         <v>113.3</v>
       </c>
       <c r="D78" s="26">
         <v>113</v>
       </c>
       <c r="E78" s="26">
         <v>112.9</v>
       </c>
-      <c r="F78" s="20"/>
+      <c r="F78" s="26">
+        <v>112.8</v>
+      </c>
       <c r="G78" s="18"/>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.2</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.5</v>
       </c>
       <c r="E79" s="26">
         <v>111.2</v>
       </c>
-      <c r="F79" s="20"/>
+      <c r="F79" s="26">
+        <v>111</v>
+      </c>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.5</v>
       </c>
       <c r="C80" s="26">
         <v>112.4</v>
       </c>
       <c r="D80" s="26">
         <v>112</v>
       </c>
       <c r="E80" s="26">
         <v>111.7</v>
       </c>
-      <c r="F80" s="20"/>
+      <c r="F80" s="26">
+        <v>111.5</v>
+      </c>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112</v>
       </c>
       <c r="C81" s="26">
         <v>112.2</v>
       </c>
       <c r="D81" s="26">
         <v>112.2</v>
       </c>
       <c r="E81" s="26">
         <v>112.1</v>
       </c>
-      <c r="F81" s="20"/>
+      <c r="F81" s="26">
+        <v>112.1</v>
+      </c>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>111.5</v>
       </c>
       <c r="C82" s="26">
         <v>111.2</v>
       </c>
       <c r="D82" s="26">
         <v>111.1</v>
       </c>
       <c r="E82" s="26">
         <v>111</v>
       </c>
-      <c r="F82" s="20"/>
+      <c r="F82" s="26">
+        <v>110.8</v>
+      </c>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.5</v>
       </c>
       <c r="C83" s="26">
         <v>111.6</v>
       </c>
       <c r="D83" s="26">
         <v>111.4</v>
       </c>
       <c r="E83" s="26">
         <v>111.3</v>
       </c>
-      <c r="F83" s="20"/>
+      <c r="F83" s="26">
+        <v>111.1</v>
+      </c>
       <c r="G83" s="18"/>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.2</v>
       </c>
       <c r="D84" s="26">
         <v>112.2</v>
       </c>
       <c r="E84" s="26">
         <v>112.1</v>
       </c>
-      <c r="F84" s="20"/>
+      <c r="F84" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G84" s="18"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.7</v>
       </c>
       <c r="C85" s="26">
         <v>112.2</v>
       </c>
       <c r="D85" s="26">
         <v>111.4</v>
       </c>
       <c r="E85" s="26">
         <v>110.8</v>
       </c>
-      <c r="F85" s="20"/>
+      <c r="F85" s="26">
+        <v>110.5</v>
+      </c>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>111.5</v>
       </c>
       <c r="C86" s="26">
         <v>111.4</v>
       </c>
       <c r="D86" s="26">
         <v>111.3</v>
       </c>
       <c r="E86" s="26">
         <v>111.2</v>
       </c>
-      <c r="F86" s="20"/>
+      <c r="F86" s="26">
+        <v>111</v>
+      </c>
       <c r="G86" s="18"/>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.6</v>
       </c>
       <c r="C87" s="26">
         <v>111.7</v>
       </c>
       <c r="D87" s="26">
         <v>111.6</v>
       </c>
       <c r="E87" s="26">
         <v>111.5</v>
       </c>
-      <c r="F87" s="20"/>
+      <c r="F87" s="26">
+        <v>111.4</v>
+      </c>
       <c r="G87" s="18"/>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.1</v>
       </c>
       <c r="C88" s="26">
         <v>111.9</v>
       </c>
       <c r="D88" s="26">
         <v>111.9</v>
       </c>
       <c r="E88" s="26">
         <v>111.8</v>
       </c>
-      <c r="F88" s="20" t="s">
-        <v>42</v>
+      <c r="F88" s="26">
+        <v>111.7</v>
       </c>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.5</v>
       </c>
       <c r="C89" s="26">
         <v>113.3</v>
       </c>
       <c r="D89" s="26">
         <v>112.9</v>
       </c>
       <c r="E89" s="26">
         <v>112.7</v>
       </c>
-      <c r="F89" s="20"/>
+      <c r="F89" s="26">
+        <v>112.3</v>
+      </c>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.3</v>
       </c>
       <c r="C90" s="26">
         <v>114.1</v>
       </c>
       <c r="D90" s="26">
         <v>113.9</v>
       </c>
       <c r="E90" s="26">
         <v>113.8</v>
       </c>
-      <c r="F90" s="20"/>
+      <c r="F90" s="26">
+        <v>113.7</v>
+      </c>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.8</v>
       </c>
       <c r="C91" s="26">
         <v>112.8</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
       <c r="E91" s="26">
         <v>112.3</v>
       </c>
-      <c r="F91" s="20"/>
+      <c r="F91" s="26">
+        <v>112.1</v>
+      </c>
       <c r="G91" s="18"/>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>113.5</v>
       </c>
       <c r="C92" s="26">
         <v>113.5</v>
       </c>
       <c r="D92" s="26">
         <v>113.3</v>
       </c>
       <c r="E92" s="26">
         <v>113.2</v>
       </c>
-      <c r="F92" s="20"/>
+      <c r="F92" s="26">
+        <v>113.2</v>
+      </c>
       <c r="G92" s="18"/>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="16.5" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112</v>
       </c>
       <c r="C93" s="26">
         <v>112</v>
       </c>
       <c r="D93" s="26">
         <v>111.6</v>
       </c>
       <c r="E93" s="26">
         <v>111.3</v>
       </c>
-      <c r="F93" s="20"/>
+      <c r="F93" s="26">
+        <v>111.2</v>
+      </c>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>111.9</v>
       </c>
       <c r="C94" s="26">
         <v>110.8</v>
       </c>
       <c r="D94" s="26">
         <v>110.3</v>
       </c>
       <c r="E94" s="26">
         <v>109.9</v>
       </c>
-      <c r="F94" s="20"/>
+      <c r="F94" s="26">
+        <v>109.8</v>
+      </c>
       <c r="G94" s="18"/>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>111.8</v>
       </c>
       <c r="C95" s="26">
         <v>111.6</v>
       </c>
       <c r="D95" s="26">
         <v>111.3</v>
       </c>
       <c r="E95" s="26">
         <v>110.9</v>
       </c>
-      <c r="F95" s="20"/>
+      <c r="F95" s="26">
+        <v>110.5</v>
+      </c>
       <c r="G95" s="18"/>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>111.8</v>
       </c>
       <c r="D96" s="27">
         <v>111.4</v>
       </c>
       <c r="E96" s="27">
         <v>111.2</v>
       </c>
-      <c r="F96" s="12"/>
+      <c r="F96" s="27">
+        <v>110.9</v>
+      </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
@@ -3231,551 +3394,593 @@
       </c>
       <c r="L3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>100.8</v>
       </c>
       <c r="C4" s="26">
         <v>101.3</v>
       </c>
       <c r="D4" s="26">
         <v>100.7</v>
       </c>
       <c r="E4" s="7">
         <v>100.7</v>
       </c>
-      <c r="F4" s="7"/>
+      <c r="F4" s="26">
+        <v>100.4</v>
+      </c>
       <c r="G4" s="19"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>100.7</v>
       </c>
       <c r="C5" s="26">
         <v>101.4</v>
       </c>
       <c r="D5" s="26">
         <v>100.9</v>
       </c>
       <c r="E5" s="7">
         <v>100.5</v>
       </c>
-      <c r="F5" s="7"/>
+      <c r="F5" s="26">
+        <v>100.3</v>
+      </c>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.9</v>
       </c>
       <c r="C6" s="26">
         <v>101.7</v>
       </c>
       <c r="D6" s="26">
         <v>101.3</v>
       </c>
       <c r="E6" s="7">
         <v>100.7</v>
       </c>
-      <c r="F6" s="7"/>
+      <c r="F6" s="26">
+        <v>99.8</v>
+      </c>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>100.3</v>
       </c>
       <c r="C7" s="26">
         <v>101.2</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="7">
         <v>100.4</v>
       </c>
-      <c r="F7" s="7"/>
+      <c r="F7" s="26">
+        <v>100.3</v>
+      </c>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>100.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
       <c r="E8" s="7">
         <v>100.7</v>
       </c>
-      <c r="F8" s="7"/>
+      <c r="F8" s="26">
+        <v>100.4</v>
+      </c>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.4</v>
       </c>
       <c r="E9" s="7">
         <v>100.5</v>
       </c>
-      <c r="F9" s="7"/>
+      <c r="F9" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.1</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.4</v>
       </c>
       <c r="E10" s="7">
         <v>101.3</v>
       </c>
-      <c r="F10" s="7"/>
+      <c r="F10" s="26">
+        <v>100.1</v>
+      </c>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>100.7</v>
       </c>
       <c r="C11" s="26">
         <v>101.5</v>
       </c>
       <c r="D11" s="26">
         <v>100.5</v>
       </c>
       <c r="E11" s="7">
         <v>100.9</v>
       </c>
-      <c r="F11" s="7"/>
+      <c r="F11" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>101.2</v>
       </c>
       <c r="D12" s="26">
         <v>100.7</v>
       </c>
       <c r="E12" s="7">
         <v>100.9</v>
       </c>
-      <c r="F12" s="7"/>
+      <c r="F12" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.5</v>
       </c>
       <c r="E13" s="7">
         <v>100.7</v>
       </c>
-      <c r="F13" s="7"/>
+      <c r="F13" s="26">
+        <v>100.1</v>
+      </c>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.6</v>
       </c>
       <c r="C14" s="26">
         <v>101.6</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
       <c r="E14" s="7">
         <v>100.5</v>
       </c>
-      <c r="F14" s="7"/>
+      <c r="F14" s="26">
+        <v>100.9</v>
+      </c>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101.1</v>
       </c>
       <c r="D15" s="26">
         <v>100.9</v>
       </c>
       <c r="E15" s="7">
         <v>100.5</v>
       </c>
-      <c r="F15" s="7"/>
+      <c r="F15" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101.1</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>101</v>
       </c>
       <c r="E16" s="7">
         <v>101.3</v>
       </c>
-      <c r="F16" s="7"/>
+      <c r="F16" s="26">
+        <v>100</v>
+      </c>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.9</v>
       </c>
       <c r="D17" s="26">
         <v>100.5</v>
       </c>
       <c r="E17" s="7">
         <v>100.5</v>
       </c>
-      <c r="F17" s="7"/>
+      <c r="F17" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.4</v>
       </c>
       <c r="C18" s="26">
         <v>101.8</v>
       </c>
       <c r="D18" s="26">
         <v>100.4</v>
       </c>
       <c r="E18" s="7">
         <v>100.8</v>
       </c>
-      <c r="F18" s="7"/>
+      <c r="F18" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>100.9</v>
       </c>
       <c r="C19" s="26">
         <v>101.3</v>
       </c>
       <c r="D19" s="26">
         <v>100.5</v>
       </c>
       <c r="E19" s="7">
         <v>101</v>
       </c>
-      <c r="F19" s="7"/>
+      <c r="F19" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.8</v>
       </c>
       <c r="C20" s="26">
         <v>102.3</v>
       </c>
       <c r="D20" s="26">
         <v>101.7</v>
       </c>
       <c r="E20" s="7">
         <v>100.5</v>
       </c>
-      <c r="F20" s="7"/>
+      <c r="F20" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="15.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>100.8</v>
       </c>
       <c r="C21" s="26">
         <v>101.3</v>
       </c>
       <c r="D21" s="26">
         <v>100.8</v>
       </c>
       <c r="E21" s="7">
         <v>101.2</v>
       </c>
-      <c r="F21" s="7"/>
+      <c r="F21" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.9</v>
       </c>
       <c r="C22" s="26">
         <v>101.4</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
       <c r="E22" s="7">
         <v>100.2</v>
       </c>
-      <c r="F22" s="7"/>
+      <c r="F22" s="26">
+        <v>100.3</v>
+      </c>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.9</v>
       </c>
       <c r="C23" s="26">
         <v>101.4</v>
       </c>
       <c r="D23" s="26">
         <v>100.9</v>
       </c>
       <c r="E23" s="7">
         <v>100.7</v>
       </c>
-      <c r="F23" s="7"/>
+      <c r="F23" s="26">
+        <v>100.3</v>
+      </c>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.9</v>
       </c>
       <c r="C24" s="27">
         <v>101.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
       <c r="E24" s="12">
         <v>101.2</v>
       </c>
-      <c r="F24" s="12"/>
+      <c r="F24" s="27">
+        <v>100.2</v>
+      </c>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="7"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
@@ -3828,551 +4033,593 @@
       </c>
       <c r="L27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>100.8</v>
       </c>
       <c r="C28" s="26">
         <v>102.2</v>
       </c>
       <c r="D28" s="26">
         <v>102.9</v>
       </c>
       <c r="E28" s="7">
         <v>103.7</v>
       </c>
-      <c r="F28" s="7"/>
+      <c r="F28" s="26">
+        <v>104.1</v>
+      </c>
       <c r="G28" s="19"/>
       <c r="H28" s="18"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>100.7</v>
       </c>
       <c r="C29" s="26">
         <v>102.1</v>
       </c>
       <c r="D29" s="26">
         <v>103</v>
       </c>
       <c r="E29" s="7">
         <v>103.5</v>
       </c>
-      <c r="F29" s="7"/>
+      <c r="F29" s="26">
+        <v>103.8</v>
+      </c>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.9</v>
       </c>
       <c r="C30" s="26">
         <v>102.7</v>
       </c>
       <c r="D30" s="26">
         <v>104</v>
       </c>
       <c r="E30" s="7">
         <v>104.7</v>
       </c>
-      <c r="F30" s="7"/>
+      <c r="F30" s="26">
+        <v>104.5</v>
+      </c>
       <c r="G30" s="18"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>100.3</v>
       </c>
       <c r="C31" s="26">
         <v>101.5</v>
       </c>
       <c r="D31" s="26">
         <v>102.3</v>
       </c>
       <c r="E31" s="7">
         <v>102.7</v>
       </c>
-      <c r="F31" s="7"/>
+      <c r="F31" s="26">
+        <v>103</v>
+      </c>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>100.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.2</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
       <c r="E32" s="7">
         <v>103.4</v>
       </c>
-      <c r="F32" s="7"/>
+      <c r="F32" s="26">
+        <v>103.8</v>
+      </c>
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.5</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.2</v>
       </c>
       <c r="E33" s="7">
         <v>102.7</v>
       </c>
-      <c r="F33" s="7"/>
+      <c r="F33" s="26">
+        <v>103.5</v>
+      </c>
       <c r="G33" s="18"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.1</v>
       </c>
       <c r="C34" s="26">
         <v>102.1</v>
       </c>
       <c r="D34" s="26">
         <v>102.6</v>
       </c>
       <c r="E34" s="7">
         <v>103.9</v>
       </c>
-      <c r="F34" s="7"/>
+      <c r="F34" s="26">
+        <v>104</v>
+      </c>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>100.7</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.7</v>
       </c>
       <c r="E35" s="7">
         <v>103.6</v>
       </c>
-      <c r="F35" s="7"/>
+      <c r="F35" s="26">
+        <v>104.1</v>
+      </c>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102.3</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
       <c r="E36" s="7">
         <v>104</v>
       </c>
-      <c r="F36" s="7"/>
+      <c r="F36" s="26">
+        <v>104.7</v>
+      </c>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>102</v>
       </c>
       <c r="D37" s="26">
         <v>102.6</v>
       </c>
       <c r="E37" s="7">
         <v>103.3</v>
       </c>
-      <c r="F37" s="7"/>
+      <c r="F37" s="26">
+        <v>103.5</v>
+      </c>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.6</v>
       </c>
       <c r="C38" s="26">
         <v>102.3</v>
       </c>
       <c r="D38" s="26">
         <v>103.1</v>
       </c>
       <c r="E38" s="7">
         <v>103.7</v>
       </c>
-      <c r="F38" s="7"/>
+      <c r="F38" s="26">
+        <v>104.6</v>
+      </c>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102.1</v>
       </c>
       <c r="D39" s="26">
         <v>103</v>
       </c>
       <c r="E39" s="7">
         <v>103.5</v>
       </c>
-      <c r="F39" s="7"/>
+      <c r="F39" s="26">
+        <v>104.1</v>
+      </c>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101.1</v>
       </c>
       <c r="C40" s="26">
         <v>102.5</v>
       </c>
       <c r="D40" s="26">
         <v>103.5</v>
       </c>
       <c r="E40" s="7">
         <v>104.9</v>
       </c>
-      <c r="F40" s="7"/>
+      <c r="F40" s="26">
+        <v>104.9</v>
+      </c>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>102.3</v>
       </c>
       <c r="E41" s="7">
         <v>102.8</v>
       </c>
-      <c r="F41" s="7"/>
+      <c r="F41" s="26">
+        <v>103.5</v>
+      </c>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.4</v>
       </c>
       <c r="C42" s="26">
         <v>102.2</v>
       </c>
       <c r="D42" s="26">
         <v>102.6</v>
       </c>
       <c r="E42" s="7">
         <v>103.4</v>
       </c>
-      <c r="F42" s="7"/>
+      <c r="F42" s="26">
+        <v>104.1</v>
+      </c>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>100.9</v>
       </c>
       <c r="C43" s="26">
         <v>102.2</v>
       </c>
       <c r="D43" s="26">
         <v>102.7</v>
       </c>
       <c r="E43" s="7">
         <v>103.7</v>
       </c>
-      <c r="F43" s="7"/>
+      <c r="F43" s="26">
+        <v>104.3</v>
+      </c>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.8</v>
       </c>
       <c r="C44" s="26">
         <v>104.1</v>
       </c>
       <c r="D44" s="26">
         <v>105.9</v>
       </c>
       <c r="E44" s="7">
         <v>106.4</v>
       </c>
-      <c r="F44" s="7"/>
+      <c r="F44" s="26">
+        <v>107</v>
+      </c>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>100.8</v>
       </c>
       <c r="C45" s="26">
         <v>102</v>
       </c>
       <c r="D45" s="26">
         <v>102.8</v>
       </c>
       <c r="E45" s="7">
         <v>104</v>
       </c>
-      <c r="F45" s="7"/>
+      <c r="F45" s="26">
+        <v>104.6</v>
+      </c>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.9</v>
       </c>
       <c r="C46" s="26">
         <v>102.3</v>
       </c>
       <c r="D46" s="26">
         <v>103</v>
       </c>
       <c r="E46" s="7">
         <v>103.2</v>
       </c>
-      <c r="F46" s="7"/>
+      <c r="F46" s="26">
+        <v>103.5</v>
+      </c>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.9</v>
       </c>
       <c r="C47" s="26">
         <v>102.2</v>
       </c>
       <c r="D47" s="26">
         <v>103.1</v>
       </c>
       <c r="E47" s="7">
         <v>103.9</v>
       </c>
-      <c r="F47" s="7"/>
+      <c r="F47" s="26">
+        <v>104.2</v>
+      </c>
       <c r="G47" s="18"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.9</v>
       </c>
       <c r="C48" s="27">
         <v>102.4</v>
       </c>
       <c r="D48" s="27">
         <v>102.9</v>
       </c>
       <c r="E48" s="12">
         <v>104.1</v>
       </c>
-      <c r="F48" s="12"/>
+      <c r="F48" s="27">
+        <v>104.4</v>
+      </c>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
@@ -4410,551 +4657,593 @@
       </c>
       <c r="L51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.9</v>
       </c>
       <c r="C52" s="26">
         <v>112.7</v>
       </c>
       <c r="D52" s="26">
         <v>111.7</v>
       </c>
       <c r="E52" s="7">
         <v>111.3</v>
       </c>
-      <c r="F52" s="7"/>
+      <c r="F52" s="26">
+        <v>110.7</v>
+      </c>
       <c r="G52" s="19"/>
       <c r="H52" s="18"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.8</v>
       </c>
       <c r="D53" s="26">
         <v>111.1</v>
       </c>
       <c r="E53" s="7">
         <v>110.5</v>
       </c>
-      <c r="F53" s="7"/>
+      <c r="F53" s="26">
+        <v>109.1</v>
+      </c>
       <c r="G53" s="18"/>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>115.3</v>
       </c>
       <c r="C54" s="26">
         <v>115.2</v>
       </c>
       <c r="D54" s="26">
         <v>114.3</v>
       </c>
       <c r="E54" s="7">
         <v>114.1</v>
       </c>
-      <c r="F54" s="7"/>
+      <c r="F54" s="26">
+        <v>113.5</v>
+      </c>
       <c r="G54" s="18"/>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>111.3</v>
       </c>
       <c r="C55" s="26">
         <v>110.2</v>
       </c>
       <c r="D55" s="26">
         <v>110.5</v>
       </c>
       <c r="E55" s="7">
         <v>109.6</v>
       </c>
-      <c r="F55" s="7"/>
+      <c r="F55" s="26">
+        <v>109.6</v>
+      </c>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>111.5</v>
       </c>
       <c r="C56" s="26">
         <v>111.7</v>
       </c>
       <c r="D56" s="26">
         <v>109.6</v>
       </c>
       <c r="E56" s="7">
         <v>109</v>
       </c>
-      <c r="F56" s="7"/>
+      <c r="F56" s="26">
+        <v>109.1</v>
+      </c>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112.3</v>
       </c>
       <c r="C57" s="26">
         <v>112.7</v>
       </c>
       <c r="D57" s="26">
         <v>112.1</v>
       </c>
       <c r="E57" s="7">
         <v>111.2</v>
       </c>
-      <c r="F57" s="7"/>
+      <c r="F57" s="26">
+        <v>110.6</v>
+      </c>
       <c r="G57" s="18"/>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>112.8</v>
       </c>
       <c r="C58" s="26">
         <v>113.3</v>
       </c>
       <c r="D58" s="26">
         <v>112.4</v>
       </c>
       <c r="E58" s="7">
         <v>111.8</v>
       </c>
-      <c r="F58" s="7"/>
+      <c r="F58" s="26">
+        <v>109.2</v>
+      </c>
       <c r="G58" s="18"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.7</v>
       </c>
       <c r="C59" s="26">
         <v>112.4</v>
       </c>
       <c r="D59" s="26">
         <v>111.6</v>
       </c>
       <c r="E59" s="7">
         <v>111.3</v>
       </c>
-      <c r="F59" s="7"/>
+      <c r="F59" s="26">
+        <v>110.8</v>
+      </c>
       <c r="G59" s="18"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.4</v>
       </c>
       <c r="D60" s="26">
         <v>112.2</v>
       </c>
       <c r="E60" s="7">
         <v>111.6</v>
       </c>
-      <c r="F60" s="7"/>
+      <c r="F60" s="26">
+        <v>110.3</v>
+      </c>
       <c r="G60" s="18"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.3</v>
       </c>
       <c r="C61" s="26">
         <v>110.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.1</v>
       </c>
       <c r="E61" s="7">
         <v>108.9</v>
       </c>
-      <c r="F61" s="7"/>
+      <c r="F61" s="26">
+        <v>109.1</v>
+      </c>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112</v>
       </c>
       <c r="C62" s="26">
         <v>113</v>
       </c>
       <c r="D62" s="26">
         <v>112.3</v>
       </c>
       <c r="E62" s="7">
         <v>111.2</v>
       </c>
-      <c r="F62" s="7"/>
+      <c r="F62" s="26">
+        <v>110.6</v>
+      </c>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>113.5</v>
       </c>
       <c r="C63" s="26">
         <v>113.5</v>
       </c>
       <c r="D63" s="26">
         <v>113</v>
       </c>
       <c r="E63" s="7">
         <v>112.7</v>
       </c>
-      <c r="F63" s="7"/>
+      <c r="F63" s="26">
+        <v>111.9</v>
+      </c>
       <c r="G63" s="18"/>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>113.6</v>
       </c>
       <c r="C64" s="26">
         <v>113.8</v>
       </c>
       <c r="D64" s="26">
         <v>114.1</v>
       </c>
       <c r="E64" s="7">
         <v>113.9</v>
       </c>
-      <c r="F64" s="7"/>
+      <c r="F64" s="26">
+        <v>112.9</v>
+      </c>
       <c r="G64" s="18"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>115.1</v>
       </c>
       <c r="C65" s="26">
         <v>114.6</v>
       </c>
       <c r="D65" s="26">
         <v>112.7</v>
       </c>
       <c r="E65" s="7">
         <v>112.1</v>
       </c>
-      <c r="F65" s="7"/>
+      <c r="F65" s="26">
+        <v>111.6</v>
+      </c>
       <c r="G65" s="18"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.7</v>
       </c>
       <c r="C66" s="26">
         <v>114.9</v>
       </c>
       <c r="D66" s="26">
         <v>113.6</v>
       </c>
       <c r="E66" s="7">
         <v>112.4</v>
       </c>
-      <c r="F66" s="7"/>
+      <c r="F66" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113</v>
       </c>
       <c r="C67" s="26">
         <v>112.3</v>
       </c>
       <c r="D67" s="26">
         <v>110.6</v>
       </c>
       <c r="E67" s="7">
         <v>110.8</v>
       </c>
-      <c r="F67" s="7"/>
+      <c r="F67" s="26">
+        <v>110.5</v>
+      </c>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>116.2</v>
       </c>
       <c r="C68" s="26">
         <v>116</v>
       </c>
       <c r="D68" s="26">
         <v>116.2</v>
       </c>
       <c r="E68" s="7">
         <v>115.2</v>
       </c>
-      <c r="F68" s="7"/>
+      <c r="F68" s="26">
+        <v>114.7</v>
+      </c>
       <c r="G68" s="18"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="20.25" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112.1</v>
       </c>
       <c r="C69" s="26">
         <v>111.7</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
       <c r="E69" s="7">
         <v>110.7</v>
       </c>
-      <c r="F69" s="7"/>
+      <c r="F69" s="26">
+        <v>110.6</v>
+      </c>
       <c r="G69" s="18"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>114.8</v>
       </c>
       <c r="C70" s="26">
         <v>113.3</v>
       </c>
       <c r="D70" s="26">
         <v>111.3</v>
       </c>
       <c r="E70" s="7">
         <v>110.5</v>
       </c>
-      <c r="F70" s="7"/>
+      <c r="F70" s="26">
+        <v>110.7</v>
+      </c>
       <c r="G70" s="18"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.8</v>
       </c>
       <c r="C71" s="26">
         <v>113.4</v>
       </c>
       <c r="D71" s="26">
         <v>113.1</v>
       </c>
       <c r="E71" s="7">
         <v>112.9</v>
       </c>
-      <c r="F71" s="7"/>
+      <c r="F71" s="26">
+        <v>111.9</v>
+      </c>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112.4</v>
       </c>
       <c r="C72" s="27">
         <v>110.8</v>
       </c>
       <c r="D72" s="27">
         <v>109.5</v>
       </c>
       <c r="E72" s="12">
         <v>109.7</v>
       </c>
-      <c r="F72" s="12"/>
+      <c r="F72" s="27">
+        <v>108.8</v>
+      </c>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
@@ -5007,551 +5296,593 @@
       </c>
       <c r="L75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.9</v>
       </c>
       <c r="C76" s="26">
         <v>112.8</v>
       </c>
       <c r="D76" s="26">
         <v>112.4</v>
       </c>
       <c r="E76" s="26">
         <v>112.1</v>
       </c>
-      <c r="F76" s="7"/>
+      <c r="F76" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G76" s="18"/>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.6</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
       <c r="E77" s="26">
         <v>111.2</v>
       </c>
-      <c r="F77" s="7"/>
+      <c r="F77" s="26">
+        <v>110.8</v>
+      </c>
       <c r="G77" s="18"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>115.3</v>
       </c>
       <c r="C78" s="26">
         <v>115.3</v>
       </c>
       <c r="D78" s="26">
         <v>114.9</v>
       </c>
       <c r="E78" s="26">
         <v>114.7</v>
       </c>
-      <c r="F78" s="7"/>
+      <c r="F78" s="26">
+        <v>114.5</v>
+      </c>
       <c r="G78" s="18"/>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>111.3</v>
       </c>
       <c r="C79" s="26">
         <v>110.7</v>
       </c>
       <c r="D79" s="26">
         <v>110.7</v>
       </c>
       <c r="E79" s="26">
         <v>110.4</v>
       </c>
-      <c r="F79" s="7"/>
+      <c r="F79" s="26">
+        <v>110.2</v>
+      </c>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>111.5</v>
       </c>
       <c r="C80" s="26">
         <v>111.6</v>
       </c>
       <c r="D80" s="26">
         <v>110.9</v>
       </c>
       <c r="E80" s="26">
         <v>110.4</v>
       </c>
-      <c r="F80" s="7"/>
+      <c r="F80" s="26">
+        <v>110.2</v>
+      </c>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112.3</v>
       </c>
       <c r="C81" s="26">
         <v>112.5</v>
       </c>
       <c r="D81" s="26">
         <v>112.4</v>
       </c>
       <c r="E81" s="26">
         <v>112.1</v>
       </c>
-      <c r="F81" s="7"/>
+      <c r="F81" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>112.8</v>
       </c>
       <c r="C82" s="26">
         <v>113</v>
       </c>
       <c r="D82" s="26">
         <v>112.8</v>
       </c>
       <c r="E82" s="26">
         <v>112.6</v>
       </c>
-      <c r="F82" s="7"/>
+      <c r="F82" s="26">
+        <v>111.9</v>
+      </c>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.7</v>
       </c>
       <c r="C83" s="26">
         <v>112.1</v>
       </c>
       <c r="D83" s="26">
         <v>111.9</v>
       </c>
       <c r="E83" s="26">
         <v>111.8</v>
       </c>
-      <c r="F83" s="7"/>
+      <c r="F83" s="26">
+        <v>111.6</v>
+      </c>
       <c r="G83" s="18"/>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.4</v>
       </c>
       <c r="D84" s="26">
         <v>112.3</v>
       </c>
       <c r="E84" s="26">
         <v>112.2</v>
       </c>
-      <c r="F84" s="7"/>
+      <c r="F84" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G84" s="18"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.3</v>
       </c>
       <c r="C85" s="26">
         <v>111.5</v>
       </c>
       <c r="D85" s="26">
         <v>110.7</v>
       </c>
       <c r="E85" s="26">
         <v>110.3</v>
       </c>
-      <c r="F85" s="7"/>
+      <c r="F85" s="26">
+        <v>110</v>
+      </c>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112</v>
       </c>
       <c r="C86" s="26">
         <v>112.5</v>
       </c>
       <c r="D86" s="26">
         <v>112.4</v>
       </c>
       <c r="E86" s="26">
         <v>112.1</v>
       </c>
-      <c r="F86" s="7"/>
+      <c r="F86" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G86" s="18"/>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>113.5</v>
       </c>
       <c r="C87" s="26">
         <v>113.5</v>
       </c>
       <c r="D87" s="26">
         <v>113.3</v>
       </c>
       <c r="E87" s="26">
         <v>113.1</v>
       </c>
-      <c r="F87" s="7"/>
+      <c r="F87" s="26">
+        <v>112.9</v>
+      </c>
       <c r="G87" s="18"/>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>113.6</v>
       </c>
       <c r="C88" s="26">
         <v>113.7</v>
       </c>
       <c r="D88" s="26">
         <v>113.8</v>
       </c>
       <c r="E88" s="26">
         <v>113.9</v>
       </c>
-      <c r="F88" s="7"/>
+      <c r="F88" s="26">
+        <v>113.7</v>
+      </c>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>115.1</v>
       </c>
       <c r="C89" s="26">
         <v>114.9</v>
       </c>
       <c r="D89" s="26">
         <v>114.1</v>
       </c>
       <c r="E89" s="26">
         <v>113.6</v>
       </c>
-      <c r="F89" s="7"/>
+      <c r="F89" s="26">
+        <v>113.2</v>
+      </c>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.7</v>
       </c>
       <c r="C90" s="26">
         <v>114.8</v>
       </c>
       <c r="D90" s="26">
         <v>114.4</v>
       </c>
       <c r="E90" s="26">
         <v>113.9</v>
       </c>
-      <c r="F90" s="7"/>
+      <c r="F90" s="26">
+        <v>113.4</v>
+      </c>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113</v>
       </c>
       <c r="C91" s="26">
         <v>112.6</v>
       </c>
       <c r="D91" s="26">
         <v>111.9</v>
       </c>
       <c r="E91" s="26">
         <v>111.7</v>
       </c>
-      <c r="F91" s="7"/>
+      <c r="F91" s="26">
+        <v>111.4</v>
+      </c>
       <c r="G91" s="18"/>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>116.2</v>
       </c>
       <c r="C92" s="26">
         <v>116.1</v>
       </c>
       <c r="D92" s="26">
         <v>116.1</v>
       </c>
       <c r="E92" s="26">
         <v>115.9</v>
       </c>
-      <c r="F92" s="7"/>
+      <c r="F92" s="26">
+        <v>115.6</v>
+      </c>
       <c r="G92" s="18"/>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="18" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112.1</v>
       </c>
       <c r="C93" s="26">
         <v>111.9</v>
       </c>
       <c r="D93" s="26">
         <v>111.5</v>
       </c>
       <c r="E93" s="26">
         <v>111.3</v>
       </c>
-      <c r="F93" s="7"/>
+      <c r="F93" s="26">
+        <v>111.2</v>
+      </c>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>114.8</v>
       </c>
       <c r="C94" s="26">
         <v>114</v>
       </c>
       <c r="D94" s="26">
         <v>113.1</v>
       </c>
       <c r="E94" s="26">
         <v>112.4</v>
       </c>
-      <c r="F94" s="7"/>
+      <c r="F94" s="26">
+        <v>112.1</v>
+      </c>
       <c r="G94" s="18"/>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.8</v>
       </c>
       <c r="C95" s="26">
         <v>113.1</v>
       </c>
       <c r="D95" s="26">
         <v>113.1</v>
       </c>
       <c r="E95" s="26">
         <v>113.1</v>
       </c>
-      <c r="F95" s="7"/>
+      <c r="F95" s="26">
+        <v>112.8</v>
+      </c>
       <c r="G95" s="18"/>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.6</v>
       </c>
       <c r="D96" s="27">
         <v>110.9</v>
       </c>
       <c r="E96" s="27">
         <v>110.6</v>
       </c>
-      <c r="F96" s="12"/>
+      <c r="F96" s="27">
+        <v>110.2</v>
+      </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
@@ -5636,551 +5967,593 @@
       </c>
       <c r="L3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.2</v>
       </c>
       <c r="C4" s="26">
         <v>100.9</v>
       </c>
       <c r="D4" s="26">
         <v>100.5</v>
       </c>
       <c r="E4" s="8">
         <v>100.9</v>
       </c>
-      <c r="F4" s="8"/>
+      <c r="F4" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.2</v>
       </c>
       <c r="C5" s="26">
         <v>100.7</v>
       </c>
       <c r="D5" s="26">
         <v>100.4</v>
       </c>
       <c r="E5" s="8">
         <v>100.9</v>
       </c>
-      <c r="F5" s="8"/>
+      <c r="F5" s="26">
+        <v>100.9</v>
+      </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.9</v>
       </c>
       <c r="D6" s="26">
         <v>100.6</v>
       </c>
       <c r="E6" s="8">
         <v>101.3</v>
       </c>
-      <c r="F6" s="8"/>
+      <c r="F6" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.1</v>
       </c>
       <c r="C7" s="26">
         <v>100.7</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="8">
         <v>100.6</v>
       </c>
-      <c r="F7" s="8"/>
+      <c r="F7" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.7</v>
       </c>
       <c r="C8" s="26">
         <v>100.8</v>
       </c>
       <c r="D8" s="26">
         <v>100.2</v>
       </c>
       <c r="E8" s="8">
         <v>100.6</v>
       </c>
-      <c r="F8" s="8"/>
+      <c r="F8" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101</v>
       </c>
       <c r="D9" s="26">
         <v>100.6</v>
       </c>
       <c r="E9" s="8">
         <v>101.1</v>
       </c>
-      <c r="F9" s="8"/>
+      <c r="F9" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>100.9</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.9</v>
       </c>
       <c r="E10" s="8">
         <v>100.8</v>
       </c>
-      <c r="F10" s="8"/>
+      <c r="F10" s="26">
+        <v>100.4</v>
+      </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101.6</v>
       </c>
       <c r="C11" s="26">
         <v>100.8</v>
       </c>
       <c r="D11" s="26">
         <v>100.7</v>
       </c>
       <c r="E11" s="8">
         <v>100.7</v>
       </c>
-      <c r="F11" s="8"/>
+      <c r="F11" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>100.8</v>
       </c>
       <c r="C12" s="26">
         <v>100.4</v>
       </c>
       <c r="D12" s="26">
         <v>100.9</v>
       </c>
       <c r="E12" s="8">
         <v>101.1</v>
       </c>
-      <c r="F12" s="8"/>
+      <c r="F12" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>100.7</v>
       </c>
       <c r="D13" s="26">
         <v>100.7</v>
       </c>
       <c r="E13" s="8">
         <v>101</v>
       </c>
-      <c r="F13" s="8"/>
+      <c r="F13" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>100.8</v>
       </c>
       <c r="D14" s="26">
         <v>100.6</v>
       </c>
       <c r="E14" s="8">
         <v>101.5</v>
       </c>
-      <c r="F14" s="8"/>
+      <c r="F14" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101</v>
       </c>
       <c r="D15" s="26">
         <v>100.5</v>
       </c>
       <c r="E15" s="8">
         <v>100.7</v>
       </c>
-      <c r="F15" s="8"/>
+      <c r="F15" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.2</v>
       </c>
       <c r="D16" s="26">
         <v>100.3</v>
       </c>
       <c r="E16" s="8">
         <v>100.7</v>
       </c>
-      <c r="F16" s="8"/>
+      <c r="F16" s="26">
+        <v>100.4</v>
+      </c>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.7</v>
       </c>
       <c r="C17" s="26">
         <v>100.5</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
       <c r="E17" s="8">
         <v>101.1</v>
       </c>
-      <c r="F17" s="8"/>
+      <c r="F17" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101.6</v>
       </c>
       <c r="C18" s="26">
         <v>101</v>
       </c>
       <c r="D18" s="26">
         <v>100.7</v>
       </c>
       <c r="E18" s="8">
         <v>101.2</v>
       </c>
-      <c r="F18" s="8"/>
+      <c r="F18" s="26">
+        <v>101.1</v>
+      </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101</v>
       </c>
       <c r="C19" s="26">
         <v>100.8</v>
       </c>
       <c r="D19" s="26">
         <v>100.7</v>
       </c>
       <c r="E19" s="8">
         <v>100.7</v>
       </c>
-      <c r="F19" s="8"/>
+      <c r="F19" s="26">
+        <v>101</v>
+      </c>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.3</v>
       </c>
       <c r="C20" s="26">
         <v>100.9</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
       <c r="E20" s="8">
         <v>101.5</v>
       </c>
-      <c r="F20" s="8"/>
+      <c r="F20" s="26">
+        <v>100.3</v>
+      </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" ht="21" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.4</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
       <c r="E21" s="8">
         <v>100.6</v>
       </c>
-      <c r="F21" s="8"/>
+      <c r="F21" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.6</v>
       </c>
       <c r="C22" s="26">
         <v>101</v>
       </c>
       <c r="D22" s="26">
         <v>100.1</v>
       </c>
       <c r="E22" s="8">
         <v>101.1</v>
       </c>
-      <c r="F22" s="8"/>
+      <c r="F22" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>101.1</v>
       </c>
       <c r="C23" s="26">
         <v>100.6</v>
       </c>
       <c r="D23" s="26">
         <v>100.3</v>
       </c>
       <c r="E23" s="8">
         <v>101</v>
       </c>
-      <c r="F23" s="8"/>
+      <c r="F23" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.8</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.6</v>
       </c>
       <c r="E24" s="13">
         <v>100.6</v>
       </c>
-      <c r="F24" s="13"/>
+      <c r="F24" s="27">
+        <v>100.8</v>
+      </c>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
@@ -6233,551 +6606,593 @@
       </c>
       <c r="L27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.2</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
       <c r="E28" s="8">
         <v>103.6</v>
       </c>
-      <c r="F28" s="8"/>
+      <c r="F28" s="26">
+        <v>104.2</v>
+      </c>
       <c r="G28" s="19"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.2</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.3</v>
       </c>
       <c r="E29" s="8">
         <v>103.2</v>
       </c>
-      <c r="F29" s="8"/>
+      <c r="F29" s="26">
+        <v>104.1</v>
+      </c>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.6</v>
       </c>
       <c r="D30" s="26">
         <v>103.2</v>
       </c>
       <c r="E30" s="8">
         <v>104.6</v>
       </c>
-      <c r="F30" s="8"/>
+      <c r="F30" s="26">
+        <v>105.2</v>
+      </c>
       <c r="G30" s="18"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.1</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.8</v>
       </c>
       <c r="E31" s="8">
         <v>103.3</v>
       </c>
-      <c r="F31" s="8"/>
+      <c r="F31" s="26">
+        <v>103.9</v>
+      </c>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.5</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
       <c r="E32" s="8">
         <v>103.2</v>
       </c>
-      <c r="F32" s="8"/>
+      <c r="F32" s="26">
+        <v>103.8</v>
+      </c>
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.5</v>
       </c>
       <c r="E33" s="8">
         <v>103.6</v>
       </c>
-      <c r="F33" s="8"/>
+      <c r="F33" s="26">
+        <v>104.4</v>
+      </c>
       <c r="G33" s="18"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>100.9</v>
       </c>
       <c r="C34" s="26">
         <v>101.9</v>
       </c>
       <c r="D34" s="26">
         <v>102.8</v>
       </c>
       <c r="E34" s="8">
         <v>103.6</v>
       </c>
-      <c r="F34" s="8"/>
+      <c r="F34" s="26">
+        <v>104</v>
+      </c>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101.6</v>
       </c>
       <c r="C35" s="26">
         <v>102.4</v>
       </c>
       <c r="D35" s="26">
         <v>103.2</v>
       </c>
       <c r="E35" s="8">
         <v>104</v>
       </c>
-      <c r="F35" s="8"/>
+      <c r="F35" s="26">
+        <v>104.5</v>
+      </c>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>100.8</v>
       </c>
       <c r="C36" s="26">
         <v>101.2</v>
       </c>
       <c r="D36" s="26">
         <v>102.1</v>
       </c>
       <c r="E36" s="8">
         <v>103.2</v>
       </c>
-      <c r="F36" s="8"/>
+      <c r="F36" s="26">
+        <v>103.9</v>
+      </c>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>101.7</v>
       </c>
       <c r="D37" s="26">
         <v>102.5</v>
       </c>
       <c r="E37" s="8">
         <v>103.5</v>
       </c>
-      <c r="F37" s="8"/>
+      <c r="F37" s="26">
+        <v>104.1</v>
+      </c>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>101.6</v>
       </c>
       <c r="D38" s="26">
         <v>102.1</v>
       </c>
       <c r="E38" s="8">
         <v>103.6</v>
       </c>
-      <c r="F38" s="8"/>
+      <c r="F38" s="26">
+        <v>104.4</v>
+      </c>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102</v>
       </c>
       <c r="D39" s="26">
         <v>102.4</v>
       </c>
       <c r="E39" s="8">
         <v>103.2</v>
       </c>
-      <c r="F39" s="8"/>
+      <c r="F39" s="26">
+        <v>103.9</v>
+      </c>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.6</v>
       </c>
       <c r="E40" s="8">
         <v>103.3</v>
       </c>
-      <c r="F40" s="8"/>
+      <c r="F40" s="26">
+        <v>103.8</v>
+      </c>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.7</v>
       </c>
       <c r="C41" s="26">
         <v>102.2</v>
       </c>
       <c r="D41" s="26">
         <v>102.2</v>
       </c>
       <c r="E41" s="8">
         <v>103.4</v>
       </c>
-      <c r="F41" s="8"/>
+      <c r="F41" s="26">
+        <v>103.9</v>
+      </c>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101.6</v>
       </c>
       <c r="C42" s="26">
         <v>102.6</v>
       </c>
       <c r="D42" s="26">
         <v>103.3</v>
       </c>
       <c r="E42" s="8">
         <v>104.6</v>
       </c>
-      <c r="F42" s="8"/>
+      <c r="F42" s="26">
+        <v>105.7</v>
+      </c>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101</v>
       </c>
       <c r="C43" s="26">
         <v>101.9</v>
       </c>
       <c r="D43" s="26">
         <v>102.6</v>
       </c>
       <c r="E43" s="8">
         <v>103.3</v>
       </c>
-      <c r="F43" s="8"/>
+      <c r="F43" s="26">
+        <v>104.3</v>
+      </c>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.3</v>
       </c>
       <c r="C44" s="26">
         <v>102.2</v>
       </c>
       <c r="D44" s="26">
         <v>102.6</v>
       </c>
       <c r="E44" s="8">
         <v>104.2</v>
       </c>
-      <c r="F44" s="8"/>
+      <c r="F44" s="26">
+        <v>104.5</v>
+      </c>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.4</v>
       </c>
       <c r="C45" s="26">
         <v>102.6</v>
       </c>
       <c r="D45" s="26">
         <v>103.4</v>
       </c>
       <c r="E45" s="8">
         <v>104.1</v>
       </c>
-      <c r="F45" s="8"/>
+      <c r="F45" s="26">
+        <v>104.7</v>
+      </c>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.6</v>
       </c>
       <c r="C46" s="26">
         <v>102.6</v>
       </c>
       <c r="D46" s="26">
         <v>102.7</v>
       </c>
       <c r="E46" s="8">
         <v>103.8</v>
       </c>
-      <c r="F46" s="8"/>
+      <c r="F46" s="26">
+        <v>104.4</v>
+      </c>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>101.1</v>
       </c>
       <c r="C47" s="26">
         <v>101.6</v>
       </c>
       <c r="D47" s="26">
         <v>102</v>
       </c>
       <c r="E47" s="8">
         <v>103</v>
       </c>
-      <c r="F47" s="8"/>
+      <c r="F47" s="26">
+        <v>103.5</v>
+      </c>
       <c r="G47" s="18"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.8</v>
       </c>
       <c r="C48" s="27">
         <v>102</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
       <c r="E48" s="13">
         <v>103.2</v>
       </c>
-      <c r="F48" s="13"/>
+      <c r="F48" s="27">
+        <v>104</v>
+      </c>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
@@ -6815,551 +7230,593 @@
       </c>
       <c r="L51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>111.7</v>
       </c>
       <c r="C52" s="26">
         <v>111.6</v>
       </c>
       <c r="D52" s="26">
         <v>111.3</v>
       </c>
       <c r="E52" s="8">
         <v>111.7</v>
       </c>
-      <c r="F52" s="8"/>
+      <c r="F52" s="26">
+        <v>111.7</v>
+      </c>
       <c r="G52" s="19"/>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>112.9</v>
       </c>
       <c r="C53" s="26">
         <v>112.7</v>
       </c>
       <c r="D53" s="26">
         <v>112.3</v>
       </c>
       <c r="E53" s="8">
         <v>112.7</v>
       </c>
-      <c r="F53" s="8"/>
+      <c r="F53" s="26">
+        <v>113</v>
+      </c>
       <c r="G53" s="18"/>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.4</v>
       </c>
       <c r="C54" s="26">
         <v>114.4</v>
       </c>
       <c r="D54" s="26">
         <v>114.1</v>
       </c>
       <c r="E54" s="8">
         <v>115</v>
       </c>
-      <c r="F54" s="8"/>
+      <c r="F54" s="26">
+        <v>114.6</v>
+      </c>
       <c r="G54" s="18"/>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>113</v>
       </c>
       <c r="C55" s="26">
         <v>112.6</v>
       </c>
       <c r="D55" s="26">
         <v>112.9</v>
       </c>
       <c r="E55" s="8">
         <v>112.7</v>
       </c>
-      <c r="F55" s="8"/>
+      <c r="F55" s="26">
+        <v>112.6</v>
+      </c>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.9</v>
       </c>
       <c r="C56" s="26">
         <v>113.2</v>
       </c>
       <c r="D56" s="26">
         <v>113</v>
       </c>
       <c r="E56" s="8">
         <v>112.8</v>
       </c>
-      <c r="F56" s="8"/>
+      <c r="F56" s="26">
+        <v>112.3</v>
+      </c>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>110.3</v>
       </c>
       <c r="C57" s="26">
         <v>110.2</v>
       </c>
       <c r="D57" s="26">
         <v>109.8</v>
       </c>
       <c r="E57" s="8">
         <v>110.3</v>
       </c>
-      <c r="F57" s="8"/>
+      <c r="F57" s="26">
+        <v>110.3</v>
+      </c>
       <c r="G57" s="18"/>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>108</v>
       </c>
       <c r="C58" s="26">
         <v>108.2</v>
       </c>
       <c r="D58" s="26">
         <v>108.5</v>
       </c>
       <c r="E58" s="8">
         <v>108.9</v>
       </c>
-      <c r="F58" s="8"/>
+      <c r="F58" s="26">
+        <v>108.9</v>
+      </c>
       <c r="G58" s="18"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.4</v>
       </c>
       <c r="C59" s="26">
         <v>111.6</v>
       </c>
       <c r="D59" s="26">
         <v>111.5</v>
       </c>
       <c r="E59" s="8">
         <v>111.9</v>
       </c>
-      <c r="F59" s="8"/>
+      <c r="F59" s="26">
+        <v>111.7</v>
+      </c>
       <c r="G59" s="18"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>113.1</v>
       </c>
       <c r="C60" s="26">
         <v>112.3</v>
       </c>
       <c r="D60" s="26">
         <v>112.7</v>
       </c>
       <c r="E60" s="8">
         <v>112.9</v>
       </c>
-      <c r="F60" s="8"/>
+      <c r="F60" s="26">
+        <v>112.9</v>
+      </c>
       <c r="G60" s="18"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>111.6</v>
       </c>
       <c r="C61" s="26">
         <v>110.9</v>
       </c>
       <c r="D61" s="26">
         <v>110.4</v>
       </c>
       <c r="E61" s="8">
         <v>110.9</v>
       </c>
-      <c r="F61" s="8"/>
+      <c r="F61" s="26">
+        <v>111</v>
+      </c>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>110.5</v>
       </c>
       <c r="C62" s="26">
         <v>110.4</v>
       </c>
       <c r="D62" s="26">
         <v>110.2</v>
       </c>
       <c r="E62" s="8">
         <v>111.2</v>
       </c>
-      <c r="F62" s="8"/>
+      <c r="F62" s="26">
+        <v>111.4</v>
+      </c>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.1</v>
       </c>
       <c r="C63" s="26">
         <v>111.6</v>
       </c>
       <c r="D63" s="26">
         <v>111</v>
       </c>
       <c r="E63" s="8">
         <v>110.6</v>
       </c>
-      <c r="F63" s="8"/>
+      <c r="F63" s="26">
+        <v>110.7</v>
+      </c>
       <c r="G63" s="18"/>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.4</v>
       </c>
       <c r="C64" s="26">
         <v>111</v>
       </c>
       <c r="D64" s="26">
         <v>111.1</v>
       </c>
       <c r="E64" s="8">
         <v>111.8</v>
       </c>
-      <c r="F64" s="8"/>
+      <c r="F64" s="26">
+        <v>112.1</v>
+      </c>
       <c r="G64" s="18"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>112.1</v>
       </c>
       <c r="C65" s="26">
         <v>111.6</v>
       </c>
       <c r="D65" s="26">
         <v>110.7</v>
       </c>
       <c r="E65" s="8">
         <v>111.3</v>
       </c>
-      <c r="F65" s="8"/>
+      <c r="F65" s="26">
+        <v>111.6</v>
+      </c>
       <c r="G65" s="18"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>112.1</v>
       </c>
       <c r="C66" s="26">
         <v>112</v>
       </c>
       <c r="D66" s="26">
         <v>111.8</v>
       </c>
       <c r="E66" s="8">
         <v>112.6</v>
       </c>
-      <c r="F66" s="8"/>
+      <c r="F66" s="26">
+        <v>113.4</v>
+      </c>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113.3</v>
       </c>
       <c r="C67" s="26">
         <v>112.6</v>
       </c>
       <c r="D67" s="26">
         <v>112</v>
       </c>
       <c r="E67" s="8">
         <v>112.3</v>
       </c>
-      <c r="F67" s="8"/>
+      <c r="F67" s="26">
+        <v>112.9</v>
+      </c>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>112.5</v>
       </c>
       <c r="C68" s="26">
         <v>112.5</v>
       </c>
       <c r="D68" s="26">
         <v>111.7</v>
       </c>
       <c r="E68" s="8">
         <v>112.7</v>
       </c>
-      <c r="F68" s="8"/>
+      <c r="F68" s="26">
+        <v>112.8</v>
+      </c>
       <c r="G68" s="18"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="18" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>113</v>
       </c>
       <c r="C69" s="26">
         <v>113.4</v>
       </c>
       <c r="D69" s="26">
         <v>113.3</v>
       </c>
       <c r="E69" s="8">
         <v>113.5</v>
       </c>
-      <c r="F69" s="8"/>
+      <c r="F69" s="26">
+        <v>113.4</v>
+      </c>
       <c r="G69" s="18"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>112.1</v>
       </c>
       <c r="C70" s="26">
         <v>112.1</v>
       </c>
       <c r="D70" s="26">
         <v>111.1</v>
       </c>
       <c r="E70" s="8">
         <v>111.4</v>
       </c>
-      <c r="F70" s="8"/>
+      <c r="F70" s="26">
+        <v>111.4</v>
+      </c>
       <c r="G70" s="18"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>109.3</v>
       </c>
       <c r="C71" s="26">
         <v>109.1</v>
       </c>
       <c r="D71" s="26">
         <v>108.6</v>
       </c>
       <c r="E71" s="8">
         <v>109.2</v>
       </c>
-      <c r="F71" s="8"/>
+      <c r="F71" s="26">
+        <v>109.4</v>
+      </c>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>112.8</v>
       </c>
       <c r="D72" s="27">
         <v>112.9</v>
       </c>
       <c r="E72" s="13">
         <v>113</v>
       </c>
-      <c r="F72" s="13"/>
+      <c r="F72" s="27">
+        <v>112.9</v>
+      </c>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="8"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
@@ -7412,551 +7869,593 @@
       </c>
       <c r="L75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>111.7</v>
       </c>
       <c r="C76" s="26">
         <v>111.6</v>
       </c>
       <c r="D76" s="26">
         <v>111.5</v>
       </c>
       <c r="E76" s="26">
         <v>111.6</v>
       </c>
-      <c r="F76" s="8"/>
+      <c r="F76" s="26">
+        <v>111.6</v>
+      </c>
       <c r="G76" s="18"/>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>112.9</v>
       </c>
       <c r="C77" s="26">
         <v>112.8</v>
       </c>
       <c r="D77" s="26">
         <v>112.6</v>
       </c>
       <c r="E77" s="26">
         <v>112.7</v>
       </c>
-      <c r="F77" s="8"/>
+      <c r="F77" s="26">
+        <v>112.7</v>
+      </c>
       <c r="G77" s="18"/>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.4</v>
       </c>
       <c r="C78" s="26">
         <v>113.9</v>
       </c>
       <c r="D78" s="26">
         <v>114</v>
       </c>
       <c r="E78" s="26">
         <v>114.2</v>
       </c>
-      <c r="F78" s="8"/>
+      <c r="F78" s="26">
+        <v>114.3</v>
+      </c>
       <c r="G78" s="18"/>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>113</v>
       </c>
       <c r="C79" s="26">
         <v>112.8</v>
       </c>
       <c r="D79" s="26">
         <v>112.8</v>
       </c>
       <c r="E79" s="26">
         <v>112.8</v>
       </c>
-      <c r="F79" s="8"/>
+      <c r="F79" s="26">
+        <v>112.7</v>
+      </c>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>113</v>
       </c>
       <c r="E80" s="26">
         <v>113</v>
       </c>
-      <c r="F80" s="8"/>
+      <c r="F80" s="26">
+        <v>112.8</v>
+      </c>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>110.3</v>
       </c>
       <c r="C81" s="26">
         <v>110.3</v>
       </c>
       <c r="D81" s="26">
         <v>110.1</v>
       </c>
       <c r="E81" s="26">
         <v>110.2</v>
       </c>
-      <c r="F81" s="8"/>
+      <c r="F81" s="26">
+        <v>110.2</v>
+      </c>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>108</v>
       </c>
       <c r="C82" s="26">
         <v>108.1</v>
       </c>
       <c r="D82" s="26">
         <v>108.2</v>
       </c>
       <c r="E82" s="26">
         <v>108.4</v>
       </c>
-      <c r="F82" s="8"/>
+      <c r="F82" s="26">
+        <v>108.5</v>
+      </c>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.4</v>
       </c>
       <c r="C83" s="26">
         <v>111.5</v>
       </c>
       <c r="D83" s="26">
         <v>111.5</v>
       </c>
       <c r="E83" s="26">
         <v>111.6</v>
       </c>
-      <c r="F83" s="8"/>
+      <c r="F83" s="26">
+        <v>111.6</v>
+      </c>
       <c r="G83" s="18"/>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>113.1</v>
       </c>
       <c r="C84" s="26">
         <v>112.7</v>
       </c>
       <c r="D84" s="26">
         <v>112.7</v>
       </c>
       <c r="E84" s="26">
         <v>112.7</v>
       </c>
-      <c r="F84" s="8"/>
+      <c r="F84" s="26">
+        <v>112.8</v>
+      </c>
       <c r="G84" s="18"/>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>111.6</v>
       </c>
       <c r="C85" s="26">
         <v>111.3</v>
       </c>
       <c r="D85" s="26">
         <v>111</v>
       </c>
       <c r="E85" s="26">
         <v>110.9</v>
       </c>
-      <c r="F85" s="8"/>
+      <c r="F85" s="26">
+        <v>111</v>
+      </c>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>110.5</v>
       </c>
       <c r="C86" s="26">
         <v>110.4</v>
       </c>
       <c r="D86" s="26">
         <v>110.3</v>
       </c>
       <c r="E86" s="26">
         <v>110.6</v>
       </c>
-      <c r="F86" s="8"/>
+      <c r="F86" s="26">
+        <v>110.7</v>
+      </c>
       <c r="G86" s="18"/>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.1</v>
       </c>
       <c r="C87" s="26">
         <v>111.3</v>
       </c>
       <c r="D87" s="26">
         <v>111.2</v>
       </c>
       <c r="E87" s="26">
         <v>111.1</v>
       </c>
-      <c r="F87" s="8"/>
+      <c r="F87" s="26">
+        <v>111</v>
+      </c>
       <c r="G87" s="18"/>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.4</v>
       </c>
       <c r="C88" s="26">
         <v>111.7</v>
       </c>
       <c r="D88" s="26">
         <v>111.5</v>
       </c>
       <c r="E88" s="26">
         <v>111.6</v>
       </c>
-      <c r="F88" s="8"/>
+      <c r="F88" s="26">
+        <v>111.7</v>
+      </c>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>112.1</v>
       </c>
       <c r="C89" s="26">
         <v>111.8</v>
       </c>
       <c r="D89" s="26">
         <v>111.4</v>
       </c>
       <c r="E89" s="26">
         <v>111.4</v>
       </c>
-      <c r="F89" s="8"/>
+      <c r="F89" s="26">
+        <v>111.4</v>
+      </c>
       <c r="G89" s="18"/>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>112.1</v>
       </c>
       <c r="C90" s="26">
         <v>112</v>
       </c>
       <c r="D90" s="26">
         <v>112</v>
       </c>
       <c r="E90" s="26">
         <v>112.1</v>
       </c>
-      <c r="F90" s="8"/>
+      <c r="F90" s="26">
+        <v>112.4</v>
+      </c>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113.3</v>
       </c>
       <c r="C91" s="26">
         <v>113</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
       <c r="E91" s="26">
         <v>112.5</v>
       </c>
-      <c r="F91" s="8"/>
+      <c r="F91" s="26">
+        <v>112.6</v>
+      </c>
       <c r="G91" s="18"/>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>112.5</v>
       </c>
       <c r="C92" s="26">
         <v>112.5</v>
       </c>
       <c r="D92" s="26">
         <v>112.2</v>
       </c>
       <c r="E92" s="26">
         <v>112.4</v>
       </c>
-      <c r="F92" s="8"/>
+      <c r="F92" s="26">
+        <v>112.5</v>
+      </c>
       <c r="G92" s="18"/>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>113</v>
       </c>
       <c r="C93" s="26">
         <v>113.2</v>
       </c>
       <c r="D93" s="26">
         <v>113.3</v>
       </c>
       <c r="E93" s="26">
         <v>113.3</v>
       </c>
-      <c r="F93" s="8"/>
+      <c r="F93" s="26">
+        <v>113.3</v>
+      </c>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>112.1</v>
       </c>
       <c r="C94" s="26">
         <v>112.1</v>
       </c>
       <c r="D94" s="26">
         <v>111.8</v>
       </c>
       <c r="E94" s="26">
         <v>111.7</v>
       </c>
-      <c r="F94" s="8"/>
+      <c r="F94" s="26">
+        <v>111.6</v>
+      </c>
       <c r="G94" s="18"/>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>109.3</v>
       </c>
       <c r="C95" s="26">
         <v>109.2</v>
       </c>
       <c r="D95" s="26">
         <v>109</v>
       </c>
       <c r="E95" s="26">
         <v>109</v>
       </c>
-      <c r="F95" s="8"/>
+      <c r="F95" s="26">
+        <v>109.1</v>
+      </c>
       <c r="G95" s="18"/>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>112.4</v>
       </c>
       <c r="D96" s="27">
         <v>112.6</v>
       </c>
       <c r="E96" s="27">
         <v>112.7</v>
       </c>
-      <c r="F96" s="13"/>
+      <c r="F96" s="27">
+        <v>112.7</v>
+      </c>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
@@ -8042,551 +8541,593 @@
       </c>
       <c r="L3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.1</v>
       </c>
       <c r="C4" s="26">
         <v>101</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
       <c r="E4" s="6">
         <v>100.9</v>
       </c>
-      <c r="F4" s="6"/>
+      <c r="F4" s="26">
+        <v>101.1</v>
+      </c>
       <c r="G4" s="8"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.1</v>
       </c>
       <c r="C5" s="26">
         <v>100.8</v>
       </c>
       <c r="D5" s="26">
         <v>100.6</v>
       </c>
       <c r="E5" s="6">
         <v>100.8</v>
       </c>
-      <c r="F5" s="6"/>
+      <c r="F5" s="26">
+        <v>100.2</v>
+      </c>
       <c r="G5" s="8"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.6</v>
       </c>
       <c r="C6" s="26">
         <v>100.8</v>
       </c>
       <c r="D6" s="26">
         <v>100.3</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
-      <c r="F6" s="6"/>
+      <c r="F6" s="26">
+        <v>101.6</v>
+      </c>
       <c r="G6" s="8"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.9</v>
       </c>
       <c r="C7" s="26">
         <v>100.4</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="6">
         <v>100.3</v>
       </c>
-      <c r="F7" s="6"/>
+      <c r="F7" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G7" s="8"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>102.1</v>
       </c>
       <c r="C8" s="26">
         <v>100.7</v>
       </c>
       <c r="D8" s="26">
         <v>100.5</v>
       </c>
       <c r="E8" s="6">
         <v>101.3</v>
       </c>
-      <c r="F8" s="6"/>
+      <c r="F8" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G8" s="8"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>101.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>101.6</v>
       </c>
       <c r="E9" s="6">
         <v>100.5</v>
       </c>
-      <c r="F9" s="6"/>
+      <c r="F9" s="26">
+        <v>101.5</v>
+      </c>
       <c r="G9" s="8"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>102.5</v>
       </c>
       <c r="C10" s="26">
         <v>101.3</v>
       </c>
       <c r="D10" s="26">
         <v>100.3</v>
       </c>
       <c r="E10" s="6">
         <v>101.1</v>
       </c>
-      <c r="F10" s="6"/>
+      <c r="F10" s="26">
+        <v>100.7</v>
+      </c>
       <c r="G10" s="8"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.3</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="6">
         <v>100.6</v>
       </c>
-      <c r="F11" s="6"/>
+      <c r="F11" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G11" s="8"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>101</v>
       </c>
       <c r="E12" s="6">
         <v>100.4</v>
       </c>
-      <c r="F12" s="6"/>
+      <c r="F12" s="26">
+        <v>100.2</v>
+      </c>
       <c r="G12" s="8"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.6</v>
       </c>
       <c r="C13" s="26">
         <v>101.3</v>
       </c>
       <c r="D13" s="26">
         <v>100</v>
       </c>
       <c r="E13" s="6">
         <v>100.4</v>
       </c>
-      <c r="F13" s="6"/>
+      <c r="F13" s="26">
+        <v>101</v>
+      </c>
       <c r="G13" s="8"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>101</v>
       </c>
       <c r="C14" s="26">
         <v>101.1</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
       <c r="E14" s="6">
         <v>100.6</v>
       </c>
-      <c r="F14" s="6"/>
+      <c r="F14" s="26">
+        <v>100.8</v>
+      </c>
       <c r="G14" s="8"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.8</v>
       </c>
       <c r="C15" s="26">
         <v>100.5</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
       <c r="E15" s="6">
         <v>102.1</v>
       </c>
-      <c r="F15" s="6"/>
+      <c r="F15" s="26">
+        <v>101</v>
+      </c>
       <c r="G15" s="8"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>100.9</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.5</v>
       </c>
       <c r="E16" s="6">
         <v>100.3</v>
       </c>
-      <c r="F16" s="6"/>
+      <c r="F16" s="26">
+        <v>101.5</v>
+      </c>
       <c r="G16" s="8"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.3</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
       <c r="E17" s="6">
         <v>101.2</v>
       </c>
-      <c r="F17" s="6"/>
+      <c r="F17" s="26">
+        <v>100.9</v>
+      </c>
       <c r="G17" s="8"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.9</v>
       </c>
       <c r="C18" s="26">
         <v>101.1</v>
       </c>
       <c r="D18" s="26">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>101.2</v>
       </c>
-      <c r="F18" s="6"/>
+      <c r="F18" s="26">
+        <v>100.5</v>
+      </c>
       <c r="G18" s="8"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.5</v>
       </c>
       <c r="C19" s="26">
         <v>102.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.9</v>
       </c>
       <c r="E19" s="6">
         <v>100.6</v>
       </c>
-      <c r="F19" s="6"/>
+      <c r="F19" s="26">
+        <v>100.6</v>
+      </c>
       <c r="G19" s="8"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>100.8</v>
       </c>
       <c r="C20" s="26">
         <v>100.7</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
       <c r="E20" s="6">
         <v>101.1</v>
       </c>
-      <c r="F20" s="6"/>
+      <c r="F20" s="26">
+        <v>102.4</v>
+      </c>
       <c r="G20" s="8"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="18.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.2</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.6</v>
       </c>
       <c r="E21" s="6">
         <v>100.6</v>
       </c>
-      <c r="F21" s="6"/>
+      <c r="F21" s="26">
+        <v>100.9</v>
+      </c>
       <c r="G21" s="8"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.8</v>
       </c>
       <c r="C22" s="26">
         <v>100.5</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
       <c r="E22" s="6">
         <v>100.6</v>
       </c>
-      <c r="F22" s="6"/>
+      <c r="F22" s="26">
+        <v>101.5</v>
+      </c>
       <c r="G22" s="8"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.7</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
       <c r="E23" s="6">
         <v>101</v>
       </c>
-      <c r="F23" s="6"/>
+      <c r="F23" s="26">
+        <v>101.5</v>
+      </c>
       <c r="G23" s="8"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101.5</v>
       </c>
       <c r="C24" s="27">
         <v>100.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.1</v>
       </c>
       <c r="E24" s="11">
         <v>101.6</v>
       </c>
-      <c r="F24" s="11"/>
+      <c r="F24" s="27">
+        <v>100</v>
+      </c>
       <c r="G24" s="13"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="16"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
@@ -8639,551 +9180,593 @@
       </c>
       <c r="L27" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.1</v>
       </c>
       <c r="C28" s="26">
         <v>102</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
       <c r="E28" s="19">
         <v>103.5</v>
       </c>
-      <c r="F28" s="19"/>
+      <c r="F28" s="26">
+        <v>104.6</v>
+      </c>
       <c r="G28" s="8"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.1</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.5</v>
       </c>
       <c r="E29" s="18">
         <v>103.4</v>
       </c>
-      <c r="F29" s="18"/>
+      <c r="F29" s="26">
+        <v>103.5</v>
+      </c>
       <c r="G29" s="8"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.6</v>
       </c>
       <c r="C30" s="26">
         <v>101.4</v>
       </c>
       <c r="D30" s="26">
         <v>101.7</v>
       </c>
       <c r="E30" s="18">
         <v>103</v>
       </c>
-      <c r="F30" s="18"/>
+      <c r="F30" s="26">
+        <v>104.6</v>
+      </c>
       <c r="G30" s="8"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.9</v>
       </c>
       <c r="C31" s="26">
         <v>102.2</v>
       </c>
       <c r="D31" s="26">
         <v>103.2</v>
       </c>
       <c r="E31" s="18">
         <v>103.5</v>
       </c>
-      <c r="F31" s="18"/>
+      <c r="F31" s="26">
+        <v>104</v>
+      </c>
       <c r="G31" s="8"/>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>102.1</v>
       </c>
       <c r="C32" s="26">
         <v>102.9</v>
       </c>
       <c r="D32" s="26">
         <v>103.4</v>
       </c>
       <c r="E32" s="18">
         <v>104.7</v>
       </c>
-      <c r="F32" s="18"/>
+      <c r="F32" s="26">
+        <v>105.5</v>
+      </c>
       <c r="G32" s="8"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>101.5</v>
       </c>
       <c r="C33" s="26">
         <v>102.8</v>
       </c>
       <c r="D33" s="26">
         <v>104.5</v>
       </c>
       <c r="E33" s="18">
         <v>105</v>
       </c>
-      <c r="F33" s="18"/>
+      <c r="F33" s="26">
+        <v>106.6</v>
+      </c>
       <c r="G33" s="8"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>102.5</v>
       </c>
       <c r="C34" s="26">
         <v>103.8</v>
       </c>
       <c r="D34" s="26">
         <v>104.1</v>
       </c>
       <c r="E34" s="18">
         <v>105.3</v>
       </c>
-      <c r="F34" s="18"/>
+      <c r="F34" s="26">
+        <v>106.1</v>
+      </c>
       <c r="G34" s="8"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.8</v>
       </c>
       <c r="E35" s="18">
         <v>103.5</v>
       </c>
-      <c r="F35" s="18"/>
+      <c r="F35" s="26">
+        <v>104.1</v>
+      </c>
       <c r="G35" s="8"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
       <c r="E36" s="18">
         <v>103.5</v>
       </c>
-      <c r="F36" s="18"/>
+      <c r="F36" s="26">
+        <v>103.6</v>
+      </c>
       <c r="G36" s="8"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.6</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>101.9</v>
       </c>
       <c r="E37" s="18">
         <v>102.4</v>
       </c>
-      <c r="F37" s="18"/>
+      <c r="F37" s="26">
+        <v>103.4</v>
+      </c>
       <c r="G37" s="8"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>101</v>
       </c>
       <c r="C38" s="26">
         <v>102.1</v>
       </c>
       <c r="D38" s="26">
         <v>102.9</v>
       </c>
       <c r="E38" s="18">
         <v>103.5</v>
       </c>
-      <c r="F38" s="18"/>
+      <c r="F38" s="26">
+        <v>104.4</v>
+      </c>
       <c r="G38" s="8"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.8</v>
       </c>
       <c r="C39" s="26">
         <v>101.3</v>
       </c>
       <c r="D39" s="26">
         <v>102</v>
       </c>
       <c r="E39" s="18">
         <v>104.1</v>
       </c>
-      <c r="F39" s="18"/>
+      <c r="F39" s="26">
+        <v>105.2</v>
+      </c>
       <c r="G39" s="8"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>100.9</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.8</v>
       </c>
       <c r="E40" s="18">
         <v>103.1</v>
       </c>
-      <c r="F40" s="18"/>
+      <c r="F40" s="26">
+        <v>104.7</v>
+      </c>
       <c r="G40" s="8"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="26">
         <v>101.2</v>
       </c>
       <c r="E41" s="18">
         <v>102.5</v>
       </c>
-      <c r="F41" s="18"/>
+      <c r="F41" s="26">
+        <v>103.3</v>
+      </c>
       <c r="G41" s="8"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.9</v>
       </c>
       <c r="C42" s="26">
         <v>102</v>
       </c>
       <c r="D42" s="26">
         <v>102.8</v>
       </c>
       <c r="E42" s="18">
         <v>104</v>
       </c>
-      <c r="F42" s="18"/>
+      <c r="F42" s="26">
+        <v>104.5</v>
+      </c>
       <c r="G42" s="8"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.5</v>
       </c>
       <c r="C43" s="26">
         <v>103.9</v>
       </c>
       <c r="D43" s="26">
         <v>104.9</v>
       </c>
       <c r="E43" s="18">
         <v>105.5</v>
       </c>
-      <c r="F43" s="18"/>
+      <c r="F43" s="26">
+        <v>106.2</v>
+      </c>
       <c r="G43" s="8"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>100.8</v>
       </c>
       <c r="C44" s="26">
         <v>101.4</v>
       </c>
       <c r="D44" s="26">
         <v>101.8</v>
       </c>
       <c r="E44" s="18">
         <v>102.9</v>
       </c>
-      <c r="F44" s="18"/>
+      <c r="F44" s="26">
+        <v>105.4</v>
+      </c>
       <c r="G44" s="8"/>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.2</v>
       </c>
       <c r="C45" s="26">
         <v>102.4</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
       <c r="E45" s="18">
         <v>103.7</v>
       </c>
-      <c r="F45" s="18"/>
+      <c r="F45" s="26">
+        <v>104.6</v>
+      </c>
       <c r="G45" s="8"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.8</v>
       </c>
       <c r="C46" s="26">
         <v>101.3</v>
       </c>
       <c r="D46" s="26">
         <v>101.9</v>
       </c>
       <c r="E46" s="18">
         <v>102.6</v>
       </c>
-      <c r="F46" s="18"/>
+      <c r="F46" s="26">
+        <v>104.1</v>
+      </c>
       <c r="G46" s="8"/>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.7</v>
       </c>
       <c r="C47" s="26">
         <v>101.7</v>
       </c>
       <c r="D47" s="26">
         <v>102.5</v>
       </c>
       <c r="E47" s="18">
         <v>103.5</v>
       </c>
-      <c r="F47" s="18"/>
+      <c r="F47" s="26">
+        <v>105.1</v>
+      </c>
       <c r="G47" s="8"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101.5</v>
       </c>
       <c r="C48" s="27">
         <v>102.1</v>
       </c>
       <c r="D48" s="27">
         <v>102.2</v>
       </c>
       <c r="E48" s="11">
         <v>103.9</v>
       </c>
-      <c r="F48" s="11"/>
+      <c r="F48" s="27">
+        <v>103.9</v>
+      </c>
       <c r="G48" s="13"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
@@ -9221,551 +9804,593 @@
       </c>
       <c r="L51" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112</v>
       </c>
       <c r="C52" s="26">
         <v>110.8</v>
       </c>
       <c r="D52" s="26">
         <v>110</v>
       </c>
       <c r="E52" s="8">
         <v>108.9</v>
       </c>
-      <c r="F52" s="8"/>
+      <c r="F52" s="26">
+        <v>108.7</v>
+      </c>
       <c r="G52" s="8"/>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>110.4</v>
       </c>
       <c r="C53" s="26">
         <v>111.1</v>
       </c>
       <c r="D53" s="26">
         <v>110.2</v>
       </c>
       <c r="E53" s="8">
         <v>109.4</v>
       </c>
-      <c r="F53" s="8"/>
+      <c r="F53" s="26">
+        <v>109</v>
+      </c>
       <c r="G53" s="8"/>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>111.1</v>
       </c>
       <c r="C54" s="26">
         <v>108.3</v>
       </c>
       <c r="D54" s="26">
         <v>106.8</v>
       </c>
       <c r="E54" s="8">
         <v>107.6</v>
       </c>
-      <c r="F54" s="8"/>
+      <c r="F54" s="26">
+        <v>108.6</v>
+      </c>
       <c r="G54" s="8"/>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.6</v>
       </c>
       <c r="C55" s="26">
         <v>110.4</v>
       </c>
       <c r="D55" s="26">
         <v>111</v>
       </c>
       <c r="E55" s="8">
         <v>110</v>
       </c>
-      <c r="F55" s="8"/>
+      <c r="F55" s="26">
+        <v>108.9</v>
+      </c>
       <c r="G55" s="8"/>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>113.9</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>112.1</v>
       </c>
       <c r="E56" s="8">
         <v>111.8</v>
       </c>
-      <c r="F56" s="8"/>
+      <c r="F56" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G56" s="8"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>113.6</v>
       </c>
       <c r="C57" s="26">
         <v>114.7</v>
       </c>
       <c r="D57" s="26">
         <v>115.4</v>
       </c>
       <c r="E57" s="8">
         <v>115</v>
       </c>
-      <c r="F57" s="8"/>
+      <c r="F57" s="26">
+        <v>115.7</v>
+      </c>
       <c r="G57" s="8"/>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>113.4</v>
       </c>
       <c r="C58" s="26">
         <v>110.5</v>
       </c>
       <c r="D58" s="26">
         <v>110.5</v>
       </c>
       <c r="E58" s="8">
         <v>111.5</v>
       </c>
-      <c r="F58" s="8"/>
+      <c r="F58" s="26">
+        <v>111.8</v>
+      </c>
       <c r="G58" s="8"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.2</v>
       </c>
       <c r="C59" s="26">
         <v>110.5</v>
       </c>
       <c r="D59" s="26">
         <v>109.3</v>
       </c>
       <c r="E59" s="8">
         <v>108.8</v>
       </c>
-      <c r="F59" s="8"/>
+      <c r="F59" s="26">
+        <v>108</v>
+      </c>
       <c r="G59" s="8"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>111.4</v>
       </c>
       <c r="C60" s="26">
         <v>111</v>
       </c>
       <c r="D60" s="26">
         <v>110.9</v>
       </c>
       <c r="E60" s="8">
         <v>110.6</v>
       </c>
-      <c r="F60" s="8"/>
+      <c r="F60" s="26">
+        <v>109.6</v>
+      </c>
       <c r="G60" s="8"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>114</v>
       </c>
       <c r="C61" s="26">
         <v>113.4</v>
       </c>
       <c r="D61" s="26">
         <v>109.4</v>
       </c>
       <c r="E61" s="8">
         <v>107.7</v>
       </c>
-      <c r="F61" s="8"/>
+      <c r="F61" s="26">
+        <v>108.5</v>
+      </c>
       <c r="G61" s="8"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112.1</v>
       </c>
       <c r="C62" s="26">
         <v>110.5</v>
       </c>
       <c r="D62" s="26">
         <v>110.5</v>
       </c>
       <c r="E62" s="8">
         <v>109.8</v>
       </c>
-      <c r="F62" s="8"/>
+      <c r="F62" s="26">
+        <v>108.8</v>
+      </c>
       <c r="G62" s="8"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>109.6</v>
       </c>
       <c r="C63" s="26">
         <v>109.8</v>
       </c>
       <c r="D63" s="26">
         <v>109.9</v>
       </c>
       <c r="E63" s="8">
         <v>110</v>
       </c>
-      <c r="F63" s="8"/>
+      <c r="F63" s="26">
+        <v>110.4</v>
+      </c>
       <c r="G63" s="8"/>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>109</v>
       </c>
       <c r="C64" s="26">
         <v>108.9</v>
       </c>
       <c r="D64" s="26">
         <v>109.3</v>
       </c>
       <c r="E64" s="8">
         <v>106.7</v>
       </c>
-      <c r="F64" s="8"/>
+      <c r="F64" s="26">
+        <v>107.9</v>
+      </c>
       <c r="G64" s="8"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.1</v>
       </c>
       <c r="C65" s="26">
         <v>113</v>
       </c>
       <c r="D65" s="26">
         <v>112.9</v>
       </c>
       <c r="E65" s="8">
         <v>112.7</v>
       </c>
-      <c r="F65" s="8"/>
+      <c r="F65" s="26">
+        <v>108.4</v>
+      </c>
       <c r="G65" s="8"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>116.9</v>
       </c>
       <c r="C66" s="26">
         <v>115.5</v>
       </c>
       <c r="D66" s="26">
         <v>115.9</v>
       </c>
       <c r="E66" s="8">
         <v>116</v>
       </c>
-      <c r="F66" s="8"/>
+      <c r="F66" s="26">
+        <v>115.2</v>
+      </c>
       <c r="G66" s="8"/>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.1</v>
       </c>
       <c r="C67" s="26">
         <v>114.4</v>
       </c>
       <c r="D67" s="26">
         <v>115.2</v>
       </c>
       <c r="E67" s="8">
         <v>111.8</v>
       </c>
-      <c r="F67" s="8"/>
+      <c r="F67" s="26">
+        <v>111.9</v>
+      </c>
       <c r="G67" s="8"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>110.9</v>
       </c>
       <c r="C68" s="26">
         <v>111</v>
       </c>
       <c r="D68" s="26">
         <v>108.9</v>
       </c>
       <c r="E68" s="8">
         <v>109.3</v>
       </c>
-      <c r="F68" s="8"/>
+      <c r="F68" s="26">
+        <v>111.5</v>
+      </c>
       <c r="G68" s="8"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="21" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>110.7</v>
       </c>
       <c r="C69" s="26">
         <v>110.8</v>
       </c>
       <c r="D69" s="26">
         <v>108.4</v>
       </c>
       <c r="E69" s="8">
         <v>107.6</v>
       </c>
-      <c r="F69" s="8"/>
+      <c r="F69" s="26">
+        <v>107.7</v>
+      </c>
       <c r="G69" s="8"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>110</v>
       </c>
       <c r="C70" s="26">
         <v>106.2</v>
       </c>
       <c r="D70" s="26">
         <v>107</v>
       </c>
       <c r="E70" s="8">
         <v>106.4</v>
       </c>
-      <c r="F70" s="8"/>
+      <c r="F70" s="26">
+        <v>107.7</v>
+      </c>
       <c r="G70" s="8"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.6</v>
       </c>
       <c r="C71" s="26">
         <v>111.3</v>
       </c>
       <c r="D71" s="26">
         <v>109.5</v>
       </c>
       <c r="E71" s="8">
         <v>107.4</v>
       </c>
-      <c r="F71" s="8"/>
+      <c r="F71" s="26">
+        <v>105.9</v>
+      </c>
       <c r="G71" s="8"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>111.4</v>
       </c>
       <c r="C72" s="27">
         <v>111.2</v>
       </c>
       <c r="D72" s="27">
         <v>109.9</v>
       </c>
       <c r="E72" s="13">
         <v>108</v>
       </c>
-      <c r="F72" s="13"/>
+      <c r="F72" s="27">
+        <v>107.4</v>
+      </c>
       <c r="G72" s="13"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="16"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
@@ -9818,551 +10443,593 @@
       </c>
       <c r="L75" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112</v>
       </c>
       <c r="C76" s="26">
         <v>111.4</v>
       </c>
       <c r="D76" s="26">
         <v>110.9</v>
       </c>
       <c r="E76" s="26">
         <v>110.4</v>
       </c>
-      <c r="F76" s="8"/>
+      <c r="F76" s="26">
+        <v>110</v>
+      </c>
       <c r="G76" s="8"/>
       <c r="H76" s="6"/>
       <c r="I76" s="19"/>
       <c r="J76" s="19"/>
       <c r="K76" s="19"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>110.4</v>
       </c>
       <c r="C77" s="26">
         <v>110.8</v>
       </c>
       <c r="D77" s="26">
         <v>110.6</v>
       </c>
       <c r="E77" s="26">
         <v>110.3</v>
       </c>
-      <c r="F77" s="8"/>
+      <c r="F77" s="26">
+        <v>110</v>
+      </c>
       <c r="G77" s="8"/>
       <c r="H77" s="6"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>111.1</v>
       </c>
       <c r="C78" s="26">
         <v>109.7</v>
       </c>
       <c r="D78" s="26">
         <v>108.7</v>
       </c>
       <c r="E78" s="26">
         <v>108.4</v>
       </c>
-      <c r="F78" s="8"/>
+      <c r="F78" s="26">
+        <v>108.5</v>
+      </c>
       <c r="G78" s="8"/>
       <c r="H78" s="6"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.6</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.3</v>
       </c>
       <c r="E79" s="26">
         <v>111</v>
       </c>
-      <c r="F79" s="8"/>
+      <c r="F79" s="26">
+        <v>110.6</v>
+      </c>
       <c r="G79" s="8"/>
       <c r="H79" s="6"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>113.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>112.7</v>
       </c>
       <c r="E80" s="26">
         <v>112.5</v>
       </c>
-      <c r="F80" s="8"/>
+      <c r="F80" s="26">
+        <v>112.4</v>
+      </c>
       <c r="G80" s="8"/>
       <c r="H80" s="6"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>113.6</v>
       </c>
       <c r="C81" s="26">
         <v>114.1</v>
       </c>
       <c r="D81" s="26">
         <v>114.6</v>
       </c>
       <c r="E81" s="26">
         <v>114.7</v>
       </c>
-      <c r="F81" s="8"/>
+      <c r="F81" s="26">
+        <v>114.9</v>
+      </c>
       <c r="G81" s="8"/>
       <c r="H81" s="6"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>113.4</v>
       </c>
       <c r="C82" s="26">
         <v>111.9</v>
       </c>
       <c r="D82" s="26">
         <v>111.5</v>
       </c>
       <c r="E82" s="26">
         <v>111.5</v>
       </c>
-      <c r="F82" s="8"/>
+      <c r="F82" s="26">
+        <v>111.5</v>
+      </c>
       <c r="G82" s="8"/>
       <c r="H82" s="6"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.2</v>
       </c>
       <c r="C83" s="26">
         <v>110.9</v>
       </c>
       <c r="D83" s="26">
         <v>110.4</v>
       </c>
       <c r="E83" s="26">
         <v>109.9</v>
       </c>
-      <c r="F83" s="8"/>
+      <c r="F83" s="26">
+        <v>109.5</v>
+      </c>
       <c r="G83" s="8"/>
       <c r="H83" s="6"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>111.4</v>
       </c>
       <c r="C84" s="26">
         <v>111.2</v>
       </c>
       <c r="D84" s="26">
         <v>111.1</v>
       </c>
       <c r="E84" s="26">
         <v>111</v>
       </c>
-      <c r="F84" s="8"/>
+      <c r="F84" s="26">
+        <v>110.7</v>
+      </c>
       <c r="G84" s="8"/>
       <c r="H84" s="6"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>114</v>
       </c>
       <c r="C85" s="26">
         <v>113.7</v>
       </c>
       <c r="D85" s="26">
         <v>112.2</v>
       </c>
       <c r="E85" s="26">
         <v>111</v>
       </c>
-      <c r="F85" s="8"/>
+      <c r="F85" s="26">
+        <v>110.5</v>
+      </c>
       <c r="G85" s="8"/>
       <c r="H85" s="6"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112.1</v>
       </c>
       <c r="C86" s="26">
         <v>111.3</v>
       </c>
       <c r="D86" s="26">
         <v>111</v>
       </c>
       <c r="E86" s="26">
         <v>110.7</v>
       </c>
-      <c r="F86" s="8"/>
+      <c r="F86" s="26">
+        <v>110.3</v>
+      </c>
       <c r="G86" s="8"/>
       <c r="H86" s="6"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>109.6</v>
       </c>
       <c r="C87" s="26">
         <v>109.7</v>
       </c>
       <c r="D87" s="26">
         <v>109.8</v>
       </c>
       <c r="E87" s="26">
         <v>109.8</v>
       </c>
-      <c r="F87" s="8"/>
+      <c r="F87" s="26">
+        <v>110</v>
+      </c>
       <c r="G87" s="8"/>
       <c r="H87" s="6"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>109</v>
       </c>
       <c r="C88" s="26">
         <v>108.9</v>
       </c>
       <c r="D88" s="26">
         <v>109.1</v>
       </c>
       <c r="E88" s="26">
         <v>108.4</v>
       </c>
-      <c r="F88" s="8"/>
+      <c r="F88" s="26">
+        <v>108.3</v>
+      </c>
       <c r="G88" s="8"/>
       <c r="H88" s="6"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.1</v>
       </c>
       <c r="C89" s="26">
         <v>113.1</v>
       </c>
       <c r="D89" s="26">
         <v>113</v>
       </c>
       <c r="E89" s="26">
         <v>112.9</v>
       </c>
-      <c r="F89" s="8"/>
+      <c r="F89" s="26">
+        <v>112</v>
+      </c>
       <c r="G89" s="8"/>
       <c r="H89" s="6"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>116.9</v>
       </c>
       <c r="C90" s="26">
         <v>116.2</v>
       </c>
       <c r="D90" s="26">
         <v>116.1</v>
       </c>
       <c r="E90" s="26">
         <v>116.1</v>
       </c>
-      <c r="F90" s="8"/>
+      <c r="F90" s="26">
+        <v>115.9</v>
+      </c>
       <c r="G90" s="8"/>
       <c r="H90" s="6"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.1</v>
       </c>
       <c r="C91" s="26">
         <v>113.3</v>
       </c>
       <c r="D91" s="26">
         <v>113.9</v>
       </c>
       <c r="E91" s="26">
         <v>113.4</v>
       </c>
-      <c r="F91" s="8"/>
+      <c r="F91" s="26">
+        <v>113.1</v>
+      </c>
       <c r="G91" s="8"/>
       <c r="H91" s="6"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>110.9</v>
       </c>
       <c r="C92" s="26">
         <v>111</v>
       </c>
       <c r="D92" s="26">
         <v>110.3</v>
       </c>
       <c r="E92" s="26">
         <v>110</v>
       </c>
-      <c r="F92" s="8"/>
+      <c r="F92" s="26">
+        <v>110.3</v>
+      </c>
       <c r="G92" s="8"/>
       <c r="H92" s="6"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="20.25" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>110.7</v>
       </c>
       <c r="C93" s="26">
         <v>110.8</v>
       </c>
       <c r="D93" s="26">
         <v>110</v>
       </c>
       <c r="E93" s="26">
         <v>109.4</v>
       </c>
-      <c r="F93" s="8"/>
+      <c r="F93" s="26">
+        <v>109</v>
+      </c>
       <c r="G93" s="8"/>
       <c r="H93" s="6"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>110</v>
       </c>
       <c r="C94" s="26">
         <v>108.1</v>
       </c>
       <c r="D94" s="26">
         <v>107.7</v>
       </c>
       <c r="E94" s="26">
         <v>107.4</v>
       </c>
-      <c r="F94" s="8"/>
+      <c r="F94" s="26">
+        <v>107.5</v>
+      </c>
       <c r="G94" s="8"/>
       <c r="H94" s="6"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.6</v>
       </c>
       <c r="C95" s="26">
         <v>111.9</v>
       </c>
       <c r="D95" s="26">
         <v>111.1</v>
       </c>
       <c r="E95" s="26">
         <v>110.1</v>
       </c>
-      <c r="F95" s="8"/>
+      <c r="F95" s="26">
+        <v>109.2</v>
+      </c>
       <c r="G95" s="8"/>
       <c r="H95" s="6"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>111.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.3</v>
       </c>
       <c r="D96" s="27">
         <v>110.8</v>
       </c>
       <c r="E96" s="27">
         <v>110.1</v>
       </c>
-      <c r="F96" s="13"/>
+      <c r="F96" s="27">
+        <v>109.5</v>
+      </c>
       <c r="G96" s="13"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>