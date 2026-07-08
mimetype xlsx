--- v2 (2026-06-17)
+++ v3 (2026-07-08)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Май\Динамика 1 числа\Англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Июнь\Динамика 1 числа\Англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13590" windowHeight="11940"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="42">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
@@ -803,611 +803,653 @@
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101</v>
       </c>
       <c r="C4" s="26">
         <v>101.1</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
       <c r="E4" s="7">
         <v>100.8</v>
       </c>
       <c r="F4" s="26">
         <v>100.7</v>
       </c>
-      <c r="G4" s="6"/>
+      <c r="G4" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="P4" s="24"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101</v>
       </c>
       <c r="C5" s="26">
         <v>101</v>
       </c>
       <c r="D5" s="26">
         <v>100.7</v>
       </c>
       <c r="E5" s="20">
         <v>100.7</v>
       </c>
       <c r="F5" s="26">
         <v>100.4</v>
       </c>
-      <c r="G5" s="6"/>
+      <c r="G5" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="P5" s="25"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.6</v>
       </c>
       <c r="D6" s="26">
         <v>100.8</v>
       </c>
       <c r="E6" s="20">
         <v>101.1</v>
       </c>
       <c r="F6" s="26">
         <v>100.5</v>
       </c>
-      <c r="G6" s="6"/>
+      <c r="G6" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="P6" s="25"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101</v>
       </c>
       <c r="C7" s="26">
         <v>100.8</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.4</v>
       </c>
       <c r="F7" s="26">
         <v>100.4</v>
       </c>
-      <c r="G7" s="6"/>
+      <c r="G7" s="26">
+        <v>101.4</v>
+      </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="P7" s="25"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.3</v>
       </c>
       <c r="C8" s="26">
         <v>101.1</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
       <c r="E8" s="20">
         <v>100.8</v>
       </c>
       <c r="F8" s="26">
         <v>100.5</v>
       </c>
-      <c r="G8" s="6"/>
+      <c r="G8" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="P8" s="25"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.8</v>
       </c>
       <c r="E9" s="20">
         <v>100.7</v>
       </c>
       <c r="F9" s="26">
         <v>101</v>
       </c>
-      <c r="G9" s="6"/>
+      <c r="G9" s="26">
+        <v>101</v>
+      </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="P9" s="25"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.4</v>
       </c>
       <c r="C10" s="26">
         <v>101.1</v>
       </c>
       <c r="D10" s="26">
         <v>100.5</v>
       </c>
       <c r="E10" s="20">
         <v>101.1</v>
       </c>
       <c r="F10" s="26">
         <v>100.4</v>
       </c>
-      <c r="G10" s="6"/>
+      <c r="G10" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.2</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="20">
         <v>100.8</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
-      <c r="G11" s="6"/>
+      <c r="G11" s="26">
+        <v>100.6</v>
+      </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="P11" s="25"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>100.8</v>
       </c>
       <c r="E12" s="20">
         <v>100.8</v>
       </c>
       <c r="F12" s="26">
         <v>100.5</v>
       </c>
-      <c r="G12" s="6"/>
+      <c r="G12" s="26">
+        <v>102.1</v>
+      </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="P12" s="25"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.9</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.4</v>
       </c>
       <c r="E13" s="20">
         <v>100.7</v>
       </c>
       <c r="F13" s="26">
         <v>100.6</v>
       </c>
-      <c r="G13" s="6"/>
+      <c r="G13" s="26">
+        <v>101</v>
+      </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="P13" s="25"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>101.2</v>
       </c>
       <c r="D14" s="26">
         <v>100.7</v>
       </c>
       <c r="E14" s="20">
         <v>100.8</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="26">
+        <v>100.7</v>
+      </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="P14" s="25"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.9</v>
       </c>
       <c r="C15" s="26">
         <v>100.9</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
       <c r="E15" s="20">
         <v>101</v>
       </c>
       <c r="F15" s="26">
         <v>100.7</v>
       </c>
-      <c r="G15" s="6"/>
+      <c r="G15" s="26">
+        <v>100.4</v>
+      </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="P15" s="25"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.7</v>
       </c>
       <c r="E16" s="20">
         <v>100.9</v>
       </c>
       <c r="F16" s="26">
         <v>100.6</v>
       </c>
-      <c r="G16" s="6"/>
+      <c r="G16" s="26">
+        <v>100.4</v>
+      </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="P16" s="25"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.1</v>
       </c>
       <c r="C17" s="26">
         <v>100.6</v>
       </c>
       <c r="D17" s="26">
         <v>100.2</v>
       </c>
       <c r="E17" s="20">
         <v>100.9</v>
       </c>
       <c r="F17" s="26">
         <v>100.7</v>
       </c>
-      <c r="G17" s="6"/>
+      <c r="G17" s="26">
+        <v>100.7</v>
+      </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="P17" s="25"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101</v>
       </c>
       <c r="C18" s="26">
         <v>101.3</v>
       </c>
       <c r="D18" s="26">
         <v>100.6</v>
       </c>
       <c r="E18" s="20">
         <v>101.1</v>
       </c>
       <c r="F18" s="26">
         <v>100.8</v>
       </c>
-      <c r="G18" s="6"/>
+      <c r="G18" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="P18" s="25"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.1</v>
       </c>
       <c r="C19" s="26">
         <v>101.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.6</v>
       </c>
       <c r="E19" s="20">
         <v>100.8</v>
       </c>
       <c r="F19" s="26">
         <v>100.7</v>
       </c>
-      <c r="G19" s="6"/>
+      <c r="G19" s="26">
+        <v>100.2</v>
+      </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="P19" s="25"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.4</v>
       </c>
       <c r="C20" s="26">
         <v>101.4</v>
       </c>
       <c r="D20" s="26">
         <v>101</v>
       </c>
       <c r="E20" s="20">
         <v>101</v>
       </c>
       <c r="F20" s="26">
         <v>101</v>
       </c>
-      <c r="G20" s="6"/>
+      <c r="G20" s="26">
+        <v>100.6</v>
+      </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="P20" s="25"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.1</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
       <c r="E21" s="20">
         <v>100.8</v>
       </c>
       <c r="F21" s="26">
         <v>100.7</v>
       </c>
-      <c r="G21" s="6"/>
+      <c r="G21" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="P21" s="25"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.1</v>
       </c>
       <c r="C22" s="26">
         <v>100.9</v>
       </c>
       <c r="D22" s="26">
         <v>100.5</v>
       </c>
       <c r="E22" s="20">
         <v>100.6</v>
       </c>
       <c r="F22" s="26">
         <v>100.9</v>
       </c>
-      <c r="G22" s="6"/>
+      <c r="G22" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="P22" s="25"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.8</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
       <c r="E23" s="20">
         <v>100.9</v>
       </c>
       <c r="F23" s="26">
         <v>100.8</v>
       </c>
-      <c r="G23" s="6"/>
+      <c r="G23" s="26">
+        <v>100.7</v>
+      </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="P23" s="25"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
       <c r="E24" s="12">
         <v>101.2</v>
       </c>
       <c r="F24" s="27">
         <v>100.3</v>
       </c>
-      <c r="G24" s="11"/>
+      <c r="G24" s="27">
+        <v>100.8</v>
+      </c>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="P24" s="25"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="28" t="s">
@@ -1463,591 +1505,633 @@
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.7</v>
       </c>
       <c r="E28" s="21">
         <v>103.6</v>
       </c>
       <c r="F28" s="26">
         <v>104.3</v>
       </c>
-      <c r="G28" s="6"/>
+      <c r="G28" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H28" s="6"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101</v>
       </c>
       <c r="C29" s="26">
         <v>102</v>
       </c>
       <c r="D29" s="26">
         <v>102.7</v>
       </c>
       <c r="E29" s="20">
         <v>103.4</v>
       </c>
       <c r="F29" s="26">
         <v>103.8</v>
       </c>
-      <c r="G29" s="6"/>
+      <c r="G29" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H29" s="6"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.3</v>
       </c>
       <c r="D30" s="26">
         <v>103.1</v>
       </c>
       <c r="E30" s="20">
         <v>104.3</v>
       </c>
       <c r="F30" s="26">
         <v>104.8</v>
       </c>
-      <c r="G30" s="6"/>
+      <c r="G30" s="26">
+        <v>105.7</v>
+      </c>
       <c r="H30" s="6"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.7</v>
       </c>
       <c r="E31" s="20">
         <v>103.1</v>
       </c>
       <c r="F31" s="26">
         <v>103.6</v>
       </c>
-      <c r="G31" s="6"/>
+      <c r="G31" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H31" s="6"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.3</v>
       </c>
       <c r="C32" s="26">
         <v>102.4</v>
       </c>
       <c r="D32" s="26">
         <v>102.8</v>
       </c>
       <c r="E32" s="20">
         <v>103.7</v>
       </c>
       <c r="F32" s="26">
         <v>104.2</v>
       </c>
-      <c r="G32" s="6"/>
+      <c r="G32" s="26">
+        <v>105.4</v>
+      </c>
       <c r="H32" s="6"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>102</v>
       </c>
       <c r="D33" s="26">
         <v>102.8</v>
       </c>
       <c r="E33" s="20">
         <v>103.5</v>
       </c>
       <c r="F33" s="26">
         <v>104.5</v>
       </c>
-      <c r="G33" s="6"/>
+      <c r="G33" s="26">
+        <v>105.6</v>
+      </c>
       <c r="H33" s="6"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.4</v>
       </c>
       <c r="C34" s="26">
         <v>102.5</v>
       </c>
       <c r="D34" s="26">
         <v>103</v>
       </c>
       <c r="E34" s="20">
         <v>104.2</v>
       </c>
       <c r="F34" s="26">
         <v>104.6</v>
       </c>
-      <c r="G34" s="6"/>
+      <c r="G34" s="26">
+        <v>105.7</v>
+      </c>
       <c r="H34" s="6"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.3</v>
       </c>
       <c r="D35" s="26">
         <v>102.9</v>
       </c>
       <c r="E35" s="20">
         <v>103.7</v>
       </c>
       <c r="F35" s="26">
         <v>104.2</v>
       </c>
-      <c r="G35" s="6"/>
+      <c r="G35" s="26">
+        <v>104.8</v>
+      </c>
       <c r="H35" s="6"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101</v>
       </c>
       <c r="C36" s="26">
         <v>101.9</v>
       </c>
       <c r="D36" s="26">
         <v>102.8</v>
       </c>
       <c r="E36" s="20">
         <v>103.6</v>
       </c>
       <c r="F36" s="26">
         <v>104.2</v>
       </c>
-      <c r="G36" s="6"/>
+      <c r="G36" s="26">
+        <v>106.4</v>
+      </c>
       <c r="H36" s="6"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.9</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>102.3</v>
       </c>
       <c r="E37" s="20">
         <v>103</v>
       </c>
       <c r="F37" s="26">
         <v>103.6</v>
       </c>
-      <c r="G37" s="6"/>
+      <c r="G37" s="26">
+        <v>104.6</v>
+      </c>
       <c r="H37" s="6"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>102</v>
       </c>
       <c r="D38" s="26">
         <v>102.8</v>
       </c>
       <c r="E38" s="20">
         <v>103.6</v>
       </c>
       <c r="F38" s="26">
         <v>104.5</v>
       </c>
-      <c r="G38" s="6"/>
+      <c r="G38" s="26">
+        <v>105.2</v>
+      </c>
       <c r="H38" s="6"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.9</v>
       </c>
       <c r="C39" s="26">
         <v>101.9</v>
       </c>
       <c r="D39" s="26">
         <v>102.5</v>
       </c>
       <c r="E39" s="20">
         <v>103.6</v>
       </c>
       <c r="F39" s="26">
         <v>104.3</v>
       </c>
-      <c r="G39" s="6"/>
+      <c r="G39" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H39" s="6"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.4</v>
       </c>
       <c r="D40" s="26">
         <v>103.1</v>
       </c>
       <c r="E40" s="20">
         <v>104</v>
       </c>
       <c r="F40" s="26">
         <v>104.6</v>
       </c>
-      <c r="G40" s="6"/>
+      <c r="G40" s="26">
+        <v>105</v>
+      </c>
       <c r="H40" s="6"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.1</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>101.9</v>
       </c>
       <c r="E41" s="20">
         <v>102.9</v>
       </c>
       <c r="F41" s="26">
         <v>103.6</v>
       </c>
-      <c r="G41" s="6"/>
+      <c r="G41" s="26">
+        <v>104.3</v>
+      </c>
       <c r="H41" s="6"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101</v>
       </c>
       <c r="C42" s="26">
         <v>102.3</v>
       </c>
       <c r="D42" s="26">
         <v>102.9</v>
       </c>
       <c r="E42" s="20">
         <v>104</v>
       </c>
       <c r="F42" s="26">
         <v>104.8</v>
       </c>
-      <c r="G42" s="6"/>
+      <c r="G42" s="26">
+        <v>106</v>
+      </c>
       <c r="H42" s="6"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.1</v>
       </c>
       <c r="C43" s="26">
         <v>102.5</v>
       </c>
       <c r="D43" s="26">
         <v>103.2</v>
       </c>
       <c r="E43" s="20">
         <v>104</v>
       </c>
       <c r="F43" s="26">
         <v>104.8</v>
       </c>
-      <c r="G43" s="6"/>
+      <c r="G43" s="26">
+        <v>104.9</v>
+      </c>
       <c r="H43" s="6"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.4</v>
       </c>
       <c r="C44" s="26">
         <v>102.8</v>
       </c>
       <c r="D44" s="26">
         <v>103.8</v>
       </c>
       <c r="E44" s="20">
         <v>104.8</v>
       </c>
       <c r="F44" s="26">
         <v>105.8</v>
       </c>
-      <c r="G44" s="6"/>
+      <c r="G44" s="26">
+        <v>106.4</v>
+      </c>
       <c r="H44" s="6"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.1</v>
       </c>
       <c r="C45" s="26">
         <v>102.3</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
       <c r="E45" s="20">
         <v>103.9</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
-      <c r="G45" s="6"/>
+      <c r="G45" s="26">
+        <v>105.4</v>
+      </c>
       <c r="H45" s="6"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.1</v>
       </c>
       <c r="C46" s="26">
         <v>102</v>
       </c>
       <c r="D46" s="26">
         <v>102.5</v>
       </c>
       <c r="E46" s="20">
         <v>103.1</v>
       </c>
       <c r="F46" s="26">
         <v>104</v>
       </c>
-      <c r="G46" s="6"/>
+      <c r="G46" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H46" s="6"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.8</v>
       </c>
       <c r="C47" s="26">
         <v>101.9</v>
       </c>
       <c r="D47" s="26">
         <v>102.6</v>
       </c>
       <c r="E47" s="20">
         <v>103.5</v>
       </c>
       <c r="F47" s="26">
         <v>104.4</v>
       </c>
-      <c r="G47" s="6"/>
+      <c r="G47" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H47" s="6"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101</v>
       </c>
       <c r="C48" s="27">
         <v>102.3</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
       <c r="E48" s="12">
         <v>103.9</v>
       </c>
       <c r="F48" s="27">
         <v>104.2</v>
       </c>
-      <c r="G48" s="11"/>
+      <c r="G48" s="27">
+        <v>105</v>
+      </c>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
@@ -2087,591 +2171,633 @@
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.2</v>
       </c>
       <c r="C52" s="26">
         <v>111.7</v>
       </c>
       <c r="D52" s="26">
         <v>111</v>
       </c>
       <c r="E52" s="7">
         <v>110.6</v>
       </c>
       <c r="F52" s="26">
         <v>110.4</v>
       </c>
-      <c r="G52" s="19"/>
+      <c r="G52" s="26">
+        <v>110.3</v>
+      </c>
       <c r="H52" s="6"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.9</v>
       </c>
       <c r="D53" s="26">
         <v>111.2</v>
       </c>
       <c r="E53" s="7">
         <v>110.8</v>
       </c>
       <c r="F53" s="26">
         <v>110.3</v>
       </c>
-      <c r="G53" s="18"/>
+      <c r="G53" s="26">
+        <v>109.7</v>
+      </c>
       <c r="H53" s="6"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.5</v>
       </c>
       <c r="C54" s="26">
         <v>113.1</v>
       </c>
       <c r="D54" s="26">
         <v>112.2</v>
       </c>
       <c r="E54" s="7">
         <v>112.7</v>
       </c>
       <c r="F54" s="26">
         <v>112.6</v>
       </c>
-      <c r="G54" s="18"/>
+      <c r="G54" s="26">
+        <v>112.1</v>
+      </c>
       <c r="H54" s="6"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.2</v>
       </c>
       <c r="C55" s="26">
         <v>111</v>
       </c>
       <c r="D55" s="26">
         <v>111.3</v>
       </c>
       <c r="E55" s="7">
         <v>110.6</v>
       </c>
       <c r="F55" s="26">
         <v>110.2</v>
       </c>
-      <c r="G55" s="18"/>
+      <c r="G55" s="26">
+        <v>110.9</v>
+      </c>
       <c r="H55" s="6"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.5</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>111.2</v>
       </c>
       <c r="E56" s="7">
         <v>110.8</v>
       </c>
       <c r="F56" s="26">
         <v>110.8</v>
       </c>
-      <c r="G56" s="18"/>
+      <c r="G56" s="26">
+        <v>111.1</v>
+      </c>
       <c r="H56" s="6"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112</v>
       </c>
       <c r="C57" s="26">
         <v>112.5</v>
       </c>
       <c r="D57" s="26">
         <v>112.2</v>
       </c>
       <c r="E57" s="7">
         <v>111.9</v>
       </c>
       <c r="F57" s="26">
         <v>111.8</v>
       </c>
-      <c r="G57" s="18"/>
+      <c r="G57" s="26">
+        <v>111.6</v>
+      </c>
       <c r="H57" s="6"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>111.5</v>
       </c>
       <c r="C58" s="26">
         <v>111</v>
       </c>
       <c r="D58" s="26">
         <v>110.7</v>
       </c>
       <c r="E58" s="7">
         <v>110.9</v>
       </c>
       <c r="F58" s="26">
         <v>109.8</v>
       </c>
-      <c r="G58" s="18"/>
+      <c r="G58" s="26">
+        <v>110.1</v>
+      </c>
       <c r="H58" s="6"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.5</v>
       </c>
       <c r="C59" s="26">
         <v>111.8</v>
       </c>
       <c r="D59" s="26">
         <v>111.1</v>
       </c>
       <c r="E59" s="7">
         <v>110.9</v>
       </c>
       <c r="F59" s="26">
         <v>110.4</v>
       </c>
-      <c r="G59" s="18"/>
+      <c r="G59" s="26">
+        <v>110.1</v>
+      </c>
       <c r="H59" s="6"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.1</v>
       </c>
       <c r="D60" s="26">
         <v>112.1</v>
       </c>
       <c r="E60" s="7">
         <v>111.8</v>
       </c>
       <c r="F60" s="26">
         <v>110.9</v>
       </c>
-      <c r="G60" s="18"/>
+      <c r="G60" s="26">
+        <v>112.2</v>
+      </c>
       <c r="H60" s="6"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.7</v>
       </c>
       <c r="C61" s="26">
         <v>111.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.6</v>
       </c>
       <c r="E61" s="7">
         <v>109.1</v>
       </c>
       <c r="F61" s="26">
         <v>109.4</v>
       </c>
-      <c r="G61" s="18"/>
+      <c r="G61" s="26">
+        <v>109.1</v>
+      </c>
       <c r="H61" s="6"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>111.5</v>
       </c>
       <c r="C62" s="26">
         <v>111.3</v>
       </c>
       <c r="D62" s="26">
         <v>111.1</v>
       </c>
       <c r="E62" s="7">
         <v>110.8</v>
       </c>
       <c r="F62" s="26">
         <v>110.3</v>
       </c>
-      <c r="G62" s="18"/>
+      <c r="G62" s="26">
+        <v>110.3</v>
+      </c>
       <c r="H62" s="6"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.6</v>
       </c>
       <c r="C63" s="26">
         <v>111.8</v>
       </c>
       <c r="D63" s="26">
         <v>111.5</v>
       </c>
       <c r="E63" s="7">
         <v>111.3</v>
       </c>
       <c r="F63" s="26">
         <v>111.1</v>
       </c>
-      <c r="G63" s="18"/>
+      <c r="G63" s="26">
+        <v>110.4</v>
+      </c>
       <c r="H63" s="6"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.1</v>
       </c>
       <c r="C64" s="26">
         <v>111.7</v>
       </c>
       <c r="D64" s="26">
         <v>112</v>
       </c>
       <c r="E64" s="7">
         <v>111.4</v>
       </c>
       <c r="F64" s="26">
         <v>111.4</v>
       </c>
-      <c r="G64" s="18"/>
+      <c r="G64" s="26">
+        <v>111.2</v>
+      </c>
       <c r="H64" s="6"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.5</v>
       </c>
       <c r="C65" s="26">
         <v>113.2</v>
       </c>
       <c r="D65" s="26">
         <v>112.1</v>
       </c>
       <c r="E65" s="7">
         <v>112</v>
       </c>
       <c r="F65" s="26">
         <v>110.6</v>
       </c>
-      <c r="G65" s="18"/>
+      <c r="G65" s="26">
+        <v>110.5</v>
+      </c>
       <c r="H65" s="6"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.3</v>
       </c>
       <c r="C66" s="26">
         <v>114</v>
       </c>
       <c r="D66" s="26">
         <v>113.5</v>
       </c>
       <c r="E66" s="7">
         <v>113.4</v>
       </c>
       <c r="F66" s="26">
         <v>113.3</v>
       </c>
-      <c r="G66" s="18"/>
+      <c r="G66" s="26">
+        <v>113.2</v>
+      </c>
       <c r="H66" s="6"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.8</v>
       </c>
       <c r="C67" s="26">
         <v>112.9</v>
       </c>
       <c r="D67" s="26">
         <v>112.1</v>
       </c>
       <c r="E67" s="7">
         <v>111.4</v>
       </c>
       <c r="F67" s="26">
         <v>111.5</v>
       </c>
-      <c r="G67" s="18"/>
+      <c r="G67" s="26">
+        <v>110.7</v>
+      </c>
       <c r="H67" s="6"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>113.5</v>
       </c>
       <c r="C68" s="26">
         <v>113.5</v>
       </c>
       <c r="D68" s="26">
         <v>112.9</v>
       </c>
       <c r="E68" s="7">
         <v>112.9</v>
       </c>
       <c r="F68" s="26">
         <v>113.3</v>
       </c>
-      <c r="G68" s="18"/>
+      <c r="G68" s="26">
+        <v>113.3</v>
+      </c>
       <c r="H68" s="6"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112</v>
       </c>
       <c r="C69" s="26">
         <v>111.9</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
       <c r="E69" s="7">
         <v>110.6</v>
       </c>
       <c r="F69" s="26">
         <v>110.6</v>
       </c>
-      <c r="G69" s="18"/>
+      <c r="G69" s="26">
+        <v>110.1</v>
+      </c>
       <c r="H69" s="6"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>111.9</v>
       </c>
       <c r="C70" s="26">
         <v>109.7</v>
       </c>
       <c r="D70" s="26">
         <v>109.3</v>
       </c>
       <c r="E70" s="7">
         <v>108.8</v>
       </c>
       <c r="F70" s="26">
         <v>109.4</v>
       </c>
-      <c r="G70" s="18"/>
+      <c r="G70" s="26">
+        <v>109.8</v>
+      </c>
       <c r="H70" s="6"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>111.8</v>
       </c>
       <c r="C71" s="26">
         <v>111.5</v>
       </c>
       <c r="D71" s="26">
         <v>110.6</v>
       </c>
       <c r="E71" s="7">
         <v>109.9</v>
       </c>
       <c r="F71" s="26">
         <v>109</v>
       </c>
-      <c r="G71" s="18"/>
+      <c r="G71" s="26">
+        <v>109</v>
+      </c>
       <c r="H71" s="6"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>111.6</v>
       </c>
       <c r="D72" s="27">
         <v>110.8</v>
       </c>
       <c r="E72" s="12">
         <v>110.4</v>
       </c>
       <c r="F72" s="27">
         <v>109.7</v>
       </c>
-      <c r="G72" s="11"/>
+      <c r="G72" s="27">
+        <v>110.3</v>
+      </c>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
         <v>35</v>
@@ -2726,591 +2852,633 @@
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.2</v>
       </c>
       <c r="C76" s="26">
         <v>112</v>
       </c>
       <c r="D76" s="26">
         <v>111.7</v>
       </c>
       <c r="E76" s="26">
         <v>111.4</v>
       </c>
       <c r="F76" s="26">
         <v>111.2</v>
       </c>
-      <c r="G76" s="18"/>
+      <c r="G76" s="26">
+        <v>111</v>
+      </c>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.7</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
       <c r="E77" s="26">
         <v>111.3</v>
       </c>
       <c r="F77" s="26">
         <v>111.1</v>
       </c>
-      <c r="G77" s="18"/>
+      <c r="G77" s="26">
+        <v>110.9</v>
+      </c>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.5</v>
       </c>
       <c r="C78" s="26">
         <v>113.3</v>
       </c>
       <c r="D78" s="26">
         <v>113</v>
       </c>
       <c r="E78" s="26">
         <v>112.9</v>
       </c>
       <c r="F78" s="26">
         <v>112.8</v>
       </c>
-      <c r="G78" s="18"/>
+      <c r="G78" s="26">
+        <v>112.7</v>
+      </c>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.2</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.5</v>
       </c>
       <c r="E79" s="26">
         <v>111.2</v>
       </c>
       <c r="F79" s="26">
         <v>111</v>
       </c>
-      <c r="G79" s="18"/>
+      <c r="G79" s="26">
+        <v>111</v>
+      </c>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.5</v>
       </c>
       <c r="C80" s="26">
         <v>112.4</v>
       </c>
       <c r="D80" s="26">
         <v>112</v>
       </c>
       <c r="E80" s="26">
         <v>111.7</v>
       </c>
       <c r="F80" s="26">
         <v>111.5</v>
       </c>
-      <c r="G80" s="18"/>
+      <c r="G80" s="26">
+        <v>111.4</v>
+      </c>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112</v>
       </c>
       <c r="C81" s="26">
         <v>112.2</v>
       </c>
       <c r="D81" s="26">
         <v>112.2</v>
       </c>
       <c r="E81" s="26">
         <v>112.1</v>
       </c>
       <c r="F81" s="26">
         <v>112.1</v>
       </c>
-      <c r="G81" s="18"/>
+      <c r="G81" s="26">
+        <v>112</v>
+      </c>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>111.5</v>
       </c>
       <c r="C82" s="26">
         <v>111.2</v>
       </c>
       <c r="D82" s="26">
         <v>111.1</v>
       </c>
       <c r="E82" s="26">
         <v>111</v>
       </c>
       <c r="F82" s="26">
         <v>110.8</v>
       </c>
-      <c r="G82" s="18"/>
+      <c r="G82" s="26">
+        <v>110.6</v>
+      </c>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.5</v>
       </c>
       <c r="C83" s="26">
         <v>111.6</v>
       </c>
       <c r="D83" s="26">
         <v>111.4</v>
       </c>
       <c r="E83" s="26">
         <v>111.3</v>
       </c>
       <c r="F83" s="26">
         <v>111.1</v>
       </c>
-      <c r="G83" s="18"/>
+      <c r="G83" s="26">
+        <v>111</v>
+      </c>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.2</v>
       </c>
       <c r="D84" s="26">
         <v>112.2</v>
       </c>
       <c r="E84" s="26">
         <v>112.1</v>
       </c>
       <c r="F84" s="26">
         <v>111.8</v>
       </c>
-      <c r="G84" s="18"/>
+      <c r="G84" s="26">
+        <v>111.9</v>
+      </c>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.7</v>
       </c>
       <c r="C85" s="26">
         <v>112.2</v>
       </c>
       <c r="D85" s="26">
         <v>111.4</v>
       </c>
       <c r="E85" s="26">
         <v>110.8</v>
       </c>
       <c r="F85" s="26">
         <v>110.5</v>
       </c>
-      <c r="G85" s="18"/>
+      <c r="G85" s="26">
+        <v>110.3</v>
+      </c>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>111.5</v>
       </c>
       <c r="C86" s="26">
         <v>111.4</v>
       </c>
       <c r="D86" s="26">
         <v>111.3</v>
       </c>
       <c r="E86" s="26">
         <v>111.2</v>
       </c>
       <c r="F86" s="26">
         <v>111</v>
       </c>
-      <c r="G86" s="18"/>
+      <c r="G86" s="26">
+        <v>110.9</v>
+      </c>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.6</v>
       </c>
       <c r="C87" s="26">
         <v>111.7</v>
       </c>
       <c r="D87" s="26">
         <v>111.6</v>
       </c>
       <c r="E87" s="26">
         <v>111.5</v>
       </c>
       <c r="F87" s="26">
         <v>111.4</v>
       </c>
-      <c r="G87" s="18"/>
+      <c r="G87" s="26">
+        <v>111.3</v>
+      </c>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.1</v>
       </c>
       <c r="C88" s="26">
         <v>111.9</v>
       </c>
       <c r="D88" s="26">
         <v>111.9</v>
       </c>
       <c r="E88" s="26">
         <v>111.8</v>
       </c>
       <c r="F88" s="26">
         <v>111.7</v>
       </c>
-      <c r="G88" s="18"/>
+      <c r="G88" s="26">
+        <v>111.6</v>
+      </c>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.5</v>
       </c>
       <c r="C89" s="26">
         <v>113.3</v>
       </c>
       <c r="D89" s="26">
         <v>112.9</v>
       </c>
       <c r="E89" s="26">
         <v>112.7</v>
       </c>
       <c r="F89" s="26">
         <v>112.3</v>
       </c>
-      <c r="G89" s="18"/>
+      <c r="G89" s="26">
+        <v>112</v>
+      </c>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.3</v>
       </c>
       <c r="C90" s="26">
         <v>114.1</v>
       </c>
       <c r="D90" s="26">
         <v>113.9</v>
       </c>
       <c r="E90" s="26">
         <v>113.8</v>
       </c>
       <c r="F90" s="26">
         <v>113.7</v>
       </c>
-      <c r="G90" s="18"/>
+      <c r="G90" s="26">
+        <v>113.6</v>
+      </c>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.8</v>
       </c>
       <c r="C91" s="26">
         <v>112.8</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
       <c r="E91" s="26">
         <v>112.3</v>
       </c>
       <c r="F91" s="26">
         <v>112.1</v>
       </c>
-      <c r="G91" s="18"/>
+      <c r="G91" s="26">
+        <v>111.9</v>
+      </c>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>113.5</v>
       </c>
       <c r="C92" s="26">
         <v>113.5</v>
       </c>
       <c r="D92" s="26">
         <v>113.3</v>
       </c>
       <c r="E92" s="26">
         <v>113.2</v>
       </c>
       <c r="F92" s="26">
         <v>113.2</v>
       </c>
-      <c r="G92" s="18"/>
+      <c r="G92" s="26">
+        <v>113.2</v>
+      </c>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="16.5" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112</v>
       </c>
       <c r="C93" s="26">
         <v>112</v>
       </c>
       <c r="D93" s="26">
         <v>111.6</v>
       </c>
       <c r="E93" s="26">
         <v>111.3</v>
       </c>
       <c r="F93" s="26">
         <v>111.2</v>
       </c>
-      <c r="G93" s="18"/>
+      <c r="G93" s="26">
+        <v>111</v>
+      </c>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>111.9</v>
       </c>
       <c r="C94" s="26">
         <v>110.8</v>
       </c>
       <c r="D94" s="26">
         <v>110.3</v>
       </c>
       <c r="E94" s="26">
         <v>109.9</v>
       </c>
       <c r="F94" s="26">
         <v>109.8</v>
       </c>
-      <c r="G94" s="18"/>
+      <c r="G94" s="26">
+        <v>109.8</v>
+      </c>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>111.8</v>
       </c>
       <c r="C95" s="26">
         <v>111.6</v>
       </c>
       <c r="D95" s="26">
         <v>111.3</v>
       </c>
       <c r="E95" s="26">
         <v>110.9</v>
       </c>
       <c r="F95" s="26">
         <v>110.5</v>
       </c>
-      <c r="G95" s="18"/>
+      <c r="G95" s="26">
+        <v>110.2</v>
+      </c>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>111.8</v>
       </c>
       <c r="D96" s="27">
         <v>111.4</v>
       </c>
       <c r="E96" s="27">
         <v>111.2</v>
       </c>
       <c r="F96" s="27">
         <v>110.9</v>
       </c>
-      <c r="G96" s="11"/>
+      <c r="G96" s="27">
+        <v>110.8</v>
+      </c>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -3397,591 +3565,633 @@
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>100.8</v>
       </c>
       <c r="C4" s="26">
         <v>101.3</v>
       </c>
       <c r="D4" s="26">
         <v>100.7</v>
       </c>
       <c r="E4" s="7">
         <v>100.7</v>
       </c>
       <c r="F4" s="26">
         <v>100.4</v>
       </c>
-      <c r="G4" s="19"/>
+      <c r="G4" s="26">
+        <v>100.6</v>
+      </c>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>100.7</v>
       </c>
       <c r="C5" s="26">
         <v>101.4</v>
       </c>
       <c r="D5" s="26">
         <v>100.9</v>
       </c>
       <c r="E5" s="7">
         <v>100.5</v>
       </c>
       <c r="F5" s="26">
         <v>100.3</v>
       </c>
-      <c r="G5" s="18"/>
+      <c r="G5" s="26">
+        <v>100.6</v>
+      </c>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.9</v>
       </c>
       <c r="C6" s="26">
         <v>101.7</v>
       </c>
       <c r="D6" s="26">
         <v>101.3</v>
       </c>
       <c r="E6" s="7">
         <v>100.7</v>
       </c>
       <c r="F6" s="26">
         <v>99.8</v>
       </c>
-      <c r="G6" s="18"/>
+      <c r="G6" s="26">
+        <v>100.2</v>
+      </c>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>100.3</v>
       </c>
       <c r="C7" s="26">
         <v>101.2</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="7">
         <v>100.4</v>
       </c>
       <c r="F7" s="26">
         <v>100.3</v>
       </c>
-      <c r="G7" s="18"/>
+      <c r="G7" s="26">
+        <v>102.3</v>
+      </c>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>100.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
       <c r="E8" s="7">
         <v>100.7</v>
       </c>
       <c r="F8" s="26">
         <v>100.4</v>
       </c>
-      <c r="G8" s="18"/>
+      <c r="G8" s="26">
+        <v>100</v>
+      </c>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.4</v>
       </c>
       <c r="E9" s="7">
         <v>100.5</v>
       </c>
       <c r="F9" s="26">
         <v>100.8</v>
       </c>
-      <c r="G9" s="18"/>
+      <c r="G9" s="26">
+        <v>100.7</v>
+      </c>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.1</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.4</v>
       </c>
       <c r="E10" s="7">
         <v>101.3</v>
       </c>
       <c r="F10" s="26">
         <v>100.1</v>
       </c>
-      <c r="G10" s="18"/>
+      <c r="G10" s="26">
+        <v>101.3</v>
+      </c>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>100.7</v>
       </c>
       <c r="C11" s="26">
         <v>101.5</v>
       </c>
       <c r="D11" s="26">
         <v>100.5</v>
       </c>
       <c r="E11" s="7">
         <v>100.9</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
-      <c r="G11" s="18"/>
+      <c r="G11" s="26">
+        <v>100.7</v>
+      </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>101.2</v>
       </c>
       <c r="D12" s="26">
         <v>100.7</v>
       </c>
       <c r="E12" s="7">
         <v>100.9</v>
       </c>
       <c r="F12" s="26">
         <v>100.7</v>
       </c>
-      <c r="G12" s="18"/>
+      <c r="G12" s="26">
+        <v>102.6</v>
+      </c>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.5</v>
       </c>
       <c r="E13" s="7">
         <v>100.7</v>
       </c>
       <c r="F13" s="26">
         <v>100.1</v>
       </c>
-      <c r="G13" s="18"/>
+      <c r="G13" s="26">
+        <v>100.6</v>
+      </c>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.6</v>
       </c>
       <c r="C14" s="26">
         <v>101.6</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
       <c r="E14" s="7">
         <v>100.5</v>
       </c>
       <c r="F14" s="26">
         <v>100.9</v>
       </c>
-      <c r="G14" s="18"/>
+      <c r="G14" s="26">
+        <v>100.5</v>
+      </c>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101.1</v>
       </c>
       <c r="D15" s="26">
         <v>100.9</v>
       </c>
       <c r="E15" s="7">
         <v>100.5</v>
       </c>
       <c r="F15" s="26">
         <v>100.5</v>
       </c>
-      <c r="G15" s="18"/>
+      <c r="G15" s="26">
+        <v>100.1</v>
+      </c>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101.1</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>101</v>
       </c>
       <c r="E16" s="7">
         <v>101.3</v>
       </c>
       <c r="F16" s="26">
         <v>100</v>
       </c>
-      <c r="G16" s="18"/>
+      <c r="G16" s="26">
+        <v>100</v>
+      </c>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.9</v>
       </c>
       <c r="D17" s="26">
         <v>100.5</v>
       </c>
       <c r="E17" s="7">
         <v>100.5</v>
       </c>
       <c r="F17" s="26">
         <v>100.8</v>
       </c>
-      <c r="G17" s="18"/>
+      <c r="G17" s="26">
+        <v>100.6</v>
+      </c>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.4</v>
       </c>
       <c r="C18" s="26">
         <v>101.8</v>
       </c>
       <c r="D18" s="26">
         <v>100.4</v>
       </c>
       <c r="E18" s="7">
         <v>100.8</v>
       </c>
       <c r="F18" s="26">
         <v>100.7</v>
       </c>
-      <c r="G18" s="18"/>
+      <c r="G18" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>100.9</v>
       </c>
       <c r="C19" s="26">
         <v>101.3</v>
       </c>
       <c r="D19" s="26">
         <v>100.5</v>
       </c>
       <c r="E19" s="7">
         <v>101</v>
       </c>
       <c r="F19" s="26">
         <v>100.6</v>
       </c>
-      <c r="G19" s="18"/>
+      <c r="G19" s="26">
+        <v>100.4</v>
+      </c>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.8</v>
       </c>
       <c r="C20" s="26">
         <v>102.3</v>
       </c>
       <c r="D20" s="26">
         <v>101.7</v>
       </c>
       <c r="E20" s="7">
         <v>100.5</v>
       </c>
       <c r="F20" s="26">
         <v>100.6</v>
       </c>
-      <c r="G20" s="18"/>
+      <c r="G20" s="26">
+        <v>100.3</v>
+      </c>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="15.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>100.8</v>
       </c>
       <c r="C21" s="26">
         <v>101.3</v>
       </c>
       <c r="D21" s="26">
         <v>100.8</v>
       </c>
       <c r="E21" s="7">
         <v>101.2</v>
       </c>
       <c r="F21" s="26">
         <v>100.6</v>
       </c>
-      <c r="G21" s="18"/>
+      <c r="G21" s="26">
+        <v>100.4</v>
+      </c>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.9</v>
       </c>
       <c r="C22" s="26">
         <v>101.4</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
       <c r="E22" s="7">
         <v>100.2</v>
       </c>
       <c r="F22" s="26">
         <v>100.3</v>
       </c>
-      <c r="G22" s="18"/>
+      <c r="G22" s="26">
+        <v>100.3</v>
+      </c>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.9</v>
       </c>
       <c r="C23" s="26">
         <v>101.4</v>
       </c>
       <c r="D23" s="26">
         <v>100.9</v>
       </c>
       <c r="E23" s="7">
         <v>100.7</v>
       </c>
       <c r="F23" s="26">
         <v>100.3</v>
       </c>
-      <c r="G23" s="18"/>
+      <c r="G23" s="26">
+        <v>100.5</v>
+      </c>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.9</v>
       </c>
       <c r="C24" s="27">
         <v>101.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
       <c r="E24" s="12">
         <v>101.2</v>
       </c>
       <c r="F24" s="27">
         <v>100.2</v>
       </c>
-      <c r="G24" s="11"/>
+      <c r="G24" s="27">
+        <v>100.8</v>
+      </c>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="7"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
         <v>33</v>
@@ -4036,591 +4246,633 @@
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>100.8</v>
       </c>
       <c r="C28" s="26">
         <v>102.2</v>
       </c>
       <c r="D28" s="26">
         <v>102.9</v>
       </c>
       <c r="E28" s="7">
         <v>103.7</v>
       </c>
       <c r="F28" s="26">
         <v>104.1</v>
       </c>
-      <c r="G28" s="19"/>
+      <c r="G28" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H28" s="18"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>100.7</v>
       </c>
       <c r="C29" s="26">
         <v>102.1</v>
       </c>
       <c r="D29" s="26">
         <v>103</v>
       </c>
       <c r="E29" s="7">
         <v>103.5</v>
       </c>
       <c r="F29" s="26">
         <v>103.8</v>
       </c>
-      <c r="G29" s="18"/>
+      <c r="G29" s="26">
+        <v>104.4</v>
+      </c>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.9</v>
       </c>
       <c r="C30" s="26">
         <v>102.7</v>
       </c>
       <c r="D30" s="26">
         <v>104</v>
       </c>
       <c r="E30" s="7">
         <v>104.7</v>
       </c>
       <c r="F30" s="26">
         <v>104.5</v>
       </c>
-      <c r="G30" s="18"/>
+      <c r="G30" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>100.3</v>
       </c>
       <c r="C31" s="26">
         <v>101.5</v>
       </c>
       <c r="D31" s="26">
         <v>102.3</v>
       </c>
       <c r="E31" s="7">
         <v>102.7</v>
       </c>
       <c r="F31" s="26">
         <v>103</v>
       </c>
-      <c r="G31" s="18"/>
+      <c r="G31" s="26">
+        <v>105.4</v>
+      </c>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>100.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.2</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
       <c r="E32" s="7">
         <v>103.4</v>
       </c>
       <c r="F32" s="26">
         <v>103.8</v>
       </c>
-      <c r="G32" s="18"/>
+      <c r="G32" s="26">
+        <v>103.8</v>
+      </c>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.5</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.2</v>
       </c>
       <c r="E33" s="7">
         <v>102.7</v>
       </c>
       <c r="F33" s="26">
         <v>103.5</v>
       </c>
-      <c r="G33" s="18"/>
+      <c r="G33" s="26">
+        <v>104.2</v>
+      </c>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.1</v>
       </c>
       <c r="C34" s="26">
         <v>102.1</v>
       </c>
       <c r="D34" s="26">
         <v>102.6</v>
       </c>
       <c r="E34" s="7">
         <v>103.9</v>
       </c>
       <c r="F34" s="26">
         <v>104</v>
       </c>
-      <c r="G34" s="18"/>
+      <c r="G34" s="26">
+        <v>105.4</v>
+      </c>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>100.7</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.7</v>
       </c>
       <c r="E35" s="7">
         <v>103.6</v>
       </c>
       <c r="F35" s="26">
         <v>104.1</v>
       </c>
-      <c r="G35" s="18"/>
+      <c r="G35" s="26">
+        <v>104.8</v>
+      </c>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102.3</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
       <c r="E36" s="7">
         <v>104</v>
       </c>
       <c r="F36" s="26">
         <v>104.7</v>
       </c>
-      <c r="G36" s="18"/>
+      <c r="G36" s="26">
+        <v>107.4</v>
+      </c>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>102</v>
       </c>
       <c r="D37" s="26">
         <v>102.6</v>
       </c>
       <c r="E37" s="7">
         <v>103.3</v>
       </c>
       <c r="F37" s="26">
         <v>103.5</v>
       </c>
-      <c r="G37" s="18"/>
+      <c r="G37" s="26">
+        <v>104.1</v>
+      </c>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.6</v>
       </c>
       <c r="C38" s="26">
         <v>102.3</v>
       </c>
       <c r="D38" s="26">
         <v>103.1</v>
       </c>
       <c r="E38" s="7">
         <v>103.7</v>
       </c>
       <c r="F38" s="26">
         <v>104.6</v>
       </c>
-      <c r="G38" s="18"/>
+      <c r="G38" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102.1</v>
       </c>
       <c r="D39" s="26">
         <v>103</v>
       </c>
       <c r="E39" s="7">
         <v>103.5</v>
       </c>
       <c r="F39" s="26">
         <v>104.1</v>
       </c>
-      <c r="G39" s="18"/>
+      <c r="G39" s="26">
+        <v>104.2</v>
+      </c>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101.1</v>
       </c>
       <c r="C40" s="26">
         <v>102.5</v>
       </c>
       <c r="D40" s="26">
         <v>103.5</v>
       </c>
       <c r="E40" s="7">
         <v>104.9</v>
       </c>
       <c r="F40" s="26">
         <v>104.9</v>
       </c>
-      <c r="G40" s="18"/>
+      <c r="G40" s="26">
+        <v>104.9</v>
+      </c>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>102.3</v>
       </c>
       <c r="E41" s="7">
         <v>102.8</v>
       </c>
       <c r="F41" s="26">
         <v>103.5</v>
       </c>
-      <c r="G41" s="18"/>
+      <c r="G41" s="26">
+        <v>104.2</v>
+      </c>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.4</v>
       </c>
       <c r="C42" s="26">
         <v>102.2</v>
       </c>
       <c r="D42" s="26">
         <v>102.6</v>
       </c>
       <c r="E42" s="7">
         <v>103.4</v>
       </c>
       <c r="F42" s="26">
         <v>104.1</v>
       </c>
-      <c r="G42" s="18"/>
+      <c r="G42" s="26">
+        <v>105.2</v>
+      </c>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>100.9</v>
       </c>
       <c r="C43" s="26">
         <v>102.2</v>
       </c>
       <c r="D43" s="26">
         <v>102.7</v>
       </c>
       <c r="E43" s="7">
         <v>103.7</v>
       </c>
       <c r="F43" s="26">
         <v>104.3</v>
       </c>
-      <c r="G43" s="18"/>
+      <c r="G43" s="26">
+        <v>104.8</v>
+      </c>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.8</v>
       </c>
       <c r="C44" s="26">
         <v>104.1</v>
       </c>
       <c r="D44" s="26">
         <v>105.9</v>
       </c>
       <c r="E44" s="7">
         <v>106.4</v>
       </c>
       <c r="F44" s="26">
         <v>107</v>
       </c>
-      <c r="G44" s="18"/>
+      <c r="G44" s="26">
+        <v>107.4</v>
+      </c>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>100.8</v>
       </c>
       <c r="C45" s="26">
         <v>102</v>
       </c>
       <c r="D45" s="26">
         <v>102.8</v>
       </c>
       <c r="E45" s="7">
         <v>104</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
-      <c r="G45" s="18"/>
+      <c r="G45" s="26">
+        <v>105</v>
+      </c>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.9</v>
       </c>
       <c r="C46" s="26">
         <v>102.3</v>
       </c>
       <c r="D46" s="26">
         <v>103</v>
       </c>
       <c r="E46" s="7">
         <v>103.2</v>
       </c>
       <c r="F46" s="26">
         <v>103.5</v>
       </c>
-      <c r="G46" s="18"/>
+      <c r="G46" s="26">
+        <v>103.8</v>
+      </c>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.9</v>
       </c>
       <c r="C47" s="26">
         <v>102.2</v>
       </c>
       <c r="D47" s="26">
         <v>103.1</v>
       </c>
       <c r="E47" s="7">
         <v>103.9</v>
       </c>
       <c r="F47" s="26">
         <v>104.2</v>
       </c>
-      <c r="G47" s="18"/>
+      <c r="G47" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.9</v>
       </c>
       <c r="C48" s="27">
         <v>102.4</v>
       </c>
       <c r="D48" s="27">
         <v>102.9</v>
       </c>
       <c r="E48" s="12">
         <v>104.1</v>
       </c>
       <c r="F48" s="27">
         <v>104.4</v>
       </c>
-      <c r="G48" s="11"/>
+      <c r="G48" s="27">
+        <v>105.2</v>
+      </c>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
@@ -4660,591 +4912,633 @@
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.9</v>
       </c>
       <c r="C52" s="26">
         <v>112.7</v>
       </c>
       <c r="D52" s="26">
         <v>111.7</v>
       </c>
       <c r="E52" s="7">
         <v>111.3</v>
       </c>
       <c r="F52" s="26">
         <v>110.7</v>
       </c>
-      <c r="G52" s="19"/>
+      <c r="G52" s="26">
+        <v>110.4</v>
+      </c>
       <c r="H52" s="18"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.8</v>
       </c>
       <c r="D53" s="26">
         <v>111.1</v>
       </c>
       <c r="E53" s="7">
         <v>110.5</v>
       </c>
       <c r="F53" s="26">
         <v>109.1</v>
       </c>
-      <c r="G53" s="18"/>
+      <c r="G53" s="26">
+        <v>108.9</v>
+      </c>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>115.3</v>
       </c>
       <c r="C54" s="26">
         <v>115.2</v>
       </c>
       <c r="D54" s="26">
         <v>114.3</v>
       </c>
       <c r="E54" s="7">
         <v>114.1</v>
       </c>
       <c r="F54" s="26">
         <v>113.5</v>
       </c>
-      <c r="G54" s="18"/>
+      <c r="G54" s="26">
+        <v>111.9</v>
+      </c>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>111.3</v>
       </c>
       <c r="C55" s="26">
         <v>110.2</v>
       </c>
       <c r="D55" s="26">
         <v>110.5</v>
       </c>
       <c r="E55" s="7">
         <v>109.6</v>
       </c>
       <c r="F55" s="26">
         <v>109.6</v>
       </c>
-      <c r="G55" s="18"/>
+      <c r="G55" s="26">
+        <v>111.2</v>
+      </c>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>111.5</v>
       </c>
       <c r="C56" s="26">
         <v>111.7</v>
       </c>
       <c r="D56" s="26">
         <v>109.6</v>
       </c>
       <c r="E56" s="7">
         <v>109</v>
       </c>
       <c r="F56" s="26">
         <v>109.1</v>
       </c>
-      <c r="G56" s="18"/>
+      <c r="G56" s="26">
+        <v>108.4</v>
+      </c>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112.3</v>
       </c>
       <c r="C57" s="26">
         <v>112.7</v>
       </c>
       <c r="D57" s="26">
         <v>112.1</v>
       </c>
       <c r="E57" s="7">
         <v>111.2</v>
       </c>
       <c r="F57" s="26">
         <v>110.6</v>
       </c>
-      <c r="G57" s="18"/>
+      <c r="G57" s="26">
+        <v>110.2</v>
+      </c>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>112.8</v>
       </c>
       <c r="C58" s="26">
         <v>113.3</v>
       </c>
       <c r="D58" s="26">
         <v>112.4</v>
       </c>
       <c r="E58" s="7">
         <v>111.8</v>
       </c>
       <c r="F58" s="26">
         <v>109.2</v>
       </c>
-      <c r="G58" s="18"/>
+      <c r="G58" s="26">
+        <v>109.8</v>
+      </c>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.7</v>
       </c>
       <c r="C59" s="26">
         <v>112.4</v>
       </c>
       <c r="D59" s="26">
         <v>111.6</v>
       </c>
       <c r="E59" s="7">
         <v>111.3</v>
       </c>
       <c r="F59" s="26">
         <v>110.8</v>
       </c>
-      <c r="G59" s="18"/>
+      <c r="G59" s="26">
+        <v>110.5</v>
+      </c>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.4</v>
       </c>
       <c r="D60" s="26">
         <v>112.2</v>
       </c>
       <c r="E60" s="7">
         <v>111.6</v>
       </c>
       <c r="F60" s="26">
         <v>110.3</v>
       </c>
-      <c r="G60" s="18"/>
+      <c r="G60" s="26">
+        <v>111.9</v>
+      </c>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.3</v>
       </c>
       <c r="C61" s="26">
         <v>110.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.1</v>
       </c>
       <c r="E61" s="7">
         <v>108.9</v>
       </c>
       <c r="F61" s="26">
         <v>109.1</v>
       </c>
-      <c r="G61" s="18"/>
+      <c r="G61" s="26">
+        <v>108.9</v>
+      </c>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112</v>
       </c>
       <c r="C62" s="26">
         <v>113</v>
       </c>
       <c r="D62" s="26">
         <v>112.3</v>
       </c>
       <c r="E62" s="7">
         <v>111.2</v>
       </c>
       <c r="F62" s="26">
         <v>110.6</v>
       </c>
-      <c r="G62" s="18"/>
+      <c r="G62" s="26">
+        <v>110.4</v>
+      </c>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>113.5</v>
       </c>
       <c r="C63" s="26">
         <v>113.5</v>
       </c>
       <c r="D63" s="26">
         <v>113</v>
       </c>
       <c r="E63" s="7">
         <v>112.7</v>
       </c>
       <c r="F63" s="26">
         <v>111.9</v>
       </c>
-      <c r="G63" s="18"/>
+      <c r="G63" s="26">
+        <v>110.3</v>
+      </c>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>113.6</v>
       </c>
       <c r="C64" s="26">
         <v>113.8</v>
       </c>
       <c r="D64" s="26">
         <v>114.1</v>
       </c>
       <c r="E64" s="7">
         <v>113.9</v>
       </c>
       <c r="F64" s="26">
         <v>112.9</v>
       </c>
-      <c r="G64" s="18"/>
+      <c r="G64" s="26">
+        <v>112.1</v>
+      </c>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>115.1</v>
       </c>
       <c r="C65" s="26">
         <v>114.6</v>
       </c>
       <c r="D65" s="26">
         <v>112.7</v>
       </c>
       <c r="E65" s="7">
         <v>112.1</v>
       </c>
       <c r="F65" s="26">
         <v>111.6</v>
       </c>
-      <c r="G65" s="18"/>
+      <c r="G65" s="26">
+        <v>111.5</v>
+      </c>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.7</v>
       </c>
       <c r="C66" s="26">
         <v>114.9</v>
       </c>
       <c r="D66" s="26">
         <v>113.6</v>
       </c>
       <c r="E66" s="7">
         <v>112.4</v>
       </c>
       <c r="F66" s="26">
         <v>111.8</v>
       </c>
-      <c r="G66" s="18"/>
+      <c r="G66" s="26">
+        <v>111.4</v>
+      </c>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113</v>
       </c>
       <c r="C67" s="26">
         <v>112.3</v>
       </c>
       <c r="D67" s="26">
         <v>110.6</v>
       </c>
       <c r="E67" s="7">
         <v>110.8</v>
       </c>
       <c r="F67" s="26">
         <v>110.5</v>
       </c>
-      <c r="G67" s="18"/>
+      <c r="G67" s="26">
+        <v>109.4</v>
+      </c>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>116.2</v>
       </c>
       <c r="C68" s="26">
         <v>116</v>
       </c>
       <c r="D68" s="26">
         <v>116.2</v>
       </c>
       <c r="E68" s="7">
         <v>115.2</v>
       </c>
       <c r="F68" s="26">
         <v>114.7</v>
       </c>
-      <c r="G68" s="18"/>
+      <c r="G68" s="26">
+        <v>114.6</v>
+      </c>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="20.25" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112.1</v>
       </c>
       <c r="C69" s="26">
         <v>111.7</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
       <c r="E69" s="7">
         <v>110.7</v>
       </c>
       <c r="F69" s="26">
         <v>110.6</v>
       </c>
-      <c r="G69" s="18"/>
+      <c r="G69" s="26">
+        <v>109.4</v>
+      </c>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>114.8</v>
       </c>
       <c r="C70" s="26">
         <v>113.3</v>
       </c>
       <c r="D70" s="26">
         <v>111.3</v>
       </c>
       <c r="E70" s="7">
         <v>110.5</v>
       </c>
       <c r="F70" s="26">
         <v>110.7</v>
       </c>
-      <c r="G70" s="18"/>
+      <c r="G70" s="26">
+        <v>109.9</v>
+      </c>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.8</v>
       </c>
       <c r="C71" s="26">
         <v>113.4</v>
       </c>
       <c r="D71" s="26">
         <v>113.1</v>
       </c>
       <c r="E71" s="7">
         <v>112.9</v>
       </c>
       <c r="F71" s="26">
         <v>111.9</v>
       </c>
-      <c r="G71" s="18"/>
+      <c r="G71" s="26">
+        <v>111.9</v>
+      </c>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112.4</v>
       </c>
       <c r="C72" s="27">
         <v>110.8</v>
       </c>
       <c r="D72" s="27">
         <v>109.5</v>
       </c>
       <c r="E72" s="12">
         <v>109.7</v>
       </c>
       <c r="F72" s="27">
         <v>108.8</v>
       </c>
-      <c r="G72" s="11"/>
+      <c r="G72" s="27">
+        <v>109.6</v>
+      </c>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
         <v>35</v>
@@ -5299,591 +5593,633 @@
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.9</v>
       </c>
       <c r="C76" s="26">
         <v>112.8</v>
       </c>
       <c r="D76" s="26">
         <v>112.4</v>
       </c>
       <c r="E76" s="26">
         <v>112.1</v>
       </c>
       <c r="F76" s="26">
         <v>111.8</v>
       </c>
-      <c r="G76" s="18"/>
+      <c r="G76" s="26">
+        <v>111.6</v>
+      </c>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.6</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
       <c r="E77" s="26">
         <v>111.2</v>
       </c>
       <c r="F77" s="26">
         <v>110.8</v>
       </c>
-      <c r="G77" s="18"/>
+      <c r="G77" s="26">
+        <v>110.5</v>
+      </c>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>115.3</v>
       </c>
       <c r="C78" s="26">
         <v>115.3</v>
       </c>
       <c r="D78" s="26">
         <v>114.9</v>
       </c>
       <c r="E78" s="26">
         <v>114.7</v>
       </c>
       <c r="F78" s="26">
         <v>114.5</v>
       </c>
-      <c r="G78" s="18"/>
+      <c r="G78" s="26">
+        <v>114</v>
+      </c>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>111.3</v>
       </c>
       <c r="C79" s="26">
         <v>110.7</v>
       </c>
       <c r="D79" s="26">
         <v>110.7</v>
       </c>
       <c r="E79" s="26">
         <v>110.4</v>
       </c>
       <c r="F79" s="26">
         <v>110.2</v>
       </c>
-      <c r="G79" s="18"/>
+      <c r="G79" s="26">
+        <v>110.4</v>
+      </c>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>111.5</v>
       </c>
       <c r="C80" s="26">
         <v>111.6</v>
       </c>
       <c r="D80" s="26">
         <v>110.9</v>
       </c>
       <c r="E80" s="26">
         <v>110.4</v>
       </c>
       <c r="F80" s="26">
         <v>110.2</v>
       </c>
-      <c r="G80" s="18"/>
+      <c r="G80" s="26">
+        <v>109.9</v>
+      </c>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112.3</v>
       </c>
       <c r="C81" s="26">
         <v>112.5</v>
       </c>
       <c r="D81" s="26">
         <v>112.4</v>
       </c>
       <c r="E81" s="26">
         <v>112.1</v>
       </c>
       <c r="F81" s="26">
         <v>111.8</v>
       </c>
-      <c r="G81" s="18"/>
+      <c r="G81" s="26">
+        <v>111.5</v>
+      </c>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>112.8</v>
       </c>
       <c r="C82" s="26">
         <v>113</v>
       </c>
       <c r="D82" s="26">
         <v>112.8</v>
       </c>
       <c r="E82" s="26">
         <v>112.6</v>
       </c>
       <c r="F82" s="26">
         <v>111.9</v>
       </c>
-      <c r="G82" s="18"/>
+      <c r="G82" s="26">
+        <v>111.5</v>
+      </c>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.7</v>
       </c>
       <c r="C83" s="26">
         <v>112.1</v>
       </c>
       <c r="D83" s="26">
         <v>111.9</v>
       </c>
       <c r="E83" s="26">
         <v>111.8</v>
       </c>
       <c r="F83" s="26">
         <v>111.6</v>
       </c>
-      <c r="G83" s="18"/>
+      <c r="G83" s="26">
+        <v>111.4</v>
+      </c>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.4</v>
       </c>
       <c r="D84" s="26">
         <v>112.3</v>
       </c>
       <c r="E84" s="26">
         <v>112.2</v>
       </c>
       <c r="F84" s="26">
         <v>111.8</v>
       </c>
-      <c r="G84" s="18"/>
+      <c r="G84" s="26">
+        <v>111.8</v>
+      </c>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.3</v>
       </c>
       <c r="C85" s="26">
         <v>111.5</v>
       </c>
       <c r="D85" s="26">
         <v>110.7</v>
       </c>
       <c r="E85" s="26">
         <v>110.3</v>
       </c>
       <c r="F85" s="26">
         <v>110</v>
       </c>
-      <c r="G85" s="18"/>
+      <c r="G85" s="26">
+        <v>109.8</v>
+      </c>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112</v>
       </c>
       <c r="C86" s="26">
         <v>112.5</v>
       </c>
       <c r="D86" s="26">
         <v>112.4</v>
       </c>
       <c r="E86" s="26">
         <v>112.1</v>
       </c>
       <c r="F86" s="26">
         <v>111.8</v>
       </c>
-      <c r="G86" s="18"/>
+      <c r="G86" s="26">
+        <v>111.6</v>
+      </c>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>113.5</v>
       </c>
       <c r="C87" s="26">
         <v>113.5</v>
       </c>
       <c r="D87" s="26">
         <v>113.3</v>
       </c>
       <c r="E87" s="26">
         <v>113.1</v>
       </c>
       <c r="F87" s="26">
         <v>112.9</v>
       </c>
-      <c r="G87" s="18"/>
+      <c r="G87" s="26">
+        <v>112.4</v>
+      </c>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>113.6</v>
       </c>
       <c r="C88" s="26">
         <v>113.7</v>
       </c>
       <c r="D88" s="26">
         <v>113.8</v>
       </c>
       <c r="E88" s="26">
         <v>113.9</v>
       </c>
       <c r="F88" s="26">
         <v>113.7</v>
       </c>
-      <c r="G88" s="18"/>
+      <c r="G88" s="26">
+        <v>113.4</v>
+      </c>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>115.1</v>
       </c>
       <c r="C89" s="26">
         <v>114.9</v>
       </c>
       <c r="D89" s="26">
         <v>114.1</v>
       </c>
       <c r="E89" s="26">
         <v>113.6</v>
       </c>
       <c r="F89" s="26">
         <v>113.2</v>
       </c>
-      <c r="G89" s="18"/>
+      <c r="G89" s="26">
+        <v>112.9</v>
+      </c>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.7</v>
       </c>
       <c r="C90" s="26">
         <v>114.8</v>
       </c>
       <c r="D90" s="26">
         <v>114.4</v>
       </c>
       <c r="E90" s="26">
         <v>113.9</v>
       </c>
       <c r="F90" s="26">
         <v>113.4</v>
       </c>
-      <c r="G90" s="18"/>
+      <c r="G90" s="26">
+        <v>113.1</v>
+      </c>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113</v>
       </c>
       <c r="C91" s="26">
         <v>112.6</v>
       </c>
       <c r="D91" s="26">
         <v>111.9</v>
       </c>
       <c r="E91" s="26">
         <v>111.7</v>
       </c>
       <c r="F91" s="26">
         <v>111.4</v>
       </c>
-      <c r="G91" s="18"/>
+      <c r="G91" s="26">
+        <v>111.1</v>
+      </c>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>116.2</v>
       </c>
       <c r="C92" s="26">
         <v>116.1</v>
       </c>
       <c r="D92" s="26">
         <v>116.1</v>
       </c>
       <c r="E92" s="26">
         <v>115.9</v>
       </c>
       <c r="F92" s="26">
         <v>115.6</v>
       </c>
-      <c r="G92" s="18"/>
+      <c r="G92" s="26">
+        <v>115.5</v>
+      </c>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="18" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112.1</v>
       </c>
       <c r="C93" s="26">
         <v>111.9</v>
       </c>
       <c r="D93" s="26">
         <v>111.5</v>
       </c>
       <c r="E93" s="26">
         <v>111.3</v>
       </c>
       <c r="F93" s="26">
         <v>111.2</v>
       </c>
-      <c r="G93" s="18"/>
+      <c r="G93" s="26">
+        <v>110.9</v>
+      </c>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>114.8</v>
       </c>
       <c r="C94" s="26">
         <v>114</v>
       </c>
       <c r="D94" s="26">
         <v>113.1</v>
       </c>
       <c r="E94" s="26">
         <v>112.4</v>
       </c>
       <c r="F94" s="26">
         <v>112.1</v>
       </c>
-      <c r="G94" s="18"/>
+      <c r="G94" s="26">
+        <v>111.7</v>
+      </c>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.8</v>
       </c>
       <c r="C95" s="26">
         <v>113.1</v>
       </c>
       <c r="D95" s="26">
         <v>113.1</v>
       </c>
       <c r="E95" s="26">
         <v>113.1</v>
       </c>
       <c r="F95" s="26">
         <v>112.8</v>
       </c>
-      <c r="G95" s="18"/>
+      <c r="G95" s="26">
+        <v>112.7</v>
+      </c>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.6</v>
       </c>
       <c r="D96" s="27">
         <v>110.9</v>
       </c>
       <c r="E96" s="27">
         <v>110.6</v>
       </c>
       <c r="F96" s="27">
         <v>110.2</v>
       </c>
-      <c r="G96" s="11"/>
+      <c r="G96" s="27">
+        <v>110.1</v>
+      </c>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -5970,591 +6306,633 @@
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.2</v>
       </c>
       <c r="C4" s="26">
         <v>100.9</v>
       </c>
       <c r="D4" s="26">
         <v>100.5</v>
       </c>
       <c r="E4" s="8">
         <v>100.9</v>
       </c>
       <c r="F4" s="26">
         <v>100.6</v>
       </c>
-      <c r="G4" s="6"/>
+      <c r="G4" s="26">
+        <v>100.9</v>
+      </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.2</v>
       </c>
       <c r="C5" s="26">
         <v>100.7</v>
       </c>
       <c r="D5" s="26">
         <v>100.4</v>
       </c>
       <c r="E5" s="8">
         <v>100.9</v>
       </c>
       <c r="F5" s="26">
         <v>100.9</v>
       </c>
-      <c r="G5" s="6"/>
+      <c r="G5" s="26">
+        <v>101</v>
+      </c>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.9</v>
       </c>
       <c r="D6" s="26">
         <v>100.6</v>
       </c>
       <c r="E6" s="8">
         <v>101.3</v>
       </c>
       <c r="F6" s="26">
         <v>100.6</v>
       </c>
-      <c r="G6" s="6"/>
+      <c r="G6" s="26">
+        <v>101.3</v>
+      </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.1</v>
       </c>
       <c r="C7" s="26">
         <v>100.7</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="8">
         <v>100.6</v>
       </c>
       <c r="F7" s="26">
         <v>100.5</v>
       </c>
-      <c r="G7" s="6"/>
+      <c r="G7" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.7</v>
       </c>
       <c r="C8" s="26">
         <v>100.8</v>
       </c>
       <c r="D8" s="26">
         <v>100.2</v>
       </c>
       <c r="E8" s="8">
         <v>100.6</v>
       </c>
       <c r="F8" s="26">
         <v>100.6</v>
       </c>
-      <c r="G8" s="6"/>
+      <c r="G8" s="26">
+        <v>101.2</v>
+      </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101</v>
       </c>
       <c r="D9" s="26">
         <v>100.6</v>
       </c>
       <c r="E9" s="8">
         <v>101.1</v>
       </c>
       <c r="F9" s="26">
         <v>100.8</v>
       </c>
-      <c r="G9" s="6"/>
+      <c r="G9" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>100.9</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.9</v>
       </c>
       <c r="E10" s="8">
         <v>100.8</v>
       </c>
       <c r="F10" s="26">
         <v>100.4</v>
       </c>
-      <c r="G10" s="6"/>
+      <c r="G10" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101.6</v>
       </c>
       <c r="C11" s="26">
         <v>100.8</v>
       </c>
       <c r="D11" s="26">
         <v>100.7</v>
       </c>
       <c r="E11" s="8">
         <v>100.7</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
-      <c r="G11" s="6"/>
+      <c r="G11" s="26">
+        <v>100.4</v>
+      </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>100.8</v>
       </c>
       <c r="C12" s="26">
         <v>100.4</v>
       </c>
       <c r="D12" s="26">
         <v>100.9</v>
       </c>
       <c r="E12" s="8">
         <v>101.1</v>
       </c>
       <c r="F12" s="26">
         <v>100.7</v>
       </c>
-      <c r="G12" s="6"/>
+      <c r="G12" s="26">
+        <v>101.7</v>
+      </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>100.7</v>
       </c>
       <c r="D13" s="26">
         <v>100.7</v>
       </c>
       <c r="E13" s="8">
         <v>101</v>
       </c>
       <c r="F13" s="26">
         <v>100.6</v>
       </c>
-      <c r="G13" s="6"/>
+      <c r="G13" s="26">
+        <v>101</v>
+      </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>100.8</v>
       </c>
       <c r="D14" s="26">
         <v>100.6</v>
       </c>
       <c r="E14" s="8">
         <v>101.5</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101</v>
       </c>
       <c r="D15" s="26">
         <v>100.5</v>
       </c>
       <c r="E15" s="8">
         <v>100.7</v>
       </c>
       <c r="F15" s="26">
         <v>100.7</v>
       </c>
-      <c r="G15" s="6"/>
+      <c r="G15" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.2</v>
       </c>
       <c r="D16" s="26">
         <v>100.3</v>
       </c>
       <c r="E16" s="8">
         <v>100.7</v>
       </c>
       <c r="F16" s="26">
         <v>100.4</v>
       </c>
-      <c r="G16" s="6"/>
+      <c r="G16" s="26">
+        <v>100.6</v>
+      </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.7</v>
       </c>
       <c r="C17" s="26">
         <v>100.5</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
       <c r="E17" s="8">
         <v>101.1</v>
       </c>
       <c r="F17" s="26">
         <v>100.5</v>
       </c>
-      <c r="G17" s="6"/>
+      <c r="G17" s="26">
+        <v>100.7</v>
+      </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101.6</v>
       </c>
       <c r="C18" s="26">
         <v>101</v>
       </c>
       <c r="D18" s="26">
         <v>100.7</v>
       </c>
       <c r="E18" s="8">
         <v>101.2</v>
       </c>
       <c r="F18" s="26">
         <v>101.1</v>
       </c>
-      <c r="G18" s="6"/>
+      <c r="G18" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101</v>
       </c>
       <c r="C19" s="26">
         <v>100.8</v>
       </c>
       <c r="D19" s="26">
         <v>100.7</v>
       </c>
       <c r="E19" s="8">
         <v>100.7</v>
       </c>
       <c r="F19" s="26">
         <v>101</v>
       </c>
-      <c r="G19" s="6"/>
+      <c r="G19" s="26">
+        <v>100.4</v>
+      </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.3</v>
       </c>
       <c r="C20" s="26">
         <v>100.9</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
       <c r="E20" s="8">
         <v>101.5</v>
       </c>
       <c r="F20" s="26">
         <v>100.3</v>
       </c>
-      <c r="G20" s="6"/>
+      <c r="G20" s="26">
+        <v>100.2</v>
+      </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" ht="21" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.4</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
       <c r="E21" s="8">
         <v>100.6</v>
       </c>
       <c r="F21" s="26">
         <v>100.6</v>
       </c>
-      <c r="G21" s="6"/>
+      <c r="G21" s="26">
+        <v>101</v>
+      </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.6</v>
       </c>
       <c r="C22" s="26">
         <v>101</v>
       </c>
       <c r="D22" s="26">
         <v>100.1</v>
       </c>
       <c r="E22" s="8">
         <v>101.1</v>
       </c>
       <c r="F22" s="26">
         <v>100.6</v>
       </c>
-      <c r="G22" s="6"/>
+      <c r="G22" s="26">
+        <v>100.9</v>
+      </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>101.1</v>
       </c>
       <c r="C23" s="26">
         <v>100.6</v>
       </c>
       <c r="D23" s="26">
         <v>100.3</v>
       </c>
       <c r="E23" s="8">
         <v>101</v>
       </c>
       <c r="F23" s="26">
         <v>100.5</v>
       </c>
-      <c r="G23" s="6"/>
+      <c r="G23" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.8</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.6</v>
       </c>
       <c r="E24" s="13">
         <v>100.6</v>
       </c>
       <c r="F24" s="27">
         <v>100.8</v>
       </c>
-      <c r="G24" s="11"/>
+      <c r="G24" s="27">
+        <v>101</v>
+      </c>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
         <v>33</v>
@@ -6609,591 +6987,633 @@
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.2</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
       <c r="E28" s="8">
         <v>103.6</v>
       </c>
       <c r="F28" s="26">
         <v>104.2</v>
       </c>
-      <c r="G28" s="19"/>
+      <c r="G28" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.2</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.3</v>
       </c>
       <c r="E29" s="8">
         <v>103.2</v>
       </c>
       <c r="F29" s="26">
         <v>104.1</v>
       </c>
-      <c r="G29" s="18"/>
+      <c r="G29" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.6</v>
       </c>
       <c r="D30" s="26">
         <v>103.2</v>
       </c>
       <c r="E30" s="8">
         <v>104.6</v>
       </c>
       <c r="F30" s="26">
         <v>105.2</v>
       </c>
-      <c r="G30" s="18"/>
+      <c r="G30" s="26">
+        <v>106.6</v>
+      </c>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.1</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.8</v>
       </c>
       <c r="E31" s="8">
         <v>103.3</v>
       </c>
       <c r="F31" s="26">
         <v>103.9</v>
       </c>
-      <c r="G31" s="18"/>
+      <c r="G31" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.5</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
       <c r="E32" s="8">
         <v>103.2</v>
       </c>
       <c r="F32" s="26">
         <v>103.8</v>
       </c>
-      <c r="G32" s="18"/>
+      <c r="G32" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.5</v>
       </c>
       <c r="E33" s="8">
         <v>103.6</v>
       </c>
       <c r="F33" s="26">
         <v>104.4</v>
       </c>
-      <c r="G33" s="18"/>
+      <c r="G33" s="26">
+        <v>105.6</v>
+      </c>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>100.9</v>
       </c>
       <c r="C34" s="26">
         <v>101.9</v>
       </c>
       <c r="D34" s="26">
         <v>102.8</v>
       </c>
       <c r="E34" s="8">
         <v>103.6</v>
       </c>
       <c r="F34" s="26">
         <v>104</v>
       </c>
-      <c r="G34" s="18"/>
+      <c r="G34" s="26">
+        <v>104.8</v>
+      </c>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101.6</v>
       </c>
       <c r="C35" s="26">
         <v>102.4</v>
       </c>
       <c r="D35" s="26">
         <v>103.2</v>
       </c>
       <c r="E35" s="8">
         <v>104</v>
       </c>
       <c r="F35" s="26">
         <v>104.5</v>
       </c>
-      <c r="G35" s="18"/>
+      <c r="G35" s="26">
+        <v>104.9</v>
+      </c>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>100.8</v>
       </c>
       <c r="C36" s="26">
         <v>101.2</v>
       </c>
       <c r="D36" s="26">
         <v>102.1</v>
       </c>
       <c r="E36" s="8">
         <v>103.2</v>
       </c>
       <c r="F36" s="26">
         <v>103.9</v>
       </c>
-      <c r="G36" s="18"/>
+      <c r="G36" s="26">
+        <v>105.6</v>
+      </c>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>101.7</v>
       </c>
       <c r="D37" s="26">
         <v>102.5</v>
       </c>
       <c r="E37" s="8">
         <v>103.5</v>
       </c>
       <c r="F37" s="26">
         <v>104.1</v>
       </c>
-      <c r="G37" s="18"/>
+      <c r="G37" s="26">
+        <v>105.1</v>
+      </c>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>101.6</v>
       </c>
       <c r="D38" s="26">
         <v>102.1</v>
       </c>
       <c r="E38" s="8">
         <v>103.6</v>
       </c>
       <c r="F38" s="26">
         <v>104.4</v>
       </c>
-      <c r="G38" s="18"/>
+      <c r="G38" s="26">
+        <v>105.2</v>
+      </c>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102</v>
       </c>
       <c r="D39" s="26">
         <v>102.4</v>
       </c>
       <c r="E39" s="8">
         <v>103.2</v>
       </c>
       <c r="F39" s="26">
         <v>103.9</v>
       </c>
-      <c r="G39" s="18"/>
+      <c r="G39" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.6</v>
       </c>
       <c r="E40" s="8">
         <v>103.3</v>
       </c>
       <c r="F40" s="26">
         <v>103.8</v>
       </c>
-      <c r="G40" s="18"/>
+      <c r="G40" s="26">
+        <v>104.4</v>
+      </c>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.7</v>
       </c>
       <c r="C41" s="26">
         <v>102.2</v>
       </c>
       <c r="D41" s="26">
         <v>102.2</v>
       </c>
       <c r="E41" s="8">
         <v>103.4</v>
       </c>
       <c r="F41" s="26">
         <v>103.9</v>
       </c>
-      <c r="G41" s="18"/>
+      <c r="G41" s="26">
+        <v>104.6</v>
+      </c>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101.6</v>
       </c>
       <c r="C42" s="26">
         <v>102.6</v>
       </c>
       <c r="D42" s="26">
         <v>103.3</v>
       </c>
       <c r="E42" s="8">
         <v>104.6</v>
       </c>
       <c r="F42" s="26">
         <v>105.7</v>
       </c>
-      <c r="G42" s="18"/>
+      <c r="G42" s="26">
+        <v>106.9</v>
+      </c>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101</v>
       </c>
       <c r="C43" s="26">
         <v>101.9</v>
       </c>
       <c r="D43" s="26">
         <v>102.6</v>
       </c>
       <c r="E43" s="8">
         <v>103.3</v>
       </c>
       <c r="F43" s="26">
         <v>104.3</v>
       </c>
-      <c r="G43" s="18"/>
+      <c r="G43" s="26">
+        <v>104.8</v>
+      </c>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.3</v>
       </c>
       <c r="C44" s="26">
         <v>102.2</v>
       </c>
       <c r="D44" s="26">
         <v>102.6</v>
       </c>
       <c r="E44" s="8">
         <v>104.2</v>
       </c>
       <c r="F44" s="26">
         <v>104.5</v>
       </c>
-      <c r="G44" s="18"/>
+      <c r="G44" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.4</v>
       </c>
       <c r="C45" s="26">
         <v>102.6</v>
       </c>
       <c r="D45" s="26">
         <v>103.4</v>
       </c>
       <c r="E45" s="8">
         <v>104.1</v>
       </c>
       <c r="F45" s="26">
         <v>104.7</v>
       </c>
-      <c r="G45" s="18"/>
+      <c r="G45" s="26">
+        <v>105.7</v>
+      </c>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.6</v>
       </c>
       <c r="C46" s="26">
         <v>102.6</v>
       </c>
       <c r="D46" s="26">
         <v>102.7</v>
       </c>
       <c r="E46" s="8">
         <v>103.8</v>
       </c>
       <c r="F46" s="26">
         <v>104.4</v>
       </c>
-      <c r="G46" s="18"/>
+      <c r="G46" s="26">
+        <v>105.4</v>
+      </c>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>101.1</v>
       </c>
       <c r="C47" s="26">
         <v>101.6</v>
       </c>
       <c r="D47" s="26">
         <v>102</v>
       </c>
       <c r="E47" s="8">
         <v>103</v>
       </c>
       <c r="F47" s="26">
         <v>103.5</v>
       </c>
-      <c r="G47" s="18"/>
+      <c r="G47" s="26">
+        <v>104.3</v>
+      </c>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.8</v>
       </c>
       <c r="C48" s="27">
         <v>102</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
       <c r="E48" s="13">
         <v>103.2</v>
       </c>
       <c r="F48" s="27">
         <v>104</v>
       </c>
-      <c r="G48" s="11"/>
+      <c r="G48" s="27">
+        <v>105</v>
+      </c>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
@@ -7233,591 +7653,633 @@
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>111.7</v>
       </c>
       <c r="C52" s="26">
         <v>111.6</v>
       </c>
       <c r="D52" s="26">
         <v>111.3</v>
       </c>
       <c r="E52" s="8">
         <v>111.7</v>
       </c>
       <c r="F52" s="26">
         <v>111.7</v>
       </c>
-      <c r="G52" s="19"/>
+      <c r="G52" s="26">
+        <v>111.7</v>
+      </c>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>112.9</v>
       </c>
       <c r="C53" s="26">
         <v>112.7</v>
       </c>
       <c r="D53" s="26">
         <v>112.3</v>
       </c>
       <c r="E53" s="8">
         <v>112.7</v>
       </c>
       <c r="F53" s="26">
         <v>113</v>
       </c>
-      <c r="G53" s="18"/>
+      <c r="G53" s="26">
+        <v>112.7</v>
+      </c>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.4</v>
       </c>
       <c r="C54" s="26">
         <v>114.4</v>
       </c>
       <c r="D54" s="26">
         <v>114.1</v>
       </c>
       <c r="E54" s="8">
         <v>115</v>
       </c>
       <c r="F54" s="26">
         <v>114.6</v>
       </c>
-      <c r="G54" s="18"/>
+      <c r="G54" s="26">
+        <v>114.6</v>
+      </c>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>113</v>
       </c>
       <c r="C55" s="26">
         <v>112.6</v>
       </c>
       <c r="D55" s="26">
         <v>112.9</v>
       </c>
       <c r="E55" s="8">
         <v>112.7</v>
       </c>
       <c r="F55" s="26">
         <v>112.6</v>
       </c>
-      <c r="G55" s="18"/>
+      <c r="G55" s="26">
+        <v>112.5</v>
+      </c>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.9</v>
       </c>
       <c r="C56" s="26">
         <v>113.2</v>
       </c>
       <c r="D56" s="26">
         <v>113</v>
       </c>
       <c r="E56" s="8">
         <v>112.8</v>
       </c>
       <c r="F56" s="26">
         <v>112.3</v>
       </c>
-      <c r="G56" s="18"/>
+      <c r="G56" s="26">
+        <v>112.6</v>
+      </c>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>110.3</v>
       </c>
       <c r="C57" s="26">
         <v>110.2</v>
       </c>
       <c r="D57" s="26">
         <v>109.8</v>
       </c>
       <c r="E57" s="8">
         <v>110.3</v>
       </c>
       <c r="F57" s="26">
         <v>110.3</v>
       </c>
-      <c r="G57" s="18"/>
+      <c r="G57" s="26">
+        <v>110.5</v>
+      </c>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>108</v>
       </c>
       <c r="C58" s="26">
         <v>108.2</v>
       </c>
       <c r="D58" s="26">
         <v>108.5</v>
       </c>
       <c r="E58" s="8">
         <v>108.9</v>
       </c>
       <c r="F58" s="26">
         <v>108.9</v>
       </c>
-      <c r="G58" s="18"/>
+      <c r="G58" s="26">
+        <v>109.1</v>
+      </c>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.4</v>
       </c>
       <c r="C59" s="26">
         <v>111.6</v>
       </c>
       <c r="D59" s="26">
         <v>111.5</v>
       </c>
       <c r="E59" s="8">
         <v>111.9</v>
       </c>
       <c r="F59" s="26">
         <v>111.7</v>
       </c>
-      <c r="G59" s="18"/>
+      <c r="G59" s="26">
+        <v>111.1</v>
+      </c>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>113.1</v>
       </c>
       <c r="C60" s="26">
         <v>112.3</v>
       </c>
       <c r="D60" s="26">
         <v>112.7</v>
       </c>
       <c r="E60" s="8">
         <v>112.9</v>
       </c>
       <c r="F60" s="26">
         <v>112.9</v>
       </c>
-      <c r="G60" s="18"/>
+      <c r="G60" s="26">
+        <v>113.6</v>
+      </c>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>111.6</v>
       </c>
       <c r="C61" s="26">
         <v>110.9</v>
       </c>
       <c r="D61" s="26">
         <v>110.4</v>
       </c>
       <c r="E61" s="8">
         <v>110.9</v>
       </c>
       <c r="F61" s="26">
         <v>111</v>
       </c>
-      <c r="G61" s="18"/>
+      <c r="G61" s="26">
+        <v>110.8</v>
+      </c>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>110.5</v>
       </c>
       <c r="C62" s="26">
         <v>110.4</v>
       </c>
       <c r="D62" s="26">
         <v>110.2</v>
       </c>
       <c r="E62" s="8">
         <v>111.2</v>
       </c>
       <c r="F62" s="26">
         <v>111.4</v>
       </c>
-      <c r="G62" s="18"/>
+      <c r="G62" s="26">
+        <v>111.6</v>
+      </c>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.1</v>
       </c>
       <c r="C63" s="26">
         <v>111.6</v>
       </c>
       <c r="D63" s="26">
         <v>111</v>
       </c>
       <c r="E63" s="8">
         <v>110.6</v>
       </c>
       <c r="F63" s="26">
         <v>110.7</v>
       </c>
-      <c r="G63" s="18"/>
+      <c r="G63" s="26">
+        <v>110.9</v>
+      </c>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.4</v>
       </c>
       <c r="C64" s="26">
         <v>111</v>
       </c>
       <c r="D64" s="26">
         <v>111.1</v>
       </c>
       <c r="E64" s="8">
         <v>111.8</v>
       </c>
       <c r="F64" s="26">
         <v>112.1</v>
       </c>
-      <c r="G64" s="18"/>
+      <c r="G64" s="26">
+        <v>112.1</v>
+      </c>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>112.1</v>
       </c>
       <c r="C65" s="26">
         <v>111.6</v>
       </c>
       <c r="D65" s="26">
         <v>110.7</v>
       </c>
       <c r="E65" s="8">
         <v>111.3</v>
       </c>
       <c r="F65" s="26">
         <v>111.6</v>
       </c>
-      <c r="G65" s="18"/>
+      <c r="G65" s="26">
+        <v>111.3</v>
+      </c>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>112.1</v>
       </c>
       <c r="C66" s="26">
         <v>112</v>
       </c>
       <c r="D66" s="26">
         <v>111.8</v>
       </c>
       <c r="E66" s="8">
         <v>112.6</v>
       </c>
       <c r="F66" s="26">
         <v>113.4</v>
       </c>
-      <c r="G66" s="18"/>
+      <c r="G66" s="26">
+        <v>113.5</v>
+      </c>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113.3</v>
       </c>
       <c r="C67" s="26">
         <v>112.6</v>
       </c>
       <c r="D67" s="26">
         <v>112</v>
       </c>
       <c r="E67" s="8">
         <v>112.3</v>
       </c>
       <c r="F67" s="26">
         <v>112.9</v>
       </c>
-      <c r="G67" s="18"/>
+      <c r="G67" s="26">
+        <v>112.8</v>
+      </c>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>112.5</v>
       </c>
       <c r="C68" s="26">
         <v>112.5</v>
       </c>
       <c r="D68" s="26">
         <v>111.7</v>
       </c>
       <c r="E68" s="8">
         <v>112.7</v>
       </c>
       <c r="F68" s="26">
         <v>112.8</v>
       </c>
-      <c r="G68" s="18"/>
+      <c r="G68" s="26">
+        <v>112.1</v>
+      </c>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="18" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>113</v>
       </c>
       <c r="C69" s="26">
         <v>113.4</v>
       </c>
       <c r="D69" s="26">
         <v>113.3</v>
       </c>
       <c r="E69" s="8">
         <v>113.5</v>
       </c>
       <c r="F69" s="26">
         <v>113.4</v>
       </c>
-      <c r="G69" s="18"/>
+      <c r="G69" s="26">
+        <v>113</v>
+      </c>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>112.1</v>
       </c>
       <c r="C70" s="26">
         <v>112.1</v>
       </c>
       <c r="D70" s="26">
         <v>111.1</v>
       </c>
       <c r="E70" s="8">
         <v>111.4</v>
       </c>
       <c r="F70" s="26">
         <v>111.4</v>
       </c>
-      <c r="G70" s="18"/>
+      <c r="G70" s="26">
+        <v>111.3</v>
+      </c>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>109.3</v>
       </c>
       <c r="C71" s="26">
         <v>109.1</v>
       </c>
       <c r="D71" s="26">
         <v>108.6</v>
       </c>
       <c r="E71" s="8">
         <v>109.2</v>
       </c>
       <c r="F71" s="26">
         <v>109.4</v>
       </c>
-      <c r="G71" s="18"/>
+      <c r="G71" s="26">
+        <v>109.3</v>
+      </c>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>112.8</v>
       </c>
       <c r="D72" s="27">
         <v>112.9</v>
       </c>
       <c r="E72" s="13">
         <v>113</v>
       </c>
       <c r="F72" s="27">
         <v>112.9</v>
       </c>
-      <c r="G72" s="11"/>
+      <c r="G72" s="27">
+        <v>113.5</v>
+      </c>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="8"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
         <v>35</v>
@@ -7872,591 +8334,633 @@
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>111.7</v>
       </c>
       <c r="C76" s="26">
         <v>111.6</v>
       </c>
       <c r="D76" s="26">
         <v>111.5</v>
       </c>
       <c r="E76" s="26">
         <v>111.6</v>
       </c>
       <c r="F76" s="26">
         <v>111.6</v>
       </c>
-      <c r="G76" s="18"/>
+      <c r="G76" s="26">
+        <v>111.6</v>
+      </c>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>112.9</v>
       </c>
       <c r="C77" s="26">
         <v>112.8</v>
       </c>
       <c r="D77" s="26">
         <v>112.6</v>
       </c>
       <c r="E77" s="26">
         <v>112.7</v>
       </c>
       <c r="F77" s="26">
         <v>112.7</v>
       </c>
-      <c r="G77" s="18"/>
+      <c r="G77" s="26">
+        <v>112.7</v>
+      </c>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.4</v>
       </c>
       <c r="C78" s="26">
         <v>113.9</v>
       </c>
       <c r="D78" s="26">
         <v>114</v>
       </c>
       <c r="E78" s="26">
         <v>114.2</v>
       </c>
       <c r="F78" s="26">
         <v>114.3</v>
       </c>
-      <c r="G78" s="18"/>
+      <c r="G78" s="26">
+        <v>114.4</v>
+      </c>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>113</v>
       </c>
       <c r="C79" s="26">
         <v>112.8</v>
       </c>
       <c r="D79" s="26">
         <v>112.8</v>
       </c>
       <c r="E79" s="26">
         <v>112.8</v>
       </c>
       <c r="F79" s="26">
         <v>112.7</v>
       </c>
-      <c r="G79" s="18"/>
+      <c r="G79" s="26">
+        <v>112.7</v>
+      </c>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>113</v>
       </c>
       <c r="E80" s="26">
         <v>113</v>
       </c>
       <c r="F80" s="26">
         <v>112.8</v>
       </c>
-      <c r="G80" s="18"/>
+      <c r="G80" s="26">
+        <v>112.8</v>
+      </c>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>110.3</v>
       </c>
       <c r="C81" s="26">
         <v>110.3</v>
       </c>
       <c r="D81" s="26">
         <v>110.1</v>
       </c>
       <c r="E81" s="26">
         <v>110.2</v>
       </c>
       <c r="F81" s="26">
         <v>110.2</v>
       </c>
-      <c r="G81" s="18"/>
+      <c r="G81" s="26">
+        <v>110.2</v>
+      </c>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>108</v>
       </c>
       <c r="C82" s="26">
         <v>108.1</v>
       </c>
       <c r="D82" s="26">
         <v>108.2</v>
       </c>
       <c r="E82" s="26">
         <v>108.4</v>
       </c>
       <c r="F82" s="26">
         <v>108.5</v>
       </c>
-      <c r="G82" s="18"/>
+      <c r="G82" s="26">
+        <v>108.6</v>
+      </c>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.4</v>
       </c>
       <c r="C83" s="26">
         <v>111.5</v>
       </c>
       <c r="D83" s="26">
         <v>111.5</v>
       </c>
       <c r="E83" s="26">
         <v>111.6</v>
       </c>
       <c r="F83" s="26">
         <v>111.6</v>
       </c>
-      <c r="G83" s="18"/>
+      <c r="G83" s="26">
+        <v>111.5</v>
+      </c>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>113.1</v>
       </c>
       <c r="C84" s="26">
         <v>112.7</v>
       </c>
       <c r="D84" s="26">
         <v>112.7</v>
       </c>
       <c r="E84" s="26">
         <v>112.7</v>
       </c>
       <c r="F84" s="26">
         <v>112.8</v>
       </c>
-      <c r="G84" s="18"/>
+      <c r="G84" s="26">
+        <v>112.9</v>
+      </c>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>111.6</v>
       </c>
       <c r="C85" s="26">
         <v>111.3</v>
       </c>
       <c r="D85" s="26">
         <v>111</v>
       </c>
       <c r="E85" s="26">
         <v>110.9</v>
       </c>
       <c r="F85" s="26">
         <v>111</v>
       </c>
-      <c r="G85" s="18"/>
+      <c r="G85" s="26">
+        <v>110.9</v>
+      </c>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>110.5</v>
       </c>
       <c r="C86" s="26">
         <v>110.4</v>
       </c>
       <c r="D86" s="26">
         <v>110.3</v>
       </c>
       <c r="E86" s="26">
         <v>110.6</v>
       </c>
       <c r="F86" s="26">
         <v>110.7</v>
       </c>
-      <c r="G86" s="18"/>
+      <c r="G86" s="26">
+        <v>110.9</v>
+      </c>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.1</v>
       </c>
       <c r="C87" s="26">
         <v>111.3</v>
       </c>
       <c r="D87" s="26">
         <v>111.2</v>
       </c>
       <c r="E87" s="26">
         <v>111.1</v>
       </c>
       <c r="F87" s="26">
         <v>111</v>
       </c>
-      <c r="G87" s="18"/>
+      <c r="G87" s="26">
+        <v>111</v>
+      </c>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.4</v>
       </c>
       <c r="C88" s="26">
         <v>111.7</v>
       </c>
       <c r="D88" s="26">
         <v>111.5</v>
       </c>
       <c r="E88" s="26">
         <v>111.6</v>
       </c>
       <c r="F88" s="26">
         <v>111.7</v>
       </c>
-      <c r="G88" s="18"/>
+      <c r="G88" s="26">
+        <v>111.8</v>
+      </c>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>112.1</v>
       </c>
       <c r="C89" s="26">
         <v>111.8</v>
       </c>
       <c r="D89" s="26">
         <v>111.4</v>
       </c>
       <c r="E89" s="26">
         <v>111.4</v>
       </c>
       <c r="F89" s="26">
         <v>111.4</v>
       </c>
-      <c r="G89" s="18"/>
+      <c r="G89" s="26">
+        <v>111.4</v>
+      </c>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>112.1</v>
       </c>
       <c r="C90" s="26">
         <v>112</v>
       </c>
       <c r="D90" s="26">
         <v>112</v>
       </c>
       <c r="E90" s="26">
         <v>112.1</v>
       </c>
       <c r="F90" s="26">
         <v>112.4</v>
       </c>
-      <c r="G90" s="18"/>
+      <c r="G90" s="26">
+        <v>112.6</v>
+      </c>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113.3</v>
       </c>
       <c r="C91" s="26">
         <v>113</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
       <c r="E91" s="26">
         <v>112.5</v>
       </c>
       <c r="F91" s="26">
         <v>112.6</v>
       </c>
-      <c r="G91" s="18"/>
+      <c r="G91" s="26">
+        <v>112.6</v>
+      </c>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>112.5</v>
       </c>
       <c r="C92" s="26">
         <v>112.5</v>
       </c>
       <c r="D92" s="26">
         <v>112.2</v>
       </c>
       <c r="E92" s="26">
         <v>112.4</v>
       </c>
       <c r="F92" s="26">
         <v>112.5</v>
       </c>
-      <c r="G92" s="18"/>
+      <c r="G92" s="26">
+        <v>112.4</v>
+      </c>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>113</v>
       </c>
       <c r="C93" s="26">
         <v>113.2</v>
       </c>
       <c r="D93" s="26">
         <v>113.3</v>
       </c>
       <c r="E93" s="26">
         <v>113.3</v>
       </c>
       <c r="F93" s="26">
         <v>113.3</v>
       </c>
-      <c r="G93" s="18"/>
+      <c r="G93" s="26">
+        <v>113.3</v>
+      </c>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>112.1</v>
       </c>
       <c r="C94" s="26">
         <v>112.1</v>
       </c>
       <c r="D94" s="26">
         <v>111.8</v>
       </c>
       <c r="E94" s="26">
         <v>111.7</v>
       </c>
       <c r="F94" s="26">
         <v>111.6</v>
       </c>
-      <c r="G94" s="18"/>
+      <c r="G94" s="26">
+        <v>111.5</v>
+      </c>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>109.3</v>
       </c>
       <c r="C95" s="26">
         <v>109.2</v>
       </c>
       <c r="D95" s="26">
         <v>109</v>
       </c>
       <c r="E95" s="26">
         <v>109</v>
       </c>
       <c r="F95" s="26">
         <v>109.1</v>
       </c>
-      <c r="G95" s="18"/>
+      <c r="G95" s="26">
+        <v>109.1</v>
+      </c>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>112.4</v>
       </c>
       <c r="D96" s="27">
         <v>112.6</v>
       </c>
       <c r="E96" s="27">
         <v>112.7</v>
       </c>
       <c r="F96" s="27">
         <v>112.7</v>
       </c>
-      <c r="G96" s="11"/>
+      <c r="G96" s="27">
+        <v>112.9</v>
+      </c>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
@@ -8544,591 +9048,633 @@
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.1</v>
       </c>
       <c r="C4" s="26">
         <v>101</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
       <c r="E4" s="6">
         <v>100.9</v>
       </c>
       <c r="F4" s="26">
         <v>101.1</v>
       </c>
-      <c r="G4" s="8"/>
+      <c r="G4" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.1</v>
       </c>
       <c r="C5" s="26">
         <v>100.8</v>
       </c>
       <c r="D5" s="26">
         <v>100.6</v>
       </c>
       <c r="E5" s="6">
         <v>100.8</v>
       </c>
       <c r="F5" s="26">
         <v>100.2</v>
       </c>
-      <c r="G5" s="8"/>
+      <c r="G5" s="26">
+        <v>101</v>
+      </c>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.6</v>
       </c>
       <c r="C6" s="26">
         <v>100.8</v>
       </c>
       <c r="D6" s="26">
         <v>100.3</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
       <c r="F6" s="26">
         <v>101.6</v>
       </c>
-      <c r="G6" s="8"/>
+      <c r="G6" s="26">
+        <v>101</v>
+      </c>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.9</v>
       </c>
       <c r="C7" s="26">
         <v>100.4</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="6">
         <v>100.3</v>
       </c>
       <c r="F7" s="26">
         <v>100.5</v>
       </c>
-      <c r="G7" s="8"/>
+      <c r="G7" s="26">
+        <v>101</v>
+      </c>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>102.1</v>
       </c>
       <c r="C8" s="26">
         <v>100.7</v>
       </c>
       <c r="D8" s="26">
         <v>100.5</v>
       </c>
       <c r="E8" s="6">
         <v>101.3</v>
       </c>
       <c r="F8" s="26">
         <v>100.8</v>
       </c>
-      <c r="G8" s="8"/>
+      <c r="G8" s="26">
+        <v>103</v>
+      </c>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>101.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>101.6</v>
       </c>
       <c r="E9" s="6">
         <v>100.5</v>
       </c>
       <c r="F9" s="26">
         <v>101.5</v>
       </c>
-      <c r="G9" s="8"/>
+      <c r="G9" s="26">
+        <v>101.5</v>
+      </c>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>102.5</v>
       </c>
       <c r="C10" s="26">
         <v>101.3</v>
       </c>
       <c r="D10" s="26">
         <v>100.3</v>
       </c>
       <c r="E10" s="6">
         <v>101.1</v>
       </c>
       <c r="F10" s="26">
         <v>100.7</v>
       </c>
-      <c r="G10" s="8"/>
+      <c r="G10" s="26">
+        <v>100.9</v>
+      </c>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.3</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="6">
         <v>100.6</v>
       </c>
       <c r="F11" s="26">
         <v>100.6</v>
       </c>
-      <c r="G11" s="8"/>
+      <c r="G11" s="26">
+        <v>100.6</v>
+      </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>101</v>
       </c>
       <c r="E12" s="6">
         <v>100.4</v>
       </c>
       <c r="F12" s="26">
         <v>100.2</v>
       </c>
-      <c r="G12" s="8"/>
+      <c r="G12" s="26">
+        <v>101.8</v>
+      </c>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.6</v>
       </c>
       <c r="C13" s="26">
         <v>101.3</v>
       </c>
       <c r="D13" s="26">
         <v>100</v>
       </c>
       <c r="E13" s="6">
         <v>100.4</v>
       </c>
       <c r="F13" s="26">
         <v>101</v>
       </c>
-      <c r="G13" s="8"/>
+      <c r="G13" s="26">
+        <v>101.3</v>
+      </c>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>101</v>
       </c>
       <c r="C14" s="26">
         <v>101.1</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
       <c r="E14" s="6">
         <v>100.6</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
-      <c r="G14" s="8"/>
+      <c r="G14" s="26">
+        <v>100.9</v>
+      </c>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.8</v>
       </c>
       <c r="C15" s="26">
         <v>100.5</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
       <c r="E15" s="6">
         <v>102.1</v>
       </c>
       <c r="F15" s="26">
         <v>101</v>
       </c>
-      <c r="G15" s="8"/>
+      <c r="G15" s="26">
+        <v>100.2</v>
+      </c>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>100.9</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.5</v>
       </c>
       <c r="E16" s="6">
         <v>100.3</v>
       </c>
       <c r="F16" s="26">
         <v>101.5</v>
       </c>
-      <c r="G16" s="8"/>
+      <c r="G16" s="26">
+        <v>100.9</v>
+      </c>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.3</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
       <c r="E17" s="6">
         <v>101.2</v>
       </c>
       <c r="F17" s="26">
         <v>100.9</v>
       </c>
-      <c r="G17" s="8"/>
+      <c r="G17" s="26">
+        <v>100.8</v>
+      </c>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.9</v>
       </c>
       <c r="C18" s="26">
         <v>101.1</v>
       </c>
       <c r="D18" s="26">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>101.2</v>
       </c>
       <c r="F18" s="26">
         <v>100.5</v>
       </c>
-      <c r="G18" s="8"/>
+      <c r="G18" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.5</v>
       </c>
       <c r="C19" s="26">
         <v>102.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.9</v>
       </c>
       <c r="E19" s="6">
         <v>100.6</v>
       </c>
       <c r="F19" s="26">
         <v>100.6</v>
       </c>
-      <c r="G19" s="8"/>
+      <c r="G19" s="26">
+        <v>99.3</v>
+      </c>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>100.8</v>
       </c>
       <c r="C20" s="26">
         <v>100.7</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
       <c r="E20" s="6">
         <v>101.1</v>
       </c>
       <c r="F20" s="26">
         <v>102.4</v>
       </c>
-      <c r="G20" s="8"/>
+      <c r="G20" s="26">
+        <v>101.5</v>
+      </c>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="18.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.2</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.6</v>
       </c>
       <c r="E21" s="6">
         <v>100.6</v>
       </c>
       <c r="F21" s="26">
         <v>100.9</v>
       </c>
-      <c r="G21" s="8"/>
+      <c r="G21" s="26">
+        <v>101.1</v>
+      </c>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.8</v>
       </c>
       <c r="C22" s="26">
         <v>100.5</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
       <c r="E22" s="6">
         <v>100.6</v>
       </c>
       <c r="F22" s="26">
         <v>101.5</v>
       </c>
-      <c r="G22" s="8"/>
+      <c r="G22" s="26">
+        <v>101.9</v>
+      </c>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.7</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
       <c r="E23" s="6">
         <v>101</v>
       </c>
       <c r="F23" s="26">
         <v>101.5</v>
       </c>
-      <c r="G23" s="8"/>
+      <c r="G23" s="26">
+        <v>100.7</v>
+      </c>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101.5</v>
       </c>
       <c r="C24" s="27">
         <v>100.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.1</v>
       </c>
       <c r="E24" s="11">
         <v>101.6</v>
       </c>
       <c r="F24" s="27">
         <v>100</v>
       </c>
-      <c r="G24" s="13"/>
+      <c r="G24" s="27">
+        <v>100.7</v>
+      </c>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="16"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
         <v>33</v>
@@ -9183,591 +9729,633 @@
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.1</v>
       </c>
       <c r="C28" s="26">
         <v>102</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
       <c r="E28" s="19">
         <v>103.5</v>
       </c>
       <c r="F28" s="26">
         <v>104.6</v>
       </c>
-      <c r="G28" s="8"/>
+      <c r="G28" s="26">
+        <v>105.7</v>
+      </c>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.1</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.5</v>
       </c>
       <c r="E29" s="18">
         <v>103.4</v>
       </c>
       <c r="F29" s="26">
         <v>103.5</v>
       </c>
-      <c r="G29" s="8"/>
+      <c r="G29" s="26">
+        <v>104.6</v>
+      </c>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.6</v>
       </c>
       <c r="C30" s="26">
         <v>101.4</v>
       </c>
       <c r="D30" s="26">
         <v>101.7</v>
       </c>
       <c r="E30" s="18">
         <v>103</v>
       </c>
       <c r="F30" s="26">
         <v>104.6</v>
       </c>
-      <c r="G30" s="8"/>
+      <c r="G30" s="26">
+        <v>105.7</v>
+      </c>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.9</v>
       </c>
       <c r="C31" s="26">
         <v>102.2</v>
       </c>
       <c r="D31" s="26">
         <v>103.2</v>
       </c>
       <c r="E31" s="18">
         <v>103.5</v>
       </c>
       <c r="F31" s="26">
         <v>104</v>
       </c>
-      <c r="G31" s="8"/>
+      <c r="G31" s="26">
+        <v>105</v>
+      </c>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>102.1</v>
       </c>
       <c r="C32" s="26">
         <v>102.9</v>
       </c>
       <c r="D32" s="26">
         <v>103.4</v>
       </c>
       <c r="E32" s="18">
         <v>104.7</v>
       </c>
       <c r="F32" s="26">
         <v>105.5</v>
       </c>
-      <c r="G32" s="8"/>
+      <c r="G32" s="26">
+        <v>108.7</v>
+      </c>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>101.5</v>
       </c>
       <c r="C33" s="26">
         <v>102.8</v>
       </c>
       <c r="D33" s="26">
         <v>104.5</v>
       </c>
       <c r="E33" s="18">
         <v>105</v>
       </c>
       <c r="F33" s="26">
         <v>106.6</v>
       </c>
-      <c r="G33" s="8"/>
+      <c r="G33" s="26">
+        <v>108.2</v>
+      </c>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>102.5</v>
       </c>
       <c r="C34" s="26">
         <v>103.8</v>
       </c>
       <c r="D34" s="26">
         <v>104.1</v>
       </c>
       <c r="E34" s="18">
         <v>105.3</v>
       </c>
       <c r="F34" s="26">
         <v>106.1</v>
       </c>
-      <c r="G34" s="8"/>
+      <c r="G34" s="26">
+        <v>107</v>
+      </c>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.8</v>
       </c>
       <c r="E35" s="18">
         <v>103.5</v>
       </c>
       <c r="F35" s="26">
         <v>104.1</v>
       </c>
-      <c r="G35" s="8"/>
+      <c r="G35" s="26">
+        <v>104.8</v>
+      </c>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
       <c r="E36" s="18">
         <v>103.5</v>
       </c>
       <c r="F36" s="26">
         <v>103.6</v>
       </c>
-      <c r="G36" s="8"/>
+      <c r="G36" s="26">
+        <v>105.5</v>
+      </c>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.6</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>101.9</v>
       </c>
       <c r="E37" s="18">
         <v>102.4</v>
       </c>
       <c r="F37" s="26">
         <v>103.4</v>
       </c>
-      <c r="G37" s="8"/>
+      <c r="G37" s="26">
+        <v>104.7</v>
+      </c>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>101</v>
       </c>
       <c r="C38" s="26">
         <v>102.1</v>
       </c>
       <c r="D38" s="26">
         <v>102.9</v>
       </c>
       <c r="E38" s="18">
         <v>103.5</v>
       </c>
       <c r="F38" s="26">
         <v>104.4</v>
       </c>
-      <c r="G38" s="8"/>
+      <c r="G38" s="26">
+        <v>105.3</v>
+      </c>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.8</v>
       </c>
       <c r="C39" s="26">
         <v>101.3</v>
       </c>
       <c r="D39" s="26">
         <v>102</v>
       </c>
       <c r="E39" s="18">
         <v>104.1</v>
       </c>
       <c r="F39" s="26">
         <v>105.2</v>
       </c>
-      <c r="G39" s="8"/>
+      <c r="G39" s="26">
+        <v>105.4</v>
+      </c>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>100.9</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.8</v>
       </c>
       <c r="E40" s="18">
         <v>103.1</v>
       </c>
       <c r="F40" s="26">
         <v>104.7</v>
       </c>
-      <c r="G40" s="8"/>
+      <c r="G40" s="26">
+        <v>105.7</v>
+      </c>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="26">
         <v>101.2</v>
       </c>
       <c r="E41" s="18">
         <v>102.5</v>
       </c>
       <c r="F41" s="26">
         <v>103.3</v>
       </c>
-      <c r="G41" s="8"/>
+      <c r="G41" s="26">
+        <v>104.2</v>
+      </c>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.9</v>
       </c>
       <c r="C42" s="26">
         <v>102</v>
       </c>
       <c r="D42" s="26">
         <v>102.8</v>
       </c>
       <c r="E42" s="18">
         <v>104</v>
       </c>
       <c r="F42" s="26">
         <v>104.5</v>
       </c>
-      <c r="G42" s="8"/>
+      <c r="G42" s="26">
+        <v>105.7</v>
+      </c>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.5</v>
       </c>
       <c r="C43" s="26">
         <v>103.9</v>
       </c>
       <c r="D43" s="26">
         <v>104.9</v>
       </c>
       <c r="E43" s="18">
         <v>105.5</v>
       </c>
       <c r="F43" s="26">
         <v>106.2</v>
       </c>
-      <c r="G43" s="8"/>
+      <c r="G43" s="26">
+        <v>105.5</v>
+      </c>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>100.8</v>
       </c>
       <c r="C44" s="26">
         <v>101.4</v>
       </c>
       <c r="D44" s="26">
         <v>101.8</v>
       </c>
       <c r="E44" s="18">
         <v>102.9</v>
       </c>
       <c r="F44" s="26">
         <v>105.4</v>
       </c>
-      <c r="G44" s="8"/>
+      <c r="G44" s="26">
+        <v>107</v>
+      </c>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.2</v>
       </c>
       <c r="C45" s="26">
         <v>102.4</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
       <c r="E45" s="18">
         <v>103.7</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
-      <c r="G45" s="8"/>
+      <c r="G45" s="26">
+        <v>105.7</v>
+      </c>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.8</v>
       </c>
       <c r="C46" s="26">
         <v>101.3</v>
       </c>
       <c r="D46" s="26">
         <v>101.9</v>
       </c>
       <c r="E46" s="18">
         <v>102.6</v>
       </c>
       <c r="F46" s="26">
         <v>104.1</v>
       </c>
-      <c r="G46" s="8"/>
+      <c r="G46" s="26">
+        <v>106</v>
+      </c>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.7</v>
       </c>
       <c r="C47" s="26">
         <v>101.7</v>
       </c>
       <c r="D47" s="26">
         <v>102.5</v>
       </c>
       <c r="E47" s="18">
         <v>103.5</v>
       </c>
       <c r="F47" s="26">
         <v>105.1</v>
       </c>
-      <c r="G47" s="8"/>
+      <c r="G47" s="26">
+        <v>105.8</v>
+      </c>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101.5</v>
       </c>
       <c r="C48" s="27">
         <v>102.1</v>
       </c>
       <c r="D48" s="27">
         <v>102.2</v>
       </c>
       <c r="E48" s="11">
         <v>103.9</v>
       </c>
       <c r="F48" s="27">
         <v>103.9</v>
       </c>
-      <c r="G48" s="13"/>
+      <c r="G48" s="27">
+        <v>104.6</v>
+      </c>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
@@ -9807,591 +10395,633 @@
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112</v>
       </c>
       <c r="C52" s="26">
         <v>110.8</v>
       </c>
       <c r="D52" s="26">
         <v>110</v>
       </c>
       <c r="E52" s="8">
         <v>108.9</v>
       </c>
       <c r="F52" s="26">
         <v>108.7</v>
       </c>
-      <c r="G52" s="8"/>
+      <c r="G52" s="26">
+        <v>109</v>
+      </c>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>110.4</v>
       </c>
       <c r="C53" s="26">
         <v>111.1</v>
       </c>
       <c r="D53" s="26">
         <v>110.2</v>
       </c>
       <c r="E53" s="8">
         <v>109.4</v>
       </c>
       <c r="F53" s="26">
         <v>109</v>
       </c>
-      <c r="G53" s="8"/>
+      <c r="G53" s="26">
+        <v>108</v>
+      </c>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>111.1</v>
       </c>
       <c r="C54" s="26">
         <v>108.3</v>
       </c>
       <c r="D54" s="26">
         <v>106.8</v>
       </c>
       <c r="E54" s="8">
         <v>107.6</v>
       </c>
       <c r="F54" s="26">
         <v>108.6</v>
       </c>
-      <c r="G54" s="8"/>
+      <c r="G54" s="26">
+        <v>108.8</v>
+      </c>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.6</v>
       </c>
       <c r="C55" s="26">
         <v>110.4</v>
       </c>
       <c r="D55" s="26">
         <v>111</v>
       </c>
       <c r="E55" s="8">
         <v>110</v>
       </c>
       <c r="F55" s="26">
         <v>108.9</v>
       </c>
-      <c r="G55" s="8"/>
+      <c r="G55" s="26">
+        <v>109.2</v>
+      </c>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>113.9</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>112.1</v>
       </c>
       <c r="E56" s="8">
         <v>111.8</v>
       </c>
       <c r="F56" s="26">
         <v>111.8</v>
       </c>
-      <c r="G56" s="8"/>
+      <c r="G56" s="26">
+        <v>114.6</v>
+      </c>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>113.6</v>
       </c>
       <c r="C57" s="26">
         <v>114.7</v>
       </c>
       <c r="D57" s="26">
         <v>115.4</v>
       </c>
       <c r="E57" s="8">
         <v>115</v>
       </c>
       <c r="F57" s="26">
         <v>115.7</v>
       </c>
-      <c r="G57" s="8"/>
+      <c r="G57" s="26">
+        <v>115.5</v>
+      </c>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>113.4</v>
       </c>
       <c r="C58" s="26">
         <v>110.5</v>
       </c>
       <c r="D58" s="26">
         <v>110.5</v>
       </c>
       <c r="E58" s="8">
         <v>111.5</v>
       </c>
       <c r="F58" s="26">
         <v>111.8</v>
       </c>
-      <c r="G58" s="8"/>
+      <c r="G58" s="26">
+        <v>111.7</v>
+      </c>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.2</v>
       </c>
       <c r="C59" s="26">
         <v>110.5</v>
       </c>
       <c r="D59" s="26">
         <v>109.3</v>
       </c>
       <c r="E59" s="8">
         <v>108.8</v>
       </c>
       <c r="F59" s="26">
         <v>108</v>
       </c>
-      <c r="G59" s="8"/>
+      <c r="G59" s="26">
+        <v>108.1</v>
+      </c>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>111.4</v>
       </c>
       <c r="C60" s="26">
         <v>111</v>
       </c>
       <c r="D60" s="26">
         <v>110.9</v>
       </c>
       <c r="E60" s="8">
         <v>110.6</v>
       </c>
       <c r="F60" s="26">
         <v>109.6</v>
       </c>
-      <c r="G60" s="8"/>
+      <c r="G60" s="26">
+        <v>110.8</v>
+      </c>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>114</v>
       </c>
       <c r="C61" s="26">
         <v>113.4</v>
       </c>
       <c r="D61" s="26">
         <v>109.4</v>
       </c>
       <c r="E61" s="8">
         <v>107.7</v>
       </c>
       <c r="F61" s="26">
         <v>108.5</v>
       </c>
-      <c r="G61" s="8"/>
+      <c r="G61" s="26">
+        <v>108.1</v>
+      </c>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112.1</v>
       </c>
       <c r="C62" s="26">
         <v>110.5</v>
       </c>
       <c r="D62" s="26">
         <v>110.5</v>
       </c>
       <c r="E62" s="8">
         <v>109.8</v>
       </c>
       <c r="F62" s="26">
         <v>108.8</v>
       </c>
-      <c r="G62" s="8"/>
+      <c r="G62" s="26">
+        <v>108.8</v>
+      </c>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>109.6</v>
       </c>
       <c r="C63" s="26">
         <v>109.8</v>
       </c>
       <c r="D63" s="26">
         <v>109.9</v>
       </c>
       <c r="E63" s="8">
         <v>110</v>
       </c>
       <c r="F63" s="26">
         <v>110.4</v>
       </c>
-      <c r="G63" s="8"/>
+      <c r="G63" s="26">
+        <v>110.1</v>
+      </c>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>109</v>
       </c>
       <c r="C64" s="26">
         <v>108.9</v>
       </c>
       <c r="D64" s="26">
         <v>109.3</v>
       </c>
       <c r="E64" s="8">
         <v>106.7</v>
       </c>
       <c r="F64" s="26">
         <v>107.9</v>
       </c>
-      <c r="G64" s="8"/>
+      <c r="G64" s="26">
+        <v>108.7</v>
+      </c>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.1</v>
       </c>
       <c r="C65" s="26">
         <v>113</v>
       </c>
       <c r="D65" s="26">
         <v>112.9</v>
       </c>
       <c r="E65" s="8">
         <v>112.7</v>
       </c>
       <c r="F65" s="26">
         <v>108.4</v>
       </c>
-      <c r="G65" s="8"/>
+      <c r="G65" s="26">
+        <v>108.2</v>
+      </c>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>116.9</v>
       </c>
       <c r="C66" s="26">
         <v>115.5</v>
       </c>
       <c r="D66" s="26">
         <v>115.9</v>
       </c>
       <c r="E66" s="8">
         <v>116</v>
       </c>
       <c r="F66" s="26">
         <v>115.2</v>
       </c>
-      <c r="G66" s="8"/>
+      <c r="G66" s="26">
+        <v>115.2</v>
+      </c>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.1</v>
       </c>
       <c r="C67" s="26">
         <v>114.4</v>
       </c>
       <c r="D67" s="26">
         <v>115.2</v>
       </c>
       <c r="E67" s="8">
         <v>111.8</v>
       </c>
       <c r="F67" s="26">
         <v>111.9</v>
       </c>
-      <c r="G67" s="8"/>
+      <c r="G67" s="26">
+        <v>111</v>
+      </c>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>110.9</v>
       </c>
       <c r="C68" s="26">
         <v>111</v>
       </c>
       <c r="D68" s="26">
         <v>108.9</v>
       </c>
       <c r="E68" s="8">
         <v>109.3</v>
       </c>
       <c r="F68" s="26">
         <v>111.5</v>
       </c>
-      <c r="G68" s="8"/>
+      <c r="G68" s="26">
+        <v>112.3</v>
+      </c>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="21" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>110.7</v>
       </c>
       <c r="C69" s="26">
         <v>110.8</v>
       </c>
       <c r="D69" s="26">
         <v>108.4</v>
       </c>
       <c r="E69" s="8">
         <v>107.6</v>
       </c>
       <c r="F69" s="26">
         <v>107.7</v>
       </c>
-      <c r="G69" s="8"/>
+      <c r="G69" s="26">
+        <v>108.2</v>
+      </c>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>110</v>
       </c>
       <c r="C70" s="26">
         <v>106.2</v>
       </c>
       <c r="D70" s="26">
         <v>107</v>
       </c>
       <c r="E70" s="8">
         <v>106.4</v>
       </c>
       <c r="F70" s="26">
         <v>107.7</v>
       </c>
-      <c r="G70" s="8"/>
+      <c r="G70" s="26">
+        <v>109.2</v>
+      </c>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.6</v>
       </c>
       <c r="C71" s="26">
         <v>111.3</v>
       </c>
       <c r="D71" s="26">
         <v>109.5</v>
       </c>
       <c r="E71" s="8">
         <v>107.4</v>
       </c>
       <c r="F71" s="26">
         <v>105.9</v>
       </c>
-      <c r="G71" s="8"/>
+      <c r="G71" s="26">
+        <v>105.9</v>
+      </c>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>111.4</v>
       </c>
       <c r="C72" s="27">
         <v>111.2</v>
       </c>
       <c r="D72" s="27">
         <v>109.9</v>
       </c>
       <c r="E72" s="13">
         <v>108</v>
       </c>
       <c r="F72" s="27">
         <v>107.4</v>
       </c>
-      <c r="G72" s="13"/>
+      <c r="G72" s="27">
+        <v>107.7</v>
+      </c>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="16"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
         <v>35</v>
@@ -10446,591 +11076,633 @@
       </c>
       <c r="M75" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112</v>
       </c>
       <c r="C76" s="26">
         <v>111.4</v>
       </c>
       <c r="D76" s="26">
         <v>110.9</v>
       </c>
       <c r="E76" s="26">
         <v>110.4</v>
       </c>
       <c r="F76" s="26">
         <v>110</v>
       </c>
-      <c r="G76" s="8"/>
+      <c r="G76" s="26">
+        <v>109.9</v>
+      </c>
       <c r="H76" s="6"/>
       <c r="I76" s="19"/>
       <c r="J76" s="19"/>
       <c r="K76" s="19"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>110.4</v>
       </c>
       <c r="C77" s="26">
         <v>110.8</v>
       </c>
       <c r="D77" s="26">
         <v>110.6</v>
       </c>
       <c r="E77" s="26">
         <v>110.3</v>
       </c>
       <c r="F77" s="26">
         <v>110</v>
       </c>
-      <c r="G77" s="8"/>
+      <c r="G77" s="26">
+        <v>109.7</v>
+      </c>
       <c r="H77" s="6"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>111.1</v>
       </c>
       <c r="C78" s="26">
         <v>109.7</v>
       </c>
       <c r="D78" s="26">
         <v>108.7</v>
       </c>
       <c r="E78" s="26">
         <v>108.4</v>
       </c>
       <c r="F78" s="26">
         <v>108.5</v>
       </c>
-      <c r="G78" s="8"/>
+      <c r="G78" s="26">
+        <v>108.5</v>
+      </c>
       <c r="H78" s="6"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.6</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.3</v>
       </c>
       <c r="E79" s="26">
         <v>111</v>
       </c>
       <c r="F79" s="26">
         <v>110.6</v>
       </c>
-      <c r="G79" s="8"/>
+      <c r="G79" s="26">
+        <v>110.3</v>
+      </c>
       <c r="H79" s="6"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>113.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>112.7</v>
       </c>
       <c r="E80" s="26">
         <v>112.5</v>
       </c>
       <c r="F80" s="26">
         <v>112.4</v>
       </c>
-      <c r="G80" s="8"/>
+      <c r="G80" s="26">
+        <v>112.7</v>
+      </c>
       <c r="H80" s="6"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>113.6</v>
       </c>
       <c r="C81" s="26">
         <v>114.1</v>
       </c>
       <c r="D81" s="26">
         <v>114.6</v>
       </c>
       <c r="E81" s="26">
         <v>114.7</v>
       </c>
       <c r="F81" s="26">
         <v>114.9</v>
       </c>
-      <c r="G81" s="8"/>
+      <c r="G81" s="26">
+        <v>115</v>
+      </c>
       <c r="H81" s="6"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>113.4</v>
       </c>
       <c r="C82" s="26">
         <v>111.9</v>
       </c>
       <c r="D82" s="26">
         <v>111.5</v>
       </c>
       <c r="E82" s="26">
         <v>111.5</v>
       </c>
       <c r="F82" s="26">
         <v>111.5</v>
       </c>
-      <c r="G82" s="8"/>
+      <c r="G82" s="26">
+        <v>111.6</v>
+      </c>
       <c r="H82" s="6"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.2</v>
       </c>
       <c r="C83" s="26">
         <v>110.9</v>
       </c>
       <c r="D83" s="26">
         <v>110.4</v>
       </c>
       <c r="E83" s="26">
         <v>109.9</v>
       </c>
       <c r="F83" s="26">
         <v>109.5</v>
       </c>
-      <c r="G83" s="8"/>
+      <c r="G83" s="26">
+        <v>109.3</v>
+      </c>
       <c r="H83" s="6"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>111.4</v>
       </c>
       <c r="C84" s="26">
         <v>111.2</v>
       </c>
       <c r="D84" s="26">
         <v>111.1</v>
       </c>
       <c r="E84" s="26">
         <v>111</v>
       </c>
       <c r="F84" s="26">
         <v>110.7</v>
       </c>
-      <c r="G84" s="8"/>
+      <c r="G84" s="26">
+        <v>110.7</v>
+      </c>
       <c r="H84" s="6"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>114</v>
       </c>
       <c r="C85" s="26">
         <v>113.7</v>
       </c>
       <c r="D85" s="26">
         <v>112.2</v>
       </c>
       <c r="E85" s="26">
         <v>111</v>
       </c>
       <c r="F85" s="26">
         <v>110.5</v>
       </c>
-      <c r="G85" s="8"/>
+      <c r="G85" s="26">
+        <v>110.1</v>
+      </c>
       <c r="H85" s="6"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112.1</v>
       </c>
       <c r="C86" s="26">
         <v>111.3</v>
       </c>
       <c r="D86" s="26">
         <v>111</v>
       </c>
       <c r="E86" s="26">
         <v>110.7</v>
       </c>
       <c r="F86" s="26">
         <v>110.3</v>
       </c>
-      <c r="G86" s="8"/>
+      <c r="G86" s="26">
+        <v>110</v>
+      </c>
       <c r="H86" s="6"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>109.6</v>
       </c>
       <c r="C87" s="26">
         <v>109.7</v>
       </c>
       <c r="D87" s="26">
         <v>109.8</v>
       </c>
       <c r="E87" s="26">
         <v>109.8</v>
       </c>
       <c r="F87" s="26">
         <v>110</v>
       </c>
-      <c r="G87" s="8"/>
+      <c r="G87" s="26">
+        <v>110</v>
+      </c>
       <c r="H87" s="6"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>109</v>
       </c>
       <c r="C88" s="26">
         <v>108.9</v>
       </c>
       <c r="D88" s="26">
         <v>109.1</v>
       </c>
       <c r="E88" s="26">
         <v>108.4</v>
       </c>
       <c r="F88" s="26">
         <v>108.3</v>
       </c>
-      <c r="G88" s="8"/>
+      <c r="G88" s="26">
+        <v>108.4</v>
+      </c>
       <c r="H88" s="6"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.1</v>
       </c>
       <c r="C89" s="26">
         <v>113.1</v>
       </c>
       <c r="D89" s="26">
         <v>113</v>
       </c>
       <c r="E89" s="26">
         <v>112.9</v>
       </c>
       <c r="F89" s="26">
         <v>112</v>
       </c>
-      <c r="G89" s="8"/>
+      <c r="G89" s="26">
+        <v>111.3</v>
+      </c>
       <c r="H89" s="6"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>116.9</v>
       </c>
       <c r="C90" s="26">
         <v>116.2</v>
       </c>
       <c r="D90" s="26">
         <v>116.1</v>
       </c>
       <c r="E90" s="26">
         <v>116.1</v>
       </c>
       <c r="F90" s="26">
         <v>115.9</v>
       </c>
-      <c r="G90" s="8"/>
+      <c r="G90" s="26">
+        <v>115.8</v>
+      </c>
       <c r="H90" s="6"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.1</v>
       </c>
       <c r="C91" s="26">
         <v>113.3</v>
       </c>
       <c r="D91" s="26">
         <v>113.9</v>
       </c>
       <c r="E91" s="26">
         <v>113.4</v>
       </c>
       <c r="F91" s="26">
         <v>113.1</v>
       </c>
-      <c r="G91" s="8"/>
+      <c r="G91" s="26">
+        <v>112.7</v>
+      </c>
       <c r="H91" s="6"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>110.9</v>
       </c>
       <c r="C92" s="26">
         <v>111</v>
       </c>
       <c r="D92" s="26">
         <v>110.3</v>
       </c>
       <c r="E92" s="26">
         <v>110</v>
       </c>
       <c r="F92" s="26">
         <v>110.3</v>
       </c>
-      <c r="G92" s="8"/>
+      <c r="G92" s="26">
+        <v>110.7</v>
+      </c>
       <c r="H92" s="6"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="20.25" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>110.7</v>
       </c>
       <c r="C93" s="26">
         <v>110.8</v>
       </c>
       <c r="D93" s="26">
         <v>110</v>
       </c>
       <c r="E93" s="26">
         <v>109.4</v>
       </c>
       <c r="F93" s="26">
         <v>109</v>
       </c>
-      <c r="G93" s="8"/>
+      <c r="G93" s="26">
+        <v>108.9</v>
+      </c>
       <c r="H93" s="6"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>110</v>
       </c>
       <c r="C94" s="26">
         <v>108.1</v>
       </c>
       <c r="D94" s="26">
         <v>107.7</v>
       </c>
       <c r="E94" s="26">
         <v>107.4</v>
       </c>
       <c r="F94" s="26">
         <v>107.5</v>
       </c>
-      <c r="G94" s="8"/>
+      <c r="G94" s="26">
+        <v>107.8</v>
+      </c>
       <c r="H94" s="6"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.6</v>
       </c>
       <c r="C95" s="26">
         <v>111.9</v>
       </c>
       <c r="D95" s="26">
         <v>111.1</v>
       </c>
       <c r="E95" s="26">
         <v>110.1</v>
       </c>
       <c r="F95" s="26">
         <v>109.2</v>
       </c>
-      <c r="G95" s="8"/>
+      <c r="G95" s="26">
+        <v>108.7</v>
+      </c>
       <c r="H95" s="6"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>111.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.3</v>
       </c>
       <c r="D96" s="27">
         <v>110.8</v>
       </c>
       <c r="E96" s="27">
         <v>110.1</v>
       </c>
       <c r="F96" s="27">
         <v>109.5</v>
       </c>
-      <c r="G96" s="13"/>
+      <c r="G96" s="27">
+        <v>109.2</v>
+      </c>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>