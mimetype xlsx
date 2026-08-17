--- v3 (2026-07-08)
+++ v4 (2026-08-17)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Июнь\Динамика 1 числа\Англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Июль\Динамика 1 числа\Англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20940" windowHeight="11715"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="42">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
@@ -695,51 +695,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P96"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="17" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="8" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="17" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="22"/>
     <col min="16" max="16" width="36.42578125" style="22" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="18.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
@@ -806,651 +806,693 @@
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101</v>
       </c>
       <c r="C4" s="26">
         <v>101.1</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
       <c r="E4" s="7">
         <v>100.8</v>
       </c>
       <c r="F4" s="26">
         <v>100.7</v>
       </c>
       <c r="G4" s="26">
         <v>100.8</v>
       </c>
-      <c r="H4" s="6"/>
+      <c r="H4" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="P4" s="24"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101</v>
       </c>
       <c r="C5" s="26">
         <v>101</v>
       </c>
       <c r="D5" s="26">
         <v>100.7</v>
       </c>
       <c r="E5" s="20">
         <v>100.7</v>
       </c>
       <c r="F5" s="26">
         <v>100.4</v>
       </c>
       <c r="G5" s="26">
         <v>100.8</v>
       </c>
-      <c r="H5" s="6"/>
+      <c r="H5" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="P5" s="25"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.6</v>
       </c>
       <c r="D6" s="26">
         <v>100.8</v>
       </c>
       <c r="E6" s="20">
         <v>101.1</v>
       </c>
       <c r="F6" s="26">
         <v>100.5</v>
       </c>
       <c r="G6" s="26">
         <v>100.8</v>
       </c>
-      <c r="H6" s="6"/>
+      <c r="H6" s="26">
+        <v>100.9</v>
+      </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="P6" s="25"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101</v>
       </c>
       <c r="C7" s="26">
         <v>100.8</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.4</v>
       </c>
       <c r="F7" s="26">
         <v>100.4</v>
       </c>
       <c r="G7" s="26">
         <v>101.4</v>
       </c>
-      <c r="H7" s="6"/>
+      <c r="H7" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="P7" s="25"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.3</v>
       </c>
       <c r="C8" s="26">
         <v>101.1</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
       <c r="E8" s="20">
         <v>100.8</v>
       </c>
       <c r="F8" s="26">
         <v>100.5</v>
       </c>
       <c r="G8" s="26">
         <v>101.1</v>
       </c>
-      <c r="H8" s="6"/>
+      <c r="H8" s="26">
+        <v>101</v>
+      </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="P8" s="25"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.8</v>
       </c>
       <c r="E9" s="20">
         <v>100.7</v>
       </c>
       <c r="F9" s="26">
         <v>101</v>
       </c>
       <c r="G9" s="26">
         <v>101</v>
       </c>
-      <c r="H9" s="6"/>
+      <c r="H9" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="P9" s="25"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.4</v>
       </c>
       <c r="C10" s="26">
         <v>101.1</v>
       </c>
       <c r="D10" s="26">
         <v>100.5</v>
       </c>
       <c r="E10" s="20">
         <v>101.1</v>
       </c>
       <c r="F10" s="26">
         <v>100.4</v>
       </c>
       <c r="G10" s="26">
         <v>101.1</v>
       </c>
-      <c r="H10" s="6"/>
+      <c r="H10" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.2</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="20">
         <v>100.8</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
       <c r="G11" s="26">
         <v>100.6</v>
       </c>
-      <c r="H11" s="6"/>
+      <c r="H11" s="26">
+        <v>100.2</v>
+      </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="P11" s="25"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>100.8</v>
       </c>
       <c r="E12" s="20">
         <v>100.8</v>
       </c>
       <c r="F12" s="26">
         <v>100.5</v>
       </c>
       <c r="G12" s="26">
         <v>102.1</v>
       </c>
-      <c r="H12" s="6"/>
+      <c r="H12" s="26">
+        <v>101.2</v>
+      </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="P12" s="25"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.9</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.4</v>
       </c>
       <c r="E13" s="20">
         <v>100.7</v>
       </c>
       <c r="F13" s="26">
         <v>100.6</v>
       </c>
       <c r="G13" s="26">
         <v>101</v>
       </c>
-      <c r="H13" s="6"/>
+      <c r="H13" s="26">
+        <v>100.4</v>
+      </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="P13" s="25"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>101.2</v>
       </c>
       <c r="D14" s="26">
         <v>100.7</v>
       </c>
       <c r="E14" s="20">
         <v>100.8</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
       <c r="G14" s="26">
         <v>100.7</v>
       </c>
-      <c r="H14" s="6"/>
+      <c r="H14" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="P14" s="25"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.9</v>
       </c>
       <c r="C15" s="26">
         <v>100.9</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
       <c r="E15" s="20">
         <v>101</v>
       </c>
       <c r="F15" s="26">
         <v>100.7</v>
       </c>
       <c r="G15" s="26">
         <v>100.4</v>
       </c>
-      <c r="H15" s="6"/>
+      <c r="H15" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="P15" s="25"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.7</v>
       </c>
       <c r="E16" s="20">
         <v>100.9</v>
       </c>
       <c r="F16" s="26">
         <v>100.6</v>
       </c>
       <c r="G16" s="26">
         <v>100.4</v>
       </c>
-      <c r="H16" s="6"/>
+      <c r="H16" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="P16" s="25"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.1</v>
       </c>
       <c r="C17" s="26">
         <v>100.6</v>
       </c>
       <c r="D17" s="26">
         <v>100.2</v>
       </c>
       <c r="E17" s="20">
         <v>100.9</v>
       </c>
       <c r="F17" s="26">
         <v>100.7</v>
       </c>
       <c r="G17" s="26">
         <v>100.7</v>
       </c>
-      <c r="H17" s="6"/>
+      <c r="H17" s="26">
+        <v>100.4</v>
+      </c>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="P17" s="25"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101</v>
       </c>
       <c r="C18" s="26">
         <v>101.3</v>
       </c>
       <c r="D18" s="26">
         <v>100.6</v>
       </c>
       <c r="E18" s="20">
         <v>101.1</v>
       </c>
       <c r="F18" s="26">
         <v>100.8</v>
       </c>
       <c r="G18" s="26">
         <v>101.1</v>
       </c>
-      <c r="H18" s="6"/>
+      <c r="H18" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="P18" s="25"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.1</v>
       </c>
       <c r="C19" s="26">
         <v>101.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.6</v>
       </c>
       <c r="E19" s="20">
         <v>100.8</v>
       </c>
       <c r="F19" s="26">
         <v>100.7</v>
       </c>
       <c r="G19" s="26">
         <v>100.2</v>
       </c>
-      <c r="H19" s="6"/>
+      <c r="H19" s="26">
+        <v>100.9</v>
+      </c>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="P19" s="25"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.4</v>
       </c>
       <c r="C20" s="26">
         <v>101.4</v>
       </c>
       <c r="D20" s="26">
         <v>101</v>
       </c>
       <c r="E20" s="20">
         <v>101</v>
       </c>
       <c r="F20" s="26">
         <v>101</v>
       </c>
       <c r="G20" s="26">
         <v>100.6</v>
       </c>
-      <c r="H20" s="6"/>
+      <c r="H20" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="P20" s="25"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.1</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
       <c r="E21" s="20">
         <v>100.8</v>
       </c>
       <c r="F21" s="26">
         <v>100.7</v>
       </c>
       <c r="G21" s="26">
         <v>100.8</v>
       </c>
-      <c r="H21" s="6"/>
+      <c r="H21" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="P21" s="25"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.1</v>
       </c>
       <c r="C22" s="26">
         <v>100.9</v>
       </c>
       <c r="D22" s="26">
         <v>100.5</v>
       </c>
       <c r="E22" s="20">
         <v>100.6</v>
       </c>
       <c r="F22" s="26">
         <v>100.9</v>
       </c>
       <c r="G22" s="26">
         <v>101.1</v>
       </c>
-      <c r="H22" s="6"/>
+      <c r="H22" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="P22" s="25"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.8</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
       <c r="E23" s="20">
         <v>100.9</v>
       </c>
       <c r="F23" s="26">
         <v>100.8</v>
       </c>
       <c r="G23" s="26">
         <v>100.7</v>
       </c>
-      <c r="H23" s="6"/>
+      <c r="H23" s="26">
+        <v>100.4</v>
+      </c>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="P23" s="25"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
       <c r="E24" s="12">
         <v>101.2</v>
       </c>
       <c r="F24" s="27">
         <v>100.3</v>
       </c>
       <c r="G24" s="27">
         <v>100.8</v>
       </c>
-      <c r="H24" s="11"/>
+      <c r="H24" s="27">
+        <v>100.4</v>
+      </c>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="P24" s="25"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="28" t="s">
         <v>33</v>
@@ -1508,631 +1550,673 @@
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.7</v>
       </c>
       <c r="E28" s="21">
         <v>103.6</v>
       </c>
       <c r="F28" s="26">
         <v>104.3</v>
       </c>
       <c r="G28" s="26">
         <v>105.1</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="26">
+        <v>105.7</v>
+      </c>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101</v>
       </c>
       <c r="C29" s="26">
         <v>102</v>
       </c>
       <c r="D29" s="26">
         <v>102.7</v>
       </c>
       <c r="E29" s="20">
         <v>103.4</v>
       </c>
       <c r="F29" s="26">
         <v>103.8</v>
       </c>
       <c r="G29" s="26">
         <v>104.7</v>
       </c>
-      <c r="H29" s="6"/>
+      <c r="H29" s="26">
+        <v>105</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.3</v>
       </c>
       <c r="D30" s="26">
         <v>103.1</v>
       </c>
       <c r="E30" s="20">
         <v>104.3</v>
       </c>
       <c r="F30" s="26">
         <v>104.8</v>
       </c>
       <c r="G30" s="26">
         <v>105.7</v>
       </c>
-      <c r="H30" s="6"/>
+      <c r="H30" s="26">
+        <v>106.7</v>
+      </c>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.7</v>
       </c>
       <c r="E31" s="20">
         <v>103.1</v>
       </c>
       <c r="F31" s="26">
         <v>103.6</v>
       </c>
       <c r="G31" s="26">
         <v>105.1</v>
       </c>
-      <c r="H31" s="6"/>
+      <c r="H31" s="26">
+        <v>105.4</v>
+      </c>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.3</v>
       </c>
       <c r="C32" s="26">
         <v>102.4</v>
       </c>
       <c r="D32" s="26">
         <v>102.8</v>
       </c>
       <c r="E32" s="20">
         <v>103.7</v>
       </c>
       <c r="F32" s="26">
         <v>104.2</v>
       </c>
       <c r="G32" s="26">
         <v>105.4</v>
       </c>
-      <c r="H32" s="6"/>
+      <c r="H32" s="26">
+        <v>106.4</v>
+      </c>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>102</v>
       </c>
       <c r="D33" s="26">
         <v>102.8</v>
       </c>
       <c r="E33" s="20">
         <v>103.5</v>
       </c>
       <c r="F33" s="26">
         <v>104.5</v>
       </c>
       <c r="G33" s="26">
         <v>105.6</v>
       </c>
-      <c r="H33" s="6"/>
+      <c r="H33" s="26">
+        <v>106.2</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.4</v>
       </c>
       <c r="C34" s="26">
         <v>102.5</v>
       </c>
       <c r="D34" s="26">
         <v>103</v>
       </c>
       <c r="E34" s="20">
         <v>104.2</v>
       </c>
       <c r="F34" s="26">
         <v>104.6</v>
       </c>
       <c r="G34" s="26">
         <v>105.7</v>
       </c>
-      <c r="H34" s="6"/>
+      <c r="H34" s="26">
+        <v>106.2</v>
+      </c>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.3</v>
       </c>
       <c r="D35" s="26">
         <v>102.9</v>
       </c>
       <c r="E35" s="20">
         <v>103.7</v>
       </c>
       <c r="F35" s="26">
         <v>104.2</v>
       </c>
       <c r="G35" s="26">
         <v>104.8</v>
       </c>
-      <c r="H35" s="6"/>
+      <c r="H35" s="26">
+        <v>105.1</v>
+      </c>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101</v>
       </c>
       <c r="C36" s="26">
         <v>101.9</v>
       </c>
       <c r="D36" s="26">
         <v>102.8</v>
       </c>
       <c r="E36" s="20">
         <v>103.6</v>
       </c>
       <c r="F36" s="26">
         <v>104.2</v>
       </c>
       <c r="G36" s="26">
         <v>106.4</v>
       </c>
-      <c r="H36" s="6"/>
+      <c r="H36" s="26">
+        <v>107.7</v>
+      </c>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.9</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>102.3</v>
       </c>
       <c r="E37" s="20">
         <v>103</v>
       </c>
       <c r="F37" s="26">
         <v>103.6</v>
       </c>
       <c r="G37" s="26">
         <v>104.6</v>
       </c>
-      <c r="H37" s="6"/>
+      <c r="H37" s="26">
+        <v>105</v>
+      </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>102</v>
       </c>
       <c r="D38" s="26">
         <v>102.8</v>
       </c>
       <c r="E38" s="20">
         <v>103.6</v>
       </c>
       <c r="F38" s="26">
         <v>104.5</v>
       </c>
       <c r="G38" s="26">
         <v>105.2</v>
       </c>
-      <c r="H38" s="6"/>
+      <c r="H38" s="26">
+        <v>105.7</v>
+      </c>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.9</v>
       </c>
       <c r="C39" s="26">
         <v>101.9</v>
       </c>
       <c r="D39" s="26">
         <v>102.5</v>
       </c>
       <c r="E39" s="20">
         <v>103.6</v>
       </c>
       <c r="F39" s="26">
         <v>104.3</v>
       </c>
       <c r="G39" s="26">
         <v>104.7</v>
       </c>
-      <c r="H39" s="6"/>
+      <c r="H39" s="26">
+        <v>105.3</v>
+      </c>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.4</v>
       </c>
       <c r="D40" s="26">
         <v>103.1</v>
       </c>
       <c r="E40" s="20">
         <v>104</v>
       </c>
       <c r="F40" s="26">
         <v>104.6</v>
       </c>
       <c r="G40" s="26">
         <v>105</v>
       </c>
-      <c r="H40" s="6"/>
+      <c r="H40" s="26">
+        <v>105.7</v>
+      </c>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.1</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>101.9</v>
       </c>
       <c r="E41" s="20">
         <v>102.9</v>
       </c>
       <c r="F41" s="26">
         <v>103.6</v>
       </c>
       <c r="G41" s="26">
         <v>104.3</v>
       </c>
-      <c r="H41" s="6"/>
+      <c r="H41" s="26">
+        <v>104.7</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101</v>
       </c>
       <c r="C42" s="26">
         <v>102.3</v>
       </c>
       <c r="D42" s="26">
         <v>102.9</v>
       </c>
       <c r="E42" s="20">
         <v>104</v>
       </c>
       <c r="F42" s="26">
         <v>104.8</v>
       </c>
       <c r="G42" s="26">
         <v>106</v>
       </c>
-      <c r="H42" s="6"/>
+      <c r="H42" s="26">
+        <v>106.5</v>
+      </c>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.1</v>
       </c>
       <c r="C43" s="26">
         <v>102.5</v>
       </c>
       <c r="D43" s="26">
         <v>103.2</v>
       </c>
       <c r="E43" s="20">
         <v>104</v>
       </c>
       <c r="F43" s="26">
         <v>104.8</v>
       </c>
       <c r="G43" s="26">
         <v>104.9</v>
       </c>
-      <c r="H43" s="6"/>
+      <c r="H43" s="26">
+        <v>105.8</v>
+      </c>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.4</v>
       </c>
       <c r="C44" s="26">
         <v>102.8</v>
       </c>
       <c r="D44" s="26">
         <v>103.8</v>
       </c>
       <c r="E44" s="20">
         <v>104.8</v>
       </c>
       <c r="F44" s="26">
         <v>105.8</v>
       </c>
       <c r="G44" s="26">
         <v>106.4</v>
       </c>
-      <c r="H44" s="6"/>
+      <c r="H44" s="26">
+        <v>107</v>
+      </c>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.1</v>
       </c>
       <c r="C45" s="26">
         <v>102.3</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
       <c r="E45" s="20">
         <v>103.9</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
       <c r="G45" s="26">
         <v>105.4</v>
       </c>
-      <c r="H45" s="6"/>
+      <c r="H45" s="26">
+        <v>105.9</v>
+      </c>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.1</v>
       </c>
       <c r="C46" s="26">
         <v>102</v>
       </c>
       <c r="D46" s="26">
         <v>102.5</v>
       </c>
       <c r="E46" s="20">
         <v>103.1</v>
       </c>
       <c r="F46" s="26">
         <v>104</v>
       </c>
       <c r="G46" s="26">
         <v>105.1</v>
       </c>
-      <c r="H46" s="6"/>
+      <c r="H46" s="26">
+        <v>105.8</v>
+      </c>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.8</v>
       </c>
       <c r="C47" s="26">
         <v>101.9</v>
       </c>
       <c r="D47" s="26">
         <v>102.6</v>
       </c>
       <c r="E47" s="20">
         <v>103.5</v>
       </c>
       <c r="F47" s="26">
         <v>104.4</v>
       </c>
       <c r="G47" s="26">
         <v>105.1</v>
       </c>
-      <c r="H47" s="6"/>
+      <c r="H47" s="26">
+        <v>105.5</v>
+      </c>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101</v>
       </c>
       <c r="C48" s="27">
         <v>102.3</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
       <c r="E48" s="12">
         <v>103.9</v>
       </c>
       <c r="F48" s="27">
         <v>104.2</v>
       </c>
       <c r="G48" s="27">
         <v>105</v>
       </c>
-      <c r="H48" s="11"/>
+      <c r="H48" s="27">
+        <v>105.5</v>
+      </c>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
       <c r="A51" s="1"/>
@@ -2174,631 +2258,673 @@
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.2</v>
       </c>
       <c r="C52" s="26">
         <v>111.7</v>
       </c>
       <c r="D52" s="26">
         <v>111</v>
       </c>
       <c r="E52" s="7">
         <v>110.6</v>
       </c>
       <c r="F52" s="26">
         <v>110.4</v>
       </c>
       <c r="G52" s="26">
         <v>110.3</v>
       </c>
-      <c r="H52" s="6"/>
+      <c r="H52" s="26">
+        <v>110.2</v>
+      </c>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.9</v>
       </c>
       <c r="D53" s="26">
         <v>111.2</v>
       </c>
       <c r="E53" s="7">
         <v>110.8</v>
       </c>
       <c r="F53" s="26">
         <v>110.3</v>
       </c>
       <c r="G53" s="26">
         <v>109.7</v>
       </c>
-      <c r="H53" s="6"/>
+      <c r="H53" s="26">
+        <v>109.2</v>
+      </c>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.5</v>
       </c>
       <c r="C54" s="26">
         <v>113.1</v>
       </c>
       <c r="D54" s="26">
         <v>112.2</v>
       </c>
       <c r="E54" s="7">
         <v>112.7</v>
       </c>
       <c r="F54" s="26">
         <v>112.6</v>
       </c>
       <c r="G54" s="26">
         <v>112.1</v>
       </c>
-      <c r="H54" s="6"/>
+      <c r="H54" s="26">
+        <v>112.3</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.2</v>
       </c>
       <c r="C55" s="26">
         <v>111</v>
       </c>
       <c r="D55" s="26">
         <v>111.3</v>
       </c>
       <c r="E55" s="7">
         <v>110.6</v>
       </c>
       <c r="F55" s="26">
         <v>110.2</v>
       </c>
       <c r="G55" s="26">
         <v>110.9</v>
       </c>
-      <c r="H55" s="6"/>
+      <c r="H55" s="26">
+        <v>110.4</v>
+      </c>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.5</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>111.2</v>
       </c>
       <c r="E56" s="7">
         <v>110.8</v>
       </c>
       <c r="F56" s="26">
         <v>110.8</v>
       </c>
       <c r="G56" s="26">
         <v>111.1</v>
       </c>
-      <c r="H56" s="6"/>
+      <c r="H56" s="26">
+        <v>111</v>
+      </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112</v>
       </c>
       <c r="C57" s="26">
         <v>112.5</v>
       </c>
       <c r="D57" s="26">
         <v>112.2</v>
       </c>
       <c r="E57" s="7">
         <v>111.9</v>
       </c>
       <c r="F57" s="26">
         <v>111.8</v>
       </c>
       <c r="G57" s="26">
         <v>111.6</v>
       </c>
-      <c r="H57" s="6"/>
+      <c r="H57" s="26">
+        <v>111.5</v>
+      </c>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>111.5</v>
       </c>
       <c r="C58" s="26">
         <v>111</v>
       </c>
       <c r="D58" s="26">
         <v>110.7</v>
       </c>
       <c r="E58" s="7">
         <v>110.9</v>
       </c>
       <c r="F58" s="26">
         <v>109.8</v>
       </c>
       <c r="G58" s="26">
         <v>110.1</v>
       </c>
-      <c r="H58" s="6"/>
+      <c r="H58" s="26">
+        <v>110.3</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.5</v>
       </c>
       <c r="C59" s="26">
         <v>111.8</v>
       </c>
       <c r="D59" s="26">
         <v>111.1</v>
       </c>
       <c r="E59" s="7">
         <v>110.9</v>
       </c>
       <c r="F59" s="26">
         <v>110.4</v>
       </c>
       <c r="G59" s="26">
         <v>110.1</v>
       </c>
-      <c r="H59" s="6"/>
+      <c r="H59" s="26">
+        <v>109.6</v>
+      </c>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.1</v>
       </c>
       <c r="D60" s="26">
         <v>112.1</v>
       </c>
       <c r="E60" s="7">
         <v>111.8</v>
       </c>
       <c r="F60" s="26">
         <v>110.9</v>
       </c>
       <c r="G60" s="26">
         <v>112.2</v>
       </c>
-      <c r="H60" s="6"/>
+      <c r="H60" s="26">
+        <v>112.6</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.7</v>
       </c>
       <c r="C61" s="26">
         <v>111.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.6</v>
       </c>
       <c r="E61" s="7">
         <v>109.1</v>
       </c>
       <c r="F61" s="26">
         <v>109.4</v>
       </c>
       <c r="G61" s="26">
         <v>109.1</v>
       </c>
-      <c r="H61" s="6"/>
+      <c r="H61" s="26">
+        <v>108.7</v>
+      </c>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>111.5</v>
       </c>
       <c r="C62" s="26">
         <v>111.3</v>
       </c>
       <c r="D62" s="26">
         <v>111.1</v>
       </c>
       <c r="E62" s="7">
         <v>110.8</v>
       </c>
       <c r="F62" s="26">
         <v>110.3</v>
       </c>
       <c r="G62" s="26">
         <v>110.3</v>
       </c>
-      <c r="H62" s="6"/>
+      <c r="H62" s="26">
+        <v>110.2</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.6</v>
       </c>
       <c r="C63" s="26">
         <v>111.8</v>
       </c>
       <c r="D63" s="26">
         <v>111.5</v>
       </c>
       <c r="E63" s="7">
         <v>111.3</v>
       </c>
       <c r="F63" s="26">
         <v>111.1</v>
       </c>
       <c r="G63" s="26">
         <v>110.4</v>
       </c>
-      <c r="H63" s="6"/>
+      <c r="H63" s="26">
+        <v>110.4</v>
+      </c>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.1</v>
       </c>
       <c r="C64" s="26">
         <v>111.7</v>
       </c>
       <c r="D64" s="26">
         <v>112</v>
       </c>
       <c r="E64" s="7">
         <v>111.4</v>
       </c>
       <c r="F64" s="26">
         <v>111.4</v>
       </c>
       <c r="G64" s="26">
         <v>111.2</v>
       </c>
-      <c r="H64" s="6"/>
+      <c r="H64" s="26">
+        <v>110.9</v>
+      </c>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.5</v>
       </c>
       <c r="C65" s="26">
         <v>113.2</v>
       </c>
       <c r="D65" s="26">
         <v>112.1</v>
       </c>
       <c r="E65" s="7">
         <v>112</v>
       </c>
       <c r="F65" s="26">
         <v>110.6</v>
       </c>
       <c r="G65" s="26">
         <v>110.5</v>
       </c>
-      <c r="H65" s="6"/>
+      <c r="H65" s="26">
+        <v>110.2</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.3</v>
       </c>
       <c r="C66" s="26">
         <v>114</v>
       </c>
       <c r="D66" s="26">
         <v>113.5</v>
       </c>
       <c r="E66" s="7">
         <v>113.4</v>
       </c>
       <c r="F66" s="26">
         <v>113.3</v>
       </c>
       <c r="G66" s="26">
         <v>113.2</v>
       </c>
-      <c r="H66" s="6"/>
+      <c r="H66" s="26">
+        <v>112.8</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.8</v>
       </c>
       <c r="C67" s="26">
         <v>112.9</v>
       </c>
       <c r="D67" s="26">
         <v>112.1</v>
       </c>
       <c r="E67" s="7">
         <v>111.4</v>
       </c>
       <c r="F67" s="26">
         <v>111.5</v>
       </c>
       <c r="G67" s="26">
         <v>110.7</v>
       </c>
-      <c r="H67" s="6"/>
+      <c r="H67" s="26">
+        <v>111.4</v>
+      </c>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>113.5</v>
       </c>
       <c r="C68" s="26">
         <v>113.5</v>
       </c>
       <c r="D68" s="26">
         <v>112.9</v>
       </c>
       <c r="E68" s="7">
         <v>112.9</v>
       </c>
       <c r="F68" s="26">
         <v>113.3</v>
       </c>
       <c r="G68" s="26">
         <v>113.3</v>
       </c>
-      <c r="H68" s="6"/>
+      <c r="H68" s="26">
+        <v>112.7</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112</v>
       </c>
       <c r="C69" s="26">
         <v>111.9</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
       <c r="E69" s="7">
         <v>110.6</v>
       </c>
       <c r="F69" s="26">
         <v>110.6</v>
       </c>
       <c r="G69" s="26">
         <v>110.1</v>
       </c>
-      <c r="H69" s="6"/>
+      <c r="H69" s="26">
+        <v>110</v>
+      </c>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>111.9</v>
       </c>
       <c r="C70" s="26">
         <v>109.7</v>
       </c>
       <c r="D70" s="26">
         <v>109.3</v>
       </c>
       <c r="E70" s="7">
         <v>108.8</v>
       </c>
       <c r="F70" s="26">
         <v>109.4</v>
       </c>
       <c r="G70" s="26">
         <v>109.8</v>
       </c>
-      <c r="H70" s="6"/>
+      <c r="H70" s="26">
+        <v>109.8</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>111.8</v>
       </c>
       <c r="C71" s="26">
         <v>111.5</v>
       </c>
       <c r="D71" s="26">
         <v>110.6</v>
       </c>
       <c r="E71" s="7">
         <v>109.9</v>
       </c>
       <c r="F71" s="26">
         <v>109</v>
       </c>
       <c r="G71" s="26">
         <v>109</v>
       </c>
-      <c r="H71" s="6"/>
+      <c r="H71" s="26">
+        <v>109</v>
+      </c>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>111.6</v>
       </c>
       <c r="D72" s="27">
         <v>110.8</v>
       </c>
       <c r="E72" s="12">
         <v>110.4</v>
       </c>
       <c r="F72" s="27">
         <v>109.7</v>
       </c>
       <c r="G72" s="27">
         <v>110.3</v>
       </c>
-      <c r="H72" s="11"/>
+      <c r="H72" s="27">
+        <v>109.7</v>
+      </c>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
         <v>35</v>
       </c>
@@ -2855,655 +2981,697 @@
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.2</v>
       </c>
       <c r="C76" s="26">
         <v>112</v>
       </c>
       <c r="D76" s="26">
         <v>111.7</v>
       </c>
       <c r="E76" s="26">
         <v>111.4</v>
       </c>
       <c r="F76" s="26">
         <v>111.2</v>
       </c>
       <c r="G76" s="26">
         <v>111</v>
       </c>
-      <c r="H76" s="18"/>
+      <c r="H76" s="26">
+        <v>110.9</v>
+      </c>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.7</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
       <c r="E77" s="26">
         <v>111.3</v>
       </c>
       <c r="F77" s="26">
         <v>111.1</v>
       </c>
       <c r="G77" s="26">
         <v>110.9</v>
       </c>
-      <c r="H77" s="18"/>
+      <c r="H77" s="26">
+        <v>110.6</v>
+      </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.5</v>
       </c>
       <c r="C78" s="26">
         <v>113.3</v>
       </c>
       <c r="D78" s="26">
         <v>113</v>
       </c>
       <c r="E78" s="26">
         <v>112.9</v>
       </c>
       <c r="F78" s="26">
         <v>112.8</v>
       </c>
       <c r="G78" s="26">
         <v>112.7</v>
       </c>
-      <c r="H78" s="18"/>
+      <c r="H78" s="26">
+        <v>112.7</v>
+      </c>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.2</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.5</v>
       </c>
       <c r="E79" s="26">
         <v>111.2</v>
       </c>
       <c r="F79" s="26">
         <v>111</v>
       </c>
       <c r="G79" s="26">
         <v>111</v>
       </c>
-      <c r="H79" s="18"/>
+      <c r="H79" s="26">
+        <v>110.9</v>
+      </c>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.5</v>
       </c>
       <c r="C80" s="26">
         <v>112.4</v>
       </c>
       <c r="D80" s="26">
         <v>112</v>
       </c>
       <c r="E80" s="26">
         <v>111.7</v>
       </c>
       <c r="F80" s="26">
         <v>111.5</v>
       </c>
       <c r="G80" s="26">
         <v>111.4</v>
       </c>
-      <c r="H80" s="18"/>
+      <c r="H80" s="26">
+        <v>111.4</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112</v>
       </c>
       <c r="C81" s="26">
         <v>112.2</v>
       </c>
       <c r="D81" s="26">
         <v>112.2</v>
       </c>
       <c r="E81" s="26">
         <v>112.1</v>
       </c>
       <c r="F81" s="26">
         <v>112.1</v>
       </c>
       <c r="G81" s="26">
         <v>112</v>
       </c>
-      <c r="H81" s="18"/>
+      <c r="H81" s="26">
+        <v>111.9</v>
+      </c>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>111.5</v>
       </c>
       <c r="C82" s="26">
         <v>111.2</v>
       </c>
       <c r="D82" s="26">
         <v>111.1</v>
       </c>
       <c r="E82" s="26">
         <v>111</v>
       </c>
       <c r="F82" s="26">
         <v>110.8</v>
       </c>
       <c r="G82" s="26">
         <v>110.6</v>
       </c>
-      <c r="H82" s="18"/>
+      <c r="H82" s="26">
+        <v>110.6</v>
+      </c>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.5</v>
       </c>
       <c r="C83" s="26">
         <v>111.6</v>
       </c>
       <c r="D83" s="26">
         <v>111.4</v>
       </c>
       <c r="E83" s="26">
         <v>111.3</v>
       </c>
       <c r="F83" s="26">
         <v>111.1</v>
       </c>
       <c r="G83" s="26">
         <v>111</v>
       </c>
-      <c r="H83" s="18"/>
+      <c r="H83" s="26">
+        <v>110.8</v>
+      </c>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.2</v>
       </c>
       <c r="D84" s="26">
         <v>112.2</v>
       </c>
       <c r="E84" s="26">
         <v>112.1</v>
       </c>
       <c r="F84" s="26">
         <v>111.8</v>
       </c>
       <c r="G84" s="26">
         <v>111.9</v>
       </c>
-      <c r="H84" s="18"/>
+      <c r="H84" s="26">
+        <v>112</v>
+      </c>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.7</v>
       </c>
       <c r="C85" s="26">
         <v>112.2</v>
       </c>
       <c r="D85" s="26">
         <v>111.4</v>
       </c>
       <c r="E85" s="26">
         <v>110.8</v>
       </c>
       <c r="F85" s="26">
         <v>110.5</v>
       </c>
       <c r="G85" s="26">
         <v>110.3</v>
       </c>
-      <c r="H85" s="18"/>
+      <c r="H85" s="26">
+        <v>110</v>
+      </c>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>111.5</v>
       </c>
       <c r="C86" s="26">
         <v>111.4</v>
       </c>
       <c r="D86" s="26">
         <v>111.3</v>
       </c>
       <c r="E86" s="26">
         <v>111.2</v>
       </c>
       <c r="F86" s="26">
         <v>111</v>
       </c>
       <c r="G86" s="26">
         <v>110.9</v>
       </c>
-      <c r="H86" s="18"/>
+      <c r="H86" s="26">
+        <v>110.8</v>
+      </c>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.6</v>
       </c>
       <c r="C87" s="26">
         <v>111.7</v>
       </c>
       <c r="D87" s="26">
         <v>111.6</v>
       </c>
       <c r="E87" s="26">
         <v>111.5</v>
       </c>
       <c r="F87" s="26">
         <v>111.4</v>
       </c>
       <c r="G87" s="26">
         <v>111.3</v>
       </c>
-      <c r="H87" s="18"/>
+      <c r="H87" s="26">
+        <v>111.1</v>
+      </c>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.1</v>
       </c>
       <c r="C88" s="26">
         <v>111.9</v>
       </c>
       <c r="D88" s="26">
         <v>111.9</v>
       </c>
       <c r="E88" s="26">
         <v>111.8</v>
       </c>
       <c r="F88" s="26">
         <v>111.7</v>
       </c>
       <c r="G88" s="26">
         <v>111.6</v>
       </c>
-      <c r="H88" s="18"/>
+      <c r="H88" s="26">
+        <v>111.5</v>
+      </c>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.5</v>
       </c>
       <c r="C89" s="26">
         <v>113.3</v>
       </c>
       <c r="D89" s="26">
         <v>112.9</v>
       </c>
       <c r="E89" s="26">
         <v>112.7</v>
       </c>
       <c r="F89" s="26">
         <v>112.3</v>
       </c>
       <c r="G89" s="26">
         <v>112</v>
       </c>
-      <c r="H89" s="18"/>
+      <c r="H89" s="26">
+        <v>111.7</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.3</v>
       </c>
       <c r="C90" s="26">
         <v>114.1</v>
       </c>
       <c r="D90" s="26">
         <v>113.9</v>
       </c>
       <c r="E90" s="26">
         <v>113.8</v>
       </c>
       <c r="F90" s="26">
         <v>113.7</v>
       </c>
       <c r="G90" s="26">
         <v>113.6</v>
       </c>
-      <c r="H90" s="18"/>
+      <c r="H90" s="26">
+        <v>113.5</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.8</v>
       </c>
       <c r="C91" s="26">
         <v>112.8</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
       <c r="E91" s="26">
         <v>112.3</v>
       </c>
       <c r="F91" s="26">
         <v>112.1</v>
       </c>
       <c r="G91" s="26">
         <v>111.9</v>
       </c>
-      <c r="H91" s="18"/>
+      <c r="H91" s="26">
+        <v>111.8</v>
+      </c>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>113.5</v>
       </c>
       <c r="C92" s="26">
         <v>113.5</v>
       </c>
       <c r="D92" s="26">
         <v>113.3</v>
       </c>
       <c r="E92" s="26">
         <v>113.2</v>
       </c>
       <c r="F92" s="26">
         <v>113.2</v>
       </c>
       <c r="G92" s="26">
         <v>113.2</v>
       </c>
-      <c r="H92" s="18"/>
+      <c r="H92" s="26">
+        <v>113.1</v>
+      </c>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="16.5" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112</v>
       </c>
       <c r="C93" s="26">
         <v>112</v>
       </c>
       <c r="D93" s="26">
         <v>111.6</v>
       </c>
       <c r="E93" s="26">
         <v>111.3</v>
       </c>
       <c r="F93" s="26">
         <v>111.2</v>
       </c>
       <c r="G93" s="26">
         <v>111</v>
       </c>
-      <c r="H93" s="18"/>
+      <c r="H93" s="26">
+        <v>110.9</v>
+      </c>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>111.9</v>
       </c>
       <c r="C94" s="26">
         <v>110.8</v>
       </c>
       <c r="D94" s="26">
         <v>110.3</v>
       </c>
       <c r="E94" s="26">
         <v>109.9</v>
       </c>
       <c r="F94" s="26">
         <v>109.8</v>
       </c>
       <c r="G94" s="26">
         <v>109.8</v>
       </c>
-      <c r="H94" s="18"/>
+      <c r="H94" s="26">
+        <v>109.8</v>
+      </c>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>111.8</v>
       </c>
       <c r="C95" s="26">
         <v>111.6</v>
       </c>
       <c r="D95" s="26">
         <v>111.3</v>
       </c>
       <c r="E95" s="26">
         <v>110.9</v>
       </c>
       <c r="F95" s="26">
         <v>110.5</v>
       </c>
       <c r="G95" s="26">
         <v>110.2</v>
       </c>
-      <c r="H95" s="18"/>
+      <c r="H95" s="26">
+        <v>110.1</v>
+      </c>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>111.8</v>
       </c>
       <c r="D96" s="27">
         <v>111.4</v>
       </c>
       <c r="E96" s="27">
         <v>111.2</v>
       </c>
       <c r="F96" s="27">
         <v>110.9</v>
       </c>
       <c r="G96" s="27">
         <v>110.8</v>
       </c>
-      <c r="H96" s="11"/>
+      <c r="H96" s="27">
+        <v>110.6</v>
+      </c>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="17" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="8" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="17" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
@@ -3568,631 +3736,673 @@
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>100.8</v>
       </c>
       <c r="C4" s="26">
         <v>101.3</v>
       </c>
       <c r="D4" s="26">
         <v>100.7</v>
       </c>
       <c r="E4" s="7">
         <v>100.7</v>
       </c>
       <c r="F4" s="26">
         <v>100.4</v>
       </c>
       <c r="G4" s="26">
         <v>100.6</v>
       </c>
-      <c r="H4" s="18"/>
+      <c r="H4" s="26">
+        <v>100.4</v>
+      </c>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>100.7</v>
       </c>
       <c r="C5" s="26">
         <v>101.4</v>
       </c>
       <c r="D5" s="26">
         <v>100.9</v>
       </c>
       <c r="E5" s="7">
         <v>100.5</v>
       </c>
       <c r="F5" s="26">
         <v>100.3</v>
       </c>
       <c r="G5" s="26">
         <v>100.6</v>
       </c>
-      <c r="H5" s="18"/>
+      <c r="H5" s="26">
+        <v>100</v>
+      </c>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.9</v>
       </c>
       <c r="C6" s="26">
         <v>101.7</v>
       </c>
       <c r="D6" s="26">
         <v>101.3</v>
       </c>
       <c r="E6" s="7">
         <v>100.7</v>
       </c>
       <c r="F6" s="26">
         <v>99.8</v>
       </c>
       <c r="G6" s="26">
         <v>100.2</v>
       </c>
-      <c r="H6" s="18"/>
+      <c r="H6" s="26">
+        <v>101.2</v>
+      </c>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>100.3</v>
       </c>
       <c r="C7" s="26">
         <v>101.2</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="7">
         <v>100.4</v>
       </c>
       <c r="F7" s="26">
         <v>100.3</v>
       </c>
       <c r="G7" s="26">
         <v>102.3</v>
       </c>
-      <c r="H7" s="18"/>
+      <c r="H7" s="26">
+        <v>100.1</v>
+      </c>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>100.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
       <c r="E8" s="7">
         <v>100.7</v>
       </c>
       <c r="F8" s="26">
         <v>100.4</v>
       </c>
       <c r="G8" s="26">
         <v>100</v>
       </c>
-      <c r="H8" s="18"/>
+      <c r="H8" s="26">
+        <v>100.2</v>
+      </c>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.4</v>
       </c>
       <c r="E9" s="7">
         <v>100.5</v>
       </c>
       <c r="F9" s="26">
         <v>100.8</v>
       </c>
       <c r="G9" s="26">
         <v>100.7</v>
       </c>
-      <c r="H9" s="18"/>
+      <c r="H9" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.1</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.4</v>
       </c>
       <c r="E10" s="7">
         <v>101.3</v>
       </c>
       <c r="F10" s="26">
         <v>100.1</v>
       </c>
       <c r="G10" s="26">
         <v>101.3</v>
       </c>
-      <c r="H10" s="18"/>
+      <c r="H10" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>100.7</v>
       </c>
       <c r="C11" s="26">
         <v>101.5</v>
       </c>
       <c r="D11" s="26">
         <v>100.5</v>
       </c>
       <c r="E11" s="7">
         <v>100.9</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
       <c r="G11" s="26">
         <v>100.7</v>
       </c>
-      <c r="H11" s="18"/>
+      <c r="H11" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>101.2</v>
       </c>
       <c r="D12" s="26">
         <v>100.7</v>
       </c>
       <c r="E12" s="7">
         <v>100.9</v>
       </c>
       <c r="F12" s="26">
         <v>100.7</v>
       </c>
       <c r="G12" s="26">
         <v>102.6</v>
       </c>
-      <c r="H12" s="18"/>
+      <c r="H12" s="26">
+        <v>101.7</v>
+      </c>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.5</v>
       </c>
       <c r="E13" s="7">
         <v>100.7</v>
       </c>
       <c r="F13" s="26">
         <v>100.1</v>
       </c>
       <c r="G13" s="26">
         <v>100.6</v>
       </c>
-      <c r="H13" s="18"/>
+      <c r="H13" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.6</v>
       </c>
       <c r="C14" s="26">
         <v>101.6</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
       <c r="E14" s="7">
         <v>100.5</v>
       </c>
       <c r="F14" s="26">
         <v>100.9</v>
       </c>
       <c r="G14" s="26">
         <v>100.5</v>
       </c>
-      <c r="H14" s="18"/>
+      <c r="H14" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101.1</v>
       </c>
       <c r="D15" s="26">
         <v>100.9</v>
       </c>
       <c r="E15" s="7">
         <v>100.5</v>
       </c>
       <c r="F15" s="26">
         <v>100.5</v>
       </c>
       <c r="G15" s="26">
         <v>100.1</v>
       </c>
-      <c r="H15" s="18"/>
+      <c r="H15" s="26">
+        <v>100.8</v>
+      </c>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101.1</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>101</v>
       </c>
       <c r="E16" s="7">
         <v>101.3</v>
       </c>
       <c r="F16" s="26">
         <v>100</v>
       </c>
       <c r="G16" s="26">
         <v>100</v>
       </c>
-      <c r="H16" s="18"/>
+      <c r="H16" s="26">
+        <v>100.8</v>
+      </c>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.9</v>
       </c>
       <c r="D17" s="26">
         <v>100.5</v>
       </c>
       <c r="E17" s="7">
         <v>100.5</v>
       </c>
       <c r="F17" s="26">
         <v>100.8</v>
       </c>
       <c r="G17" s="26">
         <v>100.6</v>
       </c>
-      <c r="H17" s="18"/>
+      <c r="H17" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.4</v>
       </c>
       <c r="C18" s="26">
         <v>101.8</v>
       </c>
       <c r="D18" s="26">
         <v>100.4</v>
       </c>
       <c r="E18" s="7">
         <v>100.8</v>
       </c>
       <c r="F18" s="26">
         <v>100.7</v>
       </c>
       <c r="G18" s="26">
         <v>101.1</v>
       </c>
-      <c r="H18" s="18"/>
+      <c r="H18" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>100.9</v>
       </c>
       <c r="C19" s="26">
         <v>101.3</v>
       </c>
       <c r="D19" s="26">
         <v>100.5</v>
       </c>
       <c r="E19" s="7">
         <v>101</v>
       </c>
       <c r="F19" s="26">
         <v>100.6</v>
       </c>
       <c r="G19" s="26">
         <v>100.4</v>
       </c>
-      <c r="H19" s="18"/>
+      <c r="H19" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.8</v>
       </c>
       <c r="C20" s="26">
         <v>102.3</v>
       </c>
       <c r="D20" s="26">
         <v>101.7</v>
       </c>
       <c r="E20" s="7">
         <v>100.5</v>
       </c>
       <c r="F20" s="26">
         <v>100.6</v>
       </c>
       <c r="G20" s="26">
         <v>100.3</v>
       </c>
-      <c r="H20" s="18"/>
+      <c r="H20" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="15.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>100.8</v>
       </c>
       <c r="C21" s="26">
         <v>101.3</v>
       </c>
       <c r="D21" s="26">
         <v>100.8</v>
       </c>
       <c r="E21" s="7">
         <v>101.2</v>
       </c>
       <c r="F21" s="26">
         <v>100.6</v>
       </c>
       <c r="G21" s="26">
         <v>100.4</v>
       </c>
-      <c r="H21" s="18"/>
+      <c r="H21" s="26">
+        <v>100.2</v>
+      </c>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.9</v>
       </c>
       <c r="C22" s="26">
         <v>101.4</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
       <c r="E22" s="7">
         <v>100.2</v>
       </c>
       <c r="F22" s="26">
         <v>100.3</v>
       </c>
       <c r="G22" s="26">
         <v>100.3</v>
       </c>
-      <c r="H22" s="18"/>
+      <c r="H22" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.9</v>
       </c>
       <c r="C23" s="26">
         <v>101.4</v>
       </c>
       <c r="D23" s="26">
         <v>100.9</v>
       </c>
       <c r="E23" s="7">
         <v>100.7</v>
       </c>
       <c r="F23" s="26">
         <v>100.3</v>
       </c>
       <c r="G23" s="26">
         <v>100.5</v>
       </c>
-      <c r="H23" s="18"/>
+      <c r="H23" s="26">
+        <v>100.1</v>
+      </c>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.9</v>
       </c>
       <c r="C24" s="27">
         <v>101.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
       <c r="E24" s="12">
         <v>101.2</v>
       </c>
       <c r="F24" s="27">
         <v>100.2</v>
       </c>
       <c r="G24" s="27">
         <v>100.8</v>
       </c>
-      <c r="H24" s="11"/>
+      <c r="H24" s="27">
+        <v>100.3</v>
+      </c>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="7"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
         <v>33</v>
       </c>
@@ -4249,631 +4459,673 @@
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>100.8</v>
       </c>
       <c r="C28" s="26">
         <v>102.2</v>
       </c>
       <c r="D28" s="26">
         <v>102.9</v>
       </c>
       <c r="E28" s="7">
         <v>103.7</v>
       </c>
       <c r="F28" s="26">
         <v>104.1</v>
       </c>
       <c r="G28" s="26">
         <v>104.7</v>
       </c>
-      <c r="H28" s="18"/>
+      <c r="H28" s="26">
+        <v>105.1</v>
+      </c>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>100.7</v>
       </c>
       <c r="C29" s="26">
         <v>102.1</v>
       </c>
       <c r="D29" s="26">
         <v>103</v>
       </c>
       <c r="E29" s="7">
         <v>103.5</v>
       </c>
       <c r="F29" s="26">
         <v>103.8</v>
       </c>
       <c r="G29" s="26">
         <v>104.4</v>
       </c>
-      <c r="H29" s="18"/>
+      <c r="H29" s="26">
+        <v>104.4</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.9</v>
       </c>
       <c r="C30" s="26">
         <v>102.7</v>
       </c>
       <c r="D30" s="26">
         <v>104</v>
       </c>
       <c r="E30" s="7">
         <v>104.7</v>
       </c>
       <c r="F30" s="26">
         <v>104.5</v>
       </c>
       <c r="G30" s="26">
         <v>104.7</v>
       </c>
-      <c r="H30" s="18"/>
+      <c r="H30" s="26">
+        <v>106</v>
+      </c>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>100.3</v>
       </c>
       <c r="C31" s="26">
         <v>101.5</v>
       </c>
       <c r="D31" s="26">
         <v>102.3</v>
       </c>
       <c r="E31" s="7">
         <v>102.7</v>
       </c>
       <c r="F31" s="26">
         <v>103</v>
       </c>
       <c r="G31" s="26">
         <v>105.4</v>
       </c>
-      <c r="H31" s="18"/>
+      <c r="H31" s="26">
+        <v>105.5</v>
+      </c>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>100.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.2</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
       <c r="E32" s="7">
         <v>103.4</v>
       </c>
       <c r="F32" s="26">
         <v>103.8</v>
       </c>
       <c r="G32" s="26">
         <v>103.8</v>
       </c>
-      <c r="H32" s="18"/>
+      <c r="H32" s="26">
+        <v>104</v>
+      </c>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.5</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.2</v>
       </c>
       <c r="E33" s="7">
         <v>102.7</v>
       </c>
       <c r="F33" s="26">
         <v>103.5</v>
       </c>
       <c r="G33" s="26">
         <v>104.2</v>
       </c>
-      <c r="H33" s="18"/>
+      <c r="H33" s="26">
+        <v>104.8</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.1</v>
       </c>
       <c r="C34" s="26">
         <v>102.1</v>
       </c>
       <c r="D34" s="26">
         <v>102.6</v>
       </c>
       <c r="E34" s="7">
         <v>103.9</v>
       </c>
       <c r="F34" s="26">
         <v>104</v>
       </c>
       <c r="G34" s="26">
         <v>105.4</v>
       </c>
-      <c r="H34" s="18"/>
+      <c r="H34" s="26">
+        <v>106.1</v>
+      </c>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>100.7</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.7</v>
       </c>
       <c r="E35" s="7">
         <v>103.6</v>
       </c>
       <c r="F35" s="26">
         <v>104.1</v>
       </c>
       <c r="G35" s="26">
         <v>104.8</v>
       </c>
-      <c r="H35" s="18"/>
+      <c r="H35" s="26">
+        <v>105.2</v>
+      </c>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102.3</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
       <c r="E36" s="7">
         <v>104</v>
       </c>
       <c r="F36" s="26">
         <v>104.7</v>
       </c>
       <c r="G36" s="26">
         <v>107.4</v>
       </c>
-      <c r="H36" s="18"/>
+      <c r="H36" s="26">
+        <v>109.1</v>
+      </c>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>102</v>
       </c>
       <c r="D37" s="26">
         <v>102.6</v>
       </c>
       <c r="E37" s="7">
         <v>103.3</v>
       </c>
       <c r="F37" s="26">
         <v>103.5</v>
       </c>
       <c r="G37" s="26">
         <v>104.1</v>
       </c>
-      <c r="H37" s="18"/>
+      <c r="H37" s="26">
+        <v>104.4</v>
+      </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.6</v>
       </c>
       <c r="C38" s="26">
         <v>102.3</v>
       </c>
       <c r="D38" s="26">
         <v>103.1</v>
       </c>
       <c r="E38" s="7">
         <v>103.7</v>
       </c>
       <c r="F38" s="26">
         <v>104.6</v>
       </c>
       <c r="G38" s="26">
         <v>105.1</v>
       </c>
-      <c r="H38" s="18"/>
+      <c r="H38" s="26">
+        <v>105.5</v>
+      </c>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102.1</v>
       </c>
       <c r="D39" s="26">
         <v>103</v>
       </c>
       <c r="E39" s="7">
         <v>103.5</v>
       </c>
       <c r="F39" s="26">
         <v>104.1</v>
       </c>
       <c r="G39" s="26">
         <v>104.2</v>
       </c>
-      <c r="H39" s="18"/>
+      <c r="H39" s="26">
+        <v>105</v>
+      </c>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101.1</v>
       </c>
       <c r="C40" s="26">
         <v>102.5</v>
       </c>
       <c r="D40" s="26">
         <v>103.5</v>
       </c>
       <c r="E40" s="7">
         <v>104.9</v>
       </c>
       <c r="F40" s="26">
         <v>104.9</v>
       </c>
       <c r="G40" s="26">
         <v>104.9</v>
       </c>
-      <c r="H40" s="18"/>
+      <c r="H40" s="26">
+        <v>105.8</v>
+      </c>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>102.3</v>
       </c>
       <c r="E41" s="7">
         <v>102.8</v>
       </c>
       <c r="F41" s="26">
         <v>103.5</v>
       </c>
       <c r="G41" s="26">
         <v>104.2</v>
       </c>
-      <c r="H41" s="18"/>
+      <c r="H41" s="26">
+        <v>104.5</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.4</v>
       </c>
       <c r="C42" s="26">
         <v>102.2</v>
       </c>
       <c r="D42" s="26">
         <v>102.6</v>
       </c>
       <c r="E42" s="7">
         <v>103.4</v>
       </c>
       <c r="F42" s="26">
         <v>104.1</v>
       </c>
       <c r="G42" s="26">
         <v>105.2</v>
       </c>
-      <c r="H42" s="18"/>
+      <c r="H42" s="26">
+        <v>106</v>
+      </c>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>100.9</v>
       </c>
       <c r="C43" s="26">
         <v>102.2</v>
       </c>
       <c r="D43" s="26">
         <v>102.7</v>
       </c>
       <c r="E43" s="7">
         <v>103.7</v>
       </c>
       <c r="F43" s="26">
         <v>104.3</v>
       </c>
       <c r="G43" s="26">
         <v>104.8</v>
       </c>
-      <c r="H43" s="18"/>
+      <c r="H43" s="26">
+        <v>105.1</v>
+      </c>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.8</v>
       </c>
       <c r="C44" s="26">
         <v>104.1</v>
       </c>
       <c r="D44" s="26">
         <v>105.9</v>
       </c>
       <c r="E44" s="7">
         <v>106.4</v>
       </c>
       <c r="F44" s="26">
         <v>107</v>
       </c>
       <c r="G44" s="26">
         <v>107.4</v>
       </c>
-      <c r="H44" s="18"/>
+      <c r="H44" s="26">
+        <v>107.7</v>
+      </c>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>100.8</v>
       </c>
       <c r="C45" s="26">
         <v>102</v>
       </c>
       <c r="D45" s="26">
         <v>102.8</v>
       </c>
       <c r="E45" s="7">
         <v>104</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
       <c r="G45" s="26">
         <v>105</v>
       </c>
-      <c r="H45" s="18"/>
+      <c r="H45" s="26">
+        <v>105.2</v>
+      </c>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.9</v>
       </c>
       <c r="C46" s="26">
         <v>102.3</v>
       </c>
       <c r="D46" s="26">
         <v>103</v>
       </c>
       <c r="E46" s="7">
         <v>103.2</v>
       </c>
       <c r="F46" s="26">
         <v>103.5</v>
       </c>
       <c r="G46" s="26">
         <v>103.8</v>
       </c>
-      <c r="H46" s="18"/>
+      <c r="H46" s="26">
+        <v>104.1</v>
+      </c>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.9</v>
       </c>
       <c r="C47" s="26">
         <v>102.2</v>
       </c>
       <c r="D47" s="26">
         <v>103.1</v>
       </c>
       <c r="E47" s="7">
         <v>103.9</v>
       </c>
       <c r="F47" s="26">
         <v>104.2</v>
       </c>
       <c r="G47" s="26">
         <v>104.7</v>
       </c>
-      <c r="H47" s="18"/>
+      <c r="H47" s="26">
+        <v>104.8</v>
+      </c>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.9</v>
       </c>
       <c r="C48" s="27">
         <v>102.4</v>
       </c>
       <c r="D48" s="27">
         <v>102.9</v>
       </c>
       <c r="E48" s="12">
         <v>104.1</v>
       </c>
       <c r="F48" s="27">
         <v>104.4</v>
       </c>
       <c r="G48" s="27">
         <v>105.2</v>
       </c>
-      <c r="H48" s="11"/>
+      <c r="H48" s="27">
+        <v>105.5</v>
+      </c>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
       <c r="A51" s="1"/>
@@ -4915,631 +5167,673 @@
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.9</v>
       </c>
       <c r="C52" s="26">
         <v>112.7</v>
       </c>
       <c r="D52" s="26">
         <v>111.7</v>
       </c>
       <c r="E52" s="7">
         <v>111.3</v>
       </c>
       <c r="F52" s="26">
         <v>110.7</v>
       </c>
       <c r="G52" s="26">
         <v>110.4</v>
       </c>
-      <c r="H52" s="18"/>
+      <c r="H52" s="26">
+        <v>110.1</v>
+      </c>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.8</v>
       </c>
       <c r="D53" s="26">
         <v>111.1</v>
       </c>
       <c r="E53" s="7">
         <v>110.5</v>
       </c>
       <c r="F53" s="26">
         <v>109.1</v>
       </c>
       <c r="G53" s="26">
         <v>108.9</v>
       </c>
-      <c r="H53" s="18"/>
+      <c r="H53" s="26">
+        <v>108.5</v>
+      </c>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>115.3</v>
       </c>
       <c r="C54" s="26">
         <v>115.2</v>
       </c>
       <c r="D54" s="26">
         <v>114.3</v>
       </c>
       <c r="E54" s="7">
         <v>114.1</v>
       </c>
       <c r="F54" s="26">
         <v>113.5</v>
       </c>
       <c r="G54" s="26">
         <v>111.9</v>
       </c>
-      <c r="H54" s="18"/>
+      <c r="H54" s="26">
+        <v>111.8</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>111.3</v>
       </c>
       <c r="C55" s="26">
         <v>110.2</v>
       </c>
       <c r="D55" s="26">
         <v>110.5</v>
       </c>
       <c r="E55" s="7">
         <v>109.6</v>
       </c>
       <c r="F55" s="26">
         <v>109.6</v>
       </c>
       <c r="G55" s="26">
         <v>111.2</v>
       </c>
-      <c r="H55" s="18"/>
+      <c r="H55" s="26">
+        <v>110.7</v>
+      </c>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>111.5</v>
       </c>
       <c r="C56" s="26">
         <v>111.7</v>
       </c>
       <c r="D56" s="26">
         <v>109.6</v>
       </c>
       <c r="E56" s="7">
         <v>109</v>
       </c>
       <c r="F56" s="26">
         <v>109.1</v>
       </c>
       <c r="G56" s="26">
         <v>108.4</v>
       </c>
-      <c r="H56" s="18"/>
+      <c r="H56" s="26">
+        <v>107.6</v>
+      </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112.3</v>
       </c>
       <c r="C57" s="26">
         <v>112.7</v>
       </c>
       <c r="D57" s="26">
         <v>112.1</v>
       </c>
       <c r="E57" s="7">
         <v>111.2</v>
       </c>
       <c r="F57" s="26">
         <v>110.6</v>
       </c>
       <c r="G57" s="26">
         <v>110.2</v>
       </c>
-      <c r="H57" s="18"/>
+      <c r="H57" s="26">
+        <v>109.8</v>
+      </c>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>112.8</v>
       </c>
       <c r="C58" s="26">
         <v>113.3</v>
       </c>
       <c r="D58" s="26">
         <v>112.4</v>
       </c>
       <c r="E58" s="7">
         <v>111.8</v>
       </c>
       <c r="F58" s="26">
         <v>109.2</v>
       </c>
       <c r="G58" s="26">
         <v>109.8</v>
       </c>
-      <c r="H58" s="18"/>
+      <c r="H58" s="26">
+        <v>109.9</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.7</v>
       </c>
       <c r="C59" s="26">
         <v>112.4</v>
       </c>
       <c r="D59" s="26">
         <v>111.6</v>
       </c>
       <c r="E59" s="7">
         <v>111.3</v>
       </c>
       <c r="F59" s="26">
         <v>110.8</v>
       </c>
       <c r="G59" s="26">
         <v>110.5</v>
       </c>
-      <c r="H59" s="18"/>
+      <c r="H59" s="26">
+        <v>110.1</v>
+      </c>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.4</v>
       </c>
       <c r="D60" s="26">
         <v>112.2</v>
       </c>
       <c r="E60" s="7">
         <v>111.6</v>
       </c>
       <c r="F60" s="26">
         <v>110.3</v>
       </c>
       <c r="G60" s="26">
         <v>111.9</v>
       </c>
-      <c r="H60" s="18"/>
+      <c r="H60" s="26">
+        <v>112.7</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.3</v>
       </c>
       <c r="C61" s="26">
         <v>110.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.1</v>
       </c>
       <c r="E61" s="7">
         <v>108.9</v>
       </c>
       <c r="F61" s="26">
         <v>109.1</v>
       </c>
       <c r="G61" s="26">
         <v>108.9</v>
       </c>
-      <c r="H61" s="18"/>
+      <c r="H61" s="26">
+        <v>108.1</v>
+      </c>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112</v>
       </c>
       <c r="C62" s="26">
         <v>113</v>
       </c>
       <c r="D62" s="26">
         <v>112.3</v>
       </c>
       <c r="E62" s="7">
         <v>111.2</v>
       </c>
       <c r="F62" s="26">
         <v>110.6</v>
       </c>
       <c r="G62" s="26">
         <v>110.4</v>
       </c>
-      <c r="H62" s="18"/>
+      <c r="H62" s="26">
+        <v>110.3</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>113.5</v>
       </c>
       <c r="C63" s="26">
         <v>113.5</v>
       </c>
       <c r="D63" s="26">
         <v>113</v>
       </c>
       <c r="E63" s="7">
         <v>112.7</v>
       </c>
       <c r="F63" s="26">
         <v>111.9</v>
       </c>
       <c r="G63" s="26">
         <v>110.3</v>
       </c>
-      <c r="H63" s="18"/>
+      <c r="H63" s="26">
+        <v>110.2</v>
+      </c>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>113.6</v>
       </c>
       <c r="C64" s="26">
         <v>113.8</v>
       </c>
       <c r="D64" s="26">
         <v>114.1</v>
       </c>
       <c r="E64" s="7">
         <v>113.9</v>
       </c>
       <c r="F64" s="26">
         <v>112.9</v>
       </c>
       <c r="G64" s="26">
         <v>112.1</v>
       </c>
-      <c r="H64" s="18"/>
+      <c r="H64" s="26">
+        <v>111.7</v>
+      </c>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>115.1</v>
       </c>
       <c r="C65" s="26">
         <v>114.6</v>
       </c>
       <c r="D65" s="26">
         <v>112.7</v>
       </c>
       <c r="E65" s="7">
         <v>112.1</v>
       </c>
       <c r="F65" s="26">
         <v>111.6</v>
       </c>
       <c r="G65" s="26">
         <v>111.5</v>
       </c>
-      <c r="H65" s="18"/>
+      <c r="H65" s="26">
+        <v>111.3</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.7</v>
       </c>
       <c r="C66" s="26">
         <v>114.9</v>
       </c>
       <c r="D66" s="26">
         <v>113.6</v>
       </c>
       <c r="E66" s="7">
         <v>112.4</v>
       </c>
       <c r="F66" s="26">
         <v>111.8</v>
       </c>
       <c r="G66" s="26">
         <v>111.4</v>
       </c>
-      <c r="H66" s="18"/>
+      <c r="H66" s="26">
+        <v>110.8</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113</v>
       </c>
       <c r="C67" s="26">
         <v>112.3</v>
       </c>
       <c r="D67" s="26">
         <v>110.6</v>
       </c>
       <c r="E67" s="7">
         <v>110.8</v>
       </c>
       <c r="F67" s="26">
         <v>110.5</v>
       </c>
       <c r="G67" s="26">
         <v>109.4</v>
       </c>
-      <c r="H67" s="18"/>
+      <c r="H67" s="26">
+        <v>109.5</v>
+      </c>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>116.2</v>
       </c>
       <c r="C68" s="26">
         <v>116</v>
       </c>
       <c r="D68" s="26">
         <v>116.2</v>
       </c>
       <c r="E68" s="7">
         <v>115.2</v>
       </c>
       <c r="F68" s="26">
         <v>114.7</v>
       </c>
       <c r="G68" s="26">
         <v>114.6</v>
       </c>
-      <c r="H68" s="18"/>
+      <c r="H68" s="26">
+        <v>113.3</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="20.25" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112.1</v>
       </c>
       <c r="C69" s="26">
         <v>111.7</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
       <c r="E69" s="7">
         <v>110.7</v>
       </c>
       <c r="F69" s="26">
         <v>110.6</v>
       </c>
       <c r="G69" s="26">
         <v>109.4</v>
       </c>
-      <c r="H69" s="18"/>
+      <c r="H69" s="26">
+        <v>108.9</v>
+      </c>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>114.8</v>
       </c>
       <c r="C70" s="26">
         <v>113.3</v>
       </c>
       <c r="D70" s="26">
         <v>111.3</v>
       </c>
       <c r="E70" s="7">
         <v>110.5</v>
       </c>
       <c r="F70" s="26">
         <v>110.7</v>
       </c>
       <c r="G70" s="26">
         <v>109.9</v>
       </c>
-      <c r="H70" s="18"/>
+      <c r="H70" s="26">
+        <v>109.4</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.8</v>
       </c>
       <c r="C71" s="26">
         <v>113.4</v>
       </c>
       <c r="D71" s="26">
         <v>113.1</v>
       </c>
       <c r="E71" s="7">
         <v>112.9</v>
       </c>
       <c r="F71" s="26">
         <v>111.9</v>
       </c>
       <c r="G71" s="26">
         <v>111.9</v>
       </c>
-      <c r="H71" s="18"/>
+      <c r="H71" s="26">
+        <v>111.5</v>
+      </c>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112.4</v>
       </c>
       <c r="C72" s="27">
         <v>110.8</v>
       </c>
       <c r="D72" s="27">
         <v>109.5</v>
       </c>
       <c r="E72" s="12">
         <v>109.7</v>
       </c>
       <c r="F72" s="27">
         <v>108.8</v>
       </c>
       <c r="G72" s="27">
         <v>109.6</v>
       </c>
-      <c r="H72" s="11"/>
+      <c r="H72" s="27">
+        <v>108.9</v>
+      </c>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
         <v>35</v>
       </c>
@@ -5596,655 +5890,697 @@
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.9</v>
       </c>
       <c r="C76" s="26">
         <v>112.8</v>
       </c>
       <c r="D76" s="26">
         <v>112.4</v>
       </c>
       <c r="E76" s="26">
         <v>112.1</v>
       </c>
       <c r="F76" s="26">
         <v>111.8</v>
       </c>
       <c r="G76" s="26">
         <v>111.6</v>
       </c>
-      <c r="H76" s="18"/>
+      <c r="H76" s="26">
+        <v>111.4</v>
+      </c>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.6</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
       <c r="E77" s="26">
         <v>111.2</v>
       </c>
       <c r="F77" s="26">
         <v>110.8</v>
       </c>
       <c r="G77" s="26">
         <v>110.5</v>
       </c>
-      <c r="H77" s="18"/>
+      <c r="H77" s="26">
+        <v>110.2</v>
+      </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>115.3</v>
       </c>
       <c r="C78" s="26">
         <v>115.3</v>
       </c>
       <c r="D78" s="26">
         <v>114.9</v>
       </c>
       <c r="E78" s="26">
         <v>114.7</v>
       </c>
       <c r="F78" s="26">
         <v>114.5</v>
       </c>
       <c r="G78" s="26">
         <v>114</v>
       </c>
-      <c r="H78" s="18"/>
+      <c r="H78" s="26">
+        <v>113.7</v>
+      </c>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>111.3</v>
       </c>
       <c r="C79" s="26">
         <v>110.7</v>
       </c>
       <c r="D79" s="26">
         <v>110.7</v>
       </c>
       <c r="E79" s="26">
         <v>110.4</v>
       </c>
       <c r="F79" s="26">
         <v>110.2</v>
       </c>
       <c r="G79" s="26">
         <v>110.4</v>
       </c>
-      <c r="H79" s="18"/>
+      <c r="H79" s="26">
+        <v>110.4</v>
+      </c>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>111.5</v>
       </c>
       <c r="C80" s="26">
         <v>111.6</v>
       </c>
       <c r="D80" s="26">
         <v>110.9</v>
       </c>
       <c r="E80" s="26">
         <v>110.4</v>
       </c>
       <c r="F80" s="26">
         <v>110.2</v>
       </c>
       <c r="G80" s="26">
         <v>109.9</v>
       </c>
-      <c r="H80" s="18"/>
+      <c r="H80" s="26">
+        <v>109.5</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112.3</v>
       </c>
       <c r="C81" s="26">
         <v>112.5</v>
       </c>
       <c r="D81" s="26">
         <v>112.4</v>
       </c>
       <c r="E81" s="26">
         <v>112.1</v>
       </c>
       <c r="F81" s="26">
         <v>111.8</v>
       </c>
       <c r="G81" s="26">
         <v>111.5</v>
       </c>
-      <c r="H81" s="18"/>
+      <c r="H81" s="26">
+        <v>111.2</v>
+      </c>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>112.8</v>
       </c>
       <c r="C82" s="26">
         <v>113</v>
       </c>
       <c r="D82" s="26">
         <v>112.8</v>
       </c>
       <c r="E82" s="26">
         <v>112.6</v>
       </c>
       <c r="F82" s="26">
         <v>111.9</v>
       </c>
       <c r="G82" s="26">
         <v>111.5</v>
       </c>
-      <c r="H82" s="18"/>
+      <c r="H82" s="26">
+        <v>111.3</v>
+      </c>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.7</v>
       </c>
       <c r="C83" s="26">
         <v>112.1</v>
       </c>
       <c r="D83" s="26">
         <v>111.9</v>
       </c>
       <c r="E83" s="26">
         <v>111.8</v>
       </c>
       <c r="F83" s="26">
         <v>111.6</v>
       </c>
       <c r="G83" s="26">
         <v>111.4</v>
       </c>
-      <c r="H83" s="18"/>
+      <c r="H83" s="26">
+        <v>111.2</v>
+      </c>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.4</v>
       </c>
       <c r="D84" s="26">
         <v>112.3</v>
       </c>
       <c r="E84" s="26">
         <v>112.2</v>
       </c>
       <c r="F84" s="26">
         <v>111.8</v>
       </c>
       <c r="G84" s="26">
         <v>111.8</v>
       </c>
-      <c r="H84" s="18"/>
+      <c r="H84" s="26">
+        <v>111.9</v>
+      </c>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.3</v>
       </c>
       <c r="C85" s="26">
         <v>111.5</v>
       </c>
       <c r="D85" s="26">
         <v>110.7</v>
       </c>
       <c r="E85" s="26">
         <v>110.3</v>
       </c>
       <c r="F85" s="26">
         <v>110</v>
       </c>
       <c r="G85" s="26">
         <v>109.8</v>
       </c>
-      <c r="H85" s="18"/>
+      <c r="H85" s="26">
+        <v>109.6</v>
+      </c>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112</v>
       </c>
       <c r="C86" s="26">
         <v>112.5</v>
       </c>
       <c r="D86" s="26">
         <v>112.4</v>
       </c>
       <c r="E86" s="26">
         <v>112.1</v>
       </c>
       <c r="F86" s="26">
         <v>111.8</v>
       </c>
       <c r="G86" s="26">
         <v>111.6</v>
       </c>
-      <c r="H86" s="18"/>
+      <c r="H86" s="26">
+        <v>111.4</v>
+      </c>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>113.5</v>
       </c>
       <c r="C87" s="26">
         <v>113.5</v>
       </c>
       <c r="D87" s="26">
         <v>113.3</v>
       </c>
       <c r="E87" s="26">
         <v>113.1</v>
       </c>
       <c r="F87" s="26">
         <v>112.9</v>
       </c>
       <c r="G87" s="26">
         <v>112.4</v>
       </c>
-      <c r="H87" s="18"/>
+      <c r="H87" s="26">
+        <v>112.1</v>
+      </c>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>113.6</v>
       </c>
       <c r="C88" s="26">
         <v>113.7</v>
       </c>
       <c r="D88" s="26">
         <v>113.8</v>
       </c>
       <c r="E88" s="26">
         <v>113.9</v>
       </c>
       <c r="F88" s="26">
         <v>113.7</v>
       </c>
       <c r="G88" s="26">
         <v>113.4</v>
       </c>
-      <c r="H88" s="18"/>
+      <c r="H88" s="26">
+        <v>113.2</v>
+      </c>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>115.1</v>
       </c>
       <c r="C89" s="26">
         <v>114.9</v>
       </c>
       <c r="D89" s="26">
         <v>114.1</v>
       </c>
       <c r="E89" s="26">
         <v>113.6</v>
       </c>
       <c r="F89" s="26">
         <v>113.2</v>
       </c>
       <c r="G89" s="26">
         <v>112.9</v>
       </c>
-      <c r="H89" s="18"/>
+      <c r="H89" s="26">
+        <v>112.7</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.7</v>
       </c>
       <c r="C90" s="26">
         <v>114.8</v>
       </c>
       <c r="D90" s="26">
         <v>114.4</v>
       </c>
       <c r="E90" s="26">
         <v>113.9</v>
       </c>
       <c r="F90" s="26">
         <v>113.4</v>
       </c>
       <c r="G90" s="26">
         <v>113.1</v>
       </c>
-      <c r="H90" s="18"/>
+      <c r="H90" s="26">
+        <v>112.8</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113</v>
       </c>
       <c r="C91" s="26">
         <v>112.6</v>
       </c>
       <c r="D91" s="26">
         <v>111.9</v>
       </c>
       <c r="E91" s="26">
         <v>111.7</v>
       </c>
       <c r="F91" s="26">
         <v>111.4</v>
       </c>
       <c r="G91" s="26">
         <v>111.1</v>
       </c>
-      <c r="H91" s="18"/>
+      <c r="H91" s="26">
+        <v>110.8</v>
+      </c>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>116.2</v>
       </c>
       <c r="C92" s="26">
         <v>116.1</v>
       </c>
       <c r="D92" s="26">
         <v>116.1</v>
       </c>
       <c r="E92" s="26">
         <v>115.9</v>
       </c>
       <c r="F92" s="26">
         <v>115.6</v>
       </c>
       <c r="G92" s="26">
         <v>115.5</v>
       </c>
-      <c r="H92" s="18"/>
+      <c r="H92" s="26">
+        <v>115.1</v>
+      </c>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="18" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112.1</v>
       </c>
       <c r="C93" s="26">
         <v>111.9</v>
       </c>
       <c r="D93" s="26">
         <v>111.5</v>
       </c>
       <c r="E93" s="26">
         <v>111.3</v>
       </c>
       <c r="F93" s="26">
         <v>111.2</v>
       </c>
       <c r="G93" s="26">
         <v>110.9</v>
       </c>
-      <c r="H93" s="18"/>
+      <c r="H93" s="26">
+        <v>110.6</v>
+      </c>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>114.8</v>
       </c>
       <c r="C94" s="26">
         <v>114</v>
       </c>
       <c r="D94" s="26">
         <v>113.1</v>
       </c>
       <c r="E94" s="26">
         <v>112.4</v>
       </c>
       <c r="F94" s="26">
         <v>112.1</v>
       </c>
       <c r="G94" s="26">
         <v>111.7</v>
       </c>
-      <c r="H94" s="18"/>
+      <c r="H94" s="26">
+        <v>111.4</v>
+      </c>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.8</v>
       </c>
       <c r="C95" s="26">
         <v>113.1</v>
       </c>
       <c r="D95" s="26">
         <v>113.1</v>
       </c>
       <c r="E95" s="26">
         <v>113.1</v>
       </c>
       <c r="F95" s="26">
         <v>112.8</v>
       </c>
       <c r="G95" s="26">
         <v>112.7</v>
       </c>
-      <c r="H95" s="18"/>
+      <c r="H95" s="26">
+        <v>112.5</v>
+      </c>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.6</v>
       </c>
       <c r="D96" s="27">
         <v>110.9</v>
       </c>
       <c r="E96" s="27">
         <v>110.6</v>
       </c>
       <c r="F96" s="27">
         <v>110.2</v>
       </c>
       <c r="G96" s="27">
         <v>110.1</v>
       </c>
-      <c r="H96" s="11"/>
+      <c r="H96" s="27">
+        <v>109.9</v>
+      </c>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="17" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="8" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="17" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
@@ -6309,631 +6645,673 @@
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.2</v>
       </c>
       <c r="C4" s="26">
         <v>100.9</v>
       </c>
       <c r="D4" s="26">
         <v>100.5</v>
       </c>
       <c r="E4" s="8">
         <v>100.9</v>
       </c>
       <c r="F4" s="26">
         <v>100.6</v>
       </c>
       <c r="G4" s="26">
         <v>100.9</v>
       </c>
-      <c r="H4" s="6"/>
+      <c r="H4" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.2</v>
       </c>
       <c r="C5" s="26">
         <v>100.7</v>
       </c>
       <c r="D5" s="26">
         <v>100.4</v>
       </c>
       <c r="E5" s="8">
         <v>100.9</v>
       </c>
       <c r="F5" s="26">
         <v>100.9</v>
       </c>
       <c r="G5" s="26">
         <v>101</v>
       </c>
-      <c r="H5" s="6"/>
+      <c r="H5" s="26">
+        <v>100.8</v>
+      </c>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.9</v>
       </c>
       <c r="D6" s="26">
         <v>100.6</v>
       </c>
       <c r="E6" s="8">
         <v>101.3</v>
       </c>
       <c r="F6" s="26">
         <v>100.6</v>
       </c>
       <c r="G6" s="26">
         <v>101.3</v>
       </c>
-      <c r="H6" s="6"/>
+      <c r="H6" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.1</v>
       </c>
       <c r="C7" s="26">
         <v>100.7</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="8">
         <v>100.6</v>
       </c>
       <c r="F7" s="26">
         <v>100.5</v>
       </c>
       <c r="G7" s="26">
         <v>100.8</v>
       </c>
-      <c r="H7" s="6"/>
+      <c r="H7" s="26">
+        <v>100.8</v>
+      </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.7</v>
       </c>
       <c r="C8" s="26">
         <v>100.8</v>
       </c>
       <c r="D8" s="26">
         <v>100.2</v>
       </c>
       <c r="E8" s="8">
         <v>100.6</v>
       </c>
       <c r="F8" s="26">
         <v>100.6</v>
       </c>
       <c r="G8" s="26">
         <v>101.2</v>
       </c>
-      <c r="H8" s="6"/>
+      <c r="H8" s="26">
+        <v>101.3</v>
+      </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101</v>
       </c>
       <c r="D9" s="26">
         <v>100.6</v>
       </c>
       <c r="E9" s="8">
         <v>101.1</v>
       </c>
       <c r="F9" s="26">
         <v>100.8</v>
       </c>
       <c r="G9" s="26">
         <v>101.1</v>
       </c>
-      <c r="H9" s="6"/>
+      <c r="H9" s="26">
+        <v>100.9</v>
+      </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>100.9</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.9</v>
       </c>
       <c r="E10" s="8">
         <v>100.8</v>
       </c>
       <c r="F10" s="26">
         <v>100.4</v>
       </c>
       <c r="G10" s="26">
         <v>100.8</v>
       </c>
-      <c r="H10" s="6"/>
+      <c r="H10" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101.6</v>
       </c>
       <c r="C11" s="26">
         <v>100.8</v>
       </c>
       <c r="D11" s="26">
         <v>100.7</v>
       </c>
       <c r="E11" s="8">
         <v>100.7</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
       <c r="G11" s="26">
         <v>100.4</v>
       </c>
-      <c r="H11" s="6"/>
+      <c r="H11" s="26">
+        <v>100.1</v>
+      </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>100.8</v>
       </c>
       <c r="C12" s="26">
         <v>100.4</v>
       </c>
       <c r="D12" s="26">
         <v>100.9</v>
       </c>
       <c r="E12" s="8">
         <v>101.1</v>
       </c>
       <c r="F12" s="26">
         <v>100.7</v>
       </c>
       <c r="G12" s="26">
         <v>101.7</v>
       </c>
-      <c r="H12" s="6"/>
+      <c r="H12" s="26">
+        <v>101.3</v>
+      </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>100.7</v>
       </c>
       <c r="D13" s="26">
         <v>100.7</v>
       </c>
       <c r="E13" s="8">
         <v>101</v>
       </c>
       <c r="F13" s="26">
         <v>100.6</v>
       </c>
       <c r="G13" s="26">
         <v>101</v>
       </c>
-      <c r="H13" s="6"/>
+      <c r="H13" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>100.8</v>
       </c>
       <c r="D14" s="26">
         <v>100.6</v>
       </c>
       <c r="E14" s="8">
         <v>101.5</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
       <c r="G14" s="26">
         <v>100.8</v>
       </c>
-      <c r="H14" s="6"/>
+      <c r="H14" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101</v>
       </c>
       <c r="D15" s="26">
         <v>100.5</v>
       </c>
       <c r="E15" s="8">
         <v>100.7</v>
       </c>
       <c r="F15" s="26">
         <v>100.7</v>
       </c>
       <c r="G15" s="26">
         <v>100.8</v>
       </c>
-      <c r="H15" s="6"/>
+      <c r="H15" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.2</v>
       </c>
       <c r="D16" s="26">
         <v>100.3</v>
       </c>
       <c r="E16" s="8">
         <v>100.7</v>
       </c>
       <c r="F16" s="26">
         <v>100.4</v>
       </c>
       <c r="G16" s="26">
         <v>100.6</v>
       </c>
-      <c r="H16" s="6"/>
+      <c r="H16" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.7</v>
       </c>
       <c r="C17" s="26">
         <v>100.5</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
       <c r="E17" s="8">
         <v>101.1</v>
       </c>
       <c r="F17" s="26">
         <v>100.5</v>
       </c>
       <c r="G17" s="26">
         <v>100.7</v>
       </c>
-      <c r="H17" s="6"/>
+      <c r="H17" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101.6</v>
       </c>
       <c r="C18" s="26">
         <v>101</v>
       </c>
       <c r="D18" s="26">
         <v>100.7</v>
       </c>
       <c r="E18" s="8">
         <v>101.2</v>
       </c>
       <c r="F18" s="26">
         <v>101.1</v>
       </c>
       <c r="G18" s="26">
         <v>101.1</v>
       </c>
-      <c r="H18" s="6"/>
+      <c r="H18" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101</v>
       </c>
       <c r="C19" s="26">
         <v>100.8</v>
       </c>
       <c r="D19" s="26">
         <v>100.7</v>
       </c>
       <c r="E19" s="8">
         <v>100.7</v>
       </c>
       <c r="F19" s="26">
         <v>101</v>
       </c>
       <c r="G19" s="26">
         <v>100.4</v>
       </c>
-      <c r="H19" s="6"/>
+      <c r="H19" s="26">
+        <v>101.2</v>
+      </c>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.3</v>
       </c>
       <c r="C20" s="26">
         <v>100.9</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
       <c r="E20" s="8">
         <v>101.5</v>
       </c>
       <c r="F20" s="26">
         <v>100.3</v>
       </c>
       <c r="G20" s="26">
         <v>100.2</v>
       </c>
-      <c r="H20" s="6"/>
+      <c r="H20" s="26">
+        <v>100.4</v>
+      </c>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" ht="21" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.4</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
       <c r="E21" s="8">
         <v>100.6</v>
       </c>
       <c r="F21" s="26">
         <v>100.6</v>
       </c>
       <c r="G21" s="26">
         <v>101</v>
       </c>
-      <c r="H21" s="6"/>
+      <c r="H21" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.6</v>
       </c>
       <c r="C22" s="26">
         <v>101</v>
       </c>
       <c r="D22" s="26">
         <v>100.1</v>
       </c>
       <c r="E22" s="8">
         <v>101.1</v>
       </c>
       <c r="F22" s="26">
         <v>100.6</v>
       </c>
       <c r="G22" s="26">
         <v>100.9</v>
       </c>
-      <c r="H22" s="6"/>
+      <c r="H22" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>101.1</v>
       </c>
       <c r="C23" s="26">
         <v>100.6</v>
       </c>
       <c r="D23" s="26">
         <v>100.3</v>
       </c>
       <c r="E23" s="8">
         <v>101</v>
       </c>
       <c r="F23" s="26">
         <v>100.5</v>
       </c>
       <c r="G23" s="26">
         <v>100.8</v>
       </c>
-      <c r="H23" s="6"/>
+      <c r="H23" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.8</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.6</v>
       </c>
       <c r="E24" s="13">
         <v>100.6</v>
       </c>
       <c r="F24" s="27">
         <v>100.8</v>
       </c>
       <c r="G24" s="27">
         <v>101</v>
       </c>
-      <c r="H24" s="11"/>
+      <c r="H24" s="27">
+        <v>100.5</v>
+      </c>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
         <v>33</v>
       </c>
@@ -6990,631 +7368,673 @@
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.2</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
       <c r="E28" s="8">
         <v>103.6</v>
       </c>
       <c r="F28" s="26">
         <v>104.2</v>
       </c>
       <c r="G28" s="26">
         <v>105.1</v>
       </c>
-      <c r="H28" s="18"/>
+      <c r="H28" s="26">
+        <v>105.9</v>
+      </c>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.2</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.3</v>
       </c>
       <c r="E29" s="8">
         <v>103.2</v>
       </c>
       <c r="F29" s="26">
         <v>104.1</v>
       </c>
       <c r="G29" s="26">
         <v>105.1</v>
       </c>
-      <c r="H29" s="18"/>
+      <c r="H29" s="26">
+        <v>106</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.6</v>
       </c>
       <c r="D30" s="26">
         <v>103.2</v>
       </c>
       <c r="E30" s="8">
         <v>104.6</v>
       </c>
       <c r="F30" s="26">
         <v>105.2</v>
       </c>
       <c r="G30" s="26">
         <v>106.6</v>
       </c>
-      <c r="H30" s="18"/>
+      <c r="H30" s="26">
+        <v>107.4</v>
+      </c>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.1</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.8</v>
       </c>
       <c r="E31" s="8">
         <v>103.3</v>
       </c>
       <c r="F31" s="26">
         <v>103.9</v>
       </c>
       <c r="G31" s="26">
         <v>104.7</v>
       </c>
-      <c r="H31" s="18"/>
+      <c r="H31" s="26">
+        <v>105.5</v>
+      </c>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.5</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
       <c r="E32" s="8">
         <v>103.2</v>
       </c>
       <c r="F32" s="26">
         <v>103.8</v>
       </c>
       <c r="G32" s="26">
         <v>105.1</v>
       </c>
-      <c r="H32" s="18"/>
+      <c r="H32" s="26">
+        <v>106.4</v>
+      </c>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.5</v>
       </c>
       <c r="E33" s="8">
         <v>103.6</v>
       </c>
       <c r="F33" s="26">
         <v>104.4</v>
       </c>
       <c r="G33" s="26">
         <v>105.6</v>
       </c>
-      <c r="H33" s="18"/>
+      <c r="H33" s="26">
+        <v>106.5</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>100.9</v>
       </c>
       <c r="C34" s="26">
         <v>101.9</v>
       </c>
       <c r="D34" s="26">
         <v>102.8</v>
       </c>
       <c r="E34" s="8">
         <v>103.6</v>
       </c>
       <c r="F34" s="26">
         <v>104</v>
       </c>
       <c r="G34" s="26">
         <v>104.8</v>
       </c>
-      <c r="H34" s="18"/>
+      <c r="H34" s="26">
+        <v>105.5</v>
+      </c>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101.6</v>
       </c>
       <c r="C35" s="26">
         <v>102.4</v>
       </c>
       <c r="D35" s="26">
         <v>103.2</v>
       </c>
       <c r="E35" s="8">
         <v>104</v>
       </c>
       <c r="F35" s="26">
         <v>104.5</v>
       </c>
       <c r="G35" s="26">
         <v>104.9</v>
       </c>
-      <c r="H35" s="18"/>
+      <c r="H35" s="26">
+        <v>105</v>
+      </c>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>100.8</v>
       </c>
       <c r="C36" s="26">
         <v>101.2</v>
       </c>
       <c r="D36" s="26">
         <v>102.1</v>
       </c>
       <c r="E36" s="8">
         <v>103.2</v>
       </c>
       <c r="F36" s="26">
         <v>103.9</v>
       </c>
       <c r="G36" s="26">
         <v>105.6</v>
       </c>
-      <c r="H36" s="18"/>
+      <c r="H36" s="26">
+        <v>107.1</v>
+      </c>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>101.7</v>
       </c>
       <c r="D37" s="26">
         <v>102.5</v>
       </c>
       <c r="E37" s="8">
         <v>103.5</v>
       </c>
       <c r="F37" s="26">
         <v>104.1</v>
       </c>
       <c r="G37" s="26">
         <v>105.1</v>
       </c>
-      <c r="H37" s="18"/>
+      <c r="H37" s="26">
+        <v>105.9</v>
+      </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>101.6</v>
       </c>
       <c r="D38" s="26">
         <v>102.1</v>
       </c>
       <c r="E38" s="8">
         <v>103.6</v>
       </c>
       <c r="F38" s="26">
         <v>104.4</v>
       </c>
       <c r="G38" s="26">
         <v>105.2</v>
       </c>
-      <c r="H38" s="18"/>
+      <c r="H38" s="26">
+        <v>106</v>
+      </c>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102</v>
       </c>
       <c r="D39" s="26">
         <v>102.4</v>
       </c>
       <c r="E39" s="8">
         <v>103.2</v>
       </c>
       <c r="F39" s="26">
         <v>103.9</v>
       </c>
       <c r="G39" s="26">
         <v>104.7</v>
       </c>
-      <c r="H39" s="18"/>
+      <c r="H39" s="26">
+        <v>105.3</v>
+      </c>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.6</v>
       </c>
       <c r="E40" s="8">
         <v>103.3</v>
       </c>
       <c r="F40" s="26">
         <v>103.8</v>
       </c>
       <c r="G40" s="26">
         <v>104.4</v>
       </c>
-      <c r="H40" s="18"/>
+      <c r="H40" s="26">
+        <v>105.1</v>
+      </c>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.7</v>
       </c>
       <c r="C41" s="26">
         <v>102.2</v>
       </c>
       <c r="D41" s="26">
         <v>102.2</v>
       </c>
       <c r="E41" s="8">
         <v>103.4</v>
       </c>
       <c r="F41" s="26">
         <v>103.9</v>
       </c>
       <c r="G41" s="26">
         <v>104.6</v>
       </c>
-      <c r="H41" s="18"/>
+      <c r="H41" s="26">
+        <v>105.3</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101.6</v>
       </c>
       <c r="C42" s="26">
         <v>102.6</v>
       </c>
       <c r="D42" s="26">
         <v>103.3</v>
       </c>
       <c r="E42" s="8">
         <v>104.6</v>
       </c>
       <c r="F42" s="26">
         <v>105.7</v>
       </c>
       <c r="G42" s="26">
         <v>106.9</v>
       </c>
-      <c r="H42" s="18"/>
+      <c r="H42" s="26">
+        <v>107.5</v>
+      </c>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101</v>
       </c>
       <c r="C43" s="26">
         <v>101.9</v>
       </c>
       <c r="D43" s="26">
         <v>102.6</v>
       </c>
       <c r="E43" s="8">
         <v>103.3</v>
       </c>
       <c r="F43" s="26">
         <v>104.3</v>
       </c>
       <c r="G43" s="26">
         <v>104.8</v>
       </c>
-      <c r="H43" s="18"/>
+      <c r="H43" s="26">
+        <v>106.1</v>
+      </c>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.3</v>
       </c>
       <c r="C44" s="26">
         <v>102.2</v>
       </c>
       <c r="D44" s="26">
         <v>102.6</v>
       </c>
       <c r="E44" s="8">
         <v>104.2</v>
       </c>
       <c r="F44" s="26">
         <v>104.5</v>
       </c>
       <c r="G44" s="26">
         <v>104.7</v>
       </c>
-      <c r="H44" s="18"/>
+      <c r="H44" s="26">
+        <v>105.1</v>
+      </c>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.4</v>
       </c>
       <c r="C45" s="26">
         <v>102.6</v>
       </c>
       <c r="D45" s="26">
         <v>103.4</v>
       </c>
       <c r="E45" s="8">
         <v>104.1</v>
       </c>
       <c r="F45" s="26">
         <v>104.7</v>
       </c>
       <c r="G45" s="26">
         <v>105.7</v>
       </c>
-      <c r="H45" s="18"/>
+      <c r="H45" s="26">
+        <v>106.4</v>
+      </c>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.6</v>
       </c>
       <c r="C46" s="26">
         <v>102.6</v>
       </c>
       <c r="D46" s="26">
         <v>102.7</v>
       </c>
       <c r="E46" s="8">
         <v>103.8</v>
       </c>
       <c r="F46" s="26">
         <v>104.4</v>
       </c>
       <c r="G46" s="26">
         <v>105.4</v>
       </c>
-      <c r="H46" s="18"/>
+      <c r="H46" s="26">
+        <v>105.9</v>
+      </c>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>101.1</v>
       </c>
       <c r="C47" s="26">
         <v>101.6</v>
       </c>
       <c r="D47" s="26">
         <v>102</v>
       </c>
       <c r="E47" s="8">
         <v>103</v>
       </c>
       <c r="F47" s="26">
         <v>103.5</v>
       </c>
       <c r="G47" s="26">
         <v>104.3</v>
       </c>
-      <c r="H47" s="18"/>
+      <c r="H47" s="26">
+        <v>105</v>
+      </c>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.8</v>
       </c>
       <c r="C48" s="27">
         <v>102</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
       <c r="E48" s="13">
         <v>103.2</v>
       </c>
       <c r="F48" s="27">
         <v>104</v>
       </c>
       <c r="G48" s="27">
         <v>105</v>
       </c>
-      <c r="H48" s="11"/>
+      <c r="H48" s="27">
+        <v>105.6</v>
+      </c>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
       <c r="A51" s="1"/>
@@ -7656,631 +8076,673 @@
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>111.7</v>
       </c>
       <c r="C52" s="26">
         <v>111.6</v>
       </c>
       <c r="D52" s="26">
         <v>111.3</v>
       </c>
       <c r="E52" s="8">
         <v>111.7</v>
       </c>
       <c r="F52" s="26">
         <v>111.7</v>
       </c>
       <c r="G52" s="26">
         <v>111.7</v>
       </c>
-      <c r="H52" s="18"/>
+      <c r="H52" s="26">
+        <v>111.7</v>
+      </c>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>112.9</v>
       </c>
       <c r="C53" s="26">
         <v>112.7</v>
       </c>
       <c r="D53" s="26">
         <v>112.3</v>
       </c>
       <c r="E53" s="8">
         <v>112.7</v>
       </c>
       <c r="F53" s="26">
         <v>113</v>
       </c>
       <c r="G53" s="26">
         <v>112.7</v>
       </c>
-      <c r="H53" s="18"/>
+      <c r="H53" s="26">
+        <v>112.3</v>
+      </c>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.4</v>
       </c>
       <c r="C54" s="26">
         <v>114.4</v>
       </c>
       <c r="D54" s="26">
         <v>114.1</v>
       </c>
       <c r="E54" s="8">
         <v>115</v>
       </c>
       <c r="F54" s="26">
         <v>114.6</v>
       </c>
       <c r="G54" s="26">
         <v>114.6</v>
       </c>
-      <c r="H54" s="18"/>
+      <c r="H54" s="26">
+        <v>114.6</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>113</v>
       </c>
       <c r="C55" s="26">
         <v>112.6</v>
       </c>
       <c r="D55" s="26">
         <v>112.9</v>
       </c>
       <c r="E55" s="8">
         <v>112.7</v>
       </c>
       <c r="F55" s="26">
         <v>112.6</v>
       </c>
       <c r="G55" s="26">
         <v>112.5</v>
       </c>
-      <c r="H55" s="18"/>
+      <c r="H55" s="26">
+        <v>112.3</v>
+      </c>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.9</v>
       </c>
       <c r="C56" s="26">
         <v>113.2</v>
       </c>
       <c r="D56" s="26">
         <v>113</v>
       </c>
       <c r="E56" s="8">
         <v>112.8</v>
       </c>
       <c r="F56" s="26">
         <v>112.3</v>
       </c>
       <c r="G56" s="26">
         <v>112.6</v>
       </c>
-      <c r="H56" s="18"/>
+      <c r="H56" s="26">
+        <v>112.6</v>
+      </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>110.3</v>
       </c>
       <c r="C57" s="26">
         <v>110.2</v>
       </c>
       <c r="D57" s="26">
         <v>109.8</v>
       </c>
       <c r="E57" s="8">
         <v>110.3</v>
       </c>
       <c r="F57" s="26">
         <v>110.3</v>
       </c>
       <c r="G57" s="26">
         <v>110.5</v>
       </c>
-      <c r="H57" s="18"/>
+      <c r="H57" s="26">
+        <v>110.8</v>
+      </c>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>108</v>
       </c>
       <c r="C58" s="26">
         <v>108.2</v>
       </c>
       <c r="D58" s="26">
         <v>108.5</v>
       </c>
       <c r="E58" s="8">
         <v>108.9</v>
       </c>
       <c r="F58" s="26">
         <v>108.9</v>
       </c>
       <c r="G58" s="26">
         <v>109.1</v>
       </c>
-      <c r="H58" s="18"/>
+      <c r="H58" s="26">
+        <v>109.6</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.4</v>
       </c>
       <c r="C59" s="26">
         <v>111.6</v>
       </c>
       <c r="D59" s="26">
         <v>111.5</v>
       </c>
       <c r="E59" s="8">
         <v>111.9</v>
       </c>
       <c r="F59" s="26">
         <v>111.7</v>
       </c>
       <c r="G59" s="26">
         <v>111.1</v>
       </c>
-      <c r="H59" s="18"/>
+      <c r="H59" s="26">
+        <v>110.2</v>
+      </c>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>113.1</v>
       </c>
       <c r="C60" s="26">
         <v>112.3</v>
       </c>
       <c r="D60" s="26">
         <v>112.7</v>
       </c>
       <c r="E60" s="8">
         <v>112.9</v>
       </c>
       <c r="F60" s="26">
         <v>112.9</v>
       </c>
       <c r="G60" s="26">
         <v>113.6</v>
       </c>
-      <c r="H60" s="18"/>
+      <c r="H60" s="26">
+        <v>114</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>111.6</v>
       </c>
       <c r="C61" s="26">
         <v>110.9</v>
       </c>
       <c r="D61" s="26">
         <v>110.4</v>
       </c>
       <c r="E61" s="8">
         <v>110.9</v>
       </c>
       <c r="F61" s="26">
         <v>111</v>
       </c>
       <c r="G61" s="26">
         <v>110.8</v>
       </c>
-      <c r="H61" s="18"/>
+      <c r="H61" s="26">
+        <v>110.9</v>
+      </c>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>110.5</v>
       </c>
       <c r="C62" s="26">
         <v>110.4</v>
       </c>
       <c r="D62" s="26">
         <v>110.2</v>
       </c>
       <c r="E62" s="8">
         <v>111.2</v>
       </c>
       <c r="F62" s="26">
         <v>111.4</v>
       </c>
       <c r="G62" s="26">
         <v>111.6</v>
       </c>
-      <c r="H62" s="18"/>
+      <c r="H62" s="26">
+        <v>111.9</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.1</v>
       </c>
       <c r="C63" s="26">
         <v>111.6</v>
       </c>
       <c r="D63" s="26">
         <v>111</v>
       </c>
       <c r="E63" s="8">
         <v>110.6</v>
       </c>
       <c r="F63" s="26">
         <v>110.7</v>
       </c>
       <c r="G63" s="26">
         <v>110.9</v>
       </c>
-      <c r="H63" s="18"/>
+      <c r="H63" s="26">
+        <v>110.9</v>
+      </c>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.4</v>
       </c>
       <c r="C64" s="26">
         <v>111</v>
       </c>
       <c r="D64" s="26">
         <v>111.1</v>
       </c>
       <c r="E64" s="8">
         <v>111.8</v>
       </c>
       <c r="F64" s="26">
         <v>112.1</v>
       </c>
       <c r="G64" s="26">
         <v>112.1</v>
       </c>
-      <c r="H64" s="18"/>
+      <c r="H64" s="26">
+        <v>111.4</v>
+      </c>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>112.1</v>
       </c>
       <c r="C65" s="26">
         <v>111.6</v>
       </c>
       <c r="D65" s="26">
         <v>110.7</v>
       </c>
       <c r="E65" s="8">
         <v>111.3</v>
       </c>
       <c r="F65" s="26">
         <v>111.6</v>
       </c>
       <c r="G65" s="26">
         <v>111.3</v>
       </c>
-      <c r="H65" s="18"/>
+      <c r="H65" s="26">
+        <v>111.1</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>112.1</v>
       </c>
       <c r="C66" s="26">
         <v>112</v>
       </c>
       <c r="D66" s="26">
         <v>111.8</v>
       </c>
       <c r="E66" s="8">
         <v>112.6</v>
       </c>
       <c r="F66" s="26">
         <v>113.4</v>
       </c>
       <c r="G66" s="26">
         <v>113.5</v>
       </c>
-      <c r="H66" s="18"/>
+      <c r="H66" s="26">
+        <v>113</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113.3</v>
       </c>
       <c r="C67" s="26">
         <v>112.6</v>
       </c>
       <c r="D67" s="26">
         <v>112</v>
       </c>
       <c r="E67" s="8">
         <v>112.3</v>
       </c>
       <c r="F67" s="26">
         <v>112.9</v>
       </c>
       <c r="G67" s="26">
         <v>112.8</v>
       </c>
-      <c r="H67" s="18"/>
+      <c r="H67" s="26">
+        <v>113.6</v>
+      </c>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>112.5</v>
       </c>
       <c r="C68" s="26">
         <v>112.5</v>
       </c>
       <c r="D68" s="26">
         <v>111.7</v>
       </c>
       <c r="E68" s="8">
         <v>112.7</v>
       </c>
       <c r="F68" s="26">
         <v>112.8</v>
       </c>
       <c r="G68" s="26">
         <v>112.1</v>
       </c>
-      <c r="H68" s="18"/>
+      <c r="H68" s="26">
+        <v>111.5</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="18" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>113</v>
       </c>
       <c r="C69" s="26">
         <v>113.4</v>
       </c>
       <c r="D69" s="26">
         <v>113.3</v>
       </c>
       <c r="E69" s="8">
         <v>113.5</v>
       </c>
       <c r="F69" s="26">
         <v>113.4</v>
       </c>
       <c r="G69" s="26">
         <v>113</v>
       </c>
-      <c r="H69" s="18"/>
+      <c r="H69" s="26">
+        <v>113</v>
+      </c>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>112.1</v>
       </c>
       <c r="C70" s="26">
         <v>112.1</v>
       </c>
       <c r="D70" s="26">
         <v>111.1</v>
       </c>
       <c r="E70" s="8">
         <v>111.4</v>
       </c>
       <c r="F70" s="26">
         <v>111.4</v>
       </c>
       <c r="G70" s="26">
         <v>111.3</v>
       </c>
-      <c r="H70" s="18"/>
+      <c r="H70" s="26">
+        <v>111.1</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>109.3</v>
       </c>
       <c r="C71" s="26">
         <v>109.1</v>
       </c>
       <c r="D71" s="26">
         <v>108.6</v>
       </c>
       <c r="E71" s="8">
         <v>109.2</v>
       </c>
       <c r="F71" s="26">
         <v>109.4</v>
       </c>
       <c r="G71" s="26">
         <v>109.3</v>
       </c>
-      <c r="H71" s="18"/>
+      <c r="H71" s="26">
+        <v>109.4</v>
+      </c>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>112.8</v>
       </c>
       <c r="D72" s="27">
         <v>112.9</v>
       </c>
       <c r="E72" s="13">
         <v>113</v>
       </c>
       <c r="F72" s="27">
         <v>112.9</v>
       </c>
       <c r="G72" s="27">
         <v>113.5</v>
       </c>
-      <c r="H72" s="11"/>
+      <c r="H72" s="27">
+        <v>112.7</v>
+      </c>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="8"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
         <v>35</v>
       </c>
@@ -8337,655 +8799,697 @@
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>111.7</v>
       </c>
       <c r="C76" s="26">
         <v>111.6</v>
       </c>
       <c r="D76" s="26">
         <v>111.5</v>
       </c>
       <c r="E76" s="26">
         <v>111.6</v>
       </c>
       <c r="F76" s="26">
         <v>111.6</v>
       </c>
       <c r="G76" s="26">
         <v>111.6</v>
       </c>
-      <c r="H76" s="18"/>
+      <c r="H76" s="26">
+        <v>111.6</v>
+      </c>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>112.9</v>
       </c>
       <c r="C77" s="26">
         <v>112.8</v>
       </c>
       <c r="D77" s="26">
         <v>112.6</v>
       </c>
       <c r="E77" s="26">
         <v>112.7</v>
       </c>
       <c r="F77" s="26">
         <v>112.7</v>
       </c>
       <c r="G77" s="26">
         <v>112.7</v>
       </c>
-      <c r="H77" s="18"/>
+      <c r="H77" s="26">
+        <v>112.7</v>
+      </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.4</v>
       </c>
       <c r="C78" s="26">
         <v>113.9</v>
       </c>
       <c r="D78" s="26">
         <v>114</v>
       </c>
       <c r="E78" s="26">
         <v>114.2</v>
       </c>
       <c r="F78" s="26">
         <v>114.3</v>
       </c>
       <c r="G78" s="26">
         <v>114.4</v>
       </c>
-      <c r="H78" s="18"/>
+      <c r="H78" s="26">
+        <v>114.4</v>
+      </c>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>113</v>
       </c>
       <c r="C79" s="26">
         <v>112.8</v>
       </c>
       <c r="D79" s="26">
         <v>112.8</v>
       </c>
       <c r="E79" s="26">
         <v>112.8</v>
       </c>
       <c r="F79" s="26">
         <v>112.7</v>
       </c>
       <c r="G79" s="26">
         <v>112.7</v>
       </c>
-      <c r="H79" s="18"/>
+      <c r="H79" s="26">
+        <v>112.6</v>
+      </c>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>113</v>
       </c>
       <c r="E80" s="26">
         <v>113</v>
       </c>
       <c r="F80" s="26">
         <v>112.8</v>
       </c>
       <c r="G80" s="26">
         <v>112.8</v>
       </c>
-      <c r="H80" s="18"/>
+      <c r="H80" s="26">
+        <v>112.8</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>110.3</v>
       </c>
       <c r="C81" s="26">
         <v>110.3</v>
       </c>
       <c r="D81" s="26">
         <v>110.1</v>
       </c>
       <c r="E81" s="26">
         <v>110.2</v>
       </c>
       <c r="F81" s="26">
         <v>110.2</v>
       </c>
       <c r="G81" s="26">
         <v>110.2</v>
       </c>
-      <c r="H81" s="18"/>
+      <c r="H81" s="26">
+        <v>110.3</v>
+      </c>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>108</v>
       </c>
       <c r="C82" s="26">
         <v>108.1</v>
       </c>
       <c r="D82" s="26">
         <v>108.2</v>
       </c>
       <c r="E82" s="26">
         <v>108.4</v>
       </c>
       <c r="F82" s="26">
         <v>108.5</v>
       </c>
       <c r="G82" s="26">
         <v>108.6</v>
       </c>
-      <c r="H82" s="18"/>
+      <c r="H82" s="26">
+        <v>108.7</v>
+      </c>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.4</v>
       </c>
       <c r="C83" s="26">
         <v>111.5</v>
       </c>
       <c r="D83" s="26">
         <v>111.5</v>
       </c>
       <c r="E83" s="26">
         <v>111.6</v>
       </c>
       <c r="F83" s="26">
         <v>111.6</v>
       </c>
       <c r="G83" s="26">
         <v>111.5</v>
       </c>
-      <c r="H83" s="18"/>
+      <c r="H83" s="26">
+        <v>111.3</v>
+      </c>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>113.1</v>
       </c>
       <c r="C84" s="26">
         <v>112.7</v>
       </c>
       <c r="D84" s="26">
         <v>112.7</v>
       </c>
       <c r="E84" s="26">
         <v>112.7</v>
       </c>
       <c r="F84" s="26">
         <v>112.8</v>
       </c>
       <c r="G84" s="26">
         <v>112.9</v>
       </c>
-      <c r="H84" s="18"/>
+      <c r="H84" s="26">
+        <v>113.1</v>
+      </c>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>111.6</v>
       </c>
       <c r="C85" s="26">
         <v>111.3</v>
       </c>
       <c r="D85" s="26">
         <v>111</v>
       </c>
       <c r="E85" s="26">
         <v>110.9</v>
       </c>
       <c r="F85" s="26">
         <v>111</v>
       </c>
       <c r="G85" s="26">
         <v>110.9</v>
       </c>
-      <c r="H85" s="18"/>
+      <c r="H85" s="26">
+        <v>110.9</v>
+      </c>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>110.5</v>
       </c>
       <c r="C86" s="26">
         <v>110.4</v>
       </c>
       <c r="D86" s="26">
         <v>110.3</v>
       </c>
       <c r="E86" s="26">
         <v>110.6</v>
       </c>
       <c r="F86" s="26">
         <v>110.7</v>
       </c>
       <c r="G86" s="26">
         <v>110.9</v>
       </c>
-      <c r="H86" s="18"/>
+      <c r="H86" s="26">
+        <v>111</v>
+      </c>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.1</v>
       </c>
       <c r="C87" s="26">
         <v>111.3</v>
       </c>
       <c r="D87" s="26">
         <v>111.2</v>
       </c>
       <c r="E87" s="26">
         <v>111.1</v>
       </c>
       <c r="F87" s="26">
         <v>111</v>
       </c>
       <c r="G87" s="26">
         <v>111</v>
       </c>
-      <c r="H87" s="18"/>
+      <c r="H87" s="26">
+        <v>111</v>
+      </c>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.4</v>
       </c>
       <c r="C88" s="26">
         <v>111.7</v>
       </c>
       <c r="D88" s="26">
         <v>111.5</v>
       </c>
       <c r="E88" s="26">
         <v>111.6</v>
       </c>
       <c r="F88" s="26">
         <v>111.7</v>
       </c>
       <c r="G88" s="26">
         <v>111.8</v>
       </c>
-      <c r="H88" s="18"/>
+      <c r="H88" s="26">
+        <v>111.7</v>
+      </c>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>112.1</v>
       </c>
       <c r="C89" s="26">
         <v>111.8</v>
       </c>
       <c r="D89" s="26">
         <v>111.4</v>
       </c>
       <c r="E89" s="26">
         <v>111.4</v>
       </c>
       <c r="F89" s="26">
         <v>111.4</v>
       </c>
       <c r="G89" s="26">
         <v>111.4</v>
       </c>
-      <c r="H89" s="18"/>
+      <c r="H89" s="26">
+        <v>111.4</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>112.1</v>
       </c>
       <c r="C90" s="26">
         <v>112</v>
       </c>
       <c r="D90" s="26">
         <v>112</v>
       </c>
       <c r="E90" s="26">
         <v>112.1</v>
       </c>
       <c r="F90" s="26">
         <v>112.4</v>
       </c>
       <c r="G90" s="26">
         <v>112.6</v>
       </c>
-      <c r="H90" s="18"/>
+      <c r="H90" s="26">
+        <v>112.6</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113.3</v>
       </c>
       <c r="C91" s="26">
         <v>113</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
       <c r="E91" s="26">
         <v>112.5</v>
       </c>
       <c r="F91" s="26">
         <v>112.6</v>
       </c>
       <c r="G91" s="26">
         <v>112.6</v>
       </c>
-      <c r="H91" s="18"/>
+      <c r="H91" s="26">
+        <v>112.8</v>
+      </c>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>112.5</v>
       </c>
       <c r="C92" s="26">
         <v>112.5</v>
       </c>
       <c r="D92" s="26">
         <v>112.2</v>
       </c>
       <c r="E92" s="26">
         <v>112.4</v>
       </c>
       <c r="F92" s="26">
         <v>112.5</v>
       </c>
       <c r="G92" s="26">
         <v>112.4</v>
       </c>
-      <c r="H92" s="18"/>
+      <c r="H92" s="26">
+        <v>112.3</v>
+      </c>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>113</v>
       </c>
       <c r="C93" s="26">
         <v>113.2</v>
       </c>
       <c r="D93" s="26">
         <v>113.3</v>
       </c>
       <c r="E93" s="26">
         <v>113.3</v>
       </c>
       <c r="F93" s="26">
         <v>113.3</v>
       </c>
       <c r="G93" s="26">
         <v>113.3</v>
       </c>
-      <c r="H93" s="18"/>
+      <c r="H93" s="26">
+        <v>113.2</v>
+      </c>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>112.1</v>
       </c>
       <c r="C94" s="26">
         <v>112.1</v>
       </c>
       <c r="D94" s="26">
         <v>111.8</v>
       </c>
       <c r="E94" s="26">
         <v>111.7</v>
       </c>
       <c r="F94" s="26">
         <v>111.6</v>
       </c>
       <c r="G94" s="26">
         <v>111.5</v>
       </c>
-      <c r="H94" s="18"/>
+      <c r="H94" s="26">
+        <v>111.5</v>
+      </c>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>109.3</v>
       </c>
       <c r="C95" s="26">
         <v>109.2</v>
       </c>
       <c r="D95" s="26">
         <v>109</v>
       </c>
       <c r="E95" s="26">
         <v>109</v>
       </c>
       <c r="F95" s="26">
         <v>109.1</v>
       </c>
       <c r="G95" s="26">
         <v>109.1</v>
       </c>
-      <c r="H95" s="18"/>
+      <c r="H95" s="26">
+        <v>109.2</v>
+      </c>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>112.4</v>
       </c>
       <c r="D96" s="27">
         <v>112.6</v>
       </c>
       <c r="E96" s="27">
         <v>112.7</v>
       </c>
       <c r="F96" s="27">
         <v>112.7</v>
       </c>
       <c r="G96" s="27">
         <v>112.9</v>
       </c>
-      <c r="H96" s="11"/>
+      <c r="H96" s="27">
+        <v>112.8</v>
+      </c>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="8" customWidth="1"/>
     <col min="3" max="10" width="14.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="8" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="17" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
@@ -9051,631 +9555,673 @@
       </c>
       <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.1</v>
       </c>
       <c r="C4" s="26">
         <v>101</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
       <c r="E4" s="6">
         <v>100.9</v>
       </c>
       <c r="F4" s="26">
         <v>101.1</v>
       </c>
       <c r="G4" s="26">
         <v>101.1</v>
       </c>
-      <c r="H4" s="18"/>
+      <c r="H4" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.1</v>
       </c>
       <c r="C5" s="26">
         <v>100.8</v>
       </c>
       <c r="D5" s="26">
         <v>100.6</v>
       </c>
       <c r="E5" s="6">
         <v>100.8</v>
       </c>
       <c r="F5" s="26">
         <v>100.2</v>
       </c>
       <c r="G5" s="26">
         <v>101</v>
       </c>
-      <c r="H5" s="18"/>
+      <c r="H5" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.6</v>
       </c>
       <c r="C6" s="26">
         <v>100.8</v>
       </c>
       <c r="D6" s="26">
         <v>100.3</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
       <c r="F6" s="26">
         <v>101.6</v>
       </c>
       <c r="G6" s="26">
         <v>101</v>
       </c>
-      <c r="H6" s="18"/>
+      <c r="H6" s="26">
+        <v>100.8</v>
+      </c>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.9</v>
       </c>
       <c r="C7" s="26">
         <v>100.4</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="6">
         <v>100.3</v>
       </c>
       <c r="F7" s="26">
         <v>100.5</v>
       </c>
       <c r="G7" s="26">
         <v>101</v>
       </c>
-      <c r="H7" s="18"/>
+      <c r="H7" s="26">
+        <v>100.2</v>
+      </c>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>102.1</v>
       </c>
       <c r="C8" s="26">
         <v>100.7</v>
       </c>
       <c r="D8" s="26">
         <v>100.5</v>
       </c>
       <c r="E8" s="6">
         <v>101.3</v>
       </c>
       <c r="F8" s="26">
         <v>100.8</v>
       </c>
       <c r="G8" s="26">
         <v>103</v>
       </c>
-      <c r="H8" s="18"/>
+      <c r="H8" s="26">
+        <v>102</v>
+      </c>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>101.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>101.6</v>
       </c>
       <c r="E9" s="6">
         <v>100.5</v>
       </c>
       <c r="F9" s="26">
         <v>101.5</v>
       </c>
       <c r="G9" s="26">
         <v>101.5</v>
       </c>
-      <c r="H9" s="18"/>
+      <c r="H9" s="26">
+        <v>100.5</v>
+      </c>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>102.5</v>
       </c>
       <c r="C10" s="26">
         <v>101.3</v>
       </c>
       <c r="D10" s="26">
         <v>100.3</v>
       </c>
       <c r="E10" s="6">
         <v>101.1</v>
       </c>
       <c r="F10" s="26">
         <v>100.7</v>
       </c>
       <c r="G10" s="26">
         <v>100.9</v>
       </c>
-      <c r="H10" s="18"/>
+      <c r="H10" s="26">
+        <v>100.1</v>
+      </c>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.3</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="6">
         <v>100.6</v>
       </c>
       <c r="F11" s="26">
         <v>100.6</v>
       </c>
       <c r="G11" s="26">
         <v>100.6</v>
       </c>
-      <c r="H11" s="18"/>
+      <c r="H11" s="26">
+        <v>100.2</v>
+      </c>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>101</v>
       </c>
       <c r="E12" s="6">
         <v>100.4</v>
       </c>
       <c r="F12" s="26">
         <v>100.2</v>
       </c>
       <c r="G12" s="26">
         <v>101.8</v>
       </c>
-      <c r="H12" s="18"/>
+      <c r="H12" s="26">
+        <v>100.2</v>
+      </c>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.6</v>
       </c>
       <c r="C13" s="26">
         <v>101.3</v>
       </c>
       <c r="D13" s="26">
         <v>100</v>
       </c>
       <c r="E13" s="6">
         <v>100.4</v>
       </c>
       <c r="F13" s="26">
         <v>101</v>
       </c>
       <c r="G13" s="26">
         <v>101.3</v>
       </c>
-      <c r="H13" s="18"/>
+      <c r="H13" s="26">
+        <v>100.2</v>
+      </c>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>101</v>
       </c>
       <c r="C14" s="26">
         <v>101.1</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
       <c r="E14" s="6">
         <v>100.6</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
       <c r="G14" s="26">
         <v>100.9</v>
       </c>
-      <c r="H14" s="18"/>
+      <c r="H14" s="26">
+        <v>100.4</v>
+      </c>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.8</v>
       </c>
       <c r="C15" s="26">
         <v>100.5</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
       <c r="E15" s="6">
         <v>102.1</v>
       </c>
       <c r="F15" s="26">
         <v>101</v>
       </c>
       <c r="G15" s="26">
         <v>100.2</v>
       </c>
-      <c r="H15" s="18"/>
+      <c r="H15" s="26">
+        <v>100.1</v>
+      </c>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>100.9</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.5</v>
       </c>
       <c r="E16" s="6">
         <v>100.3</v>
       </c>
       <c r="F16" s="26">
         <v>101.5</v>
       </c>
       <c r="G16" s="26">
         <v>100.9</v>
       </c>
-      <c r="H16" s="18"/>
+      <c r="H16" s="26">
+        <v>100.4</v>
+      </c>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.3</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
       <c r="E17" s="6">
         <v>101.2</v>
       </c>
       <c r="F17" s="26">
         <v>100.9</v>
       </c>
       <c r="G17" s="26">
         <v>100.8</v>
       </c>
-      <c r="H17" s="18"/>
+      <c r="H17" s="26">
+        <v>100.3</v>
+      </c>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.9</v>
       </c>
       <c r="C18" s="26">
         <v>101.1</v>
       </c>
       <c r="D18" s="26">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>101.2</v>
       </c>
       <c r="F18" s="26">
         <v>100.5</v>
       </c>
       <c r="G18" s="26">
         <v>101.1</v>
       </c>
-      <c r="H18" s="18"/>
+      <c r="H18" s="26">
+        <v>100.4</v>
+      </c>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.5</v>
       </c>
       <c r="C19" s="26">
         <v>102.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.9</v>
       </c>
       <c r="E19" s="6">
         <v>100.6</v>
       </c>
       <c r="F19" s="26">
         <v>100.6</v>
       </c>
       <c r="G19" s="26">
         <v>99.3</v>
       </c>
-      <c r="H19" s="18"/>
+      <c r="H19" s="26">
+        <v>101.6</v>
+      </c>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>100.8</v>
       </c>
       <c r="C20" s="26">
         <v>100.7</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
       <c r="E20" s="6">
         <v>101.1</v>
       </c>
       <c r="F20" s="26">
         <v>102.4</v>
       </c>
       <c r="G20" s="26">
         <v>101.5</v>
       </c>
-      <c r="H20" s="18"/>
+      <c r="H20" s="26">
+        <v>101.2</v>
+      </c>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="18.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.2</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.6</v>
       </c>
       <c r="E21" s="6">
         <v>100.6</v>
       </c>
       <c r="F21" s="26">
         <v>100.9</v>
       </c>
       <c r="G21" s="26">
         <v>101.1</v>
       </c>
-      <c r="H21" s="18"/>
+      <c r="H21" s="26">
+        <v>100.7</v>
+      </c>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.8</v>
       </c>
       <c r="C22" s="26">
         <v>100.5</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
       <c r="E22" s="6">
         <v>100.6</v>
       </c>
       <c r="F22" s="26">
         <v>101.5</v>
       </c>
       <c r="G22" s="26">
         <v>101.9</v>
       </c>
-      <c r="H22" s="18"/>
+      <c r="H22" s="26">
+        <v>100.9</v>
+      </c>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.7</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
       <c r="E23" s="6">
         <v>101</v>
       </c>
       <c r="F23" s="26">
         <v>101.5</v>
       </c>
       <c r="G23" s="26">
         <v>100.7</v>
       </c>
-      <c r="H23" s="18"/>
+      <c r="H23" s="26">
+        <v>100.6</v>
+      </c>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101.5</v>
       </c>
       <c r="C24" s="27">
         <v>100.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.1</v>
       </c>
       <c r="E24" s="11">
         <v>101.6</v>
       </c>
       <c r="F24" s="27">
         <v>100</v>
       </c>
       <c r="G24" s="27">
         <v>100.7</v>
       </c>
-      <c r="H24" s="11"/>
+      <c r="H24" s="27">
+        <v>100.6</v>
+      </c>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="16"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="28" t="s">
         <v>33</v>
       </c>
@@ -9732,631 +10278,673 @@
       </c>
       <c r="N27" s="23"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.1</v>
       </c>
       <c r="C28" s="26">
         <v>102</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
       <c r="E28" s="19">
         <v>103.5</v>
       </c>
       <c r="F28" s="26">
         <v>104.6</v>
       </c>
       <c r="G28" s="26">
         <v>105.7</v>
       </c>
-      <c r="H28" s="18"/>
+      <c r="H28" s="26">
+        <v>106.4</v>
+      </c>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.1</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.5</v>
       </c>
       <c r="E29" s="18">
         <v>103.4</v>
       </c>
       <c r="F29" s="26">
         <v>103.5</v>
       </c>
       <c r="G29" s="26">
         <v>104.6</v>
       </c>
-      <c r="H29" s="18"/>
+      <c r="H29" s="26">
+        <v>105</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.6</v>
       </c>
       <c r="C30" s="26">
         <v>101.4</v>
       </c>
       <c r="D30" s="26">
         <v>101.7</v>
       </c>
       <c r="E30" s="18">
         <v>103</v>
       </c>
       <c r="F30" s="26">
         <v>104.6</v>
       </c>
       <c r="G30" s="26">
         <v>105.7</v>
       </c>
-      <c r="H30" s="18"/>
+      <c r="H30" s="26">
+        <v>106.5</v>
+      </c>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.9</v>
       </c>
       <c r="C31" s="26">
         <v>102.2</v>
       </c>
       <c r="D31" s="26">
         <v>103.2</v>
       </c>
       <c r="E31" s="18">
         <v>103.5</v>
       </c>
       <c r="F31" s="26">
         <v>104</v>
       </c>
       <c r="G31" s="26">
         <v>105</v>
       </c>
-      <c r="H31" s="18"/>
+      <c r="H31" s="26">
+        <v>105.2</v>
+      </c>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>102.1</v>
       </c>
       <c r="C32" s="26">
         <v>102.9</v>
       </c>
       <c r="D32" s="26">
         <v>103.4</v>
       </c>
       <c r="E32" s="18">
         <v>104.7</v>
       </c>
       <c r="F32" s="26">
         <v>105.5</v>
       </c>
       <c r="G32" s="26">
         <v>108.7</v>
       </c>
-      <c r="H32" s="18"/>
+      <c r="H32" s="26">
+        <v>110.9</v>
+      </c>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>101.5</v>
       </c>
       <c r="C33" s="26">
         <v>102.8</v>
       </c>
       <c r="D33" s="26">
         <v>104.5</v>
       </c>
       <c r="E33" s="18">
         <v>105</v>
       </c>
       <c r="F33" s="26">
         <v>106.6</v>
       </c>
       <c r="G33" s="26">
         <v>108.2</v>
       </c>
-      <c r="H33" s="18"/>
+      <c r="H33" s="26">
+        <v>108.7</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>102.5</v>
       </c>
       <c r="C34" s="26">
         <v>103.8</v>
       </c>
       <c r="D34" s="26">
         <v>104.1</v>
       </c>
       <c r="E34" s="18">
         <v>105.3</v>
       </c>
       <c r="F34" s="26">
         <v>106.1</v>
       </c>
       <c r="G34" s="26">
         <v>107</v>
       </c>
-      <c r="H34" s="18"/>
+      <c r="H34" s="26">
+        <v>107.2</v>
+      </c>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.8</v>
       </c>
       <c r="E35" s="18">
         <v>103.5</v>
       </c>
       <c r="F35" s="26">
         <v>104.1</v>
       </c>
       <c r="G35" s="26">
         <v>104.8</v>
       </c>
-      <c r="H35" s="18"/>
+      <c r="H35" s="26">
+        <v>105</v>
+      </c>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
       <c r="E36" s="18">
         <v>103.5</v>
       </c>
       <c r="F36" s="26">
         <v>103.6</v>
       </c>
       <c r="G36" s="26">
         <v>105.5</v>
       </c>
-      <c r="H36" s="18"/>
+      <c r="H36" s="26">
+        <v>105.7</v>
+      </c>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.6</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>101.9</v>
       </c>
       <c r="E37" s="18">
         <v>102.4</v>
       </c>
       <c r="F37" s="26">
         <v>103.4</v>
       </c>
       <c r="G37" s="26">
         <v>104.7</v>
       </c>
-      <c r="H37" s="18"/>
+      <c r="H37" s="26">
+        <v>105</v>
+      </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>101</v>
       </c>
       <c r="C38" s="26">
         <v>102.1</v>
       </c>
       <c r="D38" s="26">
         <v>102.9</v>
       </c>
       <c r="E38" s="18">
         <v>103.5</v>
       </c>
       <c r="F38" s="26">
         <v>104.4</v>
       </c>
       <c r="G38" s="26">
         <v>105.3</v>
       </c>
-      <c r="H38" s="18"/>
+      <c r="H38" s="26">
+        <v>105.7</v>
+      </c>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.8</v>
       </c>
       <c r="C39" s="26">
         <v>101.3</v>
       </c>
       <c r="D39" s="26">
         <v>102</v>
       </c>
       <c r="E39" s="18">
         <v>104.1</v>
       </c>
       <c r="F39" s="26">
         <v>105.2</v>
       </c>
       <c r="G39" s="26">
         <v>105.4</v>
       </c>
-      <c r="H39" s="18"/>
+      <c r="H39" s="26">
+        <v>105.5</v>
+      </c>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>100.9</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.8</v>
       </c>
       <c r="E40" s="18">
         <v>103.1</v>
       </c>
       <c r="F40" s="26">
         <v>104.7</v>
       </c>
       <c r="G40" s="26">
         <v>105.7</v>
       </c>
-      <c r="H40" s="18"/>
+      <c r="H40" s="26">
+        <v>106.1</v>
+      </c>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="26">
         <v>101.2</v>
       </c>
       <c r="E41" s="18">
         <v>102.5</v>
       </c>
       <c r="F41" s="26">
         <v>103.3</v>
       </c>
       <c r="G41" s="26">
         <v>104.2</v>
       </c>
-      <c r="H41" s="18"/>
+      <c r="H41" s="26">
+        <v>104.5</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.9</v>
       </c>
       <c r="C42" s="26">
         <v>102</v>
       </c>
       <c r="D42" s="26">
         <v>102.8</v>
       </c>
       <c r="E42" s="18">
         <v>104</v>
       </c>
       <c r="F42" s="26">
         <v>104.5</v>
       </c>
       <c r="G42" s="26">
         <v>105.7</v>
       </c>
-      <c r="H42" s="18"/>
+      <c r="H42" s="26">
+        <v>106.1</v>
+      </c>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.5</v>
       </c>
       <c r="C43" s="26">
         <v>103.9</v>
       </c>
       <c r="D43" s="26">
         <v>104.9</v>
       </c>
       <c r="E43" s="18">
         <v>105.5</v>
       </c>
       <c r="F43" s="26">
         <v>106.2</v>
       </c>
       <c r="G43" s="26">
         <v>105.5</v>
       </c>
-      <c r="H43" s="18"/>
+      <c r="H43" s="26">
+        <v>107.2</v>
+      </c>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>100.8</v>
       </c>
       <c r="C44" s="26">
         <v>101.4</v>
       </c>
       <c r="D44" s="26">
         <v>101.8</v>
       </c>
       <c r="E44" s="18">
         <v>102.9</v>
       </c>
       <c r="F44" s="26">
         <v>105.4</v>
       </c>
       <c r="G44" s="26">
         <v>107</v>
       </c>
-      <c r="H44" s="18"/>
+      <c r="H44" s="26">
+        <v>108.3</v>
+      </c>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.2</v>
       </c>
       <c r="C45" s="26">
         <v>102.4</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
       <c r="E45" s="18">
         <v>103.7</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
       <c r="G45" s="26">
         <v>105.7</v>
       </c>
-      <c r="H45" s="18"/>
+      <c r="H45" s="26">
+        <v>106.5</v>
+      </c>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.8</v>
       </c>
       <c r="C46" s="26">
         <v>101.3</v>
       </c>
       <c r="D46" s="26">
         <v>101.9</v>
       </c>
       <c r="E46" s="18">
         <v>102.6</v>
       </c>
       <c r="F46" s="26">
         <v>104.1</v>
       </c>
       <c r="G46" s="26">
         <v>106</v>
       </c>
-      <c r="H46" s="18"/>
+      <c r="H46" s="26">
+        <v>107</v>
+      </c>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.7</v>
       </c>
       <c r="C47" s="26">
         <v>101.7</v>
       </c>
       <c r="D47" s="26">
         <v>102.5</v>
       </c>
       <c r="E47" s="18">
         <v>103.5</v>
       </c>
       <c r="F47" s="26">
         <v>105.1</v>
       </c>
       <c r="G47" s="26">
         <v>105.8</v>
       </c>
-      <c r="H47" s="18"/>
+      <c r="H47" s="26">
+        <v>106.5</v>
+      </c>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101.5</v>
       </c>
       <c r="C48" s="27">
         <v>102.1</v>
       </c>
       <c r="D48" s="27">
         <v>102.2</v>
       </c>
       <c r="E48" s="11">
         <v>103.9</v>
       </c>
       <c r="F48" s="27">
         <v>103.9</v>
       </c>
       <c r="G48" s="27">
         <v>104.6</v>
       </c>
-      <c r="H48" s="11"/>
+      <c r="H48" s="27">
+        <v>105.2</v>
+      </c>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
       <c r="A51" s="1"/>
@@ -10398,631 +10986,673 @@
       </c>
       <c r="N51" s="23"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112</v>
       </c>
       <c r="C52" s="26">
         <v>110.8</v>
       </c>
       <c r="D52" s="26">
         <v>110</v>
       </c>
       <c r="E52" s="8">
         <v>108.9</v>
       </c>
       <c r="F52" s="26">
         <v>108.7</v>
       </c>
       <c r="G52" s="26">
         <v>109</v>
       </c>
-      <c r="H52" s="18"/>
+      <c r="H52" s="26">
+        <v>109.2</v>
+      </c>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>110.4</v>
       </c>
       <c r="C53" s="26">
         <v>111.1</v>
       </c>
       <c r="D53" s="26">
         <v>110.2</v>
       </c>
       <c r="E53" s="8">
         <v>109.4</v>
       </c>
       <c r="F53" s="26">
         <v>109</v>
       </c>
       <c r="G53" s="26">
         <v>108</v>
       </c>
-      <c r="H53" s="18"/>
+      <c r="H53" s="26">
+        <v>107.4</v>
+      </c>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>111.1</v>
       </c>
       <c r="C54" s="26">
         <v>108.3</v>
       </c>
       <c r="D54" s="26">
         <v>106.8</v>
       </c>
       <c r="E54" s="8">
         <v>107.6</v>
       </c>
       <c r="F54" s="26">
         <v>108.6</v>
       </c>
       <c r="G54" s="26">
         <v>108.8</v>
       </c>
-      <c r="H54" s="18"/>
+      <c r="H54" s="26">
+        <v>109.5</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.6</v>
       </c>
       <c r="C55" s="26">
         <v>110.4</v>
       </c>
       <c r="D55" s="26">
         <v>111</v>
       </c>
       <c r="E55" s="8">
         <v>110</v>
       </c>
       <c r="F55" s="26">
         <v>108.9</v>
       </c>
       <c r="G55" s="26">
         <v>109.2</v>
       </c>
-      <c r="H55" s="18"/>
+      <c r="H55" s="26">
+        <v>108.6</v>
+      </c>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>113.9</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>112.1</v>
       </c>
       <c r="E56" s="8">
         <v>111.8</v>
       </c>
       <c r="F56" s="26">
         <v>111.8</v>
       </c>
       <c r="G56" s="26">
         <v>114.6</v>
       </c>
-      <c r="H56" s="18"/>
+      <c r="H56" s="26">
+        <v>115.8</v>
+      </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>113.6</v>
       </c>
       <c r="C57" s="26">
         <v>114.7</v>
       </c>
       <c r="D57" s="26">
         <v>115.4</v>
       </c>
       <c r="E57" s="8">
         <v>115</v>
       </c>
       <c r="F57" s="26">
         <v>115.7</v>
       </c>
       <c r="G57" s="26">
         <v>115.5</v>
       </c>
-      <c r="H57" s="18"/>
+      <c r="H57" s="26">
+        <v>115.6</v>
+      </c>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>113.4</v>
       </c>
       <c r="C58" s="26">
         <v>110.5</v>
       </c>
       <c r="D58" s="26">
         <v>110.5</v>
       </c>
       <c r="E58" s="8">
         <v>111.5</v>
       </c>
       <c r="F58" s="26">
         <v>111.8</v>
       </c>
       <c r="G58" s="26">
         <v>111.7</v>
       </c>
-      <c r="H58" s="18"/>
+      <c r="H58" s="26">
+        <v>111.7</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.2</v>
       </c>
       <c r="C59" s="26">
         <v>110.5</v>
       </c>
       <c r="D59" s="26">
         <v>109.3</v>
       </c>
       <c r="E59" s="8">
         <v>108.8</v>
       </c>
       <c r="F59" s="26">
         <v>108</v>
       </c>
       <c r="G59" s="26">
         <v>108.1</v>
       </c>
-      <c r="H59" s="18"/>
+      <c r="H59" s="26">
+        <v>107.7</v>
+      </c>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>111.4</v>
       </c>
       <c r="C60" s="26">
         <v>111</v>
       </c>
       <c r="D60" s="26">
         <v>110.9</v>
       </c>
       <c r="E60" s="8">
         <v>110.6</v>
       </c>
       <c r="F60" s="26">
         <v>109.6</v>
       </c>
       <c r="G60" s="26">
         <v>110.8</v>
       </c>
-      <c r="H60" s="18"/>
+      <c r="H60" s="26">
+        <v>110.7</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>114</v>
       </c>
       <c r="C61" s="26">
         <v>113.4</v>
       </c>
       <c r="D61" s="26">
         <v>109.4</v>
       </c>
       <c r="E61" s="8">
         <v>107.7</v>
       </c>
       <c r="F61" s="26">
         <v>108.5</v>
       </c>
       <c r="G61" s="26">
         <v>108.1</v>
       </c>
-      <c r="H61" s="18"/>
+      <c r="H61" s="26">
+        <v>107.5</v>
+      </c>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112.1</v>
       </c>
       <c r="C62" s="26">
         <v>110.5</v>
       </c>
       <c r="D62" s="26">
         <v>110.5</v>
       </c>
       <c r="E62" s="8">
         <v>109.8</v>
       </c>
       <c r="F62" s="26">
         <v>108.8</v>
       </c>
       <c r="G62" s="26">
         <v>108.8</v>
       </c>
-      <c r="H62" s="18"/>
+      <c r="H62" s="26">
+        <v>108.4</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>109.6</v>
       </c>
       <c r="C63" s="26">
         <v>109.8</v>
       </c>
       <c r="D63" s="26">
         <v>109.9</v>
       </c>
       <c r="E63" s="8">
         <v>110</v>
       </c>
       <c r="F63" s="26">
         <v>110.4</v>
       </c>
       <c r="G63" s="26">
         <v>110.1</v>
       </c>
-      <c r="H63" s="18"/>
+      <c r="H63" s="26">
+        <v>109.9</v>
+      </c>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>109</v>
       </c>
       <c r="C64" s="26">
         <v>108.9</v>
       </c>
       <c r="D64" s="26">
         <v>109.3</v>
       </c>
       <c r="E64" s="8">
         <v>106.7</v>
       </c>
       <c r="F64" s="26">
         <v>107.9</v>
       </c>
       <c r="G64" s="26">
         <v>108.7</v>
       </c>
-      <c r="H64" s="18"/>
+      <c r="H64" s="26">
+        <v>108.8</v>
+      </c>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.1</v>
       </c>
       <c r="C65" s="26">
         <v>113</v>
       </c>
       <c r="D65" s="26">
         <v>112.9</v>
       </c>
       <c r="E65" s="8">
         <v>112.7</v>
       </c>
       <c r="F65" s="26">
         <v>108.4</v>
       </c>
       <c r="G65" s="26">
         <v>108.2</v>
       </c>
-      <c r="H65" s="18"/>
+      <c r="H65" s="26">
+        <v>107.7</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>116.9</v>
       </c>
       <c r="C66" s="26">
         <v>115.5</v>
       </c>
       <c r="D66" s="26">
         <v>115.9</v>
       </c>
       <c r="E66" s="8">
         <v>116</v>
       </c>
       <c r="F66" s="26">
         <v>115.2</v>
       </c>
       <c r="G66" s="26">
         <v>115.2</v>
       </c>
-      <c r="H66" s="18"/>
+      <c r="H66" s="26">
+        <v>115.1</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.1</v>
       </c>
       <c r="C67" s="26">
         <v>114.4</v>
       </c>
       <c r="D67" s="26">
         <v>115.2</v>
       </c>
       <c r="E67" s="8">
         <v>111.8</v>
       </c>
       <c r="F67" s="26">
         <v>111.9</v>
       </c>
       <c r="G67" s="26">
         <v>111</v>
       </c>
-      <c r="H67" s="18"/>
+      <c r="H67" s="26">
+        <v>112.4</v>
+      </c>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>110.9</v>
       </c>
       <c r="C68" s="26">
         <v>111</v>
       </c>
       <c r="D68" s="26">
         <v>108.9</v>
       </c>
       <c r="E68" s="8">
         <v>109.3</v>
       </c>
       <c r="F68" s="26">
         <v>111.5</v>
       </c>
       <c r="G68" s="26">
         <v>112.3</v>
       </c>
-      <c r="H68" s="18"/>
+      <c r="H68" s="26">
+        <v>113</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="21" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>110.7</v>
       </c>
       <c r="C69" s="26">
         <v>110.8</v>
       </c>
       <c r="D69" s="26">
         <v>108.4</v>
       </c>
       <c r="E69" s="8">
         <v>107.6</v>
       </c>
       <c r="F69" s="26">
         <v>107.7</v>
       </c>
       <c r="G69" s="26">
         <v>108.2</v>
       </c>
-      <c r="H69" s="18"/>
+      <c r="H69" s="26">
+        <v>108.4</v>
+      </c>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>110</v>
       </c>
       <c r="C70" s="26">
         <v>106.2</v>
       </c>
       <c r="D70" s="26">
         <v>107</v>
       </c>
       <c r="E70" s="8">
         <v>106.4</v>
       </c>
       <c r="F70" s="26">
         <v>107.7</v>
       </c>
       <c r="G70" s="26">
         <v>109.2</v>
       </c>
-      <c r="H70" s="18"/>
+      <c r="H70" s="26">
+        <v>109.7</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.6</v>
       </c>
       <c r="C71" s="26">
         <v>111.3</v>
       </c>
       <c r="D71" s="26">
         <v>109.5</v>
       </c>
       <c r="E71" s="8">
         <v>107.4</v>
       </c>
       <c r="F71" s="26">
         <v>105.9</v>
       </c>
       <c r="G71" s="26">
         <v>105.9</v>
       </c>
-      <c r="H71" s="18"/>
+      <c r="H71" s="26">
+        <v>106.3</v>
+      </c>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>111.4</v>
       </c>
       <c r="C72" s="27">
         <v>111.2</v>
       </c>
       <c r="D72" s="27">
         <v>109.9</v>
       </c>
       <c r="E72" s="13">
         <v>108</v>
       </c>
       <c r="F72" s="27">
         <v>107.4</v>
       </c>
       <c r="G72" s="27">
         <v>107.7</v>
       </c>
-      <c r="H72" s="11"/>
+      <c r="H72" s="27">
+        <v>107.7</v>
+      </c>
       <c r="I72" s="11"/>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="16"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="28" t="s">
         <v>35</v>
       </c>
@@ -11079,631 +11709,673 @@
       </c>
       <c r="N75" s="23"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112</v>
       </c>
       <c r="C76" s="26">
         <v>111.4</v>
       </c>
       <c r="D76" s="26">
         <v>110.9</v>
       </c>
       <c r="E76" s="26">
         <v>110.4</v>
       </c>
       <c r="F76" s="26">
         <v>110</v>
       </c>
       <c r="G76" s="26">
         <v>109.9</v>
       </c>
-      <c r="H76" s="6"/>
+      <c r="H76" s="26">
+        <v>109.8</v>
+      </c>
       <c r="I76" s="19"/>
       <c r="J76" s="19"/>
       <c r="K76" s="19"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>110.4</v>
       </c>
       <c r="C77" s="26">
         <v>110.8</v>
       </c>
       <c r="D77" s="26">
         <v>110.6</v>
       </c>
       <c r="E77" s="26">
         <v>110.3</v>
       </c>
       <c r="F77" s="26">
         <v>110</v>
       </c>
       <c r="G77" s="26">
         <v>109.7</v>
       </c>
-      <c r="H77" s="6"/>
+      <c r="H77" s="26">
+        <v>109.3</v>
+      </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>111.1</v>
       </c>
       <c r="C78" s="26">
         <v>109.7</v>
       </c>
       <c r="D78" s="26">
         <v>108.7</v>
       </c>
       <c r="E78" s="26">
         <v>108.4</v>
       </c>
       <c r="F78" s="26">
         <v>108.5</v>
       </c>
       <c r="G78" s="26">
         <v>108.5</v>
       </c>
-      <c r="H78" s="6"/>
+      <c r="H78" s="26">
+        <v>108.7</v>
+      </c>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.6</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.3</v>
       </c>
       <c r="E79" s="26">
         <v>111</v>
       </c>
       <c r="F79" s="26">
         <v>110.6</v>
       </c>
       <c r="G79" s="26">
         <v>110.3</v>
       </c>
-      <c r="H79" s="6"/>
+      <c r="H79" s="26">
+        <v>110.1</v>
+      </c>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>113.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>112.7</v>
       </c>
       <c r="E80" s="26">
         <v>112.5</v>
       </c>
       <c r="F80" s="26">
         <v>112.4</v>
       </c>
       <c r="G80" s="26">
         <v>112.7</v>
       </c>
-      <c r="H80" s="6"/>
+      <c r="H80" s="26">
+        <v>113.2</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>113.6</v>
       </c>
       <c r="C81" s="26">
         <v>114.1</v>
       </c>
       <c r="D81" s="26">
         <v>114.6</v>
       </c>
       <c r="E81" s="26">
         <v>114.7</v>
       </c>
       <c r="F81" s="26">
         <v>114.9</v>
       </c>
       <c r="G81" s="26">
         <v>115</v>
       </c>
-      <c r="H81" s="6"/>
+      <c r="H81" s="26">
+        <v>115.1</v>
+      </c>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>113.4</v>
       </c>
       <c r="C82" s="26">
         <v>111.9</v>
       </c>
       <c r="D82" s="26">
         <v>111.5</v>
       </c>
       <c r="E82" s="26">
         <v>111.5</v>
       </c>
       <c r="F82" s="26">
         <v>111.5</v>
       </c>
       <c r="G82" s="26">
         <v>111.6</v>
       </c>
-      <c r="H82" s="6"/>
+      <c r="H82" s="26">
+        <v>111.6</v>
+      </c>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.2</v>
       </c>
       <c r="C83" s="26">
         <v>110.9</v>
       </c>
       <c r="D83" s="26">
         <v>110.4</v>
       </c>
       <c r="E83" s="26">
         <v>109.9</v>
       </c>
       <c r="F83" s="26">
         <v>109.5</v>
       </c>
       <c r="G83" s="26">
         <v>109.3</v>
       </c>
-      <c r="H83" s="6"/>
+      <c r="H83" s="26">
+        <v>109.1</v>
+      </c>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>111.4</v>
       </c>
       <c r="C84" s="26">
         <v>111.2</v>
       </c>
       <c r="D84" s="26">
         <v>111.1</v>
       </c>
       <c r="E84" s="26">
         <v>111</v>
       </c>
       <c r="F84" s="26">
         <v>110.7</v>
       </c>
       <c r="G84" s="26">
         <v>110.7</v>
       </c>
-      <c r="H84" s="6"/>
+      <c r="H84" s="26">
+        <v>110.7</v>
+      </c>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>114</v>
       </c>
       <c r="C85" s="26">
         <v>113.7</v>
       </c>
       <c r="D85" s="26">
         <v>112.2</v>
       </c>
       <c r="E85" s="26">
         <v>111</v>
       </c>
       <c r="F85" s="26">
         <v>110.5</v>
       </c>
       <c r="G85" s="26">
         <v>110.1</v>
       </c>
-      <c r="H85" s="6"/>
+      <c r="H85" s="26">
+        <v>109.7</v>
+      </c>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112.1</v>
       </c>
       <c r="C86" s="26">
         <v>111.3</v>
       </c>
       <c r="D86" s="26">
         <v>111</v>
       </c>
       <c r="E86" s="26">
         <v>110.7</v>
       </c>
       <c r="F86" s="26">
         <v>110.3</v>
       </c>
       <c r="G86" s="26">
         <v>110</v>
       </c>
-      <c r="H86" s="6"/>
+      <c r="H86" s="26">
+        <v>109.8</v>
+      </c>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>109.6</v>
       </c>
       <c r="C87" s="26">
         <v>109.7</v>
       </c>
       <c r="D87" s="26">
         <v>109.8</v>
       </c>
       <c r="E87" s="26">
         <v>109.8</v>
       </c>
       <c r="F87" s="26">
         <v>110</v>
       </c>
       <c r="G87" s="26">
         <v>110</v>
       </c>
-      <c r="H87" s="6"/>
+      <c r="H87" s="26">
+        <v>110</v>
+      </c>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>109</v>
       </c>
       <c r="C88" s="26">
         <v>108.9</v>
       </c>
       <c r="D88" s="26">
         <v>109.1</v>
       </c>
       <c r="E88" s="26">
         <v>108.4</v>
       </c>
       <c r="F88" s="26">
         <v>108.3</v>
       </c>
       <c r="G88" s="26">
         <v>108.4</v>
       </c>
-      <c r="H88" s="6"/>
+      <c r="H88" s="26">
+        <v>108.4</v>
+      </c>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.1</v>
       </c>
       <c r="C89" s="26">
         <v>113.1</v>
       </c>
       <c r="D89" s="26">
         <v>113</v>
       </c>
       <c r="E89" s="26">
         <v>112.9</v>
       </c>
       <c r="F89" s="26">
         <v>112</v>
       </c>
       <c r="G89" s="26">
         <v>111.3</v>
       </c>
-      <c r="H89" s="6"/>
+      <c r="H89" s="26">
+        <v>110.8</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>116.9</v>
       </c>
       <c r="C90" s="26">
         <v>116.2</v>
       </c>
       <c r="D90" s="26">
         <v>116.1</v>
       </c>
       <c r="E90" s="26">
         <v>116.1</v>
       </c>
       <c r="F90" s="26">
         <v>115.9</v>
       </c>
       <c r="G90" s="26">
         <v>115.8</v>
       </c>
-      <c r="H90" s="6"/>
+      <c r="H90" s="26">
+        <v>115.7</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.1</v>
       </c>
       <c r="C91" s="26">
         <v>113.3</v>
       </c>
       <c r="D91" s="26">
         <v>113.9</v>
       </c>
       <c r="E91" s="26">
         <v>113.4</v>
       </c>
       <c r="F91" s="26">
         <v>113.1</v>
       </c>
       <c r="G91" s="26">
         <v>112.7</v>
       </c>
-      <c r="H91" s="6"/>
+      <c r="H91" s="26">
+        <v>112.7</v>
+      </c>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>110.9</v>
       </c>
       <c r="C92" s="26">
         <v>111</v>
       </c>
       <c r="D92" s="26">
         <v>110.3</v>
       </c>
       <c r="E92" s="26">
         <v>110</v>
       </c>
       <c r="F92" s="26">
         <v>110.3</v>
       </c>
       <c r="G92" s="26">
         <v>110.7</v>
       </c>
-      <c r="H92" s="6"/>
+      <c r="H92" s="26">
+        <v>111</v>
+      </c>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="20.25" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>110.7</v>
       </c>
       <c r="C93" s="26">
         <v>110.8</v>
       </c>
       <c r="D93" s="26">
         <v>110</v>
       </c>
       <c r="E93" s="26">
         <v>109.4</v>
       </c>
       <c r="F93" s="26">
         <v>109</v>
       </c>
       <c r="G93" s="26">
         <v>108.9</v>
       </c>
-      <c r="H93" s="6"/>
+      <c r="H93" s="26">
+        <v>108.8</v>
+      </c>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>110</v>
       </c>
       <c r="C94" s="26">
         <v>108.1</v>
       </c>
       <c r="D94" s="26">
         <v>107.7</v>
       </c>
       <c r="E94" s="26">
         <v>107.4</v>
       </c>
       <c r="F94" s="26">
         <v>107.5</v>
       </c>
       <c r="G94" s="26">
         <v>107.8</v>
       </c>
-      <c r="H94" s="6"/>
+      <c r="H94" s="26">
+        <v>108.1</v>
+      </c>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.6</v>
       </c>
       <c r="C95" s="26">
         <v>111.9</v>
       </c>
       <c r="D95" s="26">
         <v>111.1</v>
       </c>
       <c r="E95" s="26">
         <v>110.1</v>
       </c>
       <c r="F95" s="26">
         <v>109.2</v>
       </c>
       <c r="G95" s="26">
         <v>108.7</v>
       </c>
-      <c r="H95" s="6"/>
+      <c r="H95" s="26">
+        <v>108.3</v>
+      </c>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>111.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.3</v>
       </c>
       <c r="D96" s="27">
         <v>110.8</v>
       </c>
       <c r="E96" s="27">
         <v>110.1</v>
       </c>
       <c r="F96" s="27">
         <v>109.5</v>
       </c>
       <c r="G96" s="27">
         <v>109.2</v>
       </c>
-      <c r="H96" s="11"/>
+      <c r="H96" s="27">
+        <v>109</v>
+      </c>
       <c r="I96" s="11"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>