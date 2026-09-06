--- v4 (2026-08-17)
+++ v5 (2026-09-06)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20940" windowHeight="11715"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20940" windowHeight="11715" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="42">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
@@ -153,51 +148,51 @@
   <si>
     <t>to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t xml:space="preserve">Наурыз </t>
   </si>
   <si>
     <t>Consumer price index in 2026</t>
   </si>
   <si>
     <t>Non-food price index in 2026</t>
   </si>
   <si>
     <t>Food price index in 2026</t>
   </si>
   <si>
     <t>Price index for paid services in 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -293,51 +288,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -360,50 +355,56 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -433,86 +434,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -695,98 +696,98 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P96"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K83" sqref="K83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="17" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="8" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="17" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="22"/>
     <col min="16" max="16" width="36.42578125" style="22" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="18.75" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="29"/>
-[...10 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:16" ht="21.75" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="28"/>
-[...10 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:16" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -809,728 +810,770 @@
     <row r="4" spans="1:16">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101</v>
       </c>
       <c r="C4" s="26">
         <v>101.1</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
       <c r="E4" s="7">
         <v>100.8</v>
       </c>
       <c r="F4" s="26">
         <v>100.7</v>
       </c>
       <c r="G4" s="26">
         <v>100.8</v>
       </c>
       <c r="H4" s="26">
         <v>100.6</v>
       </c>
-      <c r="I4" s="6"/>
+      <c r="I4" s="28">
+        <v>100.6</v>
+      </c>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="P4" s="24"/>
     </row>
     <row r="5" spans="1:16" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101</v>
       </c>
       <c r="C5" s="26">
         <v>101</v>
       </c>
       <c r="D5" s="26">
         <v>100.7</v>
       </c>
       <c r="E5" s="20">
         <v>100.7</v>
       </c>
       <c r="F5" s="26">
         <v>100.4</v>
       </c>
       <c r="G5" s="26">
         <v>100.8</v>
       </c>
       <c r="H5" s="26">
         <v>100.3</v>
       </c>
-      <c r="I5" s="6"/>
+      <c r="I5" s="28">
+        <v>100.4</v>
+      </c>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="P5" s="25"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.6</v>
       </c>
       <c r="D6" s="26">
         <v>100.8</v>
       </c>
       <c r="E6" s="20">
         <v>101.1</v>
       </c>
       <c r="F6" s="26">
         <v>100.5</v>
       </c>
       <c r="G6" s="26">
         <v>100.8</v>
       </c>
       <c r="H6" s="26">
         <v>100.9</v>
       </c>
-      <c r="I6" s="6"/>
+      <c r="I6" s="28">
+        <v>100.2</v>
+      </c>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="P6" s="25"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101</v>
       </c>
       <c r="C7" s="26">
         <v>100.8</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.4</v>
       </c>
       <c r="F7" s="26">
         <v>100.4</v>
       </c>
       <c r="G7" s="26">
         <v>101.4</v>
       </c>
       <c r="H7" s="26">
         <v>100.3</v>
       </c>
-      <c r="I7" s="6"/>
+      <c r="I7" s="28">
+        <v>100.2</v>
+      </c>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="P7" s="25"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.3</v>
       </c>
       <c r="C8" s="26">
         <v>101.1</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
       <c r="E8" s="20">
         <v>100.8</v>
       </c>
       <c r="F8" s="26">
         <v>100.5</v>
       </c>
       <c r="G8" s="26">
         <v>101.1</v>
       </c>
       <c r="H8" s="26">
         <v>101</v>
       </c>
-      <c r="I8" s="6"/>
+      <c r="I8" s="28">
+        <v>100.9</v>
+      </c>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="P8" s="25"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.8</v>
       </c>
       <c r="E9" s="20">
         <v>100.7</v>
       </c>
       <c r="F9" s="26">
         <v>101</v>
       </c>
       <c r="G9" s="26">
         <v>101</v>
       </c>
       <c r="H9" s="26">
         <v>100.6</v>
       </c>
-      <c r="I9" s="6"/>
+      <c r="I9" s="28">
+        <v>100.6</v>
+      </c>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="P9" s="25"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.4</v>
       </c>
       <c r="C10" s="26">
         <v>101.1</v>
       </c>
       <c r="D10" s="26">
         <v>100.5</v>
       </c>
       <c r="E10" s="20">
         <v>101.1</v>
       </c>
       <c r="F10" s="26">
         <v>100.4</v>
       </c>
       <c r="G10" s="26">
         <v>101.1</v>
       </c>
       <c r="H10" s="26">
         <v>100.5</v>
       </c>
-      <c r="I10" s="6"/>
+      <c r="I10" s="28">
+        <v>100.3</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.2</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="20">
         <v>100.8</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
       <c r="G11" s="26">
         <v>100.6</v>
       </c>
       <c r="H11" s="26">
         <v>100.2</v>
       </c>
-      <c r="I11" s="6"/>
+      <c r="I11" s="28">
+        <v>100.9</v>
+      </c>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="P11" s="25"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>100.8</v>
       </c>
       <c r="E12" s="20">
         <v>100.8</v>
       </c>
       <c r="F12" s="26">
         <v>100.5</v>
       </c>
       <c r="G12" s="26">
         <v>102.1</v>
       </c>
       <c r="H12" s="26">
         <v>101.2</v>
       </c>
-      <c r="I12" s="6"/>
+      <c r="I12" s="28">
+        <v>100.3</v>
+      </c>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="P12" s="25"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.9</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.4</v>
       </c>
       <c r="E13" s="20">
         <v>100.7</v>
       </c>
       <c r="F13" s="26">
         <v>100.6</v>
       </c>
       <c r="G13" s="26">
         <v>101</v>
       </c>
       <c r="H13" s="26">
         <v>100.4</v>
       </c>
-      <c r="I13" s="6"/>
+      <c r="I13" s="28">
+        <v>100.2</v>
+      </c>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="P13" s="25"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>101.2</v>
       </c>
       <c r="D14" s="26">
         <v>100.7</v>
       </c>
       <c r="E14" s="20">
         <v>100.8</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
       <c r="G14" s="26">
         <v>100.7</v>
       </c>
       <c r="H14" s="26">
         <v>100.5</v>
       </c>
-      <c r="I14" s="6"/>
+      <c r="I14" s="28">
+        <v>100.5</v>
+      </c>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="P14" s="25"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.9</v>
       </c>
       <c r="C15" s="26">
         <v>100.9</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
       <c r="E15" s="20">
         <v>101</v>
       </c>
       <c r="F15" s="26">
         <v>100.7</v>
       </c>
       <c r="G15" s="26">
         <v>100.4</v>
       </c>
       <c r="H15" s="26">
         <v>100.5</v>
       </c>
-      <c r="I15" s="6"/>
+      <c r="I15" s="28">
+        <v>100.9</v>
+      </c>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="P15" s="25"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.7</v>
       </c>
       <c r="E16" s="20">
         <v>100.9</v>
       </c>
       <c r="F16" s="26">
         <v>100.6</v>
       </c>
       <c r="G16" s="26">
         <v>100.4</v>
       </c>
       <c r="H16" s="26">
         <v>100.7</v>
       </c>
-      <c r="I16" s="6"/>
+      <c r="I16" s="28">
+        <v>99.9</v>
+      </c>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="P16" s="25"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.1</v>
       </c>
       <c r="C17" s="26">
         <v>100.6</v>
       </c>
       <c r="D17" s="26">
         <v>100.2</v>
       </c>
       <c r="E17" s="20">
         <v>100.9</v>
       </c>
       <c r="F17" s="26">
         <v>100.7</v>
       </c>
       <c r="G17" s="26">
         <v>100.7</v>
       </c>
       <c r="H17" s="26">
         <v>100.4</v>
       </c>
-      <c r="I17" s="6"/>
+      <c r="I17" s="28">
+        <v>100.1</v>
+      </c>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="P17" s="25"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101</v>
       </c>
       <c r="C18" s="26">
         <v>101.3</v>
       </c>
       <c r="D18" s="26">
         <v>100.6</v>
       </c>
       <c r="E18" s="20">
         <v>101.1</v>
       </c>
       <c r="F18" s="26">
         <v>100.8</v>
       </c>
       <c r="G18" s="26">
         <v>101.1</v>
       </c>
       <c r="H18" s="26">
         <v>100.5</v>
       </c>
-      <c r="I18" s="6"/>
+      <c r="I18" s="28">
+        <v>100.4</v>
+      </c>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="P18" s="25"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.1</v>
       </c>
       <c r="C19" s="26">
         <v>101.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.6</v>
       </c>
       <c r="E19" s="20">
         <v>100.8</v>
       </c>
       <c r="F19" s="26">
         <v>100.7</v>
       </c>
       <c r="G19" s="26">
         <v>100.2</v>
       </c>
       <c r="H19" s="26">
         <v>100.9</v>
       </c>
-      <c r="I19" s="6"/>
+      <c r="I19" s="28">
+        <v>101.4</v>
+      </c>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="P19" s="25"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.4</v>
       </c>
       <c r="C20" s="26">
         <v>101.4</v>
       </c>
       <c r="D20" s="26">
         <v>101</v>
       </c>
       <c r="E20" s="20">
         <v>101</v>
       </c>
       <c r="F20" s="26">
         <v>101</v>
       </c>
       <c r="G20" s="26">
         <v>100.6</v>
       </c>
       <c r="H20" s="26">
         <v>100.6</v>
       </c>
-      <c r="I20" s="6"/>
+      <c r="I20" s="28">
+        <v>99.9</v>
+      </c>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="P20" s="25"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.1</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
       <c r="E21" s="20">
         <v>100.8</v>
       </c>
       <c r="F21" s="26">
         <v>100.7</v>
       </c>
       <c r="G21" s="26">
         <v>100.8</v>
       </c>
       <c r="H21" s="26">
         <v>100.5</v>
       </c>
-      <c r="I21" s="6"/>
+      <c r="I21" s="28">
+        <v>100.2</v>
+      </c>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="P21" s="25"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.1</v>
       </c>
       <c r="C22" s="26">
         <v>100.9</v>
       </c>
       <c r="D22" s="26">
         <v>100.5</v>
       </c>
       <c r="E22" s="20">
         <v>100.6</v>
       </c>
       <c r="F22" s="26">
         <v>100.9</v>
       </c>
       <c r="G22" s="26">
         <v>101.1</v>
       </c>
       <c r="H22" s="26">
         <v>100.6</v>
       </c>
-      <c r="I22" s="6"/>
+      <c r="I22" s="28">
+        <v>100.7</v>
+      </c>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="P22" s="25"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.8</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
       <c r="E23" s="20">
         <v>100.9</v>
       </c>
       <c r="F23" s="26">
         <v>100.8</v>
       </c>
       <c r="G23" s="26">
         <v>100.7</v>
       </c>
       <c r="H23" s="26">
         <v>100.4</v>
       </c>
-      <c r="I23" s="6"/>
+      <c r="I23" s="28">
+        <v>100.5</v>
+      </c>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="P23" s="25"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
       <c r="E24" s="12">
         <v>101.2</v>
       </c>
       <c r="F24" s="27">
         <v>100.3</v>
       </c>
       <c r="G24" s="27">
         <v>100.8</v>
       </c>
       <c r="H24" s="27">
         <v>100.4</v>
       </c>
-      <c r="I24" s="11"/>
+      <c r="I24" s="29">
+        <v>101.4</v>
+      </c>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="P24" s="25"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:16">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="28"/>
-[...10 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:16" ht="21.75" customHeight="1">
       <c r="A27" s="1"/>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="2" t="s">
@@ -1553,692 +1596,734 @@
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.7</v>
       </c>
       <c r="E28" s="21">
         <v>103.6</v>
       </c>
       <c r="F28" s="26">
         <v>104.3</v>
       </c>
       <c r="G28" s="26">
         <v>105.1</v>
       </c>
       <c r="H28" s="26">
         <v>105.7</v>
       </c>
-      <c r="I28" s="19"/>
+      <c r="I28" s="28">
+        <v>106.4</v>
+      </c>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101</v>
       </c>
       <c r="C29" s="26">
         <v>102</v>
       </c>
       <c r="D29" s="26">
         <v>102.7</v>
       </c>
       <c r="E29" s="20">
         <v>103.4</v>
       </c>
       <c r="F29" s="26">
         <v>103.8</v>
       </c>
       <c r="G29" s="26">
         <v>104.7</v>
       </c>
       <c r="H29" s="26">
         <v>105</v>
       </c>
-      <c r="I29" s="18"/>
+      <c r="I29" s="28">
+        <v>105.4</v>
+      </c>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.3</v>
       </c>
       <c r="D30" s="26">
         <v>103.1</v>
       </c>
       <c r="E30" s="20">
         <v>104.3</v>
       </c>
       <c r="F30" s="26">
         <v>104.8</v>
       </c>
       <c r="G30" s="26">
         <v>105.7</v>
       </c>
       <c r="H30" s="26">
         <v>106.7</v>
       </c>
-      <c r="I30" s="18"/>
+      <c r="I30" s="28">
+        <v>106.9</v>
+      </c>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.7</v>
       </c>
       <c r="E31" s="20">
         <v>103.1</v>
       </c>
       <c r="F31" s="26">
         <v>103.6</v>
       </c>
       <c r="G31" s="26">
         <v>105.1</v>
       </c>
       <c r="H31" s="26">
         <v>105.4</v>
       </c>
-      <c r="I31" s="18"/>
+      <c r="I31" s="28">
+        <v>105.6</v>
+      </c>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.3</v>
       </c>
       <c r="C32" s="26">
         <v>102.4</v>
       </c>
       <c r="D32" s="26">
         <v>102.8</v>
       </c>
       <c r="E32" s="20">
         <v>103.7</v>
       </c>
       <c r="F32" s="26">
         <v>104.2</v>
       </c>
       <c r="G32" s="26">
         <v>105.4</v>
       </c>
       <c r="H32" s="26">
         <v>106.4</v>
       </c>
-      <c r="I32" s="18"/>
+      <c r="I32" s="28">
+        <v>107.3</v>
+      </c>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>102</v>
       </c>
       <c r="D33" s="26">
         <v>102.8</v>
       </c>
       <c r="E33" s="20">
         <v>103.5</v>
       </c>
       <c r="F33" s="26">
         <v>104.5</v>
       </c>
       <c r="G33" s="26">
         <v>105.6</v>
       </c>
       <c r="H33" s="26">
         <v>106.2</v>
       </c>
-      <c r="I33" s="18"/>
+      <c r="I33" s="28">
+        <v>106.8</v>
+      </c>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.4</v>
       </c>
       <c r="C34" s="26">
         <v>102.5</v>
       </c>
       <c r="D34" s="26">
         <v>103</v>
       </c>
       <c r="E34" s="20">
         <v>104.2</v>
       </c>
       <c r="F34" s="26">
         <v>104.6</v>
       </c>
       <c r="G34" s="26">
         <v>105.7</v>
       </c>
       <c r="H34" s="26">
         <v>106.2</v>
       </c>
-      <c r="I34" s="18"/>
+      <c r="I34" s="28">
+        <v>106.5</v>
+      </c>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.3</v>
       </c>
       <c r="D35" s="26">
         <v>102.9</v>
       </c>
       <c r="E35" s="20">
         <v>103.7</v>
       </c>
       <c r="F35" s="26">
         <v>104.2</v>
       </c>
       <c r="G35" s="26">
         <v>104.8</v>
       </c>
       <c r="H35" s="26">
         <v>105.1</v>
       </c>
-      <c r="I35" s="18"/>
+      <c r="I35" s="28">
+        <v>106</v>
+      </c>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101</v>
       </c>
       <c r="C36" s="26">
         <v>101.9</v>
       </c>
       <c r="D36" s="26">
         <v>102.8</v>
       </c>
       <c r="E36" s="20">
         <v>103.6</v>
       </c>
       <c r="F36" s="26">
         <v>104.2</v>
       </c>
       <c r="G36" s="26">
         <v>106.4</v>
       </c>
       <c r="H36" s="26">
         <v>107.7</v>
       </c>
-      <c r="I36" s="18"/>
+      <c r="I36" s="28">
+        <v>108</v>
+      </c>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.9</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>102.3</v>
       </c>
       <c r="E37" s="20">
         <v>103</v>
       </c>
       <c r="F37" s="26">
         <v>103.6</v>
       </c>
       <c r="G37" s="26">
         <v>104.6</v>
       </c>
       <c r="H37" s="26">
         <v>105</v>
       </c>
-      <c r="I37" s="18"/>
+      <c r="I37" s="28">
+        <v>105.3</v>
+      </c>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>102</v>
       </c>
       <c r="D38" s="26">
         <v>102.8</v>
       </c>
       <c r="E38" s="20">
         <v>103.6</v>
       </c>
       <c r="F38" s="26">
         <v>104.5</v>
       </c>
       <c r="G38" s="26">
         <v>105.2</v>
       </c>
       <c r="H38" s="26">
         <v>105.7</v>
       </c>
-      <c r="I38" s="18"/>
+      <c r="I38" s="28">
+        <v>106.3</v>
+      </c>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.9</v>
       </c>
       <c r="C39" s="26">
         <v>101.9</v>
       </c>
       <c r="D39" s="26">
         <v>102.5</v>
       </c>
       <c r="E39" s="20">
         <v>103.6</v>
       </c>
       <c r="F39" s="26">
         <v>104.3</v>
       </c>
       <c r="G39" s="26">
         <v>104.7</v>
       </c>
       <c r="H39" s="26">
         <v>105.3</v>
       </c>
-      <c r="I39" s="18"/>
+      <c r="I39" s="28">
+        <v>106.2</v>
+      </c>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.4</v>
       </c>
       <c r="D40" s="26">
         <v>103.1</v>
       </c>
       <c r="E40" s="20">
         <v>104</v>
       </c>
       <c r="F40" s="26">
         <v>104.6</v>
       </c>
       <c r="G40" s="26">
         <v>105</v>
       </c>
       <c r="H40" s="26">
         <v>105.7</v>
       </c>
-      <c r="I40" s="18"/>
+      <c r="I40" s="28">
+        <v>105.6</v>
+      </c>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.1</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>101.9</v>
       </c>
       <c r="E41" s="20">
         <v>102.9</v>
       </c>
       <c r="F41" s="26">
         <v>103.6</v>
       </c>
       <c r="G41" s="26">
         <v>104.3</v>
       </c>
       <c r="H41" s="26">
         <v>104.7</v>
       </c>
-      <c r="I41" s="18"/>
+      <c r="I41" s="28">
+        <v>104.9</v>
+      </c>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101</v>
       </c>
       <c r="C42" s="26">
         <v>102.3</v>
       </c>
       <c r="D42" s="26">
         <v>102.9</v>
       </c>
       <c r="E42" s="20">
         <v>104</v>
       </c>
       <c r="F42" s="26">
         <v>104.8</v>
       </c>
       <c r="G42" s="26">
         <v>106</v>
       </c>
       <c r="H42" s="26">
         <v>106.5</v>
       </c>
-      <c r="I42" s="18"/>
+      <c r="I42" s="28">
+        <v>106.9</v>
+      </c>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.1</v>
       </c>
       <c r="C43" s="26">
         <v>102.5</v>
       </c>
       <c r="D43" s="26">
         <v>103.2</v>
       </c>
       <c r="E43" s="20">
         <v>104</v>
       </c>
       <c r="F43" s="26">
         <v>104.8</v>
       </c>
       <c r="G43" s="26">
         <v>104.9</v>
       </c>
       <c r="H43" s="26">
         <v>105.8</v>
       </c>
-      <c r="I43" s="18"/>
+      <c r="I43" s="28">
+        <v>107.3</v>
+      </c>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.4</v>
       </c>
       <c r="C44" s="26">
         <v>102.8</v>
       </c>
       <c r="D44" s="26">
         <v>103.8</v>
       </c>
       <c r="E44" s="20">
         <v>104.8</v>
       </c>
       <c r="F44" s="26">
         <v>105.8</v>
       </c>
       <c r="G44" s="26">
         <v>106.4</v>
       </c>
       <c r="H44" s="26">
         <v>107</v>
       </c>
-      <c r="I44" s="18"/>
+      <c r="I44" s="28">
+        <v>106.9</v>
+      </c>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.1</v>
       </c>
       <c r="C45" s="26">
         <v>102.3</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
       <c r="E45" s="20">
         <v>103.9</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
       <c r="G45" s="26">
         <v>105.4</v>
       </c>
       <c r="H45" s="26">
         <v>105.9</v>
       </c>
-      <c r="I45" s="18"/>
+      <c r="I45" s="28">
+        <v>106.2</v>
+      </c>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.1</v>
       </c>
       <c r="C46" s="26">
         <v>102</v>
       </c>
       <c r="D46" s="26">
         <v>102.5</v>
       </c>
       <c r="E46" s="20">
         <v>103.1</v>
       </c>
       <c r="F46" s="26">
         <v>104</v>
       </c>
       <c r="G46" s="26">
         <v>105.1</v>
       </c>
       <c r="H46" s="26">
         <v>105.8</v>
       </c>
-      <c r="I46" s="18"/>
+      <c r="I46" s="28">
+        <v>106.6</v>
+      </c>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.8</v>
       </c>
       <c r="C47" s="26">
         <v>101.9</v>
       </c>
       <c r="D47" s="26">
         <v>102.6</v>
       </c>
       <c r="E47" s="20">
         <v>103.5</v>
       </c>
       <c r="F47" s="26">
         <v>104.4</v>
       </c>
       <c r="G47" s="26">
         <v>105.1</v>
       </c>
       <c r="H47" s="26">
         <v>105.5</v>
       </c>
-      <c r="I47" s="18"/>
+      <c r="I47" s="28">
+        <v>106.1</v>
+      </c>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101</v>
       </c>
       <c r="C48" s="27">
         <v>102.3</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
       <c r="E48" s="12">
         <v>103.9</v>
       </c>
       <c r="F48" s="27">
         <v>104.2</v>
       </c>
       <c r="G48" s="27">
         <v>105</v>
       </c>
       <c r="H48" s="27">
         <v>105.5</v>
       </c>
-      <c r="I48" s="11"/>
+      <c r="I48" s="29">
+        <v>107</v>
+      </c>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
-      <c r="A50" s="28" t="s">
+      <c r="A50" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B50" s="28"/>
-[...10 lines deleted...]
-      <c r="M50" s="28"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="30"/>
+      <c r="I50" s="30"/>
+      <c r="J50" s="30"/>
+      <c r="K50" s="30"/>
+      <c r="L50" s="30"/>
+      <c r="M50" s="30"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
       <c r="A51" s="1"/>
       <c r="B51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="2" t="s">
@@ -2261,707 +2346,749 @@
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.2</v>
       </c>
       <c r="C52" s="26">
         <v>111.7</v>
       </c>
       <c r="D52" s="26">
         <v>111</v>
       </c>
       <c r="E52" s="7">
         <v>110.6</v>
       </c>
       <c r="F52" s="26">
         <v>110.4</v>
       </c>
       <c r="G52" s="26">
         <v>110.3</v>
       </c>
       <c r="H52" s="26">
         <v>110.2</v>
       </c>
-      <c r="I52" s="19"/>
+      <c r="I52" s="28">
+        <v>109.8</v>
+      </c>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.9</v>
       </c>
       <c r="D53" s="26">
         <v>111.2</v>
       </c>
       <c r="E53" s="7">
         <v>110.8</v>
       </c>
       <c r="F53" s="26">
         <v>110.3</v>
       </c>
       <c r="G53" s="26">
         <v>109.7</v>
       </c>
       <c r="H53" s="26">
         <v>109.2</v>
       </c>
-      <c r="I53" s="18"/>
+      <c r="I53" s="28">
+        <v>109.3</v>
+      </c>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.5</v>
       </c>
       <c r="C54" s="26">
         <v>113.1</v>
       </c>
       <c r="D54" s="26">
         <v>112.2</v>
       </c>
       <c r="E54" s="7">
         <v>112.7</v>
       </c>
       <c r="F54" s="26">
         <v>112.6</v>
       </c>
       <c r="G54" s="26">
         <v>112.1</v>
       </c>
       <c r="H54" s="26">
         <v>112.3</v>
       </c>
-      <c r="I54" s="18"/>
+      <c r="I54" s="28">
+        <v>111.6</v>
+      </c>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.2</v>
       </c>
       <c r="C55" s="26">
         <v>111</v>
       </c>
       <c r="D55" s="26">
         <v>111.3</v>
       </c>
       <c r="E55" s="7">
         <v>110.6</v>
       </c>
       <c r="F55" s="26">
         <v>110.2</v>
       </c>
       <c r="G55" s="26">
         <v>110.9</v>
       </c>
       <c r="H55" s="26">
         <v>110.4</v>
       </c>
-      <c r="I55" s="18"/>
+      <c r="I55" s="28">
+        <v>109.2</v>
+      </c>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.5</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>111.2</v>
       </c>
       <c r="E56" s="7">
         <v>110.8</v>
       </c>
       <c r="F56" s="26">
         <v>110.8</v>
       </c>
       <c r="G56" s="26">
         <v>111.1</v>
       </c>
       <c r="H56" s="26">
         <v>111</v>
       </c>
-      <c r="I56" s="18"/>
+      <c r="I56" s="28">
+        <v>110.7</v>
+      </c>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112</v>
       </c>
       <c r="C57" s="26">
         <v>112.5</v>
       </c>
       <c r="D57" s="26">
         <v>112.2</v>
       </c>
       <c r="E57" s="7">
         <v>111.9</v>
       </c>
       <c r="F57" s="26">
         <v>111.8</v>
       </c>
       <c r="G57" s="26">
         <v>111.6</v>
       </c>
       <c r="H57" s="26">
         <v>111.5</v>
       </c>
-      <c r="I57" s="18"/>
+      <c r="I57" s="28">
+        <v>110.2</v>
+      </c>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>111.5</v>
       </c>
       <c r="C58" s="26">
         <v>111</v>
       </c>
       <c r="D58" s="26">
         <v>110.7</v>
       </c>
       <c r="E58" s="7">
         <v>110.9</v>
       </c>
       <c r="F58" s="26">
         <v>109.8</v>
       </c>
       <c r="G58" s="26">
         <v>110.1</v>
       </c>
       <c r="H58" s="26">
         <v>110.3</v>
       </c>
-      <c r="I58" s="18"/>
+      <c r="I58" s="28">
+        <v>109.1</v>
+      </c>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.5</v>
       </c>
       <c r="C59" s="26">
         <v>111.8</v>
       </c>
       <c r="D59" s="26">
         <v>111.1</v>
       </c>
       <c r="E59" s="7">
         <v>110.9</v>
       </c>
       <c r="F59" s="26">
         <v>110.4</v>
       </c>
       <c r="G59" s="26">
         <v>110.1</v>
       </c>
       <c r="H59" s="26">
         <v>109.6</v>
       </c>
-      <c r="I59" s="18"/>
+      <c r="I59" s="28">
+        <v>110</v>
+      </c>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.1</v>
       </c>
       <c r="D60" s="26">
         <v>112.1</v>
       </c>
       <c r="E60" s="7">
         <v>111.8</v>
       </c>
       <c r="F60" s="26">
         <v>110.9</v>
       </c>
       <c r="G60" s="26">
         <v>112.2</v>
       </c>
       <c r="H60" s="26">
         <v>112.6</v>
       </c>
-      <c r="I60" s="18"/>
+      <c r="I60" s="28">
+        <v>111.7</v>
+      </c>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.7</v>
       </c>
       <c r="C61" s="26">
         <v>111.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.6</v>
       </c>
       <c r="E61" s="7">
         <v>109.1</v>
       </c>
       <c r="F61" s="26">
         <v>109.4</v>
       </c>
       <c r="G61" s="26">
         <v>109.1</v>
       </c>
       <c r="H61" s="26">
         <v>108.7</v>
       </c>
-      <c r="I61" s="18"/>
+      <c r="I61" s="28">
+        <v>108.1</v>
+      </c>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>111.5</v>
       </c>
       <c r="C62" s="26">
         <v>111.3</v>
       </c>
       <c r="D62" s="26">
         <v>111.1</v>
       </c>
       <c r="E62" s="7">
         <v>110.8</v>
       </c>
       <c r="F62" s="26">
         <v>110.3</v>
       </c>
       <c r="G62" s="26">
         <v>110.3</v>
       </c>
       <c r="H62" s="26">
         <v>110.2</v>
       </c>
-      <c r="I62" s="18"/>
+      <c r="I62" s="28">
+        <v>109.9</v>
+      </c>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.6</v>
       </c>
       <c r="C63" s="26">
         <v>111.8</v>
       </c>
       <c r="D63" s="26">
         <v>111.5</v>
       </c>
       <c r="E63" s="7">
         <v>111.3</v>
       </c>
       <c r="F63" s="26">
         <v>111.1</v>
       </c>
       <c r="G63" s="26">
         <v>110.4</v>
       </c>
       <c r="H63" s="26">
         <v>110.4</v>
       </c>
-      <c r="I63" s="18"/>
+      <c r="I63" s="28">
+        <v>110</v>
+      </c>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.1</v>
       </c>
       <c r="C64" s="26">
         <v>111.7</v>
       </c>
       <c r="D64" s="26">
         <v>112</v>
       </c>
       <c r="E64" s="7">
         <v>111.4</v>
       </c>
       <c r="F64" s="26">
         <v>111.4</v>
       </c>
       <c r="G64" s="26">
         <v>111.2</v>
       </c>
       <c r="H64" s="26">
         <v>110.9</v>
       </c>
-      <c r="I64" s="18"/>
+      <c r="I64" s="28">
+        <v>109.5</v>
+      </c>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.5</v>
       </c>
       <c r="C65" s="26">
         <v>113.2</v>
       </c>
       <c r="D65" s="26">
         <v>112.1</v>
       </c>
       <c r="E65" s="7">
         <v>112</v>
       </c>
       <c r="F65" s="26">
         <v>110.6</v>
       </c>
       <c r="G65" s="26">
         <v>110.5</v>
       </c>
       <c r="H65" s="26">
         <v>110.2</v>
       </c>
-      <c r="I65" s="18"/>
+      <c r="I65" s="28">
+        <v>109</v>
+      </c>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.3</v>
       </c>
       <c r="C66" s="26">
         <v>114</v>
       </c>
       <c r="D66" s="26">
         <v>113.5</v>
       </c>
       <c r="E66" s="7">
         <v>113.4</v>
       </c>
       <c r="F66" s="26">
         <v>113.3</v>
       </c>
       <c r="G66" s="26">
         <v>113.2</v>
       </c>
       <c r="H66" s="26">
         <v>112.8</v>
       </c>
-      <c r="I66" s="18"/>
+      <c r="I66" s="28">
+        <v>112</v>
+      </c>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.8</v>
       </c>
       <c r="C67" s="26">
         <v>112.9</v>
       </c>
       <c r="D67" s="26">
         <v>112.1</v>
       </c>
       <c r="E67" s="7">
         <v>111.4</v>
       </c>
       <c r="F67" s="26">
         <v>111.5</v>
       </c>
       <c r="G67" s="26">
         <v>110.7</v>
       </c>
       <c r="H67" s="26">
         <v>111.4</v>
       </c>
-      <c r="I67" s="18"/>
+      <c r="I67" s="28">
+        <v>111.3</v>
+      </c>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>113.5</v>
       </c>
       <c r="C68" s="26">
         <v>113.5</v>
       </c>
       <c r="D68" s="26">
         <v>112.9</v>
       </c>
       <c r="E68" s="7">
         <v>112.9</v>
       </c>
       <c r="F68" s="26">
         <v>113.3</v>
       </c>
       <c r="G68" s="26">
         <v>113.3</v>
       </c>
       <c r="H68" s="26">
         <v>112.7</v>
       </c>
-      <c r="I68" s="18"/>
+      <c r="I68" s="28">
+        <v>110.6</v>
+      </c>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112</v>
       </c>
       <c r="C69" s="26">
         <v>111.9</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
       <c r="E69" s="7">
         <v>110.6</v>
       </c>
       <c r="F69" s="26">
         <v>110.6</v>
       </c>
       <c r="G69" s="26">
         <v>110.1</v>
       </c>
       <c r="H69" s="26">
         <v>110</v>
       </c>
-      <c r="I69" s="18"/>
+      <c r="I69" s="28">
+        <v>109.5</v>
+      </c>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>111.9</v>
       </c>
       <c r="C70" s="26">
         <v>109.7</v>
       </c>
       <c r="D70" s="26">
         <v>109.3</v>
       </c>
       <c r="E70" s="7">
         <v>108.8</v>
       </c>
       <c r="F70" s="26">
         <v>109.4</v>
       </c>
       <c r="G70" s="26">
         <v>109.8</v>
       </c>
       <c r="H70" s="26">
         <v>109.8</v>
       </c>
-      <c r="I70" s="18"/>
+      <c r="I70" s="28">
+        <v>109.8</v>
+      </c>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>111.8</v>
       </c>
       <c r="C71" s="26">
         <v>111.5</v>
       </c>
       <c r="D71" s="26">
         <v>110.6</v>
       </c>
       <c r="E71" s="7">
         <v>109.9</v>
       </c>
       <c r="F71" s="26">
         <v>109</v>
       </c>
       <c r="G71" s="26">
         <v>109</v>
       </c>
       <c r="H71" s="26">
         <v>109</v>
       </c>
-      <c r="I71" s="18"/>
+      <c r="I71" s="28">
+        <v>108.7</v>
+      </c>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>111.6</v>
       </c>
       <c r="D72" s="27">
         <v>110.8</v>
       </c>
       <c r="E72" s="12">
         <v>110.4</v>
       </c>
       <c r="F72" s="27">
         <v>109.7</v>
       </c>
       <c r="G72" s="27">
         <v>110.3</v>
       </c>
       <c r="H72" s="27">
         <v>109.7</v>
       </c>
-      <c r="I72" s="11"/>
+      <c r="I72" s="29">
+        <v>110.4</v>
+      </c>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
-      <c r="A74" s="28" t="s">
+      <c r="A74" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B74" s="28"/>
-[...10 lines deleted...]
-      <c r="M74" s="28"/>
+      <c r="B74" s="30"/>
+      <c r="C74" s="30"/>
+      <c r="D74" s="30"/>
+      <c r="E74" s="30"/>
+      <c r="F74" s="30"/>
+      <c r="G74" s="30"/>
+      <c r="H74" s="30"/>
+      <c r="I74" s="30"/>
+      <c r="J74" s="30"/>
+      <c r="K74" s="30"/>
+      <c r="L74" s="30"/>
+      <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:14" ht="21.75" customHeight="1">
       <c r="A75" s="1"/>
       <c r="B75" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I75" s="2" t="s">
@@ -2984,739 +3111,781 @@
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.2</v>
       </c>
       <c r="C76" s="26">
         <v>112</v>
       </c>
       <c r="D76" s="26">
         <v>111.7</v>
       </c>
       <c r="E76" s="26">
         <v>111.4</v>
       </c>
       <c r="F76" s="26">
         <v>111.2</v>
       </c>
       <c r="G76" s="26">
         <v>111</v>
       </c>
       <c r="H76" s="26">
         <v>110.9</v>
       </c>
-      <c r="I76" s="18"/>
+      <c r="I76" s="28">
+        <v>110.8</v>
+      </c>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.7</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
       <c r="E77" s="26">
         <v>111.3</v>
       </c>
       <c r="F77" s="26">
         <v>111.1</v>
       </c>
       <c r="G77" s="26">
         <v>110.9</v>
       </c>
       <c r="H77" s="26">
         <v>110.6</v>
       </c>
-      <c r="I77" s="18"/>
+      <c r="I77" s="28">
+        <v>110.5</v>
+      </c>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.5</v>
       </c>
       <c r="C78" s="26">
         <v>113.3</v>
       </c>
       <c r="D78" s="26">
         <v>113</v>
       </c>
       <c r="E78" s="26">
         <v>112.9</v>
       </c>
       <c r="F78" s="26">
         <v>112.8</v>
       </c>
       <c r="G78" s="26">
         <v>112.7</v>
       </c>
       <c r="H78" s="26">
         <v>112.7</v>
       </c>
-      <c r="I78" s="18"/>
+      <c r="I78" s="28">
+        <v>112.5</v>
+      </c>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.2</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.5</v>
       </c>
       <c r="E79" s="26">
         <v>111.2</v>
       </c>
       <c r="F79" s="26">
         <v>111</v>
       </c>
       <c r="G79" s="26">
         <v>111</v>
       </c>
       <c r="H79" s="26">
         <v>110.9</v>
       </c>
-      <c r="I79" s="18"/>
+      <c r="I79" s="28">
+        <v>110.7</v>
+      </c>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.5</v>
       </c>
       <c r="C80" s="26">
         <v>112.4</v>
       </c>
       <c r="D80" s="26">
         <v>112</v>
       </c>
       <c r="E80" s="26">
         <v>111.7</v>
       </c>
       <c r="F80" s="26">
         <v>111.5</v>
       </c>
       <c r="G80" s="26">
         <v>111.4</v>
       </c>
       <c r="H80" s="26">
         <v>111.4</v>
       </c>
-      <c r="I80" s="18"/>
+      <c r="I80" s="28">
+        <v>111.3</v>
+      </c>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112</v>
       </c>
       <c r="C81" s="26">
         <v>112.2</v>
       </c>
       <c r="D81" s="26">
         <v>112.2</v>
       </c>
       <c r="E81" s="26">
         <v>112.1</v>
       </c>
       <c r="F81" s="26">
         <v>112.1</v>
       </c>
       <c r="G81" s="26">
         <v>112</v>
       </c>
       <c r="H81" s="26">
         <v>111.9</v>
       </c>
-      <c r="I81" s="18"/>
+      <c r="I81" s="28">
+        <v>111.7</v>
+      </c>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>111.5</v>
       </c>
       <c r="C82" s="26">
         <v>111.2</v>
       </c>
       <c r="D82" s="26">
         <v>111.1</v>
       </c>
       <c r="E82" s="26">
         <v>111</v>
       </c>
       <c r="F82" s="26">
         <v>110.8</v>
       </c>
       <c r="G82" s="26">
         <v>110.6</v>
       </c>
       <c r="H82" s="26">
         <v>110.6</v>
       </c>
-      <c r="I82" s="18"/>
+      <c r="I82" s="28">
+        <v>110.4</v>
+      </c>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.5</v>
       </c>
       <c r="C83" s="26">
         <v>111.6</v>
       </c>
       <c r="D83" s="26">
         <v>111.4</v>
       </c>
       <c r="E83" s="26">
         <v>111.3</v>
       </c>
       <c r="F83" s="26">
         <v>111.1</v>
       </c>
       <c r="G83" s="26">
         <v>111</v>
       </c>
       <c r="H83" s="26">
         <v>110.8</v>
       </c>
-      <c r="I83" s="18"/>
+      <c r="I83" s="28">
+        <v>110.7</v>
+      </c>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.2</v>
       </c>
       <c r="D84" s="26">
         <v>112.2</v>
       </c>
       <c r="E84" s="26">
         <v>112.1</v>
       </c>
       <c r="F84" s="26">
         <v>111.8</v>
       </c>
       <c r="G84" s="26">
         <v>111.9</v>
       </c>
       <c r="H84" s="26">
         <v>112</v>
       </c>
-      <c r="I84" s="18"/>
+      <c r="I84" s="28">
+        <v>112</v>
+      </c>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.7</v>
       </c>
       <c r="C85" s="26">
         <v>112.2</v>
       </c>
       <c r="D85" s="26">
         <v>111.4</v>
       </c>
       <c r="E85" s="26">
         <v>110.8</v>
       </c>
       <c r="F85" s="26">
         <v>110.5</v>
       </c>
       <c r="G85" s="26">
         <v>110.3</v>
       </c>
       <c r="H85" s="26">
         <v>110</v>
       </c>
-      <c r="I85" s="18"/>
+      <c r="I85" s="28">
+        <v>109.8</v>
+      </c>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>111.5</v>
       </c>
       <c r="C86" s="26">
         <v>111.4</v>
       </c>
       <c r="D86" s="26">
         <v>111.3</v>
       </c>
       <c r="E86" s="26">
         <v>111.2</v>
       </c>
       <c r="F86" s="26">
         <v>111</v>
       </c>
       <c r="G86" s="26">
         <v>110.9</v>
       </c>
       <c r="H86" s="26">
         <v>110.8</v>
       </c>
-      <c r="I86" s="18"/>
+      <c r="I86" s="28">
+        <v>110.7</v>
+      </c>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.6</v>
       </c>
       <c r="C87" s="26">
         <v>111.7</v>
       </c>
       <c r="D87" s="26">
         <v>111.6</v>
       </c>
       <c r="E87" s="26">
         <v>111.5</v>
       </c>
       <c r="F87" s="26">
         <v>111.4</v>
       </c>
       <c r="G87" s="26">
         <v>111.3</v>
       </c>
       <c r="H87" s="26">
         <v>111.1</v>
       </c>
-      <c r="I87" s="18"/>
+      <c r="I87" s="28">
+        <v>111</v>
+      </c>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.1</v>
       </c>
       <c r="C88" s="26">
         <v>111.9</v>
       </c>
       <c r="D88" s="26">
         <v>111.9</v>
       </c>
       <c r="E88" s="26">
         <v>111.8</v>
       </c>
       <c r="F88" s="26">
         <v>111.7</v>
       </c>
       <c r="G88" s="26">
         <v>111.6</v>
       </c>
       <c r="H88" s="26">
         <v>111.5</v>
       </c>
-      <c r="I88" s="18"/>
+      <c r="I88" s="28">
+        <v>111.3</v>
+      </c>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.5</v>
       </c>
       <c r="C89" s="26">
         <v>113.3</v>
       </c>
       <c r="D89" s="26">
         <v>112.9</v>
       </c>
       <c r="E89" s="26">
         <v>112.7</v>
       </c>
       <c r="F89" s="26">
         <v>112.3</v>
       </c>
       <c r="G89" s="26">
         <v>112</v>
       </c>
       <c r="H89" s="26">
         <v>111.7</v>
       </c>
-      <c r="I89" s="18"/>
+      <c r="I89" s="28">
+        <v>111.4</v>
+      </c>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.3</v>
       </c>
       <c r="C90" s="26">
         <v>114.1</v>
       </c>
       <c r="D90" s="26">
         <v>113.9</v>
       </c>
       <c r="E90" s="26">
         <v>113.8</v>
       </c>
       <c r="F90" s="26">
         <v>113.7</v>
       </c>
       <c r="G90" s="26">
         <v>113.6</v>
       </c>
       <c r="H90" s="26">
         <v>113.5</v>
       </c>
-      <c r="I90" s="18"/>
+      <c r="I90" s="28">
+        <v>113.3</v>
+      </c>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.8</v>
       </c>
       <c r="C91" s="26">
         <v>112.8</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
       <c r="E91" s="26">
         <v>112.3</v>
       </c>
       <c r="F91" s="26">
         <v>112.1</v>
       </c>
       <c r="G91" s="26">
         <v>111.9</v>
       </c>
       <c r="H91" s="26">
         <v>111.8</v>
       </c>
-      <c r="I91" s="18"/>
+      <c r="I91" s="28">
+        <v>111.7</v>
+      </c>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>113.5</v>
       </c>
       <c r="C92" s="26">
         <v>113.5</v>
       </c>
       <c r="D92" s="26">
         <v>113.3</v>
       </c>
       <c r="E92" s="26">
         <v>113.2</v>
       </c>
       <c r="F92" s="26">
         <v>113.2</v>
       </c>
       <c r="G92" s="26">
         <v>113.2</v>
       </c>
       <c r="H92" s="26">
         <v>113.1</v>
       </c>
-      <c r="I92" s="18"/>
+      <c r="I92" s="28">
+        <v>112.8</v>
+      </c>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="16.5" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112</v>
       </c>
       <c r="C93" s="26">
         <v>112</v>
       </c>
       <c r="D93" s="26">
         <v>111.6</v>
       </c>
       <c r="E93" s="26">
         <v>111.3</v>
       </c>
       <c r="F93" s="26">
         <v>111.2</v>
       </c>
       <c r="G93" s="26">
         <v>111</v>
       </c>
       <c r="H93" s="26">
         <v>110.9</v>
       </c>
-      <c r="I93" s="18"/>
+      <c r="I93" s="28">
+        <v>110.7</v>
+      </c>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>111.9</v>
       </c>
       <c r="C94" s="26">
         <v>110.8</v>
       </c>
       <c r="D94" s="26">
         <v>110.3</v>
       </c>
       <c r="E94" s="26">
         <v>109.9</v>
       </c>
       <c r="F94" s="26">
         <v>109.8</v>
       </c>
       <c r="G94" s="26">
         <v>109.8</v>
       </c>
       <c r="H94" s="26">
         <v>109.8</v>
       </c>
-      <c r="I94" s="18"/>
+      <c r="I94" s="28">
+        <v>109.8</v>
+      </c>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>111.8</v>
       </c>
       <c r="C95" s="26">
         <v>111.6</v>
       </c>
       <c r="D95" s="26">
         <v>111.3</v>
       </c>
       <c r="E95" s="26">
         <v>110.9</v>
       </c>
       <c r="F95" s="26">
         <v>110.5</v>
       </c>
       <c r="G95" s="26">
         <v>110.2</v>
       </c>
       <c r="H95" s="26">
         <v>110.1</v>
       </c>
-      <c r="I95" s="18"/>
+      <c r="I95" s="28">
+        <v>109.9</v>
+      </c>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>111.8</v>
       </c>
       <c r="D96" s="27">
         <v>111.4</v>
       </c>
       <c r="E96" s="27">
         <v>111.2</v>
       </c>
       <c r="F96" s="27">
         <v>110.9</v>
       </c>
       <c r="G96" s="27">
         <v>110.8</v>
       </c>
       <c r="H96" s="27">
         <v>110.6</v>
       </c>
-      <c r="I96" s="11"/>
+      <c r="I96" s="29">
+        <v>110.6</v>
+      </c>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="17" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="8" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="17" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="29"/>
-[...10 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="28"/>
-[...10 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -3739,707 +3908,749 @@
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>100.8</v>
       </c>
       <c r="C4" s="26">
         <v>101.3</v>
       </c>
       <c r="D4" s="26">
         <v>100.7</v>
       </c>
       <c r="E4" s="7">
         <v>100.7</v>
       </c>
       <c r="F4" s="26">
         <v>100.4</v>
       </c>
       <c r="G4" s="26">
         <v>100.6</v>
       </c>
       <c r="H4" s="26">
         <v>100.4</v>
       </c>
-      <c r="I4" s="18"/>
+      <c r="I4" s="28">
+        <v>99.9</v>
+      </c>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>100.7</v>
       </c>
       <c r="C5" s="26">
         <v>101.4</v>
       </c>
       <c r="D5" s="26">
         <v>100.9</v>
       </c>
       <c r="E5" s="7">
         <v>100.5</v>
       </c>
       <c r="F5" s="26">
         <v>100.3</v>
       </c>
       <c r="G5" s="26">
         <v>100.6</v>
       </c>
       <c r="H5" s="26">
         <v>100</v>
       </c>
-      <c r="I5" s="18"/>
+      <c r="I5" s="28">
+        <v>99.9</v>
+      </c>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.9</v>
       </c>
       <c r="C6" s="26">
         <v>101.7</v>
       </c>
       <c r="D6" s="26">
         <v>101.3</v>
       </c>
       <c r="E6" s="7">
         <v>100.7</v>
       </c>
       <c r="F6" s="26">
         <v>99.8</v>
       </c>
       <c r="G6" s="26">
         <v>100.2</v>
       </c>
       <c r="H6" s="26">
         <v>101.2</v>
       </c>
-      <c r="I6" s="18"/>
+      <c r="I6" s="28">
+        <v>99.6</v>
+      </c>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>100.3</v>
       </c>
       <c r="C7" s="26">
         <v>101.2</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="7">
         <v>100.4</v>
       </c>
       <c r="F7" s="26">
         <v>100.3</v>
       </c>
       <c r="G7" s="26">
         <v>102.3</v>
       </c>
       <c r="H7" s="26">
         <v>100.1</v>
       </c>
-      <c r="I7" s="18"/>
+      <c r="I7" s="28">
+        <v>100.1</v>
+      </c>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>100.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>100.4</v>
       </c>
       <c r="E8" s="7">
         <v>100.7</v>
       </c>
       <c r="F8" s="26">
         <v>100.4</v>
       </c>
       <c r="G8" s="26">
         <v>100</v>
       </c>
       <c r="H8" s="26">
         <v>100.2</v>
       </c>
-      <c r="I8" s="18"/>
+      <c r="I8" s="28">
+        <v>99.9</v>
+      </c>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>100.4</v>
       </c>
       <c r="E9" s="7">
         <v>100.5</v>
       </c>
       <c r="F9" s="26">
         <v>100.8</v>
       </c>
       <c r="G9" s="26">
         <v>100.7</v>
       </c>
       <c r="H9" s="26">
         <v>100.5</v>
       </c>
-      <c r="I9" s="18"/>
+      <c r="I9" s="28">
+        <v>100.4</v>
+      </c>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>101.1</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.4</v>
       </c>
       <c r="E10" s="7">
         <v>101.3</v>
       </c>
       <c r="F10" s="26">
         <v>100.1</v>
       </c>
       <c r="G10" s="26">
         <v>101.3</v>
       </c>
       <c r="H10" s="26">
         <v>100.6</v>
       </c>
-      <c r="I10" s="18"/>
+      <c r="I10" s="28">
+        <v>100</v>
+      </c>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>100.7</v>
       </c>
       <c r="C11" s="26">
         <v>101.5</v>
       </c>
       <c r="D11" s="26">
         <v>100.5</v>
       </c>
       <c r="E11" s="7">
         <v>100.9</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
       <c r="G11" s="26">
         <v>100.7</v>
       </c>
       <c r="H11" s="26">
         <v>100.3</v>
       </c>
-      <c r="I11" s="18"/>
+      <c r="I11" s="28">
+        <v>100</v>
+      </c>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>101.2</v>
       </c>
       <c r="D12" s="26">
         <v>100.7</v>
       </c>
       <c r="E12" s="7">
         <v>100.9</v>
       </c>
       <c r="F12" s="26">
         <v>100.7</v>
       </c>
       <c r="G12" s="26">
         <v>102.6</v>
       </c>
       <c r="H12" s="26">
         <v>101.7</v>
       </c>
-      <c r="I12" s="18"/>
+      <c r="I12" s="28">
+        <v>99.4</v>
+      </c>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>101</v>
       </c>
       <c r="D13" s="26">
         <v>100.5</v>
       </c>
       <c r="E13" s="7">
         <v>100.7</v>
       </c>
       <c r="F13" s="26">
         <v>100.1</v>
       </c>
       <c r="G13" s="26">
         <v>100.6</v>
       </c>
       <c r="H13" s="26">
         <v>100.3</v>
       </c>
-      <c r="I13" s="18"/>
+      <c r="I13" s="28">
+        <v>99.9</v>
+      </c>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.6</v>
       </c>
       <c r="C14" s="26">
         <v>101.6</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
       <c r="E14" s="7">
         <v>100.5</v>
       </c>
       <c r="F14" s="26">
         <v>100.9</v>
       </c>
       <c r="G14" s="26">
         <v>100.5</v>
       </c>
       <c r="H14" s="26">
         <v>100.3</v>
       </c>
-      <c r="I14" s="18"/>
+      <c r="I14" s="28">
+        <v>99.8</v>
+      </c>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101.1</v>
       </c>
       <c r="D15" s="26">
         <v>100.9</v>
       </c>
       <c r="E15" s="7">
         <v>100.5</v>
       </c>
       <c r="F15" s="26">
         <v>100.5</v>
       </c>
       <c r="G15" s="26">
         <v>100.1</v>
       </c>
       <c r="H15" s="26">
         <v>100.8</v>
       </c>
-      <c r="I15" s="18"/>
+      <c r="I15" s="28">
+        <v>100.4</v>
+      </c>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101.1</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>101</v>
       </c>
       <c r="E16" s="7">
         <v>101.3</v>
       </c>
       <c r="F16" s="26">
         <v>100</v>
       </c>
       <c r="G16" s="26">
         <v>100</v>
       </c>
       <c r="H16" s="26">
         <v>100.8</v>
       </c>
-      <c r="I16" s="18"/>
+      <c r="I16" s="28">
+        <v>99.1</v>
+      </c>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.9</v>
       </c>
       <c r="D17" s="26">
         <v>100.5</v>
       </c>
       <c r="E17" s="7">
         <v>100.5</v>
       </c>
       <c r="F17" s="26">
         <v>100.8</v>
       </c>
       <c r="G17" s="26">
         <v>100.6</v>
       </c>
       <c r="H17" s="26">
         <v>100.3</v>
       </c>
-      <c r="I17" s="18"/>
+      <c r="I17" s="28">
+        <v>99.7</v>
+      </c>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.4</v>
       </c>
       <c r="C18" s="26">
         <v>101.8</v>
       </c>
       <c r="D18" s="26">
         <v>100.4</v>
       </c>
       <c r="E18" s="7">
         <v>100.8</v>
       </c>
       <c r="F18" s="26">
         <v>100.7</v>
       </c>
       <c r="G18" s="26">
         <v>101.1</v>
       </c>
       <c r="H18" s="26">
         <v>100.7</v>
       </c>
-      <c r="I18" s="18"/>
+      <c r="I18" s="28">
+        <v>99.5</v>
+      </c>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>100.9</v>
       </c>
       <c r="C19" s="26">
         <v>101.3</v>
       </c>
       <c r="D19" s="26">
         <v>100.5</v>
       </c>
       <c r="E19" s="7">
         <v>101</v>
       </c>
       <c r="F19" s="26">
         <v>100.6</v>
       </c>
       <c r="G19" s="26">
         <v>100.4</v>
       </c>
       <c r="H19" s="26">
         <v>100.3</v>
       </c>
-      <c r="I19" s="18"/>
+      <c r="I19" s="28">
+        <v>100.7</v>
+      </c>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.8</v>
       </c>
       <c r="C20" s="26">
         <v>102.3</v>
       </c>
       <c r="D20" s="26">
         <v>101.7</v>
       </c>
       <c r="E20" s="7">
         <v>100.5</v>
       </c>
       <c r="F20" s="26">
         <v>100.6</v>
       </c>
       <c r="G20" s="26">
         <v>100.3</v>
       </c>
       <c r="H20" s="26">
         <v>100.3</v>
       </c>
-      <c r="I20" s="18"/>
+      <c r="I20" s="28">
+        <v>99.4</v>
+      </c>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="15.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>100.8</v>
       </c>
       <c r="C21" s="26">
         <v>101.3</v>
       </c>
       <c r="D21" s="26">
         <v>100.8</v>
       </c>
       <c r="E21" s="7">
         <v>101.2</v>
       </c>
       <c r="F21" s="26">
         <v>100.6</v>
       </c>
       <c r="G21" s="26">
         <v>100.4</v>
       </c>
       <c r="H21" s="26">
         <v>100.2</v>
       </c>
-      <c r="I21" s="18"/>
+      <c r="I21" s="28">
+        <v>99.8</v>
+      </c>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.9</v>
       </c>
       <c r="C22" s="26">
         <v>101.4</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
       <c r="E22" s="7">
         <v>100.2</v>
       </c>
       <c r="F22" s="26">
         <v>100.3</v>
       </c>
       <c r="G22" s="26">
         <v>100.3</v>
       </c>
       <c r="H22" s="26">
         <v>100.3</v>
       </c>
-      <c r="I22" s="18"/>
+      <c r="I22" s="28">
+        <v>99.8</v>
+      </c>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.9</v>
       </c>
       <c r="C23" s="26">
         <v>101.4</v>
       </c>
       <c r="D23" s="26">
         <v>100.9</v>
       </c>
       <c r="E23" s="7">
         <v>100.7</v>
       </c>
       <c r="F23" s="26">
         <v>100.3</v>
       </c>
       <c r="G23" s="26">
         <v>100.5</v>
       </c>
       <c r="H23" s="26">
         <v>100.1</v>
       </c>
-      <c r="I23" s="18"/>
+      <c r="I23" s="28">
+        <v>99.8</v>
+      </c>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.9</v>
       </c>
       <c r="C24" s="27">
         <v>101.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.4</v>
       </c>
       <c r="E24" s="12">
         <v>101.2</v>
       </c>
       <c r="F24" s="27">
         <v>100.2</v>
       </c>
       <c r="G24" s="27">
         <v>100.8</v>
       </c>
       <c r="H24" s="27">
         <v>100.3</v>
       </c>
-      <c r="I24" s="11"/>
+      <c r="I24" s="29">
+        <v>100.5</v>
+      </c>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="7"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="28"/>
-[...10 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:14" ht="21.75" customHeight="1">
       <c r="A27" s="1"/>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="2" t="s">
@@ -4462,692 +4673,734 @@
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>100.8</v>
       </c>
       <c r="C28" s="26">
         <v>102.2</v>
       </c>
       <c r="D28" s="26">
         <v>102.9</v>
       </c>
       <c r="E28" s="7">
         <v>103.7</v>
       </c>
       <c r="F28" s="26">
         <v>104.1</v>
       </c>
       <c r="G28" s="26">
         <v>104.7</v>
       </c>
       <c r="H28" s="26">
         <v>105.1</v>
       </c>
-      <c r="I28" s="19"/>
+      <c r="I28" s="28">
+        <v>105.1</v>
+      </c>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>100.7</v>
       </c>
       <c r="C29" s="26">
         <v>102.1</v>
       </c>
       <c r="D29" s="26">
         <v>103</v>
       </c>
       <c r="E29" s="7">
         <v>103.5</v>
       </c>
       <c r="F29" s="26">
         <v>103.8</v>
       </c>
       <c r="G29" s="26">
         <v>104.4</v>
       </c>
       <c r="H29" s="26">
         <v>104.4</v>
       </c>
-      <c r="I29" s="18"/>
+      <c r="I29" s="28">
+        <v>104.3</v>
+      </c>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.9</v>
       </c>
       <c r="C30" s="26">
         <v>102.7</v>
       </c>
       <c r="D30" s="26">
         <v>104</v>
       </c>
       <c r="E30" s="7">
         <v>104.7</v>
       </c>
       <c r="F30" s="26">
         <v>104.5</v>
       </c>
       <c r="G30" s="26">
         <v>104.7</v>
       </c>
       <c r="H30" s="26">
         <v>106</v>
       </c>
-      <c r="I30" s="18"/>
+      <c r="I30" s="28">
+        <v>105.6</v>
+      </c>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>100.3</v>
       </c>
       <c r="C31" s="26">
         <v>101.5</v>
       </c>
       <c r="D31" s="26">
         <v>102.3</v>
       </c>
       <c r="E31" s="7">
         <v>102.7</v>
       </c>
       <c r="F31" s="26">
         <v>103</v>
       </c>
       <c r="G31" s="26">
         <v>105.4</v>
       </c>
       <c r="H31" s="26">
         <v>105.5</v>
       </c>
-      <c r="I31" s="18"/>
+      <c r="I31" s="28">
+        <v>105.6</v>
+      </c>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>100.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.2</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
       <c r="E32" s="7">
         <v>103.4</v>
       </c>
       <c r="F32" s="26">
         <v>103.8</v>
       </c>
       <c r="G32" s="26">
         <v>103.8</v>
       </c>
       <c r="H32" s="26">
         <v>104</v>
       </c>
-      <c r="I32" s="18"/>
+      <c r="I32" s="28">
+        <v>103.8</v>
+      </c>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.5</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.2</v>
       </c>
       <c r="E33" s="7">
         <v>102.7</v>
       </c>
       <c r="F33" s="26">
         <v>103.5</v>
       </c>
       <c r="G33" s="26">
         <v>104.2</v>
       </c>
       <c r="H33" s="26">
         <v>104.8</v>
       </c>
-      <c r="I33" s="18"/>
+      <c r="I33" s="28">
+        <v>105.2</v>
+      </c>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>101.1</v>
       </c>
       <c r="C34" s="26">
         <v>102.1</v>
       </c>
       <c r="D34" s="26">
         <v>102.6</v>
       </c>
       <c r="E34" s="7">
         <v>103.9</v>
       </c>
       <c r="F34" s="26">
         <v>104</v>
       </c>
       <c r="G34" s="26">
         <v>105.4</v>
       </c>
       <c r="H34" s="26">
         <v>106.1</v>
       </c>
-      <c r="I34" s="18"/>
+      <c r="I34" s="28">
+        <v>106.1</v>
+      </c>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>100.7</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.7</v>
       </c>
       <c r="E35" s="7">
         <v>103.6</v>
       </c>
       <c r="F35" s="26">
         <v>104.1</v>
       </c>
       <c r="G35" s="26">
         <v>104.8</v>
       </c>
       <c r="H35" s="26">
         <v>105.2</v>
       </c>
-      <c r="I35" s="18"/>
+      <c r="I35" s="28">
+        <v>105.1</v>
+      </c>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102.3</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
       <c r="E36" s="7">
         <v>104</v>
       </c>
       <c r="F36" s="26">
         <v>104.7</v>
       </c>
       <c r="G36" s="26">
         <v>107.4</v>
       </c>
       <c r="H36" s="26">
         <v>109.1</v>
       </c>
-      <c r="I36" s="18"/>
+      <c r="I36" s="28">
+        <v>108.5</v>
+      </c>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>102</v>
       </c>
       <c r="D37" s="26">
         <v>102.6</v>
       </c>
       <c r="E37" s="7">
         <v>103.3</v>
       </c>
       <c r="F37" s="26">
         <v>103.5</v>
       </c>
       <c r="G37" s="26">
         <v>104.1</v>
       </c>
       <c r="H37" s="26">
         <v>104.4</v>
       </c>
-      <c r="I37" s="18"/>
+      <c r="I37" s="28">
+        <v>104.3</v>
+      </c>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.6</v>
       </c>
       <c r="C38" s="26">
         <v>102.3</v>
       </c>
       <c r="D38" s="26">
         <v>103.1</v>
       </c>
       <c r="E38" s="7">
         <v>103.7</v>
       </c>
       <c r="F38" s="26">
         <v>104.6</v>
       </c>
       <c r="G38" s="26">
         <v>105.1</v>
       </c>
       <c r="H38" s="26">
         <v>105.5</v>
       </c>
-      <c r="I38" s="18"/>
+      <c r="I38" s="28">
+        <v>105.3</v>
+      </c>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102.1</v>
       </c>
       <c r="D39" s="26">
         <v>103</v>
       </c>
       <c r="E39" s="7">
         <v>103.5</v>
       </c>
       <c r="F39" s="26">
         <v>104.1</v>
       </c>
       <c r="G39" s="26">
         <v>104.2</v>
       </c>
       <c r="H39" s="26">
         <v>105</v>
       </c>
-      <c r="I39" s="18"/>
+      <c r="I39" s="28">
+        <v>105.4</v>
+      </c>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101.1</v>
       </c>
       <c r="C40" s="26">
         <v>102.5</v>
       </c>
       <c r="D40" s="26">
         <v>103.5</v>
       </c>
       <c r="E40" s="7">
         <v>104.9</v>
       </c>
       <c r="F40" s="26">
         <v>104.9</v>
       </c>
       <c r="G40" s="26">
         <v>104.9</v>
       </c>
       <c r="H40" s="26">
         <v>105.8</v>
       </c>
-      <c r="I40" s="18"/>
+      <c r="I40" s="28">
+        <v>104.8</v>
+      </c>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.7</v>
       </c>
       <c r="D41" s="26">
         <v>102.3</v>
       </c>
       <c r="E41" s="7">
         <v>102.8</v>
       </c>
       <c r="F41" s="26">
         <v>103.5</v>
       </c>
       <c r="G41" s="26">
         <v>104.2</v>
       </c>
       <c r="H41" s="26">
         <v>104.5</v>
       </c>
-      <c r="I41" s="18"/>
+      <c r="I41" s="28">
+        <v>104.3</v>
+      </c>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.4</v>
       </c>
       <c r="C42" s="26">
         <v>102.2</v>
       </c>
       <c r="D42" s="26">
         <v>102.6</v>
       </c>
       <c r="E42" s="7">
         <v>103.4</v>
       </c>
       <c r="F42" s="26">
         <v>104.1</v>
       </c>
       <c r="G42" s="26">
         <v>105.2</v>
       </c>
       <c r="H42" s="26">
         <v>106</v>
       </c>
-      <c r="I42" s="18"/>
+      <c r="I42" s="28">
+        <v>105.5</v>
+      </c>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>100.9</v>
       </c>
       <c r="C43" s="26">
         <v>102.2</v>
       </c>
       <c r="D43" s="26">
         <v>102.7</v>
       </c>
       <c r="E43" s="7">
         <v>103.7</v>
       </c>
       <c r="F43" s="26">
         <v>104.3</v>
       </c>
       <c r="G43" s="26">
         <v>104.8</v>
       </c>
       <c r="H43" s="26">
         <v>105.1</v>
       </c>
-      <c r="I43" s="18"/>
+      <c r="I43" s="28">
+        <v>105.8</v>
+      </c>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.8</v>
       </c>
       <c r="C44" s="26">
         <v>104.1</v>
       </c>
       <c r="D44" s="26">
         <v>105.9</v>
       </c>
       <c r="E44" s="7">
         <v>106.4</v>
       </c>
       <c r="F44" s="26">
         <v>107</v>
       </c>
       <c r="G44" s="26">
         <v>107.4</v>
       </c>
       <c r="H44" s="26">
         <v>107.7</v>
       </c>
-      <c r="I44" s="18"/>
+      <c r="I44" s="28">
+        <v>107.1</v>
+      </c>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>100.8</v>
       </c>
       <c r="C45" s="26">
         <v>102</v>
       </c>
       <c r="D45" s="26">
         <v>102.8</v>
       </c>
       <c r="E45" s="7">
         <v>104</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
       <c r="G45" s="26">
         <v>105</v>
       </c>
       <c r="H45" s="26">
         <v>105.2</v>
       </c>
-      <c r="I45" s="18"/>
+      <c r="I45" s="28">
+        <v>104.9</v>
+      </c>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.9</v>
       </c>
       <c r="C46" s="26">
         <v>102.3</v>
       </c>
       <c r="D46" s="26">
         <v>103</v>
       </c>
       <c r="E46" s="7">
         <v>103.2</v>
       </c>
       <c r="F46" s="26">
         <v>103.5</v>
       </c>
       <c r="G46" s="26">
         <v>103.8</v>
       </c>
       <c r="H46" s="26">
         <v>104.1</v>
       </c>
-      <c r="I46" s="18"/>
+      <c r="I46" s="28">
+        <v>103.9</v>
+      </c>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.9</v>
       </c>
       <c r="C47" s="26">
         <v>102.2</v>
       </c>
       <c r="D47" s="26">
         <v>103.1</v>
       </c>
       <c r="E47" s="7">
         <v>103.9</v>
       </c>
       <c r="F47" s="26">
         <v>104.2</v>
       </c>
       <c r="G47" s="26">
         <v>104.7</v>
       </c>
       <c r="H47" s="26">
         <v>104.8</v>
       </c>
-      <c r="I47" s="18"/>
+      <c r="I47" s="28">
+        <v>104.6</v>
+      </c>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.9</v>
       </c>
       <c r="C48" s="27">
         <v>102.4</v>
       </c>
       <c r="D48" s="27">
         <v>102.9</v>
       </c>
       <c r="E48" s="12">
         <v>104.1</v>
       </c>
       <c r="F48" s="27">
         <v>104.4</v>
       </c>
       <c r="G48" s="27">
         <v>105.2</v>
       </c>
       <c r="H48" s="27">
         <v>105.5</v>
       </c>
-      <c r="I48" s="11"/>
+      <c r="I48" s="29">
+        <v>106</v>
+      </c>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
-      <c r="A50" s="28" t="s">
+      <c r="A50" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B50" s="28"/>
-[...10 lines deleted...]
-      <c r="M50" s="28"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="30"/>
+      <c r="I50" s="30"/>
+      <c r="J50" s="30"/>
+      <c r="K50" s="30"/>
+      <c r="L50" s="30"/>
+      <c r="M50" s="30"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
       <c r="A51" s="1"/>
       <c r="B51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="2" t="s">
@@ -5170,707 +5423,749 @@
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112.9</v>
       </c>
       <c r="C52" s="26">
         <v>112.7</v>
       </c>
       <c r="D52" s="26">
         <v>111.7</v>
       </c>
       <c r="E52" s="7">
         <v>111.3</v>
       </c>
       <c r="F52" s="26">
         <v>110.7</v>
       </c>
       <c r="G52" s="26">
         <v>110.4</v>
       </c>
       <c r="H52" s="26">
         <v>110.1</v>
       </c>
-      <c r="I52" s="19"/>
+      <c r="I52" s="28">
+        <v>109.5</v>
+      </c>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>111.5</v>
       </c>
       <c r="C53" s="26">
         <v>111.8</v>
       </c>
       <c r="D53" s="26">
         <v>111.1</v>
       </c>
       <c r="E53" s="7">
         <v>110.5</v>
       </c>
       <c r="F53" s="26">
         <v>109.1</v>
       </c>
       <c r="G53" s="26">
         <v>108.9</v>
       </c>
       <c r="H53" s="26">
         <v>108.5</v>
       </c>
-      <c r="I53" s="18"/>
+      <c r="I53" s="28">
+        <v>108.4</v>
+      </c>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>115.3</v>
       </c>
       <c r="C54" s="26">
         <v>115.2</v>
       </c>
       <c r="D54" s="26">
         <v>114.3</v>
       </c>
       <c r="E54" s="7">
         <v>114.1</v>
       </c>
       <c r="F54" s="26">
         <v>113.5</v>
       </c>
       <c r="G54" s="26">
         <v>111.9</v>
       </c>
       <c r="H54" s="26">
         <v>111.8</v>
       </c>
-      <c r="I54" s="18"/>
+      <c r="I54" s="28">
+        <v>111</v>
+      </c>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>111.3</v>
       </c>
       <c r="C55" s="26">
         <v>110.2</v>
       </c>
       <c r="D55" s="26">
         <v>110.5</v>
       </c>
       <c r="E55" s="7">
         <v>109.6</v>
       </c>
       <c r="F55" s="26">
         <v>109.6</v>
       </c>
       <c r="G55" s="26">
         <v>111.2</v>
       </c>
       <c r="H55" s="26">
         <v>110.7</v>
       </c>
-      <c r="I55" s="18"/>
+      <c r="I55" s="28">
+        <v>110</v>
+      </c>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>111.5</v>
       </c>
       <c r="C56" s="26">
         <v>111.7</v>
       </c>
       <c r="D56" s="26">
         <v>109.6</v>
       </c>
       <c r="E56" s="7">
         <v>109</v>
       </c>
       <c r="F56" s="26">
         <v>109.1</v>
       </c>
       <c r="G56" s="26">
         <v>108.4</v>
       </c>
       <c r="H56" s="26">
         <v>107.6</v>
       </c>
-      <c r="I56" s="18"/>
+      <c r="I56" s="28">
+        <v>107</v>
+      </c>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>112.3</v>
       </c>
       <c r="C57" s="26">
         <v>112.7</v>
       </c>
       <c r="D57" s="26">
         <v>112.1</v>
       </c>
       <c r="E57" s="7">
         <v>111.2</v>
       </c>
       <c r="F57" s="26">
         <v>110.6</v>
       </c>
       <c r="G57" s="26">
         <v>110.2</v>
       </c>
       <c r="H57" s="26">
         <v>109.8</v>
       </c>
-      <c r="I57" s="18"/>
+      <c r="I57" s="28">
+        <v>108.7</v>
+      </c>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>112.8</v>
       </c>
       <c r="C58" s="26">
         <v>113.3</v>
       </c>
       <c r="D58" s="26">
         <v>112.4</v>
       </c>
       <c r="E58" s="7">
         <v>111.8</v>
       </c>
       <c r="F58" s="26">
         <v>109.2</v>
       </c>
       <c r="G58" s="26">
         <v>109.8</v>
       </c>
       <c r="H58" s="26">
         <v>109.9</v>
       </c>
-      <c r="I58" s="18"/>
+      <c r="I58" s="28">
+        <v>109.3</v>
+      </c>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.7</v>
       </c>
       <c r="C59" s="26">
         <v>112.4</v>
       </c>
       <c r="D59" s="26">
         <v>111.6</v>
       </c>
       <c r="E59" s="7">
         <v>111.3</v>
       </c>
       <c r="F59" s="26">
         <v>110.8</v>
       </c>
       <c r="G59" s="26">
         <v>110.5</v>
       </c>
       <c r="H59" s="26">
         <v>110.1</v>
       </c>
-      <c r="I59" s="18"/>
+      <c r="I59" s="28">
+        <v>110</v>
+      </c>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>112.4</v>
       </c>
       <c r="C60" s="26">
         <v>112.4</v>
       </c>
       <c r="D60" s="26">
         <v>112.2</v>
       </c>
       <c r="E60" s="7">
         <v>111.6</v>
       </c>
       <c r="F60" s="26">
         <v>110.3</v>
       </c>
       <c r="G60" s="26">
         <v>111.9</v>
       </c>
       <c r="H60" s="26">
         <v>112.7</v>
       </c>
-      <c r="I60" s="18"/>
+      <c r="I60" s="28">
+        <v>111.4</v>
+      </c>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>112.3</v>
       </c>
       <c r="C61" s="26">
         <v>110.8</v>
       </c>
       <c r="D61" s="26">
         <v>109.1</v>
       </c>
       <c r="E61" s="7">
         <v>108.9</v>
       </c>
       <c r="F61" s="26">
         <v>109.1</v>
       </c>
       <c r="G61" s="26">
         <v>108.9</v>
       </c>
       <c r="H61" s="26">
         <v>108.1</v>
       </c>
-      <c r="I61" s="18"/>
+      <c r="I61" s="28">
+        <v>107.5</v>
+      </c>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112</v>
       </c>
       <c r="C62" s="26">
         <v>113</v>
       </c>
       <c r="D62" s="26">
         <v>112.3</v>
       </c>
       <c r="E62" s="7">
         <v>111.2</v>
       </c>
       <c r="F62" s="26">
         <v>110.6</v>
       </c>
       <c r="G62" s="26">
         <v>110.4</v>
       </c>
       <c r="H62" s="26">
         <v>110.3</v>
       </c>
-      <c r="I62" s="18"/>
+      <c r="I62" s="28">
+        <v>109.6</v>
+      </c>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>113.5</v>
       </c>
       <c r="C63" s="26">
         <v>113.5</v>
       </c>
       <c r="D63" s="26">
         <v>113</v>
       </c>
       <c r="E63" s="7">
         <v>112.7</v>
       </c>
       <c r="F63" s="26">
         <v>111.9</v>
       </c>
       <c r="G63" s="26">
         <v>110.3</v>
       </c>
       <c r="H63" s="26">
         <v>110.2</v>
       </c>
-      <c r="I63" s="18"/>
+      <c r="I63" s="28">
+        <v>109.9</v>
+      </c>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>113.6</v>
       </c>
       <c r="C64" s="26">
         <v>113.8</v>
       </c>
       <c r="D64" s="26">
         <v>114.1</v>
       </c>
       <c r="E64" s="7">
         <v>113.9</v>
       </c>
       <c r="F64" s="26">
         <v>112.9</v>
       </c>
       <c r="G64" s="26">
         <v>112.1</v>
       </c>
       <c r="H64" s="26">
         <v>111.7</v>
       </c>
-      <c r="I64" s="18"/>
+      <c r="I64" s="28">
+        <v>109.3</v>
+      </c>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>115.1</v>
       </c>
       <c r="C65" s="26">
         <v>114.6</v>
       </c>
       <c r="D65" s="26">
         <v>112.7</v>
       </c>
       <c r="E65" s="7">
         <v>112.1</v>
       </c>
       <c r="F65" s="26">
         <v>111.6</v>
       </c>
       <c r="G65" s="26">
         <v>111.5</v>
       </c>
       <c r="H65" s="26">
         <v>111.3</v>
       </c>
-      <c r="I65" s="18"/>
+      <c r="I65" s="28">
+        <v>110.6</v>
+      </c>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>114.7</v>
       </c>
       <c r="C66" s="26">
         <v>114.9</v>
       </c>
       <c r="D66" s="26">
         <v>113.6</v>
       </c>
       <c r="E66" s="7">
         <v>112.4</v>
       </c>
       <c r="F66" s="26">
         <v>111.8</v>
       </c>
       <c r="G66" s="26">
         <v>111.4</v>
       </c>
       <c r="H66" s="26">
         <v>110.8</v>
       </c>
-      <c r="I66" s="18"/>
+      <c r="I66" s="28">
+        <v>109.8</v>
+      </c>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113</v>
       </c>
       <c r="C67" s="26">
         <v>112.3</v>
       </c>
       <c r="D67" s="26">
         <v>110.6</v>
       </c>
       <c r="E67" s="7">
         <v>110.8</v>
       </c>
       <c r="F67" s="26">
         <v>110.5</v>
       </c>
       <c r="G67" s="26">
         <v>109.4</v>
       </c>
       <c r="H67" s="26">
         <v>109.5</v>
       </c>
-      <c r="I67" s="18"/>
+      <c r="I67" s="28">
+        <v>109.2</v>
+      </c>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>116.2</v>
       </c>
       <c r="C68" s="26">
         <v>116</v>
       </c>
       <c r="D68" s="26">
         <v>116.2</v>
       </c>
       <c r="E68" s="7">
         <v>115.2</v>
       </c>
       <c r="F68" s="26">
         <v>114.7</v>
       </c>
       <c r="G68" s="26">
         <v>114.6</v>
       </c>
       <c r="H68" s="26">
         <v>113.3</v>
       </c>
-      <c r="I68" s="18"/>
+      <c r="I68" s="28">
+        <v>111.7</v>
+      </c>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="20.25" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>112.1</v>
       </c>
       <c r="C69" s="26">
         <v>111.7</v>
       </c>
       <c r="D69" s="26">
         <v>110.8</v>
       </c>
       <c r="E69" s="7">
         <v>110.7</v>
       </c>
       <c r="F69" s="26">
         <v>110.6</v>
       </c>
       <c r="G69" s="26">
         <v>109.4</v>
       </c>
       <c r="H69" s="26">
         <v>108.9</v>
       </c>
-      <c r="I69" s="18"/>
+      <c r="I69" s="28">
+        <v>108.5</v>
+      </c>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>114.8</v>
       </c>
       <c r="C70" s="26">
         <v>113.3</v>
       </c>
       <c r="D70" s="26">
         <v>111.3</v>
       </c>
       <c r="E70" s="7">
         <v>110.5</v>
       </c>
       <c r="F70" s="26">
         <v>110.7</v>
       </c>
       <c r="G70" s="26">
         <v>109.9</v>
       </c>
       <c r="H70" s="26">
         <v>109.4</v>
       </c>
-      <c r="I70" s="18"/>
+      <c r="I70" s="28">
+        <v>108.8</v>
+      </c>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.8</v>
       </c>
       <c r="C71" s="26">
         <v>113.4</v>
       </c>
       <c r="D71" s="26">
         <v>113.1</v>
       </c>
       <c r="E71" s="7">
         <v>112.9</v>
       </c>
       <c r="F71" s="26">
         <v>111.9</v>
       </c>
       <c r="G71" s="26">
         <v>111.9</v>
       </c>
       <c r="H71" s="26">
         <v>111.5</v>
       </c>
-      <c r="I71" s="18"/>
+      <c r="I71" s="28">
+        <v>110.9</v>
+      </c>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112.4</v>
       </c>
       <c r="C72" s="27">
         <v>110.8</v>
       </c>
       <c r="D72" s="27">
         <v>109.5</v>
       </c>
       <c r="E72" s="12">
         <v>109.7</v>
       </c>
       <c r="F72" s="27">
         <v>108.8</v>
       </c>
       <c r="G72" s="27">
         <v>109.6</v>
       </c>
       <c r="H72" s="27">
         <v>108.9</v>
       </c>
-      <c r="I72" s="11"/>
+      <c r="I72" s="29">
+        <v>109.2</v>
+      </c>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
-      <c r="A74" s="28" t="s">
+      <c r="A74" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B74" s="28"/>
-[...10 lines deleted...]
-      <c r="M74" s="28"/>
+      <c r="B74" s="30"/>
+      <c r="C74" s="30"/>
+      <c r="D74" s="30"/>
+      <c r="E74" s="30"/>
+      <c r="F74" s="30"/>
+      <c r="G74" s="30"/>
+      <c r="H74" s="30"/>
+      <c r="I74" s="30"/>
+      <c r="J74" s="30"/>
+      <c r="K74" s="30"/>
+      <c r="L74" s="30"/>
+      <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:14" ht="21.75" customHeight="1">
       <c r="A75" s="1"/>
       <c r="B75" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I75" s="2" t="s">
@@ -5893,739 +6188,781 @@
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112.9</v>
       </c>
       <c r="C76" s="26">
         <v>112.8</v>
       </c>
       <c r="D76" s="26">
         <v>112.4</v>
       </c>
       <c r="E76" s="26">
         <v>112.1</v>
       </c>
       <c r="F76" s="26">
         <v>111.8</v>
       </c>
       <c r="G76" s="26">
         <v>111.6</v>
       </c>
       <c r="H76" s="26">
         <v>111.4</v>
       </c>
-      <c r="I76" s="18"/>
+      <c r="I76" s="28">
+        <v>111.1</v>
+      </c>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>111.5</v>
       </c>
       <c r="C77" s="26">
         <v>111.6</v>
       </c>
       <c r="D77" s="26">
         <v>111.5</v>
       </c>
       <c r="E77" s="26">
         <v>111.2</v>
       </c>
       <c r="F77" s="26">
         <v>110.8</v>
       </c>
       <c r="G77" s="26">
         <v>110.5</v>
       </c>
       <c r="H77" s="26">
         <v>110.2</v>
       </c>
-      <c r="I77" s="18"/>
+      <c r="I77" s="28">
+        <v>109.9</v>
+      </c>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>115.3</v>
       </c>
       <c r="C78" s="26">
         <v>115.3</v>
       </c>
       <c r="D78" s="26">
         <v>114.9</v>
       </c>
       <c r="E78" s="26">
         <v>114.7</v>
       </c>
       <c r="F78" s="26">
         <v>114.5</v>
       </c>
       <c r="G78" s="26">
         <v>114</v>
       </c>
       <c r="H78" s="26">
         <v>113.7</v>
       </c>
-      <c r="I78" s="18"/>
+      <c r="I78" s="28">
+        <v>113.4</v>
+      </c>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>111.3</v>
       </c>
       <c r="C79" s="26">
         <v>110.7</v>
       </c>
       <c r="D79" s="26">
         <v>110.7</v>
       </c>
       <c r="E79" s="26">
         <v>110.4</v>
       </c>
       <c r="F79" s="26">
         <v>110.2</v>
       </c>
       <c r="G79" s="26">
         <v>110.4</v>
       </c>
       <c r="H79" s="26">
         <v>110.4</v>
       </c>
-      <c r="I79" s="18"/>
+      <c r="I79" s="28">
+        <v>110.4</v>
+      </c>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>111.5</v>
       </c>
       <c r="C80" s="26">
         <v>111.6</v>
       </c>
       <c r="D80" s="26">
         <v>110.9</v>
       </c>
       <c r="E80" s="26">
         <v>110.4</v>
       </c>
       <c r="F80" s="26">
         <v>110.2</v>
       </c>
       <c r="G80" s="26">
         <v>109.9</v>
       </c>
       <c r="H80" s="26">
         <v>109.5</v>
       </c>
-      <c r="I80" s="18"/>
+      <c r="I80" s="28">
+        <v>109.2</v>
+      </c>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>112.3</v>
       </c>
       <c r="C81" s="26">
         <v>112.5</v>
       </c>
       <c r="D81" s="26">
         <v>112.4</v>
       </c>
       <c r="E81" s="26">
         <v>112.1</v>
       </c>
       <c r="F81" s="26">
         <v>111.8</v>
       </c>
       <c r="G81" s="26">
         <v>111.5</v>
       </c>
       <c r="H81" s="26">
         <v>111.2</v>
       </c>
-      <c r="I81" s="18"/>
+      <c r="I81" s="28">
+        <v>110.9</v>
+      </c>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>112.8</v>
       </c>
       <c r="C82" s="26">
         <v>113</v>
       </c>
       <c r="D82" s="26">
         <v>112.8</v>
       </c>
       <c r="E82" s="26">
         <v>112.6</v>
       </c>
       <c r="F82" s="26">
         <v>111.9</v>
       </c>
       <c r="G82" s="26">
         <v>111.5</v>
       </c>
       <c r="H82" s="26">
         <v>111.3</v>
       </c>
-      <c r="I82" s="18"/>
+      <c r="I82" s="28">
+        <v>111</v>
+      </c>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.7</v>
       </c>
       <c r="C83" s="26">
         <v>112.1</v>
       </c>
       <c r="D83" s="26">
         <v>111.9</v>
       </c>
       <c r="E83" s="26">
         <v>111.8</v>
       </c>
       <c r="F83" s="26">
         <v>111.6</v>
       </c>
       <c r="G83" s="26">
         <v>111.4</v>
       </c>
       <c r="H83" s="26">
         <v>111.2</v>
       </c>
-      <c r="I83" s="18"/>
+      <c r="I83" s="28">
+        <v>111</v>
+      </c>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>112.4</v>
       </c>
       <c r="C84" s="26">
         <v>112.4</v>
       </c>
       <c r="D84" s="26">
         <v>112.3</v>
       </c>
       <c r="E84" s="26">
         <v>112.2</v>
       </c>
       <c r="F84" s="26">
         <v>111.8</v>
       </c>
       <c r="G84" s="26">
         <v>111.8</v>
       </c>
       <c r="H84" s="26">
         <v>111.9</v>
       </c>
-      <c r="I84" s="18"/>
+      <c r="I84" s="28">
+        <v>111.9</v>
+      </c>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>112.3</v>
       </c>
       <c r="C85" s="26">
         <v>111.5</v>
       </c>
       <c r="D85" s="26">
         <v>110.7</v>
       </c>
       <c r="E85" s="26">
         <v>110.3</v>
       </c>
       <c r="F85" s="26">
         <v>110</v>
       </c>
       <c r="G85" s="26">
         <v>109.8</v>
       </c>
       <c r="H85" s="26">
         <v>109.6</v>
       </c>
-      <c r="I85" s="18"/>
+      <c r="I85" s="28">
+        <v>109.3</v>
+      </c>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112</v>
       </c>
       <c r="C86" s="26">
         <v>112.5</v>
       </c>
       <c r="D86" s="26">
         <v>112.4</v>
       </c>
       <c r="E86" s="26">
         <v>112.1</v>
       </c>
       <c r="F86" s="26">
         <v>111.8</v>
       </c>
       <c r="G86" s="26">
         <v>111.6</v>
       </c>
       <c r="H86" s="26">
         <v>111.4</v>
       </c>
-      <c r="I86" s="18"/>
+      <c r="I86" s="28">
+        <v>111.2</v>
+      </c>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>113.5</v>
       </c>
       <c r="C87" s="26">
         <v>113.5</v>
       </c>
       <c r="D87" s="26">
         <v>113.3</v>
       </c>
       <c r="E87" s="26">
         <v>113.1</v>
       </c>
       <c r="F87" s="26">
         <v>112.9</v>
       </c>
       <c r="G87" s="26">
         <v>112.4</v>
       </c>
       <c r="H87" s="26">
         <v>112.1</v>
       </c>
-      <c r="I87" s="18"/>
+      <c r="I87" s="28">
+        <v>111.8</v>
+      </c>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>113.6</v>
       </c>
       <c r="C88" s="26">
         <v>113.7</v>
       </c>
       <c r="D88" s="26">
         <v>113.8</v>
       </c>
       <c r="E88" s="26">
         <v>113.9</v>
       </c>
       <c r="F88" s="26">
         <v>113.7</v>
       </c>
       <c r="G88" s="26">
         <v>113.4</v>
       </c>
       <c r="H88" s="26">
         <v>113.2</v>
       </c>
-      <c r="I88" s="18"/>
+      <c r="I88" s="28">
+        <v>112.6</v>
+      </c>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>115.1</v>
       </c>
       <c r="C89" s="26">
         <v>114.9</v>
       </c>
       <c r="D89" s="26">
         <v>114.1</v>
       </c>
       <c r="E89" s="26">
         <v>113.6</v>
       </c>
       <c r="F89" s="26">
         <v>113.2</v>
       </c>
       <c r="G89" s="26">
         <v>112.9</v>
       </c>
       <c r="H89" s="26">
         <v>112.7</v>
       </c>
-      <c r="I89" s="18"/>
+      <c r="I89" s="28">
+        <v>112.4</v>
+      </c>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>114.7</v>
       </c>
       <c r="C90" s="26">
         <v>114.8</v>
       </c>
       <c r="D90" s="26">
         <v>114.4</v>
       </c>
       <c r="E90" s="26">
         <v>113.9</v>
       </c>
       <c r="F90" s="26">
         <v>113.4</v>
       </c>
       <c r="G90" s="26">
         <v>113.1</v>
       </c>
       <c r="H90" s="26">
         <v>112.8</v>
       </c>
-      <c r="I90" s="18"/>
+      <c r="I90" s="28">
+        <v>112.4</v>
+      </c>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113</v>
       </c>
       <c r="C91" s="26">
         <v>112.6</v>
       </c>
       <c r="D91" s="26">
         <v>111.9</v>
       </c>
       <c r="E91" s="26">
         <v>111.7</v>
       </c>
       <c r="F91" s="26">
         <v>111.4</v>
       </c>
       <c r="G91" s="26">
         <v>111.1</v>
       </c>
       <c r="H91" s="26">
         <v>110.8</v>
       </c>
-      <c r="I91" s="18"/>
+      <c r="I91" s="28">
+        <v>110.6</v>
+      </c>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>116.2</v>
       </c>
       <c r="C92" s="26">
         <v>116.1</v>
       </c>
       <c r="D92" s="26">
         <v>116.1</v>
       </c>
       <c r="E92" s="26">
         <v>115.9</v>
       </c>
       <c r="F92" s="26">
         <v>115.6</v>
       </c>
       <c r="G92" s="26">
         <v>115.5</v>
       </c>
       <c r="H92" s="26">
         <v>115.1</v>
       </c>
-      <c r="I92" s="18"/>
+      <c r="I92" s="28">
+        <v>114.7</v>
+      </c>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="18" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>112.1</v>
       </c>
       <c r="C93" s="26">
         <v>111.9</v>
       </c>
       <c r="D93" s="26">
         <v>111.5</v>
       </c>
       <c r="E93" s="26">
         <v>111.3</v>
       </c>
       <c r="F93" s="26">
         <v>111.2</v>
       </c>
       <c r="G93" s="26">
         <v>110.9</v>
       </c>
       <c r="H93" s="26">
         <v>110.6</v>
       </c>
-      <c r="I93" s="18"/>
+      <c r="I93" s="28">
+        <v>110.3</v>
+      </c>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>114.8</v>
       </c>
       <c r="C94" s="26">
         <v>114</v>
       </c>
       <c r="D94" s="26">
         <v>113.1</v>
       </c>
       <c r="E94" s="26">
         <v>112.4</v>
       </c>
       <c r="F94" s="26">
         <v>112.1</v>
       </c>
       <c r="G94" s="26">
         <v>111.7</v>
       </c>
       <c r="H94" s="26">
         <v>111.4</v>
       </c>
-      <c r="I94" s="18"/>
+      <c r="I94" s="28">
+        <v>111</v>
+      </c>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.8</v>
       </c>
       <c r="C95" s="26">
         <v>113.1</v>
       </c>
       <c r="D95" s="26">
         <v>113.1</v>
       </c>
       <c r="E95" s="26">
         <v>113.1</v>
       </c>
       <c r="F95" s="26">
         <v>112.8</v>
       </c>
       <c r="G95" s="26">
         <v>112.7</v>
       </c>
       <c r="H95" s="26">
         <v>112.5</v>
       </c>
-      <c r="I95" s="18"/>
+      <c r="I95" s="28">
+        <v>112.3</v>
+      </c>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.6</v>
       </c>
       <c r="D96" s="27">
         <v>110.9</v>
       </c>
       <c r="E96" s="27">
         <v>110.6</v>
       </c>
       <c r="F96" s="27">
         <v>110.2</v>
       </c>
       <c r="G96" s="27">
         <v>110.1</v>
       </c>
       <c r="H96" s="27">
         <v>109.9</v>
       </c>
-      <c r="I96" s="11"/>
+      <c r="I96" s="29">
+        <v>109.8</v>
+      </c>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="K30" sqref="K30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="17" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="8" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="17" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="29"/>
-[...10 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="28"/>
-[...10 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -6648,707 +6985,749 @@
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.2</v>
       </c>
       <c r="C4" s="26">
         <v>100.9</v>
       </c>
       <c r="D4" s="26">
         <v>100.5</v>
       </c>
       <c r="E4" s="8">
         <v>100.9</v>
       </c>
       <c r="F4" s="26">
         <v>100.6</v>
       </c>
       <c r="G4" s="26">
         <v>100.9</v>
       </c>
       <c r="H4" s="26">
         <v>100.7</v>
       </c>
-      <c r="I4" s="6"/>
+      <c r="I4" s="28">
+        <v>100.8</v>
+      </c>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.2</v>
       </c>
       <c r="C5" s="26">
         <v>100.7</v>
       </c>
       <c r="D5" s="26">
         <v>100.4</v>
       </c>
       <c r="E5" s="8">
         <v>100.9</v>
       </c>
       <c r="F5" s="26">
         <v>100.9</v>
       </c>
       <c r="G5" s="26">
         <v>101</v>
       </c>
       <c r="H5" s="26">
         <v>100.8</v>
       </c>
-      <c r="I5" s="6"/>
+      <c r="I5" s="28">
+        <v>101</v>
+      </c>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.8</v>
       </c>
       <c r="C6" s="26">
         <v>101.9</v>
       </c>
       <c r="D6" s="26">
         <v>100.6</v>
       </c>
       <c r="E6" s="8">
         <v>101.3</v>
       </c>
       <c r="F6" s="26">
         <v>100.6</v>
       </c>
       <c r="G6" s="26">
         <v>101.3</v>
       </c>
       <c r="H6" s="26">
         <v>100.7</v>
       </c>
-      <c r="I6" s="6"/>
+      <c r="I6" s="28">
+        <v>100.6</v>
+      </c>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.1</v>
       </c>
       <c r="C7" s="26">
         <v>100.7</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="8">
         <v>100.6</v>
       </c>
       <c r="F7" s="26">
         <v>100.5</v>
       </c>
       <c r="G7" s="26">
         <v>100.8</v>
       </c>
       <c r="H7" s="26">
         <v>100.8</v>
       </c>
-      <c r="I7" s="6"/>
+      <c r="I7" s="28">
+        <v>100.7</v>
+      </c>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>101.7</v>
       </c>
       <c r="C8" s="26">
         <v>100.8</v>
       </c>
       <c r="D8" s="26">
         <v>100.2</v>
       </c>
       <c r="E8" s="8">
         <v>100.6</v>
       </c>
       <c r="F8" s="26">
         <v>100.6</v>
       </c>
       <c r="G8" s="26">
         <v>101.2</v>
       </c>
       <c r="H8" s="26">
         <v>101.3</v>
       </c>
-      <c r="I8" s="6"/>
+      <c r="I8" s="28">
+        <v>100.7</v>
+      </c>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>100.9</v>
       </c>
       <c r="C9" s="26">
         <v>101</v>
       </c>
       <c r="D9" s="26">
         <v>100.6</v>
       </c>
       <c r="E9" s="8">
         <v>101.1</v>
       </c>
       <c r="F9" s="26">
         <v>100.8</v>
       </c>
       <c r="G9" s="26">
         <v>101.1</v>
       </c>
       <c r="H9" s="26">
         <v>100.9</v>
       </c>
-      <c r="I9" s="6"/>
+      <c r="I9" s="28">
+        <v>101.4</v>
+      </c>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>100.9</v>
       </c>
       <c r="C10" s="26">
         <v>101</v>
       </c>
       <c r="D10" s="26">
         <v>100.9</v>
       </c>
       <c r="E10" s="8">
         <v>100.8</v>
       </c>
       <c r="F10" s="26">
         <v>100.4</v>
       </c>
       <c r="G10" s="26">
         <v>100.8</v>
       </c>
       <c r="H10" s="26">
         <v>100.6</v>
       </c>
-      <c r="I10" s="6"/>
+      <c r="I10" s="28">
+        <v>101.3</v>
+      </c>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101.6</v>
       </c>
       <c r="C11" s="26">
         <v>100.8</v>
       </c>
       <c r="D11" s="26">
         <v>100.7</v>
       </c>
       <c r="E11" s="8">
         <v>100.7</v>
       </c>
       <c r="F11" s="26">
         <v>100.5</v>
       </c>
       <c r="G11" s="26">
         <v>100.4</v>
       </c>
       <c r="H11" s="26">
         <v>100.1</v>
       </c>
-      <c r="I11" s="6"/>
+      <c r="I11" s="28">
+        <v>101</v>
+      </c>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>100.8</v>
       </c>
       <c r="C12" s="26">
         <v>100.4</v>
       </c>
       <c r="D12" s="26">
         <v>100.9</v>
       </c>
       <c r="E12" s="8">
         <v>101.1</v>
       </c>
       <c r="F12" s="26">
         <v>100.7</v>
       </c>
       <c r="G12" s="26">
         <v>101.7</v>
       </c>
       <c r="H12" s="26">
         <v>101.3</v>
       </c>
-      <c r="I12" s="6"/>
+      <c r="I12" s="28">
+        <v>100.6</v>
+      </c>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>101</v>
       </c>
       <c r="C13" s="26">
         <v>100.7</v>
       </c>
       <c r="D13" s="26">
         <v>100.7</v>
       </c>
       <c r="E13" s="8">
         <v>101</v>
       </c>
       <c r="F13" s="26">
         <v>100.6</v>
       </c>
       <c r="G13" s="26">
         <v>101</v>
       </c>
       <c r="H13" s="26">
         <v>100.7</v>
       </c>
-      <c r="I13" s="6"/>
+      <c r="I13" s="28">
+        <v>100.8</v>
+      </c>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>100.8</v>
       </c>
       <c r="C14" s="26">
         <v>100.8</v>
       </c>
       <c r="D14" s="26">
         <v>100.6</v>
       </c>
       <c r="E14" s="8">
         <v>101.5</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
       <c r="G14" s="26">
         <v>100.8</v>
       </c>
       <c r="H14" s="26">
         <v>100.7</v>
       </c>
-      <c r="I14" s="6"/>
+      <c r="I14" s="28">
+        <v>101</v>
+      </c>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>101</v>
       </c>
       <c r="C15" s="26">
         <v>101</v>
       </c>
       <c r="D15" s="26">
         <v>100.5</v>
       </c>
       <c r="E15" s="8">
         <v>100.7</v>
       </c>
       <c r="F15" s="26">
         <v>100.7</v>
       </c>
       <c r="G15" s="26">
         <v>100.8</v>
       </c>
       <c r="H15" s="26">
         <v>100.6</v>
       </c>
-      <c r="I15" s="6"/>
+      <c r="I15" s="28">
+        <v>100.7</v>
+      </c>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>101</v>
       </c>
       <c r="C16" s="26">
         <v>101.2</v>
       </c>
       <c r="D16" s="26">
         <v>100.3</v>
       </c>
       <c r="E16" s="8">
         <v>100.7</v>
       </c>
       <c r="F16" s="26">
         <v>100.4</v>
       </c>
       <c r="G16" s="26">
         <v>100.6</v>
       </c>
       <c r="H16" s="26">
         <v>100.6</v>
       </c>
-      <c r="I16" s="6"/>
+      <c r="I16" s="28">
+        <v>100.4</v>
+      </c>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>101.7</v>
       </c>
       <c r="C17" s="26">
         <v>100.5</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
       <c r="E17" s="8">
         <v>101.1</v>
       </c>
       <c r="F17" s="26">
         <v>100.5</v>
       </c>
       <c r="G17" s="26">
         <v>100.7</v>
       </c>
       <c r="H17" s="26">
         <v>100.7</v>
       </c>
-      <c r="I17" s="6"/>
+      <c r="I17" s="28">
+        <v>100.4</v>
+      </c>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>101.6</v>
       </c>
       <c r="C18" s="26">
         <v>101</v>
       </c>
       <c r="D18" s="26">
         <v>100.7</v>
       </c>
       <c r="E18" s="8">
         <v>101.2</v>
       </c>
       <c r="F18" s="26">
         <v>101.1</v>
       </c>
       <c r="G18" s="26">
         <v>101.1</v>
       </c>
       <c r="H18" s="26">
         <v>100.5</v>
       </c>
-      <c r="I18" s="6"/>
+      <c r="I18" s="28">
+        <v>100.8</v>
+      </c>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101</v>
       </c>
       <c r="C19" s="26">
         <v>100.8</v>
       </c>
       <c r="D19" s="26">
         <v>100.7</v>
       </c>
       <c r="E19" s="8">
         <v>100.7</v>
       </c>
       <c r="F19" s="26">
         <v>101</v>
       </c>
       <c r="G19" s="26">
         <v>100.4</v>
       </c>
       <c r="H19" s="26">
         <v>101.2</v>
       </c>
-      <c r="I19" s="6"/>
+      <c r="I19" s="28">
+        <v>100.5</v>
+      </c>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>101.3</v>
       </c>
       <c r="C20" s="26">
         <v>100.9</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
       <c r="E20" s="8">
         <v>101.5</v>
       </c>
       <c r="F20" s="26">
         <v>100.3</v>
       </c>
       <c r="G20" s="26">
         <v>100.2</v>
       </c>
       <c r="H20" s="26">
         <v>100.4</v>
       </c>
-      <c r="I20" s="6"/>
+      <c r="I20" s="28">
+        <v>100.4</v>
+      </c>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" ht="21" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.4</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.7</v>
       </c>
       <c r="E21" s="8">
         <v>100.6</v>
       </c>
       <c r="F21" s="26">
         <v>100.6</v>
       </c>
       <c r="G21" s="26">
         <v>101</v>
       </c>
       <c r="H21" s="26">
         <v>100.7</v>
       </c>
-      <c r="I21" s="6"/>
+      <c r="I21" s="28">
+        <v>100.7</v>
+      </c>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>101.6</v>
       </c>
       <c r="C22" s="26">
         <v>101</v>
       </c>
       <c r="D22" s="26">
         <v>100.1</v>
       </c>
       <c r="E22" s="8">
         <v>101.1</v>
       </c>
       <c r="F22" s="26">
         <v>100.6</v>
       </c>
       <c r="G22" s="26">
         <v>100.9</v>
       </c>
       <c r="H22" s="26">
         <v>100.5</v>
       </c>
-      <c r="I22" s="6"/>
+      <c r="I22" s="28">
+        <v>100.9</v>
+      </c>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>101.1</v>
       </c>
       <c r="C23" s="26">
         <v>100.6</v>
       </c>
       <c r="D23" s="26">
         <v>100.3</v>
       </c>
       <c r="E23" s="8">
         <v>101</v>
       </c>
       <c r="F23" s="26">
         <v>100.5</v>
       </c>
       <c r="G23" s="26">
         <v>100.8</v>
       </c>
       <c r="H23" s="26">
         <v>100.7</v>
       </c>
-      <c r="I23" s="6"/>
+      <c r="I23" s="28">
+        <v>101.1</v>
+      </c>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>100.8</v>
       </c>
       <c r="C24" s="27">
         <v>101.2</v>
       </c>
       <c r="D24" s="27">
         <v>100.6</v>
       </c>
       <c r="E24" s="13">
         <v>100.6</v>
       </c>
       <c r="F24" s="27">
         <v>100.8</v>
       </c>
       <c r="G24" s="27">
         <v>101</v>
       </c>
       <c r="H24" s="27">
         <v>100.5</v>
       </c>
-      <c r="I24" s="11"/>
+      <c r="I24" s="29">
+        <v>101.5</v>
+      </c>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="28"/>
-[...10 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:14" ht="21.75" customHeight="1">
       <c r="A27" s="1"/>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="2" t="s">
@@ -7371,692 +7750,734 @@
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.2</v>
       </c>
       <c r="C28" s="26">
         <v>102.1</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
       <c r="E28" s="8">
         <v>103.6</v>
       </c>
       <c r="F28" s="26">
         <v>104.2</v>
       </c>
       <c r="G28" s="26">
         <v>105.1</v>
       </c>
       <c r="H28" s="26">
         <v>105.9</v>
       </c>
-      <c r="I28" s="18"/>
+      <c r="I28" s="28">
+        <v>106.8</v>
+      </c>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.2</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.3</v>
       </c>
       <c r="E29" s="8">
         <v>103.2</v>
       </c>
       <c r="F29" s="26">
         <v>104.1</v>
       </c>
       <c r="G29" s="26">
         <v>105.1</v>
       </c>
       <c r="H29" s="26">
         <v>106</v>
       </c>
-      <c r="I29" s="18"/>
+      <c r="I29" s="28">
+        <v>107</v>
+      </c>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.8</v>
       </c>
       <c r="C30" s="26">
         <v>102.6</v>
       </c>
       <c r="D30" s="26">
         <v>103.2</v>
       </c>
       <c r="E30" s="8">
         <v>104.6</v>
       </c>
       <c r="F30" s="26">
         <v>105.2</v>
       </c>
       <c r="G30" s="26">
         <v>106.6</v>
       </c>
       <c r="H30" s="26">
         <v>107.4</v>
       </c>
-      <c r="I30" s="18"/>
+      <c r="I30" s="28">
+        <v>108.1</v>
+      </c>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.1</v>
       </c>
       <c r="C31" s="26">
         <v>101.8</v>
       </c>
       <c r="D31" s="26">
         <v>102.8</v>
       </c>
       <c r="E31" s="8">
         <v>103.3</v>
       </c>
       <c r="F31" s="26">
         <v>103.9</v>
       </c>
       <c r="G31" s="26">
         <v>104.7</v>
       </c>
       <c r="H31" s="26">
         <v>105.5</v>
       </c>
-      <c r="I31" s="18"/>
+      <c r="I31" s="28">
+        <v>106.3</v>
+      </c>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>101.7</v>
       </c>
       <c r="C32" s="26">
         <v>102.5</v>
       </c>
       <c r="D32" s="26">
         <v>102.6</v>
       </c>
       <c r="E32" s="8">
         <v>103.2</v>
       </c>
       <c r="F32" s="26">
         <v>103.8</v>
       </c>
       <c r="G32" s="26">
         <v>105.1</v>
       </c>
       <c r="H32" s="26">
         <v>106.4</v>
       </c>
-      <c r="I32" s="18"/>
+      <c r="I32" s="28">
+        <v>107.2</v>
+      </c>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>100.9</v>
       </c>
       <c r="C33" s="26">
         <v>101.8</v>
       </c>
       <c r="D33" s="26">
         <v>102.5</v>
       </c>
       <c r="E33" s="8">
         <v>103.6</v>
       </c>
       <c r="F33" s="26">
         <v>104.4</v>
       </c>
       <c r="G33" s="26">
         <v>105.6</v>
       </c>
       <c r="H33" s="26">
         <v>106.5</v>
       </c>
-      <c r="I33" s="18"/>
+      <c r="I33" s="28">
+        <v>108</v>
+      </c>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>100.9</v>
       </c>
       <c r="C34" s="26">
         <v>101.9</v>
       </c>
       <c r="D34" s="26">
         <v>102.8</v>
       </c>
       <c r="E34" s="8">
         <v>103.6</v>
       </c>
       <c r="F34" s="26">
         <v>104</v>
       </c>
       <c r="G34" s="26">
         <v>104.8</v>
       </c>
       <c r="H34" s="26">
         <v>105.5</v>
       </c>
-      <c r="I34" s="18"/>
+      <c r="I34" s="28">
+        <v>106.9</v>
+      </c>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101.6</v>
       </c>
       <c r="C35" s="26">
         <v>102.4</v>
       </c>
       <c r="D35" s="26">
         <v>103.2</v>
       </c>
       <c r="E35" s="8">
         <v>104</v>
       </c>
       <c r="F35" s="26">
         <v>104.5</v>
       </c>
       <c r="G35" s="26">
         <v>104.9</v>
       </c>
       <c r="H35" s="26">
         <v>105</v>
       </c>
-      <c r="I35" s="18"/>
+      <c r="I35" s="28">
+        <v>106.1</v>
+      </c>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>100.8</v>
       </c>
       <c r="C36" s="26">
         <v>101.2</v>
       </c>
       <c r="D36" s="26">
         <v>102.1</v>
       </c>
       <c r="E36" s="8">
         <v>103.2</v>
       </c>
       <c r="F36" s="26">
         <v>103.9</v>
       </c>
       <c r="G36" s="26">
         <v>105.6</v>
       </c>
       <c r="H36" s="26">
         <v>107.1</v>
       </c>
-      <c r="I36" s="18"/>
+      <c r="I36" s="28">
+        <v>107.7</v>
+      </c>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>101</v>
       </c>
       <c r="C37" s="26">
         <v>101.7</v>
       </c>
       <c r="D37" s="26">
         <v>102.5</v>
       </c>
       <c r="E37" s="8">
         <v>103.5</v>
       </c>
       <c r="F37" s="26">
         <v>104.1</v>
       </c>
       <c r="G37" s="26">
         <v>105.1</v>
       </c>
       <c r="H37" s="26">
         <v>105.9</v>
       </c>
-      <c r="I37" s="18"/>
+      <c r="I37" s="28">
+        <v>106.7</v>
+      </c>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>100.8</v>
       </c>
       <c r="C38" s="26">
         <v>101.6</v>
       </c>
       <c r="D38" s="26">
         <v>102.1</v>
       </c>
       <c r="E38" s="8">
         <v>103.6</v>
       </c>
       <c r="F38" s="26">
         <v>104.4</v>
       </c>
       <c r="G38" s="26">
         <v>105.2</v>
       </c>
       <c r="H38" s="26">
         <v>106</v>
       </c>
-      <c r="I38" s="18"/>
+      <c r="I38" s="28">
+        <v>107</v>
+      </c>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>101</v>
       </c>
       <c r="C39" s="26">
         <v>102</v>
       </c>
       <c r="D39" s="26">
         <v>102.4</v>
       </c>
       <c r="E39" s="8">
         <v>103.2</v>
       </c>
       <c r="F39" s="26">
         <v>103.9</v>
       </c>
       <c r="G39" s="26">
         <v>104.7</v>
       </c>
       <c r="H39" s="26">
         <v>105.3</v>
       </c>
-      <c r="I39" s="18"/>
+      <c r="I39" s="28">
+        <v>106</v>
+      </c>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>101</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.6</v>
       </c>
       <c r="E40" s="8">
         <v>103.3</v>
       </c>
       <c r="F40" s="26">
         <v>103.8</v>
       </c>
       <c r="G40" s="26">
         <v>104.4</v>
       </c>
       <c r="H40" s="26">
         <v>105.1</v>
       </c>
-      <c r="I40" s="18"/>
+      <c r="I40" s="28">
+        <v>105.5</v>
+      </c>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>101.7</v>
       </c>
       <c r="C41" s="26">
         <v>102.2</v>
       </c>
       <c r="D41" s="26">
         <v>102.2</v>
       </c>
       <c r="E41" s="8">
         <v>103.4</v>
       </c>
       <c r="F41" s="26">
         <v>103.9</v>
       </c>
       <c r="G41" s="26">
         <v>104.6</v>
       </c>
       <c r="H41" s="26">
         <v>105.3</v>
       </c>
-      <c r="I41" s="18"/>
+      <c r="I41" s="28">
+        <v>105.7</v>
+      </c>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>101.6</v>
       </c>
       <c r="C42" s="26">
         <v>102.6</v>
       </c>
       <c r="D42" s="26">
         <v>103.3</v>
       </c>
       <c r="E42" s="8">
         <v>104.6</v>
       </c>
       <c r="F42" s="26">
         <v>105.7</v>
       </c>
       <c r="G42" s="26">
         <v>106.9</v>
       </c>
       <c r="H42" s="26">
         <v>107.5</v>
       </c>
-      <c r="I42" s="18"/>
+      <c r="I42" s="28">
+        <v>108.3</v>
+      </c>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101</v>
       </c>
       <c r="C43" s="26">
         <v>101.9</v>
       </c>
       <c r="D43" s="26">
         <v>102.6</v>
       </c>
       <c r="E43" s="8">
         <v>103.3</v>
       </c>
       <c r="F43" s="26">
         <v>104.3</v>
       </c>
       <c r="G43" s="26">
         <v>104.8</v>
       </c>
       <c r="H43" s="26">
         <v>106.1</v>
       </c>
-      <c r="I43" s="18"/>
+      <c r="I43" s="28">
+        <v>106.6</v>
+      </c>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>101.3</v>
       </c>
       <c r="C44" s="26">
         <v>102.2</v>
       </c>
       <c r="D44" s="26">
         <v>102.6</v>
       </c>
       <c r="E44" s="8">
         <v>104.2</v>
       </c>
       <c r="F44" s="26">
         <v>104.5</v>
       </c>
       <c r="G44" s="26">
         <v>104.7</v>
       </c>
       <c r="H44" s="26">
         <v>105.1</v>
       </c>
-      <c r="I44" s="18"/>
+      <c r="I44" s="28">
+        <v>105.5</v>
+      </c>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.4</v>
       </c>
       <c r="C45" s="26">
         <v>102.6</v>
       </c>
       <c r="D45" s="26">
         <v>103.4</v>
       </c>
       <c r="E45" s="8">
         <v>104.1</v>
       </c>
       <c r="F45" s="26">
         <v>104.7</v>
       </c>
       <c r="G45" s="26">
         <v>105.7</v>
       </c>
       <c r="H45" s="26">
         <v>106.4</v>
       </c>
-      <c r="I45" s="18"/>
+      <c r="I45" s="28">
+        <v>107.2</v>
+      </c>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>101.6</v>
       </c>
       <c r="C46" s="26">
         <v>102.6</v>
       </c>
       <c r="D46" s="26">
         <v>102.7</v>
       </c>
       <c r="E46" s="8">
         <v>103.8</v>
       </c>
       <c r="F46" s="26">
         <v>104.4</v>
       </c>
       <c r="G46" s="26">
         <v>105.4</v>
       </c>
       <c r="H46" s="26">
         <v>105.9</v>
       </c>
-      <c r="I46" s="18"/>
+      <c r="I46" s="28">
+        <v>106.8</v>
+      </c>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>101.1</v>
       </c>
       <c r="C47" s="26">
         <v>101.6</v>
       </c>
       <c r="D47" s="26">
         <v>102</v>
       </c>
       <c r="E47" s="8">
         <v>103</v>
       </c>
       <c r="F47" s="26">
         <v>103.5</v>
       </c>
       <c r="G47" s="26">
         <v>104.3</v>
       </c>
       <c r="H47" s="26">
         <v>105</v>
       </c>
-      <c r="I47" s="18"/>
+      <c r="I47" s="28">
+        <v>106.1</v>
+      </c>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>100.8</v>
       </c>
       <c r="C48" s="27">
         <v>102</v>
       </c>
       <c r="D48" s="27">
         <v>102.6</v>
       </c>
       <c r="E48" s="13">
         <v>103.2</v>
       </c>
       <c r="F48" s="27">
         <v>104</v>
       </c>
       <c r="G48" s="27">
         <v>105</v>
       </c>
       <c r="H48" s="27">
         <v>105.6</v>
       </c>
-      <c r="I48" s="11"/>
+      <c r="I48" s="29">
+        <v>107.2</v>
+      </c>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
-      <c r="A50" s="28" t="s">
+      <c r="A50" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B50" s="28"/>
-[...10 lines deleted...]
-      <c r="M50" s="28"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="30"/>
+      <c r="I50" s="30"/>
+      <c r="J50" s="30"/>
+      <c r="K50" s="30"/>
+      <c r="L50" s="30"/>
+      <c r="M50" s="30"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
       <c r="A51" s="1"/>
       <c r="B51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="2" t="s">
@@ -8079,707 +8500,749 @@
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>111.7</v>
       </c>
       <c r="C52" s="26">
         <v>111.6</v>
       </c>
       <c r="D52" s="26">
         <v>111.3</v>
       </c>
       <c r="E52" s="8">
         <v>111.7</v>
       </c>
       <c r="F52" s="26">
         <v>111.7</v>
       </c>
       <c r="G52" s="26">
         <v>111.7</v>
       </c>
       <c r="H52" s="26">
         <v>111.7</v>
       </c>
-      <c r="I52" s="18"/>
+      <c r="I52" s="28">
+        <v>111.4</v>
+      </c>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>112.9</v>
       </c>
       <c r="C53" s="26">
         <v>112.7</v>
       </c>
       <c r="D53" s="26">
         <v>112.3</v>
       </c>
       <c r="E53" s="8">
         <v>112.7</v>
       </c>
       <c r="F53" s="26">
         <v>113</v>
       </c>
       <c r="G53" s="26">
         <v>112.7</v>
       </c>
       <c r="H53" s="26">
         <v>112.3</v>
       </c>
-      <c r="I53" s="18"/>
+      <c r="I53" s="28">
+        <v>112.5</v>
+      </c>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>113.4</v>
       </c>
       <c r="C54" s="26">
         <v>114.4</v>
       </c>
       <c r="D54" s="26">
         <v>114.1</v>
       </c>
       <c r="E54" s="8">
         <v>115</v>
       </c>
       <c r="F54" s="26">
         <v>114.6</v>
       </c>
       <c r="G54" s="26">
         <v>114.6</v>
       </c>
       <c r="H54" s="26">
         <v>114.6</v>
       </c>
-      <c r="I54" s="18"/>
+      <c r="I54" s="28">
+        <v>114.2</v>
+      </c>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>113</v>
       </c>
       <c r="C55" s="26">
         <v>112.6</v>
       </c>
       <c r="D55" s="26">
         <v>112.9</v>
       </c>
       <c r="E55" s="8">
         <v>112.7</v>
       </c>
       <c r="F55" s="26">
         <v>112.6</v>
       </c>
       <c r="G55" s="26">
         <v>112.5</v>
       </c>
       <c r="H55" s="26">
         <v>112.3</v>
       </c>
-      <c r="I55" s="18"/>
+      <c r="I55" s="28">
+        <v>110.8</v>
+      </c>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>112.9</v>
       </c>
       <c r="C56" s="26">
         <v>113.2</v>
       </c>
       <c r="D56" s="26">
         <v>113</v>
       </c>
       <c r="E56" s="8">
         <v>112.8</v>
       </c>
       <c r="F56" s="26">
         <v>112.3</v>
       </c>
       <c r="G56" s="26">
         <v>112.6</v>
       </c>
       <c r="H56" s="26">
         <v>112.6</v>
       </c>
-      <c r="I56" s="18"/>
+      <c r="I56" s="28">
+        <v>111.9</v>
+      </c>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>110.3</v>
       </c>
       <c r="C57" s="26">
         <v>110.2</v>
       </c>
       <c r="D57" s="26">
         <v>109.8</v>
       </c>
       <c r="E57" s="8">
         <v>110.3</v>
       </c>
       <c r="F57" s="26">
         <v>110.3</v>
       </c>
       <c r="G57" s="26">
         <v>110.5</v>
       </c>
       <c r="H57" s="26">
         <v>110.8</v>
       </c>
-      <c r="I57" s="18"/>
+      <c r="I57" s="28">
+        <v>111</v>
+      </c>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>108</v>
       </c>
       <c r="C58" s="26">
         <v>108.2</v>
       </c>
       <c r="D58" s="26">
         <v>108.5</v>
       </c>
       <c r="E58" s="8">
         <v>108.9</v>
       </c>
       <c r="F58" s="26">
         <v>108.9</v>
       </c>
       <c r="G58" s="26">
         <v>109.1</v>
       </c>
       <c r="H58" s="26">
         <v>109.6</v>
       </c>
-      <c r="I58" s="18"/>
+      <c r="I58" s="28">
+        <v>109.8</v>
+      </c>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.4</v>
       </c>
       <c r="C59" s="26">
         <v>111.6</v>
       </c>
       <c r="D59" s="26">
         <v>111.5</v>
       </c>
       <c r="E59" s="8">
         <v>111.9</v>
       </c>
       <c r="F59" s="26">
         <v>111.7</v>
       </c>
       <c r="G59" s="26">
         <v>111.1</v>
       </c>
       <c r="H59" s="26">
         <v>110.2</v>
       </c>
-      <c r="I59" s="18"/>
+      <c r="I59" s="28">
+        <v>110.7</v>
+      </c>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>113.1</v>
       </c>
       <c r="C60" s="26">
         <v>112.3</v>
       </c>
       <c r="D60" s="26">
         <v>112.7</v>
       </c>
       <c r="E60" s="8">
         <v>112.9</v>
       </c>
       <c r="F60" s="26">
         <v>112.9</v>
       </c>
       <c r="G60" s="26">
         <v>113.6</v>
       </c>
       <c r="H60" s="26">
         <v>114</v>
       </c>
-      <c r="I60" s="18"/>
+      <c r="I60" s="28">
+        <v>113</v>
+      </c>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>111.6</v>
       </c>
       <c r="C61" s="26">
         <v>110.9</v>
       </c>
       <c r="D61" s="26">
         <v>110.4</v>
       </c>
       <c r="E61" s="8">
         <v>110.9</v>
       </c>
       <c r="F61" s="26">
         <v>111</v>
       </c>
       <c r="G61" s="26">
         <v>110.8</v>
       </c>
       <c r="H61" s="26">
         <v>110.9</v>
       </c>
-      <c r="I61" s="18"/>
+      <c r="I61" s="28">
+        <v>110.5</v>
+      </c>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>110.5</v>
       </c>
       <c r="C62" s="26">
         <v>110.4</v>
       </c>
       <c r="D62" s="26">
         <v>110.2</v>
       </c>
       <c r="E62" s="8">
         <v>111.2</v>
       </c>
       <c r="F62" s="26">
         <v>111.4</v>
       </c>
       <c r="G62" s="26">
         <v>111.6</v>
       </c>
       <c r="H62" s="26">
         <v>111.9</v>
       </c>
-      <c r="I62" s="18"/>
+      <c r="I62" s="28">
+        <v>111.9</v>
+      </c>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>111.1</v>
       </c>
       <c r="C63" s="26">
         <v>111.6</v>
       </c>
       <c r="D63" s="26">
         <v>111</v>
       </c>
       <c r="E63" s="8">
         <v>110.6</v>
       </c>
       <c r="F63" s="26">
         <v>110.7</v>
       </c>
       <c r="G63" s="26">
         <v>110.9</v>
       </c>
       <c r="H63" s="26">
         <v>110.9</v>
       </c>
-      <c r="I63" s="18"/>
+      <c r="I63" s="28">
+        <v>110.6</v>
+      </c>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>112.4</v>
       </c>
       <c r="C64" s="26">
         <v>111</v>
       </c>
       <c r="D64" s="26">
         <v>111.1</v>
       </c>
       <c r="E64" s="8">
         <v>111.8</v>
       </c>
       <c r="F64" s="26">
         <v>112.1</v>
       </c>
       <c r="G64" s="26">
         <v>112.1</v>
       </c>
       <c r="H64" s="26">
         <v>111.4</v>
       </c>
-      <c r="I64" s="18"/>
+      <c r="I64" s="28">
+        <v>110.8</v>
+      </c>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>112.1</v>
       </c>
       <c r="C65" s="26">
         <v>111.6</v>
       </c>
       <c r="D65" s="26">
         <v>110.7</v>
       </c>
       <c r="E65" s="8">
         <v>111.3</v>
       </c>
       <c r="F65" s="26">
         <v>111.6</v>
       </c>
       <c r="G65" s="26">
         <v>111.3</v>
       </c>
       <c r="H65" s="26">
         <v>111.1</v>
       </c>
-      <c r="I65" s="18"/>
+      <c r="I65" s="28">
+        <v>110.2</v>
+      </c>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>112.1</v>
       </c>
       <c r="C66" s="26">
         <v>112</v>
       </c>
       <c r="D66" s="26">
         <v>111.8</v>
       </c>
       <c r="E66" s="8">
         <v>112.6</v>
       </c>
       <c r="F66" s="26">
         <v>113.4</v>
       </c>
       <c r="G66" s="26">
         <v>113.5</v>
       </c>
       <c r="H66" s="26">
         <v>113</v>
       </c>
-      <c r="I66" s="18"/>
+      <c r="I66" s="28">
+        <v>112.3</v>
+      </c>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>113.3</v>
       </c>
       <c r="C67" s="26">
         <v>112.6</v>
       </c>
       <c r="D67" s="26">
         <v>112</v>
       </c>
       <c r="E67" s="8">
         <v>112.3</v>
       </c>
       <c r="F67" s="26">
         <v>112.9</v>
       </c>
       <c r="G67" s="26">
         <v>112.8</v>
       </c>
       <c r="H67" s="26">
         <v>113.6</v>
       </c>
-      <c r="I67" s="18"/>
+      <c r="I67" s="28">
+        <v>113.1</v>
+      </c>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>112.5</v>
       </c>
       <c r="C68" s="26">
         <v>112.5</v>
       </c>
       <c r="D68" s="26">
         <v>111.7</v>
       </c>
       <c r="E68" s="8">
         <v>112.7</v>
       </c>
       <c r="F68" s="26">
         <v>112.8</v>
       </c>
       <c r="G68" s="26">
         <v>112.1</v>
       </c>
       <c r="H68" s="26">
         <v>111.5</v>
       </c>
-      <c r="I68" s="18"/>
+      <c r="I68" s="28">
+        <v>109.7</v>
+      </c>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="18" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>113</v>
       </c>
       <c r="C69" s="26">
         <v>113.4</v>
       </c>
       <c r="D69" s="26">
         <v>113.3</v>
       </c>
       <c r="E69" s="8">
         <v>113.5</v>
       </c>
       <c r="F69" s="26">
         <v>113.4</v>
       </c>
       <c r="G69" s="26">
         <v>113</v>
       </c>
       <c r="H69" s="26">
         <v>113</v>
       </c>
-      <c r="I69" s="18"/>
+      <c r="I69" s="28">
+        <v>112.5</v>
+      </c>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>112.1</v>
       </c>
       <c r="C70" s="26">
         <v>112.1</v>
       </c>
       <c r="D70" s="26">
         <v>111.1</v>
       </c>
       <c r="E70" s="8">
         <v>111.4</v>
       </c>
       <c r="F70" s="26">
         <v>111.4</v>
       </c>
       <c r="G70" s="26">
         <v>111.3</v>
       </c>
       <c r="H70" s="26">
         <v>111.1</v>
       </c>
-      <c r="I70" s="18"/>
+      <c r="I70" s="28">
+        <v>111.1</v>
+      </c>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>109.3</v>
       </c>
       <c r="C71" s="26">
         <v>109.1</v>
       </c>
       <c r="D71" s="26">
         <v>108.6</v>
       </c>
       <c r="E71" s="8">
         <v>109.2</v>
       </c>
       <c r="F71" s="26">
         <v>109.4</v>
       </c>
       <c r="G71" s="26">
         <v>109.3</v>
       </c>
       <c r="H71" s="26">
         <v>109.4</v>
       </c>
-      <c r="I71" s="18"/>
+      <c r="I71" s="28">
+        <v>110.1</v>
+      </c>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>112</v>
       </c>
       <c r="C72" s="27">
         <v>112.8</v>
       </c>
       <c r="D72" s="27">
         <v>112.9</v>
       </c>
       <c r="E72" s="13">
         <v>113</v>
       </c>
       <c r="F72" s="27">
         <v>112.9</v>
       </c>
       <c r="G72" s="27">
         <v>113.5</v>
       </c>
       <c r="H72" s="27">
         <v>112.7</v>
       </c>
-      <c r="I72" s="11"/>
+      <c r="I72" s="29">
+        <v>112.8</v>
+      </c>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="8"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
-      <c r="A74" s="28" t="s">
+      <c r="A74" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B74" s="28"/>
-[...10 lines deleted...]
-      <c r="M74" s="28"/>
+      <c r="B74" s="30"/>
+      <c r="C74" s="30"/>
+      <c r="D74" s="30"/>
+      <c r="E74" s="30"/>
+      <c r="F74" s="30"/>
+      <c r="G74" s="30"/>
+      <c r="H74" s="30"/>
+      <c r="I74" s="30"/>
+      <c r="J74" s="30"/>
+      <c r="K74" s="30"/>
+      <c r="L74" s="30"/>
+      <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:14" ht="21.75" customHeight="1">
       <c r="A75" s="1"/>
       <c r="B75" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I75" s="2" t="s">
@@ -8802,740 +9265,782 @@
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>111.7</v>
       </c>
       <c r="C76" s="26">
         <v>111.6</v>
       </c>
       <c r="D76" s="26">
         <v>111.5</v>
       </c>
       <c r="E76" s="26">
         <v>111.6</v>
       </c>
       <c r="F76" s="26">
         <v>111.6</v>
       </c>
       <c r="G76" s="26">
         <v>111.6</v>
       </c>
       <c r="H76" s="26">
         <v>111.6</v>
       </c>
-      <c r="I76" s="18"/>
+      <c r="I76" s="28">
+        <v>111.6</v>
+      </c>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>112.9</v>
       </c>
       <c r="C77" s="26">
         <v>112.8</v>
       </c>
       <c r="D77" s="26">
         <v>112.6</v>
       </c>
       <c r="E77" s="26">
         <v>112.7</v>
       </c>
       <c r="F77" s="26">
         <v>112.7</v>
       </c>
       <c r="G77" s="26">
         <v>112.7</v>
       </c>
       <c r="H77" s="26">
         <v>112.7</v>
       </c>
-      <c r="I77" s="18"/>
+      <c r="I77" s="28">
+        <v>112.6</v>
+      </c>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>113.4</v>
       </c>
       <c r="C78" s="26">
         <v>113.9</v>
       </c>
       <c r="D78" s="26">
         <v>114</v>
       </c>
       <c r="E78" s="26">
         <v>114.2</v>
       </c>
       <c r="F78" s="26">
         <v>114.3</v>
       </c>
       <c r="G78" s="26">
         <v>114.4</v>
       </c>
       <c r="H78" s="26">
         <v>114.4</v>
       </c>
-      <c r="I78" s="18"/>
+      <c r="I78" s="28">
+        <v>114.4</v>
+      </c>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>113</v>
       </c>
       <c r="C79" s="26">
         <v>112.8</v>
       </c>
       <c r="D79" s="26">
         <v>112.8</v>
       </c>
       <c r="E79" s="26">
         <v>112.8</v>
       </c>
       <c r="F79" s="26">
         <v>112.7</v>
       </c>
       <c r="G79" s="26">
         <v>112.7</v>
       </c>
       <c r="H79" s="26">
         <v>112.6</v>
       </c>
-      <c r="I79" s="18"/>
+      <c r="I79" s="28">
+        <v>112.4</v>
+      </c>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>112.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>113</v>
       </c>
       <c r="E80" s="26">
         <v>113</v>
       </c>
       <c r="F80" s="26">
         <v>112.8</v>
       </c>
       <c r="G80" s="26">
         <v>112.8</v>
       </c>
       <c r="H80" s="26">
         <v>112.8</v>
       </c>
-      <c r="I80" s="18"/>
+      <c r="I80" s="28">
+        <v>112.7</v>
+      </c>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>110.3</v>
       </c>
       <c r="C81" s="26">
         <v>110.3</v>
       </c>
       <c r="D81" s="26">
         <v>110.1</v>
       </c>
       <c r="E81" s="26">
         <v>110.2</v>
       </c>
       <c r="F81" s="26">
         <v>110.2</v>
       </c>
       <c r="G81" s="26">
         <v>110.2</v>
       </c>
       <c r="H81" s="26">
         <v>110.3</v>
       </c>
-      <c r="I81" s="18"/>
+      <c r="I81" s="28">
+        <v>110.4</v>
+      </c>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>108</v>
       </c>
       <c r="C82" s="26">
         <v>108.1</v>
       </c>
       <c r="D82" s="26">
         <v>108.2</v>
       </c>
       <c r="E82" s="26">
         <v>108.4</v>
       </c>
       <c r="F82" s="26">
         <v>108.5</v>
       </c>
       <c r="G82" s="26">
         <v>108.6</v>
       </c>
       <c r="H82" s="26">
         <v>108.7</v>
       </c>
-      <c r="I82" s="18"/>
+      <c r="I82" s="28">
+        <v>108.9</v>
+      </c>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.4</v>
       </c>
       <c r="C83" s="26">
         <v>111.5</v>
       </c>
       <c r="D83" s="26">
         <v>111.5</v>
       </c>
       <c r="E83" s="26">
         <v>111.6</v>
       </c>
       <c r="F83" s="26">
         <v>111.6</v>
       </c>
       <c r="G83" s="26">
         <v>111.5</v>
       </c>
       <c r="H83" s="26">
         <v>111.3</v>
       </c>
-      <c r="I83" s="18"/>
+      <c r="I83" s="28">
+        <v>111.3</v>
+      </c>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>113.1</v>
       </c>
       <c r="C84" s="26">
         <v>112.7</v>
       </c>
       <c r="D84" s="26">
         <v>112.7</v>
       </c>
       <c r="E84" s="26">
         <v>112.7</v>
       </c>
       <c r="F84" s="26">
         <v>112.8</v>
       </c>
       <c r="G84" s="26">
         <v>112.9</v>
       </c>
       <c r="H84" s="26">
         <v>113.1</v>
       </c>
-      <c r="I84" s="18"/>
+      <c r="I84" s="28">
+        <v>113.1</v>
+      </c>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>111.6</v>
       </c>
       <c r="C85" s="26">
         <v>111.3</v>
       </c>
       <c r="D85" s="26">
         <v>111</v>
       </c>
       <c r="E85" s="26">
         <v>110.9</v>
       </c>
       <c r="F85" s="26">
         <v>111</v>
       </c>
       <c r="G85" s="26">
         <v>110.9</v>
       </c>
       <c r="H85" s="26">
         <v>110.9</v>
       </c>
-      <c r="I85" s="18"/>
+      <c r="I85" s="28">
+        <v>110.9</v>
+      </c>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>110.5</v>
       </c>
       <c r="C86" s="26">
         <v>110.4</v>
       </c>
       <c r="D86" s="26">
         <v>110.3</v>
       </c>
       <c r="E86" s="26">
         <v>110.6</v>
       </c>
       <c r="F86" s="26">
         <v>110.7</v>
       </c>
       <c r="G86" s="26">
         <v>110.9</v>
       </c>
       <c r="H86" s="26">
         <v>111</v>
       </c>
-      <c r="I86" s="18"/>
+      <c r="I86" s="28">
+        <v>111.1</v>
+      </c>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>111.1</v>
       </c>
       <c r="C87" s="26">
         <v>111.3</v>
       </c>
       <c r="D87" s="26">
         <v>111.2</v>
       </c>
       <c r="E87" s="26">
         <v>111.1</v>
       </c>
       <c r="F87" s="26">
         <v>111</v>
       </c>
       <c r="G87" s="26">
         <v>111</v>
       </c>
       <c r="H87" s="26">
         <v>111</v>
       </c>
-      <c r="I87" s="18"/>
+      <c r="I87" s="28">
+        <v>110.9</v>
+      </c>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>112.4</v>
       </c>
       <c r="C88" s="26">
         <v>111.7</v>
       </c>
       <c r="D88" s="26">
         <v>111.5</v>
       </c>
       <c r="E88" s="26">
         <v>111.6</v>
       </c>
       <c r="F88" s="26">
         <v>111.7</v>
       </c>
       <c r="G88" s="26">
         <v>111.8</v>
       </c>
       <c r="H88" s="26">
         <v>111.7</v>
       </c>
-      <c r="I88" s="18"/>
+      <c r="I88" s="28">
+        <v>111.6</v>
+      </c>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>112.1</v>
       </c>
       <c r="C89" s="26">
         <v>111.8</v>
       </c>
       <c r="D89" s="26">
         <v>111.4</v>
       </c>
       <c r="E89" s="26">
         <v>111.4</v>
       </c>
       <c r="F89" s="26">
         <v>111.4</v>
       </c>
       <c r="G89" s="26">
         <v>111.4</v>
       </c>
       <c r="H89" s="26">
         <v>111.4</v>
       </c>
-      <c r="I89" s="18"/>
+      <c r="I89" s="28">
+        <v>111.2</v>
+      </c>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>112.1</v>
       </c>
       <c r="C90" s="26">
         <v>112</v>
       </c>
       <c r="D90" s="26">
         <v>112</v>
       </c>
       <c r="E90" s="26">
         <v>112.1</v>
       </c>
       <c r="F90" s="26">
         <v>112.4</v>
       </c>
       <c r="G90" s="26">
         <v>112.6</v>
       </c>
       <c r="H90" s="26">
         <v>112.6</v>
       </c>
-      <c r="I90" s="18"/>
+      <c r="I90" s="28">
+        <v>112.6</v>
+      </c>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>113.3</v>
       </c>
       <c r="C91" s="26">
         <v>113</v>
       </c>
       <c r="D91" s="26">
         <v>112.6</v>
       </c>
       <c r="E91" s="26">
         <v>112.5</v>
       </c>
       <c r="F91" s="26">
         <v>112.6</v>
       </c>
       <c r="G91" s="26">
         <v>112.6</v>
       </c>
       <c r="H91" s="26">
         <v>112.8</v>
       </c>
-      <c r="I91" s="18"/>
+      <c r="I91" s="28">
+        <v>112.8</v>
+      </c>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>112.5</v>
       </c>
       <c r="C92" s="26">
         <v>112.5</v>
       </c>
       <c r="D92" s="26">
         <v>112.2</v>
       </c>
       <c r="E92" s="26">
         <v>112.4</v>
       </c>
       <c r="F92" s="26">
         <v>112.5</v>
       </c>
       <c r="G92" s="26">
         <v>112.4</v>
       </c>
       <c r="H92" s="26">
         <v>112.3</v>
       </c>
-      <c r="I92" s="18"/>
+      <c r="I92" s="28">
+        <v>111.9</v>
+      </c>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>113</v>
       </c>
       <c r="C93" s="26">
         <v>113.2</v>
       </c>
       <c r="D93" s="26">
         <v>113.3</v>
       </c>
       <c r="E93" s="26">
         <v>113.3</v>
       </c>
       <c r="F93" s="26">
         <v>113.3</v>
       </c>
       <c r="G93" s="26">
         <v>113.3</v>
       </c>
       <c r="H93" s="26">
         <v>113.2</v>
       </c>
-      <c r="I93" s="18"/>
+      <c r="I93" s="28">
+        <v>113.1</v>
+      </c>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>112.1</v>
       </c>
       <c r="C94" s="26">
         <v>112.1</v>
       </c>
       <c r="D94" s="26">
         <v>111.8</v>
       </c>
       <c r="E94" s="26">
         <v>111.7</v>
       </c>
       <c r="F94" s="26">
         <v>111.6</v>
       </c>
       <c r="G94" s="26">
         <v>111.5</v>
       </c>
       <c r="H94" s="26">
         <v>111.5</v>
       </c>
-      <c r="I94" s="18"/>
+      <c r="I94" s="28">
+        <v>111.4</v>
+      </c>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>109.3</v>
       </c>
       <c r="C95" s="26">
         <v>109.2</v>
       </c>
       <c r="D95" s="26">
         <v>109</v>
       </c>
       <c r="E95" s="26">
         <v>109</v>
       </c>
       <c r="F95" s="26">
         <v>109.1</v>
       </c>
       <c r="G95" s="26">
         <v>109.1</v>
       </c>
       <c r="H95" s="26">
         <v>109.2</v>
       </c>
-      <c r="I95" s="18"/>
+      <c r="I95" s="28">
+        <v>109.3</v>
+      </c>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>112</v>
       </c>
       <c r="C96" s="27">
         <v>112.4</v>
       </c>
       <c r="D96" s="27">
         <v>112.6</v>
       </c>
       <c r="E96" s="27">
         <v>112.7</v>
       </c>
       <c r="F96" s="27">
         <v>112.7</v>
       </c>
       <c r="G96" s="27">
         <v>112.9</v>
       </c>
       <c r="H96" s="27">
         <v>112.8</v>
       </c>
-      <c r="I96" s="11"/>
+      <c r="I96" s="29">
+        <v>112.8</v>
+      </c>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A46" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="P27" sqref="P27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="8" customWidth="1"/>
     <col min="3" max="10" width="14.7109375" style="17" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="8" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="17" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="29"/>
-[...10 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="28"/>
-[...10 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -9558,707 +10063,749 @@
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="26">
         <v>101.1</v>
       </c>
       <c r="C4" s="26">
         <v>101</v>
       </c>
       <c r="D4" s="26">
         <v>100.6</v>
       </c>
       <c r="E4" s="6">
         <v>100.9</v>
       </c>
       <c r="F4" s="26">
         <v>101.1</v>
       </c>
       <c r="G4" s="26">
         <v>101.1</v>
       </c>
       <c r="H4" s="26">
         <v>100.7</v>
       </c>
-      <c r="I4" s="18"/>
+      <c r="I4" s="28">
+        <v>101.2</v>
+      </c>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="26">
         <v>101.1</v>
       </c>
       <c r="C5" s="26">
         <v>100.8</v>
       </c>
       <c r="D5" s="26">
         <v>100.6</v>
       </c>
       <c r="E5" s="6">
         <v>100.8</v>
       </c>
       <c r="F5" s="26">
         <v>100.2</v>
       </c>
       <c r="G5" s="26">
         <v>101</v>
       </c>
       <c r="H5" s="26">
         <v>100.3</v>
       </c>
-      <c r="I5" s="18"/>
+      <c r="I5" s="28">
+        <v>100.5</v>
+      </c>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="26">
         <v>100.6</v>
       </c>
       <c r="C6" s="26">
         <v>100.8</v>
       </c>
       <c r="D6" s="26">
         <v>100.3</v>
       </c>
       <c r="E6" s="6">
         <v>101.2</v>
       </c>
       <c r="F6" s="26">
         <v>101.6</v>
       </c>
       <c r="G6" s="26">
         <v>101</v>
       </c>
       <c r="H6" s="26">
         <v>100.8</v>
       </c>
-      <c r="I6" s="18"/>
+      <c r="I6" s="28">
+        <v>100.3</v>
+      </c>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>101.9</v>
       </c>
       <c r="C7" s="26">
         <v>100.4</v>
       </c>
       <c r="D7" s="26">
         <v>100.9</v>
       </c>
       <c r="E7" s="6">
         <v>100.3</v>
       </c>
       <c r="F7" s="26">
         <v>100.5</v>
       </c>
       <c r="G7" s="26">
         <v>101</v>
       </c>
       <c r="H7" s="26">
         <v>100.2</v>
       </c>
-      <c r="I7" s="18"/>
+      <c r="I7" s="28">
+        <v>99.8</v>
+      </c>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="26">
         <v>102.1</v>
       </c>
       <c r="C8" s="26">
         <v>100.7</v>
       </c>
       <c r="D8" s="26">
         <v>100.5</v>
       </c>
       <c r="E8" s="6">
         <v>101.3</v>
       </c>
       <c r="F8" s="26">
         <v>100.8</v>
       </c>
       <c r="G8" s="26">
         <v>103</v>
       </c>
       <c r="H8" s="26">
         <v>102</v>
       </c>
-      <c r="I8" s="18"/>
+      <c r="I8" s="28">
+        <v>102.9</v>
+      </c>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="26">
         <v>101.5</v>
       </c>
       <c r="C9" s="26">
         <v>101.2</v>
       </c>
       <c r="D9" s="26">
         <v>101.6</v>
       </c>
       <c r="E9" s="6">
         <v>100.5</v>
       </c>
       <c r="F9" s="26">
         <v>101.5</v>
       </c>
       <c r="G9" s="26">
         <v>101.5</v>
       </c>
       <c r="H9" s="26">
         <v>100.5</v>
       </c>
-      <c r="I9" s="18"/>
+      <c r="I9" s="28">
+        <v>100</v>
+      </c>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="26">
         <v>102.5</v>
       </c>
       <c r="C10" s="26">
         <v>101.3</v>
       </c>
       <c r="D10" s="26">
         <v>100.3</v>
       </c>
       <c r="E10" s="6">
         <v>101.1</v>
       </c>
       <c r="F10" s="26">
         <v>100.7</v>
       </c>
       <c r="G10" s="26">
         <v>100.9</v>
       </c>
       <c r="H10" s="26">
         <v>100.1</v>
       </c>
-      <c r="I10" s="18"/>
+      <c r="I10" s="28">
+        <v>99.6</v>
+      </c>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>101.3</v>
       </c>
       <c r="D11" s="26">
         <v>100.6</v>
       </c>
       <c r="E11" s="6">
         <v>100.6</v>
       </c>
       <c r="F11" s="26">
         <v>100.6</v>
       </c>
       <c r="G11" s="26">
         <v>100.6</v>
       </c>
       <c r="H11" s="26">
         <v>100.2</v>
       </c>
-      <c r="I11" s="18"/>
+      <c r="I11" s="28">
+        <v>102.9</v>
+      </c>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="26">
         <v>101.1</v>
       </c>
       <c r="C12" s="26">
         <v>100.9</v>
       </c>
       <c r="D12" s="26">
         <v>101</v>
       </c>
       <c r="E12" s="6">
         <v>100.4</v>
       </c>
       <c r="F12" s="26">
         <v>100.2</v>
       </c>
       <c r="G12" s="26">
         <v>101.8</v>
       </c>
       <c r="H12" s="26">
         <v>100.2</v>
       </c>
-      <c r="I12" s="18"/>
+      <c r="I12" s="28">
+        <v>101.6</v>
+      </c>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>100.6</v>
       </c>
       <c r="C13" s="26">
         <v>101.3</v>
       </c>
       <c r="D13" s="26">
         <v>100</v>
       </c>
       <c r="E13" s="6">
         <v>100.4</v>
       </c>
       <c r="F13" s="26">
         <v>101</v>
       </c>
       <c r="G13" s="26">
         <v>101.3</v>
       </c>
       <c r="H13" s="26">
         <v>100.2</v>
       </c>
-      <c r="I13" s="18"/>
+      <c r="I13" s="28">
+        <v>100.2</v>
+      </c>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>101</v>
       </c>
       <c r="C14" s="26">
         <v>101.1</v>
       </c>
       <c r="D14" s="26">
         <v>100.8</v>
       </c>
       <c r="E14" s="6">
         <v>100.6</v>
       </c>
       <c r="F14" s="26">
         <v>100.8</v>
       </c>
       <c r="G14" s="26">
         <v>100.9</v>
       </c>
       <c r="H14" s="26">
         <v>100.4</v>
       </c>
-      <c r="I14" s="18"/>
+      <c r="I14" s="28">
+        <v>100.9</v>
+      </c>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>100.8</v>
       </c>
       <c r="C15" s="26">
         <v>100.5</v>
       </c>
       <c r="D15" s="26">
         <v>100.7</v>
       </c>
       <c r="E15" s="6">
         <v>102.1</v>
       </c>
       <c r="F15" s="26">
         <v>101</v>
       </c>
       <c r="G15" s="26">
         <v>100.2</v>
       </c>
       <c r="H15" s="26">
         <v>100.1</v>
       </c>
-      <c r="I15" s="18"/>
+      <c r="I15" s="28">
+        <v>101.8</v>
+      </c>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>100.9</v>
       </c>
       <c r="C16" s="26">
         <v>101.4</v>
       </c>
       <c r="D16" s="26">
         <v>100.5</v>
       </c>
       <c r="E16" s="6">
         <v>100.3</v>
       </c>
       <c r="F16" s="26">
         <v>101.5</v>
       </c>
       <c r="G16" s="26">
         <v>100.9</v>
       </c>
       <c r="H16" s="26">
         <v>100.4</v>
       </c>
-      <c r="I16" s="18"/>
+      <c r="I16" s="28">
+        <v>100.6</v>
+      </c>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>100.9</v>
       </c>
       <c r="C17" s="26">
         <v>100.3</v>
       </c>
       <c r="D17" s="26">
         <v>100</v>
       </c>
       <c r="E17" s="6">
         <v>101.2</v>
       </c>
       <c r="F17" s="26">
         <v>100.9</v>
       </c>
       <c r="G17" s="26">
         <v>100.8</v>
       </c>
       <c r="H17" s="26">
         <v>100.3</v>
       </c>
-      <c r="I17" s="18"/>
+      <c r="I17" s="28">
+        <v>100.3</v>
+      </c>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>100.9</v>
       </c>
       <c r="C18" s="26">
         <v>101.1</v>
       </c>
       <c r="D18" s="26">
         <v>100.8</v>
       </c>
       <c r="E18" s="6">
         <v>101.2</v>
       </c>
       <c r="F18" s="26">
         <v>100.5</v>
       </c>
       <c r="G18" s="26">
         <v>101.1</v>
       </c>
       <c r="H18" s="26">
         <v>100.4</v>
       </c>
-      <c r="I18" s="18"/>
+      <c r="I18" s="28">
+        <v>101</v>
+      </c>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>101.5</v>
       </c>
       <c r="C19" s="26">
         <v>102.4</v>
       </c>
       <c r="D19" s="26">
         <v>100.9</v>
       </c>
       <c r="E19" s="6">
         <v>100.6</v>
       </c>
       <c r="F19" s="26">
         <v>100.6</v>
       </c>
       <c r="G19" s="26">
         <v>99.3</v>
       </c>
       <c r="H19" s="26">
         <v>101.6</v>
       </c>
-      <c r="I19" s="18"/>
+      <c r="I19" s="28">
+        <v>104</v>
+      </c>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>100.8</v>
       </c>
       <c r="C20" s="26">
         <v>100.7</v>
       </c>
       <c r="D20" s="26">
         <v>100.4</v>
       </c>
       <c r="E20" s="6">
         <v>101.1</v>
       </c>
       <c r="F20" s="26">
         <v>102.4</v>
       </c>
       <c r="G20" s="26">
         <v>101.5</v>
       </c>
       <c r="H20" s="26">
         <v>101.2</v>
       </c>
-      <c r="I20" s="18"/>
+      <c r="I20" s="28">
+        <v>100.2</v>
+      </c>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="18.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>101.2</v>
       </c>
       <c r="C21" s="26">
         <v>101.2</v>
       </c>
       <c r="D21" s="26">
         <v>100.6</v>
       </c>
       <c r="E21" s="6">
         <v>100.6</v>
       </c>
       <c r="F21" s="26">
         <v>100.9</v>
       </c>
       <c r="G21" s="26">
         <v>101.1</v>
       </c>
       <c r="H21" s="26">
         <v>100.7</v>
       </c>
-      <c r="I21" s="18"/>
+      <c r="I21" s="28">
+        <v>100.4</v>
+      </c>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>100.8</v>
       </c>
       <c r="C22" s="26">
         <v>100.5</v>
       </c>
       <c r="D22" s="26">
         <v>100.6</v>
       </c>
       <c r="E22" s="6">
         <v>100.6</v>
       </c>
       <c r="F22" s="26">
         <v>101.5</v>
       </c>
       <c r="G22" s="26">
         <v>101.9</v>
       </c>
       <c r="H22" s="26">
         <v>100.9</v>
       </c>
-      <c r="I22" s="18"/>
+      <c r="I22" s="28">
+        <v>101.4</v>
+      </c>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>100.7</v>
       </c>
       <c r="C23" s="26">
         <v>101</v>
       </c>
       <c r="D23" s="26">
         <v>100.7</v>
       </c>
       <c r="E23" s="6">
         <v>101</v>
       </c>
       <c r="F23" s="26">
         <v>101.5</v>
       </c>
       <c r="G23" s="26">
         <v>100.7</v>
       </c>
       <c r="H23" s="26">
         <v>100.6</v>
       </c>
-      <c r="I23" s="18"/>
+      <c r="I23" s="28">
+        <v>100.8</v>
+      </c>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="27">
         <v>101.5</v>
       </c>
       <c r="C24" s="27">
         <v>100.6</v>
       </c>
       <c r="D24" s="27">
         <v>100.1</v>
       </c>
       <c r="E24" s="11">
         <v>101.6</v>
       </c>
       <c r="F24" s="27">
         <v>100</v>
       </c>
       <c r="G24" s="27">
         <v>100.7</v>
       </c>
       <c r="H24" s="27">
         <v>100.6</v>
       </c>
-      <c r="I24" s="11"/>
+      <c r="I24" s="29">
+        <v>103.2</v>
+      </c>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="14"/>
       <c r="B25" s="16"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="16"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="28"/>
-[...10 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:14" ht="21.75" customHeight="1">
       <c r="A27" s="1"/>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="2" t="s">
@@ -10281,692 +10828,734 @@
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="26">
         <v>101.1</v>
       </c>
       <c r="C28" s="26">
         <v>102</v>
       </c>
       <c r="D28" s="26">
         <v>102.6</v>
       </c>
       <c r="E28" s="19">
         <v>103.5</v>
       </c>
       <c r="F28" s="26">
         <v>104.6</v>
       </c>
       <c r="G28" s="26">
         <v>105.7</v>
       </c>
       <c r="H28" s="26">
         <v>106.4</v>
       </c>
-      <c r="I28" s="18"/>
+      <c r="I28" s="28">
+        <v>107.7</v>
+      </c>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="26">
         <v>101.1</v>
       </c>
       <c r="C29" s="26">
         <v>101.9</v>
       </c>
       <c r="D29" s="26">
         <v>102.5</v>
       </c>
       <c r="E29" s="18">
         <v>103.4</v>
       </c>
       <c r="F29" s="26">
         <v>103.5</v>
       </c>
       <c r="G29" s="26">
         <v>104.6</v>
       </c>
       <c r="H29" s="26">
         <v>105</v>
       </c>
-      <c r="I29" s="18"/>
+      <c r="I29" s="28">
+        <v>105.5</v>
+      </c>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="26">
         <v>100.6</v>
       </c>
       <c r="C30" s="26">
         <v>101.4</v>
       </c>
       <c r="D30" s="26">
         <v>101.7</v>
       </c>
       <c r="E30" s="18">
         <v>103</v>
       </c>
       <c r="F30" s="26">
         <v>104.6</v>
       </c>
       <c r="G30" s="26">
         <v>105.7</v>
       </c>
       <c r="H30" s="26">
         <v>106.5</v>
       </c>
-      <c r="I30" s="18"/>
+      <c r="I30" s="28">
+        <v>106.8</v>
+      </c>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="26">
         <v>101.9</v>
       </c>
       <c r="C31" s="26">
         <v>102.2</v>
       </c>
       <c r="D31" s="26">
         <v>103.2</v>
       </c>
       <c r="E31" s="18">
         <v>103.5</v>
       </c>
       <c r="F31" s="26">
         <v>104</v>
       </c>
       <c r="G31" s="26">
         <v>105</v>
       </c>
       <c r="H31" s="26">
         <v>105.2</v>
       </c>
-      <c r="I31" s="18"/>
+      <c r="I31" s="28">
+        <v>105</v>
+      </c>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="26">
         <v>102.1</v>
       </c>
       <c r="C32" s="26">
         <v>102.9</v>
       </c>
       <c r="D32" s="26">
         <v>103.4</v>
       </c>
       <c r="E32" s="18">
         <v>104.7</v>
       </c>
       <c r="F32" s="26">
         <v>105.5</v>
       </c>
       <c r="G32" s="26">
         <v>108.7</v>
       </c>
       <c r="H32" s="26">
         <v>110.9</v>
       </c>
-      <c r="I32" s="18"/>
+      <c r="I32" s="28">
+        <v>114.1</v>
+      </c>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="26">
         <v>101.5</v>
       </c>
       <c r="C33" s="26">
         <v>102.8</v>
       </c>
       <c r="D33" s="26">
         <v>104.5</v>
       </c>
       <c r="E33" s="18">
         <v>105</v>
       </c>
       <c r="F33" s="26">
         <v>106.6</v>
       </c>
       <c r="G33" s="26">
         <v>108.2</v>
       </c>
       <c r="H33" s="26">
         <v>108.7</v>
       </c>
-      <c r="I33" s="18"/>
+      <c r="I33" s="28">
+        <v>108.7</v>
+      </c>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="26">
         <v>102.5</v>
       </c>
       <c r="C34" s="26">
         <v>103.8</v>
       </c>
       <c r="D34" s="26">
         <v>104.1</v>
       </c>
       <c r="E34" s="18">
         <v>105.3</v>
       </c>
       <c r="F34" s="26">
         <v>106.1</v>
       </c>
       <c r="G34" s="26">
         <v>107</v>
       </c>
       <c r="H34" s="26">
         <v>107.2</v>
       </c>
-      <c r="I34" s="18"/>
+      <c r="I34" s="28">
+        <v>106.7</v>
+      </c>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="26">
         <v>101</v>
       </c>
       <c r="C35" s="26">
         <v>102.2</v>
       </c>
       <c r="D35" s="26">
         <v>102.8</v>
       </c>
       <c r="E35" s="18">
         <v>103.5</v>
       </c>
       <c r="F35" s="26">
         <v>104.1</v>
       </c>
       <c r="G35" s="26">
         <v>104.8</v>
       </c>
       <c r="H35" s="26">
         <v>105</v>
       </c>
-      <c r="I35" s="18"/>
+      <c r="I35" s="28">
+        <v>108</v>
+      </c>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="26">
         <v>101.1</v>
       </c>
       <c r="C36" s="26">
         <v>102</v>
       </c>
       <c r="D36" s="26">
         <v>103.1</v>
       </c>
       <c r="E36" s="18">
         <v>103.5</v>
       </c>
       <c r="F36" s="26">
         <v>103.6</v>
       </c>
       <c r="G36" s="26">
         <v>105.5</v>
       </c>
       <c r="H36" s="26">
         <v>105.7</v>
       </c>
-      <c r="I36" s="18"/>
+      <c r="I36" s="28">
+        <v>107.5</v>
+      </c>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="26">
         <v>100.6</v>
       </c>
       <c r="C37" s="26">
         <v>101.9</v>
       </c>
       <c r="D37" s="26">
         <v>101.9</v>
       </c>
       <c r="E37" s="18">
         <v>102.4</v>
       </c>
       <c r="F37" s="26">
         <v>103.4</v>
       </c>
       <c r="G37" s="26">
         <v>104.7</v>
       </c>
       <c r="H37" s="26">
         <v>105</v>
       </c>
-      <c r="I37" s="18"/>
+      <c r="I37" s="28">
+        <v>105.1</v>
+      </c>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="26">
         <v>101</v>
       </c>
       <c r="C38" s="26">
         <v>102.1</v>
       </c>
       <c r="D38" s="26">
         <v>102.9</v>
       </c>
       <c r="E38" s="18">
         <v>103.5</v>
       </c>
       <c r="F38" s="26">
         <v>104.4</v>
       </c>
       <c r="G38" s="26">
         <v>105.3</v>
       </c>
       <c r="H38" s="26">
         <v>105.7</v>
       </c>
-      <c r="I38" s="18"/>
+      <c r="I38" s="28">
+        <v>106.7</v>
+      </c>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="26">
         <v>100.8</v>
       </c>
       <c r="C39" s="26">
         <v>101.3</v>
       </c>
       <c r="D39" s="26">
         <v>102</v>
       </c>
       <c r="E39" s="18">
         <v>104.1</v>
       </c>
       <c r="F39" s="26">
         <v>105.2</v>
       </c>
       <c r="G39" s="26">
         <v>105.4</v>
       </c>
       <c r="H39" s="26">
         <v>105.5</v>
       </c>
-      <c r="I39" s="18"/>
+      <c r="I39" s="28">
+        <v>107.4</v>
+      </c>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="26">
         <v>100.9</v>
       </c>
       <c r="C40" s="26">
         <v>102.3</v>
       </c>
       <c r="D40" s="26">
         <v>102.8</v>
       </c>
       <c r="E40" s="18">
         <v>103.1</v>
       </c>
       <c r="F40" s="26">
         <v>104.7</v>
       </c>
       <c r="G40" s="26">
         <v>105.7</v>
       </c>
       <c r="H40" s="26">
         <v>106.1</v>
       </c>
-      <c r="I40" s="18"/>
+      <c r="I40" s="28">
+        <v>106.8</v>
+      </c>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="26">
         <v>100.9</v>
       </c>
       <c r="C41" s="26">
         <v>101.2</v>
       </c>
       <c r="D41" s="26">
         <v>101.2</v>
       </c>
       <c r="E41" s="18">
         <v>102.5</v>
       </c>
       <c r="F41" s="26">
         <v>103.3</v>
       </c>
       <c r="G41" s="26">
         <v>104.2</v>
       </c>
       <c r="H41" s="26">
         <v>104.5</v>
       </c>
-      <c r="I41" s="18"/>
+      <c r="I41" s="28">
+        <v>104.8</v>
+      </c>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="26">
         <v>100.9</v>
       </c>
       <c r="C42" s="26">
         <v>102</v>
       </c>
       <c r="D42" s="26">
         <v>102.8</v>
       </c>
       <c r="E42" s="18">
         <v>104</v>
       </c>
       <c r="F42" s="26">
         <v>104.5</v>
       </c>
       <c r="G42" s="26">
         <v>105.7</v>
       </c>
       <c r="H42" s="26">
         <v>106.1</v>
       </c>
-      <c r="I42" s="18"/>
+      <c r="I42" s="28">
+        <v>107.2</v>
+      </c>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="26">
         <v>101.5</v>
       </c>
       <c r="C43" s="26">
         <v>103.9</v>
       </c>
       <c r="D43" s="26">
         <v>104.9</v>
       </c>
       <c r="E43" s="18">
         <v>105.5</v>
       </c>
       <c r="F43" s="26">
         <v>106.2</v>
       </c>
       <c r="G43" s="26">
         <v>105.5</v>
       </c>
       <c r="H43" s="26">
         <v>107.2</v>
       </c>
-      <c r="I43" s="18"/>
+      <c r="I43" s="28">
+        <v>111.4</v>
+      </c>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="26">
         <v>100.8</v>
       </c>
       <c r="C44" s="26">
         <v>101.4</v>
       </c>
       <c r="D44" s="26">
         <v>101.8</v>
       </c>
       <c r="E44" s="18">
         <v>102.9</v>
       </c>
       <c r="F44" s="26">
         <v>105.4</v>
       </c>
       <c r="G44" s="26">
         <v>107</v>
       </c>
       <c r="H44" s="26">
         <v>108.3</v>
       </c>
-      <c r="I44" s="18"/>
+      <c r="I44" s="28">
+        <v>108.5</v>
+      </c>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="20.25" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="26">
         <v>101.2</v>
       </c>
       <c r="C45" s="26">
         <v>102.4</v>
       </c>
       <c r="D45" s="26">
         <v>103.1</v>
       </c>
       <c r="E45" s="18">
         <v>103.7</v>
       </c>
       <c r="F45" s="26">
         <v>104.6</v>
       </c>
       <c r="G45" s="26">
         <v>105.7</v>
       </c>
       <c r="H45" s="26">
         <v>106.5</v>
       </c>
-      <c r="I45" s="18"/>
+      <c r="I45" s="28">
+        <v>106.9</v>
+      </c>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="26">
         <v>100.8</v>
       </c>
       <c r="C46" s="26">
         <v>101.3</v>
       </c>
       <c r="D46" s="26">
         <v>101.9</v>
       </c>
       <c r="E46" s="18">
         <v>102.6</v>
       </c>
       <c r="F46" s="26">
         <v>104.1</v>
       </c>
       <c r="G46" s="26">
         <v>106</v>
       </c>
       <c r="H46" s="26">
         <v>107</v>
       </c>
-      <c r="I46" s="18"/>
+      <c r="I46" s="28">
+        <v>108.5</v>
+      </c>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="26">
         <v>100.7</v>
       </c>
       <c r="C47" s="26">
         <v>101.7</v>
       </c>
       <c r="D47" s="26">
         <v>102.5</v>
       </c>
       <c r="E47" s="18">
         <v>103.5</v>
       </c>
       <c r="F47" s="26">
         <v>105.1</v>
       </c>
       <c r="G47" s="26">
         <v>105.8</v>
       </c>
       <c r="H47" s="26">
         <v>106.5</v>
       </c>
-      <c r="I47" s="18"/>
+      <c r="I47" s="28">
+        <v>107.4</v>
+      </c>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="27">
         <v>101.5</v>
       </c>
       <c r="C48" s="27">
         <v>102.1</v>
       </c>
       <c r="D48" s="27">
         <v>102.2</v>
       </c>
       <c r="E48" s="11">
         <v>103.9</v>
       </c>
       <c r="F48" s="27">
         <v>103.9</v>
       </c>
       <c r="G48" s="27">
         <v>104.6</v>
       </c>
       <c r="H48" s="27">
         <v>105.2</v>
       </c>
-      <c r="I48" s="11"/>
+      <c r="I48" s="29">
+        <v>108.7</v>
+      </c>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
     </row>
     <row r="50" spans="1:14">
-      <c r="A50" s="28" t="s">
+      <c r="A50" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B50" s="28"/>
-[...10 lines deleted...]
-      <c r="M50" s="28"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="30"/>
+      <c r="I50" s="30"/>
+      <c r="J50" s="30"/>
+      <c r="K50" s="30"/>
+      <c r="L50" s="30"/>
+      <c r="M50" s="30"/>
     </row>
     <row r="51" spans="1:14" ht="21.75" customHeight="1">
       <c r="A51" s="1"/>
       <c r="B51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="2" t="s">
@@ -10989,707 +11578,749 @@
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="26">
         <v>112</v>
       </c>
       <c r="C52" s="26">
         <v>110.8</v>
       </c>
       <c r="D52" s="26">
         <v>110</v>
       </c>
       <c r="E52" s="8">
         <v>108.9</v>
       </c>
       <c r="F52" s="26">
         <v>108.7</v>
       </c>
       <c r="G52" s="26">
         <v>109</v>
       </c>
       <c r="H52" s="26">
         <v>109.2</v>
       </c>
-      <c r="I52" s="18"/>
+      <c r="I52" s="28">
+        <v>108.9</v>
+      </c>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="26">
         <v>110.4</v>
       </c>
       <c r="C53" s="26">
         <v>111.1</v>
       </c>
       <c r="D53" s="26">
         <v>110.2</v>
       </c>
       <c r="E53" s="8">
         <v>109.4</v>
       </c>
       <c r="F53" s="26">
         <v>109</v>
       </c>
       <c r="G53" s="26">
         <v>108</v>
       </c>
       <c r="H53" s="26">
         <v>107.4</v>
       </c>
-      <c r="I53" s="18"/>
+      <c r="I53" s="28">
+        <v>107.7</v>
+      </c>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="26">
         <v>111.1</v>
       </c>
       <c r="C54" s="26">
         <v>108.3</v>
       </c>
       <c r="D54" s="26">
         <v>106.8</v>
       </c>
       <c r="E54" s="8">
         <v>107.6</v>
       </c>
       <c r="F54" s="26">
         <v>108.6</v>
       </c>
       <c r="G54" s="26">
         <v>108.8</v>
       </c>
       <c r="H54" s="26">
         <v>109.5</v>
       </c>
-      <c r="I54" s="18"/>
+      <c r="I54" s="28">
+        <v>108.6</v>
+      </c>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="26">
         <v>112.6</v>
       </c>
       <c r="C55" s="26">
         <v>110.4</v>
       </c>
       <c r="D55" s="26">
         <v>111</v>
       </c>
       <c r="E55" s="8">
         <v>110</v>
       </c>
       <c r="F55" s="26">
         <v>108.9</v>
       </c>
       <c r="G55" s="26">
         <v>109.2</v>
       </c>
       <c r="H55" s="26">
         <v>108.6</v>
       </c>
-      <c r="I55" s="18"/>
+      <c r="I55" s="28">
+        <v>106.9</v>
+      </c>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="26">
         <v>113.9</v>
       </c>
       <c r="C56" s="26">
         <v>112.3</v>
       </c>
       <c r="D56" s="26">
         <v>112.1</v>
       </c>
       <c r="E56" s="8">
         <v>111.8</v>
       </c>
       <c r="F56" s="26">
         <v>111.8</v>
       </c>
       <c r="G56" s="26">
         <v>114.6</v>
       </c>
       <c r="H56" s="26">
         <v>115.8</v>
       </c>
-      <c r="I56" s="18"/>
+      <c r="I56" s="28">
+        <v>116.2</v>
+      </c>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="26">
         <v>113.6</v>
       </c>
       <c r="C57" s="26">
         <v>114.7</v>
       </c>
       <c r="D57" s="26">
         <v>115.4</v>
       </c>
       <c r="E57" s="8">
         <v>115</v>
       </c>
       <c r="F57" s="26">
         <v>115.7</v>
       </c>
       <c r="G57" s="26">
         <v>115.5</v>
       </c>
       <c r="H57" s="26">
         <v>115.6</v>
       </c>
-      <c r="I57" s="18"/>
+      <c r="I57" s="28">
+        <v>112.1</v>
+      </c>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="26">
         <v>113.4</v>
       </c>
       <c r="C58" s="26">
         <v>110.5</v>
       </c>
       <c r="D58" s="26">
         <v>110.5</v>
       </c>
       <c r="E58" s="8">
         <v>111.5</v>
       </c>
       <c r="F58" s="26">
         <v>111.8</v>
       </c>
       <c r="G58" s="26">
         <v>111.7</v>
       </c>
       <c r="H58" s="26">
         <v>111.7</v>
       </c>
-      <c r="I58" s="18"/>
+      <c r="I58" s="28">
+        <v>108</v>
+      </c>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="26">
         <v>111.2</v>
       </c>
       <c r="C59" s="26">
         <v>110.5</v>
       </c>
       <c r="D59" s="26">
         <v>109.3</v>
       </c>
       <c r="E59" s="8">
         <v>108.8</v>
       </c>
       <c r="F59" s="26">
         <v>108</v>
       </c>
       <c r="G59" s="26">
         <v>108.1</v>
       </c>
       <c r="H59" s="26">
         <v>107.7</v>
       </c>
-      <c r="I59" s="18"/>
+      <c r="I59" s="28">
+        <v>109.1</v>
+      </c>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>111.4</v>
       </c>
       <c r="C60" s="26">
         <v>111</v>
       </c>
       <c r="D60" s="26">
         <v>110.9</v>
       </c>
       <c r="E60" s="8">
         <v>110.6</v>
       </c>
       <c r="F60" s="26">
         <v>109.6</v>
       </c>
       <c r="G60" s="26">
         <v>110.8</v>
       </c>
       <c r="H60" s="26">
         <v>110.7</v>
       </c>
-      <c r="I60" s="18"/>
+      <c r="I60" s="28">
+        <v>110.6</v>
+      </c>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B61" s="26">
         <v>114</v>
       </c>
       <c r="C61" s="26">
         <v>113.4</v>
       </c>
       <c r="D61" s="26">
         <v>109.4</v>
       </c>
       <c r="E61" s="8">
         <v>107.7</v>
       </c>
       <c r="F61" s="26">
         <v>108.5</v>
       </c>
       <c r="G61" s="26">
         <v>108.1</v>
       </c>
       <c r="H61" s="26">
         <v>107.5</v>
       </c>
-      <c r="I61" s="18"/>
+      <c r="I61" s="28">
+        <v>106.7</v>
+      </c>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="26">
         <v>112.1</v>
       </c>
       <c r="C62" s="26">
         <v>110.5</v>
       </c>
       <c r="D62" s="26">
         <v>110.5</v>
       </c>
       <c r="E62" s="8">
         <v>109.8</v>
       </c>
       <c r="F62" s="26">
         <v>108.8</v>
       </c>
       <c r="G62" s="26">
         <v>108.8</v>
       </c>
       <c r="H62" s="26">
         <v>108.4</v>
       </c>
-      <c r="I62" s="18"/>
+      <c r="I62" s="28">
+        <v>108.4</v>
+      </c>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="26">
         <v>109.6</v>
       </c>
       <c r="C63" s="26">
         <v>109.8</v>
       </c>
       <c r="D63" s="26">
         <v>109.9</v>
       </c>
       <c r="E63" s="8">
         <v>110</v>
       </c>
       <c r="F63" s="26">
         <v>110.4</v>
       </c>
       <c r="G63" s="26">
         <v>110.1</v>
       </c>
       <c r="H63" s="26">
         <v>109.9</v>
       </c>
-      <c r="I63" s="18"/>
+      <c r="I63" s="28">
+        <v>109.4</v>
+      </c>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="26">
         <v>109</v>
       </c>
       <c r="C64" s="26">
         <v>108.9</v>
       </c>
       <c r="D64" s="26">
         <v>109.3</v>
       </c>
       <c r="E64" s="8">
         <v>106.7</v>
       </c>
       <c r="F64" s="26">
         <v>107.9</v>
       </c>
       <c r="G64" s="26">
         <v>108.7</v>
       </c>
       <c r="H64" s="26">
         <v>108.8</v>
       </c>
-      <c r="I64" s="18"/>
+      <c r="I64" s="28">
+        <v>108.2</v>
+      </c>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="26">
         <v>113.1</v>
       </c>
       <c r="C65" s="26">
         <v>113</v>
       </c>
       <c r="D65" s="26">
         <v>112.9</v>
       </c>
       <c r="E65" s="8">
         <v>112.7</v>
       </c>
       <c r="F65" s="26">
         <v>108.4</v>
       </c>
       <c r="G65" s="26">
         <v>108.2</v>
       </c>
       <c r="H65" s="26">
         <v>107.7</v>
       </c>
-      <c r="I65" s="18"/>
+      <c r="I65" s="28">
+        <v>105.8</v>
+      </c>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="26">
         <v>116.9</v>
       </c>
       <c r="C66" s="26">
         <v>115.5</v>
       </c>
       <c r="D66" s="26">
         <v>115.9</v>
       </c>
       <c r="E66" s="8">
         <v>116</v>
       </c>
       <c r="F66" s="26">
         <v>115.2</v>
       </c>
       <c r="G66" s="26">
         <v>115.2</v>
       </c>
       <c r="H66" s="26">
         <v>115.1</v>
       </c>
-      <c r="I66" s="18"/>
+      <c r="I66" s="28">
+        <v>114.6</v>
+      </c>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="26">
         <v>112.1</v>
       </c>
       <c r="C67" s="26">
         <v>114.4</v>
       </c>
       <c r="D67" s="26">
         <v>115.2</v>
       </c>
       <c r="E67" s="8">
         <v>111.8</v>
       </c>
       <c r="F67" s="26">
         <v>111.9</v>
       </c>
       <c r="G67" s="26">
         <v>111</v>
       </c>
       <c r="H67" s="26">
         <v>112.4</v>
       </c>
-      <c r="I67" s="18"/>
+      <c r="I67" s="28">
+        <v>114.2</v>
+      </c>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B68" s="26">
         <v>110.9</v>
       </c>
       <c r="C68" s="26">
         <v>111</v>
       </c>
       <c r="D68" s="26">
         <v>108.9</v>
       </c>
       <c r="E68" s="8">
         <v>109.3</v>
       </c>
       <c r="F68" s="26">
         <v>111.5</v>
       </c>
       <c r="G68" s="26">
         <v>112.3</v>
       </c>
       <c r="H68" s="26">
         <v>113</v>
       </c>
-      <c r="I68" s="18"/>
+      <c r="I68" s="28">
+        <v>109.9</v>
+      </c>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:14" ht="21" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B69" s="26">
         <v>110.7</v>
       </c>
       <c r="C69" s="26">
         <v>110.8</v>
       </c>
       <c r="D69" s="26">
         <v>108.4</v>
       </c>
       <c r="E69" s="8">
         <v>107.6</v>
       </c>
       <c r="F69" s="26">
         <v>107.7</v>
       </c>
       <c r="G69" s="26">
         <v>108.2</v>
       </c>
       <c r="H69" s="26">
         <v>108.4</v>
       </c>
-      <c r="I69" s="18"/>
+      <c r="I69" s="28">
+        <v>107.9</v>
+      </c>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>110</v>
       </c>
       <c r="C70" s="26">
         <v>106.2</v>
       </c>
       <c r="D70" s="26">
         <v>107</v>
       </c>
       <c r="E70" s="8">
         <v>106.4</v>
       </c>
       <c r="F70" s="26">
         <v>107.7</v>
       </c>
       <c r="G70" s="26">
         <v>109.2</v>
       </c>
       <c r="H70" s="26">
         <v>109.7</v>
       </c>
-      <c r="I70" s="18"/>
+      <c r="I70" s="28">
+        <v>110.1</v>
+      </c>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="26">
         <v>112.6</v>
       </c>
       <c r="C71" s="26">
         <v>111.3</v>
       </c>
       <c r="D71" s="26">
         <v>109.5</v>
       </c>
       <c r="E71" s="8">
         <v>107.4</v>
       </c>
       <c r="F71" s="26">
         <v>105.9</v>
       </c>
       <c r="G71" s="26">
         <v>105.9</v>
       </c>
       <c r="H71" s="26">
         <v>106.3</v>
       </c>
-      <c r="I71" s="18"/>
+      <c r="I71" s="28">
+        <v>105.8</v>
+      </c>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="27">
         <v>111.4</v>
       </c>
       <c r="C72" s="27">
         <v>111.2</v>
       </c>
       <c r="D72" s="27">
         <v>109.9</v>
       </c>
       <c r="E72" s="13">
         <v>108</v>
       </c>
       <c r="F72" s="27">
         <v>107.4</v>
       </c>
       <c r="G72" s="27">
         <v>107.7</v>
       </c>
       <c r="H72" s="27">
         <v>107.7</v>
       </c>
-      <c r="I72" s="11"/>
+      <c r="I72" s="29">
+        <v>109.8</v>
+      </c>
       <c r="J72" s="11"/>
       <c r="K72" s="11"/>
       <c r="L72" s="11"/>
       <c r="M72" s="11"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="14"/>
       <c r="B73" s="16"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="16"/>
       <c r="L73" s="15"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:14">
-      <c r="A74" s="28" t="s">
+      <c r="A74" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B74" s="28"/>
-[...10 lines deleted...]
-      <c r="M74" s="28"/>
+      <c r="B74" s="30"/>
+      <c r="C74" s="30"/>
+      <c r="D74" s="30"/>
+      <c r="E74" s="30"/>
+      <c r="F74" s="30"/>
+      <c r="G74" s="30"/>
+      <c r="H74" s="30"/>
+      <c r="I74" s="30"/>
+      <c r="J74" s="30"/>
+      <c r="K74" s="30"/>
+      <c r="L74" s="30"/>
+      <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:14" ht="21.75" customHeight="1">
       <c r="A75" s="1"/>
       <c r="B75" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I75" s="2" t="s">
@@ -11712,671 +12343,713 @@
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="26">
         <v>112</v>
       </c>
       <c r="C76" s="26">
         <v>111.4</v>
       </c>
       <c r="D76" s="26">
         <v>110.9</v>
       </c>
       <c r="E76" s="26">
         <v>110.4</v>
       </c>
       <c r="F76" s="26">
         <v>110</v>
       </c>
       <c r="G76" s="26">
         <v>109.9</v>
       </c>
       <c r="H76" s="26">
         <v>109.8</v>
       </c>
-      <c r="I76" s="19"/>
+      <c r="I76" s="28">
+        <v>109.7</v>
+      </c>
       <c r="J76" s="19"/>
       <c r="K76" s="19"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="26">
         <v>110.4</v>
       </c>
       <c r="C77" s="26">
         <v>110.8</v>
       </c>
       <c r="D77" s="26">
         <v>110.6</v>
       </c>
       <c r="E77" s="26">
         <v>110.3</v>
       </c>
       <c r="F77" s="26">
         <v>110</v>
       </c>
       <c r="G77" s="26">
         <v>109.7</v>
       </c>
       <c r="H77" s="26">
         <v>109.3</v>
       </c>
-      <c r="I77" s="18"/>
+      <c r="I77" s="28">
+        <v>109.1</v>
+      </c>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="26">
         <v>111.1</v>
       </c>
       <c r="C78" s="26">
         <v>109.7</v>
       </c>
       <c r="D78" s="26">
         <v>108.7</v>
       </c>
       <c r="E78" s="26">
         <v>108.4</v>
       </c>
       <c r="F78" s="26">
         <v>108.5</v>
       </c>
       <c r="G78" s="26">
         <v>108.5</v>
       </c>
       <c r="H78" s="26">
         <v>108.7</v>
       </c>
-      <c r="I78" s="18"/>
+      <c r="I78" s="28">
+        <v>108.7</v>
+      </c>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="26">
         <v>112.6</v>
       </c>
       <c r="C79" s="26">
         <v>111.5</v>
       </c>
       <c r="D79" s="26">
         <v>111.3</v>
       </c>
       <c r="E79" s="26">
         <v>111</v>
       </c>
       <c r="F79" s="26">
         <v>110.6</v>
       </c>
       <c r="G79" s="26">
         <v>110.3</v>
       </c>
       <c r="H79" s="26">
         <v>110.1</v>
       </c>
-      <c r="I79" s="18"/>
+      <c r="I79" s="28">
+        <v>109.7</v>
+      </c>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="26">
         <v>113.9</v>
       </c>
       <c r="C80" s="26">
         <v>113.1</v>
       </c>
       <c r="D80" s="26">
         <v>112.7</v>
       </c>
       <c r="E80" s="26">
         <v>112.5</v>
       </c>
       <c r="F80" s="26">
         <v>112.4</v>
       </c>
       <c r="G80" s="26">
         <v>112.7</v>
       </c>
       <c r="H80" s="26">
         <v>113.2</v>
       </c>
-      <c r="I80" s="18"/>
+      <c r="I80" s="28">
+        <v>113.6</v>
+      </c>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="26">
         <v>113.6</v>
       </c>
       <c r="C81" s="26">
         <v>114.1</v>
       </c>
       <c r="D81" s="26">
         <v>114.6</v>
       </c>
       <c r="E81" s="26">
         <v>114.7</v>
       </c>
       <c r="F81" s="26">
         <v>114.9</v>
       </c>
       <c r="G81" s="26">
         <v>115</v>
       </c>
       <c r="H81" s="26">
         <v>115.1</v>
       </c>
-      <c r="I81" s="18"/>
+      <c r="I81" s="28">
+        <v>114.7</v>
+      </c>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="26">
         <v>113.4</v>
       </c>
       <c r="C82" s="26">
         <v>111.9</v>
       </c>
       <c r="D82" s="26">
         <v>111.5</v>
       </c>
       <c r="E82" s="26">
         <v>111.5</v>
       </c>
       <c r="F82" s="26">
         <v>111.5</v>
       </c>
       <c r="G82" s="26">
         <v>111.6</v>
       </c>
       <c r="H82" s="26">
         <v>111.6</v>
       </c>
-      <c r="I82" s="18"/>
+      <c r="I82" s="28">
+        <v>111.1</v>
+      </c>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="26">
         <v>111.2</v>
       </c>
       <c r="C83" s="26">
         <v>110.9</v>
       </c>
       <c r="D83" s="26">
         <v>110.4</v>
       </c>
       <c r="E83" s="26">
         <v>109.9</v>
       </c>
       <c r="F83" s="26">
         <v>109.5</v>
       </c>
       <c r="G83" s="26">
         <v>109.3</v>
       </c>
       <c r="H83" s="26">
         <v>109.1</v>
       </c>
-      <c r="I83" s="18"/>
+      <c r="I83" s="28">
+        <v>109.1</v>
+      </c>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="26">
         <v>111.4</v>
       </c>
       <c r="C84" s="26">
         <v>111.2</v>
       </c>
       <c r="D84" s="26">
         <v>111.1</v>
       </c>
       <c r="E84" s="26">
         <v>111</v>
       </c>
       <c r="F84" s="26">
         <v>110.7</v>
       </c>
       <c r="G84" s="26">
         <v>110.7</v>
       </c>
       <c r="H84" s="26">
         <v>110.7</v>
       </c>
-      <c r="I84" s="18"/>
+      <c r="I84" s="28">
+        <v>110.7</v>
+      </c>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B85" s="26">
         <v>114</v>
       </c>
       <c r="C85" s="26">
         <v>113.7</v>
       </c>
       <c r="D85" s="26">
         <v>112.2</v>
       </c>
       <c r="E85" s="26">
         <v>111</v>
       </c>
       <c r="F85" s="26">
         <v>110.5</v>
       </c>
       <c r="G85" s="26">
         <v>110.1</v>
       </c>
       <c r="H85" s="26">
         <v>109.7</v>
       </c>
-      <c r="I85" s="18"/>
+      <c r="I85" s="28">
+        <v>109.3</v>
+      </c>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>112.1</v>
       </c>
       <c r="C86" s="26">
         <v>111.3</v>
       </c>
       <c r="D86" s="26">
         <v>111</v>
       </c>
       <c r="E86" s="26">
         <v>110.7</v>
       </c>
       <c r="F86" s="26">
         <v>110.3</v>
       </c>
       <c r="G86" s="26">
         <v>110</v>
       </c>
       <c r="H86" s="26">
         <v>109.8</v>
       </c>
-      <c r="I86" s="18"/>
+      <c r="I86" s="28">
+        <v>109.6</v>
+      </c>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>109.6</v>
       </c>
       <c r="C87" s="26">
         <v>109.7</v>
       </c>
       <c r="D87" s="26">
         <v>109.8</v>
       </c>
       <c r="E87" s="26">
         <v>109.8</v>
       </c>
       <c r="F87" s="26">
         <v>110</v>
       </c>
       <c r="G87" s="26">
         <v>110</v>
       </c>
       <c r="H87" s="26">
         <v>110</v>
       </c>
-      <c r="I87" s="18"/>
+      <c r="I87" s="28">
+        <v>109.9</v>
+      </c>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>109</v>
       </c>
       <c r="C88" s="26">
         <v>108.9</v>
       </c>
       <c r="D88" s="26">
         <v>109.1</v>
       </c>
       <c r="E88" s="26">
         <v>108.4</v>
       </c>
       <c r="F88" s="26">
         <v>108.3</v>
       </c>
       <c r="G88" s="26">
         <v>108.4</v>
       </c>
       <c r="H88" s="26">
         <v>108.4</v>
       </c>
-      <c r="I88" s="18"/>
+      <c r="I88" s="28">
+        <v>108.4</v>
+      </c>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="26">
         <v>113.1</v>
       </c>
       <c r="C89" s="26">
         <v>113.1</v>
       </c>
       <c r="D89" s="26">
         <v>113</v>
       </c>
       <c r="E89" s="26">
         <v>112.9</v>
       </c>
       <c r="F89" s="26">
         <v>112</v>
       </c>
       <c r="G89" s="26">
         <v>111.3</v>
       </c>
       <c r="H89" s="26">
         <v>110.8</v>
       </c>
-      <c r="I89" s="18"/>
+      <c r="I89" s="28">
+        <v>110.1</v>
+      </c>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="26">
         <v>116.9</v>
       </c>
       <c r="C90" s="26">
         <v>116.2</v>
       </c>
       <c r="D90" s="26">
         <v>116.1</v>
       </c>
       <c r="E90" s="26">
         <v>116.1</v>
       </c>
       <c r="F90" s="26">
         <v>115.9</v>
       </c>
       <c r="G90" s="26">
         <v>115.8</v>
       </c>
       <c r="H90" s="26">
         <v>115.7</v>
       </c>
-      <c r="I90" s="18"/>
+      <c r="I90" s="28">
+        <v>115.5</v>
+      </c>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="26">
         <v>112.1</v>
       </c>
       <c r="C91" s="26">
         <v>113.3</v>
       </c>
       <c r="D91" s="26">
         <v>113.9</v>
       </c>
       <c r="E91" s="26">
         <v>113.4</v>
       </c>
       <c r="F91" s="26">
         <v>113.1</v>
       </c>
       <c r="G91" s="26">
         <v>112.7</v>
       </c>
       <c r="H91" s="26">
         <v>112.7</v>
       </c>
-      <c r="I91" s="18"/>
+      <c r="I91" s="28">
+        <v>112.9</v>
+      </c>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="26">
         <v>110.9</v>
       </c>
       <c r="C92" s="26">
         <v>111</v>
       </c>
       <c r="D92" s="26">
         <v>110.3</v>
       </c>
       <c r="E92" s="26">
         <v>110</v>
       </c>
       <c r="F92" s="26">
         <v>110.3</v>
       </c>
       <c r="G92" s="26">
         <v>110.7</v>
       </c>
       <c r="H92" s="26">
         <v>111</v>
       </c>
-      <c r="I92" s="18"/>
+      <c r="I92" s="28">
+        <v>110.9</v>
+      </c>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="20.25" customHeight="1">
       <c r="A93" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="26">
         <v>110.7</v>
       </c>
       <c r="C93" s="26">
         <v>110.8</v>
       </c>
       <c r="D93" s="26">
         <v>110</v>
       </c>
       <c r="E93" s="26">
         <v>109.4</v>
       </c>
       <c r="F93" s="26">
         <v>109</v>
       </c>
       <c r="G93" s="26">
         <v>108.9</v>
       </c>
       <c r="H93" s="26">
         <v>108.8</v>
       </c>
-      <c r="I93" s="18"/>
+      <c r="I93" s="28">
+        <v>108.7</v>
+      </c>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="26">
         <v>110</v>
       </c>
       <c r="C94" s="26">
         <v>108.1</v>
       </c>
       <c r="D94" s="26">
         <v>107.7</v>
       </c>
       <c r="E94" s="26">
         <v>107.4</v>
       </c>
       <c r="F94" s="26">
         <v>107.5</v>
       </c>
       <c r="G94" s="26">
         <v>107.8</v>
       </c>
       <c r="H94" s="26">
         <v>108.1</v>
       </c>
-      <c r="I94" s="18"/>
+      <c r="I94" s="28">
+        <v>108.3</v>
+      </c>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="26">
         <v>112.6</v>
       </c>
       <c r="C95" s="26">
         <v>111.9</v>
       </c>
       <c r="D95" s="26">
         <v>111.1</v>
       </c>
       <c r="E95" s="26">
         <v>110.1</v>
       </c>
       <c r="F95" s="26">
         <v>109.2</v>
       </c>
       <c r="G95" s="26">
         <v>108.7</v>
       </c>
       <c r="H95" s="26">
         <v>108.3</v>
       </c>
-      <c r="I95" s="18"/>
+      <c r="I95" s="28">
+        <v>108</v>
+      </c>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="27">
         <v>111.4</v>
       </c>
       <c r="C96" s="27">
         <v>111.3</v>
       </c>
       <c r="D96" s="27">
         <v>110.8</v>
       </c>
       <c r="E96" s="27">
         <v>110.1</v>
       </c>
       <c r="F96" s="27">
         <v>109.5</v>
       </c>
       <c r="G96" s="27">
         <v>109.2</v>
       </c>
       <c r="H96" s="27">
         <v>109</v>
       </c>
-      <c r="I96" s="11"/>
+      <c r="I96" s="29">
+        <v>109.1</v>
+      </c>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">