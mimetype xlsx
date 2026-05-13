--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИНФЛ. ГЛ СТР ДИНАМИКА\2026\Март\Динамика 1 числа\Рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИНФЛ. ГЛ СТР ДИНАМИКА\2026\Апрель\Динамика 1 числа\Рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18210" windowHeight="12300"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18270" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="41">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
@@ -273,51 +273,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -325,53 +325,50 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -686,2244 +683,2412 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N120"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="15" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="15" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="19"/>
     <col min="15" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="28"/>
-[...10 lines deleted...]
-      <c r="M1" s="28"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="27"/>
-[...10 lines deleted...]
-      <c r="M2" s="27"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="18"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="24">
         <v>101</v>
       </c>
-      <c r="C4" s="25">
+      <c r="C4" s="24">
         <v>101.1</v>
       </c>
-      <c r="D4" s="25">
+      <c r="D4" s="24">
         <v>100.6</v>
       </c>
-      <c r="E4" s="16"/>
+      <c r="E4" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F4" s="16"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B5" s="24">
         <v>101</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="24">
         <v>101</v>
       </c>
-      <c r="D5" s="25">
+      <c r="D5" s="24">
         <v>100.7</v>
       </c>
-      <c r="E5" s="22"/>
+      <c r="E5" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F5" s="22"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>100.8</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>101.6</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="24">
         <v>100.8</v>
       </c>
-      <c r="E6" s="22"/>
+      <c r="E6" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F6" s="22"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="24">
         <v>101</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="24">
         <v>100.8</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>100.9</v>
       </c>
-      <c r="E7" s="22"/>
+      <c r="E7" s="24">
+        <v>100.4</v>
+      </c>
       <c r="F7" s="22"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="24">
         <v>101.3</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="24">
         <v>101.1</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="24">
         <v>100.4</v>
       </c>
-      <c r="E8" s="22"/>
+      <c r="E8" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F8" s="22"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="24">
         <v>100.9</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="24">
         <v>101.2</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="24">
         <v>100.8</v>
       </c>
-      <c r="E9" s="22"/>
+      <c r="E9" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F9" s="22"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="24">
         <v>101.4</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="24">
         <v>101.1</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="24">
         <v>100.5</v>
       </c>
-      <c r="E10" s="22"/>
+      <c r="E10" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F10" s="22"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="24">
         <v>101</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="24">
         <v>101.2</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="24">
         <v>100.6</v>
       </c>
-      <c r="E11" s="22"/>
+      <c r="E11" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F11" s="22"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="24">
         <v>101</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="24">
         <v>100.9</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="24">
         <v>100.8</v>
       </c>
-      <c r="E12" s="22"/>
+      <c r="E12" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F12" s="22"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="24">
         <v>100.9</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="24">
         <v>101</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="24">
         <v>100.4</v>
       </c>
-      <c r="E13" s="22"/>
+      <c r="E13" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F13" s="22"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="24">
         <v>100.8</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="24">
         <v>101.2</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="24">
         <v>100.7</v>
       </c>
-      <c r="E14" s="22"/>
+      <c r="E14" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F14" s="22"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="24">
         <v>100.9</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="24">
         <v>100.9</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="24">
         <v>100.7</v>
       </c>
-      <c r="E15" s="22"/>
+      <c r="E15" s="24">
+        <v>101</v>
+      </c>
       <c r="F15" s="22"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="24">
         <v>101</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="24">
         <v>101.4</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="24">
         <v>100.7</v>
       </c>
-      <c r="E16" s="22"/>
+      <c r="E16" s="24">
+        <v>100.9</v>
+      </c>
       <c r="F16" s="22"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="24">
         <v>101.1</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="24">
         <v>100.6</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>100.2</v>
       </c>
-      <c r="E17" s="22"/>
+      <c r="E17" s="24">
+        <v>100.9</v>
+      </c>
       <c r="F17" s="22"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="24">
         <v>101</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="24">
         <v>101.3</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="24">
         <v>100.6</v>
       </c>
-      <c r="E18" s="22"/>
+      <c r="E18" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F18" s="22"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="24">
         <v>101.1</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="24">
         <v>101.4</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="24">
         <v>100.6</v>
       </c>
-      <c r="E19" s="22"/>
+      <c r="E19" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F19" s="22"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="24">
         <v>101.4</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="24">
         <v>101.4</v>
       </c>
-      <c r="D20" s="25">
+      <c r="D20" s="24">
         <v>101</v>
       </c>
-      <c r="E20" s="22"/>
+      <c r="E20" s="24">
+        <v>101</v>
+      </c>
       <c r="F20" s="22"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="24">
         <v>101.1</v>
       </c>
-      <c r="C21" s="25">
+      <c r="C21" s="24">
         <v>101.2</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="24">
         <v>100.7</v>
       </c>
-      <c r="E21" s="22"/>
+      <c r="E21" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F21" s="22"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="24">
         <v>101.1</v>
       </c>
-      <c r="C22" s="25">
+      <c r="C22" s="24">
         <v>100.9</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="24">
         <v>100.5</v>
       </c>
-      <c r="E22" s="22"/>
+      <c r="E22" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F22" s="22"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="24">
         <v>100.8</v>
       </c>
-      <c r="C23" s="25">
+      <c r="C23" s="24">
         <v>101</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="24">
         <v>100.7</v>
       </c>
-      <c r="E23" s="22"/>
+      <c r="E23" s="24">
+        <v>100.9</v>
+      </c>
       <c r="F23" s="22"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="25">
         <v>101</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="25">
         <v>101.2</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="25">
         <v>100.4</v>
       </c>
-      <c r="E24" s="17"/>
+      <c r="E24" s="25">
+        <v>101.2</v>
+      </c>
       <c r="F24" s="17"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="12"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="6"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="27"/>
-[...10 lines deleted...]
-      <c r="M26" s="27"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="24">
         <v>101</v>
       </c>
-      <c r="C28" s="25">
+      <c r="C28" s="24">
         <v>102.1</v>
       </c>
-      <c r="D28" s="25">
+      <c r="D28" s="24">
         <v>102.7</v>
       </c>
-      <c r="E28" s="23"/>
+      <c r="E28" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F28" s="16"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="24">
         <v>101</v>
       </c>
-      <c r="C29" s="25">
+      <c r="C29" s="24">
         <v>102</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="24">
         <v>102.7</v>
       </c>
-      <c r="E29" s="22"/>
+      <c r="E29" s="24">
+        <v>103.4</v>
+      </c>
       <c r="F29" s="22"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="25">
+      <c r="B30" s="24">
         <v>100.8</v>
       </c>
-      <c r="C30" s="25">
+      <c r="C30" s="24">
         <v>102.3</v>
       </c>
-      <c r="D30" s="25">
+      <c r="D30" s="24">
         <v>103.1</v>
       </c>
-      <c r="E30" s="22"/>
+      <c r="E30" s="24">
+        <v>104.3</v>
+      </c>
       <c r="F30" s="22"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="24">
         <v>101</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="24">
         <v>101.8</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="24">
         <v>102.7</v>
       </c>
-      <c r="E31" s="22"/>
+      <c r="E31" s="24">
+        <v>103.1</v>
+      </c>
       <c r="F31" s="22"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="25">
+      <c r="B32" s="24">
         <v>101.3</v>
       </c>
-      <c r="C32" s="25">
+      <c r="C32" s="24">
         <v>102.4</v>
       </c>
-      <c r="D32" s="25">
+      <c r="D32" s="24">
         <v>102.8</v>
       </c>
-      <c r="E32" s="22"/>
+      <c r="E32" s="24">
+        <v>103.7</v>
+      </c>
       <c r="F32" s="22"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="25">
+      <c r="B33" s="24">
         <v>100.9</v>
       </c>
-      <c r="C33" s="25">
+      <c r="C33" s="24">
         <v>102</v>
       </c>
-      <c r="D33" s="25">
+      <c r="D33" s="24">
         <v>102.8</v>
       </c>
-      <c r="E33" s="22"/>
+      <c r="E33" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F33" s="22"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="25">
+      <c r="B34" s="24">
         <v>101.4</v>
       </c>
-      <c r="C34" s="25">
+      <c r="C34" s="24">
         <v>102.5</v>
       </c>
-      <c r="D34" s="25">
+      <c r="D34" s="24">
         <v>103</v>
       </c>
-      <c r="E34" s="22"/>
+      <c r="E34" s="24">
+        <v>104.2</v>
+      </c>
       <c r="F34" s="22"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="25">
+      <c r="B35" s="24">
         <v>101</v>
       </c>
-      <c r="C35" s="25">
+      <c r="C35" s="24">
         <v>102.3</v>
       </c>
-      <c r="D35" s="25">
+      <c r="D35" s="24">
         <v>102.9</v>
       </c>
-      <c r="E35" s="22"/>
+      <c r="E35" s="24">
+        <v>103.7</v>
+      </c>
       <c r="F35" s="22"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="25">
+      <c r="B36" s="24">
         <v>101</v>
       </c>
-      <c r="C36" s="25">
+      <c r="C36" s="24">
         <v>101.9</v>
       </c>
-      <c r="D36" s="25">
+      <c r="D36" s="24">
         <v>102.8</v>
       </c>
-      <c r="E36" s="22"/>
+      <c r="E36" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F36" s="22"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="25">
+      <c r="B37" s="24">
         <v>100.9</v>
       </c>
-      <c r="C37" s="25">
+      <c r="C37" s="24">
         <v>101.9</v>
       </c>
-      <c r="D37" s="25">
+      <c r="D37" s="24">
         <v>102.3</v>
       </c>
-      <c r="E37" s="22"/>
+      <c r="E37" s="24">
+        <v>103</v>
+      </c>
       <c r="F37" s="22"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="25">
+      <c r="B38" s="24">
         <v>100.8</v>
       </c>
-      <c r="C38" s="25">
+      <c r="C38" s="24">
         <v>102</v>
       </c>
-      <c r="D38" s="25">
+      <c r="D38" s="24">
         <v>102.8</v>
       </c>
-      <c r="E38" s="22"/>
+      <c r="E38" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F38" s="22"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="25">
+      <c r="B39" s="24">
         <v>100.9</v>
       </c>
-      <c r="C39" s="25">
+      <c r="C39" s="24">
         <v>101.9</v>
       </c>
-      <c r="D39" s="25">
+      <c r="D39" s="24">
         <v>102.5</v>
       </c>
-      <c r="E39" s="22"/>
+      <c r="E39" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F39" s="22"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="25">
+      <c r="B40" s="24">
         <v>101</v>
       </c>
-      <c r="C40" s="25">
+      <c r="C40" s="24">
         <v>102.4</v>
       </c>
-      <c r="D40" s="25">
+      <c r="D40" s="24">
         <v>103.1</v>
       </c>
-      <c r="E40" s="22"/>
+      <c r="E40" s="24">
+        <v>104</v>
+      </c>
       <c r="F40" s="22"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="25">
+      <c r="B41" s="24">
         <v>101.1</v>
       </c>
-      <c r="C41" s="25">
+      <c r="C41" s="24">
         <v>101.7</v>
       </c>
-      <c r="D41" s="25">
+      <c r="D41" s="24">
         <v>101.9</v>
       </c>
-      <c r="E41" s="22"/>
+      <c r="E41" s="24">
+        <v>102.9</v>
+      </c>
       <c r="F41" s="22"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="21"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="21"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="25">
+      <c r="B42" s="24">
         <v>101</v>
       </c>
-      <c r="C42" s="25">
+      <c r="C42" s="24">
         <v>102.3</v>
       </c>
-      <c r="D42" s="25">
+      <c r="D42" s="24">
         <v>102.9</v>
       </c>
-      <c r="E42" s="22"/>
+      <c r="E42" s="24">
+        <v>104</v>
+      </c>
       <c r="F42" s="22"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="25">
+      <c r="B43" s="24">
         <v>101.1</v>
       </c>
-      <c r="C43" s="25">
+      <c r="C43" s="24">
         <v>102.5</v>
       </c>
-      <c r="D43" s="25">
+      <c r="D43" s="24">
         <v>103.2</v>
       </c>
-      <c r="E43" s="22"/>
+      <c r="E43" s="24">
+        <v>104</v>
+      </c>
       <c r="F43" s="22"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="25">
+      <c r="B44" s="24">
         <v>101.4</v>
       </c>
-      <c r="C44" s="25">
+      <c r="C44" s="24">
         <v>102.8</v>
       </c>
-      <c r="D44" s="25">
+      <c r="D44" s="24">
         <v>103.8</v>
       </c>
-      <c r="E44" s="22"/>
+      <c r="E44" s="24">
+        <v>104.8</v>
+      </c>
       <c r="F44" s="22"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="25">
+      <c r="B45" s="24">
         <v>101.1</v>
       </c>
-      <c r="C45" s="25">
+      <c r="C45" s="24">
         <v>102.3</v>
       </c>
-      <c r="D45" s="25">
+      <c r="D45" s="24">
         <v>103.1</v>
       </c>
-      <c r="E45" s="22"/>
+      <c r="E45" s="24">
+        <v>103.9</v>
+      </c>
       <c r="F45" s="22"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="25">
+      <c r="B46" s="24">
         <v>101.1</v>
       </c>
-      <c r="C46" s="25">
+      <c r="C46" s="24">
         <v>102</v>
       </c>
-      <c r="D46" s="25">
+      <c r="D46" s="24">
         <v>102.5</v>
       </c>
-      <c r="E46" s="22"/>
+      <c r="E46" s="24">
+        <v>103.1</v>
+      </c>
       <c r="F46" s="22"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="25">
+      <c r="B47" s="24">
         <v>100.8</v>
       </c>
-      <c r="C47" s="25">
+      <c r="C47" s="24">
         <v>101.9</v>
       </c>
-      <c r="D47" s="25">
+      <c r="D47" s="24">
         <v>102.6</v>
       </c>
-      <c r="E47" s="22"/>
+      <c r="E47" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F47" s="22"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="26">
+      <c r="B48" s="25">
         <v>101</v>
       </c>
-      <c r="C48" s="26">
+      <c r="C48" s="25">
         <v>102.3</v>
       </c>
-      <c r="D48" s="26">
+      <c r="D48" s="25">
         <v>102.6</v>
       </c>
-      <c r="E48" s="17"/>
+      <c r="E48" s="25">
+        <v>103.9</v>
+      </c>
       <c r="F48" s="17"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="27" t="s">
+      <c r="A50" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="27"/>
-[...10 lines deleted...]
-      <c r="M50" s="27"/>
+      <c r="B50" s="26"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B52" s="25">
+      <c r="B52" s="24">
         <v>112.2</v>
       </c>
-      <c r="C52" s="25">
+      <c r="C52" s="24">
         <v>111.7</v>
       </c>
-      <c r="D52" s="25">
+      <c r="D52" s="24">
         <v>111</v>
       </c>
-      <c r="E52" s="16"/>
+      <c r="E52" s="24">
+        <v>110.6</v>
+      </c>
       <c r="F52" s="16"/>
       <c r="G52" s="20"/>
       <c r="H52" s="6"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="25">
+      <c r="B53" s="24">
         <v>111.5</v>
       </c>
-      <c r="C53" s="25">
+      <c r="C53" s="24">
         <v>111.9</v>
       </c>
-      <c r="D53" s="25">
+      <c r="D53" s="24">
         <v>111.2</v>
       </c>
-      <c r="E53" s="16"/>
+      <c r="E53" s="24">
+        <v>110.8</v>
+      </c>
       <c r="F53" s="22"/>
       <c r="G53" s="21"/>
       <c r="H53" s="6"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="25">
+      <c r="B54" s="24">
         <v>113.5</v>
       </c>
-      <c r="C54" s="25">
+      <c r="C54" s="24">
         <v>113.1</v>
       </c>
-      <c r="D54" s="25">
+      <c r="D54" s="24">
         <v>112.2</v>
       </c>
-      <c r="E54" s="16"/>
+      <c r="E54" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F54" s="22"/>
       <c r="G54" s="21"/>
       <c r="H54" s="6"/>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="25">
+      <c r="B55" s="24">
         <v>112.2</v>
       </c>
-      <c r="C55" s="25">
+      <c r="C55" s="24">
         <v>111</v>
       </c>
-      <c r="D55" s="25">
+      <c r="D55" s="24">
         <v>111.3</v>
       </c>
-      <c r="E55" s="16"/>
+      <c r="E55" s="24">
+        <v>110.6</v>
+      </c>
       <c r="F55" s="22"/>
       <c r="G55" s="21"/>
       <c r="H55" s="6"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="25">
+      <c r="B56" s="24">
         <v>112.5</v>
       </c>
-      <c r="C56" s="25">
+      <c r="C56" s="24">
         <v>112.3</v>
       </c>
-      <c r="D56" s="25">
+      <c r="D56" s="24">
         <v>111.2</v>
       </c>
-      <c r="E56" s="16"/>
+      <c r="E56" s="24">
+        <v>110.8</v>
+      </c>
       <c r="F56" s="22"/>
       <c r="G56" s="21"/>
       <c r="H56" s="6"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="25">
+      <c r="B57" s="24">
         <v>112</v>
       </c>
-      <c r="C57" s="25">
+      <c r="C57" s="24">
         <v>112.5</v>
       </c>
-      <c r="D57" s="25">
+      <c r="D57" s="24">
         <v>112.2</v>
       </c>
-      <c r="E57" s="16"/>
+      <c r="E57" s="24">
+        <v>111.9</v>
+      </c>
       <c r="F57" s="22"/>
       <c r="G57" s="21"/>
       <c r="H57" s="6"/>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="21"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="25">
+      <c r="B58" s="24">
         <v>111.5</v>
       </c>
-      <c r="C58" s="25">
+      <c r="C58" s="24">
         <v>111</v>
       </c>
-      <c r="D58" s="25">
+      <c r="D58" s="24">
         <v>110.7</v>
       </c>
-      <c r="E58" s="16"/>
+      <c r="E58" s="24">
+        <v>110.9</v>
+      </c>
       <c r="F58" s="22"/>
       <c r="G58" s="21"/>
       <c r="H58" s="6"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="25">
+      <c r="B59" s="24">
         <v>111.5</v>
       </c>
-      <c r="C59" s="25">
+      <c r="C59" s="24">
         <v>111.8</v>
       </c>
-      <c r="D59" s="25">
+      <c r="D59" s="24">
         <v>111.1</v>
       </c>
-      <c r="E59" s="16"/>
+      <c r="E59" s="24">
+        <v>110.9</v>
+      </c>
       <c r="F59" s="22"/>
       <c r="G59" s="21"/>
       <c r="H59" s="6"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B60" s="25">
+      <c r="B60" s="24">
         <v>112.4</v>
       </c>
-      <c r="C60" s="25">
+      <c r="C60" s="24">
         <v>112.1</v>
       </c>
-      <c r="D60" s="25">
+      <c r="D60" s="24">
         <v>112.1</v>
       </c>
-      <c r="E60" s="16"/>
+      <c r="E60" s="24">
+        <v>111.8</v>
+      </c>
       <c r="F60" s="22"/>
       <c r="G60" s="21"/>
       <c r="H60" s="6"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="25">
+      <c r="B61" s="24">
         <v>112.7</v>
       </c>
-      <c r="C61" s="25">
+      <c r="C61" s="24">
         <v>111.8</v>
       </c>
-      <c r="D61" s="25">
+      <c r="D61" s="24">
         <v>109.6</v>
       </c>
-      <c r="E61" s="16"/>
+      <c r="E61" s="24">
+        <v>109.1</v>
+      </c>
       <c r="F61" s="22"/>
       <c r="G61" s="21"/>
       <c r="H61" s="6"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="25">
+      <c r="B62" s="24">
         <v>111.5</v>
       </c>
-      <c r="C62" s="25">
+      <c r="C62" s="24">
         <v>111.3</v>
       </c>
-      <c r="D62" s="25">
+      <c r="D62" s="24">
         <v>111.1</v>
       </c>
-      <c r="E62" s="16"/>
+      <c r="E62" s="24">
+        <v>110.8</v>
+      </c>
       <c r="F62" s="22"/>
       <c r="G62" s="21"/>
       <c r="H62" s="6"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="25">
+      <c r="B63" s="24">
         <v>111.6</v>
       </c>
-      <c r="C63" s="25">
+      <c r="C63" s="24">
         <v>111.8</v>
       </c>
-      <c r="D63" s="25">
+      <c r="D63" s="24">
         <v>111.5</v>
       </c>
-      <c r="E63" s="16"/>
+      <c r="E63" s="24">
+        <v>111.3</v>
+      </c>
       <c r="F63" s="22"/>
       <c r="G63" s="21"/>
       <c r="H63" s="6"/>
       <c r="I63" s="21"/>
       <c r="J63" s="21"/>
       <c r="K63" s="21"/>
       <c r="L63" s="21"/>
       <c r="M63" s="21"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="25">
+      <c r="B64" s="24">
         <v>112.1</v>
       </c>
-      <c r="C64" s="25">
+      <c r="C64" s="24">
         <v>111.7</v>
       </c>
-      <c r="D64" s="25">
+      <c r="D64" s="24">
         <v>112</v>
       </c>
-      <c r="E64" s="16"/>
+      <c r="E64" s="24">
+        <v>111.4</v>
+      </c>
       <c r="F64" s="22"/>
       <c r="G64" s="21"/>
       <c r="H64" s="6"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B65" s="25">
+      <c r="B65" s="24">
         <v>113.5</v>
       </c>
-      <c r="C65" s="25">
+      <c r="C65" s="24">
         <v>113.2</v>
       </c>
-      <c r="D65" s="25">
+      <c r="D65" s="24">
         <v>112.1</v>
       </c>
-      <c r="E65" s="16"/>
+      <c r="E65" s="24">
+        <v>112</v>
+      </c>
       <c r="F65" s="22"/>
       <c r="G65" s="21"/>
       <c r="H65" s="6"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="21"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="25">
+      <c r="B66" s="24">
         <v>114.3</v>
       </c>
-      <c r="C66" s="25">
+      <c r="C66" s="24">
         <v>114</v>
       </c>
-      <c r="D66" s="25">
+      <c r="D66" s="24">
         <v>113.5</v>
       </c>
-      <c r="E66" s="16"/>
+      <c r="E66" s="24">
+        <v>113.4</v>
+      </c>
       <c r="F66" s="22"/>
       <c r="G66" s="21"/>
       <c r="H66" s="6"/>
       <c r="I66" s="21"/>
       <c r="J66" s="21"/>
       <c r="K66" s="21"/>
       <c r="L66" s="21"/>
       <c r="M66" s="21"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="25">
+      <c r="B67" s="24">
         <v>112.8</v>
       </c>
-      <c r="C67" s="25">
+      <c r="C67" s="24">
         <v>112.9</v>
       </c>
-      <c r="D67" s="25">
+      <c r="D67" s="24">
         <v>112.1</v>
       </c>
-      <c r="E67" s="16"/>
+      <c r="E67" s="24">
+        <v>111.4</v>
+      </c>
       <c r="F67" s="22"/>
       <c r="G67" s="21"/>
       <c r="H67" s="6"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="21"/>
       <c r="L67" s="21"/>
       <c r="M67" s="21"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="25">
+      <c r="B68" s="24">
         <v>113.5</v>
       </c>
-      <c r="C68" s="25">
+      <c r="C68" s="24">
         <v>113.5</v>
       </c>
-      <c r="D68" s="25">
+      <c r="D68" s="24">
         <v>112.9</v>
       </c>
-      <c r="E68" s="16"/>
+      <c r="E68" s="24">
+        <v>112.9</v>
+      </c>
       <c r="F68" s="22"/>
       <c r="G68" s="21"/>
       <c r="H68" s="6"/>
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="21"/>
       <c r="M68" s="21"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B69" s="25">
+      <c r="B69" s="24">
         <v>112</v>
       </c>
-      <c r="C69" s="25">
+      <c r="C69" s="24">
         <v>111.9</v>
       </c>
-      <c r="D69" s="25">
+      <c r="D69" s="24">
         <v>110.8</v>
       </c>
-      <c r="E69" s="16"/>
+      <c r="E69" s="24">
+        <v>110.6</v>
+      </c>
       <c r="F69" s="22"/>
       <c r="G69" s="21"/>
       <c r="H69" s="6"/>
       <c r="I69" s="21"/>
       <c r="J69" s="21"/>
       <c r="K69" s="21"/>
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="25">
+      <c r="B70" s="24">
         <v>111.9</v>
       </c>
-      <c r="C70" s="25">
+      <c r="C70" s="24">
         <v>109.7</v>
       </c>
-      <c r="D70" s="25">
+      <c r="D70" s="24">
         <v>109.3</v>
       </c>
-      <c r="E70" s="16"/>
+      <c r="E70" s="24">
+        <v>108.8</v>
+      </c>
       <c r="F70" s="22"/>
       <c r="G70" s="21"/>
       <c r="H70" s="6"/>
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="21"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="25">
+      <c r="B71" s="24">
         <v>111.8</v>
       </c>
-      <c r="C71" s="25">
+      <c r="C71" s="24">
         <v>111.5</v>
       </c>
-      <c r="D71" s="25">
+      <c r="D71" s="24">
         <v>110.6</v>
       </c>
-      <c r="E71" s="16"/>
+      <c r="E71" s="24">
+        <v>109.9</v>
+      </c>
       <c r="F71" s="22"/>
       <c r="G71" s="21"/>
       <c r="H71" s="6"/>
       <c r="I71" s="21"/>
       <c r="J71" s="21"/>
       <c r="K71" s="21"/>
       <c r="L71" s="21"/>
       <c r="M71" s="21"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B72" s="26">
+      <c r="B72" s="25">
         <v>112</v>
       </c>
-      <c r="C72" s="26">
+      <c r="C72" s="25">
         <v>111.6</v>
       </c>
-      <c r="D72" s="26">
+      <c r="D72" s="25">
         <v>110.8</v>
       </c>
-      <c r="E72" s="17"/>
+      <c r="E72" s="25">
+        <v>110.4</v>
+      </c>
       <c r="F72" s="17"/>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="12"/>
       <c r="B73" s="14"/>
       <c r="C73" s="14"/>
       <c r="D73" s="14"/>
       <c r="E73" s="14"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="13"/>
       <c r="L73" s="14"/>
       <c r="M73" s="14"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="27" t="s">
+      <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="27"/>
-[...10 lines deleted...]
-      <c r="M74" s="27"/>
+      <c r="B74" s="26"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="26"/>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1"/>
       <c r="B75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="25">
+      <c r="B76" s="24">
         <v>112.2</v>
       </c>
-      <c r="C76" s="25">
+      <c r="C76" s="24">
         <v>112</v>
       </c>
-      <c r="D76" s="25">
+      <c r="D76" s="24">
         <v>111.7</v>
       </c>
-      <c r="E76" s="16"/>
+      <c r="E76" s="24">
+        <v>111.4</v>
+      </c>
       <c r="F76" s="16"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="21"/>
       <c r="K76" s="21"/>
       <c r="L76" s="21"/>
       <c r="M76" s="21"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="25">
+      <c r="B77" s="24">
         <v>111.5</v>
       </c>
-      <c r="C77" s="25">
+      <c r="C77" s="24">
         <v>111.7</v>
       </c>
-      <c r="D77" s="25">
+      <c r="D77" s="24">
         <v>111.5</v>
       </c>
-      <c r="E77" s="16"/>
+      <c r="E77" s="24">
+        <v>111.3</v>
+      </c>
       <c r="F77" s="22"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="21"/>
       <c r="K77" s="21"/>
       <c r="L77" s="21"/>
       <c r="M77" s="21"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="25">
+      <c r="B78" s="24">
         <v>113.5</v>
       </c>
-      <c r="C78" s="25">
+      <c r="C78" s="24">
         <v>113.3</v>
       </c>
-      <c r="D78" s="25">
+      <c r="D78" s="24">
         <v>113</v>
       </c>
-      <c r="E78" s="16"/>
+      <c r="E78" s="24">
+        <v>112.9</v>
+      </c>
       <c r="F78" s="22"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="21"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="25">
+      <c r="B79" s="24">
         <v>112.2</v>
       </c>
-      <c r="C79" s="25">
+      <c r="C79" s="24">
         <v>111.5</v>
       </c>
-      <c r="D79" s="25">
+      <c r="D79" s="24">
         <v>111.5</v>
       </c>
-      <c r="E79" s="16"/>
+      <c r="E79" s="24">
+        <v>111.2</v>
+      </c>
       <c r="F79" s="22"/>
       <c r="G79" s="21"/>
       <c r="H79" s="21"/>
       <c r="I79" s="21"/>
       <c r="J79" s="21"/>
       <c r="K79" s="21"/>
       <c r="L79" s="21"/>
       <c r="M79" s="21"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="25">
+      <c r="B80" s="24">
         <v>112.5</v>
       </c>
-      <c r="C80" s="25">
+      <c r="C80" s="24">
         <v>112.4</v>
       </c>
-      <c r="D80" s="25">
+      <c r="D80" s="24">
         <v>112</v>
       </c>
-      <c r="E80" s="16"/>
+      <c r="E80" s="24">
+        <v>111.7</v>
+      </c>
       <c r="F80" s="22"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="21"/>
       <c r="K80" s="21"/>
       <c r="L80" s="21"/>
       <c r="M80" s="21"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="25">
+      <c r="B81" s="24">
         <v>112</v>
       </c>
-      <c r="C81" s="25">
+      <c r="C81" s="24">
         <v>112.2</v>
       </c>
-      <c r="D81" s="25">
+      <c r="D81" s="24">
         <v>112.2</v>
       </c>
-      <c r="E81" s="16"/>
+      <c r="E81" s="24">
+        <v>112.1</v>
+      </c>
       <c r="F81" s="22"/>
       <c r="G81" s="21"/>
       <c r="H81" s="21"/>
       <c r="I81" s="21"/>
       <c r="J81" s="21"/>
       <c r="K81" s="21"/>
       <c r="L81" s="21"/>
       <c r="M81" s="21"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B82" s="25">
+      <c r="B82" s="24">
         <v>111.5</v>
       </c>
-      <c r="C82" s="25">
+      <c r="C82" s="24">
         <v>111.2</v>
       </c>
-      <c r="D82" s="25">
+      <c r="D82" s="24">
         <v>111.1</v>
       </c>
-      <c r="E82" s="16"/>
+      <c r="E82" s="24">
+        <v>111</v>
+      </c>
       <c r="F82" s="22"/>
       <c r="G82" s="21"/>
       <c r="H82" s="21"/>
       <c r="I82" s="21"/>
       <c r="J82" s="21"/>
       <c r="K82" s="21"/>
       <c r="L82" s="21"/>
       <c r="M82" s="21"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="25">
+      <c r="B83" s="24">
         <v>111.5</v>
       </c>
-      <c r="C83" s="25">
+      <c r="C83" s="24">
         <v>111.6</v>
       </c>
-      <c r="D83" s="25">
+      <c r="D83" s="24">
         <v>111.4</v>
       </c>
-      <c r="E83" s="16"/>
+      <c r="E83" s="24">
+        <v>111.3</v>
+      </c>
       <c r="F83" s="22"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="21"/>
       <c r="L83" s="21"/>
       <c r="M83" s="21"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B84" s="25">
+      <c r="B84" s="24">
         <v>112.4</v>
       </c>
-      <c r="C84" s="25">
+      <c r="C84" s="24">
         <v>112.2</v>
       </c>
-      <c r="D84" s="25">
+      <c r="D84" s="24">
         <v>112.2</v>
       </c>
-      <c r="E84" s="16"/>
+      <c r="E84" s="24">
+        <v>112.1</v>
+      </c>
       <c r="F84" s="22"/>
       <c r="G84" s="21"/>
       <c r="H84" s="21"/>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="21"/>
       <c r="L84" s="21"/>
       <c r="M84" s="21"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="25">
+      <c r="B85" s="24">
         <v>112.7</v>
       </c>
-      <c r="C85" s="25">
+      <c r="C85" s="24">
         <v>112.2</v>
       </c>
-      <c r="D85" s="25">
+      <c r="D85" s="24">
         <v>111.4</v>
       </c>
-      <c r="E85" s="16"/>
+      <c r="E85" s="24">
+        <v>110.8</v>
+      </c>
       <c r="F85" s="22"/>
       <c r="G85" s="21"/>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="21"/>
       <c r="M85" s="21"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="25">
+      <c r="B86" s="24">
         <v>111.5</v>
       </c>
-      <c r="C86" s="25">
+      <c r="C86" s="24">
         <v>111.4</v>
       </c>
-      <c r="D86" s="25">
+      <c r="D86" s="24">
         <v>111.3</v>
       </c>
-      <c r="E86" s="16"/>
+      <c r="E86" s="24">
+        <v>111.2</v>
+      </c>
       <c r="F86" s="22"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="21"/>
       <c r="M86" s="21"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="25">
+      <c r="B87" s="24">
         <v>111.6</v>
       </c>
-      <c r="C87" s="25">
+      <c r="C87" s="24">
         <v>111.7</v>
       </c>
-      <c r="D87" s="25">
+      <c r="D87" s="24">
         <v>111.6</v>
       </c>
-      <c r="E87" s="16"/>
+      <c r="E87" s="24">
+        <v>111.5</v>
+      </c>
       <c r="F87" s="22"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="21"/>
       <c r="M87" s="21"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="25">
+      <c r="B88" s="24">
         <v>112.1</v>
       </c>
-      <c r="C88" s="25">
+      <c r="C88" s="24">
         <v>111.9</v>
       </c>
-      <c r="D88" s="25">
+      <c r="D88" s="24">
         <v>111.9</v>
       </c>
-      <c r="E88" s="16"/>
+      <c r="E88" s="24">
+        <v>111.8</v>
+      </c>
       <c r="F88" s="22"/>
       <c r="G88" s="21"/>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="21"/>
       <c r="M88" s="21"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="25">
+      <c r="B89" s="24">
         <v>113.5</v>
       </c>
-      <c r="C89" s="25">
+      <c r="C89" s="24">
         <v>113.3</v>
       </c>
-      <c r="D89" s="25">
+      <c r="D89" s="24">
         <v>112.9</v>
       </c>
-      <c r="E89" s="16"/>
+      <c r="E89" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F89" s="22"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="21"/>
       <c r="M89" s="21"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="25">
+      <c r="B90" s="24">
         <v>114.3</v>
       </c>
-      <c r="C90" s="25">
+      <c r="C90" s="24">
         <v>114.1</v>
       </c>
-      <c r="D90" s="25">
+      <c r="D90" s="24">
         <v>113.9</v>
       </c>
-      <c r="E90" s="16"/>
+      <c r="E90" s="24">
+        <v>113.8</v>
+      </c>
       <c r="F90" s="22"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="21"/>
       <c r="M90" s="21"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="25">
+      <c r="B91" s="24">
         <v>112.8</v>
       </c>
-      <c r="C91" s="25">
+      <c r="C91" s="24">
         <v>112.8</v>
       </c>
-      <c r="D91" s="25">
+      <c r="D91" s="24">
         <v>112.6</v>
       </c>
-      <c r="E91" s="16"/>
+      <c r="E91" s="24">
+        <v>112.3</v>
+      </c>
       <c r="F91" s="22"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="21"/>
       <c r="M91" s="21"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B92" s="25">
+      <c r="B92" s="24">
         <v>113.5</v>
       </c>
-      <c r="C92" s="25">
+      <c r="C92" s="24">
         <v>113.5</v>
       </c>
-      <c r="D92" s="25">
+      <c r="D92" s="24">
         <v>113.3</v>
       </c>
-      <c r="E92" s="16"/>
+      <c r="E92" s="24">
+        <v>113.2</v>
+      </c>
       <c r="F92" s="22"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="21"/>
       <c r="M92" s="21"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="25">
+      <c r="B93" s="24">
         <v>112</v>
       </c>
-      <c r="C93" s="25">
+      <c r="C93" s="24">
         <v>112</v>
       </c>
-      <c r="D93" s="25">
+      <c r="D93" s="24">
         <v>111.6</v>
       </c>
-      <c r="E93" s="16"/>
+      <c r="E93" s="24">
+        <v>111.3</v>
+      </c>
       <c r="F93" s="22"/>
       <c r="G93" s="21"/>
       <c r="H93" s="21"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="21"/>
       <c r="M93" s="21"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="25">
+      <c r="B94" s="24">
         <v>111.9</v>
       </c>
-      <c r="C94" s="25">
+      <c r="C94" s="24">
         <v>110.8</v>
       </c>
-      <c r="D94" s="25">
+      <c r="D94" s="24">
         <v>110.3</v>
       </c>
-      <c r="E94" s="16"/>
+      <c r="E94" s="24">
+        <v>109.9</v>
+      </c>
       <c r="F94" s="22"/>
       <c r="G94" s="21"/>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="21"/>
       <c r="M94" s="21"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="25">
+      <c r="B95" s="24">
         <v>111.8</v>
       </c>
-      <c r="C95" s="25">
+      <c r="C95" s="24">
         <v>111.6</v>
       </c>
-      <c r="D95" s="25">
+      <c r="D95" s="24">
         <v>111.3</v>
       </c>
-      <c r="E95" s="16"/>
+      <c r="E95" s="24">
+        <v>110.9</v>
+      </c>
       <c r="F95" s="22"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="21"/>
       <c r="M95" s="21"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="26">
+      <c r="B96" s="25">
         <v>112</v>
       </c>
-      <c r="C96" s="26">
+      <c r="C96" s="25">
         <v>111.8</v>
       </c>
-      <c r="D96" s="26">
+      <c r="D96" s="25">
         <v>111.4</v>
       </c>
-      <c r="E96" s="17"/>
+      <c r="E96" s="25">
+        <v>111.2</v>
+      </c>
       <c r="F96" s="17"/>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="98" spans="7:14">
       <c r="G98" s="7"/>
       <c r="J98" s="19"/>
       <c r="K98" s="15"/>
       <c r="N98" s="15"/>
     </row>
     <row r="99" spans="7:14">
       <c r="J99" s="19"/>
       <c r="K99" s="15"/>
       <c r="N99" s="15"/>
     </row>
     <row r="100" spans="7:14">
       <c r="J100" s="19"/>
       <c r="K100" s="15"/>
       <c r="N100" s="15"/>
     </row>
@@ -3040,6729 +3205,7233 @@
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="48" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="15" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="28"/>
-[...10 lines deleted...]
-      <c r="M1" s="28"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="27"/>
-[...10 lines deleted...]
-      <c r="M2" s="27"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="14"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="24">
         <v>100.8</v>
       </c>
-      <c r="C4" s="25">
+      <c r="C4" s="24">
         <v>101.3</v>
       </c>
-      <c r="D4" s="25">
+      <c r="D4" s="24">
         <v>100.7</v>
       </c>
-      <c r="E4" s="16"/>
+      <c r="E4" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F4" s="16"/>
       <c r="G4" s="20"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B5" s="24">
         <v>100.7</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="24">
         <v>101.4</v>
       </c>
-      <c r="D5" s="25">
+      <c r="D5" s="24">
         <v>100.9</v>
       </c>
-      <c r="E5" s="16"/>
+      <c r="E5" s="24">
+        <v>100.5</v>
+      </c>
       <c r="F5" s="16"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>100.9</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>101.7</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="24">
         <v>101.3</v>
       </c>
-      <c r="E6" s="16"/>
+      <c r="E6" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F6" s="16"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="24">
         <v>100.3</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="24">
         <v>101.2</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>100.9</v>
       </c>
-      <c r="E7" s="16"/>
+      <c r="E7" s="24">
+        <v>100.4</v>
+      </c>
       <c r="F7" s="16"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="24">
         <v>100.7</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="24">
         <v>101.5</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="24">
         <v>100.4</v>
       </c>
-      <c r="E8" s="16"/>
+      <c r="E8" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F8" s="16"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="24">
         <v>100.5</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="24">
         <v>101.2</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="24">
         <v>100.4</v>
       </c>
-      <c r="E9" s="16"/>
+      <c r="E9" s="24">
+        <v>100.5</v>
+      </c>
       <c r="F9" s="16"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="24">
         <v>101.1</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="24">
         <v>101</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="24">
         <v>100.4</v>
       </c>
-      <c r="E10" s="16"/>
+      <c r="E10" s="24">
+        <v>101.3</v>
+      </c>
       <c r="F10" s="16"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="24">
         <v>100.7</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="24">
         <v>101.5</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="24">
         <v>100.5</v>
       </c>
-      <c r="E11" s="16"/>
+      <c r="E11" s="24">
+        <v>100.9</v>
+      </c>
       <c r="F11" s="16"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="24">
         <v>101.1</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="24">
         <v>101.2</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="24">
         <v>100.7</v>
       </c>
-      <c r="E12" s="16"/>
+      <c r="E12" s="24">
+        <v>100.9</v>
+      </c>
       <c r="F12" s="16"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="24">
         <v>101</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="24">
         <v>101</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="24">
         <v>100.5</v>
       </c>
-      <c r="E13" s="16"/>
+      <c r="E13" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F13" s="16"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="24">
         <v>100.6</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="24">
         <v>101.6</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="24">
         <v>100.8</v>
       </c>
-      <c r="E14" s="16"/>
+      <c r="E14" s="24">
+        <v>100.5</v>
+      </c>
       <c r="F14" s="16"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="24">
         <v>101</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="24">
         <v>101.1</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="24">
         <v>100.9</v>
       </c>
-      <c r="E15" s="16"/>
+      <c r="E15" s="24">
+        <v>100.5</v>
+      </c>
       <c r="F15" s="16"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="24">
         <v>101.1</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="24">
         <v>101.4</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="24">
         <v>101</v>
       </c>
-      <c r="E16" s="16"/>
+      <c r="E16" s="24">
+        <v>101.3</v>
+      </c>
       <c r="F16" s="16"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="24">
         <v>100.9</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="24">
         <v>100.9</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>100.5</v>
       </c>
-      <c r="E17" s="16"/>
+      <c r="E17" s="24">
+        <v>100.5</v>
+      </c>
       <c r="F17" s="16"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="24">
         <v>100.4</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="24">
         <v>101.8</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="24">
         <v>100.4</v>
       </c>
-      <c r="E18" s="16"/>
+      <c r="E18" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F18" s="16"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="24">
         <v>100.9</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="24">
         <v>101.3</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="24">
         <v>100.5</v>
       </c>
-      <c r="E19" s="16"/>
+      <c r="E19" s="24">
+        <v>101</v>
+      </c>
       <c r="F19" s="16"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="24">
         <v>101.8</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="24">
         <v>102.3</v>
       </c>
-      <c r="D20" s="25">
+      <c r="D20" s="24">
         <v>101.7</v>
       </c>
-      <c r="E20" s="16"/>
+      <c r="E20" s="24">
+        <v>100.5</v>
+      </c>
       <c r="F20" s="16"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="24">
         <v>100.8</v>
       </c>
-      <c r="C21" s="25">
+      <c r="C21" s="24">
         <v>101.3</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="24">
         <v>100.8</v>
       </c>
-      <c r="E21" s="16"/>
+      <c r="E21" s="24">
+        <v>101.2</v>
+      </c>
       <c r="F21" s="16"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="24">
         <v>100.9</v>
       </c>
-      <c r="C22" s="25">
+      <c r="C22" s="24">
         <v>101.4</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="24">
         <v>100.6</v>
       </c>
-      <c r="E22" s="16"/>
+      <c r="E22" s="24">
+        <v>100.2</v>
+      </c>
       <c r="F22" s="16"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="24">
         <v>100.9</v>
       </c>
-      <c r="C23" s="25">
+      <c r="C23" s="24">
         <v>101.4</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="24">
         <v>100.9</v>
       </c>
-      <c r="E23" s="16"/>
+      <c r="E23" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F23" s="16"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="25">
         <v>100.9</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="25">
         <v>101.6</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="25">
         <v>100.4</v>
       </c>
-      <c r="E24" s="17"/>
+      <c r="E24" s="25">
+        <v>101.2</v>
+      </c>
       <c r="F24" s="17"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="12"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="13"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="27"/>
-[...10 lines deleted...]
-      <c r="M26" s="27"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="24">
         <v>100.8</v>
       </c>
-      <c r="C28" s="25">
+      <c r="C28" s="24">
         <v>102.2</v>
       </c>
-      <c r="D28" s="25">
+      <c r="D28" s="24">
         <v>102.9</v>
       </c>
-      <c r="E28" s="16"/>
+      <c r="E28" s="24">
+        <v>103.7</v>
+      </c>
       <c r="F28" s="16"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="24">
         <v>100.7</v>
       </c>
-      <c r="C29" s="25">
+      <c r="C29" s="24">
         <v>102.1</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="24">
         <v>103</v>
       </c>
-      <c r="E29" s="16"/>
+      <c r="E29" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F29" s="16"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="25">
+      <c r="B30" s="24">
         <v>100.9</v>
       </c>
-      <c r="C30" s="25">
+      <c r="C30" s="24">
         <v>102.7</v>
       </c>
-      <c r="D30" s="25">
+      <c r="D30" s="24">
         <v>104</v>
       </c>
-      <c r="E30" s="16"/>
+      <c r="E30" s="24">
+        <v>104.7</v>
+      </c>
       <c r="F30" s="16"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="24">
         <v>100.3</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="24">
         <v>101.5</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="24">
         <v>102.3</v>
       </c>
-      <c r="E31" s="16"/>
+      <c r="E31" s="24">
+        <v>102.7</v>
+      </c>
       <c r="F31" s="16"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="25">
+      <c r="B32" s="24">
         <v>100.7</v>
       </c>
-      <c r="C32" s="25">
+      <c r="C32" s="24">
         <v>102.2</v>
       </c>
-      <c r="D32" s="25">
+      <c r="D32" s="24">
         <v>102.6</v>
       </c>
-      <c r="E32" s="16"/>
+      <c r="E32" s="24">
+        <v>103.4</v>
+      </c>
       <c r="F32" s="16"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="25">
+      <c r="B33" s="24">
         <v>100.5</v>
       </c>
-      <c r="C33" s="25">
+      <c r="C33" s="24">
         <v>101.8</v>
       </c>
-      <c r="D33" s="25">
+      <c r="D33" s="24">
         <v>102.2</v>
       </c>
-      <c r="E33" s="16"/>
+      <c r="E33" s="24">
+        <v>102.7</v>
+      </c>
       <c r="F33" s="16"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="25">
+      <c r="B34" s="24">
         <v>101.1</v>
       </c>
-      <c r="C34" s="25">
+      <c r="C34" s="24">
         <v>102.1</v>
       </c>
-      <c r="D34" s="25">
+      <c r="D34" s="24">
         <v>102.6</v>
       </c>
-      <c r="E34" s="16"/>
+      <c r="E34" s="24">
+        <v>103.9</v>
+      </c>
       <c r="F34" s="16"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="25">
+      <c r="B35" s="24">
         <v>100.7</v>
       </c>
-      <c r="C35" s="25">
+      <c r="C35" s="24">
         <v>102.2</v>
       </c>
-      <c r="D35" s="25">
+      <c r="D35" s="24">
         <v>102.7</v>
       </c>
-      <c r="E35" s="16"/>
+      <c r="E35" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F35" s="16"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="25">
+      <c r="B36" s="24">
         <v>101.1</v>
       </c>
-      <c r="C36" s="25">
+      <c r="C36" s="24">
         <v>102.3</v>
       </c>
-      <c r="D36" s="25">
+      <c r="D36" s="24">
         <v>103.1</v>
       </c>
-      <c r="E36" s="16"/>
+      <c r="E36" s="24">
+        <v>104</v>
+      </c>
       <c r="F36" s="16"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="25">
+      <c r="B37" s="24">
         <v>101</v>
       </c>
-      <c r="C37" s="25">
+      <c r="C37" s="24">
         <v>102</v>
       </c>
-      <c r="D37" s="25">
+      <c r="D37" s="24">
         <v>102.6</v>
       </c>
-      <c r="E37" s="16"/>
+      <c r="E37" s="24">
+        <v>103.3</v>
+      </c>
       <c r="F37" s="16"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="25">
+      <c r="B38" s="24">
         <v>100.6</v>
       </c>
-      <c r="C38" s="25">
+      <c r="C38" s="24">
         <v>102.3</v>
       </c>
-      <c r="D38" s="25">
+      <c r="D38" s="24">
         <v>103.1</v>
       </c>
-      <c r="E38" s="16"/>
+      <c r="E38" s="24">
+        <v>103.7</v>
+      </c>
       <c r="F38" s="16"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="25">
+      <c r="B39" s="24">
         <v>101</v>
       </c>
-      <c r="C39" s="25">
+      <c r="C39" s="24">
         <v>102.1</v>
       </c>
-      <c r="D39" s="25">
+      <c r="D39" s="24">
         <v>103</v>
       </c>
-      <c r="E39" s="16"/>
+      <c r="E39" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F39" s="16"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="25">
+      <c r="B40" s="24">
         <v>101.1</v>
       </c>
-      <c r="C40" s="25">
+      <c r="C40" s="24">
         <v>102.5</v>
       </c>
-      <c r="D40" s="25">
+      <c r="D40" s="24">
         <v>103.5</v>
       </c>
-      <c r="E40" s="16"/>
+      <c r="E40" s="24">
+        <v>104.9</v>
+      </c>
       <c r="F40" s="16"/>
       <c r="G40" s="21"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="25">
+      <c r="B41" s="24">
         <v>100.9</v>
       </c>
-      <c r="C41" s="25">
+      <c r="C41" s="24">
         <v>101.7</v>
       </c>
-      <c r="D41" s="25">
+      <c r="D41" s="24">
         <v>102.3</v>
       </c>
-      <c r="E41" s="16"/>
+      <c r="E41" s="24">
+        <v>102.8</v>
+      </c>
       <c r="F41" s="16"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="21"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="25">
+      <c r="B42" s="24">
         <v>100.4</v>
       </c>
-      <c r="C42" s="25">
+      <c r="C42" s="24">
         <v>102.2</v>
       </c>
-      <c r="D42" s="25">
+      <c r="D42" s="24">
         <v>102.6</v>
       </c>
-      <c r="E42" s="16"/>
+      <c r="E42" s="24">
+        <v>103.4</v>
+      </c>
       <c r="F42" s="16"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="25">
+      <c r="B43" s="24">
         <v>100.9</v>
       </c>
-      <c r="C43" s="25">
+      <c r="C43" s="24">
         <v>102.2</v>
       </c>
-      <c r="D43" s="25">
+      <c r="D43" s="24">
         <v>102.7</v>
       </c>
-      <c r="E43" s="16"/>
+      <c r="E43" s="24">
+        <v>103.7</v>
+      </c>
       <c r="F43" s="16"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="25">
+      <c r="B44" s="24">
         <v>101.8</v>
       </c>
-      <c r="C44" s="25">
+      <c r="C44" s="24">
         <v>104.1</v>
       </c>
-      <c r="D44" s="25">
+      <c r="D44" s="24">
         <v>105.9</v>
       </c>
-      <c r="E44" s="16"/>
+      <c r="E44" s="24">
+        <v>106.4</v>
+      </c>
       <c r="F44" s="16"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="25">
+      <c r="B45" s="24">
         <v>100.8</v>
       </c>
-      <c r="C45" s="25">
+      <c r="C45" s="24">
         <v>102</v>
       </c>
-      <c r="D45" s="25">
+      <c r="D45" s="24">
         <v>102.8</v>
       </c>
-      <c r="E45" s="16"/>
+      <c r="E45" s="24">
+        <v>104</v>
+      </c>
       <c r="F45" s="16"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="25">
+      <c r="B46" s="24">
         <v>100.9</v>
       </c>
-      <c r="C46" s="25">
+      <c r="C46" s="24">
         <v>102.3</v>
       </c>
-      <c r="D46" s="25">
+      <c r="D46" s="24">
         <v>103</v>
       </c>
-      <c r="E46" s="16"/>
+      <c r="E46" s="24">
+        <v>103.2</v>
+      </c>
       <c r="F46" s="16"/>
       <c r="G46" s="21"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="25">
+      <c r="B47" s="24">
         <v>100.9</v>
       </c>
-      <c r="C47" s="25">
+      <c r="C47" s="24">
         <v>102.2</v>
       </c>
-      <c r="D47" s="25">
+      <c r="D47" s="24">
         <v>103.1</v>
       </c>
-      <c r="E47" s="16"/>
+      <c r="E47" s="24">
+        <v>103.9</v>
+      </c>
       <c r="F47" s="16"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="26">
+      <c r="B48" s="25">
         <v>100.9</v>
       </c>
-      <c r="C48" s="26">
+      <c r="C48" s="25">
         <v>102.4</v>
       </c>
-      <c r="D48" s="26">
+      <c r="D48" s="25">
         <v>102.9</v>
       </c>
-      <c r="E48" s="17"/>
+      <c r="E48" s="25">
+        <v>104.1</v>
+      </c>
       <c r="F48" s="17"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="27" t="s">
+      <c r="A50" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="27"/>
-[...10 lines deleted...]
-      <c r="M50" s="27"/>
+      <c r="B50" s="26"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B52" s="25">
+      <c r="B52" s="24">
         <v>112.9</v>
       </c>
-      <c r="C52" s="25">
+      <c r="C52" s="24">
         <v>112.7</v>
       </c>
-      <c r="D52" s="25">
+      <c r="D52" s="24">
         <v>111.7</v>
       </c>
-      <c r="E52" s="16"/>
+      <c r="E52" s="24">
+        <v>111.3</v>
+      </c>
       <c r="F52" s="16"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="25">
+      <c r="B53" s="24">
         <v>111.5</v>
       </c>
-      <c r="C53" s="25">
+      <c r="C53" s="24">
         <v>111.8</v>
       </c>
-      <c r="D53" s="25">
+      <c r="D53" s="24">
         <v>111.1</v>
       </c>
-      <c r="E53" s="16"/>
+      <c r="E53" s="24">
+        <v>110.5</v>
+      </c>
       <c r="F53" s="16"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="25">
+      <c r="B54" s="24">
         <v>115.3</v>
       </c>
-      <c r="C54" s="25">
+      <c r="C54" s="24">
         <v>115.2</v>
       </c>
-      <c r="D54" s="25">
+      <c r="D54" s="24">
         <v>114.3</v>
       </c>
-      <c r="E54" s="16"/>
+      <c r="E54" s="24">
+        <v>114.1</v>
+      </c>
       <c r="F54" s="16"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="25">
+      <c r="B55" s="24">
         <v>111.3</v>
       </c>
-      <c r="C55" s="25">
+      <c r="C55" s="24">
         <v>110.2</v>
       </c>
-      <c r="D55" s="25">
+      <c r="D55" s="24">
         <v>110.5</v>
       </c>
-      <c r="E55" s="16"/>
+      <c r="E55" s="24">
+        <v>109.6</v>
+      </c>
       <c r="F55" s="16"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="25">
+      <c r="B56" s="24">
         <v>111.5</v>
       </c>
-      <c r="C56" s="25">
+      <c r="C56" s="24">
         <v>111.7</v>
       </c>
-      <c r="D56" s="25">
+      <c r="D56" s="24">
         <v>109.6</v>
       </c>
-      <c r="E56" s="16"/>
+      <c r="E56" s="24">
+        <v>109</v>
+      </c>
       <c r="F56" s="16"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="25">
+      <c r="B57" s="24">
         <v>112.3</v>
       </c>
-      <c r="C57" s="25">
+      <c r="C57" s="24">
         <v>112.7</v>
       </c>
-      <c r="D57" s="25">
+      <c r="D57" s="24">
         <v>112.1</v>
       </c>
-      <c r="E57" s="16"/>
+      <c r="E57" s="24">
+        <v>111.2</v>
+      </c>
       <c r="F57" s="16"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="21"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="25">
+      <c r="B58" s="24">
         <v>112.8</v>
       </c>
-      <c r="C58" s="25">
+      <c r="C58" s="24">
         <v>113.3</v>
       </c>
-      <c r="D58" s="25">
+      <c r="D58" s="24">
         <v>112.4</v>
       </c>
-      <c r="E58" s="16"/>
+      <c r="E58" s="24">
+        <v>111.8</v>
+      </c>
       <c r="F58" s="16"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="25">
+      <c r="B59" s="24">
         <v>111.7</v>
       </c>
-      <c r="C59" s="25">
+      <c r="C59" s="24">
         <v>112.4</v>
       </c>
-      <c r="D59" s="25">
+      <c r="D59" s="24">
         <v>111.6</v>
       </c>
-      <c r="E59" s="16"/>
+      <c r="E59" s="24">
+        <v>111.3</v>
+      </c>
       <c r="F59" s="16"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B60" s="25">
+      <c r="B60" s="24">
         <v>112.4</v>
       </c>
-      <c r="C60" s="25">
+      <c r="C60" s="24">
         <v>112.4</v>
       </c>
-      <c r="D60" s="25">
+      <c r="D60" s="24">
         <v>112.2</v>
       </c>
-      <c r="E60" s="16"/>
+      <c r="E60" s="24">
+        <v>111.6</v>
+      </c>
       <c r="F60" s="16"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="25">
+      <c r="B61" s="24">
         <v>112.3</v>
       </c>
-      <c r="C61" s="25">
+      <c r="C61" s="24">
         <v>110.8</v>
       </c>
-      <c r="D61" s="25">
+      <c r="D61" s="24">
         <v>109.1</v>
       </c>
-      <c r="E61" s="16"/>
+      <c r="E61" s="24">
+        <v>108.9</v>
+      </c>
       <c r="F61" s="16"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="25">
+      <c r="B62" s="24">
         <v>112</v>
       </c>
-      <c r="C62" s="25">
+      <c r="C62" s="24">
         <v>113</v>
       </c>
-      <c r="D62" s="25">
+      <c r="D62" s="24">
         <v>112.3</v>
       </c>
-      <c r="E62" s="16"/>
+      <c r="E62" s="24">
+        <v>111.2</v>
+      </c>
       <c r="F62" s="16"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="25">
+      <c r="B63" s="24">
         <v>113.5</v>
       </c>
-      <c r="C63" s="25">
+      <c r="C63" s="24">
         <v>113.5</v>
       </c>
-      <c r="D63" s="25">
+      <c r="D63" s="24">
         <v>113</v>
       </c>
-      <c r="E63" s="16"/>
+      <c r="E63" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F63" s="16"/>
       <c r="G63" s="21"/>
       <c r="H63" s="21"/>
       <c r="I63" s="21"/>
       <c r="J63" s="21"/>
       <c r="K63" s="21"/>
       <c r="L63" s="21"/>
       <c r="M63" s="21"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="25">
+      <c r="B64" s="24">
         <v>113.6</v>
       </c>
-      <c r="C64" s="25">
+      <c r="C64" s="24">
         <v>113.8</v>
       </c>
-      <c r="D64" s="25">
+      <c r="D64" s="24">
         <v>114.1</v>
       </c>
-      <c r="E64" s="16"/>
+      <c r="E64" s="24">
+        <v>113.9</v>
+      </c>
       <c r="F64" s="16"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B65" s="25">
+      <c r="B65" s="24">
         <v>115.1</v>
       </c>
-      <c r="C65" s="25">
+      <c r="C65" s="24">
         <v>114.6</v>
       </c>
-      <c r="D65" s="25">
+      <c r="D65" s="24">
         <v>112.7</v>
       </c>
-      <c r="E65" s="16"/>
+      <c r="E65" s="24">
+        <v>112.1</v>
+      </c>
       <c r="F65" s="16"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="21"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="25">
+      <c r="B66" s="24">
         <v>114.7</v>
       </c>
-      <c r="C66" s="25">
+      <c r="C66" s="24">
         <v>114.9</v>
       </c>
-      <c r="D66" s="25">
+      <c r="D66" s="24">
         <v>113.6</v>
       </c>
-      <c r="E66" s="16"/>
+      <c r="E66" s="24">
+        <v>112.4</v>
+      </c>
       <c r="F66" s="16"/>
       <c r="G66" s="21"/>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="21"/>
       <c r="K66" s="21"/>
       <c r="L66" s="21"/>
       <c r="M66" s="21"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="25">
+      <c r="B67" s="24">
         <v>113</v>
       </c>
-      <c r="C67" s="25">
+      <c r="C67" s="24">
         <v>112.3</v>
       </c>
-      <c r="D67" s="25">
+      <c r="D67" s="24">
         <v>110.6</v>
       </c>
-      <c r="E67" s="16"/>
+      <c r="E67" s="24">
+        <v>110.8</v>
+      </c>
       <c r="F67" s="16"/>
       <c r="G67" s="21"/>
       <c r="H67" s="21"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="21"/>
       <c r="L67" s="21"/>
       <c r="M67" s="21"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="25">
+      <c r="B68" s="24">
         <v>116.2</v>
       </c>
-      <c r="C68" s="25">
+      <c r="C68" s="24">
         <v>116</v>
       </c>
-      <c r="D68" s="25">
+      <c r="D68" s="24">
         <v>116.2</v>
       </c>
-      <c r="E68" s="16"/>
+      <c r="E68" s="24">
+        <v>115.2</v>
+      </c>
       <c r="F68" s="16"/>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="21"/>
       <c r="M68" s="21"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B69" s="25">
+      <c r="B69" s="24">
         <v>112.1</v>
       </c>
-      <c r="C69" s="25">
+      <c r="C69" s="24">
         <v>111.7</v>
       </c>
-      <c r="D69" s="25">
+      <c r="D69" s="24">
         <v>110.8</v>
       </c>
-      <c r="E69" s="16"/>
+      <c r="E69" s="24">
+        <v>110.7</v>
+      </c>
       <c r="F69" s="16"/>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="21"/>
       <c r="J69" s="21"/>
       <c r="K69" s="21"/>
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="25">
+      <c r="B70" s="24">
         <v>114.8</v>
       </c>
-      <c r="C70" s="25">
+      <c r="C70" s="24">
         <v>113.3</v>
       </c>
-      <c r="D70" s="25">
+      <c r="D70" s="24">
         <v>111.3</v>
       </c>
-      <c r="E70" s="16"/>
+      <c r="E70" s="24">
+        <v>110.5</v>
+      </c>
       <c r="F70" s="16"/>
       <c r="G70" s="21"/>
       <c r="H70" s="21"/>
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="21"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="25">
+      <c r="B71" s="24">
         <v>112.8</v>
       </c>
-      <c r="C71" s="25">
+      <c r="C71" s="24">
         <v>113.4</v>
       </c>
-      <c r="D71" s="25">
+      <c r="D71" s="24">
         <v>113.1</v>
       </c>
-      <c r="E71" s="16"/>
+      <c r="E71" s="24">
+        <v>112.9</v>
+      </c>
       <c r="F71" s="16"/>
       <c r="G71" s="21"/>
       <c r="H71" s="21"/>
       <c r="I71" s="21"/>
       <c r="J71" s="21"/>
       <c r="K71" s="21"/>
       <c r="L71" s="21"/>
       <c r="M71" s="21"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B72" s="26">
+      <c r="B72" s="25">
         <v>112.4</v>
       </c>
-      <c r="C72" s="26">
+      <c r="C72" s="25">
         <v>110.8</v>
       </c>
-      <c r="D72" s="26">
+      <c r="D72" s="25">
         <v>109.5</v>
       </c>
-      <c r="E72" s="17"/>
+      <c r="E72" s="25">
+        <v>109.7</v>
+      </c>
       <c r="F72" s="17"/>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="12"/>
       <c r="B73" s="14"/>
       <c r="C73" s="14"/>
       <c r="D73" s="14"/>
       <c r="E73" s="14"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="13"/>
       <c r="L73" s="14"/>
       <c r="M73" s="14"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="27" t="s">
+      <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="27"/>
-[...10 lines deleted...]
-      <c r="M74" s="27"/>
+      <c r="B74" s="26"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="26"/>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1"/>
       <c r="B75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="25">
+      <c r="B76" s="24">
         <v>112.9</v>
       </c>
-      <c r="C76" s="25">
+      <c r="C76" s="24">
         <v>112.8</v>
       </c>
-      <c r="D76" s="25">
+      <c r="D76" s="24">
         <v>112.4</v>
       </c>
-      <c r="E76" s="16"/>
+      <c r="E76" s="24">
+        <v>112.1</v>
+      </c>
       <c r="F76" s="16"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="21"/>
       <c r="K76" s="21"/>
       <c r="L76" s="21"/>
       <c r="M76" s="21"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="25">
+      <c r="B77" s="24">
         <v>111.5</v>
       </c>
-      <c r="C77" s="25">
+      <c r="C77" s="24">
         <v>111.6</v>
       </c>
-      <c r="D77" s="25">
+      <c r="D77" s="24">
         <v>111.5</v>
       </c>
-      <c r="E77" s="16"/>
+      <c r="E77" s="24">
+        <v>111.2</v>
+      </c>
       <c r="F77" s="16"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="21"/>
       <c r="K77" s="21"/>
       <c r="L77" s="21"/>
       <c r="M77" s="21"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="25">
+      <c r="B78" s="24">
         <v>115.3</v>
       </c>
-      <c r="C78" s="25">
+      <c r="C78" s="24">
         <v>115.3</v>
       </c>
-      <c r="D78" s="25">
+      <c r="D78" s="24">
         <v>114.9</v>
       </c>
-      <c r="E78" s="16"/>
+      <c r="E78" s="24">
+        <v>114.7</v>
+      </c>
       <c r="F78" s="16"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="21"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="25">
+      <c r="B79" s="24">
         <v>111.3</v>
       </c>
-      <c r="C79" s="25">
+      <c r="C79" s="24">
         <v>110.7</v>
       </c>
-      <c r="D79" s="25">
+      <c r="D79" s="24">
         <v>110.7</v>
       </c>
-      <c r="E79" s="16"/>
+      <c r="E79" s="24">
+        <v>110.4</v>
+      </c>
       <c r="F79" s="16"/>
       <c r="G79" s="21"/>
       <c r="H79" s="21"/>
       <c r="I79" s="21"/>
       <c r="J79" s="21"/>
       <c r="K79" s="21"/>
       <c r="L79" s="21"/>
       <c r="M79" s="21"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="25">
+      <c r="B80" s="24">
         <v>111.5</v>
       </c>
-      <c r="C80" s="25">
+      <c r="C80" s="24">
         <v>111.6</v>
       </c>
-      <c r="D80" s="25">
+      <c r="D80" s="24">
         <v>110.9</v>
       </c>
-      <c r="E80" s="16"/>
+      <c r="E80" s="24">
+        <v>110.4</v>
+      </c>
       <c r="F80" s="16"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="21"/>
       <c r="K80" s="21"/>
       <c r="L80" s="21"/>
       <c r="M80" s="21"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="25">
+      <c r="B81" s="24">
         <v>112.3</v>
       </c>
-      <c r="C81" s="25">
+      <c r="C81" s="24">
         <v>112.5</v>
       </c>
-      <c r="D81" s="25">
+      <c r="D81" s="24">
         <v>112.4</v>
       </c>
-      <c r="E81" s="16"/>
+      <c r="E81" s="24">
+        <v>112.1</v>
+      </c>
       <c r="F81" s="16"/>
       <c r="G81" s="21"/>
       <c r="H81" s="21"/>
       <c r="I81" s="21"/>
       <c r="J81" s="21"/>
       <c r="K81" s="21"/>
       <c r="L81" s="21"/>
       <c r="M81" s="21"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B82" s="25">
+      <c r="B82" s="24">
         <v>112.8</v>
       </c>
-      <c r="C82" s="25">
+      <c r="C82" s="24">
         <v>113</v>
       </c>
-      <c r="D82" s="25">
+      <c r="D82" s="24">
         <v>112.8</v>
       </c>
-      <c r="E82" s="16"/>
+      <c r="E82" s="24">
+        <v>112.6</v>
+      </c>
       <c r="F82" s="16"/>
       <c r="G82" s="21"/>
       <c r="H82" s="21"/>
       <c r="I82" s="21"/>
       <c r="J82" s="21"/>
       <c r="K82" s="21"/>
       <c r="L82" s="21"/>
       <c r="M82" s="21"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="25">
+      <c r="B83" s="24">
         <v>111.7</v>
       </c>
-      <c r="C83" s="25">
+      <c r="C83" s="24">
         <v>112.1</v>
       </c>
-      <c r="D83" s="25">
+      <c r="D83" s="24">
         <v>111.9</v>
       </c>
-      <c r="E83" s="16"/>
+      <c r="E83" s="24">
+        <v>111.8</v>
+      </c>
       <c r="F83" s="16"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="21"/>
       <c r="L83" s="21"/>
       <c r="M83" s="21"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B84" s="25">
+      <c r="B84" s="24">
         <v>112.4</v>
       </c>
-      <c r="C84" s="25">
+      <c r="C84" s="24">
         <v>112.4</v>
       </c>
-      <c r="D84" s="25">
+      <c r="D84" s="24">
         <v>112.3</v>
       </c>
-      <c r="E84" s="16"/>
+      <c r="E84" s="24">
+        <v>112.2</v>
+      </c>
       <c r="F84" s="16"/>
       <c r="G84" s="21"/>
       <c r="H84" s="21"/>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="21"/>
       <c r="L84" s="21"/>
       <c r="M84" s="21"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="25">
+      <c r="B85" s="24">
         <v>112.3</v>
       </c>
-      <c r="C85" s="25">
+      <c r="C85" s="24">
         <v>111.5</v>
       </c>
-      <c r="D85" s="25">
+      <c r="D85" s="24">
         <v>110.7</v>
       </c>
-      <c r="E85" s="16"/>
+      <c r="E85" s="24">
+        <v>110.3</v>
+      </c>
       <c r="F85" s="16"/>
       <c r="G85" s="21"/>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="21"/>
       <c r="M85" s="21"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="25">
+      <c r="B86" s="24">
         <v>112</v>
       </c>
-      <c r="C86" s="25">
+      <c r="C86" s="24">
         <v>112.5</v>
       </c>
-      <c r="D86" s="25">
+      <c r="D86" s="24">
         <v>112.4</v>
       </c>
-      <c r="E86" s="16"/>
+      <c r="E86" s="24">
+        <v>112.1</v>
+      </c>
       <c r="F86" s="16"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="21"/>
       <c r="M86" s="21"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="25">
+      <c r="B87" s="24">
         <v>113.5</v>
       </c>
-      <c r="C87" s="25">
+      <c r="C87" s="24">
         <v>113.5</v>
       </c>
-      <c r="D87" s="25">
+      <c r="D87" s="24">
         <v>113.3</v>
       </c>
-      <c r="E87" s="16"/>
+      <c r="E87" s="24">
+        <v>113.1</v>
+      </c>
       <c r="F87" s="16"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="21"/>
       <c r="M87" s="21"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="25">
+      <c r="B88" s="24">
         <v>113.6</v>
       </c>
-      <c r="C88" s="25">
+      <c r="C88" s="24">
         <v>113.7</v>
       </c>
-      <c r="D88" s="25">
+      <c r="D88" s="24">
         <v>113.8</v>
       </c>
-      <c r="E88" s="16"/>
+      <c r="E88" s="24">
+        <v>113.9</v>
+      </c>
       <c r="F88" s="16"/>
       <c r="G88" s="21"/>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="21"/>
       <c r="M88" s="21"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="25">
+      <c r="B89" s="24">
         <v>115.1</v>
       </c>
-      <c r="C89" s="25">
+      <c r="C89" s="24">
         <v>114.9</v>
       </c>
-      <c r="D89" s="25">
+      <c r="D89" s="24">
         <v>114.1</v>
       </c>
-      <c r="E89" s="16"/>
+      <c r="E89" s="24">
+        <v>113.6</v>
+      </c>
       <c r="F89" s="16"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="21"/>
       <c r="M89" s="21"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="25">
+      <c r="B90" s="24">
         <v>114.7</v>
       </c>
-      <c r="C90" s="25">
+      <c r="C90" s="24">
         <v>114.8</v>
       </c>
-      <c r="D90" s="25">
+      <c r="D90" s="24">
         <v>114.4</v>
       </c>
-      <c r="E90" s="16"/>
+      <c r="E90" s="24">
+        <v>113.9</v>
+      </c>
       <c r="F90" s="16"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="21"/>
       <c r="M90" s="21"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="25">
+      <c r="B91" s="24">
         <v>113</v>
       </c>
-      <c r="C91" s="25">
+      <c r="C91" s="24">
         <v>112.6</v>
       </c>
-      <c r="D91" s="25">
+      <c r="D91" s="24">
         <v>111.9</v>
       </c>
-      <c r="E91" s="16"/>
+      <c r="E91" s="24">
+        <v>111.7</v>
+      </c>
       <c r="F91" s="16"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="21"/>
       <c r="M91" s="21"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B92" s="25">
+      <c r="B92" s="24">
         <v>116.2</v>
       </c>
-      <c r="C92" s="25">
+      <c r="C92" s="24">
         <v>116.1</v>
       </c>
-      <c r="D92" s="25">
+      <c r="D92" s="24">
         <v>116.1</v>
       </c>
-      <c r="E92" s="16"/>
+      <c r="E92" s="24">
+        <v>115.9</v>
+      </c>
       <c r="F92" s="16"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="21"/>
       <c r="M92" s="21"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="25">
+      <c r="B93" s="24">
         <v>112.1</v>
       </c>
-      <c r="C93" s="25">
+      <c r="C93" s="24">
         <v>111.9</v>
       </c>
-      <c r="D93" s="25">
+      <c r="D93" s="24">
         <v>111.5</v>
       </c>
-      <c r="E93" s="16"/>
+      <c r="E93" s="24">
+        <v>111.3</v>
+      </c>
       <c r="F93" s="16"/>
       <c r="G93" s="21"/>
       <c r="H93" s="21"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="21"/>
       <c r="M93" s="21"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="25">
+      <c r="B94" s="24">
         <v>114.8</v>
       </c>
-      <c r="C94" s="25">
+      <c r="C94" s="24">
         <v>114</v>
       </c>
-      <c r="D94" s="25">
+      <c r="D94" s="24">
         <v>113.1</v>
       </c>
-      <c r="E94" s="16"/>
+      <c r="E94" s="24">
+        <v>112.4</v>
+      </c>
       <c r="F94" s="16"/>
       <c r="G94" s="21"/>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="21"/>
       <c r="M94" s="21"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="25">
+      <c r="B95" s="24">
         <v>112.8</v>
       </c>
-      <c r="C95" s="25">
+      <c r="C95" s="24">
         <v>113.1</v>
       </c>
-      <c r="D95" s="25">
+      <c r="D95" s="24">
         <v>113.1</v>
       </c>
-      <c r="E95" s="16"/>
+      <c r="E95" s="24">
+        <v>113.1</v>
+      </c>
       <c r="F95" s="16"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="21"/>
       <c r="M95" s="21"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="26">
+      <c r="B96" s="25">
         <v>112.4</v>
       </c>
-      <c r="C96" s="26">
+      <c r="C96" s="25">
         <v>111.6</v>
       </c>
-      <c r="D96" s="26">
+      <c r="D96" s="25">
         <v>110.9</v>
       </c>
-      <c r="E96" s="17"/>
+      <c r="E96" s="25">
+        <v>110.6</v>
+      </c>
       <c r="F96" s="17"/>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31" style="15" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="28"/>
-[...10 lines deleted...]
-      <c r="M1" s="28"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="27"/>
-[...10 lines deleted...]
-      <c r="M2" s="27"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="14"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="24">
         <v>101.2</v>
       </c>
-      <c r="C4" s="25">
+      <c r="C4" s="24">
         <v>100.9</v>
       </c>
-      <c r="D4" s="25">
+      <c r="D4" s="24">
         <v>100.5</v>
       </c>
-      <c r="E4" s="7"/>
+      <c r="E4" s="24">
+        <v>100.9</v>
+      </c>
       <c r="F4" s="7"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B5" s="24">
         <v>101.2</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="24">
         <v>100.7</v>
       </c>
-      <c r="D5" s="25">
+      <c r="D5" s="24">
         <v>100.4</v>
       </c>
-      <c r="E5" s="7"/>
+      <c r="E5" s="24">
+        <v>100.9</v>
+      </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>100.8</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>101.9</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="24">
         <v>100.6</v>
       </c>
-      <c r="E6" s="7"/>
+      <c r="E6" s="24">
+        <v>101.3</v>
+      </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="24">
         <v>101.1</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="24">
         <v>100.7</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>100.9</v>
       </c>
-      <c r="E7" s="7"/>
+      <c r="E7" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F7" s="7"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="24">
         <v>101.7</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="24">
         <v>100.8</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="24">
         <v>100.2</v>
       </c>
-      <c r="E8" s="7"/>
+      <c r="E8" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F8" s="7"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="24">
         <v>100.9</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="24">
         <v>101</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="24">
         <v>100.6</v>
       </c>
-      <c r="E9" s="7"/>
+      <c r="E9" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F9" s="7"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="24">
         <v>100.9</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="24">
         <v>101</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="24">
         <v>100.9</v>
       </c>
-      <c r="E10" s="7"/>
+      <c r="E10" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F10" s="7"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="24">
         <v>101.6</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="24">
         <v>100.8</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="24">
         <v>100.7</v>
       </c>
-      <c r="E11" s="7"/>
+      <c r="E11" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F11" s="7"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="24">
         <v>100.8</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="24">
         <v>100.4</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="24">
         <v>100.9</v>
       </c>
-      <c r="E12" s="7"/>
+      <c r="E12" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F12" s="7"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="24">
         <v>101</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="24">
         <v>100.7</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="24">
         <v>100.7</v>
       </c>
-      <c r="E13" s="7"/>
+      <c r="E13" s="24">
+        <v>101</v>
+      </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="24">
         <v>100.8</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="24">
         <v>100.8</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="24">
         <v>100.6</v>
       </c>
-      <c r="E14" s="7"/>
+      <c r="E14" s="24">
+        <v>101.5</v>
+      </c>
       <c r="F14" s="7"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="24">
         <v>101</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="24">
         <v>101</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="24">
         <v>100.5</v>
       </c>
-      <c r="E15" s="7"/>
+      <c r="E15" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="24">
         <v>101</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="24">
         <v>101.2</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="24">
         <v>100.3</v>
       </c>
-      <c r="E16" s="7"/>
+      <c r="E16" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F16" s="7"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="24">
         <v>101.7</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="24">
         <v>100.5</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>100</v>
       </c>
-      <c r="E17" s="7"/>
+      <c r="E17" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F17" s="7"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="24">
         <v>101.6</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="24">
         <v>101</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="24">
         <v>100.7</v>
       </c>
-      <c r="E18" s="7"/>
+      <c r="E18" s="24">
+        <v>101.2</v>
+      </c>
       <c r="F18" s="7"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="24">
         <v>101</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="24">
         <v>100.8</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="24">
         <v>100.7</v>
       </c>
-      <c r="E19" s="7"/>
+      <c r="E19" s="24">
+        <v>100.7</v>
+      </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="24">
         <v>101.3</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="24">
         <v>100.9</v>
       </c>
-      <c r="D20" s="25">
+      <c r="D20" s="24">
         <v>100.4</v>
       </c>
-      <c r="E20" s="7"/>
+      <c r="E20" s="24">
+        <v>101.5</v>
+      </c>
       <c r="F20" s="7"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="24">
         <v>101.4</v>
       </c>
-      <c r="C21" s="25">
+      <c r="C21" s="24">
         <v>101.2</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="24">
         <v>100.7</v>
       </c>
-      <c r="E21" s="7"/>
+      <c r="E21" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F21" s="7"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="24">
         <v>101.6</v>
       </c>
-      <c r="C22" s="25">
+      <c r="C22" s="24">
         <v>101</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="24">
         <v>100.1</v>
       </c>
-      <c r="E22" s="7"/>
+      <c r="E22" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F22" s="7"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="24">
         <v>101.1</v>
       </c>
-      <c r="C23" s="25">
+      <c r="C23" s="24">
         <v>100.6</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="24">
         <v>100.3</v>
       </c>
-      <c r="E23" s="7"/>
+      <c r="E23" s="24">
+        <v>101</v>
+      </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="25">
         <v>100.8</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="25">
         <v>101.2</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="25">
         <v>100.6</v>
       </c>
-      <c r="E24" s="11"/>
+      <c r="E24" s="25">
+        <v>100.6</v>
+      </c>
       <c r="F24" s="11"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="12"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="13"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="27"/>
-[...10 lines deleted...]
-      <c r="M26" s="27"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="24">
         <v>101.2</v>
       </c>
-      <c r="C28" s="25">
+      <c r="C28" s="24">
         <v>102.1</v>
       </c>
-      <c r="D28" s="25">
+      <c r="D28" s="24">
         <v>102.6</v>
       </c>
-      <c r="E28" s="7"/>
+      <c r="E28" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F28" s="7"/>
       <c r="G28" s="20"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="24">
         <v>101.2</v>
       </c>
-      <c r="C29" s="25">
+      <c r="C29" s="24">
         <v>101.9</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="24">
         <v>102.3</v>
       </c>
-      <c r="E29" s="7"/>
+      <c r="E29" s="24">
+        <v>103.2</v>
+      </c>
       <c r="F29" s="7"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="25">
+      <c r="B30" s="24">
         <v>100.8</v>
       </c>
-      <c r="C30" s="25">
+      <c r="C30" s="24">
         <v>102.6</v>
       </c>
-      <c r="D30" s="25">
+      <c r="D30" s="24">
         <v>103.2</v>
       </c>
-      <c r="E30" s="7"/>
+      <c r="E30" s="24">
+        <v>104.6</v>
+      </c>
       <c r="F30" s="7"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="24">
         <v>101.1</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="24">
         <v>101.8</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="24">
         <v>102.8</v>
       </c>
-      <c r="E31" s="7"/>
+      <c r="E31" s="24">
+        <v>103.3</v>
+      </c>
       <c r="F31" s="7"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="25">
+      <c r="B32" s="24">
         <v>101.7</v>
       </c>
-      <c r="C32" s="25">
+      <c r="C32" s="24">
         <v>102.5</v>
       </c>
-      <c r="D32" s="25">
+      <c r="D32" s="24">
         <v>102.6</v>
       </c>
-      <c r="E32" s="7"/>
+      <c r="E32" s="24">
+        <v>103.2</v>
+      </c>
       <c r="F32" s="7"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="25">
+      <c r="B33" s="24">
         <v>100.9</v>
       </c>
-      <c r="C33" s="25">
+      <c r="C33" s="24">
         <v>101.8</v>
       </c>
-      <c r="D33" s="25">
+      <c r="D33" s="24">
         <v>102.5</v>
       </c>
-      <c r="E33" s="7"/>
+      <c r="E33" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F33" s="7"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="25">
+      <c r="B34" s="24">
         <v>100.9</v>
       </c>
-      <c r="C34" s="25">
+      <c r="C34" s="24">
         <v>101.9</v>
       </c>
-      <c r="D34" s="25">
+      <c r="D34" s="24">
         <v>102.8</v>
       </c>
-      <c r="E34" s="7"/>
+      <c r="E34" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F34" s="7"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="25">
+      <c r="B35" s="24">
         <v>101.6</v>
       </c>
-      <c r="C35" s="25">
+      <c r="C35" s="24">
         <v>102.4</v>
       </c>
-      <c r="D35" s="25">
+      <c r="D35" s="24">
         <v>103.2</v>
       </c>
-      <c r="E35" s="7"/>
+      <c r="E35" s="24">
+        <v>104</v>
+      </c>
       <c r="F35" s="7"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="25">
+      <c r="B36" s="24">
         <v>100.8</v>
       </c>
-      <c r="C36" s="25">
+      <c r="C36" s="24">
         <v>101.2</v>
       </c>
-      <c r="D36" s="25">
+      <c r="D36" s="24">
         <v>102.1</v>
       </c>
-      <c r="E36" s="7"/>
+      <c r="E36" s="24">
+        <v>103.2</v>
+      </c>
       <c r="F36" s="7"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="25">
+      <c r="B37" s="24">
         <v>101</v>
       </c>
-      <c r="C37" s="25">
+      <c r="C37" s="24">
         <v>101.7</v>
       </c>
-      <c r="D37" s="25">
+      <c r="D37" s="24">
         <v>102.5</v>
       </c>
-      <c r="E37" s="7"/>
+      <c r="E37" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F37" s="7"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="25">
+      <c r="B38" s="24">
         <v>100.8</v>
       </c>
-      <c r="C38" s="25">
+      <c r="C38" s="24">
         <v>101.6</v>
       </c>
-      <c r="D38" s="25">
+      <c r="D38" s="24">
         <v>102.1</v>
       </c>
-      <c r="E38" s="7"/>
+      <c r="E38" s="24">
+        <v>103.6</v>
+      </c>
       <c r="F38" s="7"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="25">
+      <c r="B39" s="24">
         <v>101</v>
       </c>
-      <c r="C39" s="25">
+      <c r="C39" s="24">
         <v>102</v>
       </c>
-      <c r="D39" s="25">
+      <c r="D39" s="24">
         <v>102.4</v>
       </c>
-      <c r="E39" s="7"/>
+      <c r="E39" s="24">
+        <v>103.2</v>
+      </c>
       <c r="F39" s="7"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="25">
+      <c r="B40" s="24">
         <v>101</v>
       </c>
-      <c r="C40" s="25">
+      <c r="C40" s="24">
         <v>102.3</v>
       </c>
-      <c r="D40" s="25">
+      <c r="D40" s="24">
         <v>102.6</v>
       </c>
-      <c r="E40" s="7"/>
+      <c r="E40" s="24">
+        <v>103.3</v>
+      </c>
       <c r="F40" s="7"/>
       <c r="G40" s="21"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="25">
+      <c r="B41" s="24">
         <v>101.7</v>
       </c>
-      <c r="C41" s="25">
+      <c r="C41" s="24">
         <v>102.2</v>
       </c>
-      <c r="D41" s="25">
+      <c r="D41" s="24">
         <v>102.2</v>
       </c>
-      <c r="E41" s="7"/>
+      <c r="E41" s="24">
+        <v>103.4</v>
+      </c>
       <c r="F41" s="7"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="21"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="25">
+      <c r="B42" s="24">
         <v>101.6</v>
       </c>
-      <c r="C42" s="25">
+      <c r="C42" s="24">
         <v>102.6</v>
       </c>
-      <c r="D42" s="25">
+      <c r="D42" s="24">
         <v>103.3</v>
       </c>
-      <c r="E42" s="7"/>
+      <c r="E42" s="24">
+        <v>104.6</v>
+      </c>
       <c r="F42" s="7"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="25">
+      <c r="B43" s="24">
         <v>101</v>
       </c>
-      <c r="C43" s="25">
+      <c r="C43" s="24">
         <v>101.9</v>
       </c>
-      <c r="D43" s="25">
+      <c r="D43" s="24">
         <v>102.6</v>
       </c>
-      <c r="E43" s="7"/>
+      <c r="E43" s="24">
+        <v>103.3</v>
+      </c>
       <c r="F43" s="7"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="25">
+      <c r="B44" s="24">
         <v>101.3</v>
       </c>
-      <c r="C44" s="25">
+      <c r="C44" s="24">
         <v>102.2</v>
       </c>
-      <c r="D44" s="25">
+      <c r="D44" s="24">
         <v>102.6</v>
       </c>
-      <c r="E44" s="7"/>
+      <c r="E44" s="24">
+        <v>104.2</v>
+      </c>
       <c r="F44" s="7"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="25">
+      <c r="B45" s="24">
         <v>101.4</v>
       </c>
-      <c r="C45" s="25">
+      <c r="C45" s="24">
         <v>102.6</v>
       </c>
-      <c r="D45" s="25">
+      <c r="D45" s="24">
         <v>103.4</v>
       </c>
-      <c r="E45" s="7"/>
+      <c r="E45" s="24">
+        <v>104.1</v>
+      </c>
       <c r="F45" s="7"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="25">
+      <c r="B46" s="24">
         <v>101.6</v>
       </c>
-      <c r="C46" s="25">
+      <c r="C46" s="24">
         <v>102.6</v>
       </c>
-      <c r="D46" s="25">
+      <c r="D46" s="24">
         <v>102.7</v>
       </c>
-      <c r="E46" s="7"/>
+      <c r="E46" s="24">
+        <v>103.8</v>
+      </c>
       <c r="F46" s="7"/>
       <c r="G46" s="21"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="25">
+      <c r="B47" s="24">
         <v>101.1</v>
       </c>
-      <c r="C47" s="25">
+      <c r="C47" s="24">
         <v>101.6</v>
       </c>
-      <c r="D47" s="25">
+      <c r="D47" s="24">
         <v>102</v>
       </c>
-      <c r="E47" s="7"/>
+      <c r="E47" s="24">
+        <v>103</v>
+      </c>
       <c r="F47" s="7"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="26">
+      <c r="B48" s="25">
         <v>100.8</v>
       </c>
-      <c r="C48" s="26">
+      <c r="C48" s="25">
         <v>102</v>
       </c>
-      <c r="D48" s="26">
+      <c r="D48" s="25">
         <v>102.6</v>
       </c>
-      <c r="E48" s="11"/>
+      <c r="E48" s="25">
+        <v>103.2</v>
+      </c>
       <c r="F48" s="11"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="27" t="s">
+      <c r="A50" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="27"/>
-[...10 lines deleted...]
-      <c r="M50" s="27"/>
+      <c r="B50" s="26"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B52" s="25">
+      <c r="B52" s="24">
         <v>111.7</v>
       </c>
-      <c r="C52" s="25">
+      <c r="C52" s="24">
         <v>111.6</v>
       </c>
-      <c r="D52" s="25">
+      <c r="D52" s="24">
         <v>111.3</v>
       </c>
-      <c r="E52" s="7"/>
+      <c r="E52" s="24">
+        <v>111.7</v>
+      </c>
       <c r="F52" s="7"/>
       <c r="G52" s="20"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="25">
+      <c r="B53" s="24">
         <v>112.9</v>
       </c>
-      <c r="C53" s="25">
+      <c r="C53" s="24">
         <v>112.7</v>
       </c>
-      <c r="D53" s="25">
+      <c r="D53" s="24">
         <v>112.3</v>
       </c>
-      <c r="E53" s="7"/>
+      <c r="E53" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F53" s="7"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="25">
+      <c r="B54" s="24">
         <v>113.4</v>
       </c>
-      <c r="C54" s="25">
+      <c r="C54" s="24">
         <v>114.4</v>
       </c>
-      <c r="D54" s="25">
+      <c r="D54" s="24">
         <v>114.1</v>
       </c>
-      <c r="E54" s="7"/>
+      <c r="E54" s="24">
+        <v>115</v>
+      </c>
       <c r="F54" s="7"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="25">
+      <c r="B55" s="24">
         <v>113</v>
       </c>
-      <c r="C55" s="25">
+      <c r="C55" s="24">
         <v>112.6</v>
       </c>
-      <c r="D55" s="25">
+      <c r="D55" s="24">
         <v>112.9</v>
       </c>
-      <c r="E55" s="7"/>
+      <c r="E55" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F55" s="7"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="25">
+      <c r="B56" s="24">
         <v>112.9</v>
       </c>
-      <c r="C56" s="25">
+      <c r="C56" s="24">
         <v>113.2</v>
       </c>
-      <c r="D56" s="25">
+      <c r="D56" s="24">
         <v>113</v>
       </c>
-      <c r="E56" s="7"/>
+      <c r="E56" s="24">
+        <v>112.8</v>
+      </c>
       <c r="F56" s="7"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="25">
+      <c r="B57" s="24">
         <v>110.3</v>
       </c>
-      <c r="C57" s="25">
+      <c r="C57" s="24">
         <v>110.2</v>
       </c>
-      <c r="D57" s="25">
+      <c r="D57" s="24">
         <v>109.8</v>
       </c>
-      <c r="E57" s="7"/>
+      <c r="E57" s="24">
+        <v>110.3</v>
+      </c>
       <c r="F57" s="7"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="21"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="25">
+      <c r="B58" s="24">
         <v>108</v>
       </c>
-      <c r="C58" s="25">
+      <c r="C58" s="24">
         <v>108.2</v>
       </c>
-      <c r="D58" s="25">
+      <c r="D58" s="24">
         <v>108.5</v>
       </c>
-      <c r="E58" s="7"/>
+      <c r="E58" s="24">
+        <v>108.9</v>
+      </c>
       <c r="F58" s="7"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="25">
+      <c r="B59" s="24">
         <v>111.4</v>
       </c>
-      <c r="C59" s="25">
+      <c r="C59" s="24">
         <v>111.6</v>
       </c>
-      <c r="D59" s="25">
+      <c r="D59" s="24">
         <v>111.5</v>
       </c>
-      <c r="E59" s="7"/>
+      <c r="E59" s="24">
+        <v>111.9</v>
+      </c>
       <c r="F59" s="7"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B60" s="25">
+      <c r="B60" s="24">
         <v>113.1</v>
       </c>
-      <c r="C60" s="25">
+      <c r="C60" s="24">
         <v>112.3</v>
       </c>
-      <c r="D60" s="25">
+      <c r="D60" s="24">
         <v>112.7</v>
       </c>
-      <c r="E60" s="7"/>
+      <c r="E60" s="24">
+        <v>112.9</v>
+      </c>
       <c r="F60" s="7"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="25">
+      <c r="B61" s="24">
         <v>111.6</v>
       </c>
-      <c r="C61" s="25">
+      <c r="C61" s="24">
         <v>110.9</v>
       </c>
-      <c r="D61" s="25">
+      <c r="D61" s="24">
         <v>110.4</v>
       </c>
-      <c r="E61" s="7"/>
+      <c r="E61" s="24">
+        <v>110.9</v>
+      </c>
       <c r="F61" s="7"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="25">
+      <c r="B62" s="24">
         <v>110.5</v>
       </c>
-      <c r="C62" s="25">
+      <c r="C62" s="24">
         <v>110.4</v>
       </c>
-      <c r="D62" s="25">
+      <c r="D62" s="24">
         <v>110.2</v>
       </c>
-      <c r="E62" s="7"/>
+      <c r="E62" s="24">
+        <v>111.2</v>
+      </c>
       <c r="F62" s="7"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="25">
+      <c r="B63" s="24">
         <v>111.1</v>
       </c>
-      <c r="C63" s="25">
+      <c r="C63" s="24">
         <v>111.6</v>
       </c>
-      <c r="D63" s="25">
+      <c r="D63" s="24">
         <v>111</v>
       </c>
-      <c r="E63" s="7"/>
+      <c r="E63" s="24">
+        <v>110.6</v>
+      </c>
       <c r="F63" s="7"/>
       <c r="G63" s="21"/>
       <c r="H63" s="21"/>
       <c r="I63" s="21"/>
       <c r="J63" s="21"/>
       <c r="K63" s="21"/>
       <c r="L63" s="21"/>
       <c r="M63" s="21"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="25">
+      <c r="B64" s="24">
         <v>112.4</v>
       </c>
-      <c r="C64" s="25">
+      <c r="C64" s="24">
         <v>111</v>
       </c>
-      <c r="D64" s="25">
+      <c r="D64" s="24">
         <v>111.1</v>
       </c>
-      <c r="E64" s="7"/>
+      <c r="E64" s="24">
+        <v>111.8</v>
+      </c>
       <c r="F64" s="7"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
     </row>
     <row r="65" spans="1:29">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B65" s="25">
+      <c r="B65" s="24">
         <v>112.1</v>
       </c>
-      <c r="C65" s="25">
+      <c r="C65" s="24">
         <v>111.6</v>
       </c>
-      <c r="D65" s="25">
+      <c r="D65" s="24">
         <v>110.7</v>
       </c>
-      <c r="E65" s="7"/>
+      <c r="E65" s="24">
+        <v>111.3</v>
+      </c>
       <c r="F65" s="7"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="21"/>
     </row>
     <row r="66" spans="1:29">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="25">
+      <c r="B66" s="24">
         <v>112.1</v>
       </c>
-      <c r="C66" s="25">
+      <c r="C66" s="24">
         <v>112</v>
       </c>
-      <c r="D66" s="25">
+      <c r="D66" s="24">
         <v>111.8</v>
       </c>
-      <c r="E66" s="7"/>
+      <c r="E66" s="24">
+        <v>112.6</v>
+      </c>
       <c r="F66" s="7"/>
       <c r="G66" s="21"/>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="21"/>
       <c r="K66" s="21"/>
       <c r="L66" s="21"/>
       <c r="M66" s="21"/>
     </row>
     <row r="67" spans="1:29">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="25">
+      <c r="B67" s="24">
         <v>113.3</v>
       </c>
-      <c r="C67" s="25">
+      <c r="C67" s="24">
         <v>112.6</v>
       </c>
-      <c r="D67" s="25">
+      <c r="D67" s="24">
         <v>112</v>
       </c>
-      <c r="E67" s="7"/>
+      <c r="E67" s="24">
+        <v>112.3</v>
+      </c>
       <c r="F67" s="7"/>
       <c r="G67" s="21"/>
       <c r="H67" s="21"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="21"/>
       <c r="L67" s="21"/>
       <c r="M67" s="21"/>
     </row>
     <row r="68" spans="1:29">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="25">
+      <c r="B68" s="24">
         <v>112.5</v>
       </c>
-      <c r="C68" s="25">
+      <c r="C68" s="24">
         <v>112.5</v>
       </c>
-      <c r="D68" s="25">
+      <c r="D68" s="24">
         <v>111.7</v>
       </c>
-      <c r="E68" s="7"/>
+      <c r="E68" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F68" s="7"/>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="21"/>
       <c r="M68" s="21"/>
     </row>
     <row r="69" spans="1:29">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B69" s="25">
+      <c r="B69" s="24">
         <v>113</v>
       </c>
-      <c r="C69" s="25">
+      <c r="C69" s="24">
         <v>113.4</v>
       </c>
-      <c r="D69" s="25">
+      <c r="D69" s="24">
         <v>113.3</v>
       </c>
-      <c r="E69" s="7"/>
+      <c r="E69" s="24">
+        <v>113.5</v>
+      </c>
       <c r="F69" s="7"/>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="21"/>
       <c r="J69" s="21"/>
       <c r="K69" s="21"/>
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
     </row>
     <row r="70" spans="1:29">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="25">
+      <c r="B70" s="24">
         <v>112.1</v>
       </c>
-      <c r="C70" s="25">
+      <c r="C70" s="24">
         <v>112.1</v>
       </c>
-      <c r="D70" s="25">
+      <c r="D70" s="24">
         <v>111.1</v>
       </c>
-      <c r="E70" s="7"/>
+      <c r="E70" s="24">
+        <v>111.4</v>
+      </c>
       <c r="F70" s="7"/>
       <c r="G70" s="21"/>
       <c r="H70" s="21"/>
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="21"/>
     </row>
     <row r="71" spans="1:29">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="25">
+      <c r="B71" s="24">
         <v>109.3</v>
       </c>
-      <c r="C71" s="25">
+      <c r="C71" s="24">
         <v>109.1</v>
       </c>
-      <c r="D71" s="25">
+      <c r="D71" s="24">
         <v>108.6</v>
       </c>
-      <c r="E71" s="7"/>
+      <c r="E71" s="24">
+        <v>109.2</v>
+      </c>
       <c r="F71" s="7"/>
       <c r="G71" s="21"/>
       <c r="H71" s="21"/>
       <c r="I71" s="21"/>
       <c r="J71" s="21"/>
       <c r="K71" s="21"/>
       <c r="L71" s="21"/>
       <c r="M71" s="21"/>
     </row>
     <row r="72" spans="1:29">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B72" s="26">
+      <c r="B72" s="25">
         <v>112</v>
       </c>
-      <c r="C72" s="26">
+      <c r="C72" s="25">
         <v>112.8</v>
       </c>
-      <c r="D72" s="26">
+      <c r="D72" s="25">
         <v>112.9</v>
       </c>
-      <c r="E72" s="11"/>
+      <c r="E72" s="25">
+        <v>113</v>
+      </c>
       <c r="F72" s="11"/>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:29">
       <c r="A73" s="12"/>
       <c r="B73" s="14"/>
       <c r="C73" s="14"/>
       <c r="D73" s="14"/>
       <c r="E73" s="14"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="13"/>
       <c r="L73" s="14"/>
       <c r="M73" s="14"/>
     </row>
     <row r="74" spans="1:29">
-      <c r="A74" s="27" t="s">
+      <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="27"/>
-[...10 lines deleted...]
-      <c r="M74" s="27"/>
+      <c r="B74" s="26"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="26"/>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:29">
       <c r="A75" s="1"/>
       <c r="B75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:29">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="25">
+      <c r="B76" s="24">
         <v>111.7</v>
       </c>
-      <c r="C76" s="25">
+      <c r="C76" s="24">
         <v>111.6</v>
       </c>
-      <c r="D76" s="25">
+      <c r="D76" s="24">
         <v>111.5</v>
       </c>
-      <c r="E76" s="7"/>
+      <c r="E76" s="24">
+        <v>111.6</v>
+      </c>
       <c r="F76" s="7"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="21"/>
       <c r="K76" s="21"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
-      <c r="N76" s="24"/>
-[...14 lines deleted...]
-      <c r="AC76" s="24"/>
+      <c r="N76" s="23"/>
+      <c r="O76" s="23"/>
+      <c r="P76" s="23"/>
+      <c r="Q76" s="23"/>
+      <c r="R76" s="23"/>
+      <c r="S76" s="23"/>
+      <c r="T76" s="23"/>
+      <c r="U76" s="23"/>
+      <c r="V76" s="23"/>
+      <c r="W76" s="23"/>
+      <c r="X76" s="23"/>
+      <c r="Y76" s="23"/>
+      <c r="Z76" s="23"/>
+      <c r="AA76" s="23"/>
+      <c r="AB76" s="23"/>
+      <c r="AC76" s="23"/>
     </row>
     <row r="77" spans="1:29">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="25">
+      <c r="B77" s="24">
         <v>112.9</v>
       </c>
-      <c r="C77" s="25">
+      <c r="C77" s="24">
         <v>112.8</v>
       </c>
-      <c r="D77" s="25">
+      <c r="D77" s="24">
         <v>112.6</v>
       </c>
-      <c r="E77" s="7"/>
+      <c r="E77" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F77" s="7"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="21"/>
       <c r="K77" s="21"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:29">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="25">
+      <c r="B78" s="24">
         <v>113.4</v>
       </c>
-      <c r="C78" s="25">
+      <c r="C78" s="24">
         <v>113.9</v>
       </c>
-      <c r="D78" s="25">
+      <c r="D78" s="24">
         <v>114</v>
       </c>
-      <c r="E78" s="7"/>
+      <c r="E78" s="24">
+        <v>114.2</v>
+      </c>
       <c r="F78" s="7"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:29">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="25">
+      <c r="B79" s="24">
         <v>113</v>
       </c>
-      <c r="C79" s="25">
+      <c r="C79" s="24">
         <v>112.8</v>
       </c>
-      <c r="D79" s="25">
+      <c r="D79" s="24">
         <v>112.8</v>
       </c>
-      <c r="E79" s="7"/>
+      <c r="E79" s="24">
+        <v>112.8</v>
+      </c>
       <c r="F79" s="7"/>
       <c r="G79" s="21"/>
       <c r="H79" s="21"/>
       <c r="I79" s="21"/>
       <c r="J79" s="21"/>
       <c r="K79" s="21"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:29">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="25">
+      <c r="B80" s="24">
         <v>112.9</v>
       </c>
-      <c r="C80" s="25">
+      <c r="C80" s="24">
         <v>113.1</v>
       </c>
-      <c r="D80" s="25">
+      <c r="D80" s="24">
         <v>113</v>
       </c>
-      <c r="E80" s="7"/>
+      <c r="E80" s="24">
+        <v>113</v>
+      </c>
       <c r="F80" s="7"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="21"/>
       <c r="K80" s="21"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="25">
+      <c r="B81" s="24">
         <v>110.3</v>
       </c>
-      <c r="C81" s="25">
+      <c r="C81" s="24">
         <v>110.3</v>
       </c>
-      <c r="D81" s="25">
+      <c r="D81" s="24">
         <v>110.1</v>
       </c>
-      <c r="E81" s="7"/>
+      <c r="E81" s="24">
+        <v>110.2</v>
+      </c>
       <c r="F81" s="7"/>
       <c r="G81" s="21"/>
       <c r="H81" s="21"/>
       <c r="I81" s="21"/>
       <c r="J81" s="21"/>
       <c r="K81" s="21"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B82" s="25">
+      <c r="B82" s="24">
         <v>108</v>
       </c>
-      <c r="C82" s="25">
+      <c r="C82" s="24">
         <v>108.1</v>
       </c>
-      <c r="D82" s="25">
+      <c r="D82" s="24">
         <v>108.2</v>
       </c>
-      <c r="E82" s="7"/>
+      <c r="E82" s="24">
+        <v>108.4</v>
+      </c>
       <c r="F82" s="7"/>
       <c r="G82" s="21"/>
       <c r="H82" s="21"/>
       <c r="I82" s="21"/>
       <c r="J82" s="21"/>
       <c r="K82" s="21"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="25">
+      <c r="B83" s="24">
         <v>111.4</v>
       </c>
-      <c r="C83" s="25">
+      <c r="C83" s="24">
         <v>111.5</v>
       </c>
-      <c r="D83" s="25">
+      <c r="D83" s="24">
         <v>111.5</v>
       </c>
-      <c r="E83" s="7"/>
+      <c r="E83" s="24">
+        <v>111.6</v>
+      </c>
       <c r="F83" s="7"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="21"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B84" s="25">
+      <c r="B84" s="24">
         <v>113.1</v>
       </c>
-      <c r="C84" s="25">
+      <c r="C84" s="24">
         <v>112.7</v>
       </c>
-      <c r="D84" s="25">
+      <c r="D84" s="24">
         <v>112.7</v>
       </c>
-      <c r="E84" s="7"/>
+      <c r="E84" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F84" s="7"/>
       <c r="G84" s="21"/>
       <c r="H84" s="21"/>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="21"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="25">
+      <c r="B85" s="24">
         <v>111.6</v>
       </c>
-      <c r="C85" s="25">
+      <c r="C85" s="24">
         <v>111.3</v>
       </c>
-      <c r="D85" s="25">
+      <c r="D85" s="24">
         <v>111</v>
       </c>
-      <c r="E85" s="7"/>
+      <c r="E85" s="24">
+        <v>110.9</v>
+      </c>
       <c r="F85" s="7"/>
       <c r="G85" s="21"/>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="25">
+      <c r="B86" s="24">
         <v>110.5</v>
       </c>
-      <c r="C86" s="25">
+      <c r="C86" s="24">
         <v>110.4</v>
       </c>
-      <c r="D86" s="25">
+      <c r="D86" s="24">
         <v>110.3</v>
       </c>
-      <c r="E86" s="7"/>
+      <c r="E86" s="24">
+        <v>110.6</v>
+      </c>
       <c r="F86" s="7"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="25">
+      <c r="B87" s="24">
         <v>111.1</v>
       </c>
-      <c r="C87" s="25">
+      <c r="C87" s="24">
         <v>111.3</v>
       </c>
-      <c r="D87" s="25">
+      <c r="D87" s="24">
         <v>111.2</v>
       </c>
-      <c r="E87" s="7"/>
+      <c r="E87" s="24">
+        <v>111.1</v>
+      </c>
       <c r="F87" s="7"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="25">
+      <c r="B88" s="24">
         <v>112.4</v>
       </c>
-      <c r="C88" s="25">
+      <c r="C88" s="24">
         <v>111.7</v>
       </c>
-      <c r="D88" s="25">
+      <c r="D88" s="24">
         <v>111.5</v>
       </c>
-      <c r="E88" s="7"/>
+      <c r="E88" s="24">
+        <v>111.6</v>
+      </c>
       <c r="F88" s="7"/>
       <c r="G88" s="21"/>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="25">
+      <c r="B89" s="24">
         <v>112.1</v>
       </c>
-      <c r="C89" s="25">
+      <c r="C89" s="24">
         <v>111.8</v>
       </c>
-      <c r="D89" s="25">
+      <c r="D89" s="24">
         <v>111.4</v>
       </c>
-      <c r="E89" s="7"/>
+      <c r="E89" s="24">
+        <v>111.4</v>
+      </c>
       <c r="F89" s="7"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="25">
+      <c r="B90" s="24">
         <v>112.1</v>
       </c>
-      <c r="C90" s="25">
+      <c r="C90" s="24">
         <v>112</v>
       </c>
-      <c r="D90" s="25">
+      <c r="D90" s="24">
         <v>112</v>
       </c>
-      <c r="E90" s="7"/>
+      <c r="E90" s="24">
+        <v>112.1</v>
+      </c>
       <c r="F90" s="7"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="25">
+      <c r="B91" s="24">
         <v>113.3</v>
       </c>
-      <c r="C91" s="25">
+      <c r="C91" s="24">
         <v>113</v>
       </c>
-      <c r="D91" s="25">
+      <c r="D91" s="24">
         <v>112.6</v>
       </c>
-      <c r="E91" s="7"/>
+      <c r="E91" s="24">
+        <v>112.5</v>
+      </c>
       <c r="F91" s="7"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B92" s="25">
+      <c r="B92" s="24">
         <v>112.5</v>
       </c>
-      <c r="C92" s="25">
+      <c r="C92" s="24">
         <v>112.5</v>
       </c>
-      <c r="D92" s="25">
+      <c r="D92" s="24">
         <v>112.2</v>
       </c>
-      <c r="E92" s="7"/>
+      <c r="E92" s="24">
+        <v>112.4</v>
+      </c>
       <c r="F92" s="7"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="25">
+      <c r="B93" s="24">
         <v>113</v>
       </c>
-      <c r="C93" s="25">
+      <c r="C93" s="24">
         <v>113.2</v>
       </c>
-      <c r="D93" s="25">
+      <c r="D93" s="24">
         <v>113.3</v>
       </c>
-      <c r="E93" s="7"/>
+      <c r="E93" s="24">
+        <v>113.3</v>
+      </c>
       <c r="F93" s="7"/>
       <c r="G93" s="21"/>
       <c r="H93" s="21"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="25">
+      <c r="B94" s="24">
         <v>112.1</v>
       </c>
-      <c r="C94" s="25">
+      <c r="C94" s="24">
         <v>112.1</v>
       </c>
-      <c r="D94" s="25">
+      <c r="D94" s="24">
         <v>111.8</v>
       </c>
-      <c r="E94" s="7"/>
+      <c r="E94" s="24">
+        <v>111.7</v>
+      </c>
       <c r="F94" s="7"/>
       <c r="G94" s="21"/>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="25">
+      <c r="B95" s="24">
         <v>109.3</v>
       </c>
-      <c r="C95" s="25">
+      <c r="C95" s="24">
         <v>109.2</v>
       </c>
-      <c r="D95" s="25">
+      <c r="D95" s="24">
         <v>109</v>
       </c>
-      <c r="E95" s="7"/>
+      <c r="E95" s="24">
+        <v>109</v>
+      </c>
       <c r="F95" s="7"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="26">
+      <c r="B96" s="25">
         <v>112</v>
       </c>
-      <c r="C96" s="26">
+      <c r="C96" s="25">
         <v>112.4</v>
       </c>
-      <c r="D96" s="26">
+      <c r="D96" s="25">
         <v>112.6</v>
       </c>
-      <c r="E96" s="11"/>
+      <c r="E96" s="25">
+        <v>112.7</v>
+      </c>
       <c r="F96" s="11"/>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28" style="15" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="7" customWidth="1"/>
     <col min="3" max="10" width="14.7109375" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="28"/>
-[...10 lines deleted...]
-      <c r="M1" s="28"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="27"/>
-[...10 lines deleted...]
-      <c r="M2" s="27"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="14"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="24">
         <v>101.1</v>
       </c>
-      <c r="C4" s="25">
+      <c r="C4" s="24">
         <v>101</v>
       </c>
-      <c r="D4" s="25">
+      <c r="D4" s="24">
         <v>100.6</v>
       </c>
-      <c r="E4" s="6"/>
+      <c r="E4" s="24">
+        <v>100.9</v>
+      </c>
       <c r="F4" s="6"/>
       <c r="G4" s="20"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B5" s="24">
         <v>101.1</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="24">
         <v>100.8</v>
       </c>
-      <c r="D5" s="25">
+      <c r="D5" s="24">
         <v>100.6</v>
       </c>
-      <c r="E5" s="6"/>
+      <c r="E5" s="24">
+        <v>100.8</v>
+      </c>
       <c r="F5" s="6"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>100.6</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>100.8</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="24">
         <v>100.3</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="24">
+        <v>101.2</v>
+      </c>
       <c r="F6" s="6"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="24">
         <v>101.9</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="24">
         <v>100.4</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>100.9</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="24">
+        <v>100.3</v>
+      </c>
       <c r="F7" s="6"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="24">
         <v>102.1</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="24">
         <v>100.7</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="24">
         <v>100.5</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="24">
+        <v>101.3</v>
+      </c>
       <c r="F8" s="6"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="24">
         <v>101.5</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="24">
         <v>101.2</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="24">
         <v>101.6</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="24">
+        <v>100.5</v>
+      </c>
       <c r="F9" s="6"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="24">
         <v>102.5</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="24">
         <v>101.3</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="24">
         <v>100.3</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F10" s="6"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="24">
         <v>101</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="24">
         <v>101.3</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="24">
         <v>100.6</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F11" s="6"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="24">
         <v>101.1</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="24">
         <v>100.9</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="24">
         <v>101</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="24">
+        <v>100.4</v>
+      </c>
       <c r="F12" s="6"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="24">
         <v>100.6</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="24">
         <v>101.3</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="24">
         <v>100</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="24">
+        <v>100.4</v>
+      </c>
       <c r="F13" s="6"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="24">
         <v>101</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="24">
         <v>101.1</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="24">
         <v>100.8</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F14" s="6"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="24">
         <v>100.8</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="24">
         <v>100.5</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="24">
         <v>100.7</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="24">
+        <v>102.1</v>
+      </c>
       <c r="F15" s="6"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="24">
         <v>100.9</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="24">
         <v>101.4</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="24">
         <v>100.5</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="24">
+        <v>100.3</v>
+      </c>
       <c r="F16" s="6"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="24">
         <v>100.9</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="24">
         <v>100.3</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>100</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="24">
+        <v>101.2</v>
+      </c>
       <c r="F17" s="6"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="24">
         <v>100.9</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="24">
         <v>101.1</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="24">
         <v>100.8</v>
       </c>
-      <c r="E18" s="6"/>
+      <c r="E18" s="24">
+        <v>101.2</v>
+      </c>
       <c r="F18" s="6"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="24">
         <v>101.5</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="24">
         <v>102.4</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="24">
         <v>100.9</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F19" s="6"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="24">
         <v>100.8</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="24">
         <v>100.7</v>
       </c>
-      <c r="D20" s="25">
+      <c r="D20" s="24">
         <v>100.4</v>
       </c>
-      <c r="E20" s="6"/>
+      <c r="E20" s="24">
+        <v>101.1</v>
+      </c>
       <c r="F20" s="6"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="24">
         <v>101.2</v>
       </c>
-      <c r="C21" s="25">
+      <c r="C21" s="24">
         <v>101.2</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="24">
         <v>100.6</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F21" s="6"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="24">
         <v>100.8</v>
       </c>
-      <c r="C22" s="25">
+      <c r="C22" s="24">
         <v>100.5</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="24">
         <v>100.6</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="24">
+        <v>100.6</v>
+      </c>
       <c r="F22" s="6"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="24">
         <v>100.7</v>
       </c>
-      <c r="C23" s="25">
+      <c r="C23" s="24">
         <v>101</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="24">
         <v>100.7</v>
       </c>
-      <c r="E23" s="6"/>
+      <c r="E23" s="24">
+        <v>101</v>
+      </c>
       <c r="F23" s="6"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="25">
         <v>101.5</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="25">
         <v>100.6</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="25">
         <v>100.1</v>
       </c>
-      <c r="E24" s="10"/>
+      <c r="E24" s="25">
+        <v>101.6</v>
+      </c>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="12"/>
       <c r="B25" s="13"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="13"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="27"/>
-[...10 lines deleted...]
-      <c r="M26" s="27"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1"/>
       <c r="B27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="24">
         <v>101.1</v>
       </c>
-      <c r="C28" s="25">
+      <c r="C28" s="24">
         <v>102</v>
       </c>
-      <c r="D28" s="25">
+      <c r="D28" s="24">
         <v>102.6</v>
       </c>
-      <c r="E28" s="20"/>
+      <c r="E28" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F28" s="6"/>
       <c r="G28" s="20"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="24">
         <v>101.1</v>
       </c>
-      <c r="C29" s="25">
+      <c r="C29" s="24">
         <v>101.9</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="24">
         <v>102.5</v>
       </c>
-      <c r="E29" s="21"/>
+      <c r="E29" s="24">
+        <v>103.4</v>
+      </c>
       <c r="F29" s="6"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="25">
+      <c r="B30" s="24">
         <v>100.6</v>
       </c>
-      <c r="C30" s="25">
+      <c r="C30" s="24">
         <v>101.4</v>
       </c>
-      <c r="D30" s="25">
+      <c r="D30" s="24">
         <v>101.7</v>
       </c>
-      <c r="E30" s="21"/>
+      <c r="E30" s="24">
+        <v>103</v>
+      </c>
       <c r="F30" s="6"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="24">
         <v>101.9</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="24">
         <v>102.2</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="24">
         <v>103.2</v>
       </c>
-      <c r="E31" s="21"/>
+      <c r="E31" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F31" s="6"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="25">
+      <c r="B32" s="24">
         <v>102.1</v>
       </c>
-      <c r="C32" s="25">
+      <c r="C32" s="24">
         <v>102.9</v>
       </c>
-      <c r="D32" s="25">
+      <c r="D32" s="24">
         <v>103.4</v>
       </c>
-      <c r="E32" s="21"/>
+      <c r="E32" s="24">
+        <v>104.7</v>
+      </c>
       <c r="F32" s="6"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="25">
+      <c r="B33" s="24">
         <v>101.5</v>
       </c>
-      <c r="C33" s="25">
+      <c r="C33" s="24">
         <v>102.8</v>
       </c>
-      <c r="D33" s="25">
+      <c r="D33" s="24">
         <v>104.5</v>
       </c>
-      <c r="E33" s="21"/>
+      <c r="E33" s="24">
+        <v>105</v>
+      </c>
       <c r="F33" s="6"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="25">
+      <c r="B34" s="24">
         <v>102.5</v>
       </c>
-      <c r="C34" s="25">
+      <c r="C34" s="24">
         <v>103.8</v>
       </c>
-      <c r="D34" s="25">
+      <c r="D34" s="24">
         <v>104.1</v>
       </c>
-      <c r="E34" s="21"/>
+      <c r="E34" s="24">
+        <v>105.3</v>
+      </c>
       <c r="F34" s="6"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="25">
+      <c r="B35" s="24">
         <v>101</v>
       </c>
-      <c r="C35" s="25">
+      <c r="C35" s="24">
         <v>102.2</v>
       </c>
-      <c r="D35" s="25">
+      <c r="D35" s="24">
         <v>102.8</v>
       </c>
-      <c r="E35" s="21"/>
+      <c r="E35" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F35" s="6"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="25">
+      <c r="B36" s="24">
         <v>101.1</v>
       </c>
-      <c r="C36" s="25">
+      <c r="C36" s="24">
         <v>102</v>
       </c>
-      <c r="D36" s="25">
+      <c r="D36" s="24">
         <v>103.1</v>
       </c>
-      <c r="E36" s="21"/>
+      <c r="E36" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F36" s="6"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="25">
+      <c r="B37" s="24">
         <v>100.6</v>
       </c>
-      <c r="C37" s="25">
+      <c r="C37" s="24">
         <v>101.9</v>
       </c>
-      <c r="D37" s="25">
+      <c r="D37" s="24">
         <v>101.9</v>
       </c>
-      <c r="E37" s="21"/>
+      <c r="E37" s="24">
+        <v>102.4</v>
+      </c>
       <c r="F37" s="6"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="25">
+      <c r="B38" s="24">
         <v>101</v>
       </c>
-      <c r="C38" s="25">
+      <c r="C38" s="24">
         <v>102.1</v>
       </c>
-      <c r="D38" s="25">
+      <c r="D38" s="24">
         <v>102.9</v>
       </c>
-      <c r="E38" s="21"/>
+      <c r="E38" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F38" s="6"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="25">
+      <c r="B39" s="24">
         <v>100.8</v>
       </c>
-      <c r="C39" s="25">
+      <c r="C39" s="24">
         <v>101.3</v>
       </c>
-      <c r="D39" s="25">
+      <c r="D39" s="24">
         <v>102</v>
       </c>
-      <c r="E39" s="21"/>
+      <c r="E39" s="24">
+        <v>104.1</v>
+      </c>
       <c r="F39" s="6"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="25">
+      <c r="B40" s="24">
         <v>100.9</v>
       </c>
-      <c r="C40" s="25">
+      <c r="C40" s="24">
         <v>102.3</v>
       </c>
-      <c r="D40" s="25">
+      <c r="D40" s="24">
         <v>102.8</v>
       </c>
-      <c r="E40" s="21"/>
+      <c r="E40" s="24">
+        <v>103.1</v>
+      </c>
       <c r="F40" s="6"/>
       <c r="G40" s="21"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="25">
+      <c r="B41" s="24">
         <v>100.9</v>
       </c>
-      <c r="C41" s="25">
+      <c r="C41" s="24">
         <v>101.2</v>
       </c>
-      <c r="D41" s="25">
+      <c r="D41" s="24">
         <v>101.2</v>
       </c>
-      <c r="E41" s="21"/>
+      <c r="E41" s="24">
+        <v>102.5</v>
+      </c>
       <c r="F41" s="6"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="21"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="25">
+      <c r="B42" s="24">
         <v>100.9</v>
       </c>
-      <c r="C42" s="25">
+      <c r="C42" s="24">
         <v>102</v>
       </c>
-      <c r="D42" s="25">
+      <c r="D42" s="24">
         <v>102.8</v>
       </c>
-      <c r="E42" s="21"/>
+      <c r="E42" s="24">
+        <v>104</v>
+      </c>
       <c r="F42" s="6"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="25">
+      <c r="B43" s="24">
         <v>101.5</v>
       </c>
-      <c r="C43" s="25">
+      <c r="C43" s="24">
         <v>103.9</v>
       </c>
-      <c r="D43" s="25">
+      <c r="D43" s="24">
         <v>104.9</v>
       </c>
-      <c r="E43" s="21"/>
+      <c r="E43" s="24">
+        <v>105.5</v>
+      </c>
       <c r="F43" s="6"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="25">
+      <c r="B44" s="24">
         <v>100.8</v>
       </c>
-      <c r="C44" s="25">
+      <c r="C44" s="24">
         <v>101.4</v>
       </c>
-      <c r="D44" s="25">
+      <c r="D44" s="24">
         <v>101.8</v>
       </c>
-      <c r="E44" s="21"/>
+      <c r="E44" s="24">
+        <v>102.9</v>
+      </c>
       <c r="F44" s="6"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="25">
+      <c r="B45" s="24">
         <v>101.2</v>
       </c>
-      <c r="C45" s="25">
+      <c r="C45" s="24">
         <v>102.4</v>
       </c>
-      <c r="D45" s="25">
+      <c r="D45" s="24">
         <v>103.1</v>
       </c>
-      <c r="E45" s="21"/>
+      <c r="E45" s="24">
+        <v>103.7</v>
+      </c>
       <c r="F45" s="6"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="21"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="25">
+      <c r="B46" s="24">
         <v>100.8</v>
       </c>
-      <c r="C46" s="25">
+      <c r="C46" s="24">
         <v>101.3</v>
       </c>
-      <c r="D46" s="25">
+      <c r="D46" s="24">
         <v>101.9</v>
       </c>
-      <c r="E46" s="21"/>
+      <c r="E46" s="24">
+        <v>102.6</v>
+      </c>
       <c r="F46" s="6"/>
       <c r="G46" s="21"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="25">
+      <c r="B47" s="24">
         <v>100.7</v>
       </c>
-      <c r="C47" s="25">
+      <c r="C47" s="24">
         <v>101.7</v>
       </c>
-      <c r="D47" s="25">
+      <c r="D47" s="24">
         <v>102.5</v>
       </c>
-      <c r="E47" s="21"/>
+      <c r="E47" s="24">
+        <v>103.5</v>
+      </c>
       <c r="F47" s="6"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="26">
+      <c r="B48" s="25">
         <v>101.5</v>
       </c>
-      <c r="C48" s="26">
+      <c r="C48" s="25">
         <v>102.1</v>
       </c>
-      <c r="D48" s="26">
+      <c r="D48" s="25">
         <v>102.2</v>
       </c>
-      <c r="E48" s="10"/>
+      <c r="E48" s="25">
+        <v>103.9</v>
+      </c>
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="27" t="s">
+      <c r="A50" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="27"/>
-[...10 lines deleted...]
-      <c r="M50" s="27"/>
+      <c r="B50" s="26"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B52" s="25">
+      <c r="B52" s="24">
         <v>112</v>
       </c>
-      <c r="C52" s="25">
+      <c r="C52" s="24">
         <v>110.8</v>
       </c>
-      <c r="D52" s="25">
+      <c r="D52" s="24">
         <v>110</v>
       </c>
-      <c r="E52" s="7"/>
+      <c r="E52" s="24">
+        <v>108.9</v>
+      </c>
       <c r="F52" s="6"/>
       <c r="G52" s="20"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="25">
+      <c r="B53" s="24">
         <v>110.4</v>
       </c>
-      <c r="C53" s="25">
+      <c r="C53" s="24">
         <v>111.1</v>
       </c>
-      <c r="D53" s="25">
+      <c r="D53" s="24">
         <v>110.2</v>
       </c>
-      <c r="E53" s="7"/>
+      <c r="E53" s="24">
+        <v>109.4</v>
+      </c>
       <c r="F53" s="6"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="25">
+      <c r="B54" s="24">
         <v>111.1</v>
       </c>
-      <c r="C54" s="25">
+      <c r="C54" s="24">
         <v>108.3</v>
       </c>
-      <c r="D54" s="25">
+      <c r="D54" s="24">
         <v>106.8</v>
       </c>
-      <c r="E54" s="7"/>
+      <c r="E54" s="24">
+        <v>107.6</v>
+      </c>
       <c r="F54" s="6"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="25">
+      <c r="B55" s="24">
         <v>112.6</v>
       </c>
-      <c r="C55" s="25">
+      <c r="C55" s="24">
         <v>110.4</v>
       </c>
-      <c r="D55" s="25">
+      <c r="D55" s="24">
         <v>111</v>
       </c>
-      <c r="E55" s="7"/>
+      <c r="E55" s="24">
+        <v>110</v>
+      </c>
       <c r="F55" s="6"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="25">
+      <c r="B56" s="24">
         <v>113.9</v>
       </c>
-      <c r="C56" s="25">
+      <c r="C56" s="24">
         <v>112.3</v>
       </c>
-      <c r="D56" s="25">
+      <c r="D56" s="24">
         <v>112.1</v>
       </c>
-      <c r="E56" s="7"/>
+      <c r="E56" s="24">
+        <v>111.8</v>
+      </c>
       <c r="F56" s="6"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="25">
+      <c r="B57" s="24">
         <v>113.6</v>
       </c>
-      <c r="C57" s="25">
+      <c r="C57" s="24">
         <v>114.7</v>
       </c>
-      <c r="D57" s="25">
+      <c r="D57" s="24">
         <v>115.4</v>
       </c>
-      <c r="E57" s="7"/>
+      <c r="E57" s="24">
+        <v>115</v>
+      </c>
       <c r="F57" s="6"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="21"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="25">
+      <c r="B58" s="24">
         <v>113.4</v>
       </c>
-      <c r="C58" s="25">
+      <c r="C58" s="24">
         <v>110.5</v>
       </c>
-      <c r="D58" s="25">
+      <c r="D58" s="24">
         <v>110.5</v>
       </c>
-      <c r="E58" s="7"/>
+      <c r="E58" s="24">
+        <v>111.5</v>
+      </c>
       <c r="F58" s="6"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="25">
+      <c r="B59" s="24">
         <v>111.2</v>
       </c>
-      <c r="C59" s="25">
+      <c r="C59" s="24">
         <v>110.5</v>
       </c>
-      <c r="D59" s="25">
+      <c r="D59" s="24">
         <v>109.3</v>
       </c>
-      <c r="E59" s="7"/>
+      <c r="E59" s="24">
+        <v>108.8</v>
+      </c>
       <c r="F59" s="6"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B60" s="25">
+      <c r="B60" s="24">
         <v>111.4</v>
       </c>
-      <c r="C60" s="25">
+      <c r="C60" s="24">
         <v>111</v>
       </c>
-      <c r="D60" s="25">
+      <c r="D60" s="24">
         <v>110.9</v>
       </c>
-      <c r="E60" s="7"/>
+      <c r="E60" s="24">
+        <v>110.6</v>
+      </c>
       <c r="F60" s="6"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="25">
+      <c r="B61" s="24">
         <v>114</v>
       </c>
-      <c r="C61" s="25">
+      <c r="C61" s="24">
         <v>113.4</v>
       </c>
-      <c r="D61" s="25">
+      <c r="D61" s="24">
         <v>109.4</v>
       </c>
-      <c r="E61" s="7"/>
+      <c r="E61" s="24">
+        <v>107.7</v>
+      </c>
       <c r="F61" s="6"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="25">
+      <c r="B62" s="24">
         <v>112.1</v>
       </c>
-      <c r="C62" s="25">
+      <c r="C62" s="24">
         <v>110.5</v>
       </c>
-      <c r="D62" s="25">
+      <c r="D62" s="24">
         <v>110.5</v>
       </c>
-      <c r="E62" s="7"/>
+      <c r="E62" s="24">
+        <v>109.8</v>
+      </c>
       <c r="F62" s="6"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="25">
+      <c r="B63" s="24">
         <v>109.6</v>
       </c>
-      <c r="C63" s="25">
+      <c r="C63" s="24">
         <v>109.8</v>
       </c>
-      <c r="D63" s="25">
+      <c r="D63" s="24">
         <v>109.9</v>
       </c>
-      <c r="E63" s="7"/>
+      <c r="E63" s="24">
+        <v>110</v>
+      </c>
       <c r="F63" s="6"/>
       <c r="G63" s="21"/>
       <c r="H63" s="21"/>
       <c r="I63" s="21"/>
       <c r="J63" s="21"/>
       <c r="K63" s="21"/>
       <c r="L63" s="21"/>
       <c r="M63" s="21"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="25">
+      <c r="B64" s="24">
         <v>109</v>
       </c>
-      <c r="C64" s="25">
+      <c r="C64" s="24">
         <v>108.9</v>
       </c>
-      <c r="D64" s="25">
+      <c r="D64" s="24">
         <v>109.3</v>
       </c>
-      <c r="E64" s="7"/>
+      <c r="E64" s="24">
+        <v>106.7</v>
+      </c>
       <c r="F64" s="6"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B65" s="25">
+      <c r="B65" s="24">
         <v>113.1</v>
       </c>
-      <c r="C65" s="25">
+      <c r="C65" s="24">
         <v>113</v>
       </c>
-      <c r="D65" s="25">
+      <c r="D65" s="24">
         <v>112.9</v>
       </c>
-      <c r="E65" s="7"/>
+      <c r="E65" s="24">
+        <v>112.7</v>
+      </c>
       <c r="F65" s="6"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="21"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="25">
+      <c r="B66" s="24">
         <v>116.9</v>
       </c>
-      <c r="C66" s="25">
+      <c r="C66" s="24">
         <v>115.5</v>
       </c>
-      <c r="D66" s="25">
+      <c r="D66" s="24">
         <v>115.9</v>
       </c>
-      <c r="E66" s="7"/>
+      <c r="E66" s="24">
+        <v>116</v>
+      </c>
       <c r="F66" s="6"/>
       <c r="G66" s="21"/>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="21"/>
       <c r="K66" s="21"/>
       <c r="L66" s="21"/>
       <c r="M66" s="21"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="25">
+      <c r="B67" s="24">
         <v>112.1</v>
       </c>
-      <c r="C67" s="25">
+      <c r="C67" s="24">
         <v>114.4</v>
       </c>
-      <c r="D67" s="25">
+      <c r="D67" s="24">
         <v>115.2</v>
       </c>
-      <c r="E67" s="7"/>
+      <c r="E67" s="24">
+        <v>111.8</v>
+      </c>
       <c r="F67" s="6"/>
       <c r="G67" s="21"/>
       <c r="H67" s="21"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="21"/>
       <c r="L67" s="21"/>
       <c r="M67" s="21"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="25">
+      <c r="B68" s="24">
         <v>110.9</v>
       </c>
-      <c r="C68" s="25">
+      <c r="C68" s="24">
         <v>111</v>
       </c>
-      <c r="D68" s="25">
+      <c r="D68" s="24">
         <v>108.9</v>
       </c>
-      <c r="E68" s="7"/>
+      <c r="E68" s="24">
+        <v>109.3</v>
+      </c>
       <c r="F68" s="6"/>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="21"/>
       <c r="M68" s="21"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B69" s="25">
+      <c r="B69" s="24">
         <v>110.7</v>
       </c>
-      <c r="C69" s="25">
+      <c r="C69" s="24">
         <v>110.8</v>
       </c>
-      <c r="D69" s="25">
+      <c r="D69" s="24">
         <v>108.4</v>
       </c>
-      <c r="E69" s="7"/>
+      <c r="E69" s="24">
+        <v>107.6</v>
+      </c>
       <c r="F69" s="6"/>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="21"/>
       <c r="J69" s="21"/>
       <c r="K69" s="21"/>
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="25">
+      <c r="B70" s="24">
         <v>110</v>
       </c>
-      <c r="C70" s="25">
+      <c r="C70" s="24">
         <v>106.2</v>
       </c>
-      <c r="D70" s="25">
+      <c r="D70" s="24">
         <v>107</v>
       </c>
-      <c r="E70" s="7"/>
+      <c r="E70" s="24">
+        <v>106.4</v>
+      </c>
       <c r="F70" s="6"/>
       <c r="G70" s="21"/>
       <c r="H70" s="21"/>
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="21"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="25">
+      <c r="B71" s="24">
         <v>112.6</v>
       </c>
-      <c r="C71" s="25">
+      <c r="C71" s="24">
         <v>111.3</v>
       </c>
-      <c r="D71" s="25">
+      <c r="D71" s="24">
         <v>109.5</v>
       </c>
-      <c r="E71" s="7"/>
+      <c r="E71" s="24">
+        <v>107.4</v>
+      </c>
       <c r="F71" s="6"/>
       <c r="G71" s="21"/>
       <c r="H71" s="21"/>
       <c r="I71" s="21"/>
       <c r="J71" s="21"/>
       <c r="K71" s="21"/>
       <c r="L71" s="21"/>
       <c r="M71" s="21"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B72" s="26">
+      <c r="B72" s="25">
         <v>111.4</v>
       </c>
-      <c r="C72" s="26">
+      <c r="C72" s="25">
         <v>111.2</v>
       </c>
-      <c r="D72" s="26">
+      <c r="D72" s="25">
         <v>109.9</v>
       </c>
-      <c r="E72" s="11"/>
+      <c r="E72" s="25">
+        <v>108</v>
+      </c>
       <c r="F72" s="10"/>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="12"/>
       <c r="B73" s="13"/>
       <c r="C73" s="14"/>
       <c r="D73" s="14"/>
       <c r="E73" s="14"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="13"/>
       <c r="L73" s="14"/>
       <c r="M73" s="14"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="27" t="s">
+      <c r="A74" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="27"/>
-[...10 lines deleted...]
-      <c r="M74" s="27"/>
+      <c r="B74" s="26"/>
+      <c r="C74" s="26"/>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="26"/>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1"/>
       <c r="B75" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="25">
+      <c r="B76" s="24">
         <v>112</v>
       </c>
-      <c r="C76" s="25">
+      <c r="C76" s="24">
         <v>111.4</v>
       </c>
-      <c r="D76" s="25">
+      <c r="D76" s="24">
         <v>110.9</v>
       </c>
-      <c r="E76" s="7"/>
+      <c r="E76" s="24">
+        <v>110.4</v>
+      </c>
       <c r="F76" s="6"/>
       <c r="G76" s="6"/>
       <c r="H76" s="6"/>
       <c r="I76" s="20"/>
       <c r="J76" s="20"/>
       <c r="K76" s="20"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="25">
+      <c r="B77" s="24">
         <v>110.4</v>
       </c>
-      <c r="C77" s="25">
+      <c r="C77" s="24">
         <v>110.8</v>
       </c>
-      <c r="D77" s="25">
+      <c r="D77" s="24">
         <v>110.6</v>
       </c>
-      <c r="E77" s="7"/>
+      <c r="E77" s="24">
+        <v>110.3</v>
+      </c>
       <c r="F77" s="6"/>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="21"/>
       <c r="J77" s="21"/>
       <c r="K77" s="21"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="25">
+      <c r="B78" s="24">
         <v>111.1</v>
       </c>
-      <c r="C78" s="25">
+      <c r="C78" s="24">
         <v>109.7</v>
       </c>
-      <c r="D78" s="25">
+      <c r="D78" s="24">
         <v>108.7</v>
       </c>
-      <c r="E78" s="7"/>
+      <c r="E78" s="24">
+        <v>108.4</v>
+      </c>
       <c r="F78" s="6"/>
       <c r="G78" s="6"/>
       <c r="H78" s="6"/>
       <c r="I78" s="21"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="25">
+      <c r="B79" s="24">
         <v>112.6</v>
       </c>
-      <c r="C79" s="25">
+      <c r="C79" s="24">
         <v>111.5</v>
       </c>
-      <c r="D79" s="25">
+      <c r="D79" s="24">
         <v>111.3</v>
       </c>
-      <c r="E79" s="7"/>
+      <c r="E79" s="24">
+        <v>111</v>
+      </c>
       <c r="F79" s="6"/>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
       <c r="I79" s="21"/>
       <c r="J79" s="21"/>
       <c r="K79" s="21"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="25">
+      <c r="B80" s="24">
         <v>113.9</v>
       </c>
-      <c r="C80" s="25">
+      <c r="C80" s="24">
         <v>113.1</v>
       </c>
-      <c r="D80" s="25">
+      <c r="D80" s="24">
         <v>112.7</v>
       </c>
-      <c r="E80" s="7"/>
+      <c r="E80" s="24">
+        <v>112.5</v>
+      </c>
       <c r="F80" s="6"/>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
       <c r="I80" s="21"/>
       <c r="J80" s="21"/>
       <c r="K80" s="21"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="25">
+      <c r="B81" s="24">
         <v>113.6</v>
       </c>
-      <c r="C81" s="25">
+      <c r="C81" s="24">
         <v>114.1</v>
       </c>
-      <c r="D81" s="25">
+      <c r="D81" s="24">
         <v>114.6</v>
       </c>
-      <c r="E81" s="7"/>
+      <c r="E81" s="24">
+        <v>114.7</v>
+      </c>
       <c r="F81" s="6"/>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="21"/>
       <c r="J81" s="21"/>
       <c r="K81" s="21"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B82" s="25">
+      <c r="B82" s="24">
         <v>113.4</v>
       </c>
-      <c r="C82" s="25">
+      <c r="C82" s="24">
         <v>111.9</v>
       </c>
-      <c r="D82" s="25">
+      <c r="D82" s="24">
         <v>111.5</v>
       </c>
-      <c r="E82" s="7"/>
+      <c r="E82" s="24">
+        <v>111.5</v>
+      </c>
       <c r="F82" s="6"/>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
       <c r="I82" s="21"/>
       <c r="J82" s="21"/>
       <c r="K82" s="21"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="25">
+      <c r="B83" s="24">
         <v>111.2</v>
       </c>
-      <c r="C83" s="25">
+      <c r="C83" s="24">
         <v>110.9</v>
       </c>
-      <c r="D83" s="25">
+      <c r="D83" s="24">
         <v>110.4</v>
       </c>
-      <c r="E83" s="7"/>
+      <c r="E83" s="24">
+        <v>109.9</v>
+      </c>
       <c r="F83" s="6"/>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="21"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B84" s="25">
+      <c r="B84" s="24">
         <v>111.4</v>
       </c>
-      <c r="C84" s="25">
+      <c r="C84" s="24">
         <v>111.2</v>
       </c>
-      <c r="D84" s="25">
+      <c r="D84" s="24">
         <v>111.1</v>
       </c>
-      <c r="E84" s="7"/>
+      <c r="E84" s="24">
+        <v>111</v>
+      </c>
       <c r="F84" s="6"/>
       <c r="G84" s="6"/>
       <c r="H84" s="6"/>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="21"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="25">
+      <c r="B85" s="24">
         <v>114</v>
       </c>
-      <c r="C85" s="25">
+      <c r="C85" s="24">
         <v>113.7</v>
       </c>
-      <c r="D85" s="25">
+      <c r="D85" s="24">
         <v>112.2</v>
       </c>
-      <c r="E85" s="7"/>
+      <c r="E85" s="24">
+        <v>111</v>
+      </c>
       <c r="F85" s="6"/>
       <c r="G85" s="6"/>
       <c r="H85" s="6"/>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="25">
+      <c r="B86" s="24">
         <v>112.1</v>
       </c>
-      <c r="C86" s="25">
+      <c r="C86" s="24">
         <v>111.3</v>
       </c>
-      <c r="D86" s="25">
+      <c r="D86" s="24">
         <v>111</v>
       </c>
-      <c r="E86" s="7"/>
+      <c r="E86" s="24">
+        <v>110.7</v>
+      </c>
       <c r="F86" s="6"/>
       <c r="G86" s="6"/>
       <c r="H86" s="6"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="25">
+      <c r="B87" s="24">
         <v>109.6</v>
       </c>
-      <c r="C87" s="25">
+      <c r="C87" s="24">
         <v>109.7</v>
       </c>
-      <c r="D87" s="25">
+      <c r="D87" s="24">
         <v>109.8</v>
       </c>
-      <c r="E87" s="7"/>
+      <c r="E87" s="24">
+        <v>109.8</v>
+      </c>
       <c r="F87" s="6"/>
       <c r="G87" s="6"/>
       <c r="H87" s="6"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="25">
+      <c r="B88" s="24">
         <v>109</v>
       </c>
-      <c r="C88" s="25">
+      <c r="C88" s="24">
         <v>108.9</v>
       </c>
-      <c r="D88" s="25">
+      <c r="D88" s="24">
         <v>109.1</v>
       </c>
-      <c r="E88" s="7"/>
+      <c r="E88" s="24">
+        <v>108.4</v>
+      </c>
       <c r="F88" s="6"/>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="25">
+      <c r="B89" s="24">
         <v>113.1</v>
       </c>
-      <c r="C89" s="25">
+      <c r="C89" s="24">
         <v>113.1</v>
       </c>
-      <c r="D89" s="25">
+      <c r="D89" s="24">
         <v>113</v>
       </c>
-      <c r="E89" s="7"/>
+      <c r="E89" s="24">
+        <v>112.9</v>
+      </c>
       <c r="F89" s="6"/>
       <c r="G89" s="6"/>
       <c r="H89" s="6"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="25">
+      <c r="B90" s="24">
         <v>116.9</v>
       </c>
-      <c r="C90" s="25">
+      <c r="C90" s="24">
         <v>116.2</v>
       </c>
-      <c r="D90" s="25">
+      <c r="D90" s="24">
         <v>116.1</v>
       </c>
-      <c r="E90" s="7"/>
+      <c r="E90" s="24">
+        <v>116.1</v>
+      </c>
       <c r="F90" s="6"/>
       <c r="G90" s="6"/>
       <c r="H90" s="6"/>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="25">
+      <c r="B91" s="24">
         <v>112.1</v>
       </c>
-      <c r="C91" s="25">
+      <c r="C91" s="24">
         <v>113.3</v>
       </c>
-      <c r="D91" s="25">
+      <c r="D91" s="24">
         <v>113.9</v>
       </c>
-      <c r="E91" s="7"/>
+      <c r="E91" s="24">
+        <v>113.4</v>
+      </c>
       <c r="F91" s="6"/>
       <c r="G91" s="6"/>
       <c r="H91" s="6"/>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B92" s="25">
+      <c r="B92" s="24">
         <v>110.9</v>
       </c>
-      <c r="C92" s="25">
+      <c r="C92" s="24">
         <v>111</v>
       </c>
-      <c r="D92" s="25">
+      <c r="D92" s="24">
         <v>110.3</v>
       </c>
-      <c r="E92" s="7"/>
+      <c r="E92" s="24">
+        <v>110</v>
+      </c>
       <c r="F92" s="6"/>
       <c r="G92" s="6"/>
       <c r="H92" s="6"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="25">
+      <c r="B93" s="24">
         <v>110.7</v>
       </c>
-      <c r="C93" s="25">
+      <c r="C93" s="24">
         <v>110.8</v>
       </c>
-      <c r="D93" s="25">
+      <c r="D93" s="24">
         <v>110</v>
       </c>
-      <c r="E93" s="7"/>
+      <c r="E93" s="24">
+        <v>109.4</v>
+      </c>
       <c r="F93" s="6"/>
       <c r="G93" s="6"/>
       <c r="H93" s="6"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="25">
+      <c r="B94" s="24">
         <v>110</v>
       </c>
-      <c r="C94" s="25">
+      <c r="C94" s="24">
         <v>108.1</v>
       </c>
-      <c r="D94" s="25">
+      <c r="D94" s="24">
         <v>107.7</v>
       </c>
-      <c r="E94" s="7"/>
+      <c r="E94" s="24">
+        <v>107.4</v>
+      </c>
       <c r="F94" s="6"/>
       <c r="G94" s="6"/>
       <c r="H94" s="6"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="25">
+      <c r="B95" s="24">
         <v>112.6</v>
       </c>
-      <c r="C95" s="25">
+      <c r="C95" s="24">
         <v>111.9</v>
       </c>
-      <c r="D95" s="25">
+      <c r="D95" s="24">
         <v>111.1</v>
       </c>
-      <c r="E95" s="7"/>
+      <c r="E95" s="24">
+        <v>110.1</v>
+      </c>
       <c r="F95" s="6"/>
       <c r="G95" s="6"/>
       <c r="H95" s="6"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="26">
+      <c r="B96" s="25">
         <v>111.4</v>
       </c>
-      <c r="C96" s="26">
+      <c r="C96" s="25">
         <v>111.3</v>
       </c>
-      <c r="D96" s="26">
+      <c r="D96" s="25">
         <v>110.8</v>
       </c>
-      <c r="E96" s="11"/>
+      <c r="E96" s="25">
+        <v>110.1</v>
+      </c>
       <c r="F96" s="10"/>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>