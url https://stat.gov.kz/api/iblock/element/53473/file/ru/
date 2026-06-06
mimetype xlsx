--- v1 (2026-05-13)
+++ v2 (2026-06-06)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИНФЛ. ГЛ СТР ДИНАМИКА\2026\Апрель\Динамика 1 числа\Рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Май\Динамика 1 числа\Рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18270" windowHeight="12300"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13605" windowHeight="11940"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="41">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
@@ -273,102 +273,92 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -674,9765 +664,10437 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N120"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="31.140625" style="15" customWidth="1"/>
-    <col min="2" max="10" width="14.7109375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="31.140625" style="14" customWidth="1"/>
+    <col min="2" max="10" width="14.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
-    <col min="12" max="13" width="14.7109375" style="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="15"/>
+    <col min="12" max="13" width="14.7109375" style="14" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="16"/>
+    <col min="15" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="27"/>
-[...10 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="26"/>
-[...10 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="18"/>
+      <c r="N3" s="15"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="20">
         <v>101</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="20">
         <v>101.1</v>
       </c>
-      <c r="D4" s="24">
+      <c r="D4" s="20">
         <v>100.6</v>
       </c>
-      <c r="E4" s="24">
+      <c r="E4" s="20">
         <v>100.8</v>
       </c>
-      <c r="F4" s="16"/>
+      <c r="F4" s="20">
+        <v>100.7</v>
+      </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="20">
         <v>101</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="20">
         <v>101</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="20">
         <v>100.7</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="20">
         <v>100.7</v>
       </c>
-      <c r="F5" s="22"/>
+      <c r="F5" s="20">
+        <v>100.4</v>
+      </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="20">
         <v>100.8</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="20">
         <v>101.6</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="20">
         <v>100.8</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="20">
         <v>101.1</v>
       </c>
-      <c r="F6" s="22"/>
+      <c r="F6" s="20">
+        <v>100.5</v>
+      </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="20">
         <v>101</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="20">
         <v>100.8</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="20">
         <v>100.9</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="20">
         <v>100.4</v>
       </c>
-      <c r="F7" s="22"/>
+      <c r="F7" s="20">
+        <v>100.4</v>
+      </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="20">
         <v>101.3</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="20">
         <v>101.1</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="20">
         <v>100.4</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="20">
         <v>100.8</v>
       </c>
-      <c r="F8" s="22"/>
+      <c r="F8" s="20">
+        <v>100.5</v>
+      </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="20">
         <v>100.9</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="20">
         <v>101.2</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="20">
         <v>100.8</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="20">
         <v>100.7</v>
       </c>
-      <c r="F9" s="22"/>
+      <c r="F9" s="20">
+        <v>101</v>
+      </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="20">
         <v>101.4</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="20">
         <v>101.1</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="20">
         <v>100.5</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="20">
         <v>101.1</v>
       </c>
-      <c r="F10" s="22"/>
+      <c r="F10" s="20">
+        <v>100.4</v>
+      </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="20">
         <v>101</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="20">
         <v>101.2</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="20">
         <v>100.6</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="20">
         <v>100.8</v>
       </c>
-      <c r="F11" s="22"/>
+      <c r="F11" s="20">
+        <v>100.5</v>
+      </c>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="20">
         <v>101</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="20">
         <v>100.9</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="20">
         <v>100.8</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="20">
         <v>100.8</v>
       </c>
-      <c r="F12" s="22"/>
+      <c r="F12" s="20">
+        <v>100.5</v>
+      </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="20">
         <v>100.9</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="20">
         <v>101</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="20">
         <v>100.4</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="20">
         <v>100.7</v>
       </c>
-      <c r="F13" s="22"/>
+      <c r="F13" s="20">
+        <v>100.6</v>
+      </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="20">
         <v>100.8</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="20">
         <v>101.2</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="20">
         <v>100.7</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="20">
         <v>100.8</v>
       </c>
-      <c r="F14" s="22"/>
+      <c r="F14" s="20">
+        <v>100.8</v>
+      </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="20">
         <v>100.9</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="20">
         <v>100.9</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="20">
         <v>100.7</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="20">
         <v>101</v>
       </c>
-      <c r="F15" s="22"/>
+      <c r="F15" s="20">
+        <v>100.7</v>
+      </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="20">
         <v>101</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="20">
         <v>101.4</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="20">
         <v>100.7</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="20">
         <v>100.9</v>
       </c>
-      <c r="F16" s="22"/>
+      <c r="F16" s="20">
+        <v>100.6</v>
+      </c>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="20">
         <v>101.1</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="20">
         <v>100.6</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="20">
         <v>100.2</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="20">
         <v>100.9</v>
       </c>
-      <c r="F17" s="22"/>
+      <c r="F17" s="20">
+        <v>100.7</v>
+      </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="20">
         <v>101</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="20">
         <v>101.3</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="20">
         <v>100.6</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="20">
         <v>101.1</v>
       </c>
-      <c r="F18" s="22"/>
+      <c r="F18" s="20">
+        <v>100.8</v>
+      </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="20">
         <v>101.1</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="20">
         <v>101.4</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="20">
         <v>100.6</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="20">
         <v>100.8</v>
       </c>
-      <c r="F19" s="22"/>
+      <c r="F19" s="20">
+        <v>100.7</v>
+      </c>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="20">
         <v>101.4</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="20">
         <v>101.4</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="20">
         <v>101</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="20">
         <v>101</v>
       </c>
-      <c r="F20" s="22"/>
+      <c r="F20" s="20">
+        <v>101</v>
+      </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="20">
         <v>101.1</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="20">
         <v>101.2</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="20">
         <v>100.7</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="20">
         <v>100.8</v>
       </c>
-      <c r="F21" s="22"/>
+      <c r="F21" s="20">
+        <v>100.7</v>
+      </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="20">
         <v>101.1</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="20">
         <v>100.9</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="20">
         <v>100.5</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="20">
         <v>100.6</v>
       </c>
-      <c r="F22" s="22"/>
+      <c r="F22" s="20">
+        <v>100.9</v>
+      </c>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="20">
         <v>100.8</v>
       </c>
-      <c r="C23" s="24">
+      <c r="C23" s="20">
         <v>101</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="20">
         <v>100.7</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="20">
         <v>100.9</v>
       </c>
-      <c r="F23" s="22"/>
+      <c r="F23" s="20">
+        <v>100.8</v>
+      </c>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="21">
         <v>101</v>
       </c>
-      <c r="C24" s="25">
+      <c r="C24" s="21">
         <v>101.2</v>
       </c>
-      <c r="D24" s="25">
+      <c r="D24" s="21">
         <v>100.4</v>
       </c>
-      <c r="E24" s="25">
+      <c r="E24" s="21">
         <v>101.2</v>
       </c>
-      <c r="F24" s="17"/>
+      <c r="F24" s="21">
+        <v>100.3</v>
+      </c>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="12"/>
-[...8 lines deleted...]
-      <c r="J25" s="14"/>
+      <c r="A25" s="11"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="6"/>
-      <c r="L25" s="14"/>
-      <c r="M25" s="14"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="26" t="s">
+      <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="26"/>
-[...10 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="20">
         <v>101</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C28" s="20">
         <v>102.1</v>
       </c>
-      <c r="D28" s="24">
+      <c r="D28" s="20">
         <v>102.7</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="20">
         <v>103.6</v>
       </c>
-      <c r="F28" s="16"/>
+      <c r="F28" s="20">
+        <v>104.3</v>
+      </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
-      <c r="I28" s="20"/>
-[...3 lines deleted...]
-      <c r="M28" s="20"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="24">
+      <c r="B29" s="20">
         <v>101</v>
       </c>
-      <c r="C29" s="24">
+      <c r="C29" s="20">
         <v>102</v>
       </c>
-      <c r="D29" s="24">
+      <c r="D29" s="20">
         <v>102.7</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="20">
         <v>103.4</v>
       </c>
-      <c r="F29" s="22"/>
+      <c r="F29" s="20">
+        <v>103.8</v>
+      </c>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
-      <c r="I29" s="21"/>
-[...3 lines deleted...]
-      <c r="M29" s="21"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="24">
+      <c r="B30" s="20">
         <v>100.8</v>
       </c>
-      <c r="C30" s="24">
+      <c r="C30" s="20">
         <v>102.3</v>
       </c>
-      <c r="D30" s="24">
+      <c r="D30" s="20">
         <v>103.1</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="20">
         <v>104.3</v>
       </c>
-      <c r="F30" s="22"/>
+      <c r="F30" s="20">
+        <v>104.8</v>
+      </c>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
-      <c r="I30" s="21"/>
-[...3 lines deleted...]
-      <c r="M30" s="21"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="24">
+      <c r="B31" s="20">
         <v>101</v>
       </c>
-      <c r="C31" s="24">
+      <c r="C31" s="20">
         <v>101.8</v>
       </c>
-      <c r="D31" s="24">
+      <c r="D31" s="20">
         <v>102.7</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="20">
         <v>103.1</v>
       </c>
-      <c r="F31" s="22"/>
+      <c r="F31" s="20">
+        <v>103.6</v>
+      </c>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
-      <c r="I31" s="21"/>
-[...3 lines deleted...]
-      <c r="M31" s="21"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="24">
+      <c r="B32" s="20">
         <v>101.3</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C32" s="20">
         <v>102.4</v>
       </c>
-      <c r="D32" s="24">
+      <c r="D32" s="20">
         <v>102.8</v>
       </c>
-      <c r="E32" s="24">
+      <c r="E32" s="20">
         <v>103.7</v>
       </c>
-      <c r="F32" s="22"/>
+      <c r="F32" s="20">
+        <v>104.2</v>
+      </c>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
-      <c r="I32" s="21"/>
-[...3 lines deleted...]
-      <c r="M32" s="21"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="24">
+      <c r="B33" s="20">
         <v>100.9</v>
       </c>
-      <c r="C33" s="24">
+      <c r="C33" s="20">
         <v>102</v>
       </c>
-      <c r="D33" s="24">
+      <c r="D33" s="20">
         <v>102.8</v>
       </c>
-      <c r="E33" s="24">
+      <c r="E33" s="20">
         <v>103.5</v>
       </c>
-      <c r="F33" s="22"/>
+      <c r="F33" s="20">
+        <v>104.5</v>
+      </c>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
-      <c r="I33" s="21"/>
-[...3 lines deleted...]
-      <c r="M33" s="21"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="24">
+      <c r="B34" s="20">
         <v>101.4</v>
       </c>
-      <c r="C34" s="24">
+      <c r="C34" s="20">
         <v>102.5</v>
       </c>
-      <c r="D34" s="24">
+      <c r="D34" s="20">
         <v>103</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="20">
         <v>104.2</v>
       </c>
-      <c r="F34" s="22"/>
+      <c r="F34" s="20">
+        <v>104.6</v>
+      </c>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
-      <c r="I34" s="21"/>
-[...3 lines deleted...]
-      <c r="M34" s="21"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="24">
+      <c r="B35" s="20">
         <v>101</v>
       </c>
-      <c r="C35" s="24">
+      <c r="C35" s="20">
         <v>102.3</v>
       </c>
-      <c r="D35" s="24">
+      <c r="D35" s="20">
         <v>102.9</v>
       </c>
-      <c r="E35" s="24">
+      <c r="E35" s="20">
         <v>103.7</v>
       </c>
-      <c r="F35" s="22"/>
+      <c r="F35" s="20">
+        <v>104.2</v>
+      </c>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
-      <c r="I35" s="21"/>
-[...3 lines deleted...]
-      <c r="M35" s="21"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="24">
+      <c r="B36" s="20">
         <v>101</v>
       </c>
-      <c r="C36" s="24">
+      <c r="C36" s="20">
         <v>101.9</v>
       </c>
-      <c r="D36" s="24">
+      <c r="D36" s="20">
         <v>102.8</v>
       </c>
-      <c r="E36" s="24">
+      <c r="E36" s="20">
         <v>103.6</v>
       </c>
-      <c r="F36" s="22"/>
+      <c r="F36" s="20">
+        <v>104.2</v>
+      </c>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
-      <c r="I36" s="21"/>
-[...3 lines deleted...]
-      <c r="M36" s="21"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="24">
+      <c r="B37" s="20">
         <v>100.9</v>
       </c>
-      <c r="C37" s="24">
+      <c r="C37" s="20">
         <v>101.9</v>
       </c>
-      <c r="D37" s="24">
+      <c r="D37" s="20">
         <v>102.3</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="20">
         <v>103</v>
       </c>
-      <c r="F37" s="22"/>
+      <c r="F37" s="20">
+        <v>103.6</v>
+      </c>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
-      <c r="I37" s="21"/>
-[...3 lines deleted...]
-      <c r="M37" s="21"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38" s="20">
         <v>100.8</v>
       </c>
-      <c r="C38" s="24">
+      <c r="C38" s="20">
         <v>102</v>
       </c>
-      <c r="D38" s="24">
+      <c r="D38" s="20">
         <v>102.8</v>
       </c>
-      <c r="E38" s="24">
+      <c r="E38" s="20">
         <v>103.6</v>
       </c>
-      <c r="F38" s="22"/>
+      <c r="F38" s="20">
+        <v>104.5</v>
+      </c>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
-      <c r="I38" s="21"/>
-[...3 lines deleted...]
-      <c r="M38" s="21"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="24">
+      <c r="B39" s="20">
         <v>100.9</v>
       </c>
-      <c r="C39" s="24">
+      <c r="C39" s="20">
         <v>101.9</v>
       </c>
-      <c r="D39" s="24">
+      <c r="D39" s="20">
         <v>102.5</v>
       </c>
-      <c r="E39" s="24">
+      <c r="E39" s="20">
         <v>103.6</v>
       </c>
-      <c r="F39" s="22"/>
+      <c r="F39" s="20">
+        <v>104.3</v>
+      </c>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
-      <c r="I39" s="21"/>
-[...3 lines deleted...]
-      <c r="M39" s="21"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B40" s="20">
         <v>101</v>
       </c>
-      <c r="C40" s="24">
+      <c r="C40" s="20">
         <v>102.4</v>
       </c>
-      <c r="D40" s="24">
+      <c r="D40" s="20">
         <v>103.1</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E40" s="20">
         <v>104</v>
       </c>
-      <c r="F40" s="22"/>
+      <c r="F40" s="20">
+        <v>104.6</v>
+      </c>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
-      <c r="I40" s="21"/>
-[...3 lines deleted...]
-      <c r="M40" s="21"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="24">
+      <c r="B41" s="20">
         <v>101.1</v>
       </c>
-      <c r="C41" s="24">
+      <c r="C41" s="20">
         <v>101.7</v>
       </c>
-      <c r="D41" s="24">
+      <c r="D41" s="20">
         <v>101.9</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="20">
         <v>102.9</v>
       </c>
-      <c r="F41" s="22"/>
+      <c r="F41" s="20">
+        <v>103.6</v>
+      </c>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
-      <c r="I41" s="21"/>
-[...3 lines deleted...]
-      <c r="M41" s="21"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="24">
+      <c r="B42" s="20">
         <v>101</v>
       </c>
-      <c r="C42" s="24">
+      <c r="C42" s="20">
         <v>102.3</v>
       </c>
-      <c r="D42" s="24">
+      <c r="D42" s="20">
         <v>102.9</v>
       </c>
-      <c r="E42" s="24">
+      <c r="E42" s="20">
         <v>104</v>
       </c>
-      <c r="F42" s="22"/>
+      <c r="F42" s="20">
+        <v>104.8</v>
+      </c>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
-      <c r="I42" s="21"/>
-[...3 lines deleted...]
-      <c r="M42" s="21"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="24">
+      <c r="B43" s="20">
         <v>101.1</v>
       </c>
-      <c r="C43" s="24">
+      <c r="C43" s="20">
         <v>102.5</v>
       </c>
-      <c r="D43" s="24">
+      <c r="D43" s="20">
         <v>103.2</v>
       </c>
-      <c r="E43" s="24">
+      <c r="E43" s="20">
         <v>104</v>
       </c>
-      <c r="F43" s="22"/>
+      <c r="F43" s="20">
+        <v>104.8</v>
+      </c>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
-      <c r="I43" s="21"/>
-[...3 lines deleted...]
-      <c r="M43" s="21"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="24">
+      <c r="B44" s="20">
         <v>101.4</v>
       </c>
-      <c r="C44" s="24">
+      <c r="C44" s="20">
         <v>102.8</v>
       </c>
-      <c r="D44" s="24">
+      <c r="D44" s="20">
         <v>103.8</v>
       </c>
-      <c r="E44" s="24">
+      <c r="E44" s="20">
         <v>104.8</v>
       </c>
-      <c r="F44" s="22"/>
+      <c r="F44" s="20">
+        <v>105.8</v>
+      </c>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
-      <c r="I44" s="21"/>
-[...3 lines deleted...]
-      <c r="M44" s="21"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="24">
+      <c r="B45" s="20">
         <v>101.1</v>
       </c>
-      <c r="C45" s="24">
+      <c r="C45" s="20">
         <v>102.3</v>
       </c>
-      <c r="D45" s="24">
+      <c r="D45" s="20">
         <v>103.1</v>
       </c>
-      <c r="E45" s="24">
+      <c r="E45" s="20">
         <v>103.9</v>
       </c>
-      <c r="F45" s="22"/>
+      <c r="F45" s="20">
+        <v>104.6</v>
+      </c>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
-      <c r="I45" s="21"/>
-[...3 lines deleted...]
-      <c r="M45" s="21"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="24">
+      <c r="B46" s="20">
         <v>101.1</v>
       </c>
-      <c r="C46" s="24">
+      <c r="C46" s="20">
         <v>102</v>
       </c>
-      <c r="D46" s="24">
+      <c r="D46" s="20">
         <v>102.5</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="20">
         <v>103.1</v>
       </c>
-      <c r="F46" s="22"/>
+      <c r="F46" s="20">
+        <v>104</v>
+      </c>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
-      <c r="I46" s="21"/>
-[...3 lines deleted...]
-      <c r="M46" s="21"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="24">
+      <c r="B47" s="20">
         <v>100.8</v>
       </c>
-      <c r="C47" s="24">
+      <c r="C47" s="20">
         <v>101.9</v>
       </c>
-      <c r="D47" s="24">
+      <c r="D47" s="20">
         <v>102.6</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="20">
         <v>103.5</v>
       </c>
-      <c r="F47" s="22"/>
+      <c r="F47" s="20">
+        <v>104.4</v>
+      </c>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
-      <c r="I47" s="21"/>
-[...3 lines deleted...]
-      <c r="M47" s="21"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="25">
+      <c r="B48" s="21">
         <v>101</v>
       </c>
-      <c r="C48" s="25">
+      <c r="C48" s="21">
         <v>102.3</v>
       </c>
-      <c r="D48" s="25">
+      <c r="D48" s="21">
         <v>102.6</v>
       </c>
-      <c r="E48" s="25">
+      <c r="E48" s="21">
         <v>103.9</v>
       </c>
-      <c r="F48" s="17"/>
+      <c r="F48" s="21">
+        <v>104.2</v>
+      </c>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="26" t="s">
+      <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="26"/>
-[...10 lines deleted...]
-      <c r="M50" s="26"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="22"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="22"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="22"/>
+      <c r="K50" s="22"/>
+      <c r="L50" s="22"/>
+      <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B52" s="24">
+      <c r="B52" s="20">
         <v>112.2</v>
       </c>
-      <c r="C52" s="24">
+      <c r="C52" s="20">
         <v>111.7</v>
       </c>
-      <c r="D52" s="24">
+      <c r="D52" s="20">
         <v>111</v>
       </c>
-      <c r="E52" s="24">
+      <c r="E52" s="20">
         <v>110.6</v>
       </c>
-      <c r="F52" s="16"/>
-      <c r="G52" s="20"/>
+      <c r="F52" s="20">
+        <v>110.4</v>
+      </c>
+      <c r="G52" s="17"/>
       <c r="H52" s="6"/>
-      <c r="I52" s="20"/>
-[...3 lines deleted...]
-      <c r="M52" s="20"/>
+      <c r="I52" s="17"/>
+      <c r="J52" s="17"/>
+      <c r="K52" s="17"/>
+      <c r="L52" s="17"/>
+      <c r="M52" s="17"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="24">
+      <c r="B53" s="20">
         <v>111.5</v>
       </c>
-      <c r="C53" s="24">
+      <c r="C53" s="20">
         <v>111.9</v>
       </c>
-      <c r="D53" s="24">
+      <c r="D53" s="20">
         <v>111.2</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="20">
         <v>110.8</v>
       </c>
-      <c r="F53" s="22"/>
-      <c r="G53" s="21"/>
+      <c r="F53" s="20">
+        <v>110.3</v>
+      </c>
+      <c r="G53" s="18"/>
       <c r="H53" s="6"/>
-      <c r="I53" s="21"/>
-[...3 lines deleted...]
-      <c r="M53" s="21"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="24">
+      <c r="B54" s="20">
         <v>113.5</v>
       </c>
-      <c r="C54" s="24">
+      <c r="C54" s="20">
         <v>113.1</v>
       </c>
-      <c r="D54" s="24">
+      <c r="D54" s="20">
         <v>112.2</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E54" s="20">
         <v>112.7</v>
       </c>
-      <c r="F54" s="22"/>
-      <c r="G54" s="21"/>
+      <c r="F54" s="20">
+        <v>112.6</v>
+      </c>
+      <c r="G54" s="18"/>
       <c r="H54" s="6"/>
-      <c r="I54" s="21"/>
-[...3 lines deleted...]
-      <c r="M54" s="21"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="24">
+      <c r="B55" s="20">
         <v>112.2</v>
       </c>
-      <c r="C55" s="24">
+      <c r="C55" s="20">
         <v>111</v>
       </c>
-      <c r="D55" s="24">
+      <c r="D55" s="20">
         <v>111.3</v>
       </c>
-      <c r="E55" s="24">
+      <c r="E55" s="20">
         <v>110.6</v>
       </c>
-      <c r="F55" s="22"/>
-      <c r="G55" s="21"/>
+      <c r="F55" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="G55" s="18"/>
       <c r="H55" s="6"/>
-      <c r="I55" s="21"/>
-[...3 lines deleted...]
-      <c r="M55" s="21"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="24">
+      <c r="B56" s="20">
         <v>112.5</v>
       </c>
-      <c r="C56" s="24">
+      <c r="C56" s="20">
         <v>112.3</v>
       </c>
-      <c r="D56" s="24">
+      <c r="D56" s="20">
         <v>111.2</v>
       </c>
-      <c r="E56" s="24">
+      <c r="E56" s="20">
         <v>110.8</v>
       </c>
-      <c r="F56" s="22"/>
-      <c r="G56" s="21"/>
+      <c r="F56" s="20">
+        <v>110.8</v>
+      </c>
+      <c r="G56" s="18"/>
       <c r="H56" s="6"/>
-      <c r="I56" s="21"/>
-[...3 lines deleted...]
-      <c r="M56" s="21"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="24">
+      <c r="B57" s="20">
         <v>112</v>
       </c>
-      <c r="C57" s="24">
+      <c r="C57" s="20">
         <v>112.5</v>
       </c>
-      <c r="D57" s="24">
+      <c r="D57" s="20">
         <v>112.2</v>
       </c>
-      <c r="E57" s="24">
+      <c r="E57" s="20">
         <v>111.9</v>
       </c>
-      <c r="F57" s="22"/>
-      <c r="G57" s="21"/>
+      <c r="F57" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G57" s="18"/>
       <c r="H57" s="6"/>
-      <c r="I57" s="21"/>
-[...3 lines deleted...]
-      <c r="M57" s="21"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="24">
+      <c r="B58" s="20">
         <v>111.5</v>
       </c>
-      <c r="C58" s="24">
+      <c r="C58" s="20">
         <v>111</v>
       </c>
-      <c r="D58" s="24">
+      <c r="D58" s="20">
         <v>110.7</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="20">
         <v>110.9</v>
       </c>
-      <c r="F58" s="22"/>
-      <c r="G58" s="21"/>
+      <c r="F58" s="20">
+        <v>109.8</v>
+      </c>
+      <c r="G58" s="18"/>
       <c r="H58" s="6"/>
-      <c r="I58" s="21"/>
-[...3 lines deleted...]
-      <c r="M58" s="21"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="24">
+      <c r="B59" s="20">
         <v>111.5</v>
       </c>
-      <c r="C59" s="24">
+      <c r="C59" s="20">
         <v>111.8</v>
       </c>
-      <c r="D59" s="24">
+      <c r="D59" s="20">
         <v>111.1</v>
       </c>
-      <c r="E59" s="24">
+      <c r="E59" s="20">
         <v>110.9</v>
       </c>
-      <c r="F59" s="22"/>
-      <c r="G59" s="21"/>
+      <c r="F59" s="20">
+        <v>110.4</v>
+      </c>
+      <c r="G59" s="18"/>
       <c r="H59" s="6"/>
-      <c r="I59" s="21"/>
-[...3 lines deleted...]
-      <c r="M59" s="21"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B60" s="24">
+      <c r="B60" s="20">
         <v>112.4</v>
       </c>
-      <c r="C60" s="24">
+      <c r="C60" s="20">
         <v>112.1</v>
       </c>
-      <c r="D60" s="24">
+      <c r="D60" s="20">
         <v>112.1</v>
       </c>
-      <c r="E60" s="24">
+      <c r="E60" s="20">
         <v>111.8</v>
       </c>
-      <c r="F60" s="22"/>
-      <c r="G60" s="21"/>
+      <c r="F60" s="20">
+        <v>110.9</v>
+      </c>
+      <c r="G60" s="18"/>
       <c r="H60" s="6"/>
-      <c r="I60" s="21"/>
-[...3 lines deleted...]
-      <c r="M60" s="21"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="18"/>
+      <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="24">
+      <c r="B61" s="20">
         <v>112.7</v>
       </c>
-      <c r="C61" s="24">
+      <c r="C61" s="20">
         <v>111.8</v>
       </c>
-      <c r="D61" s="24">
+      <c r="D61" s="20">
         <v>109.6</v>
       </c>
-      <c r="E61" s="24">
+      <c r="E61" s="20">
         <v>109.1</v>
       </c>
-      <c r="F61" s="22"/>
-      <c r="G61" s="21"/>
+      <c r="F61" s="20">
+        <v>109.4</v>
+      </c>
+      <c r="G61" s="18"/>
       <c r="H61" s="6"/>
-      <c r="I61" s="21"/>
-[...3 lines deleted...]
-      <c r="M61" s="21"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="24">
+      <c r="B62" s="20">
         <v>111.5</v>
       </c>
-      <c r="C62" s="24">
+      <c r="C62" s="20">
         <v>111.3</v>
       </c>
-      <c r="D62" s="24">
+      <c r="D62" s="20">
         <v>111.1</v>
       </c>
-      <c r="E62" s="24">
+      <c r="E62" s="20">
         <v>110.8</v>
       </c>
-      <c r="F62" s="22"/>
-      <c r="G62" s="21"/>
+      <c r="F62" s="20">
+        <v>110.3</v>
+      </c>
+      <c r="G62" s="18"/>
       <c r="H62" s="6"/>
-      <c r="I62" s="21"/>
-[...3 lines deleted...]
-      <c r="M62" s="21"/>
+      <c r="I62" s="18"/>
+      <c r="J62" s="18"/>
+      <c r="K62" s="18"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="24">
+      <c r="B63" s="20">
         <v>111.6</v>
       </c>
-      <c r="C63" s="24">
+      <c r="C63" s="20">
         <v>111.8</v>
       </c>
-      <c r="D63" s="24">
+      <c r="D63" s="20">
         <v>111.5</v>
       </c>
-      <c r="E63" s="24">
+      <c r="E63" s="20">
         <v>111.3</v>
       </c>
-      <c r="F63" s="22"/>
-      <c r="G63" s="21"/>
+      <c r="F63" s="20">
+        <v>111.1</v>
+      </c>
+      <c r="G63" s="18"/>
       <c r="H63" s="6"/>
-      <c r="I63" s="21"/>
-[...3 lines deleted...]
-      <c r="M63" s="21"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="24">
+      <c r="B64" s="20">
         <v>112.1</v>
       </c>
-      <c r="C64" s="24">
+      <c r="C64" s="20">
         <v>111.7</v>
       </c>
-      <c r="D64" s="24">
+      <c r="D64" s="20">
         <v>112</v>
       </c>
-      <c r="E64" s="24">
+      <c r="E64" s="20">
         <v>111.4</v>
       </c>
-      <c r="F64" s="22"/>
-      <c r="G64" s="21"/>
+      <c r="F64" s="20">
+        <v>111.4</v>
+      </c>
+      <c r="G64" s="18"/>
       <c r="H64" s="6"/>
-      <c r="I64" s="21"/>
-[...3 lines deleted...]
-      <c r="M64" s="21"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B65" s="24">
+      <c r="B65" s="20">
         <v>113.5</v>
       </c>
-      <c r="C65" s="24">
+      <c r="C65" s="20">
         <v>113.2</v>
       </c>
-      <c r="D65" s="24">
+      <c r="D65" s="20">
         <v>112.1</v>
       </c>
-      <c r="E65" s="24">
+      <c r="E65" s="20">
         <v>112</v>
       </c>
-      <c r="F65" s="22"/>
-      <c r="G65" s="21"/>
+      <c r="F65" s="20">
+        <v>110.6</v>
+      </c>
+      <c r="G65" s="18"/>
       <c r="H65" s="6"/>
-      <c r="I65" s="21"/>
-[...3 lines deleted...]
-      <c r="M65" s="21"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="24">
+      <c r="B66" s="20">
         <v>114.3</v>
       </c>
-      <c r="C66" s="24">
+      <c r="C66" s="20">
         <v>114</v>
       </c>
-      <c r="D66" s="24">
+      <c r="D66" s="20">
         <v>113.5</v>
       </c>
-      <c r="E66" s="24">
+      <c r="E66" s="20">
         <v>113.4</v>
       </c>
-      <c r="F66" s="22"/>
-      <c r="G66" s="21"/>
+      <c r="F66" s="20">
+        <v>113.3</v>
+      </c>
+      <c r="G66" s="18"/>
       <c r="H66" s="6"/>
-      <c r="I66" s="21"/>
-[...3 lines deleted...]
-      <c r="M66" s="21"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="18"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="18"/>
+      <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="24">
+      <c r="B67" s="20">
         <v>112.8</v>
       </c>
-      <c r="C67" s="24">
+      <c r="C67" s="20">
         <v>112.9</v>
       </c>
-      <c r="D67" s="24">
+      <c r="D67" s="20">
         <v>112.1</v>
       </c>
-      <c r="E67" s="24">
+      <c r="E67" s="20">
         <v>111.4</v>
       </c>
-      <c r="F67" s="22"/>
-      <c r="G67" s="21"/>
+      <c r="F67" s="20">
+        <v>111.5</v>
+      </c>
+      <c r="G67" s="18"/>
       <c r="H67" s="6"/>
-      <c r="I67" s="21"/>
-[...3 lines deleted...]
-      <c r="M67" s="21"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="24">
+      <c r="B68" s="20">
         <v>113.5</v>
       </c>
-      <c r="C68" s="24">
+      <c r="C68" s="20">
         <v>113.5</v>
       </c>
-      <c r="D68" s="24">
+      <c r="D68" s="20">
         <v>112.9</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E68" s="20">
         <v>112.9</v>
       </c>
-      <c r="F68" s="22"/>
-      <c r="G68" s="21"/>
+      <c r="F68" s="20">
+        <v>113.3</v>
+      </c>
+      <c r="G68" s="18"/>
       <c r="H68" s="6"/>
-      <c r="I68" s="21"/>
-[...3 lines deleted...]
-      <c r="M68" s="21"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="18"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B69" s="24">
+      <c r="B69" s="20">
         <v>112</v>
       </c>
-      <c r="C69" s="24">
+      <c r="C69" s="20">
         <v>111.9</v>
       </c>
-      <c r="D69" s="24">
+      <c r="D69" s="20">
         <v>110.8</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E69" s="20">
         <v>110.6</v>
       </c>
-      <c r="F69" s="22"/>
-      <c r="G69" s="21"/>
+      <c r="F69" s="20">
+        <v>110.6</v>
+      </c>
+      <c r="G69" s="18"/>
       <c r="H69" s="6"/>
-      <c r="I69" s="21"/>
-[...3 lines deleted...]
-      <c r="M69" s="21"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="24">
+      <c r="B70" s="20">
         <v>111.9</v>
       </c>
-      <c r="C70" s="24">
+      <c r="C70" s="20">
         <v>109.7</v>
       </c>
-      <c r="D70" s="24">
+      <c r="D70" s="20">
         <v>109.3</v>
       </c>
-      <c r="E70" s="24">
+      <c r="E70" s="20">
         <v>108.8</v>
       </c>
-      <c r="F70" s="22"/>
-      <c r="G70" s="21"/>
+      <c r="F70" s="20">
+        <v>109.4</v>
+      </c>
+      <c r="G70" s="18"/>
       <c r="H70" s="6"/>
-      <c r="I70" s="21"/>
-[...3 lines deleted...]
-      <c r="M70" s="21"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="24">
+      <c r="B71" s="20">
         <v>111.8</v>
       </c>
-      <c r="C71" s="24">
+      <c r="C71" s="20">
         <v>111.5</v>
       </c>
-      <c r="D71" s="24">
+      <c r="D71" s="20">
         <v>110.6</v>
       </c>
-      <c r="E71" s="24">
+      <c r="E71" s="20">
         <v>109.9</v>
       </c>
-      <c r="F71" s="22"/>
-      <c r="G71" s="21"/>
+      <c r="F71" s="20">
+        <v>109</v>
+      </c>
+      <c r="G71" s="18"/>
       <c r="H71" s="6"/>
-      <c r="I71" s="21"/>
-[...3 lines deleted...]
-      <c r="M71" s="21"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B72" s="25">
+      <c r="B72" s="21">
         <v>112</v>
       </c>
-      <c r="C72" s="25">
+      <c r="C72" s="21">
         <v>111.6</v>
       </c>
-      <c r="D72" s="25">
+      <c r="D72" s="21">
         <v>110.8</v>
       </c>
-      <c r="E72" s="25">
+      <c r="E72" s="21">
         <v>110.4</v>
       </c>
-      <c r="F72" s="17"/>
+      <c r="F72" s="21">
+        <v>109.7</v>
+      </c>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="12"/>
-[...11 lines deleted...]
-      <c r="M73" s="14"/>
+      <c r="A73" s="11"/>
+      <c r="B73" s="13"/>
+      <c r="C73" s="13"/>
+      <c r="D73" s="13"/>
+      <c r="E73" s="13"/>
+      <c r="F73" s="13"/>
+      <c r="G73" s="13"/>
+      <c r="H73" s="13"/>
+      <c r="I73" s="13"/>
+      <c r="J73" s="13"/>
+      <c r="K73" s="12"/>
+      <c r="L73" s="13"/>
+      <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="26" t="s">
+      <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="26"/>
-[...10 lines deleted...]
-      <c r="M74" s="26"/>
+      <c r="B74" s="22"/>
+      <c r="C74" s="22"/>
+      <c r="D74" s="22"/>
+      <c r="E74" s="22"/>
+      <c r="F74" s="22"/>
+      <c r="G74" s="22"/>
+      <c r="H74" s="22"/>
+      <c r="I74" s="22"/>
+      <c r="J74" s="22"/>
+      <c r="K74" s="22"/>
+      <c r="L74" s="22"/>
+      <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1"/>
       <c r="B75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="24">
+      <c r="B76" s="20">
         <v>112.2</v>
       </c>
-      <c r="C76" s="24">
+      <c r="C76" s="20">
         <v>112</v>
       </c>
-      <c r="D76" s="24">
+      <c r="D76" s="20">
         <v>111.7</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E76" s="20">
         <v>111.4</v>
       </c>
-      <c r="F76" s="16"/>
-[...6 lines deleted...]
-      <c r="M76" s="21"/>
+      <c r="F76" s="20">
+        <v>111.2</v>
+      </c>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18"/>
+      <c r="I76" s="18"/>
+      <c r="J76" s="18"/>
+      <c r="K76" s="18"/>
+      <c r="L76" s="18"/>
+      <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="24">
+      <c r="B77" s="20">
         <v>111.5</v>
       </c>
-      <c r="C77" s="24">
+      <c r="C77" s="20">
         <v>111.7</v>
       </c>
-      <c r="D77" s="24">
+      <c r="D77" s="20">
         <v>111.5</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E77" s="20">
         <v>111.3</v>
       </c>
-      <c r="F77" s="22"/>
-[...6 lines deleted...]
-      <c r="M77" s="21"/>
+      <c r="F77" s="20">
+        <v>111.1</v>
+      </c>
+      <c r="G77" s="18"/>
+      <c r="H77" s="18"/>
+      <c r="I77" s="18"/>
+      <c r="J77" s="18"/>
+      <c r="K77" s="18"/>
+      <c r="L77" s="18"/>
+      <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="24">
+      <c r="B78" s="20">
         <v>113.5</v>
       </c>
-      <c r="C78" s="24">
+      <c r="C78" s="20">
         <v>113.3</v>
       </c>
-      <c r="D78" s="24">
+      <c r="D78" s="20">
         <v>113</v>
       </c>
-      <c r="E78" s="24">
+      <c r="E78" s="20">
         <v>112.9</v>
       </c>
-      <c r="F78" s="22"/>
-[...6 lines deleted...]
-      <c r="M78" s="21"/>
+      <c r="F78" s="20">
+        <v>112.8</v>
+      </c>
+      <c r="G78" s="18"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="18"/>
+      <c r="K78" s="18"/>
+      <c r="L78" s="18"/>
+      <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="24">
+      <c r="B79" s="20">
         <v>112.2</v>
       </c>
-      <c r="C79" s="24">
+      <c r="C79" s="20">
         <v>111.5</v>
       </c>
-      <c r="D79" s="24">
+      <c r="D79" s="20">
         <v>111.5</v>
       </c>
-      <c r="E79" s="24">
+      <c r="E79" s="20">
         <v>111.2</v>
       </c>
-      <c r="F79" s="22"/>
-[...6 lines deleted...]
-      <c r="M79" s="21"/>
+      <c r="F79" s="20">
+        <v>111</v>
+      </c>
+      <c r="G79" s="18"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="18"/>
+      <c r="K79" s="18"/>
+      <c r="L79" s="18"/>
+      <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="24">
+      <c r="B80" s="20">
         <v>112.5</v>
       </c>
-      <c r="C80" s="24">
+      <c r="C80" s="20">
         <v>112.4</v>
       </c>
-      <c r="D80" s="24">
+      <c r="D80" s="20">
         <v>112</v>
       </c>
-      <c r="E80" s="24">
+      <c r="E80" s="20">
         <v>111.7</v>
       </c>
-      <c r="F80" s="22"/>
-[...6 lines deleted...]
-      <c r="M80" s="21"/>
+      <c r="F80" s="20">
+        <v>111.5</v>
+      </c>
+      <c r="G80" s="18"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="18"/>
+      <c r="K80" s="18"/>
+      <c r="L80" s="18"/>
+      <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="24">
+      <c r="B81" s="20">
         <v>112</v>
       </c>
-      <c r="C81" s="24">
+      <c r="C81" s="20">
         <v>112.2</v>
       </c>
-      <c r="D81" s="24">
+      <c r="D81" s="20">
         <v>112.2</v>
       </c>
-      <c r="E81" s="24">
+      <c r="E81" s="20">
         <v>112.1</v>
       </c>
-      <c r="F81" s="22"/>
-[...6 lines deleted...]
-      <c r="M81" s="21"/>
+      <c r="F81" s="20">
+        <v>112.1</v>
+      </c>
+      <c r="G81" s="18"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="18"/>
+      <c r="K81" s="18"/>
+      <c r="L81" s="18"/>
+      <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B82" s="24">
+      <c r="B82" s="20">
         <v>111.5</v>
       </c>
-      <c r="C82" s="24">
+      <c r="C82" s="20">
         <v>111.2</v>
       </c>
-      <c r="D82" s="24">
+      <c r="D82" s="20">
         <v>111.1</v>
       </c>
-      <c r="E82" s="24">
+      <c r="E82" s="20">
         <v>111</v>
       </c>
-      <c r="F82" s="22"/>
-[...6 lines deleted...]
-      <c r="M82" s="21"/>
+      <c r="F82" s="20">
+        <v>110.8</v>
+      </c>
+      <c r="G82" s="18"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="18"/>
+      <c r="K82" s="18"/>
+      <c r="L82" s="18"/>
+      <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="24">
+      <c r="B83" s="20">
         <v>111.5</v>
       </c>
-      <c r="C83" s="24">
+      <c r="C83" s="20">
         <v>111.6</v>
       </c>
-      <c r="D83" s="24">
+      <c r="D83" s="20">
         <v>111.4</v>
       </c>
-      <c r="E83" s="24">
+      <c r="E83" s="20">
         <v>111.3</v>
       </c>
-      <c r="F83" s="22"/>
-[...6 lines deleted...]
-      <c r="M83" s="21"/>
+      <c r="F83" s="20">
+        <v>111.1</v>
+      </c>
+      <c r="G83" s="18"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="18"/>
+      <c r="K83" s="18"/>
+      <c r="L83" s="18"/>
+      <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B84" s="24">
+      <c r="B84" s="20">
         <v>112.4</v>
       </c>
-      <c r="C84" s="24">
+      <c r="C84" s="20">
         <v>112.2</v>
       </c>
-      <c r="D84" s="24">
+      <c r="D84" s="20">
         <v>112.2</v>
       </c>
-      <c r="E84" s="24">
+      <c r="E84" s="20">
         <v>112.1</v>
       </c>
-      <c r="F84" s="22"/>
-[...6 lines deleted...]
-      <c r="M84" s="21"/>
+      <c r="F84" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G84" s="18"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="18"/>
+      <c r="K84" s="18"/>
+      <c r="L84" s="18"/>
+      <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="24">
+      <c r="B85" s="20">
         <v>112.7</v>
       </c>
-      <c r="C85" s="24">
+      <c r="C85" s="20">
         <v>112.2</v>
       </c>
-      <c r="D85" s="24">
+      <c r="D85" s="20">
         <v>111.4</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E85" s="20">
         <v>110.8</v>
       </c>
-      <c r="F85" s="22"/>
-[...6 lines deleted...]
-      <c r="M85" s="21"/>
+      <c r="F85" s="20">
+        <v>110.5</v>
+      </c>
+      <c r="G85" s="18"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="18"/>
+      <c r="K85" s="18"/>
+      <c r="L85" s="18"/>
+      <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="24">
+      <c r="B86" s="20">
         <v>111.5</v>
       </c>
-      <c r="C86" s="24">
+      <c r="C86" s="20">
         <v>111.4</v>
       </c>
-      <c r="D86" s="24">
+      <c r="D86" s="20">
         <v>111.3</v>
       </c>
-      <c r="E86" s="24">
+      <c r="E86" s="20">
         <v>111.2</v>
       </c>
-      <c r="F86" s="22"/>
-[...6 lines deleted...]
-      <c r="M86" s="21"/>
+      <c r="F86" s="20">
+        <v>111</v>
+      </c>
+      <c r="G86" s="18"/>
+      <c r="H86" s="18"/>
+      <c r="I86" s="18"/>
+      <c r="J86" s="18"/>
+      <c r="K86" s="18"/>
+      <c r="L86" s="18"/>
+      <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="24">
+      <c r="B87" s="20">
         <v>111.6</v>
       </c>
-      <c r="C87" s="24">
+      <c r="C87" s="20">
         <v>111.7</v>
       </c>
-      <c r="D87" s="24">
+      <c r="D87" s="20">
         <v>111.6</v>
       </c>
-      <c r="E87" s="24">
+      <c r="E87" s="20">
         <v>111.5</v>
       </c>
-      <c r="F87" s="22"/>
-[...6 lines deleted...]
-      <c r="M87" s="21"/>
+      <c r="F87" s="20">
+        <v>111.4</v>
+      </c>
+      <c r="G87" s="18"/>
+      <c r="H87" s="18"/>
+      <c r="I87" s="18"/>
+      <c r="J87" s="18"/>
+      <c r="K87" s="18"/>
+      <c r="L87" s="18"/>
+      <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="24">
+      <c r="B88" s="20">
         <v>112.1</v>
       </c>
-      <c r="C88" s="24">
+      <c r="C88" s="20">
         <v>111.9</v>
       </c>
-      <c r="D88" s="24">
+      <c r="D88" s="20">
         <v>111.9</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E88" s="20">
         <v>111.8</v>
       </c>
-      <c r="F88" s="22"/>
-[...6 lines deleted...]
-      <c r="M88" s="21"/>
+      <c r="F88" s="20">
+        <v>111.7</v>
+      </c>
+      <c r="G88" s="18"/>
+      <c r="H88" s="18"/>
+      <c r="I88" s="18"/>
+      <c r="J88" s="18"/>
+      <c r="K88" s="18"/>
+      <c r="L88" s="18"/>
+      <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="24">
+      <c r="B89" s="20">
         <v>113.5</v>
       </c>
-      <c r="C89" s="24">
+      <c r="C89" s="20">
         <v>113.3</v>
       </c>
-      <c r="D89" s="24">
+      <c r="D89" s="20">
         <v>112.9</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E89" s="20">
         <v>112.7</v>
       </c>
-      <c r="F89" s="22"/>
-[...6 lines deleted...]
-      <c r="M89" s="21"/>
+      <c r="F89" s="20">
+        <v>112.3</v>
+      </c>
+      <c r="G89" s="18"/>
+      <c r="H89" s="18"/>
+      <c r="I89" s="18"/>
+      <c r="J89" s="18"/>
+      <c r="K89" s="18"/>
+      <c r="L89" s="18"/>
+      <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="24">
+      <c r="B90" s="20">
         <v>114.3</v>
       </c>
-      <c r="C90" s="24">
+      <c r="C90" s="20">
         <v>114.1</v>
       </c>
-      <c r="D90" s="24">
+      <c r="D90" s="20">
         <v>113.9</v>
       </c>
-      <c r="E90" s="24">
+      <c r="E90" s="20">
         <v>113.8</v>
       </c>
-      <c r="F90" s="22"/>
-[...6 lines deleted...]
-      <c r="M90" s="21"/>
+      <c r="F90" s="20">
+        <v>113.7</v>
+      </c>
+      <c r="G90" s="18"/>
+      <c r="H90" s="18"/>
+      <c r="I90" s="18"/>
+      <c r="J90" s="18"/>
+      <c r="K90" s="18"/>
+      <c r="L90" s="18"/>
+      <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="24">
+      <c r="B91" s="20">
         <v>112.8</v>
       </c>
-      <c r="C91" s="24">
+      <c r="C91" s="20">
         <v>112.8</v>
       </c>
-      <c r="D91" s="24">
+      <c r="D91" s="20">
         <v>112.6</v>
       </c>
-      <c r="E91" s="24">
+      <c r="E91" s="20">
         <v>112.3</v>
       </c>
-      <c r="F91" s="22"/>
-[...6 lines deleted...]
-      <c r="M91" s="21"/>
+      <c r="F91" s="20">
+        <v>112.1</v>
+      </c>
+      <c r="G91" s="18"/>
+      <c r="H91" s="18"/>
+      <c r="I91" s="18"/>
+      <c r="J91" s="18"/>
+      <c r="K91" s="18"/>
+      <c r="L91" s="18"/>
+      <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B92" s="24">
+      <c r="B92" s="20">
         <v>113.5</v>
       </c>
-      <c r="C92" s="24">
+      <c r="C92" s="20">
         <v>113.5</v>
       </c>
-      <c r="D92" s="24">
+      <c r="D92" s="20">
         <v>113.3</v>
       </c>
-      <c r="E92" s="24">
+      <c r="E92" s="20">
         <v>113.2</v>
       </c>
-      <c r="F92" s="22"/>
-[...6 lines deleted...]
-      <c r="M92" s="21"/>
+      <c r="F92" s="20">
+        <v>113.2</v>
+      </c>
+      <c r="G92" s="18"/>
+      <c r="H92" s="18"/>
+      <c r="I92" s="18"/>
+      <c r="J92" s="18"/>
+      <c r="K92" s="18"/>
+      <c r="L92" s="18"/>
+      <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="24">
+      <c r="B93" s="20">
         <v>112</v>
       </c>
-      <c r="C93" s="24">
+      <c r="C93" s="20">
         <v>112</v>
       </c>
-      <c r="D93" s="24">
+      <c r="D93" s="20">
         <v>111.6</v>
       </c>
-      <c r="E93" s="24">
+      <c r="E93" s="20">
         <v>111.3</v>
       </c>
-      <c r="F93" s="22"/>
-[...6 lines deleted...]
-      <c r="M93" s="21"/>
+      <c r="F93" s="20">
+        <v>111.2</v>
+      </c>
+      <c r="G93" s="18"/>
+      <c r="H93" s="18"/>
+      <c r="I93" s="18"/>
+      <c r="J93" s="18"/>
+      <c r="K93" s="18"/>
+      <c r="L93" s="18"/>
+      <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="24">
+      <c r="B94" s="20">
         <v>111.9</v>
       </c>
-      <c r="C94" s="24">
+      <c r="C94" s="20">
         <v>110.8</v>
       </c>
-      <c r="D94" s="24">
+      <c r="D94" s="20">
         <v>110.3</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E94" s="20">
         <v>109.9</v>
       </c>
-      <c r="F94" s="22"/>
-[...6 lines deleted...]
-      <c r="M94" s="21"/>
+      <c r="F94" s="20">
+        <v>109.8</v>
+      </c>
+      <c r="G94" s="18"/>
+      <c r="H94" s="18"/>
+      <c r="I94" s="18"/>
+      <c r="J94" s="18"/>
+      <c r="K94" s="18"/>
+      <c r="L94" s="18"/>
+      <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="24">
+      <c r="B95" s="20">
         <v>111.8</v>
       </c>
-      <c r="C95" s="24">
+      <c r="C95" s="20">
         <v>111.6</v>
       </c>
-      <c r="D95" s="24">
+      <c r="D95" s="20">
         <v>111.3</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E95" s="20">
         <v>110.9</v>
       </c>
-      <c r="F95" s="22"/>
-[...6 lines deleted...]
-      <c r="M95" s="21"/>
+      <c r="F95" s="20">
+        <v>110.5</v>
+      </c>
+      <c r="G95" s="18"/>
+      <c r="H95" s="18"/>
+      <c r="I95" s="18"/>
+      <c r="J95" s="18"/>
+      <c r="K95" s="18"/>
+      <c r="L95" s="18"/>
+      <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="25">
+      <c r="B96" s="21">
         <v>112</v>
       </c>
-      <c r="C96" s="25">
+      <c r="C96" s="21">
         <v>111.8</v>
       </c>
-      <c r="D96" s="25">
+      <c r="D96" s="21">
         <v>111.4</v>
       </c>
-      <c r="E96" s="25">
+      <c r="E96" s="21">
         <v>111.2</v>
       </c>
-      <c r="F96" s="17"/>
+      <c r="F96" s="21">
+        <v>110.9</v>
+      </c>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="98" spans="7:14">
       <c r="G98" s="7"/>
-      <c r="J98" s="19"/>
-[...1 lines deleted...]
-      <c r="N98" s="15"/>
+      <c r="J98" s="16"/>
+      <c r="K98" s="14"/>
+      <c r="N98" s="14"/>
     </row>
     <row r="99" spans="7:14">
-      <c r="J99" s="19"/>
-[...1 lines deleted...]
-      <c r="N99" s="15"/>
+      <c r="J99" s="16"/>
+      <c r="K99" s="14"/>
+      <c r="N99" s="14"/>
     </row>
     <row r="100" spans="7:14">
-      <c r="J100" s="19"/>
-[...1 lines deleted...]
-      <c r="N100" s="15"/>
+      <c r="J100" s="16"/>
+      <c r="K100" s="14"/>
+      <c r="N100" s="14"/>
     </row>
     <row r="101" spans="7:14">
-      <c r="J101" s="19"/>
-[...1 lines deleted...]
-      <c r="N101" s="15"/>
+      <c r="J101" s="16"/>
+      <c r="K101" s="14"/>
+      <c r="N101" s="14"/>
     </row>
     <row r="102" spans="7:14">
-      <c r="J102" s="19"/>
-[...1 lines deleted...]
-      <c r="N102" s="15"/>
+      <c r="J102" s="16"/>
+      <c r="K102" s="14"/>
+      <c r="N102" s="14"/>
     </row>
     <row r="103" spans="7:14">
-      <c r="J103" s="19"/>
-[...1 lines deleted...]
-      <c r="N103" s="15"/>
+      <c r="J103" s="16"/>
+      <c r="K103" s="14"/>
+      <c r="N103" s="14"/>
     </row>
     <row r="104" spans="7:14">
-      <c r="J104" s="19"/>
-[...1 lines deleted...]
-      <c r="N104" s="15"/>
+      <c r="J104" s="16"/>
+      <c r="K104" s="14"/>
+      <c r="N104" s="14"/>
     </row>
     <row r="105" spans="7:14">
-      <c r="J105" s="19"/>
-[...1 lines deleted...]
-      <c r="N105" s="15"/>
+      <c r="J105" s="16"/>
+      <c r="K105" s="14"/>
+      <c r="N105" s="14"/>
     </row>
     <row r="106" spans="7:14">
-      <c r="J106" s="19"/>
-[...1 lines deleted...]
-      <c r="N106" s="15"/>
+      <c r="J106" s="16"/>
+      <c r="K106" s="14"/>
+      <c r="N106" s="14"/>
     </row>
     <row r="107" spans="7:14">
-      <c r="J107" s="19"/>
-[...1 lines deleted...]
-      <c r="N107" s="15"/>
+      <c r="J107" s="16"/>
+      <c r="K107" s="14"/>
+      <c r="N107" s="14"/>
     </row>
     <row r="108" spans="7:14">
-      <c r="J108" s="19"/>
-[...1 lines deleted...]
-      <c r="N108" s="15"/>
+      <c r="J108" s="16"/>
+      <c r="K108" s="14"/>
+      <c r="N108" s="14"/>
     </row>
     <row r="109" spans="7:14">
-      <c r="J109" s="19"/>
-[...1 lines deleted...]
-      <c r="N109" s="15"/>
+      <c r="J109" s="16"/>
+      <c r="K109" s="14"/>
+      <c r="N109" s="14"/>
     </row>
     <row r="110" spans="7:14">
-      <c r="J110" s="19"/>
-[...1 lines deleted...]
-      <c r="N110" s="15"/>
+      <c r="J110" s="16"/>
+      <c r="K110" s="14"/>
+      <c r="N110" s="14"/>
     </row>
     <row r="111" spans="7:14">
-      <c r="J111" s="19"/>
-[...1 lines deleted...]
-      <c r="N111" s="15"/>
+      <c r="J111" s="16"/>
+      <c r="K111" s="14"/>
+      <c r="N111" s="14"/>
     </row>
     <row r="112" spans="7:14">
-      <c r="J112" s="19"/>
-[...1 lines deleted...]
-      <c r="N112" s="15"/>
+      <c r="J112" s="16"/>
+      <c r="K112" s="14"/>
+      <c r="N112" s="14"/>
     </row>
     <row r="113" spans="7:14">
-      <c r="J113" s="19"/>
-[...1 lines deleted...]
-      <c r="N113" s="15"/>
+      <c r="J113" s="16"/>
+      <c r="K113" s="14"/>
+      <c r="N113" s="14"/>
     </row>
     <row r="114" spans="7:14">
-      <c r="J114" s="19"/>
-[...1 lines deleted...]
-      <c r="N114" s="15"/>
+      <c r="J114" s="16"/>
+      <c r="K114" s="14"/>
+      <c r="N114" s="14"/>
     </row>
     <row r="115" spans="7:14">
-      <c r="J115" s="19"/>
-[...1 lines deleted...]
-      <c r="N115" s="15"/>
+      <c r="J115" s="16"/>
+      <c r="K115" s="14"/>
+      <c r="N115" s="14"/>
     </row>
     <row r="116" spans="7:14">
-      <c r="J116" s="19"/>
-[...1 lines deleted...]
-      <c r="N116" s="15"/>
+      <c r="J116" s="16"/>
+      <c r="K116" s="14"/>
+      <c r="N116" s="14"/>
     </row>
     <row r="117" spans="7:14">
-      <c r="J117" s="19"/>
-[...1 lines deleted...]
-      <c r="N117" s="15"/>
+      <c r="J117" s="16"/>
+      <c r="K117" s="14"/>
+      <c r="N117" s="14"/>
     </row>
     <row r="118" spans="7:14">
-      <c r="J118" s="19"/>
-[...1 lines deleted...]
-      <c r="N118" s="15"/>
+      <c r="J118" s="16"/>
+      <c r="K118" s="14"/>
+      <c r="N118" s="14"/>
     </row>
     <row r="119" spans="7:14">
-      <c r="J119" s="19"/>
-[...1 lines deleted...]
-      <c r="N119" s="15"/>
+      <c r="J119" s="16"/>
+      <c r="K119" s="14"/>
+      <c r="N119" s="14"/>
     </row>
     <row r="120" spans="7:14">
       <c r="G120" s="7"/>
-      <c r="J120" s="19"/>
-[...1 lines deleted...]
-      <c r="N120" s="15"/>
+      <c r="J120" s="16"/>
+      <c r="K120" s="14"/>
+      <c r="N120" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="48" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="29" style="15" customWidth="1"/>
-    <col min="2" max="10" width="14.7109375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="29" style="14" customWidth="1"/>
+    <col min="2" max="10" width="14.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
-    <col min="12" max="13" width="14.7109375" style="15" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="15"/>
+    <col min="12" max="13" width="14.7109375" style="14" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="27"/>
-[...10 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="26"/>
-[...10 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="14"/>
+      <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="20">
         <v>100.8</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="20">
         <v>101.3</v>
       </c>
-      <c r="D4" s="24">
+      <c r="D4" s="20">
         <v>100.7</v>
       </c>
-      <c r="E4" s="24">
+      <c r="E4" s="20">
         <v>100.7</v>
       </c>
-      <c r="F4" s="16"/>
-[...6 lines deleted...]
-      <c r="M4" s="21"/>
+      <c r="F4" s="20">
+        <v>100.4</v>
+      </c>
+      <c r="G4" s="17"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="20">
         <v>100.7</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="20">
         <v>101.4</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="20">
         <v>100.9</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="20">
         <v>100.5</v>
       </c>
-      <c r="F5" s="16"/>
-[...6 lines deleted...]
-      <c r="M5" s="21"/>
+      <c r="F5" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="20">
         <v>100.9</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="20">
         <v>101.7</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="20">
         <v>101.3</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="20">
         <v>100.7</v>
       </c>
-      <c r="F6" s="16"/>
-[...6 lines deleted...]
-      <c r="M6" s="21"/>
+      <c r="F6" s="20">
+        <v>99.8</v>
+      </c>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="20">
         <v>100.3</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="20">
         <v>101.2</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="20">
         <v>100.9</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="20">
         <v>100.4</v>
       </c>
-      <c r="F7" s="16"/>
-[...6 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="F7" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="20">
         <v>100.7</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="20">
         <v>101.5</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="20">
         <v>100.4</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="20">
         <v>100.7</v>
       </c>
-      <c r="F8" s="16"/>
-[...6 lines deleted...]
-      <c r="M8" s="21"/>
+      <c r="F8" s="20">
+        <v>100.4</v>
+      </c>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="20">
         <v>100.5</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="20">
         <v>101.2</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="20">
         <v>100.4</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="20">
         <v>100.5</v>
       </c>
-      <c r="F9" s="16"/>
-[...6 lines deleted...]
-      <c r="M9" s="21"/>
+      <c r="F9" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="20">
         <v>101.1</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="20">
         <v>101</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="20">
         <v>100.4</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="20">
         <v>101.3</v>
       </c>
-      <c r="F10" s="16"/>
-[...6 lines deleted...]
-      <c r="M10" s="21"/>
+      <c r="F10" s="20">
+        <v>100.1</v>
+      </c>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="20">
         <v>100.7</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="20">
         <v>101.5</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="20">
         <v>100.5</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="20">
         <v>100.9</v>
       </c>
-      <c r="F11" s="16"/>
-[...6 lines deleted...]
-      <c r="M11" s="21"/>
+      <c r="F11" s="20">
+        <v>100.5</v>
+      </c>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="20">
         <v>101.1</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="20">
         <v>101.2</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="20">
         <v>100.7</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="20">
         <v>100.9</v>
       </c>
-      <c r="F12" s="16"/>
-[...6 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="F12" s="20">
+        <v>100.7</v>
+      </c>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="20">
         <v>101</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="20">
         <v>101</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="20">
         <v>100.5</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="20">
         <v>100.7</v>
       </c>
-      <c r="F13" s="16"/>
-[...6 lines deleted...]
-      <c r="M13" s="21"/>
+      <c r="F13" s="20">
+        <v>100.1</v>
+      </c>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="20">
         <v>100.6</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="20">
         <v>101.6</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="20">
         <v>100.8</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="20">
         <v>100.5</v>
       </c>
-      <c r="F14" s="16"/>
-[...6 lines deleted...]
-      <c r="M14" s="21"/>
+      <c r="F14" s="20">
+        <v>100.9</v>
+      </c>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="20">
         <v>101</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="20">
         <v>101.1</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="20">
         <v>100.9</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="20">
         <v>100.5</v>
       </c>
-      <c r="F15" s="16"/>
-[...6 lines deleted...]
-      <c r="M15" s="21"/>
+      <c r="F15" s="20">
+        <v>100.5</v>
+      </c>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="20">
         <v>101.1</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="20">
         <v>101.4</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="20">
         <v>101</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="20">
         <v>101.3</v>
       </c>
-      <c r="F16" s="16"/>
-[...6 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="F16" s="20">
+        <v>100</v>
+      </c>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="20">
         <v>100.9</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="20">
         <v>100.9</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="20">
         <v>100.5</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="20">
         <v>100.5</v>
       </c>
-      <c r="F17" s="16"/>
-[...6 lines deleted...]
-      <c r="M17" s="21"/>
+      <c r="F17" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="20">
         <v>100.4</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="20">
         <v>101.8</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="20">
         <v>100.4</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="20">
         <v>100.8</v>
       </c>
-      <c r="F18" s="16"/>
-[...6 lines deleted...]
-      <c r="M18" s="21"/>
+      <c r="F18" s="20">
+        <v>100.7</v>
+      </c>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="20">
         <v>100.9</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="20">
         <v>101.3</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="20">
         <v>100.5</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="20">
         <v>101</v>
       </c>
-      <c r="F19" s="16"/>
-[...6 lines deleted...]
-      <c r="M19" s="21"/>
+      <c r="F19" s="20">
+        <v>100.6</v>
+      </c>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="20">
         <v>101.8</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="20">
         <v>102.3</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="20">
         <v>101.7</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="20">
         <v>100.5</v>
       </c>
-      <c r="F20" s="16"/>
-[...6 lines deleted...]
-      <c r="M20" s="21"/>
+      <c r="F20" s="20">
+        <v>100.6</v>
+      </c>
+      <c r="G20" s="18"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="20">
         <v>100.8</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="20">
         <v>101.3</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="20">
         <v>100.8</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="20">
         <v>101.2</v>
       </c>
-      <c r="F21" s="16"/>
-[...6 lines deleted...]
-      <c r="M21" s="21"/>
+      <c r="F21" s="20">
+        <v>100.6</v>
+      </c>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="20">
         <v>100.9</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="20">
         <v>101.4</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="20">
         <v>100.6</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="20">
         <v>100.2</v>
       </c>
-      <c r="F22" s="16"/>
-[...6 lines deleted...]
-      <c r="M22" s="21"/>
+      <c r="F22" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="G22" s="18"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="18"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="20">
         <v>100.9</v>
       </c>
-      <c r="C23" s="24">
+      <c r="C23" s="20">
         <v>101.4</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="20">
         <v>100.9</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="20">
         <v>100.7</v>
       </c>
-      <c r="F23" s="16"/>
-[...6 lines deleted...]
-      <c r="M23" s="21"/>
+      <c r="F23" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="21">
         <v>100.9</v>
       </c>
-      <c r="C24" s="25">
+      <c r="C24" s="21">
         <v>101.6</v>
       </c>
-      <c r="D24" s="25">
+      <c r="D24" s="21">
         <v>100.4</v>
       </c>
-      <c r="E24" s="25">
+      <c r="E24" s="21">
         <v>101.2</v>
       </c>
-      <c r="F24" s="17"/>
+      <c r="F24" s="21">
+        <v>100.2</v>
+      </c>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="12"/>
-[...11 lines deleted...]
-      <c r="M25" s="14"/>
+      <c r="A25" s="11"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="26" t="s">
+      <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="26"/>
-[...10 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="20">
         <v>100.8</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C28" s="20">
         <v>102.2</v>
       </c>
-      <c r="D28" s="24">
+      <c r="D28" s="20">
         <v>102.9</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="20">
         <v>103.7</v>
       </c>
-      <c r="F28" s="16"/>
-[...6 lines deleted...]
-      <c r="M28" s="20"/>
+      <c r="F28" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="24">
+      <c r="B29" s="20">
         <v>100.7</v>
       </c>
-      <c r="C29" s="24">
+      <c r="C29" s="20">
         <v>102.1</v>
       </c>
-      <c r="D29" s="24">
+      <c r="D29" s="20">
         <v>103</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="20">
         <v>103.5</v>
       </c>
-      <c r="F29" s="16"/>
-[...6 lines deleted...]
-      <c r="M29" s="21"/>
+      <c r="F29" s="20">
+        <v>103.8</v>
+      </c>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="24">
+      <c r="B30" s="20">
         <v>100.9</v>
       </c>
-      <c r="C30" s="24">
+      <c r="C30" s="20">
         <v>102.7</v>
       </c>
-      <c r="D30" s="24">
+      <c r="D30" s="20">
         <v>104</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="20">
         <v>104.7</v>
       </c>
-      <c r="F30" s="16"/>
-[...6 lines deleted...]
-      <c r="M30" s="21"/>
+      <c r="F30" s="20">
+        <v>104.5</v>
+      </c>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="24">
+      <c r="B31" s="20">
         <v>100.3</v>
       </c>
-      <c r="C31" s="24">
+      <c r="C31" s="20">
         <v>101.5</v>
       </c>
-      <c r="D31" s="24">
+      <c r="D31" s="20">
         <v>102.3</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="20">
         <v>102.7</v>
       </c>
-      <c r="F31" s="16"/>
-[...6 lines deleted...]
-      <c r="M31" s="21"/>
+      <c r="F31" s="20">
+        <v>103</v>
+      </c>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="24">
+      <c r="B32" s="20">
         <v>100.7</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C32" s="20">
         <v>102.2</v>
       </c>
-      <c r="D32" s="24">
+      <c r="D32" s="20">
         <v>102.6</v>
       </c>
-      <c r="E32" s="24">
+      <c r="E32" s="20">
         <v>103.4</v>
       </c>
-      <c r="F32" s="16"/>
-[...6 lines deleted...]
-      <c r="M32" s="21"/>
+      <c r="F32" s="20">
+        <v>103.8</v>
+      </c>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="24">
+      <c r="B33" s="20">
         <v>100.5</v>
       </c>
-      <c r="C33" s="24">
+      <c r="C33" s="20">
         <v>101.8</v>
       </c>
-      <c r="D33" s="24">
+      <c r="D33" s="20">
         <v>102.2</v>
       </c>
-      <c r="E33" s="24">
+      <c r="E33" s="20">
         <v>102.7</v>
       </c>
-      <c r="F33" s="16"/>
-[...6 lines deleted...]
-      <c r="M33" s="21"/>
+      <c r="F33" s="20">
+        <v>103.5</v>
+      </c>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="24">
+      <c r="B34" s="20">
         <v>101.1</v>
       </c>
-      <c r="C34" s="24">
+      <c r="C34" s="20">
         <v>102.1</v>
       </c>
-      <c r="D34" s="24">
+      <c r="D34" s="20">
         <v>102.6</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="20">
         <v>103.9</v>
       </c>
-      <c r="F34" s="16"/>
-[...6 lines deleted...]
-      <c r="M34" s="21"/>
+      <c r="F34" s="20">
+        <v>104</v>
+      </c>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="24">
+      <c r="B35" s="20">
         <v>100.7</v>
       </c>
-      <c r="C35" s="24">
+      <c r="C35" s="20">
         <v>102.2</v>
       </c>
-      <c r="D35" s="24">
+      <c r="D35" s="20">
         <v>102.7</v>
       </c>
-      <c r="E35" s="24">
+      <c r="E35" s="20">
         <v>103.6</v>
       </c>
-      <c r="F35" s="16"/>
-[...6 lines deleted...]
-      <c r="M35" s="21"/>
+      <c r="F35" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="24">
+      <c r="B36" s="20">
         <v>101.1</v>
       </c>
-      <c r="C36" s="24">
+      <c r="C36" s="20">
         <v>102.3</v>
       </c>
-      <c r="D36" s="24">
+      <c r="D36" s="20">
         <v>103.1</v>
       </c>
-      <c r="E36" s="24">
+      <c r="E36" s="20">
         <v>104</v>
       </c>
-      <c r="F36" s="16"/>
-[...6 lines deleted...]
-      <c r="M36" s="21"/>
+      <c r="F36" s="20">
+        <v>104.7</v>
+      </c>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="24">
+      <c r="B37" s="20">
         <v>101</v>
       </c>
-      <c r="C37" s="24">
+      <c r="C37" s="20">
         <v>102</v>
       </c>
-      <c r="D37" s="24">
+      <c r="D37" s="20">
         <v>102.6</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="20">
         <v>103.3</v>
       </c>
-      <c r="F37" s="16"/>
-[...6 lines deleted...]
-      <c r="M37" s="21"/>
+      <c r="F37" s="20">
+        <v>103.5</v>
+      </c>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38" s="20">
         <v>100.6</v>
       </c>
-      <c r="C38" s="24">
+      <c r="C38" s="20">
         <v>102.3</v>
       </c>
-      <c r="D38" s="24">
+      <c r="D38" s="20">
         <v>103.1</v>
       </c>
-      <c r="E38" s="24">
+      <c r="E38" s="20">
         <v>103.7</v>
       </c>
-      <c r="F38" s="16"/>
-[...6 lines deleted...]
-      <c r="M38" s="21"/>
+      <c r="F38" s="20">
+        <v>104.6</v>
+      </c>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="24">
+      <c r="B39" s="20">
         <v>101</v>
       </c>
-      <c r="C39" s="24">
+      <c r="C39" s="20">
         <v>102.1</v>
       </c>
-      <c r="D39" s="24">
+      <c r="D39" s="20">
         <v>103</v>
       </c>
-      <c r="E39" s="24">
+      <c r="E39" s="20">
         <v>103.5</v>
       </c>
-      <c r="F39" s="16"/>
-[...6 lines deleted...]
-      <c r="M39" s="21"/>
+      <c r="F39" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B40" s="20">
         <v>101.1</v>
       </c>
-      <c r="C40" s="24">
+      <c r="C40" s="20">
         <v>102.5</v>
       </c>
-      <c r="D40" s="24">
+      <c r="D40" s="20">
         <v>103.5</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E40" s="20">
         <v>104.9</v>
       </c>
-      <c r="F40" s="16"/>
-[...6 lines deleted...]
-      <c r="M40" s="21"/>
+      <c r="F40" s="20">
+        <v>104.9</v>
+      </c>
+      <c r="G40" s="18"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="24">
+      <c r="B41" s="20">
         <v>100.9</v>
       </c>
-      <c r="C41" s="24">
+      <c r="C41" s="20">
         <v>101.7</v>
       </c>
-      <c r="D41" s="24">
+      <c r="D41" s="20">
         <v>102.3</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="20">
         <v>102.8</v>
       </c>
-      <c r="F41" s="16"/>
-[...6 lines deleted...]
-      <c r="M41" s="21"/>
+      <c r="F41" s="20">
+        <v>103.5</v>
+      </c>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="24">
+      <c r="B42" s="20">
         <v>100.4</v>
       </c>
-      <c r="C42" s="24">
+      <c r="C42" s="20">
         <v>102.2</v>
       </c>
-      <c r="D42" s="24">
+      <c r="D42" s="20">
         <v>102.6</v>
       </c>
-      <c r="E42" s="24">
+      <c r="E42" s="20">
         <v>103.4</v>
       </c>
-      <c r="F42" s="16"/>
-[...6 lines deleted...]
-      <c r="M42" s="21"/>
+      <c r="F42" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="24">
+      <c r="B43" s="20">
         <v>100.9</v>
       </c>
-      <c r="C43" s="24">
+      <c r="C43" s="20">
         <v>102.2</v>
       </c>
-      <c r="D43" s="24">
+      <c r="D43" s="20">
         <v>102.7</v>
       </c>
-      <c r="E43" s="24">
+      <c r="E43" s="20">
         <v>103.7</v>
       </c>
-      <c r="F43" s="16"/>
-[...6 lines deleted...]
-      <c r="M43" s="21"/>
+      <c r="F43" s="20">
+        <v>104.3</v>
+      </c>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="24">
+      <c r="B44" s="20">
         <v>101.8</v>
       </c>
-      <c r="C44" s="24">
+      <c r="C44" s="20">
         <v>104.1</v>
       </c>
-      <c r="D44" s="24">
+      <c r="D44" s="20">
         <v>105.9</v>
       </c>
-      <c r="E44" s="24">
+      <c r="E44" s="20">
         <v>106.4</v>
       </c>
-      <c r="F44" s="16"/>
-[...6 lines deleted...]
-      <c r="M44" s="21"/>
+      <c r="F44" s="20">
+        <v>107</v>
+      </c>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="24">
+      <c r="B45" s="20">
         <v>100.8</v>
       </c>
-      <c r="C45" s="24">
+      <c r="C45" s="20">
         <v>102</v>
       </c>
-      <c r="D45" s="24">
+      <c r="D45" s="20">
         <v>102.8</v>
       </c>
-      <c r="E45" s="24">
+      <c r="E45" s="20">
         <v>104</v>
       </c>
-      <c r="F45" s="16"/>
-[...6 lines deleted...]
-      <c r="M45" s="21"/>
+      <c r="F45" s="20">
+        <v>104.6</v>
+      </c>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="24">
+      <c r="B46" s="20">
         <v>100.9</v>
       </c>
-      <c r="C46" s="24">
+      <c r="C46" s="20">
         <v>102.3</v>
       </c>
-      <c r="D46" s="24">
+      <c r="D46" s="20">
         <v>103</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="20">
         <v>103.2</v>
       </c>
-      <c r="F46" s="16"/>
-[...6 lines deleted...]
-      <c r="M46" s="21"/>
+      <c r="F46" s="20">
+        <v>103.5</v>
+      </c>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="24">
+      <c r="B47" s="20">
         <v>100.9</v>
       </c>
-      <c r="C47" s="24">
+      <c r="C47" s="20">
         <v>102.2</v>
       </c>
-      <c r="D47" s="24">
+      <c r="D47" s="20">
         <v>103.1</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="20">
         <v>103.9</v>
       </c>
-      <c r="F47" s="16"/>
-[...6 lines deleted...]
-      <c r="M47" s="21"/>
+      <c r="F47" s="20">
+        <v>104.2</v>
+      </c>
+      <c r="G47" s="18"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="25">
+      <c r="B48" s="21">
         <v>100.9</v>
       </c>
-      <c r="C48" s="25">
+      <c r="C48" s="21">
         <v>102.4</v>
       </c>
-      <c r="D48" s="25">
+      <c r="D48" s="21">
         <v>102.9</v>
       </c>
-      <c r="E48" s="25">
+      <c r="E48" s="21">
         <v>104.1</v>
       </c>
-      <c r="F48" s="17"/>
+      <c r="F48" s="21">
+        <v>104.4</v>
+      </c>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="26" t="s">
+      <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="26"/>
-[...10 lines deleted...]
-      <c r="M50" s="26"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="22"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="22"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="22"/>
+      <c r="K50" s="22"/>
+      <c r="L50" s="22"/>
+      <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B52" s="24">
+      <c r="B52" s="20">
         <v>112.9</v>
       </c>
-      <c r="C52" s="24">
+      <c r="C52" s="20">
         <v>112.7</v>
       </c>
-      <c r="D52" s="24">
+      <c r="D52" s="20">
         <v>111.7</v>
       </c>
-      <c r="E52" s="24">
+      <c r="E52" s="20">
         <v>111.3</v>
       </c>
-      <c r="F52" s="16"/>
-[...6 lines deleted...]
-      <c r="M52" s="20"/>
+      <c r="F52" s="20">
+        <v>110.7</v>
+      </c>
+      <c r="G52" s="18"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="17"/>
+      <c r="J52" s="17"/>
+      <c r="K52" s="17"/>
+      <c r="L52" s="17"/>
+      <c r="M52" s="17"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="24">
+      <c r="B53" s="20">
         <v>111.5</v>
       </c>
-      <c r="C53" s="24">
+      <c r="C53" s="20">
         <v>111.8</v>
       </c>
-      <c r="D53" s="24">
+      <c r="D53" s="20">
         <v>111.1</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="20">
         <v>110.5</v>
       </c>
-      <c r="F53" s="16"/>
-[...6 lines deleted...]
-      <c r="M53" s="21"/>
+      <c r="F53" s="20">
+        <v>109.1</v>
+      </c>
+      <c r="G53" s="18"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="24">
+      <c r="B54" s="20">
         <v>115.3</v>
       </c>
-      <c r="C54" s="24">
+      <c r="C54" s="20">
         <v>115.2</v>
       </c>
-      <c r="D54" s="24">
+      <c r="D54" s="20">
         <v>114.3</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E54" s="20">
         <v>114.1</v>
       </c>
-      <c r="F54" s="16"/>
-[...6 lines deleted...]
-      <c r="M54" s="21"/>
+      <c r="F54" s="20">
+        <v>113.5</v>
+      </c>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="24">
+      <c r="B55" s="20">
         <v>111.3</v>
       </c>
-      <c r="C55" s="24">
+      <c r="C55" s="20">
         <v>110.2</v>
       </c>
-      <c r="D55" s="24">
+      <c r="D55" s="20">
         <v>110.5</v>
       </c>
-      <c r="E55" s="24">
+      <c r="E55" s="20">
         <v>109.6</v>
       </c>
-      <c r="F55" s="16"/>
-[...6 lines deleted...]
-      <c r="M55" s="21"/>
+      <c r="F55" s="20">
+        <v>109.6</v>
+      </c>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="24">
+      <c r="B56" s="20">
         <v>111.5</v>
       </c>
-      <c r="C56" s="24">
+      <c r="C56" s="20">
         <v>111.7</v>
       </c>
-      <c r="D56" s="24">
+      <c r="D56" s="20">
         <v>109.6</v>
       </c>
-      <c r="E56" s="24">
+      <c r="E56" s="20">
         <v>109</v>
       </c>
-      <c r="F56" s="16"/>
-[...6 lines deleted...]
-      <c r="M56" s="21"/>
+      <c r="F56" s="20">
+        <v>109.1</v>
+      </c>
+      <c r="G56" s="18"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="24">
+      <c r="B57" s="20">
         <v>112.3</v>
       </c>
-      <c r="C57" s="24">
+      <c r="C57" s="20">
         <v>112.7</v>
       </c>
-      <c r="D57" s="24">
+      <c r="D57" s="20">
         <v>112.1</v>
       </c>
-      <c r="E57" s="24">
+      <c r="E57" s="20">
         <v>111.2</v>
       </c>
-      <c r="F57" s="16"/>
-[...6 lines deleted...]
-      <c r="M57" s="21"/>
+      <c r="F57" s="20">
+        <v>110.6</v>
+      </c>
+      <c r="G57" s="18"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="24">
+      <c r="B58" s="20">
         <v>112.8</v>
       </c>
-      <c r="C58" s="24">
+      <c r="C58" s="20">
         <v>113.3</v>
       </c>
-      <c r="D58" s="24">
+      <c r="D58" s="20">
         <v>112.4</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="20">
         <v>111.8</v>
       </c>
-      <c r="F58" s="16"/>
-[...6 lines deleted...]
-      <c r="M58" s="21"/>
+      <c r="F58" s="20">
+        <v>109.2</v>
+      </c>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="24">
+      <c r="B59" s="20">
         <v>111.7</v>
       </c>
-      <c r="C59" s="24">
+      <c r="C59" s="20">
         <v>112.4</v>
       </c>
-      <c r="D59" s="24">
+      <c r="D59" s="20">
         <v>111.6</v>
       </c>
-      <c r="E59" s="24">
+      <c r="E59" s="20">
         <v>111.3</v>
       </c>
-      <c r="F59" s="16"/>
-[...6 lines deleted...]
-      <c r="M59" s="21"/>
+      <c r="F59" s="20">
+        <v>110.8</v>
+      </c>
+      <c r="G59" s="18"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B60" s="24">
+      <c r="B60" s="20">
         <v>112.4</v>
       </c>
-      <c r="C60" s="24">
+      <c r="C60" s="20">
         <v>112.4</v>
       </c>
-      <c r="D60" s="24">
+      <c r="D60" s="20">
         <v>112.2</v>
       </c>
-      <c r="E60" s="24">
+      <c r="E60" s="20">
         <v>111.6</v>
       </c>
-      <c r="F60" s="16"/>
-[...6 lines deleted...]
-      <c r="M60" s="21"/>
+      <c r="F60" s="20">
+        <v>110.3</v>
+      </c>
+      <c r="G60" s="18"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="18"/>
+      <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="24">
+      <c r="B61" s="20">
         <v>112.3</v>
       </c>
-      <c r="C61" s="24">
+      <c r="C61" s="20">
         <v>110.8</v>
       </c>
-      <c r="D61" s="24">
+      <c r="D61" s="20">
         <v>109.1</v>
       </c>
-      <c r="E61" s="24">
+      <c r="E61" s="20">
         <v>108.9</v>
       </c>
-      <c r="F61" s="16"/>
-[...6 lines deleted...]
-      <c r="M61" s="21"/>
+      <c r="F61" s="20">
+        <v>109.1</v>
+      </c>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="24">
+      <c r="B62" s="20">
         <v>112</v>
       </c>
-      <c r="C62" s="24">
+      <c r="C62" s="20">
         <v>113</v>
       </c>
-      <c r="D62" s="24">
+      <c r="D62" s="20">
         <v>112.3</v>
       </c>
-      <c r="E62" s="24">
+      <c r="E62" s="20">
         <v>111.2</v>
       </c>
-      <c r="F62" s="16"/>
-[...6 lines deleted...]
-      <c r="M62" s="21"/>
+      <c r="F62" s="20">
+        <v>110.6</v>
+      </c>
+      <c r="G62" s="18"/>
+      <c r="H62" s="18"/>
+      <c r="I62" s="18"/>
+      <c r="J62" s="18"/>
+      <c r="K62" s="18"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="24">
+      <c r="B63" s="20">
         <v>113.5</v>
       </c>
-      <c r="C63" s="24">
+      <c r="C63" s="20">
         <v>113.5</v>
       </c>
-      <c r="D63" s="24">
+      <c r="D63" s="20">
         <v>113</v>
       </c>
-      <c r="E63" s="24">
+      <c r="E63" s="20">
         <v>112.7</v>
       </c>
-      <c r="F63" s="16"/>
-[...6 lines deleted...]
-      <c r="M63" s="21"/>
+      <c r="F63" s="20">
+        <v>111.9</v>
+      </c>
+      <c r="G63" s="18"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="24">
+      <c r="B64" s="20">
         <v>113.6</v>
       </c>
-      <c r="C64" s="24">
+      <c r="C64" s="20">
         <v>113.8</v>
       </c>
-      <c r="D64" s="24">
+      <c r="D64" s="20">
         <v>114.1</v>
       </c>
-      <c r="E64" s="24">
+      <c r="E64" s="20">
         <v>113.9</v>
       </c>
-      <c r="F64" s="16"/>
-[...6 lines deleted...]
-      <c r="M64" s="21"/>
+      <c r="F64" s="20">
+        <v>112.9</v>
+      </c>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B65" s="24">
+      <c r="B65" s="20">
         <v>115.1</v>
       </c>
-      <c r="C65" s="24">
+      <c r="C65" s="20">
         <v>114.6</v>
       </c>
-      <c r="D65" s="24">
+      <c r="D65" s="20">
         <v>112.7</v>
       </c>
-      <c r="E65" s="24">
+      <c r="E65" s="20">
         <v>112.1</v>
       </c>
-      <c r="F65" s="16"/>
-[...6 lines deleted...]
-      <c r="M65" s="21"/>
+      <c r="F65" s="20">
+        <v>111.6</v>
+      </c>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="24">
+      <c r="B66" s="20">
         <v>114.7</v>
       </c>
-      <c r="C66" s="24">
+      <c r="C66" s="20">
         <v>114.9</v>
       </c>
-      <c r="D66" s="24">
+      <c r="D66" s="20">
         <v>113.6</v>
       </c>
-      <c r="E66" s="24">
+      <c r="E66" s="20">
         <v>112.4</v>
       </c>
-      <c r="F66" s="16"/>
-[...6 lines deleted...]
-      <c r="M66" s="21"/>
+      <c r="F66" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="18"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="18"/>
+      <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="24">
+      <c r="B67" s="20">
         <v>113</v>
       </c>
-      <c r="C67" s="24">
+      <c r="C67" s="20">
         <v>112.3</v>
       </c>
-      <c r="D67" s="24">
+      <c r="D67" s="20">
         <v>110.6</v>
       </c>
-      <c r="E67" s="24">
+      <c r="E67" s="20">
         <v>110.8</v>
       </c>
-      <c r="F67" s="16"/>
-[...6 lines deleted...]
-      <c r="M67" s="21"/>
+      <c r="F67" s="20">
+        <v>110.5</v>
+      </c>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="24">
+      <c r="B68" s="20">
         <v>116.2</v>
       </c>
-      <c r="C68" s="24">
+      <c r="C68" s="20">
         <v>116</v>
       </c>
-      <c r="D68" s="24">
+      <c r="D68" s="20">
         <v>116.2</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E68" s="20">
         <v>115.2</v>
       </c>
-      <c r="F68" s="16"/>
-[...6 lines deleted...]
-      <c r="M68" s="21"/>
+      <c r="F68" s="20">
+        <v>114.7</v>
+      </c>
+      <c r="G68" s="18"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="18"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B69" s="24">
+      <c r="B69" s="20">
         <v>112.1</v>
       </c>
-      <c r="C69" s="24">
+      <c r="C69" s="20">
         <v>111.7</v>
       </c>
-      <c r="D69" s="24">
+      <c r="D69" s="20">
         <v>110.8</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E69" s="20">
         <v>110.7</v>
       </c>
-      <c r="F69" s="16"/>
-[...6 lines deleted...]
-      <c r="M69" s="21"/>
+      <c r="F69" s="20">
+        <v>110.6</v>
+      </c>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="24">
+      <c r="B70" s="20">
         <v>114.8</v>
       </c>
-      <c r="C70" s="24">
+      <c r="C70" s="20">
         <v>113.3</v>
       </c>
-      <c r="D70" s="24">
+      <c r="D70" s="20">
         <v>111.3</v>
       </c>
-      <c r="E70" s="24">
+      <c r="E70" s="20">
         <v>110.5</v>
       </c>
-      <c r="F70" s="16"/>
-[...6 lines deleted...]
-      <c r="M70" s="21"/>
+      <c r="F70" s="20">
+        <v>110.7</v>
+      </c>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="24">
+      <c r="B71" s="20">
         <v>112.8</v>
       </c>
-      <c r="C71" s="24">
+      <c r="C71" s="20">
         <v>113.4</v>
       </c>
-      <c r="D71" s="24">
+      <c r="D71" s="20">
         <v>113.1</v>
       </c>
-      <c r="E71" s="24">
+      <c r="E71" s="20">
         <v>112.9</v>
       </c>
-      <c r="F71" s="16"/>
-[...6 lines deleted...]
-      <c r="M71" s="21"/>
+      <c r="F71" s="20">
+        <v>111.9</v>
+      </c>
+      <c r="G71" s="18"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B72" s="25">
+      <c r="B72" s="21">
         <v>112.4</v>
       </c>
-      <c r="C72" s="25">
+      <c r="C72" s="21">
         <v>110.8</v>
       </c>
-      <c r="D72" s="25">
+      <c r="D72" s="21">
         <v>109.5</v>
       </c>
-      <c r="E72" s="25">
+      <c r="E72" s="21">
         <v>109.7</v>
       </c>
-      <c r="F72" s="17"/>
+      <c r="F72" s="21">
+        <v>108.8</v>
+      </c>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="12"/>
-[...11 lines deleted...]
-      <c r="M73" s="14"/>
+      <c r="A73" s="11"/>
+      <c r="B73" s="13"/>
+      <c r="C73" s="13"/>
+      <c r="D73" s="13"/>
+      <c r="E73" s="13"/>
+      <c r="F73" s="13"/>
+      <c r="G73" s="13"/>
+      <c r="H73" s="13"/>
+      <c r="I73" s="13"/>
+      <c r="J73" s="13"/>
+      <c r="K73" s="12"/>
+      <c r="L73" s="13"/>
+      <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="26" t="s">
+      <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="26"/>
-[...10 lines deleted...]
-      <c r="M74" s="26"/>
+      <c r="B74" s="22"/>
+      <c r="C74" s="22"/>
+      <c r="D74" s="22"/>
+      <c r="E74" s="22"/>
+      <c r="F74" s="22"/>
+      <c r="G74" s="22"/>
+      <c r="H74" s="22"/>
+      <c r="I74" s="22"/>
+      <c r="J74" s="22"/>
+      <c r="K74" s="22"/>
+      <c r="L74" s="22"/>
+      <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1"/>
       <c r="B75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="24">
+      <c r="B76" s="20">
         <v>112.9</v>
       </c>
-      <c r="C76" s="24">
+      <c r="C76" s="20">
         <v>112.8</v>
       </c>
-      <c r="D76" s="24">
+      <c r="D76" s="20">
         <v>112.4</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E76" s="20">
         <v>112.1</v>
       </c>
-      <c r="F76" s="16"/>
-[...6 lines deleted...]
-      <c r="M76" s="21"/>
+      <c r="F76" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18"/>
+      <c r="I76" s="18"/>
+      <c r="J76" s="18"/>
+      <c r="K76" s="18"/>
+      <c r="L76" s="18"/>
+      <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="24">
+      <c r="B77" s="20">
         <v>111.5</v>
       </c>
-      <c r="C77" s="24">
+      <c r="C77" s="20">
         <v>111.6</v>
       </c>
-      <c r="D77" s="24">
+      <c r="D77" s="20">
         <v>111.5</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E77" s="20">
         <v>111.2</v>
       </c>
-      <c r="F77" s="16"/>
-[...6 lines deleted...]
-      <c r="M77" s="21"/>
+      <c r="F77" s="20">
+        <v>110.8</v>
+      </c>
+      <c r="G77" s="18"/>
+      <c r="H77" s="18"/>
+      <c r="I77" s="18"/>
+      <c r="J77" s="18"/>
+      <c r="K77" s="18"/>
+      <c r="L77" s="18"/>
+      <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="24">
+      <c r="B78" s="20">
         <v>115.3</v>
       </c>
-      <c r="C78" s="24">
+      <c r="C78" s="20">
         <v>115.3</v>
       </c>
-      <c r="D78" s="24">
+      <c r="D78" s="20">
         <v>114.9</v>
       </c>
-      <c r="E78" s="24">
+      <c r="E78" s="20">
         <v>114.7</v>
       </c>
-      <c r="F78" s="16"/>
-[...6 lines deleted...]
-      <c r="M78" s="21"/>
+      <c r="F78" s="20">
+        <v>114.5</v>
+      </c>
+      <c r="G78" s="18"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="18"/>
+      <c r="K78" s="18"/>
+      <c r="L78" s="18"/>
+      <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="24">
+      <c r="B79" s="20">
         <v>111.3</v>
       </c>
-      <c r="C79" s="24">
+      <c r="C79" s="20">
         <v>110.7</v>
       </c>
-      <c r="D79" s="24">
+      <c r="D79" s="20">
         <v>110.7</v>
       </c>
-      <c r="E79" s="24">
+      <c r="E79" s="20">
         <v>110.4</v>
       </c>
-      <c r="F79" s="16"/>
-[...6 lines deleted...]
-      <c r="M79" s="21"/>
+      <c r="F79" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="G79" s="18"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="18"/>
+      <c r="K79" s="18"/>
+      <c r="L79" s="18"/>
+      <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="24">
+      <c r="B80" s="20">
         <v>111.5</v>
       </c>
-      <c r="C80" s="24">
+      <c r="C80" s="20">
         <v>111.6</v>
       </c>
-      <c r="D80" s="24">
+      <c r="D80" s="20">
         <v>110.9</v>
       </c>
-      <c r="E80" s="24">
+      <c r="E80" s="20">
         <v>110.4</v>
       </c>
-      <c r="F80" s="16"/>
-[...6 lines deleted...]
-      <c r="M80" s="21"/>
+      <c r="F80" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="G80" s="18"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="18"/>
+      <c r="K80" s="18"/>
+      <c r="L80" s="18"/>
+      <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="24">
+      <c r="B81" s="20">
         <v>112.3</v>
       </c>
-      <c r="C81" s="24">
+      <c r="C81" s="20">
         <v>112.5</v>
       </c>
-      <c r="D81" s="24">
+      <c r="D81" s="20">
         <v>112.4</v>
       </c>
-      <c r="E81" s="24">
+      <c r="E81" s="20">
         <v>112.1</v>
       </c>
-      <c r="F81" s="16"/>
-[...6 lines deleted...]
-      <c r="M81" s="21"/>
+      <c r="F81" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G81" s="18"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="18"/>
+      <c r="K81" s="18"/>
+      <c r="L81" s="18"/>
+      <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B82" s="24">
+      <c r="B82" s="20">
         <v>112.8</v>
       </c>
-      <c r="C82" s="24">
+      <c r="C82" s="20">
         <v>113</v>
       </c>
-      <c r="D82" s="24">
+      <c r="D82" s="20">
         <v>112.8</v>
       </c>
-      <c r="E82" s="24">
+      <c r="E82" s="20">
         <v>112.6</v>
       </c>
-      <c r="F82" s="16"/>
-[...6 lines deleted...]
-      <c r="M82" s="21"/>
+      <c r="F82" s="20">
+        <v>111.9</v>
+      </c>
+      <c r="G82" s="18"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="18"/>
+      <c r="K82" s="18"/>
+      <c r="L82" s="18"/>
+      <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="24">
+      <c r="B83" s="20">
         <v>111.7</v>
       </c>
-      <c r="C83" s="24">
+      <c r="C83" s="20">
         <v>112.1</v>
       </c>
-      <c r="D83" s="24">
+      <c r="D83" s="20">
         <v>111.9</v>
       </c>
-      <c r="E83" s="24">
+      <c r="E83" s="20">
         <v>111.8</v>
       </c>
-      <c r="F83" s="16"/>
-[...6 lines deleted...]
-      <c r="M83" s="21"/>
+      <c r="F83" s="20">
+        <v>111.6</v>
+      </c>
+      <c r="G83" s="18"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="18"/>
+      <c r="K83" s="18"/>
+      <c r="L83" s="18"/>
+      <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B84" s="24">
+      <c r="B84" s="20">
         <v>112.4</v>
       </c>
-      <c r="C84" s="24">
+      <c r="C84" s="20">
         <v>112.4</v>
       </c>
-      <c r="D84" s="24">
+      <c r="D84" s="20">
         <v>112.3</v>
       </c>
-      <c r="E84" s="24">
+      <c r="E84" s="20">
         <v>112.2</v>
       </c>
-      <c r="F84" s="16"/>
-[...6 lines deleted...]
-      <c r="M84" s="21"/>
+      <c r="F84" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G84" s="18"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="18"/>
+      <c r="K84" s="18"/>
+      <c r="L84" s="18"/>
+      <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="24">
+      <c r="B85" s="20">
         <v>112.3</v>
       </c>
-      <c r="C85" s="24">
+      <c r="C85" s="20">
         <v>111.5</v>
       </c>
-      <c r="D85" s="24">
+      <c r="D85" s="20">
         <v>110.7</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E85" s="20">
         <v>110.3</v>
       </c>
-      <c r="F85" s="16"/>
-[...6 lines deleted...]
-      <c r="M85" s="21"/>
+      <c r="F85" s="20">
+        <v>110</v>
+      </c>
+      <c r="G85" s="18"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="18"/>
+      <c r="K85" s="18"/>
+      <c r="L85" s="18"/>
+      <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="24">
+      <c r="B86" s="20">
         <v>112</v>
       </c>
-      <c r="C86" s="24">
+      <c r="C86" s="20">
         <v>112.5</v>
       </c>
-      <c r="D86" s="24">
+      <c r="D86" s="20">
         <v>112.4</v>
       </c>
-      <c r="E86" s="24">
+      <c r="E86" s="20">
         <v>112.1</v>
       </c>
-      <c r="F86" s="16"/>
-[...6 lines deleted...]
-      <c r="M86" s="21"/>
+      <c r="F86" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G86" s="18"/>
+      <c r="H86" s="18"/>
+      <c r="I86" s="18"/>
+      <c r="J86" s="18"/>
+      <c r="K86" s="18"/>
+      <c r="L86" s="18"/>
+      <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="24">
+      <c r="B87" s="20">
         <v>113.5</v>
       </c>
-      <c r="C87" s="24">
+      <c r="C87" s="20">
         <v>113.5</v>
       </c>
-      <c r="D87" s="24">
+      <c r="D87" s="20">
         <v>113.3</v>
       </c>
-      <c r="E87" s="24">
+      <c r="E87" s="20">
         <v>113.1</v>
       </c>
-      <c r="F87" s="16"/>
-[...6 lines deleted...]
-      <c r="M87" s="21"/>
+      <c r="F87" s="20">
+        <v>112.9</v>
+      </c>
+      <c r="G87" s="18"/>
+      <c r="H87" s="18"/>
+      <c r="I87" s="18"/>
+      <c r="J87" s="18"/>
+      <c r="K87" s="18"/>
+      <c r="L87" s="18"/>
+      <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="24">
+      <c r="B88" s="20">
         <v>113.6</v>
       </c>
-      <c r="C88" s="24">
+      <c r="C88" s="20">
         <v>113.7</v>
       </c>
-      <c r="D88" s="24">
+      <c r="D88" s="20">
         <v>113.8</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E88" s="20">
         <v>113.9</v>
       </c>
-      <c r="F88" s="16"/>
-[...6 lines deleted...]
-      <c r="M88" s="21"/>
+      <c r="F88" s="20">
+        <v>113.7</v>
+      </c>
+      <c r="G88" s="18"/>
+      <c r="H88" s="18"/>
+      <c r="I88" s="18"/>
+      <c r="J88" s="18"/>
+      <c r="K88" s="18"/>
+      <c r="L88" s="18"/>
+      <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="24">
+      <c r="B89" s="20">
         <v>115.1</v>
       </c>
-      <c r="C89" s="24">
+      <c r="C89" s="20">
         <v>114.9</v>
       </c>
-      <c r="D89" s="24">
+      <c r="D89" s="20">
         <v>114.1</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E89" s="20">
         <v>113.6</v>
       </c>
-      <c r="F89" s="16"/>
-[...6 lines deleted...]
-      <c r="M89" s="21"/>
+      <c r="F89" s="20">
+        <v>113.2</v>
+      </c>
+      <c r="G89" s="18"/>
+      <c r="H89" s="18"/>
+      <c r="I89" s="18"/>
+      <c r="J89" s="18"/>
+      <c r="K89" s="18"/>
+      <c r="L89" s="18"/>
+      <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="24">
+      <c r="B90" s="20">
         <v>114.7</v>
       </c>
-      <c r="C90" s="24">
+      <c r="C90" s="20">
         <v>114.8</v>
       </c>
-      <c r="D90" s="24">
+      <c r="D90" s="20">
         <v>114.4</v>
       </c>
-      <c r="E90" s="24">
+      <c r="E90" s="20">
         <v>113.9</v>
       </c>
-      <c r="F90" s="16"/>
-[...6 lines deleted...]
-      <c r="M90" s="21"/>
+      <c r="F90" s="20">
+        <v>113.4</v>
+      </c>
+      <c r="G90" s="18"/>
+      <c r="H90" s="18"/>
+      <c r="I90" s="18"/>
+      <c r="J90" s="18"/>
+      <c r="K90" s="18"/>
+      <c r="L90" s="18"/>
+      <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="24">
+      <c r="B91" s="20">
         <v>113</v>
       </c>
-      <c r="C91" s="24">
+      <c r="C91" s="20">
         <v>112.6</v>
       </c>
-      <c r="D91" s="24">
+      <c r="D91" s="20">
         <v>111.9</v>
       </c>
-      <c r="E91" s="24">
+      <c r="E91" s="20">
         <v>111.7</v>
       </c>
-      <c r="F91" s="16"/>
-[...6 lines deleted...]
-      <c r="M91" s="21"/>
+      <c r="F91" s="20">
+        <v>111.4</v>
+      </c>
+      <c r="G91" s="18"/>
+      <c r="H91" s="18"/>
+      <c r="I91" s="18"/>
+      <c r="J91" s="18"/>
+      <c r="K91" s="18"/>
+      <c r="L91" s="18"/>
+      <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B92" s="24">
+      <c r="B92" s="20">
         <v>116.2</v>
       </c>
-      <c r="C92" s="24">
+      <c r="C92" s="20">
         <v>116.1</v>
       </c>
-      <c r="D92" s="24">
+      <c r="D92" s="20">
         <v>116.1</v>
       </c>
-      <c r="E92" s="24">
+      <c r="E92" s="20">
         <v>115.9</v>
       </c>
-      <c r="F92" s="16"/>
-[...6 lines deleted...]
-      <c r="M92" s="21"/>
+      <c r="F92" s="20">
+        <v>115.6</v>
+      </c>
+      <c r="G92" s="18"/>
+      <c r="H92" s="18"/>
+      <c r="I92" s="18"/>
+      <c r="J92" s="18"/>
+      <c r="K92" s="18"/>
+      <c r="L92" s="18"/>
+      <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="24">
+      <c r="B93" s="20">
         <v>112.1</v>
       </c>
-      <c r="C93" s="24">
+      <c r="C93" s="20">
         <v>111.9</v>
       </c>
-      <c r="D93" s="24">
+      <c r="D93" s="20">
         <v>111.5</v>
       </c>
-      <c r="E93" s="24">
+      <c r="E93" s="20">
         <v>111.3</v>
       </c>
-      <c r="F93" s="16"/>
-[...6 lines deleted...]
-      <c r="M93" s="21"/>
+      <c r="F93" s="20">
+        <v>111.2</v>
+      </c>
+      <c r="G93" s="18"/>
+      <c r="H93" s="18"/>
+      <c r="I93" s="18"/>
+      <c r="J93" s="18"/>
+      <c r="K93" s="18"/>
+      <c r="L93" s="18"/>
+      <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="24">
+      <c r="B94" s="20">
         <v>114.8</v>
       </c>
-      <c r="C94" s="24">
+      <c r="C94" s="20">
         <v>114</v>
       </c>
-      <c r="D94" s="24">
+      <c r="D94" s="20">
         <v>113.1</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E94" s="20">
         <v>112.4</v>
       </c>
-      <c r="F94" s="16"/>
-[...6 lines deleted...]
-      <c r="M94" s="21"/>
+      <c r="F94" s="20">
+        <v>112.1</v>
+      </c>
+      <c r="G94" s="18"/>
+      <c r="H94" s="18"/>
+      <c r="I94" s="18"/>
+      <c r="J94" s="18"/>
+      <c r="K94" s="18"/>
+      <c r="L94" s="18"/>
+      <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="24">
+      <c r="B95" s="20">
         <v>112.8</v>
       </c>
-      <c r="C95" s="24">
+      <c r="C95" s="20">
         <v>113.1</v>
       </c>
-      <c r="D95" s="24">
+      <c r="D95" s="20">
         <v>113.1</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E95" s="20">
         <v>113.1</v>
       </c>
-      <c r="F95" s="16"/>
-[...6 lines deleted...]
-      <c r="M95" s="21"/>
+      <c r="F95" s="20">
+        <v>112.8</v>
+      </c>
+      <c r="G95" s="18"/>
+      <c r="H95" s="18"/>
+      <c r="I95" s="18"/>
+      <c r="J95" s="18"/>
+      <c r="K95" s="18"/>
+      <c r="L95" s="18"/>
+      <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="25">
+      <c r="B96" s="21">
         <v>112.4</v>
       </c>
-      <c r="C96" s="25">
+      <c r="C96" s="21">
         <v>111.6</v>
       </c>
-      <c r="D96" s="25">
+      <c r="D96" s="21">
         <v>110.9</v>
       </c>
-      <c r="E96" s="25">
+      <c r="E96" s="21">
         <v>110.6</v>
       </c>
-      <c r="F96" s="17"/>
+      <c r="F96" s="21">
+        <v>110.2</v>
+      </c>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="31" style="15" customWidth="1"/>
-    <col min="2" max="10" width="14.7109375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="31" style="14" customWidth="1"/>
+    <col min="2" max="10" width="14.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
-    <col min="12" max="13" width="14.7109375" style="15" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="15"/>
+    <col min="12" max="13" width="14.7109375" style="14" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="27"/>
-[...10 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:14" ht="21.75" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="26"/>
-[...10 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="14"/>
+      <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="20">
         <v>101.2</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="20">
         <v>100.9</v>
       </c>
-      <c r="D4" s="24">
+      <c r="D4" s="20">
         <v>100.5</v>
       </c>
-      <c r="E4" s="24">
+      <c r="E4" s="20">
         <v>100.9</v>
       </c>
-      <c r="F4" s="7"/>
+      <c r="F4" s="20">
+        <v>100.6</v>
+      </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="20">
         <v>101.2</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="20">
         <v>100.7</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="20">
         <v>100.4</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="20">
         <v>100.9</v>
       </c>
-      <c r="F5" s="7"/>
+      <c r="F5" s="20">
+        <v>100.9</v>
+      </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="20">
         <v>100.8</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="20">
         <v>101.9</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="20">
         <v>100.6</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="20">
         <v>101.3</v>
       </c>
-      <c r="F6" s="7"/>
+      <c r="F6" s="20">
+        <v>100.6</v>
+      </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="20">
         <v>101.1</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="20">
         <v>100.7</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="20">
         <v>100.9</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="20">
         <v>100.6</v>
       </c>
-      <c r="F7" s="7"/>
+      <c r="F7" s="20">
+        <v>100.5</v>
+      </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="20">
         <v>101.7</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="20">
         <v>100.8</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="20">
         <v>100.2</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="20">
         <v>100.6</v>
       </c>
-      <c r="F8" s="7"/>
+      <c r="F8" s="20">
+        <v>100.6</v>
+      </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="20">
         <v>100.9</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="20">
         <v>101</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="20">
         <v>100.6</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="20">
         <v>101.1</v>
       </c>
-      <c r="F9" s="7"/>
+      <c r="F9" s="20">
+        <v>100.8</v>
+      </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="20">
         <v>100.9</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="20">
         <v>101</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="20">
         <v>100.9</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="20">
         <v>100.8</v>
       </c>
-      <c r="F10" s="7"/>
+      <c r="F10" s="20">
+        <v>100.4</v>
+      </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="20">
         <v>101.6</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="20">
         <v>100.8</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="20">
         <v>100.7</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="20">
         <v>100.7</v>
       </c>
-      <c r="F11" s="7"/>
+      <c r="F11" s="20">
+        <v>100.5</v>
+      </c>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="20">
         <v>100.8</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="20">
         <v>100.4</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="20">
         <v>100.9</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="20">
         <v>101.1</v>
       </c>
-      <c r="F12" s="7"/>
+      <c r="F12" s="20">
+        <v>100.7</v>
+      </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="20">
         <v>101</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="20">
         <v>100.7</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="20">
         <v>100.7</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="20">
         <v>101</v>
       </c>
-      <c r="F13" s="7"/>
+      <c r="F13" s="20">
+        <v>100.6</v>
+      </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="20">
         <v>100.8</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="20">
         <v>100.8</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="20">
         <v>100.6</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="20">
         <v>101.5</v>
       </c>
-      <c r="F14" s="7"/>
+      <c r="F14" s="20">
+        <v>100.8</v>
+      </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="20">
         <v>101</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="20">
         <v>101</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="20">
         <v>100.5</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="20">
         <v>100.7</v>
       </c>
-      <c r="F15" s="7"/>
+      <c r="F15" s="20">
+        <v>100.7</v>
+      </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="20">
         <v>101</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="20">
         <v>101.2</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="20">
         <v>100.3</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="20">
         <v>100.7</v>
       </c>
-      <c r="F16" s="7"/>
+      <c r="F16" s="20">
+        <v>100.4</v>
+      </c>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="20">
         <v>101.7</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="20">
         <v>100.5</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="20">
         <v>100</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="20">
         <v>101.1</v>
       </c>
-      <c r="F17" s="7"/>
+      <c r="F17" s="20">
+        <v>100.5</v>
+      </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="20">
         <v>101.6</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="20">
         <v>101</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="20">
         <v>100.7</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="20">
         <v>101.2</v>
       </c>
-      <c r="F18" s="7"/>
+      <c r="F18" s="20">
+        <v>101.1</v>
+      </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="20">
         <v>101</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="20">
         <v>100.8</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="20">
         <v>100.7</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="20">
         <v>100.7</v>
       </c>
-      <c r="F19" s="7"/>
+      <c r="F19" s="20">
+        <v>101</v>
+      </c>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="20">
         <v>101.3</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="20">
         <v>100.9</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="20">
         <v>100.4</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="20">
         <v>101.5</v>
       </c>
-      <c r="F20" s="7"/>
+      <c r="F20" s="20">
+        <v>100.3</v>
+      </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="20">
         <v>101.4</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="20">
         <v>101.2</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="20">
         <v>100.7</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="20">
         <v>100.6</v>
       </c>
-      <c r="F21" s="7"/>
+      <c r="F21" s="20">
+        <v>100.6</v>
+      </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="20">
         <v>101.6</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="20">
         <v>101</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="20">
         <v>100.1</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="20">
         <v>101.1</v>
       </c>
-      <c r="F22" s="7"/>
+      <c r="F22" s="20">
+        <v>100.6</v>
+      </c>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="20">
         <v>101.1</v>
       </c>
-      <c r="C23" s="24">
+      <c r="C23" s="20">
         <v>100.6</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="20">
         <v>100.3</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="20">
         <v>101</v>
       </c>
-      <c r="F23" s="7"/>
+      <c r="F23" s="20">
+        <v>100.5</v>
+      </c>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="21">
         <v>100.8</v>
       </c>
-      <c r="C24" s="25">
+      <c r="C24" s="21">
         <v>101.2</v>
       </c>
-      <c r="D24" s="25">
+      <c r="D24" s="21">
         <v>100.6</v>
       </c>
-      <c r="E24" s="25">
+      <c r="E24" s="21">
         <v>100.6</v>
       </c>
-      <c r="F24" s="11"/>
+      <c r="F24" s="21">
+        <v>100.8</v>
+      </c>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="12"/>
-[...11 lines deleted...]
-      <c r="M25" s="14"/>
+      <c r="A25" s="11"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="26" t="s">
+      <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="26"/>
-[...10 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="20">
         <v>101.2</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C28" s="20">
         <v>102.1</v>
       </c>
-      <c r="D28" s="24">
+      <c r="D28" s="20">
         <v>102.6</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="20">
         <v>103.6</v>
       </c>
-      <c r="F28" s="7"/>
-[...6 lines deleted...]
-      <c r="M28" s="21"/>
+      <c r="F28" s="20">
+        <v>104.2</v>
+      </c>
+      <c r="G28" s="17"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="24">
+      <c r="B29" s="20">
         <v>101.2</v>
       </c>
-      <c r="C29" s="24">
+      <c r="C29" s="20">
         <v>101.9</v>
       </c>
-      <c r="D29" s="24">
+      <c r="D29" s="20">
         <v>102.3</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="20">
         <v>103.2</v>
       </c>
-      <c r="F29" s="7"/>
-[...6 lines deleted...]
-      <c r="M29" s="21"/>
+      <c r="F29" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="24">
+      <c r="B30" s="20">
         <v>100.8</v>
       </c>
-      <c r="C30" s="24">
+      <c r="C30" s="20">
         <v>102.6</v>
       </c>
-      <c r="D30" s="24">
+      <c r="D30" s="20">
         <v>103.2</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="20">
         <v>104.6</v>
       </c>
-      <c r="F30" s="7"/>
-[...6 lines deleted...]
-      <c r="M30" s="21"/>
+      <c r="F30" s="20">
+        <v>105.2</v>
+      </c>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="24">
+      <c r="B31" s="20">
         <v>101.1</v>
       </c>
-      <c r="C31" s="24">
+      <c r="C31" s="20">
         <v>101.8</v>
       </c>
-      <c r="D31" s="24">
+      <c r="D31" s="20">
         <v>102.8</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="20">
         <v>103.3</v>
       </c>
-      <c r="F31" s="7"/>
-[...6 lines deleted...]
-      <c r="M31" s="21"/>
+      <c r="F31" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="24">
+      <c r="B32" s="20">
         <v>101.7</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C32" s="20">
         <v>102.5</v>
       </c>
-      <c r="D32" s="24">
+      <c r="D32" s="20">
         <v>102.6</v>
       </c>
-      <c r="E32" s="24">
+      <c r="E32" s="20">
         <v>103.2</v>
       </c>
-      <c r="F32" s="7"/>
-[...6 lines deleted...]
-      <c r="M32" s="21"/>
+      <c r="F32" s="20">
+        <v>103.8</v>
+      </c>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="24">
+      <c r="B33" s="20">
         <v>100.9</v>
       </c>
-      <c r="C33" s="24">
+      <c r="C33" s="20">
         <v>101.8</v>
       </c>
-      <c r="D33" s="24">
+      <c r="D33" s="20">
         <v>102.5</v>
       </c>
-      <c r="E33" s="24">
+      <c r="E33" s="20">
         <v>103.6</v>
       </c>
-      <c r="F33" s="7"/>
-[...6 lines deleted...]
-      <c r="M33" s="21"/>
+      <c r="F33" s="20">
+        <v>104.4</v>
+      </c>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="24">
+      <c r="B34" s="20">
         <v>100.9</v>
       </c>
-      <c r="C34" s="24">
+      <c r="C34" s="20">
         <v>101.9</v>
       </c>
-      <c r="D34" s="24">
+      <c r="D34" s="20">
         <v>102.8</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="20">
         <v>103.6</v>
       </c>
-      <c r="F34" s="7"/>
-[...6 lines deleted...]
-      <c r="M34" s="21"/>
+      <c r="F34" s="20">
+        <v>104</v>
+      </c>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="24">
+      <c r="B35" s="20">
         <v>101.6</v>
       </c>
-      <c r="C35" s="24">
+      <c r="C35" s="20">
         <v>102.4</v>
       </c>
-      <c r="D35" s="24">
+      <c r="D35" s="20">
         <v>103.2</v>
       </c>
-      <c r="E35" s="24">
+      <c r="E35" s="20">
         <v>104</v>
       </c>
-      <c r="F35" s="7"/>
-[...6 lines deleted...]
-      <c r="M35" s="21"/>
+      <c r="F35" s="20">
+        <v>104.5</v>
+      </c>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="24">
+      <c r="B36" s="20">
         <v>100.8</v>
       </c>
-      <c r="C36" s="24">
+      <c r="C36" s="20">
         <v>101.2</v>
       </c>
-      <c r="D36" s="24">
+      <c r="D36" s="20">
         <v>102.1</v>
       </c>
-      <c r="E36" s="24">
+      <c r="E36" s="20">
         <v>103.2</v>
       </c>
-      <c r="F36" s="7"/>
-[...6 lines deleted...]
-      <c r="M36" s="21"/>
+      <c r="F36" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="24">
+      <c r="B37" s="20">
         <v>101</v>
       </c>
-      <c r="C37" s="24">
+      <c r="C37" s="20">
         <v>101.7</v>
       </c>
-      <c r="D37" s="24">
+      <c r="D37" s="20">
         <v>102.5</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="20">
         <v>103.5</v>
       </c>
-      <c r="F37" s="7"/>
-[...6 lines deleted...]
-      <c r="M37" s="21"/>
+      <c r="F37" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38" s="20">
         <v>100.8</v>
       </c>
-      <c r="C38" s="24">
+      <c r="C38" s="20">
         <v>101.6</v>
       </c>
-      <c r="D38" s="24">
+      <c r="D38" s="20">
         <v>102.1</v>
       </c>
-      <c r="E38" s="24">
+      <c r="E38" s="20">
         <v>103.6</v>
       </c>
-      <c r="F38" s="7"/>
-[...6 lines deleted...]
-      <c r="M38" s="21"/>
+      <c r="F38" s="20">
+        <v>104.4</v>
+      </c>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="24">
+      <c r="B39" s="20">
         <v>101</v>
       </c>
-      <c r="C39" s="24">
+      <c r="C39" s="20">
         <v>102</v>
       </c>
-      <c r="D39" s="24">
+      <c r="D39" s="20">
         <v>102.4</v>
       </c>
-      <c r="E39" s="24">
+      <c r="E39" s="20">
         <v>103.2</v>
       </c>
-      <c r="F39" s="7"/>
-[...6 lines deleted...]
-      <c r="M39" s="21"/>
+      <c r="F39" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B40" s="20">
         <v>101</v>
       </c>
-      <c r="C40" s="24">
+      <c r="C40" s="20">
         <v>102.3</v>
       </c>
-      <c r="D40" s="24">
+      <c r="D40" s="20">
         <v>102.6</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E40" s="20">
         <v>103.3</v>
       </c>
-      <c r="F40" s="7"/>
-[...6 lines deleted...]
-      <c r="M40" s="21"/>
+      <c r="F40" s="20">
+        <v>103.8</v>
+      </c>
+      <c r="G40" s="18"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="24">
+      <c r="B41" s="20">
         <v>101.7</v>
       </c>
-      <c r="C41" s="24">
+      <c r="C41" s="20">
         <v>102.2</v>
       </c>
-      <c r="D41" s="24">
+      <c r="D41" s="20">
         <v>102.2</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="20">
         <v>103.4</v>
       </c>
-      <c r="F41" s="7"/>
-[...6 lines deleted...]
-      <c r="M41" s="21"/>
+      <c r="F41" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="24">
+      <c r="B42" s="20">
         <v>101.6</v>
       </c>
-      <c r="C42" s="24">
+      <c r="C42" s="20">
         <v>102.6</v>
       </c>
-      <c r="D42" s="24">
+      <c r="D42" s="20">
         <v>103.3</v>
       </c>
-      <c r="E42" s="24">
+      <c r="E42" s="20">
         <v>104.6</v>
       </c>
-      <c r="F42" s="7"/>
-[...6 lines deleted...]
-      <c r="M42" s="21"/>
+      <c r="F42" s="20">
+        <v>105.7</v>
+      </c>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="24">
+      <c r="B43" s="20">
         <v>101</v>
       </c>
-      <c r="C43" s="24">
+      <c r="C43" s="20">
         <v>101.9</v>
       </c>
-      <c r="D43" s="24">
+      <c r="D43" s="20">
         <v>102.6</v>
       </c>
-      <c r="E43" s="24">
+      <c r="E43" s="20">
         <v>103.3</v>
       </c>
-      <c r="F43" s="7"/>
-[...6 lines deleted...]
-      <c r="M43" s="21"/>
+      <c r="F43" s="20">
+        <v>104.3</v>
+      </c>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="24">
+      <c r="B44" s="20">
         <v>101.3</v>
       </c>
-      <c r="C44" s="24">
+      <c r="C44" s="20">
         <v>102.2</v>
       </c>
-      <c r="D44" s="24">
+      <c r="D44" s="20">
         <v>102.6</v>
       </c>
-      <c r="E44" s="24">
+      <c r="E44" s="20">
         <v>104.2</v>
       </c>
-      <c r="F44" s="7"/>
-[...6 lines deleted...]
-      <c r="M44" s="21"/>
+      <c r="F44" s="20">
+        <v>104.5</v>
+      </c>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="24">
+      <c r="B45" s="20">
         <v>101.4</v>
       </c>
-      <c r="C45" s="24">
+      <c r="C45" s="20">
         <v>102.6</v>
       </c>
-      <c r="D45" s="24">
+      <c r="D45" s="20">
         <v>103.4</v>
       </c>
-      <c r="E45" s="24">
+      <c r="E45" s="20">
         <v>104.1</v>
       </c>
-      <c r="F45" s="7"/>
-[...6 lines deleted...]
-      <c r="M45" s="21"/>
+      <c r="F45" s="20">
+        <v>104.7</v>
+      </c>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="24">
+      <c r="B46" s="20">
         <v>101.6</v>
       </c>
-      <c r="C46" s="24">
+      <c r="C46" s="20">
         <v>102.6</v>
       </c>
-      <c r="D46" s="24">
+      <c r="D46" s="20">
         <v>102.7</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="20">
         <v>103.8</v>
       </c>
-      <c r="F46" s="7"/>
-[...6 lines deleted...]
-      <c r="M46" s="21"/>
+      <c r="F46" s="20">
+        <v>104.4</v>
+      </c>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="24">
+      <c r="B47" s="20">
         <v>101.1</v>
       </c>
-      <c r="C47" s="24">
+      <c r="C47" s="20">
         <v>101.6</v>
       </c>
-      <c r="D47" s="24">
+      <c r="D47" s="20">
         <v>102</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="20">
         <v>103</v>
       </c>
-      <c r="F47" s="7"/>
-[...6 lines deleted...]
-      <c r="M47" s="21"/>
+      <c r="F47" s="20">
+        <v>103.5</v>
+      </c>
+      <c r="G47" s="18"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="25">
+      <c r="B48" s="21">
         <v>100.8</v>
       </c>
-      <c r="C48" s="25">
+      <c r="C48" s="21">
         <v>102</v>
       </c>
-      <c r="D48" s="25">
+      <c r="D48" s="21">
         <v>102.6</v>
       </c>
-      <c r="E48" s="25">
+      <c r="E48" s="21">
         <v>103.2</v>
       </c>
-      <c r="F48" s="11"/>
+      <c r="F48" s="21">
+        <v>104</v>
+      </c>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="26" t="s">
+      <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="26"/>
-[...10 lines deleted...]
-      <c r="M50" s="26"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="22"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="22"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="22"/>
+      <c r="K50" s="22"/>
+      <c r="L50" s="22"/>
+      <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B52" s="24">
+      <c r="B52" s="20">
         <v>111.7</v>
       </c>
-      <c r="C52" s="24">
+      <c r="C52" s="20">
         <v>111.6</v>
       </c>
-      <c r="D52" s="24">
+      <c r="D52" s="20">
         <v>111.3</v>
       </c>
-      <c r="E52" s="24">
+      <c r="E52" s="20">
         <v>111.7</v>
       </c>
-      <c r="F52" s="7"/>
-[...6 lines deleted...]
-      <c r="M52" s="21"/>
+      <c r="F52" s="20">
+        <v>111.7</v>
+      </c>
+      <c r="G52" s="17"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="18"/>
+      <c r="K52" s="18"/>
+      <c r="L52" s="18"/>
+      <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="24">
+      <c r="B53" s="20">
         <v>112.9</v>
       </c>
-      <c r="C53" s="24">
+      <c r="C53" s="20">
         <v>112.7</v>
       </c>
-      <c r="D53" s="24">
+      <c r="D53" s="20">
         <v>112.3</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="20">
         <v>112.7</v>
       </c>
-      <c r="F53" s="7"/>
-[...6 lines deleted...]
-      <c r="M53" s="21"/>
+      <c r="F53" s="20">
+        <v>113</v>
+      </c>
+      <c r="G53" s="18"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="24">
+      <c r="B54" s="20">
         <v>113.4</v>
       </c>
-      <c r="C54" s="24">
+      <c r="C54" s="20">
         <v>114.4</v>
       </c>
-      <c r="D54" s="24">
+      <c r="D54" s="20">
         <v>114.1</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E54" s="20">
         <v>115</v>
       </c>
-      <c r="F54" s="7"/>
-[...6 lines deleted...]
-      <c r="M54" s="21"/>
+      <c r="F54" s="20">
+        <v>114.6</v>
+      </c>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="24">
+      <c r="B55" s="20">
         <v>113</v>
       </c>
-      <c r="C55" s="24">
+      <c r="C55" s="20">
         <v>112.6</v>
       </c>
-      <c r="D55" s="24">
+      <c r="D55" s="20">
         <v>112.9</v>
       </c>
-      <c r="E55" s="24">
+      <c r="E55" s="20">
         <v>112.7</v>
       </c>
-      <c r="F55" s="7"/>
-[...6 lines deleted...]
-      <c r="M55" s="21"/>
+      <c r="F55" s="20">
+        <v>112.6</v>
+      </c>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="24">
+      <c r="B56" s="20">
         <v>112.9</v>
       </c>
-      <c r="C56" s="24">
+      <c r="C56" s="20">
         <v>113.2</v>
       </c>
-      <c r="D56" s="24">
+      <c r="D56" s="20">
         <v>113</v>
       </c>
-      <c r="E56" s="24">
+      <c r="E56" s="20">
         <v>112.8</v>
       </c>
-      <c r="F56" s="7"/>
-[...6 lines deleted...]
-      <c r="M56" s="21"/>
+      <c r="F56" s="20">
+        <v>112.3</v>
+      </c>
+      <c r="G56" s="18"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="24">
+      <c r="B57" s="20">
         <v>110.3</v>
       </c>
-      <c r="C57" s="24">
+      <c r="C57" s="20">
         <v>110.2</v>
       </c>
-      <c r="D57" s="24">
+      <c r="D57" s="20">
         <v>109.8</v>
       </c>
-      <c r="E57" s="24">
+      <c r="E57" s="20">
         <v>110.3</v>
       </c>
-      <c r="F57" s="7"/>
-[...6 lines deleted...]
-      <c r="M57" s="21"/>
+      <c r="F57" s="20">
+        <v>110.3</v>
+      </c>
+      <c r="G57" s="18"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="24">
+      <c r="B58" s="20">
         <v>108</v>
       </c>
-      <c r="C58" s="24">
+      <c r="C58" s="20">
         <v>108.2</v>
       </c>
-      <c r="D58" s="24">
+      <c r="D58" s="20">
         <v>108.5</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="20">
         <v>108.9</v>
       </c>
-      <c r="F58" s="7"/>
-[...6 lines deleted...]
-      <c r="M58" s="21"/>
+      <c r="F58" s="20">
+        <v>108.9</v>
+      </c>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="24">
+      <c r="B59" s="20">
         <v>111.4</v>
       </c>
-      <c r="C59" s="24">
+      <c r="C59" s="20">
         <v>111.6</v>
       </c>
-      <c r="D59" s="24">
+      <c r="D59" s="20">
         <v>111.5</v>
       </c>
-      <c r="E59" s="24">
+      <c r="E59" s="20">
         <v>111.9</v>
       </c>
-      <c r="F59" s="7"/>
-[...6 lines deleted...]
-      <c r="M59" s="21"/>
+      <c r="F59" s="20">
+        <v>111.7</v>
+      </c>
+      <c r="G59" s="18"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B60" s="24">
+      <c r="B60" s="20">
         <v>113.1</v>
       </c>
-      <c r="C60" s="24">
+      <c r="C60" s="20">
         <v>112.3</v>
       </c>
-      <c r="D60" s="24">
+      <c r="D60" s="20">
         <v>112.7</v>
       </c>
-      <c r="E60" s="24">
+      <c r="E60" s="20">
         <v>112.9</v>
       </c>
-      <c r="F60" s="7"/>
-[...6 lines deleted...]
-      <c r="M60" s="21"/>
+      <c r="F60" s="20">
+        <v>112.9</v>
+      </c>
+      <c r="G60" s="18"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="18"/>
+      <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="24">
+      <c r="B61" s="20">
         <v>111.6</v>
       </c>
-      <c r="C61" s="24">
+      <c r="C61" s="20">
         <v>110.9</v>
       </c>
-      <c r="D61" s="24">
+      <c r="D61" s="20">
         <v>110.4</v>
       </c>
-      <c r="E61" s="24">
+      <c r="E61" s="20">
         <v>110.9</v>
       </c>
-      <c r="F61" s="7"/>
-[...6 lines deleted...]
-      <c r="M61" s="21"/>
+      <c r="F61" s="20">
+        <v>111</v>
+      </c>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="24">
+      <c r="B62" s="20">
         <v>110.5</v>
       </c>
-      <c r="C62" s="24">
+      <c r="C62" s="20">
         <v>110.4</v>
       </c>
-      <c r="D62" s="24">
+      <c r="D62" s="20">
         <v>110.2</v>
       </c>
-      <c r="E62" s="24">
+      <c r="E62" s="20">
         <v>111.2</v>
       </c>
-      <c r="F62" s="7"/>
-[...6 lines deleted...]
-      <c r="M62" s="21"/>
+      <c r="F62" s="20">
+        <v>111.4</v>
+      </c>
+      <c r="G62" s="18"/>
+      <c r="H62" s="18"/>
+      <c r="I62" s="18"/>
+      <c r="J62" s="18"/>
+      <c r="K62" s="18"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="24">
+      <c r="B63" s="20">
         <v>111.1</v>
       </c>
-      <c r="C63" s="24">
+      <c r="C63" s="20">
         <v>111.6</v>
       </c>
-      <c r="D63" s="24">
+      <c r="D63" s="20">
         <v>111</v>
       </c>
-      <c r="E63" s="24">
+      <c r="E63" s="20">
         <v>110.6</v>
       </c>
-      <c r="F63" s="7"/>
-[...6 lines deleted...]
-      <c r="M63" s="21"/>
+      <c r="F63" s="20">
+        <v>110.7</v>
+      </c>
+      <c r="G63" s="18"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="24">
+      <c r="B64" s="20">
         <v>112.4</v>
       </c>
-      <c r="C64" s="24">
+      <c r="C64" s="20">
         <v>111</v>
       </c>
-      <c r="D64" s="24">
+      <c r="D64" s="20">
         <v>111.1</v>
       </c>
-      <c r="E64" s="24">
+      <c r="E64" s="20">
         <v>111.8</v>
       </c>
-      <c r="F64" s="7"/>
-[...6 lines deleted...]
-      <c r="M64" s="21"/>
+      <c r="F64" s="20">
+        <v>112.1</v>
+      </c>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:29">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B65" s="24">
+      <c r="B65" s="20">
         <v>112.1</v>
       </c>
-      <c r="C65" s="24">
+      <c r="C65" s="20">
         <v>111.6</v>
       </c>
-      <c r="D65" s="24">
+      <c r="D65" s="20">
         <v>110.7</v>
       </c>
-      <c r="E65" s="24">
+      <c r="E65" s="20">
         <v>111.3</v>
       </c>
-      <c r="F65" s="7"/>
-[...6 lines deleted...]
-      <c r="M65" s="21"/>
+      <c r="F65" s="20">
+        <v>111.6</v>
+      </c>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:29">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="24">
+      <c r="B66" s="20">
         <v>112.1</v>
       </c>
-      <c r="C66" s="24">
+      <c r="C66" s="20">
         <v>112</v>
       </c>
-      <c r="D66" s="24">
+      <c r="D66" s="20">
         <v>111.8</v>
       </c>
-      <c r="E66" s="24">
+      <c r="E66" s="20">
         <v>112.6</v>
       </c>
-      <c r="F66" s="7"/>
-[...6 lines deleted...]
-      <c r="M66" s="21"/>
+      <c r="F66" s="20">
+        <v>113.4</v>
+      </c>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="18"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="18"/>
+      <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:29">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="24">
+      <c r="B67" s="20">
         <v>113.3</v>
       </c>
-      <c r="C67" s="24">
+      <c r="C67" s="20">
         <v>112.6</v>
       </c>
-      <c r="D67" s="24">
+      <c r="D67" s="20">
         <v>112</v>
       </c>
-      <c r="E67" s="24">
+      <c r="E67" s="20">
         <v>112.3</v>
       </c>
-      <c r="F67" s="7"/>
-[...6 lines deleted...]
-      <c r="M67" s="21"/>
+      <c r="F67" s="20">
+        <v>112.9</v>
+      </c>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:29">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="24">
+      <c r="B68" s="20">
         <v>112.5</v>
       </c>
-      <c r="C68" s="24">
+      <c r="C68" s="20">
         <v>112.5</v>
       </c>
-      <c r="D68" s="24">
+      <c r="D68" s="20">
         <v>111.7</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E68" s="20">
         <v>112.7</v>
       </c>
-      <c r="F68" s="7"/>
-[...6 lines deleted...]
-      <c r="M68" s="21"/>
+      <c r="F68" s="20">
+        <v>112.8</v>
+      </c>
+      <c r="G68" s="18"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="18"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:29">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B69" s="24">
+      <c r="B69" s="20">
         <v>113</v>
       </c>
-      <c r="C69" s="24">
+      <c r="C69" s="20">
         <v>113.4</v>
       </c>
-      <c r="D69" s="24">
+      <c r="D69" s="20">
         <v>113.3</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E69" s="20">
         <v>113.5</v>
       </c>
-      <c r="F69" s="7"/>
-[...6 lines deleted...]
-      <c r="M69" s="21"/>
+      <c r="F69" s="20">
+        <v>113.4</v>
+      </c>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:29">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="24">
+      <c r="B70" s="20">
         <v>112.1</v>
       </c>
-      <c r="C70" s="24">
+      <c r="C70" s="20">
         <v>112.1</v>
       </c>
-      <c r="D70" s="24">
+      <c r="D70" s="20">
         <v>111.1</v>
       </c>
-      <c r="E70" s="24">
+      <c r="E70" s="20">
         <v>111.4</v>
       </c>
-      <c r="F70" s="7"/>
-[...6 lines deleted...]
-      <c r="M70" s="21"/>
+      <c r="F70" s="20">
+        <v>111.4</v>
+      </c>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:29">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="24">
+      <c r="B71" s="20">
         <v>109.3</v>
       </c>
-      <c r="C71" s="24">
+      <c r="C71" s="20">
         <v>109.1</v>
       </c>
-      <c r="D71" s="24">
+      <c r="D71" s="20">
         <v>108.6</v>
       </c>
-      <c r="E71" s="24">
+      <c r="E71" s="20">
         <v>109.2</v>
       </c>
-      <c r="F71" s="7"/>
-[...6 lines deleted...]
-      <c r="M71" s="21"/>
+      <c r="F71" s="20">
+        <v>109.4</v>
+      </c>
+      <c r="G71" s="18"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:29">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B72" s="25">
+      <c r="B72" s="21">
         <v>112</v>
       </c>
-      <c r="C72" s="25">
+      <c r="C72" s="21">
         <v>112.8</v>
       </c>
-      <c r="D72" s="25">
+      <c r="D72" s="21">
         <v>112.9</v>
       </c>
-      <c r="E72" s="25">
+      <c r="E72" s="21">
         <v>113</v>
       </c>
-      <c r="F72" s="11"/>
+      <c r="F72" s="21">
+        <v>112.9</v>
+      </c>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:29">
-      <c r="A73" s="12"/>
-[...11 lines deleted...]
-      <c r="M73" s="14"/>
+      <c r="A73" s="11"/>
+      <c r="B73" s="13"/>
+      <c r="C73" s="13"/>
+      <c r="D73" s="13"/>
+      <c r="E73" s="13"/>
+      <c r="F73" s="13"/>
+      <c r="G73" s="13"/>
+      <c r="H73" s="13"/>
+      <c r="I73" s="13"/>
+      <c r="J73" s="13"/>
+      <c r="K73" s="12"/>
+      <c r="L73" s="13"/>
+      <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:29">
-      <c r="A74" s="26" t="s">
+      <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="26"/>
-[...10 lines deleted...]
-      <c r="M74" s="26"/>
+      <c r="B74" s="22"/>
+      <c r="C74" s="22"/>
+      <c r="D74" s="22"/>
+      <c r="E74" s="22"/>
+      <c r="F74" s="22"/>
+      <c r="G74" s="22"/>
+      <c r="H74" s="22"/>
+      <c r="I74" s="22"/>
+      <c r="J74" s="22"/>
+      <c r="K74" s="22"/>
+      <c r="L74" s="22"/>
+      <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:29">
       <c r="A75" s="1"/>
       <c r="B75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:29">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="24">
+      <c r="B76" s="20">
         <v>111.7</v>
       </c>
-      <c r="C76" s="24">
+      <c r="C76" s="20">
         <v>111.6</v>
       </c>
-      <c r="D76" s="24">
+      <c r="D76" s="20">
         <v>111.5</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E76" s="20">
         <v>111.6</v>
       </c>
-      <c r="F76" s="7"/>
-[...4 lines deleted...]
-      <c r="K76" s="21"/>
+      <c r="F76" s="20">
+        <v>111.6</v>
+      </c>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18"/>
+      <c r="I76" s="18"/>
+      <c r="J76" s="18"/>
+      <c r="K76" s="18"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
-      <c r="N76" s="23"/>
-[...14 lines deleted...]
-      <c r="AC76" s="23"/>
+      <c r="N76" s="19"/>
+      <c r="O76" s="19"/>
+      <c r="P76" s="19"/>
+      <c r="Q76" s="19"/>
+      <c r="R76" s="19"/>
+      <c r="S76" s="19"/>
+      <c r="T76" s="19"/>
+      <c r="U76" s="19"/>
+      <c r="V76" s="19"/>
+      <c r="W76" s="19"/>
+      <c r="X76" s="19"/>
+      <c r="Y76" s="19"/>
+      <c r="Z76" s="19"/>
+      <c r="AA76" s="19"/>
+      <c r="AB76" s="19"/>
+      <c r="AC76" s="19"/>
     </row>
     <row r="77" spans="1:29">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="24">
+      <c r="B77" s="20">
         <v>112.9</v>
       </c>
-      <c r="C77" s="24">
+      <c r="C77" s="20">
         <v>112.8</v>
       </c>
-      <c r="D77" s="24">
+      <c r="D77" s="20">
         <v>112.6</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E77" s="20">
         <v>112.7</v>
       </c>
-      <c r="F77" s="7"/>
-[...4 lines deleted...]
-      <c r="K77" s="21"/>
+      <c r="F77" s="20">
+        <v>112.7</v>
+      </c>
+      <c r="G77" s="18"/>
+      <c r="H77" s="18"/>
+      <c r="I77" s="18"/>
+      <c r="J77" s="18"/>
+      <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:29">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="24">
+      <c r="B78" s="20">
         <v>113.4</v>
       </c>
-      <c r="C78" s="24">
+      <c r="C78" s="20">
         <v>113.9</v>
       </c>
-      <c r="D78" s="24">
+      <c r="D78" s="20">
         <v>114</v>
       </c>
-      <c r="E78" s="24">
+      <c r="E78" s="20">
         <v>114.2</v>
       </c>
-      <c r="F78" s="7"/>
-[...4 lines deleted...]
-      <c r="K78" s="21"/>
+      <c r="F78" s="20">
+        <v>114.3</v>
+      </c>
+      <c r="G78" s="18"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="18"/>
+      <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:29">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="24">
+      <c r="B79" s="20">
         <v>113</v>
       </c>
-      <c r="C79" s="24">
+      <c r="C79" s="20">
         <v>112.8</v>
       </c>
-      <c r="D79" s="24">
+      <c r="D79" s="20">
         <v>112.8</v>
       </c>
-      <c r="E79" s="24">
+      <c r="E79" s="20">
         <v>112.8</v>
       </c>
-      <c r="F79" s="7"/>
-[...4 lines deleted...]
-      <c r="K79" s="21"/>
+      <c r="F79" s="20">
+        <v>112.7</v>
+      </c>
+      <c r="G79" s="18"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="18"/>
+      <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:29">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="24">
+      <c r="B80" s="20">
         <v>112.9</v>
       </c>
-      <c r="C80" s="24">
+      <c r="C80" s="20">
         <v>113.1</v>
       </c>
-      <c r="D80" s="24">
+      <c r="D80" s="20">
         <v>113</v>
       </c>
-      <c r="E80" s="24">
+      <c r="E80" s="20">
         <v>113</v>
       </c>
-      <c r="F80" s="7"/>
-[...4 lines deleted...]
-      <c r="K80" s="21"/>
+      <c r="F80" s="20">
+        <v>112.8</v>
+      </c>
+      <c r="G80" s="18"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="18"/>
+      <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="24">
+      <c r="B81" s="20">
         <v>110.3</v>
       </c>
-      <c r="C81" s="24">
+      <c r="C81" s="20">
         <v>110.3</v>
       </c>
-      <c r="D81" s="24">
+      <c r="D81" s="20">
         <v>110.1</v>
       </c>
-      <c r="E81" s="24">
+      <c r="E81" s="20">
         <v>110.2</v>
       </c>
-      <c r="F81" s="7"/>
-[...4 lines deleted...]
-      <c r="K81" s="21"/>
+      <c r="F81" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="G81" s="18"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="18"/>
+      <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B82" s="24">
+      <c r="B82" s="20">
         <v>108</v>
       </c>
-      <c r="C82" s="24">
+      <c r="C82" s="20">
         <v>108.1</v>
       </c>
-      <c r="D82" s="24">
+      <c r="D82" s="20">
         <v>108.2</v>
       </c>
-      <c r="E82" s="24">
+      <c r="E82" s="20">
         <v>108.4</v>
       </c>
-      <c r="F82" s="7"/>
-[...4 lines deleted...]
-      <c r="K82" s="21"/>
+      <c r="F82" s="20">
+        <v>108.5</v>
+      </c>
+      <c r="G82" s="18"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="18"/>
+      <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="24">
+      <c r="B83" s="20">
         <v>111.4</v>
       </c>
-      <c r="C83" s="24">
+      <c r="C83" s="20">
         <v>111.5</v>
       </c>
-      <c r="D83" s="24">
+      <c r="D83" s="20">
         <v>111.5</v>
       </c>
-      <c r="E83" s="24">
+      <c r="E83" s="20">
         <v>111.6</v>
       </c>
-      <c r="F83" s="7"/>
-[...4 lines deleted...]
-      <c r="K83" s="21"/>
+      <c r="F83" s="20">
+        <v>111.6</v>
+      </c>
+      <c r="G83" s="18"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="18"/>
+      <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B84" s="24">
+      <c r="B84" s="20">
         <v>113.1</v>
       </c>
-      <c r="C84" s="24">
+      <c r="C84" s="20">
         <v>112.7</v>
       </c>
-      <c r="D84" s="24">
+      <c r="D84" s="20">
         <v>112.7</v>
       </c>
-      <c r="E84" s="24">
+      <c r="E84" s="20">
         <v>112.7</v>
       </c>
-      <c r="F84" s="7"/>
-[...4 lines deleted...]
-      <c r="K84" s="21"/>
+      <c r="F84" s="20">
+        <v>112.8</v>
+      </c>
+      <c r="G84" s="18"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="18"/>
+      <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="24">
+      <c r="B85" s="20">
         <v>111.6</v>
       </c>
-      <c r="C85" s="24">
+      <c r="C85" s="20">
         <v>111.3</v>
       </c>
-      <c r="D85" s="24">
+      <c r="D85" s="20">
         <v>111</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E85" s="20">
         <v>110.9</v>
       </c>
-      <c r="F85" s="7"/>
-[...4 lines deleted...]
-      <c r="K85" s="21"/>
+      <c r="F85" s="20">
+        <v>111</v>
+      </c>
+      <c r="G85" s="18"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="18"/>
+      <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="24">
+      <c r="B86" s="20">
         <v>110.5</v>
       </c>
-      <c r="C86" s="24">
+      <c r="C86" s="20">
         <v>110.4</v>
       </c>
-      <c r="D86" s="24">
+      <c r="D86" s="20">
         <v>110.3</v>
       </c>
-      <c r="E86" s="24">
+      <c r="E86" s="20">
         <v>110.6</v>
       </c>
-      <c r="F86" s="7"/>
-[...4 lines deleted...]
-      <c r="K86" s="21"/>
+      <c r="F86" s="20">
+        <v>110.7</v>
+      </c>
+      <c r="G86" s="18"/>
+      <c r="H86" s="18"/>
+      <c r="I86" s="18"/>
+      <c r="J86" s="18"/>
+      <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="24">
+      <c r="B87" s="20">
         <v>111.1</v>
       </c>
-      <c r="C87" s="24">
+      <c r="C87" s="20">
         <v>111.3</v>
       </c>
-      <c r="D87" s="24">
+      <c r="D87" s="20">
         <v>111.2</v>
       </c>
-      <c r="E87" s="24">
+      <c r="E87" s="20">
         <v>111.1</v>
       </c>
-      <c r="F87" s="7"/>
-[...4 lines deleted...]
-      <c r="K87" s="21"/>
+      <c r="F87" s="20">
+        <v>111</v>
+      </c>
+      <c r="G87" s="18"/>
+      <c r="H87" s="18"/>
+      <c r="I87" s="18"/>
+      <c r="J87" s="18"/>
+      <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="24">
+      <c r="B88" s="20">
         <v>112.4</v>
       </c>
-      <c r="C88" s="24">
+      <c r="C88" s="20">
         <v>111.7</v>
       </c>
-      <c r="D88" s="24">
+      <c r="D88" s="20">
         <v>111.5</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E88" s="20">
         <v>111.6</v>
       </c>
-      <c r="F88" s="7"/>
-[...4 lines deleted...]
-      <c r="K88" s="21"/>
+      <c r="F88" s="20">
+        <v>111.7</v>
+      </c>
+      <c r="G88" s="18"/>
+      <c r="H88" s="18"/>
+      <c r="I88" s="18"/>
+      <c r="J88" s="18"/>
+      <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="24">
+      <c r="B89" s="20">
         <v>112.1</v>
       </c>
-      <c r="C89" s="24">
+      <c r="C89" s="20">
         <v>111.8</v>
       </c>
-      <c r="D89" s="24">
+      <c r="D89" s="20">
         <v>111.4</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E89" s="20">
         <v>111.4</v>
       </c>
-      <c r="F89" s="7"/>
-[...4 lines deleted...]
-      <c r="K89" s="21"/>
+      <c r="F89" s="20">
+        <v>111.4</v>
+      </c>
+      <c r="G89" s="18"/>
+      <c r="H89" s="18"/>
+      <c r="I89" s="18"/>
+      <c r="J89" s="18"/>
+      <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="24">
+      <c r="B90" s="20">
         <v>112.1</v>
       </c>
-      <c r="C90" s="24">
+      <c r="C90" s="20">
         <v>112</v>
       </c>
-      <c r="D90" s="24">
+      <c r="D90" s="20">
         <v>112</v>
       </c>
-      <c r="E90" s="24">
+      <c r="E90" s="20">
         <v>112.1</v>
       </c>
-      <c r="F90" s="7"/>
-[...4 lines deleted...]
-      <c r="K90" s="21"/>
+      <c r="F90" s="20">
+        <v>112.4</v>
+      </c>
+      <c r="G90" s="18"/>
+      <c r="H90" s="18"/>
+      <c r="I90" s="18"/>
+      <c r="J90" s="18"/>
+      <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="24">
+      <c r="B91" s="20">
         <v>113.3</v>
       </c>
-      <c r="C91" s="24">
+      <c r="C91" s="20">
         <v>113</v>
       </c>
-      <c r="D91" s="24">
+      <c r="D91" s="20">
         <v>112.6</v>
       </c>
-      <c r="E91" s="24">
+      <c r="E91" s="20">
         <v>112.5</v>
       </c>
-      <c r="F91" s="7"/>
-[...4 lines deleted...]
-      <c r="K91" s="21"/>
+      <c r="F91" s="20">
+        <v>112.6</v>
+      </c>
+      <c r="G91" s="18"/>
+      <c r="H91" s="18"/>
+      <c r="I91" s="18"/>
+      <c r="J91" s="18"/>
+      <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B92" s="24">
+      <c r="B92" s="20">
         <v>112.5</v>
       </c>
-      <c r="C92" s="24">
+      <c r="C92" s="20">
         <v>112.5</v>
       </c>
-      <c r="D92" s="24">
+      <c r="D92" s="20">
         <v>112.2</v>
       </c>
-      <c r="E92" s="24">
+      <c r="E92" s="20">
         <v>112.4</v>
       </c>
-      <c r="F92" s="7"/>
-[...4 lines deleted...]
-      <c r="K92" s="21"/>
+      <c r="F92" s="20">
+        <v>112.5</v>
+      </c>
+      <c r="G92" s="18"/>
+      <c r="H92" s="18"/>
+      <c r="I92" s="18"/>
+      <c r="J92" s="18"/>
+      <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="24">
+      <c r="B93" s="20">
         <v>113</v>
       </c>
-      <c r="C93" s="24">
+      <c r="C93" s="20">
         <v>113.2</v>
       </c>
-      <c r="D93" s="24">
+      <c r="D93" s="20">
         <v>113.3</v>
       </c>
-      <c r="E93" s="24">
+      <c r="E93" s="20">
         <v>113.3</v>
       </c>
-      <c r="F93" s="7"/>
-[...4 lines deleted...]
-      <c r="K93" s="21"/>
+      <c r="F93" s="20">
+        <v>113.3</v>
+      </c>
+      <c r="G93" s="18"/>
+      <c r="H93" s="18"/>
+      <c r="I93" s="18"/>
+      <c r="J93" s="18"/>
+      <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="24">
+      <c r="B94" s="20">
         <v>112.1</v>
       </c>
-      <c r="C94" s="24">
+      <c r="C94" s="20">
         <v>112.1</v>
       </c>
-      <c r="D94" s="24">
+      <c r="D94" s="20">
         <v>111.8</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E94" s="20">
         <v>111.7</v>
       </c>
-      <c r="F94" s="7"/>
-[...4 lines deleted...]
-      <c r="K94" s="21"/>
+      <c r="F94" s="20">
+        <v>111.6</v>
+      </c>
+      <c r="G94" s="18"/>
+      <c r="H94" s="18"/>
+      <c r="I94" s="18"/>
+      <c r="J94" s="18"/>
+      <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="24">
+      <c r="B95" s="20">
         <v>109.3</v>
       </c>
-      <c r="C95" s="24">
+      <c r="C95" s="20">
         <v>109.2</v>
       </c>
-      <c r="D95" s="24">
+      <c r="D95" s="20">
         <v>109</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E95" s="20">
         <v>109</v>
       </c>
-      <c r="F95" s="7"/>
-[...4 lines deleted...]
-      <c r="K95" s="21"/>
+      <c r="F95" s="20">
+        <v>109.1</v>
+      </c>
+      <c r="G95" s="18"/>
+      <c r="H95" s="18"/>
+      <c r="I95" s="18"/>
+      <c r="J95" s="18"/>
+      <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="25">
+      <c r="B96" s="21">
         <v>112</v>
       </c>
-      <c r="C96" s="25">
+      <c r="C96" s="21">
         <v>112.4</v>
       </c>
-      <c r="D96" s="25">
+      <c r="D96" s="21">
         <v>112.6</v>
       </c>
-      <c r="E96" s="25">
+      <c r="E96" s="21">
         <v>112.7</v>
       </c>
-      <c r="F96" s="11"/>
+      <c r="F96" s="21">
+        <v>112.7</v>
+      </c>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28" style="15" customWidth="1"/>
+    <col min="1" max="1" width="28" style="14" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="7" customWidth="1"/>
-    <col min="3" max="10" width="14.7109375" style="15" customWidth="1"/>
+    <col min="3" max="10" width="14.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
-    <col min="12" max="13" width="14.7109375" style="15" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="15"/>
+    <col min="12" max="13" width="14.7109375" style="14" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="27"/>
-[...10 lines deleted...]
-      <c r="M1" s="27"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="26"/>
-[...10 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:14" ht="21.75" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="14"/>
+      <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="20">
         <v>101.1</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="20">
         <v>101</v>
       </c>
-      <c r="D4" s="24">
+      <c r="D4" s="20">
         <v>100.6</v>
       </c>
-      <c r="E4" s="24">
+      <c r="E4" s="20">
         <v>100.9</v>
       </c>
-      <c r="F4" s="6"/>
-[...6 lines deleted...]
-      <c r="M4" s="21"/>
+      <c r="F4" s="20">
+        <v>101.1</v>
+      </c>
+      <c r="G4" s="17"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="20">
         <v>101.1</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="20">
         <v>100.8</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="20">
         <v>100.6</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="20">
         <v>100.8</v>
       </c>
-      <c r="F5" s="6"/>
-[...6 lines deleted...]
-      <c r="M5" s="21"/>
+      <c r="F5" s="20">
+        <v>100.2</v>
+      </c>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="20">
         <v>100.6</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="20">
         <v>100.8</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="20">
         <v>100.3</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="20">
         <v>101.2</v>
       </c>
-      <c r="F6" s="6"/>
-[...6 lines deleted...]
-      <c r="M6" s="21"/>
+      <c r="F6" s="20">
+        <v>101.6</v>
+      </c>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="20">
         <v>101.9</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="20">
         <v>100.4</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="20">
         <v>100.9</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="20">
         <v>100.3</v>
       </c>
-      <c r="F7" s="6"/>
-[...6 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="F7" s="20">
+        <v>100.5</v>
+      </c>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="20">
         <v>102.1</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="20">
         <v>100.7</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="20">
         <v>100.5</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="20">
         <v>101.3</v>
       </c>
-      <c r="F8" s="6"/>
-[...6 lines deleted...]
-      <c r="M8" s="21"/>
+      <c r="F8" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="20">
         <v>101.5</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="20">
         <v>101.2</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="20">
         <v>101.6</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="20">
         <v>100.5</v>
       </c>
-      <c r="F9" s="6"/>
-[...6 lines deleted...]
-      <c r="M9" s="21"/>
+      <c r="F9" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="20">
         <v>102.5</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="20">
         <v>101.3</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="20">
         <v>100.3</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="20">
         <v>101.1</v>
       </c>
-      <c r="F10" s="6"/>
-[...6 lines deleted...]
-      <c r="M10" s="21"/>
+      <c r="F10" s="20">
+        <v>100.7</v>
+      </c>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="20">
         <v>101</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="20">
         <v>101.3</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="20">
         <v>100.6</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="20">
         <v>100.6</v>
       </c>
-      <c r="F11" s="6"/>
-[...6 lines deleted...]
-      <c r="M11" s="21"/>
+      <c r="F11" s="20">
+        <v>100.6</v>
+      </c>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="20">
         <v>101.1</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="20">
         <v>100.9</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="20">
         <v>101</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="20">
         <v>100.4</v>
       </c>
-      <c r="F12" s="6"/>
-[...6 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="F12" s="20">
+        <v>100.2</v>
+      </c>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="20">
         <v>100.6</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="20">
         <v>101.3</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="20">
         <v>100</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="20">
         <v>100.4</v>
       </c>
-      <c r="F13" s="6"/>
-[...6 lines deleted...]
-      <c r="M13" s="21"/>
+      <c r="F13" s="20">
+        <v>101</v>
+      </c>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="20">
         <v>101</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="20">
         <v>101.1</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="20">
         <v>100.8</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="20">
         <v>100.6</v>
       </c>
-      <c r="F14" s="6"/>
-[...6 lines deleted...]
-      <c r="M14" s="21"/>
+      <c r="F14" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="20">
         <v>100.8</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="20">
         <v>100.5</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="20">
         <v>100.7</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="20">
         <v>102.1</v>
       </c>
-      <c r="F15" s="6"/>
-[...6 lines deleted...]
-      <c r="M15" s="21"/>
+      <c r="F15" s="20">
+        <v>101</v>
+      </c>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="20">
         <v>100.9</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="20">
         <v>101.4</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="20">
         <v>100.5</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="20">
         <v>100.3</v>
       </c>
-      <c r="F16" s="6"/>
-[...6 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="F16" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="20">
         <v>100.9</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="20">
         <v>100.3</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="20">
         <v>100</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="20">
         <v>101.2</v>
       </c>
-      <c r="F17" s="6"/>
-[...6 lines deleted...]
-      <c r="M17" s="21"/>
+      <c r="F17" s="20">
+        <v>100.9</v>
+      </c>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="20">
         <v>100.9</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="20">
         <v>101.1</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="20">
         <v>100.8</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="20">
         <v>101.2</v>
       </c>
-      <c r="F18" s="6"/>
-[...6 lines deleted...]
-      <c r="M18" s="21"/>
+      <c r="F18" s="20">
+        <v>100.5</v>
+      </c>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="20">
         <v>101.5</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="20">
         <v>102.4</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="20">
         <v>100.9</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="20">
         <v>100.6</v>
       </c>
-      <c r="F19" s="6"/>
-[...6 lines deleted...]
-      <c r="M19" s="21"/>
+      <c r="F19" s="20">
+        <v>100.6</v>
+      </c>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="20">
         <v>100.8</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="20">
         <v>100.7</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="20">
         <v>100.4</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="20">
         <v>101.1</v>
       </c>
-      <c r="F20" s="6"/>
-[...6 lines deleted...]
-      <c r="M20" s="21"/>
+      <c r="F20" s="20">
+        <v>102.4</v>
+      </c>
+      <c r="G20" s="18"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="20">
         <v>101.2</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="20">
         <v>101.2</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="20">
         <v>100.6</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="20">
         <v>100.6</v>
       </c>
-      <c r="F21" s="6"/>
-[...6 lines deleted...]
-      <c r="M21" s="21"/>
+      <c r="F21" s="20">
+        <v>100.9</v>
+      </c>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="20">
         <v>100.8</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="20">
         <v>100.5</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="20">
         <v>100.6</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="20">
         <v>100.6</v>
       </c>
-      <c r="F22" s="6"/>
-[...6 lines deleted...]
-      <c r="M22" s="21"/>
+      <c r="F22" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="G22" s="18"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="18"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="20">
         <v>100.7</v>
       </c>
-      <c r="C23" s="24">
+      <c r="C23" s="20">
         <v>101</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="20">
         <v>100.7</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="20">
         <v>101</v>
       </c>
-      <c r="F23" s="6"/>
-[...6 lines deleted...]
-      <c r="M23" s="21"/>
+      <c r="F23" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="21">
         <v>101.5</v>
       </c>
-      <c r="C24" s="25">
+      <c r="C24" s="21">
         <v>100.6</v>
       </c>
-      <c r="D24" s="25">
+      <c r="D24" s="21">
         <v>100.1</v>
       </c>
-      <c r="E24" s="25">
+      <c r="E24" s="21">
         <v>101.6</v>
       </c>
-      <c r="F24" s="10"/>
+      <c r="F24" s="21">
+        <v>100</v>
+      </c>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="12"/>
-[...11 lines deleted...]
-      <c r="M25" s="14"/>
+      <c r="A25" s="11"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="26" t="s">
+      <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="26"/>
-[...10 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1"/>
       <c r="B27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="20">
         <v>101.1</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C28" s="20">
         <v>102</v>
       </c>
-      <c r="D28" s="24">
+      <c r="D28" s="20">
         <v>102.6</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="20">
         <v>103.5</v>
       </c>
-      <c r="F28" s="6"/>
-[...6 lines deleted...]
-      <c r="M28" s="21"/>
+      <c r="F28" s="20">
+        <v>104.6</v>
+      </c>
+      <c r="G28" s="17"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="24">
+      <c r="B29" s="20">
         <v>101.1</v>
       </c>
-      <c r="C29" s="24">
+      <c r="C29" s="20">
         <v>101.9</v>
       </c>
-      <c r="D29" s="24">
+      <c r="D29" s="20">
         <v>102.5</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="20">
         <v>103.4</v>
       </c>
-      <c r="F29" s="6"/>
-[...6 lines deleted...]
-      <c r="M29" s="21"/>
+      <c r="F29" s="20">
+        <v>103.5</v>
+      </c>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="24">
+      <c r="B30" s="20">
         <v>100.6</v>
       </c>
-      <c r="C30" s="24">
+      <c r="C30" s="20">
         <v>101.4</v>
       </c>
-      <c r="D30" s="24">
+      <c r="D30" s="20">
         <v>101.7</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="20">
         <v>103</v>
       </c>
-      <c r="F30" s="6"/>
-[...6 lines deleted...]
-      <c r="M30" s="21"/>
+      <c r="F30" s="20">
+        <v>104.6</v>
+      </c>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="24">
+      <c r="B31" s="20">
         <v>101.9</v>
       </c>
-      <c r="C31" s="24">
+      <c r="C31" s="20">
         <v>102.2</v>
       </c>
-      <c r="D31" s="24">
+      <c r="D31" s="20">
         <v>103.2</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="20">
         <v>103.5</v>
       </c>
-      <c r="F31" s="6"/>
-[...6 lines deleted...]
-      <c r="M31" s="21"/>
+      <c r="F31" s="20">
+        <v>104</v>
+      </c>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="24">
+      <c r="B32" s="20">
         <v>102.1</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C32" s="20">
         <v>102.9</v>
       </c>
-      <c r="D32" s="24">
+      <c r="D32" s="20">
         <v>103.4</v>
       </c>
-      <c r="E32" s="24">
+      <c r="E32" s="20">
         <v>104.7</v>
       </c>
-      <c r="F32" s="6"/>
-[...6 lines deleted...]
-      <c r="M32" s="21"/>
+      <c r="F32" s="20">
+        <v>105.5</v>
+      </c>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="24">
+      <c r="B33" s="20">
         <v>101.5</v>
       </c>
-      <c r="C33" s="24">
+      <c r="C33" s="20">
         <v>102.8</v>
       </c>
-      <c r="D33" s="24">
+      <c r="D33" s="20">
         <v>104.5</v>
       </c>
-      <c r="E33" s="24">
+      <c r="E33" s="20">
         <v>105</v>
       </c>
-      <c r="F33" s="6"/>
-[...6 lines deleted...]
-      <c r="M33" s="21"/>
+      <c r="F33" s="20">
+        <v>106.6</v>
+      </c>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="24">
+      <c r="B34" s="20">
         <v>102.5</v>
       </c>
-      <c r="C34" s="24">
+      <c r="C34" s="20">
         <v>103.8</v>
       </c>
-      <c r="D34" s="24">
+      <c r="D34" s="20">
         <v>104.1</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="20">
         <v>105.3</v>
       </c>
-      <c r="F34" s="6"/>
-[...6 lines deleted...]
-      <c r="M34" s="21"/>
+      <c r="F34" s="20">
+        <v>106.1</v>
+      </c>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="24">
+      <c r="B35" s="20">
         <v>101</v>
       </c>
-      <c r="C35" s="24">
+      <c r="C35" s="20">
         <v>102.2</v>
       </c>
-      <c r="D35" s="24">
+      <c r="D35" s="20">
         <v>102.8</v>
       </c>
-      <c r="E35" s="24">
+      <c r="E35" s="20">
         <v>103.5</v>
       </c>
-      <c r="F35" s="6"/>
-[...6 lines deleted...]
-      <c r="M35" s="21"/>
+      <c r="F35" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="24">
+      <c r="B36" s="20">
         <v>101.1</v>
       </c>
-      <c r="C36" s="24">
+      <c r="C36" s="20">
         <v>102</v>
       </c>
-      <c r="D36" s="24">
+      <c r="D36" s="20">
         <v>103.1</v>
       </c>
-      <c r="E36" s="24">
+      <c r="E36" s="20">
         <v>103.5</v>
       </c>
-      <c r="F36" s="6"/>
-[...6 lines deleted...]
-      <c r="M36" s="21"/>
+      <c r="F36" s="20">
+        <v>103.6</v>
+      </c>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="24">
+      <c r="B37" s="20">
         <v>100.6</v>
       </c>
-      <c r="C37" s="24">
+      <c r="C37" s="20">
         <v>101.9</v>
       </c>
-      <c r="D37" s="24">
+      <c r="D37" s="20">
         <v>101.9</v>
       </c>
-      <c r="E37" s="24">
+      <c r="E37" s="20">
         <v>102.4</v>
       </c>
-      <c r="F37" s="6"/>
-[...6 lines deleted...]
-      <c r="M37" s="21"/>
+      <c r="F37" s="20">
+        <v>103.4</v>
+      </c>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38" s="20">
         <v>101</v>
       </c>
-      <c r="C38" s="24">
+      <c r="C38" s="20">
         <v>102.1</v>
       </c>
-      <c r="D38" s="24">
+      <c r="D38" s="20">
         <v>102.9</v>
       </c>
-      <c r="E38" s="24">
+      <c r="E38" s="20">
         <v>103.5</v>
       </c>
-      <c r="F38" s="6"/>
-[...6 lines deleted...]
-      <c r="M38" s="21"/>
+      <c r="F38" s="20">
+        <v>104.4</v>
+      </c>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="24">
+      <c r="B39" s="20">
         <v>100.8</v>
       </c>
-      <c r="C39" s="24">
+      <c r="C39" s="20">
         <v>101.3</v>
       </c>
-      <c r="D39" s="24">
+      <c r="D39" s="20">
         <v>102</v>
       </c>
-      <c r="E39" s="24">
+      <c r="E39" s="20">
         <v>104.1</v>
       </c>
-      <c r="F39" s="6"/>
-[...6 lines deleted...]
-      <c r="M39" s="21"/>
+      <c r="F39" s="20">
+        <v>105.2</v>
+      </c>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B40" s="20">
         <v>100.9</v>
       </c>
-      <c r="C40" s="24">
+      <c r="C40" s="20">
         <v>102.3</v>
       </c>
-      <c r="D40" s="24">
+      <c r="D40" s="20">
         <v>102.8</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E40" s="20">
         <v>103.1</v>
       </c>
-      <c r="F40" s="6"/>
-[...6 lines deleted...]
-      <c r="M40" s="21"/>
+      <c r="F40" s="20">
+        <v>104.7</v>
+      </c>
+      <c r="G40" s="18"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="24">
+      <c r="B41" s="20">
         <v>100.9</v>
       </c>
-      <c r="C41" s="24">
+      <c r="C41" s="20">
         <v>101.2</v>
       </c>
-      <c r="D41" s="24">
+      <c r="D41" s="20">
         <v>101.2</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="20">
         <v>102.5</v>
       </c>
-      <c r="F41" s="6"/>
-[...6 lines deleted...]
-      <c r="M41" s="21"/>
+      <c r="F41" s="20">
+        <v>103.3</v>
+      </c>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="24">
+      <c r="B42" s="20">
         <v>100.9</v>
       </c>
-      <c r="C42" s="24">
+      <c r="C42" s="20">
         <v>102</v>
       </c>
-      <c r="D42" s="24">
+      <c r="D42" s="20">
         <v>102.8</v>
       </c>
-      <c r="E42" s="24">
+      <c r="E42" s="20">
         <v>104</v>
       </c>
-      <c r="F42" s="6"/>
-[...6 lines deleted...]
-      <c r="M42" s="21"/>
+      <c r="F42" s="20">
+        <v>104.5</v>
+      </c>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="24">
+      <c r="B43" s="20">
         <v>101.5</v>
       </c>
-      <c r="C43" s="24">
+      <c r="C43" s="20">
         <v>103.9</v>
       </c>
-      <c r="D43" s="24">
+      <c r="D43" s="20">
         <v>104.9</v>
       </c>
-      <c r="E43" s="24">
+      <c r="E43" s="20">
         <v>105.5</v>
       </c>
-      <c r="F43" s="6"/>
-[...6 lines deleted...]
-      <c r="M43" s="21"/>
+      <c r="F43" s="20">
+        <v>106.2</v>
+      </c>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B44" s="24">
+      <c r="B44" s="20">
         <v>100.8</v>
       </c>
-      <c r="C44" s="24">
+      <c r="C44" s="20">
         <v>101.4</v>
       </c>
-      <c r="D44" s="24">
+      <c r="D44" s="20">
         <v>101.8</v>
       </c>
-      <c r="E44" s="24">
+      <c r="E44" s="20">
         <v>102.9</v>
       </c>
-      <c r="F44" s="6"/>
-[...6 lines deleted...]
-      <c r="M44" s="21"/>
+      <c r="F44" s="20">
+        <v>105.4</v>
+      </c>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="24">
+      <c r="B45" s="20">
         <v>101.2</v>
       </c>
-      <c r="C45" s="24">
+      <c r="C45" s="20">
         <v>102.4</v>
       </c>
-      <c r="D45" s="24">
+      <c r="D45" s="20">
         <v>103.1</v>
       </c>
-      <c r="E45" s="24">
+      <c r="E45" s="20">
         <v>103.7</v>
       </c>
-      <c r="F45" s="6"/>
-[...6 lines deleted...]
-      <c r="M45" s="21"/>
+      <c r="F45" s="20">
+        <v>104.6</v>
+      </c>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="24">
+      <c r="B46" s="20">
         <v>100.8</v>
       </c>
-      <c r="C46" s="24">
+      <c r="C46" s="20">
         <v>101.3</v>
       </c>
-      <c r="D46" s="24">
+      <c r="D46" s="20">
         <v>101.9</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="20">
         <v>102.6</v>
       </c>
-      <c r="F46" s="6"/>
-[...6 lines deleted...]
-      <c r="M46" s="21"/>
+      <c r="F46" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="24">
+      <c r="B47" s="20">
         <v>100.7</v>
       </c>
-      <c r="C47" s="24">
+      <c r="C47" s="20">
         <v>101.7</v>
       </c>
-      <c r="D47" s="24">
+      <c r="D47" s="20">
         <v>102.5</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="20">
         <v>103.5</v>
       </c>
-      <c r="F47" s="6"/>
-[...6 lines deleted...]
-      <c r="M47" s="21"/>
+      <c r="F47" s="20">
+        <v>105.1</v>
+      </c>
+      <c r="G47" s="18"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B48" s="25">
+      <c r="B48" s="21">
         <v>101.5</v>
       </c>
-      <c r="C48" s="25">
+      <c r="C48" s="21">
         <v>102.1</v>
       </c>
-      <c r="D48" s="25">
+      <c r="D48" s="21">
         <v>102.2</v>
       </c>
-      <c r="E48" s="25">
+      <c r="E48" s="21">
         <v>103.9</v>
       </c>
-      <c r="F48" s="10"/>
+      <c r="F48" s="21">
+        <v>103.9</v>
+      </c>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="26" t="s">
+      <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="26"/>
-[...10 lines deleted...]
-      <c r="M50" s="26"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="22"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="22"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="22"/>
+      <c r="K50" s="22"/>
+      <c r="L50" s="22"/>
+      <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B52" s="24">
+      <c r="B52" s="20">
         <v>112</v>
       </c>
-      <c r="C52" s="24">
+      <c r="C52" s="20">
         <v>110.8</v>
       </c>
-      <c r="D52" s="24">
+      <c r="D52" s="20">
         <v>110</v>
       </c>
-      <c r="E52" s="24">
+      <c r="E52" s="20">
         <v>108.9</v>
       </c>
-      <c r="F52" s="6"/>
-[...6 lines deleted...]
-      <c r="M52" s="21"/>
+      <c r="F52" s="20">
+        <v>108.7</v>
+      </c>
+      <c r="G52" s="17"/>
+      <c r="H52" s="18"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="18"/>
+      <c r="K52" s="18"/>
+      <c r="L52" s="18"/>
+      <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B53" s="24">
+      <c r="B53" s="20">
         <v>110.4</v>
       </c>
-      <c r="C53" s="24">
+      <c r="C53" s="20">
         <v>111.1</v>
       </c>
-      <c r="D53" s="24">
+      <c r="D53" s="20">
         <v>110.2</v>
       </c>
-      <c r="E53" s="24">
+      <c r="E53" s="20">
         <v>109.4</v>
       </c>
-      <c r="F53" s="6"/>
-[...6 lines deleted...]
-      <c r="M53" s="21"/>
+      <c r="F53" s="20">
+        <v>109</v>
+      </c>
+      <c r="G53" s="18"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="24">
+      <c r="B54" s="20">
         <v>111.1</v>
       </c>
-      <c r="C54" s="24">
+      <c r="C54" s="20">
         <v>108.3</v>
       </c>
-      <c r="D54" s="24">
+      <c r="D54" s="20">
         <v>106.8</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E54" s="20">
         <v>107.6</v>
       </c>
-      <c r="F54" s="6"/>
-[...6 lines deleted...]
-      <c r="M54" s="21"/>
+      <c r="F54" s="20">
+        <v>108.6</v>
+      </c>
+      <c r="G54" s="18"/>
+      <c r="H54" s="18"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B55" s="24">
+      <c r="B55" s="20">
         <v>112.6</v>
       </c>
-      <c r="C55" s="24">
+      <c r="C55" s="20">
         <v>110.4</v>
       </c>
-      <c r="D55" s="24">
+      <c r="D55" s="20">
         <v>111</v>
       </c>
-      <c r="E55" s="24">
+      <c r="E55" s="20">
         <v>110</v>
       </c>
-      <c r="F55" s="6"/>
-[...6 lines deleted...]
-      <c r="M55" s="21"/>
+      <c r="F55" s="20">
+        <v>108.9</v>
+      </c>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="24">
+      <c r="B56" s="20">
         <v>113.9</v>
       </c>
-      <c r="C56" s="24">
+      <c r="C56" s="20">
         <v>112.3</v>
       </c>
-      <c r="D56" s="24">
+      <c r="D56" s="20">
         <v>112.1</v>
       </c>
-      <c r="E56" s="24">
+      <c r="E56" s="20">
         <v>111.8</v>
       </c>
-      <c r="F56" s="6"/>
-[...6 lines deleted...]
-      <c r="M56" s="21"/>
+      <c r="F56" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G56" s="18"/>
+      <c r="H56" s="18"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="24">
+      <c r="B57" s="20">
         <v>113.6</v>
       </c>
-      <c r="C57" s="24">
+      <c r="C57" s="20">
         <v>114.7</v>
       </c>
-      <c r="D57" s="24">
+      <c r="D57" s="20">
         <v>115.4</v>
       </c>
-      <c r="E57" s="24">
+      <c r="E57" s="20">
         <v>115</v>
       </c>
-      <c r="F57" s="6"/>
-[...6 lines deleted...]
-      <c r="M57" s="21"/>
+      <c r="F57" s="20">
+        <v>115.7</v>
+      </c>
+      <c r="G57" s="18"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B58" s="24">
+      <c r="B58" s="20">
         <v>113.4</v>
       </c>
-      <c r="C58" s="24">
+      <c r="C58" s="20">
         <v>110.5</v>
       </c>
-      <c r="D58" s="24">
+      <c r="D58" s="20">
         <v>110.5</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="20">
         <v>111.5</v>
       </c>
-      <c r="F58" s="6"/>
-[...6 lines deleted...]
-      <c r="M58" s="21"/>
+      <c r="F58" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="24">
+      <c r="B59" s="20">
         <v>111.2</v>
       </c>
-      <c r="C59" s="24">
+      <c r="C59" s="20">
         <v>110.5</v>
       </c>
-      <c r="D59" s="24">
+      <c r="D59" s="20">
         <v>109.3</v>
       </c>
-      <c r="E59" s="24">
+      <c r="E59" s="20">
         <v>108.8</v>
       </c>
-      <c r="F59" s="6"/>
-[...6 lines deleted...]
-      <c r="M59" s="21"/>
+      <c r="F59" s="20">
+        <v>108</v>
+      </c>
+      <c r="G59" s="18"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B60" s="24">
+      <c r="B60" s="20">
         <v>111.4</v>
       </c>
-      <c r="C60" s="24">
+      <c r="C60" s="20">
         <v>111</v>
       </c>
-      <c r="D60" s="24">
+      <c r="D60" s="20">
         <v>110.9</v>
       </c>
-      <c r="E60" s="24">
+      <c r="E60" s="20">
         <v>110.6</v>
       </c>
-      <c r="F60" s="6"/>
-[...6 lines deleted...]
-      <c r="M60" s="21"/>
+      <c r="F60" s="20">
+        <v>109.6</v>
+      </c>
+      <c r="G60" s="18"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="18"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="18"/>
+      <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B61" s="24">
+      <c r="B61" s="20">
         <v>114</v>
       </c>
-      <c r="C61" s="24">
+      <c r="C61" s="20">
         <v>113.4</v>
       </c>
-      <c r="D61" s="24">
+      <c r="D61" s="20">
         <v>109.4</v>
       </c>
-      <c r="E61" s="24">
+      <c r="E61" s="20">
         <v>107.7</v>
       </c>
-      <c r="F61" s="6"/>
-[...6 lines deleted...]
-      <c r="M61" s="21"/>
+      <c r="F61" s="20">
+        <v>108.5</v>
+      </c>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="24">
+      <c r="B62" s="20">
         <v>112.1</v>
       </c>
-      <c r="C62" s="24">
+      <c r="C62" s="20">
         <v>110.5</v>
       </c>
-      <c r="D62" s="24">
+      <c r="D62" s="20">
         <v>110.5</v>
       </c>
-      <c r="E62" s="24">
+      <c r="E62" s="20">
         <v>109.8</v>
       </c>
-      <c r="F62" s="6"/>
-[...6 lines deleted...]
-      <c r="M62" s="21"/>
+      <c r="F62" s="20">
+        <v>108.8</v>
+      </c>
+      <c r="G62" s="18"/>
+      <c r="H62" s="18"/>
+      <c r="I62" s="18"/>
+      <c r="J62" s="18"/>
+      <c r="K62" s="18"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="24">
+      <c r="B63" s="20">
         <v>109.6</v>
       </c>
-      <c r="C63" s="24">
+      <c r="C63" s="20">
         <v>109.8</v>
       </c>
-      <c r="D63" s="24">
+      <c r="D63" s="20">
         <v>109.9</v>
       </c>
-      <c r="E63" s="24">
+      <c r="E63" s="20">
         <v>110</v>
       </c>
-      <c r="F63" s="6"/>
-[...6 lines deleted...]
-      <c r="M63" s="21"/>
+      <c r="F63" s="20">
+        <v>110.4</v>
+      </c>
+      <c r="G63" s="18"/>
+      <c r="H63" s="18"/>
+      <c r="I63" s="18"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B64" s="24">
+      <c r="B64" s="20">
         <v>109</v>
       </c>
-      <c r="C64" s="24">
+      <c r="C64" s="20">
         <v>108.9</v>
       </c>
-      <c r="D64" s="24">
+      <c r="D64" s="20">
         <v>109.3</v>
       </c>
-      <c r="E64" s="24">
+      <c r="E64" s="20">
         <v>106.7</v>
       </c>
-      <c r="F64" s="6"/>
-[...6 lines deleted...]
-      <c r="M64" s="21"/>
+      <c r="F64" s="20">
+        <v>107.9</v>
+      </c>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B65" s="24">
+      <c r="B65" s="20">
         <v>113.1</v>
       </c>
-      <c r="C65" s="24">
+      <c r="C65" s="20">
         <v>113</v>
       </c>
-      <c r="D65" s="24">
+      <c r="D65" s="20">
         <v>112.9</v>
       </c>
-      <c r="E65" s="24">
+      <c r="E65" s="20">
         <v>112.7</v>
       </c>
-      <c r="F65" s="6"/>
-[...6 lines deleted...]
-      <c r="M65" s="21"/>
+      <c r="F65" s="20">
+        <v>108.4</v>
+      </c>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="24">
+      <c r="B66" s="20">
         <v>116.9</v>
       </c>
-      <c r="C66" s="24">
+      <c r="C66" s="20">
         <v>115.5</v>
       </c>
-      <c r="D66" s="24">
+      <c r="D66" s="20">
         <v>115.9</v>
       </c>
-      <c r="E66" s="24">
+      <c r="E66" s="20">
         <v>116</v>
       </c>
-      <c r="F66" s="6"/>
-[...6 lines deleted...]
-      <c r="M66" s="21"/>
+      <c r="F66" s="20">
+        <v>115.2</v>
+      </c>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="18"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="18"/>
+      <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="24">
+      <c r="B67" s="20">
         <v>112.1</v>
       </c>
-      <c r="C67" s="24">
+      <c r="C67" s="20">
         <v>114.4</v>
       </c>
-      <c r="D67" s="24">
+      <c r="D67" s="20">
         <v>115.2</v>
       </c>
-      <c r="E67" s="24">
+      <c r="E67" s="20">
         <v>111.8</v>
       </c>
-      <c r="F67" s="6"/>
-[...6 lines deleted...]
-      <c r="M67" s="21"/>
+      <c r="F67" s="20">
+        <v>111.9</v>
+      </c>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B68" s="24">
+      <c r="B68" s="20">
         <v>110.9</v>
       </c>
-      <c r="C68" s="24">
+      <c r="C68" s="20">
         <v>111</v>
       </c>
-      <c r="D68" s="24">
+      <c r="D68" s="20">
         <v>108.9</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E68" s="20">
         <v>109.3</v>
       </c>
-      <c r="F68" s="6"/>
-[...6 lines deleted...]
-      <c r="M68" s="21"/>
+      <c r="F68" s="20">
+        <v>111.5</v>
+      </c>
+      <c r="G68" s="18"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="18"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B69" s="24">
+      <c r="B69" s="20">
         <v>110.7</v>
       </c>
-      <c r="C69" s="24">
+      <c r="C69" s="20">
         <v>110.8</v>
       </c>
-      <c r="D69" s="24">
+      <c r="D69" s="20">
         <v>108.4</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E69" s="20">
         <v>107.6</v>
       </c>
-      <c r="F69" s="6"/>
-[...6 lines deleted...]
-      <c r="M69" s="21"/>
+      <c r="F69" s="20">
+        <v>107.7</v>
+      </c>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="24">
+      <c r="B70" s="20">
         <v>110</v>
       </c>
-      <c r="C70" s="24">
+      <c r="C70" s="20">
         <v>106.2</v>
       </c>
-      <c r="D70" s="24">
+      <c r="D70" s="20">
         <v>107</v>
       </c>
-      <c r="E70" s="24">
+      <c r="E70" s="20">
         <v>106.4</v>
       </c>
-      <c r="F70" s="6"/>
-[...6 lines deleted...]
-      <c r="M70" s="21"/>
+      <c r="F70" s="20">
+        <v>107.7</v>
+      </c>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="24">
+      <c r="B71" s="20">
         <v>112.6</v>
       </c>
-      <c r="C71" s="24">
+      <c r="C71" s="20">
         <v>111.3</v>
       </c>
-      <c r="D71" s="24">
+      <c r="D71" s="20">
         <v>109.5</v>
       </c>
-      <c r="E71" s="24">
+      <c r="E71" s="20">
         <v>107.4</v>
       </c>
-      <c r="F71" s="6"/>
-[...6 lines deleted...]
-      <c r="M71" s="21"/>
+      <c r="F71" s="20">
+        <v>105.9</v>
+      </c>
+      <c r="G71" s="18"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B72" s="25">
+      <c r="B72" s="21">
         <v>111.4</v>
       </c>
-      <c r="C72" s="25">
+      <c r="C72" s="21">
         <v>111.2</v>
       </c>
-      <c r="D72" s="25">
+      <c r="D72" s="21">
         <v>109.9</v>
       </c>
-      <c r="E72" s="25">
+      <c r="E72" s="21">
         <v>108</v>
       </c>
-      <c r="F72" s="10"/>
+      <c r="F72" s="21">
+        <v>107.4</v>
+      </c>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="12"/>
-[...11 lines deleted...]
-      <c r="M73" s="14"/>
+      <c r="A73" s="11"/>
+      <c r="B73" s="12"/>
+      <c r="C73" s="13"/>
+      <c r="D73" s="13"/>
+      <c r="E73" s="13"/>
+      <c r="F73" s="13"/>
+      <c r="G73" s="13"/>
+      <c r="H73" s="13"/>
+      <c r="I73" s="13"/>
+      <c r="J73" s="13"/>
+      <c r="K73" s="12"/>
+      <c r="L73" s="13"/>
+      <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="26" t="s">
+      <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B74" s="26"/>
-[...10 lines deleted...]
-      <c r="M74" s="26"/>
+      <c r="B74" s="22"/>
+      <c r="C74" s="22"/>
+      <c r="D74" s="22"/>
+      <c r="E74" s="22"/>
+      <c r="F74" s="22"/>
+      <c r="G74" s="22"/>
+      <c r="H74" s="22"/>
+      <c r="I74" s="22"/>
+      <c r="J74" s="22"/>
+      <c r="K74" s="22"/>
+      <c r="L74" s="22"/>
+      <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1"/>
       <c r="B75" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="24">
+      <c r="B76" s="20">
         <v>112</v>
       </c>
-      <c r="C76" s="24">
+      <c r="C76" s="20">
         <v>111.4</v>
       </c>
-      <c r="D76" s="24">
+      <c r="D76" s="20">
         <v>110.9</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E76" s="20">
         <v>110.4</v>
       </c>
-      <c r="F76" s="6"/>
+      <c r="F76" s="20">
+        <v>110</v>
+      </c>
       <c r="G76" s="6"/>
       <c r="H76" s="6"/>
-      <c r="I76" s="20"/>
-[...1 lines deleted...]
-      <c r="K76" s="20"/>
+      <c r="I76" s="17"/>
+      <c r="J76" s="17"/>
+      <c r="K76" s="17"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B77" s="24">
+      <c r="B77" s="20">
         <v>110.4</v>
       </c>
-      <c r="C77" s="24">
+      <c r="C77" s="20">
         <v>110.8</v>
       </c>
-      <c r="D77" s="24">
+      <c r="D77" s="20">
         <v>110.6</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E77" s="20">
         <v>110.3</v>
       </c>
-      <c r="F77" s="6"/>
+      <c r="F77" s="20">
+        <v>110</v>
+      </c>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
-      <c r="I77" s="21"/>
-[...1 lines deleted...]
-      <c r="K77" s="21"/>
+      <c r="I77" s="18"/>
+      <c r="J77" s="18"/>
+      <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="24">
+      <c r="B78" s="20">
         <v>111.1</v>
       </c>
-      <c r="C78" s="24">
+      <c r="C78" s="20">
         <v>109.7</v>
       </c>
-      <c r="D78" s="24">
+      <c r="D78" s="20">
         <v>108.7</v>
       </c>
-      <c r="E78" s="24">
+      <c r="E78" s="20">
         <v>108.4</v>
       </c>
-      <c r="F78" s="6"/>
+      <c r="F78" s="20">
+        <v>108.5</v>
+      </c>
       <c r="G78" s="6"/>
       <c r="H78" s="6"/>
-      <c r="I78" s="21"/>
-[...1 lines deleted...]
-      <c r="K78" s="21"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="18"/>
+      <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="24">
+      <c r="B79" s="20">
         <v>112.6</v>
       </c>
-      <c r="C79" s="24">
+      <c r="C79" s="20">
         <v>111.5</v>
       </c>
-      <c r="D79" s="24">
+      <c r="D79" s="20">
         <v>111.3</v>
       </c>
-      <c r="E79" s="24">
+      <c r="E79" s="20">
         <v>111</v>
       </c>
-      <c r="F79" s="6"/>
+      <c r="F79" s="20">
+        <v>110.6</v>
+      </c>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
-      <c r="I79" s="21"/>
-[...1 lines deleted...]
-      <c r="K79" s="21"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="18"/>
+      <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="24">
+      <c r="B80" s="20">
         <v>113.9</v>
       </c>
-      <c r="C80" s="24">
+      <c r="C80" s="20">
         <v>113.1</v>
       </c>
-      <c r="D80" s="24">
+      <c r="D80" s="20">
         <v>112.7</v>
       </c>
-      <c r="E80" s="24">
+      <c r="E80" s="20">
         <v>112.5</v>
       </c>
-      <c r="F80" s="6"/>
+      <c r="F80" s="20">
+        <v>112.4</v>
+      </c>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
-      <c r="I80" s="21"/>
-[...1 lines deleted...]
-      <c r="K80" s="21"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="18"/>
+      <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="24">
+      <c r="B81" s="20">
         <v>113.6</v>
       </c>
-      <c r="C81" s="24">
+      <c r="C81" s="20">
         <v>114.1</v>
       </c>
-      <c r="D81" s="24">
+      <c r="D81" s="20">
         <v>114.6</v>
       </c>
-      <c r="E81" s="24">
+      <c r="E81" s="20">
         <v>114.7</v>
       </c>
-      <c r="F81" s="6"/>
+      <c r="F81" s="20">
+        <v>114.9</v>
+      </c>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
-      <c r="I81" s="21"/>
-[...1 lines deleted...]
-      <c r="K81" s="21"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="18"/>
+      <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B82" s="24">
+      <c r="B82" s="20">
         <v>113.4</v>
       </c>
-      <c r="C82" s="24">
+      <c r="C82" s="20">
         <v>111.9</v>
       </c>
-      <c r="D82" s="24">
+      <c r="D82" s="20">
         <v>111.5</v>
       </c>
-      <c r="E82" s="24">
+      <c r="E82" s="20">
         <v>111.5</v>
       </c>
-      <c r="F82" s="6"/>
+      <c r="F82" s="20">
+        <v>111.5</v>
+      </c>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
-      <c r="I82" s="21"/>
-[...1 lines deleted...]
-      <c r="K82" s="21"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="18"/>
+      <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="24">
+      <c r="B83" s="20">
         <v>111.2</v>
       </c>
-      <c r="C83" s="24">
+      <c r="C83" s="20">
         <v>110.9</v>
       </c>
-      <c r="D83" s="24">
+      <c r="D83" s="20">
         <v>110.4</v>
       </c>
-      <c r="E83" s="24">
+      <c r="E83" s="20">
         <v>109.9</v>
       </c>
-      <c r="F83" s="6"/>
+      <c r="F83" s="20">
+        <v>109.5</v>
+      </c>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
-      <c r="I83" s="21"/>
-[...1 lines deleted...]
-      <c r="K83" s="21"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="18"/>
+      <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B84" s="24">
+      <c r="B84" s="20">
         <v>111.4</v>
       </c>
-      <c r="C84" s="24">
+      <c r="C84" s="20">
         <v>111.2</v>
       </c>
-      <c r="D84" s="24">
+      <c r="D84" s="20">
         <v>111.1</v>
       </c>
-      <c r="E84" s="24">
+      <c r="E84" s="20">
         <v>111</v>
       </c>
-      <c r="F84" s="6"/>
+      <c r="F84" s="20">
+        <v>110.7</v>
+      </c>
       <c r="G84" s="6"/>
       <c r="H84" s="6"/>
-      <c r="I84" s="21"/>
-[...1 lines deleted...]
-      <c r="K84" s="21"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="18"/>
+      <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="24">
+      <c r="B85" s="20">
         <v>114</v>
       </c>
-      <c r="C85" s="24">
+      <c r="C85" s="20">
         <v>113.7</v>
       </c>
-      <c r="D85" s="24">
+      <c r="D85" s="20">
         <v>112.2</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E85" s="20">
         <v>111</v>
       </c>
-      <c r="F85" s="6"/>
+      <c r="F85" s="20">
+        <v>110.5</v>
+      </c>
       <c r="G85" s="6"/>
       <c r="H85" s="6"/>
-      <c r="I85" s="21"/>
-[...1 lines deleted...]
-      <c r="K85" s="21"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="18"/>
+      <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B86" s="24">
+      <c r="B86" s="20">
         <v>112.1</v>
       </c>
-      <c r="C86" s="24">
+      <c r="C86" s="20">
         <v>111.3</v>
       </c>
-      <c r="D86" s="24">
+      <c r="D86" s="20">
         <v>111</v>
       </c>
-      <c r="E86" s="24">
+      <c r="E86" s="20">
         <v>110.7</v>
       </c>
-      <c r="F86" s="6"/>
+      <c r="F86" s="20">
+        <v>110.3</v>
+      </c>
       <c r="G86" s="6"/>
       <c r="H86" s="6"/>
-      <c r="I86" s="21"/>
-[...1 lines deleted...]
-      <c r="K86" s="21"/>
+      <c r="I86" s="18"/>
+      <c r="J86" s="18"/>
+      <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="24">
+      <c r="B87" s="20">
         <v>109.6</v>
       </c>
-      <c r="C87" s="24">
+      <c r="C87" s="20">
         <v>109.7</v>
       </c>
-      <c r="D87" s="24">
+      <c r="D87" s="20">
         <v>109.8</v>
       </c>
-      <c r="E87" s="24">
+      <c r="E87" s="20">
         <v>109.8</v>
       </c>
-      <c r="F87" s="6"/>
+      <c r="F87" s="20">
+        <v>110</v>
+      </c>
       <c r="G87" s="6"/>
       <c r="H87" s="6"/>
-      <c r="I87" s="21"/>
-[...1 lines deleted...]
-      <c r="K87" s="21"/>
+      <c r="I87" s="18"/>
+      <c r="J87" s="18"/>
+      <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B88" s="24">
+      <c r="B88" s="20">
         <v>109</v>
       </c>
-      <c r="C88" s="24">
+      <c r="C88" s="20">
         <v>108.9</v>
       </c>
-      <c r="D88" s="24">
+      <c r="D88" s="20">
         <v>109.1</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E88" s="20">
         <v>108.4</v>
       </c>
-      <c r="F88" s="6"/>
+      <c r="F88" s="20">
+        <v>108.3</v>
+      </c>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
-      <c r="I88" s="21"/>
-[...1 lines deleted...]
-      <c r="K88" s="21"/>
+      <c r="I88" s="18"/>
+      <c r="J88" s="18"/>
+      <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B89" s="24">
+      <c r="B89" s="20">
         <v>113.1</v>
       </c>
-      <c r="C89" s="24">
+      <c r="C89" s="20">
         <v>113.1</v>
       </c>
-      <c r="D89" s="24">
+      <c r="D89" s="20">
         <v>113</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E89" s="20">
         <v>112.9</v>
       </c>
-      <c r="F89" s="6"/>
+      <c r="F89" s="20">
+        <v>112</v>
+      </c>
       <c r="G89" s="6"/>
       <c r="H89" s="6"/>
-      <c r="I89" s="21"/>
-[...1 lines deleted...]
-      <c r="K89" s="21"/>
+      <c r="I89" s="18"/>
+      <c r="J89" s="18"/>
+      <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B90" s="24">
+      <c r="B90" s="20">
         <v>116.9</v>
       </c>
-      <c r="C90" s="24">
+      <c r="C90" s="20">
         <v>116.2</v>
       </c>
-      <c r="D90" s="24">
+      <c r="D90" s="20">
         <v>116.1</v>
       </c>
-      <c r="E90" s="24">
+      <c r="E90" s="20">
         <v>116.1</v>
       </c>
-      <c r="F90" s="6"/>
+      <c r="F90" s="20">
+        <v>115.9</v>
+      </c>
       <c r="G90" s="6"/>
       <c r="H90" s="6"/>
-      <c r="I90" s="21"/>
-[...1 lines deleted...]
-      <c r="K90" s="21"/>
+      <c r="I90" s="18"/>
+      <c r="J90" s="18"/>
+      <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B91" s="24">
+      <c r="B91" s="20">
         <v>112.1</v>
       </c>
-      <c r="C91" s="24">
+      <c r="C91" s="20">
         <v>113.3</v>
       </c>
-      <c r="D91" s="24">
+      <c r="D91" s="20">
         <v>113.9</v>
       </c>
-      <c r="E91" s="24">
+      <c r="E91" s="20">
         <v>113.4</v>
       </c>
-      <c r="F91" s="6"/>
+      <c r="F91" s="20">
+        <v>113.1</v>
+      </c>
       <c r="G91" s="6"/>
       <c r="H91" s="6"/>
-      <c r="I91" s="21"/>
-[...1 lines deleted...]
-      <c r="K91" s="21"/>
+      <c r="I91" s="18"/>
+      <c r="J91" s="18"/>
+      <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B92" s="24">
+      <c r="B92" s="20">
         <v>110.9</v>
       </c>
-      <c r="C92" s="24">
+      <c r="C92" s="20">
         <v>111</v>
       </c>
-      <c r="D92" s="24">
+      <c r="D92" s="20">
         <v>110.3</v>
       </c>
-      <c r="E92" s="24">
+      <c r="E92" s="20">
         <v>110</v>
       </c>
-      <c r="F92" s="6"/>
+      <c r="F92" s="20">
+        <v>110.3</v>
+      </c>
       <c r="G92" s="6"/>
       <c r="H92" s="6"/>
-      <c r="I92" s="21"/>
-[...1 lines deleted...]
-      <c r="K92" s="21"/>
+      <c r="I92" s="18"/>
+      <c r="J92" s="18"/>
+      <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="24">
+      <c r="B93" s="20">
         <v>110.7</v>
       </c>
-      <c r="C93" s="24">
+      <c r="C93" s="20">
         <v>110.8</v>
       </c>
-      <c r="D93" s="24">
+      <c r="D93" s="20">
         <v>110</v>
       </c>
-      <c r="E93" s="24">
+      <c r="E93" s="20">
         <v>109.4</v>
       </c>
-      <c r="F93" s="6"/>
+      <c r="F93" s="20">
+        <v>109</v>
+      </c>
       <c r="G93" s="6"/>
       <c r="H93" s="6"/>
-      <c r="I93" s="21"/>
-[...1 lines deleted...]
-      <c r="K93" s="21"/>
+      <c r="I93" s="18"/>
+      <c r="J93" s="18"/>
+      <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="24">
+      <c r="B94" s="20">
         <v>110</v>
       </c>
-      <c r="C94" s="24">
+      <c r="C94" s="20">
         <v>108.1</v>
       </c>
-      <c r="D94" s="24">
+      <c r="D94" s="20">
         <v>107.7</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E94" s="20">
         <v>107.4</v>
       </c>
-      <c r="F94" s="6"/>
+      <c r="F94" s="20">
+        <v>107.5</v>
+      </c>
       <c r="G94" s="6"/>
       <c r="H94" s="6"/>
-      <c r="I94" s="21"/>
-[...1 lines deleted...]
-      <c r="K94" s="21"/>
+      <c r="I94" s="18"/>
+      <c r="J94" s="18"/>
+      <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="24">
+      <c r="B95" s="20">
         <v>112.6</v>
       </c>
-      <c r="C95" s="24">
+      <c r="C95" s="20">
         <v>111.9</v>
       </c>
-      <c r="D95" s="24">
+      <c r="D95" s="20">
         <v>111.1</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E95" s="20">
         <v>110.1</v>
       </c>
-      <c r="F95" s="6"/>
+      <c r="F95" s="20">
+        <v>109.2</v>
+      </c>
       <c r="G95" s="6"/>
       <c r="H95" s="6"/>
-      <c r="I95" s="21"/>
-[...1 lines deleted...]
-      <c r="K95" s="21"/>
+      <c r="I95" s="18"/>
+      <c r="J95" s="18"/>
+      <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="25">
+      <c r="B96" s="21">
         <v>111.4</v>
       </c>
-      <c r="C96" s="25">
+      <c r="C96" s="21">
         <v>111.3</v>
       </c>
-      <c r="D96" s="25">
+      <c r="D96" s="21">
         <v>110.8</v>
       </c>
-      <c r="E96" s="25">
+      <c r="E96" s="21">
         <v>110.1</v>
       </c>
-      <c r="F96" s="10"/>
+      <c r="F96" s="21">
+        <v>109.5</v>
+      </c>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>