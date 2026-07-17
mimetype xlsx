--- v2 (2026-06-06)
+++ v3 (2026-07-17)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Май\Динамика 1 числа\Рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Июнь\Динамика 1 числа\Рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13605" windowHeight="11940"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="41">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
@@ -658,51 +658,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N120"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="14" customWidth="1"/>
     <col min="2" max="10" width="14.7109375" style="14" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="7" customWidth="1"/>
     <col min="12" max="13" width="14.7109375" style="14" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="16"/>
     <col min="15" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
       <c r="A1" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
@@ -765,591 +765,633 @@
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="15"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="20">
         <v>101</v>
       </c>
       <c r="C4" s="20">
         <v>101.1</v>
       </c>
       <c r="D4" s="20">
         <v>100.6</v>
       </c>
       <c r="E4" s="20">
         <v>100.8</v>
       </c>
       <c r="F4" s="20">
         <v>100.7</v>
       </c>
-      <c r="G4" s="6"/>
+      <c r="G4" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20">
         <v>101</v>
       </c>
       <c r="C5" s="20">
         <v>101</v>
       </c>
       <c r="D5" s="20">
         <v>100.7</v>
       </c>
       <c r="E5" s="20">
         <v>100.7</v>
       </c>
       <c r="F5" s="20">
         <v>100.4</v>
       </c>
-      <c r="G5" s="6"/>
+      <c r="G5" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20">
         <v>100.8</v>
       </c>
       <c r="C6" s="20">
         <v>101.6</v>
       </c>
       <c r="D6" s="20">
         <v>100.8</v>
       </c>
       <c r="E6" s="20">
         <v>101.1</v>
       </c>
       <c r="F6" s="20">
         <v>100.5</v>
       </c>
-      <c r="G6" s="6"/>
+      <c r="G6" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>101</v>
       </c>
       <c r="C7" s="20">
         <v>100.8</v>
       </c>
       <c r="D7" s="20">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.4</v>
       </c>
       <c r="F7" s="20">
         <v>100.4</v>
       </c>
-      <c r="G7" s="6"/>
+      <c r="G7" s="20">
+        <v>101.4</v>
+      </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>101.3</v>
       </c>
       <c r="C8" s="20">
         <v>101.1</v>
       </c>
       <c r="D8" s="20">
         <v>100.4</v>
       </c>
       <c r="E8" s="20">
         <v>100.8</v>
       </c>
       <c r="F8" s="20">
         <v>100.5</v>
       </c>
-      <c r="G8" s="6"/>
+      <c r="G8" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>100.9</v>
       </c>
       <c r="C9" s="20">
         <v>101.2</v>
       </c>
       <c r="D9" s="20">
         <v>100.8</v>
       </c>
       <c r="E9" s="20">
         <v>100.7</v>
       </c>
       <c r="F9" s="20">
         <v>101</v>
       </c>
-      <c r="G9" s="6"/>
+      <c r="G9" s="20">
+        <v>101</v>
+      </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>101.4</v>
       </c>
       <c r="C10" s="20">
         <v>101.1</v>
       </c>
       <c r="D10" s="20">
         <v>100.5</v>
       </c>
       <c r="E10" s="20">
         <v>101.1</v>
       </c>
       <c r="F10" s="20">
         <v>100.4</v>
       </c>
-      <c r="G10" s="6"/>
+      <c r="G10" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>101</v>
       </c>
       <c r="C11" s="20">
         <v>101.2</v>
       </c>
       <c r="D11" s="20">
         <v>100.6</v>
       </c>
       <c r="E11" s="20">
         <v>100.8</v>
       </c>
       <c r="F11" s="20">
         <v>100.5</v>
       </c>
-      <c r="G11" s="6"/>
+      <c r="G11" s="20">
+        <v>100.6</v>
+      </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>101</v>
       </c>
       <c r="C12" s="20">
         <v>100.9</v>
       </c>
       <c r="D12" s="20">
         <v>100.8</v>
       </c>
       <c r="E12" s="20">
         <v>100.8</v>
       </c>
       <c r="F12" s="20">
         <v>100.5</v>
       </c>
-      <c r="G12" s="6"/>
+      <c r="G12" s="20">
+        <v>102.1</v>
+      </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20">
         <v>100.9</v>
       </c>
       <c r="C13" s="20">
         <v>101</v>
       </c>
       <c r="D13" s="20">
         <v>100.4</v>
       </c>
       <c r="E13" s="20">
         <v>100.7</v>
       </c>
       <c r="F13" s="20">
         <v>100.6</v>
       </c>
-      <c r="G13" s="6"/>
+      <c r="G13" s="20">
+        <v>101</v>
+      </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>100.8</v>
       </c>
       <c r="C14" s="20">
         <v>101.2</v>
       </c>
       <c r="D14" s="20">
         <v>100.7</v>
       </c>
       <c r="E14" s="20">
         <v>100.8</v>
       </c>
       <c r="F14" s="20">
         <v>100.8</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="20">
+        <v>100.7</v>
+      </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>100.9</v>
       </c>
       <c r="C15" s="20">
         <v>100.9</v>
       </c>
       <c r="D15" s="20">
         <v>100.7</v>
       </c>
       <c r="E15" s="20">
         <v>101</v>
       </c>
       <c r="F15" s="20">
         <v>100.7</v>
       </c>
-      <c r="G15" s="6"/>
+      <c r="G15" s="20">
+        <v>100.4</v>
+      </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>101</v>
       </c>
       <c r="C16" s="20">
         <v>101.4</v>
       </c>
       <c r="D16" s="20">
         <v>100.7</v>
       </c>
       <c r="E16" s="20">
         <v>100.9</v>
       </c>
       <c r="F16" s="20">
         <v>100.6</v>
       </c>
-      <c r="G16" s="6"/>
+      <c r="G16" s="20">
+        <v>100.4</v>
+      </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>101.1</v>
       </c>
       <c r="C17" s="20">
         <v>100.6</v>
       </c>
       <c r="D17" s="20">
         <v>100.2</v>
       </c>
       <c r="E17" s="20">
         <v>100.9</v>
       </c>
       <c r="F17" s="20">
         <v>100.7</v>
       </c>
-      <c r="G17" s="6"/>
+      <c r="G17" s="20">
+        <v>100.7</v>
+      </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>101</v>
       </c>
       <c r="C18" s="20">
         <v>101.3</v>
       </c>
       <c r="D18" s="20">
         <v>100.6</v>
       </c>
       <c r="E18" s="20">
         <v>101.1</v>
       </c>
       <c r="F18" s="20">
         <v>100.8</v>
       </c>
-      <c r="G18" s="6"/>
+      <c r="G18" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>101.1</v>
       </c>
       <c r="C19" s="20">
         <v>101.4</v>
       </c>
       <c r="D19" s="20">
         <v>100.6</v>
       </c>
       <c r="E19" s="20">
         <v>100.8</v>
       </c>
       <c r="F19" s="20">
         <v>100.7</v>
       </c>
-      <c r="G19" s="6"/>
+      <c r="G19" s="20">
+        <v>100.2</v>
+      </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="20">
         <v>101.4</v>
       </c>
       <c r="C20" s="20">
         <v>101.4</v>
       </c>
       <c r="D20" s="20">
         <v>101</v>
       </c>
       <c r="E20" s="20">
         <v>101</v>
       </c>
       <c r="F20" s="20">
         <v>101</v>
       </c>
-      <c r="G20" s="6"/>
+      <c r="G20" s="20">
+        <v>100.6</v>
+      </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>101.1</v>
       </c>
       <c r="C21" s="20">
         <v>101.2</v>
       </c>
       <c r="D21" s="20">
         <v>100.7</v>
       </c>
       <c r="E21" s="20">
         <v>100.8</v>
       </c>
       <c r="F21" s="20">
         <v>100.7</v>
       </c>
-      <c r="G21" s="6"/>
+      <c r="G21" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>101.1</v>
       </c>
       <c r="C22" s="20">
         <v>100.9</v>
       </c>
       <c r="D22" s="20">
         <v>100.5</v>
       </c>
       <c r="E22" s="20">
         <v>100.6</v>
       </c>
       <c r="F22" s="20">
         <v>100.9</v>
       </c>
-      <c r="G22" s="6"/>
+      <c r="G22" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="20">
         <v>100.8</v>
       </c>
       <c r="C23" s="20">
         <v>101</v>
       </c>
       <c r="D23" s="20">
         <v>100.7</v>
       </c>
       <c r="E23" s="20">
         <v>100.9</v>
       </c>
       <c r="F23" s="20">
         <v>100.8</v>
       </c>
-      <c r="G23" s="6"/>
+      <c r="G23" s="20">
+        <v>100.7</v>
+      </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21">
         <v>101</v>
       </c>
       <c r="C24" s="21">
         <v>101.2</v>
       </c>
       <c r="D24" s="21">
         <v>100.4</v>
       </c>
       <c r="E24" s="21">
         <v>101.2</v>
       </c>
       <c r="F24" s="21">
         <v>100.3</v>
       </c>
-      <c r="G24" s="10"/>
+      <c r="G24" s="21">
+        <v>100.8</v>
+      </c>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="6"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="22" t="s">
         <v>31</v>
@@ -1403,591 +1445,633 @@
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="20">
         <v>101</v>
       </c>
       <c r="C28" s="20">
         <v>102.1</v>
       </c>
       <c r="D28" s="20">
         <v>102.7</v>
       </c>
       <c r="E28" s="20">
         <v>103.6</v>
       </c>
       <c r="F28" s="20">
         <v>104.3</v>
       </c>
-      <c r="G28" s="6"/>
+      <c r="G28" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H28" s="6"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="20">
         <v>101</v>
       </c>
       <c r="C29" s="20">
         <v>102</v>
       </c>
       <c r="D29" s="20">
         <v>102.7</v>
       </c>
       <c r="E29" s="20">
         <v>103.4</v>
       </c>
       <c r="F29" s="20">
         <v>103.8</v>
       </c>
-      <c r="G29" s="6"/>
+      <c r="G29" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H29" s="6"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="20">
         <v>100.8</v>
       </c>
       <c r="C30" s="20">
         <v>102.3</v>
       </c>
       <c r="D30" s="20">
         <v>103.1</v>
       </c>
       <c r="E30" s="20">
         <v>104.3</v>
       </c>
       <c r="F30" s="20">
         <v>104.8</v>
       </c>
-      <c r="G30" s="6"/>
+      <c r="G30" s="20">
+        <v>105.7</v>
+      </c>
       <c r="H30" s="6"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="20">
         <v>101</v>
       </c>
       <c r="C31" s="20">
         <v>101.8</v>
       </c>
       <c r="D31" s="20">
         <v>102.7</v>
       </c>
       <c r="E31" s="20">
         <v>103.1</v>
       </c>
       <c r="F31" s="20">
         <v>103.6</v>
       </c>
-      <c r="G31" s="6"/>
+      <c r="G31" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H31" s="6"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>101.3</v>
       </c>
       <c r="C32" s="20">
         <v>102.4</v>
       </c>
       <c r="D32" s="20">
         <v>102.8</v>
       </c>
       <c r="E32" s="20">
         <v>103.7</v>
       </c>
       <c r="F32" s="20">
         <v>104.2</v>
       </c>
-      <c r="G32" s="6"/>
+      <c r="G32" s="20">
+        <v>105.4</v>
+      </c>
       <c r="H32" s="6"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="20">
         <v>100.9</v>
       </c>
       <c r="C33" s="20">
         <v>102</v>
       </c>
       <c r="D33" s="20">
         <v>102.8</v>
       </c>
       <c r="E33" s="20">
         <v>103.5</v>
       </c>
       <c r="F33" s="20">
         <v>104.5</v>
       </c>
-      <c r="G33" s="6"/>
+      <c r="G33" s="20">
+        <v>105.6</v>
+      </c>
       <c r="H33" s="6"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="20">
         <v>101.4</v>
       </c>
       <c r="C34" s="20">
         <v>102.5</v>
       </c>
       <c r="D34" s="20">
         <v>103</v>
       </c>
       <c r="E34" s="20">
         <v>104.2</v>
       </c>
       <c r="F34" s="20">
         <v>104.6</v>
       </c>
-      <c r="G34" s="6"/>
+      <c r="G34" s="20">
+        <v>105.7</v>
+      </c>
       <c r="H34" s="6"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="20">
         <v>101</v>
       </c>
       <c r="C35" s="20">
         <v>102.3</v>
       </c>
       <c r="D35" s="20">
         <v>102.9</v>
       </c>
       <c r="E35" s="20">
         <v>103.7</v>
       </c>
       <c r="F35" s="20">
         <v>104.2</v>
       </c>
-      <c r="G35" s="6"/>
+      <c r="G35" s="20">
+        <v>104.8</v>
+      </c>
       <c r="H35" s="6"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20">
         <v>101</v>
       </c>
       <c r="C36" s="20">
         <v>101.9</v>
       </c>
       <c r="D36" s="20">
         <v>102.8</v>
       </c>
       <c r="E36" s="20">
         <v>103.6</v>
       </c>
       <c r="F36" s="20">
         <v>104.2</v>
       </c>
-      <c r="G36" s="6"/>
+      <c r="G36" s="20">
+        <v>106.4</v>
+      </c>
       <c r="H36" s="6"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="20">
         <v>100.9</v>
       </c>
       <c r="C37" s="20">
         <v>101.9</v>
       </c>
       <c r="D37" s="20">
         <v>102.3</v>
       </c>
       <c r="E37" s="20">
         <v>103</v>
       </c>
       <c r="F37" s="20">
         <v>103.6</v>
       </c>
-      <c r="G37" s="6"/>
+      <c r="G37" s="20">
+        <v>104.6</v>
+      </c>
       <c r="H37" s="6"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="20">
         <v>100.8</v>
       </c>
       <c r="C38" s="20">
         <v>102</v>
       </c>
       <c r="D38" s="20">
         <v>102.8</v>
       </c>
       <c r="E38" s="20">
         <v>103.6</v>
       </c>
       <c r="F38" s="20">
         <v>104.5</v>
       </c>
-      <c r="G38" s="6"/>
+      <c r="G38" s="20">
+        <v>105.2</v>
+      </c>
       <c r="H38" s="6"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="20">
         <v>100.9</v>
       </c>
       <c r="C39" s="20">
         <v>101.9</v>
       </c>
       <c r="D39" s="20">
         <v>102.5</v>
       </c>
       <c r="E39" s="20">
         <v>103.6</v>
       </c>
       <c r="F39" s="20">
         <v>104.3</v>
       </c>
-      <c r="G39" s="6"/>
+      <c r="G39" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H39" s="6"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="20">
         <v>101</v>
       </c>
       <c r="C40" s="20">
         <v>102.4</v>
       </c>
       <c r="D40" s="20">
         <v>103.1</v>
       </c>
       <c r="E40" s="20">
         <v>104</v>
       </c>
       <c r="F40" s="20">
         <v>104.6</v>
       </c>
-      <c r="G40" s="6"/>
+      <c r="G40" s="20">
+        <v>105</v>
+      </c>
       <c r="H40" s="6"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="20">
         <v>101.1</v>
       </c>
       <c r="C41" s="20">
         <v>101.7</v>
       </c>
       <c r="D41" s="20">
         <v>101.9</v>
       </c>
       <c r="E41" s="20">
         <v>102.9</v>
       </c>
       <c r="F41" s="20">
         <v>103.6</v>
       </c>
-      <c r="G41" s="6"/>
+      <c r="G41" s="20">
+        <v>104.3</v>
+      </c>
       <c r="H41" s="6"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="20">
         <v>101</v>
       </c>
       <c r="C42" s="20">
         <v>102.3</v>
       </c>
       <c r="D42" s="20">
         <v>102.9</v>
       </c>
       <c r="E42" s="20">
         <v>104</v>
       </c>
       <c r="F42" s="20">
         <v>104.8</v>
       </c>
-      <c r="G42" s="6"/>
+      <c r="G42" s="20">
+        <v>106</v>
+      </c>
       <c r="H42" s="6"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="20">
         <v>101.1</v>
       </c>
       <c r="C43" s="20">
         <v>102.5</v>
       </c>
       <c r="D43" s="20">
         <v>103.2</v>
       </c>
       <c r="E43" s="20">
         <v>104</v>
       </c>
       <c r="F43" s="20">
         <v>104.8</v>
       </c>
-      <c r="G43" s="6"/>
+      <c r="G43" s="20">
+        <v>104.9</v>
+      </c>
       <c r="H43" s="6"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="20">
         <v>101.4</v>
       </c>
       <c r="C44" s="20">
         <v>102.8</v>
       </c>
       <c r="D44" s="20">
         <v>103.8</v>
       </c>
       <c r="E44" s="20">
         <v>104.8</v>
       </c>
       <c r="F44" s="20">
         <v>105.8</v>
       </c>
-      <c r="G44" s="6"/>
+      <c r="G44" s="20">
+        <v>106.4</v>
+      </c>
       <c r="H44" s="6"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="20">
         <v>101.1</v>
       </c>
       <c r="C45" s="20">
         <v>102.3</v>
       </c>
       <c r="D45" s="20">
         <v>103.1</v>
       </c>
       <c r="E45" s="20">
         <v>103.9</v>
       </c>
       <c r="F45" s="20">
         <v>104.6</v>
       </c>
-      <c r="G45" s="6"/>
+      <c r="G45" s="20">
+        <v>105.4</v>
+      </c>
       <c r="H45" s="6"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="20">
         <v>101.1</v>
       </c>
       <c r="C46" s="20">
         <v>102</v>
       </c>
       <c r="D46" s="20">
         <v>102.5</v>
       </c>
       <c r="E46" s="20">
         <v>103.1</v>
       </c>
       <c r="F46" s="20">
         <v>104</v>
       </c>
-      <c r="G46" s="6"/>
+      <c r="G46" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H46" s="6"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="20">
         <v>100.8</v>
       </c>
       <c r="C47" s="20">
         <v>101.9</v>
       </c>
       <c r="D47" s="20">
         <v>102.6</v>
       </c>
       <c r="E47" s="20">
         <v>103.5</v>
       </c>
       <c r="F47" s="20">
         <v>104.4</v>
       </c>
-      <c r="G47" s="6"/>
+      <c r="G47" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H47" s="6"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="21">
         <v>101</v>
       </c>
       <c r="C48" s="21">
         <v>102.3</v>
       </c>
       <c r="D48" s="21">
         <v>102.6</v>
       </c>
       <c r="E48" s="21">
         <v>103.9</v>
       </c>
       <c r="F48" s="21">
         <v>104.2</v>
       </c>
-      <c r="G48" s="10"/>
+      <c r="G48" s="21">
+        <v>105</v>
+      </c>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
@@ -2026,591 +2110,633 @@
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="20">
         <v>112.2</v>
       </c>
       <c r="C52" s="20">
         <v>111.7</v>
       </c>
       <c r="D52" s="20">
         <v>111</v>
       </c>
       <c r="E52" s="20">
         <v>110.6</v>
       </c>
       <c r="F52" s="20">
         <v>110.4</v>
       </c>
-      <c r="G52" s="17"/>
+      <c r="G52" s="20">
+        <v>110.3</v>
+      </c>
       <c r="H52" s="6"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="20">
         <v>111.5</v>
       </c>
       <c r="C53" s="20">
         <v>111.9</v>
       </c>
       <c r="D53" s="20">
         <v>111.2</v>
       </c>
       <c r="E53" s="20">
         <v>110.8</v>
       </c>
       <c r="F53" s="20">
         <v>110.3</v>
       </c>
-      <c r="G53" s="18"/>
+      <c r="G53" s="20">
+        <v>109.7</v>
+      </c>
       <c r="H53" s="6"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="20">
         <v>113.5</v>
       </c>
       <c r="C54" s="20">
         <v>113.1</v>
       </c>
       <c r="D54" s="20">
         <v>112.2</v>
       </c>
       <c r="E54" s="20">
         <v>112.7</v>
       </c>
       <c r="F54" s="20">
         <v>112.6</v>
       </c>
-      <c r="G54" s="18"/>
+      <c r="G54" s="20">
+        <v>112.1</v>
+      </c>
       <c r="H54" s="6"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="20">
         <v>112.2</v>
       </c>
       <c r="C55" s="20">
         <v>111</v>
       </c>
       <c r="D55" s="20">
         <v>111.3</v>
       </c>
       <c r="E55" s="20">
         <v>110.6</v>
       </c>
       <c r="F55" s="20">
         <v>110.2</v>
       </c>
-      <c r="G55" s="18"/>
+      <c r="G55" s="20">
+        <v>110.9</v>
+      </c>
       <c r="H55" s="6"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="20">
         <v>112.5</v>
       </c>
       <c r="C56" s="20">
         <v>112.3</v>
       </c>
       <c r="D56" s="20">
         <v>111.2</v>
       </c>
       <c r="E56" s="20">
         <v>110.8</v>
       </c>
       <c r="F56" s="20">
         <v>110.8</v>
       </c>
-      <c r="G56" s="18"/>
+      <c r="G56" s="20">
+        <v>111.1</v>
+      </c>
       <c r="H56" s="6"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="20">
         <v>112</v>
       </c>
       <c r="C57" s="20">
         <v>112.5</v>
       </c>
       <c r="D57" s="20">
         <v>112.2</v>
       </c>
       <c r="E57" s="20">
         <v>111.9</v>
       </c>
       <c r="F57" s="20">
         <v>111.8</v>
       </c>
-      <c r="G57" s="18"/>
+      <c r="G57" s="20">
+        <v>111.6</v>
+      </c>
       <c r="H57" s="6"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="20">
         <v>111.5</v>
       </c>
       <c r="C58" s="20">
         <v>111</v>
       </c>
       <c r="D58" s="20">
         <v>110.7</v>
       </c>
       <c r="E58" s="20">
         <v>110.9</v>
       </c>
       <c r="F58" s="20">
         <v>109.8</v>
       </c>
-      <c r="G58" s="18"/>
+      <c r="G58" s="20">
+        <v>110.1</v>
+      </c>
       <c r="H58" s="6"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="20">
         <v>111.5</v>
       </c>
       <c r="C59" s="20">
         <v>111.8</v>
       </c>
       <c r="D59" s="20">
         <v>111.1</v>
       </c>
       <c r="E59" s="20">
         <v>110.9</v>
       </c>
       <c r="F59" s="20">
         <v>110.4</v>
       </c>
-      <c r="G59" s="18"/>
+      <c r="G59" s="20">
+        <v>110.1</v>
+      </c>
       <c r="H59" s="6"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="20">
         <v>112.4</v>
       </c>
       <c r="C60" s="20">
         <v>112.1</v>
       </c>
       <c r="D60" s="20">
         <v>112.1</v>
       </c>
       <c r="E60" s="20">
         <v>111.8</v>
       </c>
       <c r="F60" s="20">
         <v>110.9</v>
       </c>
-      <c r="G60" s="18"/>
+      <c r="G60" s="20">
+        <v>112.2</v>
+      </c>
       <c r="H60" s="6"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="20">
         <v>112.7</v>
       </c>
       <c r="C61" s="20">
         <v>111.8</v>
       </c>
       <c r="D61" s="20">
         <v>109.6</v>
       </c>
       <c r="E61" s="20">
         <v>109.1</v>
       </c>
       <c r="F61" s="20">
         <v>109.4</v>
       </c>
-      <c r="G61" s="18"/>
+      <c r="G61" s="20">
+        <v>109.1</v>
+      </c>
       <c r="H61" s="6"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="20">
         <v>111.5</v>
       </c>
       <c r="C62" s="20">
         <v>111.3</v>
       </c>
       <c r="D62" s="20">
         <v>111.1</v>
       </c>
       <c r="E62" s="20">
         <v>110.8</v>
       </c>
       <c r="F62" s="20">
         <v>110.3</v>
       </c>
-      <c r="G62" s="18"/>
+      <c r="G62" s="20">
+        <v>110.3</v>
+      </c>
       <c r="H62" s="6"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="20">
         <v>111.6</v>
       </c>
       <c r="C63" s="20">
         <v>111.8</v>
       </c>
       <c r="D63" s="20">
         <v>111.5</v>
       </c>
       <c r="E63" s="20">
         <v>111.3</v>
       </c>
       <c r="F63" s="20">
         <v>111.1</v>
       </c>
-      <c r="G63" s="18"/>
+      <c r="G63" s="20">
+        <v>110.4</v>
+      </c>
       <c r="H63" s="6"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="20">
         <v>112.1</v>
       </c>
       <c r="C64" s="20">
         <v>111.7</v>
       </c>
       <c r="D64" s="20">
         <v>112</v>
       </c>
       <c r="E64" s="20">
         <v>111.4</v>
       </c>
       <c r="F64" s="20">
         <v>111.4</v>
       </c>
-      <c r="G64" s="18"/>
+      <c r="G64" s="20">
+        <v>111.2</v>
+      </c>
       <c r="H64" s="6"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="20">
         <v>113.5</v>
       </c>
       <c r="C65" s="20">
         <v>113.2</v>
       </c>
       <c r="D65" s="20">
         <v>112.1</v>
       </c>
       <c r="E65" s="20">
         <v>112</v>
       </c>
       <c r="F65" s="20">
         <v>110.6</v>
       </c>
-      <c r="G65" s="18"/>
+      <c r="G65" s="20">
+        <v>110.5</v>
+      </c>
       <c r="H65" s="6"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="20">
         <v>114.3</v>
       </c>
       <c r="C66" s="20">
         <v>114</v>
       </c>
       <c r="D66" s="20">
         <v>113.5</v>
       </c>
       <c r="E66" s="20">
         <v>113.4</v>
       </c>
       <c r="F66" s="20">
         <v>113.3</v>
       </c>
-      <c r="G66" s="18"/>
+      <c r="G66" s="20">
+        <v>113.2</v>
+      </c>
       <c r="H66" s="6"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="20">
         <v>112.8</v>
       </c>
       <c r="C67" s="20">
         <v>112.9</v>
       </c>
       <c r="D67" s="20">
         <v>112.1</v>
       </c>
       <c r="E67" s="20">
         <v>111.4</v>
       </c>
       <c r="F67" s="20">
         <v>111.5</v>
       </c>
-      <c r="G67" s="18"/>
+      <c r="G67" s="20">
+        <v>110.7</v>
+      </c>
       <c r="H67" s="6"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="20">
         <v>113.5</v>
       </c>
       <c r="C68" s="20">
         <v>113.5</v>
       </c>
       <c r="D68" s="20">
         <v>112.9</v>
       </c>
       <c r="E68" s="20">
         <v>112.9</v>
       </c>
       <c r="F68" s="20">
         <v>113.3</v>
       </c>
-      <c r="G68" s="18"/>
+      <c r="G68" s="20">
+        <v>113.3</v>
+      </c>
       <c r="H68" s="6"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="20">
         <v>112</v>
       </c>
       <c r="C69" s="20">
         <v>111.9</v>
       </c>
       <c r="D69" s="20">
         <v>110.8</v>
       </c>
       <c r="E69" s="20">
         <v>110.6</v>
       </c>
       <c r="F69" s="20">
         <v>110.6</v>
       </c>
-      <c r="G69" s="18"/>
+      <c r="G69" s="20">
+        <v>110.1</v>
+      </c>
       <c r="H69" s="6"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="20">
         <v>111.9</v>
       </c>
       <c r="C70" s="20">
         <v>109.7</v>
       </c>
       <c r="D70" s="20">
         <v>109.3</v>
       </c>
       <c r="E70" s="20">
         <v>108.8</v>
       </c>
       <c r="F70" s="20">
         <v>109.4</v>
       </c>
-      <c r="G70" s="18"/>
+      <c r="G70" s="20">
+        <v>109.8</v>
+      </c>
       <c r="H70" s="6"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="20">
         <v>111.8</v>
       </c>
       <c r="C71" s="20">
         <v>111.5</v>
       </c>
       <c r="D71" s="20">
         <v>110.6</v>
       </c>
       <c r="E71" s="20">
         <v>109.9</v>
       </c>
       <c r="F71" s="20">
         <v>109</v>
       </c>
-      <c r="G71" s="18"/>
+      <c r="G71" s="20">
+        <v>109</v>
+      </c>
       <c r="H71" s="6"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="21">
         <v>112</v>
       </c>
       <c r="C72" s="21">
         <v>111.6</v>
       </c>
       <c r="D72" s="21">
         <v>110.8</v>
       </c>
       <c r="E72" s="21">
         <v>110.4</v>
       </c>
       <c r="F72" s="21">
         <v>109.7</v>
       </c>
-      <c r="G72" s="10"/>
+      <c r="G72" s="21">
+        <v>110.3</v>
+      </c>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="11"/>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="13"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="22" t="s">
         <v>33</v>
@@ -2664,591 +2790,633 @@
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="20">
         <v>112.2</v>
       </c>
       <c r="C76" s="20">
         <v>112</v>
       </c>
       <c r="D76" s="20">
         <v>111.7</v>
       </c>
       <c r="E76" s="20">
         <v>111.4</v>
       </c>
       <c r="F76" s="20">
         <v>111.2</v>
       </c>
-      <c r="G76" s="18"/>
+      <c r="G76" s="20">
+        <v>111</v>
+      </c>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="20">
         <v>111.5</v>
       </c>
       <c r="C77" s="20">
         <v>111.7</v>
       </c>
       <c r="D77" s="20">
         <v>111.5</v>
       </c>
       <c r="E77" s="20">
         <v>111.3</v>
       </c>
       <c r="F77" s="20">
         <v>111.1</v>
       </c>
-      <c r="G77" s="18"/>
+      <c r="G77" s="20">
+        <v>110.9</v>
+      </c>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="20">
         <v>113.5</v>
       </c>
       <c r="C78" s="20">
         <v>113.3</v>
       </c>
       <c r="D78" s="20">
         <v>113</v>
       </c>
       <c r="E78" s="20">
         <v>112.9</v>
       </c>
       <c r="F78" s="20">
         <v>112.8</v>
       </c>
-      <c r="G78" s="18"/>
+      <c r="G78" s="20">
+        <v>112.7</v>
+      </c>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="20">
         <v>112.2</v>
       </c>
       <c r="C79" s="20">
         <v>111.5</v>
       </c>
       <c r="D79" s="20">
         <v>111.5</v>
       </c>
       <c r="E79" s="20">
         <v>111.2</v>
       </c>
       <c r="F79" s="20">
         <v>111</v>
       </c>
-      <c r="G79" s="18"/>
+      <c r="G79" s="20">
+        <v>111</v>
+      </c>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="20">
         <v>112.5</v>
       </c>
       <c r="C80" s="20">
         <v>112.4</v>
       </c>
       <c r="D80" s="20">
         <v>112</v>
       </c>
       <c r="E80" s="20">
         <v>111.7</v>
       </c>
       <c r="F80" s="20">
         <v>111.5</v>
       </c>
-      <c r="G80" s="18"/>
+      <c r="G80" s="20">
+        <v>111.4</v>
+      </c>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="20">
         <v>112</v>
       </c>
       <c r="C81" s="20">
         <v>112.2</v>
       </c>
       <c r="D81" s="20">
         <v>112.2</v>
       </c>
       <c r="E81" s="20">
         <v>112.1</v>
       </c>
       <c r="F81" s="20">
         <v>112.1</v>
       </c>
-      <c r="G81" s="18"/>
+      <c r="G81" s="20">
+        <v>112</v>
+      </c>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="20">
         <v>111.5</v>
       </c>
       <c r="C82" s="20">
         <v>111.2</v>
       </c>
       <c r="D82" s="20">
         <v>111.1</v>
       </c>
       <c r="E82" s="20">
         <v>111</v>
       </c>
       <c r="F82" s="20">
         <v>110.8</v>
       </c>
-      <c r="G82" s="18"/>
+      <c r="G82" s="20">
+        <v>110.6</v>
+      </c>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="20">
         <v>111.5</v>
       </c>
       <c r="C83" s="20">
         <v>111.6</v>
       </c>
       <c r="D83" s="20">
         <v>111.4</v>
       </c>
       <c r="E83" s="20">
         <v>111.3</v>
       </c>
       <c r="F83" s="20">
         <v>111.1</v>
       </c>
-      <c r="G83" s="18"/>
+      <c r="G83" s="20">
+        <v>111</v>
+      </c>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20">
         <v>112.4</v>
       </c>
       <c r="C84" s="20">
         <v>112.2</v>
       </c>
       <c r="D84" s="20">
         <v>112.2</v>
       </c>
       <c r="E84" s="20">
         <v>112.1</v>
       </c>
       <c r="F84" s="20">
         <v>111.8</v>
       </c>
-      <c r="G84" s="18"/>
+      <c r="G84" s="20">
+        <v>111.9</v>
+      </c>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="20">
         <v>112.7</v>
       </c>
       <c r="C85" s="20">
         <v>112.2</v>
       </c>
       <c r="D85" s="20">
         <v>111.4</v>
       </c>
       <c r="E85" s="20">
         <v>110.8</v>
       </c>
       <c r="F85" s="20">
         <v>110.5</v>
       </c>
-      <c r="G85" s="18"/>
+      <c r="G85" s="20">
+        <v>110.3</v>
+      </c>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="20">
         <v>111.5</v>
       </c>
       <c r="C86" s="20">
         <v>111.4</v>
       </c>
       <c r="D86" s="20">
         <v>111.3</v>
       </c>
       <c r="E86" s="20">
         <v>111.2</v>
       </c>
       <c r="F86" s="20">
         <v>111</v>
       </c>
-      <c r="G86" s="18"/>
+      <c r="G86" s="20">
+        <v>110.9</v>
+      </c>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="20">
         <v>111.6</v>
       </c>
       <c r="C87" s="20">
         <v>111.7</v>
       </c>
       <c r="D87" s="20">
         <v>111.6</v>
       </c>
       <c r="E87" s="20">
         <v>111.5</v>
       </c>
       <c r="F87" s="20">
         <v>111.4</v>
       </c>
-      <c r="G87" s="18"/>
+      <c r="G87" s="20">
+        <v>111.3</v>
+      </c>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="20">
         <v>112.1</v>
       </c>
       <c r="C88" s="20">
         <v>111.9</v>
       </c>
       <c r="D88" s="20">
         <v>111.9</v>
       </c>
       <c r="E88" s="20">
         <v>111.8</v>
       </c>
       <c r="F88" s="20">
         <v>111.7</v>
       </c>
-      <c r="G88" s="18"/>
+      <c r="G88" s="20">
+        <v>111.6</v>
+      </c>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="20">
         <v>113.5</v>
       </c>
       <c r="C89" s="20">
         <v>113.3</v>
       </c>
       <c r="D89" s="20">
         <v>112.9</v>
       </c>
       <c r="E89" s="20">
         <v>112.7</v>
       </c>
       <c r="F89" s="20">
         <v>112.3</v>
       </c>
-      <c r="G89" s="18"/>
+      <c r="G89" s="20">
+        <v>112</v>
+      </c>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="20">
         <v>114.3</v>
       </c>
       <c r="C90" s="20">
         <v>114.1</v>
       </c>
       <c r="D90" s="20">
         <v>113.9</v>
       </c>
       <c r="E90" s="20">
         <v>113.8</v>
       </c>
       <c r="F90" s="20">
         <v>113.7</v>
       </c>
-      <c r="G90" s="18"/>
+      <c r="G90" s="20">
+        <v>113.6</v>
+      </c>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="20">
         <v>112.8</v>
       </c>
       <c r="C91" s="20">
         <v>112.8</v>
       </c>
       <c r="D91" s="20">
         <v>112.6</v>
       </c>
       <c r="E91" s="20">
         <v>112.3</v>
       </c>
       <c r="F91" s="20">
         <v>112.1</v>
       </c>
-      <c r="G91" s="18"/>
+      <c r="G91" s="20">
+        <v>111.9</v>
+      </c>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="20">
         <v>113.5</v>
       </c>
       <c r="C92" s="20">
         <v>113.5</v>
       </c>
       <c r="D92" s="20">
         <v>113.3</v>
       </c>
       <c r="E92" s="20">
         <v>113.2</v>
       </c>
       <c r="F92" s="20">
         <v>113.2</v>
       </c>
-      <c r="G92" s="18"/>
+      <c r="G92" s="20">
+        <v>113.2</v>
+      </c>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="20">
         <v>112</v>
       </c>
       <c r="C93" s="20">
         <v>112</v>
       </c>
       <c r="D93" s="20">
         <v>111.6</v>
       </c>
       <c r="E93" s="20">
         <v>111.3</v>
       </c>
       <c r="F93" s="20">
         <v>111.2</v>
       </c>
-      <c r="G93" s="18"/>
+      <c r="G93" s="20">
+        <v>111</v>
+      </c>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="20">
         <v>111.9</v>
       </c>
       <c r="C94" s="20">
         <v>110.8</v>
       </c>
       <c r="D94" s="20">
         <v>110.3</v>
       </c>
       <c r="E94" s="20">
         <v>109.9</v>
       </c>
       <c r="F94" s="20">
         <v>109.8</v>
       </c>
-      <c r="G94" s="18"/>
+      <c r="G94" s="20">
+        <v>109.8</v>
+      </c>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="20">
         <v>111.8</v>
       </c>
       <c r="C95" s="20">
         <v>111.6</v>
       </c>
       <c r="D95" s="20">
         <v>111.3</v>
       </c>
       <c r="E95" s="20">
         <v>110.9</v>
       </c>
       <c r="F95" s="20">
         <v>110.5</v>
       </c>
-      <c r="G95" s="18"/>
+      <c r="G95" s="20">
+        <v>110.2</v>
+      </c>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="21">
         <v>112</v>
       </c>
       <c r="C96" s="21">
         <v>111.8</v>
       </c>
       <c r="D96" s="21">
         <v>111.4</v>
       </c>
       <c r="E96" s="21">
         <v>111.2</v>
       </c>
       <c r="F96" s="21">
         <v>110.9</v>
       </c>
-      <c r="G96" s="10"/>
+      <c r="G96" s="21">
+        <v>110.8</v>
+      </c>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="98" spans="7:14">
       <c r="G98" s="7"/>
       <c r="J98" s="16"/>
       <c r="K98" s="14"/>
       <c r="N98" s="14"/>
     </row>
     <row r="99" spans="7:14">
       <c r="J99" s="16"/>
       <c r="K99" s="14"/>
       <c r="N99" s="14"/>
     </row>
     <row r="100" spans="7:14">
       <c r="J100" s="16"/>
       <c r="K100" s="14"/>
       <c r="N100" s="14"/>
     </row>
     <row r="101" spans="7:14">
       <c r="J101" s="16"/>
@@ -3455,591 +3623,633 @@
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="20">
         <v>100.8</v>
       </c>
       <c r="C4" s="20">
         <v>101.3</v>
       </c>
       <c r="D4" s="20">
         <v>100.7</v>
       </c>
       <c r="E4" s="20">
         <v>100.7</v>
       </c>
       <c r="F4" s="20">
         <v>100.4</v>
       </c>
-      <c r="G4" s="17"/>
+      <c r="G4" s="20">
+        <v>100.6</v>
+      </c>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20">
         <v>100.7</v>
       </c>
       <c r="C5" s="20">
         <v>101.4</v>
       </c>
       <c r="D5" s="20">
         <v>100.9</v>
       </c>
       <c r="E5" s="20">
         <v>100.5</v>
       </c>
       <c r="F5" s="20">
         <v>100.3</v>
       </c>
-      <c r="G5" s="18"/>
+      <c r="G5" s="20">
+        <v>100.6</v>
+      </c>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20">
         <v>100.9</v>
       </c>
       <c r="C6" s="20">
         <v>101.7</v>
       </c>
       <c r="D6" s="20">
         <v>101.3</v>
       </c>
       <c r="E6" s="20">
         <v>100.7</v>
       </c>
       <c r="F6" s="20">
         <v>99.8</v>
       </c>
-      <c r="G6" s="18"/>
+      <c r="G6" s="20">
+        <v>100.2</v>
+      </c>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>100.3</v>
       </c>
       <c r="C7" s="20">
         <v>101.2</v>
       </c>
       <c r="D7" s="20">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.4</v>
       </c>
       <c r="F7" s="20">
         <v>100.3</v>
       </c>
-      <c r="G7" s="18"/>
+      <c r="G7" s="20">
+        <v>102.3</v>
+      </c>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>100.7</v>
       </c>
       <c r="C8" s="20">
         <v>101.5</v>
       </c>
       <c r="D8" s="20">
         <v>100.4</v>
       </c>
       <c r="E8" s="20">
         <v>100.7</v>
       </c>
       <c r="F8" s="20">
         <v>100.4</v>
       </c>
-      <c r="G8" s="18"/>
+      <c r="G8" s="20">
+        <v>100</v>
+      </c>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>100.5</v>
       </c>
       <c r="C9" s="20">
         <v>101.2</v>
       </c>
       <c r="D9" s="20">
         <v>100.4</v>
       </c>
       <c r="E9" s="20">
         <v>100.5</v>
       </c>
       <c r="F9" s="20">
         <v>100.8</v>
       </c>
-      <c r="G9" s="18"/>
+      <c r="G9" s="20">
+        <v>100.7</v>
+      </c>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>101.1</v>
       </c>
       <c r="C10" s="20">
         <v>101</v>
       </c>
       <c r="D10" s="20">
         <v>100.4</v>
       </c>
       <c r="E10" s="20">
         <v>101.3</v>
       </c>
       <c r="F10" s="20">
         <v>100.1</v>
       </c>
-      <c r="G10" s="18"/>
+      <c r="G10" s="20">
+        <v>101.3</v>
+      </c>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>100.7</v>
       </c>
       <c r="C11" s="20">
         <v>101.5</v>
       </c>
       <c r="D11" s="20">
         <v>100.5</v>
       </c>
       <c r="E11" s="20">
         <v>100.9</v>
       </c>
       <c r="F11" s="20">
         <v>100.5</v>
       </c>
-      <c r="G11" s="18"/>
+      <c r="G11" s="20">
+        <v>100.7</v>
+      </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>101.1</v>
       </c>
       <c r="C12" s="20">
         <v>101.2</v>
       </c>
       <c r="D12" s="20">
         <v>100.7</v>
       </c>
       <c r="E12" s="20">
         <v>100.9</v>
       </c>
       <c r="F12" s="20">
         <v>100.7</v>
       </c>
-      <c r="G12" s="18"/>
+      <c r="G12" s="20">
+        <v>102.6</v>
+      </c>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20">
         <v>101</v>
       </c>
       <c r="C13" s="20">
         <v>101</v>
       </c>
       <c r="D13" s="20">
         <v>100.5</v>
       </c>
       <c r="E13" s="20">
         <v>100.7</v>
       </c>
       <c r="F13" s="20">
         <v>100.1</v>
       </c>
-      <c r="G13" s="18"/>
+      <c r="G13" s="20">
+        <v>100.6</v>
+      </c>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>100.6</v>
       </c>
       <c r="C14" s="20">
         <v>101.6</v>
       </c>
       <c r="D14" s="20">
         <v>100.8</v>
       </c>
       <c r="E14" s="20">
         <v>100.5</v>
       </c>
       <c r="F14" s="20">
         <v>100.9</v>
       </c>
-      <c r="G14" s="18"/>
+      <c r="G14" s="20">
+        <v>100.5</v>
+      </c>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>101</v>
       </c>
       <c r="C15" s="20">
         <v>101.1</v>
       </c>
       <c r="D15" s="20">
         <v>100.9</v>
       </c>
       <c r="E15" s="20">
         <v>100.5</v>
       </c>
       <c r="F15" s="20">
         <v>100.5</v>
       </c>
-      <c r="G15" s="18"/>
+      <c r="G15" s="20">
+        <v>100.1</v>
+      </c>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>101.1</v>
       </c>
       <c r="C16" s="20">
         <v>101.4</v>
       </c>
       <c r="D16" s="20">
         <v>101</v>
       </c>
       <c r="E16" s="20">
         <v>101.3</v>
       </c>
       <c r="F16" s="20">
         <v>100</v>
       </c>
-      <c r="G16" s="18"/>
+      <c r="G16" s="20">
+        <v>100</v>
+      </c>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>100.9</v>
       </c>
       <c r="C17" s="20">
         <v>100.9</v>
       </c>
       <c r="D17" s="20">
         <v>100.5</v>
       </c>
       <c r="E17" s="20">
         <v>100.5</v>
       </c>
       <c r="F17" s="20">
         <v>100.8</v>
       </c>
-      <c r="G17" s="18"/>
+      <c r="G17" s="20">
+        <v>100.6</v>
+      </c>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>100.4</v>
       </c>
       <c r="C18" s="20">
         <v>101.8</v>
       </c>
       <c r="D18" s="20">
         <v>100.4</v>
       </c>
       <c r="E18" s="20">
         <v>100.8</v>
       </c>
       <c r="F18" s="20">
         <v>100.7</v>
       </c>
-      <c r="G18" s="18"/>
+      <c r="G18" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>100.9</v>
       </c>
       <c r="C19" s="20">
         <v>101.3</v>
       </c>
       <c r="D19" s="20">
         <v>100.5</v>
       </c>
       <c r="E19" s="20">
         <v>101</v>
       </c>
       <c r="F19" s="20">
         <v>100.6</v>
       </c>
-      <c r="G19" s="18"/>
+      <c r="G19" s="20">
+        <v>100.4</v>
+      </c>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="20">
         <v>101.8</v>
       </c>
       <c r="C20" s="20">
         <v>102.3</v>
       </c>
       <c r="D20" s="20">
         <v>101.7</v>
       </c>
       <c r="E20" s="20">
         <v>100.5</v>
       </c>
       <c r="F20" s="20">
         <v>100.6</v>
       </c>
-      <c r="G20" s="18"/>
+      <c r="G20" s="20">
+        <v>100.3</v>
+      </c>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>100.8</v>
       </c>
       <c r="C21" s="20">
         <v>101.3</v>
       </c>
       <c r="D21" s="20">
         <v>100.8</v>
       </c>
       <c r="E21" s="20">
         <v>101.2</v>
       </c>
       <c r="F21" s="20">
         <v>100.6</v>
       </c>
-      <c r="G21" s="18"/>
+      <c r="G21" s="20">
+        <v>100.4</v>
+      </c>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>100.9</v>
       </c>
       <c r="C22" s="20">
         <v>101.4</v>
       </c>
       <c r="D22" s="20">
         <v>100.6</v>
       </c>
       <c r="E22" s="20">
         <v>100.2</v>
       </c>
       <c r="F22" s="20">
         <v>100.3</v>
       </c>
-      <c r="G22" s="18"/>
+      <c r="G22" s="20">
+        <v>100.3</v>
+      </c>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="20">
         <v>100.9</v>
       </c>
       <c r="C23" s="20">
         <v>101.4</v>
       </c>
       <c r="D23" s="20">
         <v>100.9</v>
       </c>
       <c r="E23" s="20">
         <v>100.7</v>
       </c>
       <c r="F23" s="20">
         <v>100.3</v>
       </c>
-      <c r="G23" s="18"/>
+      <c r="G23" s="20">
+        <v>100.5</v>
+      </c>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21">
         <v>100.9</v>
       </c>
       <c r="C24" s="21">
         <v>101.6</v>
       </c>
       <c r="D24" s="21">
         <v>100.4</v>
       </c>
       <c r="E24" s="21">
         <v>101.2</v>
       </c>
       <c r="F24" s="21">
         <v>100.2</v>
       </c>
-      <c r="G24" s="10"/>
+      <c r="G24" s="21">
+        <v>100.8</v>
+      </c>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="12"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="22" t="s">
         <v>31</v>
@@ -4093,591 +4303,633 @@
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="20">
         <v>100.8</v>
       </c>
       <c r="C28" s="20">
         <v>102.2</v>
       </c>
       <c r="D28" s="20">
         <v>102.9</v>
       </c>
       <c r="E28" s="20">
         <v>103.7</v>
       </c>
       <c r="F28" s="20">
         <v>104.1</v>
       </c>
-      <c r="G28" s="18"/>
+      <c r="G28" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H28" s="18"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="20">
         <v>100.7</v>
       </c>
       <c r="C29" s="20">
         <v>102.1</v>
       </c>
       <c r="D29" s="20">
         <v>103</v>
       </c>
       <c r="E29" s="20">
         <v>103.5</v>
       </c>
       <c r="F29" s="20">
         <v>103.8</v>
       </c>
-      <c r="G29" s="18"/>
+      <c r="G29" s="20">
+        <v>104.4</v>
+      </c>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="20">
         <v>100.9</v>
       </c>
       <c r="C30" s="20">
         <v>102.7</v>
       </c>
       <c r="D30" s="20">
         <v>104</v>
       </c>
       <c r="E30" s="20">
         <v>104.7</v>
       </c>
       <c r="F30" s="20">
         <v>104.5</v>
       </c>
-      <c r="G30" s="18"/>
+      <c r="G30" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="20">
         <v>100.3</v>
       </c>
       <c r="C31" s="20">
         <v>101.5</v>
       </c>
       <c r="D31" s="20">
         <v>102.3</v>
       </c>
       <c r="E31" s="20">
         <v>102.7</v>
       </c>
       <c r="F31" s="20">
         <v>103</v>
       </c>
-      <c r="G31" s="18"/>
+      <c r="G31" s="20">
+        <v>105.4</v>
+      </c>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>100.7</v>
       </c>
       <c r="C32" s="20">
         <v>102.2</v>
       </c>
       <c r="D32" s="20">
         <v>102.6</v>
       </c>
       <c r="E32" s="20">
         <v>103.4</v>
       </c>
       <c r="F32" s="20">
         <v>103.8</v>
       </c>
-      <c r="G32" s="18"/>
+      <c r="G32" s="20">
+        <v>103.8</v>
+      </c>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="20">
         <v>100.5</v>
       </c>
       <c r="C33" s="20">
         <v>101.8</v>
       </c>
       <c r="D33" s="20">
         <v>102.2</v>
       </c>
       <c r="E33" s="20">
         <v>102.7</v>
       </c>
       <c r="F33" s="20">
         <v>103.5</v>
       </c>
-      <c r="G33" s="18"/>
+      <c r="G33" s="20">
+        <v>104.2</v>
+      </c>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="20">
         <v>101.1</v>
       </c>
       <c r="C34" s="20">
         <v>102.1</v>
       </c>
       <c r="D34" s="20">
         <v>102.6</v>
       </c>
       <c r="E34" s="20">
         <v>103.9</v>
       </c>
       <c r="F34" s="20">
         <v>104</v>
       </c>
-      <c r="G34" s="18"/>
+      <c r="G34" s="20">
+        <v>105.4</v>
+      </c>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="20">
         <v>100.7</v>
       </c>
       <c r="C35" s="20">
         <v>102.2</v>
       </c>
       <c r="D35" s="20">
         <v>102.7</v>
       </c>
       <c r="E35" s="20">
         <v>103.6</v>
       </c>
       <c r="F35" s="20">
         <v>104.1</v>
       </c>
-      <c r="G35" s="18"/>
+      <c r="G35" s="20">
+        <v>104.8</v>
+      </c>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20">
         <v>101.1</v>
       </c>
       <c r="C36" s="20">
         <v>102.3</v>
       </c>
       <c r="D36" s="20">
         <v>103.1</v>
       </c>
       <c r="E36" s="20">
         <v>104</v>
       </c>
       <c r="F36" s="20">
         <v>104.7</v>
       </c>
-      <c r="G36" s="18"/>
+      <c r="G36" s="20">
+        <v>107.4</v>
+      </c>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="20">
         <v>101</v>
       </c>
       <c r="C37" s="20">
         <v>102</v>
       </c>
       <c r="D37" s="20">
         <v>102.6</v>
       </c>
       <c r="E37" s="20">
         <v>103.3</v>
       </c>
       <c r="F37" s="20">
         <v>103.5</v>
       </c>
-      <c r="G37" s="18"/>
+      <c r="G37" s="20">
+        <v>104.1</v>
+      </c>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="20">
         <v>100.6</v>
       </c>
       <c r="C38" s="20">
         <v>102.3</v>
       </c>
       <c r="D38" s="20">
         <v>103.1</v>
       </c>
       <c r="E38" s="20">
         <v>103.7</v>
       </c>
       <c r="F38" s="20">
         <v>104.6</v>
       </c>
-      <c r="G38" s="18"/>
+      <c r="G38" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="20">
         <v>101</v>
       </c>
       <c r="C39" s="20">
         <v>102.1</v>
       </c>
       <c r="D39" s="20">
         <v>103</v>
       </c>
       <c r="E39" s="20">
         <v>103.5</v>
       </c>
       <c r="F39" s="20">
         <v>104.1</v>
       </c>
-      <c r="G39" s="18"/>
+      <c r="G39" s="20">
+        <v>104.2</v>
+      </c>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="20">
         <v>101.1</v>
       </c>
       <c r="C40" s="20">
         <v>102.5</v>
       </c>
       <c r="D40" s="20">
         <v>103.5</v>
       </c>
       <c r="E40" s="20">
         <v>104.9</v>
       </c>
       <c r="F40" s="20">
         <v>104.9</v>
       </c>
-      <c r="G40" s="18"/>
+      <c r="G40" s="20">
+        <v>104.9</v>
+      </c>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="20">
         <v>100.9</v>
       </c>
       <c r="C41" s="20">
         <v>101.7</v>
       </c>
       <c r="D41" s="20">
         <v>102.3</v>
       </c>
       <c r="E41" s="20">
         <v>102.8</v>
       </c>
       <c r="F41" s="20">
         <v>103.5</v>
       </c>
-      <c r="G41" s="18"/>
+      <c r="G41" s="20">
+        <v>104.2</v>
+      </c>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="20">
         <v>100.4</v>
       </c>
       <c r="C42" s="20">
         <v>102.2</v>
       </c>
       <c r="D42" s="20">
         <v>102.6</v>
       </c>
       <c r="E42" s="20">
         <v>103.4</v>
       </c>
       <c r="F42" s="20">
         <v>104.1</v>
       </c>
-      <c r="G42" s="18"/>
+      <c r="G42" s="20">
+        <v>105.2</v>
+      </c>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="20">
         <v>100.9</v>
       </c>
       <c r="C43" s="20">
         <v>102.2</v>
       </c>
       <c r="D43" s="20">
         <v>102.7</v>
       </c>
       <c r="E43" s="20">
         <v>103.7</v>
       </c>
       <c r="F43" s="20">
         <v>104.3</v>
       </c>
-      <c r="G43" s="18"/>
+      <c r="G43" s="20">
+        <v>104.8</v>
+      </c>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="20">
         <v>101.8</v>
       </c>
       <c r="C44" s="20">
         <v>104.1</v>
       </c>
       <c r="D44" s="20">
         <v>105.9</v>
       </c>
       <c r="E44" s="20">
         <v>106.4</v>
       </c>
       <c r="F44" s="20">
         <v>107</v>
       </c>
-      <c r="G44" s="18"/>
+      <c r="G44" s="20">
+        <v>107.4</v>
+      </c>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="20">
         <v>100.8</v>
       </c>
       <c r="C45" s="20">
         <v>102</v>
       </c>
       <c r="D45" s="20">
         <v>102.8</v>
       </c>
       <c r="E45" s="20">
         <v>104</v>
       </c>
       <c r="F45" s="20">
         <v>104.6</v>
       </c>
-      <c r="G45" s="18"/>
+      <c r="G45" s="20">
+        <v>105</v>
+      </c>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="20">
         <v>100.9</v>
       </c>
       <c r="C46" s="20">
         <v>102.3</v>
       </c>
       <c r="D46" s="20">
         <v>103</v>
       </c>
       <c r="E46" s="20">
         <v>103.2</v>
       </c>
       <c r="F46" s="20">
         <v>103.5</v>
       </c>
-      <c r="G46" s="18"/>
+      <c r="G46" s="20">
+        <v>103.8</v>
+      </c>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="20">
         <v>100.9</v>
       </c>
       <c r="C47" s="20">
         <v>102.2</v>
       </c>
       <c r="D47" s="20">
         <v>103.1</v>
       </c>
       <c r="E47" s="20">
         <v>103.9</v>
       </c>
       <c r="F47" s="20">
         <v>104.2</v>
       </c>
-      <c r="G47" s="18"/>
+      <c r="G47" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="21">
         <v>100.9</v>
       </c>
       <c r="C48" s="21">
         <v>102.4</v>
       </c>
       <c r="D48" s="21">
         <v>102.9</v>
       </c>
       <c r="E48" s="21">
         <v>104.1</v>
       </c>
       <c r="F48" s="21">
         <v>104.4</v>
       </c>
-      <c r="G48" s="10"/>
+      <c r="G48" s="21">
+        <v>105.2</v>
+      </c>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
@@ -4716,591 +4968,633 @@
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="20">
         <v>112.9</v>
       </c>
       <c r="C52" s="20">
         <v>112.7</v>
       </c>
       <c r="D52" s="20">
         <v>111.7</v>
       </c>
       <c r="E52" s="20">
         <v>111.3</v>
       </c>
       <c r="F52" s="20">
         <v>110.7</v>
       </c>
-      <c r="G52" s="18"/>
+      <c r="G52" s="20">
+        <v>110.4</v>
+      </c>
       <c r="H52" s="18"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="20">
         <v>111.5</v>
       </c>
       <c r="C53" s="20">
         <v>111.8</v>
       </c>
       <c r="D53" s="20">
         <v>111.1</v>
       </c>
       <c r="E53" s="20">
         <v>110.5</v>
       </c>
       <c r="F53" s="20">
         <v>109.1</v>
       </c>
-      <c r="G53" s="18"/>
+      <c r="G53" s="20">
+        <v>108.9</v>
+      </c>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="20">
         <v>115.3</v>
       </c>
       <c r="C54" s="20">
         <v>115.2</v>
       </c>
       <c r="D54" s="20">
         <v>114.3</v>
       </c>
       <c r="E54" s="20">
         <v>114.1</v>
       </c>
       <c r="F54" s="20">
         <v>113.5</v>
       </c>
-      <c r="G54" s="18"/>
+      <c r="G54" s="20">
+        <v>111.9</v>
+      </c>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="20">
         <v>111.3</v>
       </c>
       <c r="C55" s="20">
         <v>110.2</v>
       </c>
       <c r="D55" s="20">
         <v>110.5</v>
       </c>
       <c r="E55" s="20">
         <v>109.6</v>
       </c>
       <c r="F55" s="20">
         <v>109.6</v>
       </c>
-      <c r="G55" s="18"/>
+      <c r="G55" s="20">
+        <v>111.2</v>
+      </c>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="20">
         <v>111.5</v>
       </c>
       <c r="C56" s="20">
         <v>111.7</v>
       </c>
       <c r="D56" s="20">
         <v>109.6</v>
       </c>
       <c r="E56" s="20">
         <v>109</v>
       </c>
       <c r="F56" s="20">
         <v>109.1</v>
       </c>
-      <c r="G56" s="18"/>
+      <c r="G56" s="20">
+        <v>108.4</v>
+      </c>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="20">
         <v>112.3</v>
       </c>
       <c r="C57" s="20">
         <v>112.7</v>
       </c>
       <c r="D57" s="20">
         <v>112.1</v>
       </c>
       <c r="E57" s="20">
         <v>111.2</v>
       </c>
       <c r="F57" s="20">
         <v>110.6</v>
       </c>
-      <c r="G57" s="18"/>
+      <c r="G57" s="20">
+        <v>110.2</v>
+      </c>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="20">
         <v>112.8</v>
       </c>
       <c r="C58" s="20">
         <v>113.3</v>
       </c>
       <c r="D58" s="20">
         <v>112.4</v>
       </c>
       <c r="E58" s="20">
         <v>111.8</v>
       </c>
       <c r="F58" s="20">
         <v>109.2</v>
       </c>
-      <c r="G58" s="18"/>
+      <c r="G58" s="20">
+        <v>109.8</v>
+      </c>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="20">
         <v>111.7</v>
       </c>
       <c r="C59" s="20">
         <v>112.4</v>
       </c>
       <c r="D59" s="20">
         <v>111.6</v>
       </c>
       <c r="E59" s="20">
         <v>111.3</v>
       </c>
       <c r="F59" s="20">
         <v>110.8</v>
       </c>
-      <c r="G59" s="18"/>
+      <c r="G59" s="20">
+        <v>110.5</v>
+      </c>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="20">
         <v>112.4</v>
       </c>
       <c r="C60" s="20">
         <v>112.4</v>
       </c>
       <c r="D60" s="20">
         <v>112.2</v>
       </c>
       <c r="E60" s="20">
         <v>111.6</v>
       </c>
       <c r="F60" s="20">
         <v>110.3</v>
       </c>
-      <c r="G60" s="18"/>
+      <c r="G60" s="20">
+        <v>111.9</v>
+      </c>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="20">
         <v>112.3</v>
       </c>
       <c r="C61" s="20">
         <v>110.8</v>
       </c>
       <c r="D61" s="20">
         <v>109.1</v>
       </c>
       <c r="E61" s="20">
         <v>108.9</v>
       </c>
       <c r="F61" s="20">
         <v>109.1</v>
       </c>
-      <c r="G61" s="18"/>
+      <c r="G61" s="20">
+        <v>108.9</v>
+      </c>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="20">
         <v>112</v>
       </c>
       <c r="C62" s="20">
         <v>113</v>
       </c>
       <c r="D62" s="20">
         <v>112.3</v>
       </c>
       <c r="E62" s="20">
         <v>111.2</v>
       </c>
       <c r="F62" s="20">
         <v>110.6</v>
       </c>
-      <c r="G62" s="18"/>
+      <c r="G62" s="20">
+        <v>110.4</v>
+      </c>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="20">
         <v>113.5</v>
       </c>
       <c r="C63" s="20">
         <v>113.5</v>
       </c>
       <c r="D63" s="20">
         <v>113</v>
       </c>
       <c r="E63" s="20">
         <v>112.7</v>
       </c>
       <c r="F63" s="20">
         <v>111.9</v>
       </c>
-      <c r="G63" s="18"/>
+      <c r="G63" s="20">
+        <v>110.3</v>
+      </c>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="20">
         <v>113.6</v>
       </c>
       <c r="C64" s="20">
         <v>113.8</v>
       </c>
       <c r="D64" s="20">
         <v>114.1</v>
       </c>
       <c r="E64" s="20">
         <v>113.9</v>
       </c>
       <c r="F64" s="20">
         <v>112.9</v>
       </c>
-      <c r="G64" s="18"/>
+      <c r="G64" s="20">
+        <v>112.1</v>
+      </c>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="20">
         <v>115.1</v>
       </c>
       <c r="C65" s="20">
         <v>114.6</v>
       </c>
       <c r="D65" s="20">
         <v>112.7</v>
       </c>
       <c r="E65" s="20">
         <v>112.1</v>
       </c>
       <c r="F65" s="20">
         <v>111.6</v>
       </c>
-      <c r="G65" s="18"/>
+      <c r="G65" s="20">
+        <v>111.5</v>
+      </c>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="20">
         <v>114.7</v>
       </c>
       <c r="C66" s="20">
         <v>114.9</v>
       </c>
       <c r="D66" s="20">
         <v>113.6</v>
       </c>
       <c r="E66" s="20">
         <v>112.4</v>
       </c>
       <c r="F66" s="20">
         <v>111.8</v>
       </c>
-      <c r="G66" s="18"/>
+      <c r="G66" s="20">
+        <v>111.4</v>
+      </c>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="20">
         <v>113</v>
       </c>
       <c r="C67" s="20">
         <v>112.3</v>
       </c>
       <c r="D67" s="20">
         <v>110.6</v>
       </c>
       <c r="E67" s="20">
         <v>110.8</v>
       </c>
       <c r="F67" s="20">
         <v>110.5</v>
       </c>
-      <c r="G67" s="18"/>
+      <c r="G67" s="20">
+        <v>109.4</v>
+      </c>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="20">
         <v>116.2</v>
       </c>
       <c r="C68" s="20">
         <v>116</v>
       </c>
       <c r="D68" s="20">
         <v>116.2</v>
       </c>
       <c r="E68" s="20">
         <v>115.2</v>
       </c>
       <c r="F68" s="20">
         <v>114.7</v>
       </c>
-      <c r="G68" s="18"/>
+      <c r="G68" s="20">
+        <v>114.6</v>
+      </c>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="20">
         <v>112.1</v>
       </c>
       <c r="C69" s="20">
         <v>111.7</v>
       </c>
       <c r="D69" s="20">
         <v>110.8</v>
       </c>
       <c r="E69" s="20">
         <v>110.7</v>
       </c>
       <c r="F69" s="20">
         <v>110.6</v>
       </c>
-      <c r="G69" s="18"/>
+      <c r="G69" s="20">
+        <v>109.4</v>
+      </c>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="20">
         <v>114.8</v>
       </c>
       <c r="C70" s="20">
         <v>113.3</v>
       </c>
       <c r="D70" s="20">
         <v>111.3</v>
       </c>
       <c r="E70" s="20">
         <v>110.5</v>
       </c>
       <c r="F70" s="20">
         <v>110.7</v>
       </c>
-      <c r="G70" s="18"/>
+      <c r="G70" s="20">
+        <v>109.9</v>
+      </c>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="20">
         <v>112.8</v>
       </c>
       <c r="C71" s="20">
         <v>113.4</v>
       </c>
       <c r="D71" s="20">
         <v>113.1</v>
       </c>
       <c r="E71" s="20">
         <v>112.9</v>
       </c>
       <c r="F71" s="20">
         <v>111.9</v>
       </c>
-      <c r="G71" s="18"/>
+      <c r="G71" s="20">
+        <v>111.9</v>
+      </c>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="21">
         <v>112.4</v>
       </c>
       <c r="C72" s="21">
         <v>110.8</v>
       </c>
       <c r="D72" s="21">
         <v>109.5</v>
       </c>
       <c r="E72" s="21">
         <v>109.7</v>
       </c>
       <c r="F72" s="21">
         <v>108.8</v>
       </c>
-      <c r="G72" s="10"/>
+      <c r="G72" s="21">
+        <v>109.6</v>
+      </c>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="11"/>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="13"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="22" t="s">
         <v>33</v>
@@ -5354,591 +5648,633 @@
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="20">
         <v>112.9</v>
       </c>
       <c r="C76" s="20">
         <v>112.8</v>
       </c>
       <c r="D76" s="20">
         <v>112.4</v>
       </c>
       <c r="E76" s="20">
         <v>112.1</v>
       </c>
       <c r="F76" s="20">
         <v>111.8</v>
       </c>
-      <c r="G76" s="18"/>
+      <c r="G76" s="20">
+        <v>111.6</v>
+      </c>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="20">
         <v>111.5</v>
       </c>
       <c r="C77" s="20">
         <v>111.6</v>
       </c>
       <c r="D77" s="20">
         <v>111.5</v>
       </c>
       <c r="E77" s="20">
         <v>111.2</v>
       </c>
       <c r="F77" s="20">
         <v>110.8</v>
       </c>
-      <c r="G77" s="18"/>
+      <c r="G77" s="20">
+        <v>110.5</v>
+      </c>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="20">
         <v>115.3</v>
       </c>
       <c r="C78" s="20">
         <v>115.3</v>
       </c>
       <c r="D78" s="20">
         <v>114.9</v>
       </c>
       <c r="E78" s="20">
         <v>114.7</v>
       </c>
       <c r="F78" s="20">
         <v>114.5</v>
       </c>
-      <c r="G78" s="18"/>
+      <c r="G78" s="20">
+        <v>114</v>
+      </c>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="20">
         <v>111.3</v>
       </c>
       <c r="C79" s="20">
         <v>110.7</v>
       </c>
       <c r="D79" s="20">
         <v>110.7</v>
       </c>
       <c r="E79" s="20">
         <v>110.4</v>
       </c>
       <c r="F79" s="20">
         <v>110.2</v>
       </c>
-      <c r="G79" s="18"/>
+      <c r="G79" s="20">
+        <v>110.4</v>
+      </c>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="20">
         <v>111.5</v>
       </c>
       <c r="C80" s="20">
         <v>111.6</v>
       </c>
       <c r="D80" s="20">
         <v>110.9</v>
       </c>
       <c r="E80" s="20">
         <v>110.4</v>
       </c>
       <c r="F80" s="20">
         <v>110.2</v>
       </c>
-      <c r="G80" s="18"/>
+      <c r="G80" s="20">
+        <v>109.9</v>
+      </c>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="20">
         <v>112.3</v>
       </c>
       <c r="C81" s="20">
         <v>112.5</v>
       </c>
       <c r="D81" s="20">
         <v>112.4</v>
       </c>
       <c r="E81" s="20">
         <v>112.1</v>
       </c>
       <c r="F81" s="20">
         <v>111.8</v>
       </c>
-      <c r="G81" s="18"/>
+      <c r="G81" s="20">
+        <v>111.5</v>
+      </c>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="20">
         <v>112.8</v>
       </c>
       <c r="C82" s="20">
         <v>113</v>
       </c>
       <c r="D82" s="20">
         <v>112.8</v>
       </c>
       <c r="E82" s="20">
         <v>112.6</v>
       </c>
       <c r="F82" s="20">
         <v>111.9</v>
       </c>
-      <c r="G82" s="18"/>
+      <c r="G82" s="20">
+        <v>111.5</v>
+      </c>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="20">
         <v>111.7</v>
       </c>
       <c r="C83" s="20">
         <v>112.1</v>
       </c>
       <c r="D83" s="20">
         <v>111.9</v>
       </c>
       <c r="E83" s="20">
         <v>111.8</v>
       </c>
       <c r="F83" s="20">
         <v>111.6</v>
       </c>
-      <c r="G83" s="18"/>
+      <c r="G83" s="20">
+        <v>111.4</v>
+      </c>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20">
         <v>112.4</v>
       </c>
       <c r="C84" s="20">
         <v>112.4</v>
       </c>
       <c r="D84" s="20">
         <v>112.3</v>
       </c>
       <c r="E84" s="20">
         <v>112.2</v>
       </c>
       <c r="F84" s="20">
         <v>111.8</v>
       </c>
-      <c r="G84" s="18"/>
+      <c r="G84" s="20">
+        <v>111.8</v>
+      </c>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="20">
         <v>112.3</v>
       </c>
       <c r="C85" s="20">
         <v>111.5</v>
       </c>
       <c r="D85" s="20">
         <v>110.7</v>
       </c>
       <c r="E85" s="20">
         <v>110.3</v>
       </c>
       <c r="F85" s="20">
         <v>110</v>
       </c>
-      <c r="G85" s="18"/>
+      <c r="G85" s="20">
+        <v>109.8</v>
+      </c>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="20">
         <v>112</v>
       </c>
       <c r="C86" s="20">
         <v>112.5</v>
       </c>
       <c r="D86" s="20">
         <v>112.4</v>
       </c>
       <c r="E86" s="20">
         <v>112.1</v>
       </c>
       <c r="F86" s="20">
         <v>111.8</v>
       </c>
-      <c r="G86" s="18"/>
+      <c r="G86" s="20">
+        <v>111.6</v>
+      </c>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="20">
         <v>113.5</v>
       </c>
       <c r="C87" s="20">
         <v>113.5</v>
       </c>
       <c r="D87" s="20">
         <v>113.3</v>
       </c>
       <c r="E87" s="20">
         <v>113.1</v>
       </c>
       <c r="F87" s="20">
         <v>112.9</v>
       </c>
-      <c r="G87" s="18"/>
+      <c r="G87" s="20">
+        <v>112.4</v>
+      </c>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="20">
         <v>113.6</v>
       </c>
       <c r="C88" s="20">
         <v>113.7</v>
       </c>
       <c r="D88" s="20">
         <v>113.8</v>
       </c>
       <c r="E88" s="20">
         <v>113.9</v>
       </c>
       <c r="F88" s="20">
         <v>113.7</v>
       </c>
-      <c r="G88" s="18"/>
+      <c r="G88" s="20">
+        <v>113.4</v>
+      </c>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="20">
         <v>115.1</v>
       </c>
       <c r="C89" s="20">
         <v>114.9</v>
       </c>
       <c r="D89" s="20">
         <v>114.1</v>
       </c>
       <c r="E89" s="20">
         <v>113.6</v>
       </c>
       <c r="F89" s="20">
         <v>113.2</v>
       </c>
-      <c r="G89" s="18"/>
+      <c r="G89" s="20">
+        <v>112.9</v>
+      </c>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="20">
         <v>114.7</v>
       </c>
       <c r="C90" s="20">
         <v>114.8</v>
       </c>
       <c r="D90" s="20">
         <v>114.4</v>
       </c>
       <c r="E90" s="20">
         <v>113.9</v>
       </c>
       <c r="F90" s="20">
         <v>113.4</v>
       </c>
-      <c r="G90" s="18"/>
+      <c r="G90" s="20">
+        <v>113.1</v>
+      </c>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="20">
         <v>113</v>
       </c>
       <c r="C91" s="20">
         <v>112.6</v>
       </c>
       <c r="D91" s="20">
         <v>111.9</v>
       </c>
       <c r="E91" s="20">
         <v>111.7</v>
       </c>
       <c r="F91" s="20">
         <v>111.4</v>
       </c>
-      <c r="G91" s="18"/>
+      <c r="G91" s="20">
+        <v>111.1</v>
+      </c>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="20">
         <v>116.2</v>
       </c>
       <c r="C92" s="20">
         <v>116.1</v>
       </c>
       <c r="D92" s="20">
         <v>116.1</v>
       </c>
       <c r="E92" s="20">
         <v>115.9</v>
       </c>
       <c r="F92" s="20">
         <v>115.6</v>
       </c>
-      <c r="G92" s="18"/>
+      <c r="G92" s="20">
+        <v>115.5</v>
+      </c>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="20">
         <v>112.1</v>
       </c>
       <c r="C93" s="20">
         <v>111.9</v>
       </c>
       <c r="D93" s="20">
         <v>111.5</v>
       </c>
       <c r="E93" s="20">
         <v>111.3</v>
       </c>
       <c r="F93" s="20">
         <v>111.2</v>
       </c>
-      <c r="G93" s="18"/>
+      <c r="G93" s="20">
+        <v>110.9</v>
+      </c>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="20">
         <v>114.8</v>
       </c>
       <c r="C94" s="20">
         <v>114</v>
       </c>
       <c r="D94" s="20">
         <v>113.1</v>
       </c>
       <c r="E94" s="20">
         <v>112.4</v>
       </c>
       <c r="F94" s="20">
         <v>112.1</v>
       </c>
-      <c r="G94" s="18"/>
+      <c r="G94" s="20">
+        <v>111.7</v>
+      </c>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="20">
         <v>112.8</v>
       </c>
       <c r="C95" s="20">
         <v>113.1</v>
       </c>
       <c r="D95" s="20">
         <v>113.1</v>
       </c>
       <c r="E95" s="20">
         <v>113.1</v>
       </c>
       <c r="F95" s="20">
         <v>112.8</v>
       </c>
-      <c r="G95" s="18"/>
+      <c r="G95" s="20">
+        <v>112.7</v>
+      </c>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="21">
         <v>112.4</v>
       </c>
       <c r="C96" s="21">
         <v>111.6</v>
       </c>
       <c r="D96" s="21">
         <v>110.9</v>
       </c>
       <c r="E96" s="21">
         <v>110.6</v>
       </c>
       <c r="F96" s="21">
         <v>110.2</v>
       </c>
-      <c r="G96" s="10"/>
+      <c r="G96" s="21">
+        <v>110.1</v>
+      </c>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -6025,591 +6361,633 @@
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="20">
         <v>101.2</v>
       </c>
       <c r="C4" s="20">
         <v>100.9</v>
       </c>
       <c r="D4" s="20">
         <v>100.5</v>
       </c>
       <c r="E4" s="20">
         <v>100.9</v>
       </c>
       <c r="F4" s="20">
         <v>100.6</v>
       </c>
-      <c r="G4" s="6"/>
+      <c r="G4" s="20">
+        <v>100.9</v>
+      </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20">
         <v>101.2</v>
       </c>
       <c r="C5" s="20">
         <v>100.7</v>
       </c>
       <c r="D5" s="20">
         <v>100.4</v>
       </c>
       <c r="E5" s="20">
         <v>100.9</v>
       </c>
       <c r="F5" s="20">
         <v>100.9</v>
       </c>
-      <c r="G5" s="6"/>
+      <c r="G5" s="20">
+        <v>101</v>
+      </c>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20">
         <v>100.8</v>
       </c>
       <c r="C6" s="20">
         <v>101.9</v>
       </c>
       <c r="D6" s="20">
         <v>100.6</v>
       </c>
       <c r="E6" s="20">
         <v>101.3</v>
       </c>
       <c r="F6" s="20">
         <v>100.6</v>
       </c>
-      <c r="G6" s="6"/>
+      <c r="G6" s="20">
+        <v>101.3</v>
+      </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>101.1</v>
       </c>
       <c r="C7" s="20">
         <v>100.7</v>
       </c>
       <c r="D7" s="20">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.6</v>
       </c>
       <c r="F7" s="20">
         <v>100.5</v>
       </c>
-      <c r="G7" s="6"/>
+      <c r="G7" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>101.7</v>
       </c>
       <c r="C8" s="20">
         <v>100.8</v>
       </c>
       <c r="D8" s="20">
         <v>100.2</v>
       </c>
       <c r="E8" s="20">
         <v>100.6</v>
       </c>
       <c r="F8" s="20">
         <v>100.6</v>
       </c>
-      <c r="G8" s="6"/>
+      <c r="G8" s="20">
+        <v>101.2</v>
+      </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>100.9</v>
       </c>
       <c r="C9" s="20">
         <v>101</v>
       </c>
       <c r="D9" s="20">
         <v>100.6</v>
       </c>
       <c r="E9" s="20">
         <v>101.1</v>
       </c>
       <c r="F9" s="20">
         <v>100.8</v>
       </c>
-      <c r="G9" s="6"/>
+      <c r="G9" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>100.9</v>
       </c>
       <c r="C10" s="20">
         <v>101</v>
       </c>
       <c r="D10" s="20">
         <v>100.9</v>
       </c>
       <c r="E10" s="20">
         <v>100.8</v>
       </c>
       <c r="F10" s="20">
         <v>100.4</v>
       </c>
-      <c r="G10" s="6"/>
+      <c r="G10" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>101.6</v>
       </c>
       <c r="C11" s="20">
         <v>100.8</v>
       </c>
       <c r="D11" s="20">
         <v>100.7</v>
       </c>
       <c r="E11" s="20">
         <v>100.7</v>
       </c>
       <c r="F11" s="20">
         <v>100.5</v>
       </c>
-      <c r="G11" s="6"/>
+      <c r="G11" s="20">
+        <v>100.4</v>
+      </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>100.8</v>
       </c>
       <c r="C12" s="20">
         <v>100.4</v>
       </c>
       <c r="D12" s="20">
         <v>100.9</v>
       </c>
       <c r="E12" s="20">
         <v>101.1</v>
       </c>
       <c r="F12" s="20">
         <v>100.7</v>
       </c>
-      <c r="G12" s="6"/>
+      <c r="G12" s="20">
+        <v>101.7</v>
+      </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20">
         <v>101</v>
       </c>
       <c r="C13" s="20">
         <v>100.7</v>
       </c>
       <c r="D13" s="20">
         <v>100.7</v>
       </c>
       <c r="E13" s="20">
         <v>101</v>
       </c>
       <c r="F13" s="20">
         <v>100.6</v>
       </c>
-      <c r="G13" s="6"/>
+      <c r="G13" s="20">
+        <v>101</v>
+      </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>100.8</v>
       </c>
       <c r="C14" s="20">
         <v>100.8</v>
       </c>
       <c r="D14" s="20">
         <v>100.6</v>
       </c>
       <c r="E14" s="20">
         <v>101.5</v>
       </c>
       <c r="F14" s="20">
         <v>100.8</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>101</v>
       </c>
       <c r="C15" s="20">
         <v>101</v>
       </c>
       <c r="D15" s="20">
         <v>100.5</v>
       </c>
       <c r="E15" s="20">
         <v>100.7</v>
       </c>
       <c r="F15" s="20">
         <v>100.7</v>
       </c>
-      <c r="G15" s="6"/>
+      <c r="G15" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>101</v>
       </c>
       <c r="C16" s="20">
         <v>101.2</v>
       </c>
       <c r="D16" s="20">
         <v>100.3</v>
       </c>
       <c r="E16" s="20">
         <v>100.7</v>
       </c>
       <c r="F16" s="20">
         <v>100.4</v>
       </c>
-      <c r="G16" s="6"/>
+      <c r="G16" s="20">
+        <v>100.6</v>
+      </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>101.7</v>
       </c>
       <c r="C17" s="20">
         <v>100.5</v>
       </c>
       <c r="D17" s="20">
         <v>100</v>
       </c>
       <c r="E17" s="20">
         <v>101.1</v>
       </c>
       <c r="F17" s="20">
         <v>100.5</v>
       </c>
-      <c r="G17" s="6"/>
+      <c r="G17" s="20">
+        <v>100.7</v>
+      </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>101.6</v>
       </c>
       <c r="C18" s="20">
         <v>101</v>
       </c>
       <c r="D18" s="20">
         <v>100.7</v>
       </c>
       <c r="E18" s="20">
         <v>101.2</v>
       </c>
       <c r="F18" s="20">
         <v>101.1</v>
       </c>
-      <c r="G18" s="6"/>
+      <c r="G18" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>101</v>
       </c>
       <c r="C19" s="20">
         <v>100.8</v>
       </c>
       <c r="D19" s="20">
         <v>100.7</v>
       </c>
       <c r="E19" s="20">
         <v>100.7</v>
       </c>
       <c r="F19" s="20">
         <v>101</v>
       </c>
-      <c r="G19" s="6"/>
+      <c r="G19" s="20">
+        <v>100.4</v>
+      </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="20">
         <v>101.3</v>
       </c>
       <c r="C20" s="20">
         <v>100.9</v>
       </c>
       <c r="D20" s="20">
         <v>100.4</v>
       </c>
       <c r="E20" s="20">
         <v>101.5</v>
       </c>
       <c r="F20" s="20">
         <v>100.3</v>
       </c>
-      <c r="G20" s="6"/>
+      <c r="G20" s="20">
+        <v>100.2</v>
+      </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>101.4</v>
       </c>
       <c r="C21" s="20">
         <v>101.2</v>
       </c>
       <c r="D21" s="20">
         <v>100.7</v>
       </c>
       <c r="E21" s="20">
         <v>100.6</v>
       </c>
       <c r="F21" s="20">
         <v>100.6</v>
       </c>
-      <c r="G21" s="6"/>
+      <c r="G21" s="20">
+        <v>101</v>
+      </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>101.6</v>
       </c>
       <c r="C22" s="20">
         <v>101</v>
       </c>
       <c r="D22" s="20">
         <v>100.1</v>
       </c>
       <c r="E22" s="20">
         <v>101.1</v>
       </c>
       <c r="F22" s="20">
         <v>100.6</v>
       </c>
-      <c r="G22" s="6"/>
+      <c r="G22" s="20">
+        <v>100.9</v>
+      </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="20">
         <v>101.1</v>
       </c>
       <c r="C23" s="20">
         <v>100.6</v>
       </c>
       <c r="D23" s="20">
         <v>100.3</v>
       </c>
       <c r="E23" s="20">
         <v>101</v>
       </c>
       <c r="F23" s="20">
         <v>100.5</v>
       </c>
-      <c r="G23" s="6"/>
+      <c r="G23" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21">
         <v>100.8</v>
       </c>
       <c r="C24" s="21">
         <v>101.2</v>
       </c>
       <c r="D24" s="21">
         <v>100.6</v>
       </c>
       <c r="E24" s="21">
         <v>100.6</v>
       </c>
       <c r="F24" s="21">
         <v>100.8</v>
       </c>
-      <c r="G24" s="10"/>
+      <c r="G24" s="21">
+        <v>101</v>
+      </c>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="12"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="22" t="s">
         <v>31</v>
@@ -6663,597 +7041,642 @@
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="20">
         <v>101.2</v>
       </c>
       <c r="C28" s="20">
         <v>102.1</v>
       </c>
       <c r="D28" s="20">
         <v>102.6</v>
       </c>
       <c r="E28" s="20">
         <v>103.6</v>
       </c>
       <c r="F28" s="20">
         <v>104.2</v>
       </c>
-      <c r="G28" s="17"/>
+      <c r="G28" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="20">
         <v>101.2</v>
       </c>
       <c r="C29" s="20">
         <v>101.9</v>
       </c>
       <c r="D29" s="20">
         <v>102.3</v>
       </c>
       <c r="E29" s="20">
         <v>103.2</v>
       </c>
       <c r="F29" s="20">
         <v>104.1</v>
       </c>
-      <c r="G29" s="18"/>
+      <c r="G29" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="20">
         <v>100.8</v>
       </c>
       <c r="C30" s="20">
         <v>102.6</v>
       </c>
       <c r="D30" s="20">
         <v>103.2</v>
       </c>
       <c r="E30" s="20">
         <v>104.6</v>
       </c>
       <c r="F30" s="20">
         <v>105.2</v>
       </c>
-      <c r="G30" s="18"/>
+      <c r="G30" s="20">
+        <v>106.6</v>
+      </c>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="20">
         <v>101.1</v>
       </c>
       <c r="C31" s="20">
         <v>101.8</v>
       </c>
       <c r="D31" s="20">
         <v>102.8</v>
       </c>
       <c r="E31" s="20">
         <v>103.3</v>
       </c>
       <c r="F31" s="20">
         <v>103.9</v>
       </c>
-      <c r="G31" s="18"/>
+      <c r="G31" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>101.7</v>
       </c>
       <c r="C32" s="20">
         <v>102.5</v>
       </c>
       <c r="D32" s="20">
         <v>102.6</v>
       </c>
       <c r="E32" s="20">
         <v>103.2</v>
       </c>
       <c r="F32" s="20">
         <v>103.8</v>
       </c>
-      <c r="G32" s="18"/>
+      <c r="G32" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="20">
         <v>100.9</v>
       </c>
       <c r="C33" s="20">
         <v>101.8</v>
       </c>
       <c r="D33" s="20">
         <v>102.5</v>
       </c>
       <c r="E33" s="20">
         <v>103.6</v>
       </c>
       <c r="F33" s="20">
         <v>104.4</v>
       </c>
-      <c r="G33" s="18"/>
+      <c r="G33" s="20">
+        <v>105.6</v>
+      </c>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="20">
         <v>100.9</v>
       </c>
       <c r="C34" s="20">
         <v>101.9</v>
       </c>
       <c r="D34" s="20">
         <v>102.8</v>
       </c>
       <c r="E34" s="20">
         <v>103.6</v>
       </c>
       <c r="F34" s="20">
         <v>104</v>
       </c>
-      <c r="G34" s="18"/>
+      <c r="G34" s="20">
+        <v>104.8</v>
+      </c>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="20">
         <v>101.6</v>
       </c>
       <c r="C35" s="20">
         <v>102.4</v>
       </c>
       <c r="D35" s="20">
         <v>103.2</v>
       </c>
       <c r="E35" s="20">
         <v>104</v>
       </c>
       <c r="F35" s="20">
         <v>104.5</v>
       </c>
-      <c r="G35" s="18"/>
+      <c r="G35" s="20">
+        <v>104.9</v>
+      </c>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20">
         <v>100.8</v>
       </c>
       <c r="C36" s="20">
         <v>101.2</v>
       </c>
       <c r="D36" s="20">
         <v>102.1</v>
       </c>
       <c r="E36" s="20">
         <v>103.2</v>
       </c>
       <c r="F36" s="20">
         <v>103.9</v>
       </c>
-      <c r="G36" s="18"/>
+      <c r="G36" s="20">
+        <v>105.6</v>
+      </c>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="20">
         <v>101</v>
       </c>
       <c r="C37" s="20">
         <v>101.7</v>
       </c>
       <c r="D37" s="20">
         <v>102.5</v>
       </c>
       <c r="E37" s="20">
         <v>103.5</v>
       </c>
       <c r="F37" s="20">
         <v>104.1</v>
       </c>
-      <c r="G37" s="18"/>
+      <c r="G37" s="20">
+        <v>105.1</v>
+      </c>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="20">
         <v>100.8</v>
       </c>
       <c r="C38" s="20">
         <v>101.6</v>
       </c>
       <c r="D38" s="20">
         <v>102.1</v>
       </c>
       <c r="E38" s="20">
         <v>103.6</v>
       </c>
       <c r="F38" s="20">
         <v>104.4</v>
       </c>
-      <c r="G38" s="18"/>
+      <c r="G38" s="20">
+        <v>105.2</v>
+      </c>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="20">
         <v>101</v>
       </c>
       <c r="C39" s="20">
         <v>102</v>
       </c>
       <c r="D39" s="20">
         <v>102.4</v>
       </c>
       <c r="E39" s="20">
         <v>103.2</v>
       </c>
       <c r="F39" s="20">
         <v>103.9</v>
       </c>
-      <c r="G39" s="18"/>
+      <c r="G39" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="20">
         <v>101</v>
       </c>
       <c r="C40" s="20">
         <v>102.3</v>
       </c>
       <c r="D40" s="20">
         <v>102.6</v>
       </c>
       <c r="E40" s="20">
         <v>103.3</v>
       </c>
       <c r="F40" s="20">
         <v>103.8</v>
       </c>
-      <c r="G40" s="18"/>
+      <c r="G40" s="20">
+        <v>104.4</v>
+      </c>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="20">
         <v>101.7</v>
       </c>
       <c r="C41" s="20">
         <v>102.2</v>
       </c>
       <c r="D41" s="20">
         <v>102.2</v>
       </c>
       <c r="E41" s="20">
         <v>103.4</v>
       </c>
       <c r="F41" s="20">
         <v>103.9</v>
       </c>
-      <c r="G41" s="18"/>
+      <c r="G41" s="20">
+        <v>104.6</v>
+      </c>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="20">
         <v>101.6</v>
       </c>
       <c r="C42" s="20">
         <v>102.6</v>
       </c>
       <c r="D42" s="20">
         <v>103.3</v>
       </c>
       <c r="E42" s="20">
         <v>104.6</v>
       </c>
       <c r="F42" s="20">
         <v>105.7</v>
       </c>
-      <c r="G42" s="18"/>
+      <c r="G42" s="20">
+        <v>106.9</v>
+      </c>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="20">
         <v>101</v>
       </c>
       <c r="C43" s="20">
         <v>101.9</v>
       </c>
       <c r="D43" s="20">
         <v>102.6</v>
       </c>
       <c r="E43" s="20">
         <v>103.3</v>
       </c>
       <c r="F43" s="20">
         <v>104.3</v>
       </c>
-      <c r="G43" s="18"/>
+      <c r="G43" s="20">
+        <v>104.8</v>
+      </c>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="20">
         <v>101.3</v>
       </c>
       <c r="C44" s="20">
         <v>102.2</v>
       </c>
       <c r="D44" s="20">
         <v>102.6</v>
       </c>
       <c r="E44" s="20">
         <v>104.2</v>
       </c>
       <c r="F44" s="20">
         <v>104.5</v>
       </c>
-      <c r="G44" s="18"/>
+      <c r="G44" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="20">
         <v>101.4</v>
       </c>
       <c r="C45" s="20">
         <v>102.6</v>
       </c>
       <c r="D45" s="20">
         <v>103.4</v>
       </c>
       <c r="E45" s="20">
         <v>104.1</v>
       </c>
       <c r="F45" s="20">
         <v>104.7</v>
       </c>
-      <c r="G45" s="18"/>
+      <c r="G45" s="20">
+        <v>105.7</v>
+      </c>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="20">
         <v>101.6</v>
       </c>
       <c r="C46" s="20">
         <v>102.6</v>
       </c>
       <c r="D46" s="20">
         <v>102.7</v>
       </c>
       <c r="E46" s="20">
         <v>103.8</v>
       </c>
       <c r="F46" s="20">
         <v>104.4</v>
       </c>
-      <c r="G46" s="18"/>
+      <c r="G46" s="20">
+        <v>105.4</v>
+      </c>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="20">
         <v>101.1</v>
       </c>
       <c r="C47" s="20">
         <v>101.6</v>
       </c>
       <c r="D47" s="20">
         <v>102</v>
       </c>
       <c r="E47" s="20">
         <v>103</v>
       </c>
       <c r="F47" s="20">
         <v>103.5</v>
       </c>
-      <c r="G47" s="18"/>
+      <c r="G47" s="20">
+        <v>104.3</v>
+      </c>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="21">
         <v>100.8</v>
       </c>
       <c r="C48" s="21">
         <v>102</v>
       </c>
       <c r="D48" s="21">
         <v>102.6</v>
       </c>
       <c r="E48" s="21">
         <v>103.2</v>
       </c>
       <c r="F48" s="21">
         <v>104</v>
       </c>
-      <c r="G48" s="10"/>
+      <c r="G48" s="21">
+        <v>105</v>
+      </c>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="G49" s="20"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
       <c r="B51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>20</v>
@@ -7286,606 +7709,648 @@
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="20">
         <v>111.7</v>
       </c>
       <c r="C52" s="20">
         <v>111.6</v>
       </c>
       <c r="D52" s="20">
         <v>111.3</v>
       </c>
       <c r="E52" s="20">
         <v>111.7</v>
       </c>
       <c r="F52" s="20">
         <v>111.7</v>
       </c>
-      <c r="G52" s="17"/>
+      <c r="G52" s="20">
+        <v>111.7</v>
+      </c>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="20">
         <v>112.9</v>
       </c>
       <c r="C53" s="20">
         <v>112.7</v>
       </c>
       <c r="D53" s="20">
         <v>112.3</v>
       </c>
       <c r="E53" s="20">
         <v>112.7</v>
       </c>
       <c r="F53" s="20">
         <v>113</v>
       </c>
-      <c r="G53" s="18"/>
+      <c r="G53" s="20">
+        <v>112.7</v>
+      </c>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="20">
         <v>113.4</v>
       </c>
       <c r="C54" s="20">
         <v>114.4</v>
       </c>
       <c r="D54" s="20">
         <v>114.1</v>
       </c>
       <c r="E54" s="20">
         <v>115</v>
       </c>
       <c r="F54" s="20">
         <v>114.6</v>
       </c>
-      <c r="G54" s="18"/>
+      <c r="G54" s="20">
+        <v>114.6</v>
+      </c>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="20">
         <v>113</v>
       </c>
       <c r="C55" s="20">
         <v>112.6</v>
       </c>
       <c r="D55" s="20">
         <v>112.9</v>
       </c>
       <c r="E55" s="20">
         <v>112.7</v>
       </c>
       <c r="F55" s="20">
         <v>112.6</v>
       </c>
-      <c r="G55" s="18"/>
+      <c r="G55" s="20">
+        <v>112.5</v>
+      </c>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="20">
         <v>112.9</v>
       </c>
       <c r="C56" s="20">
         <v>113.2</v>
       </c>
       <c r="D56" s="20">
         <v>113</v>
       </c>
       <c r="E56" s="20">
         <v>112.8</v>
       </c>
       <c r="F56" s="20">
         <v>112.3</v>
       </c>
-      <c r="G56" s="18"/>
+      <c r="G56" s="20">
+        <v>112.6</v>
+      </c>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="20">
         <v>110.3</v>
       </c>
       <c r="C57" s="20">
         <v>110.2</v>
       </c>
       <c r="D57" s="20">
         <v>109.8</v>
       </c>
       <c r="E57" s="20">
         <v>110.3</v>
       </c>
       <c r="F57" s="20">
         <v>110.3</v>
       </c>
-      <c r="G57" s="18"/>
+      <c r="G57" s="20">
+        <v>110.5</v>
+      </c>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="20">
         <v>108</v>
       </c>
       <c r="C58" s="20">
         <v>108.2</v>
       </c>
       <c r="D58" s="20">
         <v>108.5</v>
       </c>
       <c r="E58" s="20">
         <v>108.9</v>
       </c>
       <c r="F58" s="20">
         <v>108.9</v>
       </c>
-      <c r="G58" s="18"/>
+      <c r="G58" s="20">
+        <v>109.1</v>
+      </c>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="20">
         <v>111.4</v>
       </c>
       <c r="C59" s="20">
         <v>111.6</v>
       </c>
       <c r="D59" s="20">
         <v>111.5</v>
       </c>
       <c r="E59" s="20">
         <v>111.9</v>
       </c>
       <c r="F59" s="20">
         <v>111.7</v>
       </c>
-      <c r="G59" s="18"/>
+      <c r="G59" s="20">
+        <v>111.1</v>
+      </c>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="20">
         <v>113.1</v>
       </c>
       <c r="C60" s="20">
         <v>112.3</v>
       </c>
       <c r="D60" s="20">
         <v>112.7</v>
       </c>
       <c r="E60" s="20">
         <v>112.9</v>
       </c>
       <c r="F60" s="20">
         <v>112.9</v>
       </c>
-      <c r="G60" s="18"/>
+      <c r="G60" s="20">
+        <v>113.6</v>
+      </c>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="20">
         <v>111.6</v>
       </c>
       <c r="C61" s="20">
         <v>110.9</v>
       </c>
       <c r="D61" s="20">
         <v>110.4</v>
       </c>
       <c r="E61" s="20">
         <v>110.9</v>
       </c>
       <c r="F61" s="20">
         <v>111</v>
       </c>
-      <c r="G61" s="18"/>
+      <c r="G61" s="20">
+        <v>110.8</v>
+      </c>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="20">
         <v>110.5</v>
       </c>
       <c r="C62" s="20">
         <v>110.4</v>
       </c>
       <c r="D62" s="20">
         <v>110.2</v>
       </c>
       <c r="E62" s="20">
         <v>111.2</v>
       </c>
       <c r="F62" s="20">
         <v>111.4</v>
       </c>
-      <c r="G62" s="18"/>
+      <c r="G62" s="20">
+        <v>111.6</v>
+      </c>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="20">
         <v>111.1</v>
       </c>
       <c r="C63" s="20">
         <v>111.6</v>
       </c>
       <c r="D63" s="20">
         <v>111</v>
       </c>
       <c r="E63" s="20">
         <v>110.6</v>
       </c>
       <c r="F63" s="20">
         <v>110.7</v>
       </c>
-      <c r="G63" s="18"/>
+      <c r="G63" s="20">
+        <v>110.9</v>
+      </c>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="20">
         <v>112.4</v>
       </c>
       <c r="C64" s="20">
         <v>111</v>
       </c>
       <c r="D64" s="20">
         <v>111.1</v>
       </c>
       <c r="E64" s="20">
         <v>111.8</v>
       </c>
       <c r="F64" s="20">
         <v>112.1</v>
       </c>
-      <c r="G64" s="18"/>
+      <c r="G64" s="20">
+        <v>112.1</v>
+      </c>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:29">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="20">
         <v>112.1</v>
       </c>
       <c r="C65" s="20">
         <v>111.6</v>
       </c>
       <c r="D65" s="20">
         <v>110.7</v>
       </c>
       <c r="E65" s="20">
         <v>111.3</v>
       </c>
       <c r="F65" s="20">
         <v>111.6</v>
       </c>
-      <c r="G65" s="18"/>
+      <c r="G65" s="20">
+        <v>111.3</v>
+      </c>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:29">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="20">
         <v>112.1</v>
       </c>
       <c r="C66" s="20">
         <v>112</v>
       </c>
       <c r="D66" s="20">
         <v>111.8</v>
       </c>
       <c r="E66" s="20">
         <v>112.6</v>
       </c>
       <c r="F66" s="20">
         <v>113.4</v>
       </c>
-      <c r="G66" s="18"/>
+      <c r="G66" s="20">
+        <v>113.5</v>
+      </c>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:29">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="20">
         <v>113.3</v>
       </c>
       <c r="C67" s="20">
         <v>112.6</v>
       </c>
       <c r="D67" s="20">
         <v>112</v>
       </c>
       <c r="E67" s="20">
         <v>112.3</v>
       </c>
       <c r="F67" s="20">
         <v>112.9</v>
       </c>
-      <c r="G67" s="18"/>
+      <c r="G67" s="20">
+        <v>112.8</v>
+      </c>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:29">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="20">
         <v>112.5</v>
       </c>
       <c r="C68" s="20">
         <v>112.5</v>
       </c>
       <c r="D68" s="20">
         <v>111.7</v>
       </c>
       <c r="E68" s="20">
         <v>112.7</v>
       </c>
       <c r="F68" s="20">
         <v>112.8</v>
       </c>
-      <c r="G68" s="18"/>
+      <c r="G68" s="20">
+        <v>112.1</v>
+      </c>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:29">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="20">
         <v>113</v>
       </c>
       <c r="C69" s="20">
         <v>113.4</v>
       </c>
       <c r="D69" s="20">
         <v>113.3</v>
       </c>
       <c r="E69" s="20">
         <v>113.5</v>
       </c>
       <c r="F69" s="20">
         <v>113.4</v>
       </c>
-      <c r="G69" s="18"/>
+      <c r="G69" s="20">
+        <v>113</v>
+      </c>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:29">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="20">
         <v>112.1</v>
       </c>
       <c r="C70" s="20">
         <v>112.1</v>
       </c>
       <c r="D70" s="20">
         <v>111.1</v>
       </c>
       <c r="E70" s="20">
         <v>111.4</v>
       </c>
       <c r="F70" s="20">
         <v>111.4</v>
       </c>
-      <c r="G70" s="18"/>
+      <c r="G70" s="20">
+        <v>111.3</v>
+      </c>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:29">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="20">
         <v>109.3</v>
       </c>
       <c r="C71" s="20">
         <v>109.1</v>
       </c>
       <c r="D71" s="20">
         <v>108.6</v>
       </c>
       <c r="E71" s="20">
         <v>109.2</v>
       </c>
       <c r="F71" s="20">
         <v>109.4</v>
       </c>
-      <c r="G71" s="18"/>
+      <c r="G71" s="20">
+        <v>109.3</v>
+      </c>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:29">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="21">
         <v>112</v>
       </c>
       <c r="C72" s="21">
         <v>112.8</v>
       </c>
       <c r="D72" s="21">
         <v>112.9</v>
       </c>
       <c r="E72" s="21">
         <v>113</v>
       </c>
       <c r="F72" s="21">
         <v>112.9</v>
       </c>
-      <c r="G72" s="10"/>
+      <c r="G72" s="21">
+        <v>113.5</v>
+      </c>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:29">
       <c r="A73" s="11"/>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
-      <c r="G73" s="13"/>
+      <c r="G73" s="20"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:29">
       <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="22"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="22"/>
       <c r="I74" s="22"/>
       <c r="J74" s="22"/>
       <c r="K74" s="22"/>
       <c r="L74" s="22"/>
       <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:29">
@@ -7924,607 +8389,649 @@
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:29">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="20">
         <v>111.7</v>
       </c>
       <c r="C76" s="20">
         <v>111.6</v>
       </c>
       <c r="D76" s="20">
         <v>111.5</v>
       </c>
       <c r="E76" s="20">
         <v>111.6</v>
       </c>
       <c r="F76" s="20">
         <v>111.6</v>
       </c>
-      <c r="G76" s="18"/>
+      <c r="G76" s="20">
+        <v>111.6</v>
+      </c>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
       <c r="N76" s="19"/>
       <c r="O76" s="19"/>
       <c r="P76" s="19"/>
       <c r="Q76" s="19"/>
       <c r="R76" s="19"/>
       <c r="S76" s="19"/>
       <c r="T76" s="19"/>
       <c r="U76" s="19"/>
       <c r="V76" s="19"/>
       <c r="W76" s="19"/>
       <c r="X76" s="19"/>
       <c r="Y76" s="19"/>
       <c r="Z76" s="19"/>
       <c r="AA76" s="19"/>
       <c r="AB76" s="19"/>
       <c r="AC76" s="19"/>
     </row>
     <row r="77" spans="1:29">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="20">
         <v>112.9</v>
       </c>
       <c r="C77" s="20">
         <v>112.8</v>
       </c>
       <c r="D77" s="20">
         <v>112.6</v>
       </c>
       <c r="E77" s="20">
         <v>112.7</v>
       </c>
       <c r="F77" s="20">
         <v>112.7</v>
       </c>
-      <c r="G77" s="18"/>
+      <c r="G77" s="20">
+        <v>112.7</v>
+      </c>
       <c r="H77" s="18"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:29">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="20">
         <v>113.4</v>
       </c>
       <c r="C78" s="20">
         <v>113.9</v>
       </c>
       <c r="D78" s="20">
         <v>114</v>
       </c>
       <c r="E78" s="20">
         <v>114.2</v>
       </c>
       <c r="F78" s="20">
         <v>114.3</v>
       </c>
-      <c r="G78" s="18"/>
+      <c r="G78" s="20">
+        <v>114.4</v>
+      </c>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:29">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="20">
         <v>113</v>
       </c>
       <c r="C79" s="20">
         <v>112.8</v>
       </c>
       <c r="D79" s="20">
         <v>112.8</v>
       </c>
       <c r="E79" s="20">
         <v>112.8</v>
       </c>
       <c r="F79" s="20">
         <v>112.7</v>
       </c>
-      <c r="G79" s="18"/>
+      <c r="G79" s="20">
+        <v>112.7</v>
+      </c>
       <c r="H79" s="18"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:29">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="20">
         <v>112.9</v>
       </c>
       <c r="C80" s="20">
         <v>113.1</v>
       </c>
       <c r="D80" s="20">
         <v>113</v>
       </c>
       <c r="E80" s="20">
         <v>113</v>
       </c>
       <c r="F80" s="20">
         <v>112.8</v>
       </c>
-      <c r="G80" s="18"/>
+      <c r="G80" s="20">
+        <v>112.8</v>
+      </c>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="20">
         <v>110.3</v>
       </c>
       <c r="C81" s="20">
         <v>110.3</v>
       </c>
       <c r="D81" s="20">
         <v>110.1</v>
       </c>
       <c r="E81" s="20">
         <v>110.2</v>
       </c>
       <c r="F81" s="20">
         <v>110.2</v>
       </c>
-      <c r="G81" s="18"/>
+      <c r="G81" s="20">
+        <v>110.2</v>
+      </c>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="20">
         <v>108</v>
       </c>
       <c r="C82" s="20">
         <v>108.1</v>
       </c>
       <c r="D82" s="20">
         <v>108.2</v>
       </c>
       <c r="E82" s="20">
         <v>108.4</v>
       </c>
       <c r="F82" s="20">
         <v>108.5</v>
       </c>
-      <c r="G82" s="18"/>
+      <c r="G82" s="20">
+        <v>108.6</v>
+      </c>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="20">
         <v>111.4</v>
       </c>
       <c r="C83" s="20">
         <v>111.5</v>
       </c>
       <c r="D83" s="20">
         <v>111.5</v>
       </c>
       <c r="E83" s="20">
         <v>111.6</v>
       </c>
       <c r="F83" s="20">
         <v>111.6</v>
       </c>
-      <c r="G83" s="18"/>
+      <c r="G83" s="20">
+        <v>111.5</v>
+      </c>
       <c r="H83" s="18"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20">
         <v>113.1</v>
       </c>
       <c r="C84" s="20">
         <v>112.7</v>
       </c>
       <c r="D84" s="20">
         <v>112.7</v>
       </c>
       <c r="E84" s="20">
         <v>112.7</v>
       </c>
       <c r="F84" s="20">
         <v>112.8</v>
       </c>
-      <c r="G84" s="18"/>
+      <c r="G84" s="20">
+        <v>112.9</v>
+      </c>
       <c r="H84" s="18"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="20">
         <v>111.6</v>
       </c>
       <c r="C85" s="20">
         <v>111.3</v>
       </c>
       <c r="D85" s="20">
         <v>111</v>
       </c>
       <c r="E85" s="20">
         <v>110.9</v>
       </c>
       <c r="F85" s="20">
         <v>111</v>
       </c>
-      <c r="G85" s="18"/>
+      <c r="G85" s="20">
+        <v>110.9</v>
+      </c>
       <c r="H85" s="18"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="20">
         <v>110.5</v>
       </c>
       <c r="C86" s="20">
         <v>110.4</v>
       </c>
       <c r="D86" s="20">
         <v>110.3</v>
       </c>
       <c r="E86" s="20">
         <v>110.6</v>
       </c>
       <c r="F86" s="20">
         <v>110.7</v>
       </c>
-      <c r="G86" s="18"/>
+      <c r="G86" s="20">
+        <v>110.9</v>
+      </c>
       <c r="H86" s="18"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="20">
         <v>111.1</v>
       </c>
       <c r="C87" s="20">
         <v>111.3</v>
       </c>
       <c r="D87" s="20">
         <v>111.2</v>
       </c>
       <c r="E87" s="20">
         <v>111.1</v>
       </c>
       <c r="F87" s="20">
         <v>111</v>
       </c>
-      <c r="G87" s="18"/>
+      <c r="G87" s="20">
+        <v>111</v>
+      </c>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="20">
         <v>112.4</v>
       </c>
       <c r="C88" s="20">
         <v>111.7</v>
       </c>
       <c r="D88" s="20">
         <v>111.5</v>
       </c>
       <c r="E88" s="20">
         <v>111.6</v>
       </c>
       <c r="F88" s="20">
         <v>111.7</v>
       </c>
-      <c r="G88" s="18"/>
+      <c r="G88" s="20">
+        <v>111.8</v>
+      </c>
       <c r="H88" s="18"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="20">
         <v>112.1</v>
       </c>
       <c r="C89" s="20">
         <v>111.8</v>
       </c>
       <c r="D89" s="20">
         <v>111.4</v>
       </c>
       <c r="E89" s="20">
         <v>111.4</v>
       </c>
       <c r="F89" s="20">
         <v>111.4</v>
       </c>
-      <c r="G89" s="18"/>
+      <c r="G89" s="20">
+        <v>111.4</v>
+      </c>
       <c r="H89" s="18"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="20">
         <v>112.1</v>
       </c>
       <c r="C90" s="20">
         <v>112</v>
       </c>
       <c r="D90" s="20">
         <v>112</v>
       </c>
       <c r="E90" s="20">
         <v>112.1</v>
       </c>
       <c r="F90" s="20">
         <v>112.4</v>
       </c>
-      <c r="G90" s="18"/>
+      <c r="G90" s="20">
+        <v>112.6</v>
+      </c>
       <c r="H90" s="18"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="20">
         <v>113.3</v>
       </c>
       <c r="C91" s="20">
         <v>113</v>
       </c>
       <c r="D91" s="20">
         <v>112.6</v>
       </c>
       <c r="E91" s="20">
         <v>112.5</v>
       </c>
       <c r="F91" s="20">
         <v>112.6</v>
       </c>
-      <c r="G91" s="18"/>
+      <c r="G91" s="20">
+        <v>112.6</v>
+      </c>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="20">
         <v>112.5</v>
       </c>
       <c r="C92" s="20">
         <v>112.5</v>
       </c>
       <c r="D92" s="20">
         <v>112.2</v>
       </c>
       <c r="E92" s="20">
         <v>112.4</v>
       </c>
       <c r="F92" s="20">
         <v>112.5</v>
       </c>
-      <c r="G92" s="18"/>
+      <c r="G92" s="20">
+        <v>112.4</v>
+      </c>
       <c r="H92" s="18"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="20">
         <v>113</v>
       </c>
       <c r="C93" s="20">
         <v>113.2</v>
       </c>
       <c r="D93" s="20">
         <v>113.3</v>
       </c>
       <c r="E93" s="20">
         <v>113.3</v>
       </c>
       <c r="F93" s="20">
         <v>113.3</v>
       </c>
-      <c r="G93" s="18"/>
+      <c r="G93" s="20">
+        <v>113.3</v>
+      </c>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="20">
         <v>112.1</v>
       </c>
       <c r="C94" s="20">
         <v>112.1</v>
       </c>
       <c r="D94" s="20">
         <v>111.8</v>
       </c>
       <c r="E94" s="20">
         <v>111.7</v>
       </c>
       <c r="F94" s="20">
         <v>111.6</v>
       </c>
-      <c r="G94" s="18"/>
+      <c r="G94" s="20">
+        <v>111.5</v>
+      </c>
       <c r="H94" s="18"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="20">
         <v>109.3</v>
       </c>
       <c r="C95" s="20">
         <v>109.2</v>
       </c>
       <c r="D95" s="20">
         <v>109</v>
       </c>
       <c r="E95" s="20">
         <v>109</v>
       </c>
       <c r="F95" s="20">
         <v>109.1</v>
       </c>
-      <c r="G95" s="18"/>
+      <c r="G95" s="20">
+        <v>109.1</v>
+      </c>
       <c r="H95" s="18"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="21">
         <v>112</v>
       </c>
       <c r="C96" s="21">
         <v>112.4</v>
       </c>
       <c r="D96" s="21">
         <v>112.6</v>
       </c>
       <c r="E96" s="21">
         <v>112.7</v>
       </c>
       <c r="F96" s="21">
         <v>112.7</v>
       </c>
-      <c r="G96" s="10"/>
+      <c r="G96" s="21">
+        <v>112.9</v>
+      </c>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -8612,606 +9119,648 @@
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="20">
         <v>101.1</v>
       </c>
       <c r="C4" s="20">
         <v>101</v>
       </c>
       <c r="D4" s="20">
         <v>100.6</v>
       </c>
       <c r="E4" s="20">
         <v>100.9</v>
       </c>
       <c r="F4" s="20">
         <v>101.1</v>
       </c>
-      <c r="G4" s="17"/>
+      <c r="G4" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20">
         <v>101.1</v>
       </c>
       <c r="C5" s="20">
         <v>100.8</v>
       </c>
       <c r="D5" s="20">
         <v>100.6</v>
       </c>
       <c r="E5" s="20">
         <v>100.8</v>
       </c>
       <c r="F5" s="20">
         <v>100.2</v>
       </c>
-      <c r="G5" s="18"/>
+      <c r="G5" s="20">
+        <v>101</v>
+      </c>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20">
         <v>100.6</v>
       </c>
       <c r="C6" s="20">
         <v>100.8</v>
       </c>
       <c r="D6" s="20">
         <v>100.3</v>
       </c>
       <c r="E6" s="20">
         <v>101.2</v>
       </c>
       <c r="F6" s="20">
         <v>101.6</v>
       </c>
-      <c r="G6" s="18"/>
+      <c r="G6" s="20">
+        <v>101</v>
+      </c>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>101.9</v>
       </c>
       <c r="C7" s="20">
         <v>100.4</v>
       </c>
       <c r="D7" s="20">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.3</v>
       </c>
       <c r="F7" s="20">
         <v>100.5</v>
       </c>
-      <c r="G7" s="18"/>
+      <c r="G7" s="20">
+        <v>101</v>
+      </c>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>102.1</v>
       </c>
       <c r="C8" s="20">
         <v>100.7</v>
       </c>
       <c r="D8" s="20">
         <v>100.5</v>
       </c>
       <c r="E8" s="20">
         <v>101.3</v>
       </c>
       <c r="F8" s="20">
         <v>100.8</v>
       </c>
-      <c r="G8" s="18"/>
+      <c r="G8" s="20">
+        <v>103</v>
+      </c>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>101.5</v>
       </c>
       <c r="C9" s="20">
         <v>101.2</v>
       </c>
       <c r="D9" s="20">
         <v>101.6</v>
       </c>
       <c r="E9" s="20">
         <v>100.5</v>
       </c>
       <c r="F9" s="20">
         <v>101.5</v>
       </c>
-      <c r="G9" s="18"/>
+      <c r="G9" s="20">
+        <v>101.5</v>
+      </c>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>102.5</v>
       </c>
       <c r="C10" s="20">
         <v>101.3</v>
       </c>
       <c r="D10" s="20">
         <v>100.3</v>
       </c>
       <c r="E10" s="20">
         <v>101.1</v>
       </c>
       <c r="F10" s="20">
         <v>100.7</v>
       </c>
-      <c r="G10" s="18"/>
+      <c r="G10" s="20">
+        <v>100.9</v>
+      </c>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>101</v>
       </c>
       <c r="C11" s="20">
         <v>101.3</v>
       </c>
       <c r="D11" s="20">
         <v>100.6</v>
       </c>
       <c r="E11" s="20">
         <v>100.6</v>
       </c>
       <c r="F11" s="20">
         <v>100.6</v>
       </c>
-      <c r="G11" s="18"/>
+      <c r="G11" s="20">
+        <v>100.6</v>
+      </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>101.1</v>
       </c>
       <c r="C12" s="20">
         <v>100.9</v>
       </c>
       <c r="D12" s="20">
         <v>101</v>
       </c>
       <c r="E12" s="20">
         <v>100.4</v>
       </c>
       <c r="F12" s="20">
         <v>100.2</v>
       </c>
-      <c r="G12" s="18"/>
+      <c r="G12" s="20">
+        <v>101.8</v>
+      </c>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20">
         <v>100.6</v>
       </c>
       <c r="C13" s="20">
         <v>101.3</v>
       </c>
       <c r="D13" s="20">
         <v>100</v>
       </c>
       <c r="E13" s="20">
         <v>100.4</v>
       </c>
       <c r="F13" s="20">
         <v>101</v>
       </c>
-      <c r="G13" s="18"/>
+      <c r="G13" s="20">
+        <v>101.3</v>
+      </c>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>101</v>
       </c>
       <c r="C14" s="20">
         <v>101.1</v>
       </c>
       <c r="D14" s="20">
         <v>100.8</v>
       </c>
       <c r="E14" s="20">
         <v>100.6</v>
       </c>
       <c r="F14" s="20">
         <v>100.8</v>
       </c>
-      <c r="G14" s="18"/>
+      <c r="G14" s="20">
+        <v>100.9</v>
+      </c>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>100.8</v>
       </c>
       <c r="C15" s="20">
         <v>100.5</v>
       </c>
       <c r="D15" s="20">
         <v>100.7</v>
       </c>
       <c r="E15" s="20">
         <v>102.1</v>
       </c>
       <c r="F15" s="20">
         <v>101</v>
       </c>
-      <c r="G15" s="18"/>
+      <c r="G15" s="20">
+        <v>100.2</v>
+      </c>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>100.9</v>
       </c>
       <c r="C16" s="20">
         <v>101.4</v>
       </c>
       <c r="D16" s="20">
         <v>100.5</v>
       </c>
       <c r="E16" s="20">
         <v>100.3</v>
       </c>
       <c r="F16" s="20">
         <v>101.5</v>
       </c>
-      <c r="G16" s="18"/>
+      <c r="G16" s="20">
+        <v>100.9</v>
+      </c>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>100.9</v>
       </c>
       <c r="C17" s="20">
         <v>100.3</v>
       </c>
       <c r="D17" s="20">
         <v>100</v>
       </c>
       <c r="E17" s="20">
         <v>101.2</v>
       </c>
       <c r="F17" s="20">
         <v>100.9</v>
       </c>
-      <c r="G17" s="18"/>
+      <c r="G17" s="20">
+        <v>100.8</v>
+      </c>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>100.9</v>
       </c>
       <c r="C18" s="20">
         <v>101.1</v>
       </c>
       <c r="D18" s="20">
         <v>100.8</v>
       </c>
       <c r="E18" s="20">
         <v>101.2</v>
       </c>
       <c r="F18" s="20">
         <v>100.5</v>
       </c>
-      <c r="G18" s="18"/>
+      <c r="G18" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>101.5</v>
       </c>
       <c r="C19" s="20">
         <v>102.4</v>
       </c>
       <c r="D19" s="20">
         <v>100.9</v>
       </c>
       <c r="E19" s="20">
         <v>100.6</v>
       </c>
       <c r="F19" s="20">
         <v>100.6</v>
       </c>
-      <c r="G19" s="18"/>
+      <c r="G19" s="20">
+        <v>99.3</v>
+      </c>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="20">
         <v>100.8</v>
       </c>
       <c r="C20" s="20">
         <v>100.7</v>
       </c>
       <c r="D20" s="20">
         <v>100.4</v>
       </c>
       <c r="E20" s="20">
         <v>101.1</v>
       </c>
       <c r="F20" s="20">
         <v>102.4</v>
       </c>
-      <c r="G20" s="18"/>
+      <c r="G20" s="20">
+        <v>101.5</v>
+      </c>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>101.2</v>
       </c>
       <c r="C21" s="20">
         <v>101.2</v>
       </c>
       <c r="D21" s="20">
         <v>100.6</v>
       </c>
       <c r="E21" s="20">
         <v>100.6</v>
       </c>
       <c r="F21" s="20">
         <v>100.9</v>
       </c>
-      <c r="G21" s="18"/>
+      <c r="G21" s="20">
+        <v>101.1</v>
+      </c>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>100.8</v>
       </c>
       <c r="C22" s="20">
         <v>100.5</v>
       </c>
       <c r="D22" s="20">
         <v>100.6</v>
       </c>
       <c r="E22" s="20">
         <v>100.6</v>
       </c>
       <c r="F22" s="20">
         <v>101.5</v>
       </c>
-      <c r="G22" s="18"/>
+      <c r="G22" s="20">
+        <v>101.9</v>
+      </c>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="20">
         <v>100.7</v>
       </c>
       <c r="C23" s="20">
         <v>101</v>
       </c>
       <c r="D23" s="20">
         <v>100.7</v>
       </c>
       <c r="E23" s="20">
         <v>101</v>
       </c>
       <c r="F23" s="20">
         <v>101.5</v>
       </c>
-      <c r="G23" s="18"/>
+      <c r="G23" s="20">
+        <v>100.7</v>
+      </c>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21">
         <v>101.5</v>
       </c>
       <c r="C24" s="21">
         <v>100.6</v>
       </c>
       <c r="D24" s="21">
         <v>100.1</v>
       </c>
       <c r="E24" s="21">
         <v>101.6</v>
       </c>
       <c r="F24" s="21">
         <v>100</v>
       </c>
-      <c r="G24" s="10"/>
+      <c r="G24" s="21">
+        <v>100.7</v>
+      </c>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11"/>
       <c r="B25" s="12"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
-      <c r="G25" s="13"/>
+      <c r="G25" s="20"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="12"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
@@ -9250,591 +9799,633 @@
         <v>29</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="20">
         <v>101.1</v>
       </c>
       <c r="C28" s="20">
         <v>102</v>
       </c>
       <c r="D28" s="20">
         <v>102.6</v>
       </c>
       <c r="E28" s="20">
         <v>103.5</v>
       </c>
       <c r="F28" s="20">
         <v>104.6</v>
       </c>
-      <c r="G28" s="17"/>
+      <c r="G28" s="20">
+        <v>105.7</v>
+      </c>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="20">
         <v>101.1</v>
       </c>
       <c r="C29" s="20">
         <v>101.9</v>
       </c>
       <c r="D29" s="20">
         <v>102.5</v>
       </c>
       <c r="E29" s="20">
         <v>103.4</v>
       </c>
       <c r="F29" s="20">
         <v>103.5</v>
       </c>
-      <c r="G29" s="18"/>
+      <c r="G29" s="20">
+        <v>104.6</v>
+      </c>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="20">
         <v>100.6</v>
       </c>
       <c r="C30" s="20">
         <v>101.4</v>
       </c>
       <c r="D30" s="20">
         <v>101.7</v>
       </c>
       <c r="E30" s="20">
         <v>103</v>
       </c>
       <c r="F30" s="20">
         <v>104.6</v>
       </c>
-      <c r="G30" s="18"/>
+      <c r="G30" s="20">
+        <v>105.7</v>
+      </c>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="20">
         <v>101.9</v>
       </c>
       <c r="C31" s="20">
         <v>102.2</v>
       </c>
       <c r="D31" s="20">
         <v>103.2</v>
       </c>
       <c r="E31" s="20">
         <v>103.5</v>
       </c>
       <c r="F31" s="20">
         <v>104</v>
       </c>
-      <c r="G31" s="18"/>
+      <c r="G31" s="20">
+        <v>105</v>
+      </c>
       <c r="H31" s="18"/>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>102.1</v>
       </c>
       <c r="C32" s="20">
         <v>102.9</v>
       </c>
       <c r="D32" s="20">
         <v>103.4</v>
       </c>
       <c r="E32" s="20">
         <v>104.7</v>
       </c>
       <c r="F32" s="20">
         <v>105.5</v>
       </c>
-      <c r="G32" s="18"/>
+      <c r="G32" s="20">
+        <v>108.7</v>
+      </c>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="20">
         <v>101.5</v>
       </c>
       <c r="C33" s="20">
         <v>102.8</v>
       </c>
       <c r="D33" s="20">
         <v>104.5</v>
       </c>
       <c r="E33" s="20">
         <v>105</v>
       </c>
       <c r="F33" s="20">
         <v>106.6</v>
       </c>
-      <c r="G33" s="18"/>
+      <c r="G33" s="20">
+        <v>108.2</v>
+      </c>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="20">
         <v>102.5</v>
       </c>
       <c r="C34" s="20">
         <v>103.8</v>
       </c>
       <c r="D34" s="20">
         <v>104.1</v>
       </c>
       <c r="E34" s="20">
         <v>105.3</v>
       </c>
       <c r="F34" s="20">
         <v>106.1</v>
       </c>
-      <c r="G34" s="18"/>
+      <c r="G34" s="20">
+        <v>107</v>
+      </c>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="20">
         <v>101</v>
       </c>
       <c r="C35" s="20">
         <v>102.2</v>
       </c>
       <c r="D35" s="20">
         <v>102.8</v>
       </c>
       <c r="E35" s="20">
         <v>103.5</v>
       </c>
       <c r="F35" s="20">
         <v>104.1</v>
       </c>
-      <c r="G35" s="18"/>
+      <c r="G35" s="20">
+        <v>104.8</v>
+      </c>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20">
         <v>101.1</v>
       </c>
       <c r="C36" s="20">
         <v>102</v>
       </c>
       <c r="D36" s="20">
         <v>103.1</v>
       </c>
       <c r="E36" s="20">
         <v>103.5</v>
       </c>
       <c r="F36" s="20">
         <v>103.6</v>
       </c>
-      <c r="G36" s="18"/>
+      <c r="G36" s="20">
+        <v>105.5</v>
+      </c>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="20">
         <v>100.6</v>
       </c>
       <c r="C37" s="20">
         <v>101.9</v>
       </c>
       <c r="D37" s="20">
         <v>101.9</v>
       </c>
       <c r="E37" s="20">
         <v>102.4</v>
       </c>
       <c r="F37" s="20">
         <v>103.4</v>
       </c>
-      <c r="G37" s="18"/>
+      <c r="G37" s="20">
+        <v>104.7</v>
+      </c>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="20">
         <v>101</v>
       </c>
       <c r="C38" s="20">
         <v>102.1</v>
       </c>
       <c r="D38" s="20">
         <v>102.9</v>
       </c>
       <c r="E38" s="20">
         <v>103.5</v>
       </c>
       <c r="F38" s="20">
         <v>104.4</v>
       </c>
-      <c r="G38" s="18"/>
+      <c r="G38" s="20">
+        <v>105.3</v>
+      </c>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="20">
         <v>100.8</v>
       </c>
       <c r="C39" s="20">
         <v>101.3</v>
       </c>
       <c r="D39" s="20">
         <v>102</v>
       </c>
       <c r="E39" s="20">
         <v>104.1</v>
       </c>
       <c r="F39" s="20">
         <v>105.2</v>
       </c>
-      <c r="G39" s="18"/>
+      <c r="G39" s="20">
+        <v>105.4</v>
+      </c>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="20">
         <v>100.9</v>
       </c>
       <c r="C40" s="20">
         <v>102.3</v>
       </c>
       <c r="D40" s="20">
         <v>102.8</v>
       </c>
       <c r="E40" s="20">
         <v>103.1</v>
       </c>
       <c r="F40" s="20">
         <v>104.7</v>
       </c>
-      <c r="G40" s="18"/>
+      <c r="G40" s="20">
+        <v>105.7</v>
+      </c>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="20">
         <v>100.9</v>
       </c>
       <c r="C41" s="20">
         <v>101.2</v>
       </c>
       <c r="D41" s="20">
         <v>101.2</v>
       </c>
       <c r="E41" s="20">
         <v>102.5</v>
       </c>
       <c r="F41" s="20">
         <v>103.3</v>
       </c>
-      <c r="G41" s="18"/>
+      <c r="G41" s="20">
+        <v>104.2</v>
+      </c>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="20">
         <v>100.9</v>
       </c>
       <c r="C42" s="20">
         <v>102</v>
       </c>
       <c r="D42" s="20">
         <v>102.8</v>
       </c>
       <c r="E42" s="20">
         <v>104</v>
       </c>
       <c r="F42" s="20">
         <v>104.5</v>
       </c>
-      <c r="G42" s="18"/>
+      <c r="G42" s="20">
+        <v>105.7</v>
+      </c>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="20">
         <v>101.5</v>
       </c>
       <c r="C43" s="20">
         <v>103.9</v>
       </c>
       <c r="D43" s="20">
         <v>104.9</v>
       </c>
       <c r="E43" s="20">
         <v>105.5</v>
       </c>
       <c r="F43" s="20">
         <v>106.2</v>
       </c>
-      <c r="G43" s="18"/>
+      <c r="G43" s="20">
+        <v>105.5</v>
+      </c>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="20">
         <v>100.8</v>
       </c>
       <c r="C44" s="20">
         <v>101.4</v>
       </c>
       <c r="D44" s="20">
         <v>101.8</v>
       </c>
       <c r="E44" s="20">
         <v>102.9</v>
       </c>
       <c r="F44" s="20">
         <v>105.4</v>
       </c>
-      <c r="G44" s="18"/>
+      <c r="G44" s="20">
+        <v>107</v>
+      </c>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="20">
         <v>101.2</v>
       </c>
       <c r="C45" s="20">
         <v>102.4</v>
       </c>
       <c r="D45" s="20">
         <v>103.1</v>
       </c>
       <c r="E45" s="20">
         <v>103.7</v>
       </c>
       <c r="F45" s="20">
         <v>104.6</v>
       </c>
-      <c r="G45" s="18"/>
+      <c r="G45" s="20">
+        <v>105.7</v>
+      </c>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="20">
         <v>100.8</v>
       </c>
       <c r="C46" s="20">
         <v>101.3</v>
       </c>
       <c r="D46" s="20">
         <v>101.9</v>
       </c>
       <c r="E46" s="20">
         <v>102.6</v>
       </c>
       <c r="F46" s="20">
         <v>104.1</v>
       </c>
-      <c r="G46" s="18"/>
+      <c r="G46" s="20">
+        <v>106</v>
+      </c>
       <c r="H46" s="18"/>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="20">
         <v>100.7</v>
       </c>
       <c r="C47" s="20">
         <v>101.7</v>
       </c>
       <c r="D47" s="20">
         <v>102.5</v>
       </c>
       <c r="E47" s="20">
         <v>103.5</v>
       </c>
       <c r="F47" s="20">
         <v>105.1</v>
       </c>
-      <c r="G47" s="18"/>
+      <c r="G47" s="20">
+        <v>105.8</v>
+      </c>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="21">
         <v>101.5</v>
       </c>
       <c r="C48" s="21">
         <v>102.1</v>
       </c>
       <c r="D48" s="21">
         <v>102.2</v>
       </c>
       <c r="E48" s="21">
         <v>103.9</v>
       </c>
       <c r="F48" s="21">
         <v>103.9</v>
       </c>
-      <c r="G48" s="10"/>
+      <c r="G48" s="21">
+        <v>104.6</v>
+      </c>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
@@ -9873,591 +10464,633 @@
         <v>29</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="20">
         <v>112</v>
       </c>
       <c r="C52" s="20">
         <v>110.8</v>
       </c>
       <c r="D52" s="20">
         <v>110</v>
       </c>
       <c r="E52" s="20">
         <v>108.9</v>
       </c>
       <c r="F52" s="20">
         <v>108.7</v>
       </c>
-      <c r="G52" s="17"/>
+      <c r="G52" s="20">
+        <v>109</v>
+      </c>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="20">
         <v>110.4</v>
       </c>
       <c r="C53" s="20">
         <v>111.1</v>
       </c>
       <c r="D53" s="20">
         <v>110.2</v>
       </c>
       <c r="E53" s="20">
         <v>109.4</v>
       </c>
       <c r="F53" s="20">
         <v>109</v>
       </c>
-      <c r="G53" s="18"/>
+      <c r="G53" s="20">
+        <v>108</v>
+      </c>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="20">
         <v>111.1</v>
       </c>
       <c r="C54" s="20">
         <v>108.3</v>
       </c>
       <c r="D54" s="20">
         <v>106.8</v>
       </c>
       <c r="E54" s="20">
         <v>107.6</v>
       </c>
       <c r="F54" s="20">
         <v>108.6</v>
       </c>
-      <c r="G54" s="18"/>
+      <c r="G54" s="20">
+        <v>108.8</v>
+      </c>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="20">
         <v>112.6</v>
       </c>
       <c r="C55" s="20">
         <v>110.4</v>
       </c>
       <c r="D55" s="20">
         <v>111</v>
       </c>
       <c r="E55" s="20">
         <v>110</v>
       </c>
       <c r="F55" s="20">
         <v>108.9</v>
       </c>
-      <c r="G55" s="18"/>
+      <c r="G55" s="20">
+        <v>109.2</v>
+      </c>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="20">
         <v>113.9</v>
       </c>
       <c r="C56" s="20">
         <v>112.3</v>
       </c>
       <c r="D56" s="20">
         <v>112.1</v>
       </c>
       <c r="E56" s="20">
         <v>111.8</v>
       </c>
       <c r="F56" s="20">
         <v>111.8</v>
       </c>
-      <c r="G56" s="18"/>
+      <c r="G56" s="20">
+        <v>114.6</v>
+      </c>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="20">
         <v>113.6</v>
       </c>
       <c r="C57" s="20">
         <v>114.7</v>
       </c>
       <c r="D57" s="20">
         <v>115.4</v>
       </c>
       <c r="E57" s="20">
         <v>115</v>
       </c>
       <c r="F57" s="20">
         <v>115.7</v>
       </c>
-      <c r="G57" s="18"/>
+      <c r="G57" s="20">
+        <v>115.5</v>
+      </c>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="20">
         <v>113.4</v>
       </c>
       <c r="C58" s="20">
         <v>110.5</v>
       </c>
       <c r="D58" s="20">
         <v>110.5</v>
       </c>
       <c r="E58" s="20">
         <v>111.5</v>
       </c>
       <c r="F58" s="20">
         <v>111.8</v>
       </c>
-      <c r="G58" s="18"/>
+      <c r="G58" s="20">
+        <v>111.7</v>
+      </c>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="20">
         <v>111.2</v>
       </c>
       <c r="C59" s="20">
         <v>110.5</v>
       </c>
       <c r="D59" s="20">
         <v>109.3</v>
       </c>
       <c r="E59" s="20">
         <v>108.8</v>
       </c>
       <c r="F59" s="20">
         <v>108</v>
       </c>
-      <c r="G59" s="18"/>
+      <c r="G59" s="20">
+        <v>108.1</v>
+      </c>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="20">
         <v>111.4</v>
       </c>
       <c r="C60" s="20">
         <v>111</v>
       </c>
       <c r="D60" s="20">
         <v>110.9</v>
       </c>
       <c r="E60" s="20">
         <v>110.6</v>
       </c>
       <c r="F60" s="20">
         <v>109.6</v>
       </c>
-      <c r="G60" s="18"/>
+      <c r="G60" s="20">
+        <v>110.8</v>
+      </c>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="20">
         <v>114</v>
       </c>
       <c r="C61" s="20">
         <v>113.4</v>
       </c>
       <c r="D61" s="20">
         <v>109.4</v>
       </c>
       <c r="E61" s="20">
         <v>107.7</v>
       </c>
       <c r="F61" s="20">
         <v>108.5</v>
       </c>
-      <c r="G61" s="18"/>
+      <c r="G61" s="20">
+        <v>108.1</v>
+      </c>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="20">
         <v>112.1</v>
       </c>
       <c r="C62" s="20">
         <v>110.5</v>
       </c>
       <c r="D62" s="20">
         <v>110.5</v>
       </c>
       <c r="E62" s="20">
         <v>109.8</v>
       </c>
       <c r="F62" s="20">
         <v>108.8</v>
       </c>
-      <c r="G62" s="18"/>
+      <c r="G62" s="20">
+        <v>108.8</v>
+      </c>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="20">
         <v>109.6</v>
       </c>
       <c r="C63" s="20">
         <v>109.8</v>
       </c>
       <c r="D63" s="20">
         <v>109.9</v>
       </c>
       <c r="E63" s="20">
         <v>110</v>
       </c>
       <c r="F63" s="20">
         <v>110.4</v>
       </c>
-      <c r="G63" s="18"/>
+      <c r="G63" s="20">
+        <v>110.1</v>
+      </c>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="20">
         <v>109</v>
       </c>
       <c r="C64" s="20">
         <v>108.9</v>
       </c>
       <c r="D64" s="20">
         <v>109.3</v>
       </c>
       <c r="E64" s="20">
         <v>106.7</v>
       </c>
       <c r="F64" s="20">
         <v>107.9</v>
       </c>
-      <c r="G64" s="18"/>
+      <c r="G64" s="20">
+        <v>108.7</v>
+      </c>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="20">
         <v>113.1</v>
       </c>
       <c r="C65" s="20">
         <v>113</v>
       </c>
       <c r="D65" s="20">
         <v>112.9</v>
       </c>
       <c r="E65" s="20">
         <v>112.7</v>
       </c>
       <c r="F65" s="20">
         <v>108.4</v>
       </c>
-      <c r="G65" s="18"/>
+      <c r="G65" s="20">
+        <v>108.2</v>
+      </c>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="20">
         <v>116.9</v>
       </c>
       <c r="C66" s="20">
         <v>115.5</v>
       </c>
       <c r="D66" s="20">
         <v>115.9</v>
       </c>
       <c r="E66" s="20">
         <v>116</v>
       </c>
       <c r="F66" s="20">
         <v>115.2</v>
       </c>
-      <c r="G66" s="18"/>
+      <c r="G66" s="20">
+        <v>115.2</v>
+      </c>
       <c r="H66" s="18"/>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="20">
         <v>112.1</v>
       </c>
       <c r="C67" s="20">
         <v>114.4</v>
       </c>
       <c r="D67" s="20">
         <v>115.2</v>
       </c>
       <c r="E67" s="20">
         <v>111.8</v>
       </c>
       <c r="F67" s="20">
         <v>111.9</v>
       </c>
-      <c r="G67" s="18"/>
+      <c r="G67" s="20">
+        <v>111</v>
+      </c>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="20">
         <v>110.9</v>
       </c>
       <c r="C68" s="20">
         <v>111</v>
       </c>
       <c r="D68" s="20">
         <v>108.9</v>
       </c>
       <c r="E68" s="20">
         <v>109.3</v>
       </c>
       <c r="F68" s="20">
         <v>111.5</v>
       </c>
-      <c r="G68" s="18"/>
+      <c r="G68" s="20">
+        <v>112.3</v>
+      </c>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="20">
         <v>110.7</v>
       </c>
       <c r="C69" s="20">
         <v>110.8</v>
       </c>
       <c r="D69" s="20">
         <v>108.4</v>
       </c>
       <c r="E69" s="20">
         <v>107.6</v>
       </c>
       <c r="F69" s="20">
         <v>107.7</v>
       </c>
-      <c r="G69" s="18"/>
+      <c r="G69" s="20">
+        <v>108.2</v>
+      </c>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="20">
         <v>110</v>
       </c>
       <c r="C70" s="20">
         <v>106.2</v>
       </c>
       <c r="D70" s="20">
         <v>107</v>
       </c>
       <c r="E70" s="20">
         <v>106.4</v>
       </c>
       <c r="F70" s="20">
         <v>107.7</v>
       </c>
-      <c r="G70" s="18"/>
+      <c r="G70" s="20">
+        <v>109.2</v>
+      </c>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="20">
         <v>112.6</v>
       </c>
       <c r="C71" s="20">
         <v>111.3</v>
       </c>
       <c r="D71" s="20">
         <v>109.5</v>
       </c>
       <c r="E71" s="20">
         <v>107.4</v>
       </c>
       <c r="F71" s="20">
         <v>105.9</v>
       </c>
-      <c r="G71" s="18"/>
+      <c r="G71" s="20">
+        <v>105.9</v>
+      </c>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="21">
         <v>111.4</v>
       </c>
       <c r="C72" s="21">
         <v>111.2</v>
       </c>
       <c r="D72" s="21">
         <v>109.9</v>
       </c>
       <c r="E72" s="21">
         <v>108</v>
       </c>
       <c r="F72" s="21">
         <v>107.4</v>
       </c>
-      <c r="G72" s="10"/>
+      <c r="G72" s="21">
+        <v>107.7</v>
+      </c>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="11"/>
       <c r="B73" s="12"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="13"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="22" t="s">
         <v>33</v>
@@ -10511,591 +11144,633 @@
         <v>29</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="20">
         <v>112</v>
       </c>
       <c r="C76" s="20">
         <v>111.4</v>
       </c>
       <c r="D76" s="20">
         <v>110.9</v>
       </c>
       <c r="E76" s="20">
         <v>110.4</v>
       </c>
       <c r="F76" s="20">
         <v>110</v>
       </c>
-      <c r="G76" s="6"/>
+      <c r="G76" s="20">
+        <v>109.9</v>
+      </c>
       <c r="H76" s="6"/>
       <c r="I76" s="17"/>
       <c r="J76" s="17"/>
       <c r="K76" s="17"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="20">
         <v>110.4</v>
       </c>
       <c r="C77" s="20">
         <v>110.8</v>
       </c>
       <c r="D77" s="20">
         <v>110.6</v>
       </c>
       <c r="E77" s="20">
         <v>110.3</v>
       </c>
       <c r="F77" s="20">
         <v>110</v>
       </c>
-      <c r="G77" s="6"/>
+      <c r="G77" s="20">
+        <v>109.7</v>
+      </c>
       <c r="H77" s="6"/>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="20">
         <v>111.1</v>
       </c>
       <c r="C78" s="20">
         <v>109.7</v>
       </c>
       <c r="D78" s="20">
         <v>108.7</v>
       </c>
       <c r="E78" s="20">
         <v>108.4</v>
       </c>
       <c r="F78" s="20">
         <v>108.5</v>
       </c>
-      <c r="G78" s="6"/>
+      <c r="G78" s="20">
+        <v>108.5</v>
+      </c>
       <c r="H78" s="6"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="20">
         <v>112.6</v>
       </c>
       <c r="C79" s="20">
         <v>111.5</v>
       </c>
       <c r="D79" s="20">
         <v>111.3</v>
       </c>
       <c r="E79" s="20">
         <v>111</v>
       </c>
       <c r="F79" s="20">
         <v>110.6</v>
       </c>
-      <c r="G79" s="6"/>
+      <c r="G79" s="20">
+        <v>110.3</v>
+      </c>
       <c r="H79" s="6"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="20">
         <v>113.9</v>
       </c>
       <c r="C80" s="20">
         <v>113.1</v>
       </c>
       <c r="D80" s="20">
         <v>112.7</v>
       </c>
       <c r="E80" s="20">
         <v>112.5</v>
       </c>
       <c r="F80" s="20">
         <v>112.4</v>
       </c>
-      <c r="G80" s="6"/>
+      <c r="G80" s="20">
+        <v>112.7</v>
+      </c>
       <c r="H80" s="6"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="20">
         <v>113.6</v>
       </c>
       <c r="C81" s="20">
         <v>114.1</v>
       </c>
       <c r="D81" s="20">
         <v>114.6</v>
       </c>
       <c r="E81" s="20">
         <v>114.7</v>
       </c>
       <c r="F81" s="20">
         <v>114.9</v>
       </c>
-      <c r="G81" s="6"/>
+      <c r="G81" s="20">
+        <v>115</v>
+      </c>
       <c r="H81" s="6"/>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="20">
         <v>113.4</v>
       </c>
       <c r="C82" s="20">
         <v>111.9</v>
       </c>
       <c r="D82" s="20">
         <v>111.5</v>
       </c>
       <c r="E82" s="20">
         <v>111.5</v>
       </c>
       <c r="F82" s="20">
         <v>111.5</v>
       </c>
-      <c r="G82" s="6"/>
+      <c r="G82" s="20">
+        <v>111.6</v>
+      </c>
       <c r="H82" s="6"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="20">
         <v>111.2</v>
       </c>
       <c r="C83" s="20">
         <v>110.9</v>
       </c>
       <c r="D83" s="20">
         <v>110.4</v>
       </c>
       <c r="E83" s="20">
         <v>109.9</v>
       </c>
       <c r="F83" s="20">
         <v>109.5</v>
       </c>
-      <c r="G83" s="6"/>
+      <c r="G83" s="20">
+        <v>109.3</v>
+      </c>
       <c r="H83" s="6"/>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20">
         <v>111.4</v>
       </c>
       <c r="C84" s="20">
         <v>111.2</v>
       </c>
       <c r="D84" s="20">
         <v>111.1</v>
       </c>
       <c r="E84" s="20">
         <v>111</v>
       </c>
       <c r="F84" s="20">
         <v>110.7</v>
       </c>
-      <c r="G84" s="6"/>
+      <c r="G84" s="20">
+        <v>110.7</v>
+      </c>
       <c r="H84" s="6"/>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="20">
         <v>114</v>
       </c>
       <c r="C85" s="20">
         <v>113.7</v>
       </c>
       <c r="D85" s="20">
         <v>112.2</v>
       </c>
       <c r="E85" s="20">
         <v>111</v>
       </c>
       <c r="F85" s="20">
         <v>110.5</v>
       </c>
-      <c r="G85" s="6"/>
+      <c r="G85" s="20">
+        <v>110.1</v>
+      </c>
       <c r="H85" s="6"/>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="20">
         <v>112.1</v>
       </c>
       <c r="C86" s="20">
         <v>111.3</v>
       </c>
       <c r="D86" s="20">
         <v>111</v>
       </c>
       <c r="E86" s="20">
         <v>110.7</v>
       </c>
       <c r="F86" s="20">
         <v>110.3</v>
       </c>
-      <c r="G86" s="6"/>
+      <c r="G86" s="20">
+        <v>110</v>
+      </c>
       <c r="H86" s="6"/>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="20">
         <v>109.6</v>
       </c>
       <c r="C87" s="20">
         <v>109.7</v>
       </c>
       <c r="D87" s="20">
         <v>109.8</v>
       </c>
       <c r="E87" s="20">
         <v>109.8</v>
       </c>
       <c r="F87" s="20">
         <v>110</v>
       </c>
-      <c r="G87" s="6"/>
+      <c r="G87" s="20">
+        <v>110</v>
+      </c>
       <c r="H87" s="6"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="20">
         <v>109</v>
       </c>
       <c r="C88" s="20">
         <v>108.9</v>
       </c>
       <c r="D88" s="20">
         <v>109.1</v>
       </c>
       <c r="E88" s="20">
         <v>108.4</v>
       </c>
       <c r="F88" s="20">
         <v>108.3</v>
       </c>
-      <c r="G88" s="6"/>
+      <c r="G88" s="20">
+        <v>108.4</v>
+      </c>
       <c r="H88" s="6"/>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="20">
         <v>113.1</v>
       </c>
       <c r="C89" s="20">
         <v>113.1</v>
       </c>
       <c r="D89" s="20">
         <v>113</v>
       </c>
       <c r="E89" s="20">
         <v>112.9</v>
       </c>
       <c r="F89" s="20">
         <v>112</v>
       </c>
-      <c r="G89" s="6"/>
+      <c r="G89" s="20">
+        <v>111.3</v>
+      </c>
       <c r="H89" s="6"/>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="20">
         <v>116.9</v>
       </c>
       <c r="C90" s="20">
         <v>116.2</v>
       </c>
       <c r="D90" s="20">
         <v>116.1</v>
       </c>
       <c r="E90" s="20">
         <v>116.1</v>
       </c>
       <c r="F90" s="20">
         <v>115.9</v>
       </c>
-      <c r="G90" s="6"/>
+      <c r="G90" s="20">
+        <v>115.8</v>
+      </c>
       <c r="H90" s="6"/>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="20">
         <v>112.1</v>
       </c>
       <c r="C91" s="20">
         <v>113.3</v>
       </c>
       <c r="D91" s="20">
         <v>113.9</v>
       </c>
       <c r="E91" s="20">
         <v>113.4</v>
       </c>
       <c r="F91" s="20">
         <v>113.1</v>
       </c>
-      <c r="G91" s="6"/>
+      <c r="G91" s="20">
+        <v>112.7</v>
+      </c>
       <c r="H91" s="6"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="20">
         <v>110.9</v>
       </c>
       <c r="C92" s="20">
         <v>111</v>
       </c>
       <c r="D92" s="20">
         <v>110.3</v>
       </c>
       <c r="E92" s="20">
         <v>110</v>
       </c>
       <c r="F92" s="20">
         <v>110.3</v>
       </c>
-      <c r="G92" s="6"/>
+      <c r="G92" s="20">
+        <v>110.7</v>
+      </c>
       <c r="H92" s="6"/>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="20">
         <v>110.7</v>
       </c>
       <c r="C93" s="20">
         <v>110.8</v>
       </c>
       <c r="D93" s="20">
         <v>110</v>
       </c>
       <c r="E93" s="20">
         <v>109.4</v>
       </c>
       <c r="F93" s="20">
         <v>109</v>
       </c>
-      <c r="G93" s="6"/>
+      <c r="G93" s="20">
+        <v>108.9</v>
+      </c>
       <c r="H93" s="6"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="20">
         <v>110</v>
       </c>
       <c r="C94" s="20">
         <v>108.1</v>
       </c>
       <c r="D94" s="20">
         <v>107.7</v>
       </c>
       <c r="E94" s="20">
         <v>107.4</v>
       </c>
       <c r="F94" s="20">
         <v>107.5</v>
       </c>
-      <c r="G94" s="6"/>
+      <c r="G94" s="20">
+        <v>107.8</v>
+      </c>
       <c r="H94" s="6"/>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="20">
         <v>112.6</v>
       </c>
       <c r="C95" s="20">
         <v>111.9</v>
       </c>
       <c r="D95" s="20">
         <v>111.1</v>
       </c>
       <c r="E95" s="20">
         <v>110.1</v>
       </c>
       <c r="F95" s="20">
         <v>109.2</v>
       </c>
-      <c r="G95" s="6"/>
+      <c r="G95" s="20">
+        <v>108.7</v>
+      </c>
       <c r="H95" s="6"/>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="21">
         <v>111.4</v>
       </c>
       <c r="C96" s="21">
         <v>111.3</v>
       </c>
       <c r="D96" s="21">
         <v>110.8</v>
       </c>
       <c r="E96" s="21">
         <v>110.1</v>
       </c>
       <c r="F96" s="21">
         <v>109.5</v>
       </c>
-      <c r="G96" s="10"/>
+      <c r="G96" s="21">
+        <v>109.2</v>
+      </c>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>