--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Июнь\Динамика 1 числа\Рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Июль\Динамика 1 числа\Рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
     <sheet name="Проды" sheetId="4" r:id="rId2"/>
     <sheet name="Непроды" sheetId="5" r:id="rId3"/>
     <sheet name="Услуги" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="41">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Акмолинская</t>
@@ -768,631 +768,673 @@
       </c>
       <c r="N3" s="15"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="20">
         <v>101</v>
       </c>
       <c r="C4" s="20">
         <v>101.1</v>
       </c>
       <c r="D4" s="20">
         <v>100.6</v>
       </c>
       <c r="E4" s="20">
         <v>100.8</v>
       </c>
       <c r="F4" s="20">
         <v>100.7</v>
       </c>
       <c r="G4" s="20">
         <v>100.8</v>
       </c>
-      <c r="H4" s="6"/>
+      <c r="H4" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20">
         <v>101</v>
       </c>
       <c r="C5" s="20">
         <v>101</v>
       </c>
       <c r="D5" s="20">
         <v>100.7</v>
       </c>
       <c r="E5" s="20">
         <v>100.7</v>
       </c>
       <c r="F5" s="20">
         <v>100.4</v>
       </c>
       <c r="G5" s="20">
         <v>100.8</v>
       </c>
-      <c r="H5" s="6"/>
+      <c r="H5" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20">
         <v>100.8</v>
       </c>
       <c r="C6" s="20">
         <v>101.6</v>
       </c>
       <c r="D6" s="20">
         <v>100.8</v>
       </c>
       <c r="E6" s="20">
         <v>101.1</v>
       </c>
       <c r="F6" s="20">
         <v>100.5</v>
       </c>
       <c r="G6" s="20">
         <v>100.8</v>
       </c>
-      <c r="H6" s="6"/>
+      <c r="H6" s="20">
+        <v>100.9</v>
+      </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>101</v>
       </c>
       <c r="C7" s="20">
         <v>100.8</v>
       </c>
       <c r="D7" s="20">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.4</v>
       </c>
       <c r="F7" s="20">
         <v>100.4</v>
       </c>
       <c r="G7" s="20">
         <v>101.4</v>
       </c>
-      <c r="H7" s="6"/>
+      <c r="H7" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>101.3</v>
       </c>
       <c r="C8" s="20">
         <v>101.1</v>
       </c>
       <c r="D8" s="20">
         <v>100.4</v>
       </c>
       <c r="E8" s="20">
         <v>100.8</v>
       </c>
       <c r="F8" s="20">
         <v>100.5</v>
       </c>
       <c r="G8" s="20">
         <v>101.1</v>
       </c>
-      <c r="H8" s="6"/>
+      <c r="H8" s="20">
+        <v>101</v>
+      </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>100.9</v>
       </c>
       <c r="C9" s="20">
         <v>101.2</v>
       </c>
       <c r="D9" s="20">
         <v>100.8</v>
       </c>
       <c r="E9" s="20">
         <v>100.7</v>
       </c>
       <c r="F9" s="20">
         <v>101</v>
       </c>
       <c r="G9" s="20">
         <v>101</v>
       </c>
-      <c r="H9" s="6"/>
+      <c r="H9" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>101.4</v>
       </c>
       <c r="C10" s="20">
         <v>101.1</v>
       </c>
       <c r="D10" s="20">
         <v>100.5</v>
       </c>
       <c r="E10" s="20">
         <v>101.1</v>
       </c>
       <c r="F10" s="20">
         <v>100.4</v>
       </c>
       <c r="G10" s="20">
         <v>101.1</v>
       </c>
-      <c r="H10" s="6"/>
+      <c r="H10" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>101</v>
       </c>
       <c r="C11" s="20">
         <v>101.2</v>
       </c>
       <c r="D11" s="20">
         <v>100.6</v>
       </c>
       <c r="E11" s="20">
         <v>100.8</v>
       </c>
       <c r="F11" s="20">
         <v>100.5</v>
       </c>
       <c r="G11" s="20">
         <v>100.6</v>
       </c>
-      <c r="H11" s="6"/>
+      <c r="H11" s="20">
+        <v>100.2</v>
+      </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>101</v>
       </c>
       <c r="C12" s="20">
         <v>100.9</v>
       </c>
       <c r="D12" s="20">
         <v>100.8</v>
       </c>
       <c r="E12" s="20">
         <v>100.8</v>
       </c>
       <c r="F12" s="20">
         <v>100.5</v>
       </c>
       <c r="G12" s="20">
         <v>102.1</v>
       </c>
-      <c r="H12" s="6"/>
+      <c r="H12" s="20">
+        <v>101.2</v>
+      </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20">
         <v>100.9</v>
       </c>
       <c r="C13" s="20">
         <v>101</v>
       </c>
       <c r="D13" s="20">
         <v>100.4</v>
       </c>
       <c r="E13" s="20">
         <v>100.7</v>
       </c>
       <c r="F13" s="20">
         <v>100.6</v>
       </c>
       <c r="G13" s="20">
         <v>101</v>
       </c>
-      <c r="H13" s="6"/>
+      <c r="H13" s="20">
+        <v>100.4</v>
+      </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>100.8</v>
       </c>
       <c r="C14" s="20">
         <v>101.2</v>
       </c>
       <c r="D14" s="20">
         <v>100.7</v>
       </c>
       <c r="E14" s="20">
         <v>100.8</v>
       </c>
       <c r="F14" s="20">
         <v>100.8</v>
       </c>
       <c r="G14" s="20">
         <v>100.7</v>
       </c>
-      <c r="H14" s="6"/>
+      <c r="H14" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>100.9</v>
       </c>
       <c r="C15" s="20">
         <v>100.9</v>
       </c>
       <c r="D15" s="20">
         <v>100.7</v>
       </c>
       <c r="E15" s="20">
         <v>101</v>
       </c>
       <c r="F15" s="20">
         <v>100.7</v>
       </c>
       <c r="G15" s="20">
         <v>100.4</v>
       </c>
-      <c r="H15" s="6"/>
+      <c r="H15" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>101</v>
       </c>
       <c r="C16" s="20">
         <v>101.4</v>
       </c>
       <c r="D16" s="20">
         <v>100.7</v>
       </c>
       <c r="E16" s="20">
         <v>100.9</v>
       </c>
       <c r="F16" s="20">
         <v>100.6</v>
       </c>
       <c r="G16" s="20">
         <v>100.4</v>
       </c>
-      <c r="H16" s="6"/>
+      <c r="H16" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>101.1</v>
       </c>
       <c r="C17" s="20">
         <v>100.6</v>
       </c>
       <c r="D17" s="20">
         <v>100.2</v>
       </c>
       <c r="E17" s="20">
         <v>100.9</v>
       </c>
       <c r="F17" s="20">
         <v>100.7</v>
       </c>
       <c r="G17" s="20">
         <v>100.7</v>
       </c>
-      <c r="H17" s="6"/>
+      <c r="H17" s="20">
+        <v>100.4</v>
+      </c>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>101</v>
       </c>
       <c r="C18" s="20">
         <v>101.3</v>
       </c>
       <c r="D18" s="20">
         <v>100.6</v>
       </c>
       <c r="E18" s="20">
         <v>101.1</v>
       </c>
       <c r="F18" s="20">
         <v>100.8</v>
       </c>
       <c r="G18" s="20">
         <v>101.1</v>
       </c>
-      <c r="H18" s="6"/>
+      <c r="H18" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>101.1</v>
       </c>
       <c r="C19" s="20">
         <v>101.4</v>
       </c>
       <c r="D19" s="20">
         <v>100.6</v>
       </c>
       <c r="E19" s="20">
         <v>100.8</v>
       </c>
       <c r="F19" s="20">
         <v>100.7</v>
       </c>
       <c r="G19" s="20">
         <v>100.2</v>
       </c>
-      <c r="H19" s="6"/>
+      <c r="H19" s="20">
+        <v>100.9</v>
+      </c>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="20">
         <v>101.4</v>
       </c>
       <c r="C20" s="20">
         <v>101.4</v>
       </c>
       <c r="D20" s="20">
         <v>101</v>
       </c>
       <c r="E20" s="20">
         <v>101</v>
       </c>
       <c r="F20" s="20">
         <v>101</v>
       </c>
       <c r="G20" s="20">
         <v>100.6</v>
       </c>
-      <c r="H20" s="6"/>
+      <c r="H20" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>101.1</v>
       </c>
       <c r="C21" s="20">
         <v>101.2</v>
       </c>
       <c r="D21" s="20">
         <v>100.7</v>
       </c>
       <c r="E21" s="20">
         <v>100.8</v>
       </c>
       <c r="F21" s="20">
         <v>100.7</v>
       </c>
       <c r="G21" s="20">
         <v>100.8</v>
       </c>
-      <c r="H21" s="6"/>
+      <c r="H21" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>101.1</v>
       </c>
       <c r="C22" s="20">
         <v>100.9</v>
       </c>
       <c r="D22" s="20">
         <v>100.5</v>
       </c>
       <c r="E22" s="20">
         <v>100.6</v>
       </c>
       <c r="F22" s="20">
         <v>100.9</v>
       </c>
       <c r="G22" s="20">
         <v>101.1</v>
       </c>
-      <c r="H22" s="6"/>
+      <c r="H22" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="20">
         <v>100.8</v>
       </c>
       <c r="C23" s="20">
         <v>101</v>
       </c>
       <c r="D23" s="20">
         <v>100.7</v>
       </c>
       <c r="E23" s="20">
         <v>100.9</v>
       </c>
       <c r="F23" s="20">
         <v>100.8</v>
       </c>
       <c r="G23" s="20">
         <v>100.7</v>
       </c>
-      <c r="H23" s="6"/>
+      <c r="H23" s="20">
+        <v>100.4</v>
+      </c>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21">
         <v>101</v>
       </c>
       <c r="C24" s="21">
         <v>101.2</v>
       </c>
       <c r="D24" s="21">
         <v>100.4</v>
       </c>
       <c r="E24" s="21">
         <v>101.2</v>
       </c>
       <c r="F24" s="21">
         <v>100.3</v>
       </c>
       <c r="G24" s="21">
         <v>100.8</v>
       </c>
-      <c r="H24" s="10"/>
+      <c r="H24" s="21">
+        <v>100.4</v>
+      </c>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="6"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
@@ -1448,631 +1490,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="20">
         <v>101</v>
       </c>
       <c r="C28" s="20">
         <v>102.1</v>
       </c>
       <c r="D28" s="20">
         <v>102.7</v>
       </c>
       <c r="E28" s="20">
         <v>103.6</v>
       </c>
       <c r="F28" s="20">
         <v>104.3</v>
       </c>
       <c r="G28" s="20">
         <v>105.1</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="20">
+        <v>105.7</v>
+      </c>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="20">
         <v>101</v>
       </c>
       <c r="C29" s="20">
         <v>102</v>
       </c>
       <c r="D29" s="20">
         <v>102.7</v>
       </c>
       <c r="E29" s="20">
         <v>103.4</v>
       </c>
       <c r="F29" s="20">
         <v>103.8</v>
       </c>
       <c r="G29" s="20">
         <v>104.7</v>
       </c>
-      <c r="H29" s="6"/>
+      <c r="H29" s="20">
+        <v>105</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="20">
         <v>100.8</v>
       </c>
       <c r="C30" s="20">
         <v>102.3</v>
       </c>
       <c r="D30" s="20">
         <v>103.1</v>
       </c>
       <c r="E30" s="20">
         <v>104.3</v>
       </c>
       <c r="F30" s="20">
         <v>104.8</v>
       </c>
       <c r="G30" s="20">
         <v>105.7</v>
       </c>
-      <c r="H30" s="6"/>
+      <c r="H30" s="20">
+        <v>106.7</v>
+      </c>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="20">
         <v>101</v>
       </c>
       <c r="C31" s="20">
         <v>101.8</v>
       </c>
       <c r="D31" s="20">
         <v>102.7</v>
       </c>
       <c r="E31" s="20">
         <v>103.1</v>
       </c>
       <c r="F31" s="20">
         <v>103.6</v>
       </c>
       <c r="G31" s="20">
         <v>105.1</v>
       </c>
-      <c r="H31" s="6"/>
+      <c r="H31" s="20">
+        <v>105.4</v>
+      </c>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>101.3</v>
       </c>
       <c r="C32" s="20">
         <v>102.4</v>
       </c>
       <c r="D32" s="20">
         <v>102.8</v>
       </c>
       <c r="E32" s="20">
         <v>103.7</v>
       </c>
       <c r="F32" s="20">
         <v>104.2</v>
       </c>
       <c r="G32" s="20">
         <v>105.4</v>
       </c>
-      <c r="H32" s="6"/>
+      <c r="H32" s="20">
+        <v>106.4</v>
+      </c>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="20">
         <v>100.9</v>
       </c>
       <c r="C33" s="20">
         <v>102</v>
       </c>
       <c r="D33" s="20">
         <v>102.8</v>
       </c>
       <c r="E33" s="20">
         <v>103.5</v>
       </c>
       <c r="F33" s="20">
         <v>104.5</v>
       </c>
       <c r="G33" s="20">
         <v>105.6</v>
       </c>
-      <c r="H33" s="6"/>
+      <c r="H33" s="20">
+        <v>106.2</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="20">
         <v>101.4</v>
       </c>
       <c r="C34" s="20">
         <v>102.5</v>
       </c>
       <c r="D34" s="20">
         <v>103</v>
       </c>
       <c r="E34" s="20">
         <v>104.2</v>
       </c>
       <c r="F34" s="20">
         <v>104.6</v>
       </c>
       <c r="G34" s="20">
         <v>105.7</v>
       </c>
-      <c r="H34" s="6"/>
+      <c r="H34" s="20">
+        <v>106.2</v>
+      </c>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="20">
         <v>101</v>
       </c>
       <c r="C35" s="20">
         <v>102.3</v>
       </c>
       <c r="D35" s="20">
         <v>102.9</v>
       </c>
       <c r="E35" s="20">
         <v>103.7</v>
       </c>
       <c r="F35" s="20">
         <v>104.2</v>
       </c>
       <c r="G35" s="20">
         <v>104.8</v>
       </c>
-      <c r="H35" s="6"/>
+      <c r="H35" s="20">
+        <v>105.1</v>
+      </c>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20">
         <v>101</v>
       </c>
       <c r="C36" s="20">
         <v>101.9</v>
       </c>
       <c r="D36" s="20">
         <v>102.8</v>
       </c>
       <c r="E36" s="20">
         <v>103.6</v>
       </c>
       <c r="F36" s="20">
         <v>104.2</v>
       </c>
       <c r="G36" s="20">
         <v>106.4</v>
       </c>
-      <c r="H36" s="6"/>
+      <c r="H36" s="20">
+        <v>107.7</v>
+      </c>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="20">
         <v>100.9</v>
       </c>
       <c r="C37" s="20">
         <v>101.9</v>
       </c>
       <c r="D37" s="20">
         <v>102.3</v>
       </c>
       <c r="E37" s="20">
         <v>103</v>
       </c>
       <c r="F37" s="20">
         <v>103.6</v>
       </c>
       <c r="G37" s="20">
         <v>104.6</v>
       </c>
-      <c r="H37" s="6"/>
+      <c r="H37" s="20">
+        <v>105</v>
+      </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="20">
         <v>100.8</v>
       </c>
       <c r="C38" s="20">
         <v>102</v>
       </c>
       <c r="D38" s="20">
         <v>102.8</v>
       </c>
       <c r="E38" s="20">
         <v>103.6</v>
       </c>
       <c r="F38" s="20">
         <v>104.5</v>
       </c>
       <c r="G38" s="20">
         <v>105.2</v>
       </c>
-      <c r="H38" s="6"/>
+      <c r="H38" s="20">
+        <v>105.7</v>
+      </c>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="20">
         <v>100.9</v>
       </c>
       <c r="C39" s="20">
         <v>101.9</v>
       </c>
       <c r="D39" s="20">
         <v>102.5</v>
       </c>
       <c r="E39" s="20">
         <v>103.6</v>
       </c>
       <c r="F39" s="20">
         <v>104.3</v>
       </c>
       <c r="G39" s="20">
         <v>104.7</v>
       </c>
-      <c r="H39" s="6"/>
+      <c r="H39" s="20">
+        <v>105.3</v>
+      </c>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="20">
         <v>101</v>
       </c>
       <c r="C40" s="20">
         <v>102.4</v>
       </c>
       <c r="D40" s="20">
         <v>103.1</v>
       </c>
       <c r="E40" s="20">
         <v>104</v>
       </c>
       <c r="F40" s="20">
         <v>104.6</v>
       </c>
       <c r="G40" s="20">
         <v>105</v>
       </c>
-      <c r="H40" s="6"/>
+      <c r="H40" s="20">
+        <v>105.7</v>
+      </c>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="20">
         <v>101.1</v>
       </c>
       <c r="C41" s="20">
         <v>101.7</v>
       </c>
       <c r="D41" s="20">
         <v>101.9</v>
       </c>
       <c r="E41" s="20">
         <v>102.9</v>
       </c>
       <c r="F41" s="20">
         <v>103.6</v>
       </c>
       <c r="G41" s="20">
         <v>104.3</v>
       </c>
-      <c r="H41" s="6"/>
+      <c r="H41" s="20">
+        <v>104.7</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="20">
         <v>101</v>
       </c>
       <c r="C42" s="20">
         <v>102.3</v>
       </c>
       <c r="D42" s="20">
         <v>102.9</v>
       </c>
       <c r="E42" s="20">
         <v>104</v>
       </c>
       <c r="F42" s="20">
         <v>104.8</v>
       </c>
       <c r="G42" s="20">
         <v>106</v>
       </c>
-      <c r="H42" s="6"/>
+      <c r="H42" s="20">
+        <v>106.5</v>
+      </c>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="20">
         <v>101.1</v>
       </c>
       <c r="C43" s="20">
         <v>102.5</v>
       </c>
       <c r="D43" s="20">
         <v>103.2</v>
       </c>
       <c r="E43" s="20">
         <v>104</v>
       </c>
       <c r="F43" s="20">
         <v>104.8</v>
       </c>
       <c r="G43" s="20">
         <v>104.9</v>
       </c>
-      <c r="H43" s="6"/>
+      <c r="H43" s="20">
+        <v>105.8</v>
+      </c>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="20">
         <v>101.4</v>
       </c>
       <c r="C44" s="20">
         <v>102.8</v>
       </c>
       <c r="D44" s="20">
         <v>103.8</v>
       </c>
       <c r="E44" s="20">
         <v>104.8</v>
       </c>
       <c r="F44" s="20">
         <v>105.8</v>
       </c>
       <c r="G44" s="20">
         <v>106.4</v>
       </c>
-      <c r="H44" s="6"/>
+      <c r="H44" s="20">
+        <v>107</v>
+      </c>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="20">
         <v>101.1</v>
       </c>
       <c r="C45" s="20">
         <v>102.3</v>
       </c>
       <c r="D45" s="20">
         <v>103.1</v>
       </c>
       <c r="E45" s="20">
         <v>103.9</v>
       </c>
       <c r="F45" s="20">
         <v>104.6</v>
       </c>
       <c r="G45" s="20">
         <v>105.4</v>
       </c>
-      <c r="H45" s="6"/>
+      <c r="H45" s="20">
+        <v>105.9</v>
+      </c>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="20">
         <v>101.1</v>
       </c>
       <c r="C46" s="20">
         <v>102</v>
       </c>
       <c r="D46" s="20">
         <v>102.5</v>
       </c>
       <c r="E46" s="20">
         <v>103.1</v>
       </c>
       <c r="F46" s="20">
         <v>104</v>
       </c>
       <c r="G46" s="20">
         <v>105.1</v>
       </c>
-      <c r="H46" s="6"/>
+      <c r="H46" s="20">
+        <v>105.8</v>
+      </c>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="20">
         <v>100.8</v>
       </c>
       <c r="C47" s="20">
         <v>101.9</v>
       </c>
       <c r="D47" s="20">
         <v>102.6</v>
       </c>
       <c r="E47" s="20">
         <v>103.5</v>
       </c>
       <c r="F47" s="20">
         <v>104.4</v>
       </c>
       <c r="G47" s="20">
         <v>105.1</v>
       </c>
-      <c r="H47" s="6"/>
+      <c r="H47" s="20">
+        <v>105.5</v>
+      </c>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="21">
         <v>101</v>
       </c>
       <c r="C48" s="21">
         <v>102.3</v>
       </c>
       <c r="D48" s="21">
         <v>102.6</v>
       </c>
       <c r="E48" s="21">
         <v>103.9</v>
       </c>
       <c r="F48" s="21">
         <v>104.2</v>
       </c>
       <c r="G48" s="21">
         <v>105</v>
       </c>
-      <c r="H48" s="10"/>
+      <c r="H48" s="21">
+        <v>105.5</v>
+      </c>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
@@ -2113,631 +2197,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="20">
         <v>112.2</v>
       </c>
       <c r="C52" s="20">
         <v>111.7</v>
       </c>
       <c r="D52" s="20">
         <v>111</v>
       </c>
       <c r="E52" s="20">
         <v>110.6</v>
       </c>
       <c r="F52" s="20">
         <v>110.4</v>
       </c>
       <c r="G52" s="20">
         <v>110.3</v>
       </c>
-      <c r="H52" s="6"/>
+      <c r="H52" s="20">
+        <v>110.2</v>
+      </c>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="20">
         <v>111.5</v>
       </c>
       <c r="C53" s="20">
         <v>111.9</v>
       </c>
       <c r="D53" s="20">
         <v>111.2</v>
       </c>
       <c r="E53" s="20">
         <v>110.8</v>
       </c>
       <c r="F53" s="20">
         <v>110.3</v>
       </c>
       <c r="G53" s="20">
         <v>109.7</v>
       </c>
-      <c r="H53" s="6"/>
+      <c r="H53" s="20">
+        <v>109.2</v>
+      </c>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="20">
         <v>113.5</v>
       </c>
       <c r="C54" s="20">
         <v>113.1</v>
       </c>
       <c r="D54" s="20">
         <v>112.2</v>
       </c>
       <c r="E54" s="20">
         <v>112.7</v>
       </c>
       <c r="F54" s="20">
         <v>112.6</v>
       </c>
       <c r="G54" s="20">
         <v>112.1</v>
       </c>
-      <c r="H54" s="6"/>
+      <c r="H54" s="20">
+        <v>112.3</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="20">
         <v>112.2</v>
       </c>
       <c r="C55" s="20">
         <v>111</v>
       </c>
       <c r="D55" s="20">
         <v>111.3</v>
       </c>
       <c r="E55" s="20">
         <v>110.6</v>
       </c>
       <c r="F55" s="20">
         <v>110.2</v>
       </c>
       <c r="G55" s="20">
         <v>110.9</v>
       </c>
-      <c r="H55" s="6"/>
+      <c r="H55" s="20">
+        <v>110.4</v>
+      </c>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="20">
         <v>112.5</v>
       </c>
       <c r="C56" s="20">
         <v>112.3</v>
       </c>
       <c r="D56" s="20">
         <v>111.2</v>
       </c>
       <c r="E56" s="20">
         <v>110.8</v>
       </c>
       <c r="F56" s="20">
         <v>110.8</v>
       </c>
       <c r="G56" s="20">
         <v>111.1</v>
       </c>
-      <c r="H56" s="6"/>
+      <c r="H56" s="20">
+        <v>111</v>
+      </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="20">
         <v>112</v>
       </c>
       <c r="C57" s="20">
         <v>112.5</v>
       </c>
       <c r="D57" s="20">
         <v>112.2</v>
       </c>
       <c r="E57" s="20">
         <v>111.9</v>
       </c>
       <c r="F57" s="20">
         <v>111.8</v>
       </c>
       <c r="G57" s="20">
         <v>111.6</v>
       </c>
-      <c r="H57" s="6"/>
+      <c r="H57" s="20">
+        <v>111.5</v>
+      </c>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="20">
         <v>111.5</v>
       </c>
       <c r="C58" s="20">
         <v>111</v>
       </c>
       <c r="D58" s="20">
         <v>110.7</v>
       </c>
       <c r="E58" s="20">
         <v>110.9</v>
       </c>
       <c r="F58" s="20">
         <v>109.8</v>
       </c>
       <c r="G58" s="20">
         <v>110.1</v>
       </c>
-      <c r="H58" s="6"/>
+      <c r="H58" s="20">
+        <v>110.3</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="20">
         <v>111.5</v>
       </c>
       <c r="C59" s="20">
         <v>111.8</v>
       </c>
       <c r="D59" s="20">
         <v>111.1</v>
       </c>
       <c r="E59" s="20">
         <v>110.9</v>
       </c>
       <c r="F59" s="20">
         <v>110.4</v>
       </c>
       <c r="G59" s="20">
         <v>110.1</v>
       </c>
-      <c r="H59" s="6"/>
+      <c r="H59" s="20">
+        <v>109.6</v>
+      </c>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="20">
         <v>112.4</v>
       </c>
       <c r="C60" s="20">
         <v>112.1</v>
       </c>
       <c r="D60" s="20">
         <v>112.1</v>
       </c>
       <c r="E60" s="20">
         <v>111.8</v>
       </c>
       <c r="F60" s="20">
         <v>110.9</v>
       </c>
       <c r="G60" s="20">
         <v>112.2</v>
       </c>
-      <c r="H60" s="6"/>
+      <c r="H60" s="20">
+        <v>112.6</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="20">
         <v>112.7</v>
       </c>
       <c r="C61" s="20">
         <v>111.8</v>
       </c>
       <c r="D61" s="20">
         <v>109.6</v>
       </c>
       <c r="E61" s="20">
         <v>109.1</v>
       </c>
       <c r="F61" s="20">
         <v>109.4</v>
       </c>
       <c r="G61" s="20">
         <v>109.1</v>
       </c>
-      <c r="H61" s="6"/>
+      <c r="H61" s="20">
+        <v>108.7</v>
+      </c>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="20">
         <v>111.5</v>
       </c>
       <c r="C62" s="20">
         <v>111.3</v>
       </c>
       <c r="D62" s="20">
         <v>111.1</v>
       </c>
       <c r="E62" s="20">
         <v>110.8</v>
       </c>
       <c r="F62" s="20">
         <v>110.3</v>
       </c>
       <c r="G62" s="20">
         <v>110.3</v>
       </c>
-      <c r="H62" s="6"/>
+      <c r="H62" s="20">
+        <v>110.2</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="20">
         <v>111.6</v>
       </c>
       <c r="C63" s="20">
         <v>111.8</v>
       </c>
       <c r="D63" s="20">
         <v>111.5</v>
       </c>
       <c r="E63" s="20">
         <v>111.3</v>
       </c>
       <c r="F63" s="20">
         <v>111.1</v>
       </c>
       <c r="G63" s="20">
         <v>110.4</v>
       </c>
-      <c r="H63" s="6"/>
+      <c r="H63" s="20">
+        <v>110.4</v>
+      </c>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="20">
         <v>112.1</v>
       </c>
       <c r="C64" s="20">
         <v>111.7</v>
       </c>
       <c r="D64" s="20">
         <v>112</v>
       </c>
       <c r="E64" s="20">
         <v>111.4</v>
       </c>
       <c r="F64" s="20">
         <v>111.4</v>
       </c>
       <c r="G64" s="20">
         <v>111.2</v>
       </c>
-      <c r="H64" s="6"/>
+      <c r="H64" s="20">
+        <v>110.9</v>
+      </c>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="20">
         <v>113.5</v>
       </c>
       <c r="C65" s="20">
         <v>113.2</v>
       </c>
       <c r="D65" s="20">
         <v>112.1</v>
       </c>
       <c r="E65" s="20">
         <v>112</v>
       </c>
       <c r="F65" s="20">
         <v>110.6</v>
       </c>
       <c r="G65" s="20">
         <v>110.5</v>
       </c>
-      <c r="H65" s="6"/>
+      <c r="H65" s="20">
+        <v>110.2</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="20">
         <v>114.3</v>
       </c>
       <c r="C66" s="20">
         <v>114</v>
       </c>
       <c r="D66" s="20">
         <v>113.5</v>
       </c>
       <c r="E66" s="20">
         <v>113.4</v>
       </c>
       <c r="F66" s="20">
         <v>113.3</v>
       </c>
       <c r="G66" s="20">
         <v>113.2</v>
       </c>
-      <c r="H66" s="6"/>
+      <c r="H66" s="20">
+        <v>112.8</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="20">
         <v>112.8</v>
       </c>
       <c r="C67" s="20">
         <v>112.9</v>
       </c>
       <c r="D67" s="20">
         <v>112.1</v>
       </c>
       <c r="E67" s="20">
         <v>111.4</v>
       </c>
       <c r="F67" s="20">
         <v>111.5</v>
       </c>
       <c r="G67" s="20">
         <v>110.7</v>
       </c>
-      <c r="H67" s="6"/>
+      <c r="H67" s="20">
+        <v>111.4</v>
+      </c>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="20">
         <v>113.5</v>
       </c>
       <c r="C68" s="20">
         <v>113.5</v>
       </c>
       <c r="D68" s="20">
         <v>112.9</v>
       </c>
       <c r="E68" s="20">
         <v>112.9</v>
       </c>
       <c r="F68" s="20">
         <v>113.3</v>
       </c>
       <c r="G68" s="20">
         <v>113.3</v>
       </c>
-      <c r="H68" s="6"/>
+      <c r="H68" s="20">
+        <v>112.7</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="20">
         <v>112</v>
       </c>
       <c r="C69" s="20">
         <v>111.9</v>
       </c>
       <c r="D69" s="20">
         <v>110.8</v>
       </c>
       <c r="E69" s="20">
         <v>110.6</v>
       </c>
       <c r="F69" s="20">
         <v>110.6</v>
       </c>
       <c r="G69" s="20">
         <v>110.1</v>
       </c>
-      <c r="H69" s="6"/>
+      <c r="H69" s="20">
+        <v>110</v>
+      </c>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="20">
         <v>111.9</v>
       </c>
       <c r="C70" s="20">
         <v>109.7</v>
       </c>
       <c r="D70" s="20">
         <v>109.3</v>
       </c>
       <c r="E70" s="20">
         <v>108.8</v>
       </c>
       <c r="F70" s="20">
         <v>109.4</v>
       </c>
       <c r="G70" s="20">
         <v>109.8</v>
       </c>
-      <c r="H70" s="6"/>
+      <c r="H70" s="20">
+        <v>109.8</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="20">
         <v>111.8</v>
       </c>
       <c r="C71" s="20">
         <v>111.5</v>
       </c>
       <c r="D71" s="20">
         <v>110.6</v>
       </c>
       <c r="E71" s="20">
         <v>109.9</v>
       </c>
       <c r="F71" s="20">
         <v>109</v>
       </c>
       <c r="G71" s="20">
         <v>109</v>
       </c>
-      <c r="H71" s="6"/>
+      <c r="H71" s="20">
+        <v>109</v>
+      </c>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="21">
         <v>112</v>
       </c>
       <c r="C72" s="21">
         <v>111.6</v>
       </c>
       <c r="D72" s="21">
         <v>110.8</v>
       </c>
       <c r="E72" s="21">
         <v>110.4</v>
       </c>
       <c r="F72" s="21">
         <v>109.7</v>
       </c>
       <c r="G72" s="21">
         <v>110.3</v>
       </c>
-      <c r="H72" s="10"/>
+      <c r="H72" s="21">
+        <v>109.7</v>
+      </c>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="11"/>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="13"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
@@ -2793,631 +2919,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="20">
         <v>112.2</v>
       </c>
       <c r="C76" s="20">
         <v>112</v>
       </c>
       <c r="D76" s="20">
         <v>111.7</v>
       </c>
       <c r="E76" s="20">
         <v>111.4</v>
       </c>
       <c r="F76" s="20">
         <v>111.2</v>
       </c>
       <c r="G76" s="20">
         <v>111</v>
       </c>
-      <c r="H76" s="18"/>
+      <c r="H76" s="20">
+        <v>110.9</v>
+      </c>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="20">
         <v>111.5</v>
       </c>
       <c r="C77" s="20">
         <v>111.7</v>
       </c>
       <c r="D77" s="20">
         <v>111.5</v>
       </c>
       <c r="E77" s="20">
         <v>111.3</v>
       </c>
       <c r="F77" s="20">
         <v>111.1</v>
       </c>
       <c r="G77" s="20">
         <v>110.9</v>
       </c>
-      <c r="H77" s="18"/>
+      <c r="H77" s="20">
+        <v>110.6</v>
+      </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="20">
         <v>113.5</v>
       </c>
       <c r="C78" s="20">
         <v>113.3</v>
       </c>
       <c r="D78" s="20">
         <v>113</v>
       </c>
       <c r="E78" s="20">
         <v>112.9</v>
       </c>
       <c r="F78" s="20">
         <v>112.8</v>
       </c>
       <c r="G78" s="20">
         <v>112.7</v>
       </c>
-      <c r="H78" s="18"/>
+      <c r="H78" s="20">
+        <v>112.7</v>
+      </c>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="20">
         <v>112.2</v>
       </c>
       <c r="C79" s="20">
         <v>111.5</v>
       </c>
       <c r="D79" s="20">
         <v>111.5</v>
       </c>
       <c r="E79" s="20">
         <v>111.2</v>
       </c>
       <c r="F79" s="20">
         <v>111</v>
       </c>
       <c r="G79" s="20">
         <v>111</v>
       </c>
-      <c r="H79" s="18"/>
+      <c r="H79" s="20">
+        <v>110.9</v>
+      </c>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="20">
         <v>112.5</v>
       </c>
       <c r="C80" s="20">
         <v>112.4</v>
       </c>
       <c r="D80" s="20">
         <v>112</v>
       </c>
       <c r="E80" s="20">
         <v>111.7</v>
       </c>
       <c r="F80" s="20">
         <v>111.5</v>
       </c>
       <c r="G80" s="20">
         <v>111.4</v>
       </c>
-      <c r="H80" s="18"/>
+      <c r="H80" s="20">
+        <v>111.4</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="20">
         <v>112</v>
       </c>
       <c r="C81" s="20">
         <v>112.2</v>
       </c>
       <c r="D81" s="20">
         <v>112.2</v>
       </c>
       <c r="E81" s="20">
         <v>112.1</v>
       </c>
       <c r="F81" s="20">
         <v>112.1</v>
       </c>
       <c r="G81" s="20">
         <v>112</v>
       </c>
-      <c r="H81" s="18"/>
+      <c r="H81" s="20">
+        <v>111.9</v>
+      </c>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="20">
         <v>111.5</v>
       </c>
       <c r="C82" s="20">
         <v>111.2</v>
       </c>
       <c r="D82" s="20">
         <v>111.1</v>
       </c>
       <c r="E82" s="20">
         <v>111</v>
       </c>
       <c r="F82" s="20">
         <v>110.8</v>
       </c>
       <c r="G82" s="20">
         <v>110.6</v>
       </c>
-      <c r="H82" s="18"/>
+      <c r="H82" s="20">
+        <v>110.6</v>
+      </c>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="20">
         <v>111.5</v>
       </c>
       <c r="C83" s="20">
         <v>111.6</v>
       </c>
       <c r="D83" s="20">
         <v>111.4</v>
       </c>
       <c r="E83" s="20">
         <v>111.3</v>
       </c>
       <c r="F83" s="20">
         <v>111.1</v>
       </c>
       <c r="G83" s="20">
         <v>111</v>
       </c>
-      <c r="H83" s="18"/>
+      <c r="H83" s="20">
+        <v>110.8</v>
+      </c>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20">
         <v>112.4</v>
       </c>
       <c r="C84" s="20">
         <v>112.2</v>
       </c>
       <c r="D84" s="20">
         <v>112.2</v>
       </c>
       <c r="E84" s="20">
         <v>112.1</v>
       </c>
       <c r="F84" s="20">
         <v>111.8</v>
       </c>
       <c r="G84" s="20">
         <v>111.9</v>
       </c>
-      <c r="H84" s="18"/>
+      <c r="H84" s="20">
+        <v>112</v>
+      </c>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="20">
         <v>112.7</v>
       </c>
       <c r="C85" s="20">
         <v>112.2</v>
       </c>
       <c r="D85" s="20">
         <v>111.4</v>
       </c>
       <c r="E85" s="20">
         <v>110.8</v>
       </c>
       <c r="F85" s="20">
         <v>110.5</v>
       </c>
       <c r="G85" s="20">
         <v>110.3</v>
       </c>
-      <c r="H85" s="18"/>
+      <c r="H85" s="20">
+        <v>110</v>
+      </c>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="20">
         <v>111.5</v>
       </c>
       <c r="C86" s="20">
         <v>111.4</v>
       </c>
       <c r="D86" s="20">
         <v>111.3</v>
       </c>
       <c r="E86" s="20">
         <v>111.2</v>
       </c>
       <c r="F86" s="20">
         <v>111</v>
       </c>
       <c r="G86" s="20">
         <v>110.9</v>
       </c>
-      <c r="H86" s="18"/>
+      <c r="H86" s="20">
+        <v>110.8</v>
+      </c>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="20">
         <v>111.6</v>
       </c>
       <c r="C87" s="20">
         <v>111.7</v>
       </c>
       <c r="D87" s="20">
         <v>111.6</v>
       </c>
       <c r="E87" s="20">
         <v>111.5</v>
       </c>
       <c r="F87" s="20">
         <v>111.4</v>
       </c>
       <c r="G87" s="20">
         <v>111.3</v>
       </c>
-      <c r="H87" s="18"/>
+      <c r="H87" s="20">
+        <v>111.1</v>
+      </c>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="20">
         <v>112.1</v>
       </c>
       <c r="C88" s="20">
         <v>111.9</v>
       </c>
       <c r="D88" s="20">
         <v>111.9</v>
       </c>
       <c r="E88" s="20">
         <v>111.8</v>
       </c>
       <c r="F88" s="20">
         <v>111.7</v>
       </c>
       <c r="G88" s="20">
         <v>111.6</v>
       </c>
-      <c r="H88" s="18"/>
+      <c r="H88" s="20">
+        <v>111.5</v>
+      </c>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="20">
         <v>113.5</v>
       </c>
       <c r="C89" s="20">
         <v>113.3</v>
       </c>
       <c r="D89" s="20">
         <v>112.9</v>
       </c>
       <c r="E89" s="20">
         <v>112.7</v>
       </c>
       <c r="F89" s="20">
         <v>112.3</v>
       </c>
       <c r="G89" s="20">
         <v>112</v>
       </c>
-      <c r="H89" s="18"/>
+      <c r="H89" s="20">
+        <v>111.7</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="20">
         <v>114.3</v>
       </c>
       <c r="C90" s="20">
         <v>114.1</v>
       </c>
       <c r="D90" s="20">
         <v>113.9</v>
       </c>
       <c r="E90" s="20">
         <v>113.8</v>
       </c>
       <c r="F90" s="20">
         <v>113.7</v>
       </c>
       <c r="G90" s="20">
         <v>113.6</v>
       </c>
-      <c r="H90" s="18"/>
+      <c r="H90" s="20">
+        <v>113.5</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="20">
         <v>112.8</v>
       </c>
       <c r="C91" s="20">
         <v>112.8</v>
       </c>
       <c r="D91" s="20">
         <v>112.6</v>
       </c>
       <c r="E91" s="20">
         <v>112.3</v>
       </c>
       <c r="F91" s="20">
         <v>112.1</v>
       </c>
       <c r="G91" s="20">
         <v>111.9</v>
       </c>
-      <c r="H91" s="18"/>
+      <c r="H91" s="20">
+        <v>111.8</v>
+      </c>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="20">
         <v>113.5</v>
       </c>
       <c r="C92" s="20">
         <v>113.5</v>
       </c>
       <c r="D92" s="20">
         <v>113.3</v>
       </c>
       <c r="E92" s="20">
         <v>113.2</v>
       </c>
       <c r="F92" s="20">
         <v>113.2</v>
       </c>
       <c r="G92" s="20">
         <v>113.2</v>
       </c>
-      <c r="H92" s="18"/>
+      <c r="H92" s="20">
+        <v>113.1</v>
+      </c>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="20">
         <v>112</v>
       </c>
       <c r="C93" s="20">
         <v>112</v>
       </c>
       <c r="D93" s="20">
         <v>111.6</v>
       </c>
       <c r="E93" s="20">
         <v>111.3</v>
       </c>
       <c r="F93" s="20">
         <v>111.2</v>
       </c>
       <c r="G93" s="20">
         <v>111</v>
       </c>
-      <c r="H93" s="18"/>
+      <c r="H93" s="20">
+        <v>110.9</v>
+      </c>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="20">
         <v>111.9</v>
       </c>
       <c r="C94" s="20">
         <v>110.8</v>
       </c>
       <c r="D94" s="20">
         <v>110.3</v>
       </c>
       <c r="E94" s="20">
         <v>109.9</v>
       </c>
       <c r="F94" s="20">
         <v>109.8</v>
       </c>
       <c r="G94" s="20">
         <v>109.8</v>
       </c>
-      <c r="H94" s="18"/>
+      <c r="H94" s="20">
+        <v>109.8</v>
+      </c>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="20">
         <v>111.8</v>
       </c>
       <c r="C95" s="20">
         <v>111.6</v>
       </c>
       <c r="D95" s="20">
         <v>111.3</v>
       </c>
       <c r="E95" s="20">
         <v>110.9</v>
       </c>
       <c r="F95" s="20">
         <v>110.5</v>
       </c>
       <c r="G95" s="20">
         <v>110.2</v>
       </c>
-      <c r="H95" s="18"/>
+      <c r="H95" s="20">
+        <v>110.1</v>
+      </c>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="21">
         <v>112</v>
       </c>
       <c r="C96" s="21">
         <v>111.8</v>
       </c>
       <c r="D96" s="21">
         <v>111.4</v>
       </c>
       <c r="E96" s="21">
         <v>111.2</v>
       </c>
       <c r="F96" s="21">
         <v>110.9</v>
       </c>
       <c r="G96" s="21">
         <v>110.8</v>
       </c>
-      <c r="H96" s="10"/>
+      <c r="H96" s="21">
+        <v>110.6</v>
+      </c>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="98" spans="7:14">
       <c r="G98" s="7"/>
       <c r="J98" s="16"/>
       <c r="K98" s="14"/>
       <c r="N98" s="14"/>
     </row>
     <row r="99" spans="7:14">
       <c r="J99" s="16"/>
       <c r="K99" s="14"/>
       <c r="N99" s="14"/>
     </row>
     <row r="100" spans="7:14">
       <c r="J100" s="16"/>
       <c r="K100" s="14"/>
       <c r="N100" s="14"/>
     </row>
     <row r="101" spans="7:14">
       <c r="J101" s="16"/>
       <c r="K101" s="14"/>
@@ -3626,631 +3794,673 @@
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="20">
         <v>100.8</v>
       </c>
       <c r="C4" s="20">
         <v>101.3</v>
       </c>
       <c r="D4" s="20">
         <v>100.7</v>
       </c>
       <c r="E4" s="20">
         <v>100.7</v>
       </c>
       <c r="F4" s="20">
         <v>100.4</v>
       </c>
       <c r="G4" s="20">
         <v>100.6</v>
       </c>
-      <c r="H4" s="18"/>
+      <c r="H4" s="20">
+        <v>100.4</v>
+      </c>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20">
         <v>100.7</v>
       </c>
       <c r="C5" s="20">
         <v>101.4</v>
       </c>
       <c r="D5" s="20">
         <v>100.9</v>
       </c>
       <c r="E5" s="20">
         <v>100.5</v>
       </c>
       <c r="F5" s="20">
         <v>100.3</v>
       </c>
       <c r="G5" s="20">
         <v>100.6</v>
       </c>
-      <c r="H5" s="18"/>
+      <c r="H5" s="20">
+        <v>100</v>
+      </c>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20">
         <v>100.9</v>
       </c>
       <c r="C6" s="20">
         <v>101.7</v>
       </c>
       <c r="D6" s="20">
         <v>101.3</v>
       </c>
       <c r="E6" s="20">
         <v>100.7</v>
       </c>
       <c r="F6" s="20">
         <v>99.8</v>
       </c>
       <c r="G6" s="20">
         <v>100.2</v>
       </c>
-      <c r="H6" s="18"/>
+      <c r="H6" s="20">
+        <v>101.2</v>
+      </c>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>100.3</v>
       </c>
       <c r="C7" s="20">
         <v>101.2</v>
       </c>
       <c r="D7" s="20">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.4</v>
       </c>
       <c r="F7" s="20">
         <v>100.3</v>
       </c>
       <c r="G7" s="20">
         <v>102.3</v>
       </c>
-      <c r="H7" s="18"/>
+      <c r="H7" s="20">
+        <v>100.1</v>
+      </c>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>100.7</v>
       </c>
       <c r="C8" s="20">
         <v>101.5</v>
       </c>
       <c r="D8" s="20">
         <v>100.4</v>
       </c>
       <c r="E8" s="20">
         <v>100.7</v>
       </c>
       <c r="F8" s="20">
         <v>100.4</v>
       </c>
       <c r="G8" s="20">
         <v>100</v>
       </c>
-      <c r="H8" s="18"/>
+      <c r="H8" s="20">
+        <v>100.2</v>
+      </c>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>100.5</v>
       </c>
       <c r="C9" s="20">
         <v>101.2</v>
       </c>
       <c r="D9" s="20">
         <v>100.4</v>
       </c>
       <c r="E9" s="20">
         <v>100.5</v>
       </c>
       <c r="F9" s="20">
         <v>100.8</v>
       </c>
       <c r="G9" s="20">
         <v>100.7</v>
       </c>
-      <c r="H9" s="18"/>
+      <c r="H9" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>101.1</v>
       </c>
       <c r="C10" s="20">
         <v>101</v>
       </c>
       <c r="D10" s="20">
         <v>100.4</v>
       </c>
       <c r="E10" s="20">
         <v>101.3</v>
       </c>
       <c r="F10" s="20">
         <v>100.1</v>
       </c>
       <c r="G10" s="20">
         <v>101.3</v>
       </c>
-      <c r="H10" s="18"/>
+      <c r="H10" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>100.7</v>
       </c>
       <c r="C11" s="20">
         <v>101.5</v>
       </c>
       <c r="D11" s="20">
         <v>100.5</v>
       </c>
       <c r="E11" s="20">
         <v>100.9</v>
       </c>
       <c r="F11" s="20">
         <v>100.5</v>
       </c>
       <c r="G11" s="20">
         <v>100.7</v>
       </c>
-      <c r="H11" s="18"/>
+      <c r="H11" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>101.1</v>
       </c>
       <c r="C12" s="20">
         <v>101.2</v>
       </c>
       <c r="D12" s="20">
         <v>100.7</v>
       </c>
       <c r="E12" s="20">
         <v>100.9</v>
       </c>
       <c r="F12" s="20">
         <v>100.7</v>
       </c>
       <c r="G12" s="20">
         <v>102.6</v>
       </c>
-      <c r="H12" s="18"/>
+      <c r="H12" s="20">
+        <v>101.7</v>
+      </c>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20">
         <v>101</v>
       </c>
       <c r="C13" s="20">
         <v>101</v>
       </c>
       <c r="D13" s="20">
         <v>100.5</v>
       </c>
       <c r="E13" s="20">
         <v>100.7</v>
       </c>
       <c r="F13" s="20">
         <v>100.1</v>
       </c>
       <c r="G13" s="20">
         <v>100.6</v>
       </c>
-      <c r="H13" s="18"/>
+      <c r="H13" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>100.6</v>
       </c>
       <c r="C14" s="20">
         <v>101.6</v>
       </c>
       <c r="D14" s="20">
         <v>100.8</v>
       </c>
       <c r="E14" s="20">
         <v>100.5</v>
       </c>
       <c r="F14" s="20">
         <v>100.9</v>
       </c>
       <c r="G14" s="20">
         <v>100.5</v>
       </c>
-      <c r="H14" s="18"/>
+      <c r="H14" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>101</v>
       </c>
       <c r="C15" s="20">
         <v>101.1</v>
       </c>
       <c r="D15" s="20">
         <v>100.9</v>
       </c>
       <c r="E15" s="20">
         <v>100.5</v>
       </c>
       <c r="F15" s="20">
         <v>100.5</v>
       </c>
       <c r="G15" s="20">
         <v>100.1</v>
       </c>
-      <c r="H15" s="18"/>
+      <c r="H15" s="20">
+        <v>100.8</v>
+      </c>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>101.1</v>
       </c>
       <c r="C16" s="20">
         <v>101.4</v>
       </c>
       <c r="D16" s="20">
         <v>101</v>
       </c>
       <c r="E16" s="20">
         <v>101.3</v>
       </c>
       <c r="F16" s="20">
         <v>100</v>
       </c>
       <c r="G16" s="20">
         <v>100</v>
       </c>
-      <c r="H16" s="18"/>
+      <c r="H16" s="20">
+        <v>100.8</v>
+      </c>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>100.9</v>
       </c>
       <c r="C17" s="20">
         <v>100.9</v>
       </c>
       <c r="D17" s="20">
         <v>100.5</v>
       </c>
       <c r="E17" s="20">
         <v>100.5</v>
       </c>
       <c r="F17" s="20">
         <v>100.8</v>
       </c>
       <c r="G17" s="20">
         <v>100.6</v>
       </c>
-      <c r="H17" s="18"/>
+      <c r="H17" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>100.4</v>
       </c>
       <c r="C18" s="20">
         <v>101.8</v>
       </c>
       <c r="D18" s="20">
         <v>100.4</v>
       </c>
       <c r="E18" s="20">
         <v>100.8</v>
       </c>
       <c r="F18" s="20">
         <v>100.7</v>
       </c>
       <c r="G18" s="20">
         <v>101.1</v>
       </c>
-      <c r="H18" s="18"/>
+      <c r="H18" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>100.9</v>
       </c>
       <c r="C19" s="20">
         <v>101.3</v>
       </c>
       <c r="D19" s="20">
         <v>100.5</v>
       </c>
       <c r="E19" s="20">
         <v>101</v>
       </c>
       <c r="F19" s="20">
         <v>100.6</v>
       </c>
       <c r="G19" s="20">
         <v>100.4</v>
       </c>
-      <c r="H19" s="18"/>
+      <c r="H19" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="20">
         <v>101.8</v>
       </c>
       <c r="C20" s="20">
         <v>102.3</v>
       </c>
       <c r="D20" s="20">
         <v>101.7</v>
       </c>
       <c r="E20" s="20">
         <v>100.5</v>
       </c>
       <c r="F20" s="20">
         <v>100.6</v>
       </c>
       <c r="G20" s="20">
         <v>100.3</v>
       </c>
-      <c r="H20" s="18"/>
+      <c r="H20" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>100.8</v>
       </c>
       <c r="C21" s="20">
         <v>101.3</v>
       </c>
       <c r="D21" s="20">
         <v>100.8</v>
       </c>
       <c r="E21" s="20">
         <v>101.2</v>
       </c>
       <c r="F21" s="20">
         <v>100.6</v>
       </c>
       <c r="G21" s="20">
         <v>100.4</v>
       </c>
-      <c r="H21" s="18"/>
+      <c r="H21" s="20">
+        <v>100.2</v>
+      </c>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>100.9</v>
       </c>
       <c r="C22" s="20">
         <v>101.4</v>
       </c>
       <c r="D22" s="20">
         <v>100.6</v>
       </c>
       <c r="E22" s="20">
         <v>100.2</v>
       </c>
       <c r="F22" s="20">
         <v>100.3</v>
       </c>
       <c r="G22" s="20">
         <v>100.3</v>
       </c>
-      <c r="H22" s="18"/>
+      <c r="H22" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="20">
         <v>100.9</v>
       </c>
       <c r="C23" s="20">
         <v>101.4</v>
       </c>
       <c r="D23" s="20">
         <v>100.9</v>
       </c>
       <c r="E23" s="20">
         <v>100.7</v>
       </c>
       <c r="F23" s="20">
         <v>100.3</v>
       </c>
       <c r="G23" s="20">
         <v>100.5</v>
       </c>
-      <c r="H23" s="18"/>
+      <c r="H23" s="20">
+        <v>100.1</v>
+      </c>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21">
         <v>100.9</v>
       </c>
       <c r="C24" s="21">
         <v>101.6</v>
       </c>
       <c r="D24" s="21">
         <v>100.4</v>
       </c>
       <c r="E24" s="21">
         <v>101.2</v>
       </c>
       <c r="F24" s="21">
         <v>100.2</v>
       </c>
       <c r="G24" s="21">
         <v>100.8</v>
       </c>
-      <c r="H24" s="10"/>
+      <c r="H24" s="21">
+        <v>100.3</v>
+      </c>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="12"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
@@ -4306,631 +4516,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="20">
         <v>100.8</v>
       </c>
       <c r="C28" s="20">
         <v>102.2</v>
       </c>
       <c r="D28" s="20">
         <v>102.9</v>
       </c>
       <c r="E28" s="20">
         <v>103.7</v>
       </c>
       <c r="F28" s="20">
         <v>104.1</v>
       </c>
       <c r="G28" s="20">
         <v>104.7</v>
       </c>
-      <c r="H28" s="18"/>
+      <c r="H28" s="20">
+        <v>105.1</v>
+      </c>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="20">
         <v>100.7</v>
       </c>
       <c r="C29" s="20">
         <v>102.1</v>
       </c>
       <c r="D29" s="20">
         <v>103</v>
       </c>
       <c r="E29" s="20">
         <v>103.5</v>
       </c>
       <c r="F29" s="20">
         <v>103.8</v>
       </c>
       <c r="G29" s="20">
         <v>104.4</v>
       </c>
-      <c r="H29" s="18"/>
+      <c r="H29" s="20">
+        <v>104.4</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="20">
         <v>100.9</v>
       </c>
       <c r="C30" s="20">
         <v>102.7</v>
       </c>
       <c r="D30" s="20">
         <v>104</v>
       </c>
       <c r="E30" s="20">
         <v>104.7</v>
       </c>
       <c r="F30" s="20">
         <v>104.5</v>
       </c>
       <c r="G30" s="20">
         <v>104.7</v>
       </c>
-      <c r="H30" s="18"/>
+      <c r="H30" s="20">
+        <v>106</v>
+      </c>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="20">
         <v>100.3</v>
       </c>
       <c r="C31" s="20">
         <v>101.5</v>
       </c>
       <c r="D31" s="20">
         <v>102.3</v>
       </c>
       <c r="E31" s="20">
         <v>102.7</v>
       </c>
       <c r="F31" s="20">
         <v>103</v>
       </c>
       <c r="G31" s="20">
         <v>105.4</v>
       </c>
-      <c r="H31" s="18"/>
+      <c r="H31" s="20">
+        <v>105.5</v>
+      </c>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>100.7</v>
       </c>
       <c r="C32" s="20">
         <v>102.2</v>
       </c>
       <c r="D32" s="20">
         <v>102.6</v>
       </c>
       <c r="E32" s="20">
         <v>103.4</v>
       </c>
       <c r="F32" s="20">
         <v>103.8</v>
       </c>
       <c r="G32" s="20">
         <v>103.8</v>
       </c>
-      <c r="H32" s="18"/>
+      <c r="H32" s="20">
+        <v>104</v>
+      </c>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="20">
         <v>100.5</v>
       </c>
       <c r="C33" s="20">
         <v>101.8</v>
       </c>
       <c r="D33" s="20">
         <v>102.2</v>
       </c>
       <c r="E33" s="20">
         <v>102.7</v>
       </c>
       <c r="F33" s="20">
         <v>103.5</v>
       </c>
       <c r="G33" s="20">
         <v>104.2</v>
       </c>
-      <c r="H33" s="18"/>
+      <c r="H33" s="20">
+        <v>104.8</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="20">
         <v>101.1</v>
       </c>
       <c r="C34" s="20">
         <v>102.1</v>
       </c>
       <c r="D34" s="20">
         <v>102.6</v>
       </c>
       <c r="E34" s="20">
         <v>103.9</v>
       </c>
       <c r="F34" s="20">
         <v>104</v>
       </c>
       <c r="G34" s="20">
         <v>105.4</v>
       </c>
-      <c r="H34" s="18"/>
+      <c r="H34" s="20">
+        <v>106.1</v>
+      </c>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="20">
         <v>100.7</v>
       </c>
       <c r="C35" s="20">
         <v>102.2</v>
       </c>
       <c r="D35" s="20">
         <v>102.7</v>
       </c>
       <c r="E35" s="20">
         <v>103.6</v>
       </c>
       <c r="F35" s="20">
         <v>104.1</v>
       </c>
       <c r="G35" s="20">
         <v>104.8</v>
       </c>
-      <c r="H35" s="18"/>
+      <c r="H35" s="20">
+        <v>105.2</v>
+      </c>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20">
         <v>101.1</v>
       </c>
       <c r="C36" s="20">
         <v>102.3</v>
       </c>
       <c r="D36" s="20">
         <v>103.1</v>
       </c>
       <c r="E36" s="20">
         <v>104</v>
       </c>
       <c r="F36" s="20">
         <v>104.7</v>
       </c>
       <c r="G36" s="20">
         <v>107.4</v>
       </c>
-      <c r="H36" s="18"/>
+      <c r="H36" s="20">
+        <v>109.1</v>
+      </c>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="20">
         <v>101</v>
       </c>
       <c r="C37" s="20">
         <v>102</v>
       </c>
       <c r="D37" s="20">
         <v>102.6</v>
       </c>
       <c r="E37" s="20">
         <v>103.3</v>
       </c>
       <c r="F37" s="20">
         <v>103.5</v>
       </c>
       <c r="G37" s="20">
         <v>104.1</v>
       </c>
-      <c r="H37" s="18"/>
+      <c r="H37" s="20">
+        <v>104.4</v>
+      </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="20">
         <v>100.6</v>
       </c>
       <c r="C38" s="20">
         <v>102.3</v>
       </c>
       <c r="D38" s="20">
         <v>103.1</v>
       </c>
       <c r="E38" s="20">
         <v>103.7</v>
       </c>
       <c r="F38" s="20">
         <v>104.6</v>
       </c>
       <c r="G38" s="20">
         <v>105.1</v>
       </c>
-      <c r="H38" s="18"/>
+      <c r="H38" s="20">
+        <v>105.5</v>
+      </c>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="20">
         <v>101</v>
       </c>
       <c r="C39" s="20">
         <v>102.1</v>
       </c>
       <c r="D39" s="20">
         <v>103</v>
       </c>
       <c r="E39" s="20">
         <v>103.5</v>
       </c>
       <c r="F39" s="20">
         <v>104.1</v>
       </c>
       <c r="G39" s="20">
         <v>104.2</v>
       </c>
-      <c r="H39" s="18"/>
+      <c r="H39" s="20">
+        <v>105</v>
+      </c>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="20">
         <v>101.1</v>
       </c>
       <c r="C40" s="20">
         <v>102.5</v>
       </c>
       <c r="D40" s="20">
         <v>103.5</v>
       </c>
       <c r="E40" s="20">
         <v>104.9</v>
       </c>
       <c r="F40" s="20">
         <v>104.9</v>
       </c>
       <c r="G40" s="20">
         <v>104.9</v>
       </c>
-      <c r="H40" s="18"/>
+      <c r="H40" s="20">
+        <v>105.8</v>
+      </c>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="20">
         <v>100.9</v>
       </c>
       <c r="C41" s="20">
         <v>101.7</v>
       </c>
       <c r="D41" s="20">
         <v>102.3</v>
       </c>
       <c r="E41" s="20">
         <v>102.8</v>
       </c>
       <c r="F41" s="20">
         <v>103.5</v>
       </c>
       <c r="G41" s="20">
         <v>104.2</v>
       </c>
-      <c r="H41" s="18"/>
+      <c r="H41" s="20">
+        <v>104.5</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="20">
         <v>100.4</v>
       </c>
       <c r="C42" s="20">
         <v>102.2</v>
       </c>
       <c r="D42" s="20">
         <v>102.6</v>
       </c>
       <c r="E42" s="20">
         <v>103.4</v>
       </c>
       <c r="F42" s="20">
         <v>104.1</v>
       </c>
       <c r="G42" s="20">
         <v>105.2</v>
       </c>
-      <c r="H42" s="18"/>
+      <c r="H42" s="20">
+        <v>106</v>
+      </c>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="20">
         <v>100.9</v>
       </c>
       <c r="C43" s="20">
         <v>102.2</v>
       </c>
       <c r="D43" s="20">
         <v>102.7</v>
       </c>
       <c r="E43" s="20">
         <v>103.7</v>
       </c>
       <c r="F43" s="20">
         <v>104.3</v>
       </c>
       <c r="G43" s="20">
         <v>104.8</v>
       </c>
-      <c r="H43" s="18"/>
+      <c r="H43" s="20">
+        <v>105.1</v>
+      </c>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="20">
         <v>101.8</v>
       </c>
       <c r="C44" s="20">
         <v>104.1</v>
       </c>
       <c r="D44" s="20">
         <v>105.9</v>
       </c>
       <c r="E44" s="20">
         <v>106.4</v>
       </c>
       <c r="F44" s="20">
         <v>107</v>
       </c>
       <c r="G44" s="20">
         <v>107.4</v>
       </c>
-      <c r="H44" s="18"/>
+      <c r="H44" s="20">
+        <v>107.7</v>
+      </c>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="20">
         <v>100.8</v>
       </c>
       <c r="C45" s="20">
         <v>102</v>
       </c>
       <c r="D45" s="20">
         <v>102.8</v>
       </c>
       <c r="E45" s="20">
         <v>104</v>
       </c>
       <c r="F45" s="20">
         <v>104.6</v>
       </c>
       <c r="G45" s="20">
         <v>105</v>
       </c>
-      <c r="H45" s="18"/>
+      <c r="H45" s="20">
+        <v>105.2</v>
+      </c>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="20">
         <v>100.9</v>
       </c>
       <c r="C46" s="20">
         <v>102.3</v>
       </c>
       <c r="D46" s="20">
         <v>103</v>
       </c>
       <c r="E46" s="20">
         <v>103.2</v>
       </c>
       <c r="F46" s="20">
         <v>103.5</v>
       </c>
       <c r="G46" s="20">
         <v>103.8</v>
       </c>
-      <c r="H46" s="18"/>
+      <c r="H46" s="20">
+        <v>104.1</v>
+      </c>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="20">
         <v>100.9</v>
       </c>
       <c r="C47" s="20">
         <v>102.2</v>
       </c>
       <c r="D47" s="20">
         <v>103.1</v>
       </c>
       <c r="E47" s="20">
         <v>103.9</v>
       </c>
       <c r="F47" s="20">
         <v>104.2</v>
       </c>
       <c r="G47" s="20">
         <v>104.7</v>
       </c>
-      <c r="H47" s="18"/>
+      <c r="H47" s="20">
+        <v>104.8</v>
+      </c>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="21">
         <v>100.9</v>
       </c>
       <c r="C48" s="21">
         <v>102.4</v>
       </c>
       <c r="D48" s="21">
         <v>102.9</v>
       </c>
       <c r="E48" s="21">
         <v>104.1</v>
       </c>
       <c r="F48" s="21">
         <v>104.4</v>
       </c>
       <c r="G48" s="21">
         <v>105.2</v>
       </c>
-      <c r="H48" s="10"/>
+      <c r="H48" s="21">
+        <v>105.5</v>
+      </c>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
@@ -4971,631 +5223,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="20">
         <v>112.9</v>
       </c>
       <c r="C52" s="20">
         <v>112.7</v>
       </c>
       <c r="D52" s="20">
         <v>111.7</v>
       </c>
       <c r="E52" s="20">
         <v>111.3</v>
       </c>
       <c r="F52" s="20">
         <v>110.7</v>
       </c>
       <c r="G52" s="20">
         <v>110.4</v>
       </c>
-      <c r="H52" s="18"/>
+      <c r="H52" s="20">
+        <v>110.1</v>
+      </c>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="20">
         <v>111.5</v>
       </c>
       <c r="C53" s="20">
         <v>111.8</v>
       </c>
       <c r="D53" s="20">
         <v>111.1</v>
       </c>
       <c r="E53" s="20">
         <v>110.5</v>
       </c>
       <c r="F53" s="20">
         <v>109.1</v>
       </c>
       <c r="G53" s="20">
         <v>108.9</v>
       </c>
-      <c r="H53" s="18"/>
+      <c r="H53" s="20">
+        <v>108.5</v>
+      </c>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="20">
         <v>115.3</v>
       </c>
       <c r="C54" s="20">
         <v>115.2</v>
       </c>
       <c r="D54" s="20">
         <v>114.3</v>
       </c>
       <c r="E54" s="20">
         <v>114.1</v>
       </c>
       <c r="F54" s="20">
         <v>113.5</v>
       </c>
       <c r="G54" s="20">
         <v>111.9</v>
       </c>
-      <c r="H54" s="18"/>
+      <c r="H54" s="20">
+        <v>111.8</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="20">
         <v>111.3</v>
       </c>
       <c r="C55" s="20">
         <v>110.2</v>
       </c>
       <c r="D55" s="20">
         <v>110.5</v>
       </c>
       <c r="E55" s="20">
         <v>109.6</v>
       </c>
       <c r="F55" s="20">
         <v>109.6</v>
       </c>
       <c r="G55" s="20">
         <v>111.2</v>
       </c>
-      <c r="H55" s="18"/>
+      <c r="H55" s="20">
+        <v>110.7</v>
+      </c>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="20">
         <v>111.5</v>
       </c>
       <c r="C56" s="20">
         <v>111.7</v>
       </c>
       <c r="D56" s="20">
         <v>109.6</v>
       </c>
       <c r="E56" s="20">
         <v>109</v>
       </c>
       <c r="F56" s="20">
         <v>109.1</v>
       </c>
       <c r="G56" s="20">
         <v>108.4</v>
       </c>
-      <c r="H56" s="18"/>
+      <c r="H56" s="20">
+        <v>107.6</v>
+      </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="20">
         <v>112.3</v>
       </c>
       <c r="C57" s="20">
         <v>112.7</v>
       </c>
       <c r="D57" s="20">
         <v>112.1</v>
       </c>
       <c r="E57" s="20">
         <v>111.2</v>
       </c>
       <c r="F57" s="20">
         <v>110.6</v>
       </c>
       <c r="G57" s="20">
         <v>110.2</v>
       </c>
-      <c r="H57" s="18"/>
+      <c r="H57" s="20">
+        <v>109.8</v>
+      </c>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="20">
         <v>112.8</v>
       </c>
       <c r="C58" s="20">
         <v>113.3</v>
       </c>
       <c r="D58" s="20">
         <v>112.4</v>
       </c>
       <c r="E58" s="20">
         <v>111.8</v>
       </c>
       <c r="F58" s="20">
         <v>109.2</v>
       </c>
       <c r="G58" s="20">
         <v>109.8</v>
       </c>
-      <c r="H58" s="18"/>
+      <c r="H58" s="20">
+        <v>109.9</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="20">
         <v>111.7</v>
       </c>
       <c r="C59" s="20">
         <v>112.4</v>
       </c>
       <c r="D59" s="20">
         <v>111.6</v>
       </c>
       <c r="E59" s="20">
         <v>111.3</v>
       </c>
       <c r="F59" s="20">
         <v>110.8</v>
       </c>
       <c r="G59" s="20">
         <v>110.5</v>
       </c>
-      <c r="H59" s="18"/>
+      <c r="H59" s="20">
+        <v>110.1</v>
+      </c>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="20">
         <v>112.4</v>
       </c>
       <c r="C60" s="20">
         <v>112.4</v>
       </c>
       <c r="D60" s="20">
         <v>112.2</v>
       </c>
       <c r="E60" s="20">
         <v>111.6</v>
       </c>
       <c r="F60" s="20">
         <v>110.3</v>
       </c>
       <c r="G60" s="20">
         <v>111.9</v>
       </c>
-      <c r="H60" s="18"/>
+      <c r="H60" s="20">
+        <v>112.7</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="20">
         <v>112.3</v>
       </c>
       <c r="C61" s="20">
         <v>110.8</v>
       </c>
       <c r="D61" s="20">
         <v>109.1</v>
       </c>
       <c r="E61" s="20">
         <v>108.9</v>
       </c>
       <c r="F61" s="20">
         <v>109.1</v>
       </c>
       <c r="G61" s="20">
         <v>108.9</v>
       </c>
-      <c r="H61" s="18"/>
+      <c r="H61" s="20">
+        <v>108.1</v>
+      </c>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="20">
         <v>112</v>
       </c>
       <c r="C62" s="20">
         <v>113</v>
       </c>
       <c r="D62" s="20">
         <v>112.3</v>
       </c>
       <c r="E62" s="20">
         <v>111.2</v>
       </c>
       <c r="F62" s="20">
         <v>110.6</v>
       </c>
       <c r="G62" s="20">
         <v>110.4</v>
       </c>
-      <c r="H62" s="18"/>
+      <c r="H62" s="20">
+        <v>110.3</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="20">
         <v>113.5</v>
       </c>
       <c r="C63" s="20">
         <v>113.5</v>
       </c>
       <c r="D63" s="20">
         <v>113</v>
       </c>
       <c r="E63" s="20">
         <v>112.7</v>
       </c>
       <c r="F63" s="20">
         <v>111.9</v>
       </c>
       <c r="G63" s="20">
         <v>110.3</v>
       </c>
-      <c r="H63" s="18"/>
+      <c r="H63" s="20">
+        <v>110.2</v>
+      </c>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="20">
         <v>113.6</v>
       </c>
       <c r="C64" s="20">
         <v>113.8</v>
       </c>
       <c r="D64" s="20">
         <v>114.1</v>
       </c>
       <c r="E64" s="20">
         <v>113.9</v>
       </c>
       <c r="F64" s="20">
         <v>112.9</v>
       </c>
       <c r="G64" s="20">
         <v>112.1</v>
       </c>
-      <c r="H64" s="18"/>
+      <c r="H64" s="20">
+        <v>111.7</v>
+      </c>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="20">
         <v>115.1</v>
       </c>
       <c r="C65" s="20">
         <v>114.6</v>
       </c>
       <c r="D65" s="20">
         <v>112.7</v>
       </c>
       <c r="E65" s="20">
         <v>112.1</v>
       </c>
       <c r="F65" s="20">
         <v>111.6</v>
       </c>
       <c r="G65" s="20">
         <v>111.5</v>
       </c>
-      <c r="H65" s="18"/>
+      <c r="H65" s="20">
+        <v>111.3</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="20">
         <v>114.7</v>
       </c>
       <c r="C66" s="20">
         <v>114.9</v>
       </c>
       <c r="D66" s="20">
         <v>113.6</v>
       </c>
       <c r="E66" s="20">
         <v>112.4</v>
       </c>
       <c r="F66" s="20">
         <v>111.8</v>
       </c>
       <c r="G66" s="20">
         <v>111.4</v>
       </c>
-      <c r="H66" s="18"/>
+      <c r="H66" s="20">
+        <v>110.8</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="20">
         <v>113</v>
       </c>
       <c r="C67" s="20">
         <v>112.3</v>
       </c>
       <c r="D67" s="20">
         <v>110.6</v>
       </c>
       <c r="E67" s="20">
         <v>110.8</v>
       </c>
       <c r="F67" s="20">
         <v>110.5</v>
       </c>
       <c r="G67" s="20">
         <v>109.4</v>
       </c>
-      <c r="H67" s="18"/>
+      <c r="H67" s="20">
+        <v>109.5</v>
+      </c>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="20">
         <v>116.2</v>
       </c>
       <c r="C68" s="20">
         <v>116</v>
       </c>
       <c r="D68" s="20">
         <v>116.2</v>
       </c>
       <c r="E68" s="20">
         <v>115.2</v>
       </c>
       <c r="F68" s="20">
         <v>114.7</v>
       </c>
       <c r="G68" s="20">
         <v>114.6</v>
       </c>
-      <c r="H68" s="18"/>
+      <c r="H68" s="20">
+        <v>113.3</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="20">
         <v>112.1</v>
       </c>
       <c r="C69" s="20">
         <v>111.7</v>
       </c>
       <c r="D69" s="20">
         <v>110.8</v>
       </c>
       <c r="E69" s="20">
         <v>110.7</v>
       </c>
       <c r="F69" s="20">
         <v>110.6</v>
       </c>
       <c r="G69" s="20">
         <v>109.4</v>
       </c>
-      <c r="H69" s="18"/>
+      <c r="H69" s="20">
+        <v>108.9</v>
+      </c>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="20">
         <v>114.8</v>
       </c>
       <c r="C70" s="20">
         <v>113.3</v>
       </c>
       <c r="D70" s="20">
         <v>111.3</v>
       </c>
       <c r="E70" s="20">
         <v>110.5</v>
       </c>
       <c r="F70" s="20">
         <v>110.7</v>
       </c>
       <c r="G70" s="20">
         <v>109.9</v>
       </c>
-      <c r="H70" s="18"/>
+      <c r="H70" s="20">
+        <v>109.4</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="20">
         <v>112.8</v>
       </c>
       <c r="C71" s="20">
         <v>113.4</v>
       </c>
       <c r="D71" s="20">
         <v>113.1</v>
       </c>
       <c r="E71" s="20">
         <v>112.9</v>
       </c>
       <c r="F71" s="20">
         <v>111.9</v>
       </c>
       <c r="G71" s="20">
         <v>111.9</v>
       </c>
-      <c r="H71" s="18"/>
+      <c r="H71" s="20">
+        <v>111.5</v>
+      </c>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="21">
         <v>112.4</v>
       </c>
       <c r="C72" s="21">
         <v>110.8</v>
       </c>
       <c r="D72" s="21">
         <v>109.5</v>
       </c>
       <c r="E72" s="21">
         <v>109.7</v>
       </c>
       <c r="F72" s="21">
         <v>108.8</v>
       </c>
       <c r="G72" s="21">
         <v>109.6</v>
       </c>
-      <c r="H72" s="10"/>
+      <c r="H72" s="21">
+        <v>108.9</v>
+      </c>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="11"/>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="13"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
@@ -5651,631 +5945,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="20">
         <v>112.9</v>
       </c>
       <c r="C76" s="20">
         <v>112.8</v>
       </c>
       <c r="D76" s="20">
         <v>112.4</v>
       </c>
       <c r="E76" s="20">
         <v>112.1</v>
       </c>
       <c r="F76" s="20">
         <v>111.8</v>
       </c>
       <c r="G76" s="20">
         <v>111.6</v>
       </c>
-      <c r="H76" s="18"/>
+      <c r="H76" s="20">
+        <v>111.4</v>
+      </c>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="20">
         <v>111.5</v>
       </c>
       <c r="C77" s="20">
         <v>111.6</v>
       </c>
       <c r="D77" s="20">
         <v>111.5</v>
       </c>
       <c r="E77" s="20">
         <v>111.2</v>
       </c>
       <c r="F77" s="20">
         <v>110.8</v>
       </c>
       <c r="G77" s="20">
         <v>110.5</v>
       </c>
-      <c r="H77" s="18"/>
+      <c r="H77" s="20">
+        <v>110.2</v>
+      </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="18"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="20">
         <v>115.3</v>
       </c>
       <c r="C78" s="20">
         <v>115.3</v>
       </c>
       <c r="D78" s="20">
         <v>114.9</v>
       </c>
       <c r="E78" s="20">
         <v>114.7</v>
       </c>
       <c r="F78" s="20">
         <v>114.5</v>
       </c>
       <c r="G78" s="20">
         <v>114</v>
       </c>
-      <c r="H78" s="18"/>
+      <c r="H78" s="20">
+        <v>113.7</v>
+      </c>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="20">
         <v>111.3</v>
       </c>
       <c r="C79" s="20">
         <v>110.7</v>
       </c>
       <c r="D79" s="20">
         <v>110.7</v>
       </c>
       <c r="E79" s="20">
         <v>110.4</v>
       </c>
       <c r="F79" s="20">
         <v>110.2</v>
       </c>
       <c r="G79" s="20">
         <v>110.4</v>
       </c>
-      <c r="H79" s="18"/>
+      <c r="H79" s="20">
+        <v>110.4</v>
+      </c>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="20">
         <v>111.5</v>
       </c>
       <c r="C80" s="20">
         <v>111.6</v>
       </c>
       <c r="D80" s="20">
         <v>110.9</v>
       </c>
       <c r="E80" s="20">
         <v>110.4</v>
       </c>
       <c r="F80" s="20">
         <v>110.2</v>
       </c>
       <c r="G80" s="20">
         <v>109.9</v>
       </c>
-      <c r="H80" s="18"/>
+      <c r="H80" s="20">
+        <v>109.5</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="20">
         <v>112.3</v>
       </c>
       <c r="C81" s="20">
         <v>112.5</v>
       </c>
       <c r="D81" s="20">
         <v>112.4</v>
       </c>
       <c r="E81" s="20">
         <v>112.1</v>
       </c>
       <c r="F81" s="20">
         <v>111.8</v>
       </c>
       <c r="G81" s="20">
         <v>111.5</v>
       </c>
-      <c r="H81" s="18"/>
+      <c r="H81" s="20">
+        <v>111.2</v>
+      </c>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="18"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="20">
         <v>112.8</v>
       </c>
       <c r="C82" s="20">
         <v>113</v>
       </c>
       <c r="D82" s="20">
         <v>112.8</v>
       </c>
       <c r="E82" s="20">
         <v>112.6</v>
       </c>
       <c r="F82" s="20">
         <v>111.9</v>
       </c>
       <c r="G82" s="20">
         <v>111.5</v>
       </c>
-      <c r="H82" s="18"/>
+      <c r="H82" s="20">
+        <v>111.3</v>
+      </c>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="20">
         <v>111.7</v>
       </c>
       <c r="C83" s="20">
         <v>112.1</v>
       </c>
       <c r="D83" s="20">
         <v>111.9</v>
       </c>
       <c r="E83" s="20">
         <v>111.8</v>
       </c>
       <c r="F83" s="20">
         <v>111.6</v>
       </c>
       <c r="G83" s="20">
         <v>111.4</v>
       </c>
-      <c r="H83" s="18"/>
+      <c r="H83" s="20">
+        <v>111.2</v>
+      </c>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="18"/>
       <c r="M83" s="18"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20">
         <v>112.4</v>
       </c>
       <c r="C84" s="20">
         <v>112.4</v>
       </c>
       <c r="D84" s="20">
         <v>112.3</v>
       </c>
       <c r="E84" s="20">
         <v>112.2</v>
       </c>
       <c r="F84" s="20">
         <v>111.8</v>
       </c>
       <c r="G84" s="20">
         <v>111.8</v>
       </c>
-      <c r="H84" s="18"/>
+      <c r="H84" s="20">
+        <v>111.9</v>
+      </c>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="18"/>
       <c r="M84" s="18"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="20">
         <v>112.3</v>
       </c>
       <c r="C85" s="20">
         <v>111.5</v>
       </c>
       <c r="D85" s="20">
         <v>110.7</v>
       </c>
       <c r="E85" s="20">
         <v>110.3</v>
       </c>
       <c r="F85" s="20">
         <v>110</v>
       </c>
       <c r="G85" s="20">
         <v>109.8</v>
       </c>
-      <c r="H85" s="18"/>
+      <c r="H85" s="20">
+        <v>109.6</v>
+      </c>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="18"/>
       <c r="M85" s="18"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="20">
         <v>112</v>
       </c>
       <c r="C86" s="20">
         <v>112.5</v>
       </c>
       <c r="D86" s="20">
         <v>112.4</v>
       </c>
       <c r="E86" s="20">
         <v>112.1</v>
       </c>
       <c r="F86" s="20">
         <v>111.8</v>
       </c>
       <c r="G86" s="20">
         <v>111.6</v>
       </c>
-      <c r="H86" s="18"/>
+      <c r="H86" s="20">
+        <v>111.4</v>
+      </c>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="18"/>
       <c r="M86" s="18"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="20">
         <v>113.5</v>
       </c>
       <c r="C87" s="20">
         <v>113.5</v>
       </c>
       <c r="D87" s="20">
         <v>113.3</v>
       </c>
       <c r="E87" s="20">
         <v>113.1</v>
       </c>
       <c r="F87" s="20">
         <v>112.9</v>
       </c>
       <c r="G87" s="20">
         <v>112.4</v>
       </c>
-      <c r="H87" s="18"/>
+      <c r="H87" s="20">
+        <v>112.1</v>
+      </c>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="20">
         <v>113.6</v>
       </c>
       <c r="C88" s="20">
         <v>113.7</v>
       </c>
       <c r="D88" s="20">
         <v>113.8</v>
       </c>
       <c r="E88" s="20">
         <v>113.9</v>
       </c>
       <c r="F88" s="20">
         <v>113.7</v>
       </c>
       <c r="G88" s="20">
         <v>113.4</v>
       </c>
-      <c r="H88" s="18"/>
+      <c r="H88" s="20">
+        <v>113.2</v>
+      </c>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="18"/>
       <c r="M88" s="18"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="20">
         <v>115.1</v>
       </c>
       <c r="C89" s="20">
         <v>114.9</v>
       </c>
       <c r="D89" s="20">
         <v>114.1</v>
       </c>
       <c r="E89" s="20">
         <v>113.6</v>
       </c>
       <c r="F89" s="20">
         <v>113.2</v>
       </c>
       <c r="G89" s="20">
         <v>112.9</v>
       </c>
-      <c r="H89" s="18"/>
+      <c r="H89" s="20">
+        <v>112.7</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="18"/>
       <c r="M89" s="18"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="20">
         <v>114.7</v>
       </c>
       <c r="C90" s="20">
         <v>114.8</v>
       </c>
       <c r="D90" s="20">
         <v>114.4</v>
       </c>
       <c r="E90" s="20">
         <v>113.9</v>
       </c>
       <c r="F90" s="20">
         <v>113.4</v>
       </c>
       <c r="G90" s="20">
         <v>113.1</v>
       </c>
-      <c r="H90" s="18"/>
+      <c r="H90" s="20">
+        <v>112.8</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="20">
         <v>113</v>
       </c>
       <c r="C91" s="20">
         <v>112.6</v>
       </c>
       <c r="D91" s="20">
         <v>111.9</v>
       </c>
       <c r="E91" s="20">
         <v>111.7</v>
       </c>
       <c r="F91" s="20">
         <v>111.4</v>
       </c>
       <c r="G91" s="20">
         <v>111.1</v>
       </c>
-      <c r="H91" s="18"/>
+      <c r="H91" s="20">
+        <v>110.8</v>
+      </c>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="20">
         <v>116.2</v>
       </c>
       <c r="C92" s="20">
         <v>116.1</v>
       </c>
       <c r="D92" s="20">
         <v>116.1</v>
       </c>
       <c r="E92" s="20">
         <v>115.9</v>
       </c>
       <c r="F92" s="20">
         <v>115.6</v>
       </c>
       <c r="G92" s="20">
         <v>115.5</v>
       </c>
-      <c r="H92" s="18"/>
+      <c r="H92" s="20">
+        <v>115.1</v>
+      </c>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="18"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="20">
         <v>112.1</v>
       </c>
       <c r="C93" s="20">
         <v>111.9</v>
       </c>
       <c r="D93" s="20">
         <v>111.5</v>
       </c>
       <c r="E93" s="20">
         <v>111.3</v>
       </c>
       <c r="F93" s="20">
         <v>111.2</v>
       </c>
       <c r="G93" s="20">
         <v>110.9</v>
       </c>
-      <c r="H93" s="18"/>
+      <c r="H93" s="20">
+        <v>110.6</v>
+      </c>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="20">
         <v>114.8</v>
       </c>
       <c r="C94" s="20">
         <v>114</v>
       </c>
       <c r="D94" s="20">
         <v>113.1</v>
       </c>
       <c r="E94" s="20">
         <v>112.4</v>
       </c>
       <c r="F94" s="20">
         <v>112.1</v>
       </c>
       <c r="G94" s="20">
         <v>111.7</v>
       </c>
-      <c r="H94" s="18"/>
+      <c r="H94" s="20">
+        <v>111.4</v>
+      </c>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="18"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="20">
         <v>112.8</v>
       </c>
       <c r="C95" s="20">
         <v>113.1</v>
       </c>
       <c r="D95" s="20">
         <v>113.1</v>
       </c>
       <c r="E95" s="20">
         <v>113.1</v>
       </c>
       <c r="F95" s="20">
         <v>112.8</v>
       </c>
       <c r="G95" s="20">
         <v>112.7</v>
       </c>
-      <c r="H95" s="18"/>
+      <c r="H95" s="20">
+        <v>112.5</v>
+      </c>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="18"/>
       <c r="M95" s="18"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="21">
         <v>112.4</v>
       </c>
       <c r="C96" s="21">
         <v>111.6</v>
       </c>
       <c r="D96" s="21">
         <v>110.9</v>
       </c>
       <c r="E96" s="21">
         <v>110.6</v>
       </c>
       <c r="F96" s="21">
         <v>110.2</v>
       </c>
       <c r="G96" s="21">
         <v>110.1</v>
       </c>
-      <c r="H96" s="10"/>
+      <c r="H96" s="21">
+        <v>109.9</v>
+      </c>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
@@ -6364,631 +6700,673 @@
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="20">
         <v>101.2</v>
       </c>
       <c r="C4" s="20">
         <v>100.9</v>
       </c>
       <c r="D4" s="20">
         <v>100.5</v>
       </c>
       <c r="E4" s="20">
         <v>100.9</v>
       </c>
       <c r="F4" s="20">
         <v>100.6</v>
       </c>
       <c r="G4" s="20">
         <v>100.9</v>
       </c>
-      <c r="H4" s="6"/>
+      <c r="H4" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20">
         <v>101.2</v>
       </c>
       <c r="C5" s="20">
         <v>100.7</v>
       </c>
       <c r="D5" s="20">
         <v>100.4</v>
       </c>
       <c r="E5" s="20">
         <v>100.9</v>
       </c>
       <c r="F5" s="20">
         <v>100.9</v>
       </c>
       <c r="G5" s="20">
         <v>101</v>
       </c>
-      <c r="H5" s="6"/>
+      <c r="H5" s="20">
+        <v>100.8</v>
+      </c>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20">
         <v>100.8</v>
       </c>
       <c r="C6" s="20">
         <v>101.9</v>
       </c>
       <c r="D6" s="20">
         <v>100.6</v>
       </c>
       <c r="E6" s="20">
         <v>101.3</v>
       </c>
       <c r="F6" s="20">
         <v>100.6</v>
       </c>
       <c r="G6" s="20">
         <v>101.3</v>
       </c>
-      <c r="H6" s="6"/>
+      <c r="H6" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>101.1</v>
       </c>
       <c r="C7" s="20">
         <v>100.7</v>
       </c>
       <c r="D7" s="20">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.6</v>
       </c>
       <c r="F7" s="20">
         <v>100.5</v>
       </c>
       <c r="G7" s="20">
         <v>100.8</v>
       </c>
-      <c r="H7" s="6"/>
+      <c r="H7" s="20">
+        <v>100.8</v>
+      </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>101.7</v>
       </c>
       <c r="C8" s="20">
         <v>100.8</v>
       </c>
       <c r="D8" s="20">
         <v>100.2</v>
       </c>
       <c r="E8" s="20">
         <v>100.6</v>
       </c>
       <c r="F8" s="20">
         <v>100.6</v>
       </c>
       <c r="G8" s="20">
         <v>101.2</v>
       </c>
-      <c r="H8" s="6"/>
+      <c r="H8" s="20">
+        <v>101.3</v>
+      </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>100.9</v>
       </c>
       <c r="C9" s="20">
         <v>101</v>
       </c>
       <c r="D9" s="20">
         <v>100.6</v>
       </c>
       <c r="E9" s="20">
         <v>101.1</v>
       </c>
       <c r="F9" s="20">
         <v>100.8</v>
       </c>
       <c r="G9" s="20">
         <v>101.1</v>
       </c>
-      <c r="H9" s="6"/>
+      <c r="H9" s="20">
+        <v>100.9</v>
+      </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>100.9</v>
       </c>
       <c r="C10" s="20">
         <v>101</v>
       </c>
       <c r="D10" s="20">
         <v>100.9</v>
       </c>
       <c r="E10" s="20">
         <v>100.8</v>
       </c>
       <c r="F10" s="20">
         <v>100.4</v>
       </c>
       <c r="G10" s="20">
         <v>100.8</v>
       </c>
-      <c r="H10" s="6"/>
+      <c r="H10" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>101.6</v>
       </c>
       <c r="C11" s="20">
         <v>100.8</v>
       </c>
       <c r="D11" s="20">
         <v>100.7</v>
       </c>
       <c r="E11" s="20">
         <v>100.7</v>
       </c>
       <c r="F11" s="20">
         <v>100.5</v>
       </c>
       <c r="G11" s="20">
         <v>100.4</v>
       </c>
-      <c r="H11" s="6"/>
+      <c r="H11" s="20">
+        <v>100.1</v>
+      </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>100.8</v>
       </c>
       <c r="C12" s="20">
         <v>100.4</v>
       </c>
       <c r="D12" s="20">
         <v>100.9</v>
       </c>
       <c r="E12" s="20">
         <v>101.1</v>
       </c>
       <c r="F12" s="20">
         <v>100.7</v>
       </c>
       <c r="G12" s="20">
         <v>101.7</v>
       </c>
-      <c r="H12" s="6"/>
+      <c r="H12" s="20">
+        <v>101.3</v>
+      </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20">
         <v>101</v>
       </c>
       <c r="C13" s="20">
         <v>100.7</v>
       </c>
       <c r="D13" s="20">
         <v>100.7</v>
       </c>
       <c r="E13" s="20">
         <v>101</v>
       </c>
       <c r="F13" s="20">
         <v>100.6</v>
       </c>
       <c r="G13" s="20">
         <v>101</v>
       </c>
-      <c r="H13" s="6"/>
+      <c r="H13" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>100.8</v>
       </c>
       <c r="C14" s="20">
         <v>100.8</v>
       </c>
       <c r="D14" s="20">
         <v>100.6</v>
       </c>
       <c r="E14" s="20">
         <v>101.5</v>
       </c>
       <c r="F14" s="20">
         <v>100.8</v>
       </c>
       <c r="G14" s="20">
         <v>100.8</v>
       </c>
-      <c r="H14" s="6"/>
+      <c r="H14" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>101</v>
       </c>
       <c r="C15" s="20">
         <v>101</v>
       </c>
       <c r="D15" s="20">
         <v>100.5</v>
       </c>
       <c r="E15" s="20">
         <v>100.7</v>
       </c>
       <c r="F15" s="20">
         <v>100.7</v>
       </c>
       <c r="G15" s="20">
         <v>100.8</v>
       </c>
-      <c r="H15" s="6"/>
+      <c r="H15" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>101</v>
       </c>
       <c r="C16" s="20">
         <v>101.2</v>
       </c>
       <c r="D16" s="20">
         <v>100.3</v>
       </c>
       <c r="E16" s="20">
         <v>100.7</v>
       </c>
       <c r="F16" s="20">
         <v>100.4</v>
       </c>
       <c r="G16" s="20">
         <v>100.6</v>
       </c>
-      <c r="H16" s="6"/>
+      <c r="H16" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>101.7</v>
       </c>
       <c r="C17" s="20">
         <v>100.5</v>
       </c>
       <c r="D17" s="20">
         <v>100</v>
       </c>
       <c r="E17" s="20">
         <v>101.1</v>
       </c>
       <c r="F17" s="20">
         <v>100.5</v>
       </c>
       <c r="G17" s="20">
         <v>100.7</v>
       </c>
-      <c r="H17" s="6"/>
+      <c r="H17" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>101.6</v>
       </c>
       <c r="C18" s="20">
         <v>101</v>
       </c>
       <c r="D18" s="20">
         <v>100.7</v>
       </c>
       <c r="E18" s="20">
         <v>101.2</v>
       </c>
       <c r="F18" s="20">
         <v>101.1</v>
       </c>
       <c r="G18" s="20">
         <v>101.1</v>
       </c>
-      <c r="H18" s="6"/>
+      <c r="H18" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>101</v>
       </c>
       <c r="C19" s="20">
         <v>100.8</v>
       </c>
       <c r="D19" s="20">
         <v>100.7</v>
       </c>
       <c r="E19" s="20">
         <v>100.7</v>
       </c>
       <c r="F19" s="20">
         <v>101</v>
       </c>
       <c r="G19" s="20">
         <v>100.4</v>
       </c>
-      <c r="H19" s="6"/>
+      <c r="H19" s="20">
+        <v>101.2</v>
+      </c>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="20">
         <v>101.3</v>
       </c>
       <c r="C20" s="20">
         <v>100.9</v>
       </c>
       <c r="D20" s="20">
         <v>100.4</v>
       </c>
       <c r="E20" s="20">
         <v>101.5</v>
       </c>
       <c r="F20" s="20">
         <v>100.3</v>
       </c>
       <c r="G20" s="20">
         <v>100.2</v>
       </c>
-      <c r="H20" s="6"/>
+      <c r="H20" s="20">
+        <v>100.4</v>
+      </c>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>101.4</v>
       </c>
       <c r="C21" s="20">
         <v>101.2</v>
       </c>
       <c r="D21" s="20">
         <v>100.7</v>
       </c>
       <c r="E21" s="20">
         <v>100.6</v>
       </c>
       <c r="F21" s="20">
         <v>100.6</v>
       </c>
       <c r="G21" s="20">
         <v>101</v>
       </c>
-      <c r="H21" s="6"/>
+      <c r="H21" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>101.6</v>
       </c>
       <c r="C22" s="20">
         <v>101</v>
       </c>
       <c r="D22" s="20">
         <v>100.1</v>
       </c>
       <c r="E22" s="20">
         <v>101.1</v>
       </c>
       <c r="F22" s="20">
         <v>100.6</v>
       </c>
       <c r="G22" s="20">
         <v>100.9</v>
       </c>
-      <c r="H22" s="6"/>
+      <c r="H22" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="20">
         <v>101.1</v>
       </c>
       <c r="C23" s="20">
         <v>100.6</v>
       </c>
       <c r="D23" s="20">
         <v>100.3</v>
       </c>
       <c r="E23" s="20">
         <v>101</v>
       </c>
       <c r="F23" s="20">
         <v>100.5</v>
       </c>
       <c r="G23" s="20">
         <v>100.8</v>
       </c>
-      <c r="H23" s="6"/>
+      <c r="H23" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21">
         <v>100.8</v>
       </c>
       <c r="C24" s="21">
         <v>101.2</v>
       </c>
       <c r="D24" s="21">
         <v>100.6</v>
       </c>
       <c r="E24" s="21">
         <v>100.6</v>
       </c>
       <c r="F24" s="21">
         <v>100.8</v>
       </c>
       <c r="G24" s="21">
         <v>101</v>
       </c>
-      <c r="H24" s="10"/>
+      <c r="H24" s="21">
+        <v>100.5</v>
+      </c>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="12"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
@@ -7044,631 +7422,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="20">
         <v>101.2</v>
       </c>
       <c r="C28" s="20">
         <v>102.1</v>
       </c>
       <c r="D28" s="20">
         <v>102.6</v>
       </c>
       <c r="E28" s="20">
         <v>103.6</v>
       </c>
       <c r="F28" s="20">
         <v>104.2</v>
       </c>
       <c r="G28" s="20">
         <v>105.1</v>
       </c>
-      <c r="H28" s="18"/>
+      <c r="H28" s="20">
+        <v>105.9</v>
+      </c>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="20">
         <v>101.2</v>
       </c>
       <c r="C29" s="20">
         <v>101.9</v>
       </c>
       <c r="D29" s="20">
         <v>102.3</v>
       </c>
       <c r="E29" s="20">
         <v>103.2</v>
       </c>
       <c r="F29" s="20">
         <v>104.1</v>
       </c>
       <c r="G29" s="20">
         <v>105.1</v>
       </c>
-      <c r="H29" s="18"/>
+      <c r="H29" s="20">
+        <v>106</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="20">
         <v>100.8</v>
       </c>
       <c r="C30" s="20">
         <v>102.6</v>
       </c>
       <c r="D30" s="20">
         <v>103.2</v>
       </c>
       <c r="E30" s="20">
         <v>104.6</v>
       </c>
       <c r="F30" s="20">
         <v>105.2</v>
       </c>
       <c r="G30" s="20">
         <v>106.6</v>
       </c>
-      <c r="H30" s="18"/>
+      <c r="H30" s="20">
+        <v>107.4</v>
+      </c>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="20">
         <v>101.1</v>
       </c>
       <c r="C31" s="20">
         <v>101.8</v>
       </c>
       <c r="D31" s="20">
         <v>102.8</v>
       </c>
       <c r="E31" s="20">
         <v>103.3</v>
       </c>
       <c r="F31" s="20">
         <v>103.9</v>
       </c>
       <c r="G31" s="20">
         <v>104.7</v>
       </c>
-      <c r="H31" s="18"/>
+      <c r="H31" s="20">
+        <v>105.5</v>
+      </c>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>101.7</v>
       </c>
       <c r="C32" s="20">
         <v>102.5</v>
       </c>
       <c r="D32" s="20">
         <v>102.6</v>
       </c>
       <c r="E32" s="20">
         <v>103.2</v>
       </c>
       <c r="F32" s="20">
         <v>103.8</v>
       </c>
       <c r="G32" s="20">
         <v>105.1</v>
       </c>
-      <c r="H32" s="18"/>
+      <c r="H32" s="20">
+        <v>106.4</v>
+      </c>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="20">
         <v>100.9</v>
       </c>
       <c r="C33" s="20">
         <v>101.8</v>
       </c>
       <c r="D33" s="20">
         <v>102.5</v>
       </c>
       <c r="E33" s="20">
         <v>103.6</v>
       </c>
       <c r="F33" s="20">
         <v>104.4</v>
       </c>
       <c r="G33" s="20">
         <v>105.6</v>
       </c>
-      <c r="H33" s="18"/>
+      <c r="H33" s="20">
+        <v>106.5</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="20">
         <v>100.9</v>
       </c>
       <c r="C34" s="20">
         <v>101.9</v>
       </c>
       <c r="D34" s="20">
         <v>102.8</v>
       </c>
       <c r="E34" s="20">
         <v>103.6</v>
       </c>
       <c r="F34" s="20">
         <v>104</v>
       </c>
       <c r="G34" s="20">
         <v>104.8</v>
       </c>
-      <c r="H34" s="18"/>
+      <c r="H34" s="20">
+        <v>105.5</v>
+      </c>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="20">
         <v>101.6</v>
       </c>
       <c r="C35" s="20">
         <v>102.4</v>
       </c>
       <c r="D35" s="20">
         <v>103.2</v>
       </c>
       <c r="E35" s="20">
         <v>104</v>
       </c>
       <c r="F35" s="20">
         <v>104.5</v>
       </c>
       <c r="G35" s="20">
         <v>104.9</v>
       </c>
-      <c r="H35" s="18"/>
+      <c r="H35" s="20">
+        <v>105</v>
+      </c>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20">
         <v>100.8</v>
       </c>
       <c r="C36" s="20">
         <v>101.2</v>
       </c>
       <c r="D36" s="20">
         <v>102.1</v>
       </c>
       <c r="E36" s="20">
         <v>103.2</v>
       </c>
       <c r="F36" s="20">
         <v>103.9</v>
       </c>
       <c r="G36" s="20">
         <v>105.6</v>
       </c>
-      <c r="H36" s="18"/>
+      <c r="H36" s="20">
+        <v>107.1</v>
+      </c>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="20">
         <v>101</v>
       </c>
       <c r="C37" s="20">
         <v>101.7</v>
       </c>
       <c r="D37" s="20">
         <v>102.5</v>
       </c>
       <c r="E37" s="20">
         <v>103.5</v>
       </c>
       <c r="F37" s="20">
         <v>104.1</v>
       </c>
       <c r="G37" s="20">
         <v>105.1</v>
       </c>
-      <c r="H37" s="18"/>
+      <c r="H37" s="20">
+        <v>105.9</v>
+      </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="20">
         <v>100.8</v>
       </c>
       <c r="C38" s="20">
         <v>101.6</v>
       </c>
       <c r="D38" s="20">
         <v>102.1</v>
       </c>
       <c r="E38" s="20">
         <v>103.6</v>
       </c>
       <c r="F38" s="20">
         <v>104.4</v>
       </c>
       <c r="G38" s="20">
         <v>105.2</v>
       </c>
-      <c r="H38" s="18"/>
+      <c r="H38" s="20">
+        <v>106</v>
+      </c>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="20">
         <v>101</v>
       </c>
       <c r="C39" s="20">
         <v>102</v>
       </c>
       <c r="D39" s="20">
         <v>102.4</v>
       </c>
       <c r="E39" s="20">
         <v>103.2</v>
       </c>
       <c r="F39" s="20">
         <v>103.9</v>
       </c>
       <c r="G39" s="20">
         <v>104.7</v>
       </c>
-      <c r="H39" s="18"/>
+      <c r="H39" s="20">
+        <v>105.3</v>
+      </c>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="20">
         <v>101</v>
       </c>
       <c r="C40" s="20">
         <v>102.3</v>
       </c>
       <c r="D40" s="20">
         <v>102.6</v>
       </c>
       <c r="E40" s="20">
         <v>103.3</v>
       </c>
       <c r="F40" s="20">
         <v>103.8</v>
       </c>
       <c r="G40" s="20">
         <v>104.4</v>
       </c>
-      <c r="H40" s="18"/>
+      <c r="H40" s="20">
+        <v>105.1</v>
+      </c>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="20">
         <v>101.7</v>
       </c>
       <c r="C41" s="20">
         <v>102.2</v>
       </c>
       <c r="D41" s="20">
         <v>102.2</v>
       </c>
       <c r="E41" s="20">
         <v>103.4</v>
       </c>
       <c r="F41" s="20">
         <v>103.9</v>
       </c>
       <c r="G41" s="20">
         <v>104.6</v>
       </c>
-      <c r="H41" s="18"/>
+      <c r="H41" s="20">
+        <v>105.3</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="20">
         <v>101.6</v>
       </c>
       <c r="C42" s="20">
         <v>102.6</v>
       </c>
       <c r="D42" s="20">
         <v>103.3</v>
       </c>
       <c r="E42" s="20">
         <v>104.6</v>
       </c>
       <c r="F42" s="20">
         <v>105.7</v>
       </c>
       <c r="G42" s="20">
         <v>106.9</v>
       </c>
-      <c r="H42" s="18"/>
+      <c r="H42" s="20">
+        <v>107.5</v>
+      </c>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="20">
         <v>101</v>
       </c>
       <c r="C43" s="20">
         <v>101.9</v>
       </c>
       <c r="D43" s="20">
         <v>102.6</v>
       </c>
       <c r="E43" s="20">
         <v>103.3</v>
       </c>
       <c r="F43" s="20">
         <v>104.3</v>
       </c>
       <c r="G43" s="20">
         <v>104.8</v>
       </c>
-      <c r="H43" s="18"/>
+      <c r="H43" s="20">
+        <v>106.1</v>
+      </c>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="20">
         <v>101.3</v>
       </c>
       <c r="C44" s="20">
         <v>102.2</v>
       </c>
       <c r="D44" s="20">
         <v>102.6</v>
       </c>
       <c r="E44" s="20">
         <v>104.2</v>
       </c>
       <c r="F44" s="20">
         <v>104.5</v>
       </c>
       <c r="G44" s="20">
         <v>104.7</v>
       </c>
-      <c r="H44" s="18"/>
+      <c r="H44" s="20">
+        <v>105.1</v>
+      </c>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13" ht="16.5" customHeight="1">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="20">
         <v>101.4</v>
       </c>
       <c r="C45" s="20">
         <v>102.6</v>
       </c>
       <c r="D45" s="20">
         <v>103.4</v>
       </c>
       <c r="E45" s="20">
         <v>104.1</v>
       </c>
       <c r="F45" s="20">
         <v>104.7</v>
       </c>
       <c r="G45" s="20">
         <v>105.7</v>
       </c>
-      <c r="H45" s="18"/>
+      <c r="H45" s="20">
+        <v>106.4</v>
+      </c>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="20">
         <v>101.6</v>
       </c>
       <c r="C46" s="20">
         <v>102.6</v>
       </c>
       <c r="D46" s="20">
         <v>102.7</v>
       </c>
       <c r="E46" s="20">
         <v>103.8</v>
       </c>
       <c r="F46" s="20">
         <v>104.4</v>
       </c>
       <c r="G46" s="20">
         <v>105.4</v>
       </c>
-      <c r="H46" s="18"/>
+      <c r="H46" s="20">
+        <v>105.9</v>
+      </c>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="20">
         <v>101.1</v>
       </c>
       <c r="C47" s="20">
         <v>101.6</v>
       </c>
       <c r="D47" s="20">
         <v>102</v>
       </c>
       <c r="E47" s="20">
         <v>103</v>
       </c>
       <c r="F47" s="20">
         <v>103.5</v>
       </c>
       <c r="G47" s="20">
         <v>104.3</v>
       </c>
-      <c r="H47" s="18"/>
+      <c r="H47" s="20">
+        <v>105</v>
+      </c>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="21">
         <v>100.8</v>
       </c>
       <c r="C48" s="21">
         <v>102</v>
       </c>
       <c r="D48" s="21">
         <v>102.6</v>
       </c>
       <c r="E48" s="21">
         <v>103.2</v>
       </c>
       <c r="F48" s="21">
         <v>104</v>
       </c>
       <c r="G48" s="21">
         <v>105</v>
       </c>
-      <c r="H48" s="10"/>
+      <c r="H48" s="21">
+        <v>105.6</v>
+      </c>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="49" spans="1:13">
       <c r="G49" s="20"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
@@ -7712,631 +8132,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="20">
         <v>111.7</v>
       </c>
       <c r="C52" s="20">
         <v>111.6</v>
       </c>
       <c r="D52" s="20">
         <v>111.3</v>
       </c>
       <c r="E52" s="20">
         <v>111.7</v>
       </c>
       <c r="F52" s="20">
         <v>111.7</v>
       </c>
       <c r="G52" s="20">
         <v>111.7</v>
       </c>
-      <c r="H52" s="18"/>
+      <c r="H52" s="20">
+        <v>111.7</v>
+      </c>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="20">
         <v>112.9</v>
       </c>
       <c r="C53" s="20">
         <v>112.7</v>
       </c>
       <c r="D53" s="20">
         <v>112.3</v>
       </c>
       <c r="E53" s="20">
         <v>112.7</v>
       </c>
       <c r="F53" s="20">
         <v>113</v>
       </c>
       <c r="G53" s="20">
         <v>112.7</v>
       </c>
-      <c r="H53" s="18"/>
+      <c r="H53" s="20">
+        <v>112.3</v>
+      </c>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="20">
         <v>113.4</v>
       </c>
       <c r="C54" s="20">
         <v>114.4</v>
       </c>
       <c r="D54" s="20">
         <v>114.1</v>
       </c>
       <c r="E54" s="20">
         <v>115</v>
       </c>
       <c r="F54" s="20">
         <v>114.6</v>
       </c>
       <c r="G54" s="20">
         <v>114.6</v>
       </c>
-      <c r="H54" s="18"/>
+      <c r="H54" s="20">
+        <v>114.6</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="20">
         <v>113</v>
       </c>
       <c r="C55" s="20">
         <v>112.6</v>
       </c>
       <c r="D55" s="20">
         <v>112.9</v>
       </c>
       <c r="E55" s="20">
         <v>112.7</v>
       </c>
       <c r="F55" s="20">
         <v>112.6</v>
       </c>
       <c r="G55" s="20">
         <v>112.5</v>
       </c>
-      <c r="H55" s="18"/>
+      <c r="H55" s="20">
+        <v>112.3</v>
+      </c>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="20">
         <v>112.9</v>
       </c>
       <c r="C56" s="20">
         <v>113.2</v>
       </c>
       <c r="D56" s="20">
         <v>113</v>
       </c>
       <c r="E56" s="20">
         <v>112.8</v>
       </c>
       <c r="F56" s="20">
         <v>112.3</v>
       </c>
       <c r="G56" s="20">
         <v>112.6</v>
       </c>
-      <c r="H56" s="18"/>
+      <c r="H56" s="20">
+        <v>112.6</v>
+      </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="20">
         <v>110.3</v>
       </c>
       <c r="C57" s="20">
         <v>110.2</v>
       </c>
       <c r="D57" s="20">
         <v>109.8</v>
       </c>
       <c r="E57" s="20">
         <v>110.3</v>
       </c>
       <c r="F57" s="20">
         <v>110.3</v>
       </c>
       <c r="G57" s="20">
         <v>110.5</v>
       </c>
-      <c r="H57" s="18"/>
+      <c r="H57" s="20">
+        <v>110.8</v>
+      </c>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="20">
         <v>108</v>
       </c>
       <c r="C58" s="20">
         <v>108.2</v>
       </c>
       <c r="D58" s="20">
         <v>108.5</v>
       </c>
       <c r="E58" s="20">
         <v>108.9</v>
       </c>
       <c r="F58" s="20">
         <v>108.9</v>
       </c>
       <c r="G58" s="20">
         <v>109.1</v>
       </c>
-      <c r="H58" s="18"/>
+      <c r="H58" s="20">
+        <v>109.6</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="20">
         <v>111.4</v>
       </c>
       <c r="C59" s="20">
         <v>111.6</v>
       </c>
       <c r="D59" s="20">
         <v>111.5</v>
       </c>
       <c r="E59" s="20">
         <v>111.9</v>
       </c>
       <c r="F59" s="20">
         <v>111.7</v>
       </c>
       <c r="G59" s="20">
         <v>111.1</v>
       </c>
-      <c r="H59" s="18"/>
+      <c r="H59" s="20">
+        <v>110.2</v>
+      </c>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="20">
         <v>113.1</v>
       </c>
       <c r="C60" s="20">
         <v>112.3</v>
       </c>
       <c r="D60" s="20">
         <v>112.7</v>
       </c>
       <c r="E60" s="20">
         <v>112.9</v>
       </c>
       <c r="F60" s="20">
         <v>112.9</v>
       </c>
       <c r="G60" s="20">
         <v>113.6</v>
       </c>
-      <c r="H60" s="18"/>
+      <c r="H60" s="20">
+        <v>114</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="20">
         <v>111.6</v>
       </c>
       <c r="C61" s="20">
         <v>110.9</v>
       </c>
       <c r="D61" s="20">
         <v>110.4</v>
       </c>
       <c r="E61" s="20">
         <v>110.9</v>
       </c>
       <c r="F61" s="20">
         <v>111</v>
       </c>
       <c r="G61" s="20">
         <v>110.8</v>
       </c>
-      <c r="H61" s="18"/>
+      <c r="H61" s="20">
+        <v>110.9</v>
+      </c>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="20">
         <v>110.5</v>
       </c>
       <c r="C62" s="20">
         <v>110.4</v>
       </c>
       <c r="D62" s="20">
         <v>110.2</v>
       </c>
       <c r="E62" s="20">
         <v>111.2</v>
       </c>
       <c r="F62" s="20">
         <v>111.4</v>
       </c>
       <c r="G62" s="20">
         <v>111.6</v>
       </c>
-      <c r="H62" s="18"/>
+      <c r="H62" s="20">
+        <v>111.9</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="20">
         <v>111.1</v>
       </c>
       <c r="C63" s="20">
         <v>111.6</v>
       </c>
       <c r="D63" s="20">
         <v>111</v>
       </c>
       <c r="E63" s="20">
         <v>110.6</v>
       </c>
       <c r="F63" s="20">
         <v>110.7</v>
       </c>
       <c r="G63" s="20">
         <v>110.9</v>
       </c>
-      <c r="H63" s="18"/>
+      <c r="H63" s="20">
+        <v>110.9</v>
+      </c>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="20">
         <v>112.4</v>
       </c>
       <c r="C64" s="20">
         <v>111</v>
       </c>
       <c r="D64" s="20">
         <v>111.1</v>
       </c>
       <c r="E64" s="20">
         <v>111.8</v>
       </c>
       <c r="F64" s="20">
         <v>112.1</v>
       </c>
       <c r="G64" s="20">
         <v>112.1</v>
       </c>
-      <c r="H64" s="18"/>
+      <c r="H64" s="20">
+        <v>111.4</v>
+      </c>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:29">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="20">
         <v>112.1</v>
       </c>
       <c r="C65" s="20">
         <v>111.6</v>
       </c>
       <c r="D65" s="20">
         <v>110.7</v>
       </c>
       <c r="E65" s="20">
         <v>111.3</v>
       </c>
       <c r="F65" s="20">
         <v>111.6</v>
       </c>
       <c r="G65" s="20">
         <v>111.3</v>
       </c>
-      <c r="H65" s="18"/>
+      <c r="H65" s="20">
+        <v>111.1</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:29">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="20">
         <v>112.1</v>
       </c>
       <c r="C66" s="20">
         <v>112</v>
       </c>
       <c r="D66" s="20">
         <v>111.8</v>
       </c>
       <c r="E66" s="20">
         <v>112.6</v>
       </c>
       <c r="F66" s="20">
         <v>113.4</v>
       </c>
       <c r="G66" s="20">
         <v>113.5</v>
       </c>
-      <c r="H66" s="18"/>
+      <c r="H66" s="20">
+        <v>113</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:29">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="20">
         <v>113.3</v>
       </c>
       <c r="C67" s="20">
         <v>112.6</v>
       </c>
       <c r="D67" s="20">
         <v>112</v>
       </c>
       <c r="E67" s="20">
         <v>112.3</v>
       </c>
       <c r="F67" s="20">
         <v>112.9</v>
       </c>
       <c r="G67" s="20">
         <v>112.8</v>
       </c>
-      <c r="H67" s="18"/>
+      <c r="H67" s="20">
+        <v>113.6</v>
+      </c>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:29">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="20">
         <v>112.5</v>
       </c>
       <c r="C68" s="20">
         <v>112.5</v>
       </c>
       <c r="D68" s="20">
         <v>111.7</v>
       </c>
       <c r="E68" s="20">
         <v>112.7</v>
       </c>
       <c r="F68" s="20">
         <v>112.8</v>
       </c>
       <c r="G68" s="20">
         <v>112.1</v>
       </c>
-      <c r="H68" s="18"/>
+      <c r="H68" s="20">
+        <v>111.5</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:29">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="20">
         <v>113</v>
       </c>
       <c r="C69" s="20">
         <v>113.4</v>
       </c>
       <c r="D69" s="20">
         <v>113.3</v>
       </c>
       <c r="E69" s="20">
         <v>113.5</v>
       </c>
       <c r="F69" s="20">
         <v>113.4</v>
       </c>
       <c r="G69" s="20">
         <v>113</v>
       </c>
-      <c r="H69" s="18"/>
+      <c r="H69" s="20">
+        <v>113</v>
+      </c>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:29">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="20">
         <v>112.1</v>
       </c>
       <c r="C70" s="20">
         <v>112.1</v>
       </c>
       <c r="D70" s="20">
         <v>111.1</v>
       </c>
       <c r="E70" s="20">
         <v>111.4</v>
       </c>
       <c r="F70" s="20">
         <v>111.4</v>
       </c>
       <c r="G70" s="20">
         <v>111.3</v>
       </c>
-      <c r="H70" s="18"/>
+      <c r="H70" s="20">
+        <v>111.1</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:29">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="20">
         <v>109.3</v>
       </c>
       <c r="C71" s="20">
         <v>109.1</v>
       </c>
       <c r="D71" s="20">
         <v>108.6</v>
       </c>
       <c r="E71" s="20">
         <v>109.2</v>
       </c>
       <c r="F71" s="20">
         <v>109.4</v>
       </c>
       <c r="G71" s="20">
         <v>109.3</v>
       </c>
-      <c r="H71" s="18"/>
+      <c r="H71" s="20">
+        <v>109.4</v>
+      </c>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:29">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="21">
         <v>112</v>
       </c>
       <c r="C72" s="21">
         <v>112.8</v>
       </c>
       <c r="D72" s="21">
         <v>112.9</v>
       </c>
       <c r="E72" s="21">
         <v>113</v>
       </c>
       <c r="F72" s="21">
         <v>112.9</v>
       </c>
       <c r="G72" s="21">
         <v>113.5</v>
       </c>
-      <c r="H72" s="10"/>
+      <c r="H72" s="21">
+        <v>112.7</v>
+      </c>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:29">
       <c r="A73" s="11"/>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="20"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:29">
       <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
@@ -8392,647 +8854,689 @@
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:29">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="20">
         <v>111.7</v>
       </c>
       <c r="C76" s="20">
         <v>111.6</v>
       </c>
       <c r="D76" s="20">
         <v>111.5</v>
       </c>
       <c r="E76" s="20">
         <v>111.6</v>
       </c>
       <c r="F76" s="20">
         <v>111.6</v>
       </c>
       <c r="G76" s="20">
         <v>111.6</v>
       </c>
-      <c r="H76" s="18"/>
+      <c r="H76" s="20">
+        <v>111.6</v>
+      </c>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
       <c r="N76" s="19"/>
       <c r="O76" s="19"/>
       <c r="P76" s="19"/>
       <c r="Q76" s="19"/>
       <c r="R76" s="19"/>
       <c r="S76" s="19"/>
       <c r="T76" s="19"/>
       <c r="U76" s="19"/>
       <c r="V76" s="19"/>
       <c r="W76" s="19"/>
       <c r="X76" s="19"/>
       <c r="Y76" s="19"/>
       <c r="Z76" s="19"/>
       <c r="AA76" s="19"/>
       <c r="AB76" s="19"/>
       <c r="AC76" s="19"/>
     </row>
     <row r="77" spans="1:29">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="20">
         <v>112.9</v>
       </c>
       <c r="C77" s="20">
         <v>112.8</v>
       </c>
       <c r="D77" s="20">
         <v>112.6</v>
       </c>
       <c r="E77" s="20">
         <v>112.7</v>
       </c>
       <c r="F77" s="20">
         <v>112.7</v>
       </c>
       <c r="G77" s="20">
         <v>112.7</v>
       </c>
-      <c r="H77" s="18"/>
+      <c r="H77" s="20">
+        <v>112.7</v>
+      </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:29">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="20">
         <v>113.4</v>
       </c>
       <c r="C78" s="20">
         <v>113.9</v>
       </c>
       <c r="D78" s="20">
         <v>114</v>
       </c>
       <c r="E78" s="20">
         <v>114.2</v>
       </c>
       <c r="F78" s="20">
         <v>114.3</v>
       </c>
       <c r="G78" s="20">
         <v>114.4</v>
       </c>
-      <c r="H78" s="18"/>
+      <c r="H78" s="20">
+        <v>114.4</v>
+      </c>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:29">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="20">
         <v>113</v>
       </c>
       <c r="C79" s="20">
         <v>112.8</v>
       </c>
       <c r="D79" s="20">
         <v>112.8</v>
       </c>
       <c r="E79" s="20">
         <v>112.8</v>
       </c>
       <c r="F79" s="20">
         <v>112.7</v>
       </c>
       <c r="G79" s="20">
         <v>112.7</v>
       </c>
-      <c r="H79" s="18"/>
+      <c r="H79" s="20">
+        <v>112.6</v>
+      </c>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:29">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="20">
         <v>112.9</v>
       </c>
       <c r="C80" s="20">
         <v>113.1</v>
       </c>
       <c r="D80" s="20">
         <v>113</v>
       </c>
       <c r="E80" s="20">
         <v>113</v>
       </c>
       <c r="F80" s="20">
         <v>112.8</v>
       </c>
       <c r="G80" s="20">
         <v>112.8</v>
       </c>
-      <c r="H80" s="18"/>
+      <c r="H80" s="20">
+        <v>112.8</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="20">
         <v>110.3</v>
       </c>
       <c r="C81" s="20">
         <v>110.3</v>
       </c>
       <c r="D81" s="20">
         <v>110.1</v>
       </c>
       <c r="E81" s="20">
         <v>110.2</v>
       </c>
       <c r="F81" s="20">
         <v>110.2</v>
       </c>
       <c r="G81" s="20">
         <v>110.2</v>
       </c>
-      <c r="H81" s="18"/>
+      <c r="H81" s="20">
+        <v>110.3</v>
+      </c>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="20">
         <v>108</v>
       </c>
       <c r="C82" s="20">
         <v>108.1</v>
       </c>
       <c r="D82" s="20">
         <v>108.2</v>
       </c>
       <c r="E82" s="20">
         <v>108.4</v>
       </c>
       <c r="F82" s="20">
         <v>108.5</v>
       </c>
       <c r="G82" s="20">
         <v>108.6</v>
       </c>
-      <c r="H82" s="18"/>
+      <c r="H82" s="20">
+        <v>108.7</v>
+      </c>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="20">
         <v>111.4</v>
       </c>
       <c r="C83" s="20">
         <v>111.5</v>
       </c>
       <c r="D83" s="20">
         <v>111.5</v>
       </c>
       <c r="E83" s="20">
         <v>111.6</v>
       </c>
       <c r="F83" s="20">
         <v>111.6</v>
       </c>
       <c r="G83" s="20">
         <v>111.5</v>
       </c>
-      <c r="H83" s="18"/>
+      <c r="H83" s="20">
+        <v>111.3</v>
+      </c>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20">
         <v>113.1</v>
       </c>
       <c r="C84" s="20">
         <v>112.7</v>
       </c>
       <c r="D84" s="20">
         <v>112.7</v>
       </c>
       <c r="E84" s="20">
         <v>112.7</v>
       </c>
       <c r="F84" s="20">
         <v>112.8</v>
       </c>
       <c r="G84" s="20">
         <v>112.9</v>
       </c>
-      <c r="H84" s="18"/>
+      <c r="H84" s="20">
+        <v>113.1</v>
+      </c>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="20">
         <v>111.6</v>
       </c>
       <c r="C85" s="20">
         <v>111.3</v>
       </c>
       <c r="D85" s="20">
         <v>111</v>
       </c>
       <c r="E85" s="20">
         <v>110.9</v>
       </c>
       <c r="F85" s="20">
         <v>111</v>
       </c>
       <c r="G85" s="20">
         <v>110.9</v>
       </c>
-      <c r="H85" s="18"/>
+      <c r="H85" s="20">
+        <v>110.9</v>
+      </c>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="20">
         <v>110.5</v>
       </c>
       <c r="C86" s="20">
         <v>110.4</v>
       </c>
       <c r="D86" s="20">
         <v>110.3</v>
       </c>
       <c r="E86" s="20">
         <v>110.6</v>
       </c>
       <c r="F86" s="20">
         <v>110.7</v>
       </c>
       <c r="G86" s="20">
         <v>110.9</v>
       </c>
-      <c r="H86" s="18"/>
+      <c r="H86" s="20">
+        <v>111</v>
+      </c>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="20">
         <v>111.1</v>
       </c>
       <c r="C87" s="20">
         <v>111.3</v>
       </c>
       <c r="D87" s="20">
         <v>111.2</v>
       </c>
       <c r="E87" s="20">
         <v>111.1</v>
       </c>
       <c r="F87" s="20">
         <v>111</v>
       </c>
       <c r="G87" s="20">
         <v>111</v>
       </c>
-      <c r="H87" s="18"/>
+      <c r="H87" s="20">
+        <v>111</v>
+      </c>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="20">
         <v>112.4</v>
       </c>
       <c r="C88" s="20">
         <v>111.7</v>
       </c>
       <c r="D88" s="20">
         <v>111.5</v>
       </c>
       <c r="E88" s="20">
         <v>111.6</v>
       </c>
       <c r="F88" s="20">
         <v>111.7</v>
       </c>
       <c r="G88" s="20">
         <v>111.8</v>
       </c>
-      <c r="H88" s="18"/>
+      <c r="H88" s="20">
+        <v>111.7</v>
+      </c>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="20">
         <v>112.1</v>
       </c>
       <c r="C89" s="20">
         <v>111.8</v>
       </c>
       <c r="D89" s="20">
         <v>111.4</v>
       </c>
       <c r="E89" s="20">
         <v>111.4</v>
       </c>
       <c r="F89" s="20">
         <v>111.4</v>
       </c>
       <c r="G89" s="20">
         <v>111.4</v>
       </c>
-      <c r="H89" s="18"/>
+      <c r="H89" s="20">
+        <v>111.4</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="20">
         <v>112.1</v>
       </c>
       <c r="C90" s="20">
         <v>112</v>
       </c>
       <c r="D90" s="20">
         <v>112</v>
       </c>
       <c r="E90" s="20">
         <v>112.1</v>
       </c>
       <c r="F90" s="20">
         <v>112.4</v>
       </c>
       <c r="G90" s="20">
         <v>112.6</v>
       </c>
-      <c r="H90" s="18"/>
+      <c r="H90" s="20">
+        <v>112.6</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="20">
         <v>113.3</v>
       </c>
       <c r="C91" s="20">
         <v>113</v>
       </c>
       <c r="D91" s="20">
         <v>112.6</v>
       </c>
       <c r="E91" s="20">
         <v>112.5</v>
       </c>
       <c r="F91" s="20">
         <v>112.6</v>
       </c>
       <c r="G91" s="20">
         <v>112.6</v>
       </c>
-      <c r="H91" s="18"/>
+      <c r="H91" s="20">
+        <v>112.8</v>
+      </c>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="20">
         <v>112.5</v>
       </c>
       <c r="C92" s="20">
         <v>112.5</v>
       </c>
       <c r="D92" s="20">
         <v>112.2</v>
       </c>
       <c r="E92" s="20">
         <v>112.4</v>
       </c>
       <c r="F92" s="20">
         <v>112.5</v>
       </c>
       <c r="G92" s="20">
         <v>112.4</v>
       </c>
-      <c r="H92" s="18"/>
+      <c r="H92" s="20">
+        <v>112.3</v>
+      </c>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="20">
         <v>113</v>
       </c>
       <c r="C93" s="20">
         <v>113.2</v>
       </c>
       <c r="D93" s="20">
         <v>113.3</v>
       </c>
       <c r="E93" s="20">
         <v>113.3</v>
       </c>
       <c r="F93" s="20">
         <v>113.3</v>
       </c>
       <c r="G93" s="20">
         <v>113.3</v>
       </c>
-      <c r="H93" s="18"/>
+      <c r="H93" s="20">
+        <v>113.2</v>
+      </c>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="20">
         <v>112.1</v>
       </c>
       <c r="C94" s="20">
         <v>112.1</v>
       </c>
       <c r="D94" s="20">
         <v>111.8</v>
       </c>
       <c r="E94" s="20">
         <v>111.7</v>
       </c>
       <c r="F94" s="20">
         <v>111.6</v>
       </c>
       <c r="G94" s="20">
         <v>111.5</v>
       </c>
-      <c r="H94" s="18"/>
+      <c r="H94" s="20">
+        <v>111.5</v>
+      </c>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="20">
         <v>109.3</v>
       </c>
       <c r="C95" s="20">
         <v>109.2</v>
       </c>
       <c r="D95" s="20">
         <v>109</v>
       </c>
       <c r="E95" s="20">
         <v>109</v>
       </c>
       <c r="F95" s="20">
         <v>109.1</v>
       </c>
       <c r="G95" s="20">
         <v>109.1</v>
       </c>
-      <c r="H95" s="18"/>
+      <c r="H95" s="20">
+        <v>109.2</v>
+      </c>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="21">
         <v>112</v>
       </c>
       <c r="C96" s="21">
         <v>112.4</v>
       </c>
       <c r="D96" s="21">
         <v>112.6</v>
       </c>
       <c r="E96" s="21">
         <v>112.7</v>
       </c>
       <c r="F96" s="21">
         <v>112.7</v>
       </c>
       <c r="G96" s="21">
         <v>112.9</v>
       </c>
-      <c r="H96" s="10"/>
+      <c r="H96" s="21">
+        <v>112.8</v>
+      </c>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
@@ -9122,631 +9626,673 @@
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="20">
         <v>101.1</v>
       </c>
       <c r="C4" s="20">
         <v>101</v>
       </c>
       <c r="D4" s="20">
         <v>100.6</v>
       </c>
       <c r="E4" s="20">
         <v>100.9</v>
       </c>
       <c r="F4" s="20">
         <v>101.1</v>
       </c>
       <c r="G4" s="20">
         <v>101.1</v>
       </c>
-      <c r="H4" s="18"/>
+      <c r="H4" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="20">
         <v>101.1</v>
       </c>
       <c r="C5" s="20">
         <v>100.8</v>
       </c>
       <c r="D5" s="20">
         <v>100.6</v>
       </c>
       <c r="E5" s="20">
         <v>100.8</v>
       </c>
       <c r="F5" s="20">
         <v>100.2</v>
       </c>
       <c r="G5" s="20">
         <v>101</v>
       </c>
-      <c r="H5" s="18"/>
+      <c r="H5" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20">
         <v>100.6</v>
       </c>
       <c r="C6" s="20">
         <v>100.8</v>
       </c>
       <c r="D6" s="20">
         <v>100.3</v>
       </c>
       <c r="E6" s="20">
         <v>101.2</v>
       </c>
       <c r="F6" s="20">
         <v>101.6</v>
       </c>
       <c r="G6" s="20">
         <v>101</v>
       </c>
-      <c r="H6" s="18"/>
+      <c r="H6" s="20">
+        <v>100.8</v>
+      </c>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>101.9</v>
       </c>
       <c r="C7" s="20">
         <v>100.4</v>
       </c>
       <c r="D7" s="20">
         <v>100.9</v>
       </c>
       <c r="E7" s="20">
         <v>100.3</v>
       </c>
       <c r="F7" s="20">
         <v>100.5</v>
       </c>
       <c r="G7" s="20">
         <v>101</v>
       </c>
-      <c r="H7" s="18"/>
+      <c r="H7" s="20">
+        <v>100.2</v>
+      </c>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>102.1</v>
       </c>
       <c r="C8" s="20">
         <v>100.7</v>
       </c>
       <c r="D8" s="20">
         <v>100.5</v>
       </c>
       <c r="E8" s="20">
         <v>101.3</v>
       </c>
       <c r="F8" s="20">
         <v>100.8</v>
       </c>
       <c r="G8" s="20">
         <v>103</v>
       </c>
-      <c r="H8" s="18"/>
+      <c r="H8" s="20">
+        <v>102</v>
+      </c>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>101.5</v>
       </c>
       <c r="C9" s="20">
         <v>101.2</v>
       </c>
       <c r="D9" s="20">
         <v>101.6</v>
       </c>
       <c r="E9" s="20">
         <v>100.5</v>
       </c>
       <c r="F9" s="20">
         <v>101.5</v>
       </c>
       <c r="G9" s="20">
         <v>101.5</v>
       </c>
-      <c r="H9" s="18"/>
+      <c r="H9" s="20">
+        <v>100.5</v>
+      </c>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>102.5</v>
       </c>
       <c r="C10" s="20">
         <v>101.3</v>
       </c>
       <c r="D10" s="20">
         <v>100.3</v>
       </c>
       <c r="E10" s="20">
         <v>101.1</v>
       </c>
       <c r="F10" s="20">
         <v>100.7</v>
       </c>
       <c r="G10" s="20">
         <v>100.9</v>
       </c>
-      <c r="H10" s="18"/>
+      <c r="H10" s="20">
+        <v>100.1</v>
+      </c>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>101</v>
       </c>
       <c r="C11" s="20">
         <v>101.3</v>
       </c>
       <c r="D11" s="20">
         <v>100.6</v>
       </c>
       <c r="E11" s="20">
         <v>100.6</v>
       </c>
       <c r="F11" s="20">
         <v>100.6</v>
       </c>
       <c r="G11" s="20">
         <v>100.6</v>
       </c>
-      <c r="H11" s="18"/>
+      <c r="H11" s="20">
+        <v>100.2</v>
+      </c>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>101.1</v>
       </c>
       <c r="C12" s="20">
         <v>100.9</v>
       </c>
       <c r="D12" s="20">
         <v>101</v>
       </c>
       <c r="E12" s="20">
         <v>100.4</v>
       </c>
       <c r="F12" s="20">
         <v>100.2</v>
       </c>
       <c r="G12" s="20">
         <v>101.8</v>
       </c>
-      <c r="H12" s="18"/>
+      <c r="H12" s="20">
+        <v>100.2</v>
+      </c>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="20">
         <v>100.6</v>
       </c>
       <c r="C13" s="20">
         <v>101.3</v>
       </c>
       <c r="D13" s="20">
         <v>100</v>
       </c>
       <c r="E13" s="20">
         <v>100.4</v>
       </c>
       <c r="F13" s="20">
         <v>101</v>
       </c>
       <c r="G13" s="20">
         <v>101.3</v>
       </c>
-      <c r="H13" s="18"/>
+      <c r="H13" s="20">
+        <v>100.2</v>
+      </c>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>101</v>
       </c>
       <c r="C14" s="20">
         <v>101.1</v>
       </c>
       <c r="D14" s="20">
         <v>100.8</v>
       </c>
       <c r="E14" s="20">
         <v>100.6</v>
       </c>
       <c r="F14" s="20">
         <v>100.8</v>
       </c>
       <c r="G14" s="20">
         <v>100.9</v>
       </c>
-      <c r="H14" s="18"/>
+      <c r="H14" s="20">
+        <v>100.4</v>
+      </c>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>100.8</v>
       </c>
       <c r="C15" s="20">
         <v>100.5</v>
       </c>
       <c r="D15" s="20">
         <v>100.7</v>
       </c>
       <c r="E15" s="20">
         <v>102.1</v>
       </c>
       <c r="F15" s="20">
         <v>101</v>
       </c>
       <c r="G15" s="20">
         <v>100.2</v>
       </c>
-      <c r="H15" s="18"/>
+      <c r="H15" s="20">
+        <v>100.1</v>
+      </c>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>100.9</v>
       </c>
       <c r="C16" s="20">
         <v>101.4</v>
       </c>
       <c r="D16" s="20">
         <v>100.5</v>
       </c>
       <c r="E16" s="20">
         <v>100.3</v>
       </c>
       <c r="F16" s="20">
         <v>101.5</v>
       </c>
       <c r="G16" s="20">
         <v>100.9</v>
       </c>
-      <c r="H16" s="18"/>
+      <c r="H16" s="20">
+        <v>100.4</v>
+      </c>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>100.9</v>
       </c>
       <c r="C17" s="20">
         <v>100.3</v>
       </c>
       <c r="D17" s="20">
         <v>100</v>
       </c>
       <c r="E17" s="20">
         <v>101.2</v>
       </c>
       <c r="F17" s="20">
         <v>100.9</v>
       </c>
       <c r="G17" s="20">
         <v>100.8</v>
       </c>
-      <c r="H17" s="18"/>
+      <c r="H17" s="20">
+        <v>100.3</v>
+      </c>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>100.9</v>
       </c>
       <c r="C18" s="20">
         <v>101.1</v>
       </c>
       <c r="D18" s="20">
         <v>100.8</v>
       </c>
       <c r="E18" s="20">
         <v>101.2</v>
       </c>
       <c r="F18" s="20">
         <v>100.5</v>
       </c>
       <c r="G18" s="20">
         <v>101.1</v>
       </c>
-      <c r="H18" s="18"/>
+      <c r="H18" s="20">
+        <v>100.4</v>
+      </c>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>101.5</v>
       </c>
       <c r="C19" s="20">
         <v>102.4</v>
       </c>
       <c r="D19" s="20">
         <v>100.9</v>
       </c>
       <c r="E19" s="20">
         <v>100.6</v>
       </c>
       <c r="F19" s="20">
         <v>100.6</v>
       </c>
       <c r="G19" s="20">
         <v>99.3</v>
       </c>
-      <c r="H19" s="18"/>
+      <c r="H19" s="20">
+        <v>101.6</v>
+      </c>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="20">
         <v>100.8</v>
       </c>
       <c r="C20" s="20">
         <v>100.7</v>
       </c>
       <c r="D20" s="20">
         <v>100.4</v>
       </c>
       <c r="E20" s="20">
         <v>101.1</v>
       </c>
       <c r="F20" s="20">
         <v>102.4</v>
       </c>
       <c r="G20" s="20">
         <v>101.5</v>
       </c>
-      <c r="H20" s="18"/>
+      <c r="H20" s="20">
+        <v>101.2</v>
+      </c>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="20">
         <v>101.2</v>
       </c>
       <c r="C21" s="20">
         <v>101.2</v>
       </c>
       <c r="D21" s="20">
         <v>100.6</v>
       </c>
       <c r="E21" s="20">
         <v>100.6</v>
       </c>
       <c r="F21" s="20">
         <v>100.9</v>
       </c>
       <c r="G21" s="20">
         <v>101.1</v>
       </c>
-      <c r="H21" s="18"/>
+      <c r="H21" s="20">
+        <v>100.7</v>
+      </c>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>100.8</v>
       </c>
       <c r="C22" s="20">
         <v>100.5</v>
       </c>
       <c r="D22" s="20">
         <v>100.6</v>
       </c>
       <c r="E22" s="20">
         <v>100.6</v>
       </c>
       <c r="F22" s="20">
         <v>101.5</v>
       </c>
       <c r="G22" s="20">
         <v>101.9</v>
       </c>
-      <c r="H22" s="18"/>
+      <c r="H22" s="20">
+        <v>100.9</v>
+      </c>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="20">
         <v>100.7</v>
       </c>
       <c r="C23" s="20">
         <v>101</v>
       </c>
       <c r="D23" s="20">
         <v>100.7</v>
       </c>
       <c r="E23" s="20">
         <v>101</v>
       </c>
       <c r="F23" s="20">
         <v>101.5</v>
       </c>
       <c r="G23" s="20">
         <v>100.7</v>
       </c>
-      <c r="H23" s="18"/>
+      <c r="H23" s="20">
+        <v>100.6</v>
+      </c>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21">
         <v>101.5</v>
       </c>
       <c r="C24" s="21">
         <v>100.6</v>
       </c>
       <c r="D24" s="21">
         <v>100.1</v>
       </c>
       <c r="E24" s="21">
         <v>101.6</v>
       </c>
       <c r="F24" s="21">
         <v>100</v>
       </c>
       <c r="G24" s="21">
         <v>100.7</v>
       </c>
-      <c r="H24" s="10"/>
+      <c r="H24" s="21">
+        <v>100.6</v>
+      </c>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11"/>
       <c r="B25" s="12"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="20"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="12"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="22" t="s">
         <v>31</v>
       </c>
@@ -9802,631 +10348,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="20">
         <v>101.1</v>
       </c>
       <c r="C28" s="20">
         <v>102</v>
       </c>
       <c r="D28" s="20">
         <v>102.6</v>
       </c>
       <c r="E28" s="20">
         <v>103.5</v>
       </c>
       <c r="F28" s="20">
         <v>104.6</v>
       </c>
       <c r="G28" s="20">
         <v>105.7</v>
       </c>
-      <c r="H28" s="18"/>
+      <c r="H28" s="20">
+        <v>106.4</v>
+      </c>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="20">
         <v>101.1</v>
       </c>
       <c r="C29" s="20">
         <v>101.9</v>
       </c>
       <c r="D29" s="20">
         <v>102.5</v>
       </c>
       <c r="E29" s="20">
         <v>103.4</v>
       </c>
       <c r="F29" s="20">
         <v>103.5</v>
       </c>
       <c r="G29" s="20">
         <v>104.6</v>
       </c>
-      <c r="H29" s="18"/>
+      <c r="H29" s="20">
+        <v>105</v>
+      </c>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="20">
         <v>100.6</v>
       </c>
       <c r="C30" s="20">
         <v>101.4</v>
       </c>
       <c r="D30" s="20">
         <v>101.7</v>
       </c>
       <c r="E30" s="20">
         <v>103</v>
       </c>
       <c r="F30" s="20">
         <v>104.6</v>
       </c>
       <c r="G30" s="20">
         <v>105.7</v>
       </c>
-      <c r="H30" s="18"/>
+      <c r="H30" s="20">
+        <v>106.5</v>
+      </c>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="20">
         <v>101.9</v>
       </c>
       <c r="C31" s="20">
         <v>102.2</v>
       </c>
       <c r="D31" s="20">
         <v>103.2</v>
       </c>
       <c r="E31" s="20">
         <v>103.5</v>
       </c>
       <c r="F31" s="20">
         <v>104</v>
       </c>
       <c r="G31" s="20">
         <v>105</v>
       </c>
-      <c r="H31" s="18"/>
+      <c r="H31" s="20">
+        <v>105.2</v>
+      </c>
       <c r="I31" s="18"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="18"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>102.1</v>
       </c>
       <c r="C32" s="20">
         <v>102.9</v>
       </c>
       <c r="D32" s="20">
         <v>103.4</v>
       </c>
       <c r="E32" s="20">
         <v>104.7</v>
       </c>
       <c r="F32" s="20">
         <v>105.5</v>
       </c>
       <c r="G32" s="20">
         <v>108.7</v>
       </c>
-      <c r="H32" s="18"/>
+      <c r="H32" s="20">
+        <v>110.9</v>
+      </c>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="20">
         <v>101.5</v>
       </c>
       <c r="C33" s="20">
         <v>102.8</v>
       </c>
       <c r="D33" s="20">
         <v>104.5</v>
       </c>
       <c r="E33" s="20">
         <v>105</v>
       </c>
       <c r="F33" s="20">
         <v>106.6</v>
       </c>
       <c r="G33" s="20">
         <v>108.2</v>
       </c>
-      <c r="H33" s="18"/>
+      <c r="H33" s="20">
+        <v>108.7</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="20">
         <v>102.5</v>
       </c>
       <c r="C34" s="20">
         <v>103.8</v>
       </c>
       <c r="D34" s="20">
         <v>104.1</v>
       </c>
       <c r="E34" s="20">
         <v>105.3</v>
       </c>
       <c r="F34" s="20">
         <v>106.1</v>
       </c>
       <c r="G34" s="20">
         <v>107</v>
       </c>
-      <c r="H34" s="18"/>
+      <c r="H34" s="20">
+        <v>107.2</v>
+      </c>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="20">
         <v>101</v>
       </c>
       <c r="C35" s="20">
         <v>102.2</v>
       </c>
       <c r="D35" s="20">
         <v>102.8</v>
       </c>
       <c r="E35" s="20">
         <v>103.5</v>
       </c>
       <c r="F35" s="20">
         <v>104.1</v>
       </c>
       <c r="G35" s="20">
         <v>104.8</v>
       </c>
-      <c r="H35" s="18"/>
+      <c r="H35" s="20">
+        <v>105</v>
+      </c>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20">
         <v>101.1</v>
       </c>
       <c r="C36" s="20">
         <v>102</v>
       </c>
       <c r="D36" s="20">
         <v>103.1</v>
       </c>
       <c r="E36" s="20">
         <v>103.5</v>
       </c>
       <c r="F36" s="20">
         <v>103.6</v>
       </c>
       <c r="G36" s="20">
         <v>105.5</v>
       </c>
-      <c r="H36" s="18"/>
+      <c r="H36" s="20">
+        <v>105.7</v>
+      </c>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="20">
         <v>100.6</v>
       </c>
       <c r="C37" s="20">
         <v>101.9</v>
       </c>
       <c r="D37" s="20">
         <v>101.9</v>
       </c>
       <c r="E37" s="20">
         <v>102.4</v>
       </c>
       <c r="F37" s="20">
         <v>103.4</v>
       </c>
       <c r="G37" s="20">
         <v>104.7</v>
       </c>
-      <c r="H37" s="18"/>
+      <c r="H37" s="20">
+        <v>105</v>
+      </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="20">
         <v>101</v>
       </c>
       <c r="C38" s="20">
         <v>102.1</v>
       </c>
       <c r="D38" s="20">
         <v>102.9</v>
       </c>
       <c r="E38" s="20">
         <v>103.5</v>
       </c>
       <c r="F38" s="20">
         <v>104.4</v>
       </c>
       <c r="G38" s="20">
         <v>105.3</v>
       </c>
-      <c r="H38" s="18"/>
+      <c r="H38" s="20">
+        <v>105.7</v>
+      </c>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="20">
         <v>100.8</v>
       </c>
       <c r="C39" s="20">
         <v>101.3</v>
       </c>
       <c r="D39" s="20">
         <v>102</v>
       </c>
       <c r="E39" s="20">
         <v>104.1</v>
       </c>
       <c r="F39" s="20">
         <v>105.2</v>
       </c>
       <c r="G39" s="20">
         <v>105.4</v>
       </c>
-      <c r="H39" s="18"/>
+      <c r="H39" s="20">
+        <v>105.5</v>
+      </c>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="20">
         <v>100.9</v>
       </c>
       <c r="C40" s="20">
         <v>102.3</v>
       </c>
       <c r="D40" s="20">
         <v>102.8</v>
       </c>
       <c r="E40" s="20">
         <v>103.1</v>
       </c>
       <c r="F40" s="20">
         <v>104.7</v>
       </c>
       <c r="G40" s="20">
         <v>105.7</v>
       </c>
-      <c r="H40" s="18"/>
+      <c r="H40" s="20">
+        <v>106.1</v>
+      </c>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="20">
         <v>100.9</v>
       </c>
       <c r="C41" s="20">
         <v>101.2</v>
       </c>
       <c r="D41" s="20">
         <v>101.2</v>
       </c>
       <c r="E41" s="20">
         <v>102.5</v>
       </c>
       <c r="F41" s="20">
         <v>103.3</v>
       </c>
       <c r="G41" s="20">
         <v>104.2</v>
       </c>
-      <c r="H41" s="18"/>
+      <c r="H41" s="20">
+        <v>104.5</v>
+      </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="20">
         <v>100.9</v>
       </c>
       <c r="C42" s="20">
         <v>102</v>
       </c>
       <c r="D42" s="20">
         <v>102.8</v>
       </c>
       <c r="E42" s="20">
         <v>104</v>
       </c>
       <c r="F42" s="20">
         <v>104.5</v>
       </c>
       <c r="G42" s="20">
         <v>105.7</v>
       </c>
-      <c r="H42" s="18"/>
+      <c r="H42" s="20">
+        <v>106.1</v>
+      </c>
       <c r="I42" s="18"/>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="18"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="20">
         <v>101.5</v>
       </c>
       <c r="C43" s="20">
         <v>103.9</v>
       </c>
       <c r="D43" s="20">
         <v>104.9</v>
       </c>
       <c r="E43" s="20">
         <v>105.5</v>
       </c>
       <c r="F43" s="20">
         <v>106.2</v>
       </c>
       <c r="G43" s="20">
         <v>105.5</v>
       </c>
-      <c r="H43" s="18"/>
+      <c r="H43" s="20">
+        <v>107.2</v>
+      </c>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="20">
         <v>100.8</v>
       </c>
       <c r="C44" s="20">
         <v>101.4</v>
       </c>
       <c r="D44" s="20">
         <v>101.8</v>
       </c>
       <c r="E44" s="20">
         <v>102.9</v>
       </c>
       <c r="F44" s="20">
         <v>105.4</v>
       </c>
       <c r="G44" s="20">
         <v>107</v>
       </c>
-      <c r="H44" s="18"/>
+      <c r="H44" s="20">
+        <v>108.3</v>
+      </c>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="18"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="20">
         <v>101.2</v>
       </c>
       <c r="C45" s="20">
         <v>102.4</v>
       </c>
       <c r="D45" s="20">
         <v>103.1</v>
       </c>
       <c r="E45" s="20">
         <v>103.7</v>
       </c>
       <c r="F45" s="20">
         <v>104.6</v>
       </c>
       <c r="G45" s="20">
         <v>105.7</v>
       </c>
-      <c r="H45" s="18"/>
+      <c r="H45" s="20">
+        <v>106.5</v>
+      </c>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="18"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="20">
         <v>100.8</v>
       </c>
       <c r="C46" s="20">
         <v>101.3</v>
       </c>
       <c r="D46" s="20">
         <v>101.9</v>
       </c>
       <c r="E46" s="20">
         <v>102.6</v>
       </c>
       <c r="F46" s="20">
         <v>104.1</v>
       </c>
       <c r="G46" s="20">
         <v>106</v>
       </c>
-      <c r="H46" s="18"/>
+      <c r="H46" s="20">
+        <v>107</v>
+      </c>
       <c r="I46" s="18"/>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="20">
         <v>100.7</v>
       </c>
       <c r="C47" s="20">
         <v>101.7</v>
       </c>
       <c r="D47" s="20">
         <v>102.5</v>
       </c>
       <c r="E47" s="20">
         <v>103.5</v>
       </c>
       <c r="F47" s="20">
         <v>105.1</v>
       </c>
       <c r="G47" s="20">
         <v>105.8</v>
       </c>
-      <c r="H47" s="18"/>
+      <c r="H47" s="20">
+        <v>106.5</v>
+      </c>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="21">
         <v>101.5</v>
       </c>
       <c r="C48" s="21">
         <v>102.1</v>
       </c>
       <c r="D48" s="21">
         <v>102.2</v>
       </c>
       <c r="E48" s="21">
         <v>103.9</v>
       </c>
       <c r="F48" s="21">
         <v>103.9</v>
       </c>
       <c r="G48" s="21">
         <v>104.6</v>
       </c>
-      <c r="H48" s="10"/>
+      <c r="H48" s="21">
+        <v>105.2</v>
+      </c>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1"/>
@@ -10467,631 +11055,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="20">
         <v>112</v>
       </c>
       <c r="C52" s="20">
         <v>110.8</v>
       </c>
       <c r="D52" s="20">
         <v>110</v>
       </c>
       <c r="E52" s="20">
         <v>108.9</v>
       </c>
       <c r="F52" s="20">
         <v>108.7</v>
       </c>
       <c r="G52" s="20">
         <v>109</v>
       </c>
-      <c r="H52" s="18"/>
+      <c r="H52" s="20">
+        <v>109.2</v>
+      </c>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="20">
         <v>110.4</v>
       </c>
       <c r="C53" s="20">
         <v>111.1</v>
       </c>
       <c r="D53" s="20">
         <v>110.2</v>
       </c>
       <c r="E53" s="20">
         <v>109.4</v>
       </c>
       <c r="F53" s="20">
         <v>109</v>
       </c>
       <c r="G53" s="20">
         <v>108</v>
       </c>
-      <c r="H53" s="18"/>
+      <c r="H53" s="20">
+        <v>107.4</v>
+      </c>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="20">
         <v>111.1</v>
       </c>
       <c r="C54" s="20">
         <v>108.3</v>
       </c>
       <c r="D54" s="20">
         <v>106.8</v>
       </c>
       <c r="E54" s="20">
         <v>107.6</v>
       </c>
       <c r="F54" s="20">
         <v>108.6</v>
       </c>
       <c r="G54" s="20">
         <v>108.8</v>
       </c>
-      <c r="H54" s="18"/>
+      <c r="H54" s="20">
+        <v>109.5</v>
+      </c>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="20">
         <v>112.6</v>
       </c>
       <c r="C55" s="20">
         <v>110.4</v>
       </c>
       <c r="D55" s="20">
         <v>111</v>
       </c>
       <c r="E55" s="20">
         <v>110</v>
       </c>
       <c r="F55" s="20">
         <v>108.9</v>
       </c>
       <c r="G55" s="20">
         <v>109.2</v>
       </c>
-      <c r="H55" s="18"/>
+      <c r="H55" s="20">
+        <v>108.6</v>
+      </c>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
       <c r="M55" s="18"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="20">
         <v>113.9</v>
       </c>
       <c r="C56" s="20">
         <v>112.3</v>
       </c>
       <c r="D56" s="20">
         <v>112.1</v>
       </c>
       <c r="E56" s="20">
         <v>111.8</v>
       </c>
       <c r="F56" s="20">
         <v>111.8</v>
       </c>
       <c r="G56" s="20">
         <v>114.6</v>
       </c>
-      <c r="H56" s="18"/>
+      <c r="H56" s="20">
+        <v>115.8</v>
+      </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="20">
         <v>113.6</v>
       </c>
       <c r="C57" s="20">
         <v>114.7</v>
       </c>
       <c r="D57" s="20">
         <v>115.4</v>
       </c>
       <c r="E57" s="20">
         <v>115</v>
       </c>
       <c r="F57" s="20">
         <v>115.7</v>
       </c>
       <c r="G57" s="20">
         <v>115.5</v>
       </c>
-      <c r="H57" s="18"/>
+      <c r="H57" s="20">
+        <v>115.6</v>
+      </c>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="20">
         <v>113.4</v>
       </c>
       <c r="C58" s="20">
         <v>110.5</v>
       </c>
       <c r="D58" s="20">
         <v>110.5</v>
       </c>
       <c r="E58" s="20">
         <v>111.5</v>
       </c>
       <c r="F58" s="20">
         <v>111.8</v>
       </c>
       <c r="G58" s="20">
         <v>111.7</v>
       </c>
-      <c r="H58" s="18"/>
+      <c r="H58" s="20">
+        <v>111.7</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="20">
         <v>111.2</v>
       </c>
       <c r="C59" s="20">
         <v>110.5</v>
       </c>
       <c r="D59" s="20">
         <v>109.3</v>
       </c>
       <c r="E59" s="20">
         <v>108.8</v>
       </c>
       <c r="F59" s="20">
         <v>108</v>
       </c>
       <c r="G59" s="20">
         <v>108.1</v>
       </c>
-      <c r="H59" s="18"/>
+      <c r="H59" s="20">
+        <v>107.7</v>
+      </c>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="18"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="20">
         <v>111.4</v>
       </c>
       <c r="C60" s="20">
         <v>111</v>
       </c>
       <c r="D60" s="20">
         <v>110.9</v>
       </c>
       <c r="E60" s="20">
         <v>110.6</v>
       </c>
       <c r="F60" s="20">
         <v>109.6</v>
       </c>
       <c r="G60" s="20">
         <v>110.8</v>
       </c>
-      <c r="H60" s="18"/>
+      <c r="H60" s="20">
+        <v>110.7</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
       <c r="L60" s="18"/>
       <c r="M60" s="18"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="20">
         <v>114</v>
       </c>
       <c r="C61" s="20">
         <v>113.4</v>
       </c>
       <c r="D61" s="20">
         <v>109.4</v>
       </c>
       <c r="E61" s="20">
         <v>107.7</v>
       </c>
       <c r="F61" s="20">
         <v>108.5</v>
       </c>
       <c r="G61" s="20">
         <v>108.1</v>
       </c>
-      <c r="H61" s="18"/>
+      <c r="H61" s="20">
+        <v>107.5</v>
+      </c>
       <c r="I61" s="18"/>
       <c r="J61" s="18"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="18"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="20">
         <v>112.1</v>
       </c>
       <c r="C62" s="20">
         <v>110.5</v>
       </c>
       <c r="D62" s="20">
         <v>110.5</v>
       </c>
       <c r="E62" s="20">
         <v>109.8</v>
       </c>
       <c r="F62" s="20">
         <v>108.8</v>
       </c>
       <c r="G62" s="20">
         <v>108.8</v>
       </c>
-      <c r="H62" s="18"/>
+      <c r="H62" s="20">
+        <v>108.4</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="20">
         <v>109.6</v>
       </c>
       <c r="C63" s="20">
         <v>109.8</v>
       </c>
       <c r="D63" s="20">
         <v>109.9</v>
       </c>
       <c r="E63" s="20">
         <v>110</v>
       </c>
       <c r="F63" s="20">
         <v>110.4</v>
       </c>
       <c r="G63" s="20">
         <v>110.1</v>
       </c>
-      <c r="H63" s="18"/>
+      <c r="H63" s="20">
+        <v>109.9</v>
+      </c>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="20">
         <v>109</v>
       </c>
       <c r="C64" s="20">
         <v>108.9</v>
       </c>
       <c r="D64" s="20">
         <v>109.3</v>
       </c>
       <c r="E64" s="20">
         <v>106.7</v>
       </c>
       <c r="F64" s="20">
         <v>107.9</v>
       </c>
       <c r="G64" s="20">
         <v>108.7</v>
       </c>
-      <c r="H64" s="18"/>
+      <c r="H64" s="20">
+        <v>108.8</v>
+      </c>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="20">
         <v>113.1</v>
       </c>
       <c r="C65" s="20">
         <v>113</v>
       </c>
       <c r="D65" s="20">
         <v>112.9</v>
       </c>
       <c r="E65" s="20">
         <v>112.7</v>
       </c>
       <c r="F65" s="20">
         <v>108.4</v>
       </c>
       <c r="G65" s="20">
         <v>108.2</v>
       </c>
-      <c r="H65" s="18"/>
+      <c r="H65" s="20">
+        <v>107.7</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B66" s="20">
         <v>116.9</v>
       </c>
       <c r="C66" s="20">
         <v>115.5</v>
       </c>
       <c r="D66" s="20">
         <v>115.9</v>
       </c>
       <c r="E66" s="20">
         <v>116</v>
       </c>
       <c r="F66" s="20">
         <v>115.2</v>
       </c>
       <c r="G66" s="20">
         <v>115.2</v>
       </c>
-      <c r="H66" s="18"/>
+      <c r="H66" s="20">
+        <v>115.1</v>
+      </c>
       <c r="I66" s="18"/>
       <c r="J66" s="18"/>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="18"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="20">
         <v>112.1</v>
       </c>
       <c r="C67" s="20">
         <v>114.4</v>
       </c>
       <c r="D67" s="20">
         <v>115.2</v>
       </c>
       <c r="E67" s="20">
         <v>111.8</v>
       </c>
       <c r="F67" s="20">
         <v>111.9</v>
       </c>
       <c r="G67" s="20">
         <v>111</v>
       </c>
-      <c r="H67" s="18"/>
+      <c r="H67" s="20">
+        <v>112.4</v>
+      </c>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="20">
         <v>110.9</v>
       </c>
       <c r="C68" s="20">
         <v>111</v>
       </c>
       <c r="D68" s="20">
         <v>108.9</v>
       </c>
       <c r="E68" s="20">
         <v>109.3</v>
       </c>
       <c r="F68" s="20">
         <v>111.5</v>
       </c>
       <c r="G68" s="20">
         <v>112.3</v>
       </c>
-      <c r="H68" s="18"/>
+      <c r="H68" s="20">
+        <v>113</v>
+      </c>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="20">
         <v>110.7</v>
       </c>
       <c r="C69" s="20">
         <v>110.8</v>
       </c>
       <c r="D69" s="20">
         <v>108.4</v>
       </c>
       <c r="E69" s="20">
         <v>107.6</v>
       </c>
       <c r="F69" s="20">
         <v>107.7</v>
       </c>
       <c r="G69" s="20">
         <v>108.2</v>
       </c>
-      <c r="H69" s="18"/>
+      <c r="H69" s="20">
+        <v>108.4</v>
+      </c>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="20">
         <v>110</v>
       </c>
       <c r="C70" s="20">
         <v>106.2</v>
       </c>
       <c r="D70" s="20">
         <v>107</v>
       </c>
       <c r="E70" s="20">
         <v>106.4</v>
       </c>
       <c r="F70" s="20">
         <v>107.7</v>
       </c>
       <c r="G70" s="20">
         <v>109.2</v>
       </c>
-      <c r="H70" s="18"/>
+      <c r="H70" s="20">
+        <v>109.7</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="20">
         <v>112.6</v>
       </c>
       <c r="C71" s="20">
         <v>111.3</v>
       </c>
       <c r="D71" s="20">
         <v>109.5</v>
       </c>
       <c r="E71" s="20">
         <v>107.4</v>
       </c>
       <c r="F71" s="20">
         <v>105.9</v>
       </c>
       <c r="G71" s="20">
         <v>105.9</v>
       </c>
-      <c r="H71" s="18"/>
+      <c r="H71" s="20">
+        <v>106.3</v>
+      </c>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="21">
         <v>111.4</v>
       </c>
       <c r="C72" s="21">
         <v>111.2</v>
       </c>
       <c r="D72" s="21">
         <v>109.9</v>
       </c>
       <c r="E72" s="21">
         <v>108</v>
       </c>
       <c r="F72" s="21">
         <v>107.4</v>
       </c>
       <c r="G72" s="21">
         <v>107.7</v>
       </c>
-      <c r="H72" s="10"/>
+      <c r="H72" s="21">
+        <v>107.7</v>
+      </c>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="11"/>
       <c r="B73" s="12"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="13"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="12"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="22" t="s">
         <v>33</v>
       </c>
@@ -11147,631 +11777,673 @@
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="20">
         <v>112</v>
       </c>
       <c r="C76" s="20">
         <v>111.4</v>
       </c>
       <c r="D76" s="20">
         <v>110.9</v>
       </c>
       <c r="E76" s="20">
         <v>110.4</v>
       </c>
       <c r="F76" s="20">
         <v>110</v>
       </c>
       <c r="G76" s="20">
         <v>109.9</v>
       </c>
-      <c r="H76" s="6"/>
+      <c r="H76" s="20">
+        <v>109.8</v>
+      </c>
       <c r="I76" s="17"/>
       <c r="J76" s="17"/>
       <c r="K76" s="17"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="20">
         <v>110.4</v>
       </c>
       <c r="C77" s="20">
         <v>110.8</v>
       </c>
       <c r="D77" s="20">
         <v>110.6</v>
       </c>
       <c r="E77" s="20">
         <v>110.3</v>
       </c>
       <c r="F77" s="20">
         <v>110</v>
       </c>
       <c r="G77" s="20">
         <v>109.7</v>
       </c>
-      <c r="H77" s="6"/>
+      <c r="H77" s="20">
+        <v>109.3</v>
+      </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
       <c r="K77" s="18"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="20">
         <v>111.1</v>
       </c>
       <c r="C78" s="20">
         <v>109.7</v>
       </c>
       <c r="D78" s="20">
         <v>108.7</v>
       </c>
       <c r="E78" s="20">
         <v>108.4</v>
       </c>
       <c r="F78" s="20">
         <v>108.5</v>
       </c>
       <c r="G78" s="20">
         <v>108.5</v>
       </c>
-      <c r="H78" s="6"/>
+      <c r="H78" s="20">
+        <v>108.7</v>
+      </c>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="20">
         <v>112.6</v>
       </c>
       <c r="C79" s="20">
         <v>111.5</v>
       </c>
       <c r="D79" s="20">
         <v>111.3</v>
       </c>
       <c r="E79" s="20">
         <v>111</v>
       </c>
       <c r="F79" s="20">
         <v>110.6</v>
       </c>
       <c r="G79" s="20">
         <v>110.3</v>
       </c>
-      <c r="H79" s="6"/>
+      <c r="H79" s="20">
+        <v>110.1</v>
+      </c>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="18"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="20">
         <v>113.9</v>
       </c>
       <c r="C80" s="20">
         <v>113.1</v>
       </c>
       <c r="D80" s="20">
         <v>112.7</v>
       </c>
       <c r="E80" s="20">
         <v>112.5</v>
       </c>
       <c r="F80" s="20">
         <v>112.4</v>
       </c>
       <c r="G80" s="20">
         <v>112.7</v>
       </c>
-      <c r="H80" s="6"/>
+      <c r="H80" s="20">
+        <v>113.2</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="20">
         <v>113.6</v>
       </c>
       <c r="C81" s="20">
         <v>114.1</v>
       </c>
       <c r="D81" s="20">
         <v>114.6</v>
       </c>
       <c r="E81" s="20">
         <v>114.7</v>
       </c>
       <c r="F81" s="20">
         <v>114.9</v>
       </c>
       <c r="G81" s="20">
         <v>115</v>
       </c>
-      <c r="H81" s="6"/>
+      <c r="H81" s="20">
+        <v>115.1</v>
+      </c>
       <c r="I81" s="18"/>
       <c r="J81" s="18"/>
       <c r="K81" s="18"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="20">
         <v>113.4</v>
       </c>
       <c r="C82" s="20">
         <v>111.9</v>
       </c>
       <c r="D82" s="20">
         <v>111.5</v>
       </c>
       <c r="E82" s="20">
         <v>111.5</v>
       </c>
       <c r="F82" s="20">
         <v>111.5</v>
       </c>
       <c r="G82" s="20">
         <v>111.6</v>
       </c>
-      <c r="H82" s="6"/>
+      <c r="H82" s="20">
+        <v>111.6</v>
+      </c>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="20">
         <v>111.2</v>
       </c>
       <c r="C83" s="20">
         <v>110.9</v>
       </c>
       <c r="D83" s="20">
         <v>110.4</v>
       </c>
       <c r="E83" s="20">
         <v>109.9</v>
       </c>
       <c r="F83" s="20">
         <v>109.5</v>
       </c>
       <c r="G83" s="20">
         <v>109.3</v>
       </c>
-      <c r="H83" s="6"/>
+      <c r="H83" s="20">
+        <v>109.1</v>
+      </c>
       <c r="I83" s="18"/>
       <c r="J83" s="18"/>
       <c r="K83" s="18"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="20">
         <v>111.4</v>
       </c>
       <c r="C84" s="20">
         <v>111.2</v>
       </c>
       <c r="D84" s="20">
         <v>111.1</v>
       </c>
       <c r="E84" s="20">
         <v>111</v>
       </c>
       <c r="F84" s="20">
         <v>110.7</v>
       </c>
       <c r="G84" s="20">
         <v>110.7</v>
       </c>
-      <c r="H84" s="6"/>
+      <c r="H84" s="20">
+        <v>110.7</v>
+      </c>
       <c r="I84" s="18"/>
       <c r="J84" s="18"/>
       <c r="K84" s="18"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="20">
         <v>114</v>
       </c>
       <c r="C85" s="20">
         <v>113.7</v>
       </c>
       <c r="D85" s="20">
         <v>112.2</v>
       </c>
       <c r="E85" s="20">
         <v>111</v>
       </c>
       <c r="F85" s="20">
         <v>110.5</v>
       </c>
       <c r="G85" s="20">
         <v>110.1</v>
       </c>
-      <c r="H85" s="6"/>
+      <c r="H85" s="20">
+        <v>109.7</v>
+      </c>
       <c r="I85" s="18"/>
       <c r="J85" s="18"/>
       <c r="K85" s="18"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="20">
         <v>112.1</v>
       </c>
       <c r="C86" s="20">
         <v>111.3</v>
       </c>
       <c r="D86" s="20">
         <v>111</v>
       </c>
       <c r="E86" s="20">
         <v>110.7</v>
       </c>
       <c r="F86" s="20">
         <v>110.3</v>
       </c>
       <c r="G86" s="20">
         <v>110</v>
       </c>
-      <c r="H86" s="6"/>
+      <c r="H86" s="20">
+        <v>109.8</v>
+      </c>
       <c r="I86" s="18"/>
       <c r="J86" s="18"/>
       <c r="K86" s="18"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="20">
         <v>109.6</v>
       </c>
       <c r="C87" s="20">
         <v>109.7</v>
       </c>
       <c r="D87" s="20">
         <v>109.8</v>
       </c>
       <c r="E87" s="20">
         <v>109.8</v>
       </c>
       <c r="F87" s="20">
         <v>110</v>
       </c>
       <c r="G87" s="20">
         <v>110</v>
       </c>
-      <c r="H87" s="6"/>
+      <c r="H87" s="20">
+        <v>110</v>
+      </c>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="20">
         <v>109</v>
       </c>
       <c r="C88" s="20">
         <v>108.9</v>
       </c>
       <c r="D88" s="20">
         <v>109.1</v>
       </c>
       <c r="E88" s="20">
         <v>108.4</v>
       </c>
       <c r="F88" s="20">
         <v>108.3</v>
       </c>
       <c r="G88" s="20">
         <v>108.4</v>
       </c>
-      <c r="H88" s="6"/>
+      <c r="H88" s="20">
+        <v>108.4</v>
+      </c>
       <c r="I88" s="18"/>
       <c r="J88" s="18"/>
       <c r="K88" s="18"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="20">
         <v>113.1</v>
       </c>
       <c r="C89" s="20">
         <v>113.1</v>
       </c>
       <c r="D89" s="20">
         <v>113</v>
       </c>
       <c r="E89" s="20">
         <v>112.9</v>
       </c>
       <c r="F89" s="20">
         <v>112</v>
       </c>
       <c r="G89" s="20">
         <v>111.3</v>
       </c>
-      <c r="H89" s="6"/>
+      <c r="H89" s="20">
+        <v>110.8</v>
+      </c>
       <c r="I89" s="18"/>
       <c r="J89" s="18"/>
       <c r="K89" s="18"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B90" s="20">
         <v>116.9</v>
       </c>
       <c r="C90" s="20">
         <v>116.2</v>
       </c>
       <c r="D90" s="20">
         <v>116.1</v>
       </c>
       <c r="E90" s="20">
         <v>116.1</v>
       </c>
       <c r="F90" s="20">
         <v>115.9</v>
       </c>
       <c r="G90" s="20">
         <v>115.8</v>
       </c>
-      <c r="H90" s="6"/>
+      <c r="H90" s="20">
+        <v>115.7</v>
+      </c>
       <c r="I90" s="18"/>
       <c r="J90" s="18"/>
       <c r="K90" s="18"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="20">
         <v>112.1</v>
       </c>
       <c r="C91" s="20">
         <v>113.3</v>
       </c>
       <c r="D91" s="20">
         <v>113.9</v>
       </c>
       <c r="E91" s="20">
         <v>113.4</v>
       </c>
       <c r="F91" s="20">
         <v>113.1</v>
       </c>
       <c r="G91" s="20">
         <v>112.7</v>
       </c>
-      <c r="H91" s="6"/>
+      <c r="H91" s="20">
+        <v>112.7</v>
+      </c>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B92" s="20">
         <v>110.9</v>
       </c>
       <c r="C92" s="20">
         <v>111</v>
       </c>
       <c r="D92" s="20">
         <v>110.3</v>
       </c>
       <c r="E92" s="20">
         <v>110</v>
       </c>
       <c r="F92" s="20">
         <v>110.3</v>
       </c>
       <c r="G92" s="20">
         <v>110.7</v>
       </c>
-      <c r="H92" s="6"/>
+      <c r="H92" s="20">
+        <v>111</v>
+      </c>
       <c r="I92" s="18"/>
       <c r="J92" s="18"/>
       <c r="K92" s="18"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="20">
         <v>110.7</v>
       </c>
       <c r="C93" s="20">
         <v>110.8</v>
       </c>
       <c r="D93" s="20">
         <v>110</v>
       </c>
       <c r="E93" s="20">
         <v>109.4</v>
       </c>
       <c r="F93" s="20">
         <v>109</v>
       </c>
       <c r="G93" s="20">
         <v>108.9</v>
       </c>
-      <c r="H93" s="6"/>
+      <c r="H93" s="20">
+        <v>108.8</v>
+      </c>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B94" s="20">
         <v>110</v>
       </c>
       <c r="C94" s="20">
         <v>108.1</v>
       </c>
       <c r="D94" s="20">
         <v>107.7</v>
       </c>
       <c r="E94" s="20">
         <v>107.4</v>
       </c>
       <c r="F94" s="20">
         <v>107.5</v>
       </c>
       <c r="G94" s="20">
         <v>107.8</v>
       </c>
-      <c r="H94" s="6"/>
+      <c r="H94" s="20">
+        <v>108.1</v>
+      </c>
       <c r="I94" s="18"/>
       <c r="J94" s="18"/>
       <c r="K94" s="18"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B95" s="20">
         <v>112.6</v>
       </c>
       <c r="C95" s="20">
         <v>111.9</v>
       </c>
       <c r="D95" s="20">
         <v>111.1</v>
       </c>
       <c r="E95" s="20">
         <v>110.1</v>
       </c>
       <c r="F95" s="20">
         <v>109.2</v>
       </c>
       <c r="G95" s="20">
         <v>108.7</v>
       </c>
-      <c r="H95" s="6"/>
+      <c r="H95" s="20">
+        <v>108.3</v>
+      </c>
       <c r="I95" s="18"/>
       <c r="J95" s="18"/>
       <c r="K95" s="18"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="21">
         <v>111.4</v>
       </c>
       <c r="C96" s="21">
         <v>111.3</v>
       </c>
       <c r="D96" s="21">
         <v>110.8</v>
       </c>
       <c r="E96" s="21">
         <v>110.1</v>
       </c>
       <c r="F96" s="21">
         <v>109.5</v>
       </c>
       <c r="G96" s="21">
         <v>109.2</v>
       </c>
-      <c r="H96" s="10"/>
+      <c r="H96" s="21">
+        <v>109</v>
+      </c>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A74:M74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>