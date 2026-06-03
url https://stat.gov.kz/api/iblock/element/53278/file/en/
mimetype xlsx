--- v0 (2026-04-23)
+++ v1 (2026-06-03)
@@ -252,54 +252,54 @@
   <si>
     <t xml:space="preserve">         percentage of the corresponding period of the previous year</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Indices of physical volume of Investments in house-construction</t>
   </si>
   <si>
     <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=</t>
   </si>
   <si>
     <t>Kairbekova Narshagul Kazbekovna</t>
   </si>
   <si>
-    <t>21.04.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>22.05.2026 y.</t>
+  </si>
+  <si>
+    <t>22.06.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -1097,51 +1097,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
     <col min="511" max="511" width="42.28515625" customWidth="1"/>
     <col min="512" max="512" width="97.7109375" customWidth="1"/>
     <col min="767" max="767" width="42.28515625" customWidth="1"/>
     <col min="768" max="768" width="97.7109375" customWidth="1"/>
     <col min="1023" max="1023" width="42.28515625" customWidth="1"/>
     <col min="1024" max="1024" width="97.7109375" customWidth="1"/>
     <col min="1279" max="1279" width="42.28515625" customWidth="1"/>
     <col min="1280" max="1280" width="97.7109375" customWidth="1"/>
     <col min="1535" max="1535" width="42.28515625" customWidth="1"/>
     <col min="1536" max="1536" width="97.7109375" customWidth="1"/>
     <col min="1791" max="1791" width="42.28515625" customWidth="1"/>
     <col min="1792" max="1792" width="97.7109375" customWidth="1"/>
     <col min="2047" max="2047" width="42.28515625" customWidth="1"/>
     <col min="2048" max="2048" width="97.7109375" customWidth="1"/>
     <col min="2303" max="2303" width="42.28515625" customWidth="1"/>
     <col min="2304" max="2304" width="97.7109375" customWidth="1"/>
     <col min="2559" max="2559" width="42.28515625" customWidth="1"/>
@@ -1438,51 +1438,51 @@
       <c r="K24" s="10"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="11"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2059,51 +2059,51 @@
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="18"/>
     <col min="3" max="3" width="9.5703125" style="18" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="18"/>
     <col min="9" max="9" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="11" style="18" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="18" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="13.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="18"/>
     <col min="259" max="259" width="9.5703125" style="18" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="18"/>
     <col min="265" max="265" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" style="18" customWidth="1"/>
     <col min="267" max="267" width="11" style="18" customWidth="1"/>
     <col min="268" max="268" width="11.28515625" style="18" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="18" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="13.42578125" style="18" customWidth="1"/>
@@ -2889,51 +2889,53 @@
         <v>361716</v>
       </c>
       <c r="K6" s="21">
         <v>324022</v>
       </c>
       <c r="L6" s="21">
         <v>437353</v>
       </c>
       <c r="M6" s="24">
         <v>538393</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="23">
         <v>2026</v>
       </c>
       <c r="B7" s="22">
         <v>183021</v>
       </c>
       <c r="C7" s="22">
         <v>196104</v>
       </c>
       <c r="D7" s="22">
         <v>283555</v>
       </c>
-      <c r="E7" s="22"/>
+      <c r="E7" s="22">
+        <v>228703</v>
+      </c>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="49"/>
       <c r="C8" s="49"/>
       <c r="D8" s="49"/>
       <c r="E8" s="49"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="49"/>
       <c r="J8" s="49"/>
       <c r="K8" s="49"/>
       <c r="L8" s="49"/>
       <c r="M8" s="49"/>
@@ -3028,51 +3030,53 @@
         <v>128.9</v>
       </c>
       <c r="K11" s="25">
         <v>109.4</v>
       </c>
       <c r="L11" s="25">
         <v>102.9</v>
       </c>
       <c r="M11" s="25">
         <v>174.7</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="25">
         <v>32.299999999999997</v>
       </c>
       <c r="C12" s="25">
         <v>109.4</v>
       </c>
       <c r="D12" s="25">
         <v>144.30000000000001</v>
       </c>
-      <c r="E12" s="28"/>
+      <c r="E12" s="28">
+        <v>79.900000000000006</v>
+      </c>
       <c r="F12" s="27"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="27"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="55"/>
@@ -3167,51 +3171,53 @@
         <v>102.3</v>
       </c>
       <c r="K16" s="25">
         <v>108.1</v>
       </c>
       <c r="L16" s="29">
         <v>120.5</v>
       </c>
       <c r="M16" s="25">
         <v>150.69999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="23">
         <v>2026</v>
       </c>
       <c r="B17" s="25">
         <v>106.2</v>
       </c>
       <c r="C17" s="27">
         <v>93.4</v>
       </c>
       <c r="D17" s="25">
         <v>109.9</v>
       </c>
-      <c r="E17" s="26"/>
+      <c r="E17" s="26">
+        <v>81.3</v>
+      </c>
       <c r="F17" s="27"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="29"/>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="30"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="20" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="21" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D22" s="31"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="25" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="28" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
@@ -3227,51 +3233,51 @@
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A14:M14"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="18"/>
     <col min="3" max="3" width="9.5703125" style="18" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="18"/>
     <col min="9" max="9" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="18" customWidth="1"/>
     <col min="11" max="11" width="11" style="18" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="18" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="13.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="18"/>
     <col min="259" max="259" width="9.5703125" style="18" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="18"/>
     <col min="265" max="265" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.85546875" style="18" customWidth="1"/>
     <col min="267" max="267" width="11" style="18" customWidth="1"/>
     <col min="268" max="268" width="10.42578125" style="18" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="18" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="13.42578125" style="18" customWidth="1"/>
@@ -4057,51 +4063,53 @@
         <v>2494764</v>
       </c>
       <c r="K6" s="21">
         <v>3256139</v>
       </c>
       <c r="L6" s="44">
         <v>3256139</v>
       </c>
       <c r="M6" s="21">
         <v>3794533</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="23">
         <v>2026</v>
       </c>
       <c r="B7" s="22">
         <v>183021</v>
       </c>
       <c r="C7" s="22">
         <v>379125</v>
       </c>
       <c r="D7" s="22">
         <v>662680</v>
       </c>
-      <c r="E7" s="32"/>
+      <c r="E7" s="32">
+        <v>891384</v>
+      </c>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="21"/>
       <c r="L7" s="44"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="53" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="54"/>
       <c r="C8" s="54"/>
       <c r="D8" s="54"/>
       <c r="E8" s="54"/>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="54"/>
       <c r="J8" s="54"/>
       <c r="K8" s="54"/>
       <c r="L8" s="54"/>
       <c r="M8" s="55"/>
@@ -4196,51 +4204,53 @@
         <v>111.8</v>
       </c>
       <c r="K11" s="25">
         <v>109.9</v>
       </c>
       <c r="L11" s="29">
         <v>109.9</v>
       </c>
       <c r="M11" s="27">
         <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="25">
         <v>106.2</v>
       </c>
       <c r="C12" s="27">
         <v>99</v>
       </c>
       <c r="D12" s="25">
         <v>103.3</v>
       </c>
-      <c r="E12" s="27"/>
+      <c r="E12" s="27">
+        <v>96.6</v>
+      </c>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="27"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="29"/>
       <c r="M12" s="27"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:M4"/>