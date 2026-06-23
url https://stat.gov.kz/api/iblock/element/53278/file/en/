--- v1 (2026-06-03)
+++ v2 (2026-06-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1110" yWindow="180" windowWidth="18330" windowHeight="12195" activeTab="4"/>
+    <workbookView xWindow="1110" yWindow="180" windowWidth="18330" windowHeight="12195" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate 161104" sheetId="11" r:id="rId1"/>
     <sheet name="Metadate 161203" sheetId="20" r:id="rId2"/>
     <sheet name="Simbols" sheetId="10" r:id="rId3"/>
     <sheet name="Indicator_161104_161203" sheetId="18" r:id="rId4"/>
     <sheet name="Indicator 161104_161203" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="78">
   <si>
     <t>Кайрбекова Наршагуль Казбековна</t>
   </si>
   <si>
     <t>+7 7172749317</t>
   </si>
   <si>
     <t xml:space="preserve">na.kairbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
@@ -252,54 +252,54 @@
   <si>
     <t xml:space="preserve">         percentage of the corresponding period of the previous year</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Indices of physical volume of Investments in house-construction</t>
   </si>
   <si>
     <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=</t>
   </si>
   <si>
     <t>Kairbekova Narshagul Kazbekovna</t>
   </si>
   <si>
-    <t>22.05.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>22.06.2026 y.</t>
+  </si>
+  <si>
+    <t>22.07.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -714,94 +714,94 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1097,51 +1097,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
     <col min="511" max="511" width="42.28515625" customWidth="1"/>
     <col min="512" max="512" width="97.7109375" customWidth="1"/>
     <col min="767" max="767" width="42.28515625" customWidth="1"/>
     <col min="768" max="768" width="97.7109375" customWidth="1"/>
     <col min="1023" max="1023" width="42.28515625" customWidth="1"/>
     <col min="1024" max="1024" width="97.7109375" customWidth="1"/>
     <col min="1279" max="1279" width="42.28515625" customWidth="1"/>
     <col min="1280" max="1280" width="97.7109375" customWidth="1"/>
     <col min="1535" max="1535" width="42.28515625" customWidth="1"/>
     <col min="1536" max="1536" width="97.7109375" customWidth="1"/>
     <col min="1791" max="1791" width="42.28515625" customWidth="1"/>
     <col min="1792" max="1792" width="97.7109375" customWidth="1"/>
     <col min="2047" max="2047" width="42.28515625" customWidth="1"/>
     <col min="2048" max="2048" width="97.7109375" customWidth="1"/>
     <col min="2303" max="2303" width="42.28515625" customWidth="1"/>
     <col min="2304" max="2304" width="97.7109375" customWidth="1"/>
     <col min="2559" max="2559" width="42.28515625" customWidth="1"/>
@@ -1438,51 +1438,51 @@
       <c r="K24" s="10"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="11"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2058,52 +2058,52 @@
         <v>55</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="18"/>
     <col min="3" max="3" width="9.5703125" style="18" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="18"/>
     <col min="9" max="9" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="11" style="18" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="18" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="13.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="18"/>
     <col min="259" max="259" width="9.5703125" style="18" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="18"/>
     <col min="265" max="265" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" style="18" customWidth="1"/>
     <col min="267" max="267" width="11" style="18" customWidth="1"/>
     <col min="268" max="268" width="11.28515625" style="18" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="18" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="13.42578125" style="18" customWidth="1"/>
@@ -2707,136 +2707,136 @@
     <col min="15629" max="15629" width="10.7109375" style="18" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="18"/>
     <col min="15873" max="15873" width="13.42578125" style="18" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="18"/>
     <col min="15875" max="15875" width="9.5703125" style="18" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="18"/>
     <col min="15881" max="15881" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11.7109375" style="18" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="18" customWidth="1"/>
     <col min="15884" max="15884" width="11.28515625" style="18" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="18" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="18"/>
     <col min="16129" max="16129" width="13.42578125" style="18" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="18"/>
     <col min="16131" max="16131" width="9.5703125" style="18" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="18"/>
     <col min="16137" max="16137" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11.7109375" style="18" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="18" customWidth="1"/>
     <col min="16140" max="16140" width="11.28515625" style="18" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="18" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="59"/>
-[...10 lines deleted...]
-      <c r="M1" s="59"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="60"/>
-      <c r="B2" s="62" t="s">
+      <c r="A2" s="50"/>
+      <c r="B2" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="62" t="s">
+      <c r="C2" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="62" t="s">
+      <c r="D2" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="62" t="s">
+      <c r="E2" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="62" t="s">
+      <c r="F2" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="62" t="s">
+      <c r="G2" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="H2" s="62" t="s">
+      <c r="H2" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="I2" s="62" t="s">
+      <c r="I2" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="J2" s="62" t="s">
+      <c r="J2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="62" t="s">
+      <c r="K2" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="62" t="s">
+      <c r="L2" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="M2" s="62" t="s">
+      <c r="M2" s="52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="61"/>
-[...11 lines deleted...]
-      <c r="M3" s="63"/>
+      <c r="A3" s="51"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="57"/>
-[...10 lines deleted...]
-      <c r="M4" s="58"/>
+      <c r="B4" s="62"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="63"/>
     </row>
     <row r="5" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="23">
         <v>2024</v>
       </c>
       <c r="B5" s="22">
         <v>134332</v>
       </c>
       <c r="C5" s="22">
         <v>234803</v>
       </c>
       <c r="D5" s="22">
         <v>203189</v>
       </c>
       <c r="E5" s="22">
         <v>188863</v>
       </c>
       <c r="F5" s="22">
         <v>266556</v>
       </c>
       <c r="G5" s="22">
         <v>346912</v>
       </c>
       <c r="H5" s="22">
         <v>243665</v>
@@ -2892,92 +2892,94 @@
         <v>324022</v>
       </c>
       <c r="L6" s="21">
         <v>437353</v>
       </c>
       <c r="M6" s="24">
         <v>538393</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="23">
         <v>2026</v>
       </c>
       <c r="B7" s="22">
         <v>183021</v>
       </c>
       <c r="C7" s="22">
         <v>196104</v>
       </c>
       <c r="D7" s="22">
         <v>283555</v>
       </c>
       <c r="E7" s="22">
         <v>228703</v>
       </c>
-      <c r="F7" s="22"/>
+      <c r="F7" s="22">
+        <v>326895</v>
+      </c>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="49"/>
-[...10 lines deleted...]
-      <c r="M8" s="49"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
     </row>
     <row r="9" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="50" t="s">
+      <c r="A9" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="51"/>
-[...10 lines deleted...]
-      <c r="M9" s="52"/>
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="56"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="56"/>
+      <c r="H9" s="56"/>
+      <c r="I9" s="56"/>
+      <c r="J9" s="56"/>
+      <c r="K9" s="56"/>
+      <c r="L9" s="56"/>
+      <c r="M9" s="57"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="23">
         <v>2024</v>
       </c>
       <c r="B10" s="25">
         <v>32.200000000000003</v>
       </c>
       <c r="C10" s="25">
         <v>175.7</v>
       </c>
       <c r="D10" s="25">
         <v>86.4</v>
       </c>
       <c r="E10" s="26">
         <v>92.9</v>
       </c>
       <c r="F10" s="27">
         <v>141</v>
       </c>
       <c r="G10" s="25">
         <v>129.9</v>
       </c>
       <c r="H10" s="25">
         <v>70.2</v>
@@ -3033,92 +3035,94 @@
         <v>109.4</v>
       </c>
       <c r="L11" s="25">
         <v>102.9</v>
       </c>
       <c r="M11" s="25">
         <v>174.7</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="25">
         <v>32.299999999999997</v>
       </c>
       <c r="C12" s="25">
         <v>109.4</v>
       </c>
       <c r="D12" s="25">
         <v>144.30000000000001</v>
       </c>
       <c r="E12" s="28">
         <v>79.900000000000006</v>
       </c>
-      <c r="F12" s="27"/>
+      <c r="F12" s="27">
+        <v>139.5</v>
+      </c>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="27"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="53" t="s">
+      <c r="A13" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="54"/>
-[...10 lines deleted...]
-      <c r="M13" s="55"/>
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="60"/>
     </row>
     <row r="14" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="50" t="s">
+      <c r="A14" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="51"/>
-[...10 lines deleted...]
-      <c r="M14" s="52"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="56"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="56"/>
+      <c r="H14" s="56"/>
+      <c r="I14" s="56"/>
+      <c r="J14" s="56"/>
+      <c r="K14" s="56"/>
+      <c r="L14" s="56"/>
+      <c r="M14" s="57"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="23">
         <v>2024</v>
       </c>
       <c r="B15" s="25">
         <v>78.099999999999994</v>
       </c>
       <c r="C15" s="27">
         <v>127</v>
       </c>
       <c r="D15" s="25">
         <v>82.9</v>
       </c>
       <c r="E15" s="26">
         <v>86.8</v>
       </c>
       <c r="F15" s="25">
         <v>124.2</v>
       </c>
       <c r="G15" s="25">
         <v>119.8</v>
       </c>
       <c r="H15" s="25">
         <v>98.3</v>
@@ -3174,118 +3178,122 @@
         <v>108.1</v>
       </c>
       <c r="L16" s="29">
         <v>120.5</v>
       </c>
       <c r="M16" s="25">
         <v>150.69999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="23">
         <v>2026</v>
       </c>
       <c r="B17" s="25">
         <v>106.2</v>
       </c>
       <c r="C17" s="27">
         <v>93.4</v>
       </c>
       <c r="D17" s="25">
         <v>109.9</v>
       </c>
       <c r="E17" s="26">
         <v>81.3</v>
       </c>
-      <c r="F17" s="27"/>
+      <c r="F17" s="27">
+        <v>101.4</v>
+      </c>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="29"/>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="30"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="20" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="21" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D22" s="31"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="25" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="28" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A14:M14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
-    <mergeCell ref="A8:M8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A14:M14"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="18"/>
     <col min="3" max="3" width="9.5703125" style="18" customWidth="1"/>
-    <col min="4" max="8" width="9.140625" style="18"/>
+    <col min="4" max="5" width="9.140625" style="18"/>
+    <col min="6" max="6" width="9.42578125" style="18" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="9.140625" style="18"/>
     <col min="9" max="9" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="18" customWidth="1"/>
     <col min="11" max="11" width="11" style="18" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="18" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="13.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="18"/>
     <col min="259" max="259" width="9.5703125" style="18" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="18"/>
     <col min="265" max="265" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.85546875" style="18" customWidth="1"/>
     <col min="267" max="267" width="11" style="18" customWidth="1"/>
     <col min="268" max="268" width="10.42578125" style="18" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="18" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="13.42578125" style="18" customWidth="1"/>
     <col min="514" max="514" width="9.140625" style="18"/>
     <col min="515" max="515" width="9.5703125" style="18" customWidth="1"/>
     <col min="516" max="520" width="9.140625" style="18"/>
     <col min="521" max="521" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="522" max="522" width="10.85546875" style="18" customWidth="1"/>
     <col min="523" max="523" width="11" style="18" customWidth="1"/>
     <col min="524" max="524" width="10.42578125" style="18" customWidth="1"/>
     <col min="525" max="525" width="10.7109375" style="18" customWidth="1"/>
@@ -3881,136 +3889,136 @@
     <col min="15629" max="15629" width="10.7109375" style="18" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="18"/>
     <col min="15873" max="15873" width="13.42578125" style="18" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="18"/>
     <col min="15875" max="15875" width="9.5703125" style="18" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="18"/>
     <col min="15881" max="15881" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="10.85546875" style="18" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="18" customWidth="1"/>
     <col min="15884" max="15884" width="10.42578125" style="18" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="18" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="18"/>
     <col min="16129" max="16129" width="13.42578125" style="18" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="18"/>
     <col min="16131" max="16131" width="9.5703125" style="18" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="18"/>
     <col min="16137" max="16137" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="10.85546875" style="18" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="18" customWidth="1"/>
     <col min="16140" max="16140" width="10.42578125" style="18" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="18" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="59"/>
-[...10 lines deleted...]
-      <c r="M1" s="59"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="60"/>
-      <c r="B2" s="62" t="s">
+      <c r="A2" s="50"/>
+      <c r="B2" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="62" t="s">
+      <c r="C2" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="D2" s="62" t="s">
+      <c r="D2" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="E2" s="62" t="s">
+      <c r="E2" s="52" t="s">
         <v>58</v>
       </c>
-      <c r="F2" s="62" t="s">
+      <c r="F2" s="52" t="s">
         <v>59</v>
       </c>
-      <c r="G2" s="62" t="s">
+      <c r="G2" s="52" t="s">
         <v>60</v>
       </c>
-      <c r="H2" s="62" t="s">
+      <c r="H2" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="I2" s="62" t="s">
+      <c r="I2" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="J2" s="62" t="s">
+      <c r="J2" s="52" t="s">
         <v>63</v>
       </c>
-      <c r="K2" s="62" t="s">
+      <c r="K2" s="52" t="s">
         <v>64</v>
       </c>
-      <c r="L2" s="62" t="s">
+      <c r="L2" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="M2" s="62" t="s">
+      <c r="M2" s="52" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="61"/>
-[...11 lines deleted...]
-      <c r="M3" s="63"/>
+      <c r="A3" s="51"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
     </row>
     <row r="4" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="57"/>
-[...10 lines deleted...]
-      <c r="M4" s="58"/>
+      <c r="B4" s="62"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="63"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="23">
         <v>2024</v>
       </c>
       <c r="B5" s="22">
         <v>134332</v>
       </c>
       <c r="C5" s="22">
         <v>369134</v>
       </c>
       <c r="D5" s="22">
         <v>572323</v>
       </c>
       <c r="E5" s="22">
         <v>761187</v>
       </c>
       <c r="F5" s="22">
         <v>1027743</v>
       </c>
       <c r="G5" s="22">
         <v>1374655</v>
       </c>
       <c r="H5" s="22">
         <v>1618319</v>
@@ -4066,92 +4074,94 @@
         <v>3256139</v>
       </c>
       <c r="L6" s="44">
         <v>3256139</v>
       </c>
       <c r="M6" s="21">
         <v>3794533</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="23">
         <v>2026</v>
       </c>
       <c r="B7" s="22">
         <v>183021</v>
       </c>
       <c r="C7" s="22">
         <v>379125</v>
       </c>
       <c r="D7" s="22">
         <v>662680</v>
       </c>
       <c r="E7" s="32">
         <v>891384</v>
       </c>
-      <c r="F7" s="22"/>
+      <c r="F7" s="22">
+        <v>1218279</v>
+      </c>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="21"/>
       <c r="L7" s="44"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="53" t="s">
+      <c r="A8" s="58" t="s">
         <v>68</v>
       </c>
-      <c r="B8" s="54"/>
-[...10 lines deleted...]
-      <c r="M8" s="55"/>
+      <c r="B8" s="59"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="60"/>
     </row>
     <row r="9" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="50" t="s">
+      <c r="A9" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="51"/>
-[...10 lines deleted...]
-      <c r="M9" s="52"/>
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="56"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="56"/>
+      <c r="H9" s="56"/>
+      <c r="I9" s="56"/>
+      <c r="J9" s="56"/>
+      <c r="K9" s="56"/>
+      <c r="L9" s="56"/>
+      <c r="M9" s="57"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="23">
         <v>2024</v>
       </c>
       <c r="B10" s="25">
         <v>78.099999999999994</v>
       </c>
       <c r="C10" s="25">
         <v>103.4</v>
       </c>
       <c r="D10" s="25">
         <v>95.1</v>
       </c>
       <c r="E10" s="25">
         <v>92.9</v>
       </c>
       <c r="F10" s="25">
         <v>99.4</v>
       </c>
       <c r="G10" s="25">
         <v>103.7</v>
       </c>
       <c r="H10" s="25">
         <v>102.8</v>
@@ -4207,196 +4217,198 @@
         <v>109.9</v>
       </c>
       <c r="L11" s="29">
         <v>109.9</v>
       </c>
       <c r="M11" s="27">
         <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="25">
         <v>106.2</v>
       </c>
       <c r="C12" s="27">
         <v>99</v>
       </c>
       <c r="D12" s="25">
         <v>103.3</v>
       </c>
       <c r="E12" s="27">
         <v>96.6</v>
       </c>
-      <c r="F12" s="25"/>
+      <c r="F12" s="27">
+        <v>98</v>
+      </c>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="27"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="29"/>
       <c r="M12" s="27"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
-    <mergeCell ref="A4:M4"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadate 161104</vt:lpstr>
       <vt:lpstr>Metadate 161203</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
       <vt:lpstr>Indicator_161104_161203</vt:lpstr>