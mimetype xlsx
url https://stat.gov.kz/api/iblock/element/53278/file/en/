--- v2 (2026-06-23)
+++ v3 (2026-08-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1110" yWindow="180" windowWidth="18330" windowHeight="12195" activeTab="3"/>
+    <workbookView xWindow="8835" yWindow="225" windowWidth="18330" windowHeight="12195"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate 161104" sheetId="11" r:id="rId1"/>
     <sheet name="Metadate 161203" sheetId="20" r:id="rId2"/>
     <sheet name="Simbols" sheetId="10" r:id="rId3"/>
     <sheet name="Indicator_161104_161203" sheetId="18" r:id="rId4"/>
     <sheet name="Indicator 161104_161203" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="78">
   <si>
     <t>Кайрбекова Наршагуль Казбековна</t>
   </si>
   <si>
     <t>+7 7172749317</t>
   </si>
   <si>
     <t xml:space="preserve">na.kairbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
@@ -267,51 +267,51 @@
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=</t>
   </si>
   <si>
     <t>Kairbekova Narshagul Kazbekovna</t>
   </si>
   <si>
     <t>22.06.2026 y.</t>
   </si>
   <si>
     <t>22.07.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -588,51 +588,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
@@ -714,94 +714,97 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1096,55 +1099,53 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
     <col min="511" max="511" width="42.28515625" customWidth="1"/>
     <col min="512" max="512" width="97.7109375" customWidth="1"/>
     <col min="767" max="767" width="42.28515625" customWidth="1"/>
     <col min="768" max="768" width="97.7109375" customWidth="1"/>
     <col min="1023" max="1023" width="42.28515625" customWidth="1"/>
     <col min="1024" max="1024" width="97.7109375" customWidth="1"/>
     <col min="1279" max="1279" width="42.28515625" customWidth="1"/>
     <col min="1280" max="1280" width="97.7109375" customWidth="1"/>
     <col min="1535" max="1535" width="42.28515625" customWidth="1"/>
     <col min="1536" max="1536" width="97.7109375" customWidth="1"/>
     <col min="1791" max="1791" width="42.28515625" customWidth="1"/>
     <col min="1792" max="1792" width="97.7109375" customWidth="1"/>
     <col min="2047" max="2047" width="42.28515625" customWidth="1"/>
     <col min="2048" max="2048" width="97.7109375" customWidth="1"/>
     <col min="2303" max="2303" width="42.28515625" customWidth="1"/>
     <col min="2304" max="2304" width="97.7109375" customWidth="1"/>
     <col min="2559" max="2559" width="42.28515625" customWidth="1"/>
     <col min="2560" max="2560" width="97.7109375" customWidth="1"/>
     <col min="2815" max="2815" width="42.28515625" customWidth="1"/>
     <col min="2816" max="2816" width="97.7109375" customWidth="1"/>
@@ -1232,260 +1233,260 @@
     <col min="13312" max="13312" width="97.7109375" customWidth="1"/>
     <col min="13567" max="13567" width="42.28515625" customWidth="1"/>
     <col min="13568" max="13568" width="97.7109375" customWidth="1"/>
     <col min="13823" max="13823" width="42.28515625" customWidth="1"/>
     <col min="13824" max="13824" width="97.7109375" customWidth="1"/>
     <col min="14079" max="14079" width="42.28515625" customWidth="1"/>
     <col min="14080" max="14080" width="97.7109375" customWidth="1"/>
     <col min="14335" max="14335" width="42.28515625" customWidth="1"/>
     <col min="14336" max="14336" width="97.7109375" customWidth="1"/>
     <col min="14591" max="14591" width="42.28515625" customWidth="1"/>
     <col min="14592" max="14592" width="97.7109375" customWidth="1"/>
     <col min="14847" max="14847" width="42.28515625" customWidth="1"/>
     <col min="14848" max="14848" width="97.7109375" customWidth="1"/>
     <col min="15103" max="15103" width="42.28515625" customWidth="1"/>
     <col min="15104" max="15104" width="97.7109375" customWidth="1"/>
     <col min="15359" max="15359" width="42.28515625" customWidth="1"/>
     <col min="15360" max="15360" width="97.7109375" customWidth="1"/>
     <col min="15615" max="15615" width="42.28515625" customWidth="1"/>
     <col min="15616" max="15616" width="97.7109375" customWidth="1"/>
     <col min="15871" max="15871" width="42.28515625" customWidth="1"/>
     <col min="15872" max="15872" width="97.7109375" customWidth="1"/>
     <col min="16127" max="16127" width="42.28515625" customWidth="1"/>
     <col min="16128" max="16128" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="2">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" s="3" customFormat="1" ht="35.25" customHeight="1">
       <c r="A7" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" s="3" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="3" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" s="3" customFormat="1" ht="65.25" customHeight="1">
       <c r="A10" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" s="3" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="6"/>
       <c r="K11" s="7"/>
     </row>
-    <row r="12" spans="1:11" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="7"/>
     </row>
-    <row r="13" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>73</v>
       </c>
       <c r="K13" s="7"/>
     </row>
-    <row r="14" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>74</v>
       </c>
       <c r="K14" s="7"/>
     </row>
-    <row r="15" spans="1:11" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K15" s="7"/>
     </row>
-    <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>76</v>
       </c>
       <c r="K16" s="10"/>
     </row>
-    <row r="17" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" ht="18.75" customHeight="1">
       <c r="A17" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>77</v>
       </c>
       <c r="K17" s="11"/>
     </row>
-    <row r="18" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11" ht="22.5" customHeight="1">
       <c r="A18" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>44</v>
       </c>
       <c r="K18" s="10"/>
     </row>
-    <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K19" s="11"/>
     </row>
-    <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K20" s="10"/>
     </row>
-    <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="K21" s="11"/>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11">
       <c r="K23" s="11"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11">
       <c r="K24" s="10"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11">
       <c r="K25" s="11"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11">
       <c r="K26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1573,248 +1574,248 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="3" customFormat="1">
       <c r="A2" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="20">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="3" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="46" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="3" customFormat="1">
       <c r="A5" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A7" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="25.5">
       <c r="A9" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="51">
       <c r="A10" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>74</v>
       </c>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>4</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>76</v>
       </c>
       <c r="M16" s="10"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="11"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>44</v>
       </c>
       <c r="M18" s="10"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>75</v>
       </c>
       <c r="M19" s="11"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M20" s="10"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="M21" s="11"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="18" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="18"/>
     <col min="257" max="257" width="4.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="18" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="18"/>
     <col min="513" max="513" width="4.42578125" style="18" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="18" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="18"/>
     <col min="769" max="769" width="4.42578125" style="18" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="18" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="18"/>
     <col min="1025" max="1025" width="4.42578125" style="18" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="18" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="18"/>
     <col min="1281" max="1281" width="4.42578125" style="18" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="18" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="18"/>
     <col min="1537" max="1537" width="4.42578125" style="18" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="18" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="18"/>
     <col min="1793" max="1793" width="4.42578125" style="18" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="18" customWidth="1"/>
     <col min="1795" max="2048" width="8.85546875" style="18"/>
@@ -1966,147 +1967,147 @@
     <col min="14338" max="14338" width="113.5703125" style="18" customWidth="1"/>
     <col min="14339" max="14592" width="8.85546875" style="18"/>
     <col min="14593" max="14593" width="4.42578125" style="18" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="18" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="18"/>
     <col min="14849" max="14849" width="4.42578125" style="18" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="18" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="18"/>
     <col min="15105" max="15105" width="4.42578125" style="18" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="18" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="18"/>
     <col min="15361" max="15361" width="4.42578125" style="18" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="18" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="18"/>
     <col min="15617" max="15617" width="4.42578125" style="18" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="18" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="18"/>
     <col min="15873" max="15873" width="4.42578125" style="18" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="18" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="18"/>
     <col min="16129" max="16129" width="4.42578125" style="18" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="18" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="18"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3">
       <c r="B2" s="17"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3">
       <c r="A6" s="40"/>
       <c r="B6" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="42"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3">
       <c r="A7" s="40"/>
       <c r="B7" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="42"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3">
       <c r="A8" s="40"/>
       <c r="B8" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="42"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3">
       <c r="A9" s="40"/>
       <c r="B9" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="42"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3">
       <c r="A10" s="40"/>
       <c r="B10" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="42"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3">
       <c r="A11" s="40"/>
       <c r="B11" s="43" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="42"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3">
       <c r="A12" s="47"/>
       <c r="B12" s="47"/>
       <c r="C12" s="42"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3">
       <c r="A13" s="47"/>
       <c r="B13" s="47"/>
       <c r="C13" s="42"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3">
       <c r="A14" s="47"/>
       <c r="B14" s="47"/>
       <c r="C14" s="42"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:3">
       <c r="A15" s="47"/>
       <c r="B15" s="47"/>
       <c r="C15" s="40"/>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3">
       <c r="A16" s="48" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="18"/>
     <col min="3" max="3" width="9.5703125" style="18" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="18"/>
     <col min="9" max="9" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="11" style="18" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="18" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="13.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="18"/>
     <col min="259" max="259" width="9.5703125" style="18" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="18"/>
     <col min="265" max="265" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" style="18" customWidth="1"/>
     <col min="267" max="267" width="11" style="18" customWidth="1"/>
     <col min="268" max="268" width="11.28515625" style="18" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="18" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="13.42578125" style="18" customWidth="1"/>
     <col min="514" max="514" width="9.140625" style="18"/>
     <col min="515" max="515" width="9.5703125" style="18" customWidth="1"/>
     <col min="516" max="520" width="9.140625" style="18"/>
@@ -2706,587 +2707,593 @@
     <col min="15628" max="15628" width="11.28515625" style="18" customWidth="1"/>
     <col min="15629" max="15629" width="10.7109375" style="18" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="18"/>
     <col min="15873" max="15873" width="13.42578125" style="18" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="18"/>
     <col min="15875" max="15875" width="9.5703125" style="18" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="18"/>
     <col min="15881" max="15881" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11.7109375" style="18" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="18" customWidth="1"/>
     <col min="15884" max="15884" width="11.28515625" style="18" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="18" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="18"/>
     <col min="16129" max="16129" width="13.42578125" style="18" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="18"/>
     <col min="16131" max="16131" width="9.5703125" style="18" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="18"/>
     <col min="16137" max="16137" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11.7109375" style="18" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="18" customWidth="1"/>
     <col min="16140" max="16140" width="11.28515625" style="18" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="18" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:13" ht="13.9" customHeight="1" thickBot="1">
+      <c r="A1" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="49"/>
-[...14 lines deleted...]
-      <c r="B2" s="52" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75">
+      <c r="A2" s="60"/>
+      <c r="B2" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="52" t="s">
+      <c r="C2" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="52" t="s">
+      <c r="D2" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="52" t="s">
+      <c r="E2" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="52" t="s">
+      <c r="F2" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="52" t="s">
+      <c r="G2" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="H2" s="52" t="s">
+      <c r="H2" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="I2" s="52" t="s">
+      <c r="I2" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="J2" s="52" t="s">
+      <c r="J2" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="52" t="s">
+      <c r="K2" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="52" t="s">
+      <c r="L2" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="M2" s="52" t="s">
+      <c r="M2" s="62" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A4" s="61" t="s">
+    <row r="3" spans="1:13" ht="13.9" customHeight="1" thickBot="1">
+      <c r="A3" s="61"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A4" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="62"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="58"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75">
       <c r="A5" s="23">
         <v>2024</v>
       </c>
       <c r="B5" s="22">
         <v>134332</v>
       </c>
       <c r="C5" s="22">
         <v>234803</v>
       </c>
       <c r="D5" s="22">
         <v>203189</v>
       </c>
       <c r="E5" s="22">
         <v>188863</v>
       </c>
       <c r="F5" s="22">
         <v>266556</v>
       </c>
       <c r="G5" s="22">
         <v>346912</v>
       </c>
       <c r="H5" s="22">
         <v>243665</v>
       </c>
       <c r="I5" s="22">
         <v>248354</v>
       </c>
       <c r="J5" s="22">
         <v>320789</v>
       </c>
       <c r="K5" s="21">
         <v>351698</v>
       </c>
       <c r="L5" s="21">
         <v>365280</v>
       </c>
       <c r="M5" s="24">
         <v>638042</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" ht="12.75">
       <c r="A6" s="23">
         <v>2025</v>
       </c>
       <c r="B6" s="22">
         <v>161527</v>
       </c>
       <c r="C6" s="22">
         <v>200829</v>
       </c>
       <c r="D6" s="22">
         <v>246745</v>
       </c>
       <c r="E6" s="22">
         <v>268065</v>
       </c>
       <c r="F6" s="22">
         <v>298896</v>
       </c>
       <c r="G6" s="22">
         <v>369088</v>
       </c>
       <c r="H6" s="22">
         <v>299854</v>
       </c>
       <c r="I6" s="22">
         <v>288044</v>
       </c>
       <c r="J6" s="22">
         <v>361716</v>
       </c>
       <c r="K6" s="21">
         <v>324022</v>
       </c>
       <c r="L6" s="21">
         <v>437353</v>
       </c>
       <c r="M6" s="24">
         <v>538393</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="12.75">
       <c r="A7" s="23">
         <v>2026</v>
       </c>
       <c r="B7" s="22">
         <v>183021</v>
       </c>
       <c r="C7" s="22">
         <v>196104</v>
       </c>
       <c r="D7" s="22">
         <v>283555</v>
       </c>
       <c r="E7" s="22">
         <v>228703</v>
       </c>
       <c r="F7" s="22">
         <v>326895</v>
       </c>
-      <c r="G7" s="22"/>
+      <c r="G7" s="22">
+        <v>447194</v>
+      </c>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="24"/>
     </row>
-    <row r="8" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A8" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="54"/>
-[...13 lines deleted...]
-      <c r="A9" s="55" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+    </row>
+    <row r="9" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A9" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="56"/>
-[...12 lines deleted...]
-    <row r="10" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+      <c r="M9" s="52"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75">
       <c r="A10" s="23">
         <v>2024</v>
       </c>
       <c r="B10" s="25">
         <v>32.200000000000003</v>
       </c>
       <c r="C10" s="25">
         <v>175.7</v>
       </c>
       <c r="D10" s="25">
         <v>86.4</v>
       </c>
       <c r="E10" s="26">
         <v>92.9</v>
       </c>
       <c r="F10" s="27">
         <v>141</v>
       </c>
       <c r="G10" s="25">
         <v>129.9</v>
       </c>
       <c r="H10" s="25">
         <v>70.2</v>
       </c>
       <c r="I10" s="25">
         <v>101.7</v>
       </c>
       <c r="J10" s="25">
         <v>128.9</v>
       </c>
       <c r="K10" s="25">
         <v>109.4</v>
       </c>
       <c r="L10" s="25">
         <v>102.9</v>
       </c>
       <c r="M10" s="25">
         <v>174.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="12.75">
       <c r="A11" s="23">
         <v>2024</v>
       </c>
       <c r="B11" s="25">
         <v>32.200000000000003</v>
       </c>
       <c r="C11" s="25">
         <v>175.7</v>
       </c>
       <c r="D11" s="25">
         <v>86.4</v>
       </c>
       <c r="E11" s="26">
         <v>92.9</v>
       </c>
       <c r="F11" s="27">
         <v>141</v>
       </c>
       <c r="G11" s="25">
         <v>129.9</v>
       </c>
       <c r="H11" s="25">
         <v>70.2</v>
       </c>
       <c r="I11" s="25">
         <v>101.7</v>
       </c>
       <c r="J11" s="25">
         <v>128.9</v>
       </c>
       <c r="K11" s="25">
         <v>109.4</v>
       </c>
       <c r="L11" s="25">
         <v>102.9</v>
       </c>
       <c r="M11" s="25">
         <v>174.7</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="12.75">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="25">
         <v>32.299999999999997</v>
       </c>
       <c r="C12" s="25">
         <v>109.4</v>
       </c>
       <c r="D12" s="25">
         <v>144.30000000000001</v>
       </c>
       <c r="E12" s="28">
         <v>79.900000000000006</v>
       </c>
       <c r="F12" s="27">
         <v>139.5</v>
       </c>
-      <c r="G12" s="25"/>
+      <c r="G12" s="25">
+        <v>135.19999999999999</v>
+      </c>
       <c r="H12" s="25"/>
       <c r="I12" s="27"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
-    <row r="13" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="58" t="s">
+    <row r="13" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A13" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="59"/>
-[...13 lines deleted...]
-      <c r="A14" s="55" t="s">
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="54"/>
+      <c r="L13" s="54"/>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A14" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="56"/>
-[...12 lines deleted...]
-    <row r="15" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="52"/>
+    </row>
+    <row r="15" spans="1:13" ht="12.75">
       <c r="A15" s="23">
         <v>2024</v>
       </c>
       <c r="B15" s="25">
         <v>78.099999999999994</v>
       </c>
       <c r="C15" s="27">
         <v>127</v>
       </c>
       <c r="D15" s="25">
         <v>82.9</v>
       </c>
       <c r="E15" s="26">
         <v>86.8</v>
       </c>
       <c r="F15" s="25">
         <v>124.2</v>
       </c>
       <c r="G15" s="25">
         <v>119.8</v>
       </c>
       <c r="H15" s="25">
         <v>98.3</v>
       </c>
       <c r="I15" s="25">
         <v>103.7</v>
       </c>
       <c r="J15" s="25">
         <v>102.3</v>
       </c>
       <c r="K15" s="25">
         <v>108.1</v>
       </c>
       <c r="L15" s="29">
         <v>120.5</v>
       </c>
       <c r="M15" s="25">
         <v>150.69999999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="12.75">
       <c r="A16" s="23">
         <v>2024</v>
       </c>
       <c r="B16" s="25">
         <v>78.099999999999994</v>
       </c>
       <c r="C16" s="27">
         <v>127</v>
       </c>
       <c r="D16" s="25">
         <v>82.9</v>
       </c>
       <c r="E16" s="26">
         <v>86.8</v>
       </c>
       <c r="F16" s="25">
         <v>124.2</v>
       </c>
       <c r="G16" s="25">
         <v>119.8</v>
       </c>
       <c r="H16" s="25">
         <v>98.3</v>
       </c>
       <c r="I16" s="25">
         <v>103.7</v>
       </c>
       <c r="J16" s="25">
         <v>102.3</v>
       </c>
       <c r="K16" s="25">
         <v>108.1</v>
       </c>
       <c r="L16" s="29">
         <v>120.5</v>
       </c>
       <c r="M16" s="25">
         <v>150.69999999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="12.75">
       <c r="A17" s="23">
         <v>2026</v>
       </c>
       <c r="B17" s="25">
         <v>106.2</v>
       </c>
       <c r="C17" s="27">
         <v>93.4</v>
       </c>
       <c r="D17" s="25">
         <v>109.9</v>
       </c>
       <c r="E17" s="26">
         <v>81.3</v>
       </c>
       <c r="F17" s="27">
         <v>101.4</v>
       </c>
-      <c r="G17" s="25"/>
+      <c r="G17" s="25">
+        <v>111.5</v>
+      </c>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="29"/>
       <c r="M17" s="27"/>
     </row>
-    <row r="18" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="12.75">
       <c r="A18" s="30"/>
     </row>
-    <row r="19" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="12.75"/>
+    <row r="20" spans="1:13" ht="12.75"/>
+    <row r="21" spans="1:13" ht="12.75"/>
+    <row r="22" spans="1:13" ht="12.75">
       <c r="D22" s="31"/>
     </row>
-    <row r="23" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:13" ht="12.75"/>
+    <row r="24" spans="1:13" ht="12.75"/>
+    <row r="25" spans="1:13" ht="12.75"/>
+    <row r="26" spans="1:13" ht="12.75"/>
+    <row r="27" spans="1:13" ht="12.75"/>
+    <row r="28" spans="1:13" ht="12.75"/>
+    <row r="29" spans="1:13" ht="12.75"/>
+    <row r="30" spans="1:13" ht="12.75"/>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A8:M8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A14:M14"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A14:M14"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="18"/>
     <col min="3" max="3" width="9.5703125" style="18" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="18"/>
     <col min="6" max="6" width="9.42578125" style="18" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="18"/>
     <col min="9" max="9" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="18" customWidth="1"/>
     <col min="11" max="11" width="11" style="18" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="18" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="13.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="18"/>
     <col min="259" max="259" width="9.5703125" style="18" customWidth="1"/>
     <col min="260" max="264" width="9.140625" style="18"/>
     <col min="265" max="265" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.85546875" style="18" customWidth="1"/>
     <col min="267" max="267" width="11" style="18" customWidth="1"/>
     <col min="268" max="268" width="10.42578125" style="18" customWidth="1"/>
     <col min="269" max="269" width="10.7109375" style="18" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="13.42578125" style="18" customWidth="1"/>
     <col min="514" max="514" width="9.140625" style="18"/>
@@ -3888,527 +3895,531 @@
     <col min="15628" max="15628" width="10.42578125" style="18" customWidth="1"/>
     <col min="15629" max="15629" width="10.7109375" style="18" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="18"/>
     <col min="15873" max="15873" width="13.42578125" style="18" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="18"/>
     <col min="15875" max="15875" width="9.5703125" style="18" customWidth="1"/>
     <col min="15876" max="15880" width="9.140625" style="18"/>
     <col min="15881" max="15881" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="10.85546875" style="18" customWidth="1"/>
     <col min="15883" max="15883" width="11" style="18" customWidth="1"/>
     <col min="15884" max="15884" width="10.42578125" style="18" customWidth="1"/>
     <col min="15885" max="15885" width="10.7109375" style="18" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="18"/>
     <col min="16129" max="16129" width="13.42578125" style="18" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="18"/>
     <col min="16131" max="16131" width="9.5703125" style="18" customWidth="1"/>
     <col min="16132" max="16136" width="9.140625" style="18"/>
     <col min="16137" max="16137" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="10.85546875" style="18" customWidth="1"/>
     <col min="16139" max="16139" width="11" style="18" customWidth="1"/>
     <col min="16140" max="16140" width="10.42578125" style="18" customWidth="1"/>
     <col min="16141" max="16141" width="10.7109375" style="18" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A1" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="49"/>
-[...14 lines deleted...]
-      <c r="B2" s="52" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A2" s="60"/>
+      <c r="B2" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="52" t="s">
+      <c r="C2" s="62" t="s">
         <v>56</v>
       </c>
-      <c r="D2" s="52" t="s">
+      <c r="D2" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="E2" s="52" t="s">
+      <c r="E2" s="62" t="s">
         <v>58</v>
       </c>
-      <c r="F2" s="52" t="s">
+      <c r="F2" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="G2" s="52" t="s">
+      <c r="G2" s="62" t="s">
         <v>60</v>
       </c>
-      <c r="H2" s="52" t="s">
+      <c r="H2" s="62" t="s">
         <v>61</v>
       </c>
-      <c r="I2" s="52" t="s">
+      <c r="I2" s="62" t="s">
         <v>62</v>
       </c>
-      <c r="J2" s="52" t="s">
+      <c r="J2" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="K2" s="52" t="s">
+      <c r="K2" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="L2" s="52" t="s">
+      <c r="L2" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="M2" s="52" t="s">
+      <c r="M2" s="62" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A4" s="61" t="s">
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A3" s="61"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A4" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="62"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="58"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" s="23">
         <v>2024</v>
       </c>
       <c r="B5" s="22">
         <v>134332</v>
       </c>
       <c r="C5" s="22">
         <v>369134</v>
       </c>
       <c r="D5" s="22">
         <v>572323</v>
       </c>
       <c r="E5" s="22">
         <v>761187</v>
       </c>
       <c r="F5" s="22">
         <v>1027743</v>
       </c>
       <c r="G5" s="22">
         <v>1374655</v>
       </c>
       <c r="H5" s="22">
         <v>1618319</v>
       </c>
       <c r="I5" s="22">
         <v>1866673</v>
       </c>
       <c r="J5" s="22">
         <v>2187462</v>
       </c>
       <c r="K5" s="21">
         <v>2539160</v>
       </c>
       <c r="L5" s="24">
         <v>2904440</v>
       </c>
       <c r="M5" s="21">
         <v>3542482</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="23">
         <v>2025</v>
       </c>
       <c r="B6" s="22">
         <v>161527</v>
       </c>
       <c r="C6" s="22">
         <v>362356</v>
       </c>
       <c r="D6" s="22">
         <v>609101</v>
       </c>
       <c r="E6" s="32">
         <v>877166</v>
       </c>
       <c r="F6" s="22">
         <v>1176062</v>
       </c>
       <c r="G6" s="22">
         <v>1545151</v>
       </c>
       <c r="H6" s="22">
         <v>1845005</v>
       </c>
       <c r="I6" s="22">
         <v>2133048</v>
       </c>
       <c r="J6" s="22">
         <v>2494764</v>
       </c>
       <c r="K6" s="21">
         <v>3256139</v>
       </c>
       <c r="L6" s="44">
         <v>3256139</v>
       </c>
       <c r="M6" s="21">
         <v>3794533</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="23">
         <v>2026</v>
       </c>
       <c r="B7" s="22">
         <v>183021</v>
       </c>
       <c r="C7" s="22">
         <v>379125</v>
       </c>
       <c r="D7" s="22">
         <v>662680</v>
       </c>
       <c r="E7" s="32">
         <v>891384</v>
       </c>
       <c r="F7" s="22">
         <v>1218279</v>
       </c>
-      <c r="G7" s="22"/>
+      <c r="G7" s="64">
+        <v>1665473</v>
+      </c>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="21"/>
       <c r="L7" s="44"/>
       <c r="M7" s="21"/>
     </row>
-    <row r="8" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="58" t="s">
+    <row r="8" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A8" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="B8" s="59"/>
-[...13 lines deleted...]
-      <c r="A9" s="55" t="s">
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="55"/>
+    </row>
+    <row r="9" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A9" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="56"/>
-[...12 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+      <c r="M9" s="52"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" s="23">
         <v>2024</v>
       </c>
       <c r="B10" s="25">
         <v>78.099999999999994</v>
       </c>
       <c r="C10" s="25">
         <v>103.4</v>
       </c>
       <c r="D10" s="25">
         <v>95.1</v>
       </c>
       <c r="E10" s="25">
         <v>92.9</v>
       </c>
       <c r="F10" s="25">
         <v>99.4</v>
       </c>
       <c r="G10" s="25">
         <v>103.7</v>
       </c>
       <c r="H10" s="25">
         <v>102.8</v>
       </c>
       <c r="I10" s="25">
         <v>102.9</v>
       </c>
       <c r="J10" s="25">
         <v>102.7</v>
       </c>
       <c r="K10" s="25">
         <v>103.2</v>
       </c>
       <c r="L10" s="29">
         <v>105.1</v>
       </c>
       <c r="M10" s="25">
         <v>111.9</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="23">
         <v>2025</v>
       </c>
       <c r="B11" s="25">
         <v>118.5</v>
       </c>
       <c r="C11" s="25">
         <v>96.5</v>
       </c>
       <c r="D11" s="25">
         <v>104.5</v>
       </c>
       <c r="E11" s="27">
         <v>113</v>
       </c>
       <c r="F11" s="25">
         <v>112.3</v>
       </c>
       <c r="G11" s="25">
         <v>110.2</v>
       </c>
       <c r="H11" s="25">
         <v>111.8</v>
       </c>
       <c r="I11" s="27">
         <v>112</v>
       </c>
       <c r="J11" s="25">
         <v>111.8</v>
       </c>
       <c r="K11" s="25">
         <v>109.9</v>
       </c>
       <c r="L11" s="29">
         <v>109.9</v>
       </c>
       <c r="M11" s="27">
         <v>105</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="25">
         <v>106.2</v>
       </c>
       <c r="C12" s="27">
         <v>99</v>
       </c>
       <c r="D12" s="25">
         <v>103.3</v>
       </c>
       <c r="E12" s="27">
         <v>96.6</v>
       </c>
       <c r="F12" s="27">
         <v>98</v>
       </c>
-      <c r="G12" s="25"/>
+      <c r="G12" s="25">
+        <v>101.5</v>
+      </c>
       <c r="H12" s="25"/>
       <c r="I12" s="27"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="29"/>
       <c r="M12" s="27"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A4:M4"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadate 161104</vt:lpstr>
       <vt:lpstr>Metadate 161203</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
       <vt:lpstr>Indicator_161104_161203</vt:lpstr>