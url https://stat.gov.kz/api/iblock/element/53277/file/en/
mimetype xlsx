--- v4 (2026-08-23)
+++ v5 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15570" yWindow="-165" windowWidth="13530" windowHeight="12195"/>
+    <workbookView xWindow="15570" yWindow="-165" windowWidth="13530" windowHeight="12195" firstSheet="2" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Metadata 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Simbols" sheetId="10" r:id="rId3"/>
     <sheet name="Indicator_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="Indicator_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="80">
   <si>
     <t>Кайрбекова Наршагуль Казбековна</t>
   </si>
   <si>
     <t>+7 7172749317</t>
   </si>
   <si>
     <t xml:space="preserve">na.kairbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>168,0</t>
@@ -258,54 +258,54 @@
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Investments in order for investors to obtain an economic, social or environmental effect in the case of new construction, as well as expansion, reconstruction and modernization of facilities (which lead to an increase in the initial cost of the facility), the purchase of machinery, equipment, vehicles, for the formation of the main herd, perennial plantings, etc.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t>Kairbekova Narshagul Kazbekovna</t>
   </si>
   <si>
-    <t>22.06.2026 y.</t>
-[...2 lines deleted...]
-    <t>22.07.2026 y.</t>
+    <t>22.09.2026 y.</t>
+  </si>
+  <si>
+    <t>22.10.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -710,94 +710,94 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1092,51 +1092,53 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="73" zoomScaleNormal="73" workbookViewId="0"/>
+    <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
     <col min="256" max="256" width="42.28515625" customWidth="1"/>
     <col min="257" max="257" width="97.7109375" customWidth="1"/>
     <col min="512" max="512" width="42.28515625" customWidth="1"/>
     <col min="513" max="513" width="97.7109375" customWidth="1"/>
     <col min="768" max="768" width="42.28515625" customWidth="1"/>
     <col min="769" max="769" width="97.7109375" customWidth="1"/>
     <col min="1024" max="1024" width="42.28515625" customWidth="1"/>
     <col min="1025" max="1025" width="97.7109375" customWidth="1"/>
     <col min="1280" max="1280" width="42.28515625" customWidth="1"/>
     <col min="1281" max="1281" width="97.7109375" customWidth="1"/>
     <col min="1536" max="1536" width="42.28515625" customWidth="1"/>
     <col min="1537" max="1537" width="97.7109375" customWidth="1"/>
     <col min="1792" max="1792" width="42.28515625" customWidth="1"/>
     <col min="1793" max="1793" width="97.7109375" customWidth="1"/>
     <col min="2048" max="2048" width="42.28515625" customWidth="1"/>
     <col min="2049" max="2049" width="97.7109375" customWidth="1"/>
     <col min="2304" max="2304" width="42.28515625" customWidth="1"/>
     <col min="2305" max="2305" width="97.7109375" customWidth="1"/>
     <col min="2560" max="2560" width="42.28515625" customWidth="1"/>
     <col min="2561" max="2561" width="97.7109375" customWidth="1"/>
@@ -1433,51 +1435,51 @@
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L25" s="8"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L26" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2054,51 +2056,51 @@
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="15" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="15" customWidth="1"/>
     <col min="6" max="6" width="11" style="15" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="15" customWidth="1"/>
     <col min="8" max="8" width="12" style="15" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="15" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="15" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="15" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="9.140625" style="15" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="10.42578125" style="15" customWidth="1"/>
     <col min="260" max="260" width="10.140625" style="15" customWidth="1"/>
     <col min="261" max="261" width="10.7109375" style="15" customWidth="1"/>
     <col min="262" max="262" width="10.140625" style="15" customWidth="1"/>
     <col min="263" max="263" width="10" style="15" customWidth="1"/>
     <col min="264" max="264" width="10.28515625" style="15" customWidth="1"/>
@@ -2894,136 +2896,136 @@
     <col min="15877" max="15877" width="10.7109375" style="15" customWidth="1"/>
     <col min="15878" max="15878" width="10.140625" style="15" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="15" customWidth="1"/>
     <col min="15880" max="15880" width="10.28515625" style="15" customWidth="1"/>
     <col min="15881" max="15881" width="10.42578125" style="15" customWidth="1"/>
     <col min="15882" max="15882" width="10.85546875" style="15" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="15" customWidth="1"/>
     <col min="15885" max="15885" width="10.85546875" style="15" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="15"/>
     <col min="16129" max="16129" width="9.140625" style="15" customWidth="1"/>
     <col min="16130" max="16130" width="10.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="10.42578125" style="15" customWidth="1"/>
     <col min="16132" max="16132" width="10.140625" style="15" customWidth="1"/>
     <col min="16133" max="16133" width="10.7109375" style="15" customWidth="1"/>
     <col min="16134" max="16134" width="10.140625" style="15" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="15" customWidth="1"/>
     <col min="16136" max="16136" width="10.28515625" style="15" customWidth="1"/>
     <col min="16137" max="16137" width="10.42578125" style="15" customWidth="1"/>
     <col min="16138" max="16138" width="10.85546875" style="15" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="15" customWidth="1"/>
     <col min="16141" max="16141" width="10.85546875" style="15" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="49"/>
-      <c r="B2" s="51" t="s">
+      <c r="A2" s="59"/>
+      <c r="B2" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="51" t="s">
+      <c r="C2" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="51" t="s">
+      <c r="D2" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="51" t="s">
+      <c r="E2" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="F2" s="51" t="s">
+      <c r="F2" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="G2" s="51" t="s">
+      <c r="G2" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="H2" s="51" t="s">
+      <c r="H2" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="I2" s="51" t="s">
+      <c r="I2" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="51" t="s">
+      <c r="K2" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="L2" s="51" t="s">
+      <c r="L2" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="M2" s="51" t="s">
+      <c r="M2" s="61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="50"/>
-[...11 lines deleted...]
-      <c r="M3" s="52"/>
+      <c r="A3" s="60"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="61"/>
-[...10 lines deleted...]
-      <c r="M4" s="62"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2024</v>
       </c>
       <c r="B5" s="18">
         <v>790806</v>
       </c>
       <c r="C5" s="18">
         <v>1018551</v>
       </c>
       <c r="D5" s="18">
         <v>1006990</v>
       </c>
       <c r="E5" s="18">
         <v>925210</v>
       </c>
       <c r="F5" s="18">
         <v>1153593</v>
       </c>
       <c r="G5" s="18">
         <v>1759139</v>
       </c>
       <c r="H5" s="18">
         <v>1630601</v>
@@ -3088,89 +3090,91 @@
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="19">
         <v>2026</v>
       </c>
       <c r="B7" s="18">
         <v>896031</v>
       </c>
       <c r="C7" s="18">
         <v>1088700</v>
       </c>
       <c r="D7" s="18">
         <v>1478223</v>
       </c>
       <c r="E7" s="18">
         <v>1473685</v>
       </c>
       <c r="F7" s="18">
         <v>1805667</v>
       </c>
       <c r="G7" s="18">
         <v>2769798</v>
       </c>
       <c r="H7" s="18">
         <v>1952142</v>
       </c>
-      <c r="I7" s="18"/>
+      <c r="I7" s="18">
+        <v>2041492</v>
+      </c>
       <c r="J7" s="18"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="53" t="s">
+      <c r="A8" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="54"/>
-[...10 lines deleted...]
-      <c r="M8" s="55"/>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="50"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="57"/>
-[...10 lines deleted...]
-      <c r="M9" s="58"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="53"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="19">
         <v>2024</v>
       </c>
       <c r="B10" s="23">
         <v>28.6</v>
       </c>
       <c r="C10" s="23">
         <v>129.30000000000001</v>
       </c>
       <c r="D10" s="23">
         <v>98.9</v>
       </c>
       <c r="E10" s="23">
         <v>91.9</v>
       </c>
       <c r="F10" s="23">
         <v>124.6</v>
       </c>
       <c r="G10" s="23">
         <v>152.5</v>
       </c>
       <c r="H10" s="23">
         <v>92.6</v>
@@ -3235,89 +3239,91 @@
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="19">
         <v>2026</v>
       </c>
       <c r="B12" s="23">
         <v>20.5</v>
       </c>
       <c r="C12" s="22">
         <v>123</v>
       </c>
       <c r="D12" s="23">
         <v>135.6</v>
       </c>
       <c r="E12" s="23">
         <v>99.5</v>
       </c>
       <c r="F12" s="23">
         <v>120.5</v>
       </c>
       <c r="G12" s="22">
         <v>152</v>
       </c>
       <c r="H12" s="23">
         <v>70.900000000000006</v>
       </c>
-      <c r="I12" s="23"/>
+      <c r="I12" s="23">
+        <v>103.3</v>
+      </c>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="22"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="59" t="s">
+      <c r="A13" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="59"/>
-[...10 lines deleted...]
-      <c r="M13" s="59"/>
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="54"/>
+      <c r="L13" s="54"/>
+      <c r="M13" s="54"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="56" t="s">
+      <c r="A14" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="57"/>
-[...10 lines deleted...]
-      <c r="M14" s="58"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="52"/>
+      <c r="J14" s="52"/>
+      <c r="K14" s="52"/>
+      <c r="L14" s="52"/>
+      <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="19">
         <v>2024</v>
       </c>
       <c r="B15" s="23">
         <v>100.6</v>
       </c>
       <c r="C15" s="22">
         <v>114</v>
       </c>
       <c r="D15" s="23">
         <v>86.7</v>
       </c>
       <c r="E15" s="23">
         <v>83.2</v>
       </c>
       <c r="F15" s="23">
         <v>90.7</v>
       </c>
       <c r="G15" s="23">
         <v>106.1</v>
       </c>
       <c r="H15" s="23">
         <v>121.3</v>
@@ -3382,99 +3388,101 @@
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="19">
         <v>2026</v>
       </c>
       <c r="B17" s="23">
         <v>103.4</v>
       </c>
       <c r="C17" s="22">
         <v>97.9</v>
       </c>
       <c r="D17" s="23">
         <v>116.1</v>
       </c>
       <c r="E17" s="23">
         <v>107.6</v>
       </c>
       <c r="F17" s="23">
         <v>107.2</v>
       </c>
       <c r="G17" s="22">
         <v>116</v>
       </c>
       <c r="H17" s="23">
         <v>99.1</v>
       </c>
-      <c r="I17" s="22"/>
+      <c r="I17" s="22">
+        <v>110</v>
+      </c>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="24"/>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="27"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="D25" s="26"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="D26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A8:M8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
-    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="15" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="15" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="15" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="15" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="15" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="15" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="12" style="15" customWidth="1"/>
     <col min="11" max="13" width="12.28515625" style="15" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="9.140625" style="15" customWidth="1"/>
     <col min="258" max="258" width="12.140625" style="15" customWidth="1"/>
     <col min="259" max="259" width="11.42578125" style="15" customWidth="1"/>
     <col min="260" max="260" width="10.7109375" style="15" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="15" customWidth="1"/>
     <col min="262" max="262" width="12.140625" style="15" customWidth="1"/>
     <col min="263" max="263" width="11.7109375" style="15" customWidth="1"/>
     <col min="264" max="264" width="10.42578125" style="15" customWidth="1"/>
     <col min="265" max="265" width="11.28515625" style="15" customWidth="1"/>
@@ -4206,136 +4214,136 @@
     <col min="15875" max="15875" width="11.42578125" style="15" customWidth="1"/>
     <col min="15876" max="15876" width="10.7109375" style="15" customWidth="1"/>
     <col min="15877" max="15877" width="10.85546875" style="15" customWidth="1"/>
     <col min="15878" max="15878" width="12.140625" style="15" customWidth="1"/>
     <col min="15879" max="15879" width="11.7109375" style="15" customWidth="1"/>
     <col min="15880" max="15880" width="10.42578125" style="15" customWidth="1"/>
     <col min="15881" max="15881" width="11.28515625" style="15" customWidth="1"/>
     <col min="15882" max="15882" width="12" style="15" customWidth="1"/>
     <col min="15883" max="15885" width="12.28515625" style="15" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="15"/>
     <col min="16129" max="16129" width="9.140625" style="15" customWidth="1"/>
     <col min="16130" max="16130" width="12.140625" style="15" customWidth="1"/>
     <col min="16131" max="16131" width="11.42578125" style="15" customWidth="1"/>
     <col min="16132" max="16132" width="10.7109375" style="15" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="15" customWidth="1"/>
     <col min="16134" max="16134" width="12.140625" style="15" customWidth="1"/>
     <col min="16135" max="16135" width="11.7109375" style="15" customWidth="1"/>
     <col min="16136" max="16136" width="10.42578125" style="15" customWidth="1"/>
     <col min="16137" max="16137" width="11.28515625" style="15" customWidth="1"/>
     <col min="16138" max="16138" width="12" style="15" customWidth="1"/>
     <col min="16139" max="16141" width="12.28515625" style="15" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="49"/>
-      <c r="B2" s="51" t="s">
+      <c r="A2" s="59"/>
+      <c r="B2" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="51" t="s">
+      <c r="C2" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="D2" s="51" t="s">
+      <c r="D2" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="E2" s="51" t="s">
+      <c r="E2" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="F2" s="51" t="s">
+      <c r="F2" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="G2" s="51" t="s">
+      <c r="G2" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="H2" s="51" t="s">
+      <c r="H2" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="I2" s="51" t="s">
+      <c r="I2" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="K2" s="51" t="s">
+      <c r="K2" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="L2" s="51" t="s">
+      <c r="L2" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="M2" s="51" t="s">
+      <c r="M2" s="61" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="50"/>
-[...11 lines deleted...]
-      <c r="M3" s="52"/>
+      <c r="A3" s="60"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="61"/>
-[...10 lines deleted...]
-      <c r="M4" s="62"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="19">
         <v>2024</v>
       </c>
       <c r="B5" s="20">
         <v>790806</v>
       </c>
       <c r="C5" s="20">
         <v>1809357</v>
       </c>
       <c r="D5" s="20">
         <v>2816347</v>
       </c>
       <c r="E5" s="20">
         <v>3741557</v>
       </c>
       <c r="F5" s="20">
         <v>4895150</v>
       </c>
       <c r="G5" s="20">
         <v>6654290</v>
       </c>
       <c r="H5" s="20">
         <v>8284891</v>
@@ -4400,89 +4408,91 @@
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="19">
         <v>2026</v>
       </c>
       <c r="B7" s="20">
         <v>896031</v>
       </c>
       <c r="C7" s="20">
         <v>1984731</v>
       </c>
       <c r="D7" s="20">
         <v>3462955</v>
       </c>
       <c r="E7" s="20">
         <v>4936639</v>
       </c>
       <c r="F7" s="20">
         <v>6742306</v>
       </c>
       <c r="G7" s="20">
         <v>9512105</v>
       </c>
       <c r="H7" s="20">
         <v>11464247</v>
       </c>
-      <c r="I7" s="20"/>
+      <c r="I7" s="20">
+        <v>13505739</v>
+      </c>
       <c r="J7" s="20"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="59" t="s">
+      <c r="A8" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="59"/>
-[...10 lines deleted...]
-      <c r="M8" s="59"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="57"/>
-[...10 lines deleted...]
-      <c r="M9" s="58"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="53"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="25">
         <v>2024</v>
       </c>
       <c r="B10" s="23">
         <v>100.6</v>
       </c>
       <c r="C10" s="23">
         <v>107.9</v>
       </c>
       <c r="D10" s="23">
         <v>99.2</v>
       </c>
       <c r="E10" s="23">
         <v>94.7</v>
       </c>
       <c r="F10" s="23">
         <v>93.5</v>
       </c>
       <c r="G10" s="23">
         <v>96.5</v>
       </c>
       <c r="H10" s="23">
         <v>100.4</v>
@@ -4547,193 +4557,195 @@
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>2026</v>
       </c>
       <c r="B12" s="23">
         <v>103.4</v>
       </c>
       <c r="C12" s="23">
         <v>100.2</v>
       </c>
       <c r="D12" s="23">
         <v>106.4</v>
       </c>
       <c r="E12" s="23">
         <v>106.7</v>
       </c>
       <c r="F12" s="22">
         <v>107</v>
       </c>
       <c r="G12" s="23">
         <v>109.6</v>
       </c>
       <c r="H12" s="23">
         <v>107.7</v>
       </c>
-      <c r="I12" s="23"/>
+      <c r="I12" s="23">
+        <v>108.1</v>
+      </c>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A4:M4"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 161101</vt:lpstr>
       <vt:lpstr>Metadata 161201</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
       <vt:lpstr>Indicator_161101,161201</vt:lpstr>