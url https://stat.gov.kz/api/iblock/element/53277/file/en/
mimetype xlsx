--- v5 (2026-10-02)
+++ v6 (2026-10-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15570" yWindow="-165" windowWidth="13530" windowHeight="12195" firstSheet="2" activeTab="4"/>
+    <workbookView xWindow="15570" yWindow="-165" windowWidth="13530" windowHeight="12195" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Metadata 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Simbols" sheetId="10" r:id="rId3"/>
     <sheet name="Indicator_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="Indicator_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="80">
   <si>
     <t>Кайрбекова Наршагуль Казбековна</t>
   </si>
   <si>
     <t>+7 7172749317</t>
   </si>
   <si>
     <t xml:space="preserve">na.kairbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>168,0</t>
@@ -258,54 +258,54 @@
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Investments in order for investors to obtain an economic, social or environmental effect in the case of new construction, as well as expansion, reconstruction and modernization of facilities (which lead to an increase in the initial cost of the facility), the purchase of machinery, equipment, vehicles, for the formation of the main herd, perennial plantings, etc.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t>Kairbekova Narshagul Kazbekovna</t>
   </si>
   <si>
-    <t>22.09.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>22.10.2026 y.</t>
+  </si>
+  <si>
+    <t>23.11.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1093,51 +1093,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701850" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
     <col min="256" max="256" width="42.28515625" customWidth="1"/>
     <col min="257" max="257" width="97.7109375" customWidth="1"/>
     <col min="512" max="512" width="42.28515625" customWidth="1"/>
     <col min="513" max="513" width="97.7109375" customWidth="1"/>
     <col min="768" max="768" width="42.28515625" customWidth="1"/>
     <col min="769" max="769" width="97.7109375" customWidth="1"/>
     <col min="1024" max="1024" width="42.28515625" customWidth="1"/>
     <col min="1025" max="1025" width="97.7109375" customWidth="1"/>
     <col min="1280" max="1280" width="42.28515625" customWidth="1"/>
     <col min="1281" max="1281" width="97.7109375" customWidth="1"/>
     <col min="1536" max="1536" width="42.28515625" customWidth="1"/>
     <col min="1537" max="1537" width="97.7109375" customWidth="1"/>
     <col min="1792" max="1792" width="42.28515625" customWidth="1"/>
     <col min="1793" max="1793" width="97.7109375" customWidth="1"/>
     <col min="2048" max="2048" width="42.28515625" customWidth="1"/>
     <col min="2049" max="2049" width="97.7109375" customWidth="1"/>
     <col min="2304" max="2304" width="42.28515625" customWidth="1"/>
     <col min="2305" max="2305" width="97.7109375" customWidth="1"/>
     <col min="2560" max="2560" width="42.28515625" customWidth="1"/>
@@ -1435,51 +1435,51 @@
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L25" s="8"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L26" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2055,52 +2055,52 @@
         <v>41</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+    <sheetView tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="L30" sqref="L30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="15" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="15" customWidth="1"/>
     <col min="6" max="6" width="11" style="15" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="15" customWidth="1"/>
     <col min="8" max="8" width="12" style="15" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="15" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="15" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="15" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="9.140625" style="15" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="10.42578125" style="15" customWidth="1"/>
     <col min="260" max="260" width="10.140625" style="15" customWidth="1"/>
     <col min="261" max="261" width="10.7109375" style="15" customWidth="1"/>
     <col min="262" max="262" width="10.140625" style="15" customWidth="1"/>
     <col min="263" max="263" width="10" style="15" customWidth="1"/>
     <col min="264" max="264" width="10.28515625" style="15" customWidth="1"/>
@@ -3093,51 +3093,53 @@
       </c>
       <c r="B7" s="18">
         <v>896031</v>
       </c>
       <c r="C7" s="18">
         <v>1088700</v>
       </c>
       <c r="D7" s="18">
         <v>1478223</v>
       </c>
       <c r="E7" s="18">
         <v>1473685</v>
       </c>
       <c r="F7" s="18">
         <v>1805667</v>
       </c>
       <c r="G7" s="18">
         <v>2769798</v>
       </c>
       <c r="H7" s="18">
         <v>1952142</v>
       </c>
       <c r="I7" s="18">
         <v>2041492</v>
       </c>
-      <c r="J7" s="18"/>
+      <c r="J7" s="18">
+        <v>2575646</v>
+      </c>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="48" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="49"/>
       <c r="C8" s="49"/>
       <c r="D8" s="49"/>
       <c r="E8" s="49"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="49"/>
       <c r="J8" s="49"/>
       <c r="K8" s="49"/>
       <c r="L8" s="49"/>
       <c r="M8" s="50"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="51" t="s">
         <v>7</v>
       </c>
@@ -3242,51 +3244,53 @@
       </c>
       <c r="B12" s="23">
         <v>20.5</v>
       </c>
       <c r="C12" s="22">
         <v>123</v>
       </c>
       <c r="D12" s="23">
         <v>135.6</v>
       </c>
       <c r="E12" s="23">
         <v>99.5</v>
       </c>
       <c r="F12" s="23">
         <v>120.5</v>
       </c>
       <c r="G12" s="22">
         <v>152</v>
       </c>
       <c r="H12" s="23">
         <v>70.900000000000006</v>
       </c>
       <c r="I12" s="23">
         <v>103.3</v>
       </c>
-      <c r="J12" s="23"/>
+      <c r="J12" s="23">
+        <v>125.7</v>
+      </c>
       <c r="K12" s="23"/>
       <c r="L12" s="22"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="54" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
       <c r="G13" s="54"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="54"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="51" t="s">
         <v>7</v>
       </c>
@@ -3391,98 +3395,100 @@
       </c>
       <c r="B17" s="23">
         <v>103.4</v>
       </c>
       <c r="C17" s="22">
         <v>97.9</v>
       </c>
       <c r="D17" s="23">
         <v>116.1</v>
       </c>
       <c r="E17" s="23">
         <v>107.6</v>
       </c>
       <c r="F17" s="23">
         <v>107.2</v>
       </c>
       <c r="G17" s="22">
         <v>116</v>
       </c>
       <c r="H17" s="23">
         <v>99.1</v>
       </c>
       <c r="I17" s="22">
         <v>110</v>
       </c>
-      <c r="J17" s="23"/>
+      <c r="J17" s="23">
+        <v>100.7</v>
+      </c>
       <c r="K17" s="23"/>
       <c r="L17" s="24"/>
       <c r="M17" s="23"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="27"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="D25" s="26"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="D26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="15" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="15" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="15" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="15" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="15" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="15" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="12" style="15" customWidth="1"/>
     <col min="11" max="13" width="12.28515625" style="15" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="9.140625" style="15" customWidth="1"/>
     <col min="258" max="258" width="12.140625" style="15" customWidth="1"/>
     <col min="259" max="259" width="11.42578125" style="15" customWidth="1"/>
     <col min="260" max="260" width="10.7109375" style="15" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="15" customWidth="1"/>
     <col min="262" max="262" width="12.140625" style="15" customWidth="1"/>
     <col min="263" max="263" width="11.7109375" style="15" customWidth="1"/>
     <col min="264" max="264" width="10.42578125" style="15" customWidth="1"/>
     <col min="265" max="265" width="11.28515625" style="15" customWidth="1"/>
@@ -4411,51 +4417,53 @@
       </c>
       <c r="B7" s="20">
         <v>896031</v>
       </c>
       <c r="C7" s="20">
         <v>1984731</v>
       </c>
       <c r="D7" s="20">
         <v>3462955</v>
       </c>
       <c r="E7" s="20">
         <v>4936639</v>
       </c>
       <c r="F7" s="20">
         <v>6742306</v>
       </c>
       <c r="G7" s="20">
         <v>9512105</v>
       </c>
       <c r="H7" s="20">
         <v>11464247</v>
       </c>
       <c r="I7" s="20">
         <v>13505739</v>
       </c>
-      <c r="J7" s="20"/>
+      <c r="J7" s="20">
+        <v>16081384</v>
+      </c>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="54"/>
       <c r="C8" s="54"/>
       <c r="D8" s="54"/>
       <c r="E8" s="54"/>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="54"/>
       <c r="J8" s="54"/>
       <c r="K8" s="54"/>
       <c r="L8" s="54"/>
       <c r="M8" s="54"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="51" t="s">
         <v>7</v>
       </c>
@@ -4560,51 +4568,53 @@
       </c>
       <c r="B12" s="23">
         <v>103.4</v>
       </c>
       <c r="C12" s="23">
         <v>100.2</v>
       </c>
       <c r="D12" s="23">
         <v>106.4</v>
       </c>
       <c r="E12" s="23">
         <v>106.7</v>
       </c>
       <c r="F12" s="22">
         <v>107</v>
       </c>
       <c r="G12" s="23">
         <v>109.6</v>
       </c>
       <c r="H12" s="23">
         <v>107.7</v>
       </c>
       <c r="I12" s="23">
         <v>108.1</v>
       </c>
-      <c r="J12" s="23"/>
+      <c r="J12" s="22">
+        <v>107</v>
+      </c>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
@@ -4695,57 +4705,57 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 161101</vt:lpstr>
       <vt:lpstr>Metadata 161201</vt:lpstr>
       <vt:lpstr>Simbols</vt:lpstr>
       <vt:lpstr>Indicator_161101,161201</vt:lpstr>