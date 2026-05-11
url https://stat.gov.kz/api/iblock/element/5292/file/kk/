--- v0 (2026-04-15)
+++ v1 (2026-05-11)
@@ -9,176 +9,179 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="859"/>
+    <workbookView xWindow="19185" yWindow="6300" windowWidth="19200" windowHeight="6330" tabRatio="859"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="5" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" iterate="1" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L13" i="6"/>
+  <c r="BM12" i="2"/>
+  <c r="BM4"/>
+  <c r="BM28" s="1"/>
+  <c r="L13" i="6" l="1"/>
   <c r="K13"/>
   <c r="J13"/>
   <c r="I13"/>
   <c r="H13"/>
   <c r="G13"/>
   <c r="F13"/>
   <c r="E13"/>
   <c r="D13"/>
   <c r="C13"/>
   <c r="B13"/>
   <c r="L8"/>
   <c r="I8"/>
   <c r="H8"/>
   <c r="G8"/>
   <c r="F8"/>
   <c r="E8"/>
   <c r="D8"/>
   <c r="C8"/>
+  <c r="C4" s="1"/>
+  <c r="C25" s="1"/>
   <c r="B8"/>
   <c r="B4" s="1"/>
   <c r="I5"/>
+  <c r="I4" s="1"/>
+  <c r="I25" s="1"/>
   <c r="H5"/>
   <c r="G5"/>
-  <c r="G4" s="1"/>
-  <c r="G25" s="1"/>
   <c r="F5"/>
   <c r="F4" s="1"/>
   <c r="E5"/>
+  <c r="E4" s="1"/>
   <c r="D5"/>
   <c r="L4"/>
   <c r="L25" s="1"/>
   <c r="K4"/>
   <c r="J4"/>
-  <c r="I4"/>
-  <c r="I25" s="1"/>
   <c r="H4"/>
   <c r="H25" s="1"/>
-  <c r="E4"/>
-  <c r="E25" s="1"/>
   <c r="D4"/>
   <c r="D25" s="1"/>
-  <c r="C4"/>
-  <c r="C25" s="1"/>
   <c r="I8" i="5"/>
   <c r="I26" s="1"/>
   <c r="H8"/>
   <c r="H26" s="1"/>
   <c r="G8"/>
   <c r="G26" s="1"/>
   <c r="F8"/>
   <c r="F26" s="1"/>
   <c r="E8"/>
   <c r="E26" s="1"/>
   <c r="D8"/>
   <c r="D26" s="1"/>
   <c r="C8"/>
   <c r="C26" s="1"/>
   <c r="B8"/>
   <c r="B26" s="1"/>
-  <c r="J25" i="6" l="1"/>
+  <c r="G4" i="6" l="1"/>
+  <c r="G25" s="1"/>
+  <c r="E25"/>
+  <c r="J25"/>
   <c r="K25"/>
   <c r="F25"/>
   <c r="B25"/>
   <c r="BK12" i="2"/>
   <c r="BK6"/>
   <c r="BK4" s="1"/>
   <c r="BK28" l="1"/>
   <c r="BI12"/>
   <c r="BI4"/>
   <c r="BI28" l="1"/>
   <c r="BJ12"/>
   <c r="BH12"/>
   <c r="BJ6"/>
   <c r="BJ4" s="1"/>
   <c r="BH6"/>
   <c r="BH4" s="1"/>
   <c r="BG6"/>
   <c r="BJ28" l="1"/>
   <c r="BE12"/>
   <c r="BE4"/>
   <c r="BE28" l="1"/>
   <c r="BH28"/>
   <c r="BG12" l="1"/>
   <c r="BG4"/>
   <c r="BG28" l="1"/>
   <c r="BF6"/>
   <c r="BF12"/>
   <c r="BD12"/>
   <c r="BD6"/>
   <c r="BD4" s="1"/>
   <c r="BC12"/>
   <c r="BC6"/>
   <c r="BC4" s="1"/>
   <c r="BA12"/>
   <c r="BA6"/>
   <c r="BA4" s="1"/>
   <c r="BA28" l="1"/>
   <c r="BC28"/>
   <c r="BD28"/>
   <c r="BF4"/>
   <c r="BB6"/>
   <c r="BB4" s="1"/>
   <c r="BB12"/>
   <c r="BB28" l="1"/>
   <c r="BF28"/>
   <c r="AZ12"/>
   <c r="AZ6"/>
   <c r="AZ4" s="1"/>
-  <c r="AZ28" s="1"/>
-  <c r="AY12" l="1"/>
+  <c r="AZ28" l="1"/>
+  <c r="AY12"/>
   <c r="AY4"/>
   <c r="AW12"/>
   <c r="AW4"/>
   <c r="AY28" l="1"/>
   <c r="AW28"/>
   <c r="AX12"/>
   <c r="AX4"/>
   <c r="AV12"/>
   <c r="AV4"/>
   <c r="AU12"/>
   <c r="AU4"/>
   <c r="AT12"/>
   <c r="AT4"/>
   <c r="AS12"/>
   <c r="AS4"/>
   <c r="AR12"/>
   <c r="AR4"/>
   <c r="AQ12"/>
   <c r="AQ4"/>
   <c r="AP12"/>
   <c r="AP4"/>
   <c r="AO12"/>
   <c r="AO4"/>
   <c r="AN12"/>
   <c r="AN4"/>
@@ -245,88 +248,88 @@
   <c r="J28"/>
   <c r="X12"/>
   <c r="W12"/>
   <c r="V12"/>
   <c r="F12"/>
   <c r="X6"/>
   <c r="X4" s="1"/>
   <c r="X28" s="1"/>
   <c r="W6"/>
   <c r="W4" s="1"/>
   <c r="W28" s="1"/>
   <c r="V6"/>
   <c r="V4" s="1"/>
   <c r="F4"/>
   <c r="F28" s="1"/>
   <c r="D6"/>
   <c r="D4" s="1"/>
   <c r="C6"/>
   <c r="C4" s="1"/>
   <c r="D12"/>
   <c r="C12"/>
   <c r="B12"/>
   <c r="B6"/>
   <c r="B4" s="1"/>
   <c r="AC28"/>
-  <c r="AS28"/>
-  <c r="AA28" l="1"/>
+  <c r="AS28" l="1"/>
+  <c r="AA28"/>
   <c r="AH28"/>
   <c r="AN28"/>
   <c r="AR28"/>
   <c r="C28"/>
   <c r="E28"/>
   <c r="M28"/>
   <c r="U28"/>
   <c r="AD28"/>
   <c r="AF28"/>
   <c r="AL28"/>
   <c r="Z28"/>
   <c r="AX28"/>
   <c r="V28"/>
   <c r="AB28"/>
   <c r="I28"/>
   <c r="Q28"/>
   <c r="Y28"/>
   <c r="AE28"/>
   <c r="AG28"/>
   <c r="B28"/>
   <c r="AJ28"/>
   <c r="AM28"/>
   <c r="AO28"/>
   <c r="AQ28"/>
   <c r="AU28"/>
   <c r="D28"/>
   <c r="AI28"/>
   <c r="AK28"/>
   <c r="AP28"/>
   <c r="AT28"/>
   <c r="AV28"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="179">
   <si>
     <t>Таза пайда/таза аралас табыс</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
   </si>
   <si>
@@ -500,138 +503,90 @@
   <si>
     <t>2016 жыл</t>
   </si>
   <si>
     <t>1 тоқсан 2018 ж.</t>
   </si>
   <si>
     <t>1 жарты-жылдық 2018ж.</t>
   </si>
   <si>
     <t>9 ай 2018ж.</t>
   </si>
   <si>
     <t>1 тоқсан 2019 ж.</t>
   </si>
   <si>
     <t>1 жарты-жылдық 2019ж.</t>
   </si>
   <si>
     <t>9 ай 2019ж.</t>
   </si>
   <si>
     <t>1 тоқсан 2020 ж.</t>
   </si>
   <si>
-    <t>2019 жыл</t>
-[...1 lines deleted...]
-  <si>
     <t>1 жарты-жылдық 2020 ж.</t>
   </si>
   <si>
     <t>9 ай 2020 ж.</t>
   </si>
   <si>
     <t xml:space="preserve">  млн. теңге</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>1 тоқсан 2021 ж.</t>
   </si>
   <si>
     <t>1 жарты-жылдық 2021 ж.</t>
   </si>
   <si>
     <t>9 ай 2021 ж.</t>
   </si>
   <si>
     <t>1 тоқсан 2022 ж.</t>
   </si>
   <si>
     <t>1 жарты-жылдық 2022 ж.</t>
   </si>
   <si>
     <t>1 тоқсан 2023 ж.</t>
   </si>
   <si>
     <t>1 жарты-жылдық 2023 ж.</t>
   </si>
   <si>
     <t>9 ай 2022 ж.</t>
   </si>
   <si>
     <t>9 ай 2023 ж.</t>
-  </si>
-[...43 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2021 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2022 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
@@ -946,50 +901,160 @@
     <t>Электр энергиясы, газ бен су өндіру және бөлу</t>
   </si>
   <si>
     <t>Сауда, автомобильдерді, тұрмыстық  бұйымдар мен жеке пайдаланатын заттарды жөндеу</t>
   </si>
   <si>
     <t>9 ай 2025 ж.</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Ермағамбетова А., Келденов С.</t>
   </si>
   <si>
     <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>1990 жылдан бастап</t>
   </si>
   <si>
     <t>Өндіріс әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2025 жылғы қаңтар-желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелді. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">4) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>алдын ала деректер</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2020 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2019 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2017 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="10"/>
@@ -1398,51 +1463,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1602,65 +1667,66 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
@@ -2002,442 +2068,442 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/469025/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="75"/>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="76" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B2" s="77">
         <v>111304</v>
       </c>
       <c r="C2" s="75"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="76" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B3" s="77" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C3" s="75"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="76" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B4" s="78" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C4" s="75"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="79" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B5" s="78" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="75"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="79" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B6" s="77" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C6" s="75"/>
     </row>
     <row r="7" spans="1:3" ht="40.5" customHeight="1">
       <c r="A7" s="79" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B7" s="80" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C7" s="75"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="76" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B8" s="78" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C8" s="75"/>
     </row>
     <row r="9" spans="1:3" ht="54.75" customHeight="1">
       <c r="A9" s="76" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B9" s="80" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C9" s="75"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="76" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B10" s="80" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C10" s="75"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="76" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B11" s="81"/>
       <c r="C11" s="75"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="76" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B12" s="82" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C12" s="75"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="83" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B13" s="84" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C13" s="75"/>
     </row>
     <row r="14" spans="1:3" ht="19.5" customHeight="1">
-      <c r="A14" s="90" t="s">
-[...3 lines deleted...]
-        <v>174</v>
+      <c r="A14" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="B14" s="90" t="s">
+        <v>170</v>
       </c>
       <c r="C14" s="75"/>
     </row>
     <row r="15" spans="1:3" ht="17.25" customHeight="1">
-      <c r="A15" s="91"/>
-[...1 lines deleted...]
-        <v>175</v>
+      <c r="A15" s="92"/>
+      <c r="B15" s="90" t="s">
+        <v>171</v>
       </c>
       <c r="C15" s="75"/>
     </row>
     <row r="16" spans="1:3" ht="18" customHeight="1">
-      <c r="A16" s="92"/>
-[...1 lines deleted...]
-        <v>170</v>
+      <c r="A16" s="93"/>
+      <c r="B16" s="90" t="s">
+        <v>166</v>
       </c>
       <c r="C16" s="75"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="83" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B17" s="84" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C17" s="75"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="76" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>46042</v>
+        <v>124</v>
+      </c>
+      <c r="B18" s="85">
+        <v>46135</v>
       </c>
       <c r="C18" s="75"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="76" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>46135</v>
+        <v>125</v>
+      </c>
+      <c r="B19" s="85">
+        <v>46203</v>
       </c>
       <c r="C19" s="75"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="76" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>126</v>
+      </c>
+      <c r="B20" s="86" t="s">
+        <v>127</v>
       </c>
       <c r="C20" s="75"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="76" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>128</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>167</v>
       </c>
       <c r="C21" s="75"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="76" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>129</v>
+      </c>
+      <c r="B22" s="87" t="s">
+        <v>130</v>
       </c>
       <c r="C22" s="75"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="76" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>131</v>
+      </c>
+      <c r="B23" s="88" t="s">
+        <v>168</v>
       </c>
       <c r="C23" s="75"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="75"/>
       <c r="B24" s="75"/>
       <c r="C24" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
-[...3 lines deleted...]
-    <hyperlink ref="B17" r:id="rId6"/>
+    <hyperlink ref="B23" r:id="rId2" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B17" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="20" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="20" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="20" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="20" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="20" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="20"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="21" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="20"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="2"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="2"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="2"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="2"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="22" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.42578125" style="29" customWidth="1"/>
     <col min="2" max="9" width="10.140625" style="29" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="24" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A1" s="97" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="97"/>
+      <c r="A1" s="98" t="s">
+        <v>132</v>
+      </c>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="39"/>
     </row>
     <row r="2" spans="1:12" s="24" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="37"/>
     </row>
     <row r="3" spans="1:12" s="24" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A3" s="93" t="s">
-[...7 lines deleted...]
-      <c r="E3" s="95" t="s">
+      <c r="A3" s="94" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3" s="96" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="95"/>
-[...2 lines deleted...]
-      <c r="I3" s="95"/>
+      <c r="F3" s="96"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="96"/>
     </row>
     <row r="4" spans="1:12" s="25" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A4" s="94"/>
+      <c r="A4" s="95"/>
       <c r="B4" s="63">
         <v>1990</v>
       </c>
       <c r="C4" s="63">
         <v>1991</v>
       </c>
       <c r="D4" s="63">
         <v>1992</v>
       </c>
       <c r="E4" s="63">
         <v>1993</v>
       </c>
       <c r="F4" s="63">
         <v>1994</v>
       </c>
       <c r="G4" s="63">
         <v>1995</v>
       </c>
       <c r="H4" s="63">
         <v>1996</v>
       </c>
       <c r="I4" s="63">
         <v>1997</v>
       </c>
     </row>
@@ -2450,51 +2516,51 @@
       </c>
       <c r="C5" s="27">
         <v>3040.3</v>
       </c>
       <c r="D5" s="27">
         <v>65483.1</v>
       </c>
       <c r="E5" s="27">
         <v>1875.9</v>
       </c>
       <c r="F5" s="27">
         <v>21177.8</v>
       </c>
       <c r="G5" s="27">
         <v>64633.3</v>
       </c>
       <c r="H5" s="27">
         <v>77820.399999999994</v>
       </c>
       <c r="I5" s="27">
         <v>93683</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="26" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B6" s="28">
         <v>9338.9</v>
       </c>
       <c r="C6" s="28">
         <v>15222.8</v>
       </c>
       <c r="D6" s="28">
         <v>146506.70000000001</v>
       </c>
       <c r="E6" s="28">
         <v>2095.6999999999998</v>
       </c>
       <c r="F6" s="28">
         <v>23065.3</v>
       </c>
       <c r="G6" s="28">
         <v>82303.600000000006</v>
       </c>
       <c r="H6" s="28">
         <v>83543.600000000006</v>
       </c>
       <c r="I6" s="28">
         <v>116721.3</v>
       </c>
@@ -2508,326 +2574,326 @@
       </c>
       <c r="C7" s="28">
         <v>2168.1999999999998</v>
       </c>
       <c r="D7" s="28">
         <v>25981.8</v>
       </c>
       <c r="E7" s="28">
         <v>397.5</v>
       </c>
       <c r="F7" s="28">
         <v>15548.8</v>
       </c>
       <c r="G7" s="28">
         <v>14534.1</v>
       </c>
       <c r="H7" s="28">
         <v>11676.8</v>
       </c>
       <c r="I7" s="28">
         <v>19864.400000000001</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="30" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B8" s="28">
         <f>B9+B10</f>
         <v>-1.1000000000000001</v>
       </c>
       <c r="C8" s="28">
         <f t="shared" ref="C8:I8" si="0">C9+C10</f>
         <v>684.5</v>
       </c>
       <c r="D8" s="28">
         <f t="shared" si="0"/>
         <v>8427.7999999999993</v>
       </c>
       <c r="E8" s="28">
         <f t="shared" si="0"/>
         <v>500.4</v>
       </c>
       <c r="F8" s="28">
         <f t="shared" si="0"/>
         <v>15612.8</v>
       </c>
       <c r="G8" s="28">
         <f t="shared" si="0"/>
         <v>41013.4</v>
       </c>
       <c r="H8" s="28">
         <f t="shared" si="0"/>
         <v>74963.3</v>
       </c>
       <c r="I8" s="28">
         <f t="shared" si="0"/>
         <v>85517</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="31" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B9" s="28">
         <v>-29.6</v>
       </c>
       <c r="C9" s="28">
         <v>763.2</v>
       </c>
       <c r="D9" s="28">
         <v>9678</v>
       </c>
       <c r="E9" s="28">
         <v>496.1</v>
       </c>
       <c r="F9" s="28">
         <v>14963</v>
       </c>
       <c r="G9" s="28">
         <v>37917.1</v>
       </c>
       <c r="H9" s="28">
         <v>68964.899999999994</v>
       </c>
       <c r="I9" s="28">
         <v>79982.2</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="31" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B10" s="28">
         <v>28.5</v>
       </c>
       <c r="C10" s="28">
         <v>-78.7</v>
       </c>
       <c r="D10" s="28">
         <v>-1250.2</v>
       </c>
       <c r="E10" s="28">
         <v>4.3</v>
       </c>
       <c r="F10" s="28">
         <v>649.79999999999995</v>
       </c>
       <c r="G10" s="28">
         <v>3096.3</v>
       </c>
       <c r="H10" s="28">
         <v>5998.4</v>
       </c>
       <c r="I10" s="28">
         <v>5534.8</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="30" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B11" s="28">
         <v>2290.5</v>
       </c>
       <c r="C11" s="28">
         <v>4455.8</v>
       </c>
       <c r="D11" s="28">
         <v>64642.9</v>
       </c>
       <c r="E11" s="28">
         <v>1745.5</v>
       </c>
       <c r="F11" s="28">
         <v>38110.699999999997</v>
       </c>
       <c r="G11" s="28">
         <v>139210.1</v>
       </c>
       <c r="H11" s="28">
         <v>182094.3</v>
       </c>
       <c r="I11" s="28">
         <v>193149.1</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="16.5" customHeight="1">
       <c r="A12" s="30" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B12" s="28">
         <v>19.3</v>
       </c>
       <c r="C12" s="28">
         <v>20.3</v>
       </c>
       <c r="D12" s="28">
         <v>-97.1</v>
       </c>
       <c r="E12" s="28">
         <v>-1.3</v>
       </c>
       <c r="F12" s="28">
         <v>9.3000000000000007</v>
       </c>
       <c r="G12" s="28">
         <v>320.60000000000002</v>
       </c>
       <c r="H12" s="28">
         <v>283.7</v>
       </c>
       <c r="I12" s="28">
         <v>142.69999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="25.5">
       <c r="A13" s="30" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B13" s="28">
         <v>145.30000000000001</v>
       </c>
       <c r="C13" s="28">
         <v>236.7</v>
       </c>
       <c r="D13" s="28">
         <v>2157.9</v>
       </c>
       <c r="E13" s="28">
         <v>73.400000000000006</v>
       </c>
       <c r="F13" s="28">
         <v>3412.4</v>
       </c>
       <c r="G13" s="28">
         <v>1325.6</v>
       </c>
       <c r="H13" s="28">
         <v>1370.1</v>
       </c>
       <c r="I13" s="28">
         <v>949.1</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="30" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B14" s="28">
         <v>-37.1</v>
       </c>
       <c r="C14" s="28">
         <v>454.8</v>
       </c>
       <c r="D14" s="28">
         <v>13040.1</v>
       </c>
       <c r="E14" s="28">
         <v>518.1</v>
       </c>
       <c r="F14" s="28">
         <v>17327.7</v>
       </c>
       <c r="G14" s="28">
         <v>27637.599999999999</v>
       </c>
       <c r="H14" s="28">
         <v>36224.9</v>
       </c>
       <c r="I14" s="28">
         <v>45459.6</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="30" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B15" s="28">
         <v>70.099999999999994</v>
       </c>
       <c r="C15" s="28">
         <v>1015.4</v>
       </c>
       <c r="D15" s="28">
         <v>23151.8</v>
       </c>
       <c r="E15" s="28">
         <v>178.2</v>
       </c>
       <c r="F15" s="28">
         <v>3895.9</v>
       </c>
       <c r="G15" s="28">
         <v>2651.5</v>
       </c>
       <c r="H15" s="28">
         <v>5824.4</v>
       </c>
       <c r="I15" s="28">
         <v>21830.799999999999</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="18" customHeight="1">
       <c r="A16" s="30" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B16" s="32">
         <v>235.4</v>
       </c>
       <c r="C16" s="32">
         <v>613.70000000000005</v>
       </c>
       <c r="D16" s="32">
         <v>6737.6</v>
       </c>
       <c r="E16" s="32">
         <v>144.4</v>
       </c>
       <c r="F16" s="32">
         <v>1789.4</v>
       </c>
       <c r="G16" s="32">
         <v>3334.4</v>
       </c>
       <c r="H16" s="32">
         <v>4903.5</v>
       </c>
       <c r="I16" s="32">
         <v>5852.6</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="27" customHeight="1">
       <c r="A17" s="30" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B17" s="28">
         <v>6.6</v>
       </c>
       <c r="C17" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D17" s="28">
         <v>105.3</v>
       </c>
       <c r="E17" s="28">
         <v>122.5</v>
       </c>
       <c r="F17" s="28">
         <v>154.69999999999999</v>
       </c>
       <c r="G17" s="28">
         <v>4666.1000000000004</v>
       </c>
       <c r="H17" s="28">
         <v>7739.5</v>
       </c>
       <c r="I17" s="28">
         <v>12106.3</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="28">
@@ -2835,109 +2901,109 @@
       </c>
       <c r="C18" s="28">
         <v>32.5</v>
       </c>
       <c r="D18" s="28">
         <v>55.1</v>
       </c>
       <c r="E18" s="28">
         <v>203</v>
       </c>
       <c r="F18" s="28">
         <v>562.1</v>
       </c>
       <c r="G18" s="28">
         <v>6855.3</v>
       </c>
       <c r="H18" s="28">
         <v>11469.5</v>
       </c>
       <c r="I18" s="28">
         <v>10867.6</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="30" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B19" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C19" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D19" s="28">
         <v>-0.1</v>
       </c>
       <c r="E19" s="28">
         <v>8.4</v>
       </c>
       <c r="F19" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="G19" s="32">
         <v>-0.1</v>
       </c>
       <c r="H19" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="I19" s="28">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="30" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B20" s="32" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C20" s="32" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D20" s="32" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E20" s="28">
         <v>95.6</v>
       </c>
       <c r="F20" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="G20" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="H20" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="I20" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="30" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B21" s="28">
         <v>244.7</v>
       </c>
       <c r="C21" s="28">
         <v>1926.8</v>
       </c>
       <c r="D21" s="28">
         <v>56671.1</v>
       </c>
       <c r="E21" s="28">
         <v>1563.5</v>
       </c>
       <c r="F21" s="28">
         <v>422.5</v>
       </c>
       <c r="G21" s="28">
         <v>4294.2</v>
       </c>
       <c r="H21" s="28">
         <v>5133.1000000000004</v>
       </c>
       <c r="I21" s="28">
         <v>5906.7</v>
       </c>
@@ -2951,109 +3017,109 @@
       </c>
       <c r="C22" s="28">
         <v>0</v>
       </c>
       <c r="D22" s="28">
         <v>0</v>
       </c>
       <c r="E22" s="28">
         <v>0</v>
       </c>
       <c r="F22" s="28">
         <v>0</v>
       </c>
       <c r="G22" s="28">
         <v>0</v>
       </c>
       <c r="H22" s="28">
         <v>0</v>
       </c>
       <c r="I22" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="30" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B23" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C23" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D23" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E23" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F23" s="32" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="G23" s="28">
         <v>0.1</v>
       </c>
       <c r="H23" s="28">
         <v>321.5</v>
       </c>
       <c r="I23" s="28">
         <v>313.5</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="30" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B24" s="28">
         <v>290.60000000000002</v>
       </c>
       <c r="C24" s="28">
         <v>206.8</v>
       </c>
       <c r="D24" s="28">
         <v>21902.9</v>
       </c>
       <c r="E24" s="28">
         <v>362.2</v>
       </c>
       <c r="F24" s="28">
         <v>4561.7</v>
       </c>
       <c r="G24" s="28">
         <v>18398.5</v>
       </c>
       <c r="H24" s="28">
         <v>36954.6</v>
       </c>
       <c r="I24" s="28">
         <v>41736.6</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="19.5" customHeight="1">
       <c r="A25" s="33" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B25" s="28">
         <v>-416.1</v>
       </c>
       <c r="C25" s="28">
         <v>-2054.1999999999998</v>
       </c>
       <c r="D25" s="28">
         <v>-63793.1</v>
       </c>
       <c r="E25" s="28">
         <v>-1933.3</v>
       </c>
       <c r="F25" s="28">
         <v>-5455.6</v>
       </c>
       <c r="G25" s="28">
         <v>-6696.1</v>
       </c>
       <c r="H25" s="28">
         <v>-10696</v>
       </c>
       <c r="I25" s="28">
         <v>-8041.4</v>
       </c>
@@ -3107,78 +3173,78 @@
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C31" sqref="C31"/>
       <selection pane="topRight" activeCell="C31" sqref="C31"/>
       <selection pane="bottomLeft" activeCell="C31" sqref="C31"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="42" customWidth="1"/>
     <col min="2" max="13" width="11.85546875" style="42" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1">
       <c r="A1" s="62" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="41"/>
     </row>
     <row r="2" spans="1:13">
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="64"/>
       <c r="M2" s="65" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="43" customFormat="1">
       <c r="A3" s="68" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="69">
         <v>1998</v>
       </c>
       <c r="C3" s="69">
         <v>1999</v>
       </c>
       <c r="D3" s="69">
         <v>2000</v>
       </c>
       <c r="E3" s="69">
         <v>2001</v>
       </c>
       <c r="F3" s="69">
         <v>2002</v>
       </c>
       <c r="G3" s="69">
         <v>2003</v>
       </c>
       <c r="H3" s="69">
@@ -3279,92 +3345,92 @@
         <v>253219.7</v>
       </c>
       <c r="H5" s="46">
         <f t="shared" si="1"/>
         <v>283496</v>
       </c>
       <c r="I5" s="46">
         <f t="shared" si="1"/>
         <v>329807.3</v>
       </c>
       <c r="J5" s="46">
         <v>386601.8</v>
       </c>
       <c r="K5" s="46">
         <v>494496.7</v>
       </c>
       <c r="L5" s="46">
         <v>587600.1</v>
       </c>
       <c r="M5" s="47">
         <v>758479.2</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="48" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B6" s="49">
         <v>100772.1</v>
       </c>
       <c r="C6" s="49">
         <v>144902.39999999999</v>
       </c>
       <c r="D6" s="46">
         <v>137638.70000000001</v>
       </c>
       <c r="E6" s="46">
         <v>185244.7</v>
       </c>
       <c r="F6" s="46">
         <v>192823.9</v>
       </c>
       <c r="G6" s="46">
         <v>250013.6</v>
       </c>
       <c r="H6" s="46">
         <v>279359.2</v>
       </c>
       <c r="I6" s="46">
         <v>325645</v>
       </c>
       <c r="J6" s="46">
         <v>381451.9</v>
       </c>
       <c r="K6" s="46">
         <v>487310.6</v>
       </c>
       <c r="L6" s="46">
         <v>578707.4</v>
       </c>
       <c r="M6" s="47">
         <v>752100.3</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="13.5" customHeight="1">
       <c r="A7" s="50" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B7" s="49">
         <v>1213.8</v>
       </c>
       <c r="C7" s="49">
         <v>1354.7</v>
       </c>
       <c r="D7" s="46">
         <v>2742.1</v>
       </c>
       <c r="E7" s="46">
         <v>3519.2</v>
       </c>
       <c r="F7" s="46">
         <v>4641.6000000000004</v>
       </c>
       <c r="G7" s="46">
         <v>3206.1</v>
       </c>
       <c r="H7" s="46">
         <v>4136.8</v>
       </c>
       <c r="I7" s="46">
         <v>4162.3</v>
       </c>
@@ -3411,51 +3477,51 @@
       </c>
       <c r="H8" s="46">
         <f t="shared" si="2"/>
         <v>732186.7</v>
       </c>
       <c r="I8" s="46">
         <f t="shared" si="2"/>
         <v>1069914.3</v>
       </c>
       <c r="J8" s="46">
         <v>1459655.7</v>
       </c>
       <c r="K8" s="46">
         <v>1677368.3</v>
       </c>
       <c r="L8" s="46">
         <f t="shared" si="2"/>
         <v>2829005.8</v>
       </c>
       <c r="M8" s="47">
         <v>2660072</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="52" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B9" s="49">
         <v>34650.9</v>
       </c>
       <c r="C9" s="49">
         <v>74037.8</v>
       </c>
       <c r="D9" s="46">
         <v>121697.9</v>
       </c>
       <c r="E9" s="46">
         <v>103391.6</v>
       </c>
       <c r="F9" s="46">
         <v>86406.399999999994</v>
       </c>
       <c r="G9" s="46">
         <v>153023.70000000001</v>
       </c>
       <c r="H9" s="46">
         <v>309938.7</v>
       </c>
       <c r="I9" s="46">
         <v>586357.80000000005</v>
       </c>
@@ -3493,51 +3559,51 @@
       </c>
       <c r="G10" s="46">
         <v>344691</v>
       </c>
       <c r="H10" s="46">
         <v>402556.6</v>
       </c>
       <c r="I10" s="46">
         <v>459445.7</v>
       </c>
       <c r="J10" s="46">
         <v>586947.5</v>
       </c>
       <c r="K10" s="46">
         <v>694699.4</v>
       </c>
       <c r="L10" s="46">
         <v>974141.4</v>
       </c>
       <c r="M10" s="47">
         <v>925611.7</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="52" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B11" s="49">
         <v>3937.6</v>
       </c>
       <c r="C11" s="49">
         <v>526.6</v>
       </c>
       <c r="D11" s="46">
         <v>1921.1</v>
       </c>
       <c r="E11" s="46">
         <v>-3249.8</v>
       </c>
       <c r="F11" s="46">
         <v>9927.2000000000007</v>
       </c>
       <c r="G11" s="46">
         <v>27330.9</v>
       </c>
       <c r="H11" s="46">
         <v>19691.400000000001</v>
       </c>
       <c r="I11" s="46">
         <v>24110.799999999999</v>
       </c>
@@ -3627,51 +3693,51 @@
         <f t="shared" si="3"/>
         <v>1556701.2</v>
       </c>
       <c r="I13" s="44">
         <f t="shared" si="3"/>
         <v>1876596.2</v>
       </c>
       <c r="J13" s="44">
         <f t="shared" si="3"/>
         <v>2613646.7999999998</v>
       </c>
       <c r="K13" s="44">
         <f t="shared" si="3"/>
         <v>3374737.6</v>
       </c>
       <c r="L13" s="44">
         <f t="shared" si="3"/>
         <v>4040414</v>
       </c>
       <c r="M13" s="44">
         <v>4337905</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="25.5">
       <c r="A14" s="45" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B14" s="49">
         <v>151052.29999999999</v>
       </c>
       <c r="C14" s="49">
         <v>153650.4</v>
       </c>
       <c r="D14" s="46">
         <v>154881.29999999999</v>
       </c>
       <c r="E14" s="46">
         <v>140862.39999999999</v>
       </c>
       <c r="F14" s="46">
         <v>271491</v>
       </c>
       <c r="G14" s="46">
         <v>284938.59999999998</v>
       </c>
       <c r="H14" s="46">
         <v>369847.6</v>
       </c>
       <c r="I14" s="46">
         <v>406094.9</v>
       </c>
@@ -3991,89 +4057,89 @@
       </c>
       <c r="H22" s="46">
         <v>43681.4</v>
       </c>
       <c r="I22" s="46">
         <v>48428</v>
       </c>
       <c r="J22" s="46">
         <v>59769</v>
       </c>
       <c r="K22" s="46">
         <v>88095.2</v>
       </c>
       <c r="L22" s="46">
         <v>77475.8</v>
       </c>
       <c r="M22" s="47">
         <v>92822.6</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="38.25">
       <c r="A23" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="56" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C23" s="56" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D23" s="46">
         <v>906.2</v>
       </c>
       <c r="E23" s="46">
         <v>8992.5</v>
       </c>
       <c r="F23" s="46">
         <v>6982.2</v>
       </c>
       <c r="G23" s="46">
         <v>4705.1000000000004</v>
       </c>
       <c r="H23" s="46">
         <v>7185.9</v>
       </c>
       <c r="I23" s="46">
         <v>7317.5</v>
       </c>
       <c r="J23" s="46">
         <v>7549.7</v>
       </c>
       <c r="K23" s="46">
         <v>8690.6</v>
       </c>
       <c r="L23" s="46">
         <v>7999.4</v>
       </c>
       <c r="M23" s="47">
         <v>9361.9</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="57" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B24" s="46">
         <v>-10370.4</v>
       </c>
       <c r="C24" s="46">
         <v>-18660.599999999999</v>
       </c>
       <c r="D24" s="46">
         <v>-23660</v>
       </c>
       <c r="E24" s="46">
         <v>-37339.5</v>
       </c>
       <c r="F24" s="46">
         <v>-55702.8</v>
       </c>
       <c r="G24" s="46">
         <v>-71332.100000000006</v>
       </c>
       <c r="H24" s="46">
         <v>-110000.3</v>
       </c>
       <c r="I24" s="46">
         <v>-165700.70000000001</v>
       </c>
@@ -4160,139 +4226,140 @@
     </row>
     <row r="28" spans="1:13">
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="M28" s="58"/>
     </row>
     <row r="29" spans="1:13">
       <c r="M29" s="58"/>
     </row>
     <row r="30" spans="1:13">
       <c r="M30" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="A1:BN32"/>
+  <dimension ref="A1:BO33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BA1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="BE1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="5" width="12.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.140625" style="2" customWidth="1"/>
     <col min="22" max="23" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="29" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="41" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="47" max="56" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.42578125" style="2" customWidth="1"/>
     <col min="58" max="59" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="60" max="61" width="14.85546875" style="2" customWidth="1"/>
     <col min="62" max="62" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="63" max="66" width="14.85546875" style="2" customWidth="1"/>
-    <col min="67" max="16384" width="9.140625" style="2"/>
+    <col min="67" max="73" width="14.28515625" style="2" customWidth="1"/>
+    <col min="74" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" s="23" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AX2" s="70"/>
-      <c r="BL2" s="70" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:66" ht="38.25">
+      <c r="BM2" s="70" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:67" ht="38.25">
       <c r="A3" s="72" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="73" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="73" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="73" t="s">
         <v>56</v>
       </c>
       <c r="F3" s="73" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="73" t="s">
         <v>47</v>
       </c>
       <c r="H3" s="73" t="s">
         <v>39</v>
       </c>
       <c r="I3" s="73" t="s">
@@ -4346,147 +4413,150 @@
       <c r="Y3" s="74" t="s">
         <v>60</v>
       </c>
       <c r="Z3" s="74" t="s">
         <v>37</v>
       </c>
       <c r="AA3" s="74" t="s">
         <v>52</v>
       </c>
       <c r="AB3" s="74" t="s">
         <v>54</v>
       </c>
       <c r="AC3" s="74" t="s">
         <v>64</v>
       </c>
       <c r="AD3" s="74" t="s">
         <v>61</v>
       </c>
       <c r="AE3" s="74" t="s">
         <v>62</v>
       </c>
       <c r="AF3" s="74" t="s">
         <v>63</v>
       </c>
       <c r="AG3" s="72" t="s">
-        <v>87</v>
+        <v>178</v>
       </c>
       <c r="AH3" s="74" t="s">
         <v>65</v>
       </c>
       <c r="AI3" s="74" t="s">
         <v>66</v>
       </c>
       <c r="AJ3" s="74" t="s">
         <v>67</v>
       </c>
       <c r="AK3" s="73" t="s">
-        <v>88</v>
+        <v>176</v>
       </c>
       <c r="AL3" s="74" t="s">
         <v>68</v>
       </c>
       <c r="AM3" s="74" t="s">
         <v>69</v>
       </c>
       <c r="AN3" s="74" t="s">
         <v>70</v>
       </c>
       <c r="AO3" s="74" t="s">
-        <v>72</v>
+        <v>177</v>
       </c>
       <c r="AP3" s="74" t="s">
         <v>71</v>
       </c>
       <c r="AQ3" s="74" t="s">
+        <v>72</v>
+      </c>
+      <c r="AR3" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="AR3" s="74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS3" s="73" t="s">
-        <v>89</v>
+        <v>175</v>
       </c>
       <c r="AT3" s="74" t="s">
+        <v>77</v>
+      </c>
+      <c r="AU3" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="AU3" s="74" t="s">
+      <c r="AV3" s="74" t="s">
         <v>79</v>
       </c>
-      <c r="AV3" s="74" t="s">
+      <c r="AW3" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="AX3" s="74" t="s">
         <v>80</v>
       </c>
-      <c r="AW3" s="73" t="s">
+      <c r="AY3" s="74" t="s">
+        <v>81</v>
+      </c>
+      <c r="AZ3" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="BA3" s="73" t="s">
+        <v>87</v>
+      </c>
+      <c r="BB3" s="74" t="s">
+        <v>82</v>
+      </c>
+      <c r="BC3" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="BD3" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="BE3" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="BF3" s="74" t="s">
         <v>90</v>
       </c>
-      <c r="AX3" s="74" t="s">
-[...8 lines deleted...]
-      <c r="BA3" s="73" t="s">
+      <c r="BG3" s="74" t="s">
         <v>91</v>
       </c>
-      <c r="BB3" s="74" t="s">
-[...14 lines deleted...]
-      <c r="BG3" s="74" t="s">
+      <c r="BH3" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="BI3" s="74" t="s">
+        <v>97</v>
+      </c>
+      <c r="BJ3" s="74" t="s">
         <v>95</v>
       </c>
-      <c r="BH3" s="74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK3" s="74" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="BL3" s="74" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66">
+        <v>165</v>
+      </c>
+      <c r="BM3" s="74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67">
       <c r="A4" s="71" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9">
         <f>B5+B6+B11</f>
         <v>991083.3</v>
       </c>
       <c r="C4" s="9">
         <f>C5+C6+C11</f>
         <v>2042781.1</v>
       </c>
       <c r="D4" s="9">
         <f>D5+D6+D11</f>
         <v>3376471.3</v>
       </c>
       <c r="E4" s="10">
         <f>E5+E6+E11</f>
         <v>4991488.5</v>
       </c>
       <c r="F4" s="9">
         <f>F5+F6+F11</f>
         <v>1313189.1000000001</v>
       </c>
       <c r="G4" s="9">
         <v>2594858.7000000002</v>
@@ -4685,56 +4755,60 @@
         <v>5438670.5999999996</v>
       </c>
       <c r="BG4" s="9">
         <f t="shared" si="2"/>
         <v>10487792.5</v>
       </c>
       <c r="BH4" s="9">
         <f t="shared" si="2"/>
         <v>17590131.899999999</v>
       </c>
       <c r="BI4" s="9">
         <f t="shared" si="2"/>
         <v>27647540.699999999</v>
       </c>
       <c r="BJ4" s="9">
         <f t="shared" si="2"/>
         <v>6350271</v>
       </c>
       <c r="BK4" s="9">
         <f t="shared" si="2"/>
         <v>12159277.1</v>
       </c>
       <c r="BL4" s="9">
         <v>20361119.5</v>
       </c>
-      <c r="BM4" s="61"/>
+      <c r="BM4" s="9">
+        <f t="shared" ref="BM4" si="3">BM5+BM6+BM11</f>
+        <v>32508222.699999999</v>
+      </c>
       <c r="BN4" s="61"/>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="61"/>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="11" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B5" s="12">
         <v>54253.2</v>
       </c>
       <c r="C5" s="3">
         <v>121920</v>
       </c>
       <c r="D5" s="3">
         <v>421587.7</v>
       </c>
       <c r="E5" s="13">
         <v>643247.19999999995</v>
       </c>
       <c r="F5" s="14">
         <v>70333.899999999994</v>
       </c>
       <c r="G5" s="14">
         <v>137430.79999999999</v>
       </c>
       <c r="H5" s="14">
         <v>481014.6</v>
       </c>
       <c r="I5" s="13">
         <v>932434.2</v>
       </c>
@@ -4881,54 +4955,57 @@
       </c>
       <c r="BE5" s="13">
         <v>3298401.4</v>
       </c>
       <c r="BF5" s="13">
         <v>342953.9</v>
       </c>
       <c r="BG5" s="13">
         <v>732647</v>
       </c>
       <c r="BH5" s="13">
         <v>2208210.7000000002</v>
       </c>
       <c r="BI5" s="13">
         <v>3788066.5</v>
       </c>
       <c r="BJ5" s="13">
         <v>342064.4</v>
       </c>
       <c r="BK5" s="13">
         <v>753475.4</v>
       </c>
       <c r="BL5" s="13">
         <v>2362614.2999999998</v>
       </c>
-      <c r="BM5" s="61"/>
+      <c r="BM5" s="13">
+        <v>4266287.0999999996</v>
+      </c>
       <c r="BN5" s="61"/>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="61"/>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="12">
         <f>B7+B8+B9+B10</f>
         <v>831345.2</v>
       </c>
       <c r="C6" s="12">
         <f>C7+C8+C9+C10</f>
         <v>1672621.5</v>
       </c>
       <c r="D6" s="12">
         <f>D7+D8+D9+D10</f>
         <v>2473589.7000000002</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>3578341.2</v>
       </c>
       <c r="F6" s="12">
         <v>1128367.1000000001</v>
       </c>
       <c r="G6" s="12">
         <v>2217941.5</v>
       </c>
@@ -4957,75 +5034,75 @@
       </c>
       <c r="O6" s="12">
         <v>2630138.1</v>
       </c>
       <c r="P6" s="12">
         <v>3738633.5</v>
       </c>
       <c r="Q6" s="13">
         <f>Q7+Q8+Q9+Q10</f>
         <v>5115542.0999999996</v>
       </c>
       <c r="R6" s="14">
         <v>1589977</v>
       </c>
       <c r="S6" s="14">
         <v>3021514.9</v>
       </c>
       <c r="T6" s="14">
         <v>4323891.3</v>
       </c>
       <c r="U6" s="13">
         <f>U7+U8+U9+U10</f>
         <v>5435085.9000000004</v>
       </c>
       <c r="V6" s="14">
-        <f t="shared" ref="V6:AB6" si="3">V7+V8+V9+V10</f>
+        <f t="shared" ref="V6:AB6" si="4">V7+V8+V9+V10</f>
         <v>1485875.1</v>
       </c>
       <c r="W6" s="14">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>2775684.8</v>
       </c>
       <c r="X6" s="14">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>3974013.8</v>
       </c>
       <c r="Y6" s="13">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>4767380.0999999996</v>
       </c>
       <c r="Z6" s="14">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1585809.4</v>
       </c>
       <c r="AA6" s="14">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>3023025.5</v>
       </c>
       <c r="AB6" s="14">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>4709964.0999999996</v>
       </c>
       <c r="AC6" s="13">
         <v>6851589.7999999998</v>
       </c>
       <c r="AD6" s="13">
         <v>1967388.5</v>
       </c>
       <c r="AE6" s="14">
         <v>3736464.5</v>
       </c>
       <c r="AF6" s="14">
         <v>5750229.7000000002</v>
       </c>
       <c r="AG6" s="13">
         <f>AG7+AG8+AG9+AG10</f>
         <v>8332860.7000000002</v>
       </c>
       <c r="AH6" s="13">
         <v>2376707.1</v>
       </c>
       <c r="AI6" s="14">
         <v>4643981.0999999996</v>
       </c>
       <c r="AJ6" s="14">
@@ -5065,96 +5142,99 @@
       </c>
       <c r="AU6" s="13">
         <v>6159474.5</v>
       </c>
       <c r="AV6" s="13">
         <v>9850757.5999999996</v>
       </c>
       <c r="AW6" s="14">
         <v>14582651.199999999</v>
       </c>
       <c r="AX6" s="14">
         <v>4209870.5999999996</v>
       </c>
       <c r="AY6" s="14">
         <v>8014516.2999999998</v>
       </c>
       <c r="AZ6" s="14">
         <f>AZ7+AZ8+AZ9+AZ10</f>
         <v>12615956</v>
       </c>
       <c r="BA6" s="14">
         <f>BA7+BA8+BA9+BA10</f>
         <v>18173665</v>
       </c>
       <c r="BB6" s="13">
-        <f t="shared" ref="BB6:BK6" si="4">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BK6" si="5">BB7+BB8+BB9+BB10</f>
         <v>4413776.3</v>
       </c>
       <c r="BC6" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>8168472.2000000002</v>
       </c>
       <c r="BD6" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>12515036.4</v>
       </c>
       <c r="BE6" s="13">
         <v>18862606.600000001</v>
       </c>
       <c r="BF6" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4659928.4000000004</v>
       </c>
       <c r="BG6" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>8690084.8000000007</v>
       </c>
       <c r="BH6" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>13552237.199999999</v>
       </c>
       <c r="BI6" s="13">
         <v>20902212.600000001</v>
       </c>
       <c r="BJ6" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>5433600.9000000004</v>
       </c>
       <c r="BK6" s="13">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>10117270.300000001</v>
       </c>
       <c r="BL6" s="13">
         <v>15847019.6</v>
       </c>
-      <c r="BM6" s="61"/>
+      <c r="BM6" s="13">
+        <v>24678254.399999999</v>
+      </c>
       <c r="BN6" s="61"/>
-    </row>
-    <row r="7" spans="1:66">
+      <c r="BO6" s="61"/>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" s="11" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B7" s="12">
         <v>543687.9</v>
       </c>
       <c r="C7" s="3">
         <v>1026982.5</v>
       </c>
       <c r="D7" s="3">
         <v>1490404.4</v>
       </c>
       <c r="E7" s="13">
         <v>2327246.5</v>
       </c>
       <c r="F7" s="14">
         <v>729108.4</v>
       </c>
       <c r="G7" s="14">
         <v>1401196.5</v>
       </c>
       <c r="H7" s="14">
         <v>2123341.1</v>
       </c>
       <c r="I7" s="13">
         <v>2705997</v>
       </c>
@@ -5301,54 +5381,57 @@
       </c>
       <c r="BE7" s="13">
         <v>9099176</v>
       </c>
       <c r="BF7" s="13">
         <v>2125544.1</v>
       </c>
       <c r="BG7" s="13">
         <v>4343763.8</v>
       </c>
       <c r="BH7" s="13">
         <v>6936475.2000000002</v>
       </c>
       <c r="BI7" s="13">
         <v>9632233.4000000004</v>
       </c>
       <c r="BJ7" s="13">
         <v>2399313.2999999998</v>
       </c>
       <c r="BK7" s="13">
         <v>4869763</v>
       </c>
       <c r="BL7" s="13">
         <v>7815918.7999999998</v>
       </c>
-      <c r="BM7" s="61"/>
+      <c r="BM7" s="13">
+        <v>11089328.300000001</v>
+      </c>
       <c r="BN7" s="61"/>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="61"/>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="12">
         <v>235237.6</v>
       </c>
       <c r="C8" s="3">
         <v>590080.19999999995</v>
       </c>
       <c r="D8" s="3">
         <v>914438.3</v>
       </c>
       <c r="E8" s="13">
         <v>1212165.1000000001</v>
       </c>
       <c r="F8" s="14">
         <v>331545.59999999998</v>
       </c>
       <c r="G8" s="14">
         <v>740988.5</v>
       </c>
       <c r="H8" s="14">
         <v>1298888.8</v>
       </c>
       <c r="I8" s="13">
@@ -5497,56 +5580,59 @@
       </c>
       <c r="BE8" s="13">
         <v>9067236.3000000007</v>
       </c>
       <c r="BF8" s="13">
         <v>2281863</v>
       </c>
       <c r="BG8" s="13">
         <v>3939196.3</v>
       </c>
       <c r="BH8" s="13">
         <v>6066649.7000000002</v>
       </c>
       <c r="BI8" s="13">
         <v>10439572.699999999</v>
       </c>
       <c r="BJ8" s="13">
         <v>2759469.7</v>
       </c>
       <c r="BK8" s="13">
         <v>4782621</v>
       </c>
       <c r="BL8" s="13">
         <v>7389944.5999999996</v>
       </c>
-      <c r="BM8" s="61"/>
+      <c r="BM8" s="13">
+        <v>12605904.800000001</v>
+      </c>
       <c r="BN8" s="61"/>
-    </row>
-    <row r="9" spans="1:66" ht="25.5">
+      <c r="BO8" s="61"/>
+    </row>
+    <row r="9" spans="1:67" ht="25.5">
       <c r="A9" s="11" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B9" s="12">
         <v>50243.5</v>
       </c>
       <c r="C9" s="3">
         <v>48839.3</v>
       </c>
       <c r="D9" s="3">
         <v>62992.9</v>
       </c>
       <c r="E9" s="13">
         <v>33284.300000000003</v>
       </c>
       <c r="F9" s="14">
         <v>61336.4</v>
       </c>
       <c r="G9" s="14">
         <v>67963.8</v>
       </c>
       <c r="H9" s="14">
         <v>79203.100000000006</v>
       </c>
       <c r="I9" s="13">
         <v>62310.3</v>
       </c>
@@ -5693,56 +5779,59 @@
       </c>
       <c r="BE9" s="13">
         <v>632001.5</v>
       </c>
       <c r="BF9" s="13">
         <v>232316.5</v>
       </c>
       <c r="BG9" s="13">
         <v>379800.7</v>
       </c>
       <c r="BH9" s="13">
         <v>495290.7</v>
       </c>
       <c r="BI9" s="13">
         <v>754986.3</v>
       </c>
       <c r="BJ9" s="13">
         <v>253662.5</v>
       </c>
       <c r="BK9" s="13">
         <v>435493.6</v>
       </c>
       <c r="BL9" s="13">
         <v>583462.69999999995</v>
       </c>
-      <c r="BM9" s="61"/>
+      <c r="BM9" s="13">
+        <v>898114.2</v>
+      </c>
       <c r="BN9" s="61"/>
-    </row>
-    <row r="10" spans="1:66" ht="25.5">
+      <c r="BO9" s="61"/>
+    </row>
+    <row r="10" spans="1:67" ht="25.5">
       <c r="A10" s="11" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B10" s="12">
         <v>2176.1999999999998</v>
       </c>
       <c r="C10" s="3">
         <v>6719.5</v>
       </c>
       <c r="D10" s="3">
         <v>5754.1</v>
       </c>
       <c r="E10" s="13">
         <v>5645.3</v>
       </c>
       <c r="F10" s="14">
         <v>6376.7</v>
       </c>
       <c r="G10" s="14">
         <v>7792.7</v>
       </c>
       <c r="H10" s="14">
         <v>16346.7</v>
       </c>
       <c r="I10" s="13">
         <v>9244.7999999999993</v>
       </c>
@@ -5889,54 +5978,57 @@
       </c>
       <c r="BE10" s="13">
         <v>64192.800000000003</v>
       </c>
       <c r="BF10" s="13">
         <v>20204.8</v>
       </c>
       <c r="BG10" s="13">
         <v>27324</v>
       </c>
       <c r="BH10" s="13">
         <v>53821.599999999999</v>
       </c>
       <c r="BI10" s="13">
         <v>75420.2</v>
       </c>
       <c r="BJ10" s="13">
         <v>21155.4</v>
       </c>
       <c r="BK10" s="13">
         <v>29392.7</v>
       </c>
       <c r="BL10" s="13">
         <v>57693.5</v>
       </c>
-      <c r="BM10" s="61"/>
+      <c r="BM10" s="13">
+        <v>84907.1</v>
+      </c>
       <c r="BN10" s="61"/>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="61"/>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="12">
         <v>105484.9</v>
       </c>
       <c r="C11" s="3">
         <v>248239.6</v>
       </c>
       <c r="D11" s="3">
         <v>481293.9</v>
       </c>
       <c r="E11" s="13">
         <v>769900.1</v>
       </c>
       <c r="F11" s="14">
         <v>114488.1</v>
       </c>
       <c r="G11" s="14">
         <v>239486.4</v>
       </c>
       <c r="H11" s="14">
         <v>499149.7</v>
       </c>
       <c r="I11" s="13">
@@ -6085,54 +6177,57 @@
       </c>
       <c r="BE11" s="13">
         <v>2429821.6</v>
       </c>
       <c r="BF11" s="13">
         <v>435788.3</v>
       </c>
       <c r="BG11" s="13">
         <v>1065060.7</v>
       </c>
       <c r="BH11" s="13">
         <v>1829684</v>
       </c>
       <c r="BI11" s="13">
         <v>2957261.6</v>
       </c>
       <c r="BJ11" s="13">
         <v>574605.69999999995</v>
       </c>
       <c r="BK11" s="13">
         <v>1288531.3999999999</v>
       </c>
       <c r="BL11" s="13">
         <v>2151485.6</v>
       </c>
-      <c r="BM11" s="61"/>
+      <c r="BM11" s="13">
+        <v>3563681.2</v>
+      </c>
       <c r="BN11" s="61"/>
-    </row>
-    <row r="12" spans="1:66">
+      <c r="BO11" s="61"/>
+    </row>
+    <row r="12" spans="1:67">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="15">
         <f>SUM(B13:B26)</f>
         <v>1195519.2</v>
       </c>
       <c r="C12" s="15">
         <f>SUM(C13:C26)</f>
         <v>2357817.5</v>
       </c>
       <c r="D12" s="15">
         <f>SUM(D13:D26)</f>
         <v>3697131.1</v>
       </c>
       <c r="E12" s="10">
         <f>SUM(E13:E26)</f>
         <v>5345223.0999999996</v>
       </c>
       <c r="F12" s="15">
         <f>SUM(F13:F26)</f>
         <v>1482136.8</v>
       </c>
       <c r="G12" s="15">
         <v>2744525.7</v>
@@ -6162,223 +6257,227 @@
       </c>
       <c r="O12" s="15">
         <v>3842963</v>
       </c>
       <c r="P12" s="15">
         <v>5859875.0999999996</v>
       </c>
       <c r="Q12" s="10">
         <f>SUM(Q13:Q26)</f>
         <v>9934081.3000000007</v>
       </c>
       <c r="R12" s="9">
         <v>2382591.4</v>
       </c>
       <c r="S12" s="9">
         <v>4666025.2</v>
       </c>
       <c r="T12" s="9">
         <v>7140190.9000000004</v>
       </c>
       <c r="U12" s="10">
         <f>SUM(U13:U26)</f>
         <v>11300538.4</v>
       </c>
       <c r="V12" s="9">
-        <f t="shared" ref="V12:AB12" si="5">SUM(V13:V26)</f>
+        <f t="shared" ref="V12:AB12" si="6">SUM(V13:V26)</f>
         <v>2833631.3</v>
       </c>
       <c r="W12" s="9">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>5248263.3</v>
       </c>
       <c r="X12" s="9">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>8126659.4000000004</v>
       </c>
       <c r="Y12" s="10">
         <f>SUM(Y13:Y26)</f>
         <v>12996347</v>
       </c>
       <c r="Z12" s="9">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>3170825</v>
       </c>
       <c r="AA12" s="9">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>6040520.5999999996</v>
       </c>
       <c r="AB12" s="9">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>9394017.4000000004</v>
       </c>
       <c r="AC12" s="10">
         <v>15109575.199999999</v>
       </c>
       <c r="AD12" s="10">
-        <f t="shared" ref="AD12:AJ12" si="6">SUM(AD13:AD26)</f>
+        <f t="shared" ref="AD12:AJ12" si="7">SUM(AD13:AD26)</f>
         <v>3446088.3</v>
       </c>
       <c r="AE12" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>6633903.7999999998</v>
       </c>
       <c r="AF12" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>10536752.1</v>
       </c>
       <c r="AG12" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>17281367.399999999</v>
       </c>
       <c r="AH12" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>3789150.8</v>
       </c>
       <c r="AI12" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>7348390.4000000004</v>
       </c>
       <c r="AJ12" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>11298793</v>
       </c>
       <c r="AK12" s="10">
-        <f t="shared" ref="AK12:AQ12" si="7">SUM(AK13:AK26)</f>
+        <f t="shared" ref="AK12:AQ12" si="8">SUM(AK13:AK26)</f>
         <v>18940743.699999999</v>
       </c>
       <c r="AL12" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>4191993.8</v>
       </c>
       <c r="AM12" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>8034708.4000000004</v>
       </c>
       <c r="AN12" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>12403144.199999999</v>
       </c>
       <c r="AO12" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>21098993.199999999</v>
       </c>
       <c r="AP12" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>5003448.7</v>
       </c>
       <c r="AQ12" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>8154489.7000000002</v>
       </c>
       <c r="AR12" s="9">
         <f>SUM(AR13:AR26)</f>
         <v>13029988.5</v>
       </c>
       <c r="AS12" s="16">
-        <f t="shared" ref="AS12:BK12" si="8">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BK12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>21112089.699999999</v>
       </c>
       <c r="AT12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>5032735.5</v>
       </c>
       <c r="AU12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8718898.0999999996</v>
       </c>
       <c r="AV12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>14137045.1</v>
       </c>
       <c r="AW12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>23540764.5</v>
       </c>
       <c r="AX12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>5673228.7999999998</v>
       </c>
       <c r="AY12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>10008002.300000001</v>
       </c>
       <c r="AZ12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>16384917.9</v>
       </c>
       <c r="BA12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>28457392.699999999</v>
       </c>
       <c r="BB12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>7252311</v>
       </c>
       <c r="BC12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>12932871.4</v>
       </c>
       <c r="BD12" s="16">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>20891423.699999999</v>
       </c>
       <c r="BE12" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>35565356.700000003</v>
       </c>
       <c r="BF12" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8292471.7999999998</v>
       </c>
       <c r="BG12" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>15087938.1</v>
       </c>
       <c r="BH12" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>24486533.199999999</v>
       </c>
       <c r="BI12" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>42375940.200000003</v>
       </c>
       <c r="BJ12" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>9766009.0999999996</v>
       </c>
       <c r="BK12" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>17830610.699999999</v>
       </c>
       <c r="BL12" s="15">
         <v>28997277</v>
       </c>
-      <c r="BM12" s="61"/>
+      <c r="BM12" s="15">
+        <f t="shared" ref="BM12" si="10">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
+        <v>49871889.200000003</v>
+      </c>
       <c r="BN12" s="61"/>
-    </row>
-    <row r="13" spans="1:66" ht="25.5">
+      <c r="BO12" s="61"/>
+    </row>
+    <row r="13" spans="1:67" ht="25.5">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
         <v>322228.7</v>
       </c>
       <c r="C13" s="3">
         <v>618095.69999999995</v>
       </c>
       <c r="D13" s="3">
         <v>1045546.9</v>
       </c>
       <c r="E13" s="13">
         <v>1366936.8</v>
       </c>
       <c r="F13" s="14">
         <v>407247.2</v>
       </c>
       <c r="G13" s="14">
         <v>763951.4</v>
       </c>
       <c r="H13" s="14">
         <v>1443781.7</v>
       </c>
       <c r="I13" s="13">
@@ -6527,54 +6626,57 @@
       </c>
       <c r="BE13" s="13">
         <v>12543126.300000001</v>
       </c>
       <c r="BF13" s="13">
         <v>2689206.9</v>
       </c>
       <c r="BG13" s="13">
         <v>4859820.5</v>
       </c>
       <c r="BH13" s="13">
         <v>8224061.0999999996</v>
       </c>
       <c r="BI13" s="13">
         <v>14909860.5</v>
       </c>
       <c r="BJ13" s="13">
         <v>3152216</v>
       </c>
       <c r="BK13" s="13">
         <v>5808393.0999999996</v>
       </c>
       <c r="BL13" s="13">
         <v>9936204.3000000007</v>
       </c>
-      <c r="BM13" s="61"/>
+      <c r="BM13" s="13">
+        <v>18270794.600000001</v>
+      </c>
       <c r="BN13" s="61"/>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="61"/>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
         <v>133660.1</v>
       </c>
       <c r="C14" s="3">
         <v>273179.8</v>
       </c>
       <c r="D14" s="3">
         <v>460536.4</v>
       </c>
       <c r="E14" s="13">
         <v>765907.4</v>
       </c>
       <c r="F14" s="14">
         <v>167072.79999999999</v>
       </c>
       <c r="G14" s="14">
         <v>297793.7</v>
       </c>
       <c r="H14" s="14">
         <v>509653.6</v>
       </c>
       <c r="I14" s="13">
@@ -6723,54 +6825,57 @@
       </c>
       <c r="BE14" s="13">
         <v>2880070.4</v>
       </c>
       <c r="BF14" s="13">
         <v>717320.4</v>
       </c>
       <c r="BG14" s="13">
         <v>1416725.3</v>
       </c>
       <c r="BH14" s="13">
         <v>1927935.9</v>
       </c>
       <c r="BI14" s="13">
         <v>3332621.7</v>
       </c>
       <c r="BJ14" s="13">
         <v>927208.2</v>
       </c>
       <c r="BK14" s="13">
         <v>1863679.4</v>
       </c>
       <c r="BL14" s="13">
         <v>2530681.7000000002</v>
       </c>
-      <c r="BM14" s="61"/>
+      <c r="BM14" s="13">
+        <v>4233307.5</v>
+      </c>
       <c r="BN14" s="61"/>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="61"/>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
         <v>28342.6</v>
       </c>
       <c r="C15" s="3">
         <v>41759.300000000003</v>
       </c>
       <c r="D15" s="3">
         <v>68743.3</v>
       </c>
       <c r="E15" s="13">
         <v>87727.2</v>
       </c>
       <c r="F15" s="14">
         <v>34977.800000000003</v>
       </c>
       <c r="G15" s="14">
         <v>49763.199999999997</v>
       </c>
       <c r="H15" s="14">
         <v>81683.8</v>
       </c>
       <c r="I15" s="13">
@@ -6919,54 +7024,57 @@
       </c>
       <c r="BE15" s="13">
         <v>674607.8</v>
       </c>
       <c r="BF15" s="13">
         <v>133204</v>
       </c>
       <c r="BG15" s="13">
         <v>235548.6</v>
       </c>
       <c r="BH15" s="13">
         <v>316822.2</v>
       </c>
       <c r="BI15" s="13">
         <v>815818.7</v>
       </c>
       <c r="BJ15" s="13">
         <v>150125</v>
       </c>
       <c r="BK15" s="13">
         <v>277910.59999999998</v>
       </c>
       <c r="BL15" s="13">
         <v>379973.5</v>
       </c>
-      <c r="BM15" s="61"/>
+      <c r="BM15" s="13">
+        <v>916284.3</v>
+      </c>
       <c r="BN15" s="61"/>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="61"/>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>48856.1</v>
       </c>
       <c r="C16" s="3">
         <v>114700.7</v>
       </c>
       <c r="D16" s="3">
         <v>177146.8</v>
       </c>
       <c r="E16" s="13">
         <v>298733.3</v>
       </c>
       <c r="F16" s="14">
         <v>61302.5</v>
       </c>
       <c r="G16" s="14">
         <v>134459.5</v>
       </c>
       <c r="H16" s="14">
         <v>177362.4</v>
       </c>
       <c r="I16" s="13">
@@ -7115,54 +7223,57 @@
       </c>
       <c r="BE16" s="13">
         <v>1325693.2</v>
       </c>
       <c r="BF16" s="13">
         <v>197193.7</v>
       </c>
       <c r="BG16" s="13">
         <v>490397.3</v>
       </c>
       <c r="BH16" s="13">
         <v>672446.3</v>
       </c>
       <c r="BI16" s="13">
         <v>1529014.6</v>
       </c>
       <c r="BJ16" s="13">
         <v>233759</v>
       </c>
       <c r="BK16" s="13">
         <v>565594.30000000005</v>
       </c>
       <c r="BL16" s="13">
         <v>796547.7</v>
       </c>
-      <c r="BM16" s="61"/>
+      <c r="BM16" s="13">
+        <v>1852867.9</v>
+      </c>
       <c r="BN16" s="61"/>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="61"/>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>94350.8</v>
       </c>
       <c r="C17" s="3">
         <v>272579.40000000002</v>
       </c>
       <c r="D17" s="3">
         <v>398600</v>
       </c>
       <c r="E17" s="13">
         <v>521631.1</v>
       </c>
       <c r="F17" s="14">
         <v>120675.5</v>
       </c>
       <c r="G17" s="14">
         <v>293310.2</v>
       </c>
       <c r="H17" s="14">
         <v>329442</v>
       </c>
       <c r="I17" s="13">
@@ -7311,54 +7422,57 @@
       </c>
       <c r="BE17" s="13">
         <v>2248063.7999999998</v>
       </c>
       <c r="BF17" s="13">
         <v>733454.7</v>
       </c>
       <c r="BG17" s="13">
         <v>1387530.2</v>
       </c>
       <c r="BH17" s="13">
         <v>2171097</v>
       </c>
       <c r="BI17" s="13">
         <v>2651760.2000000002</v>
       </c>
       <c r="BJ17" s="13">
         <v>948467.9</v>
       </c>
       <c r="BK17" s="13">
         <v>1810162.2</v>
       </c>
       <c r="BL17" s="13">
         <v>2795287.5</v>
       </c>
-      <c r="BM17" s="61"/>
+      <c r="BM17" s="13">
+        <v>3322784.8</v>
+      </c>
       <c r="BN17" s="61"/>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="61"/>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
         <v>332002.90000000002</v>
       </c>
       <c r="C18" s="3">
         <v>708907.2</v>
       </c>
       <c r="D18" s="3">
         <v>1017215.2</v>
       </c>
       <c r="E18" s="13">
         <v>1535552.6</v>
       </c>
       <c r="F18" s="14">
         <v>392247.3</v>
       </c>
       <c r="G18" s="14">
         <v>798648</v>
       </c>
       <c r="H18" s="14">
         <v>1104533</v>
       </c>
       <c r="I18" s="13">
@@ -7507,54 +7621,57 @@
       </c>
       <c r="BE18" s="13">
         <v>7400534.2999999998</v>
       </c>
       <c r="BF18" s="13">
         <v>1933466.7</v>
       </c>
       <c r="BG18" s="13">
         <v>3592836.1</v>
       </c>
       <c r="BH18" s="13">
         <v>5869925.2999999998</v>
       </c>
       <c r="BI18" s="13">
         <v>9565229.0999999996</v>
       </c>
       <c r="BJ18" s="13">
         <v>2303007.2000000002</v>
       </c>
       <c r="BK18" s="13">
         <v>4186363.5</v>
       </c>
       <c r="BL18" s="13">
         <v>6717903.7000000002</v>
       </c>
-      <c r="BM18" s="61"/>
+      <c r="BM18" s="13">
+        <v>12153285.1</v>
+      </c>
       <c r="BN18" s="61"/>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="61"/>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
         <v>123211</v>
       </c>
       <c r="C19" s="3">
         <v>150956.20000000001</v>
       </c>
       <c r="D19" s="3">
         <v>206048.2</v>
       </c>
       <c r="E19" s="13">
         <v>286117.90000000002</v>
       </c>
       <c r="F19" s="14">
         <v>158574.20000000001</v>
       </c>
       <c r="G19" s="14">
         <v>189323.1</v>
       </c>
       <c r="H19" s="14">
         <v>246600.7</v>
       </c>
       <c r="I19" s="13">
@@ -7703,54 +7820,57 @@
       </c>
       <c r="BE19" s="13">
         <v>2291694.4</v>
       </c>
       <c r="BF19" s="13">
         <v>801528.6</v>
       </c>
       <c r="BG19" s="13">
         <v>1189454.8999999999</v>
       </c>
       <c r="BH19" s="13">
         <v>1309174.6000000001</v>
       </c>
       <c r="BI19" s="13">
         <v>2295356.1</v>
       </c>
       <c r="BJ19" s="13">
         <v>905597.5</v>
       </c>
       <c r="BK19" s="13">
         <v>1200671.3</v>
       </c>
       <c r="BL19" s="13">
         <v>1394712.7</v>
       </c>
-      <c r="BM19" s="61"/>
+      <c r="BM19" s="13">
+        <v>2482326.7000000002</v>
+      </c>
       <c r="BN19" s="61"/>
-    </row>
-    <row r="20" spans="1:66" ht="25.5">
+      <c r="BO19" s="61"/>
+    </row>
+    <row r="20" spans="1:67" ht="25.5">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
         <v>50503.199999999997</v>
       </c>
       <c r="C20" s="3">
         <v>71785.100000000006</v>
       </c>
       <c r="D20" s="3">
         <v>103620.7</v>
       </c>
       <c r="E20" s="13">
         <v>166229.1</v>
       </c>
       <c r="F20" s="14">
         <v>56381.1</v>
       </c>
       <c r="G20" s="14">
         <v>84350.1</v>
       </c>
       <c r="H20" s="14">
         <v>98724.800000000003</v>
       </c>
       <c r="I20" s="13">
@@ -7899,54 +8019,57 @@
       </c>
       <c r="BE20" s="13">
         <v>1178722.2</v>
       </c>
       <c r="BF20" s="13">
         <v>272865.2</v>
       </c>
       <c r="BG20" s="13">
         <v>457769.1</v>
       </c>
       <c r="BH20" s="13">
         <v>669365.30000000005</v>
       </c>
       <c r="BI20" s="13">
         <v>1341302.8999999999</v>
       </c>
       <c r="BJ20" s="13">
         <v>290266.8</v>
       </c>
       <c r="BK20" s="13">
         <v>480496.3</v>
       </c>
       <c r="BL20" s="13">
         <v>715975</v>
       </c>
-      <c r="BM20" s="61"/>
+      <c r="BM20" s="13">
+        <v>1401183.4</v>
+      </c>
       <c r="BN20" s="61"/>
-    </row>
-    <row r="21" spans="1:66" ht="25.5">
+      <c r="BO20" s="61"/>
+    </row>
+    <row r="21" spans="1:67" ht="25.5">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="3">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>0</v>
       </c>
       <c r="F21" s="14">
         <v>515.70000000000005</v>
       </c>
       <c r="G21" s="14">
         <v>0</v>
       </c>
       <c r="H21" s="14">
         <v>0</v>
       </c>
       <c r="I21" s="13">
@@ -8095,54 +8218,57 @@
       </c>
       <c r="BE21" s="13">
         <v>0</v>
       </c>
       <c r="BF21" s="13">
         <v>0</v>
       </c>
       <c r="BG21" s="13">
         <v>0</v>
       </c>
       <c r="BH21" s="13">
         <v>0</v>
       </c>
       <c r="BI21" s="13">
         <v>0</v>
       </c>
       <c r="BJ21" s="13">
         <v>0</v>
       </c>
       <c r="BK21" s="13">
         <v>0</v>
       </c>
       <c r="BL21" s="13">
         <v>0</v>
       </c>
-      <c r="BM21" s="61"/>
+      <c r="BM21" s="13">
+        <v>0</v>
+      </c>
       <c r="BN21" s="61"/>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="61"/>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="12">
         <v>30542.9</v>
       </c>
       <c r="C22" s="3">
         <v>40833.9</v>
       </c>
       <c r="D22" s="3">
         <v>62090.5</v>
       </c>
       <c r="E22" s="13">
         <v>137957.4</v>
       </c>
       <c r="F22" s="14">
         <v>43157.3</v>
       </c>
       <c r="G22" s="14">
         <v>39122</v>
       </c>
       <c r="H22" s="14">
         <v>53972.2</v>
       </c>
       <c r="I22" s="13">
@@ -8291,54 +8417,57 @@
       </c>
       <c r="BE22" s="13">
         <v>1520471.2</v>
       </c>
       <c r="BF22" s="13">
         <v>16875.7</v>
       </c>
       <c r="BG22" s="13">
         <v>123431.1</v>
       </c>
       <c r="BH22" s="13">
         <v>548780.1</v>
       </c>
       <c r="BI22" s="13">
         <v>1623787.7</v>
       </c>
       <c r="BJ22" s="13">
         <v>19663.900000000001</v>
       </c>
       <c r="BK22" s="13">
         <v>143734.39999999999</v>
       </c>
       <c r="BL22" s="13">
         <v>654587</v>
       </c>
-      <c r="BM22" s="61"/>
+      <c r="BM22" s="13">
+        <v>1199921</v>
+      </c>
       <c r="BN22" s="61"/>
-    </row>
-    <row r="23" spans="1:66">
+      <c r="BO22" s="61"/>
+    </row>
+    <row r="23" spans="1:67">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="12">
         <v>18135.2</v>
       </c>
       <c r="C23" s="3">
         <v>23372</v>
       </c>
       <c r="D23" s="3">
         <v>53708.9</v>
       </c>
       <c r="E23" s="13">
         <v>52419</v>
       </c>
       <c r="F23" s="14">
         <v>23615.200000000001</v>
       </c>
       <c r="G23" s="14">
         <v>29321.3</v>
       </c>
       <c r="H23" s="14">
         <v>64393.8</v>
       </c>
       <c r="I23" s="13">
@@ -8487,54 +8616,57 @@
       </c>
       <c r="BE23" s="13">
         <v>1279508.8</v>
       </c>
       <c r="BF23" s="13">
         <v>185108.6</v>
       </c>
       <c r="BG23" s="13">
         <v>281681.8</v>
       </c>
       <c r="BH23" s="13">
         <v>626077.69999999995</v>
       </c>
       <c r="BI23" s="13">
         <v>1492057.6</v>
       </c>
       <c r="BJ23" s="13">
         <v>204629.7</v>
       </c>
       <c r="BK23" s="13">
         <v>330822</v>
       </c>
       <c r="BL23" s="13">
         <v>736387</v>
       </c>
-      <c r="BM23" s="61"/>
+      <c r="BM23" s="13">
+        <v>720156.8</v>
+      </c>
       <c r="BN23" s="61"/>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="61"/>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="12">
         <v>2490.3000000000002</v>
       </c>
       <c r="C24" s="3">
         <v>12868.2</v>
       </c>
       <c r="D24" s="3">
         <v>20340.599999999999</v>
       </c>
       <c r="E24" s="13">
         <v>34313.599999999999</v>
       </c>
       <c r="F24" s="14">
         <v>4225.8999999999996</v>
       </c>
       <c r="G24" s="14">
         <v>16571</v>
       </c>
       <c r="H24" s="14">
         <v>24765.5</v>
       </c>
       <c r="I24" s="13">
@@ -8683,54 +8815,57 @@
       </c>
       <c r="BE24" s="13">
         <v>333335.59999999998</v>
       </c>
       <c r="BF24" s="13">
         <v>75433</v>
       </c>
       <c r="BG24" s="13">
         <v>92775.5</v>
       </c>
       <c r="BH24" s="13">
         <v>198000.4</v>
       </c>
       <c r="BI24" s="13">
         <v>398281</v>
       </c>
       <c r="BJ24" s="13">
         <v>94056.9</v>
       </c>
       <c r="BK24" s="13">
         <v>113130.5</v>
       </c>
       <c r="BL24" s="13">
         <v>237617.6</v>
       </c>
-      <c r="BM24" s="61"/>
+      <c r="BM24" s="13">
+        <v>478988.4</v>
+      </c>
       <c r="BN24" s="61"/>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="61"/>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="12">
         <v>9306.5</v>
       </c>
       <c r="C25" s="3">
         <v>24337</v>
       </c>
       <c r="D25" s="3">
         <v>76615.600000000006</v>
       </c>
       <c r="E25" s="13">
         <v>80533.3</v>
       </c>
       <c r="F25" s="14">
         <v>11717.1</v>
       </c>
       <c r="G25" s="14">
         <v>47907</v>
       </c>
       <c r="H25" s="14">
         <v>121380.4</v>
       </c>
       <c r="I25" s="13">
@@ -8879,54 +9014,57 @@
       </c>
       <c r="BE25" s="13">
         <v>1889528.7</v>
       </c>
       <c r="BF25" s="13">
         <v>528079.80000000005</v>
       </c>
       <c r="BG25" s="13">
         <v>959967.7</v>
       </c>
       <c r="BH25" s="13">
         <v>1952847.3</v>
       </c>
       <c r="BI25" s="13">
         <v>2420850.1</v>
       </c>
       <c r="BJ25" s="13">
         <v>537011</v>
       </c>
       <c r="BK25" s="13">
         <v>1049653.1000000001</v>
       </c>
       <c r="BL25" s="13">
         <v>2101399.2999999998</v>
       </c>
-      <c r="BM25" s="61"/>
+      <c r="BM25" s="13">
+        <v>2839988.7</v>
+      </c>
       <c r="BN25" s="61"/>
-    </row>
-    <row r="26" spans="1:66" ht="38.25">
+      <c r="BO25" s="61"/>
+    </row>
+    <row r="26" spans="1:67" ht="38.25">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="12">
         <v>1888.9</v>
       </c>
       <c r="C26" s="3">
         <v>4443</v>
       </c>
       <c r="D26" s="3">
         <v>6918</v>
       </c>
       <c r="E26" s="13">
         <v>11164.4</v>
       </c>
       <c r="F26" s="14">
         <v>427.2</v>
       </c>
       <c r="G26" s="14">
         <v>5.2</v>
       </c>
       <c r="H26" s="14">
         <v>2085.4</v>
       </c>
       <c r="I26" s="13">
@@ -9075,54 +9213,57 @@
       </c>
       <c r="BE26" s="13">
         <v>0</v>
       </c>
       <c r="BF26" s="13">
         <v>8734.5</v>
       </c>
       <c r="BG26" s="13">
         <v>0</v>
       </c>
       <c r="BH26" s="13">
         <v>0</v>
       </c>
       <c r="BI26" s="13">
         <v>0</v>
       </c>
       <c r="BJ26" s="13">
         <v>0</v>
       </c>
       <c r="BK26" s="13">
         <v>0</v>
       </c>
       <c r="BL26" s="13">
         <v>0</v>
       </c>
-      <c r="BM26" s="61"/>
+      <c r="BM26" s="13">
+        <v>0</v>
+      </c>
       <c r="BN26" s="61"/>
-    </row>
-    <row r="27" spans="1:66" s="18" customFormat="1" ht="25.5">
+      <c r="BO26" s="61"/>
+    </row>
+    <row r="27" spans="1:67" s="18" customFormat="1" ht="25.5">
       <c r="A27" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="12">
         <v>-69194.100000000006</v>
       </c>
       <c r="C27" s="12">
         <v>-196113.2</v>
       </c>
       <c r="D27" s="12">
         <v>-314041.3</v>
       </c>
       <c r="E27" s="13">
         <v>-466859.4</v>
       </c>
       <c r="F27" s="12">
         <v>-134934.70000000001</v>
       </c>
       <c r="G27" s="14">
         <v>-268696.09999999998</v>
       </c>
       <c r="H27" s="14">
         <v>-406516</v>
       </c>
       <c r="I27" s="13"/>
@@ -9158,345 +9299,357 @@
       <c r="AM27" s="14"/>
       <c r="AN27" s="14"/>
       <c r="AO27" s="14"/>
       <c r="AP27" s="14"/>
       <c r="AQ27" s="14"/>
       <c r="AR27" s="14"/>
       <c r="AS27" s="16"/>
       <c r="AT27" s="13"/>
       <c r="AU27" s="13"/>
       <c r="AV27" s="13"/>
       <c r="AW27" s="15"/>
       <c r="AX27" s="15"/>
       <c r="AY27" s="15"/>
       <c r="AZ27" s="14"/>
       <c r="BA27" s="14"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
       <c r="BE27" s="13"/>
       <c r="BF27" s="13"/>
       <c r="BG27" s="13"/>
       <c r="BH27" s="13"/>
       <c r="BI27" s="13"/>
       <c r="BJ27" s="13"/>
       <c r="BL27" s="13"/>
-      <c r="BM27" s="61"/>
+      <c r="BM27" s="13"/>
       <c r="BN27" s="61"/>
-    </row>
-    <row r="28" spans="1:66">
+      <c r="BO27" s="61"/>
+    </row>
+    <row r="28" spans="1:67">
       <c r="A28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="15">
-        <f t="shared" ref="B28:I28" si="9">B4+B12+B27</f>
+        <f t="shared" ref="B28:I28" si="11">B4+B12+B27</f>
         <v>2117408.4</v>
       </c>
       <c r="C28" s="15">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>4204485.4000000004</v>
       </c>
       <c r="D28" s="15">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>6759561.0999999996</v>
       </c>
       <c r="E28" s="16">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>9869852.1999999993</v>
       </c>
       <c r="F28" s="15">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>2660391.2000000002</v>
       </c>
       <c r="G28" s="15">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>5070688.3</v>
       </c>
       <c r="H28" s="15">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>8349807.2999999998</v>
       </c>
       <c r="I28" s="16">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>12641524.9</v>
       </c>
       <c r="J28" s="15">
-        <f t="shared" ref="J28:P28" si="10">J4+J12</f>
+        <f t="shared" ref="J28:P28" si="12">J4+J12</f>
         <v>3173986.5</v>
       </c>
       <c r="K28" s="15">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>5941313.4000000004</v>
       </c>
       <c r="L28" s="15">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>9649439.9000000004</v>
       </c>
       <c r="M28" s="16">
         <f>M4+M12+M27</f>
         <v>14334632.199999999</v>
       </c>
       <c r="N28" s="15">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3640650.1</v>
       </c>
       <c r="O28" s="15">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>6939845.4000000004</v>
       </c>
       <c r="P28" s="15">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>10926604.6</v>
       </c>
       <c r="Q28" s="16">
         <f>Q4+Q12+Q27</f>
         <v>17068854.5</v>
       </c>
       <c r="R28" s="15">
-        <f t="shared" ref="R28:AD28" si="11">R4+R12+R27</f>
+        <f t="shared" ref="R28:AD28" si="13">R4+R12+R27</f>
         <v>4195363.0999999996</v>
       </c>
       <c r="S28" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>8226549.2999999998</v>
       </c>
       <c r="T28" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>12905249</v>
       </c>
       <c r="U28" s="16">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>18850631.800000001</v>
       </c>
       <c r="V28" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>4556202.4000000004</v>
       </c>
       <c r="W28" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>8613147.6999999993</v>
       </c>
       <c r="X28" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>13686738.199999999</v>
       </c>
       <c r="Y28" s="16">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>19960852.699999999</v>
       </c>
       <c r="Z28" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>5015571.7</v>
       </c>
       <c r="AA28" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>9713714.6999999993</v>
       </c>
       <c r="AB28" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>15753480.699999999</v>
       </c>
       <c r="AC28" s="16">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>24385414.899999999</v>
       </c>
       <c r="AD28" s="16">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>5670771.4000000004</v>
       </c>
       <c r="AE28" s="15">
-        <f t="shared" ref="AE28:AK28" si="12">AE4+AE12+AE27</f>
+        <f t="shared" ref="AE28:AK28" si="14">AE4+AE12+AE27</f>
         <v>11075267.5</v>
       </c>
       <c r="AF28" s="15">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>18048731.399999999</v>
       </c>
       <c r="AG28" s="16">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>28257623.100000001</v>
       </c>
       <c r="AH28" s="16">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>6440955.2000000002</v>
       </c>
       <c r="AI28" s="15">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>12750308</v>
       </c>
       <c r="AJ28" s="15">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>20265625.600000001</v>
       </c>
       <c r="AK28" s="16">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>31873027</v>
       </c>
       <c r="AL28" s="16">
-        <f t="shared" ref="AL28:BK28" si="13">AL4+AL12+AL27</f>
+        <f t="shared" ref="AL28:BK28" si="15">AL4+AL12+AL27</f>
         <v>7110359.7000000002</v>
       </c>
       <c r="AM28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>14116798.6</v>
       </c>
       <c r="AN28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>22369692.899999999</v>
       </c>
       <c r="AO28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>35389049.899999999</v>
       </c>
       <c r="AP28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>8414192.3000000007</v>
       </c>
       <c r="AQ28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>14471325.699999999</v>
       </c>
       <c r="AR28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>23624568.199999999</v>
       </c>
       <c r="AS28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>35889089.700000003</v>
       </c>
       <c r="AT28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>8823581.8000000007</v>
       </c>
       <c r="AU28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>16108941.6</v>
       </c>
       <c r="AV28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>27020306.899999999</v>
       </c>
       <c r="AW28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>42661560.600000001</v>
       </c>
       <c r="AX28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>10458353.699999999</v>
       </c>
       <c r="AY28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>19437657.800000001</v>
       </c>
       <c r="AZ28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>32604089.699999999</v>
       </c>
       <c r="BA28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>52213450</v>
       </c>
       <c r="BB28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>12336971</v>
       </c>
       <c r="BC28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>22754892.100000001</v>
       </c>
       <c r="BD28" s="16">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>37030008.600000001</v>
       </c>
       <c r="BE28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>60156186.299999997</v>
       </c>
       <c r="BF28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>13731142.4</v>
       </c>
       <c r="BG28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>25575730.600000001</v>
       </c>
       <c r="BH28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>42076665.100000001</v>
       </c>
       <c r="BI28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>70023480.900000006</v>
       </c>
       <c r="BJ28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>16116280.1</v>
       </c>
       <c r="BK28" s="15">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>29989887.800000001</v>
       </c>
       <c r="BL28" s="15">
         <v>49358396.5</v>
       </c>
-      <c r="BM28" s="61"/>
+      <c r="BM28" s="15">
+        <f t="shared" ref="BM28" si="16">BM4+BM12+BM27</f>
+        <v>82380111.900000006</v>
+      </c>
       <c r="BN28" s="61"/>
-    </row>
-    <row r="29" spans="1:66" s="18" customFormat="1">
+      <c r="BO28" s="61"/>
+    </row>
+    <row r="29" spans="1:67" s="18" customFormat="1">
       <c r="A29" s="5"/>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="BA29" s="2"/>
     </row>
-    <row r="30" spans="1:66" ht="40.5" customHeight="1">
+    <row r="30" spans="1:67" ht="40.5" customHeight="1">
       <c r="A30" s="19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" ht="55.5" customHeight="1">
+      <c r="A31" s="19" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="31" spans="1:66" ht="55.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="A32" s="19"/>
+    <row r="32" spans="1:67" ht="57.75">
+      <c r="A32" s="89" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="19" t="s">
+        <v>173</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>