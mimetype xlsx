--- v1 (2026-05-11)
+++ v2 (2026-07-10)
@@ -1,335 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19185" yWindow="6300" windowWidth="19200" windowHeight="6330" tabRatio="859"/>
+    <workbookView xWindow="10635" yWindow="615" windowWidth="19200" windowHeight="11820" tabRatio="859"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="5" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BM12" i="2"/>
-[...1 lines deleted...]
-  <c r="BM28" s="1"/>
+  <c r="BN28" i="2" l="1"/>
+  <c r="BN12" i="2"/>
+  <c r="BN6" i="2"/>
+  <c r="BN4" i="2"/>
+  <c r="BM6" i="2" l="1"/>
+  <c r="BL6" i="2"/>
+  <c r="BM12" i="2" l="1"/>
+  <c r="BM4" i="2"/>
+  <c r="BM28" i="2" s="1"/>
   <c r="L13" i="6" l="1"/>
-  <c r="K13"/>
-[...38 lines deleted...]
-  <c r="D25" s="1"/>
+  <c r="K13" i="6"/>
+  <c r="J13" i="6"/>
+  <c r="I13" i="6"/>
+  <c r="H13" i="6"/>
+  <c r="G13" i="6"/>
+  <c r="F13" i="6"/>
+  <c r="E13" i="6"/>
+  <c r="D13" i="6"/>
+  <c r="C13" i="6"/>
+  <c r="B13" i="6"/>
+  <c r="L8" i="6"/>
+  <c r="I8" i="6"/>
+  <c r="H8" i="6"/>
+  <c r="G8" i="6"/>
+  <c r="F8" i="6"/>
+  <c r="E8" i="6"/>
+  <c r="D8" i="6"/>
+  <c r="C8" i="6"/>
+  <c r="C4" i="6" s="1"/>
+  <c r="C25" i="6" s="1"/>
+  <c r="B8" i="6"/>
+  <c r="B4" i="6" s="1"/>
+  <c r="I5" i="6"/>
+  <c r="I4" i="6" s="1"/>
+  <c r="I25" i="6" s="1"/>
+  <c r="H5" i="6"/>
+  <c r="G5" i="6"/>
+  <c r="F5" i="6"/>
+  <c r="F4" i="6" s="1"/>
+  <c r="E5" i="6"/>
+  <c r="E4" i="6" s="1"/>
+  <c r="D5" i="6"/>
+  <c r="L4" i="6"/>
+  <c r="L25" i="6" s="1"/>
+  <c r="K4" i="6"/>
+  <c r="J4" i="6"/>
+  <c r="H4" i="6"/>
+  <c r="H25" i="6" s="1"/>
+  <c r="D4" i="6"/>
+  <c r="D25" i="6" s="1"/>
   <c r="I8" i="5"/>
-  <c r="I26" s="1"/>
-[...13 lines deleted...]
-  <c r="B26" s="1"/>
+  <c r="I26" i="5" s="1"/>
+  <c r="H8" i="5"/>
+  <c r="H26" i="5" s="1"/>
+  <c r="G8" i="5"/>
+  <c r="G26" i="5" s="1"/>
+  <c r="F8" i="5"/>
+  <c r="F26" i="5" s="1"/>
+  <c r="E8" i="5"/>
+  <c r="E26" i="5" s="1"/>
+  <c r="D8" i="5"/>
+  <c r="D26" i="5" s="1"/>
+  <c r="C8" i="5"/>
+  <c r="C26" i="5" s="1"/>
+  <c r="B8" i="5"/>
+  <c r="B26" i="5" s="1"/>
   <c r="G4" i="6" l="1"/>
-  <c r="G25" s="1"/>
-[...4 lines deleted...]
-  <c r="B25"/>
+  <c r="G25" i="6" s="1"/>
+  <c r="E25" i="6"/>
+  <c r="J25" i="6"/>
+  <c r="K25" i="6"/>
+  <c r="F25" i="6"/>
+  <c r="B25" i="6"/>
   <c r="BK12" i="2"/>
-  <c r="BK6"/>
-[...187 lines deleted...]
-  <c r="AV28"/>
+  <c r="BK6" i="2"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK28" i="2" l="1"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BI28" i="2" l="1"/>
+  <c r="BJ12" i="2"/>
+  <c r="BH12" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BH6" i="2"/>
+  <c r="BH4" i="2" s="1"/>
+  <c r="BG6" i="2"/>
+  <c r="BJ28" i="2" l="1"/>
+  <c r="BE12" i="2"/>
+  <c r="BE4" i="2"/>
+  <c r="BE28" i="2" l="1"/>
+  <c r="BH28" i="2"/>
+  <c r="BG12" i="2" l="1"/>
+  <c r="BG4" i="2"/>
+  <c r="BG28" i="2" l="1"/>
+  <c r="BF6" i="2"/>
+  <c r="BF12" i="2"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BA28" i="2" l="1"/>
+  <c r="BC28" i="2"/>
+  <c r="BD28" i="2"/>
+  <c r="BF4" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="BB12" i="2"/>
+  <c r="BB28" i="2" l="1"/>
+  <c r="BF28" i="2"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ6" i="2"/>
+  <c r="AZ4" i="2" s="1"/>
+  <c r="AZ28" i="2" l="1"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AY28" i="2" l="1"/>
+  <c r="AW28" i="2"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AK6" i="2"/>
+  <c r="AK4" i="2" s="1"/>
+  <c r="AG6" i="2"/>
+  <c r="AG4" i="2" s="1"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2" s="1"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="G28" i="2"/>
+  <c r="H28" i="2"/>
+  <c r="T28" i="2"/>
+  <c r="S28" i="2"/>
+  <c r="R28" i="2"/>
+  <c r="P28" i="2"/>
+  <c r="O28" i="2"/>
+  <c r="N28" i="2"/>
+  <c r="L28" i="2"/>
+  <c r="K28" i="2"/>
+  <c r="J28" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="W12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="X28" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="W28" i="2" s="1"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="F4" i="2"/>
+  <c r="F28" i="2" s="1"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="D12" i="2"/>
+  <c r="C12" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="AC28" i="2"/>
+  <c r="AS28" i="2" l="1"/>
+  <c r="AA28" i="2"/>
+  <c r="AH28" i="2"/>
+  <c r="AN28" i="2"/>
+  <c r="AR28" i="2"/>
+  <c r="C28" i="2"/>
+  <c r="E28" i="2"/>
+  <c r="M28" i="2"/>
+  <c r="U28" i="2"/>
+  <c r="AD28" i="2"/>
+  <c r="AF28" i="2"/>
+  <c r="AL28" i="2"/>
+  <c r="Z28" i="2"/>
+  <c r="AX28" i="2"/>
+  <c r="V28" i="2"/>
+  <c r="AB28" i="2"/>
+  <c r="I28" i="2"/>
+  <c r="Q28" i="2"/>
+  <c r="Y28" i="2"/>
+  <c r="AE28" i="2"/>
+  <c r="AG28" i="2"/>
+  <c r="B28" i="2"/>
+  <c r="AJ28" i="2"/>
+  <c r="AM28" i="2"/>
+  <c r="AO28" i="2"/>
+  <c r="AQ28" i="2"/>
+  <c r="AU28" i="2"/>
+  <c r="D28" i="2"/>
+  <c r="AI28" i="2"/>
+  <c r="AK28" i="2"/>
+  <c r="AP28" i="2"/>
+  <c r="AT28" i="2"/>
+  <c r="AV28" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="180">
   <si>
     <t>Таза пайда/таза аралас табыс</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
   </si>
   <si>
@@ -888,56 +894,50 @@
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, аң және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясы, газ бен су өндіру және бөлу</t>
   </si>
   <si>
     <t>Сауда, автомобильдерді, тұрмыстық  бұйымдар мен жеке пайдаланатын заттарды жөндеу</t>
   </si>
   <si>
     <t>9 ай 2025 ж.</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
-    <t>Ермағамбетова А., Келденов С.</t>
-[...4 lines deleted...]
-  <si>
     <t>1990 жылдан бастап</t>
   </si>
   <si>
     <t>Өндіріс әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -1012,72 +1012,81 @@
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2017 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <t>1 тоқсан 2026 ж.</t>
+  </si>
+  <si>
+    <t>Ермағамбетова А.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="171" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="0.0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1242,56 +1251,50 @@
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1370,298 +1373,298 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="30" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="30" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -1676,57 +1679,58 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
@@ -1859,84 +1863,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2068,70 +2074,72 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B16"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="75"/>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="76" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="77">
         <v>111304</v>
       </c>
       <c r="C2" s="75"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="76" t="s">
         <v>106</v>
       </c>
@@ -2141,51 +2149,51 @@
       <c r="C3" s="75"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="76" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="78" t="s">
         <v>108</v>
       </c>
       <c r="C4" s="75"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="79" t="s">
         <v>109</v>
       </c>
       <c r="B5" s="78" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="75"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="79" t="s">
         <v>110</v>
       </c>
       <c r="B6" s="77" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C6" s="75"/>
     </row>
     <row r="7" spans="1:3" ht="40.5" customHeight="1">
       <c r="A7" s="79" t="s">
         <v>111</v>
       </c>
       <c r="B7" s="80" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="75"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="76" t="s">
         <v>112</v>
       </c>
       <c r="B8" s="78" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="75"/>
     </row>
     <row r="9" spans="1:3" ht="54.75" customHeight="1">
       <c r="A9" s="76" t="s">
         <v>114</v>
       </c>
@@ -2207,159 +2215,159 @@
       <c r="A11" s="76" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="81"/>
       <c r="C11" s="75"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="76" t="s">
         <v>118</v>
       </c>
       <c r="B12" s="82" t="s">
         <v>119</v>
       </c>
       <c r="C12" s="75"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="83" t="s">
         <v>120</v>
       </c>
       <c r="B13" s="84" t="s">
         <v>121</v>
       </c>
       <c r="C13" s="75"/>
     </row>
     <row r="14" spans="1:3" ht="19.5" customHeight="1">
-      <c r="A14" s="91" t="s">
+      <c r="A14" s="92" t="s">
         <v>122</v>
       </c>
-      <c r="B14" s="90" t="s">
-        <v>170</v>
+      <c r="B14" s="89" t="s">
+        <v>168</v>
       </c>
       <c r="C14" s="75"/>
     </row>
     <row r="15" spans="1:3" ht="17.25" customHeight="1">
-      <c r="A15" s="92"/>
-[...1 lines deleted...]
-        <v>171</v>
+      <c r="A15" s="93"/>
+      <c r="B15" s="89" t="s">
+        <v>169</v>
       </c>
       <c r="C15" s="75"/>
     </row>
     <row r="16" spans="1:3" ht="18" customHeight="1">
-      <c r="A16" s="93"/>
-      <c r="B16" s="90" t="s">
+      <c r="A16" s="94"/>
+      <c r="B16" s="89" t="s">
         <v>166</v>
       </c>
       <c r="C16" s="75"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="83" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="84" t="s">
         <v>136</v>
       </c>
       <c r="C17" s="75"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="76" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="85">
-        <v>46135</v>
+        <v>46203</v>
       </c>
       <c r="C18" s="75"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="76" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="85">
-        <v>46203</v>
+        <v>46237</v>
       </c>
       <c r="C19" s="75"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="76" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="86" t="s">
         <v>127</v>
       </c>
       <c r="C20" s="75"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="76" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="86" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="C21" s="75"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="76" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="87" t="s">
         <v>130</v>
       </c>
       <c r="C22" s="75"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="76" t="s">
         <v>131</v>
       </c>
-      <c r="B23" s="88" t="s">
-        <v>168</v>
+      <c r="B23" s="91" t="s">
+        <v>179</v>
       </c>
       <c r="C23" s="75"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="75"/>
       <c r="B24" s="75"/>
       <c r="C24" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B23" r:id="rId2" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="20" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2397,113 +2405,113 @@
       <c r="B16" s="2"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="2"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="2"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="22" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.42578125" style="29" customWidth="1"/>
     <col min="2" max="9" width="10.140625" style="29" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="24" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="99" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="98"/>
-[...1 lines deleted...]
-      <c r="D1" s="98"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="39"/>
     </row>
     <row r="2" spans="1:12" s="24" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="37"/>
     </row>
     <row r="3" spans="1:12" s="24" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A3" s="94" t="s">
+      <c r="A3" s="95" t="s">
         <v>138</v>
       </c>
-      <c r="B3" s="96" t="s">
+      <c r="B3" s="97" t="s">
         <v>139</v>
       </c>
-      <c r="C3" s="97"/>
-[...1 lines deleted...]
-      <c r="E3" s="96" t="s">
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="96"/>
-[...2 lines deleted...]
-      <c r="I3" s="96"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
     </row>
     <row r="4" spans="1:12" s="25" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A4" s="95"/>
+      <c r="A4" s="96"/>
       <c r="B4" s="63">
         <v>1990</v>
       </c>
       <c r="C4" s="63">
         <v>1991</v>
       </c>
       <c r="D4" s="63">
         <v>1992</v>
       </c>
       <c r="E4" s="63">
         <v>1993</v>
       </c>
       <c r="F4" s="63">
         <v>1994</v>
       </c>
       <c r="G4" s="63">
         <v>1995</v>
       </c>
       <c r="H4" s="63">
         <v>1996</v>
       </c>
       <c r="I4" s="63">
         <v>1997</v>
       </c>
     </row>
@@ -3153,51 +3161,51 @@
         <v>404482.2</v>
       </c>
       <c r="H26" s="35">
         <f>H5+H6+H7+H8+H11+H12+H13+H14+H15+H16+H17+H18+H21+H22+H23+H24+H25</f>
         <v>529627.19999999995</v>
       </c>
       <c r="I26" s="35">
         <f>I5+I6+I7+I8+I11+I12+I13+I14+I15+I16+I17+I18+I19+I21+I22+I23+I24+I25</f>
         <v>646062.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C31" sqref="C31"/>
       <selection pane="topRight" activeCell="C31" sqref="C31"/>
       <selection pane="bottomLeft" activeCell="C31" sqref="C31"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="42" customWidth="1"/>
     <col min="2" max="13" width="11.85546875" style="42" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="40"/>
@@ -4224,138 +4232,138 @@
       <c r="K27" s="58"/>
       <c r="M27" s="58"/>
     </row>
     <row r="28" spans="1:13">
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="M28" s="58"/>
     </row>
     <row r="29" spans="1:13">
       <c r="M29" s="58"/>
     </row>
     <row r="30" spans="1:13">
       <c r="M30" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:BO33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A2" sqref="A2"/>
+      <pane xSplit="1" topLeftCell="BH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BO4" sqref="BO4:BO28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="5" width="12.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.140625" style="2" customWidth="1"/>
     <col min="22" max="23" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="29" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="41" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="47" max="56" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.42578125" style="2" customWidth="1"/>
     <col min="58" max="59" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="60" max="61" width="14.85546875" style="2" customWidth="1"/>
-    <col min="62" max="62" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="15.28515625" style="2" customWidth="1"/>
     <col min="63" max="66" width="14.85546875" style="2" customWidth="1"/>
     <col min="67" max="73" width="14.28515625" style="2" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67">
       <c r="A1" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:67">
       <c r="A2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AX2" s="70"/>
-      <c r="BM2" s="70" t="s">
+      <c r="BN2" s="70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:67" ht="38.25">
       <c r="A3" s="72" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="73" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="73" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="73" t="s">
         <v>56</v>
       </c>
       <c r="F3" s="73" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="73" t="s">
         <v>47</v>
       </c>
@@ -4413,87 +4421,87 @@
       <c r="Y3" s="74" t="s">
         <v>60</v>
       </c>
       <c r="Z3" s="74" t="s">
         <v>37</v>
       </c>
       <c r="AA3" s="74" t="s">
         <v>52</v>
       </c>
       <c r="AB3" s="74" t="s">
         <v>54</v>
       </c>
       <c r="AC3" s="74" t="s">
         <v>64</v>
       </c>
       <c r="AD3" s="74" t="s">
         <v>61</v>
       </c>
       <c r="AE3" s="74" t="s">
         <v>62</v>
       </c>
       <c r="AF3" s="74" t="s">
         <v>63</v>
       </c>
       <c r="AG3" s="72" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="AH3" s="74" t="s">
         <v>65</v>
       </c>
       <c r="AI3" s="74" t="s">
         <v>66</v>
       </c>
       <c r="AJ3" s="74" t="s">
         <v>67</v>
       </c>
       <c r="AK3" s="73" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="AL3" s="74" t="s">
         <v>68</v>
       </c>
       <c r="AM3" s="74" t="s">
         <v>69</v>
       </c>
       <c r="AN3" s="74" t="s">
         <v>70</v>
       </c>
       <c r="AO3" s="74" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="AP3" s="74" t="s">
         <v>71</v>
       </c>
       <c r="AQ3" s="74" t="s">
         <v>72</v>
       </c>
       <c r="AR3" s="74" t="s">
         <v>73</v>
       </c>
       <c r="AS3" s="73" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AT3" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AU3" s="74" t="s">
         <v>78</v>
       </c>
       <c r="AV3" s="74" t="s">
         <v>79</v>
       </c>
       <c r="AW3" s="73" t="s">
         <v>86</v>
       </c>
       <c r="AX3" s="74" t="s">
         <v>80</v>
       </c>
       <c r="AY3" s="74" t="s">
         <v>81</v>
       </c>
       <c r="AZ3" s="74" t="s">
         <v>84</v>
       </c>
       <c r="BA3" s="73" t="s">
         <v>87</v>
       </c>
@@ -4509,51 +4517,54 @@
       <c r="BE3" s="73" t="s">
         <v>94</v>
       </c>
       <c r="BF3" s="74" t="s">
         <v>90</v>
       </c>
       <c r="BG3" s="74" t="s">
         <v>91</v>
       </c>
       <c r="BH3" s="74" t="s">
         <v>92</v>
       </c>
       <c r="BI3" s="74" t="s">
         <v>97</v>
       </c>
       <c r="BJ3" s="74" t="s">
         <v>95</v>
       </c>
       <c r="BK3" s="74" t="s">
         <v>137</v>
       </c>
       <c r="BL3" s="74" t="s">
         <v>165</v>
       </c>
       <c r="BM3" s="74" t="s">
-        <v>174</v>
+        <v>172</v>
+      </c>
+      <c r="BN3" s="74" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="4" spans="1:67">
       <c r="A4" s="71" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9">
         <f>B5+B6+B11</f>
         <v>991083.3</v>
       </c>
       <c r="C4" s="9">
         <f>C5+C6+C11</f>
         <v>2042781.1</v>
       </c>
       <c r="D4" s="9">
         <f>D5+D6+D11</f>
         <v>3376471.3</v>
       </c>
       <c r="E4" s="10">
         <f>E5+E6+E11</f>
         <v>4991488.5</v>
       </c>
       <c r="F4" s="9">
         <f>F5+F6+F11</f>
         <v>1313189.1000000001</v>
@@ -4756,54 +4767,57 @@
       </c>
       <c r="BG4" s="9">
         <f t="shared" si="2"/>
         <v>10487792.5</v>
       </c>
       <c r="BH4" s="9">
         <f t="shared" si="2"/>
         <v>17590131.899999999</v>
       </c>
       <c r="BI4" s="9">
         <f t="shared" si="2"/>
         <v>27647540.699999999</v>
       </c>
       <c r="BJ4" s="9">
         <f t="shared" si="2"/>
         <v>6350271</v>
       </c>
       <c r="BK4" s="9">
         <f t="shared" si="2"/>
         <v>12159277.1</v>
       </c>
       <c r="BL4" s="9">
         <v>20361119.5</v>
       </c>
       <c r="BM4" s="9">
-        <f t="shared" ref="BM4" si="3">BM5+BM6+BM11</f>
+        <f t="shared" ref="BM4:BN4" si="3">BM5+BM6+BM11</f>
         <v>32508222.699999999</v>
       </c>
-      <c r="BN4" s="61"/>
+      <c r="BN4" s="9">
+        <f t="shared" si="3"/>
+        <v>7223566.5999999996</v>
+      </c>
       <c r="BO4" s="61"/>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B5" s="12">
         <v>54253.2</v>
       </c>
       <c r="C5" s="3">
         <v>121920</v>
       </c>
       <c r="D5" s="3">
         <v>421587.7</v>
       </c>
       <c r="E5" s="13">
         <v>643247.19999999995</v>
       </c>
       <c r="F5" s="14">
         <v>70333.899999999994</v>
       </c>
       <c r="G5" s="14">
         <v>137430.79999999999</v>
       </c>
       <c r="H5" s="14">
@@ -4958,51 +4972,53 @@
       </c>
       <c r="BF5" s="13">
         <v>342953.9</v>
       </c>
       <c r="BG5" s="13">
         <v>732647</v>
       </c>
       <c r="BH5" s="13">
         <v>2208210.7000000002</v>
       </c>
       <c r="BI5" s="13">
         <v>3788066.5</v>
       </c>
       <c r="BJ5" s="13">
         <v>342064.4</v>
       </c>
       <c r="BK5" s="13">
         <v>753475.4</v>
       </c>
       <c r="BL5" s="13">
         <v>2362614.2999999998</v>
       </c>
       <c r="BM5" s="13">
         <v>4266287.0999999996</v>
       </c>
-      <c r="BN5" s="61"/>
+      <c r="BN5" s="90">
+        <v>402128.1</v>
+      </c>
       <c r="BO5" s="61"/>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="12">
         <f>B7+B8+B9+B10</f>
         <v>831345.2</v>
       </c>
       <c r="C6" s="12">
         <f>C7+C8+C9+C10</f>
         <v>1672621.5</v>
       </c>
       <c r="D6" s="12">
         <f>D7+D8+D9+D10</f>
         <v>2473589.7000000002</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>3578341.2</v>
       </c>
       <c r="F6" s="12">
         <v>1128367.1000000001</v>
       </c>
@@ -5142,94 +5158,99 @@
       </c>
       <c r="AU6" s="13">
         <v>6159474.5</v>
       </c>
       <c r="AV6" s="13">
         <v>9850757.5999999996</v>
       </c>
       <c r="AW6" s="14">
         <v>14582651.199999999</v>
       </c>
       <c r="AX6" s="14">
         <v>4209870.5999999996</v>
       </c>
       <c r="AY6" s="14">
         <v>8014516.2999999998</v>
       </c>
       <c r="AZ6" s="14">
         <f>AZ7+AZ8+AZ9+AZ10</f>
         <v>12615956</v>
       </c>
       <c r="BA6" s="14">
         <f>BA7+BA8+BA9+BA10</f>
         <v>18173665</v>
       </c>
       <c r="BB6" s="13">
-        <f t="shared" ref="BB6:BK6" si="5">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BN6" si="5">BB7+BB8+BB9+BB10</f>
         <v>4413776.3</v>
       </c>
       <c r="BC6" s="13">
         <f t="shared" si="5"/>
         <v>8168472.2000000002</v>
       </c>
       <c r="BD6" s="13">
         <f t="shared" si="5"/>
         <v>12515036.4</v>
       </c>
       <c r="BE6" s="13">
         <v>18862606.600000001</v>
       </c>
       <c r="BF6" s="13">
         <f t="shared" si="5"/>
         <v>4659928.4000000004</v>
       </c>
       <c r="BG6" s="13">
         <f t="shared" si="5"/>
         <v>8690084.8000000007</v>
       </c>
       <c r="BH6" s="13">
         <f t="shared" si="5"/>
         <v>13552237.199999999</v>
       </c>
       <c r="BI6" s="13">
         <v>20902212.600000001</v>
       </c>
       <c r="BJ6" s="13">
         <f t="shared" si="5"/>
         <v>5433600.9000000004</v>
       </c>
       <c r="BK6" s="13">
         <f t="shared" si="5"/>
         <v>10117270.300000001</v>
       </c>
       <c r="BL6" s="13">
+        <f t="shared" si="5"/>
         <v>15847019.6</v>
       </c>
       <c r="BM6" s="13">
+        <f t="shared" si="5"/>
         <v>24678254.399999999</v>
       </c>
-      <c r="BN6" s="61"/>
+      <c r="BN6" s="13">
+        <f t="shared" si="5"/>
+        <v>6126887.7999999998</v>
+      </c>
       <c r="BO6" s="61"/>
     </row>
     <row r="7" spans="1:67">
       <c r="A7" s="11" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="12">
         <v>543687.9</v>
       </c>
       <c r="C7" s="3">
         <v>1026982.5</v>
       </c>
       <c r="D7" s="3">
         <v>1490404.4</v>
       </c>
       <c r="E7" s="13">
         <v>2327246.5</v>
       </c>
       <c r="F7" s="14">
         <v>729108.4</v>
       </c>
       <c r="G7" s="14">
         <v>1401196.5</v>
       </c>
       <c r="H7" s="14">
@@ -5384,51 +5405,53 @@
       </c>
       <c r="BF7" s="13">
         <v>2125544.1</v>
       </c>
       <c r="BG7" s="13">
         <v>4343763.8</v>
       </c>
       <c r="BH7" s="13">
         <v>6936475.2000000002</v>
       </c>
       <c r="BI7" s="13">
         <v>9632233.4000000004</v>
       </c>
       <c r="BJ7" s="13">
         <v>2399313.2999999998</v>
       </c>
       <c r="BK7" s="13">
         <v>4869763</v>
       </c>
       <c r="BL7" s="13">
         <v>7815918.7999999998</v>
       </c>
       <c r="BM7" s="13">
         <v>11089328.300000001</v>
       </c>
-      <c r="BN7" s="61"/>
+      <c r="BN7" s="90">
+        <v>2285252.1</v>
+      </c>
       <c r="BO7" s="61"/>
     </row>
     <row r="8" spans="1:67">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="12">
         <v>235237.6</v>
       </c>
       <c r="C8" s="3">
         <v>590080.19999999995</v>
       </c>
       <c r="D8" s="3">
         <v>914438.3</v>
       </c>
       <c r="E8" s="13">
         <v>1212165.1000000001</v>
       </c>
       <c r="F8" s="14">
         <v>331545.59999999998</v>
       </c>
       <c r="G8" s="14">
         <v>740988.5</v>
       </c>
       <c r="H8" s="14">
@@ -5583,51 +5606,53 @@
       </c>
       <c r="BF8" s="13">
         <v>2281863</v>
       </c>
       <c r="BG8" s="13">
         <v>3939196.3</v>
       </c>
       <c r="BH8" s="13">
         <v>6066649.7000000002</v>
       </c>
       <c r="BI8" s="13">
         <v>10439572.699999999</v>
       </c>
       <c r="BJ8" s="13">
         <v>2759469.7</v>
       </c>
       <c r="BK8" s="13">
         <v>4782621</v>
       </c>
       <c r="BL8" s="13">
         <v>7389944.5999999996</v>
       </c>
       <c r="BM8" s="13">
         <v>12605904.800000001</v>
       </c>
-      <c r="BN8" s="61"/>
+      <c r="BN8" s="90">
+        <v>3502374.5</v>
+      </c>
       <c r="BO8" s="61"/>
     </row>
     <row r="9" spans="1:67" ht="25.5">
       <c r="A9" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="12">
         <v>50243.5</v>
       </c>
       <c r="C9" s="3">
         <v>48839.3</v>
       </c>
       <c r="D9" s="3">
         <v>62992.9</v>
       </c>
       <c r="E9" s="13">
         <v>33284.300000000003</v>
       </c>
       <c r="F9" s="14">
         <v>61336.4</v>
       </c>
       <c r="G9" s="14">
         <v>67963.8</v>
       </c>
       <c r="H9" s="14">
@@ -5782,51 +5807,53 @@
       </c>
       <c r="BF9" s="13">
         <v>232316.5</v>
       </c>
       <c r="BG9" s="13">
         <v>379800.7</v>
       </c>
       <c r="BH9" s="13">
         <v>495290.7</v>
       </c>
       <c r="BI9" s="13">
         <v>754986.3</v>
       </c>
       <c r="BJ9" s="13">
         <v>253662.5</v>
       </c>
       <c r="BK9" s="13">
         <v>435493.6</v>
       </c>
       <c r="BL9" s="13">
         <v>583462.69999999995</v>
       </c>
       <c r="BM9" s="13">
         <v>898114.2</v>
       </c>
-      <c r="BN9" s="61"/>
+      <c r="BN9" s="90">
+        <v>315027.5</v>
+      </c>
       <c r="BO9" s="61"/>
     </row>
     <row r="10" spans="1:67" ht="25.5">
       <c r="A10" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="12">
         <v>2176.1999999999998</v>
       </c>
       <c r="C10" s="3">
         <v>6719.5</v>
       </c>
       <c r="D10" s="3">
         <v>5754.1</v>
       </c>
       <c r="E10" s="13">
         <v>5645.3</v>
       </c>
       <c r="F10" s="14">
         <v>6376.7</v>
       </c>
       <c r="G10" s="14">
         <v>7792.7</v>
       </c>
       <c r="H10" s="14">
@@ -5981,51 +6008,53 @@
       </c>
       <c r="BF10" s="13">
         <v>20204.8</v>
       </c>
       <c r="BG10" s="13">
         <v>27324</v>
       </c>
       <c r="BH10" s="13">
         <v>53821.599999999999</v>
       </c>
       <c r="BI10" s="13">
         <v>75420.2</v>
       </c>
       <c r="BJ10" s="13">
         <v>21155.4</v>
       </c>
       <c r="BK10" s="13">
         <v>29392.7</v>
       </c>
       <c r="BL10" s="13">
         <v>57693.5</v>
       </c>
       <c r="BM10" s="13">
         <v>84907.1</v>
       </c>
-      <c r="BN10" s="61"/>
+      <c r="BN10" s="90">
+        <v>24233.7</v>
+      </c>
       <c r="BO10" s="61"/>
     </row>
     <row r="11" spans="1:67">
       <c r="A11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="12">
         <v>105484.9</v>
       </c>
       <c r="C11" s="3">
         <v>248239.6</v>
       </c>
       <c r="D11" s="3">
         <v>481293.9</v>
       </c>
       <c r="E11" s="13">
         <v>769900.1</v>
       </c>
       <c r="F11" s="14">
         <v>114488.1</v>
       </c>
       <c r="G11" s="14">
         <v>239486.4</v>
       </c>
       <c r="H11" s="14">
@@ -6180,51 +6209,53 @@
       </c>
       <c r="BF11" s="13">
         <v>435788.3</v>
       </c>
       <c r="BG11" s="13">
         <v>1065060.7</v>
       </c>
       <c r="BH11" s="13">
         <v>1829684</v>
       </c>
       <c r="BI11" s="13">
         <v>2957261.6</v>
       </c>
       <c r="BJ11" s="13">
         <v>574605.69999999995</v>
       </c>
       <c r="BK11" s="13">
         <v>1288531.3999999999</v>
       </c>
       <c r="BL11" s="13">
         <v>2151485.6</v>
       </c>
       <c r="BM11" s="13">
         <v>3563681.2</v>
       </c>
-      <c r="BN11" s="61"/>
+      <c r="BN11" s="90">
+        <v>694550.7</v>
+      </c>
       <c r="BO11" s="61"/>
     </row>
     <row r="12" spans="1:67">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="15">
         <f>SUM(B13:B26)</f>
         <v>1195519.2</v>
       </c>
       <c r="C12" s="15">
         <f>SUM(C13:C26)</f>
         <v>2357817.5</v>
       </c>
       <c r="D12" s="15">
         <f>SUM(D13:D26)</f>
         <v>3697131.1</v>
       </c>
       <c r="E12" s="10">
         <f>SUM(E13:E26)</f>
         <v>5345223.0999999996</v>
       </c>
       <c r="F12" s="15">
         <f>SUM(F13:F26)</f>
         <v>1482136.8</v>
@@ -6427,54 +6458,57 @@
       </c>
       <c r="BG12" s="15">
         <f t="shared" si="9"/>
         <v>15087938.1</v>
       </c>
       <c r="BH12" s="15">
         <f t="shared" si="9"/>
         <v>24486533.199999999</v>
       </c>
       <c r="BI12" s="15">
         <f t="shared" si="9"/>
         <v>42375940.200000003</v>
       </c>
       <c r="BJ12" s="15">
         <f t="shared" si="9"/>
         <v>9766009.0999999996</v>
       </c>
       <c r="BK12" s="15">
         <f t="shared" si="9"/>
         <v>17830610.699999999</v>
       </c>
       <c r="BL12" s="15">
         <v>28997277</v>
       </c>
       <c r="BM12" s="15">
-        <f t="shared" ref="BM12" si="10">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
+        <f t="shared" ref="BM12:BN12" si="10">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
         <v>49871889.200000003</v>
       </c>
-      <c r="BN12" s="61"/>
+      <c r="BN12" s="15">
+        <f t="shared" si="10"/>
+        <v>10849180.699999999</v>
+      </c>
       <c r="BO12" s="61"/>
     </row>
     <row r="13" spans="1:67" ht="25.5">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
         <v>322228.7</v>
       </c>
       <c r="C13" s="3">
         <v>618095.69999999995</v>
       </c>
       <c r="D13" s="3">
         <v>1045546.9</v>
       </c>
       <c r="E13" s="13">
         <v>1366936.8</v>
       </c>
       <c r="F13" s="14">
         <v>407247.2</v>
       </c>
       <c r="G13" s="14">
         <v>763951.4</v>
       </c>
       <c r="H13" s="14">
@@ -6629,51 +6663,53 @@
       </c>
       <c r="BF13" s="13">
         <v>2689206.9</v>
       </c>
       <c r="BG13" s="13">
         <v>4859820.5</v>
       </c>
       <c r="BH13" s="13">
         <v>8224061.0999999996</v>
       </c>
       <c r="BI13" s="13">
         <v>14909860.5</v>
       </c>
       <c r="BJ13" s="13">
         <v>3152216</v>
       </c>
       <c r="BK13" s="13">
         <v>5808393.0999999996</v>
       </c>
       <c r="BL13" s="13">
         <v>9936204.3000000007</v>
       </c>
       <c r="BM13" s="13">
         <v>18270794.600000001</v>
       </c>
-      <c r="BN13" s="61"/>
+      <c r="BN13" s="90">
+        <v>3610554.1</v>
+      </c>
       <c r="BO13" s="61"/>
     </row>
     <row r="14" spans="1:67">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
         <v>133660.1</v>
       </c>
       <c r="C14" s="3">
         <v>273179.8</v>
       </c>
       <c r="D14" s="3">
         <v>460536.4</v>
       </c>
       <c r="E14" s="13">
         <v>765907.4</v>
       </c>
       <c r="F14" s="14">
         <v>167072.79999999999</v>
       </c>
       <c r="G14" s="14">
         <v>297793.7</v>
       </c>
       <c r="H14" s="14">
@@ -6828,51 +6864,53 @@
       </c>
       <c r="BF14" s="13">
         <v>717320.4</v>
       </c>
       <c r="BG14" s="13">
         <v>1416725.3</v>
       </c>
       <c r="BH14" s="13">
         <v>1927935.9</v>
       </c>
       <c r="BI14" s="13">
         <v>3332621.7</v>
       </c>
       <c r="BJ14" s="13">
         <v>927208.2</v>
       </c>
       <c r="BK14" s="13">
         <v>1863679.4</v>
       </c>
       <c r="BL14" s="13">
         <v>2530681.7000000002</v>
       </c>
       <c r="BM14" s="13">
         <v>4233307.5</v>
       </c>
-      <c r="BN14" s="61"/>
+      <c r="BN14" s="90">
+        <v>1104565.1000000001</v>
+      </c>
       <c r="BO14" s="61"/>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
         <v>28342.6</v>
       </c>
       <c r="C15" s="3">
         <v>41759.300000000003</v>
       </c>
       <c r="D15" s="3">
         <v>68743.3</v>
       </c>
       <c r="E15" s="13">
         <v>87727.2</v>
       </c>
       <c r="F15" s="14">
         <v>34977.800000000003</v>
       </c>
       <c r="G15" s="14">
         <v>49763.199999999997</v>
       </c>
       <c r="H15" s="14">
@@ -7027,51 +7065,53 @@
       </c>
       <c r="BF15" s="13">
         <v>133204</v>
       </c>
       <c r="BG15" s="13">
         <v>235548.6</v>
       </c>
       <c r="BH15" s="13">
         <v>316822.2</v>
       </c>
       <c r="BI15" s="13">
         <v>815818.7</v>
       </c>
       <c r="BJ15" s="13">
         <v>150125</v>
       </c>
       <c r="BK15" s="13">
         <v>277910.59999999998</v>
       </c>
       <c r="BL15" s="13">
         <v>379973.5</v>
       </c>
       <c r="BM15" s="13">
         <v>916284.3</v>
       </c>
-      <c r="BN15" s="61"/>
+      <c r="BN15" s="90">
+        <v>173522.2</v>
+      </c>
       <c r="BO15" s="61"/>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>48856.1</v>
       </c>
       <c r="C16" s="3">
         <v>114700.7</v>
       </c>
       <c r="D16" s="3">
         <v>177146.8</v>
       </c>
       <c r="E16" s="13">
         <v>298733.3</v>
       </c>
       <c r="F16" s="14">
         <v>61302.5</v>
       </c>
       <c r="G16" s="14">
         <v>134459.5</v>
       </c>
       <c r="H16" s="14">
@@ -7226,51 +7266,53 @@
       </c>
       <c r="BF16" s="13">
         <v>197193.7</v>
       </c>
       <c r="BG16" s="13">
         <v>490397.3</v>
       </c>
       <c r="BH16" s="13">
         <v>672446.3</v>
       </c>
       <c r="BI16" s="13">
         <v>1529014.6</v>
       </c>
       <c r="BJ16" s="13">
         <v>233759</v>
       </c>
       <c r="BK16" s="13">
         <v>565594.30000000005</v>
       </c>
       <c r="BL16" s="13">
         <v>796547.7</v>
       </c>
       <c r="BM16" s="13">
         <v>1852867.9</v>
       </c>
-      <c r="BN16" s="61"/>
+      <c r="BN16" s="90">
+        <v>262487.7</v>
+      </c>
       <c r="BO16" s="61"/>
     </row>
     <row r="17" spans="1:67">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>94350.8</v>
       </c>
       <c r="C17" s="3">
         <v>272579.40000000002</v>
       </c>
       <c r="D17" s="3">
         <v>398600</v>
       </c>
       <c r="E17" s="13">
         <v>521631.1</v>
       </c>
       <c r="F17" s="14">
         <v>120675.5</v>
       </c>
       <c r="G17" s="14">
         <v>293310.2</v>
       </c>
       <c r="H17" s="14">
@@ -7425,51 +7467,53 @@
       </c>
       <c r="BF17" s="13">
         <v>733454.7</v>
       </c>
       <c r="BG17" s="13">
         <v>1387530.2</v>
       </c>
       <c r="BH17" s="13">
         <v>2171097</v>
       </c>
       <c r="BI17" s="13">
         <v>2651760.2000000002</v>
       </c>
       <c r="BJ17" s="13">
         <v>948467.9</v>
       </c>
       <c r="BK17" s="13">
         <v>1810162.2</v>
       </c>
       <c r="BL17" s="13">
         <v>2795287.5</v>
       </c>
       <c r="BM17" s="13">
         <v>3322784.8</v>
       </c>
-      <c r="BN17" s="61"/>
+      <c r="BN17" s="90">
+        <v>968067.8</v>
+      </c>
       <c r="BO17" s="61"/>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
         <v>332002.90000000002</v>
       </c>
       <c r="C18" s="3">
         <v>708907.2</v>
       </c>
       <c r="D18" s="3">
         <v>1017215.2</v>
       </c>
       <c r="E18" s="13">
         <v>1535552.6</v>
       </c>
       <c r="F18" s="14">
         <v>392247.3</v>
       </c>
       <c r="G18" s="14">
         <v>798648</v>
       </c>
       <c r="H18" s="14">
@@ -7624,51 +7668,53 @@
       </c>
       <c r="BF18" s="13">
         <v>1933466.7</v>
       </c>
       <c r="BG18" s="13">
         <v>3592836.1</v>
       </c>
       <c r="BH18" s="13">
         <v>5869925.2999999998</v>
       </c>
       <c r="BI18" s="13">
         <v>9565229.0999999996</v>
       </c>
       <c r="BJ18" s="13">
         <v>2303007.2000000002</v>
       </c>
       <c r="BK18" s="13">
         <v>4186363.5</v>
       </c>
       <c r="BL18" s="13">
         <v>6717903.7000000002</v>
       </c>
       <c r="BM18" s="13">
         <v>12153285.1</v>
       </c>
-      <c r="BN18" s="61"/>
+      <c r="BN18" s="90">
+        <v>2654691</v>
+      </c>
       <c r="BO18" s="61"/>
     </row>
     <row r="19" spans="1:67">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
         <v>123211</v>
       </c>
       <c r="C19" s="3">
         <v>150956.20000000001</v>
       </c>
       <c r="D19" s="3">
         <v>206048.2</v>
       </c>
       <c r="E19" s="13">
         <v>286117.90000000002</v>
       </c>
       <c r="F19" s="14">
         <v>158574.20000000001</v>
       </c>
       <c r="G19" s="14">
         <v>189323.1</v>
       </c>
       <c r="H19" s="14">
@@ -7823,51 +7869,53 @@
       </c>
       <c r="BF19" s="13">
         <v>801528.6</v>
       </c>
       <c r="BG19" s="13">
         <v>1189454.8999999999</v>
       </c>
       <c r="BH19" s="13">
         <v>1309174.6000000001</v>
       </c>
       <c r="BI19" s="13">
         <v>2295356.1</v>
       </c>
       <c r="BJ19" s="13">
         <v>905597.5</v>
       </c>
       <c r="BK19" s="13">
         <v>1200671.3</v>
       </c>
       <c r="BL19" s="13">
         <v>1394712.7</v>
       </c>
       <c r="BM19" s="13">
         <v>2482326.7000000002</v>
       </c>
-      <c r="BN19" s="61"/>
+      <c r="BN19" s="90">
+        <v>878698.3</v>
+      </c>
       <c r="BO19" s="61"/>
     </row>
     <row r="20" spans="1:67" ht="25.5">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
         <v>50503.199999999997</v>
       </c>
       <c r="C20" s="3">
         <v>71785.100000000006</v>
       </c>
       <c r="D20" s="3">
         <v>103620.7</v>
       </c>
       <c r="E20" s="13">
         <v>166229.1</v>
       </c>
       <c r="F20" s="14">
         <v>56381.1</v>
       </c>
       <c r="G20" s="14">
         <v>84350.1</v>
       </c>
       <c r="H20" s="14">
@@ -8022,51 +8070,53 @@
       </c>
       <c r="BF20" s="13">
         <v>272865.2</v>
       </c>
       <c r="BG20" s="13">
         <v>457769.1</v>
       </c>
       <c r="BH20" s="13">
         <v>669365.30000000005</v>
       </c>
       <c r="BI20" s="13">
         <v>1341302.8999999999</v>
       </c>
       <c r="BJ20" s="13">
         <v>290266.8</v>
       </c>
       <c r="BK20" s="13">
         <v>480496.3</v>
       </c>
       <c r="BL20" s="13">
         <v>715975</v>
       </c>
       <c r="BM20" s="13">
         <v>1401183.4</v>
       </c>
-      <c r="BN20" s="61"/>
+      <c r="BN20" s="90">
+        <v>338170.7</v>
+      </c>
       <c r="BO20" s="61"/>
     </row>
     <row r="21" spans="1:67" ht="25.5">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="3">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>0</v>
       </c>
       <c r="F21" s="14">
         <v>515.70000000000005</v>
       </c>
       <c r="G21" s="14">
         <v>0</v>
       </c>
       <c r="H21" s="14">
@@ -8221,51 +8271,53 @@
       </c>
       <c r="BF21" s="13">
         <v>0</v>
       </c>
       <c r="BG21" s="13">
         <v>0</v>
       </c>
       <c r="BH21" s="13">
         <v>0</v>
       </c>
       <c r="BI21" s="13">
         <v>0</v>
       </c>
       <c r="BJ21" s="13">
         <v>0</v>
       </c>
       <c r="BK21" s="13">
         <v>0</v>
       </c>
       <c r="BL21" s="13">
         <v>0</v>
       </c>
       <c r="BM21" s="13">
         <v>0</v>
       </c>
-      <c r="BN21" s="61"/>
+      <c r="BN21" s="90">
+        <v>0</v>
+      </c>
       <c r="BO21" s="61"/>
     </row>
     <row r="22" spans="1:67">
       <c r="A22" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="12">
         <v>30542.9</v>
       </c>
       <c r="C22" s="3">
         <v>40833.9</v>
       </c>
       <c r="D22" s="3">
         <v>62090.5</v>
       </c>
       <c r="E22" s="13">
         <v>137957.4</v>
       </c>
       <c r="F22" s="14">
         <v>43157.3</v>
       </c>
       <c r="G22" s="14">
         <v>39122</v>
       </c>
       <c r="H22" s="14">
@@ -8420,51 +8472,53 @@
       </c>
       <c r="BF22" s="13">
         <v>16875.7</v>
       </c>
       <c r="BG22" s="13">
         <v>123431.1</v>
       </c>
       <c r="BH22" s="13">
         <v>548780.1</v>
       </c>
       <c r="BI22" s="13">
         <v>1623787.7</v>
       </c>
       <c r="BJ22" s="13">
         <v>19663.900000000001</v>
       </c>
       <c r="BK22" s="13">
         <v>143734.39999999999</v>
       </c>
       <c r="BL22" s="13">
         <v>654587</v>
       </c>
       <c r="BM22" s="13">
         <v>1199921</v>
       </c>
-      <c r="BN22" s="61"/>
+      <c r="BN22" s="90">
+        <v>16205</v>
+      </c>
       <c r="BO22" s="61"/>
     </row>
     <row r="23" spans="1:67">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="12">
         <v>18135.2</v>
       </c>
       <c r="C23" s="3">
         <v>23372</v>
       </c>
       <c r="D23" s="3">
         <v>53708.9</v>
       </c>
       <c r="E23" s="13">
         <v>52419</v>
       </c>
       <c r="F23" s="14">
         <v>23615.200000000001</v>
       </c>
       <c r="G23" s="14">
         <v>29321.3</v>
       </c>
       <c r="H23" s="14">
@@ -8619,51 +8673,53 @@
       </c>
       <c r="BF23" s="13">
         <v>185108.6</v>
       </c>
       <c r="BG23" s="13">
         <v>281681.8</v>
       </c>
       <c r="BH23" s="13">
         <v>626077.69999999995</v>
       </c>
       <c r="BI23" s="13">
         <v>1492057.6</v>
       </c>
       <c r="BJ23" s="13">
         <v>204629.7</v>
       </c>
       <c r="BK23" s="13">
         <v>330822</v>
       </c>
       <c r="BL23" s="13">
         <v>736387</v>
       </c>
       <c r="BM23" s="13">
         <v>720156.8</v>
       </c>
-      <c r="BN23" s="61"/>
+      <c r="BN23" s="90">
+        <v>107074</v>
+      </c>
       <c r="BO23" s="61"/>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="12">
         <v>2490.3000000000002</v>
       </c>
       <c r="C24" s="3">
         <v>12868.2</v>
       </c>
       <c r="D24" s="3">
         <v>20340.599999999999</v>
       </c>
       <c r="E24" s="13">
         <v>34313.599999999999</v>
       </c>
       <c r="F24" s="14">
         <v>4225.8999999999996</v>
       </c>
       <c r="G24" s="14">
         <v>16571</v>
       </c>
       <c r="H24" s="14">
@@ -8818,51 +8874,53 @@
       </c>
       <c r="BF24" s="13">
         <v>75433</v>
       </c>
       <c r="BG24" s="13">
         <v>92775.5</v>
       </c>
       <c r="BH24" s="13">
         <v>198000.4</v>
       </c>
       <c r="BI24" s="13">
         <v>398281</v>
       </c>
       <c r="BJ24" s="13">
         <v>94056.9</v>
       </c>
       <c r="BK24" s="13">
         <v>113130.5</v>
       </c>
       <c r="BL24" s="13">
         <v>237617.6</v>
       </c>
       <c r="BM24" s="13">
         <v>478988.4</v>
       </c>
-      <c r="BN24" s="61"/>
+      <c r="BN24" s="90">
+        <v>114485.6</v>
+      </c>
       <c r="BO24" s="61"/>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="12">
         <v>9306.5</v>
       </c>
       <c r="C25" s="3">
         <v>24337</v>
       </c>
       <c r="D25" s="3">
         <v>76615.600000000006</v>
       </c>
       <c r="E25" s="13">
         <v>80533.3</v>
       </c>
       <c r="F25" s="14">
         <v>11717.1</v>
       </c>
       <c r="G25" s="14">
         <v>47907</v>
       </c>
       <c r="H25" s="14">
@@ -9017,51 +9075,53 @@
       </c>
       <c r="BF25" s="13">
         <v>528079.80000000005</v>
       </c>
       <c r="BG25" s="13">
         <v>959967.7</v>
       </c>
       <c r="BH25" s="13">
         <v>1952847.3</v>
       </c>
       <c r="BI25" s="13">
         <v>2420850.1</v>
       </c>
       <c r="BJ25" s="13">
         <v>537011</v>
       </c>
       <c r="BK25" s="13">
         <v>1049653.1000000001</v>
       </c>
       <c r="BL25" s="13">
         <v>2101399.2999999998</v>
       </c>
       <c r="BM25" s="13">
         <v>2839988.7</v>
       </c>
-      <c r="BN25" s="61"/>
+      <c r="BN25" s="90">
+        <v>620659.19999999995</v>
+      </c>
       <c r="BO25" s="61"/>
     </row>
     <row r="26" spans="1:67" ht="38.25">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="12">
         <v>1888.9</v>
       </c>
       <c r="C26" s="3">
         <v>4443</v>
       </c>
       <c r="D26" s="3">
         <v>6918</v>
       </c>
       <c r="E26" s="13">
         <v>11164.4</v>
       </c>
       <c r="F26" s="14">
         <v>427.2</v>
       </c>
       <c r="G26" s="14">
         <v>5.2</v>
       </c>
       <c r="H26" s="14">
@@ -9216,51 +9276,53 @@
       </c>
       <c r="BF26" s="13">
         <v>8734.5</v>
       </c>
       <c r="BG26" s="13">
         <v>0</v>
       </c>
       <c r="BH26" s="13">
         <v>0</v>
       </c>
       <c r="BI26" s="13">
         <v>0</v>
       </c>
       <c r="BJ26" s="13">
         <v>0</v>
       </c>
       <c r="BK26" s="13">
         <v>0</v>
       </c>
       <c r="BL26" s="13">
         <v>0</v>
       </c>
       <c r="BM26" s="13">
         <v>0</v>
       </c>
-      <c r="BN26" s="61"/>
+      <c r="BN26" s="90">
+        <v>0</v>
+      </c>
       <c r="BO26" s="61"/>
     </row>
     <row r="27" spans="1:67" s="18" customFormat="1" ht="25.5">
       <c r="A27" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="12">
         <v>-69194.100000000006</v>
       </c>
       <c r="C27" s="12">
         <v>-196113.2</v>
       </c>
       <c r="D27" s="12">
         <v>-314041.3</v>
       </c>
       <c r="E27" s="13">
         <v>-466859.4</v>
       </c>
       <c r="F27" s="12">
         <v>-134934.70000000001</v>
       </c>
       <c r="G27" s="14">
         <v>-268696.09999999998</v>
       </c>
       <c r="H27" s="14">
@@ -9300,51 +9362,51 @@
       <c r="AN27" s="14"/>
       <c r="AO27" s="14"/>
       <c r="AP27" s="14"/>
       <c r="AQ27" s="14"/>
       <c r="AR27" s="14"/>
       <c r="AS27" s="16"/>
       <c r="AT27" s="13"/>
       <c r="AU27" s="13"/>
       <c r="AV27" s="13"/>
       <c r="AW27" s="15"/>
       <c r="AX27" s="15"/>
       <c r="AY27" s="15"/>
       <c r="AZ27" s="14"/>
       <c r="BA27" s="14"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
       <c r="BE27" s="13"/>
       <c r="BF27" s="13"/>
       <c r="BG27" s="13"/>
       <c r="BH27" s="13"/>
       <c r="BI27" s="13"/>
       <c r="BJ27" s="13"/>
       <c r="BL27" s="13"/>
       <c r="BM27" s="13"/>
-      <c r="BN27" s="61"/>
+      <c r="BN27" s="90"/>
       <c r="BO27" s="61"/>
     </row>
     <row r="28" spans="1:67">
       <c r="A28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" ref="B28:I28" si="11">B4+B12+B27</f>
         <v>2117408.4</v>
       </c>
       <c r="C28" s="15">
         <f t="shared" si="11"/>
         <v>4204485.4000000004</v>
       </c>
       <c r="D28" s="15">
         <f t="shared" si="11"/>
         <v>6759561.0999999996</v>
       </c>
       <c r="E28" s="16">
         <f t="shared" si="11"/>
         <v>9869852.1999999993</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="11"/>
         <v>2660391.2000000002</v>
@@ -9559,96 +9621,99 @@
       </c>
       <c r="BG28" s="15">
         <f t="shared" si="15"/>
         <v>25575730.600000001</v>
       </c>
       <c r="BH28" s="15">
         <f t="shared" si="15"/>
         <v>42076665.100000001</v>
       </c>
       <c r="BI28" s="15">
         <f t="shared" si="15"/>
         <v>70023480.900000006</v>
       </c>
       <c r="BJ28" s="15">
         <f t="shared" si="15"/>
         <v>16116280.1</v>
       </c>
       <c r="BK28" s="15">
         <f t="shared" si="15"/>
         <v>29989887.800000001</v>
       </c>
       <c r="BL28" s="15">
         <v>49358396.5</v>
       </c>
       <c r="BM28" s="15">
-        <f t="shared" ref="BM28" si="16">BM4+BM12+BM27</f>
+        <f t="shared" ref="BM28:BN28" si="16">BM4+BM12+BM27</f>
         <v>82380111.900000006</v>
       </c>
-      <c r="BN28" s="61"/>
+      <c r="BN28" s="15">
+        <f t="shared" si="16"/>
+        <v>18072747.300000001</v>
+      </c>
       <c r="BO28" s="61"/>
     </row>
     <row r="29" spans="1:67" s="18" customFormat="1">
       <c r="A29" s="5"/>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="BA29" s="2"/>
     </row>
     <row r="30" spans="1:67" ht="40.5" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:67" ht="55.5" customHeight="1">
       <c r="A31" s="19" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:67" ht="57.75">
-      <c r="A32" s="89" t="s">
-        <v>172</v>
+      <c r="A32" s="88" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="19" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>