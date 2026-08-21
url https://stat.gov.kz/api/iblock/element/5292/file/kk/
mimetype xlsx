--- v2 (2026-07-10)
+++ v3 (2026-08-21)
@@ -1,341 +1,337 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10635" yWindow="615" windowWidth="19200" windowHeight="11820" tabRatio="859"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28830" windowHeight="12330" tabRatio="859"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="5" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN28" i="2" l="1"/>
   <c r="BN12" i="2"/>
-  <c r="BN6" i="2"/>
-[...5 lines deleted...]
-  <c r="BM28" i="2" s="1"/>
+  <c r="BN6"/>
+  <c r="BN4"/>
+  <c r="BN28" s="1"/>
+  <c r="BL6" l="1"/>
   <c r="L13" i="6" l="1"/>
-  <c r="K13" i="6"/>
-[...38 lines deleted...]
-  <c r="D25" i="6" s="1"/>
+  <c r="K13"/>
+  <c r="J13"/>
+  <c r="I13"/>
+  <c r="H13"/>
+  <c r="G13"/>
+  <c r="F13"/>
+  <c r="E13"/>
+  <c r="D13"/>
+  <c r="C13"/>
+  <c r="B13"/>
+  <c r="L8"/>
+  <c r="I8"/>
+  <c r="H8"/>
+  <c r="G8"/>
+  <c r="F8"/>
+  <c r="E8"/>
+  <c r="D8"/>
+  <c r="C8"/>
+  <c r="C4" s="1"/>
+  <c r="C25" s="1"/>
+  <c r="B8"/>
+  <c r="B4" s="1"/>
+  <c r="I5"/>
+  <c r="I4" s="1"/>
+  <c r="I25" s="1"/>
+  <c r="H5"/>
+  <c r="G5"/>
+  <c r="F5"/>
+  <c r="F4" s="1"/>
+  <c r="E5"/>
+  <c r="E4" s="1"/>
+  <c r="D5"/>
+  <c r="L4"/>
+  <c r="L25" s="1"/>
+  <c r="K4"/>
+  <c r="J4"/>
+  <c r="H4"/>
+  <c r="H25" s="1"/>
+  <c r="D4"/>
+  <c r="D25" s="1"/>
   <c r="I8" i="5"/>
-  <c r="I26" i="5" s="1"/>
-[...13 lines deleted...]
-  <c r="B26" i="5" s="1"/>
+  <c r="I26" s="1"/>
+  <c r="H8"/>
+  <c r="H26" s="1"/>
+  <c r="G8"/>
+  <c r="G26" s="1"/>
+  <c r="F8"/>
+  <c r="F26" s="1"/>
+  <c r="E8"/>
+  <c r="E26" s="1"/>
+  <c r="D8"/>
+  <c r="D26" s="1"/>
+  <c r="C8"/>
+  <c r="C26" s="1"/>
+  <c r="B8"/>
+  <c r="B26" s="1"/>
   <c r="G4" i="6" l="1"/>
-  <c r="G25" i="6" s="1"/>
-[...4 lines deleted...]
-  <c r="B25" i="6"/>
+  <c r="G25" s="1"/>
+  <c r="E25"/>
+  <c r="J25"/>
+  <c r="K25"/>
+  <c r="F25"/>
+  <c r="B25"/>
   <c r="BK12" i="2"/>
-  <c r="BK6" i="2"/>
-[...187 lines deleted...]
-  <c r="AV28" i="2"/>
+  <c r="BK6"/>
+  <c r="BK4" s="1"/>
+  <c r="BK28" l="1"/>
+  <c r="BI12"/>
+  <c r="BI4"/>
+  <c r="BI28" l="1"/>
+  <c r="BJ12"/>
+  <c r="BH12"/>
+  <c r="BJ6"/>
+  <c r="BJ4" s="1"/>
+  <c r="BH6"/>
+  <c r="BH4" s="1"/>
+  <c r="BG6"/>
+  <c r="BJ28" l="1"/>
+  <c r="BE12"/>
+  <c r="BE4"/>
+  <c r="BE28" l="1"/>
+  <c r="BH28"/>
+  <c r="BG12" l="1"/>
+  <c r="BG4"/>
+  <c r="BG28" l="1"/>
+  <c r="BF6"/>
+  <c r="BF12"/>
+  <c r="BD12"/>
+  <c r="BD6"/>
+  <c r="BD4" s="1"/>
+  <c r="BC12"/>
+  <c r="BC6"/>
+  <c r="BC4" s="1"/>
+  <c r="BA12"/>
+  <c r="BA6"/>
+  <c r="BA4" s="1"/>
+  <c r="BA28" l="1"/>
+  <c r="BC28"/>
+  <c r="BD28"/>
+  <c r="BF4"/>
+  <c r="BB6"/>
+  <c r="BB4" s="1"/>
+  <c r="BB12"/>
+  <c r="BB28" l="1"/>
+  <c r="BF28"/>
+  <c r="AZ12"/>
+  <c r="AZ6"/>
+  <c r="AZ4" s="1"/>
+  <c r="AZ28" l="1"/>
+  <c r="AY12"/>
+  <c r="AY4"/>
+  <c r="AW12"/>
+  <c r="AW4"/>
+  <c r="AY28" l="1"/>
+  <c r="AW28"/>
+  <c r="AX12"/>
+  <c r="AX4"/>
+  <c r="AV12"/>
+  <c r="AV4"/>
+  <c r="AU12"/>
+  <c r="AU4"/>
+  <c r="AT12"/>
+  <c r="AT4"/>
+  <c r="AS12"/>
+  <c r="AS4"/>
+  <c r="AR12"/>
+  <c r="AR4"/>
+  <c r="AQ12"/>
+  <c r="AQ4"/>
+  <c r="AP12"/>
+  <c r="AP4"/>
+  <c r="AO12"/>
+  <c r="AO4"/>
+  <c r="AN12"/>
+  <c r="AN4"/>
+  <c r="AM6"/>
+  <c r="AM4" s="1"/>
+  <c r="AM12"/>
+  <c r="AK6"/>
+  <c r="AK4" s="1"/>
+  <c r="AG6"/>
+  <c r="AG4" s="1"/>
+  <c r="AL12"/>
+  <c r="AL4"/>
+  <c r="AK12"/>
+  <c r="AJ12"/>
+  <c r="AJ4"/>
+  <c r="AI12"/>
+  <c r="AI4"/>
+  <c r="AH12"/>
+  <c r="AH4"/>
+  <c r="AG12"/>
+  <c r="AF12"/>
+  <c r="AF4"/>
+  <c r="AE12"/>
+  <c r="AE4"/>
+  <c r="AD12"/>
+  <c r="AD4"/>
+  <c r="Y12"/>
+  <c r="Y6"/>
+  <c r="Y4" s="1"/>
+  <c r="U12"/>
+  <c r="U6"/>
+  <c r="U4" s="1"/>
+  <c r="Q12"/>
+  <c r="Q6"/>
+  <c r="Q4" s="1"/>
+  <c r="M12"/>
+  <c r="M6"/>
+  <c r="M4" s="1"/>
+  <c r="I12"/>
+  <c r="I6"/>
+  <c r="I4" s="1"/>
+  <c r="E12"/>
+  <c r="E6"/>
+  <c r="E4" s="1"/>
+  <c r="AB12"/>
+  <c r="AB6"/>
+  <c r="AB4" s="1"/>
+  <c r="AA12"/>
+  <c r="AA6"/>
+  <c r="AA4" s="1"/>
+  <c r="Z12"/>
+  <c r="Z6"/>
+  <c r="Z4" s="1"/>
+  <c r="G28"/>
+  <c r="H28"/>
+  <c r="T28"/>
+  <c r="S28"/>
+  <c r="R28"/>
+  <c r="P28"/>
+  <c r="O28"/>
+  <c r="N28"/>
+  <c r="L28"/>
+  <c r="K28"/>
+  <c r="J28"/>
+  <c r="X12"/>
+  <c r="W12"/>
+  <c r="V12"/>
+  <c r="F12"/>
+  <c r="X6"/>
+  <c r="X4" s="1"/>
+  <c r="X28" s="1"/>
+  <c r="W6"/>
+  <c r="W4" s="1"/>
+  <c r="W28" s="1"/>
+  <c r="V6"/>
+  <c r="V4" s="1"/>
+  <c r="F4"/>
+  <c r="F28" s="1"/>
+  <c r="D6"/>
+  <c r="D4" s="1"/>
+  <c r="C6"/>
+  <c r="C4" s="1"/>
+  <c r="D12"/>
+  <c r="C12"/>
+  <c r="B12"/>
+  <c r="B6"/>
+  <c r="B4" s="1"/>
+  <c r="AC28"/>
+  <c r="AS28" l="1"/>
+  <c r="AA28"/>
+  <c r="AH28"/>
+  <c r="AN28"/>
+  <c r="AR28"/>
+  <c r="C28"/>
+  <c r="E28"/>
+  <c r="M28"/>
+  <c r="U28"/>
+  <c r="AD28"/>
+  <c r="AF28"/>
+  <c r="AL28"/>
+  <c r="Z28"/>
+  <c r="AX28"/>
+  <c r="V28"/>
+  <c r="AB28"/>
+  <c r="I28"/>
+  <c r="Q28"/>
+  <c r="Y28"/>
+  <c r="AE28"/>
+  <c r="AG28"/>
+  <c r="B28"/>
+  <c r="AJ28"/>
+  <c r="AM28"/>
+  <c r="AO28"/>
+  <c r="AQ28"/>
+  <c r="AU28"/>
+  <c r="D28"/>
+  <c r="AI28"/>
+  <c r="AK28"/>
+  <c r="AP28"/>
+  <c r="AT28"/>
+  <c r="AV28"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="179">
   <si>
     <t>Таза пайда/таза аралас табыс</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
   </si>
   <si>
@@ -904,187 +900,173 @@
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясы, газ бен су өндіру және бөлу</t>
   </si>
   <si>
     <t>Сауда, автомобильдерді, тұрмыстық  бұйымдар мен жеке пайдаланатын заттарды жөндеу</t>
   </si>
   <si>
     <t>9 ай 2025 ж.</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>1990 жылдан бастап</t>
   </si>
   <si>
     <t>Өндіріс әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <r>
+      <t>2020 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2019 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2017 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>1 тоқсан 2026 ж.</t>
+  </si>
+  <si>
+    <t>Ермағамбетова А.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> 2025 жылғы қаңтар-желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелді. </t>
+      <t xml:space="preserve"> 2025 жылға арналған деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелді. </t>
     </r>
-  </si>
-[...96 lines deleted...]
-    <t>a.ermagambetova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
-    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="177" formatCode="0.0"/>
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="0.0"/>
   </numFmts>
   <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1373,298 +1355,298 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="172" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="175" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="30" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="30" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -1683,51 +1665,51 @@
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1863,86 +1845,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2074,72 +2054,70 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507154/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="75"/>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="76" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="77">
         <v>111304</v>
       </c>
       <c r="C2" s="75"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="76" t="s">
         <v>106</v>
       </c>
@@ -2251,123 +2229,123 @@
         <v>169</v>
       </c>
       <c r="C15" s="75"/>
     </row>
     <row r="16" spans="1:3" ht="18" customHeight="1">
       <c r="A16" s="94"/>
       <c r="B16" s="89" t="s">
         <v>166</v>
       </c>
       <c r="C16" s="75"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="83" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="84" t="s">
         <v>136</v>
       </c>
       <c r="C17" s="75"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="76" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="85">
-        <v>46203</v>
+        <v>46237</v>
       </c>
       <c r="C18" s="75"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="76" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="85">
-        <v>46237</v>
+        <v>46296</v>
       </c>
       <c r="C19" s="75"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="76" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="86" t="s">
         <v>127</v>
       </c>
       <c r="C20" s="75"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="76" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="86" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C21" s="75"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="76" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="87" t="s">
         <v>130</v>
       </c>
       <c r="C22" s="75"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="76" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="91" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C23" s="75"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="75"/>
       <c r="B24" s="75"/>
       <c r="C24" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="20" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2405,51 +2383,51 @@
       <c r="B16" s="2"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="2"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="2"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="22" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.42578125" style="29" customWidth="1"/>
     <col min="2" max="9" width="10.140625" style="29" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="24" customFormat="1" ht="13.5" customHeight="1">
       <c r="A1" s="99" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
@@ -3161,51 +3139,51 @@
         <v>404482.2</v>
       </c>
       <c r="H26" s="35">
         <f>H5+H6+H7+H8+H11+H12+H13+H14+H15+H16+H17+H18+H21+H22+H23+H24+H25</f>
         <v>529627.19999999995</v>
       </c>
       <c r="I26" s="35">
         <f>I5+I6+I7+I8+I11+I12+I13+I14+I15+I16+I17+I18+I19+I21+I22+I23+I24+I25</f>
         <v>646062.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C31" sqref="C31"/>
       <selection pane="topRight" activeCell="C31" sqref="C31"/>
       <selection pane="bottomLeft" activeCell="C31" sqref="C31"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="42" customWidth="1"/>
     <col min="2" max="13" width="11.85546875" style="42" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="40"/>
@@ -4232,142 +4210,145 @@
       <c r="K27" s="58"/>
       <c r="M27" s="58"/>
     </row>
     <row r="28" spans="1:13">
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="M28" s="58"/>
     </row>
     <row r="29" spans="1:13">
       <c r="M29" s="58"/>
     </row>
     <row r="30" spans="1:13">
       <c r="M30" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="A1:BO33"/>
+  <dimension ref="A1:BP33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BO4" sqref="BO4:BO28"/>
+      <pane xSplit="1" topLeftCell="BE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="5" width="12.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.140625" style="2" customWidth="1"/>
     <col min="22" max="23" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="29" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="41" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="47" max="56" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.42578125" style="2" customWidth="1"/>
     <col min="58" max="59" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="60" max="61" width="14.85546875" style="2" customWidth="1"/>
-    <col min="62" max="62" width="15.28515625" style="2" customWidth="1"/>
-    <col min="63" max="66" width="14.85546875" style="2" customWidth="1"/>
+    <col min="62" max="62" width="14" style="2" customWidth="1"/>
+    <col min="63" max="63" width="13.5703125" style="2" customWidth="1"/>
+    <col min="64" max="64" width="13.85546875" style="2" customWidth="1"/>
+    <col min="65" max="65" width="14.85546875" style="2" customWidth="1"/>
+    <col min="66" max="66" width="13.7109375" style="2" customWidth="1"/>
     <col min="67" max="73" width="14.28515625" style="2" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AX2" s="70"/>
       <c r="BN2" s="70" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="3" spans="1:67" ht="38.25">
+    <row r="3" spans="1:68" ht="38.25">
       <c r="A3" s="72" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="73" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="73" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="73" t="s">
         <v>56</v>
       </c>
       <c r="F3" s="73" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="73" t="s">
         <v>47</v>
       </c>
       <c r="H3" s="73" t="s">
         <v>39</v>
       </c>
       <c r="I3" s="73" t="s">
@@ -4421,87 +4402,87 @@
       <c r="Y3" s="74" t="s">
         <v>60</v>
       </c>
       <c r="Z3" s="74" t="s">
         <v>37</v>
       </c>
       <c r="AA3" s="74" t="s">
         <v>52</v>
       </c>
       <c r="AB3" s="74" t="s">
         <v>54</v>
       </c>
       <c r="AC3" s="74" t="s">
         <v>64</v>
       </c>
       <c r="AD3" s="74" t="s">
         <v>61</v>
       </c>
       <c r="AE3" s="74" t="s">
         <v>62</v>
       </c>
       <c r="AF3" s="74" t="s">
         <v>63</v>
       </c>
       <c r="AG3" s="72" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="AH3" s="74" t="s">
         <v>65</v>
       </c>
       <c r="AI3" s="74" t="s">
         <v>66</v>
       </c>
       <c r="AJ3" s="74" t="s">
         <v>67</v>
       </c>
       <c r="AK3" s="73" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="AL3" s="74" t="s">
         <v>68</v>
       </c>
       <c r="AM3" s="74" t="s">
         <v>69</v>
       </c>
       <c r="AN3" s="74" t="s">
         <v>70</v>
       </c>
       <c r="AO3" s="74" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AP3" s="74" t="s">
         <v>71</v>
       </c>
       <c r="AQ3" s="74" t="s">
         <v>72</v>
       </c>
       <c r="AR3" s="74" t="s">
         <v>73</v>
       </c>
       <c r="AS3" s="73" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="AT3" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AU3" s="74" t="s">
         <v>78</v>
       </c>
       <c r="AV3" s="74" t="s">
         <v>79</v>
       </c>
       <c r="AW3" s="73" t="s">
         <v>86</v>
       </c>
       <c r="AX3" s="74" t="s">
         <v>80</v>
       </c>
       <c r="AY3" s="74" t="s">
         <v>81</v>
       </c>
       <c r="AZ3" s="74" t="s">
         <v>84</v>
       </c>
       <c r="BA3" s="73" t="s">
         <v>87</v>
       </c>
@@ -4517,57 +4498,57 @@
       <c r="BE3" s="73" t="s">
         <v>94</v>
       </c>
       <c r="BF3" s="74" t="s">
         <v>90</v>
       </c>
       <c r="BG3" s="74" t="s">
         <v>91</v>
       </c>
       <c r="BH3" s="74" t="s">
         <v>92</v>
       </c>
       <c r="BI3" s="74" t="s">
         <v>97</v>
       </c>
       <c r="BJ3" s="74" t="s">
         <v>95</v>
       </c>
       <c r="BK3" s="74" t="s">
         <v>137</v>
       </c>
       <c r="BL3" s="74" t="s">
         <v>165</v>
       </c>
       <c r="BM3" s="74" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="BN3" s="74" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:67">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68">
       <c r="A4" s="71" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="9">
         <f>B5+B6+B11</f>
         <v>991083.3</v>
       </c>
       <c r="C4" s="9">
         <f>C5+C6+C11</f>
         <v>2042781.1</v>
       </c>
       <c r="D4" s="9">
         <f>D5+D6+D11</f>
         <v>3376471.3</v>
       </c>
       <c r="E4" s="10">
         <f>E5+E6+E11</f>
         <v>4991488.5</v>
       </c>
       <c r="F4" s="9">
         <f>F5+F6+F11</f>
         <v>1313189.1000000001</v>
       </c>
       <c r="G4" s="9">
         <v>2594858.7000000002</v>
@@ -4767,60 +4748,60 @@
       </c>
       <c r="BG4" s="9">
         <f t="shared" si="2"/>
         <v>10487792.5</v>
       </c>
       <c r="BH4" s="9">
         <f t="shared" si="2"/>
         <v>17590131.899999999</v>
       </c>
       <c r="BI4" s="9">
         <f t="shared" si="2"/>
         <v>27647540.699999999</v>
       </c>
       <c r="BJ4" s="9">
         <f t="shared" si="2"/>
         <v>6350271</v>
       </c>
       <c r="BK4" s="9">
         <f t="shared" si="2"/>
         <v>12159277.1</v>
       </c>
       <c r="BL4" s="9">
         <v>20361119.5</v>
       </c>
       <c r="BM4" s="9">
-        <f t="shared" ref="BM4:BN4" si="3">BM5+BM6+BM11</f>
-        <v>32508222.699999999</v>
+        <v>31955774.199999999</v>
       </c>
       <c r="BN4" s="9">
-        <f t="shared" si="3"/>
+        <f t="shared" ref="BN4" si="3">BN5+BN6+BN11</f>
         <v>7223566.5999999996</v>
       </c>
       <c r="BO4" s="61"/>
-    </row>
-    <row r="5" spans="1:67">
+      <c r="BP4" s="61"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B5" s="12">
         <v>54253.2</v>
       </c>
       <c r="C5" s="3">
         <v>121920</v>
       </c>
       <c r="D5" s="3">
         <v>421587.7</v>
       </c>
       <c r="E5" s="13">
         <v>643247.19999999995</v>
       </c>
       <c r="F5" s="14">
         <v>70333.899999999994</v>
       </c>
       <c r="G5" s="14">
         <v>137430.79999999999</v>
       </c>
       <c r="H5" s="14">
         <v>481014.6</v>
       </c>
       <c r="I5" s="13">
@@ -4969,59 +4950,60 @@
       </c>
       <c r="BE5" s="13">
         <v>3298401.4</v>
       </c>
       <c r="BF5" s="13">
         <v>342953.9</v>
       </c>
       <c r="BG5" s="13">
         <v>732647</v>
       </c>
       <c r="BH5" s="13">
         <v>2208210.7000000002</v>
       </c>
       <c r="BI5" s="13">
         <v>3788066.5</v>
       </c>
       <c r="BJ5" s="13">
         <v>342064.4</v>
       </c>
       <c r="BK5" s="13">
         <v>753475.4</v>
       </c>
       <c r="BL5" s="13">
         <v>2362614.2999999998</v>
       </c>
-      <c r="BM5" s="13">
-        <v>4266287.0999999996</v>
+      <c r="BM5" s="14">
+        <v>4312692.4000000004</v>
       </c>
       <c r="BN5" s="90">
         <v>402128.1</v>
       </c>
       <c r="BO5" s="61"/>
-    </row>
-    <row r="6" spans="1:67">
+      <c r="BP5" s="61"/>
+    </row>
+    <row r="6" spans="1:68">
       <c r="A6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="12">
         <f>B7+B8+B9+B10</f>
         <v>831345.2</v>
       </c>
       <c r="C6" s="12">
         <f>C7+C8+C9+C10</f>
         <v>1672621.5</v>
       </c>
       <c r="D6" s="12">
         <f>D7+D8+D9+D10</f>
         <v>2473589.7000000002</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>3578341.2</v>
       </c>
       <c r="F6" s="12">
         <v>1128367.1000000001</v>
       </c>
       <c r="G6" s="12">
         <v>2217941.5</v>
       </c>
@@ -5199,61 +5181,61 @@
         <v>4659928.4000000004</v>
       </c>
       <c r="BG6" s="13">
         <f t="shared" si="5"/>
         <v>8690084.8000000007</v>
       </c>
       <c r="BH6" s="13">
         <f t="shared" si="5"/>
         <v>13552237.199999999</v>
       </c>
       <c r="BI6" s="13">
         <v>20902212.600000001</v>
       </c>
       <c r="BJ6" s="13">
         <f t="shared" si="5"/>
         <v>5433600.9000000004</v>
       </c>
       <c r="BK6" s="13">
         <f t="shared" si="5"/>
         <v>10117270.300000001</v>
       </c>
       <c r="BL6" s="13">
         <f t="shared" si="5"/>
         <v>15847019.6</v>
       </c>
-      <c r="BM6" s="13">
-[...1 lines deleted...]
-        <v>24678254.399999999</v>
+      <c r="BM6" s="14">
+        <v>24077924.899999999</v>
       </c>
       <c r="BN6" s="13">
         <f t="shared" si="5"/>
         <v>6126887.7999999998</v>
       </c>
       <c r="BO6" s="61"/>
-    </row>
-    <row r="7" spans="1:67">
+      <c r="BP6" s="61"/>
+    </row>
+    <row r="7" spans="1:68">
       <c r="A7" s="11" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="12">
         <v>543687.9</v>
       </c>
       <c r="C7" s="3">
         <v>1026982.5</v>
       </c>
       <c r="D7" s="3">
         <v>1490404.4</v>
       </c>
       <c r="E7" s="13">
         <v>2327246.5</v>
       </c>
       <c r="F7" s="14">
         <v>729108.4</v>
       </c>
       <c r="G7" s="14">
         <v>1401196.5</v>
       </c>
       <c r="H7" s="14">
         <v>2123341.1</v>
       </c>
       <c r="I7" s="13">
@@ -5402,59 +5384,60 @@
       </c>
       <c r="BE7" s="13">
         <v>9099176</v>
       </c>
       <c r="BF7" s="13">
         <v>2125544.1</v>
       </c>
       <c r="BG7" s="13">
         <v>4343763.8</v>
       </c>
       <c r="BH7" s="13">
         <v>6936475.2000000002</v>
       </c>
       <c r="BI7" s="13">
         <v>9632233.4000000004</v>
       </c>
       <c r="BJ7" s="13">
         <v>2399313.2999999998</v>
       </c>
       <c r="BK7" s="13">
         <v>4869763</v>
       </c>
       <c r="BL7" s="13">
         <v>7815918.7999999998</v>
       </c>
-      <c r="BM7" s="13">
-        <v>11089328.300000001</v>
+      <c r="BM7" s="14">
+        <v>10566877.4</v>
       </c>
       <c r="BN7" s="90">
         <v>2285252.1</v>
       </c>
       <c r="BO7" s="61"/>
-    </row>
-    <row r="8" spans="1:67">
+      <c r="BP7" s="61"/>
+    </row>
+    <row r="8" spans="1:68">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="12">
         <v>235237.6</v>
       </c>
       <c r="C8" s="3">
         <v>590080.19999999995</v>
       </c>
       <c r="D8" s="3">
         <v>914438.3</v>
       </c>
       <c r="E8" s="13">
         <v>1212165.1000000001</v>
       </c>
       <c r="F8" s="14">
         <v>331545.59999999998</v>
       </c>
       <c r="G8" s="14">
         <v>740988.5</v>
       </c>
       <c r="H8" s="14">
         <v>1298888.8</v>
       </c>
       <c r="I8" s="13">
@@ -5603,59 +5586,60 @@
       </c>
       <c r="BE8" s="13">
         <v>9067236.3000000007</v>
       </c>
       <c r="BF8" s="13">
         <v>2281863</v>
       </c>
       <c r="BG8" s="13">
         <v>3939196.3</v>
       </c>
       <c r="BH8" s="13">
         <v>6066649.7000000002</v>
       </c>
       <c r="BI8" s="13">
         <v>10439572.699999999</v>
       </c>
       <c r="BJ8" s="13">
         <v>2759469.7</v>
       </c>
       <c r="BK8" s="13">
         <v>4782621</v>
       </c>
       <c r="BL8" s="13">
         <v>7389944.5999999996</v>
       </c>
-      <c r="BM8" s="13">
-        <v>12605904.800000001</v>
+      <c r="BM8" s="14">
+        <v>12528666.5</v>
       </c>
       <c r="BN8" s="90">
         <v>3502374.5</v>
       </c>
       <c r="BO8" s="61"/>
-    </row>
-    <row r="9" spans="1:67" ht="25.5">
+      <c r="BP8" s="61"/>
+    </row>
+    <row r="9" spans="1:68" ht="25.5">
       <c r="A9" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="12">
         <v>50243.5</v>
       </c>
       <c r="C9" s="3">
         <v>48839.3</v>
       </c>
       <c r="D9" s="3">
         <v>62992.9</v>
       </c>
       <c r="E9" s="13">
         <v>33284.300000000003</v>
       </c>
       <c r="F9" s="14">
         <v>61336.4</v>
       </c>
       <c r="G9" s="14">
         <v>67963.8</v>
       </c>
       <c r="H9" s="14">
         <v>79203.100000000006</v>
       </c>
       <c r="I9" s="13">
@@ -5804,59 +5788,60 @@
       </c>
       <c r="BE9" s="13">
         <v>632001.5</v>
       </c>
       <c r="BF9" s="13">
         <v>232316.5</v>
       </c>
       <c r="BG9" s="13">
         <v>379800.7</v>
       </c>
       <c r="BH9" s="13">
         <v>495290.7</v>
       </c>
       <c r="BI9" s="13">
         <v>754986.3</v>
       </c>
       <c r="BJ9" s="13">
         <v>253662.5</v>
       </c>
       <c r="BK9" s="13">
         <v>435493.6</v>
       </c>
       <c r="BL9" s="13">
         <v>583462.69999999995</v>
       </c>
-      <c r="BM9" s="13">
-        <v>898114.2</v>
+      <c r="BM9" s="14">
+        <v>897514.9</v>
       </c>
       <c r="BN9" s="90">
         <v>315027.5</v>
       </c>
       <c r="BO9" s="61"/>
-    </row>
-    <row r="10" spans="1:67" ht="25.5">
+      <c r="BP9" s="61"/>
+    </row>
+    <row r="10" spans="1:68" ht="25.5">
       <c r="A10" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="12">
         <v>2176.1999999999998</v>
       </c>
       <c r="C10" s="3">
         <v>6719.5</v>
       </c>
       <c r="D10" s="3">
         <v>5754.1</v>
       </c>
       <c r="E10" s="13">
         <v>5645.3</v>
       </c>
       <c r="F10" s="14">
         <v>6376.7</v>
       </c>
       <c r="G10" s="14">
         <v>7792.7</v>
       </c>
       <c r="H10" s="14">
         <v>16346.7</v>
       </c>
       <c r="I10" s="13">
@@ -6005,59 +5990,60 @@
       </c>
       <c r="BE10" s="13">
         <v>64192.800000000003</v>
       </c>
       <c r="BF10" s="13">
         <v>20204.8</v>
       </c>
       <c r="BG10" s="13">
         <v>27324</v>
       </c>
       <c r="BH10" s="13">
         <v>53821.599999999999</v>
       </c>
       <c r="BI10" s="13">
         <v>75420.2</v>
       </c>
       <c r="BJ10" s="13">
         <v>21155.4</v>
       </c>
       <c r="BK10" s="13">
         <v>29392.7</v>
       </c>
       <c r="BL10" s="13">
         <v>57693.5</v>
       </c>
-      <c r="BM10" s="13">
-        <v>84907.1</v>
+      <c r="BM10" s="14">
+        <v>84866.1</v>
       </c>
       <c r="BN10" s="90">
         <v>24233.7</v>
       </c>
       <c r="BO10" s="61"/>
-    </row>
-    <row r="11" spans="1:67">
+      <c r="BP10" s="61"/>
+    </row>
+    <row r="11" spans="1:68">
       <c r="A11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="12">
         <v>105484.9</v>
       </c>
       <c r="C11" s="3">
         <v>248239.6</v>
       </c>
       <c r="D11" s="3">
         <v>481293.9</v>
       </c>
       <c r="E11" s="13">
         <v>769900.1</v>
       </c>
       <c r="F11" s="14">
         <v>114488.1</v>
       </c>
       <c r="G11" s="14">
         <v>239486.4</v>
       </c>
       <c r="H11" s="14">
         <v>499149.7</v>
       </c>
       <c r="I11" s="13">
@@ -6206,59 +6192,60 @@
       </c>
       <c r="BE11" s="13">
         <v>2429821.6</v>
       </c>
       <c r="BF11" s="13">
         <v>435788.3</v>
       </c>
       <c r="BG11" s="13">
         <v>1065060.7</v>
       </c>
       <c r="BH11" s="13">
         <v>1829684</v>
       </c>
       <c r="BI11" s="13">
         <v>2957261.6</v>
       </c>
       <c r="BJ11" s="13">
         <v>574605.69999999995</v>
       </c>
       <c r="BK11" s="13">
         <v>1288531.3999999999</v>
       </c>
       <c r="BL11" s="13">
         <v>2151485.6</v>
       </c>
-      <c r="BM11" s="13">
-        <v>3563681.2</v>
+      <c r="BM11" s="14">
+        <v>3565156.9</v>
       </c>
       <c r="BN11" s="90">
         <v>694550.7</v>
       </c>
       <c r="BO11" s="61"/>
-    </row>
-    <row r="12" spans="1:67">
+      <c r="BP11" s="61"/>
+    </row>
+    <row r="12" spans="1:68">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="15">
         <f>SUM(B13:B26)</f>
         <v>1195519.2</v>
       </c>
       <c r="C12" s="15">
         <f>SUM(C13:C26)</f>
         <v>2357817.5</v>
       </c>
       <c r="D12" s="15">
         <f>SUM(D13:D26)</f>
         <v>3697131.1</v>
       </c>
       <c r="E12" s="10">
         <f>SUM(E13:E26)</f>
         <v>5345223.0999999996</v>
       </c>
       <c r="F12" s="15">
         <f>SUM(F13:F26)</f>
         <v>1482136.8</v>
       </c>
       <c r="G12" s="15">
         <v>2744525.7</v>
@@ -6458,60 +6445,60 @@
       </c>
       <c r="BG12" s="15">
         <f t="shared" si="9"/>
         <v>15087938.1</v>
       </c>
       <c r="BH12" s="15">
         <f t="shared" si="9"/>
         <v>24486533.199999999</v>
       </c>
       <c r="BI12" s="15">
         <f t="shared" si="9"/>
         <v>42375940.200000003</v>
       </c>
       <c r="BJ12" s="15">
         <f t="shared" si="9"/>
         <v>9766009.0999999996</v>
       </c>
       <c r="BK12" s="15">
         <f t="shared" si="9"/>
         <v>17830610.699999999</v>
       </c>
       <c r="BL12" s="15">
         <v>28997277</v>
       </c>
       <c r="BM12" s="15">
-        <f t="shared" ref="BM12:BN12" si="10">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
-        <v>49871889.200000003</v>
+        <v>50030120.399999999</v>
       </c>
       <c r="BN12" s="15">
-        <f t="shared" si="10"/>
+        <f t="shared" ref="BN12" si="10">BN13+BN14+BN15+BN16+BN17+BN18+BN19+BN20+BN21+BN22+BN23+BN24+BN25+BN26</f>
         <v>10849180.699999999</v>
       </c>
       <c r="BO12" s="61"/>
-    </row>
-    <row r="13" spans="1:67" ht="25.5">
+      <c r="BP12" s="61"/>
+    </row>
+    <row r="13" spans="1:68" ht="25.5">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
         <v>322228.7</v>
       </c>
       <c r="C13" s="3">
         <v>618095.69999999995</v>
       </c>
       <c r="D13" s="3">
         <v>1045546.9</v>
       </c>
       <c r="E13" s="13">
         <v>1366936.8</v>
       </c>
       <c r="F13" s="14">
         <v>407247.2</v>
       </c>
       <c r="G13" s="14">
         <v>763951.4</v>
       </c>
       <c r="H13" s="14">
         <v>1443781.7</v>
       </c>
       <c r="I13" s="13">
@@ -6660,59 +6647,60 @@
       </c>
       <c r="BE13" s="13">
         <v>12543126.300000001</v>
       </c>
       <c r="BF13" s="13">
         <v>2689206.9</v>
       </c>
       <c r="BG13" s="13">
         <v>4859820.5</v>
       </c>
       <c r="BH13" s="13">
         <v>8224061.0999999996</v>
       </c>
       <c r="BI13" s="13">
         <v>14909860.5</v>
       </c>
       <c r="BJ13" s="13">
         <v>3152216</v>
       </c>
       <c r="BK13" s="13">
         <v>5808393.0999999996</v>
       </c>
       <c r="BL13" s="13">
         <v>9936204.3000000007</v>
       </c>
-      <c r="BM13" s="13">
-        <v>18270794.600000001</v>
+      <c r="BM13" s="14">
+        <v>17743225.600000001</v>
       </c>
       <c r="BN13" s="90">
         <v>3610554.1</v>
       </c>
       <c r="BO13" s="61"/>
-    </row>
-    <row r="14" spans="1:67">
+      <c r="BP13" s="61"/>
+    </row>
+    <row r="14" spans="1:68">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
         <v>133660.1</v>
       </c>
       <c r="C14" s="3">
         <v>273179.8</v>
       </c>
       <c r="D14" s="3">
         <v>460536.4</v>
       </c>
       <c r="E14" s="13">
         <v>765907.4</v>
       </c>
       <c r="F14" s="14">
         <v>167072.79999999999</v>
       </c>
       <c r="G14" s="14">
         <v>297793.7</v>
       </c>
       <c r="H14" s="14">
         <v>509653.6</v>
       </c>
       <c r="I14" s="13">
@@ -6861,59 +6849,60 @@
       </c>
       <c r="BE14" s="13">
         <v>2880070.4</v>
       </c>
       <c r="BF14" s="13">
         <v>717320.4</v>
       </c>
       <c r="BG14" s="13">
         <v>1416725.3</v>
       </c>
       <c r="BH14" s="13">
         <v>1927935.9</v>
       </c>
       <c r="BI14" s="13">
         <v>3332621.7</v>
       </c>
       <c r="BJ14" s="13">
         <v>927208.2</v>
       </c>
       <c r="BK14" s="13">
         <v>1863679.4</v>
       </c>
       <c r="BL14" s="13">
         <v>2530681.7000000002</v>
       </c>
-      <c r="BM14" s="13">
-        <v>4233307.5</v>
+      <c r="BM14" s="14">
+        <v>4153036</v>
       </c>
       <c r="BN14" s="90">
         <v>1104565.1000000001</v>
       </c>
       <c r="BO14" s="61"/>
-    </row>
-    <row r="15" spans="1:67">
+      <c r="BP14" s="61"/>
+    </row>
+    <row r="15" spans="1:68">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
         <v>28342.6</v>
       </c>
       <c r="C15" s="3">
         <v>41759.300000000003</v>
       </c>
       <c r="D15" s="3">
         <v>68743.3</v>
       </c>
       <c r="E15" s="13">
         <v>87727.2</v>
       </c>
       <c r="F15" s="14">
         <v>34977.800000000003</v>
       </c>
       <c r="G15" s="14">
         <v>49763.199999999997</v>
       </c>
       <c r="H15" s="14">
         <v>81683.8</v>
       </c>
       <c r="I15" s="13">
@@ -7062,59 +7051,60 @@
       </c>
       <c r="BE15" s="13">
         <v>674607.8</v>
       </c>
       <c r="BF15" s="13">
         <v>133204</v>
       </c>
       <c r="BG15" s="13">
         <v>235548.6</v>
       </c>
       <c r="BH15" s="13">
         <v>316822.2</v>
       </c>
       <c r="BI15" s="13">
         <v>815818.7</v>
       </c>
       <c r="BJ15" s="13">
         <v>150125</v>
       </c>
       <c r="BK15" s="13">
         <v>277910.59999999998</v>
       </c>
       <c r="BL15" s="13">
         <v>379973.5</v>
       </c>
-      <c r="BM15" s="13">
-        <v>916284.3</v>
+      <c r="BM15" s="14">
+        <v>938761.9</v>
       </c>
       <c r="BN15" s="90">
         <v>173522.2</v>
       </c>
       <c r="BO15" s="61"/>
-    </row>
-    <row r="16" spans="1:67">
+      <c r="BP15" s="61"/>
+    </row>
+    <row r="16" spans="1:68">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>48856.1</v>
       </c>
       <c r="C16" s="3">
         <v>114700.7</v>
       </c>
       <c r="D16" s="3">
         <v>177146.8</v>
       </c>
       <c r="E16" s="13">
         <v>298733.3</v>
       </c>
       <c r="F16" s="14">
         <v>61302.5</v>
       </c>
       <c r="G16" s="14">
         <v>134459.5</v>
       </c>
       <c r="H16" s="14">
         <v>177362.4</v>
       </c>
       <c r="I16" s="13">
@@ -7263,59 +7253,60 @@
       </c>
       <c r="BE16" s="13">
         <v>1325693.2</v>
       </c>
       <c r="BF16" s="13">
         <v>197193.7</v>
       </c>
       <c r="BG16" s="13">
         <v>490397.3</v>
       </c>
       <c r="BH16" s="13">
         <v>672446.3</v>
       </c>
       <c r="BI16" s="13">
         <v>1529014.6</v>
       </c>
       <c r="BJ16" s="13">
         <v>233759</v>
       </c>
       <c r="BK16" s="13">
         <v>565594.30000000005</v>
       </c>
       <c r="BL16" s="13">
         <v>796547.7</v>
       </c>
-      <c r="BM16" s="13">
-        <v>1852867.9</v>
+      <c r="BM16" s="14">
+        <v>2069930.8</v>
       </c>
       <c r="BN16" s="90">
         <v>262487.7</v>
       </c>
       <c r="BO16" s="61"/>
-    </row>
-    <row r="17" spans="1:67">
+      <c r="BP16" s="61"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>94350.8</v>
       </c>
       <c r="C17" s="3">
         <v>272579.40000000002</v>
       </c>
       <c r="D17" s="3">
         <v>398600</v>
       </c>
       <c r="E17" s="13">
         <v>521631.1</v>
       </c>
       <c r="F17" s="14">
         <v>120675.5</v>
       </c>
       <c r="G17" s="14">
         <v>293310.2</v>
       </c>
       <c r="H17" s="14">
         <v>329442</v>
       </c>
       <c r="I17" s="13">
@@ -7464,59 +7455,60 @@
       </c>
       <c r="BE17" s="13">
         <v>2248063.7999999998</v>
       </c>
       <c r="BF17" s="13">
         <v>733454.7</v>
       </c>
       <c r="BG17" s="13">
         <v>1387530.2</v>
       </c>
       <c r="BH17" s="13">
         <v>2171097</v>
       </c>
       <c r="BI17" s="13">
         <v>2651760.2000000002</v>
       </c>
       <c r="BJ17" s="13">
         <v>948467.9</v>
       </c>
       <c r="BK17" s="13">
         <v>1810162.2</v>
       </c>
       <c r="BL17" s="13">
         <v>2795287.5</v>
       </c>
-      <c r="BM17" s="13">
-        <v>3322784.8</v>
+      <c r="BM17" s="14">
+        <v>3197358.2</v>
       </c>
       <c r="BN17" s="90">
         <v>968067.8</v>
       </c>
       <c r="BO17" s="61"/>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17" s="61"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
         <v>332002.90000000002</v>
       </c>
       <c r="C18" s="3">
         <v>708907.2</v>
       </c>
       <c r="D18" s="3">
         <v>1017215.2</v>
       </c>
       <c r="E18" s="13">
         <v>1535552.6</v>
       </c>
       <c r="F18" s="14">
         <v>392247.3</v>
       </c>
       <c r="G18" s="14">
         <v>798648</v>
       </c>
       <c r="H18" s="14">
         <v>1104533</v>
       </c>
       <c r="I18" s="13">
@@ -7665,59 +7657,60 @@
       </c>
       <c r="BE18" s="13">
         <v>7400534.2999999998</v>
       </c>
       <c r="BF18" s="13">
         <v>1933466.7</v>
       </c>
       <c r="BG18" s="13">
         <v>3592836.1</v>
       </c>
       <c r="BH18" s="13">
         <v>5869925.2999999998</v>
       </c>
       <c r="BI18" s="13">
         <v>9565229.0999999996</v>
       </c>
       <c r="BJ18" s="13">
         <v>2303007.2000000002</v>
       </c>
       <c r="BK18" s="13">
         <v>4186363.5</v>
       </c>
       <c r="BL18" s="13">
         <v>6717903.7000000002</v>
       </c>
-      <c r="BM18" s="13">
-        <v>12153285.1</v>
+      <c r="BM18" s="14">
+        <v>12737584.9</v>
       </c>
       <c r="BN18" s="90">
         <v>2654691</v>
       </c>
       <c r="BO18" s="61"/>
-    </row>
-    <row r="19" spans="1:67">
+      <c r="BP18" s="61"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
         <v>123211</v>
       </c>
       <c r="C19" s="3">
         <v>150956.20000000001</v>
       </c>
       <c r="D19" s="3">
         <v>206048.2</v>
       </c>
       <c r="E19" s="13">
         <v>286117.90000000002</v>
       </c>
       <c r="F19" s="14">
         <v>158574.20000000001</v>
       </c>
       <c r="G19" s="14">
         <v>189323.1</v>
       </c>
       <c r="H19" s="14">
         <v>246600.7</v>
       </c>
       <c r="I19" s="13">
@@ -7866,59 +7859,60 @@
       </c>
       <c r="BE19" s="13">
         <v>2291694.4</v>
       </c>
       <c r="BF19" s="13">
         <v>801528.6</v>
       </c>
       <c r="BG19" s="13">
         <v>1189454.8999999999</v>
       </c>
       <c r="BH19" s="13">
         <v>1309174.6000000001</v>
       </c>
       <c r="BI19" s="13">
         <v>2295356.1</v>
       </c>
       <c r="BJ19" s="13">
         <v>905597.5</v>
       </c>
       <c r="BK19" s="13">
         <v>1200671.3</v>
       </c>
       <c r="BL19" s="13">
         <v>1394712.7</v>
       </c>
-      <c r="BM19" s="13">
-        <v>2482326.7000000002</v>
+      <c r="BM19" s="14">
+        <v>2534060.6</v>
       </c>
       <c r="BN19" s="90">
         <v>878698.3</v>
       </c>
       <c r="BO19" s="61"/>
-    </row>
-    <row r="20" spans="1:67" ht="25.5">
+      <c r="BP19" s="61"/>
+    </row>
+    <row r="20" spans="1:68" ht="25.5">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
         <v>50503.199999999997</v>
       </c>
       <c r="C20" s="3">
         <v>71785.100000000006</v>
       </c>
       <c r="D20" s="3">
         <v>103620.7</v>
       </c>
       <c r="E20" s="13">
         <v>166229.1</v>
       </c>
       <c r="F20" s="14">
         <v>56381.1</v>
       </c>
       <c r="G20" s="14">
         <v>84350.1</v>
       </c>
       <c r="H20" s="14">
         <v>98724.800000000003</v>
       </c>
       <c r="I20" s="13">
@@ -8067,59 +8061,60 @@
       </c>
       <c r="BE20" s="13">
         <v>1178722.2</v>
       </c>
       <c r="BF20" s="13">
         <v>272865.2</v>
       </c>
       <c r="BG20" s="13">
         <v>457769.1</v>
       </c>
       <c r="BH20" s="13">
         <v>669365.30000000005</v>
       </c>
       <c r="BI20" s="13">
         <v>1341302.8999999999</v>
       </c>
       <c r="BJ20" s="13">
         <v>290266.8</v>
       </c>
       <c r="BK20" s="13">
         <v>480496.3</v>
       </c>
       <c r="BL20" s="13">
         <v>715975</v>
       </c>
-      <c r="BM20" s="13">
-        <v>1401183.4</v>
+      <c r="BM20" s="14">
+        <v>1423295.6</v>
       </c>
       <c r="BN20" s="90">
         <v>338170.7</v>
       </c>
       <c r="BO20" s="61"/>
-    </row>
-    <row r="21" spans="1:67" ht="25.5">
+      <c r="BP20" s="61"/>
+    </row>
+    <row r="21" spans="1:68" ht="25.5">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="3">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>0</v>
       </c>
       <c r="F21" s="14">
         <v>515.70000000000005</v>
       </c>
       <c r="G21" s="14">
         <v>0</v>
       </c>
       <c r="H21" s="14">
         <v>0</v>
       </c>
       <c r="I21" s="13">
@@ -8268,59 +8263,60 @@
       </c>
       <c r="BE21" s="13">
         <v>0</v>
       </c>
       <c r="BF21" s="13">
         <v>0</v>
       </c>
       <c r="BG21" s="13">
         <v>0</v>
       </c>
       <c r="BH21" s="13">
         <v>0</v>
       </c>
       <c r="BI21" s="13">
         <v>0</v>
       </c>
       <c r="BJ21" s="13">
         <v>0</v>
       </c>
       <c r="BK21" s="13">
         <v>0</v>
       </c>
       <c r="BL21" s="13">
         <v>0</v>
       </c>
-      <c r="BM21" s="13">
+      <c r="BM21" s="14">
         <v>0</v>
       </c>
       <c r="BN21" s="90">
         <v>0</v>
       </c>
       <c r="BO21" s="61"/>
-    </row>
-    <row r="22" spans="1:67">
+      <c r="BP21" s="61"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="12">
         <v>30542.9</v>
       </c>
       <c r="C22" s="3">
         <v>40833.9</v>
       </c>
       <c r="D22" s="3">
         <v>62090.5</v>
       </c>
       <c r="E22" s="13">
         <v>137957.4</v>
       </c>
       <c r="F22" s="14">
         <v>43157.3</v>
       </c>
       <c r="G22" s="14">
         <v>39122</v>
       </c>
       <c r="H22" s="14">
         <v>53972.2</v>
       </c>
       <c r="I22" s="13">
@@ -8469,59 +8465,60 @@
       </c>
       <c r="BE22" s="13">
         <v>1520471.2</v>
       </c>
       <c r="BF22" s="13">
         <v>16875.7</v>
       </c>
       <c r="BG22" s="13">
         <v>123431.1</v>
       </c>
       <c r="BH22" s="13">
         <v>548780.1</v>
       </c>
       <c r="BI22" s="13">
         <v>1623787.7</v>
       </c>
       <c r="BJ22" s="13">
         <v>19663.900000000001</v>
       </c>
       <c r="BK22" s="13">
         <v>143734.39999999999</v>
       </c>
       <c r="BL22" s="13">
         <v>654587</v>
       </c>
-      <c r="BM22" s="13">
-        <v>1199921</v>
+      <c r="BM22" s="14">
+        <v>1164497.6000000001</v>
       </c>
       <c r="BN22" s="90">
         <v>16205</v>
       </c>
       <c r="BO22" s="61"/>
-    </row>
-    <row r="23" spans="1:67">
+      <c r="BP22" s="61"/>
+    </row>
+    <row r="23" spans="1:68">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="12">
         <v>18135.2</v>
       </c>
       <c r="C23" s="3">
         <v>23372</v>
       </c>
       <c r="D23" s="3">
         <v>53708.9</v>
       </c>
       <c r="E23" s="13">
         <v>52419</v>
       </c>
       <c r="F23" s="14">
         <v>23615.200000000001</v>
       </c>
       <c r="G23" s="14">
         <v>29321.3</v>
       </c>
       <c r="H23" s="14">
         <v>64393.8</v>
       </c>
       <c r="I23" s="13">
@@ -8670,59 +8667,60 @@
       </c>
       <c r="BE23" s="13">
         <v>1279508.8</v>
       </c>
       <c r="BF23" s="13">
         <v>185108.6</v>
       </c>
       <c r="BG23" s="13">
         <v>281681.8</v>
       </c>
       <c r="BH23" s="13">
         <v>626077.69999999995</v>
       </c>
       <c r="BI23" s="13">
         <v>1492057.6</v>
       </c>
       <c r="BJ23" s="13">
         <v>204629.7</v>
       </c>
       <c r="BK23" s="13">
         <v>330822</v>
       </c>
       <c r="BL23" s="13">
         <v>736387</v>
       </c>
-      <c r="BM23" s="13">
-        <v>720156.8</v>
+      <c r="BM23" s="14">
+        <v>1042254.8</v>
       </c>
       <c r="BN23" s="90">
         <v>107074</v>
       </c>
       <c r="BO23" s="61"/>
-    </row>
-    <row r="24" spans="1:67">
+      <c r="BP23" s="61"/>
+    </row>
+    <row r="24" spans="1:68">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="12">
         <v>2490.3000000000002</v>
       </c>
       <c r="C24" s="3">
         <v>12868.2</v>
       </c>
       <c r="D24" s="3">
         <v>20340.599999999999</v>
       </c>
       <c r="E24" s="13">
         <v>34313.599999999999</v>
       </c>
       <c r="F24" s="14">
         <v>4225.8999999999996</v>
       </c>
       <c r="G24" s="14">
         <v>16571</v>
       </c>
       <c r="H24" s="14">
         <v>24765.5</v>
       </c>
       <c r="I24" s="13">
@@ -8871,59 +8869,60 @@
       </c>
       <c r="BE24" s="13">
         <v>333335.59999999998</v>
       </c>
       <c r="BF24" s="13">
         <v>75433</v>
       </c>
       <c r="BG24" s="13">
         <v>92775.5</v>
       </c>
       <c r="BH24" s="13">
         <v>198000.4</v>
       </c>
       <c r="BI24" s="13">
         <v>398281</v>
       </c>
       <c r="BJ24" s="13">
         <v>94056.9</v>
       </c>
       <c r="BK24" s="13">
         <v>113130.5</v>
       </c>
       <c r="BL24" s="13">
         <v>237617.6</v>
       </c>
-      <c r="BM24" s="13">
-        <v>478988.4</v>
+      <c r="BM24" s="14">
+        <v>485089.5</v>
       </c>
       <c r="BN24" s="90">
         <v>114485.6</v>
       </c>
       <c r="BO24" s="61"/>
-    </row>
-    <row r="25" spans="1:67">
+      <c r="BP24" s="61"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="12">
         <v>9306.5</v>
       </c>
       <c r="C25" s="3">
         <v>24337</v>
       </c>
       <c r="D25" s="3">
         <v>76615.600000000006</v>
       </c>
       <c r="E25" s="13">
         <v>80533.3</v>
       </c>
       <c r="F25" s="14">
         <v>11717.1</v>
       </c>
       <c r="G25" s="14">
         <v>47907</v>
       </c>
       <c r="H25" s="14">
         <v>121380.4</v>
       </c>
       <c r="I25" s="13">
@@ -9072,59 +9071,60 @@
       </c>
       <c r="BE25" s="13">
         <v>1889528.7</v>
       </c>
       <c r="BF25" s="13">
         <v>528079.80000000005</v>
       </c>
       <c r="BG25" s="13">
         <v>959967.7</v>
       </c>
       <c r="BH25" s="13">
         <v>1952847.3</v>
       </c>
       <c r="BI25" s="13">
         <v>2420850.1</v>
       </c>
       <c r="BJ25" s="13">
         <v>537011</v>
       </c>
       <c r="BK25" s="13">
         <v>1049653.1000000001</v>
       </c>
       <c r="BL25" s="13">
         <v>2101399.2999999998</v>
       </c>
-      <c r="BM25" s="13">
-        <v>2839988.7</v>
+      <c r="BM25" s="14">
+        <v>2541024.9</v>
       </c>
       <c r="BN25" s="90">
         <v>620659.19999999995</v>
       </c>
       <c r="BO25" s="61"/>
-    </row>
-    <row r="26" spans="1:67" ht="38.25">
+      <c r="BP25" s="61"/>
+    </row>
+    <row r="26" spans="1:68" ht="38.25">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="12">
         <v>1888.9</v>
       </c>
       <c r="C26" s="3">
         <v>4443</v>
       </c>
       <c r="D26" s="3">
         <v>6918</v>
       </c>
       <c r="E26" s="13">
         <v>11164.4</v>
       </c>
       <c r="F26" s="14">
         <v>427.2</v>
       </c>
       <c r="G26" s="14">
         <v>5.2</v>
       </c>
       <c r="H26" s="14">
         <v>2085.4</v>
       </c>
       <c r="I26" s="13">
@@ -9273,59 +9273,60 @@
       </c>
       <c r="BE26" s="13">
         <v>0</v>
       </c>
       <c r="BF26" s="13">
         <v>8734.5</v>
       </c>
       <c r="BG26" s="13">
         <v>0</v>
       </c>
       <c r="BH26" s="13">
         <v>0</v>
       </c>
       <c r="BI26" s="13">
         <v>0</v>
       </c>
       <c r="BJ26" s="13">
         <v>0</v>
       </c>
       <c r="BK26" s="13">
         <v>0</v>
       </c>
       <c r="BL26" s="13">
         <v>0</v>
       </c>
-      <c r="BM26" s="13">
+      <c r="BM26" s="14">
         <v>0</v>
       </c>
       <c r="BN26" s="90">
         <v>0</v>
       </c>
       <c r="BO26" s="61"/>
-    </row>
-    <row r="27" spans="1:67" s="18" customFormat="1" ht="25.5">
+      <c r="BP26" s="61"/>
+    </row>
+    <row r="27" spans="1:68" s="18" customFormat="1" ht="25.5">
       <c r="A27" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="12">
         <v>-69194.100000000006</v>
       </c>
       <c r="C27" s="12">
         <v>-196113.2</v>
       </c>
       <c r="D27" s="12">
         <v>-314041.3</v>
       </c>
       <c r="E27" s="13">
         <v>-466859.4</v>
       </c>
       <c r="F27" s="12">
         <v>-134934.70000000001</v>
       </c>
       <c r="G27" s="14">
         <v>-268696.09999999998</v>
       </c>
       <c r="H27" s="14">
         <v>-406516</v>
       </c>
       <c r="I27" s="13"/>
@@ -9361,55 +9362,55 @@
       <c r="AM27" s="14"/>
       <c r="AN27" s="14"/>
       <c r="AO27" s="14"/>
       <c r="AP27" s="14"/>
       <c r="AQ27" s="14"/>
       <c r="AR27" s="14"/>
       <c r="AS27" s="16"/>
       <c r="AT27" s="13"/>
       <c r="AU27" s="13"/>
       <c r="AV27" s="13"/>
       <c r="AW27" s="15"/>
       <c r="AX27" s="15"/>
       <c r="AY27" s="15"/>
       <c r="AZ27" s="14"/>
       <c r="BA27" s="14"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
       <c r="BE27" s="13"/>
       <c r="BF27" s="13"/>
       <c r="BG27" s="13"/>
       <c r="BH27" s="13"/>
       <c r="BI27" s="13"/>
       <c r="BJ27" s="13"/>
       <c r="BL27" s="13"/>
-      <c r="BM27" s="13"/>
+      <c r="BM27" s="14"/>
       <c r="BN27" s="90"/>
-      <c r="BO27" s="61"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:67">
+      <c r="BP27" s="61"/>
+    </row>
+    <row r="28" spans="1:68">
       <c r="A28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="15">
         <f t="shared" ref="B28:I28" si="11">B4+B12+B27</f>
         <v>2117408.4</v>
       </c>
       <c r="C28" s="15">
         <f t="shared" si="11"/>
         <v>4204485.4000000004</v>
       </c>
       <c r="D28" s="15">
         <f t="shared" si="11"/>
         <v>6759561.0999999996</v>
       </c>
       <c r="E28" s="16">
         <f t="shared" si="11"/>
         <v>9869852.1999999993</v>
       </c>
       <c r="F28" s="15">
         <f t="shared" si="11"/>
         <v>2660391.2000000002</v>
       </c>
       <c r="G28" s="15">
         <f t="shared" si="11"/>
@@ -9621,212 +9622,210 @@
       </c>
       <c r="BG28" s="15">
         <f t="shared" si="15"/>
         <v>25575730.600000001</v>
       </c>
       <c r="BH28" s="15">
         <f t="shared" si="15"/>
         <v>42076665.100000001</v>
       </c>
       <c r="BI28" s="15">
         <f t="shared" si="15"/>
         <v>70023480.900000006</v>
       </c>
       <c r="BJ28" s="15">
         <f t="shared" si="15"/>
         <v>16116280.1</v>
       </c>
       <c r="BK28" s="15">
         <f t="shared" si="15"/>
         <v>29989887.800000001</v>
       </c>
       <c r="BL28" s="15">
         <v>49358396.5</v>
       </c>
       <c r="BM28" s="15">
-        <f t="shared" ref="BM28:BN28" si="16">BM4+BM12+BM27</f>
-        <v>82380111.900000006</v>
+        <v>81985894.599999994</v>
       </c>
       <c r="BN28" s="15">
-        <f t="shared" si="16"/>
+        <f t="shared" ref="BN28" si="16">BN4+BN12+BN27</f>
         <v>18072747.300000001</v>
       </c>
       <c r="BO28" s="61"/>
-    </row>
-    <row r="29" spans="1:67" s="18" customFormat="1">
+      <c r="BP28" s="61"/>
+    </row>
+    <row r="29" spans="1:68" s="18" customFormat="1">
       <c r="A29" s="5"/>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="BA29" s="2"/>
     </row>
-    <row r="30" spans="1:67" ht="40.5" customHeight="1">
+    <row r="30" spans="1:68" ht="35.25">
       <c r="A30" s="19" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="31" spans="1:67" ht="55.5" customHeight="1">
+    <row r="31" spans="1:68" ht="46.5">
       <c r="A31" s="19" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="32" spans="1:67" ht="57.75">
+    <row r="32" spans="1:68" ht="46.5">
       <c r="A32" s="88" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
     </row>
     <row r="33" spans="1:1">
-      <c r="A33" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="19"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{608CD196-A620-4DEB-A2EA-9FE71D51CE1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A07AD04B-9928-4026-9C9D-A0E1428936D7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4984AA02-FD8F-4E9F-8415-2631F80DE227}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A07AD04B-9928-4026-9C9D-A0E1428936D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{608CD196-A620-4DEB-A2EA-9FE71D51CE1C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ХШСЖЖ</vt:lpstr>
       <vt:lpstr>ЭҚЖЖ (ҚР МС 03-2003)</vt:lpstr>