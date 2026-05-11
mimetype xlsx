--- v0 (2026-04-15)
+++ v1 (2026-05-11)
@@ -10,161 +10,161 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="876"/>
+    <workbookView xWindow="19185" yWindow="-15" windowWidth="19200" windowHeight="6315" tabRatio="876"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="5" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
-  <calcPr calcId="124519" iterate="1" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BL29" i="2"/>
   <c r="M13" i="6"/>
   <c r="L13"/>
   <c r="K13"/>
   <c r="J13"/>
   <c r="I13"/>
   <c r="H13"/>
   <c r="G13"/>
   <c r="F13"/>
   <c r="E13"/>
   <c r="D13"/>
   <c r="C13"/>
   <c r="B13"/>
   <c r="D8"/>
   <c r="I5"/>
   <c r="I4" s="1"/>
   <c r="D5"/>
   <c r="M4"/>
   <c r="L4"/>
   <c r="K4"/>
   <c r="J4"/>
   <c r="H4"/>
   <c r="G4"/>
   <c r="F4"/>
   <c r="E4"/>
   <c r="C4"/>
   <c r="B4"/>
-  <c r="B24" s="1"/>
   <c r="I25" i="5"/>
   <c r="H25"/>
   <c r="G25"/>
   <c r="F25"/>
   <c r="E25"/>
   <c r="D25"/>
   <c r="C25"/>
   <c r="B25"/>
-  <c r="K24" i="6" l="1"/>
+  <c r="B24" i="6" l="1"/>
+  <c r="K24"/>
   <c r="G24"/>
   <c r="C24"/>
   <c r="J24"/>
   <c r="D4"/>
   <c r="D24" s="1"/>
   <c r="F24"/>
   <c r="I24"/>
   <c r="H24"/>
   <c r="L24"/>
   <c r="E24"/>
   <c r="M24"/>
   <c r="BK12" i="2" l="1"/>
   <c r="BK6"/>
   <c r="BK4" s="1"/>
-  <c r="BK27" s="1"/>
+  <c r="BK27" l="1"/>
   <c r="BK29" s="1"/>
-  <c r="BI12" l="1"/>
+  <c r="BI12"/>
   <c r="BI4"/>
-  <c r="BI27" s="1"/>
+  <c r="BI27" l="1"/>
   <c r="BI29" s="1"/>
-  <c r="BJ12" l="1"/>
+  <c r="BJ12"/>
   <c r="BH12"/>
   <c r="BH4"/>
   <c r="BJ6"/>
   <c r="BJ4" s="1"/>
   <c r="BJ27" l="1"/>
   <c r="BJ29" s="1"/>
   <c r="BH27"/>
   <c r="BE27"/>
   <c r="BE29" s="1"/>
   <c r="BH29" l="1"/>
   <c r="BG12" l="1"/>
   <c r="BG4"/>
   <c r="BF12"/>
   <c r="BF4"/>
   <c r="BF27" l="1"/>
   <c r="BF29" s="1"/>
   <c r="BG27"/>
   <c r="BG29" s="1"/>
   <c r="BD12"/>
   <c r="BD6"/>
   <c r="BD4" s="1"/>
-  <c r="BD27" s="1"/>
-  <c r="BD29" s="1"/>
   <c r="BC12"/>
   <c r="BC6"/>
   <c r="BC4" s="1"/>
   <c r="BB12"/>
   <c r="BB6"/>
   <c r="BB4" s="1"/>
-  <c r="BB27" s="1"/>
-  <c r="BB29" s="1"/>
   <c r="BA12"/>
   <c r="BA6"/>
   <c r="BA4" s="1"/>
-  <c r="BA27" l="1"/>
+  <c r="BB27" l="1"/>
+  <c r="BB29" s="1"/>
+  <c r="BD27"/>
+  <c r="BD29" s="1"/>
+  <c r="BA27"/>
   <c r="BA29" s="1"/>
   <c r="BC27"/>
   <c r="BC29" s="1"/>
   <c r="AZ12"/>
   <c r="AZ4"/>
   <c r="AZ27" l="1"/>
   <c r="AZ29" s="1"/>
   <c r="AY12"/>
   <c r="AY4"/>
   <c r="AY27" l="1"/>
   <c r="AY29" s="1"/>
   <c r="AX12"/>
   <c r="AX4"/>
   <c r="AW12"/>
   <c r="AW4"/>
   <c r="AV12"/>
   <c r="AV4"/>
   <c r="AU12"/>
   <c r="AU4"/>
   <c r="AT12"/>
   <c r="AT4"/>
   <c r="AS12"/>
   <c r="AS4"/>
   <c r="AR12"/>
   <c r="AR4"/>
@@ -188,155 +188,155 @@
   <c r="AK12"/>
   <c r="AJ12"/>
   <c r="AJ4"/>
   <c r="AI12"/>
   <c r="AI4"/>
   <c r="AH12"/>
   <c r="AH4"/>
   <c r="AG12"/>
   <c r="AF12"/>
   <c r="AF4"/>
   <c r="AE12"/>
   <c r="AE4"/>
   <c r="AD29"/>
   <c r="AD12"/>
   <c r="AD4"/>
   <c r="AC12"/>
   <c r="AC4"/>
   <c r="Y12"/>
   <c r="Y6"/>
   <c r="Y4" s="1"/>
   <c r="Y27" s="1"/>
   <c r="Y29" s="1"/>
   <c r="U12"/>
   <c r="U6"/>
   <c r="U4" s="1"/>
-  <c r="U27" s="1"/>
-  <c r="U29" s="1"/>
   <c r="Q12"/>
   <c r="Q6"/>
   <c r="Q4" s="1"/>
   <c r="Q27" s="1"/>
   <c r="Q29" s="1"/>
   <c r="M12"/>
   <c r="M6"/>
   <c r="M4" s="1"/>
-  <c r="M27" s="1"/>
-  <c r="M29" s="1"/>
   <c r="I12"/>
   <c r="I6"/>
   <c r="I4" s="1"/>
   <c r="I27" s="1"/>
   <c r="I29" s="1"/>
   <c r="E12"/>
   <c r="E6"/>
   <c r="E4" s="1"/>
   <c r="AB12"/>
   <c r="AB4"/>
   <c r="AA12"/>
   <c r="AA6"/>
   <c r="AA4" s="1"/>
-  <c r="AA27" s="1"/>
-  <c r="AA29" s="1"/>
   <c r="Z12"/>
   <c r="Z6"/>
   <c r="Z4" s="1"/>
   <c r="Z27" s="1"/>
   <c r="Z29" s="1"/>
   <c r="X12"/>
   <c r="W12"/>
   <c r="V12"/>
   <c r="T12"/>
   <c r="S12"/>
   <c r="R12"/>
   <c r="P12"/>
   <c r="O12"/>
   <c r="N12"/>
   <c r="L12"/>
   <c r="K12"/>
   <c r="J12"/>
   <c r="H12"/>
   <c r="G12"/>
   <c r="F12"/>
   <c r="X6"/>
   <c r="X4" s="1"/>
   <c r="X27" s="1"/>
   <c r="X29" s="1"/>
   <c r="W6"/>
   <c r="W4" s="1"/>
   <c r="V6"/>
   <c r="V4" s="1"/>
   <c r="T6"/>
   <c r="T4" s="1"/>
   <c r="S6"/>
   <c r="S4" s="1"/>
   <c r="S27" s="1"/>
   <c r="S29" s="1"/>
   <c r="R6"/>
   <c r="R4" s="1"/>
   <c r="P6"/>
   <c r="P4" s="1"/>
   <c r="O6"/>
   <c r="O4" s="1"/>
   <c r="N6"/>
   <c r="N4" s="1"/>
   <c r="N27" s="1"/>
   <c r="N29" s="1"/>
   <c r="L6"/>
-  <c r="L4"/>
+  <c r="L4" s="1"/>
   <c r="L27" s="1"/>
   <c r="L29" s="1"/>
   <c r="K6"/>
-  <c r="K4"/>
+  <c r="K4" s="1"/>
   <c r="K27" s="1"/>
   <c r="K29" s="1"/>
   <c r="J6"/>
   <c r="J4" s="1"/>
   <c r="H6"/>
   <c r="H4" s="1"/>
-  <c r="H27" s="1"/>
-  <c r="H29" s="1"/>
   <c r="G6"/>
   <c r="G4" s="1"/>
   <c r="F6"/>
   <c r="F4" s="1"/>
   <c r="F27" s="1"/>
   <c r="F29" s="1"/>
   <c r="C12"/>
   <c r="D12"/>
   <c r="C6"/>
   <c r="C4" s="1"/>
   <c r="D6"/>
   <c r="D4" s="1"/>
   <c r="B12"/>
   <c r="B6"/>
   <c r="B4" s="1"/>
   <c r="AC27"/>
   <c r="AC29" s="1"/>
   <c r="AJ27"/>
   <c r="AJ29" s="1"/>
-  <c r="AH27" l="1"/>
+  <c r="H27" l="1"/>
+  <c r="H29" s="1"/>
+  <c r="AA27"/>
+  <c r="AA29" s="1"/>
+  <c r="M27"/>
+  <c r="M29" s="1"/>
+  <c r="U27"/>
+  <c r="U29" s="1"/>
+  <c r="AH27"/>
   <c r="AH29" s="1"/>
   <c r="G27"/>
   <c r="G29" s="1"/>
   <c r="AN27"/>
   <c r="AN29" s="1"/>
   <c r="AP27"/>
   <c r="AP29" s="1"/>
   <c r="P27"/>
   <c r="P29" s="1"/>
   <c r="J27"/>
   <c r="J29" s="1"/>
   <c r="AU27"/>
   <c r="AU29" s="1"/>
   <c r="AW27"/>
   <c r="AW29" s="1"/>
   <c r="R27"/>
   <c r="R29" s="1"/>
   <c r="AE27"/>
   <c r="AE29" s="1"/>
   <c r="D27"/>
   <c r="D29" s="1"/>
   <c r="AL27"/>
   <c r="AL29" s="1"/>
   <c r="AO27"/>
   <c r="AO29" s="1"/>
@@ -360,51 +360,51 @@
   <c r="AX29" s="1"/>
   <c r="B27"/>
   <c r="B29" s="1"/>
   <c r="AB27"/>
   <c r="AB29" s="1"/>
   <c r="AI27"/>
   <c r="AI29" s="1"/>
   <c r="AM27"/>
   <c r="AM29" s="1"/>
   <c r="AQ27"/>
   <c r="AQ29" s="1"/>
   <c r="AS27"/>
   <c r="AS29" s="1"/>
   <c r="E27"/>
   <c r="E29" s="1"/>
   <c r="AG27"/>
   <c r="AG29" s="1"/>
   <c r="AR27"/>
   <c r="AR29" s="1"/>
   <c r="AK27"/>
   <c r="AK29" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="178">
   <si>
     <t>Өндіріске салынатын басқа да салықтар</t>
   </si>
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
   </si>
   <si>
     <t>Қонақ үйлер мен мейрамханалар</t>
   </si>
   <si>
@@ -1219,50 +1219,65 @@
   <si>
     <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>1990 жылдан бастап</t>
   </si>
   <si>
     <t>Өндіріс әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <r>
       <t>9 ай 2023 ж.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)2)3)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
@@ -1961,53 +1976,51 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="1" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
@@ -2410,51 +2423,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/469025/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="86"/>
       <c r="B1" s="86"/>
@@ -2564,107 +2577,107 @@
     <row r="15" spans="1:2" ht="18" customHeight="1">
       <c r="A15" s="102"/>
       <c r="B15" s="100" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="103"/>
       <c r="B16" s="100" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="94" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="95" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="87" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="96">
-        <v>46042</v>
+        <v>46135</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="87" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="96">
-        <v>46135</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="87" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="97" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="87" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="97" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="87" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="98" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="87" t="s">
         <v>124</v>
       </c>
       <c r="B23" s="99" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="86"/>
       <c r="B24" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
+    <hyperlink ref="B23" r:id="rId2" display="s.keldenov@aspire.gov.kz"/>
     <hyperlink ref="B15" r:id="rId3"/>
-    <hyperlink ref="B16" r:id="rId4"/>
-    <hyperlink ref="B23" r:id="rId5" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="28" t="s">
@@ -6115,54 +6128,54 @@
     </row>
     <row r="110" spans="15:20">
       <c r="O110" s="37"/>
       <c r="P110" s="37"/>
       <c r="Q110" s="37"/>
       <c r="R110" s="37"/>
       <c r="S110" s="37"/>
       <c r="T110" s="37"/>
     </row>
     <row r="111" spans="15:20">
       <c r="O111" s="37"/>
       <c r="P111" s="37"/>
       <c r="Q111" s="37"/>
       <c r="R111" s="37"/>
       <c r="S111" s="37"/>
       <c r="T111" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BN34"/>
+  <dimension ref="A1:BO34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="57.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="2" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="13.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="2" customWidth="1"/>
     <col min="15" max="17" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" style="2" customWidth="1"/>
     <col min="19" max="21" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="12" style="2" customWidth="1"/>
     <col min="23" max="23" width="13.5703125" style="2" customWidth="1"/>
@@ -6175,93 +6188,95 @@
     <col min="32" max="32" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="13" style="2" customWidth="1"/>
     <col min="34" max="36" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="39" width="12.7109375" style="2" customWidth="1"/>
     <col min="40" max="40" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="41" max="43" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="12.7109375" style="2" customWidth="1"/>
     <col min="45" max="45" width="14.5703125" style="2" customWidth="1"/>
     <col min="46" max="46" width="14" style="2" customWidth="1"/>
     <col min="47" max="47" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="14" style="2" customWidth="1"/>
     <col min="49" max="49" width="15.28515625" style="2" customWidth="1"/>
     <col min="50" max="51" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="16" style="2" customWidth="1"/>
     <col min="53" max="53" width="15.42578125" style="2" customWidth="1"/>
     <col min="54" max="55" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="16.140625" style="2" customWidth="1"/>
     <col min="57" max="57" width="15.42578125" style="2" customWidth="1"/>
     <col min="58" max="58" width="13.85546875" style="2" customWidth="1"/>
     <col min="59" max="59" width="13.28515625" style="2" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="2" customWidth="1"/>
     <col min="61" max="61" width="15" style="2" customWidth="1"/>
     <col min="62" max="63" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="15.140625" style="2" customWidth="1"/>
-    <col min="65" max="65" width="14.85546875" style="2" customWidth="1"/>
-    <col min="66" max="16384" width="9.140625" style="2"/>
+    <col min="65" max="65" width="15.5703125" style="2" customWidth="1"/>
+    <col min="66" max="76" width="15.28515625" style="2" customWidth="1"/>
+    <col min="77" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" s="70" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="70"/>
       <c r="C1" s="70"/>
       <c r="D1" s="70"/>
       <c r="E1" s="70"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" s="3"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="O2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
-      <c r="BL2" s="80" t="s">
+      <c r="BL2" s="80"/>
+      <c r="BM2" s="80" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="3" spans="1:66" ht="52.5" customHeight="1">
+    <row r="3" spans="1:67" ht="52.5" customHeight="1">
       <c r="A3" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="84" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="84" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="84" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="84" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="84" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="84" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="84" t="s">
         <v>28</v>
       </c>
       <c r="I3" s="84" t="s">
@@ -6410,52 +6425,55 @@
       </c>
       <c r="BE3" s="85" t="s">
         <v>161</v>
       </c>
       <c r="BF3" s="85" t="s">
         <v>164</v>
       </c>
       <c r="BG3" s="84" t="s">
         <v>165</v>
       </c>
       <c r="BH3" s="84" t="s">
         <v>162</v>
       </c>
       <c r="BI3" s="84" t="s">
         <v>163</v>
       </c>
       <c r="BJ3" s="85" t="s">
         <v>158</v>
       </c>
       <c r="BK3" s="84" t="s">
         <v>159</v>
       </c>
       <c r="BL3" s="84" t="s">
         <v>157</v>
       </c>
-    </row>
-    <row r="4" spans="1:66" s="3" customFormat="1">
+      <c r="BM3" s="84" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="3" customFormat="1">
       <c r="A4" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6">
         <f>B5+B6+B11</f>
         <v>45413.2</v>
       </c>
       <c r="C4" s="6">
         <f>C5+C6+C11</f>
         <v>93249.7</v>
       </c>
       <c r="D4" s="6">
         <f>D5+D6+D11</f>
         <v>145923</v>
       </c>
       <c r="E4" s="82">
         <f>E5+E6+E11</f>
         <v>213566.7</v>
       </c>
       <c r="F4" s="6">
         <f>F5+F6+F11</f>
         <v>50194.2</v>
       </c>
       <c r="G4" s="6">
         <f t="shared" ref="G4:Y4" si="0">G5+G6+G11</f>
@@ -6665,53 +6683,57 @@
         <v>262956.90000000002</v>
       </c>
       <c r="BG4" s="6">
         <f t="shared" si="3"/>
         <v>472631.7</v>
       </c>
       <c r="BH4" s="6">
         <f t="shared" si="3"/>
         <v>720052.5</v>
       </c>
       <c r="BI4" s="6">
         <f t="shared" si="3"/>
         <v>421469.2</v>
       </c>
       <c r="BJ4" s="6">
         <f t="shared" si="3"/>
         <v>314771.8</v>
       </c>
       <c r="BK4" s="6">
         <f t="shared" si="3"/>
         <v>558532.1</v>
       </c>
       <c r="BL4" s="6">
         <v>856927.1</v>
       </c>
+      <c r="BM4" s="6">
+        <v>622079.69999999995</v>
+      </c>
       <c r="BN4" s="25"/>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="25"/>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B5" s="10">
         <v>218.7</v>
       </c>
       <c r="C5" s="11">
         <v>451.5</v>
       </c>
       <c r="D5" s="11">
         <v>706.5</v>
       </c>
       <c r="E5" s="12">
         <v>1033.9000000000001</v>
       </c>
       <c r="F5" s="11">
         <v>265.39999999999998</v>
       </c>
       <c r="G5" s="13">
         <v>569.1</v>
       </c>
       <c r="H5" s="13">
         <v>849.4</v>
       </c>
       <c r="I5" s="14">
@@ -6860,53 +6882,57 @@
       </c>
       <c r="BE5" s="13">
         <v>-288593.2</v>
       </c>
       <c r="BF5" s="13">
         <v>4113.8999999999996</v>
       </c>
       <c r="BG5" s="13">
         <v>9656.5</v>
       </c>
       <c r="BH5" s="13">
         <v>17307.2</v>
       </c>
       <c r="BI5" s="13">
         <v>-290977.59999999998</v>
       </c>
       <c r="BJ5" s="13">
         <v>4474.3</v>
       </c>
       <c r="BK5" s="13">
         <v>10143.299999999999</v>
       </c>
       <c r="BL5" s="13">
         <v>18855.2</v>
       </c>
+      <c r="BM5" s="13">
+        <v>-259827.9</v>
+      </c>
       <c r="BN5" s="25"/>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="25"/>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="11">
         <f>SUM(B7:B10)</f>
         <v>44042.6</v>
       </c>
       <c r="C6" s="11">
         <f t="shared" ref="C6:X6" si="4">SUM(C7:C10)</f>
         <v>90420</v>
       </c>
       <c r="D6" s="11">
         <f t="shared" si="4"/>
         <v>139964.9</v>
       </c>
       <c r="E6" s="12">
         <f>E7+E8+E9+E10</f>
         <v>204846.8</v>
       </c>
       <c r="F6" s="11">
         <f t="shared" si="4"/>
         <v>48623.199999999997</v>
       </c>
       <c r="G6" s="11">
         <f t="shared" si="4"/>
@@ -7090,53 +7116,57 @@
         <v>428099.1</v>
       </c>
       <c r="BF6" s="13">
         <v>229356.79999999999</v>
       </c>
       <c r="BG6" s="13">
         <v>409068.1</v>
       </c>
       <c r="BH6" s="13">
         <v>604030.69999999995</v>
       </c>
       <c r="BI6" s="13">
         <v>595278.69999999995</v>
       </c>
       <c r="BJ6" s="13">
         <f t="shared" ref="BJ6:BK6" si="6">BJ7+BJ8+BJ9+BJ10</f>
         <v>275007</v>
       </c>
       <c r="BK6" s="13">
         <f t="shared" si="6"/>
         <v>483263.7</v>
       </c>
       <c r="BL6" s="13">
         <v>724891.8</v>
       </c>
+      <c r="BM6" s="13">
+        <v>740812.7</v>
+      </c>
       <c r="BN6" s="25"/>
-    </row>
-    <row r="7" spans="1:66">
+      <c r="BO6" s="25"/>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="10">
         <v>33677.4</v>
       </c>
       <c r="C7" s="11">
         <v>69526.899999999994</v>
       </c>
       <c r="D7" s="11">
         <v>107669.9</v>
       </c>
       <c r="E7" s="12">
         <v>157581.29999999999</v>
       </c>
       <c r="F7" s="11">
         <v>37982.6</v>
       </c>
       <c r="G7" s="13">
         <v>81421</v>
       </c>
       <c r="H7" s="13">
         <v>121580.1</v>
       </c>
       <c r="I7" s="14">
@@ -7285,53 +7315,57 @@
       </c>
       <c r="BE7" s="13">
         <v>316709.2</v>
       </c>
       <c r="BF7" s="13">
         <v>122944.7</v>
       </c>
       <c r="BG7" s="13">
         <v>219596.6</v>
       </c>
       <c r="BH7" s="13">
         <v>314636.7</v>
       </c>
       <c r="BI7" s="13">
         <v>437302.5</v>
       </c>
       <c r="BJ7" s="13">
         <v>149456.6</v>
       </c>
       <c r="BK7" s="13">
         <v>260075.7</v>
       </c>
       <c r="BL7" s="13">
         <v>382950.6</v>
       </c>
+      <c r="BM7" s="13">
+        <v>547124.80000000005</v>
+      </c>
       <c r="BN7" s="25"/>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="25"/>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="10">
         <v>8469.5</v>
       </c>
       <c r="C8" s="11">
         <v>16979.400000000001</v>
       </c>
       <c r="D8" s="11">
         <v>26270.6</v>
       </c>
       <c r="E8" s="12">
         <v>38448.400000000001</v>
       </c>
       <c r="F8" s="11">
         <v>8496.7000000000007</v>
       </c>
       <c r="G8" s="13">
         <v>18060.3</v>
       </c>
       <c r="H8" s="13">
         <v>26964</v>
       </c>
       <c r="I8" s="14">
@@ -7480,53 +7514,57 @@
       </c>
       <c r="BE8" s="13">
         <v>55103.9</v>
       </c>
       <c r="BF8" s="13">
         <v>72136.800000000003</v>
       </c>
       <c r="BG8" s="13">
         <v>131779.70000000001</v>
       </c>
       <c r="BH8" s="13">
         <v>199186.1</v>
       </c>
       <c r="BI8" s="13">
         <v>91520.9</v>
       </c>
       <c r="BJ8" s="13">
         <v>87899.8</v>
       </c>
       <c r="BK8" s="13">
         <v>157149.6</v>
       </c>
       <c r="BL8" s="13">
         <v>236163.8</v>
       </c>
+      <c r="BM8" s="13">
+        <v>115941.4</v>
+      </c>
       <c r="BN8" s="25"/>
-    </row>
-    <row r="9" spans="1:66" ht="25.5">
+      <c r="BO8" s="25"/>
+    </row>
+    <row r="9" spans="1:67" ht="25.5">
       <c r="A9" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="10">
         <v>1586.2</v>
       </c>
       <c r="C9" s="11">
         <v>3274.7</v>
       </c>
       <c r="D9" s="11">
         <v>5024.3999999999996</v>
       </c>
       <c r="E9" s="12">
         <v>7353.6</v>
       </c>
       <c r="F9" s="11">
         <v>1795</v>
       </c>
       <c r="G9" s="13">
         <v>3847.7</v>
       </c>
       <c r="H9" s="13">
         <v>5744.7</v>
       </c>
       <c r="I9" s="14">
@@ -7675,53 +7713,57 @@
       </c>
       <c r="BE9" s="13">
         <v>42967.8</v>
       </c>
       <c r="BF9" s="13">
         <v>27560.5</v>
       </c>
       <c r="BG9" s="13">
         <v>48786.3</v>
       </c>
       <c r="BH9" s="13">
         <v>77166.8</v>
       </c>
       <c r="BI9" s="13">
         <v>50707.6</v>
       </c>
       <c r="BJ9" s="13">
         <v>30041.1</v>
       </c>
       <c r="BK9" s="13">
         <v>56422.7</v>
       </c>
       <c r="BL9" s="13">
         <v>91574.399999999994</v>
       </c>
+      <c r="BM9" s="13">
+        <v>60066.7</v>
+      </c>
       <c r="BN9" s="25"/>
-    </row>
-    <row r="10" spans="1:66" ht="25.5">
+      <c r="BO9" s="25"/>
+    </row>
+    <row r="10" spans="1:67" ht="25.5">
       <c r="A10" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="10">
         <v>309.5</v>
       </c>
       <c r="C10" s="11">
         <v>639</v>
       </c>
       <c r="D10" s="11">
         <v>1000</v>
       </c>
       <c r="E10" s="12">
         <v>1463.5</v>
       </c>
       <c r="F10" s="11">
         <v>348.9</v>
       </c>
       <c r="G10" s="13">
         <v>747.8</v>
       </c>
       <c r="H10" s="13">
         <v>1117.2</v>
       </c>
       <c r="I10" s="14">
@@ -7870,53 +7912,57 @@
       </c>
       <c r="BE10" s="13">
         <v>13318.2</v>
       </c>
       <c r="BF10" s="13">
         <v>6714.8</v>
       </c>
       <c r="BG10" s="13">
         <v>8905.5</v>
       </c>
       <c r="BH10" s="13">
         <v>13041.1</v>
       </c>
       <c r="BI10" s="13">
         <v>15747.7</v>
       </c>
       <c r="BJ10" s="13">
         <v>7609.5</v>
       </c>
       <c r="BK10" s="13">
         <v>9615.7000000000007</v>
       </c>
       <c r="BL10" s="13">
         <v>14203</v>
       </c>
+      <c r="BM10" s="13">
+        <v>17679.8</v>
+      </c>
       <c r="BN10" s="25"/>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="25"/>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>1151.9000000000001</v>
       </c>
       <c r="C11" s="11">
         <v>2378.1999999999998</v>
       </c>
       <c r="D11" s="11">
         <v>5251.6</v>
       </c>
       <c r="E11" s="12">
         <v>7686</v>
       </c>
       <c r="F11" s="11">
         <v>1305.5999999999999</v>
       </c>
       <c r="G11" s="13">
         <v>2798.7</v>
       </c>
       <c r="H11" s="13">
         <v>4179</v>
       </c>
       <c r="I11" s="14">
@@ -8065,53 +8111,57 @@
       </c>
       <c r="BE11" s="13">
         <v>97430.2</v>
       </c>
       <c r="BF11" s="13">
         <v>29486.2</v>
       </c>
       <c r="BG11" s="13">
         <v>53907.1</v>
       </c>
       <c r="BH11" s="13">
         <v>98714.6</v>
       </c>
       <c r="BI11" s="13">
         <v>117168.1</v>
       </c>
       <c r="BJ11" s="13">
         <v>35290.5</v>
       </c>
       <c r="BK11" s="13">
         <v>65125.1</v>
       </c>
       <c r="BL11" s="13">
         <v>113180.1</v>
       </c>
+      <c r="BM11" s="13">
+        <v>141094.9</v>
+      </c>
       <c r="BN11" s="25"/>
-    </row>
-    <row r="12" spans="1:66" s="3" customFormat="1">
+      <c r="BO11" s="25"/>
+    </row>
+    <row r="12" spans="1:67" s="3" customFormat="1">
       <c r="A12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <f>SUM(B13:B26)</f>
         <v>15310.9</v>
       </c>
       <c r="C12" s="18">
         <f>SUM(C13:C26)</f>
         <v>31609.3</v>
       </c>
       <c r="D12" s="18">
         <f>SUM(D13:D26)</f>
         <v>49463.9</v>
       </c>
       <c r="E12" s="19">
         <f>SUM(E13:E26)</f>
         <v>71391.5</v>
       </c>
       <c r="F12" s="18">
         <f>SUM(F13:F26)</f>
         <v>17874.900000000001</v>
       </c>
       <c r="G12" s="18">
         <f t="shared" ref="G12:X12" si="7">SUM(G13:G26)</f>
@@ -8321,53 +8371,57 @@
         <v>306884.59999999998</v>
       </c>
       <c r="BG12" s="18">
         <f t="shared" si="11"/>
         <v>606798.6</v>
       </c>
       <c r="BH12" s="18">
         <f t="shared" si="11"/>
         <v>957427.4</v>
       </c>
       <c r="BI12" s="18">
         <f t="shared" si="11"/>
         <v>1162146.8999999999</v>
       </c>
       <c r="BJ12" s="18">
         <f t="shared" si="11"/>
         <v>363166.1</v>
       </c>
       <c r="BK12" s="18">
         <f t="shared" si="11"/>
         <v>719042.4</v>
       </c>
       <c r="BL12" s="18">
         <v>1115380.3999999999</v>
       </c>
+      <c r="BM12" s="18">
+        <v>1362542.1</v>
+      </c>
       <c r="BN12" s="25"/>
-    </row>
-    <row r="13" spans="1:66" ht="25.5">
+      <c r="BO12" s="25"/>
+    </row>
+    <row r="13" spans="1:67" ht="25.5">
       <c r="A13" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="10">
         <v>2077.1</v>
       </c>
       <c r="C13" s="11">
         <v>4288.3999999999996</v>
       </c>
       <c r="D13" s="11">
         <v>6710.4</v>
       </c>
       <c r="E13" s="12">
         <v>9821.1</v>
       </c>
       <c r="F13" s="11">
         <v>2350.4</v>
       </c>
       <c r="G13" s="13">
         <v>5038.3999999999996</v>
       </c>
       <c r="H13" s="13">
         <v>7523.9</v>
       </c>
       <c r="I13" s="14">
@@ -8516,53 +8570,57 @@
       </c>
       <c r="BE13" s="13">
         <v>134666.29999999999</v>
       </c>
       <c r="BF13" s="13">
         <v>46790.7</v>
       </c>
       <c r="BG13" s="13">
         <v>77865.3</v>
       </c>
       <c r="BH13" s="13">
         <v>169813.2</v>
       </c>
       <c r="BI13" s="13">
         <v>204891.4</v>
       </c>
       <c r="BJ13" s="13">
         <v>55920.1</v>
       </c>
       <c r="BK13" s="13">
         <v>104588</v>
       </c>
       <c r="BL13" s="13">
         <v>222567</v>
       </c>
+      <c r="BM13" s="13">
+        <v>239159.4</v>
+      </c>
       <c r="BN13" s="25"/>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="25"/>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="10">
         <v>4743.1000000000004</v>
       </c>
       <c r="C14" s="11">
         <v>9792.2999999999993</v>
       </c>
       <c r="D14" s="11">
         <v>15323.6</v>
       </c>
       <c r="E14" s="12">
         <v>22427</v>
       </c>
       <c r="F14" s="11">
         <v>5801.6</v>
       </c>
       <c r="G14" s="13">
         <v>12436.5</v>
       </c>
       <c r="H14" s="13">
         <v>18569</v>
       </c>
       <c r="I14" s="14">
@@ -8711,53 +8769,57 @@
       </c>
       <c r="BE14" s="13">
         <v>187010.7</v>
       </c>
       <c r="BF14" s="13">
         <v>58420.5</v>
       </c>
       <c r="BG14" s="13">
         <v>99624.9</v>
       </c>
       <c r="BH14" s="13">
         <v>166227.5</v>
       </c>
       <c r="BI14" s="13">
         <v>209962.8</v>
       </c>
       <c r="BJ14" s="13">
         <v>69153.2</v>
       </c>
       <c r="BK14" s="13">
         <v>124703.1</v>
       </c>
       <c r="BL14" s="13">
         <v>201594.1</v>
       </c>
+      <c r="BM14" s="13">
+        <v>264151.7</v>
+      </c>
       <c r="BN14" s="25"/>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="25"/>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="10">
         <v>232.8</v>
       </c>
       <c r="C15" s="11">
         <v>480.7</v>
       </c>
       <c r="D15" s="11">
         <v>752.2</v>
       </c>
       <c r="E15" s="12">
         <v>1100.9000000000001</v>
       </c>
       <c r="F15" s="11">
         <v>263.8</v>
       </c>
       <c r="G15" s="13">
         <v>641.79999999999995</v>
       </c>
       <c r="H15" s="13">
         <v>958.2</v>
       </c>
       <c r="I15" s="14">
@@ -8906,53 +8968,57 @@
       </c>
       <c r="BE15" s="13">
         <v>16157.8</v>
       </c>
       <c r="BF15" s="13">
         <v>6977.4</v>
       </c>
       <c r="BG15" s="13">
         <v>15462.9</v>
       </c>
       <c r="BH15" s="13">
         <v>21097.5</v>
       </c>
       <c r="BI15" s="13">
         <v>20485</v>
       </c>
       <c r="BJ15" s="13">
         <v>8109.3</v>
       </c>
       <c r="BK15" s="13">
         <v>17933.400000000001</v>
       </c>
       <c r="BL15" s="13">
         <v>26209.7</v>
       </c>
+      <c r="BM15" s="13">
+        <v>24315</v>
+      </c>
       <c r="BN15" s="25"/>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="25"/>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10">
         <v>1361.7</v>
       </c>
       <c r="C16" s="11">
         <v>2811.2</v>
       </c>
       <c r="D16" s="11">
         <v>4399.1000000000004</v>
       </c>
       <c r="E16" s="12">
         <v>6438.4</v>
       </c>
       <c r="F16" s="11">
         <v>1634</v>
       </c>
       <c r="G16" s="13">
         <v>3502.5</v>
       </c>
       <c r="H16" s="13">
         <v>5230.8</v>
       </c>
       <c r="I16" s="14">
@@ -9101,53 +9167,57 @@
       </c>
       <c r="BE16" s="13">
         <v>47541.4</v>
       </c>
       <c r="BF16" s="13">
         <v>16085.2</v>
       </c>
       <c r="BG16" s="13">
         <v>29068.5</v>
       </c>
       <c r="BH16" s="13">
         <v>46881.599999999999</v>
       </c>
       <c r="BI16" s="13">
         <v>65682.100000000006</v>
       </c>
       <c r="BJ16" s="13">
         <v>19653.400000000001</v>
       </c>
       <c r="BK16" s="13">
         <v>38003.800000000003</v>
       </c>
       <c r="BL16" s="13">
         <v>52449.7</v>
       </c>
+      <c r="BM16" s="13">
+        <v>81704.2</v>
+      </c>
       <c r="BN16" s="25"/>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="25"/>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10">
         <v>1735.8</v>
       </c>
       <c r="C17" s="11">
         <v>3583.5</v>
       </c>
       <c r="D17" s="11">
         <v>5607.7</v>
       </c>
       <c r="E17" s="12">
         <v>8207.2000000000007</v>
       </c>
       <c r="F17" s="11">
         <v>1948.9</v>
       </c>
       <c r="G17" s="13">
         <v>4177.5</v>
       </c>
       <c r="H17" s="13">
         <v>6238</v>
       </c>
       <c r="I17" s="14">
@@ -9296,53 +9366,57 @@
       </c>
       <c r="BE17" s="13">
         <v>75380.399999999994</v>
       </c>
       <c r="BF17" s="13">
         <v>18823.3</v>
       </c>
       <c r="BG17" s="13">
         <v>46250.7</v>
       </c>
       <c r="BH17" s="13">
         <v>63833.2</v>
       </c>
       <c r="BI17" s="13">
         <v>92463.1</v>
       </c>
       <c r="BJ17" s="13">
         <v>24024</v>
       </c>
       <c r="BK17" s="13">
         <v>57907.1</v>
       </c>
       <c r="BL17" s="13">
         <v>77637.100000000006</v>
       </c>
+      <c r="BM17" s="13">
+        <v>114069.6</v>
+      </c>
       <c r="BN17" s="25"/>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="25"/>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="10">
         <v>2174</v>
       </c>
       <c r="C18" s="11">
         <v>4488.3</v>
       </c>
       <c r="D18" s="11">
         <v>7023.5</v>
       </c>
       <c r="E18" s="12">
         <v>10279.4</v>
       </c>
       <c r="F18" s="11">
         <v>2470.9</v>
       </c>
       <c r="G18" s="13">
         <v>5296.8</v>
       </c>
       <c r="H18" s="13">
         <v>7909.3</v>
       </c>
       <c r="I18" s="14">
@@ -9491,53 +9565,57 @@
       </c>
       <c r="BE18" s="13">
         <v>24254.9</v>
       </c>
       <c r="BF18" s="13">
         <v>16568.7</v>
       </c>
       <c r="BG18" s="13">
         <v>36323.1</v>
       </c>
       <c r="BH18" s="13">
         <v>58056.3</v>
       </c>
       <c r="BI18" s="13">
         <v>28711.5</v>
       </c>
       <c r="BJ18" s="13">
         <v>19721.7</v>
       </c>
       <c r="BK18" s="13">
         <v>42288.4</v>
       </c>
       <c r="BL18" s="13">
         <v>63842.400000000001</v>
       </c>
+      <c r="BM18" s="13">
+        <v>37900.800000000003</v>
+      </c>
       <c r="BN18" s="25"/>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="25"/>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="10">
         <v>1505.7</v>
       </c>
       <c r="C19" s="11">
         <v>3108.5</v>
       </c>
       <c r="D19" s="11">
         <v>4864.5</v>
       </c>
       <c r="E19" s="12">
         <v>7119.3</v>
       </c>
       <c r="F19" s="11">
         <v>1735.7</v>
       </c>
       <c r="G19" s="13">
         <v>3720.8</v>
       </c>
       <c r="H19" s="13">
         <v>5555.3</v>
       </c>
       <c r="I19" s="14">
@@ -9686,53 +9764,57 @@
       </c>
       <c r="BE19" s="13">
         <v>69118.7</v>
       </c>
       <c r="BF19" s="13">
         <v>19737.7</v>
       </c>
       <c r="BG19" s="13">
         <v>47990.3</v>
       </c>
       <c r="BH19" s="13">
         <v>73340.3</v>
       </c>
       <c r="BI19" s="13">
         <v>96682.3</v>
       </c>
       <c r="BJ19" s="13">
         <v>23162.6</v>
       </c>
       <c r="BK19" s="13">
         <v>49455</v>
       </c>
       <c r="BL19" s="13">
         <v>78714.3</v>
       </c>
+      <c r="BM19" s="13">
+        <v>113013.7</v>
+      </c>
       <c r="BN19" s="25"/>
-    </row>
-    <row r="20" spans="1:66" ht="25.5">
+      <c r="BO19" s="25"/>
+    </row>
+    <row r="20" spans="1:67" ht="25.5">
       <c r="A20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="10">
         <v>740.5</v>
       </c>
       <c r="C20" s="11">
         <v>1528.8</v>
       </c>
       <c r="D20" s="11">
         <v>2392.4</v>
       </c>
       <c r="E20" s="12">
         <v>3501.3</v>
       </c>
       <c r="F20" s="11">
         <v>830.4</v>
       </c>
       <c r="G20" s="13">
         <v>1780.1</v>
       </c>
       <c r="H20" s="13">
         <v>2659</v>
       </c>
       <c r="I20" s="14">
@@ -9881,53 +9963,57 @@
       </c>
       <c r="BE20" s="13">
         <v>72147.199999999997</v>
       </c>
       <c r="BF20" s="13">
         <v>19156.2</v>
       </c>
       <c r="BG20" s="13">
         <v>39755.1</v>
       </c>
       <c r="BH20" s="13">
         <v>56656.3</v>
       </c>
       <c r="BI20" s="13">
         <v>80711.7</v>
       </c>
       <c r="BJ20" s="13">
         <v>21704.1</v>
       </c>
       <c r="BK20" s="13">
         <v>45012.4</v>
       </c>
       <c r="BL20" s="13">
         <v>59600.2</v>
       </c>
+      <c r="BM20" s="13">
+        <v>92070.7</v>
+      </c>
       <c r="BN20" s="25"/>
-    </row>
-    <row r="21" spans="1:66" ht="25.5">
+      <c r="BO20" s="25"/>
+    </row>
+    <row r="21" spans="1:67" ht="25.5">
       <c r="A21" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="10">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="11">
         <v>163.30000000000001</v>
       </c>
       <c r="D21" s="11">
         <v>255.5</v>
       </c>
       <c r="E21" s="12">
         <v>84</v>
       </c>
       <c r="F21" s="11">
         <v>88.7</v>
       </c>
       <c r="G21" s="13">
         <v>190.1</v>
       </c>
       <c r="H21" s="13">
         <v>283.10000000000002</v>
       </c>
       <c r="I21" s="14">
@@ -10076,53 +10162,57 @@
       </c>
       <c r="BE21" s="13">
         <v>47588.6</v>
       </c>
       <c r="BF21" s="13">
         <v>11498.2</v>
       </c>
       <c r="BG21" s="13">
         <v>23618.7</v>
       </c>
       <c r="BH21" s="13">
         <v>34273.4</v>
       </c>
       <c r="BI21" s="13">
         <v>51508.6</v>
       </c>
       <c r="BJ21" s="13">
         <v>13926.8</v>
       </c>
       <c r="BK21" s="13">
         <v>26903.599999999999</v>
       </c>
       <c r="BL21" s="13">
         <v>39125.699999999997</v>
       </c>
+      <c r="BM21" s="13">
+        <v>58067.199999999997</v>
+      </c>
       <c r="BN21" s="25"/>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="25"/>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="10">
         <v>222.1</v>
       </c>
       <c r="C22" s="11">
         <v>458.5</v>
       </c>
       <c r="D22" s="11">
         <v>717.5</v>
       </c>
       <c r="E22" s="12">
         <v>1050.2</v>
       </c>
       <c r="F22" s="11">
         <v>249.1</v>
       </c>
       <c r="G22" s="13">
         <v>534.1</v>
       </c>
       <c r="H22" s="13">
         <v>797</v>
       </c>
       <c r="I22" s="14">
@@ -10271,53 +10361,57 @@
       </c>
       <c r="BE22" s="13">
         <v>144439.5</v>
       </c>
       <c r="BF22" s="13">
         <v>50883</v>
       </c>
       <c r="BG22" s="13">
         <v>93294.9</v>
       </c>
       <c r="BH22" s="13">
         <v>146197.6</v>
       </c>
       <c r="BI22" s="13">
         <v>162544.1</v>
       </c>
       <c r="BJ22" s="13">
         <v>56906.6</v>
       </c>
       <c r="BK22" s="13">
         <v>100857.60000000001</v>
       </c>
       <c r="BL22" s="13">
         <v>158342.29999999999</v>
       </c>
+      <c r="BM22" s="13">
+        <v>176067.4</v>
+      </c>
       <c r="BN22" s="25"/>
-    </row>
-    <row r="23" spans="1:66" ht="25.5">
+      <c r="BO22" s="25"/>
+    </row>
+    <row r="23" spans="1:67" ht="25.5">
       <c r="A23" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="10">
         <v>168</v>
       </c>
       <c r="C23" s="11">
         <v>346.8</v>
       </c>
       <c r="D23" s="11">
         <v>542.70000000000005</v>
       </c>
       <c r="E23" s="12">
         <v>82.5</v>
       </c>
       <c r="F23" s="11">
         <v>193.3</v>
       </c>
       <c r="G23" s="13">
         <v>414.5</v>
       </c>
       <c r="H23" s="13">
         <v>618.5</v>
       </c>
       <c r="I23" s="14">
@@ -10466,53 +10560,57 @@
       </c>
       <c r="BE23" s="13">
         <v>69369</v>
       </c>
       <c r="BF23" s="13">
         <v>28802.799999999999</v>
       </c>
       <c r="BG23" s="13">
         <v>65354.5</v>
       </c>
       <c r="BH23" s="13">
         <v>81676.399999999994</v>
       </c>
       <c r="BI23" s="13">
         <v>83714.399999999994</v>
       </c>
       <c r="BJ23" s="13">
         <v>35847.800000000003</v>
       </c>
       <c r="BK23" s="13">
         <v>74644</v>
       </c>
       <c r="BL23" s="13">
         <v>90732</v>
       </c>
+      <c r="BM23" s="13">
+        <v>87145</v>
+      </c>
       <c r="BN23" s="25"/>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="25"/>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="10">
         <v>62.8</v>
       </c>
       <c r="C24" s="11">
         <v>129.69999999999999</v>
       </c>
       <c r="D24" s="11">
         <v>203</v>
       </c>
       <c r="E24" s="12">
         <v>297</v>
       </c>
       <c r="F24" s="11">
         <v>74.8</v>
       </c>
       <c r="G24" s="13">
         <v>160.69999999999999</v>
       </c>
       <c r="H24" s="13">
         <v>239.5</v>
       </c>
       <c r="I24" s="14">
@@ -10661,53 +10759,57 @@
       </c>
       <c r="BE24" s="13">
         <v>21870.5</v>
       </c>
       <c r="BF24" s="13">
         <v>5628.8</v>
       </c>
       <c r="BG24" s="13">
         <v>12565.9</v>
       </c>
       <c r="BH24" s="13">
         <v>15540.9</v>
       </c>
       <c r="BI24" s="13">
         <v>28308.6</v>
       </c>
       <c r="BJ24" s="13">
         <v>6764.2</v>
       </c>
       <c r="BK24" s="13">
         <v>15491.6</v>
       </c>
       <c r="BL24" s="13">
         <v>18248.099999999999</v>
       </c>
+      <c r="BM24" s="13">
+        <v>32426.2</v>
+      </c>
       <c r="BN24" s="25"/>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="25"/>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="10">
         <v>199.2</v>
       </c>
       <c r="C25" s="11">
         <v>411.3</v>
       </c>
       <c r="D25" s="11">
         <v>643.6</v>
       </c>
       <c r="E25" s="12">
         <v>942</v>
       </c>
       <c r="F25" s="11">
         <v>223.6</v>
       </c>
       <c r="G25" s="13">
         <v>479.2</v>
       </c>
       <c r="H25" s="13">
         <v>716.5</v>
       </c>
       <c r="I25" s="14">
@@ -10856,53 +10958,57 @@
       </c>
       <c r="BE25" s="13">
         <v>28203.8</v>
       </c>
       <c r="BF25" s="13">
         <v>7512.1</v>
       </c>
       <c r="BG25" s="13">
         <v>19623.8</v>
       </c>
       <c r="BH25" s="13">
         <v>23833.200000000001</v>
       </c>
       <c r="BI25" s="13">
         <v>36481.300000000003</v>
       </c>
       <c r="BJ25" s="13">
         <v>8272.2999999999993</v>
       </c>
       <c r="BK25" s="13">
         <v>21254.400000000001</v>
       </c>
       <c r="BL25" s="13">
         <v>26317.8</v>
       </c>
+      <c r="BM25" s="13">
+        <v>42451.199999999997</v>
+      </c>
       <c r="BN25" s="25"/>
-    </row>
-    <row r="26" spans="1:66" ht="51">
+      <c r="BO25" s="25"/>
+    </row>
+    <row r="26" spans="1:67" ht="51">
       <c r="A26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="10">
         <v>9</v>
       </c>
       <c r="C26" s="11">
         <v>18</v>
       </c>
       <c r="D26" s="11">
         <v>28.2</v>
       </c>
       <c r="E26" s="12">
         <v>41.2</v>
       </c>
       <c r="F26" s="11">
         <v>9.6999999999999993</v>
       </c>
       <c r="G26" s="13">
         <v>20.9</v>
       </c>
       <c r="H26" s="13">
         <v>30.5</v>
       </c>
       <c r="I26" s="14">
@@ -11051,53 +11157,57 @@
       </c>
       <c r="BE26" s="13">
         <v>0</v>
       </c>
       <c r="BF26" s="13">
         <v>0</v>
       </c>
       <c r="BG26" s="13">
         <v>0</v>
       </c>
       <c r="BH26" s="13">
         <v>0</v>
       </c>
       <c r="BI26" s="13">
         <v>0</v>
       </c>
       <c r="BJ26" s="13">
         <v>0</v>
       </c>
       <c r="BK26" s="13">
         <v>0</v>
       </c>
       <c r="BL26" s="13">
         <v>0</v>
       </c>
+      <c r="BM26" s="13">
+        <v>0</v>
+      </c>
       <c r="BN26" s="25"/>
-    </row>
-    <row r="27" spans="1:66" s="3" customFormat="1">
+      <c r="BO26" s="25"/>
+    </row>
+    <row r="27" spans="1:67" s="3" customFormat="1">
       <c r="A27" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="18">
         <f>B4+B12</f>
         <v>60724.1</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" ref="C27:Y27" si="12">C4+C12</f>
         <v>124859</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="12"/>
         <v>195386.9</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="12"/>
         <v>284958.2</v>
       </c>
       <c r="F27" s="18">
         <f t="shared" si="12"/>
         <v>68069.100000000006</v>
       </c>
       <c r="G27" s="18">
         <f t="shared" si="12"/>
@@ -11307,53 +11417,57 @@
         <v>569841.5</v>
       </c>
       <c r="BG27" s="18">
         <f t="shared" si="15"/>
         <v>1079430.3</v>
       </c>
       <c r="BH27" s="18">
         <f t="shared" si="15"/>
         <v>1677479.9</v>
       </c>
       <c r="BI27" s="18">
         <f t="shared" si="15"/>
         <v>1583616.1</v>
       </c>
       <c r="BJ27" s="18">
         <f t="shared" si="15"/>
         <v>677937.9</v>
       </c>
       <c r="BK27" s="18">
         <f t="shared" si="15"/>
         <v>1277574.5</v>
       </c>
       <c r="BL27" s="18">
         <v>1972307.5</v>
       </c>
+      <c r="BM27" s="18">
+        <v>1984621.8</v>
+      </c>
       <c r="BN27" s="25"/>
-    </row>
-    <row r="28" spans="1:66">
+      <c r="BO27" s="25"/>
+    </row>
+    <row r="28" spans="1:67">
       <c r="A28" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="21">
         <v>197493.9</v>
       </c>
       <c r="C28" s="21">
         <v>433491.7</v>
       </c>
       <c r="D28" s="21">
         <v>740329.7</v>
       </c>
       <c r="E28" s="7">
         <v>1166485.3999999999</v>
       </c>
       <c r="F28" s="21">
         <v>499739.6</v>
       </c>
       <c r="G28" s="21">
         <v>1159816.2</v>
       </c>
       <c r="H28" s="21">
         <v>1875192.6</v>
       </c>
       <c r="I28" s="8">
@@ -11502,53 +11616,57 @@
       </c>
       <c r="BE28" s="6">
         <v>8841170.6999999993</v>
       </c>
       <c r="BF28" s="6">
         <v>1832253</v>
       </c>
       <c r="BG28" s="6">
         <v>3688521.3</v>
       </c>
       <c r="BH28" s="6">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI28" s="7">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ28" s="7">
         <v>2005707</v>
       </c>
       <c r="BK28" s="6">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL28" s="6">
         <v>6978645.7000000002</v>
       </c>
+      <c r="BM28" s="6">
+        <v>9329876.3000000007</v>
+      </c>
       <c r="BN28" s="25"/>
-    </row>
-    <row r="29" spans="1:66" s="3" customFormat="1" ht="25.5">
+      <c r="BO28" s="25"/>
+    </row>
+    <row r="29" spans="1:67" s="3" customFormat="1" ht="25.5">
       <c r="A29" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="21">
         <f>B27+B28</f>
         <v>258218</v>
       </c>
       <c r="C29" s="21">
         <f>C27+C28</f>
         <v>558350.69999999995</v>
       </c>
       <c r="D29" s="21">
         <f>D27+D28</f>
         <v>935716.6</v>
       </c>
       <c r="E29" s="7">
         <f>E27+E28</f>
         <v>1451443.6</v>
       </c>
       <c r="F29" s="21">
         <f>F27+F28</f>
         <v>567808.69999999995</v>
       </c>
       <c r="G29" s="21">
         <f t="shared" ref="G29:Y29" si="16">G27+G28</f>
@@ -11760,187 +11878,191 @@
       </c>
       <c r="BG29" s="7">
         <f t="shared" si="19"/>
         <v>4767951.5999999996</v>
       </c>
       <c r="BH29" s="7">
         <f t="shared" si="19"/>
         <v>7680567</v>
       </c>
       <c r="BI29" s="7">
         <f t="shared" si="19"/>
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ29" s="7">
         <f t="shared" si="19"/>
         <v>2683644.9</v>
       </c>
       <c r="BK29" s="7">
         <f t="shared" si="19"/>
         <v>5645059.4000000004</v>
       </c>
       <c r="BL29" s="7">
         <f>[1]Публикация!$B$5</f>
         <v>8950953.1999999993</v>
       </c>
+      <c r="BM29" s="7">
+        <v>11314498.1</v>
+      </c>
       <c r="BN29" s="25"/>
-    </row>
-    <row r="30" spans="1:66">
+      <c r="BO29" s="25"/>
+    </row>
+    <row r="30" spans="1:67">
       <c r="BG30" s="25"/>
     </row>
-    <row r="31" spans="1:66" ht="41.25" customHeight="1">
+    <row r="31" spans="1:67" ht="41.25" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="24"/>
     </row>
-    <row r="32" spans="1:66" ht="58.5" customHeight="1">
+    <row r="32" spans="1:67" ht="58.5" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="26" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="46.5">
       <c r="A34" s="27" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE90236-F3A4-4232-98B3-5BD7B105506F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732AB4CD-A8E8-413C-91F2-A4FF3F6A0B36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF8D93-CBBB-4367-9932-5C9D2D822C0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732AB4CD-A8E8-413C-91F2-A4FF3F6A0B36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE90236-F3A4-4232-98B3-5BD7B105506F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ХШСЖЖ</vt:lpstr>
       <vt:lpstr>ЭҚЖЖ (ҚР МС 03-2003)</vt:lpstr>