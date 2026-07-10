--- v1 (2026-05-11)
+++ v2 (2026-07-10)
@@ -1,410 +1,420 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19185" yWindow="-15" windowWidth="19200" windowHeight="6315" tabRatio="876"/>
+    <workbookView xWindow="6030" yWindow="315" windowWidth="19200" windowHeight="11970" tabRatio="876"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="5" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BL29" i="2"/>
+  <c r="BN12" i="2" l="1"/>
+  <c r="BN6" i="2"/>
+  <c r="BN4" i="2" s="1"/>
+  <c r="BN27" i="2" s="1"/>
+  <c r="BN29" i="2" s="1"/>
+  <c r="BL12" i="2" l="1"/>
+  <c r="BM12" i="2"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2" s="1"/>
+  <c r="BL27" i="2" s="1"/>
+  <c r="BL29" i="2" s="1"/>
+  <c r="BM6" i="2"/>
+  <c r="BM4" i="2" s="1"/>
+  <c r="BM27" i="2" s="1"/>
+  <c r="BM29" i="2" s="1"/>
   <c r="M13" i="6"/>
-  <c r="L13"/>
-[...23 lines deleted...]
-  <c r="B4"/>
+  <c r="L13" i="6"/>
+  <c r="K13" i="6"/>
+  <c r="J13" i="6"/>
+  <c r="I13" i="6"/>
+  <c r="H13" i="6"/>
+  <c r="G13" i="6"/>
+  <c r="F13" i="6"/>
+  <c r="E13" i="6"/>
+  <c r="D13" i="6"/>
+  <c r="C13" i="6"/>
+  <c r="B13" i="6"/>
+  <c r="D8" i="6"/>
+  <c r="I5" i="6"/>
+  <c r="I4" i="6" s="1"/>
+  <c r="D5" i="6"/>
+  <c r="M4" i="6"/>
+  <c r="L4" i="6"/>
+  <c r="K4" i="6"/>
+  <c r="J4" i="6"/>
+  <c r="H4" i="6"/>
+  <c r="G4" i="6"/>
+  <c r="F4" i="6"/>
+  <c r="E4" i="6"/>
+  <c r="C4" i="6"/>
+  <c r="B4" i="6"/>
   <c r="I25" i="5"/>
-  <c r="H25"/>
-[...5 lines deleted...]
-  <c r="B25"/>
+  <c r="H25" i="5"/>
+  <c r="G25" i="5"/>
+  <c r="F25" i="5"/>
+  <c r="E25" i="5"/>
+  <c r="D25" i="5"/>
+  <c r="C25" i="5"/>
+  <c r="B25" i="5"/>
   <c r="B24" i="6" l="1"/>
-  <c r="K24"/>
-[...10 lines deleted...]
-  <c r="M24"/>
+  <c r="K24" i="6"/>
+  <c r="G24" i="6"/>
+  <c r="C24" i="6"/>
+  <c r="J24" i="6"/>
+  <c r="D4" i="6"/>
+  <c r="D24" i="6" s="1"/>
+  <c r="F24" i="6"/>
+  <c r="I24" i="6"/>
+  <c r="H24" i="6"/>
+  <c r="L24" i="6"/>
+  <c r="E24" i="6"/>
+  <c r="M24" i="6"/>
   <c r="BK12" i="2" l="1"/>
-  <c r="BK6"/>
-[...277 lines deleted...]
-  <c r="AK29" s="1"/>
+  <c r="BK6" i="2"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK27" i="2" l="1"/>
+  <c r="BK29" i="2" s="1"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BI27" i="2" l="1"/>
+  <c r="BI29" i="2" s="1"/>
+  <c r="BJ12" i="2"/>
+  <c r="BH12" i="2"/>
+  <c r="BH4" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ27" i="2" l="1"/>
+  <c r="BJ29" i="2" s="1"/>
+  <c r="BH27" i="2"/>
+  <c r="BE27" i="2"/>
+  <c r="BE29" i="2" s="1"/>
+  <c r="BH29" i="2" l="1"/>
+  <c r="BG12" i="2" l="1"/>
+  <c r="BG4" i="2"/>
+  <c r="BF12" i="2"/>
+  <c r="BF4" i="2"/>
+  <c r="BF27" i="2" l="1"/>
+  <c r="BF29" i="2" s="1"/>
+  <c r="BG27" i="2"/>
+  <c r="BG29" i="2" s="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BB12" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BB27" i="2" l="1"/>
+  <c r="BB29" i="2" s="1"/>
+  <c r="BD27" i="2"/>
+  <c r="BD29" i="2" s="1"/>
+  <c r="BA27" i="2"/>
+  <c r="BA29" i="2" s="1"/>
+  <c r="BC27" i="2"/>
+  <c r="BC29" i="2" s="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AZ27" i="2" l="1"/>
+  <c r="AZ29" i="2" s="1"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AY27" i="2" l="1"/>
+  <c r="AY29" i="2" s="1"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM12" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AK6" i="2"/>
+  <c r="AK4" i="2" s="1"/>
+  <c r="AG6" i="2"/>
+  <c r="AG4" i="2" s="1"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AJ27" i="2" s="1"/>
+  <c r="AJ29" i="2" s="1"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AD29" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="AC12" i="2"/>
+  <c r="AC4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="Y27" i="2" s="1"/>
+  <c r="Y29" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2" s="1"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="Q27" i="2" s="1"/>
+  <c r="Q29" i="2" s="1"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="I27" i="2" s="1"/>
+  <c r="I29" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AB4" i="2"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="Z27" i="2" s="1"/>
+  <c r="Z29" i="2" s="1"/>
+  <c r="X12" i="2"/>
+  <c r="W12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="T12" i="2"/>
+  <c r="S12" i="2"/>
+  <c r="R12" i="2"/>
+  <c r="P12" i="2"/>
+  <c r="O12" i="2"/>
+  <c r="N12" i="2"/>
+  <c r="L12" i="2"/>
+  <c r="K12" i="2"/>
+  <c r="J12" i="2"/>
+  <c r="H12" i="2"/>
+  <c r="G12" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="X27" i="2" s="1"/>
+  <c r="X29" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="T6" i="2"/>
+  <c r="T4" i="2" s="1"/>
+  <c r="S6" i="2"/>
+  <c r="S4" i="2" s="1"/>
+  <c r="S27" i="2" s="1"/>
+  <c r="S29" i="2" s="1"/>
+  <c r="R6" i="2"/>
+  <c r="R4" i="2" s="1"/>
+  <c r="P6" i="2"/>
+  <c r="P4" i="2" s="1"/>
+  <c r="O6" i="2"/>
+  <c r="O4" i="2" s="1"/>
+  <c r="N6" i="2"/>
+  <c r="N4" i="2" s="1"/>
+  <c r="N27" i="2" s="1"/>
+  <c r="N29" i="2" s="1"/>
+  <c r="L6" i="2"/>
+  <c r="L4" i="2" s="1"/>
+  <c r="L27" i="2" s="1"/>
+  <c r="L29" i="2" s="1"/>
+  <c r="K6" i="2"/>
+  <c r="K4" i="2" s="1"/>
+  <c r="J6" i="2"/>
+  <c r="J4" i="2" s="1"/>
+  <c r="H6" i="2"/>
+  <c r="H4" i="2" s="1"/>
+  <c r="G6" i="2"/>
+  <c r="G4" i="2" s="1"/>
+  <c r="F6" i="2"/>
+  <c r="F4" i="2" s="1"/>
+  <c r="C12" i="2"/>
+  <c r="D12" i="2"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="AC27" i="2"/>
+  <c r="AC29" i="2" s="1"/>
+  <c r="F27" i="2" l="1"/>
+  <c r="F29" i="2" s="1"/>
+  <c r="K27" i="2"/>
+  <c r="K29" i="2" s="1"/>
+  <c r="H27" i="2"/>
+  <c r="H29" i="2" s="1"/>
+  <c r="AA27" i="2"/>
+  <c r="AA29" i="2" s="1"/>
+  <c r="M27" i="2"/>
+  <c r="M29" i="2" s="1"/>
+  <c r="U27" i="2"/>
+  <c r="U29" i="2" s="1"/>
+  <c r="AH27" i="2"/>
+  <c r="AH29" i="2" s="1"/>
+  <c r="G27" i="2"/>
+  <c r="G29" i="2" s="1"/>
+  <c r="AN27" i="2"/>
+  <c r="AN29" i="2" s="1"/>
+  <c r="AP27" i="2"/>
+  <c r="AP29" i="2" s="1"/>
+  <c r="P27" i="2"/>
+  <c r="P29" i="2" s="1"/>
+  <c r="J27" i="2"/>
+  <c r="J29" i="2" s="1"/>
+  <c r="AU27" i="2"/>
+  <c r="AU29" i="2" s="1"/>
+  <c r="AW27" i="2"/>
+  <c r="AW29" i="2" s="1"/>
+  <c r="R27" i="2"/>
+  <c r="R29" i="2" s="1"/>
+  <c r="AE27" i="2"/>
+  <c r="AE29" i="2" s="1"/>
+  <c r="D27" i="2"/>
+  <c r="D29" i="2" s="1"/>
+  <c r="AL27" i="2"/>
+  <c r="AL29" i="2" s="1"/>
+  <c r="AO27" i="2"/>
+  <c r="AO29" i="2" s="1"/>
+  <c r="V27" i="2"/>
+  <c r="V29" i="2" s="1"/>
+  <c r="AF27" i="2"/>
+  <c r="AF29" i="2" s="1"/>
+  <c r="AT27" i="2"/>
+  <c r="AT29" i="2" s="1"/>
+  <c r="AV27" i="2"/>
+  <c r="AV29" i="2" s="1"/>
+  <c r="T27" i="2"/>
+  <c r="T29" i="2" s="1"/>
+  <c r="C27" i="2"/>
+  <c r="C29" i="2" s="1"/>
+  <c r="O27" i="2"/>
+  <c r="O29" i="2" s="1"/>
+  <c r="W27" i="2"/>
+  <c r="W29" i="2" s="1"/>
+  <c r="AX27" i="2"/>
+  <c r="AX29" i="2" s="1"/>
+  <c r="B27" i="2"/>
+  <c r="B29" i="2" s="1"/>
+  <c r="AB27" i="2"/>
+  <c r="AB29" i="2" s="1"/>
+  <c r="AI27" i="2"/>
+  <c r="AI29" i="2" s="1"/>
+  <c r="AM27" i="2"/>
+  <c r="AM29" i="2" s="1"/>
+  <c r="AQ27" i="2"/>
+  <c r="AQ29" i="2" s="1"/>
+  <c r="AS27" i="2"/>
+  <c r="AS29" i="2" s="1"/>
+  <c r="E27" i="2"/>
+  <c r="E29" i="2" s="1"/>
+  <c r="AG27" i="2"/>
+  <c r="AG29" i="2" s="1"/>
+  <c r="AR27" i="2"/>
+  <c r="AR29" i="2" s="1"/>
+  <c r="AK27" i="2"/>
+  <c r="AK29" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="179">
   <si>
     <t>Өндіріске салынатын басқа да салықтар</t>
   </si>
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
   </si>
   <si>
     <t>Қонақ үйлер мен мейрамханалар</t>
   </si>
   <si>
@@ -1192,116 +1202,131 @@
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2021 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
-    <t>Ермағамбетова А., Келденов С.</t>
-[...4 lines deleted...]
-  <si>
     <t>1990 жылдан бастап</t>
   </si>
   <si>
     <t>Өндіріс әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <r>
       <t>9 ай 2023 ж.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2025 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)3)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 1 тоқсан 2026 ж.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Ермағамбетова А.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="171" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1471,56 +1496,50 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1638,411 +1657,411 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="5" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="171" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="1" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="3"/>
     <cellStyle name="Comma [0]_Book2" xfId="4"/>
     <cellStyle name="Comma_Book2" xfId="5"/>
     <cellStyle name="Comma0" xfId="6"/>
     <cellStyle name="Currency" xfId="7"/>
     <cellStyle name="Currency [0]_Book2" xfId="8"/>
     <cellStyle name="Currency_Book2" xfId="9"/>
     <cellStyle name="Currency0" xfId="10"/>
     <cellStyle name="Date" xfId="11"/>
     <cellStyle name="Fixed" xfId="12"/>
     <cellStyle name="Heading 1" xfId="13"/>
     <cellStyle name="Heading 2" xfId="14"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
     <cellStyle name="normal" xfId="17"/>
     <cellStyle name="Normální 6" xfId="18"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="19"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="20"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="21"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="22"/>
     <cellStyle name="Percent" xfId="23"/>
@@ -2075,112 +2094,51 @@
     <cellStyle name="Обычный 4" xfId="46"/>
     <cellStyle name="Обычный 5" xfId="47"/>
     <cellStyle name="Обычный 6" xfId="48"/>
     <cellStyle name="Обычный 6 2" xfId="49"/>
     <cellStyle name="Обычный 7" xfId="50"/>
     <cellStyle name="Обычный 7 2" xfId="51"/>
     <cellStyle name="Обычный 8" xfId="52"/>
     <cellStyle name="Обычный 9" xfId="53"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Процентный 2" xfId="54"/>
     <cellStyle name="Тысячи_Sheet1" xfId="55"/>
     <cellStyle name="Финансовый 2 2" xfId="56"/>
     <cellStyle name="Финансовый 2 3" xfId="57"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...60 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2214,84 +2172,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2423,115 +2383,117 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B16"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="86"/>
       <c r="B1" s="86"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="87" t="s">
         <v>99</v>
       </c>
       <c r="B2" s="88">
         <v>111399</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="87" t="s">
         <v>100</v>
       </c>
       <c r="B3" s="88" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="87" t="s">
         <v>101</v>
       </c>
       <c r="B4" s="89" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="90" t="s">
         <v>103</v>
       </c>
       <c r="B5" s="89" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="90" t="s">
         <v>104</v>
       </c>
       <c r="B6" s="88" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="40.5" customHeight="1">
       <c r="A7" s="90" t="s">
         <v>105</v>
       </c>
       <c r="B7" s="91" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="87" t="s">
         <v>106</v>
       </c>
       <c r="B8" s="89" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="36" customHeight="1">
       <c r="A9" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B9" s="91" t="s">
         <v>128</v>
       </c>
@@ -2548,144 +2510,144 @@
       <c r="A11" s="87" t="s">
         <v>110</v>
       </c>
       <c r="B11" s="92"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="87" t="s">
         <v>111</v>
       </c>
       <c r="B12" s="93" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="94" t="s">
         <v>113</v>
       </c>
       <c r="B13" s="95" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="19.5" customHeight="1">
       <c r="A14" s="101" t="s">
         <v>115</v>
       </c>
-      <c r="B14" s="100" t="s">
-        <v>174</v>
+      <c r="B14" s="99" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18" customHeight="1">
       <c r="A15" s="102"/>
-      <c r="B15" s="100" t="s">
-        <v>175</v>
+      <c r="B15" s="99" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="103"/>
-      <c r="B16" s="100" t="s">
+      <c r="B16" s="99" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="94" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="95" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="87" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="96">
-        <v>46135</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="87" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="96">
-        <v>46203</v>
+        <v>46237</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="87" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="97" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="87" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="97" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="87" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="98" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="87" t="s">
         <v>124</v>
       </c>
-      <c r="B23" s="99" t="s">
-        <v>172</v>
+      <c r="B23" s="100" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="86"/>
       <c r="B24" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B23" r:id="rId2" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="28" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="28" t="s">
         <v>94</v>
       </c>
     </row>
@@ -2723,51 +2685,51 @@
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="30" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P113"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.5703125" style="34" customWidth="1"/>
     <col min="2" max="9" width="10" style="34" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="13.5" customHeight="1">
       <c r="A1" s="71" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="69"/>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
@@ -4274,51 +4236,51 @@
       <c r="M112" s="37"/>
       <c r="N112" s="37"/>
       <c r="O112" s="37"/>
     </row>
     <row r="113" spans="10:15">
       <c r="J113" s="37"/>
       <c r="K113" s="37"/>
       <c r="L113" s="37"/>
       <c r="M113" s="37"/>
       <c r="N113" s="37"/>
       <c r="O113" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U111"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.140625" style="34" customWidth="1"/>
     <col min="2" max="13" width="10" style="34" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" style="34" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="34" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12.75" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="69"/>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
@@ -6127,52 +6089,52 @@
       <c r="T109" s="37"/>
     </row>
     <row r="110" spans="15:20">
       <c r="O110" s="37"/>
       <c r="P110" s="37"/>
       <c r="Q110" s="37"/>
       <c r="R110" s="37"/>
       <c r="S110" s="37"/>
       <c r="T110" s="37"/>
     </row>
     <row r="111" spans="15:20">
       <c r="O111" s="37"/>
       <c r="P111" s="37"/>
       <c r="Q111" s="37"/>
       <c r="R111" s="37"/>
       <c r="S111" s="37"/>
       <c r="T111" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BO34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BP34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="57.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="2" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="13.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="2" customWidth="1"/>
     <col min="15" max="17" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" style="2" customWidth="1"/>
@@ -6189,94 +6151,95 @@
     <col min="33" max="33" width="13" style="2" customWidth="1"/>
     <col min="34" max="36" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="39" width="12.7109375" style="2" customWidth="1"/>
     <col min="40" max="40" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="41" max="43" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="12.7109375" style="2" customWidth="1"/>
     <col min="45" max="45" width="14.5703125" style="2" customWidth="1"/>
     <col min="46" max="46" width="14" style="2" customWidth="1"/>
     <col min="47" max="47" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="14" style="2" customWidth="1"/>
     <col min="49" max="49" width="15.28515625" style="2" customWidth="1"/>
     <col min="50" max="51" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="16" style="2" customWidth="1"/>
     <col min="53" max="53" width="15.42578125" style="2" customWidth="1"/>
     <col min="54" max="55" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="16.140625" style="2" customWidth="1"/>
     <col min="57" max="57" width="15.42578125" style="2" customWidth="1"/>
     <col min="58" max="58" width="13.85546875" style="2" customWidth="1"/>
     <col min="59" max="59" width="13.28515625" style="2" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="2" customWidth="1"/>
     <col min="61" max="61" width="15" style="2" customWidth="1"/>
     <col min="62" max="63" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="15.140625" style="2" customWidth="1"/>
     <col min="65" max="65" width="15.5703125" style="2" customWidth="1"/>
-    <col min="66" max="76" width="15.28515625" style="2" customWidth="1"/>
+    <col min="66" max="66" width="14" style="2" customWidth="1"/>
+    <col min="67" max="76" width="15.28515625" style="2" customWidth="1"/>
     <col min="77" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68">
       <c r="A1" s="70" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="70"/>
       <c r="C1" s="70"/>
       <c r="D1" s="70"/>
       <c r="E1" s="70"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" s="3"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="O2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="BL2" s="80"/>
-      <c r="BM2" s="80" t="s">
+      <c r="BN2" s="80" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="3" spans="1:67" ht="52.5" customHeight="1">
+    <row r="3" spans="1:68" ht="52.5" customHeight="1">
       <c r="A3" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="84" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="84" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="84" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="84" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="84" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="84" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="84" t="s">
         <v>28</v>
       </c>
       <c r="I3" s="84" t="s">
@@ -6399,81 +6362,84 @@
       <c r="AV3" s="84" t="s">
         <v>78</v>
       </c>
       <c r="AW3" s="85" t="s">
         <v>169</v>
       </c>
       <c r="AX3" s="85" t="s">
         <v>168</v>
       </c>
       <c r="AY3" s="84" t="s">
         <v>167</v>
       </c>
       <c r="AZ3" s="84" t="s">
         <v>166</v>
       </c>
       <c r="BA3" s="85" t="s">
         <v>160</v>
       </c>
       <c r="BB3" s="85" t="s">
         <v>84</v>
       </c>
       <c r="BC3" s="84" t="s">
         <v>85</v>
       </c>
       <c r="BD3" s="84" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="BE3" s="85" t="s">
         <v>161</v>
       </c>
       <c r="BF3" s="85" t="s">
         <v>164</v>
       </c>
       <c r="BG3" s="84" t="s">
         <v>165</v>
       </c>
       <c r="BH3" s="84" t="s">
         <v>162</v>
       </c>
       <c r="BI3" s="84" t="s">
         <v>163</v>
       </c>
       <c r="BJ3" s="85" t="s">
         <v>158</v>
       </c>
       <c r="BK3" s="84" t="s">
         <v>159</v>
       </c>
       <c r="BL3" s="84" t="s">
         <v>157</v>
       </c>
       <c r="BM3" s="84" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:67" s="3" customFormat="1">
+        <v>175</v>
+      </c>
+      <c r="BN3" s="85" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68" s="3" customFormat="1">
       <c r="A4" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6">
         <f>B5+B6+B11</f>
         <v>45413.2</v>
       </c>
       <c r="C4" s="6">
         <f>C5+C6+C11</f>
         <v>93249.7</v>
       </c>
       <c r="D4" s="6">
         <f>D5+D6+D11</f>
         <v>145923</v>
       </c>
       <c r="E4" s="82">
         <f>E5+E6+E11</f>
         <v>213566.7</v>
       </c>
       <c r="F4" s="6">
         <f>F5+F6+F11</f>
         <v>50194.2</v>
       </c>
       <c r="G4" s="6">
         <f t="shared" ref="G4:Y4" si="0">G5+G6+G11</f>
@@ -6582,51 +6548,51 @@
       <c r="AG4" s="8">
         <f t="shared" si="2"/>
         <v>442426.9</v>
       </c>
       <c r="AH4" s="8">
         <f t="shared" si="2"/>
         <v>108101.7</v>
       </c>
       <c r="AI4" s="6">
         <f t="shared" si="2"/>
         <v>217909.7</v>
       </c>
       <c r="AJ4" s="6">
         <f t="shared" si="2"/>
         <v>328282.09999999998</v>
       </c>
       <c r="AK4" s="8">
         <f t="shared" si="2"/>
         <v>452159.4</v>
       </c>
       <c r="AL4" s="8">
         <f t="shared" si="2"/>
         <v>112196.5</v>
       </c>
       <c r="AM4" s="8">
-        <f t="shared" ref="AM4:BK4" si="3">AM5+AM6+AM11</f>
+        <f t="shared" ref="AM4:BN4" si="3">AM5+AM6+AM11</f>
         <v>229901.5</v>
       </c>
       <c r="AN4" s="8">
         <f t="shared" si="3"/>
         <v>352021</v>
       </c>
       <c r="AO4" s="8">
         <f t="shared" si="3"/>
         <v>531290.5</v>
       </c>
       <c r="AP4" s="8">
         <f t="shared" si="3"/>
         <v>108847.3</v>
       </c>
       <c r="AQ4" s="8">
         <f t="shared" si="3"/>
         <v>221561.1</v>
       </c>
       <c r="AR4" s="8">
         <f t="shared" si="3"/>
         <v>340103</v>
       </c>
       <c r="AS4" s="8">
         <f t="shared" si="3"/>
         <v>976551.1</v>
@@ -6681,59 +6647,65 @@
       <c r="BF4" s="6">
         <f t="shared" si="3"/>
         <v>262956.90000000002</v>
       </c>
       <c r="BG4" s="6">
         <f t="shared" si="3"/>
         <v>472631.7</v>
       </c>
       <c r="BH4" s="6">
         <f t="shared" si="3"/>
         <v>720052.5</v>
       </c>
       <c r="BI4" s="6">
         <f t="shared" si="3"/>
         <v>421469.2</v>
       </c>
       <c r="BJ4" s="6">
         <f t="shared" si="3"/>
         <v>314771.8</v>
       </c>
       <c r="BK4" s="6">
         <f t="shared" si="3"/>
         <v>558532.1</v>
       </c>
       <c r="BL4" s="6">
+        <f t="shared" si="3"/>
         <v>856927.1</v>
       </c>
       <c r="BM4" s="6">
+        <f t="shared" si="3"/>
         <v>622079.69999999995</v>
       </c>
-      <c r="BN4" s="25"/>
+      <c r="BN4" s="6">
+        <f t="shared" si="3"/>
+        <v>330057.59999999998</v>
+      </c>
       <c r="BO4" s="25"/>
-    </row>
-    <row r="5" spans="1:67">
+      <c r="BP4" s="25"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B5" s="10">
         <v>218.7</v>
       </c>
       <c r="C5" s="11">
         <v>451.5</v>
       </c>
       <c r="D5" s="11">
         <v>706.5</v>
       </c>
       <c r="E5" s="12">
         <v>1033.9000000000001</v>
       </c>
       <c r="F5" s="11">
         <v>265.39999999999998</v>
       </c>
       <c r="G5" s="13">
         <v>569.1</v>
       </c>
       <c r="H5" s="13">
         <v>849.4</v>
       </c>
       <c r="I5" s="14">
@@ -6885,54 +6857,57 @@
       </c>
       <c r="BF5" s="13">
         <v>4113.8999999999996</v>
       </c>
       <c r="BG5" s="13">
         <v>9656.5</v>
       </c>
       <c r="BH5" s="13">
         <v>17307.2</v>
       </c>
       <c r="BI5" s="13">
         <v>-290977.59999999998</v>
       </c>
       <c r="BJ5" s="13">
         <v>4474.3</v>
       </c>
       <c r="BK5" s="13">
         <v>10143.299999999999</v>
       </c>
       <c r="BL5" s="13">
         <v>18855.2</v>
       </c>
       <c r="BM5" s="13">
         <v>-259827.9</v>
       </c>
-      <c r="BN5" s="25"/>
+      <c r="BN5" s="11">
+        <v>4844.3</v>
+      </c>
       <c r="BO5" s="25"/>
-    </row>
-    <row r="6" spans="1:67">
+      <c r="BP5" s="25"/>
+    </row>
+    <row r="6" spans="1:68">
       <c r="A6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="11">
         <f>SUM(B7:B10)</f>
         <v>44042.6</v>
       </c>
       <c r="C6" s="11">
         <f t="shared" ref="C6:X6" si="4">SUM(C7:C10)</f>
         <v>90420</v>
       </c>
       <c r="D6" s="11">
         <f t="shared" si="4"/>
         <v>139964.9</v>
       </c>
       <c r="E6" s="12">
         <f>E7+E8+E9+E10</f>
         <v>204846.8</v>
       </c>
       <c r="F6" s="11">
         <f t="shared" si="4"/>
         <v>48623.199999999997</v>
       </c>
       <c r="G6" s="11">
         <f t="shared" si="4"/>
@@ -7106,67 +7081,73 @@
       </c>
       <c r="BC6" s="12">
         <f t="shared" si="5"/>
         <v>317137.3</v>
       </c>
       <c r="BD6" s="12">
         <f t="shared" si="5"/>
         <v>491511.4</v>
       </c>
       <c r="BE6" s="13">
         <v>428099.1</v>
       </c>
       <c r="BF6" s="13">
         <v>229356.79999999999</v>
       </c>
       <c r="BG6" s="13">
         <v>409068.1</v>
       </c>
       <c r="BH6" s="13">
         <v>604030.69999999995</v>
       </c>
       <c r="BI6" s="13">
         <v>595278.69999999995</v>
       </c>
       <c r="BJ6" s="13">
-        <f t="shared" ref="BJ6:BK6" si="6">BJ7+BJ8+BJ9+BJ10</f>
+        <f t="shared" ref="BJ6:BN6" si="6">BJ7+BJ8+BJ9+BJ10</f>
         <v>275007</v>
       </c>
       <c r="BK6" s="13">
         <f t="shared" si="6"/>
         <v>483263.7</v>
       </c>
       <c r="BL6" s="13">
+        <f t="shared" si="6"/>
         <v>724891.8</v>
       </c>
       <c r="BM6" s="13">
+        <f t="shared" si="6"/>
         <v>740812.7</v>
       </c>
-      <c r="BN6" s="25"/>
+      <c r="BN6" s="13">
+        <f t="shared" si="6"/>
+        <v>287868.2</v>
+      </c>
       <c r="BO6" s="25"/>
-    </row>
-    <row r="7" spans="1:67">
+      <c r="BP6" s="25"/>
+    </row>
+    <row r="7" spans="1:68">
       <c r="A7" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="10">
         <v>33677.4</v>
       </c>
       <c r="C7" s="11">
         <v>69526.899999999994</v>
       </c>
       <c r="D7" s="11">
         <v>107669.9</v>
       </c>
       <c r="E7" s="12">
         <v>157581.29999999999</v>
       </c>
       <c r="F7" s="11">
         <v>37982.6</v>
       </c>
       <c r="G7" s="13">
         <v>81421</v>
       </c>
       <c r="H7" s="13">
         <v>121580.1</v>
       </c>
       <c r="I7" s="14">
@@ -7318,54 +7299,57 @@
       </c>
       <c r="BF7" s="13">
         <v>122944.7</v>
       </c>
       <c r="BG7" s="13">
         <v>219596.6</v>
       </c>
       <c r="BH7" s="13">
         <v>314636.7</v>
       </c>
       <c r="BI7" s="13">
         <v>437302.5</v>
       </c>
       <c r="BJ7" s="13">
         <v>149456.6</v>
       </c>
       <c r="BK7" s="13">
         <v>260075.7</v>
       </c>
       <c r="BL7" s="13">
         <v>382950.6</v>
       </c>
       <c r="BM7" s="13">
         <v>547124.80000000005</v>
       </c>
-      <c r="BN7" s="25"/>
+      <c r="BN7" s="11">
+        <v>150056.29999999999</v>
+      </c>
       <c r="BO7" s="25"/>
-    </row>
-    <row r="8" spans="1:67">
+      <c r="BP7" s="25"/>
+    </row>
+    <row r="8" spans="1:68">
       <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="10">
         <v>8469.5</v>
       </c>
       <c r="C8" s="11">
         <v>16979.400000000001</v>
       </c>
       <c r="D8" s="11">
         <v>26270.6</v>
       </c>
       <c r="E8" s="12">
         <v>38448.400000000001</v>
       </c>
       <c r="F8" s="11">
         <v>8496.7000000000007</v>
       </c>
       <c r="G8" s="13">
         <v>18060.3</v>
       </c>
       <c r="H8" s="13">
         <v>26964</v>
       </c>
       <c r="I8" s="14">
@@ -7517,54 +7501,57 @@
       </c>
       <c r="BF8" s="13">
         <v>72136.800000000003</v>
       </c>
       <c r="BG8" s="13">
         <v>131779.70000000001</v>
       </c>
       <c r="BH8" s="13">
         <v>199186.1</v>
       </c>
       <c r="BI8" s="13">
         <v>91520.9</v>
       </c>
       <c r="BJ8" s="13">
         <v>87899.8</v>
       </c>
       <c r="BK8" s="13">
         <v>157149.6</v>
       </c>
       <c r="BL8" s="13">
         <v>236163.8</v>
       </c>
       <c r="BM8" s="13">
         <v>115941.4</v>
       </c>
-      <c r="BN8" s="25"/>
+      <c r="BN8" s="11">
+        <v>94011.7</v>
+      </c>
       <c r="BO8" s="25"/>
-    </row>
-    <row r="9" spans="1:67" ht="25.5">
+      <c r="BP8" s="25"/>
+    </row>
+    <row r="9" spans="1:68" ht="25.5">
       <c r="A9" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="10">
         <v>1586.2</v>
       </c>
       <c r="C9" s="11">
         <v>3274.7</v>
       </c>
       <c r="D9" s="11">
         <v>5024.3999999999996</v>
       </c>
       <c r="E9" s="12">
         <v>7353.6</v>
       </c>
       <c r="F9" s="11">
         <v>1795</v>
       </c>
       <c r="G9" s="13">
         <v>3847.7</v>
       </c>
       <c r="H9" s="13">
         <v>5744.7</v>
       </c>
       <c r="I9" s="14">
@@ -7716,54 +7703,57 @@
       </c>
       <c r="BF9" s="13">
         <v>27560.5</v>
       </c>
       <c r="BG9" s="13">
         <v>48786.3</v>
       </c>
       <c r="BH9" s="13">
         <v>77166.8</v>
       </c>
       <c r="BI9" s="13">
         <v>50707.6</v>
       </c>
       <c r="BJ9" s="13">
         <v>30041.1</v>
       </c>
       <c r="BK9" s="13">
         <v>56422.7</v>
       </c>
       <c r="BL9" s="13">
         <v>91574.399999999994</v>
       </c>
       <c r="BM9" s="13">
         <v>60066.7</v>
       </c>
-      <c r="BN9" s="25"/>
+      <c r="BN9" s="11">
+        <v>35095.599999999999</v>
+      </c>
       <c r="BO9" s="25"/>
-    </row>
-    <row r="10" spans="1:67" ht="25.5">
+      <c r="BP9" s="25"/>
+    </row>
+    <row r="10" spans="1:68" ht="25.5">
       <c r="A10" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="10">
         <v>309.5</v>
       </c>
       <c r="C10" s="11">
         <v>639</v>
       </c>
       <c r="D10" s="11">
         <v>1000</v>
       </c>
       <c r="E10" s="12">
         <v>1463.5</v>
       </c>
       <c r="F10" s="11">
         <v>348.9</v>
       </c>
       <c r="G10" s="13">
         <v>747.8</v>
       </c>
       <c r="H10" s="13">
         <v>1117.2</v>
       </c>
       <c r="I10" s="14">
@@ -7915,54 +7905,57 @@
       </c>
       <c r="BF10" s="13">
         <v>6714.8</v>
       </c>
       <c r="BG10" s="13">
         <v>8905.5</v>
       </c>
       <c r="BH10" s="13">
         <v>13041.1</v>
       </c>
       <c r="BI10" s="13">
         <v>15747.7</v>
       </c>
       <c r="BJ10" s="13">
         <v>7609.5</v>
       </c>
       <c r="BK10" s="13">
         <v>9615.7000000000007</v>
       </c>
       <c r="BL10" s="13">
         <v>14203</v>
       </c>
       <c r="BM10" s="13">
         <v>17679.8</v>
       </c>
-      <c r="BN10" s="25"/>
+      <c r="BN10" s="11">
+        <v>8704.6</v>
+      </c>
       <c r="BO10" s="25"/>
-    </row>
-    <row r="11" spans="1:67">
+      <c r="BP10" s="25"/>
+    </row>
+    <row r="11" spans="1:68">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>1151.9000000000001</v>
       </c>
       <c r="C11" s="11">
         <v>2378.1999999999998</v>
       </c>
       <c r="D11" s="11">
         <v>5251.6</v>
       </c>
       <c r="E11" s="12">
         <v>7686</v>
       </c>
       <c r="F11" s="11">
         <v>1305.5999999999999</v>
       </c>
       <c r="G11" s="13">
         <v>2798.7</v>
       </c>
       <c r="H11" s="13">
         <v>4179</v>
       </c>
       <c r="I11" s="14">
@@ -8114,54 +8107,57 @@
       </c>
       <c r="BF11" s="13">
         <v>29486.2</v>
       </c>
       <c r="BG11" s="13">
         <v>53907.1</v>
       </c>
       <c r="BH11" s="13">
         <v>98714.6</v>
       </c>
       <c r="BI11" s="13">
         <v>117168.1</v>
       </c>
       <c r="BJ11" s="13">
         <v>35290.5</v>
       </c>
       <c r="BK11" s="13">
         <v>65125.1</v>
       </c>
       <c r="BL11" s="13">
         <v>113180.1</v>
       </c>
       <c r="BM11" s="13">
         <v>141094.9</v>
       </c>
-      <c r="BN11" s="25"/>
+      <c r="BN11" s="11">
+        <v>37345.1</v>
+      </c>
       <c r="BO11" s="25"/>
-    </row>
-    <row r="12" spans="1:67" s="3" customFormat="1">
+      <c r="BP11" s="25"/>
+    </row>
+    <row r="12" spans="1:68" s="3" customFormat="1">
       <c r="A12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <f>SUM(B13:B26)</f>
         <v>15310.9</v>
       </c>
       <c r="C12" s="18">
         <f>SUM(C13:C26)</f>
         <v>31609.3</v>
       </c>
       <c r="D12" s="18">
         <f>SUM(D13:D26)</f>
         <v>49463.9</v>
       </c>
       <c r="E12" s="19">
         <f>SUM(E13:E26)</f>
         <v>71391.5</v>
       </c>
       <c r="F12" s="18">
         <f>SUM(F13:F26)</f>
         <v>17874.900000000001</v>
       </c>
       <c r="G12" s="18">
         <f t="shared" ref="G12:X12" si="7">SUM(G13:G26)</f>
@@ -8294,51 +8290,51 @@
       <c r="AM12" s="7">
         <f t="shared" si="10"/>
         <v>80755.199999999997</v>
       </c>
       <c r="AN12" s="7">
         <f t="shared" si="10"/>
         <v>125703.2</v>
       </c>
       <c r="AO12" s="7">
         <f t="shared" si="10"/>
         <v>189890.6</v>
       </c>
       <c r="AP12" s="7">
         <f t="shared" si="10"/>
         <v>38233.4</v>
       </c>
       <c r="AQ12" s="7">
         <f t="shared" si="10"/>
         <v>77825.7</v>
       </c>
       <c r="AR12" s="7">
         <f>SUM(AR13:AR26)</f>
         <v>119464.5</v>
       </c>
       <c r="AS12" s="7">
-        <f t="shared" ref="AS12:BK12" si="11">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BN12" si="11">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>344317</v>
       </c>
       <c r="AT12" s="7">
         <f t="shared" si="11"/>
         <v>45909.7</v>
       </c>
       <c r="AU12" s="7">
         <f t="shared" si="11"/>
         <v>93599.8</v>
       </c>
       <c r="AV12" s="7">
         <f t="shared" si="11"/>
         <v>134831.70000000001</v>
       </c>
       <c r="AW12" s="7">
         <f t="shared" si="11"/>
         <v>723107.6</v>
       </c>
       <c r="AX12" s="7">
         <f t="shared" si="11"/>
         <v>186973.7</v>
       </c>
       <c r="AY12" s="7">
         <f t="shared" si="11"/>
         <v>410128.9</v>
@@ -8369,59 +8365,65 @@
       <c r="BF12" s="18">
         <f t="shared" si="11"/>
         <v>306884.59999999998</v>
       </c>
       <c r="BG12" s="18">
         <f t="shared" si="11"/>
         <v>606798.6</v>
       </c>
       <c r="BH12" s="18">
         <f t="shared" si="11"/>
         <v>957427.4</v>
       </c>
       <c r="BI12" s="18">
         <f t="shared" si="11"/>
         <v>1162146.8999999999</v>
       </c>
       <c r="BJ12" s="18">
         <f t="shared" si="11"/>
         <v>363166.1</v>
       </c>
       <c r="BK12" s="18">
         <f t="shared" si="11"/>
         <v>719042.4</v>
       </c>
       <c r="BL12" s="18">
+        <f t="shared" si="11"/>
         <v>1115380.3999999999</v>
       </c>
       <c r="BM12" s="18">
+        <f t="shared" si="11"/>
         <v>1362542.1</v>
       </c>
-      <c r="BN12" s="25"/>
+      <c r="BN12" s="18">
+        <f t="shared" si="11"/>
+        <v>347070.7</v>
+      </c>
       <c r="BO12" s="25"/>
-    </row>
-    <row r="13" spans="1:67" ht="25.5">
+      <c r="BP12" s="25"/>
+    </row>
+    <row r="13" spans="1:68" ht="25.5">
       <c r="A13" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="10">
         <v>2077.1</v>
       </c>
       <c r="C13" s="11">
         <v>4288.3999999999996</v>
       </c>
       <c r="D13" s="11">
         <v>6710.4</v>
       </c>
       <c r="E13" s="12">
         <v>9821.1</v>
       </c>
       <c r="F13" s="11">
         <v>2350.4</v>
       </c>
       <c r="G13" s="13">
         <v>5038.3999999999996</v>
       </c>
       <c r="H13" s="13">
         <v>7523.9</v>
       </c>
       <c r="I13" s="14">
@@ -8573,54 +8575,57 @@
       </c>
       <c r="BF13" s="13">
         <v>46790.7</v>
       </c>
       <c r="BG13" s="13">
         <v>77865.3</v>
       </c>
       <c r="BH13" s="13">
         <v>169813.2</v>
       </c>
       <c r="BI13" s="13">
         <v>204891.4</v>
       </c>
       <c r="BJ13" s="13">
         <v>55920.1</v>
       </c>
       <c r="BK13" s="13">
         <v>104588</v>
       </c>
       <c r="BL13" s="13">
         <v>222567</v>
       </c>
       <c r="BM13" s="13">
         <v>239159.4</v>
       </c>
-      <c r="BN13" s="25"/>
+      <c r="BN13" s="11">
+        <v>55963.3</v>
+      </c>
       <c r="BO13" s="25"/>
-    </row>
-    <row r="14" spans="1:67">
+      <c r="BP13" s="25"/>
+    </row>
+    <row r="14" spans="1:68">
       <c r="A14" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="10">
         <v>4743.1000000000004</v>
       </c>
       <c r="C14" s="11">
         <v>9792.2999999999993</v>
       </c>
       <c r="D14" s="11">
         <v>15323.6</v>
       </c>
       <c r="E14" s="12">
         <v>22427</v>
       </c>
       <c r="F14" s="11">
         <v>5801.6</v>
       </c>
       <c r="G14" s="13">
         <v>12436.5</v>
       </c>
       <c r="H14" s="13">
         <v>18569</v>
       </c>
       <c r="I14" s="14">
@@ -8772,54 +8777,57 @@
       </c>
       <c r="BF14" s="13">
         <v>58420.5</v>
       </c>
       <c r="BG14" s="13">
         <v>99624.9</v>
       </c>
       <c r="BH14" s="13">
         <v>166227.5</v>
       </c>
       <c r="BI14" s="13">
         <v>209962.8</v>
       </c>
       <c r="BJ14" s="13">
         <v>69153.2</v>
       </c>
       <c r="BK14" s="13">
         <v>124703.1</v>
       </c>
       <c r="BL14" s="13">
         <v>201594.1</v>
       </c>
       <c r="BM14" s="13">
         <v>264151.7</v>
       </c>
-      <c r="BN14" s="25"/>
+      <c r="BN14" s="11">
+        <v>69416.3</v>
+      </c>
       <c r="BO14" s="25"/>
-    </row>
-    <row r="15" spans="1:67">
+      <c r="BP14" s="25"/>
+    </row>
+    <row r="15" spans="1:68">
       <c r="A15" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="10">
         <v>232.8</v>
       </c>
       <c r="C15" s="11">
         <v>480.7</v>
       </c>
       <c r="D15" s="11">
         <v>752.2</v>
       </c>
       <c r="E15" s="12">
         <v>1100.9000000000001</v>
       </c>
       <c r="F15" s="11">
         <v>263.8</v>
       </c>
       <c r="G15" s="13">
         <v>641.79999999999995</v>
       </c>
       <c r="H15" s="13">
         <v>958.2</v>
       </c>
       <c r="I15" s="14">
@@ -8971,54 +8979,57 @@
       </c>
       <c r="BF15" s="13">
         <v>6977.4</v>
       </c>
       <c r="BG15" s="13">
         <v>15462.9</v>
       </c>
       <c r="BH15" s="13">
         <v>21097.5</v>
       </c>
       <c r="BI15" s="13">
         <v>20485</v>
       </c>
       <c r="BJ15" s="13">
         <v>8109.3</v>
       </c>
       <c r="BK15" s="13">
         <v>17933.400000000001</v>
       </c>
       <c r="BL15" s="13">
         <v>26209.7</v>
       </c>
       <c r="BM15" s="13">
         <v>24315</v>
       </c>
-      <c r="BN15" s="25"/>
+      <c r="BN15" s="11">
+        <v>8125.9</v>
+      </c>
       <c r="BO15" s="25"/>
-    </row>
-    <row r="16" spans="1:67">
+      <c r="BP15" s="25"/>
+    </row>
+    <row r="16" spans="1:68">
       <c r="A16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10">
         <v>1361.7</v>
       </c>
       <c r="C16" s="11">
         <v>2811.2</v>
       </c>
       <c r="D16" s="11">
         <v>4399.1000000000004</v>
       </c>
       <c r="E16" s="12">
         <v>6438.4</v>
       </c>
       <c r="F16" s="11">
         <v>1634</v>
       </c>
       <c r="G16" s="13">
         <v>3502.5</v>
       </c>
       <c r="H16" s="13">
         <v>5230.8</v>
       </c>
       <c r="I16" s="14">
@@ -9170,54 +9181,57 @@
       </c>
       <c r="BF16" s="13">
         <v>16085.2</v>
       </c>
       <c r="BG16" s="13">
         <v>29068.5</v>
       </c>
       <c r="BH16" s="13">
         <v>46881.599999999999</v>
       </c>
       <c r="BI16" s="13">
         <v>65682.100000000006</v>
       </c>
       <c r="BJ16" s="13">
         <v>19653.400000000001</v>
       </c>
       <c r="BK16" s="13">
         <v>38003.800000000003</v>
       </c>
       <c r="BL16" s="13">
         <v>52449.7</v>
       </c>
       <c r="BM16" s="13">
         <v>81704.2</v>
       </c>
-      <c r="BN16" s="25"/>
+      <c r="BN16" s="11">
+        <v>20868.900000000001</v>
+      </c>
       <c r="BO16" s="25"/>
-    </row>
-    <row r="17" spans="1:67">
+      <c r="BP16" s="25"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10">
         <v>1735.8</v>
       </c>
       <c r="C17" s="11">
         <v>3583.5</v>
       </c>
       <c r="D17" s="11">
         <v>5607.7</v>
       </c>
       <c r="E17" s="12">
         <v>8207.2000000000007</v>
       </c>
       <c r="F17" s="11">
         <v>1948.9</v>
       </c>
       <c r="G17" s="13">
         <v>4177.5</v>
       </c>
       <c r="H17" s="13">
         <v>6238</v>
       </c>
       <c r="I17" s="14">
@@ -9369,54 +9383,57 @@
       </c>
       <c r="BF17" s="13">
         <v>18823.3</v>
       </c>
       <c r="BG17" s="13">
         <v>46250.7</v>
       </c>
       <c r="BH17" s="13">
         <v>63833.2</v>
       </c>
       <c r="BI17" s="13">
         <v>92463.1</v>
       </c>
       <c r="BJ17" s="13">
         <v>24024</v>
       </c>
       <c r="BK17" s="13">
         <v>57907.1</v>
       </c>
       <c r="BL17" s="13">
         <v>77637.100000000006</v>
       </c>
       <c r="BM17" s="13">
         <v>114069.6</v>
       </c>
-      <c r="BN17" s="25"/>
+      <c r="BN17" s="11">
+        <v>24210.799999999999</v>
+      </c>
       <c r="BO17" s="25"/>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17" s="25"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="10">
         <v>2174</v>
       </c>
       <c r="C18" s="11">
         <v>4488.3</v>
       </c>
       <c r="D18" s="11">
         <v>7023.5</v>
       </c>
       <c r="E18" s="12">
         <v>10279.4</v>
       </c>
       <c r="F18" s="11">
         <v>2470.9</v>
       </c>
       <c r="G18" s="13">
         <v>5296.8</v>
       </c>
       <c r="H18" s="13">
         <v>7909.3</v>
       </c>
       <c r="I18" s="14">
@@ -9568,54 +9585,57 @@
       </c>
       <c r="BF18" s="13">
         <v>16568.7</v>
       </c>
       <c r="BG18" s="13">
         <v>36323.1</v>
       </c>
       <c r="BH18" s="13">
         <v>58056.3</v>
       </c>
       <c r="BI18" s="13">
         <v>28711.5</v>
       </c>
       <c r="BJ18" s="13">
         <v>19721.7</v>
       </c>
       <c r="BK18" s="13">
         <v>42288.4</v>
       </c>
       <c r="BL18" s="13">
         <v>63842.400000000001</v>
       </c>
       <c r="BM18" s="13">
         <v>37900.800000000003</v>
       </c>
-      <c r="BN18" s="25"/>
+      <c r="BN18" s="11">
+        <v>20851.2</v>
+      </c>
       <c r="BO18" s="25"/>
-    </row>
-    <row r="19" spans="1:67">
+      <c r="BP18" s="25"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="10">
         <v>1505.7</v>
       </c>
       <c r="C19" s="11">
         <v>3108.5</v>
       </c>
       <c r="D19" s="11">
         <v>4864.5</v>
       </c>
       <c r="E19" s="12">
         <v>7119.3</v>
       </c>
       <c r="F19" s="11">
         <v>1735.7</v>
       </c>
       <c r="G19" s="13">
         <v>3720.8</v>
       </c>
       <c r="H19" s="13">
         <v>5555.3</v>
       </c>
       <c r="I19" s="14">
@@ -9767,54 +9787,57 @@
       </c>
       <c r="BF19" s="13">
         <v>19737.7</v>
       </c>
       <c r="BG19" s="13">
         <v>47990.3</v>
       </c>
       <c r="BH19" s="13">
         <v>73340.3</v>
       </c>
       <c r="BI19" s="13">
         <v>96682.3</v>
       </c>
       <c r="BJ19" s="13">
         <v>23162.6</v>
       </c>
       <c r="BK19" s="13">
         <v>49455</v>
       </c>
       <c r="BL19" s="13">
         <v>78714.3</v>
       </c>
       <c r="BM19" s="13">
         <v>113013.7</v>
       </c>
-      <c r="BN19" s="25"/>
+      <c r="BN19" s="11">
+        <v>22733.1</v>
+      </c>
       <c r="BO19" s="25"/>
-    </row>
-    <row r="20" spans="1:67" ht="25.5">
+      <c r="BP19" s="25"/>
+    </row>
+    <row r="20" spans="1:68" ht="25.5">
       <c r="A20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="10">
         <v>740.5</v>
       </c>
       <c r="C20" s="11">
         <v>1528.8</v>
       </c>
       <c r="D20" s="11">
         <v>2392.4</v>
       </c>
       <c r="E20" s="12">
         <v>3501.3</v>
       </c>
       <c r="F20" s="11">
         <v>830.4</v>
       </c>
       <c r="G20" s="13">
         <v>1780.1</v>
       </c>
       <c r="H20" s="13">
         <v>2659</v>
       </c>
       <c r="I20" s="14">
@@ -9966,54 +9989,57 @@
       </c>
       <c r="BF20" s="13">
         <v>19156.2</v>
       </c>
       <c r="BG20" s="13">
         <v>39755.1</v>
       </c>
       <c r="BH20" s="13">
         <v>56656.3</v>
       </c>
       <c r="BI20" s="13">
         <v>80711.7</v>
       </c>
       <c r="BJ20" s="13">
         <v>21704.1</v>
       </c>
       <c r="BK20" s="13">
         <v>45012.4</v>
       </c>
       <c r="BL20" s="13">
         <v>59600.2</v>
       </c>
       <c r="BM20" s="13">
         <v>92070.7</v>
       </c>
-      <c r="BN20" s="25"/>
+      <c r="BN20" s="11">
+        <v>20744</v>
+      </c>
       <c r="BO20" s="25"/>
-    </row>
-    <row r="21" spans="1:67" ht="25.5">
+      <c r="BP20" s="25"/>
+    </row>
+    <row r="21" spans="1:68" ht="25.5">
       <c r="A21" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="10">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="11">
         <v>163.30000000000001</v>
       </c>
       <c r="D21" s="11">
         <v>255.5</v>
       </c>
       <c r="E21" s="12">
         <v>84</v>
       </c>
       <c r="F21" s="11">
         <v>88.7</v>
       </c>
       <c r="G21" s="13">
         <v>190.1</v>
       </c>
       <c r="H21" s="13">
         <v>283.10000000000002</v>
       </c>
       <c r="I21" s="14">
@@ -10165,54 +10191,57 @@
       </c>
       <c r="BF21" s="13">
         <v>11498.2</v>
       </c>
       <c r="BG21" s="13">
         <v>23618.7</v>
       </c>
       <c r="BH21" s="13">
         <v>34273.4</v>
       </c>
       <c r="BI21" s="13">
         <v>51508.6</v>
       </c>
       <c r="BJ21" s="13">
         <v>13926.8</v>
       </c>
       <c r="BK21" s="13">
         <v>26903.599999999999</v>
       </c>
       <c r="BL21" s="13">
         <v>39125.699999999997</v>
       </c>
       <c r="BM21" s="13">
         <v>58067.199999999997</v>
       </c>
-      <c r="BN21" s="25"/>
+      <c r="BN21" s="11">
+        <v>13646.9</v>
+      </c>
       <c r="BO21" s="25"/>
-    </row>
-    <row r="22" spans="1:67">
+      <c r="BP21" s="25"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="10">
         <v>222.1</v>
       </c>
       <c r="C22" s="11">
         <v>458.5</v>
       </c>
       <c r="D22" s="11">
         <v>717.5</v>
       </c>
       <c r="E22" s="12">
         <v>1050.2</v>
       </c>
       <c r="F22" s="11">
         <v>249.1</v>
       </c>
       <c r="G22" s="13">
         <v>534.1</v>
       </c>
       <c r="H22" s="13">
         <v>797</v>
       </c>
       <c r="I22" s="14">
@@ -10364,54 +10393,57 @@
       </c>
       <c r="BF22" s="13">
         <v>50883</v>
       </c>
       <c r="BG22" s="13">
         <v>93294.9</v>
       </c>
       <c r="BH22" s="13">
         <v>146197.6</v>
       </c>
       <c r="BI22" s="13">
         <v>162544.1</v>
       </c>
       <c r="BJ22" s="13">
         <v>56906.6</v>
       </c>
       <c r="BK22" s="13">
         <v>100857.60000000001</v>
       </c>
       <c r="BL22" s="13">
         <v>158342.29999999999</v>
       </c>
       <c r="BM22" s="13">
         <v>176067.4</v>
       </c>
-      <c r="BN22" s="25"/>
+      <c r="BN22" s="11">
+        <v>55364.9</v>
+      </c>
       <c r="BO22" s="25"/>
-    </row>
-    <row r="23" spans="1:67" ht="25.5">
+      <c r="BP22" s="25"/>
+    </row>
+    <row r="23" spans="1:68" ht="25.5">
       <c r="A23" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="10">
         <v>168</v>
       </c>
       <c r="C23" s="11">
         <v>346.8</v>
       </c>
       <c r="D23" s="11">
         <v>542.70000000000005</v>
       </c>
       <c r="E23" s="12">
         <v>82.5</v>
       </c>
       <c r="F23" s="11">
         <v>193.3</v>
       </c>
       <c r="G23" s="13">
         <v>414.5</v>
       </c>
       <c r="H23" s="13">
         <v>618.5</v>
       </c>
       <c r="I23" s="14">
@@ -10563,54 +10595,57 @@
       </c>
       <c r="BF23" s="13">
         <v>28802.799999999999</v>
       </c>
       <c r="BG23" s="13">
         <v>65354.5</v>
       </c>
       <c r="BH23" s="13">
         <v>81676.399999999994</v>
       </c>
       <c r="BI23" s="13">
         <v>83714.399999999994</v>
       </c>
       <c r="BJ23" s="13">
         <v>35847.800000000003</v>
       </c>
       <c r="BK23" s="13">
         <v>74644</v>
       </c>
       <c r="BL23" s="13">
         <v>90732</v>
       </c>
       <c r="BM23" s="13">
         <v>87145</v>
       </c>
-      <c r="BN23" s="25"/>
+      <c r="BN23" s="11">
+        <v>20157.400000000001</v>
+      </c>
       <c r="BO23" s="25"/>
-    </row>
-    <row r="24" spans="1:67">
+      <c r="BP23" s="25"/>
+    </row>
+    <row r="24" spans="1:68">
       <c r="A24" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="10">
         <v>62.8</v>
       </c>
       <c r="C24" s="11">
         <v>129.69999999999999</v>
       </c>
       <c r="D24" s="11">
         <v>203</v>
       </c>
       <c r="E24" s="12">
         <v>297</v>
       </c>
       <c r="F24" s="11">
         <v>74.8</v>
       </c>
       <c r="G24" s="13">
         <v>160.69999999999999</v>
       </c>
       <c r="H24" s="13">
         <v>239.5</v>
       </c>
       <c r="I24" s="14">
@@ -10762,54 +10797,57 @@
       </c>
       <c r="BF24" s="13">
         <v>5628.8</v>
       </c>
       <c r="BG24" s="13">
         <v>12565.9</v>
       </c>
       <c r="BH24" s="13">
         <v>15540.9</v>
       </c>
       <c r="BI24" s="13">
         <v>28308.6</v>
       </c>
       <c r="BJ24" s="13">
         <v>6764.2</v>
       </c>
       <c r="BK24" s="13">
         <v>15491.6</v>
       </c>
       <c r="BL24" s="13">
         <v>18248.099999999999</v>
       </c>
       <c r="BM24" s="13">
         <v>32426.2</v>
       </c>
-      <c r="BN24" s="25"/>
+      <c r="BN24" s="11">
+        <v>6894.3</v>
+      </c>
       <c r="BO24" s="25"/>
-    </row>
-    <row r="25" spans="1:67">
+      <c r="BP24" s="25"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="10">
         <v>199.2</v>
       </c>
       <c r="C25" s="11">
         <v>411.3</v>
       </c>
       <c r="D25" s="11">
         <v>643.6</v>
       </c>
       <c r="E25" s="12">
         <v>942</v>
       </c>
       <c r="F25" s="11">
         <v>223.6</v>
       </c>
       <c r="G25" s="13">
         <v>479.2</v>
       </c>
       <c r="H25" s="13">
         <v>716.5</v>
       </c>
       <c r="I25" s="14">
@@ -10961,54 +10999,57 @@
       </c>
       <c r="BF25" s="13">
         <v>7512.1</v>
       </c>
       <c r="BG25" s="13">
         <v>19623.8</v>
       </c>
       <c r="BH25" s="13">
         <v>23833.200000000001</v>
       </c>
       <c r="BI25" s="13">
         <v>36481.300000000003</v>
       </c>
       <c r="BJ25" s="13">
         <v>8272.2999999999993</v>
       </c>
       <c r="BK25" s="13">
         <v>21254.400000000001</v>
       </c>
       <c r="BL25" s="13">
         <v>26317.8</v>
       </c>
       <c r="BM25" s="13">
         <v>42451.199999999997</v>
       </c>
-      <c r="BN25" s="25"/>
+      <c r="BN25" s="11">
+        <v>8093.7</v>
+      </c>
       <c r="BO25" s="25"/>
-    </row>
-    <row r="26" spans="1:67" ht="51">
+      <c r="BP25" s="25"/>
+    </row>
+    <row r="26" spans="1:68" ht="51">
       <c r="A26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="10">
         <v>9</v>
       </c>
       <c r="C26" s="11">
         <v>18</v>
       </c>
       <c r="D26" s="11">
         <v>28.2</v>
       </c>
       <c r="E26" s="12">
         <v>41.2</v>
       </c>
       <c r="F26" s="11">
         <v>9.6999999999999993</v>
       </c>
       <c r="G26" s="13">
         <v>20.9</v>
       </c>
       <c r="H26" s="13">
         <v>30.5</v>
       </c>
       <c r="I26" s="14">
@@ -11160,54 +11201,57 @@
       </c>
       <c r="BF26" s="13">
         <v>0</v>
       </c>
       <c r="BG26" s="13">
         <v>0</v>
       </c>
       <c r="BH26" s="13">
         <v>0</v>
       </c>
       <c r="BI26" s="13">
         <v>0</v>
       </c>
       <c r="BJ26" s="13">
         <v>0</v>
       </c>
       <c r="BK26" s="13">
         <v>0</v>
       </c>
       <c r="BL26" s="13">
         <v>0</v>
       </c>
       <c r="BM26" s="13">
         <v>0</v>
       </c>
-      <c r="BN26" s="25"/>
+      <c r="BN26" s="11">
+        <v>0</v>
+      </c>
       <c r="BO26" s="25"/>
-    </row>
-    <row r="27" spans="1:67" s="3" customFormat="1">
+      <c r="BP26" s="25"/>
+    </row>
+    <row r="27" spans="1:68" s="3" customFormat="1">
       <c r="A27" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="18">
         <f>B4+B12</f>
         <v>60724.1</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" ref="C27:Y27" si="12">C4+C12</f>
         <v>124859</v>
       </c>
       <c r="D27" s="18">
         <f t="shared" si="12"/>
         <v>195386.9</v>
       </c>
       <c r="E27" s="19">
         <f t="shared" si="12"/>
         <v>284958.2</v>
       </c>
       <c r="F27" s="18">
         <f t="shared" si="12"/>
         <v>68069.100000000006</v>
       </c>
       <c r="G27" s="18">
         <f t="shared" si="12"/>
@@ -11335,51 +11379,51 @@
       <c r="AL27" s="7">
         <f t="shared" ref="AL27:AQ27" si="14">AL4+AL12</f>
         <v>151606.6</v>
       </c>
       <c r="AM27" s="7">
         <f t="shared" si="14"/>
         <v>310656.7</v>
       </c>
       <c r="AN27" s="7">
         <f t="shared" si="14"/>
         <v>477724.2</v>
       </c>
       <c r="AO27" s="7">
         <f t="shared" si="14"/>
         <v>721181.1</v>
       </c>
       <c r="AP27" s="7">
         <f t="shared" si="14"/>
         <v>147080.70000000001</v>
       </c>
       <c r="AQ27" s="7">
         <f t="shared" si="14"/>
         <v>299386.8</v>
       </c>
       <c r="AR27" s="7">
-        <f t="shared" ref="AR27:BK27" si="15">AR4+AR12</f>
+        <f t="shared" ref="AR27:BN27" si="15">AR4+AR12</f>
         <v>459567.5</v>
       </c>
       <c r="AS27" s="7">
         <f t="shared" si="15"/>
         <v>1320868.1000000001</v>
       </c>
       <c r="AT27" s="7">
         <f t="shared" si="15"/>
         <v>176609.2</v>
       </c>
       <c r="AU27" s="7">
         <f t="shared" si="15"/>
         <v>360067.6</v>
       </c>
       <c r="AV27" s="7">
         <f t="shared" si="15"/>
         <v>518682.5</v>
       </c>
       <c r="AW27" s="7">
         <f t="shared" si="15"/>
         <v>1299412.6000000001</v>
       </c>
       <c r="AX27" s="7">
         <f t="shared" si="15"/>
         <v>348133.4</v>
@@ -11415,59 +11459,65 @@
       <c r="BF27" s="18">
         <f t="shared" si="15"/>
         <v>569841.5</v>
       </c>
       <c r="BG27" s="18">
         <f t="shared" si="15"/>
         <v>1079430.3</v>
       </c>
       <c r="BH27" s="18">
         <f t="shared" si="15"/>
         <v>1677479.9</v>
       </c>
       <c r="BI27" s="18">
         <f t="shared" si="15"/>
         <v>1583616.1</v>
       </c>
       <c r="BJ27" s="18">
         <f t="shared" si="15"/>
         <v>677937.9</v>
       </c>
       <c r="BK27" s="18">
         <f t="shared" si="15"/>
         <v>1277574.5</v>
       </c>
       <c r="BL27" s="18">
+        <f t="shared" si="15"/>
         <v>1972307.5</v>
       </c>
       <c r="BM27" s="18">
+        <f t="shared" si="15"/>
         <v>1984621.8</v>
       </c>
-      <c r="BN27" s="25"/>
+      <c r="BN27" s="18">
+        <f t="shared" si="15"/>
+        <v>677128.3</v>
+      </c>
       <c r="BO27" s="25"/>
-    </row>
-    <row r="28" spans="1:67">
+      <c r="BP27" s="25"/>
+    </row>
+    <row r="28" spans="1:68">
       <c r="A28" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="21">
         <v>197493.9</v>
       </c>
       <c r="C28" s="21">
         <v>433491.7</v>
       </c>
       <c r="D28" s="21">
         <v>740329.7</v>
       </c>
       <c r="E28" s="7">
         <v>1166485.3999999999</v>
       </c>
       <c r="F28" s="21">
         <v>499739.6</v>
       </c>
       <c r="G28" s="21">
         <v>1159816.2</v>
       </c>
       <c r="H28" s="21">
         <v>1875192.6</v>
       </c>
       <c r="I28" s="8">
@@ -11619,54 +11669,57 @@
       </c>
       <c r="BF28" s="6">
         <v>1832253</v>
       </c>
       <c r="BG28" s="6">
         <v>3688521.3</v>
       </c>
       <c r="BH28" s="6">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI28" s="7">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ28" s="7">
         <v>2005707</v>
       </c>
       <c r="BK28" s="6">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL28" s="6">
         <v>6978645.7000000002</v>
       </c>
       <c r="BM28" s="6">
         <v>9329876.3000000007</v>
       </c>
-      <c r="BN28" s="25"/>
+      <c r="BN28" s="21">
+        <v>2666640.6</v>
+      </c>
       <c r="BO28" s="25"/>
-    </row>
-    <row r="29" spans="1:67" s="3" customFormat="1" ht="25.5">
+      <c r="BP28" s="25"/>
+    </row>
+    <row r="29" spans="1:68" s="3" customFormat="1">
       <c r="A29" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="21">
         <f>B27+B28</f>
         <v>258218</v>
       </c>
       <c r="C29" s="21">
         <f>C27+C28</f>
         <v>558350.69999999995</v>
       </c>
       <c r="D29" s="21">
         <f>D27+D28</f>
         <v>935716.6</v>
       </c>
       <c r="E29" s="7">
         <f>E27+E28</f>
         <v>1451443.6</v>
       </c>
       <c r="F29" s="21">
         <f>F27+F28</f>
         <v>567808.69999999995</v>
       </c>
       <c r="G29" s="21">
         <f t="shared" ref="G29:Y29" si="16">G27+G28</f>
@@ -11775,51 +11828,51 @@
       <c r="AG29" s="7">
         <f t="shared" si="18"/>
         <v>3784457</v>
       </c>
       <c r="AH29" s="7">
         <f t="shared" si="18"/>
         <v>1012397.4</v>
       </c>
       <c r="AI29" s="21">
         <f t="shared" si="18"/>
         <v>2152990.7999999998</v>
       </c>
       <c r="AJ29" s="21">
         <f t="shared" si="18"/>
         <v>3449316.5</v>
       </c>
       <c r="AK29" s="7">
         <f t="shared" si="18"/>
         <v>4726533.5999999996</v>
       </c>
       <c r="AL29" s="7">
         <f t="shared" si="18"/>
         <v>1236484.1000000001</v>
       </c>
       <c r="AM29" s="7">
-        <f t="shared" ref="AM29:BK29" si="19">AM27+AM28</f>
+        <f t="shared" ref="AM29:BN29" si="19">AM27+AM28</f>
         <v>2581149.7999999998</v>
       </c>
       <c r="AN29" s="7">
         <f t="shared" si="19"/>
         <v>4048618.5</v>
       </c>
       <c r="AO29" s="7">
         <f t="shared" si="19"/>
         <v>5572202.7999999998</v>
       </c>
       <c r="AP29" s="7">
         <f t="shared" si="19"/>
         <v>1186296.6000000001</v>
       </c>
       <c r="AQ29" s="7">
         <f t="shared" si="19"/>
         <v>2027584.7</v>
       </c>
       <c r="AR29" s="7">
         <f t="shared" si="19"/>
         <v>3255133.9</v>
       </c>
       <c r="AS29" s="7">
         <f t="shared" si="19"/>
         <v>5141666.2</v>
@@ -11875,194 +11928,199 @@
       <c r="BF29" s="7">
         <f t="shared" si="19"/>
         <v>2402094.5</v>
       </c>
       <c r="BG29" s="7">
         <f t="shared" si="19"/>
         <v>4767951.5999999996</v>
       </c>
       <c r="BH29" s="7">
         <f t="shared" si="19"/>
         <v>7680567</v>
       </c>
       <c r="BI29" s="7">
         <f t="shared" si="19"/>
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ29" s="7">
         <f t="shared" si="19"/>
         <v>2683644.9</v>
       </c>
       <c r="BK29" s="7">
         <f t="shared" si="19"/>
         <v>5645059.4000000004</v>
       </c>
       <c r="BL29" s="7">
-        <f>[1]Публикация!$B$5</f>
+        <f t="shared" si="19"/>
         <v>8950953.1999999993</v>
       </c>
       <c r="BM29" s="7">
+        <f t="shared" si="19"/>
         <v>11314498.1</v>
       </c>
-      <c r="BN29" s="25"/>
+      <c r="BN29" s="7">
+        <f t="shared" si="19"/>
+        <v>3343768.9</v>
+      </c>
       <c r="BO29" s="25"/>
-    </row>
-    <row r="30" spans="1:67">
+      <c r="BP29" s="25"/>
+    </row>
+    <row r="30" spans="1:68">
       <c r="BG30" s="25"/>
     </row>
-    <row r="31" spans="1:67" ht="41.25" customHeight="1">
+    <row r="31" spans="1:68" ht="41.25" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="24"/>
     </row>
-    <row r="32" spans="1:67" ht="58.5" customHeight="1">
+    <row r="32" spans="1:68" ht="58.5" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="26" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="46.5">
       <c r="A34" s="27" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732AB4CD-A8E8-413C-91F2-A4FF3F6A0B36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE90236-F3A4-4232-98B3-5BD7B105506F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF8D93-CBBB-4367-9932-5C9D2D822C0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE90236-F3A4-4232-98B3-5BD7B105506F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732AB4CD-A8E8-413C-91F2-A4FF3F6A0B36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ХШСЖЖ</vt:lpstr>
       <vt:lpstr>ЭҚЖЖ (ҚР МС 03-2003)</vt:lpstr>