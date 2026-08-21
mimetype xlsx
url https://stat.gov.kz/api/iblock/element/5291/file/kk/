--- v2 (2026-07-10)
+++ v3 (2026-08-21)
@@ -1,415 +1,414 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6030" yWindow="315" windowWidth="19200" windowHeight="11970" tabRatio="876"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28830" windowHeight="12840" tabRatio="876"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="5" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN12" i="2" l="1"/>
-[...13 lines deleted...]
-  <c r="BM29" i="2" s="1"/>
+  <c r="BN12" i="2"/>
+  <c r="BN6"/>
+  <c r="BN4" s="1"/>
+  <c r="BN27" s="1"/>
+  <c r="BN29" s="1"/>
+  <c r="BL12" l="1"/>
+  <c r="BM12"/>
+  <c r="BL6"/>
+  <c r="BL4" s="1"/>
+  <c r="BL27" s="1"/>
+  <c r="BL29" s="1"/>
+  <c r="BM6"/>
   <c r="M13" i="6"/>
-  <c r="L13" i="6"/>
-[...23 lines deleted...]
-  <c r="B4" i="6"/>
+  <c r="L13"/>
+  <c r="K13"/>
+  <c r="J13"/>
+  <c r="I13"/>
+  <c r="H13"/>
+  <c r="G13"/>
+  <c r="F13"/>
+  <c r="E13"/>
+  <c r="D13"/>
+  <c r="C13"/>
+  <c r="B13"/>
+  <c r="D8"/>
+  <c r="I5"/>
+  <c r="I4" s="1"/>
+  <c r="D5"/>
+  <c r="M4"/>
+  <c r="L4"/>
+  <c r="K4"/>
+  <c r="J4"/>
+  <c r="H4"/>
+  <c r="G4"/>
+  <c r="F4"/>
+  <c r="E4"/>
+  <c r="C4"/>
+  <c r="B4"/>
   <c r="I25" i="5"/>
-  <c r="H25" i="5"/>
-[...18 lines deleted...]
-  <c r="M24" i="6"/>
+  <c r="H25"/>
+  <c r="G25"/>
+  <c r="F25"/>
+  <c r="E25"/>
+  <c r="D25"/>
+  <c r="C25"/>
+  <c r="B25"/>
+  <c r="BM27" i="2" l="1"/>
+  <c r="BM29" s="1"/>
+  <c r="B24" i="6"/>
+  <c r="K24"/>
+  <c r="G24"/>
+  <c r="C24"/>
+  <c r="J24"/>
+  <c r="D4"/>
+  <c r="D24" s="1"/>
+  <c r="F24"/>
+  <c r="I24"/>
+  <c r="H24"/>
+  <c r="L24"/>
+  <c r="E24"/>
+  <c r="M24"/>
   <c r="BK12" i="2" l="1"/>
-  <c r="BK6" i="2"/>
-[...277 lines deleted...]
-  <c r="AK29" i="2" s="1"/>
+  <c r="BK6"/>
+  <c r="BK4" s="1"/>
+  <c r="BK27" l="1"/>
+  <c r="BK29" s="1"/>
+  <c r="BI12"/>
+  <c r="BI4"/>
+  <c r="BI27" l="1"/>
+  <c r="BI29" s="1"/>
+  <c r="BJ12"/>
+  <c r="BH12"/>
+  <c r="BH4"/>
+  <c r="BJ6"/>
+  <c r="BJ4" s="1"/>
+  <c r="BJ27" l="1"/>
+  <c r="BJ29" s="1"/>
+  <c r="BH27"/>
+  <c r="BE27"/>
+  <c r="BE29" s="1"/>
+  <c r="BH29" l="1"/>
+  <c r="BG12" l="1"/>
+  <c r="BG4"/>
+  <c r="BF12"/>
+  <c r="BF4"/>
+  <c r="BF27" l="1"/>
+  <c r="BF29" s="1"/>
+  <c r="BG27"/>
+  <c r="BG29" s="1"/>
+  <c r="BD12"/>
+  <c r="BD6"/>
+  <c r="BD4" s="1"/>
+  <c r="BC12"/>
+  <c r="BC6"/>
+  <c r="BC4" s="1"/>
+  <c r="BB12"/>
+  <c r="BB6"/>
+  <c r="BB4" s="1"/>
+  <c r="BA12"/>
+  <c r="BA6"/>
+  <c r="BA4" s="1"/>
+  <c r="BB27" l="1"/>
+  <c r="BB29" s="1"/>
+  <c r="BD27"/>
+  <c r="BD29" s="1"/>
+  <c r="BA27"/>
+  <c r="BA29" s="1"/>
+  <c r="BC27"/>
+  <c r="BC29" s="1"/>
+  <c r="AZ12"/>
+  <c r="AZ4"/>
+  <c r="AZ27" l="1"/>
+  <c r="AZ29" s="1"/>
+  <c r="AY12"/>
+  <c r="AY4"/>
+  <c r="AY27" l="1"/>
+  <c r="AY29" s="1"/>
+  <c r="AX12"/>
+  <c r="AX4"/>
+  <c r="AW12"/>
+  <c r="AW4"/>
+  <c r="AV12"/>
+  <c r="AV4"/>
+  <c r="AU12"/>
+  <c r="AU4"/>
+  <c r="AT12"/>
+  <c r="AT4"/>
+  <c r="AS12"/>
+  <c r="AS4"/>
+  <c r="AR12"/>
+  <c r="AR4"/>
+  <c r="AQ12"/>
+  <c r="AQ4"/>
+  <c r="AP12"/>
+  <c r="AP4"/>
+  <c r="AO12"/>
+  <c r="AO4"/>
+  <c r="AN12"/>
+  <c r="AN4"/>
+  <c r="AM12"/>
+  <c r="AM6"/>
+  <c r="AM4" s="1"/>
+  <c r="AK6"/>
+  <c r="AK4" s="1"/>
+  <c r="AG6"/>
+  <c r="AG4" s="1"/>
+  <c r="AL12"/>
+  <c r="AL4"/>
+  <c r="AK12"/>
+  <c r="AJ12"/>
+  <c r="AJ4"/>
+  <c r="AJ27" s="1"/>
+  <c r="AJ29" s="1"/>
+  <c r="AI12"/>
+  <c r="AI4"/>
+  <c r="AH12"/>
+  <c r="AH4"/>
+  <c r="AG12"/>
+  <c r="AF12"/>
+  <c r="AF4"/>
+  <c r="AE12"/>
+  <c r="AE4"/>
+  <c r="AD29"/>
+  <c r="AD12"/>
+  <c r="AD4"/>
+  <c r="AC12"/>
+  <c r="AC4"/>
+  <c r="Y12"/>
+  <c r="Y6"/>
+  <c r="Y4" s="1"/>
+  <c r="Y27" s="1"/>
+  <c r="Y29" s="1"/>
+  <c r="U12"/>
+  <c r="U6"/>
+  <c r="U4" s="1"/>
+  <c r="Q12"/>
+  <c r="Q6"/>
+  <c r="Q4" s="1"/>
+  <c r="Q27" s="1"/>
+  <c r="Q29" s="1"/>
+  <c r="M12"/>
+  <c r="M6"/>
+  <c r="M4" s="1"/>
+  <c r="I12"/>
+  <c r="I6"/>
+  <c r="I4" s="1"/>
+  <c r="I27" s="1"/>
+  <c r="I29" s="1"/>
+  <c r="E12"/>
+  <c r="E6"/>
+  <c r="E4" s="1"/>
+  <c r="AB12"/>
+  <c r="AB4"/>
+  <c r="AA12"/>
+  <c r="AA6"/>
+  <c r="AA4" s="1"/>
+  <c r="Z12"/>
+  <c r="Z6"/>
+  <c r="Z4" s="1"/>
+  <c r="Z27" s="1"/>
+  <c r="Z29" s="1"/>
+  <c r="X12"/>
+  <c r="W12"/>
+  <c r="V12"/>
+  <c r="T12"/>
+  <c r="S12"/>
+  <c r="R12"/>
+  <c r="P12"/>
+  <c r="O12"/>
+  <c r="N12"/>
+  <c r="L12"/>
+  <c r="K12"/>
+  <c r="J12"/>
+  <c r="H12"/>
+  <c r="G12"/>
+  <c r="F12"/>
+  <c r="X6"/>
+  <c r="X4" s="1"/>
+  <c r="X27" s="1"/>
+  <c r="X29" s="1"/>
+  <c r="W6"/>
+  <c r="W4" s="1"/>
+  <c r="V6"/>
+  <c r="V4" s="1"/>
+  <c r="T6"/>
+  <c r="T4" s="1"/>
+  <c r="S6"/>
+  <c r="S4" s="1"/>
+  <c r="S27" s="1"/>
+  <c r="S29" s="1"/>
+  <c r="R6"/>
+  <c r="R4" s="1"/>
+  <c r="P6"/>
+  <c r="P4" s="1"/>
+  <c r="O6"/>
+  <c r="O4" s="1"/>
+  <c r="N6"/>
+  <c r="N4" s="1"/>
+  <c r="N27" s="1"/>
+  <c r="N29" s="1"/>
+  <c r="L6"/>
+  <c r="L4" s="1"/>
+  <c r="L27" s="1"/>
+  <c r="L29" s="1"/>
+  <c r="K6"/>
+  <c r="K4" s="1"/>
+  <c r="J6"/>
+  <c r="J4" s="1"/>
+  <c r="H6"/>
+  <c r="H4" s="1"/>
+  <c r="G6"/>
+  <c r="G4" s="1"/>
+  <c r="F6"/>
+  <c r="F4" s="1"/>
+  <c r="C12"/>
+  <c r="D12"/>
+  <c r="C6"/>
+  <c r="C4" s="1"/>
+  <c r="D6"/>
+  <c r="D4" s="1"/>
+  <c r="B12"/>
+  <c r="B6"/>
+  <c r="B4" s="1"/>
+  <c r="AC27"/>
+  <c r="AC29" s="1"/>
+  <c r="F27" l="1"/>
+  <c r="F29" s="1"/>
+  <c r="K27"/>
+  <c r="K29" s="1"/>
+  <c r="H27"/>
+  <c r="H29" s="1"/>
+  <c r="AA27"/>
+  <c r="AA29" s="1"/>
+  <c r="M27"/>
+  <c r="M29" s="1"/>
+  <c r="U27"/>
+  <c r="U29" s="1"/>
+  <c r="AH27"/>
+  <c r="AH29" s="1"/>
+  <c r="G27"/>
+  <c r="G29" s="1"/>
+  <c r="AN27"/>
+  <c r="AN29" s="1"/>
+  <c r="AP27"/>
+  <c r="AP29" s="1"/>
+  <c r="P27"/>
+  <c r="P29" s="1"/>
+  <c r="J27"/>
+  <c r="J29" s="1"/>
+  <c r="AU27"/>
+  <c r="AU29" s="1"/>
+  <c r="AW27"/>
+  <c r="AW29" s="1"/>
+  <c r="R27"/>
+  <c r="R29" s="1"/>
+  <c r="AE27"/>
+  <c r="AE29" s="1"/>
+  <c r="D27"/>
+  <c r="D29" s="1"/>
+  <c r="AL27"/>
+  <c r="AL29" s="1"/>
+  <c r="AO27"/>
+  <c r="AO29" s="1"/>
+  <c r="V27"/>
+  <c r="V29" s="1"/>
+  <c r="AF27"/>
+  <c r="AF29" s="1"/>
+  <c r="AT27"/>
+  <c r="AT29" s="1"/>
+  <c r="AV27"/>
+  <c r="AV29" s="1"/>
+  <c r="T27"/>
+  <c r="T29" s="1"/>
+  <c r="C27"/>
+  <c r="C29" s="1"/>
+  <c r="O27"/>
+  <c r="O29" s="1"/>
+  <c r="W27"/>
+  <c r="W29" s="1"/>
+  <c r="AX27"/>
+  <c r="AX29" s="1"/>
+  <c r="B27"/>
+  <c r="B29" s="1"/>
+  <c r="AB27"/>
+  <c r="AB29" s="1"/>
+  <c r="AI27"/>
+  <c r="AI29" s="1"/>
+  <c r="AM27"/>
+  <c r="AM29" s="1"/>
+  <c r="AQ27"/>
+  <c r="AQ29" s="1"/>
+  <c r="AS27"/>
+  <c r="AS29" s="1"/>
+  <c r="E27"/>
+  <c r="E29" s="1"/>
+  <c r="AG27"/>
+  <c r="AG29" s="1"/>
+  <c r="AR27"/>
+  <c r="AR29" s="1"/>
+  <c r="AK27"/>
+  <c r="AK29" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="179">
   <si>
     <t>Өндіріске салынатын басқа да салықтар</t>
   </si>
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
@@ -1265,66 +1264,66 @@
   <si>
     <r>
       <t xml:space="preserve"> 1 тоқсан 2026 ж.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>Ермағамбетова А.</t>
   </si>
   <si>
     <t>a.ermagambetova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
-    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="177" formatCode="0.0"/>
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1657,337 +1656,337 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="172" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="175" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="5" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2011,57 +2010,57 @@
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="1" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="3"/>
     <cellStyle name="Comma [0]_Book2" xfId="4"/>
     <cellStyle name="Comma_Book2" xfId="5"/>
     <cellStyle name="Comma0" xfId="6"/>
     <cellStyle name="Currency" xfId="7"/>
     <cellStyle name="Currency [0]_Book2" xfId="8"/>
     <cellStyle name="Currency_Book2" xfId="9"/>
     <cellStyle name="Currency0" xfId="10"/>
     <cellStyle name="Date" xfId="11"/>
     <cellStyle name="Fixed" xfId="12"/>
     <cellStyle name="Heading 1" xfId="13"/>
     <cellStyle name="Heading 2" xfId="14"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
     <cellStyle name="normal" xfId="17"/>
     <cellStyle name="Normální 6" xfId="18"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="19"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="20"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="21"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="22"/>
     <cellStyle name="Percent" xfId="23"/>
@@ -2172,86 +2171,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2383,68 +2380,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507154/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="86"/>
       <c r="B1" s="86"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="87" t="s">
         <v>99</v>
       </c>
       <c r="B2" s="88">
         <v>111399</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="87" t="s">
         <v>100</v>
       </c>
       <c r="B3" s="88" t="s">
         <v>125</v>
@@ -2539,59 +2534,59 @@
     <row r="15" spans="1:2" ht="18" customHeight="1">
       <c r="A15" s="102"/>
       <c r="B15" s="99" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="103"/>
       <c r="B16" s="99" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="94" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="95" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="87" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="96">
-        <v>46203</v>
+        <v>46237</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="87" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="96">
-        <v>46237</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="87" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="97" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="87" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="97" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="87" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="98" t="s">
         <v>123</v>
       </c>
@@ -2603,51 +2598,51 @@
       <c r="B23" s="100" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="86"/>
       <c r="B24" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="28" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="28" t="s">
         <v>94</v>
       </c>
     </row>
@@ -2685,51 +2680,51 @@
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="30" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P113"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.5703125" style="34" customWidth="1"/>
     <col min="2" max="9" width="10" style="34" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="13.5" customHeight="1">
       <c r="A1" s="71" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="69"/>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
@@ -4236,51 +4231,51 @@
       <c r="M112" s="37"/>
       <c r="N112" s="37"/>
       <c r="O112" s="37"/>
     </row>
     <row r="113" spans="10:15">
       <c r="J113" s="37"/>
       <c r="K113" s="37"/>
       <c r="L113" s="37"/>
       <c r="M113" s="37"/>
       <c r="N113" s="37"/>
       <c r="O113" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U111"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.140625" style="34" customWidth="1"/>
     <col min="2" max="13" width="10" style="34" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" style="34" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="34" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12.75" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="69"/>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
@@ -6089,51 +6084,51 @@
       <c r="T109" s="37"/>
     </row>
     <row r="110" spans="15:20">
       <c r="O110" s="37"/>
       <c r="P110" s="37"/>
       <c r="Q110" s="37"/>
       <c r="R110" s="37"/>
       <c r="S110" s="37"/>
       <c r="T110" s="37"/>
     </row>
     <row r="111" spans="15:20">
       <c r="O111" s="37"/>
       <c r="P111" s="37"/>
       <c r="Q111" s="37"/>
       <c r="R111" s="37"/>
       <c r="S111" s="37"/>
       <c r="T111" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="57.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="2" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="13.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="2" customWidth="1"/>
     <col min="15" max="17" width="13" style="2" bestFit="1" customWidth="1"/>
@@ -6651,52 +6646,51 @@
       <c r="BG4" s="6">
         <f t="shared" si="3"/>
         <v>472631.7</v>
       </c>
       <c r="BH4" s="6">
         <f t="shared" si="3"/>
         <v>720052.5</v>
       </c>
       <c r="BI4" s="6">
         <f t="shared" si="3"/>
         <v>421469.2</v>
       </c>
       <c r="BJ4" s="6">
         <f t="shared" si="3"/>
         <v>314771.8</v>
       </c>
       <c r="BK4" s="6">
         <f t="shared" si="3"/>
         <v>558532.1</v>
       </c>
       <c r="BL4" s="6">
         <f t="shared" si="3"/>
         <v>856927.1</v>
       </c>
       <c r="BM4" s="6">
-        <f t="shared" si="3"/>
-        <v>622079.69999999995</v>
+        <v>624079.69999999995</v>
       </c>
       <c r="BN4" s="6">
         <f t="shared" si="3"/>
         <v>330057.59999999998</v>
       </c>
       <c r="BO4" s="25"/>
       <c r="BP4" s="25"/>
     </row>
     <row r="5" spans="1:68">
       <c r="A5" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B5" s="10">
         <v>218.7</v>
       </c>
       <c r="C5" s="11">
         <v>451.5</v>
       </c>
       <c r="D5" s="11">
         <v>706.5</v>
       </c>
       <c r="E5" s="12">
         <v>1033.9000000000001</v>
       </c>
       <c r="F5" s="11">
@@ -6855,51 +6849,51 @@
       <c r="BE5" s="13">
         <v>-288593.2</v>
       </c>
       <c r="BF5" s="13">
         <v>4113.8999999999996</v>
       </c>
       <c r="BG5" s="13">
         <v>9656.5</v>
       </c>
       <c r="BH5" s="13">
         <v>17307.2</v>
       </c>
       <c r="BI5" s="13">
         <v>-290977.59999999998</v>
       </c>
       <c r="BJ5" s="13">
         <v>4474.3</v>
       </c>
       <c r="BK5" s="13">
         <v>10143.299999999999</v>
       </c>
       <c r="BL5" s="13">
         <v>18855.2</v>
       </c>
       <c r="BM5" s="13">
-        <v>-259827.9</v>
+        <v>-257827.9</v>
       </c>
       <c r="BN5" s="11">
         <v>4844.3</v>
       </c>
       <c r="BO5" s="25"/>
       <c r="BP5" s="25"/>
     </row>
     <row r="6" spans="1:68">
       <c r="A6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="11">
         <f>SUM(B7:B10)</f>
         <v>44042.6</v>
       </c>
       <c r="C6" s="11">
         <f t="shared" ref="C6:X6" si="4">SUM(C7:C10)</f>
         <v>90420</v>
       </c>
       <c r="D6" s="11">
         <f t="shared" si="4"/>
         <v>139964.9</v>
       </c>
       <c r="E6" s="12">
         <f>E7+E8+E9+E10</f>
@@ -8370,51 +8364,51 @@
         <f t="shared" si="11"/>
         <v>606798.6</v>
       </c>
       <c r="BH12" s="18">
         <f t="shared" si="11"/>
         <v>957427.4</v>
       </c>
       <c r="BI12" s="18">
         <f t="shared" si="11"/>
         <v>1162146.8999999999</v>
       </c>
       <c r="BJ12" s="18">
         <f t="shared" si="11"/>
         <v>363166.1</v>
       </c>
       <c r="BK12" s="18">
         <f t="shared" si="11"/>
         <v>719042.4</v>
       </c>
       <c r="BL12" s="18">
         <f t="shared" si="11"/>
         <v>1115380.3999999999</v>
       </c>
       <c r="BM12" s="18">
         <f t="shared" si="11"/>
-        <v>1362542.1</v>
+        <v>1360542.1</v>
       </c>
       <c r="BN12" s="18">
         <f t="shared" si="11"/>
         <v>347070.7</v>
       </c>
       <c r="BO12" s="25"/>
       <c r="BP12" s="25"/>
     </row>
     <row r="13" spans="1:68" ht="25.5">
       <c r="A13" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="10">
         <v>2077.1</v>
       </c>
       <c r="C13" s="11">
         <v>4288.3999999999996</v>
       </c>
       <c r="D13" s="11">
         <v>6710.4</v>
       </c>
       <c r="E13" s="12">
         <v>9821.1</v>
       </c>
       <c r="F13" s="11">
@@ -8573,51 +8567,51 @@
       <c r="BE13" s="13">
         <v>134666.29999999999</v>
       </c>
       <c r="BF13" s="13">
         <v>46790.7</v>
       </c>
       <c r="BG13" s="13">
         <v>77865.3</v>
       </c>
       <c r="BH13" s="13">
         <v>169813.2</v>
       </c>
       <c r="BI13" s="13">
         <v>204891.4</v>
       </c>
       <c r="BJ13" s="13">
         <v>55920.1</v>
       </c>
       <c r="BK13" s="13">
         <v>104588</v>
       </c>
       <c r="BL13" s="13">
         <v>222567</v>
       </c>
       <c r="BM13" s="13">
-        <v>239159.4</v>
+        <v>242159.4</v>
       </c>
       <c r="BN13" s="11">
         <v>55963.3</v>
       </c>
       <c r="BO13" s="25"/>
       <c r="BP13" s="25"/>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="10">
         <v>4743.1000000000004</v>
       </c>
       <c r="C14" s="11">
         <v>9792.2999999999993</v>
       </c>
       <c r="D14" s="11">
         <v>15323.6</v>
       </c>
       <c r="E14" s="12">
         <v>22427</v>
       </c>
       <c r="F14" s="11">
         <v>5801.6</v>
@@ -9179,51 +9173,51 @@
       <c r="BE16" s="13">
         <v>47541.4</v>
       </c>
       <c r="BF16" s="13">
         <v>16085.2</v>
       </c>
       <c r="BG16" s="13">
         <v>29068.5</v>
       </c>
       <c r="BH16" s="13">
         <v>46881.599999999999</v>
       </c>
       <c r="BI16" s="13">
         <v>65682.100000000006</v>
       </c>
       <c r="BJ16" s="13">
         <v>19653.400000000001</v>
       </c>
       <c r="BK16" s="13">
         <v>38003.800000000003</v>
       </c>
       <c r="BL16" s="13">
         <v>52449.7</v>
       </c>
       <c r="BM16" s="13">
-        <v>81704.2</v>
+        <v>88004.2</v>
       </c>
       <c r="BN16" s="11">
         <v>20868.900000000001</v>
       </c>
       <c r="BO16" s="25"/>
       <c r="BP16" s="25"/>
     </row>
     <row r="17" spans="1:68">
       <c r="A17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10">
         <v>1735.8</v>
       </c>
       <c r="C17" s="11">
         <v>3583.5</v>
       </c>
       <c r="D17" s="11">
         <v>5607.7</v>
       </c>
       <c r="E17" s="12">
         <v>8207.2000000000007</v>
       </c>
       <c r="F17" s="11">
         <v>1948.9</v>
@@ -9583,51 +9577,51 @@
       <c r="BE18" s="13">
         <v>24254.9</v>
       </c>
       <c r="BF18" s="13">
         <v>16568.7</v>
       </c>
       <c r="BG18" s="13">
         <v>36323.1</v>
       </c>
       <c r="BH18" s="13">
         <v>58056.3</v>
       </c>
       <c r="BI18" s="13">
         <v>28711.5</v>
       </c>
       <c r="BJ18" s="13">
         <v>19721.7</v>
       </c>
       <c r="BK18" s="13">
         <v>42288.4</v>
       </c>
       <c r="BL18" s="13">
         <v>63842.400000000001</v>
       </c>
       <c r="BM18" s="13">
-        <v>37900.800000000003</v>
+        <v>36600.800000000003</v>
       </c>
       <c r="BN18" s="11">
         <v>20851.2</v>
       </c>
       <c r="BO18" s="25"/>
       <c r="BP18" s="25"/>
     </row>
     <row r="19" spans="1:68">
       <c r="A19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="10">
         <v>1505.7</v>
       </c>
       <c r="C19" s="11">
         <v>3108.5</v>
       </c>
       <c r="D19" s="11">
         <v>4864.5</v>
       </c>
       <c r="E19" s="12">
         <v>7119.3</v>
       </c>
       <c r="F19" s="11">
         <v>1735.7</v>
@@ -9987,51 +9981,51 @@
       <c r="BE20" s="13">
         <v>72147.199999999997</v>
       </c>
       <c r="BF20" s="13">
         <v>19156.2</v>
       </c>
       <c r="BG20" s="13">
         <v>39755.1</v>
       </c>
       <c r="BH20" s="13">
         <v>56656.3</v>
       </c>
       <c r="BI20" s="13">
         <v>80711.7</v>
       </c>
       <c r="BJ20" s="13">
         <v>21704.1</v>
       </c>
       <c r="BK20" s="13">
         <v>45012.4</v>
       </c>
       <c r="BL20" s="13">
         <v>59600.2</v>
       </c>
       <c r="BM20" s="13">
-        <v>92070.7</v>
+        <v>90070.7</v>
       </c>
       <c r="BN20" s="11">
         <v>20744</v>
       </c>
       <c r="BO20" s="25"/>
       <c r="BP20" s="25"/>
     </row>
     <row r="21" spans="1:68" ht="25.5">
       <c r="A21" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="10">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="11">
         <v>163.30000000000001</v>
       </c>
       <c r="D21" s="11">
         <v>255.5</v>
       </c>
       <c r="E21" s="12">
         <v>84</v>
       </c>
       <c r="F21" s="11">
         <v>88.7</v>
@@ -10391,51 +10385,51 @@
       <c r="BE22" s="13">
         <v>144439.5</v>
       </c>
       <c r="BF22" s="13">
         <v>50883</v>
       </c>
       <c r="BG22" s="13">
         <v>93294.9</v>
       </c>
       <c r="BH22" s="13">
         <v>146197.6</v>
       </c>
       <c r="BI22" s="13">
         <v>162544.1</v>
       </c>
       <c r="BJ22" s="13">
         <v>56906.6</v>
       </c>
       <c r="BK22" s="13">
         <v>100857.60000000001</v>
       </c>
       <c r="BL22" s="13">
         <v>158342.29999999999</v>
       </c>
       <c r="BM22" s="13">
-        <v>176067.4</v>
+        <v>173067.4</v>
       </c>
       <c r="BN22" s="11">
         <v>55364.9</v>
       </c>
       <c r="BO22" s="25"/>
       <c r="BP22" s="25"/>
     </row>
     <row r="23" spans="1:68" ht="25.5">
       <c r="A23" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="10">
         <v>168</v>
       </c>
       <c r="C23" s="11">
         <v>346.8</v>
       </c>
       <c r="D23" s="11">
         <v>542.70000000000005</v>
       </c>
       <c r="E23" s="12">
         <v>82.5</v>
       </c>
       <c r="F23" s="11">
         <v>193.3</v>
@@ -10593,51 +10587,51 @@
       <c r="BE23" s="13">
         <v>69369</v>
       </c>
       <c r="BF23" s="13">
         <v>28802.799999999999</v>
       </c>
       <c r="BG23" s="13">
         <v>65354.5</v>
       </c>
       <c r="BH23" s="13">
         <v>81676.399999999994</v>
       </c>
       <c r="BI23" s="13">
         <v>83714.399999999994</v>
       </c>
       <c r="BJ23" s="13">
         <v>35847.800000000003</v>
       </c>
       <c r="BK23" s="13">
         <v>74644</v>
       </c>
       <c r="BL23" s="13">
         <v>90732</v>
       </c>
       <c r="BM23" s="13">
-        <v>87145</v>
+        <v>81145</v>
       </c>
       <c r="BN23" s="11">
         <v>20157.400000000001</v>
       </c>
       <c r="BO23" s="25"/>
       <c r="BP23" s="25"/>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="10">
         <v>62.8</v>
       </c>
       <c r="C24" s="11">
         <v>129.69999999999999</v>
       </c>
       <c r="D24" s="11">
         <v>203</v>
       </c>
       <c r="E24" s="12">
         <v>297</v>
       </c>
       <c r="F24" s="11">
         <v>74.8</v>
@@ -10795,51 +10789,51 @@
       <c r="BE24" s="13">
         <v>21870.5</v>
       </c>
       <c r="BF24" s="13">
         <v>5628.8</v>
       </c>
       <c r="BG24" s="13">
         <v>12565.9</v>
       </c>
       <c r="BH24" s="13">
         <v>15540.9</v>
       </c>
       <c r="BI24" s="13">
         <v>28308.6</v>
       </c>
       <c r="BJ24" s="13">
         <v>6764.2</v>
       </c>
       <c r="BK24" s="13">
         <v>15491.6</v>
       </c>
       <c r="BL24" s="13">
         <v>18248.099999999999</v>
       </c>
       <c r="BM24" s="13">
-        <v>32426.2</v>
+        <v>33426.199999999997</v>
       </c>
       <c r="BN24" s="11">
         <v>6894.3</v>
       </c>
       <c r="BO24" s="25"/>
       <c r="BP24" s="25"/>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="10">
         <v>199.2</v>
       </c>
       <c r="C25" s="11">
         <v>411.3</v>
       </c>
       <c r="D25" s="11">
         <v>643.6</v>
       </c>
       <c r="E25" s="12">
         <v>942</v>
       </c>
       <c r="F25" s="11">
         <v>223.6</v>
@@ -11675,51 +11669,51 @@
       </c>
       <c r="BH28" s="6">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI28" s="7">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ28" s="7">
         <v>2005707</v>
       </c>
       <c r="BK28" s="6">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL28" s="6">
         <v>6978645.7000000002</v>
       </c>
       <c r="BM28" s="6">
         <v>9329876.3000000007</v>
       </c>
       <c r="BN28" s="21">
         <v>2666640.6</v>
       </c>
       <c r="BO28" s="25"/>
       <c r="BP28" s="25"/>
     </row>
-    <row r="29" spans="1:68" s="3" customFormat="1">
+    <row r="29" spans="1:68" s="3" customFormat="1" ht="25.5">
       <c r="A29" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="21">
         <f>B27+B28</f>
         <v>258218</v>
       </c>
       <c r="C29" s="21">
         <f>C27+C28</f>
         <v>558350.69999999995</v>
       </c>
       <c r="D29" s="21">
         <f>D27+D28</f>
         <v>935716.6</v>
       </c>
       <c r="E29" s="7">
         <f>E27+E28</f>
         <v>1451443.6</v>
       </c>
       <c r="F29" s="21">
         <f>F27+F28</f>
         <v>567808.69999999995</v>
       </c>
       <c r="G29" s="21">
         <f t="shared" ref="G29:Y29" si="16">G27+G28</f>
@@ -11939,63 +11933,62 @@
       </c>
       <c r="BI29" s="7">
         <f t="shared" si="19"/>
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ29" s="7">
         <f t="shared" si="19"/>
         <v>2683644.9</v>
       </c>
       <c r="BK29" s="7">
         <f t="shared" si="19"/>
         <v>5645059.4000000004</v>
       </c>
       <c r="BL29" s="7">
         <f t="shared" si="19"/>
         <v>8950953.1999999993</v>
       </c>
       <c r="BM29" s="7">
         <f t="shared" si="19"/>
         <v>11314498.1</v>
       </c>
       <c r="BN29" s="7">
         <f t="shared" si="19"/>
         <v>3343768.9</v>
       </c>
-      <c r="BO29" s="25"/>
       <c r="BP29" s="25"/>
     </row>
     <row r="30" spans="1:68">
       <c r="BG30" s="25"/>
     </row>
-    <row r="31" spans="1:68" ht="41.25" customHeight="1">
+    <row r="31" spans="1:68" ht="37.5" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="24"/>
     </row>
-    <row r="32" spans="1:68" ht="58.5" customHeight="1">
+    <row r="32" spans="1:68" ht="49.5" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="26" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="46.5">
       <c r="A34" s="27" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>