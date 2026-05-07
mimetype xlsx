--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -9,171 +9,174 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12840" tabRatio="815"/>
+    <workbookView xWindow="38385" yWindow="6300" windowWidth="18990" windowHeight="6330" tabRatio="815"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="7" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="8" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ЭҚЖЖ (ҚР МС 03-2003)'!$A$1:$A$26</definedName>
   </definedNames>
-  <calcPr calcId="124519" iterate="1" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L16" i="8"/>
+  <c r="BM12" i="2"/>
+  <c r="BM4"/>
+  <c r="BM27" s="1"/>
+  <c r="L16" i="8" l="1"/>
   <c r="K16"/>
   <c r="J16"/>
   <c r="I16"/>
   <c r="H16"/>
   <c r="G16"/>
   <c r="F16"/>
   <c r="E16"/>
   <c r="D16"/>
   <c r="C16"/>
   <c r="B16"/>
   <c r="M13"/>
   <c r="L13"/>
   <c r="K13"/>
   <c r="J13"/>
   <c r="I13"/>
   <c r="H13"/>
   <c r="G13"/>
   <c r="F13"/>
   <c r="E13"/>
   <c r="D13"/>
   <c r="C13"/>
   <c r="B13"/>
   <c r="L8"/>
   <c r="L4" s="1"/>
   <c r="L26" s="1"/>
   <c r="K8"/>
   <c r="J8"/>
   <c r="I8"/>
+  <c r="I4" s="1"/>
   <c r="H8"/>
   <c r="G8"/>
   <c r="F8"/>
   <c r="E8"/>
   <c r="D8"/>
   <c r="C8"/>
   <c r="B8"/>
   <c r="B6"/>
+  <c r="B5" s="1"/>
+  <c r="B4" s="1"/>
+  <c r="B26" s="1"/>
   <c r="K5"/>
   <c r="J5"/>
   <c r="J4" s="1"/>
-  <c r="J26" s="1"/>
   <c r="I5"/>
   <c r="H5"/>
   <c r="G5"/>
   <c r="F5"/>
   <c r="F4" s="1"/>
-  <c r="F26" s="1"/>
   <c r="E5"/>
   <c r="D5"/>
   <c r="C5"/>
-  <c r="B5"/>
-[...1 lines deleted...]
-  <c r="B26" s="1"/>
   <c r="M4"/>
-  <c r="I4"/>
-  <c r="I26" s="1"/>
   <c r="E4"/>
-  <c r="E26" s="1"/>
-[...1 lines deleted...]
-  <c r="D26" s="1"/>
   <c r="I8" i="7"/>
   <c r="I25" s="1"/>
   <c r="H8"/>
   <c r="H25" s="1"/>
   <c r="G8"/>
   <c r="G25" s="1"/>
   <c r="F8"/>
   <c r="F25" s="1"/>
   <c r="E8"/>
   <c r="E25" s="1"/>
   <c r="D8"/>
   <c r="D25" s="1"/>
   <c r="C8"/>
   <c r="C25" s="1"/>
   <c r="B8"/>
   <c r="B25" s="1"/>
-  <c r="H4" i="8" l="1"/>
+  <c r="D4" i="8" l="1"/>
+  <c r="D26" s="1"/>
+  <c r="E26"/>
+  <c r="F26"/>
+  <c r="J26"/>
+  <c r="I26"/>
+  <c r="H4"/>
   <c r="H26" s="1"/>
   <c r="C4"/>
   <c r="C26" s="1"/>
   <c r="G4"/>
   <c r="G26" s="1"/>
   <c r="K4"/>
   <c r="K26" s="1"/>
   <c r="BK12" i="2"/>
   <c r="BK6"/>
   <c r="BK4" s="1"/>
   <c r="BK27" s="1"/>
   <c r="BI12" l="1"/>
   <c r="BI4"/>
   <c r="BI27" l="1"/>
   <c r="BJ12"/>
   <c r="BH12"/>
   <c r="BH4"/>
   <c r="BJ6"/>
   <c r="BJ4" s="1"/>
-  <c r="BJ27" s="1"/>
-  <c r="BH27" l="1"/>
+  <c r="BJ27" l="1"/>
+  <c r="BH27"/>
   <c r="BE12"/>
   <c r="BE6"/>
   <c r="BE4" s="1"/>
-  <c r="BE27" s="1"/>
-  <c r="BG4" l="1"/>
+  <c r="BE27" l="1"/>
+  <c r="BG4"/>
   <c r="BG12"/>
   <c r="BG27" l="1"/>
   <c r="BF12"/>
   <c r="BF4"/>
   <c r="BF27" l="1"/>
   <c r="BD12"/>
   <c r="BD6"/>
   <c r="BD4" s="1"/>
   <c r="BC12"/>
   <c r="BC6"/>
   <c r="BC4" s="1"/>
   <c r="BA12"/>
   <c r="BA6"/>
   <c r="BD27" l="1"/>
   <c r="BC27"/>
   <c r="BA4"/>
   <c r="BA27" s="1"/>
   <c r="BB12"/>
   <c r="BB6"/>
   <c r="BB4" s="1"/>
   <c r="BB27" l="1"/>
   <c r="AZ12"/>
   <c r="AZ4"/>
   <c r="AZ27" l="1"/>
   <c r="AY12"/>
@@ -301,51 +304,51 @@
   <c r="M27"/>
   <c r="AH27"/>
   <c r="AJ27"/>
   <c r="AM27"/>
   <c r="AQ27"/>
   <c r="AU27"/>
   <c r="AX27"/>
   <c r="Y27"/>
   <c r="AI27"/>
   <c r="AK27"/>
   <c r="G27"/>
   <c r="AB27"/>
   <c r="Q27"/>
   <c r="AD27"/>
   <c r="AT27"/>
   <c r="AG27"/>
   <c r="C27"/>
   <c r="V27"/>
   <c r="AA27"/>
   <c r="AO27"/>
   <c r="AV27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="176">
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
   </si>
   <si>
     <t>Қонақ үйлер мен мейрамханалар</t>
   </si>
   <si>
     <t>Көлік  және байланыс</t>
   </si>
   <si>
@@ -584,65 +587,50 @@
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2018 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2019 жыл</t>
-    </r>
-[...13 lines deleted...]
-      <t xml:space="preserve">2020 жыл </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2021 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
@@ -733,285 +721,350 @@
       <t>2023 жылға арналған деректер көлік және ауыл шаруашылығы саласындағы салалық көрсеткіштерді қайта қарауға, сондай-ақ сақтандыру және мемлекеттік сектор есептеріне әдістемелік түсініктемелерге байланысты қайта жарияланды.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2023 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
   </si>
   <si>
     <t>1 тоқсан 2025 жыл</t>
   </si>
   <si>
     <t>Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>+7 7172 749792</t>
+  </si>
+  <si>
+    <t>111301 Еңбек ақы төлеу</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>Есепті кезеңде істелген жұмыс үшін жұмыс беруші жалдамалы жұмысшыға төлеуі тиіс ақшалай немесе заттай нысандағы сыйақысы.</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің еңбегіне ақы төлеу жұмыс берушінің қызметкерлерге олардың есепті кезеңде орындаған жұмысына ақшалай және/немесе заттай нысанда төлеген барлық сыйақыларының сомасымен анықталады. Қызметкерлердің еңбегіне ақы төлеу есептелген сома негізінде есепке алынады және оған әлеуметтік сақтандыруға аударымдар, табысқа салынатын салықтар сомасы сияқты төлемдер кіреді.</t>
+  </si>
+  <si>
+    <t>ҰСБ-сының статистикалық деректері және мемлекеттір органдардың әкімшілік деректер</t>
+  </si>
+  <si>
+    <t>Ұлттық шоттар департаменті</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/5a2/81b5aer0h3g5j1bhp8lhoty0q328nuzg.rar</t>
+  </si>
+  <si>
+    <t>Табыстарды құру шотындағы еңбек ақы төлеу</t>
+  </si>
+  <si>
+    <t>Еңбек ақы төлеу</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700938?keyword=</t>
+  </si>
+  <si>
+    <t>1 жарты-жылдық 2025 жыл</t>
+  </si>
+  <si>
+    <t>ХШСЖЖ</t>
+  </si>
+  <si>
+    <t>млн. рубль</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Ауыл, орман, балық шаруашылығы</t>
+  </si>
+  <si>
+    <t>Көлік және байланыс</t>
+  </si>
+  <si>
+    <t>Көлік</t>
+  </si>
+  <si>
+    <t>Байланыс</t>
+  </si>
+  <si>
+    <t>Сауда және байланыс аясы</t>
+  </si>
+  <si>
+    <t>Есептеу-ақпараттық қызмет көрсету</t>
+  </si>
+  <si>
+    <t>Геология және жер қойнауын барлау, геодезиялық және гидрометеорологиялық қызмет</t>
+  </si>
+  <si>
+    <t>Тұрғын үй шаруашылығы</t>
+  </si>
+  <si>
+    <t>Коммуналдық шаруашылық</t>
+  </si>
+  <si>
+    <t>Тұрмыстық  қызмет көрсетудің өндірістік емес түрлері</t>
+  </si>
+  <si>
+    <t>Денсаулық сақтау, дене шынықтыру, әлеуметтік қамсыздандыру</t>
+  </si>
+  <si>
+    <t>Мәдениет және өнер</t>
+  </si>
+  <si>
+    <t>Ғылым және ғылыми қызмет көрсету</t>
+  </si>
+  <si>
+    <t>Қаржы, кредит, сақтандыру</t>
+  </si>
+  <si>
+    <t>Қоғамдық бірлестіктер</t>
+  </si>
+  <si>
+    <t>Өзге де салалар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл, аң және орман шаруашылығы </t>
+  </si>
+  <si>
+    <t>Балық аулау, балық өсіру</t>
+  </si>
+  <si>
+    <t>Кен өндіру өнеркәсібі</t>
+  </si>
+  <si>
+    <t>Электр энергиясы, газ бен су өндіру және бөлу</t>
+  </si>
+  <si>
+    <t>Сауда, автомобильдерді, тұрмыстық  бұйымдар мен жеке пайдаланатын заттарды жөндеу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көлік </t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>9 ай 2025 ж.</t>
+  </si>
+  <si>
+    <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ермағамбетова А., Келденов С.</t>
+  </si>
+  <si>
+    <t>1990 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Өндіріс әдісімен ЖІӨ</t>
+  </si>
+  <si>
+    <t>Табыстар әдісімен ЖІӨ</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve"> 2024 жыл </t>
+      <t xml:space="preserve">4) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>алдын ала деректер</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2020 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
-[...218 lines deleted...]
-    <t>Табыстар әдісімен ЖІӨ</t>
+    <r>
+      <t xml:space="preserve"> 2024 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2025 жылғы қаңтар-желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелді. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)4)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="13">
     <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -1412,51 +1465,51 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1593,65 +1646,66 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="3"/>
@@ -1991,417 +2045,417 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700938?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/469025/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700938?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="64"/>
       <c r="B1" s="64"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="65" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B2" s="66">
         <v>111301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="65" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B3" s="66" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="65" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B4" s="67" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="68" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B5" s="67" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="68" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B6" s="66" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="68" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B7" s="69" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="65" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B8" s="67" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="57.75" customHeight="1">
       <c r="A9" s="65" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B9" s="69" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="65" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B10" s="69" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="65" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B11" s="70"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="65" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B12" s="71" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="72" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B13" s="73" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="17.25" customHeight="1">
-      <c r="A14" s="79" t="s">
-[...3 lines deleted...]
-        <v>171</v>
+      <c r="A14" s="80" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14" s="79" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18.75" customHeight="1">
-      <c r="A15" s="80"/>
-[...1 lines deleted...]
-        <v>172</v>
+      <c r="A15" s="81"/>
+      <c r="B15" s="79" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="20.25" customHeight="1">
-      <c r="A16" s="81"/>
-[...1 lines deleted...]
-        <v>167</v>
+      <c r="A16" s="82"/>
+      <c r="B16" s="79" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="72" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B17" s="73" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="65" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>46042</v>
+        <v>114</v>
+      </c>
+      <c r="B18" s="74">
+        <v>46135</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="65" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>46135</v>
+        <v>115</v>
+      </c>
+      <c r="B19" s="74">
+        <v>46203</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="65" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>116</v>
+      </c>
+      <c r="B20" s="75" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="65" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>117</v>
+      </c>
+      <c r="B21" s="75" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="65" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>118</v>
+      </c>
+      <c r="B22" s="76" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="65" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>119</v>
+      </c>
+      <c r="B23" s="77" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="64"/>
       <c r="B24" s="64"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="64"/>
       <c r="B25" s="64"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="64"/>
       <c r="B26" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
+    <hyperlink ref="B23" r:id="rId3" display="s.keldenov@aspire.gov.kz"/>
     <hyperlink ref="B15" r:id="rId4"/>
-    <hyperlink ref="B16" r:id="rId5"/>
-    <hyperlink ref="B23" r:id="rId6" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="21" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="21" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="21" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="21" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="21" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="21"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="22" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="1"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="23" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.42578125" style="26" customWidth="1"/>
     <col min="2" max="9" width="9.85546875" style="26" customWidth="1"/>
     <col min="10" max="16384" width="20.7109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="36" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="37"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="25"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="83" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3" s="85" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85" t="s">
         <v>140</v>
       </c>
-      <c r="B3" s="84" t="s">
-[...10 lines deleted...]
-      <c r="I3" s="84"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
     </row>
     <row r="4" spans="1:9" s="27" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A4" s="83"/>
+      <c r="A4" s="84"/>
       <c r="B4" s="53">
         <v>1990</v>
       </c>
       <c r="C4" s="53">
         <v>1991</v>
       </c>
       <c r="D4" s="53">
         <v>1992</v>
       </c>
       <c r="E4" s="53">
         <v>1993</v>
       </c>
       <c r="F4" s="53">
         <v>1994</v>
       </c>
       <c r="G4" s="53">
         <v>1995</v>
       </c>
       <c r="H4" s="53">
         <v>1996</v>
       </c>
       <c r="I4" s="53">
         <v>1997</v>
       </c>
     </row>
@@ -2414,51 +2468,51 @@
       </c>
       <c r="C5" s="29">
         <v>9138.5</v>
       </c>
       <c r="D5" s="29">
         <v>133535</v>
       </c>
       <c r="E5" s="29">
         <v>3611.1</v>
       </c>
       <c r="F5" s="29">
         <v>46744.2</v>
       </c>
       <c r="G5" s="29">
         <v>98396.5</v>
       </c>
       <c r="H5" s="29">
         <v>135870.39999999999</v>
       </c>
       <c r="I5" s="29">
         <v>162471.6</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="28" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B6" s="30">
         <v>4541.8</v>
       </c>
       <c r="C6" s="30">
         <v>6148.7</v>
       </c>
       <c r="D6" s="30">
         <v>86293.4</v>
       </c>
       <c r="E6" s="30">
         <v>1793.4</v>
       </c>
       <c r="F6" s="30">
         <v>18916.599999999999</v>
       </c>
       <c r="G6" s="30">
         <v>20663.099999999999</v>
       </c>
       <c r="H6" s="30">
         <v>44332.7</v>
       </c>
       <c r="I6" s="30">
         <v>32947.800000000003</v>
       </c>
@@ -2472,320 +2526,320 @@
       </c>
       <c r="C7" s="30">
         <v>4458.3</v>
       </c>
       <c r="D7" s="30">
         <v>61344.2</v>
       </c>
       <c r="E7" s="30">
         <v>1753</v>
       </c>
       <c r="F7" s="30">
         <v>17996.400000000001</v>
       </c>
       <c r="G7" s="30">
         <v>39281.9</v>
       </c>
       <c r="H7" s="30">
         <v>36155.300000000003</v>
       </c>
       <c r="I7" s="30">
         <v>34871</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="31" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B8" s="30">
         <f>SUM(B9:B10)</f>
         <v>2613.1</v>
       </c>
       <c r="C8" s="30">
         <f t="shared" ref="C8:I8" si="0">SUM(C9:C10)</f>
         <v>4111.1000000000004</v>
       </c>
       <c r="D8" s="30">
         <f t="shared" si="0"/>
         <v>56180.3</v>
       </c>
       <c r="E8" s="30">
         <f t="shared" si="0"/>
         <v>1780.7</v>
       </c>
       <c r="F8" s="30">
         <f t="shared" si="0"/>
         <v>18028.2</v>
       </c>
       <c r="G8" s="30">
         <f t="shared" si="0"/>
         <v>40593.300000000003</v>
       </c>
       <c r="H8" s="30">
         <f t="shared" si="0"/>
         <v>51383.8</v>
       </c>
       <c r="I8" s="30">
         <f t="shared" si="0"/>
         <v>62376.4</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="32" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B9" s="30">
         <v>2371.9</v>
       </c>
       <c r="C9" s="30">
         <v>3683.7</v>
       </c>
       <c r="D9" s="30">
         <v>51210.1</v>
       </c>
       <c r="E9" s="30">
         <v>1637.7</v>
       </c>
       <c r="F9" s="30">
         <v>16071.5</v>
       </c>
       <c r="G9" s="30">
         <v>34022.300000000003</v>
       </c>
       <c r="H9" s="30">
         <v>39899.599999999999</v>
       </c>
       <c r="I9" s="30">
         <v>51379.1</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="32" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B10" s="30">
         <v>241.2</v>
       </c>
       <c r="C10" s="30">
         <v>427.4</v>
       </c>
       <c r="D10" s="30">
         <v>4970.2</v>
       </c>
       <c r="E10" s="30">
         <v>143</v>
       </c>
       <c r="F10" s="30">
         <v>1956.7</v>
       </c>
       <c r="G10" s="30">
         <v>6571</v>
       </c>
       <c r="H10" s="30">
         <v>11484.2</v>
       </c>
       <c r="I10" s="30">
         <v>10997.3</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="31" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B11" s="30">
         <v>1266</v>
       </c>
       <c r="C11" s="30">
         <v>1821.4</v>
       </c>
       <c r="D11" s="30">
         <v>27448.9</v>
       </c>
       <c r="E11" s="30">
         <v>812.9</v>
       </c>
       <c r="F11" s="30">
         <v>9071.7000000000007</v>
       </c>
       <c r="G11" s="30">
         <v>25983.4</v>
       </c>
       <c r="H11" s="30">
         <v>46670</v>
       </c>
       <c r="I11" s="30">
         <v>51119</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="31" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B12" s="30">
         <v>64.900000000000006</v>
       </c>
       <c r="C12" s="30">
         <v>90</v>
       </c>
       <c r="D12" s="30">
         <v>728.2</v>
       </c>
       <c r="E12" s="30">
         <v>25.8</v>
       </c>
       <c r="F12" s="30">
         <v>190.1</v>
       </c>
       <c r="G12" s="30">
         <v>519.9</v>
       </c>
       <c r="H12" s="30">
         <v>474.4</v>
       </c>
       <c r="I12" s="30">
         <v>938.5</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="25.5" customHeight="1">
       <c r="A13" s="31" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B13" s="30">
         <v>210.5</v>
       </c>
       <c r="C13" s="30">
         <v>312.2</v>
       </c>
       <c r="D13" s="30">
         <v>4360.5</v>
       </c>
       <c r="E13" s="30">
         <v>60.7</v>
       </c>
       <c r="F13" s="30">
         <v>982.7</v>
       </c>
       <c r="G13" s="30">
         <v>3306.7</v>
       </c>
       <c r="H13" s="30">
         <v>3422</v>
       </c>
       <c r="I13" s="30">
         <v>5217.5</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="31" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B14" s="30">
         <v>276.10000000000002</v>
       </c>
       <c r="C14" s="30">
         <v>454.6</v>
       </c>
       <c r="D14" s="30">
         <v>5482.2</v>
       </c>
       <c r="E14" s="30">
         <v>188.7</v>
       </c>
       <c r="F14" s="30">
         <v>992.4</v>
       </c>
       <c r="G14" s="30">
         <v>3461</v>
       </c>
       <c r="H14" s="30">
         <v>8182.6</v>
       </c>
       <c r="I14" s="30">
         <v>9030.6</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="31" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B15" s="30">
         <v>418.9</v>
       </c>
       <c r="C15" s="30">
         <v>524.20000000000005</v>
       </c>
       <c r="D15" s="30">
         <v>5930.8</v>
       </c>
       <c r="E15" s="30">
         <v>226</v>
       </c>
       <c r="F15" s="30">
         <v>4583.7</v>
       </c>
       <c r="G15" s="30">
         <v>13560.6</v>
       </c>
       <c r="H15" s="30">
         <v>28771.5</v>
       </c>
       <c r="I15" s="30">
         <v>42400</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="25.5">
       <c r="A16" s="31" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B16" s="33">
         <v>66.400000000000006</v>
       </c>
       <c r="C16" s="33">
         <v>103.8</v>
       </c>
       <c r="D16" s="33">
         <v>2624.7</v>
       </c>
       <c r="E16" s="33">
         <v>51.6</v>
       </c>
       <c r="F16" s="33">
         <v>463.6</v>
       </c>
       <c r="G16" s="33">
         <v>1663</v>
       </c>
       <c r="H16" s="33">
         <v>1157.7</v>
       </c>
       <c r="I16" s="33">
         <v>3797.4</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="25.5">
       <c r="A17" s="31" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B17" s="30">
         <v>957.7</v>
       </c>
       <c r="C17" s="30">
         <v>2360.4</v>
       </c>
       <c r="D17" s="30">
         <v>15384.9</v>
       </c>
       <c r="E17" s="30">
         <v>620.4</v>
       </c>
       <c r="F17" s="30">
         <v>5018.2</v>
       </c>
       <c r="G17" s="30">
         <v>16631.099999999999</v>
       </c>
       <c r="H17" s="30">
         <v>25766.6</v>
       </c>
       <c r="I17" s="30">
         <v>28138.5</v>
       </c>
@@ -2799,109 +2853,109 @@
       </c>
       <c r="C18" s="30">
         <v>3778.9</v>
       </c>
       <c r="D18" s="30">
         <v>27983.8</v>
       </c>
       <c r="E18" s="30">
         <v>981.7</v>
       </c>
       <c r="F18" s="30">
         <v>12382.5</v>
       </c>
       <c r="G18" s="30">
         <v>30110</v>
       </c>
       <c r="H18" s="30">
         <v>45516.800000000003</v>
       </c>
       <c r="I18" s="30">
         <v>59663.9</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="31" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B19" s="30">
         <v>274.39999999999998</v>
       </c>
       <c r="C19" s="30">
         <v>536.70000000000005</v>
       </c>
       <c r="D19" s="30">
         <v>3270.6</v>
       </c>
       <c r="E19" s="30">
         <v>132.69999999999999</v>
       </c>
       <c r="F19" s="30">
         <v>2768.5</v>
       </c>
       <c r="G19" s="30">
         <v>4706.1000000000004</v>
       </c>
       <c r="H19" s="30">
         <v>5352.9</v>
       </c>
       <c r="I19" s="30">
         <v>7176.9</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="31" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B20" s="30">
         <v>200.6</v>
       </c>
       <c r="C20" s="30">
         <v>245.8</v>
       </c>
       <c r="D20" s="30">
         <v>6184.5</v>
       </c>
       <c r="E20" s="30">
         <v>156.4</v>
       </c>
       <c r="F20" s="30">
         <v>1146.5</v>
       </c>
       <c r="G20" s="30">
         <v>2273.5</v>
       </c>
       <c r="H20" s="30">
         <v>3550.1</v>
       </c>
       <c r="I20" s="30">
         <v>4646.3</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="31" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B21" s="30">
         <v>228.5</v>
       </c>
       <c r="C21" s="30">
         <v>385</v>
       </c>
       <c r="D21" s="30">
         <v>8572</v>
       </c>
       <c r="E21" s="30">
         <v>271.3</v>
       </c>
       <c r="F21" s="30">
         <v>2987.9</v>
       </c>
       <c r="G21" s="30">
         <v>7618.8</v>
       </c>
       <c r="H21" s="30">
         <v>8984.1</v>
       </c>
       <c r="I21" s="30">
         <v>10288.299999999999</v>
       </c>
@@ -2915,80 +2969,80 @@
       </c>
       <c r="C22" s="30">
         <v>959.9</v>
       </c>
       <c r="D22" s="30">
         <v>9816</v>
       </c>
       <c r="E22" s="30">
         <v>469.8</v>
       </c>
       <c r="F22" s="30">
         <v>4422.5</v>
       </c>
       <c r="G22" s="30">
         <v>19129.5</v>
       </c>
       <c r="H22" s="30">
         <v>29977.4</v>
       </c>
       <c r="I22" s="30">
         <v>38996.1</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="31" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B23" s="30">
         <v>251.6</v>
       </c>
       <c r="C23" s="30">
         <v>556.79999999999995</v>
       </c>
       <c r="D23" s="30">
         <v>16553</v>
       </c>
       <c r="E23" s="30">
         <v>79.900000000000006</v>
       </c>
       <c r="F23" s="30">
         <v>62.7</v>
       </c>
       <c r="G23" s="30">
         <v>906.4</v>
       </c>
       <c r="H23" s="30">
         <v>1869.8</v>
       </c>
       <c r="I23" s="30">
         <v>1981.5</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="31" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B24" s="30">
         <v>338.9</v>
       </c>
       <c r="C24" s="30">
         <v>413.1</v>
       </c>
       <c r="D24" s="30">
         <v>7030</v>
       </c>
       <c r="E24" s="30">
         <v>257.5</v>
       </c>
       <c r="F24" s="30">
         <v>2558.1</v>
       </c>
       <c r="G24" s="30">
         <v>49304.9</v>
       </c>
       <c r="H24" s="30">
         <v>72818.100000000006</v>
       </c>
       <c r="I24" s="30">
         <v>89154</v>
       </c>
@@ -3039,78 +3093,78 @@
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="26" customWidth="1"/>
     <col min="2" max="13" width="12.85546875" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="36" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="37"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="39"/>
     </row>
     <row r="2" spans="1:13">
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="52"/>
       <c r="E2" s="52"/>
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
       <c r="K2" s="52"/>
       <c r="L2" s="54"/>
       <c r="M2" s="55" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="27" customFormat="1">
       <c r="A3" s="58" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="58">
         <v>1998</v>
       </c>
       <c r="C3" s="58">
         <v>1999</v>
       </c>
       <c r="D3" s="58">
         <v>2000</v>
       </c>
       <c r="E3" s="58">
         <v>2001</v>
       </c>
       <c r="F3" s="58">
         <v>2002</v>
       </c>
       <c r="G3" s="58">
         <v>2003</v>
       </c>
       <c r="H3" s="58">
@@ -3216,93 +3270,93 @@
       <c r="H5" s="42">
         <f t="shared" si="1"/>
         <v>78268.399999999994</v>
       </c>
       <c r="I5" s="42">
         <f t="shared" si="1"/>
         <v>89621.5</v>
       </c>
       <c r="J5" s="42">
         <f t="shared" si="1"/>
         <v>102765.3</v>
       </c>
       <c r="K5" s="42">
         <f t="shared" si="1"/>
         <v>131372.1</v>
       </c>
       <c r="L5" s="42">
         <v>173094.9</v>
       </c>
       <c r="M5" s="30">
         <v>192457.7</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="43" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B6" s="44">
         <f>23391.7</f>
         <v>23391.7</v>
       </c>
       <c r="C6" s="44">
         <v>22846.3</v>
       </c>
       <c r="D6" s="42">
         <v>35537.1</v>
       </c>
       <c r="E6" s="42">
         <v>57731.5</v>
       </c>
       <c r="F6" s="42">
         <v>64983.8</v>
       </c>
       <c r="G6" s="42">
         <v>68463.199999999997</v>
       </c>
       <c r="H6" s="42">
         <v>77108.399999999994</v>
       </c>
       <c r="I6" s="42">
         <v>88319</v>
       </c>
       <c r="J6" s="42">
         <v>101373.3</v>
       </c>
       <c r="K6" s="42">
         <v>129196.7</v>
       </c>
       <c r="L6" s="42">
         <v>170478.2</v>
       </c>
       <c r="M6" s="30">
         <v>189223.7</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="45" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B7" s="44">
         <v>331.2</v>
       </c>
       <c r="C7" s="44">
         <v>387.8</v>
       </c>
       <c r="D7" s="42">
         <v>959.9</v>
       </c>
       <c r="E7" s="42">
         <v>1418.3</v>
       </c>
       <c r="F7" s="42">
         <v>952</v>
       </c>
       <c r="G7" s="42">
         <v>995.8</v>
       </c>
       <c r="H7" s="42">
         <v>1160</v>
       </c>
       <c r="I7" s="42">
         <v>1302.5</v>
       </c>
@@ -3351,51 +3405,51 @@
         <f t="shared" si="2"/>
         <v>527952.80000000005</v>
       </c>
       <c r="I8" s="42">
         <f t="shared" si="2"/>
         <v>628592.1</v>
       </c>
       <c r="J8" s="42">
         <f t="shared" si="2"/>
         <v>806635.3</v>
       </c>
       <c r="K8" s="42">
         <f>SUM(K9:K11)</f>
         <v>1006433.4</v>
       </c>
       <c r="L8" s="42">
         <f>SUM(L9:L11)</f>
         <v>1220344.2</v>
       </c>
       <c r="M8" s="42">
         <v>1260351.7</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="32" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B9" s="44">
         <v>52072.1</v>
       </c>
       <c r="C9" s="44">
         <v>67233.7</v>
       </c>
       <c r="D9" s="42">
         <v>95907.5</v>
       </c>
       <c r="E9" s="42">
         <v>108297.2</v>
       </c>
       <c r="F9" s="42">
         <v>135445.79999999999</v>
       </c>
       <c r="G9" s="42">
         <v>164236.4</v>
       </c>
       <c r="H9" s="42">
         <v>192547.8</v>
       </c>
       <c r="I9" s="42">
         <v>235085.4</v>
       </c>
@@ -3433,51 +3487,51 @@
       </c>
       <c r="G10" s="42">
         <v>213417</v>
       </c>
       <c r="H10" s="42">
         <v>272891.3</v>
       </c>
       <c r="I10" s="42">
         <v>325058.2</v>
       </c>
       <c r="J10" s="42">
         <v>423004.3</v>
       </c>
       <c r="K10" s="42">
         <v>551380.19999999995</v>
       </c>
       <c r="L10" s="42">
         <v>669651.4</v>
       </c>
       <c r="M10" s="30">
         <v>643251.1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="32" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B11" s="44">
         <v>42173.8</v>
       </c>
       <c r="C11" s="44">
         <v>41431.1</v>
       </c>
       <c r="D11" s="42">
         <v>38557.1</v>
       </c>
       <c r="E11" s="42">
         <v>45113.599999999999</v>
       </c>
       <c r="F11" s="42">
         <v>48636.4</v>
       </c>
       <c r="G11" s="42">
         <v>55342.3</v>
       </c>
       <c r="H11" s="42">
         <v>62513.7</v>
       </c>
       <c r="I11" s="42">
         <v>68448.5</v>
       </c>
@@ -3568,51 +3622,51 @@
         <v>1195461.1000000001</v>
       </c>
       <c r="I13" s="40">
         <f t="shared" si="3"/>
         <v>1554479.2</v>
       </c>
       <c r="J13" s="40">
         <f t="shared" si="3"/>
         <v>1981797.3</v>
       </c>
       <c r="K13" s="40">
         <f t="shared" si="3"/>
         <v>2770245.7</v>
       </c>
       <c r="L13" s="40">
         <f t="shared" si="3"/>
         <v>3328284.8</v>
       </c>
       <c r="M13" s="40">
         <f t="shared" si="3"/>
         <v>3738746.7</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="25.5">
       <c r="A14" s="41" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B14" s="44">
         <v>85131.5</v>
       </c>
       <c r="C14" s="44">
         <v>87829.7</v>
       </c>
       <c r="D14" s="42">
         <v>134351.70000000001</v>
       </c>
       <c r="E14" s="42">
         <v>210056.7</v>
       </c>
       <c r="F14" s="42">
         <v>144846.29999999999</v>
       </c>
       <c r="G14" s="42">
         <v>199439.6</v>
       </c>
       <c r="H14" s="42">
         <v>296560.2</v>
       </c>
       <c r="I14" s="42">
         <v>402531.3</v>
       </c>
@@ -3702,92 +3756,92 @@
         <f t="shared" si="4"/>
         <v>261477.3</v>
       </c>
       <c r="I16" s="42">
         <f t="shared" si="4"/>
         <v>324535.8</v>
       </c>
       <c r="J16" s="42">
         <f t="shared" si="4"/>
         <v>409437.2</v>
       </c>
       <c r="K16" s="42">
         <f>SUM(K17:K18)</f>
         <v>514106.9</v>
       </c>
       <c r="L16" s="42">
         <f>SUM(L17:L18)</f>
         <v>618386.80000000005</v>
       </c>
       <c r="M16" s="42">
         <v>643936.19999999995</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="45" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B17" s="44">
         <v>60352.1</v>
       </c>
       <c r="C17" s="44">
         <v>60517.8</v>
       </c>
       <c r="D17" s="42">
         <v>104421.1</v>
       </c>
       <c r="E17" s="42">
         <v>103611</v>
       </c>
       <c r="F17" s="42">
         <v>117998.7</v>
       </c>
       <c r="G17" s="42">
         <v>179710.9</v>
       </c>
       <c r="H17" s="42">
         <v>209680.3</v>
       </c>
       <c r="I17" s="42">
         <v>261136.3</v>
       </c>
       <c r="J17" s="42">
         <v>330630</v>
       </c>
       <c r="K17" s="42">
         <v>412938.1</v>
       </c>
       <c r="L17" s="42">
         <v>493465.2</v>
       </c>
       <c r="M17" s="30">
         <v>505433.59999999998</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="45" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B18" s="44">
         <v>11844.1</v>
       </c>
       <c r="C18" s="44">
         <v>13138.1</v>
       </c>
       <c r="D18" s="42">
         <v>17603.2</v>
       </c>
       <c r="E18" s="42">
         <v>31619.9</v>
       </c>
       <c r="F18" s="42">
         <v>37153.4</v>
       </c>
       <c r="G18" s="42">
         <v>43600.2</v>
       </c>
       <c r="H18" s="42">
         <v>51797</v>
       </c>
       <c r="I18" s="42">
         <v>63399.5</v>
       </c>
@@ -4033,60 +4087,60 @@
       </c>
       <c r="H24" s="42">
         <v>55806.3</v>
       </c>
       <c r="I24" s="42">
         <v>72814.600000000006</v>
       </c>
       <c r="J24" s="42">
         <v>93255.2</v>
       </c>
       <c r="K24" s="42">
         <v>117040.4</v>
       </c>
       <c r="L24" s="42">
         <v>160546</v>
       </c>
       <c r="M24" s="30">
         <v>193225.1</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="38.25">
       <c r="A25" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="49" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C25" s="49" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D25" s="49" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E25" s="49" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="F25" s="42">
         <v>2580.6</v>
       </c>
       <c r="G25" s="42">
         <v>1580.5</v>
       </c>
       <c r="H25" s="42">
         <v>2149.8000000000002</v>
       </c>
       <c r="I25" s="42">
         <v>3030.9</v>
       </c>
       <c r="J25" s="42">
         <v>3832.4</v>
       </c>
       <c r="K25" s="42">
         <v>4844.8999999999996</v>
       </c>
       <c r="L25" s="42">
         <v>5257.7</v>
       </c>
       <c r="M25" s="30">
         <v>4422.8999999999996</v>
       </c>
@@ -4130,156 +4184,159 @@
       <c r="J26" s="40">
         <f t="shared" si="5"/>
         <v>3228965.6</v>
       </c>
       <c r="K26" s="40">
         <f t="shared" si="5"/>
         <v>4433689.7</v>
       </c>
       <c r="L26" s="40">
         <f t="shared" si="5"/>
         <v>5258583.3</v>
       </c>
       <c r="M26" s="40">
         <v>5765398.7000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BN31"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="82.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="4" customWidth="1"/>
     <col min="23" max="23" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="13" style="4" customWidth="1"/>
     <col min="32" max="33" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="13" style="4" customWidth="1"/>
     <col min="36" max="37" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="13" style="1" customWidth="1"/>
     <col min="40" max="41" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="14.28515625" style="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="53" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="55" max="56" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="15.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="60" max="61" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
+    <col min="61" max="61" width="13.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="13" style="1" bestFit="1" customWidth="1"/>
-    <col min="63" max="65" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="63" max="64" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="15.28515625" style="1" customWidth="1"/>
     <col min="66" max="66" width="13.140625" style="1" customWidth="1"/>
     <col min="67" max="67" width="12.28515625" style="1" customWidth="1"/>
     <col min="68" max="68" width="12.140625" style="1" customWidth="1"/>
     <col min="69" max="69" width="13.140625" style="1" customWidth="1"/>
-    <col min="70" max="70" width="11.7109375" style="1" customWidth="1"/>
-    <col min="71" max="16384" width="9.140625" style="1"/>
+    <col min="70" max="70" width="13.28515625" style="1" customWidth="1"/>
+    <col min="71" max="71" width="14.28515625" style="1" customWidth="1"/>
+    <col min="72" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
-[...10 lines deleted...]
-    <row r="2" spans="1:66">
+    <row r="1" spans="1:67">
+      <c r="A1" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+    </row>
+    <row r="2" spans="1:67">
       <c r="A2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AX2" s="59"/>
-      <c r="BL2" s="59" t="s">
+      <c r="BM2" s="59" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="3" spans="1:66" ht="38.25">
+    <row r="3" spans="1:67" ht="38.25">
       <c r="A3" s="61" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="62" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="62" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="62" t="s">
         <v>45</v>
       </c>
       <c r="F3" s="62" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="62" t="s">
         <v>38</v>
       </c>
       <c r="H3" s="62" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="62" t="s">
@@ -4369,111 +4426,114 @@
       <c r="AK3" s="62" t="s">
         <v>84</v>
       </c>
       <c r="AL3" s="62" t="s">
         <v>58</v>
       </c>
       <c r="AM3" s="62" t="s">
         <v>59</v>
       </c>
       <c r="AN3" s="62" t="s">
         <v>60</v>
       </c>
       <c r="AO3" s="62" t="s">
         <v>85</v>
       </c>
       <c r="AP3" s="62" t="s">
         <v>61</v>
       </c>
       <c r="AQ3" s="62" t="s">
         <v>62</v>
       </c>
       <c r="AR3" s="62" t="s">
         <v>63</v>
       </c>
       <c r="AS3" s="62" t="s">
-        <v>86</v>
+        <v>172</v>
       </c>
       <c r="AT3" s="62" t="s">
         <v>74</v>
       </c>
       <c r="AU3" s="62" t="s">
         <v>75</v>
       </c>
       <c r="AV3" s="62" t="s">
         <v>76</v>
       </c>
       <c r="AW3" s="62" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="AX3" s="62" t="s">
         <v>77</v>
       </c>
       <c r="AY3" s="62" t="s">
         <v>78</v>
       </c>
       <c r="AZ3" s="62" t="s">
         <v>79</v>
       </c>
       <c r="BA3" s="62" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="BB3" s="62" t="s">
         <v>80</v>
       </c>
       <c r="BC3" s="62" t="s">
         <v>81</v>
       </c>
       <c r="BD3" s="62" t="s">
         <v>82</v>
       </c>
       <c r="BE3" s="62" t="s">
+        <v>94</v>
+      </c>
+      <c r="BF3" s="62" t="s">
+        <v>90</v>
+      </c>
+      <c r="BG3" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH3" s="62" t="s">
+        <v>92</v>
+      </c>
+      <c r="BI3" s="63" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ3" s="62" t="s">
         <v>95</v>
       </c>
-      <c r="BF3" s="62" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BK3" s="62" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="BL3" s="62" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66" s="11" customFormat="1">
+        <v>164</v>
+      </c>
+      <c r="BM3" s="63" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="11" customFormat="1">
       <c r="A4" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <f t="shared" ref="B4:G4" si="0">B5+B6+B11</f>
         <v>422283</v>
       </c>
       <c r="C4" s="8">
         <f t="shared" si="0"/>
         <v>971871.8</v>
       </c>
       <c r="D4" s="8">
         <f t="shared" si="0"/>
         <v>1633932.6</v>
       </c>
       <c r="E4" s="9">
         <f t="shared" si="0"/>
         <v>2822945</v>
       </c>
       <c r="F4" s="8">
         <f t="shared" si="0"/>
         <v>503570.6</v>
       </c>
       <c r="G4" s="8">
         <f t="shared" si="0"/>
@@ -4673,56 +4733,60 @@
         <v>2139020.7999999998</v>
       </c>
       <c r="BG4" s="8">
         <f t="shared" si="5"/>
         <v>5239329.4000000004</v>
       </c>
       <c r="BH4" s="8">
         <f t="shared" si="5"/>
         <v>8306866</v>
       </c>
       <c r="BI4" s="8">
         <f t="shared" si="5"/>
         <v>14079715.1</v>
       </c>
       <c r="BJ4" s="8">
         <f t="shared" si="5"/>
         <v>2541440.2999999998</v>
       </c>
       <c r="BK4" s="8">
         <f t="shared" si="5"/>
         <v>6091125.5999999996</v>
       </c>
       <c r="BL4" s="8">
         <v>9677515.4000000004</v>
       </c>
-      <c r="BM4" s="51"/>
+      <c r="BM4" s="8">
+        <f t="shared" ref="BM4" si="6">BM5+BM6+BM11</f>
+        <v>16696640.9</v>
+      </c>
       <c r="BN4" s="51"/>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="51"/>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B5" s="12">
         <v>28752.799999999999</v>
       </c>
       <c r="C5" s="3">
         <v>83330.3</v>
       </c>
       <c r="D5" s="3">
         <v>140605</v>
       </c>
       <c r="E5" s="13">
         <v>229638.9</v>
       </c>
       <c r="F5" s="3">
         <v>35702.6</v>
       </c>
       <c r="G5" s="14">
         <v>92066</v>
       </c>
       <c r="H5" s="14">
         <v>182127.4</v>
       </c>
       <c r="I5" s="15">
         <v>303371.8</v>
       </c>
@@ -4869,54 +4933,57 @@
       </c>
       <c r="BE5" s="14">
         <v>1050005.8</v>
       </c>
       <c r="BF5" s="14">
         <v>178684.5</v>
       </c>
       <c r="BG5" s="14">
         <v>425432.1</v>
       </c>
       <c r="BH5" s="14">
         <v>813586.1</v>
       </c>
       <c r="BI5" s="14">
         <v>1218930.5</v>
       </c>
       <c r="BJ5" s="14">
         <v>178386.7</v>
       </c>
       <c r="BK5" s="14">
         <v>437186.7</v>
       </c>
       <c r="BL5" s="14">
         <v>870587.6</v>
       </c>
-      <c r="BM5" s="51"/>
+      <c r="BM5" s="14">
+        <v>1395192.8</v>
+      </c>
       <c r="BN5" s="51"/>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="51"/>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="12">
         <f>B7+B8+B9+B10</f>
         <v>304659.59999999998</v>
       </c>
       <c r="C6" s="12">
         <f>C7+C8+C9+C10</f>
         <v>649150.69999999995</v>
       </c>
       <c r="D6" s="12">
         <f>D7+D8+D9+D10</f>
         <v>1028847.5</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>1880286.5</v>
       </c>
       <c r="F6" s="12">
         <f>F7+F8+F9+F10</f>
         <v>364937.5</v>
       </c>
       <c r="G6" s="12">
         <v>885420.9</v>
@@ -4946,75 +5013,75 @@
       </c>
       <c r="O6" s="12">
         <v>1060234.1000000001</v>
       </c>
       <c r="P6" s="12">
         <v>1691689.5</v>
       </c>
       <c r="Q6" s="13">
         <f>Q7+Q8+Q9+Q10</f>
         <v>2635216.9</v>
       </c>
       <c r="R6" s="12">
         <v>526357.19999999995</v>
       </c>
       <c r="S6" s="12">
         <v>1181580.3</v>
       </c>
       <c r="T6" s="12">
         <v>1888951</v>
       </c>
       <c r="U6" s="13">
         <f>U7+U8+U9+U10</f>
         <v>2958791.4</v>
       </c>
       <c r="V6" s="12">
-        <f t="shared" ref="V6:AB6" si="6">V7+V8+V9+V10</f>
+        <f t="shared" ref="V6:AB6" si="7">V7+V8+V9+V10</f>
         <v>520935.6</v>
       </c>
       <c r="W6" s="12">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>1197804.7</v>
       </c>
       <c r="X6" s="12">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>1845602.5</v>
       </c>
       <c r="Y6" s="13">
         <f>Y7+Y8+Y9+Y10</f>
         <v>2978204.5</v>
       </c>
       <c r="Z6" s="12">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>565007</v>
       </c>
       <c r="AA6" s="12">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>1321545.2</v>
       </c>
       <c r="AB6" s="14">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>2063628.8</v>
       </c>
       <c r="AC6" s="16">
         <v>3274269.6</v>
       </c>
       <c r="AD6" s="16">
         <v>622651.69999999995</v>
       </c>
       <c r="AE6" s="12">
         <v>1436498.3</v>
       </c>
       <c r="AF6" s="12">
         <v>2240550.7999999998</v>
       </c>
       <c r="AG6" s="16">
         <v>3854916.4</v>
       </c>
       <c r="AH6" s="16">
         <v>708593.5</v>
       </c>
       <c r="AI6" s="12">
         <v>1778325</v>
       </c>
       <c r="AJ6" s="12">
         <v>2750638.8</v>
@@ -5051,92 +5118,95 @@
         <v>1008972.3</v>
       </c>
       <c r="AU6" s="15">
         <v>2382413.7000000002</v>
       </c>
       <c r="AV6" s="15">
         <v>3746658.2</v>
       </c>
       <c r="AW6" s="14">
         <v>6361161.7999999998</v>
       </c>
       <c r="AX6" s="14">
         <v>1177130.8</v>
       </c>
       <c r="AY6" s="14">
         <v>3054895.6</v>
       </c>
       <c r="AZ6" s="14">
         <v>4677688.4000000004</v>
       </c>
       <c r="BA6" s="13">
         <f>BA7+BA8+BA9+BA10</f>
         <v>7888461.5</v>
       </c>
       <c r="BB6" s="13">
-        <f t="shared" ref="BB6:BE6" si="7">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BE6" si="8">BB7+BB8+BB9+BB10</f>
         <v>1395436.5</v>
       </c>
       <c r="BC6" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>3524384.5</v>
       </c>
       <c r="BD6" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>5213572.8</v>
       </c>
       <c r="BE6" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>8333690.5999999996</v>
       </c>
       <c r="BF6" s="14">
         <v>1517022.7</v>
       </c>
       <c r="BG6" s="14">
         <v>3790219</v>
       </c>
       <c r="BH6" s="14">
         <v>5698117.4000000004</v>
       </c>
       <c r="BI6" s="12">
         <v>9356201.5999999996</v>
       </c>
       <c r="BJ6" s="13">
-        <f t="shared" ref="BJ6:BK6" si="8">BJ7+BJ8+BJ9+BJ10</f>
+        <f t="shared" ref="BJ6:BK6" si="9">BJ7+BJ8+BJ9+BJ10</f>
         <v>1782151</v>
       </c>
       <c r="BK6" s="13">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>4416473.5999999996</v>
       </c>
       <c r="BL6" s="13">
         <v>6700240</v>
       </c>
-      <c r="BM6" s="51"/>
+      <c r="BM6" s="13">
+        <v>11078443.1</v>
+      </c>
       <c r="BN6" s="51"/>
-    </row>
-    <row r="7" spans="1:66">
+      <c r="BO6" s="51"/>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B7" s="12">
         <v>116302.2</v>
       </c>
       <c r="C7" s="3">
         <v>244029.2</v>
       </c>
       <c r="D7" s="3">
         <v>404480.8</v>
       </c>
       <c r="E7" s="13">
         <v>797925.8</v>
       </c>
       <c r="F7" s="3">
         <v>153211.4</v>
       </c>
       <c r="G7" s="14">
         <v>352088.4</v>
       </c>
       <c r="H7" s="14">
         <v>520822.9</v>
       </c>
       <c r="I7" s="15">
@@ -5285,54 +5355,57 @@
       </c>
       <c r="BE7" s="14">
         <v>3455549.2</v>
       </c>
       <c r="BF7" s="14">
         <v>543359.19999999995</v>
       </c>
       <c r="BG7" s="14">
         <v>1690616.2</v>
       </c>
       <c r="BH7" s="14">
         <v>2310171.9</v>
       </c>
       <c r="BI7" s="14">
         <v>3694705.8</v>
       </c>
       <c r="BJ7" s="14">
         <v>627900.30000000005</v>
       </c>
       <c r="BK7" s="14">
         <v>1900100.5</v>
       </c>
       <c r="BL7" s="14">
         <v>2612789.7999999998</v>
       </c>
-      <c r="BM7" s="51"/>
+      <c r="BM7" s="14">
+        <v>4270951</v>
+      </c>
       <c r="BN7" s="51"/>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="51"/>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>144077.79999999999</v>
       </c>
       <c r="C8" s="3">
         <v>316959.40000000002</v>
       </c>
       <c r="D8" s="3">
         <v>490473.5</v>
       </c>
       <c r="E8" s="13">
         <v>821158.5</v>
       </c>
       <c r="F8" s="3">
         <v>161105</v>
       </c>
       <c r="G8" s="14">
         <v>428321.5</v>
       </c>
       <c r="H8" s="14">
         <v>703738.6</v>
       </c>
       <c r="I8" s="15">
@@ -5481,54 +5554,57 @@
       </c>
       <c r="BE8" s="14">
         <v>3993167.6</v>
       </c>
       <c r="BF8" s="14">
         <v>789535.8</v>
       </c>
       <c r="BG8" s="14">
         <v>1716249.5</v>
       </c>
       <c r="BH8" s="14">
         <v>2757362.9</v>
       </c>
       <c r="BI8" s="14">
         <v>4607778.7</v>
       </c>
       <c r="BJ8" s="14">
         <v>954241.6</v>
       </c>
       <c r="BK8" s="14">
         <v>2082484.2</v>
       </c>
       <c r="BL8" s="14">
         <v>3356229.8</v>
       </c>
-      <c r="BM8" s="51"/>
+      <c r="BM8" s="14">
+        <v>5566519.5</v>
+      </c>
       <c r="BN8" s="51"/>
-    </row>
-    <row r="9" spans="1:66" ht="25.5">
+      <c r="BO8" s="51"/>
+    </row>
+    <row r="9" spans="1:67" ht="25.5">
       <c r="A9" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="12">
         <v>35886.400000000001</v>
       </c>
       <c r="C9" s="3">
         <v>70364.7</v>
       </c>
       <c r="D9" s="3">
         <v>106670.8</v>
       </c>
       <c r="E9" s="13">
         <v>219534.3</v>
       </c>
       <c r="F9" s="3">
         <v>40790.800000000003</v>
       </c>
       <c r="G9" s="14">
         <v>85000.6</v>
       </c>
       <c r="H9" s="14">
         <v>146626</v>
       </c>
       <c r="I9" s="15">
@@ -5677,56 +5753,59 @@
       </c>
       <c r="BE9" s="14">
         <v>729430.8</v>
       </c>
       <c r="BF9" s="14">
         <v>143786.29999999999</v>
       </c>
       <c r="BG9" s="14">
         <v>299052.79999999999</v>
       </c>
       <c r="BH9" s="14">
         <v>507303.9</v>
       </c>
       <c r="BI9" s="14">
         <v>870437</v>
       </c>
       <c r="BJ9" s="14">
         <v>156837.79999999999</v>
       </c>
       <c r="BK9" s="14">
         <v>342981.9</v>
       </c>
       <c r="BL9" s="14">
         <v>598741.4</v>
       </c>
-      <c r="BM9" s="51"/>
+      <c r="BM9" s="14">
+        <v>1034747.7</v>
+      </c>
       <c r="BN9" s="51"/>
-    </row>
-    <row r="10" spans="1:66" ht="27.75" customHeight="1">
+      <c r="BO9" s="51"/>
+    </row>
+    <row r="10" spans="1:67" ht="27.75" customHeight="1">
       <c r="A10" s="20" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B10" s="12">
         <v>8393.2000000000007</v>
       </c>
       <c r="C10" s="3">
         <v>17797.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>27222.400000000001</v>
       </c>
       <c r="E10" s="13">
         <v>41667.9</v>
       </c>
       <c r="F10" s="3">
         <v>9830.2999999999993</v>
       </c>
       <c r="G10" s="14">
         <v>20010.400000000001</v>
       </c>
       <c r="H10" s="14">
         <v>30006.799999999999</v>
       </c>
       <c r="I10" s="15">
         <v>58710.1</v>
       </c>
@@ -5873,54 +5952,57 @@
       </c>
       <c r="BE10" s="14">
         <v>155543</v>
       </c>
       <c r="BF10" s="14">
         <v>40341.4</v>
       </c>
       <c r="BG10" s="14">
         <v>84300.5</v>
       </c>
       <c r="BH10" s="14">
         <v>123278.7</v>
       </c>
       <c r="BI10" s="14">
         <v>183280.1</v>
       </c>
       <c r="BJ10" s="14">
         <v>43171.3</v>
       </c>
       <c r="BK10" s="14">
         <v>90907</v>
       </c>
       <c r="BL10" s="14">
         <v>132479</v>
       </c>
-      <c r="BM10" s="51"/>
+      <c r="BM10" s="14">
+        <v>206224.9</v>
+      </c>
       <c r="BN10" s="51"/>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="51"/>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12">
         <v>88870.6</v>
       </c>
       <c r="C11" s="3">
         <v>239390.8</v>
       </c>
       <c r="D11" s="3">
         <v>464480.1</v>
       </c>
       <c r="E11" s="13">
         <v>713019.6</v>
       </c>
       <c r="F11" s="3">
         <v>102930.5</v>
       </c>
       <c r="G11" s="14">
         <v>267635.09999999998</v>
       </c>
       <c r="H11" s="14">
         <v>449627</v>
       </c>
       <c r="I11" s="15">
@@ -6069,54 +6151,57 @@
       </c>
       <c r="BE11" s="14">
         <v>2879745.7</v>
       </c>
       <c r="BF11" s="14">
         <v>443313.6</v>
       </c>
       <c r="BG11" s="14">
         <v>1023678.3</v>
       </c>
       <c r="BH11" s="14">
         <v>1795162.5</v>
       </c>
       <c r="BI11" s="14">
         <v>3504583</v>
       </c>
       <c r="BJ11" s="14">
         <v>580902.6</v>
       </c>
       <c r="BK11" s="14">
         <v>1237465.3</v>
       </c>
       <c r="BL11" s="14">
         <v>2106687.7999999998</v>
       </c>
-      <c r="BM11" s="51"/>
+      <c r="BM11" s="14">
+        <v>4223005</v>
+      </c>
       <c r="BN11" s="51"/>
-    </row>
-    <row r="12" spans="1:66" s="11" customFormat="1">
+      <c r="BO11" s="51"/>
+    </row>
+    <row r="12" spans="1:67" s="11" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="17">
         <f>SUM(B13:B26)</f>
         <v>787091</v>
       </c>
       <c r="C12" s="17">
         <f>SUM(C13:C26)</f>
         <v>1822931.5</v>
       </c>
       <c r="D12" s="17">
         <f>SUM(D13:D26)</f>
         <v>2902650.9</v>
       </c>
       <c r="E12" s="10">
         <f>E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26</f>
         <v>4669569.9000000004</v>
       </c>
       <c r="F12" s="17">
         <f>SUM(F13:F26)</f>
         <v>965885</v>
       </c>
       <c r="G12" s="17">
         <f>SUM(G13:G26)</f>
@@ -6147,223 +6232,227 @@
       </c>
       <c r="O12" s="17">
         <v>2939578.2</v>
       </c>
       <c r="P12" s="17">
         <v>4963694</v>
       </c>
       <c r="Q12" s="10">
         <f>Q13+Q14+Q15+Q16+Q17+Q18+Q19+Q20+Q21+Q22+Q23+Q24+Q25+Q26</f>
         <v>7122999.7999999998</v>
       </c>
       <c r="R12" s="17">
         <v>1402888.4</v>
       </c>
       <c r="S12" s="17">
         <v>3287207</v>
       </c>
       <c r="T12" s="17">
         <v>5589396.2000000002</v>
       </c>
       <c r="U12" s="10">
         <f>U13+U14+U15+U16+U17+U18+U19+U20+U21+U22+U23+U24+U25+U26</f>
         <v>8061792.5999999996</v>
       </c>
       <c r="V12" s="17">
-        <f t="shared" ref="V12:AD12" si="9">V13+V14+V15+V16+V17+V18+V19+V20+V21+V22+V23+V24+V25+V26</f>
+        <f t="shared" ref="V12:AD12" si="10">V13+V14+V15+V16+V17+V18+V19+V20+V21+V22+V23+V24+V25+V26</f>
         <v>1603585.5</v>
       </c>
       <c r="W12" s="17">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>3650808</v>
       </c>
       <c r="X12" s="17">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>5908021.2999999998</v>
       </c>
       <c r="Y12" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>8582483.3000000007</v>
       </c>
       <c r="Z12" s="17">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>1798013.2</v>
       </c>
       <c r="AA12" s="17">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>4080067.5</v>
       </c>
       <c r="AB12" s="17">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>6577356</v>
       </c>
       <c r="AC12" s="10">
         <v>9298203</v>
       </c>
       <c r="AD12" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>1922116.6</v>
       </c>
       <c r="AE12" s="17">
-        <f t="shared" ref="AE12:AK12" si="10">AE13+AE14+AE15+AE16+AE17+AE18+AE19+AE20+AE21+AE22+AE23+AE24+AE25+AE26</f>
+        <f t="shared" ref="AE12:AK12" si="11">AE13+AE14+AE15+AE16+AE17+AE18+AE19+AE20+AE21+AE22+AE23+AE24+AE25+AE26</f>
         <v>4388209.2</v>
       </c>
       <c r="AF12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>7272703.9000000004</v>
       </c>
       <c r="AG12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>10829378.4</v>
       </c>
       <c r="AH12" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>2180426</v>
       </c>
       <c r="AI12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>4917586.4000000004</v>
       </c>
       <c r="AJ12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>7910148.5999999996</v>
       </c>
       <c r="AK12" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>12119175</v>
       </c>
       <c r="AL12" s="10">
-        <f t="shared" ref="AL12:BA12" si="11">AL13+AL14+AL15+AL16+AL17+AL18+AL19+AL20+AL21+AL22+AL23+AL24+AL25+AL26</f>
+        <f t="shared" ref="AL12:BA12" si="12">AL13+AL14+AL15+AL16+AL17+AL18+AL19+AL20+AL21+AL22+AL23+AL24+AL25+AL26</f>
         <v>2445890.9</v>
       </c>
       <c r="AM12" s="17">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>5550475.5</v>
       </c>
       <c r="AN12" s="17">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>8838711.0999999996</v>
       </c>
       <c r="AO12" s="17">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>13678664.9</v>
       </c>
       <c r="AP12" s="17">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2809095.2</v>
       </c>
       <c r="AQ12" s="17">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>6012307.5</v>
       </c>
       <c r="AR12" s="17">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>9402161.5</v>
       </c>
       <c r="AS12" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>14422215.5</v>
       </c>
       <c r="AT12" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>3078278.5</v>
       </c>
       <c r="AU12" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>6873801.0999999996</v>
       </c>
       <c r="AV12" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>10780014.199999999</v>
       </c>
       <c r="AW12" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>16813021.699999999</v>
       </c>
       <c r="AX12" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>3686402.3</v>
       </c>
       <c r="AY12" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>8176298.4000000004</v>
       </c>
       <c r="AZ12" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>12882368.800000001</v>
       </c>
       <c r="BA12" s="17">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>20107109.600000001</v>
       </c>
       <c r="BB12" s="10">
         <f>BB13+BB14+BB15+BB16+BB17+BB18+BB19+BB20+BB21+BB22+BB23+BB24+BB25+BB26</f>
         <v>4618974.2</v>
       </c>
       <c r="BC12" s="10">
         <f>BC13+BC14+BC15+BC16+BC17+BC18+BC19+BC20+BC21+BC22+BC23+BC24+BC25+BC26</f>
         <v>10080593.199999999</v>
       </c>
       <c r="BD12" s="10">
         <f>BD13+BD14+BD15+BD16+BD17+BD18+BD19+BD20+BD21+BD22+BD23+BD24+BD25+BD26</f>
         <v>16006504.5</v>
       </c>
       <c r="BE12" s="17">
-        <f t="shared" ref="BE12" si="12">BE13+BE14+BE15+BE16+BE17+BE18+BE19+BE20+BE21+BE22+BE23+BE24+BE25+BE26</f>
+        <f t="shared" ref="BE12" si="13">BE13+BE14+BE15+BE16+BE17+BE18+BE19+BE20+BE21+BE22+BE23+BE24+BE25+BE26</f>
         <v>24557935.199999999</v>
       </c>
       <c r="BF12" s="17">
-        <f t="shared" ref="BF12:BK12" si="13">BF13+BF14+BF15+BF16+BF17+BF18+BF19+BF20+BF21+BF22+BF23+BF24+BF25+BF26</f>
+        <f t="shared" ref="BF12:BK12" si="14">BF13+BF14+BF15+BF16+BF17+BF18+BF19+BF20+BF21+BF22+BF23+BF24+BF25+BF26</f>
         <v>5313226.0999999996</v>
       </c>
       <c r="BG12" s="17">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>11643226.800000001</v>
       </c>
       <c r="BH12" s="17">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>18680365.300000001</v>
       </c>
       <c r="BI12" s="17">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>28323408.199999999</v>
       </c>
       <c r="BJ12" s="17">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6225609</v>
       </c>
       <c r="BK12" s="17">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>13617564.6</v>
       </c>
       <c r="BL12" s="17">
         <v>22066838.100000001</v>
       </c>
-      <c r="BM12" s="51"/>
+      <c r="BM12" s="17">
+        <f t="shared" ref="BM12" si="15">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
+        <v>32075330</v>
+      </c>
       <c r="BN12" s="51"/>
-    </row>
-    <row r="13" spans="1:66">
+      <c r="BO12" s="51"/>
+    </row>
+    <row r="13" spans="1:67">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="12">
         <v>166952.1</v>
       </c>
       <c r="C13" s="3">
         <v>406764.5</v>
       </c>
       <c r="D13" s="3">
         <v>635363</v>
       </c>
       <c r="E13" s="13">
         <v>1233643.8999999999</v>
       </c>
       <c r="F13" s="3">
         <v>197580.6</v>
       </c>
       <c r="G13" s="14">
         <v>505154.4</v>
       </c>
       <c r="H13" s="14">
         <v>860007.6</v>
       </c>
       <c r="I13" s="15">
@@ -6512,54 +6601,57 @@
       </c>
       <c r="BE13" s="14">
         <v>7637850.2000000002</v>
       </c>
       <c r="BF13" s="14">
         <v>1267344.1000000001</v>
       </c>
       <c r="BG13" s="14">
         <v>2872573.7</v>
       </c>
       <c r="BH13" s="14">
         <v>4391817.5999999996</v>
       </c>
       <c r="BI13" s="14">
         <v>9103634.9000000004</v>
       </c>
       <c r="BJ13" s="14">
         <v>1486354.4</v>
       </c>
       <c r="BK13" s="14">
         <v>3437293.2</v>
       </c>
       <c r="BL13" s="14">
         <v>5314044.2</v>
       </c>
-      <c r="BM13" s="51"/>
+      <c r="BM13" s="14">
+        <v>11145941.4</v>
+      </c>
       <c r="BN13" s="51"/>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="51"/>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="12">
         <v>110581.7</v>
       </c>
       <c r="C14" s="3">
         <v>249665</v>
       </c>
       <c r="D14" s="3">
         <v>449337</v>
       </c>
       <c r="E14" s="13">
         <v>668247.80000000005</v>
       </c>
       <c r="F14" s="3">
         <v>135022</v>
       </c>
       <c r="G14" s="14">
         <v>284190.90000000002</v>
       </c>
       <c r="H14" s="14">
         <v>540874.1</v>
       </c>
       <c r="I14" s="15">
@@ -6708,54 +6800,57 @@
       </c>
       <c r="BE14" s="14">
         <v>2069539.3</v>
       </c>
       <c r="BF14" s="14">
         <v>528878.4</v>
       </c>
       <c r="BG14" s="14">
         <v>1140575.7</v>
       </c>
       <c r="BH14" s="14">
         <v>1902340.6</v>
       </c>
       <c r="BI14" s="14">
         <v>2387431.7999999998</v>
       </c>
       <c r="BJ14" s="14">
         <v>679770.7</v>
       </c>
       <c r="BK14" s="14">
         <v>1495308.7</v>
       </c>
       <c r="BL14" s="14">
         <v>2480182.9</v>
       </c>
-      <c r="BM14" s="51"/>
+      <c r="BM14" s="14">
+        <v>3028749.9</v>
+      </c>
       <c r="BN14" s="51"/>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="51"/>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="12">
         <v>12253.8</v>
       </c>
       <c r="C15" s="3">
         <v>26668.7</v>
       </c>
       <c r="D15" s="3">
         <v>43891.5</v>
       </c>
       <c r="E15" s="13">
         <v>82695.5</v>
       </c>
       <c r="F15" s="3">
         <v>15800.2</v>
       </c>
       <c r="G15" s="14">
         <v>34297.5</v>
       </c>
       <c r="H15" s="14">
         <v>56470.5</v>
       </c>
       <c r="I15" s="15">
@@ -6904,54 +6999,57 @@
       </c>
       <c r="BE15" s="14">
         <v>514659.8</v>
       </c>
       <c r="BF15" s="14">
         <v>75236.800000000003</v>
       </c>
       <c r="BG15" s="14">
         <v>163816.79999999999</v>
       </c>
       <c r="BH15" s="14">
         <v>283695.5</v>
       </c>
       <c r="BI15" s="14">
         <v>623158.80000000005</v>
       </c>
       <c r="BJ15" s="14">
         <v>84909.2</v>
       </c>
       <c r="BK15" s="14">
         <v>192932</v>
       </c>
       <c r="BL15" s="14">
         <v>341137.5</v>
       </c>
-      <c r="BM15" s="51"/>
+      <c r="BM15" s="14">
+        <v>701201.2</v>
+      </c>
       <c r="BN15" s="51"/>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="51"/>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>42576.3</v>
       </c>
       <c r="C16" s="3">
         <v>91247</v>
       </c>
       <c r="D16" s="3">
         <v>141680.20000000001</v>
       </c>
       <c r="E16" s="13">
         <v>250378.8</v>
       </c>
       <c r="F16" s="3">
         <v>51066.7</v>
       </c>
       <c r="G16" s="14">
         <v>115203.6</v>
       </c>
       <c r="H16" s="14">
         <v>204366.8</v>
       </c>
       <c r="I16" s="15">
@@ -7100,54 +7198,57 @@
       </c>
       <c r="BE16" s="14">
         <v>956167.3</v>
       </c>
       <c r="BF16" s="14">
         <v>226329.7</v>
       </c>
       <c r="BG16" s="14">
         <v>510532.5</v>
       </c>
       <c r="BH16" s="14">
         <v>850951.1</v>
       </c>
       <c r="BI16" s="14">
         <v>1109839.3999999999</v>
       </c>
       <c r="BJ16" s="14">
         <v>273044.7</v>
       </c>
       <c r="BK16" s="14">
         <v>593104.80000000005</v>
       </c>
       <c r="BL16" s="14">
         <v>1004647.4</v>
       </c>
-      <c r="BM16" s="51"/>
+      <c r="BM16" s="14">
+        <v>1345757.5</v>
+      </c>
       <c r="BN16" s="51"/>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="51"/>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>44039.1</v>
       </c>
       <c r="C17" s="3">
         <v>94193.5</v>
       </c>
       <c r="D17" s="3">
         <v>143845.9</v>
       </c>
       <c r="E17" s="13">
         <v>238673.1</v>
       </c>
       <c r="F17" s="3">
         <v>54224.6</v>
       </c>
       <c r="G17" s="14">
         <v>119341.7</v>
       </c>
       <c r="H17" s="14">
         <v>267732.2</v>
       </c>
       <c r="I17" s="15">
@@ -7296,54 +7397,57 @@
       </c>
       <c r="BE17" s="14">
         <v>1461998.2</v>
       </c>
       <c r="BF17" s="14">
         <v>243932.4</v>
       </c>
       <c r="BG17" s="14">
         <v>558564</v>
       </c>
       <c r="BH17" s="14">
         <v>885378.5</v>
       </c>
       <c r="BI17" s="14">
         <v>1728771.2</v>
       </c>
       <c r="BJ17" s="14">
         <v>315450.7</v>
       </c>
       <c r="BK17" s="14">
         <v>727909.9</v>
       </c>
       <c r="BL17" s="14">
         <v>1138010.2</v>
       </c>
-      <c r="BM17" s="51"/>
+      <c r="BM17" s="14">
+        <v>2166849</v>
+      </c>
       <c r="BN17" s="51"/>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="51"/>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="12">
         <v>18847.3</v>
       </c>
       <c r="C18" s="3">
         <v>44549.2</v>
       </c>
       <c r="D18" s="3">
         <v>82762.600000000006</v>
       </c>
       <c r="E18" s="13">
         <v>190165.1</v>
       </c>
       <c r="F18" s="3">
         <v>23358.3</v>
       </c>
       <c r="G18" s="14">
         <v>55345.7</v>
       </c>
       <c r="H18" s="14">
         <v>129150.3</v>
       </c>
       <c r="I18" s="15">
@@ -7492,54 +7596,57 @@
       </c>
       <c r="BE18" s="14">
         <v>483090.9</v>
       </c>
       <c r="BF18" s="14">
         <v>115799.9</v>
       </c>
       <c r="BG18" s="14">
         <v>290341.90000000002</v>
       </c>
       <c r="BH18" s="14">
         <v>637730.4</v>
       </c>
       <c r="BI18" s="14">
         <v>641860.30000000005</v>
       </c>
       <c r="BJ18" s="14">
         <v>137952.9</v>
       </c>
       <c r="BK18" s="14">
         <v>338104.5</v>
       </c>
       <c r="BL18" s="14">
         <v>729352.2</v>
       </c>
-      <c r="BM18" s="51"/>
+      <c r="BM18" s="14">
+        <v>815743.2</v>
+      </c>
       <c r="BN18" s="51"/>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="51"/>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="12">
         <v>79153.5</v>
       </c>
       <c r="C19" s="3">
         <v>199894.6</v>
       </c>
       <c r="D19" s="3">
         <v>299245</v>
       </c>
       <c r="E19" s="13">
         <v>487039.5</v>
       </c>
       <c r="F19" s="3">
         <v>99361</v>
       </c>
       <c r="G19" s="14">
         <v>254967.7</v>
       </c>
       <c r="H19" s="14">
         <v>395038</v>
       </c>
       <c r="I19" s="15">
@@ -7688,54 +7795,57 @@
       </c>
       <c r="BE19" s="14">
         <v>1646595.7</v>
       </c>
       <c r="BF19" s="14">
         <v>307639.40000000002</v>
       </c>
       <c r="BG19" s="14">
         <v>824076.2</v>
       </c>
       <c r="BH19" s="14">
         <v>1431596.4</v>
       </c>
       <c r="BI19" s="14">
         <v>1671721.2</v>
       </c>
       <c r="BJ19" s="14">
         <v>347872.2</v>
       </c>
       <c r="BK19" s="14">
         <v>832306.1</v>
       </c>
       <c r="BL19" s="14">
         <v>1526704.7</v>
       </c>
-      <c r="BM19" s="51"/>
+      <c r="BM19" s="14">
+        <v>1814547.4</v>
+      </c>
       <c r="BN19" s="51"/>
-    </row>
-    <row r="20" spans="1:66">
+      <c r="BO19" s="51"/>
+    </row>
+    <row r="20" spans="1:67">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="12">
         <v>51202.6</v>
       </c>
       <c r="C20" s="3">
         <v>108219.2</v>
       </c>
       <c r="D20" s="3">
         <v>166723.5</v>
       </c>
       <c r="E20" s="13">
         <v>223504.1</v>
       </c>
       <c r="F20" s="3">
         <v>55370</v>
       </c>
       <c r="G20" s="14">
         <v>121785.4</v>
       </c>
       <c r="H20" s="14">
         <v>202678.2</v>
       </c>
       <c r="I20" s="15">
@@ -7884,54 +7994,57 @@
       </c>
       <c r="BE20" s="14">
         <v>1438814.1</v>
       </c>
       <c r="BF20" s="14">
         <v>270604.5</v>
       </c>
       <c r="BG20" s="14">
         <v>591154.6</v>
       </c>
       <c r="BH20" s="14">
         <v>987264.6</v>
       </c>
       <c r="BI20" s="14">
         <v>1637970.9</v>
       </c>
       <c r="BJ20" s="14">
         <v>288918.40000000002</v>
       </c>
       <c r="BK20" s="14">
         <v>624006.9</v>
       </c>
       <c r="BL20" s="14">
         <v>1056761.5</v>
       </c>
-      <c r="BM20" s="51"/>
+      <c r="BM20" s="14">
+        <v>1717960.7</v>
+      </c>
       <c r="BN20" s="51"/>
-    </row>
-    <row r="21" spans="1:66">
+      <c r="BO20" s="51"/>
+    </row>
+    <row r="21" spans="1:67">
       <c r="A21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="12">
         <v>61312.4</v>
       </c>
       <c r="C21" s="3">
         <v>144451.20000000001</v>
       </c>
       <c r="D21" s="3">
         <v>230601</v>
       </c>
       <c r="E21" s="13">
         <v>314832.2</v>
       </c>
       <c r="F21" s="3">
         <v>76128.100000000006</v>
       </c>
       <c r="G21" s="14">
         <v>157593.20000000001</v>
       </c>
       <c r="H21" s="14">
         <v>273887.5</v>
       </c>
       <c r="I21" s="15">
@@ -8080,54 +8193,57 @@
       </c>
       <c r="BE21" s="14">
         <v>1758286.1</v>
       </c>
       <c r="BF21" s="14">
         <v>432771.3</v>
       </c>
       <c r="BG21" s="14">
         <v>901001.9</v>
       </c>
       <c r="BH21" s="14">
         <v>1342364.1</v>
       </c>
       <c r="BI21" s="14">
         <v>1901246.2</v>
       </c>
       <c r="BJ21" s="14">
         <v>519043.9</v>
       </c>
       <c r="BK21" s="14">
         <v>1046013.6</v>
       </c>
       <c r="BL21" s="14">
         <v>1556995.9</v>
       </c>
-      <c r="BM21" s="51"/>
+      <c r="BM21" s="14">
+        <v>2164139.7000000002</v>
+      </c>
       <c r="BN21" s="51"/>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="51"/>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="12">
         <v>107855.1</v>
       </c>
       <c r="C22" s="3">
         <v>251509.2</v>
       </c>
       <c r="D22" s="3">
         <v>384203.6</v>
       </c>
       <c r="E22" s="13">
         <v>519160.7</v>
       </c>
       <c r="F22" s="3">
         <v>138666.9</v>
       </c>
       <c r="G22" s="14">
         <v>308159.2</v>
       </c>
       <c r="H22" s="14">
         <v>489564.5</v>
       </c>
       <c r="I22" s="15">
@@ -8276,54 +8392,57 @@
       </c>
       <c r="BE22" s="14">
         <v>3389531.4</v>
       </c>
       <c r="BF22" s="14">
         <v>1024976.8</v>
       </c>
       <c r="BG22" s="14">
         <v>2189988</v>
       </c>
       <c r="BH22" s="14">
         <v>3488951.1</v>
       </c>
       <c r="BI22" s="14">
         <v>3640259.4</v>
       </c>
       <c r="BJ22" s="14">
         <v>1161167.5</v>
       </c>
       <c r="BK22" s="14">
         <v>2474026.9</v>
       </c>
       <c r="BL22" s="14">
         <v>4068784.2</v>
       </c>
-      <c r="BM22" s="51"/>
+      <c r="BM22" s="14">
+        <v>3424954.5</v>
+      </c>
       <c r="BN22" s="51"/>
-    </row>
-    <row r="23" spans="1:66">
+      <c r="BO22" s="51"/>
+    </row>
+    <row r="23" spans="1:67">
       <c r="A23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="12">
         <v>52013.5</v>
       </c>
       <c r="C23" s="3">
         <v>126764.5</v>
       </c>
       <c r="D23" s="3">
         <v>197335.4</v>
       </c>
       <c r="E23" s="13">
         <v>266525.7</v>
       </c>
       <c r="F23" s="3">
         <v>69202.899999999994</v>
       </c>
       <c r="G23" s="14">
         <v>153289.4</v>
       </c>
       <c r="H23" s="14">
         <v>256665.3</v>
       </c>
       <c r="I23" s="15">
@@ -8472,54 +8591,57 @@
       </c>
       <c r="BE23" s="14">
         <v>1941373.7</v>
       </c>
       <c r="BF23" s="14">
         <v>469517.3</v>
       </c>
       <c r="BG23" s="14">
         <v>982559.6</v>
       </c>
       <c r="BH23" s="14">
         <v>1460018.7</v>
       </c>
       <c r="BI23" s="14">
         <v>2267386.2000000002</v>
       </c>
       <c r="BJ23" s="14">
         <v>528369.30000000005</v>
       </c>
       <c r="BK23" s="14">
         <v>1145209</v>
       </c>
       <c r="BL23" s="14">
         <v>1703534.5</v>
       </c>
-      <c r="BM23" s="51"/>
+      <c r="BM23" s="14">
+        <v>1903391.8</v>
+      </c>
       <c r="BN23" s="51"/>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="51"/>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="12">
         <v>17560.400000000001</v>
       </c>
       <c r="C24" s="3">
         <v>38577.699999999997</v>
       </c>
       <c r="D24" s="3">
         <v>59062.400000000001</v>
       </c>
       <c r="E24" s="13">
         <v>82043.600000000006</v>
       </c>
       <c r="F24" s="3">
         <v>22028.5</v>
       </c>
       <c r="G24" s="14">
         <v>44616.5</v>
       </c>
       <c r="H24" s="14">
         <v>74787.899999999994</v>
       </c>
       <c r="I24" s="15">
@@ -8668,54 +8790,57 @@
       </c>
       <c r="BE24" s="14">
         <v>555739.4</v>
       </c>
       <c r="BF24" s="14">
         <v>159726.79999999999</v>
       </c>
       <c r="BG24" s="14">
         <v>277743.09999999998</v>
       </c>
       <c r="BH24" s="14">
         <v>377194.6</v>
       </c>
       <c r="BI24" s="14">
         <v>667557.69999999995</v>
       </c>
       <c r="BJ24" s="14">
         <v>198332.1</v>
       </c>
       <c r="BK24" s="14">
         <v>338566</v>
       </c>
       <c r="BL24" s="14">
         <v>452723</v>
       </c>
-      <c r="BM24" s="51"/>
+      <c r="BM24" s="14">
+        <v>800139.2</v>
+      </c>
       <c r="BN24" s="51"/>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="51"/>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="12">
         <v>21501.8</v>
       </c>
       <c r="C25" s="3">
         <v>37683.5</v>
       </c>
       <c r="D25" s="3">
         <v>64502.6</v>
       </c>
       <c r="E25" s="13">
         <v>107486.6</v>
       </c>
       <c r="F25" s="3">
         <v>25908</v>
       </c>
       <c r="G25" s="14">
         <v>55859.7</v>
       </c>
       <c r="H25" s="14">
         <v>108298.2</v>
       </c>
       <c r="I25" s="15">
@@ -8864,54 +8989,57 @@
       </c>
       <c r="BE25" s="14">
         <v>503057.6</v>
       </c>
       <c r="BF25" s="14">
         <v>178523</v>
       </c>
       <c r="BG25" s="14">
         <v>302128.8</v>
       </c>
       <c r="BH25" s="14">
         <v>581200.80000000005</v>
       </c>
       <c r="BI25" s="14">
         <v>649368.9</v>
       </c>
       <c r="BJ25" s="14">
         <v>181781.2</v>
       </c>
       <c r="BK25" s="14">
         <v>330341</v>
       </c>
       <c r="BL25" s="14">
         <v>626206.69999999995</v>
       </c>
-      <c r="BM25" s="51"/>
+      <c r="BM25" s="14">
+        <v>761822.3</v>
+      </c>
       <c r="BN25" s="51"/>
-    </row>
-    <row r="26" spans="1:66" ht="38.25">
+      <c r="BO25" s="51"/>
+    </row>
+    <row r="26" spans="1:67" ht="38.25">
       <c r="A26" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="12">
         <v>1241.4000000000001</v>
       </c>
       <c r="C26" s="3">
         <v>2743.7</v>
       </c>
       <c r="D26" s="3">
         <v>4097.2</v>
       </c>
       <c r="E26" s="13">
         <v>5173.3</v>
       </c>
       <c r="F26" s="3">
         <v>2167.1999999999998</v>
       </c>
       <c r="G26" s="14">
         <v>4730.7</v>
       </c>
       <c r="H26" s="14">
         <v>6660.8</v>
       </c>
       <c r="I26" s="15">
@@ -9060,436 +9188,450 @@
       </c>
       <c r="BE26" s="14">
         <v>201231.5</v>
       </c>
       <c r="BF26" s="14">
         <v>11945.7</v>
       </c>
       <c r="BG26" s="14">
         <v>38170</v>
       </c>
       <c r="BH26" s="14">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="14">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="14">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="14">
         <v>42442</v>
       </c>
       <c r="BL26" s="14">
         <v>67753.2</v>
       </c>
-      <c r="BM26" s="51"/>
+      <c r="BM26" s="14">
+        <v>284132.2</v>
+      </c>
       <c r="BN26" s="51"/>
-    </row>
-    <row r="27" spans="1:66" s="11" customFormat="1">
+      <c r="BO26" s="51"/>
+    </row>
+    <row r="27" spans="1:67" s="11" customFormat="1">
       <c r="A27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="17">
-        <f t="shared" ref="B27:W27" si="14">B4+B12</f>
+        <f t="shared" ref="B27:W27" si="16">B4+B12</f>
         <v>1209374</v>
       </c>
       <c r="C27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2794803.3</v>
       </c>
       <c r="D27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>4536583.5</v>
       </c>
       <c r="E27" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>7492514.9000000004</v>
       </c>
       <c r="F27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>1469455.6</v>
       </c>
       <c r="G27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3459657.6</v>
       </c>
       <c r="H27" s="17">
         <v>5899130.5999999996</v>
       </c>
       <c r="I27" s="10">
         <f>I4+I12</f>
         <v>9225682.3000000007</v>
       </c>
       <c r="J27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>1678728.4</v>
       </c>
       <c r="K27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3941052.5</v>
       </c>
       <c r="L27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>6550746.5999999996</v>
       </c>
       <c r="M27" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>10133606</v>
       </c>
       <c r="N27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>1899960.6</v>
       </c>
       <c r="O27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>4420500.5999999996</v>
       </c>
       <c r="P27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>7444232.7000000002</v>
       </c>
       <c r="Q27" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>11060875.800000001</v>
       </c>
       <c r="R27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2100421.7000000002</v>
       </c>
       <c r="S27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>4934483.9000000004</v>
       </c>
       <c r="T27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>8324527.4000000004</v>
       </c>
       <c r="U27" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>12474013.6</v>
       </c>
       <c r="V27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2311990.2000000002</v>
       </c>
       <c r="W27" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>5366571.4000000004</v>
       </c>
       <c r="X27" s="17">
-        <f t="shared" ref="X27:AD27" si="15">X4+X12</f>
+        <f t="shared" ref="X27:AD27" si="17">X4+X12</f>
         <v>8763365.3000000007</v>
       </c>
       <c r="Y27" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>13161352.4</v>
       </c>
       <c r="Z27" s="17">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2564439.5</v>
       </c>
       <c r="AA27" s="17">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>5971146.2000000002</v>
       </c>
       <c r="AB27" s="17">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>9757063.4000000004</v>
       </c>
       <c r="AC27" s="10">
         <v>14253989.5</v>
       </c>
       <c r="AD27" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2770554</v>
       </c>
       <c r="AE27" s="17">
-        <f t="shared" ref="AE27:AK27" si="16">AE4+AE12</f>
+        <f t="shared" ref="AE27:AK27" si="18">AE4+AE12</f>
         <v>6426716.0999999996</v>
       </c>
       <c r="AF27" s="17">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>10711735.5</v>
       </c>
       <c r="AG27" s="17">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>16610443.300000001</v>
       </c>
       <c r="AH27" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>3141171.8</v>
       </c>
       <c r="AI27" s="17">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>7395740.7000000002</v>
       </c>
       <c r="AJ27" s="17">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>11957880.199999999</v>
       </c>
       <c r="AK27" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>18825518.399999999</v>
       </c>
       <c r="AL27" s="10">
-        <f t="shared" ref="AL27:AQ27" si="17">AL4+AL12</f>
+        <f t="shared" ref="AL27:AQ27" si="19">AL4+AL12</f>
         <v>3509574.9</v>
       </c>
       <c r="AM27" s="17">
-        <f t="shared" si="17"/>
+        <f t="shared" si="19"/>
         <v>8321938.5</v>
       </c>
       <c r="AN27" s="17">
-        <f t="shared" si="17"/>
+        <f t="shared" si="19"/>
         <v>13315631.5</v>
       </c>
       <c r="AO27" s="17">
-        <f t="shared" si="17"/>
+        <f t="shared" si="19"/>
         <v>21199133.199999999</v>
       </c>
       <c r="AP27" s="17">
-        <f t="shared" si="17"/>
+        <f t="shared" si="19"/>
         <v>3990912.7</v>
       </c>
       <c r="AQ27" s="17">
-        <f t="shared" si="17"/>
+        <f t="shared" si="19"/>
         <v>8944561.4000000004</v>
       </c>
       <c r="AR27" s="17">
-        <f t="shared" ref="AR27:BK27" si="18">AR4+AR12</f>
+        <f t="shared" ref="AR27:BK27" si="20">AR4+AR12</f>
         <v>14149288</v>
       </c>
       <c r="AS27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>22038361.399999999</v>
       </c>
       <c r="AT27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>4478112.5999999996</v>
       </c>
       <c r="AU27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>10236473</v>
       </c>
       <c r="AV27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>16378797.1</v>
       </c>
       <c r="AW27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>26151537.800000001</v>
       </c>
       <c r="AX27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>5312839.4000000004</v>
       </c>
       <c r="AY27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>12364294.699999999</v>
       </c>
       <c r="AZ27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>19694961.300000001</v>
       </c>
       <c r="BA27" s="17">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>31556468.899999999</v>
       </c>
       <c r="BB27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>6539814.7000000002</v>
       </c>
       <c r="BC27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>14916114.1</v>
       </c>
       <c r="BD27" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>23530951.5</v>
       </c>
       <c r="BE27" s="17">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>36821377.299999997</v>
       </c>
       <c r="BF27" s="17">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>7452246.9000000004</v>
       </c>
       <c r="BG27" s="17">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>16882556.199999999</v>
       </c>
       <c r="BH27" s="17">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>26987231.300000001</v>
       </c>
       <c r="BI27" s="17">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>42403123.299999997</v>
       </c>
       <c r="BJ27" s="17">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>8767049.3000000007</v>
       </c>
       <c r="BK27" s="17">
-        <f t="shared" si="18"/>
+        <f t="shared" si="20"/>
         <v>19708690.199999999</v>
       </c>
       <c r="BL27" s="17">
         <v>31744353.5</v>
       </c>
-      <c r="BM27" s="51"/>
+      <c r="BM27" s="17">
+        <f t="shared" ref="BM27" si="21">BM4+BM12</f>
+        <v>48771970.899999999</v>
+      </c>
       <c r="BN27" s="51"/>
-    </row>
-    <row r="29" spans="1:66" ht="34.5" customHeight="1">
+      <c r="BO27" s="51"/>
+    </row>
+    <row r="29" spans="1:67" ht="34.5" customHeight="1">
       <c r="A29" s="18" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:66" ht="35.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" ht="35.25">
       <c r="A30" s="18" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="A31" s="18"/>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" ht="40.5" customHeight="1">
+      <c r="A31" s="78" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" s="18" t="s">
+        <v>171</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F548E152-E941-4314-A411-6A8875B61987}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BCB010E-D5CA-441F-BCAB-B47A58429458}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1620769B-5452-4122-A058-C5E064B55241}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BCB010E-D5CA-441F-BCAB-B47A58429458}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F548E152-E941-4314-A411-6A8875B61987}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ХШСЖЖ</vt:lpstr>
       <vt:lpstr>ЭҚЖЖ (ҚР МС 03-2003)</vt:lpstr>