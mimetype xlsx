--- v1 (2026-05-07)
+++ v2 (2026-07-10)
@@ -1,354 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="38385" yWindow="6300" windowWidth="18990" windowHeight="6330" tabRatio="815"/>
+    <workbookView xWindow="9915" yWindow="270" windowWidth="19605" windowHeight="11205" tabRatio="815"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="7" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="8" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ЭҚЖЖ (ҚР МС 03-2003)'!$A$1:$A$26</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BN12" i="2" l="1"/>
+  <c r="BN6" i="2"/>
+  <c r="BN4" i="2" s="1"/>
+  <c r="BN27" i="2" s="1"/>
+  <c r="BM6" i="2" l="1"/>
+  <c r="BM4" i="2" s="1"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2" s="1"/>
   <c r="BM12" i="2"/>
-  <c r="BM4"/>
-[...54 lines deleted...]
-  <c r="E4"/>
+  <c r="BM27" i="2" l="1"/>
+  <c r="L16" i="8"/>
+  <c r="K16" i="8"/>
+  <c r="J16" i="8"/>
+  <c r="I16" i="8"/>
+  <c r="H16" i="8"/>
+  <c r="G16" i="8"/>
+  <c r="F16" i="8"/>
+  <c r="E16" i="8"/>
+  <c r="D16" i="8"/>
+  <c r="C16" i="8"/>
+  <c r="B16" i="8"/>
+  <c r="M13" i="8"/>
+  <c r="L13" i="8"/>
+  <c r="K13" i="8"/>
+  <c r="J13" i="8"/>
+  <c r="I13" i="8"/>
+  <c r="H13" i="8"/>
+  <c r="G13" i="8"/>
+  <c r="F13" i="8"/>
+  <c r="E13" i="8"/>
+  <c r="D13" i="8"/>
+  <c r="C13" i="8"/>
+  <c r="B13" i="8"/>
+  <c r="L8" i="8"/>
+  <c r="L4" i="8" s="1"/>
+  <c r="L26" i="8" s="1"/>
+  <c r="K8" i="8"/>
+  <c r="J8" i="8"/>
+  <c r="I8" i="8"/>
+  <c r="I4" i="8" s="1"/>
+  <c r="H8" i="8"/>
+  <c r="G8" i="8"/>
+  <c r="F8" i="8"/>
+  <c r="E8" i="8"/>
+  <c r="E4" i="8" s="1"/>
+  <c r="D8" i="8"/>
+  <c r="C8" i="8"/>
+  <c r="B8" i="8"/>
+  <c r="B6" i="8"/>
+  <c r="B5" i="8" s="1"/>
+  <c r="B4" i="8" s="1"/>
+  <c r="B26" i="8" s="1"/>
+  <c r="K5" i="8"/>
+  <c r="J5" i="8"/>
+  <c r="I5" i="8"/>
+  <c r="H5" i="8"/>
+  <c r="G5" i="8"/>
+  <c r="F5" i="8"/>
+  <c r="E5" i="8"/>
+  <c r="D5" i="8"/>
+  <c r="C5" i="8"/>
+  <c r="M4" i="8"/>
   <c r="I8" i="7"/>
-  <c r="I25" s="1"/>
-[...27 lines deleted...]
-  <c r="K26" s="1"/>
+  <c r="I25" i="7" s="1"/>
+  <c r="H8" i="7"/>
+  <c r="H25" i="7" s="1"/>
+  <c r="G8" i="7"/>
+  <c r="G25" i="7" s="1"/>
+  <c r="F8" i="7"/>
+  <c r="F25" i="7" s="1"/>
+  <c r="E8" i="7"/>
+  <c r="E25" i="7" s="1"/>
+  <c r="D8" i="7"/>
+  <c r="D25" i="7" s="1"/>
+  <c r="C8" i="7"/>
+  <c r="C25" i="7" s="1"/>
+  <c r="B8" i="7"/>
+  <c r="B25" i="7" s="1"/>
+  <c r="F4" i="8" l="1"/>
+  <c r="J4" i="8"/>
+  <c r="D4" i="8"/>
+  <c r="D26" i="8" s="1"/>
+  <c r="E26" i="8"/>
+  <c r="F26" i="8"/>
+  <c r="J26" i="8"/>
+  <c r="I26" i="8"/>
+  <c r="H4" i="8"/>
+  <c r="H26" i="8" s="1"/>
+  <c r="C4" i="8"/>
+  <c r="C26" i="8" s="1"/>
+  <c r="G4" i="8"/>
+  <c r="G26" i="8" s="1"/>
+  <c r="K4" i="8"/>
+  <c r="K26" i="8" s="1"/>
   <c r="BK12" i="2"/>
-  <c r="BK6"/>
-[...183 lines deleted...]
-  <c r="AV27"/>
+  <c r="BK6" i="2"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK27" i="2" l="1"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BI27" i="2" l="1"/>
+  <c r="BJ12" i="2"/>
+  <c r="BH12" i="2"/>
+  <c r="BH4" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ27" i="2" l="1"/>
+  <c r="BH27" i="2"/>
+  <c r="BE12" i="2"/>
+  <c r="BE6" i="2"/>
+  <c r="BE4" i="2" s="1"/>
+  <c r="BE27" i="2" l="1"/>
+  <c r="BG4" i="2"/>
+  <c r="BG12" i="2"/>
+  <c r="BG27" i="2" l="1"/>
+  <c r="BF12" i="2"/>
+  <c r="BF4" i="2"/>
+  <c r="BF27" i="2" l="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BD27" i="2" l="1"/>
+  <c r="BC27" i="2"/>
+  <c r="BA4" i="2"/>
+  <c r="BA27" i="2" s="1"/>
+  <c r="BB12" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="BB27" i="2" l="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AZ27" i="2" l="1"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AY27" i="2" l="1"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AW27" i="2" s="1"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AK4" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AG4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF27" i="2" s="1"/>
+  <c r="AF4" i="2"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AE27" i="2" s="1"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="T27" i="2"/>
+  <c r="S27" i="2"/>
+  <c r="R27" i="2"/>
+  <c r="P27" i="2"/>
+  <c r="O27" i="2"/>
+  <c r="N27" i="2"/>
+  <c r="L27" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="W12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="G12" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="F6" i="2"/>
+  <c r="F4" i="2" s="1"/>
+  <c r="G4" i="2"/>
+  <c r="D12" i="2"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="C12" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="AS27" i="2" l="1"/>
+  <c r="AP27" i="2"/>
+  <c r="W27" i="2"/>
+  <c r="AR27" i="2"/>
+  <c r="Z27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="AL27" i="2"/>
+  <c r="AN27" i="2"/>
+  <c r="B27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="X27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="U27" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="M27" i="2"/>
+  <c r="AH27" i="2"/>
+  <c r="AJ27" i="2"/>
+  <c r="AM27" i="2"/>
+  <c r="AQ27" i="2"/>
+  <c r="AU27" i="2"/>
+  <c r="AX27" i="2"/>
+  <c r="Y27" i="2"/>
+  <c r="AI27" i="2"/>
+  <c r="AK27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="AB27" i="2"/>
+  <c r="Q27" i="2"/>
+  <c r="AD27" i="2"/>
+  <c r="AT27" i="2"/>
+  <c r="AG27" i="2"/>
+  <c r="C27" i="2"/>
+  <c r="V27" i="2"/>
+  <c r="AA27" i="2"/>
+  <c r="AO27" i="2"/>
+  <c r="AV27" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="177">
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
   </si>
   <si>
     <t>Қонақ үйлер мен мейрамханалар</t>
   </si>
   <si>
     <t>Көлік  және байланыс</t>
   </si>
   <si>
@@ -928,56 +935,50 @@
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясы, газ бен су өндіру және бөлу</t>
   </si>
   <si>
     <t>Сауда, автомобильдерді, тұрмыстық  бұйымдар мен жеке пайдаланатын заттарды жөндеу</t>
   </si>
   <si>
     <t xml:space="preserve">Көлік </t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>9 ай 2025 ж.</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
-    <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
-[...4 lines deleted...]
-  <si>
     <t>1990 жылдан бастап</t>
   </si>
   <si>
     <t>Өндіріс әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">4) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>алдын ала деректер</t>
     </r>
   </si>
   <si>
     <r>
       <t>2020 жыл</t>
@@ -1022,71 +1023,80 @@
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2025 жылғы қаңтар-желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелді. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2025 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)4)</t>
     </r>
   </si>
+  <si>
+    <t>Ермағамбетова А.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2026 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...11 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1244,56 +1254,50 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1375,275 +1379,275 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="8" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1655,71 +1659,72 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="3"/>
     <cellStyle name="Comma [0]_Book2" xfId="4"/>
     <cellStyle name="Comma_Book2" xfId="5"/>
     <cellStyle name="Comma0" xfId="6"/>
     <cellStyle name="Currency" xfId="7"/>
     <cellStyle name="Currency [0]_Book2" xfId="8"/>
     <cellStyle name="Currency_Book2" xfId="9"/>
     <cellStyle name="Currency0" xfId="10"/>
     <cellStyle name="Date" xfId="11"/>
     <cellStyle name="Fixed" xfId="12"/>
     <cellStyle name="Heading 1" xfId="13"/>
     <cellStyle name="Heading 2" xfId="14"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
     <cellStyle name="normal" xfId="17"/>
@@ -1836,84 +1841,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2045,119 +2052,121 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700938?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700938?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B16"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="64"/>
       <c r="B1" s="64"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B2" s="66">
         <v>111301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="65" t="s">
         <v>101</v>
       </c>
       <c r="B3" s="66" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B4" s="67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B5" s="67" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="68" t="s">
         <v>104</v>
       </c>
       <c r="B6" s="66" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B8" s="67" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="57.75" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>107</v>
       </c>
       <c r="B9" s="69" t="s">
         <v>130</v>
       </c>
@@ -2171,156 +2180,144 @@
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="65" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="70"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="65" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="72" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="17.25" customHeight="1">
-      <c r="A14" s="80" t="s">
+      <c r="A14" s="81" t="s">
         <v>112</v>
       </c>
-      <c r="B14" s="79" t="s">
-        <v>169</v>
+      <c r="B14" s="78" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18.75" customHeight="1">
-      <c r="A15" s="81"/>
-[...1 lines deleted...]
-        <v>170</v>
+      <c r="A15" s="82"/>
+      <c r="B15" s="78" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="20.25" customHeight="1">
-      <c r="A16" s="82"/>
-      <c r="B16" s="79" t="s">
+      <c r="A16" s="83"/>
+      <c r="B16" s="78" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="72" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="73" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="74">
-        <v>46135</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="65" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="74">
-        <v>46203</v>
+        <v>46237</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="75" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="65" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="75" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="65" t="s">
         <v>118</v>
       </c>
       <c r="B22" s="76" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="B23" s="77" t="s">
-[...13 lines deleted...]
-      <c r="B26" s="64"/>
+      <c r="B23" s="79" t="s">
+        <v>175</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
-    <hyperlink ref="B23" r:id="rId3" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="21" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="21" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="21" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2358,104 +2355,104 @@
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="23" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.42578125" style="26" customWidth="1"/>
     <col min="2" max="9" width="9.85546875" style="26" customWidth="1"/>
     <col min="10" max="16384" width="20.7109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="36" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="37"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="25"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="83" t="s">
+      <c r="A3" s="84" t="s">
         <v>138</v>
       </c>
-      <c r="B3" s="85" t="s">
+      <c r="B3" s="86" t="s">
         <v>139</v>
       </c>
-      <c r="C3" s="85"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86" t="s">
         <v>140</v>
       </c>
-      <c r="F3" s="85"/>
-[...2 lines deleted...]
-      <c r="I3" s="85"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
     </row>
     <row r="4" spans="1:9" s="27" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A4" s="84"/>
+      <c r="A4" s="85"/>
       <c r="B4" s="53">
         <v>1990</v>
       </c>
       <c r="C4" s="53">
         <v>1991</v>
       </c>
       <c r="D4" s="53">
         <v>1992</v>
       </c>
       <c r="E4" s="53">
         <v>1993</v>
       </c>
       <c r="F4" s="53">
         <v>1994</v>
       </c>
       <c r="G4" s="53">
         <v>1995</v>
       </c>
       <c r="H4" s="53">
         <v>1996</v>
       </c>
       <c r="I4" s="53">
         <v>1997</v>
       </c>
     </row>
@@ -3075,51 +3072,51 @@
         <f t="shared" si="1"/>
         <v>378109.7</v>
       </c>
       <c r="H25" s="35">
         <f t="shared" si="1"/>
         <v>550256.19999999995</v>
       </c>
       <c r="I25" s="35">
         <f t="shared" si="1"/>
         <v>645215.30000000005</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="26" customWidth="1"/>
     <col min="2" max="13" width="12.85546875" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="36" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="37"/>
       <c r="G1" s="38"/>
@@ -4183,52 +4180,52 @@
       </c>
       <c r="J26" s="40">
         <f t="shared" si="5"/>
         <v>3228965.6</v>
       </c>
       <c r="K26" s="40">
         <f t="shared" si="5"/>
         <v>4433689.7</v>
       </c>
       <c r="L26" s="40">
         <f t="shared" si="5"/>
         <v>5258583.3</v>
       </c>
       <c r="M26" s="40">
         <v>5765398.7000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BO32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BP32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="82.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="4" customWidth="1"/>
@@ -4242,101 +4239,96 @@
     <col min="31" max="31" width="13" style="4" customWidth="1"/>
     <col min="32" max="33" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="13" style="4" customWidth="1"/>
     <col min="36" max="37" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="13" style="1" customWidth="1"/>
     <col min="40" max="41" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="14.28515625" style="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="53" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="55" max="56" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="15.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="13.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="15.28515625" style="1" customWidth="1"/>
-    <col min="66" max="66" width="13.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="72" max="16384" width="9.140625" style="1"/>
+    <col min="66" max="124" width="14.28515625" style="1" customWidth="1"/>
+    <col min="125" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
-      <c r="A1" s="86" t="s">
+    <row r="1" spans="1:68">
+      <c r="A1" s="87" t="s">
         <v>99</v>
       </c>
-      <c r="B1" s="86"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:67">
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+    </row>
+    <row r="2" spans="1:68">
       <c r="A2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AX2" s="59"/>
-      <c r="BM2" s="59" t="s">
+      <c r="BN2" s="59" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="3" spans="1:67" ht="38.25">
+    <row r="3" spans="1:68" ht="38.25">
       <c r="A3" s="61" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="62" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="62" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="62" t="s">
         <v>45</v>
       </c>
       <c r="F3" s="62" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="62" t="s">
         <v>38</v>
       </c>
       <c r="H3" s="62" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="62" t="s">
@@ -4426,114 +4418,117 @@
       <c r="AK3" s="62" t="s">
         <v>84</v>
       </c>
       <c r="AL3" s="62" t="s">
         <v>58</v>
       </c>
       <c r="AM3" s="62" t="s">
         <v>59</v>
       </c>
       <c r="AN3" s="62" t="s">
         <v>60</v>
       </c>
       <c r="AO3" s="62" t="s">
         <v>85</v>
       </c>
       <c r="AP3" s="62" t="s">
         <v>61</v>
       </c>
       <c r="AQ3" s="62" t="s">
         <v>62</v>
       </c>
       <c r="AR3" s="62" t="s">
         <v>63</v>
       </c>
       <c r="AS3" s="62" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AT3" s="62" t="s">
         <v>74</v>
       </c>
       <c r="AU3" s="62" t="s">
         <v>75</v>
       </c>
       <c r="AV3" s="62" t="s">
         <v>76</v>
       </c>
       <c r="AW3" s="62" t="s">
         <v>86</v>
       </c>
       <c r="AX3" s="62" t="s">
         <v>77</v>
       </c>
       <c r="AY3" s="62" t="s">
         <v>78</v>
       </c>
       <c r="AZ3" s="62" t="s">
         <v>79</v>
       </c>
       <c r="BA3" s="62" t="s">
         <v>87</v>
       </c>
       <c r="BB3" s="62" t="s">
         <v>80</v>
       </c>
       <c r="BC3" s="62" t="s">
         <v>81</v>
       </c>
       <c r="BD3" s="62" t="s">
         <v>82</v>
       </c>
       <c r="BE3" s="62" t="s">
         <v>94</v>
       </c>
       <c r="BF3" s="62" t="s">
         <v>90</v>
       </c>
       <c r="BG3" s="62" t="s">
         <v>91</v>
       </c>
       <c r="BH3" s="62" t="s">
         <v>92</v>
       </c>
       <c r="BI3" s="63" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BJ3" s="62" t="s">
         <v>95</v>
       </c>
       <c r="BK3" s="62" t="s">
         <v>137</v>
       </c>
       <c r="BL3" s="62" t="s">
         <v>164</v>
       </c>
       <c r="BM3" s="63" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:67" s="11" customFormat="1">
+        <v>173</v>
+      </c>
+      <c r="BN3" s="62" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68" s="11" customFormat="1">
       <c r="A4" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <f t="shared" ref="B4:G4" si="0">B5+B6+B11</f>
         <v>422283</v>
       </c>
       <c r="C4" s="8">
         <f t="shared" si="0"/>
         <v>971871.8</v>
       </c>
       <c r="D4" s="8">
         <f t="shared" si="0"/>
         <v>1633932.6</v>
       </c>
       <c r="E4" s="9">
         <f t="shared" si="0"/>
         <v>2822945</v>
       </c>
       <c r="F4" s="8">
         <f t="shared" si="0"/>
         <v>503570.6</v>
       </c>
       <c r="G4" s="8">
         <f t="shared" si="0"/>
@@ -4707,84 +4702,89 @@
       <c r="AZ4" s="9">
         <f t="shared" si="3"/>
         <v>6812592.5</v>
       </c>
       <c r="BA4" s="9">
         <f t="shared" si="3"/>
         <v>11449359.300000001</v>
       </c>
       <c r="BB4" s="9">
         <f>BB5+BB6+BB11</f>
         <v>1920840.5</v>
       </c>
       <c r="BC4" s="9">
         <f>BC5+BC6+BC11</f>
         <v>4835520.9000000004</v>
       </c>
       <c r="BD4" s="9">
         <f>BD5+BD6+BD11</f>
         <v>7524447</v>
       </c>
       <c r="BE4" s="8">
         <f t="shared" ref="BE4" si="4">BE5+BE6+BE11</f>
         <v>12263442.1</v>
       </c>
       <c r="BF4" s="8">
-        <f t="shared" ref="BF4:BK4" si="5">BF5+BF6+BF11</f>
+        <f t="shared" ref="BF4:BN4" si="5">BF5+BF6+BF11</f>
         <v>2139020.7999999998</v>
       </c>
       <c r="BG4" s="8">
         <f t="shared" si="5"/>
         <v>5239329.4000000004</v>
       </c>
       <c r="BH4" s="8">
         <f t="shared" si="5"/>
         <v>8306866</v>
       </c>
       <c r="BI4" s="8">
         <f t="shared" si="5"/>
         <v>14079715.1</v>
       </c>
       <c r="BJ4" s="8">
         <f t="shared" si="5"/>
         <v>2541440.2999999998</v>
       </c>
       <c r="BK4" s="8">
         <f t="shared" si="5"/>
         <v>6091125.5999999996</v>
       </c>
       <c r="BL4" s="8">
+        <f t="shared" si="5"/>
         <v>9677515.4000000004</v>
       </c>
       <c r="BM4" s="8">
-        <f t="shared" ref="BM4" si="6">BM5+BM6+BM11</f>
+        <f t="shared" si="5"/>
         <v>16696640.9</v>
       </c>
-      <c r="BN4" s="51"/>
+      <c r="BN4" s="8">
+        <f t="shared" si="5"/>
+        <v>2987676</v>
+      </c>
       <c r="BO4" s="51"/>
-    </row>
-    <row r="5" spans="1:67">
+      <c r="BP4" s="51"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B5" s="12">
         <v>28752.799999999999</v>
       </c>
       <c r="C5" s="3">
         <v>83330.3</v>
       </c>
       <c r="D5" s="3">
         <v>140605</v>
       </c>
       <c r="E5" s="13">
         <v>229638.9</v>
       </c>
       <c r="F5" s="3">
         <v>35702.6</v>
       </c>
       <c r="G5" s="14">
         <v>92066</v>
       </c>
       <c r="H5" s="14">
         <v>182127.4</v>
       </c>
       <c r="I5" s="15">
@@ -4936,54 +4936,57 @@
       </c>
       <c r="BF5" s="14">
         <v>178684.5</v>
       </c>
       <c r="BG5" s="14">
         <v>425432.1</v>
       </c>
       <c r="BH5" s="14">
         <v>813586.1</v>
       </c>
       <c r="BI5" s="14">
         <v>1218930.5</v>
       </c>
       <c r="BJ5" s="14">
         <v>178386.7</v>
       </c>
       <c r="BK5" s="14">
         <v>437186.7</v>
       </c>
       <c r="BL5" s="14">
         <v>870587.6</v>
       </c>
       <c r="BM5" s="14">
         <v>1395192.8</v>
       </c>
-      <c r="BN5" s="51"/>
+      <c r="BN5" s="80">
+        <v>209536.1</v>
+      </c>
       <c r="BO5" s="51"/>
-    </row>
-    <row r="6" spans="1:67">
+      <c r="BP5" s="51"/>
+    </row>
+    <row r="6" spans="1:68">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="12">
         <f>B7+B8+B9+B10</f>
         <v>304659.59999999998</v>
       </c>
       <c r="C6" s="12">
         <f>C7+C8+C9+C10</f>
         <v>649150.69999999995</v>
       </c>
       <c r="D6" s="12">
         <f>D7+D8+D9+D10</f>
         <v>1028847.5</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>1880286.5</v>
       </c>
       <c r="F6" s="12">
         <f>F7+F8+F9+F10</f>
         <v>364937.5</v>
       </c>
       <c r="G6" s="12">
         <v>885420.9</v>
@@ -5013,75 +5016,75 @@
       </c>
       <c r="O6" s="12">
         <v>1060234.1000000001</v>
       </c>
       <c r="P6" s="12">
         <v>1691689.5</v>
       </c>
       <c r="Q6" s="13">
         <f>Q7+Q8+Q9+Q10</f>
         <v>2635216.9</v>
       </c>
       <c r="R6" s="12">
         <v>526357.19999999995</v>
       </c>
       <c r="S6" s="12">
         <v>1181580.3</v>
       </c>
       <c r="T6" s="12">
         <v>1888951</v>
       </c>
       <c r="U6" s="13">
         <f>U7+U8+U9+U10</f>
         <v>2958791.4</v>
       </c>
       <c r="V6" s="12">
-        <f t="shared" ref="V6:AB6" si="7">V7+V8+V9+V10</f>
+        <f t="shared" ref="V6:AB6" si="6">V7+V8+V9+V10</f>
         <v>520935.6</v>
       </c>
       <c r="W6" s="12">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>1197804.7</v>
       </c>
       <c r="X6" s="12">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>1845602.5</v>
       </c>
       <c r="Y6" s="13">
         <f>Y7+Y8+Y9+Y10</f>
         <v>2978204.5</v>
       </c>
       <c r="Z6" s="12">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>565007</v>
       </c>
       <c r="AA6" s="12">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>1321545.2</v>
       </c>
       <c r="AB6" s="14">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>2063628.8</v>
       </c>
       <c r="AC6" s="16">
         <v>3274269.6</v>
       </c>
       <c r="AD6" s="16">
         <v>622651.69999999995</v>
       </c>
       <c r="AE6" s="12">
         <v>1436498.3</v>
       </c>
       <c r="AF6" s="12">
         <v>2240550.7999999998</v>
       </c>
       <c r="AG6" s="16">
         <v>3854916.4</v>
       </c>
       <c r="AH6" s="16">
         <v>708593.5</v>
       </c>
       <c r="AI6" s="12">
         <v>1778325</v>
       </c>
       <c r="AJ6" s="12">
         <v>2750638.8</v>
@@ -5118,95 +5121,101 @@
         <v>1008972.3</v>
       </c>
       <c r="AU6" s="15">
         <v>2382413.7000000002</v>
       </c>
       <c r="AV6" s="15">
         <v>3746658.2</v>
       </c>
       <c r="AW6" s="14">
         <v>6361161.7999999998</v>
       </c>
       <c r="AX6" s="14">
         <v>1177130.8</v>
       </c>
       <c r="AY6" s="14">
         <v>3054895.6</v>
       </c>
       <c r="AZ6" s="14">
         <v>4677688.4000000004</v>
       </c>
       <c r="BA6" s="13">
         <f>BA7+BA8+BA9+BA10</f>
         <v>7888461.5</v>
       </c>
       <c r="BB6" s="13">
-        <f t="shared" ref="BB6:BE6" si="8">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BE6" si="7">BB7+BB8+BB9+BB10</f>
         <v>1395436.5</v>
       </c>
       <c r="BC6" s="13">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>3524384.5</v>
       </c>
       <c r="BD6" s="13">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>5213572.8</v>
       </c>
       <c r="BE6" s="13">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>8333690.5999999996</v>
       </c>
       <c r="BF6" s="14">
         <v>1517022.7</v>
       </c>
       <c r="BG6" s="14">
         <v>3790219</v>
       </c>
       <c r="BH6" s="14">
         <v>5698117.4000000004</v>
       </c>
       <c r="BI6" s="12">
         <v>9356201.5999999996</v>
       </c>
       <c r="BJ6" s="13">
-        <f t="shared" ref="BJ6:BK6" si="9">BJ7+BJ8+BJ9+BJ10</f>
+        <f t="shared" ref="BJ6:BN6" si="8">BJ7+BJ8+BJ9+BJ10</f>
         <v>1782151</v>
       </c>
       <c r="BK6" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>4416473.5999999996</v>
       </c>
       <c r="BL6" s="13">
+        <f t="shared" si="8"/>
         <v>6700240</v>
       </c>
       <c r="BM6" s="13">
+        <f t="shared" si="8"/>
         <v>11078443.1</v>
       </c>
-      <c r="BN6" s="51"/>
+      <c r="BN6" s="13">
+        <f t="shared" si="8"/>
+        <v>2080397.4</v>
+      </c>
       <c r="BO6" s="51"/>
-    </row>
-    <row r="7" spans="1:67">
+      <c r="BP6" s="51"/>
+    </row>
+    <row r="7" spans="1:68">
       <c r="A7" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B7" s="12">
         <v>116302.2</v>
       </c>
       <c r="C7" s="3">
         <v>244029.2</v>
       </c>
       <c r="D7" s="3">
         <v>404480.8</v>
       </c>
       <c r="E7" s="13">
         <v>797925.8</v>
       </c>
       <c r="F7" s="3">
         <v>153211.4</v>
       </c>
       <c r="G7" s="14">
         <v>352088.4</v>
       </c>
       <c r="H7" s="14">
         <v>520822.9</v>
       </c>
       <c r="I7" s="15">
@@ -5358,54 +5367,57 @@
       </c>
       <c r="BF7" s="14">
         <v>543359.19999999995</v>
       </c>
       <c r="BG7" s="14">
         <v>1690616.2</v>
       </c>
       <c r="BH7" s="14">
         <v>2310171.9</v>
       </c>
       <c r="BI7" s="14">
         <v>3694705.8</v>
       </c>
       <c r="BJ7" s="14">
         <v>627900.30000000005</v>
       </c>
       <c r="BK7" s="14">
         <v>1900100.5</v>
       </c>
       <c r="BL7" s="14">
         <v>2612789.7999999998</v>
       </c>
       <c r="BM7" s="14">
         <v>4270951</v>
       </c>
-      <c r="BN7" s="51"/>
+      <c r="BN7" s="16">
+        <v>631754.30000000005</v>
+      </c>
       <c r="BO7" s="51"/>
-    </row>
-    <row r="8" spans="1:67">
+      <c r="BP7" s="51"/>
+    </row>
+    <row r="8" spans="1:68">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>144077.79999999999</v>
       </c>
       <c r="C8" s="3">
         <v>316959.40000000002</v>
       </c>
       <c r="D8" s="3">
         <v>490473.5</v>
       </c>
       <c r="E8" s="13">
         <v>821158.5</v>
       </c>
       <c r="F8" s="3">
         <v>161105</v>
       </c>
       <c r="G8" s="14">
         <v>428321.5</v>
       </c>
       <c r="H8" s="14">
         <v>703738.6</v>
       </c>
       <c r="I8" s="15">
@@ -5557,54 +5569,57 @@
       </c>
       <c r="BF8" s="14">
         <v>789535.8</v>
       </c>
       <c r="BG8" s="14">
         <v>1716249.5</v>
       </c>
       <c r="BH8" s="14">
         <v>2757362.9</v>
       </c>
       <c r="BI8" s="14">
         <v>4607778.7</v>
       </c>
       <c r="BJ8" s="14">
         <v>954241.6</v>
       </c>
       <c r="BK8" s="14">
         <v>2082484.2</v>
       </c>
       <c r="BL8" s="14">
         <v>3356229.8</v>
       </c>
       <c r="BM8" s="14">
         <v>5566519.5</v>
       </c>
-      <c r="BN8" s="51"/>
+      <c r="BN8" s="16">
+        <v>1205638.6000000001</v>
+      </c>
       <c r="BO8" s="51"/>
-    </row>
-    <row r="9" spans="1:67" ht="25.5">
+      <c r="BP8" s="51"/>
+    </row>
+    <row r="9" spans="1:68" ht="25.5">
       <c r="A9" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="12">
         <v>35886.400000000001</v>
       </c>
       <c r="C9" s="3">
         <v>70364.7</v>
       </c>
       <c r="D9" s="3">
         <v>106670.8</v>
       </c>
       <c r="E9" s="13">
         <v>219534.3</v>
       </c>
       <c r="F9" s="3">
         <v>40790.800000000003</v>
       </c>
       <c r="G9" s="14">
         <v>85000.6</v>
       </c>
       <c r="H9" s="14">
         <v>146626</v>
       </c>
       <c r="I9" s="15">
@@ -5756,54 +5771,57 @@
       </c>
       <c r="BF9" s="14">
         <v>143786.29999999999</v>
       </c>
       <c r="BG9" s="14">
         <v>299052.79999999999</v>
       </c>
       <c r="BH9" s="14">
         <v>507303.9</v>
       </c>
       <c r="BI9" s="14">
         <v>870437</v>
       </c>
       <c r="BJ9" s="14">
         <v>156837.79999999999</v>
       </c>
       <c r="BK9" s="14">
         <v>342981.9</v>
       </c>
       <c r="BL9" s="14">
         <v>598741.4</v>
       </c>
       <c r="BM9" s="14">
         <v>1034747.7</v>
       </c>
-      <c r="BN9" s="51"/>
+      <c r="BN9" s="16">
+        <v>193564.9</v>
+      </c>
       <c r="BO9" s="51"/>
-    </row>
-    <row r="10" spans="1:67" ht="27.75" customHeight="1">
+      <c r="BP9" s="51"/>
+    </row>
+    <row r="10" spans="1:68" ht="27.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="12">
         <v>8393.2000000000007</v>
       </c>
       <c r="C10" s="3">
         <v>17797.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>27222.400000000001</v>
       </c>
       <c r="E10" s="13">
         <v>41667.9</v>
       </c>
       <c r="F10" s="3">
         <v>9830.2999999999993</v>
       </c>
       <c r="G10" s="14">
         <v>20010.400000000001</v>
       </c>
       <c r="H10" s="14">
         <v>30006.799999999999</v>
       </c>
       <c r="I10" s="15">
@@ -5955,54 +5973,57 @@
       </c>
       <c r="BF10" s="14">
         <v>40341.4</v>
       </c>
       <c r="BG10" s="14">
         <v>84300.5</v>
       </c>
       <c r="BH10" s="14">
         <v>123278.7</v>
       </c>
       <c r="BI10" s="14">
         <v>183280.1</v>
       </c>
       <c r="BJ10" s="14">
         <v>43171.3</v>
       </c>
       <c r="BK10" s="14">
         <v>90907</v>
       </c>
       <c r="BL10" s="14">
         <v>132479</v>
       </c>
       <c r="BM10" s="14">
         <v>206224.9</v>
       </c>
-      <c r="BN10" s="51"/>
+      <c r="BN10" s="16">
+        <v>49439.6</v>
+      </c>
       <c r="BO10" s="51"/>
-    </row>
-    <row r="11" spans="1:67">
+      <c r="BP10" s="51"/>
+    </row>
+    <row r="11" spans="1:68">
       <c r="A11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12">
         <v>88870.6</v>
       </c>
       <c r="C11" s="3">
         <v>239390.8</v>
       </c>
       <c r="D11" s="3">
         <v>464480.1</v>
       </c>
       <c r="E11" s="13">
         <v>713019.6</v>
       </c>
       <c r="F11" s="3">
         <v>102930.5</v>
       </c>
       <c r="G11" s="14">
         <v>267635.09999999998</v>
       </c>
       <c r="H11" s="14">
         <v>449627</v>
       </c>
       <c r="I11" s="15">
@@ -6154,54 +6175,57 @@
       </c>
       <c r="BF11" s="14">
         <v>443313.6</v>
       </c>
       <c r="BG11" s="14">
         <v>1023678.3</v>
       </c>
       <c r="BH11" s="14">
         <v>1795162.5</v>
       </c>
       <c r="BI11" s="14">
         <v>3504583</v>
       </c>
       <c r="BJ11" s="14">
         <v>580902.6</v>
       </c>
       <c r="BK11" s="14">
         <v>1237465.3</v>
       </c>
       <c r="BL11" s="14">
         <v>2106687.7999999998</v>
       </c>
       <c r="BM11" s="14">
         <v>4223005</v>
       </c>
-      <c r="BN11" s="51"/>
+      <c r="BN11" s="16">
+        <v>697742.5</v>
+      </c>
       <c r="BO11" s="51"/>
-    </row>
-    <row r="12" spans="1:67" s="11" customFormat="1">
+      <c r="BP11" s="51"/>
+    </row>
+    <row r="12" spans="1:68" s="11" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="17">
         <f>SUM(B13:B26)</f>
         <v>787091</v>
       </c>
       <c r="C12" s="17">
         <f>SUM(C13:C26)</f>
         <v>1822931.5</v>
       </c>
       <c r="D12" s="17">
         <f>SUM(D13:D26)</f>
         <v>2902650.9</v>
       </c>
       <c r="E12" s="10">
         <f>E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26</f>
         <v>4669569.9000000004</v>
       </c>
       <c r="F12" s="17">
         <f>SUM(F13:F26)</f>
         <v>965885</v>
       </c>
       <c r="G12" s="17">
         <f>SUM(G13:G26)</f>
@@ -6232,227 +6256,231 @@
       </c>
       <c r="O12" s="17">
         <v>2939578.2</v>
       </c>
       <c r="P12" s="17">
         <v>4963694</v>
       </c>
       <c r="Q12" s="10">
         <f>Q13+Q14+Q15+Q16+Q17+Q18+Q19+Q20+Q21+Q22+Q23+Q24+Q25+Q26</f>
         <v>7122999.7999999998</v>
       </c>
       <c r="R12" s="17">
         <v>1402888.4</v>
       </c>
       <c r="S12" s="17">
         <v>3287207</v>
       </c>
       <c r="T12" s="17">
         <v>5589396.2000000002</v>
       </c>
       <c r="U12" s="10">
         <f>U13+U14+U15+U16+U17+U18+U19+U20+U21+U22+U23+U24+U25+U26</f>
         <v>8061792.5999999996</v>
       </c>
       <c r="V12" s="17">
-        <f t="shared" ref="V12:AD12" si="10">V13+V14+V15+V16+V17+V18+V19+V20+V21+V22+V23+V24+V25+V26</f>
+        <f t="shared" ref="V12:AD12" si="9">V13+V14+V15+V16+V17+V18+V19+V20+V21+V22+V23+V24+V25+V26</f>
         <v>1603585.5</v>
       </c>
       <c r="W12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>3650808</v>
       </c>
       <c r="X12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>5908021.2999999998</v>
       </c>
       <c r="Y12" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>8582483.3000000007</v>
       </c>
       <c r="Z12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>1798013.2</v>
       </c>
       <c r="AA12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>4080067.5</v>
       </c>
       <c r="AB12" s="17">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>6577356</v>
       </c>
       <c r="AC12" s="10">
         <v>9298203</v>
       </c>
       <c r="AD12" s="10">
+        <f t="shared" si="9"/>
+        <v>1922116.6</v>
+      </c>
+      <c r="AE12" s="17">
+        <f t="shared" ref="AE12:AK12" si="10">AE13+AE14+AE15+AE16+AE17+AE18+AE19+AE20+AE21+AE22+AE23+AE24+AE25+AE26</f>
+        <v>4388209.2</v>
+      </c>
+      <c r="AF12" s="17">
         <f t="shared" si="10"/>
-        <v>1922116.6</v>
-[...5 lines deleted...]
-      <c r="AF12" s="17">
+        <v>7272703.9000000004</v>
+      </c>
+      <c r="AG12" s="17">
+        <f t="shared" si="10"/>
+        <v>10829378.4</v>
+      </c>
+      <c r="AH12" s="10">
+        <f t="shared" si="10"/>
+        <v>2180426</v>
+      </c>
+      <c r="AI12" s="17">
+        <f t="shared" si="10"/>
+        <v>4917586.4000000004</v>
+      </c>
+      <c r="AJ12" s="17">
+        <f t="shared" si="10"/>
+        <v>7910148.5999999996</v>
+      </c>
+      <c r="AK12" s="10">
+        <f t="shared" si="10"/>
+        <v>12119175</v>
+      </c>
+      <c r="AL12" s="10">
+        <f t="shared" ref="AL12:BA12" si="11">AL13+AL14+AL15+AL16+AL17+AL18+AL19+AL20+AL21+AL22+AL23+AL24+AL25+AL26</f>
+        <v>2445890.9</v>
+      </c>
+      <c r="AM12" s="17">
         <f t="shared" si="11"/>
-        <v>7272703.9000000004</v>
-[...1 lines deleted...]
-      <c r="AG12" s="17">
+        <v>5550475.5</v>
+      </c>
+      <c r="AN12" s="17">
         <f t="shared" si="11"/>
-        <v>10829378.4</v>
-[...1 lines deleted...]
-      <c r="AH12" s="10">
+        <v>8838711.0999999996</v>
+      </c>
+      <c r="AO12" s="17">
         <f t="shared" si="11"/>
-        <v>2180426</v>
-[...1 lines deleted...]
-      <c r="AI12" s="17">
+        <v>13678664.9</v>
+      </c>
+      <c r="AP12" s="17">
         <f t="shared" si="11"/>
-        <v>4917586.4000000004</v>
-[...1 lines deleted...]
-      <c r="AJ12" s="17">
+        <v>2809095.2</v>
+      </c>
+      <c r="AQ12" s="17">
         <f t="shared" si="11"/>
-        <v>7910148.5999999996</v>
-[...1 lines deleted...]
-      <c r="AK12" s="10">
+        <v>6012307.5</v>
+      </c>
+      <c r="AR12" s="17">
         <f t="shared" si="11"/>
-        <v>12119175</v>
-[...26 lines deleted...]
-        <f t="shared" si="12"/>
         <v>9402161.5</v>
       </c>
       <c r="AS12" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>14422215.5</v>
       </c>
       <c r="AT12" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>3078278.5</v>
       </c>
       <c r="AU12" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>6873801.0999999996</v>
       </c>
       <c r="AV12" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>10780014.199999999</v>
       </c>
       <c r="AW12" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>16813021.699999999</v>
       </c>
       <c r="AX12" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>3686402.3</v>
       </c>
       <c r="AY12" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>8176298.4000000004</v>
       </c>
       <c r="AZ12" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>12882368.800000001</v>
       </c>
       <c r="BA12" s="17">
-        <f t="shared" si="12"/>
+        <f t="shared" si="11"/>
         <v>20107109.600000001</v>
       </c>
       <c r="BB12" s="10">
         <f>BB13+BB14+BB15+BB16+BB17+BB18+BB19+BB20+BB21+BB22+BB23+BB24+BB25+BB26</f>
         <v>4618974.2</v>
       </c>
       <c r="BC12" s="10">
         <f>BC13+BC14+BC15+BC16+BC17+BC18+BC19+BC20+BC21+BC22+BC23+BC24+BC25+BC26</f>
         <v>10080593.199999999</v>
       </c>
       <c r="BD12" s="10">
         <f>BD13+BD14+BD15+BD16+BD17+BD18+BD19+BD20+BD21+BD22+BD23+BD24+BD25+BD26</f>
         <v>16006504.5</v>
       </c>
       <c r="BE12" s="17">
-        <f t="shared" ref="BE12" si="13">BE13+BE14+BE15+BE16+BE17+BE18+BE19+BE20+BE21+BE22+BE23+BE24+BE25+BE26</f>
+        <f t="shared" ref="BE12" si="12">BE13+BE14+BE15+BE16+BE17+BE18+BE19+BE20+BE21+BE22+BE23+BE24+BE25+BE26</f>
         <v>24557935.199999999</v>
       </c>
       <c r="BF12" s="17">
-        <f t="shared" ref="BF12:BK12" si="14">BF13+BF14+BF15+BF16+BF17+BF18+BF19+BF20+BF21+BF22+BF23+BF24+BF25+BF26</f>
+        <f t="shared" ref="BF12:BK12" si="13">BF13+BF14+BF15+BF16+BF17+BF18+BF19+BF20+BF21+BF22+BF23+BF24+BF25+BF26</f>
         <v>5313226.0999999996</v>
       </c>
       <c r="BG12" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="13"/>
         <v>11643226.800000001</v>
       </c>
       <c r="BH12" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="13"/>
         <v>18680365.300000001</v>
       </c>
       <c r="BI12" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="13"/>
         <v>28323408.199999999</v>
       </c>
       <c r="BJ12" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="13"/>
         <v>6225609</v>
       </c>
       <c r="BK12" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="13"/>
         <v>13617564.6</v>
       </c>
       <c r="BL12" s="17">
         <v>22066838.100000001</v>
       </c>
       <c r="BM12" s="17">
-        <f t="shared" ref="BM12" si="15">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
+        <f t="shared" ref="BM12:BN12" si="14">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
         <v>32075330</v>
       </c>
-      <c r="BN12" s="51"/>
+      <c r="BN12" s="17">
+        <f t="shared" si="14"/>
+        <v>6411585.7000000002</v>
+      </c>
       <c r="BO12" s="51"/>
-    </row>
-    <row r="13" spans="1:67">
+      <c r="BP12" s="51"/>
+    </row>
+    <row r="13" spans="1:68">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="12">
         <v>166952.1</v>
       </c>
       <c r="C13" s="3">
         <v>406764.5</v>
       </c>
       <c r="D13" s="3">
         <v>635363</v>
       </c>
       <c r="E13" s="13">
         <v>1233643.8999999999</v>
       </c>
       <c r="F13" s="3">
         <v>197580.6</v>
       </c>
       <c r="G13" s="14">
         <v>505154.4</v>
       </c>
       <c r="H13" s="14">
         <v>860007.6</v>
       </c>
       <c r="I13" s="15">
@@ -6604,54 +6632,57 @@
       </c>
       <c r="BF13" s="14">
         <v>1267344.1000000001</v>
       </c>
       <c r="BG13" s="14">
         <v>2872573.7</v>
       </c>
       <c r="BH13" s="14">
         <v>4391817.5999999996</v>
       </c>
       <c r="BI13" s="14">
         <v>9103634.9000000004</v>
       </c>
       <c r="BJ13" s="14">
         <v>1486354.4</v>
       </c>
       <c r="BK13" s="14">
         <v>3437293.2</v>
       </c>
       <c r="BL13" s="14">
         <v>5314044.2</v>
       </c>
       <c r="BM13" s="14">
         <v>11145941.4</v>
       </c>
-      <c r="BN13" s="51"/>
+      <c r="BN13" s="16">
+        <v>1698506.8</v>
+      </c>
       <c r="BO13" s="51"/>
-    </row>
-    <row r="14" spans="1:67">
+      <c r="BP13" s="51"/>
+    </row>
+    <row r="14" spans="1:68">
       <c r="A14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="12">
         <v>110581.7</v>
       </c>
       <c r="C14" s="3">
         <v>249665</v>
       </c>
       <c r="D14" s="3">
         <v>449337</v>
       </c>
       <c r="E14" s="13">
         <v>668247.80000000005</v>
       </c>
       <c r="F14" s="3">
         <v>135022</v>
       </c>
       <c r="G14" s="14">
         <v>284190.90000000002</v>
       </c>
       <c r="H14" s="14">
         <v>540874.1</v>
       </c>
       <c r="I14" s="15">
@@ -6803,54 +6834,57 @@
       </c>
       <c r="BF14" s="14">
         <v>528878.4</v>
       </c>
       <c r="BG14" s="14">
         <v>1140575.7</v>
       </c>
       <c r="BH14" s="14">
         <v>1902340.6</v>
       </c>
       <c r="BI14" s="14">
         <v>2387431.7999999998</v>
       </c>
       <c r="BJ14" s="14">
         <v>679770.7</v>
       </c>
       <c r="BK14" s="14">
         <v>1495308.7</v>
       </c>
       <c r="BL14" s="14">
         <v>2480182.9</v>
       </c>
       <c r="BM14" s="14">
         <v>3028749.9</v>
       </c>
-      <c r="BN14" s="51"/>
+      <c r="BN14" s="16">
+        <v>801742.3</v>
+      </c>
       <c r="BO14" s="51"/>
-    </row>
-    <row r="15" spans="1:67">
+      <c r="BP14" s="51"/>
+    </row>
+    <row r="15" spans="1:68">
       <c r="A15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="12">
         <v>12253.8</v>
       </c>
       <c r="C15" s="3">
         <v>26668.7</v>
       </c>
       <c r="D15" s="3">
         <v>43891.5</v>
       </c>
       <c r="E15" s="13">
         <v>82695.5</v>
       </c>
       <c r="F15" s="3">
         <v>15800.2</v>
       </c>
       <c r="G15" s="14">
         <v>34297.5</v>
       </c>
       <c r="H15" s="14">
         <v>56470.5</v>
       </c>
       <c r="I15" s="15">
@@ -7002,54 +7036,57 @@
       </c>
       <c r="BF15" s="14">
         <v>75236.800000000003</v>
       </c>
       <c r="BG15" s="14">
         <v>163816.79999999999</v>
       </c>
       <c r="BH15" s="14">
         <v>283695.5</v>
       </c>
       <c r="BI15" s="14">
         <v>623158.80000000005</v>
       </c>
       <c r="BJ15" s="14">
         <v>84909.2</v>
       </c>
       <c r="BK15" s="14">
         <v>192932</v>
       </c>
       <c r="BL15" s="14">
         <v>341137.5</v>
       </c>
       <c r="BM15" s="14">
         <v>701201.2</v>
       </c>
-      <c r="BN15" s="51"/>
+      <c r="BN15" s="16">
+        <v>97350.9</v>
+      </c>
       <c r="BO15" s="51"/>
-    </row>
-    <row r="16" spans="1:67">
+      <c r="BP15" s="51"/>
+    </row>
+    <row r="16" spans="1:68">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>42576.3</v>
       </c>
       <c r="C16" s="3">
         <v>91247</v>
       </c>
       <c r="D16" s="3">
         <v>141680.20000000001</v>
       </c>
       <c r="E16" s="13">
         <v>250378.8</v>
       </c>
       <c r="F16" s="3">
         <v>51066.7</v>
       </c>
       <c r="G16" s="14">
         <v>115203.6</v>
       </c>
       <c r="H16" s="14">
         <v>204366.8</v>
       </c>
       <c r="I16" s="15">
@@ -7201,54 +7238,57 @@
       </c>
       <c r="BF16" s="14">
         <v>226329.7</v>
       </c>
       <c r="BG16" s="14">
         <v>510532.5</v>
       </c>
       <c r="BH16" s="14">
         <v>850951.1</v>
       </c>
       <c r="BI16" s="14">
         <v>1109839.3999999999</v>
       </c>
       <c r="BJ16" s="14">
         <v>273044.7</v>
       </c>
       <c r="BK16" s="14">
         <v>593104.80000000005</v>
       </c>
       <c r="BL16" s="14">
         <v>1004647.4</v>
       </c>
       <c r="BM16" s="14">
         <v>1345757.5</v>
       </c>
-      <c r="BN16" s="51"/>
+      <c r="BN16" s="16">
+        <v>303658.90000000002</v>
+      </c>
       <c r="BO16" s="51"/>
-    </row>
-    <row r="17" spans="1:67">
+      <c r="BP16" s="51"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>44039.1</v>
       </c>
       <c r="C17" s="3">
         <v>94193.5</v>
       </c>
       <c r="D17" s="3">
         <v>143845.9</v>
       </c>
       <c r="E17" s="13">
         <v>238673.1</v>
       </c>
       <c r="F17" s="3">
         <v>54224.6</v>
       </c>
       <c r="G17" s="14">
         <v>119341.7</v>
       </c>
       <c r="H17" s="14">
         <v>267732.2</v>
       </c>
       <c r="I17" s="15">
@@ -7400,54 +7440,57 @@
       </c>
       <c r="BF17" s="14">
         <v>243932.4</v>
       </c>
       <c r="BG17" s="14">
         <v>558564</v>
       </c>
       <c r="BH17" s="14">
         <v>885378.5</v>
       </c>
       <c r="BI17" s="14">
         <v>1728771.2</v>
       </c>
       <c r="BJ17" s="14">
         <v>315450.7</v>
       </c>
       <c r="BK17" s="14">
         <v>727909.9</v>
       </c>
       <c r="BL17" s="14">
         <v>1138010.2</v>
       </c>
       <c r="BM17" s="14">
         <v>2166849</v>
       </c>
-      <c r="BN17" s="51"/>
+      <c r="BN17" s="16">
+        <v>325862.7</v>
+      </c>
       <c r="BO17" s="51"/>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17" s="51"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="12">
         <v>18847.3</v>
       </c>
       <c r="C18" s="3">
         <v>44549.2</v>
       </c>
       <c r="D18" s="3">
         <v>82762.600000000006</v>
       </c>
       <c r="E18" s="13">
         <v>190165.1</v>
       </c>
       <c r="F18" s="3">
         <v>23358.3</v>
       </c>
       <c r="G18" s="14">
         <v>55345.7</v>
       </c>
       <c r="H18" s="14">
         <v>129150.3</v>
       </c>
       <c r="I18" s="15">
@@ -7599,54 +7642,57 @@
       </c>
       <c r="BF18" s="14">
         <v>115799.9</v>
       </c>
       <c r="BG18" s="14">
         <v>290341.90000000002</v>
       </c>
       <c r="BH18" s="14">
         <v>637730.4</v>
       </c>
       <c r="BI18" s="14">
         <v>641860.30000000005</v>
       </c>
       <c r="BJ18" s="14">
         <v>137952.9</v>
       </c>
       <c r="BK18" s="14">
         <v>338104.5</v>
       </c>
       <c r="BL18" s="14">
         <v>729352.2</v>
       </c>
       <c r="BM18" s="14">
         <v>815743.2</v>
       </c>
-      <c r="BN18" s="51"/>
+      <c r="BN18" s="16">
+        <v>158930.70000000001</v>
+      </c>
       <c r="BO18" s="51"/>
-    </row>
-    <row r="19" spans="1:67">
+      <c r="BP18" s="51"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="12">
         <v>79153.5</v>
       </c>
       <c r="C19" s="3">
         <v>199894.6</v>
       </c>
       <c r="D19" s="3">
         <v>299245</v>
       </c>
       <c r="E19" s="13">
         <v>487039.5</v>
       </c>
       <c r="F19" s="3">
         <v>99361</v>
       </c>
       <c r="G19" s="14">
         <v>254967.7</v>
       </c>
       <c r="H19" s="14">
         <v>395038</v>
       </c>
       <c r="I19" s="15">
@@ -7798,54 +7844,57 @@
       </c>
       <c r="BF19" s="14">
         <v>307639.40000000002</v>
       </c>
       <c r="BG19" s="14">
         <v>824076.2</v>
       </c>
       <c r="BH19" s="14">
         <v>1431596.4</v>
       </c>
       <c r="BI19" s="14">
         <v>1671721.2</v>
       </c>
       <c r="BJ19" s="14">
         <v>347872.2</v>
       </c>
       <c r="BK19" s="14">
         <v>832306.1</v>
       </c>
       <c r="BL19" s="14">
         <v>1526704.7</v>
       </c>
       <c r="BM19" s="14">
         <v>1814547.4</v>
       </c>
-      <c r="BN19" s="51"/>
+      <c r="BN19" s="16">
+        <v>337667.9</v>
+      </c>
       <c r="BO19" s="51"/>
-    </row>
-    <row r="20" spans="1:67">
+      <c r="BP19" s="51"/>
+    </row>
+    <row r="20" spans="1:68">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="12">
         <v>51202.6</v>
       </c>
       <c r="C20" s="3">
         <v>108219.2</v>
       </c>
       <c r="D20" s="3">
         <v>166723.5</v>
       </c>
       <c r="E20" s="13">
         <v>223504.1</v>
       </c>
       <c r="F20" s="3">
         <v>55370</v>
       </c>
       <c r="G20" s="14">
         <v>121785.4</v>
       </c>
       <c r="H20" s="14">
         <v>202678.2</v>
       </c>
       <c r="I20" s="15">
@@ -7997,54 +8046,57 @@
       </c>
       <c r="BF20" s="14">
         <v>270604.5</v>
       </c>
       <c r="BG20" s="14">
         <v>591154.6</v>
       </c>
       <c r="BH20" s="14">
         <v>987264.6</v>
       </c>
       <c r="BI20" s="14">
         <v>1637970.9</v>
       </c>
       <c r="BJ20" s="14">
         <v>288918.40000000002</v>
       </c>
       <c r="BK20" s="14">
         <v>624006.9</v>
       </c>
       <c r="BL20" s="14">
         <v>1056761.5</v>
       </c>
       <c r="BM20" s="14">
         <v>1717960.7</v>
       </c>
-      <c r="BN20" s="51"/>
+      <c r="BN20" s="16">
+        <v>332162</v>
+      </c>
       <c r="BO20" s="51"/>
-    </row>
-    <row r="21" spans="1:67">
+      <c r="BP20" s="51"/>
+    </row>
+    <row r="21" spans="1:68">
       <c r="A21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="12">
         <v>61312.4</v>
       </c>
       <c r="C21" s="3">
         <v>144451.20000000001</v>
       </c>
       <c r="D21" s="3">
         <v>230601</v>
       </c>
       <c r="E21" s="13">
         <v>314832.2</v>
       </c>
       <c r="F21" s="3">
         <v>76128.100000000006</v>
       </c>
       <c r="G21" s="14">
         <v>157593.20000000001</v>
       </c>
       <c r="H21" s="14">
         <v>273887.5</v>
       </c>
       <c r="I21" s="15">
@@ -8196,54 +8248,57 @@
       </c>
       <c r="BF21" s="14">
         <v>432771.3</v>
       </c>
       <c r="BG21" s="14">
         <v>901001.9</v>
       </c>
       <c r="BH21" s="14">
         <v>1342364.1</v>
       </c>
       <c r="BI21" s="14">
         <v>1901246.2</v>
       </c>
       <c r="BJ21" s="14">
         <v>519043.9</v>
       </c>
       <c r="BK21" s="14">
         <v>1046013.6</v>
       </c>
       <c r="BL21" s="14">
         <v>1556995.9</v>
       </c>
       <c r="BM21" s="14">
         <v>2164139.7000000002</v>
       </c>
-      <c r="BN21" s="51"/>
+      <c r="BN21" s="16">
+        <v>508752.7</v>
+      </c>
       <c r="BO21" s="51"/>
-    </row>
-    <row r="22" spans="1:67">
+      <c r="BP21" s="51"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="12">
         <v>107855.1</v>
       </c>
       <c r="C22" s="3">
         <v>251509.2</v>
       </c>
       <c r="D22" s="3">
         <v>384203.6</v>
       </c>
       <c r="E22" s="13">
         <v>519160.7</v>
       </c>
       <c r="F22" s="3">
         <v>138666.9</v>
       </c>
       <c r="G22" s="14">
         <v>308159.2</v>
       </c>
       <c r="H22" s="14">
         <v>489564.5</v>
       </c>
       <c r="I22" s="15">
@@ -8395,54 +8450,57 @@
       </c>
       <c r="BF22" s="14">
         <v>1024976.8</v>
       </c>
       <c r="BG22" s="14">
         <v>2189988</v>
       </c>
       <c r="BH22" s="14">
         <v>3488951.1</v>
       </c>
       <c r="BI22" s="14">
         <v>3640259.4</v>
       </c>
       <c r="BJ22" s="14">
         <v>1161167.5</v>
       </c>
       <c r="BK22" s="14">
         <v>2474026.9</v>
       </c>
       <c r="BL22" s="14">
         <v>4068784.2</v>
       </c>
       <c r="BM22" s="14">
         <v>3424954.5</v>
       </c>
-      <c r="BN22" s="51"/>
+      <c r="BN22" s="16">
+        <v>1092046.8999999999</v>
+      </c>
       <c r="BO22" s="51"/>
-    </row>
-    <row r="23" spans="1:67">
+      <c r="BP22" s="51"/>
+    </row>
+    <row r="23" spans="1:68">
       <c r="A23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="12">
         <v>52013.5</v>
       </c>
       <c r="C23" s="3">
         <v>126764.5</v>
       </c>
       <c r="D23" s="3">
         <v>197335.4</v>
       </c>
       <c r="E23" s="13">
         <v>266525.7</v>
       </c>
       <c r="F23" s="3">
         <v>69202.899999999994</v>
       </c>
       <c r="G23" s="14">
         <v>153289.4</v>
       </c>
       <c r="H23" s="14">
         <v>256665.3</v>
       </c>
       <c r="I23" s="15">
@@ -8594,54 +8652,57 @@
       </c>
       <c r="BF23" s="14">
         <v>469517.3</v>
       </c>
       <c r="BG23" s="14">
         <v>982559.6</v>
       </c>
       <c r="BH23" s="14">
         <v>1460018.7</v>
       </c>
       <c r="BI23" s="14">
         <v>2267386.2000000002</v>
       </c>
       <c r="BJ23" s="14">
         <v>528369.30000000005</v>
       </c>
       <c r="BK23" s="14">
         <v>1145209</v>
       </c>
       <c r="BL23" s="14">
         <v>1703534.5</v>
       </c>
       <c r="BM23" s="14">
         <v>1903391.8</v>
       </c>
-      <c r="BN23" s="51"/>
+      <c r="BN23" s="16">
+        <v>278927.3</v>
+      </c>
       <c r="BO23" s="51"/>
-    </row>
-    <row r="24" spans="1:67">
+      <c r="BP23" s="51"/>
+    </row>
+    <row r="24" spans="1:68">
       <c r="A24" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="12">
         <v>17560.400000000001</v>
       </c>
       <c r="C24" s="3">
         <v>38577.699999999997</v>
       </c>
       <c r="D24" s="3">
         <v>59062.400000000001</v>
       </c>
       <c r="E24" s="13">
         <v>82043.600000000006</v>
       </c>
       <c r="F24" s="3">
         <v>22028.5</v>
       </c>
       <c r="G24" s="14">
         <v>44616.5</v>
       </c>
       <c r="H24" s="14">
         <v>74787.899999999994</v>
       </c>
       <c r="I24" s="15">
@@ -8793,54 +8854,57 @@
       </c>
       <c r="BF24" s="14">
         <v>159726.79999999999</v>
       </c>
       <c r="BG24" s="14">
         <v>277743.09999999998</v>
       </c>
       <c r="BH24" s="14">
         <v>377194.6</v>
       </c>
       <c r="BI24" s="14">
         <v>667557.69999999995</v>
       </c>
       <c r="BJ24" s="14">
         <v>198332.1</v>
       </c>
       <c r="BK24" s="14">
         <v>338566</v>
       </c>
       <c r="BL24" s="14">
         <v>452723</v>
       </c>
       <c r="BM24" s="14">
         <v>800139.2</v>
       </c>
-      <c r="BN24" s="51"/>
+      <c r="BN24" s="16">
+        <v>238629.1</v>
+      </c>
       <c r="BO24" s="51"/>
-    </row>
-    <row r="25" spans="1:67">
+      <c r="BP24" s="51"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="12">
         <v>21501.8</v>
       </c>
       <c r="C25" s="3">
         <v>37683.5</v>
       </c>
       <c r="D25" s="3">
         <v>64502.6</v>
       </c>
       <c r="E25" s="13">
         <v>107486.6</v>
       </c>
       <c r="F25" s="3">
         <v>25908</v>
       </c>
       <c r="G25" s="14">
         <v>55859.7</v>
       </c>
       <c r="H25" s="14">
         <v>108298.2</v>
       </c>
       <c r="I25" s="15">
@@ -8992,54 +9056,57 @@
       </c>
       <c r="BF25" s="14">
         <v>178523</v>
       </c>
       <c r="BG25" s="14">
         <v>302128.8</v>
       </c>
       <c r="BH25" s="14">
         <v>581200.80000000005</v>
       </c>
       <c r="BI25" s="14">
         <v>649368.9</v>
       </c>
       <c r="BJ25" s="14">
         <v>181781.2</v>
       </c>
       <c r="BK25" s="14">
         <v>330341</v>
       </c>
       <c r="BL25" s="14">
         <v>626206.69999999995</v>
       </c>
       <c r="BM25" s="14">
         <v>761822.3</v>
       </c>
-      <c r="BN25" s="51"/>
+      <c r="BN25" s="16">
+        <v>209600.7</v>
+      </c>
       <c r="BO25" s="51"/>
-    </row>
-    <row r="26" spans="1:67" ht="38.25">
+      <c r="BP25" s="51"/>
+    </row>
+    <row r="26" spans="1:68" ht="38.25">
       <c r="A26" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="12">
         <v>1241.4000000000001</v>
       </c>
       <c r="C26" s="3">
         <v>2743.7</v>
       </c>
       <c r="D26" s="3">
         <v>4097.2</v>
       </c>
       <c r="E26" s="13">
         <v>5173.3</v>
       </c>
       <c r="F26" s="3">
         <v>2167.1999999999998</v>
       </c>
       <c r="G26" s="14">
         <v>4730.7</v>
       </c>
       <c r="H26" s="14">
         <v>6660.8</v>
       </c>
       <c r="I26" s="15">
@@ -9191,331 +9258,338 @@
       </c>
       <c r="BF26" s="14">
         <v>11945.7</v>
       </c>
       <c r="BG26" s="14">
         <v>38170</v>
       </c>
       <c r="BH26" s="14">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="14">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="14">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="14">
         <v>42442</v>
       </c>
       <c r="BL26" s="14">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="14">
         <v>284132.2</v>
       </c>
-      <c r="BN26" s="51"/>
+      <c r="BN26" s="16">
+        <v>27746.799999999999</v>
+      </c>
       <c r="BO26" s="51"/>
-    </row>
-    <row r="27" spans="1:67" s="11" customFormat="1">
+      <c r="BP26" s="51"/>
+    </row>
+    <row r="27" spans="1:68" s="11" customFormat="1">
       <c r="A27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="17">
-        <f t="shared" ref="B27:W27" si="16">B4+B12</f>
+        <f t="shared" ref="B27:W27" si="15">B4+B12</f>
         <v>1209374</v>
       </c>
       <c r="C27" s="17">
-        <f t="shared" si="16"/>
+        <f t="shared" si="15"/>
         <v>2794803.3</v>
       </c>
       <c r="D27" s="17">
-        <f t="shared" si="16"/>
+        <f t="shared" si="15"/>
         <v>4536583.5</v>
       </c>
       <c r="E27" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="15"/>
         <v>7492514.9000000004</v>
       </c>
       <c r="F27" s="17">
-        <f t="shared" si="16"/>
+        <f t="shared" si="15"/>
         <v>1469455.6</v>
       </c>
       <c r="G27" s="17">
-        <f t="shared" si="16"/>
+        <f t="shared" si="15"/>
         <v>3459657.6</v>
       </c>
       <c r="H27" s="17">
         <v>5899130.5999999996</v>
       </c>
       <c r="I27" s="10">
         <f>I4+I12</f>
         <v>9225682.3000000007</v>
       </c>
       <c r="J27" s="17">
+        <f t="shared" si="15"/>
+        <v>1678728.4</v>
+      </c>
+      <c r="K27" s="17">
+        <f t="shared" si="15"/>
+        <v>3941052.5</v>
+      </c>
+      <c r="L27" s="17">
+        <f t="shared" si="15"/>
+        <v>6550746.5999999996</v>
+      </c>
+      <c r="M27" s="10">
+        <f t="shared" si="15"/>
+        <v>10133606</v>
+      </c>
+      <c r="N27" s="17">
+        <f t="shared" si="15"/>
+        <v>1899960.6</v>
+      </c>
+      <c r="O27" s="17">
+        <f t="shared" si="15"/>
+        <v>4420500.5999999996</v>
+      </c>
+      <c r="P27" s="17">
+        <f t="shared" si="15"/>
+        <v>7444232.7000000002</v>
+      </c>
+      <c r="Q27" s="10">
+        <f t="shared" si="15"/>
+        <v>11060875.800000001</v>
+      </c>
+      <c r="R27" s="17">
+        <f t="shared" si="15"/>
+        <v>2100421.7000000002</v>
+      </c>
+      <c r="S27" s="17">
+        <f t="shared" si="15"/>
+        <v>4934483.9000000004</v>
+      </c>
+      <c r="T27" s="17">
+        <f t="shared" si="15"/>
+        <v>8324527.4000000004</v>
+      </c>
+      <c r="U27" s="10">
+        <f t="shared" si="15"/>
+        <v>12474013.6</v>
+      </c>
+      <c r="V27" s="17">
+        <f t="shared" si="15"/>
+        <v>2311990.2000000002</v>
+      </c>
+      <c r="W27" s="17">
+        <f t="shared" si="15"/>
+        <v>5366571.4000000004</v>
+      </c>
+      <c r="X27" s="17">
+        <f t="shared" ref="X27:AD27" si="16">X4+X12</f>
+        <v>8763365.3000000007</v>
+      </c>
+      <c r="Y27" s="10">
         <f t="shared" si="16"/>
-        <v>1678728.4</v>
-[...1 lines deleted...]
-      <c r="K27" s="17">
+        <v>13161352.4</v>
+      </c>
+      <c r="Z27" s="17">
         <f t="shared" si="16"/>
-        <v>3941052.5</v>
-[...1 lines deleted...]
-      <c r="L27" s="17">
+        <v>2564439.5</v>
+      </c>
+      <c r="AA27" s="17">
         <f t="shared" si="16"/>
-        <v>6550746.5999999996</v>
-[...1 lines deleted...]
-      <c r="M27" s="10">
+        <v>5971146.2000000002</v>
+      </c>
+      <c r="AB27" s="17">
         <f t="shared" si="16"/>
-        <v>10133606</v>
-[...58 lines deleted...]
-        <f t="shared" si="17"/>
         <v>9757063.4000000004</v>
       </c>
       <c r="AC27" s="10">
         <v>14253989.5</v>
       </c>
       <c r="AD27" s="10">
+        <f t="shared" si="16"/>
+        <v>2770554</v>
+      </c>
+      <c r="AE27" s="17">
+        <f t="shared" ref="AE27:AK27" si="17">AE4+AE12</f>
+        <v>6426716.0999999996</v>
+      </c>
+      <c r="AF27" s="17">
         <f t="shared" si="17"/>
-        <v>2770554</v>
-[...5 lines deleted...]
-      <c r="AF27" s="17">
+        <v>10711735.5</v>
+      </c>
+      <c r="AG27" s="17">
+        <f t="shared" si="17"/>
+        <v>16610443.300000001</v>
+      </c>
+      <c r="AH27" s="10">
+        <f t="shared" si="17"/>
+        <v>3141171.8</v>
+      </c>
+      <c r="AI27" s="17">
+        <f t="shared" si="17"/>
+        <v>7395740.7000000002</v>
+      </c>
+      <c r="AJ27" s="17">
+        <f t="shared" si="17"/>
+        <v>11957880.199999999</v>
+      </c>
+      <c r="AK27" s="10">
+        <f t="shared" si="17"/>
+        <v>18825518.399999999</v>
+      </c>
+      <c r="AL27" s="10">
+        <f t="shared" ref="AL27:AQ27" si="18">AL4+AL12</f>
+        <v>3509574.9</v>
+      </c>
+      <c r="AM27" s="17">
         <f t="shared" si="18"/>
-        <v>10711735.5</v>
-[...1 lines deleted...]
-      <c r="AG27" s="17">
+        <v>8321938.5</v>
+      </c>
+      <c r="AN27" s="17">
         <f t="shared" si="18"/>
-        <v>16610443.300000001</v>
-[...1 lines deleted...]
-      <c r="AH27" s="10">
+        <v>13315631.5</v>
+      </c>
+      <c r="AO27" s="17">
         <f t="shared" si="18"/>
-        <v>3141171.8</v>
-[...1 lines deleted...]
-      <c r="AI27" s="17">
+        <v>21199133.199999999</v>
+      </c>
+      <c r="AP27" s="17">
         <f t="shared" si="18"/>
-        <v>7395740.7000000002</v>
-[...1 lines deleted...]
-      <c r="AJ27" s="17">
+        <v>3990912.7</v>
+      </c>
+      <c r="AQ27" s="17">
         <f t="shared" si="18"/>
-        <v>11957880.199999999</v>
-[...9 lines deleted...]
-      <c r="AM27" s="17">
+        <v>8944561.4000000004</v>
+      </c>
+      <c r="AR27" s="17">
+        <f t="shared" ref="AR27:BK27" si="19">AR4+AR12</f>
+        <v>14149288</v>
+      </c>
+      <c r="AS27" s="10">
         <f t="shared" si="19"/>
-        <v>8321938.5</v>
-[...1 lines deleted...]
-      <c r="AN27" s="17">
+        <v>22038361.399999999</v>
+      </c>
+      <c r="AT27" s="10">
         <f t="shared" si="19"/>
-        <v>13315631.5</v>
-[...1 lines deleted...]
-      <c r="AO27" s="17">
+        <v>4478112.5999999996</v>
+      </c>
+      <c r="AU27" s="10">
         <f t="shared" si="19"/>
-        <v>21199133.199999999</v>
-[...1 lines deleted...]
-      <c r="AP27" s="17">
+        <v>10236473</v>
+      </c>
+      <c r="AV27" s="10">
         <f t="shared" si="19"/>
-        <v>3990912.7</v>
-[...1 lines deleted...]
-      <c r="AQ27" s="17">
+        <v>16378797.1</v>
+      </c>
+      <c r="AW27" s="10">
         <f t="shared" si="19"/>
-        <v>8944561.4000000004</v>
-[...22 lines deleted...]
-        <f t="shared" si="20"/>
         <v>26151537.800000001</v>
       </c>
       <c r="AX27" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>5312839.4000000004</v>
       </c>
       <c r="AY27" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>12364294.699999999</v>
       </c>
       <c r="AZ27" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>19694961.300000001</v>
       </c>
       <c r="BA27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>31556468.899999999</v>
       </c>
       <c r="BB27" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>6539814.7000000002</v>
       </c>
       <c r="BC27" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>14916114.1</v>
       </c>
       <c r="BD27" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>23530951.5</v>
       </c>
       <c r="BE27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>36821377.299999997</v>
       </c>
       <c r="BF27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>7452246.9000000004</v>
       </c>
       <c r="BG27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>16882556.199999999</v>
       </c>
       <c r="BH27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>26987231.300000001</v>
       </c>
       <c r="BI27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>42403123.299999997</v>
       </c>
       <c r="BJ27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>8767049.3000000007</v>
       </c>
       <c r="BK27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>19708690.199999999</v>
       </c>
       <c r="BL27" s="17">
         <v>31744353.5</v>
       </c>
       <c r="BM27" s="17">
-        <f t="shared" ref="BM27" si="21">BM4+BM12</f>
+        <f t="shared" ref="BM27:BN27" si="20">BM4+BM12</f>
         <v>48771970.899999999</v>
       </c>
-      <c r="BN27" s="51"/>
+      <c r="BN27" s="17">
+        <f t="shared" si="20"/>
+        <v>9399261.6999999993</v>
+      </c>
       <c r="BO27" s="51"/>
-    </row>
-    <row r="29" spans="1:67" ht="34.5" customHeight="1">
+      <c r="BP27" s="51"/>
+    </row>
+    <row r="29" spans="1:68" ht="34.5" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="30" spans="1:67" ht="35.25">
+    <row r="30" spans="1:68" ht="35.25">
       <c r="A30" s="18" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="31" spans="1:67" ht="40.5" customHeight="1">
-[...4 lines deleted...]
-    <row r="32" spans="1:67">
+    <row r="31" spans="1:68" ht="40.5" customHeight="1">
+      <c r="A31" s="77" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="32" spans="1:68">
       <c r="A32" s="18" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 