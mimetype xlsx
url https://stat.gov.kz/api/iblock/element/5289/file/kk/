--- v2 (2026-07-10)
+++ v3 (2026-08-21)
@@ -1,361 +1,357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9915" yWindow="270" windowWidth="19605" windowHeight="11205" tabRatio="815"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28185" windowHeight="12630" tabRatio="815"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="ХШСЖЖ" sheetId="7" r:id="rId3"/>
     <sheet name="ЭҚЖЖ (ҚР МС 03-2003)" sheetId="8" r:id="rId4"/>
     <sheet name="ЭҚЖЖ (ҚР ҰЖ 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ЭҚЖЖ (ҚР МС 03-2003)'!$A$1:$A$26</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN12" i="2" l="1"/>
-[...60 lines deleted...]
-  <c r="M4" i="8"/>
+  <c r="BN12" i="2"/>
+  <c r="BN6"/>
+  <c r="BN4" s="1"/>
+  <c r="BN27" l="1"/>
+  <c r="BL6"/>
+  <c r="BL4" s="1"/>
+  <c r="L16" i="8" l="1"/>
+  <c r="K16"/>
+  <c r="J16"/>
+  <c r="I16"/>
+  <c r="H16"/>
+  <c r="G16"/>
+  <c r="F16"/>
+  <c r="E16"/>
+  <c r="D16"/>
+  <c r="C16"/>
+  <c r="B16"/>
+  <c r="M13"/>
+  <c r="L13"/>
+  <c r="K13"/>
+  <c r="J13"/>
+  <c r="I13"/>
+  <c r="H13"/>
+  <c r="G13"/>
+  <c r="F13"/>
+  <c r="E13"/>
+  <c r="D13"/>
+  <c r="C13"/>
+  <c r="B13"/>
+  <c r="L8"/>
+  <c r="L4" s="1"/>
+  <c r="L26" s="1"/>
+  <c r="K8"/>
+  <c r="J8"/>
+  <c r="I8"/>
+  <c r="I4" s="1"/>
+  <c r="H8"/>
+  <c r="G8"/>
+  <c r="F8"/>
+  <c r="E8"/>
+  <c r="E4" s="1"/>
+  <c r="D8"/>
+  <c r="C8"/>
+  <c r="B8"/>
+  <c r="B6"/>
+  <c r="B5" s="1"/>
+  <c r="B4" s="1"/>
+  <c r="B26" s="1"/>
+  <c r="K5"/>
+  <c r="J5"/>
+  <c r="I5"/>
+  <c r="H5"/>
+  <c r="G5"/>
+  <c r="F5"/>
+  <c r="E5"/>
+  <c r="D5"/>
+  <c r="C5"/>
+  <c r="M4"/>
   <c r="I8" i="7"/>
-  <c r="I25" i="7" s="1"/>
-[...13 lines deleted...]
-  <c r="B25" i="7" s="1"/>
+  <c r="I25" s="1"/>
+  <c r="H8"/>
+  <c r="H25" s="1"/>
+  <c r="G8"/>
+  <c r="G25" s="1"/>
+  <c r="F8"/>
+  <c r="F25" s="1"/>
+  <c r="E8"/>
+  <c r="E25" s="1"/>
+  <c r="D8"/>
+  <c r="D25" s="1"/>
+  <c r="C8"/>
+  <c r="C25" s="1"/>
+  <c r="B8"/>
+  <c r="B25" s="1"/>
   <c r="F4" i="8" l="1"/>
-  <c r="J4" i="8"/>
-[...13 lines deleted...]
-  <c r="K26" i="8" s="1"/>
+  <c r="J4"/>
+  <c r="D4"/>
+  <c r="D26" s="1"/>
+  <c r="E26"/>
+  <c r="F26"/>
+  <c r="J26"/>
+  <c r="I26"/>
+  <c r="H4"/>
+  <c r="H26" s="1"/>
+  <c r="C4"/>
+  <c r="C26" s="1"/>
+  <c r="G4"/>
+  <c r="G26" s="1"/>
+  <c r="K4"/>
+  <c r="K26" s="1"/>
   <c r="BK12" i="2"/>
-  <c r="BK6" i="2"/>
-[...183 lines deleted...]
-  <c r="AV27" i="2"/>
+  <c r="BK6"/>
+  <c r="BK4" s="1"/>
+  <c r="BK27" l="1"/>
+  <c r="BI12"/>
+  <c r="BI4"/>
+  <c r="BI27" l="1"/>
+  <c r="BJ12"/>
+  <c r="BH12"/>
+  <c r="BH4"/>
+  <c r="BJ6"/>
+  <c r="BJ4" s="1"/>
+  <c r="BJ27" l="1"/>
+  <c r="BH27"/>
+  <c r="BE12"/>
+  <c r="BE6"/>
+  <c r="BE4" s="1"/>
+  <c r="BE27" l="1"/>
+  <c r="BG4"/>
+  <c r="BG12"/>
+  <c r="BG27" l="1"/>
+  <c r="BF12"/>
+  <c r="BF4"/>
+  <c r="BF27" l="1"/>
+  <c r="BD12"/>
+  <c r="BD6"/>
+  <c r="BD4" s="1"/>
+  <c r="BC12"/>
+  <c r="BC6"/>
+  <c r="BC4" s="1"/>
+  <c r="BA12"/>
+  <c r="BA6"/>
+  <c r="BD27" l="1"/>
+  <c r="BC27"/>
+  <c r="BA4"/>
+  <c r="BA27" s="1"/>
+  <c r="BB12"/>
+  <c r="BB6"/>
+  <c r="BB4" s="1"/>
+  <c r="BB27" l="1"/>
+  <c r="AZ12"/>
+  <c r="AZ4"/>
+  <c r="AZ27" l="1"/>
+  <c r="AY12"/>
+  <c r="AY4"/>
+  <c r="AW12"/>
+  <c r="AY27" l="1"/>
+  <c r="AX12"/>
+  <c r="AX4"/>
+  <c r="AW4"/>
+  <c r="AW27" s="1"/>
+  <c r="AV12"/>
+  <c r="AV4"/>
+  <c r="AU12"/>
+  <c r="AU4"/>
+  <c r="AT12"/>
+  <c r="AT4"/>
+  <c r="AS12"/>
+  <c r="AS4"/>
+  <c r="AR12"/>
+  <c r="AR4"/>
+  <c r="AQ12"/>
+  <c r="AQ4"/>
+  <c r="AP12"/>
+  <c r="AP4"/>
+  <c r="AO12"/>
+  <c r="AO4"/>
+  <c r="AN12"/>
+  <c r="AN4"/>
+  <c r="AM6"/>
+  <c r="AM4" s="1"/>
+  <c r="AM12"/>
+  <c r="AL12"/>
+  <c r="AL4"/>
+  <c r="AK12"/>
+  <c r="AK4"/>
+  <c r="AJ12"/>
+  <c r="AJ4"/>
+  <c r="AI12"/>
+  <c r="AI4"/>
+  <c r="AH12"/>
+  <c r="AH4"/>
+  <c r="AG4"/>
+  <c r="AG12"/>
+  <c r="AF12"/>
+  <c r="AF27" s="1"/>
+  <c r="AF4"/>
+  <c r="AE12"/>
+  <c r="AE4"/>
+  <c r="AE27" s="1"/>
+  <c r="AD12"/>
+  <c r="AD4"/>
+  <c r="Y12"/>
+  <c r="Y6"/>
+  <c r="Y4" s="1"/>
+  <c r="U12"/>
+  <c r="U6"/>
+  <c r="U4"/>
+  <c r="Q12"/>
+  <c r="Q6"/>
+  <c r="Q4" s="1"/>
+  <c r="M12"/>
+  <c r="M6"/>
+  <c r="M4" s="1"/>
+  <c r="I12"/>
+  <c r="I6"/>
+  <c r="I4" s="1"/>
+  <c r="E12"/>
+  <c r="E6"/>
+  <c r="E4" s="1"/>
+  <c r="AB6"/>
+  <c r="AB4" s="1"/>
+  <c r="AB12"/>
+  <c r="AA12"/>
+  <c r="AA6"/>
+  <c r="AA4" s="1"/>
+  <c r="Z12"/>
+  <c r="Z6"/>
+  <c r="Z4" s="1"/>
+  <c r="T27"/>
+  <c r="S27"/>
+  <c r="R27"/>
+  <c r="P27"/>
+  <c r="O27"/>
+  <c r="N27"/>
+  <c r="L27"/>
+  <c r="K27"/>
+  <c r="J27"/>
+  <c r="X12"/>
+  <c r="W12"/>
+  <c r="V12"/>
+  <c r="G12"/>
+  <c r="F12"/>
+  <c r="X6"/>
+  <c r="X4" s="1"/>
+  <c r="W6"/>
+  <c r="W4" s="1"/>
+  <c r="V6"/>
+  <c r="V4" s="1"/>
+  <c r="F6"/>
+  <c r="F4" s="1"/>
+  <c r="G4"/>
+  <c r="D12"/>
+  <c r="D6"/>
+  <c r="D4" s="1"/>
+  <c r="C6"/>
+  <c r="C4" s="1"/>
+  <c r="C12"/>
+  <c r="B12"/>
+  <c r="B6"/>
+  <c r="B4" s="1"/>
+  <c r="AS27" l="1"/>
+  <c r="AP27"/>
+  <c r="W27"/>
+  <c r="AR27"/>
+  <c r="Z27"/>
+  <c r="I27"/>
+  <c r="AL27"/>
+  <c r="AN27"/>
+  <c r="B27"/>
+  <c r="F27"/>
+  <c r="X27"/>
+  <c r="D27"/>
+  <c r="U27"/>
+  <c r="E27"/>
+  <c r="M27"/>
+  <c r="AH27"/>
+  <c r="AJ27"/>
+  <c r="AM27"/>
+  <c r="AQ27"/>
+  <c r="AU27"/>
+  <c r="AX27"/>
+  <c r="Y27"/>
+  <c r="AI27"/>
+  <c r="AK27"/>
+  <c r="G27"/>
+  <c r="AB27"/>
+  <c r="Q27"/>
+  <c r="AD27"/>
+  <c r="AT27"/>
+  <c r="AG27"/>
+  <c r="C27"/>
+  <c r="V27"/>
+  <c r="AA27"/>
+  <c r="AO27"/>
+  <c r="AV27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="176">
   <si>
     <t>ЭҚЖЖ</t>
   </si>
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы </t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Қызметтер өндірісі</t>
   </si>
   <si>
     <t>Қонақ үйлер мен мейрамханалар</t>
   </si>
   <si>
     <t>Көлік  және байланыс</t>
   </si>
   <si>
@@ -945,156 +941,142 @@
     <t>Сауда, автомобильдерді, тұрмыстық  бұйымдар мен жеке пайдаланатын заттарды жөндеу</t>
   </si>
   <si>
     <t xml:space="preserve">Көлік </t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>9 ай 2025 ж.</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>1990 жылдан бастап</t>
   </si>
   <si>
     <t>Өндіріс әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">4) </t>
-[...12 lines deleted...]
-    <r>
       <t>2020 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2024 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>Ермағамбетова А.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2026 жыл</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> 2025 жылғы қаңтар-желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелді. </t>
+      <t xml:space="preserve"> 2025 жылға арналған деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелді. </t>
     </r>
-  </si>
-[...22 lines deleted...]
-    <t>1 тоқсан 2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="13">
-    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...11 lines deleted...]
-    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1379,275 +1361,275 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="172" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="175" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="8" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1666,65 +1648,65 @@
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="3"/>
     <cellStyle name="Comma [0]_Book2" xfId="4"/>
     <cellStyle name="Comma_Book2" xfId="5"/>
     <cellStyle name="Comma0" xfId="6"/>
     <cellStyle name="Currency" xfId="7"/>
     <cellStyle name="Currency [0]_Book2" xfId="8"/>
     <cellStyle name="Currency_Book2" xfId="9"/>
     <cellStyle name="Currency0" xfId="10"/>
     <cellStyle name="Date" xfId="11"/>
     <cellStyle name="Fixed" xfId="12"/>
     <cellStyle name="Heading 1" xfId="13"/>
     <cellStyle name="Heading 2" xfId="14"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
     <cellStyle name="normal" xfId="17"/>
@@ -1841,86 +1823,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2052,72 +2032,70 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700938?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/700938?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507154/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="64"/>
       <c r="B1" s="64"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B2" s="66">
         <v>111301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="65" t="s">
         <v>101</v>
       </c>
       <c r="B3" s="66" t="s">
         <v>134</v>
@@ -2212,112 +2190,112 @@
     <row r="15" spans="1:2" ht="18.75" customHeight="1">
       <c r="A15" s="82"/>
       <c r="B15" s="78" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="20.25" customHeight="1">
       <c r="A16" s="83"/>
       <c r="B16" s="78" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="72" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="73" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="74">
-        <v>46203</v>
+        <v>46237</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="65" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="74">
-        <v>46237</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="75" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="65" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="75" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="65" t="s">
         <v>118</v>
       </c>
       <c r="B22" s="76" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B23" s="79" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="21" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="21" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="21" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2355,51 +2333,51 @@
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="23" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.42578125" style="26" customWidth="1"/>
     <col min="2" max="9" width="9.85546875" style="26" customWidth="1"/>
     <col min="10" max="16384" width="20.7109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="36" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="37"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="24"/>
@@ -3072,51 +3050,51 @@
         <f t="shared" si="1"/>
         <v>378109.7</v>
       </c>
       <c r="H25" s="35">
         <f t="shared" si="1"/>
         <v>550256.19999999995</v>
       </c>
       <c r="I25" s="35">
         <f t="shared" si="1"/>
         <v>645215.30000000005</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="26" customWidth="1"/>
     <col min="2" max="13" width="12.85546875" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="36" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="37"/>
       <c r="G1" s="38"/>
@@ -4180,51 +4158,51 @@
       </c>
       <c r="J26" s="40">
         <f t="shared" si="5"/>
         <v>3228965.6</v>
       </c>
       <c r="K26" s="40">
         <f t="shared" si="5"/>
         <v>4433689.7</v>
       </c>
       <c r="L26" s="40">
         <f t="shared" si="5"/>
         <v>5258583.3</v>
       </c>
       <c r="M26" s="40">
         <v>5765398.7000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="82.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
@@ -4418,114 +4396,114 @@
       <c r="AK3" s="62" t="s">
         <v>84</v>
       </c>
       <c r="AL3" s="62" t="s">
         <v>58</v>
       </c>
       <c r="AM3" s="62" t="s">
         <v>59</v>
       </c>
       <c r="AN3" s="62" t="s">
         <v>60</v>
       </c>
       <c r="AO3" s="62" t="s">
         <v>85</v>
       </c>
       <c r="AP3" s="62" t="s">
         <v>61</v>
       </c>
       <c r="AQ3" s="62" t="s">
         <v>62</v>
       </c>
       <c r="AR3" s="62" t="s">
         <v>63</v>
       </c>
       <c r="AS3" s="62" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="AT3" s="62" t="s">
         <v>74</v>
       </c>
       <c r="AU3" s="62" t="s">
         <v>75</v>
       </c>
       <c r="AV3" s="62" t="s">
         <v>76</v>
       </c>
       <c r="AW3" s="62" t="s">
         <v>86</v>
       </c>
       <c r="AX3" s="62" t="s">
         <v>77</v>
       </c>
       <c r="AY3" s="62" t="s">
         <v>78</v>
       </c>
       <c r="AZ3" s="62" t="s">
         <v>79</v>
       </c>
       <c r="BA3" s="62" t="s">
         <v>87</v>
       </c>
       <c r="BB3" s="62" t="s">
         <v>80</v>
       </c>
       <c r="BC3" s="62" t="s">
         <v>81</v>
       </c>
       <c r="BD3" s="62" t="s">
         <v>82</v>
       </c>
       <c r="BE3" s="62" t="s">
         <v>94</v>
       </c>
       <c r="BF3" s="62" t="s">
         <v>90</v>
       </c>
       <c r="BG3" s="62" t="s">
         <v>91</v>
       </c>
       <c r="BH3" s="62" t="s">
         <v>92</v>
       </c>
       <c r="BI3" s="63" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="BJ3" s="62" t="s">
         <v>95</v>
       </c>
       <c r="BK3" s="62" t="s">
         <v>137</v>
       </c>
       <c r="BL3" s="62" t="s">
         <v>164</v>
       </c>
       <c r="BM3" s="63" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN3" s="62" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="11" customFormat="1">
       <c r="A4" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <f t="shared" ref="B4:G4" si="0">B5+B6+B11</f>
         <v>422283</v>
       </c>
       <c r="C4" s="8">
         <f t="shared" si="0"/>
         <v>971871.8</v>
       </c>
       <c r="D4" s="8">
         <f t="shared" si="0"/>
         <v>1633932.6</v>
       </c>
       <c r="E4" s="9">
         <f t="shared" si="0"/>
         <v>2822945</v>
       </c>
       <c r="F4" s="8">
         <f t="shared" si="0"/>
         <v>503570.6</v>
@@ -4730,52 +4708,51 @@
       <c r="BG4" s="8">
         <f t="shared" si="5"/>
         <v>5239329.4000000004</v>
       </c>
       <c r="BH4" s="8">
         <f t="shared" si="5"/>
         <v>8306866</v>
       </c>
       <c r="BI4" s="8">
         <f t="shared" si="5"/>
         <v>14079715.1</v>
       </c>
       <c r="BJ4" s="8">
         <f t="shared" si="5"/>
         <v>2541440.2999999998</v>
       </c>
       <c r="BK4" s="8">
         <f t="shared" si="5"/>
         <v>6091125.5999999996</v>
       </c>
       <c r="BL4" s="8">
         <f t="shared" si="5"/>
         <v>9677515.4000000004</v>
       </c>
       <c r="BM4" s="8">
-        <f t="shared" si="5"/>
-        <v>16696640.9</v>
+        <v>17170592.399999999</v>
       </c>
       <c r="BN4" s="8">
         <f t="shared" si="5"/>
         <v>2987676</v>
       </c>
       <c r="BO4" s="51"/>
       <c r="BP4" s="51"/>
     </row>
     <row r="5" spans="1:68">
       <c r="A5" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B5" s="12">
         <v>28752.799999999999</v>
       </c>
       <c r="C5" s="3">
         <v>83330.3</v>
       </c>
       <c r="D5" s="3">
         <v>140605</v>
       </c>
       <c r="E5" s="13">
         <v>229638.9</v>
       </c>
       <c r="F5" s="3">
@@ -4934,51 +4911,51 @@
       <c r="BE5" s="14">
         <v>1050005.8</v>
       </c>
       <c r="BF5" s="14">
         <v>178684.5</v>
       </c>
       <c r="BG5" s="14">
         <v>425432.1</v>
       </c>
       <c r="BH5" s="14">
         <v>813586.1</v>
       </c>
       <c r="BI5" s="14">
         <v>1218930.5</v>
       </c>
       <c r="BJ5" s="14">
         <v>178386.7</v>
       </c>
       <c r="BK5" s="14">
         <v>437186.7</v>
       </c>
       <c r="BL5" s="14">
         <v>870587.6</v>
       </c>
       <c r="BM5" s="14">
-        <v>1395192.8</v>
+        <v>1414447.1</v>
       </c>
       <c r="BN5" s="80">
         <v>209536.1</v>
       </c>
       <c r="BO5" s="51"/>
       <c r="BP5" s="51"/>
     </row>
     <row r="6" spans="1:68">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="12">
         <f>B7+B8+B9+B10</f>
         <v>304659.59999999998</v>
       </c>
       <c r="C6" s="12">
         <f>C7+C8+C9+C10</f>
         <v>649150.69999999995</v>
       </c>
       <c r="D6" s="12">
         <f>D7+D8+D9+D10</f>
         <v>1028847.5</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
@@ -5160,53 +5137,52 @@
       </c>
       <c r="BF6" s="14">
         <v>1517022.7</v>
       </c>
       <c r="BG6" s="14">
         <v>3790219</v>
       </c>
       <c r="BH6" s="14">
         <v>5698117.4000000004</v>
       </c>
       <c r="BI6" s="12">
         <v>9356201.5999999996</v>
       </c>
       <c r="BJ6" s="13">
         <f t="shared" ref="BJ6:BN6" si="8">BJ7+BJ8+BJ9+BJ10</f>
         <v>1782151</v>
       </c>
       <c r="BK6" s="13">
         <f t="shared" si="8"/>
         <v>4416473.5999999996</v>
       </c>
       <c r="BL6" s="13">
         <f t="shared" si="8"/>
         <v>6700240</v>
       </c>
-      <c r="BM6" s="13">
-[...1 lines deleted...]
-        <v>11078443.1</v>
+      <c r="BM6" s="12">
+        <v>11531354.5</v>
       </c>
       <c r="BN6" s="13">
         <f t="shared" si="8"/>
         <v>2080397.4</v>
       </c>
       <c r="BO6" s="51"/>
       <c r="BP6" s="51"/>
     </row>
     <row r="7" spans="1:68">
       <c r="A7" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B7" s="12">
         <v>116302.2</v>
       </c>
       <c r="C7" s="3">
         <v>244029.2</v>
       </c>
       <c r="D7" s="3">
         <v>404480.8</v>
       </c>
       <c r="E7" s="13">
         <v>797925.8</v>
       </c>
       <c r="F7" s="3">
@@ -5365,51 +5341,51 @@
       <c r="BE7" s="14">
         <v>3455549.2</v>
       </c>
       <c r="BF7" s="14">
         <v>543359.19999999995</v>
       </c>
       <c r="BG7" s="14">
         <v>1690616.2</v>
       </c>
       <c r="BH7" s="14">
         <v>2310171.9</v>
       </c>
       <c r="BI7" s="14">
         <v>3694705.8</v>
       </c>
       <c r="BJ7" s="14">
         <v>627900.30000000005</v>
       </c>
       <c r="BK7" s="14">
         <v>1900100.5</v>
       </c>
       <c r="BL7" s="14">
         <v>2612789.7999999998</v>
       </c>
       <c r="BM7" s="14">
-        <v>4270951</v>
+        <v>4502795.2</v>
       </c>
       <c r="BN7" s="16">
         <v>631754.30000000005</v>
       </c>
       <c r="BO7" s="51"/>
       <c r="BP7" s="51"/>
     </row>
     <row r="8" spans="1:68">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>144077.79999999999</v>
       </c>
       <c r="C8" s="3">
         <v>316959.40000000002</v>
       </c>
       <c r="D8" s="3">
         <v>490473.5</v>
       </c>
       <c r="E8" s="13">
         <v>821158.5</v>
       </c>
       <c r="F8" s="3">
         <v>161105</v>
@@ -5567,51 +5543,51 @@
       <c r="BE8" s="14">
         <v>3993167.6</v>
       </c>
       <c r="BF8" s="14">
         <v>789535.8</v>
       </c>
       <c r="BG8" s="14">
         <v>1716249.5</v>
       </c>
       <c r="BH8" s="14">
         <v>2757362.9</v>
       </c>
       <c r="BI8" s="14">
         <v>4607778.7</v>
       </c>
       <c r="BJ8" s="14">
         <v>954241.6</v>
       </c>
       <c r="BK8" s="14">
         <v>2082484.2</v>
       </c>
       <c r="BL8" s="14">
         <v>3356229.8</v>
       </c>
       <c r="BM8" s="14">
-        <v>5566519.5</v>
+        <v>5787325.5</v>
       </c>
       <c r="BN8" s="16">
         <v>1205638.6000000001</v>
       </c>
       <c r="BO8" s="51"/>
       <c r="BP8" s="51"/>
     </row>
     <row r="9" spans="1:68" ht="25.5">
       <c r="A9" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="12">
         <v>35886.400000000001</v>
       </c>
       <c r="C9" s="3">
         <v>70364.7</v>
       </c>
       <c r="D9" s="3">
         <v>106670.8</v>
       </c>
       <c r="E9" s="13">
         <v>219534.3</v>
       </c>
       <c r="F9" s="3">
         <v>40790.800000000003</v>
@@ -5769,51 +5745,51 @@
       <c r="BE9" s="14">
         <v>729430.8</v>
       </c>
       <c r="BF9" s="14">
         <v>143786.29999999999</v>
       </c>
       <c r="BG9" s="14">
         <v>299052.79999999999</v>
       </c>
       <c r="BH9" s="14">
         <v>507303.9</v>
       </c>
       <c r="BI9" s="14">
         <v>870437</v>
       </c>
       <c r="BJ9" s="14">
         <v>156837.79999999999</v>
       </c>
       <c r="BK9" s="14">
         <v>342981.9</v>
       </c>
       <c r="BL9" s="14">
         <v>598741.4</v>
       </c>
       <c r="BM9" s="14">
-        <v>1034747.7</v>
+        <v>1034889.3</v>
       </c>
       <c r="BN9" s="16">
         <v>193564.9</v>
       </c>
       <c r="BO9" s="51"/>
       <c r="BP9" s="51"/>
     </row>
     <row r="10" spans="1:68" ht="27.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="12">
         <v>8393.2000000000007</v>
       </c>
       <c r="C10" s="3">
         <v>17797.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>27222.400000000001</v>
       </c>
       <c r="E10" s="13">
         <v>41667.9</v>
       </c>
       <c r="F10" s="3">
         <v>9830.2999999999993</v>
@@ -5971,51 +5947,51 @@
       <c r="BE10" s="14">
         <v>155543</v>
       </c>
       <c r="BF10" s="14">
         <v>40341.4</v>
       </c>
       <c r="BG10" s="14">
         <v>84300.5</v>
       </c>
       <c r="BH10" s="14">
         <v>123278.7</v>
       </c>
       <c r="BI10" s="14">
         <v>183280.1</v>
       </c>
       <c r="BJ10" s="14">
         <v>43171.3</v>
       </c>
       <c r="BK10" s="14">
         <v>90907</v>
       </c>
       <c r="BL10" s="14">
         <v>132479</v>
       </c>
       <c r="BM10" s="14">
-        <v>206224.9</v>
+        <v>206344.5</v>
       </c>
       <c r="BN10" s="16">
         <v>49439.6</v>
       </c>
       <c r="BO10" s="51"/>
       <c r="BP10" s="51"/>
     </row>
     <row r="11" spans="1:68">
       <c r="A11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12">
         <v>88870.6</v>
       </c>
       <c r="C11" s="3">
         <v>239390.8</v>
       </c>
       <c r="D11" s="3">
         <v>464480.1</v>
       </c>
       <c r="E11" s="13">
         <v>713019.6</v>
       </c>
       <c r="F11" s="3">
         <v>102930.5</v>
@@ -6173,51 +6149,51 @@
       <c r="BE11" s="14">
         <v>2879745.7</v>
       </c>
       <c r="BF11" s="14">
         <v>443313.6</v>
       </c>
       <c r="BG11" s="14">
         <v>1023678.3</v>
       </c>
       <c r="BH11" s="14">
         <v>1795162.5</v>
       </c>
       <c r="BI11" s="14">
         <v>3504583</v>
       </c>
       <c r="BJ11" s="14">
         <v>580902.6</v>
       </c>
       <c r="BK11" s="14">
         <v>1237465.3</v>
       </c>
       <c r="BL11" s="14">
         <v>2106687.7999999998</v>
       </c>
       <c r="BM11" s="14">
-        <v>4223005</v>
+        <v>4224790.8</v>
       </c>
       <c r="BN11" s="16">
         <v>697742.5</v>
       </c>
       <c r="BO11" s="51"/>
       <c r="BP11" s="51"/>
     </row>
     <row r="12" spans="1:68" s="11" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="17">
         <f>SUM(B13:B26)</f>
         <v>787091</v>
       </c>
       <c r="C12" s="17">
         <f>SUM(C13:C26)</f>
         <v>1822931.5</v>
       </c>
       <c r="D12" s="17">
         <f>SUM(D13:D26)</f>
         <v>2902650.9</v>
       </c>
       <c r="E12" s="10">
         <f>E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26</f>
@@ -6426,55 +6402,54 @@
       </c>
       <c r="BG12" s="17">
         <f t="shared" si="13"/>
         <v>11643226.800000001</v>
       </c>
       <c r="BH12" s="17">
         <f t="shared" si="13"/>
         <v>18680365.300000001</v>
       </c>
       <c r="BI12" s="17">
         <f t="shared" si="13"/>
         <v>28323408.199999999</v>
       </c>
       <c r="BJ12" s="17">
         <f t="shared" si="13"/>
         <v>6225609</v>
       </c>
       <c r="BK12" s="17">
         <f t="shared" si="13"/>
         <v>13617564.6</v>
       </c>
       <c r="BL12" s="17">
         <v>22066838.100000001</v>
       </c>
       <c r="BM12" s="17">
-        <f t="shared" ref="BM12:BN12" si="14">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
-        <v>32075330</v>
+        <v>32213502.300000001</v>
       </c>
       <c r="BN12" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" ref="BN12" si="14">BN13+BN14+BN15+BN16+BN17+BN18+BN19+BN20+BN21+BN22+BN23+BN24+BN25+BN26</f>
         <v>6411585.7000000002</v>
       </c>
       <c r="BO12" s="51"/>
       <c r="BP12" s="51"/>
     </row>
     <row r="13" spans="1:68">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="12">
         <v>166952.1</v>
       </c>
       <c r="C13" s="3">
         <v>406764.5</v>
       </c>
       <c r="D13" s="3">
         <v>635363</v>
       </c>
       <c r="E13" s="13">
         <v>1233643.8999999999</v>
       </c>
       <c r="F13" s="3">
         <v>197580.6</v>
       </c>
       <c r="G13" s="14">
@@ -6630,51 +6605,51 @@
       <c r="BE13" s="14">
         <v>7637850.2000000002</v>
       </c>
       <c r="BF13" s="14">
         <v>1267344.1000000001</v>
       </c>
       <c r="BG13" s="14">
         <v>2872573.7</v>
       </c>
       <c r="BH13" s="14">
         <v>4391817.5999999996</v>
       </c>
       <c r="BI13" s="14">
         <v>9103634.9000000004</v>
       </c>
       <c r="BJ13" s="14">
         <v>1486354.4</v>
       </c>
       <c r="BK13" s="14">
         <v>3437293.2</v>
       </c>
       <c r="BL13" s="14">
         <v>5314044.2</v>
       </c>
       <c r="BM13" s="14">
-        <v>11145941.4</v>
+        <v>11719406.4</v>
       </c>
       <c r="BN13" s="16">
         <v>1698506.8</v>
       </c>
       <c r="BO13" s="51"/>
       <c r="BP13" s="51"/>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="12">
         <v>110581.7</v>
       </c>
       <c r="C14" s="3">
         <v>249665</v>
       </c>
       <c r="D14" s="3">
         <v>449337</v>
       </c>
       <c r="E14" s="13">
         <v>668247.80000000005</v>
       </c>
       <c r="F14" s="3">
         <v>135022</v>
@@ -6832,51 +6807,51 @@
       <c r="BE14" s="14">
         <v>2069539.3</v>
       </c>
       <c r="BF14" s="14">
         <v>528878.4</v>
       </c>
       <c r="BG14" s="14">
         <v>1140575.7</v>
       </c>
       <c r="BH14" s="14">
         <v>1902340.6</v>
       </c>
       <c r="BI14" s="14">
         <v>2387431.7999999998</v>
       </c>
       <c r="BJ14" s="14">
         <v>679770.7</v>
       </c>
       <c r="BK14" s="14">
         <v>1495308.7</v>
       </c>
       <c r="BL14" s="14">
         <v>2480182.9</v>
       </c>
       <c r="BM14" s="14">
-        <v>3028749.9</v>
+        <v>3045807.9</v>
       </c>
       <c r="BN14" s="16">
         <v>801742.3</v>
       </c>
       <c r="BO14" s="51"/>
       <c r="BP14" s="51"/>
     </row>
     <row r="15" spans="1:68">
       <c r="A15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="12">
         <v>12253.8</v>
       </c>
       <c r="C15" s="3">
         <v>26668.7</v>
       </c>
       <c r="D15" s="3">
         <v>43891.5</v>
       </c>
       <c r="E15" s="13">
         <v>82695.5</v>
       </c>
       <c r="F15" s="3">
         <v>15800.2</v>
@@ -7034,51 +7009,51 @@
       <c r="BE15" s="14">
         <v>514659.8</v>
       </c>
       <c r="BF15" s="14">
         <v>75236.800000000003</v>
       </c>
       <c r="BG15" s="14">
         <v>163816.79999999999</v>
       </c>
       <c r="BH15" s="14">
         <v>283695.5</v>
       </c>
       <c r="BI15" s="14">
         <v>623158.80000000005</v>
       </c>
       <c r="BJ15" s="14">
         <v>84909.2</v>
       </c>
       <c r="BK15" s="14">
         <v>192932</v>
       </c>
       <c r="BL15" s="14">
         <v>341137.5</v>
       </c>
       <c r="BM15" s="14">
-        <v>701201.2</v>
+        <v>717726.9</v>
       </c>
       <c r="BN15" s="16">
         <v>97350.9</v>
       </c>
       <c r="BO15" s="51"/>
       <c r="BP15" s="51"/>
     </row>
     <row r="16" spans="1:68">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
         <v>42576.3</v>
       </c>
       <c r="C16" s="3">
         <v>91247</v>
       </c>
       <c r="D16" s="3">
         <v>141680.20000000001</v>
       </c>
       <c r="E16" s="13">
         <v>250378.8</v>
       </c>
       <c r="F16" s="3">
         <v>51066.7</v>
@@ -7236,51 +7211,51 @@
       <c r="BE16" s="14">
         <v>956167.3</v>
       </c>
       <c r="BF16" s="14">
         <v>226329.7</v>
       </c>
       <c r="BG16" s="14">
         <v>510532.5</v>
       </c>
       <c r="BH16" s="14">
         <v>850951.1</v>
       </c>
       <c r="BI16" s="14">
         <v>1109839.3999999999</v>
       </c>
       <c r="BJ16" s="14">
         <v>273044.7</v>
       </c>
       <c r="BK16" s="14">
         <v>593104.80000000005</v>
       </c>
       <c r="BL16" s="14">
         <v>1004647.4</v>
       </c>
       <c r="BM16" s="14">
-        <v>1345757.5</v>
+        <v>1501371.5</v>
       </c>
       <c r="BN16" s="16">
         <v>303658.90000000002</v>
       </c>
       <c r="BO16" s="51"/>
       <c r="BP16" s="51"/>
     </row>
     <row r="17" spans="1:68">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
         <v>44039.1</v>
       </c>
       <c r="C17" s="3">
         <v>94193.5</v>
       </c>
       <c r="D17" s="3">
         <v>143845.9</v>
       </c>
       <c r="E17" s="13">
         <v>238673.1</v>
       </c>
       <c r="F17" s="3">
         <v>54224.6</v>
@@ -7438,51 +7413,51 @@
       <c r="BE17" s="14">
         <v>1461998.2</v>
       </c>
       <c r="BF17" s="14">
         <v>243932.4</v>
       </c>
       <c r="BG17" s="14">
         <v>558564</v>
       </c>
       <c r="BH17" s="14">
         <v>885378.5</v>
       </c>
       <c r="BI17" s="14">
         <v>1728771.2</v>
       </c>
       <c r="BJ17" s="14">
         <v>315450.7</v>
       </c>
       <c r="BK17" s="14">
         <v>727909.9</v>
       </c>
       <c r="BL17" s="14">
         <v>1138010.2</v>
       </c>
       <c r="BM17" s="14">
-        <v>2166849</v>
+        <v>2084111.5</v>
       </c>
       <c r="BN17" s="16">
         <v>325862.7</v>
       </c>
       <c r="BO17" s="51"/>
       <c r="BP17" s="51"/>
     </row>
     <row r="18" spans="1:68">
       <c r="A18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="12">
         <v>18847.3</v>
       </c>
       <c r="C18" s="3">
         <v>44549.2</v>
       </c>
       <c r="D18" s="3">
         <v>82762.600000000006</v>
       </c>
       <c r="E18" s="13">
         <v>190165.1</v>
       </c>
       <c r="F18" s="3">
         <v>23358.3</v>
@@ -7640,51 +7615,51 @@
       <c r="BE18" s="14">
         <v>483090.9</v>
       </c>
       <c r="BF18" s="14">
         <v>115799.9</v>
       </c>
       <c r="BG18" s="14">
         <v>290341.90000000002</v>
       </c>
       <c r="BH18" s="14">
         <v>637730.4</v>
       </c>
       <c r="BI18" s="14">
         <v>641860.30000000005</v>
       </c>
       <c r="BJ18" s="14">
         <v>137952.9</v>
       </c>
       <c r="BK18" s="14">
         <v>338104.5</v>
       </c>
       <c r="BL18" s="14">
         <v>729352.2</v>
       </c>
       <c r="BM18" s="14">
-        <v>815743.2</v>
+        <v>732236.3</v>
       </c>
       <c r="BN18" s="16">
         <v>158930.70000000001</v>
       </c>
       <c r="BO18" s="51"/>
       <c r="BP18" s="51"/>
     </row>
     <row r="19" spans="1:68">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="12">
         <v>79153.5</v>
       </c>
       <c r="C19" s="3">
         <v>199894.6</v>
       </c>
       <c r="D19" s="3">
         <v>299245</v>
       </c>
       <c r="E19" s="13">
         <v>487039.5</v>
       </c>
       <c r="F19" s="3">
         <v>99361</v>
@@ -7842,51 +7817,51 @@
       <c r="BE19" s="14">
         <v>1646595.7</v>
       </c>
       <c r="BF19" s="14">
         <v>307639.40000000002</v>
       </c>
       <c r="BG19" s="14">
         <v>824076.2</v>
       </c>
       <c r="BH19" s="14">
         <v>1431596.4</v>
       </c>
       <c r="BI19" s="14">
         <v>1671721.2</v>
       </c>
       <c r="BJ19" s="14">
         <v>347872.2</v>
       </c>
       <c r="BK19" s="14">
         <v>832306.1</v>
       </c>
       <c r="BL19" s="14">
         <v>1526704.7</v>
       </c>
       <c r="BM19" s="14">
-        <v>1814547.4</v>
+        <v>1842064.6</v>
       </c>
       <c r="BN19" s="16">
         <v>337667.9</v>
       </c>
       <c r="BO19" s="51"/>
       <c r="BP19" s="51"/>
     </row>
     <row r="20" spans="1:68">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="12">
         <v>51202.6</v>
       </c>
       <c r="C20" s="3">
         <v>108219.2</v>
       </c>
       <c r="D20" s="3">
         <v>166723.5</v>
       </c>
       <c r="E20" s="13">
         <v>223504.1</v>
       </c>
       <c r="F20" s="3">
         <v>55370</v>
@@ -8044,51 +8019,51 @@
       <c r="BE20" s="14">
         <v>1438814.1</v>
       </c>
       <c r="BF20" s="14">
         <v>270604.5</v>
       </c>
       <c r="BG20" s="14">
         <v>591154.6</v>
       </c>
       <c r="BH20" s="14">
         <v>987264.6</v>
       </c>
       <c r="BI20" s="14">
         <v>1637970.9</v>
       </c>
       <c r="BJ20" s="14">
         <v>288918.40000000002</v>
       </c>
       <c r="BK20" s="14">
         <v>624006.9</v>
       </c>
       <c r="BL20" s="14">
         <v>1056761.5</v>
       </c>
       <c r="BM20" s="14">
-        <v>1717960.7</v>
+        <v>1742996</v>
       </c>
       <c r="BN20" s="16">
         <v>332162</v>
       </c>
       <c r="BO20" s="51"/>
       <c r="BP20" s="51"/>
     </row>
     <row r="21" spans="1:68">
       <c r="A21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="12">
         <v>61312.4</v>
       </c>
       <c r="C21" s="3">
         <v>144451.20000000001</v>
       </c>
       <c r="D21" s="3">
         <v>230601</v>
       </c>
       <c r="E21" s="13">
         <v>314832.2</v>
       </c>
       <c r="F21" s="3">
         <v>76128.100000000006</v>
@@ -8448,51 +8423,51 @@
       <c r="BE22" s="14">
         <v>3389531.4</v>
       </c>
       <c r="BF22" s="14">
         <v>1024976.8</v>
       </c>
       <c r="BG22" s="14">
         <v>2189988</v>
       </c>
       <c r="BH22" s="14">
         <v>3488951.1</v>
       </c>
       <c r="BI22" s="14">
         <v>3640259.4</v>
       </c>
       <c r="BJ22" s="14">
         <v>1161167.5</v>
       </c>
       <c r="BK22" s="14">
         <v>2474026.9</v>
       </c>
       <c r="BL22" s="14">
         <v>4068784.2</v>
       </c>
       <c r="BM22" s="14">
-        <v>3424954.5</v>
+        <v>3249245.5</v>
       </c>
       <c r="BN22" s="16">
         <v>1092046.8999999999</v>
       </c>
       <c r="BO22" s="51"/>
       <c r="BP22" s="51"/>
     </row>
     <row r="23" spans="1:68">
       <c r="A23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="12">
         <v>52013.5</v>
       </c>
       <c r="C23" s="3">
         <v>126764.5</v>
       </c>
       <c r="D23" s="3">
         <v>197335.4</v>
       </c>
       <c r="E23" s="13">
         <v>266525.7</v>
       </c>
       <c r="F23" s="3">
         <v>69202.899999999994</v>
@@ -8650,51 +8625,51 @@
       <c r="BE23" s="14">
         <v>1941373.7</v>
       </c>
       <c r="BF23" s="14">
         <v>469517.3</v>
       </c>
       <c r="BG23" s="14">
         <v>982559.6</v>
       </c>
       <c r="BH23" s="14">
         <v>1460018.7</v>
       </c>
       <c r="BI23" s="14">
         <v>2267386.2000000002</v>
       </c>
       <c r="BJ23" s="14">
         <v>528369.30000000005</v>
       </c>
       <c r="BK23" s="14">
         <v>1145209</v>
       </c>
       <c r="BL23" s="14">
         <v>1703534.5</v>
       </c>
       <c r="BM23" s="14">
-        <v>1903391.8</v>
+        <v>1634781.5</v>
       </c>
       <c r="BN23" s="16">
         <v>278927.3</v>
       </c>
       <c r="BO23" s="51"/>
       <c r="BP23" s="51"/>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="12">
         <v>17560.400000000001</v>
       </c>
       <c r="C24" s="3">
         <v>38577.699999999997</v>
       </c>
       <c r="D24" s="3">
         <v>59062.400000000001</v>
       </c>
       <c r="E24" s="13">
         <v>82043.600000000006</v>
       </c>
       <c r="F24" s="3">
         <v>22028.5</v>
@@ -8852,51 +8827,51 @@
       <c r="BE24" s="14">
         <v>555739.4</v>
       </c>
       <c r="BF24" s="14">
         <v>159726.79999999999</v>
       </c>
       <c r="BG24" s="14">
         <v>277743.09999999998</v>
       </c>
       <c r="BH24" s="14">
         <v>377194.6</v>
       </c>
       <c r="BI24" s="14">
         <v>667557.69999999995</v>
       </c>
       <c r="BJ24" s="14">
         <v>198332.1</v>
       </c>
       <c r="BK24" s="14">
         <v>338566</v>
       </c>
       <c r="BL24" s="14">
         <v>452723</v>
       </c>
       <c r="BM24" s="14">
-        <v>800139.2</v>
+        <v>810287.9</v>
       </c>
       <c r="BN24" s="16">
         <v>238629.1</v>
       </c>
       <c r="BO24" s="51"/>
       <c r="BP24" s="51"/>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="12">
         <v>21501.8</v>
       </c>
       <c r="C25" s="3">
         <v>37683.5</v>
       </c>
       <c r="D25" s="3">
         <v>64502.6</v>
       </c>
       <c r="E25" s="13">
         <v>107486.6</v>
       </c>
       <c r="F25" s="3">
         <v>25908</v>
@@ -9054,51 +9029,51 @@
       <c r="BE25" s="14">
         <v>503057.6</v>
       </c>
       <c r="BF25" s="14">
         <v>178523</v>
       </c>
       <c r="BG25" s="14">
         <v>302128.8</v>
       </c>
       <c r="BH25" s="14">
         <v>581200.80000000005</v>
       </c>
       <c r="BI25" s="14">
         <v>649368.9</v>
       </c>
       <c r="BJ25" s="14">
         <v>181781.2</v>
       </c>
       <c r="BK25" s="14">
         <v>330341</v>
       </c>
       <c r="BL25" s="14">
         <v>626206.69999999995</v>
       </c>
       <c r="BM25" s="14">
-        <v>761822.3</v>
+        <v>683174.5</v>
       </c>
       <c r="BN25" s="16">
         <v>209600.7</v>
       </c>
       <c r="BO25" s="51"/>
       <c r="BP25" s="51"/>
     </row>
     <row r="26" spans="1:68" ht="38.25">
       <c r="A26" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="12">
         <v>1241.4000000000001</v>
       </c>
       <c r="C26" s="3">
         <v>2743.7</v>
       </c>
       <c r="D26" s="3">
         <v>4097.2</v>
       </c>
       <c r="E26" s="13">
         <v>5173.3</v>
       </c>
       <c r="F26" s="3">
         <v>2167.1999999999998</v>
@@ -9256,51 +9231,51 @@
       <c r="BE26" s="14">
         <v>201231.5</v>
       </c>
       <c r="BF26" s="14">
         <v>11945.7</v>
       </c>
       <c r="BG26" s="14">
         <v>38170</v>
       </c>
       <c r="BH26" s="14">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="14">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="14">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="14">
         <v>42442</v>
       </c>
       <c r="BL26" s="14">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="14">
-        <v>284132.2</v>
+        <v>286152.09999999998</v>
       </c>
       <c r="BN26" s="16">
         <v>27746.799999999999</v>
       </c>
       <c r="BO26" s="51"/>
       <c r="BP26" s="51"/>
     </row>
     <row r="27" spans="1:68" s="11" customFormat="1">
       <c r="A27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="17">
         <f t="shared" ref="B27:W27" si="15">B4+B12</f>
         <v>1209374</v>
       </c>
       <c r="C27" s="17">
         <f t="shared" si="15"/>
         <v>2794803.3</v>
       </c>
       <c r="D27" s="17">
         <f t="shared" si="15"/>
         <v>4536583.5</v>
       </c>
       <c r="E27" s="10">
         <f t="shared" si="15"/>
@@ -9518,79 +9493,76 @@
       </c>
       <c r="BG27" s="17">
         <f t="shared" si="19"/>
         <v>16882556.199999999</v>
       </c>
       <c r="BH27" s="17">
         <f t="shared" si="19"/>
         <v>26987231.300000001</v>
       </c>
       <c r="BI27" s="17">
         <f t="shared" si="19"/>
         <v>42403123.299999997</v>
       </c>
       <c r="BJ27" s="17">
         <f t="shared" si="19"/>
         <v>8767049.3000000007</v>
       </c>
       <c r="BK27" s="17">
         <f t="shared" si="19"/>
         <v>19708690.199999999</v>
       </c>
       <c r="BL27" s="17">
         <v>31744353.5</v>
       </c>
       <c r="BM27" s="17">
-        <f t="shared" ref="BM27:BN27" si="20">BM4+BM12</f>
-        <v>48771970.899999999</v>
+        <v>49384094.700000003</v>
       </c>
       <c r="BN27" s="17">
-        <f t="shared" si="20"/>
+        <f t="shared" ref="BN27" si="20">BN4+BN12</f>
         <v>9399261.6999999993</v>
       </c>
       <c r="BO27" s="51"/>
       <c r="BP27" s="51"/>
     </row>
     <row r="29" spans="1:68" ht="34.5" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:68" ht="35.25">
       <c r="A30" s="18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:68" ht="40.5" customHeight="1">
       <c r="A31" s="77" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="32" spans="1:68">
-      <c r="A32" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A32" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>