--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,112 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8655" yWindow="105" windowWidth="10965" windowHeight="12345" tabRatio="863"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12840" tabRatio="863" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="2010-2025жж." sheetId="2" r:id="rId3"/>
     <sheet name="2016ж=100" sheetId="8" r:id="rId4"/>
     <sheet name="2019ж=100" sheetId="3" r:id="rId5"/>
     <sheet name="2022ж=100" sheetId="7" r:id="rId6"/>
     <sheet name="Ауыл, орман және балық шар." sheetId="5" r:id="rId7"/>
     <sheet name="Ақпарат және байланыс" sheetId="6" r:id="rId8"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="121">
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Білім беру</t>
   </si>
   <si>
     <t>9 ай</t>
   </si>
   <si>
     <t>1 тоқсан</t>
   </si>
   <si>
     <t>1 жартыжыл</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Жалпы экономика бойынша</t>
   </si>
   <si>
@@ -439,59 +406,83 @@
   </si>
   <si>
     <t xml:space="preserve">Экономикалық қызмет түрлері бойынша өңірлер бөлінісіндегі еңбек өнімділігінің индексі
 </t>
   </si>
   <si>
     <t>Еңбек өнімділігін есептеу әдістемесі</t>
   </si>
   <si>
     <t>ҰСБ-ның статистикалық деректері және мемлекеттік органдардың әкімшілік деректері</t>
   </si>
   <si>
     <t>Ақпарат және байланыс салалары бойынша еңбек өнімділігінің индекстері</t>
   </si>
   <si>
     <t>Ауыл, орман және балық шаруашылығындағы еңбек өнімділігінің индекстері</t>
   </si>
   <si>
     <t>Шартты тұру 2008 жылғы Ұлттық шоттар жүейесіне сәйкес «Жылжымайтын мүлікпен жасалатын операциялар» секциясынан алынады, себебі шартты тұру үй иелерінің меншік тұтынуына арналған тұрғын үй қызметтерінің өндірілуін білдіреді.
 2015-2018 жылдардағы  "Ауыл, орман және балық шаруашылығы" саласының еңбек өнімділігі ЖҚШ-дағы (жеке қосалқы шаруашылықтардағы) жұмыспен қамтылғандардың қосылуымен байланысты қайта есептелген.</t>
   </si>
   <si>
     <t>2010-2023 жылдары Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ ҚР МЖ 03-2007), NACE Rev.2-ға сәйкес;
 2024 жылдан бастап Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ НК РК 03-2019), NACE Rev.2-ға сәйкес.</t>
   </si>
+  <si>
+    <t>жыл*</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Алдын ала деректер</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -557,50 +548,57 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1058,247 +1056,98 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 7" xfId="4"/>
     <cellStyle name="Обычный_Лист1 2" xfId="5"/>
     <cellStyle name="Обычный_Лист17" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
-[...146 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1570,51 +1419,51 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.5703125" customWidth="1"/>
     <col min="2" max="2" width="95.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="52" t="s">
         <v>73</v>
       </c>
       <c r="B2" s="53">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="52" t="s">
         <v>74</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>75</v>
       </c>
     </row>
@@ -1677,91 +1526,91 @@
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="52" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="72" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="81" t="s">
+      <c r="A14" s="83" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="82"/>
+      <c r="A15" s="84"/>
       <c r="B15" s="70" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="83"/>
+      <c r="A16" s="85"/>
       <c r="B16" s="70" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="52" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="61">
-        <v>45937</v>
+        <v>46141</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="52" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="61">
-        <v>46048</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="52" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="52" t="s">
         <v>99</v>
       </c>
       <c r="B22" s="64" t="s">
         <v>100</v>
       </c>
@@ -1770,307 +1619,306 @@
       <c r="A23" s="52" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="65" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/industries/economy/national-accounts/publications/330188/"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/6816/file/kk/"/>
     <hyperlink ref="B13" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B5:B20"/>
+  <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="124.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="66" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="66" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="66" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="66" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="66" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-[...3 lines deleted...]
-      <c r="B11" s="67" t="s">
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="67" t="s">
         <v>108</v>
       </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="66"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="66"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="66"/>
+      <c r="B13" s="68"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="68"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="68"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="68"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="68"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="68"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="68"/>
-[...2 lines deleted...]
-      <c r="B20" s="69" t="s">
+      <c r="B19" s="69" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BO27"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="AL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="42.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="45.85546875" style="1" customWidth="1"/>
     <col min="2" max="50" width="7.85546875" style="1" customWidth="1"/>
     <col min="51" max="51" width="8.140625" style="1" customWidth="1"/>
     <col min="52" max="61" width="7.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.7109375" style="1" customWidth="1"/>
     <col min="63" max="120" width="7.85546875" style="1" customWidth="1"/>
     <col min="121" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:67">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="6"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
-      <c r="AL2" s="87"/>
-[...4 lines deleted...]
-      <c r="AQ2" s="87" t="s">
+      <c r="AL2" s="88"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="88"/>
+      <c r="AO2" s="88"/>
+      <c r="AP2" s="88"/>
+      <c r="AQ2" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="AR2" s="87"/>
-[...3 lines deleted...]
-      <c r="AV2" s="87"/>
+      <c r="AR2" s="88"/>
+      <c r="AS2" s="88"/>
+      <c r="AT2" s="88"/>
+      <c r="AU2" s="88"/>
+      <c r="AV2" s="88"/>
       <c r="BA2" s="18"/>
       <c r="BB2" s="18"/>
       <c r="BC2" s="18"/>
       <c r="BD2" s="18"/>
       <c r="BF2" s="18"/>
       <c r="BI2" s="20"/>
       <c r="BJ2" s="20"/>
       <c r="BK2" s="20"/>
-      <c r="BL2" s="20" t="s">
+      <c r="BL2" s="20"/>
+      <c r="BM2" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:67">
-      <c r="A3" s="84"/>
-      <c r="B3" s="85" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="85"/>
-[...2 lines deleted...]
-      <c r="F3" s="85" t="s">
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="85"/>
-[...2 lines deleted...]
-      <c r="J3" s="85" t="s">
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="85"/>
-[...2 lines deleted...]
-      <c r="N3" s="85" t="s">
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="O3" s="85"/>
-[...2 lines deleted...]
-      <c r="R3" s="85" t="s">
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="S3" s="85"/>
-[...2 lines deleted...]
-      <c r="V3" s="85" t="s">
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="85"/>
-[...2 lines deleted...]
-      <c r="Z3" s="85" t="s">
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="AA3" s="85"/>
-[...2 lines deleted...]
-      <c r="AD3" s="85" t="s">
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87" t="s">
         <v>71</v>
       </c>
-      <c r="AE3" s="85"/>
-[...2 lines deleted...]
-      <c r="AH3" s="85" t="s">
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="AI3" s="85"/>
-[...2 lines deleted...]
-      <c r="AL3" s="85" t="s">
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="AM3" s="85"/>
-[...2 lines deleted...]
-      <c r="AP3" s="85" t="s">
+      <c r="AM3" s="87"/>
+      <c r="AN3" s="87"/>
+      <c r="AO3" s="87"/>
+      <c r="AP3" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="AQ3" s="85"/>
-[...2 lines deleted...]
-      <c r="AT3" s="85" t="s">
+      <c r="AQ3" s="87"/>
+      <c r="AR3" s="87"/>
+      <c r="AS3" s="87"/>
+      <c r="AT3" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="AU3" s="85"/>
-[...2 lines deleted...]
-      <c r="AX3" s="85" t="s">
+      <c r="AU3" s="87"/>
+      <c r="AV3" s="87"/>
+      <c r="AW3" s="87"/>
+      <c r="AX3" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="85"/>
-[...2 lines deleted...]
-      <c r="BB3" s="85" t="s">
+      <c r="AY3" s="87"/>
+      <c r="AZ3" s="87"/>
+      <c r="BA3" s="87"/>
+      <c r="BB3" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="85"/>
-[...2 lines deleted...]
-      <c r="BF3" s="85" t="s">
+      <c r="BC3" s="87"/>
+      <c r="BD3" s="87"/>
+      <c r="BE3" s="87"/>
+      <c r="BF3" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="BG3" s="85"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="86" t="s">
+      <c r="BG3" s="87"/>
+      <c r="BH3" s="87"/>
+      <c r="BI3" s="87"/>
+      <c r="BJ3" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="BK3" s="86"/>
-      <c r="BL3" s="86"/>
+      <c r="BK3" s="87"/>
+      <c r="BL3" s="87"/>
+      <c r="BM3" s="87"/>
     </row>
     <row r="4" spans="1:67" s="10" customFormat="1" ht="33.75">
-      <c r="A4" s="84"/>
+      <c r="A4" s="86"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -2215,50 +2063,53 @@
         <v>3</v>
       </c>
       <c r="BE4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="BF4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BG4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BH4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BI4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="BJ4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BK4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BL4" s="9" t="s">
         <v>3</v>
+      </c>
+      <c r="BM4" s="9" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:67" s="11" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>103</v>
       </c>
       <c r="C5" s="24">
         <v>103.9</v>
       </c>
       <c r="D5" s="24">
         <v>103.5</v>
       </c>
       <c r="E5" s="25">
         <v>103.7</v>
       </c>
       <c r="F5" s="23">
         <v>105.2</v>
       </c>
       <c r="G5" s="24">
         <v>105.7</v>
       </c>
       <c r="H5" s="24">
@@ -2407,56 +2258,58 @@
       </c>
       <c r="BD5" s="24">
         <v>102.5</v>
       </c>
       <c r="BE5" s="26">
         <v>104.7</v>
       </c>
       <c r="BF5" s="23">
         <v>102.6</v>
       </c>
       <c r="BG5" s="24">
         <v>102.7</v>
       </c>
       <c r="BH5" s="24">
         <v>103.6</v>
       </c>
       <c r="BI5" s="26">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="23">
         <v>104.8</v>
       </c>
       <c r="BK5" s="24">
         <v>105.6</v>
       </c>
-      <c r="BL5" s="26">
+      <c r="BL5" s="24">
         <v>105.6</v>
       </c>
-      <c r="BM5" s="89"/>
-[...1 lines deleted...]
-      <c r="BO5" s="89"/>
+      <c r="BM5" s="26">
+        <v>106.3</v>
+      </c>
+      <c r="BN5" s="81"/>
+      <c r="BO5" s="81"/>
     </row>
     <row r="6" spans="1:67" s="11" customFormat="1">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>107.2</v>
       </c>
       <c r="C6" s="24">
         <v>108.4</v>
       </c>
       <c r="D6" s="24">
         <v>105.9</v>
       </c>
       <c r="E6" s="25">
         <v>103.7</v>
       </c>
       <c r="F6" s="23">
         <v>105.2</v>
       </c>
       <c r="G6" s="24">
         <v>104.6</v>
       </c>
       <c r="H6" s="24">
         <v>104.9</v>
@@ -2604,56 +2457,58 @@
       </c>
       <c r="BD6" s="24">
         <v>107.2</v>
       </c>
       <c r="BE6" s="25">
         <v>108.8</v>
       </c>
       <c r="BF6" s="23">
         <v>105.9</v>
       </c>
       <c r="BG6" s="24">
         <v>104.5</v>
       </c>
       <c r="BH6" s="24">
         <v>105.3</v>
       </c>
       <c r="BI6" s="25">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="23">
         <v>109.2</v>
       </c>
       <c r="BK6" s="24">
         <v>110.4</v>
       </c>
-      <c r="BL6" s="25">
+      <c r="BL6" s="24">
         <v>111.2</v>
       </c>
-      <c r="BM6" s="89"/>
-[...1 lines deleted...]
-      <c r="BO6" s="89"/>
+      <c r="BM6" s="25">
+        <v>112.2</v>
+      </c>
+      <c r="BN6" s="81"/>
+      <c r="BO6" s="81"/>
     </row>
     <row r="7" spans="1:67">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>102.3</v>
       </c>
       <c r="C7" s="30">
         <v>102.8</v>
       </c>
       <c r="D7" s="30">
         <v>95.5</v>
       </c>
       <c r="E7" s="31">
         <v>88.3</v>
       </c>
       <c r="F7" s="29">
         <v>101.1</v>
       </c>
       <c r="G7" s="30">
         <v>101.9</v>
       </c>
       <c r="H7" s="30">
         <v>112.3</v>
@@ -2801,56 +2656,58 @@
       </c>
       <c r="BD7" s="30">
         <v>99.9</v>
       </c>
       <c r="BE7" s="31">
         <v>101.4</v>
       </c>
       <c r="BF7" s="29">
         <v>104.8</v>
       </c>
       <c r="BG7" s="30">
         <v>108</v>
       </c>
       <c r="BH7" s="30">
         <v>116.8</v>
       </c>
       <c r="BI7" s="31">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="29">
         <v>110.6</v>
       </c>
       <c r="BK7" s="30">
         <v>111.3</v>
       </c>
-      <c r="BL7" s="31">
+      <c r="BL7" s="30">
         <v>112.8</v>
       </c>
-      <c r="BM7" s="89"/>
-[...1 lines deleted...]
-      <c r="BO7" s="89"/>
+      <c r="BM7" s="31">
+        <v>112.3</v>
+      </c>
+      <c r="BN7" s="81"/>
+      <c r="BO7" s="81"/>
     </row>
     <row r="8" spans="1:67">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>108.2</v>
       </c>
       <c r="C8" s="30">
         <v>108.7</v>
       </c>
       <c r="D8" s="30">
         <v>106.7</v>
       </c>
       <c r="E8" s="31">
         <v>106.1</v>
       </c>
       <c r="F8" s="29">
         <v>106.5</v>
       </c>
       <c r="G8" s="30">
         <v>104.6</v>
       </c>
       <c r="H8" s="30">
         <v>103.2</v>
@@ -2998,56 +2855,58 @@
       </c>
       <c r="BD8" s="30">
         <v>102.1</v>
       </c>
       <c r="BE8" s="31">
         <v>104.4</v>
       </c>
       <c r="BF8" s="29">
         <v>104.6</v>
       </c>
       <c r="BG8" s="30">
         <v>99.9</v>
       </c>
       <c r="BH8" s="30">
         <v>99.2</v>
       </c>
       <c r="BI8" s="31">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="29">
         <v>103.8</v>
       </c>
       <c r="BK8" s="30">
         <v>104.9</v>
       </c>
-      <c r="BL8" s="31">
+      <c r="BL8" s="30">
         <v>106.3</v>
       </c>
-      <c r="BM8" s="89"/>
-[...1 lines deleted...]
-      <c r="BO8" s="89"/>
+      <c r="BM8" s="31">
+        <v>107.4</v>
+      </c>
+      <c r="BN8" s="81"/>
+      <c r="BO8" s="81"/>
     </row>
     <row r="9" spans="1:67" ht="9.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>106.9</v>
       </c>
       <c r="C9" s="30">
         <v>107.3</v>
       </c>
       <c r="D9" s="30">
         <v>106.9</v>
       </c>
       <c r="E9" s="31">
         <v>108.1</v>
       </c>
       <c r="F9" s="29">
         <v>107.3</v>
       </c>
       <c r="G9" s="30">
         <v>101.6</v>
       </c>
       <c r="H9" s="30">
         <v>96.6</v>
@@ -3195,56 +3054,58 @@
       </c>
       <c r="BD9" s="30">
         <v>105.1</v>
       </c>
       <c r="BE9" s="31">
         <v>103.8</v>
       </c>
       <c r="BF9" s="29">
         <v>101.4</v>
       </c>
       <c r="BG9" s="30">
         <v>99.4</v>
       </c>
       <c r="BH9" s="30">
         <v>96.7</v>
       </c>
       <c r="BI9" s="31">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="29">
         <v>102.3</v>
       </c>
       <c r="BK9" s="30">
         <v>103.3</v>
       </c>
-      <c r="BL9" s="31">
+      <c r="BL9" s="30">
         <v>104.8</v>
       </c>
-      <c r="BM9" s="89"/>
-[...1 lines deleted...]
-      <c r="BO9" s="89"/>
+      <c r="BM9" s="31">
+        <v>105.8</v>
+      </c>
+      <c r="BN9" s="81"/>
+      <c r="BO9" s="81"/>
     </row>
     <row r="10" spans="1:67">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>116.8</v>
       </c>
       <c r="C10" s="30">
         <v>119.1</v>
       </c>
       <c r="D10" s="30">
         <v>114.1</v>
       </c>
       <c r="E10" s="31">
         <v>109.1</v>
       </c>
       <c r="F10" s="29">
         <v>107.6</v>
       </c>
       <c r="G10" s="30">
         <v>106.8</v>
       </c>
       <c r="H10" s="30">
         <v>109.4</v>
@@ -3392,58 +3253,60 @@
       </c>
       <c r="BD10" s="30">
         <v>101.7</v>
       </c>
       <c r="BE10" s="31">
         <v>105.4</v>
       </c>
       <c r="BF10" s="29">
         <v>106.2</v>
       </c>
       <c r="BG10" s="30">
         <v>102</v>
       </c>
       <c r="BH10" s="30">
         <v>99.7</v>
       </c>
       <c r="BI10" s="31">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="29">
         <v>107.1</v>
       </c>
       <c r="BK10" s="30">
         <v>104.8</v>
       </c>
-      <c r="BL10" s="31">
+      <c r="BL10" s="30">
         <v>105.7</v>
       </c>
-      <c r="BM10" s="89"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:67" ht="22.5">
+      <c r="BM10" s="31">
+        <v>107</v>
+      </c>
+      <c r="BN10" s="81"/>
+      <c r="BO10" s="81"/>
+    </row>
+    <row r="11" spans="1:67" ht="12" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>115.5</v>
       </c>
       <c r="C11" s="30">
         <v>117</v>
       </c>
       <c r="D11" s="30">
         <v>119.4</v>
       </c>
       <c r="E11" s="31">
         <v>104.2</v>
       </c>
       <c r="F11" s="29">
         <v>111.4</v>
       </c>
       <c r="G11" s="30">
         <v>110.1</v>
       </c>
       <c r="H11" s="30">
         <v>106.5</v>
       </c>
       <c r="I11" s="31">
@@ -3589,56 +3452,58 @@
       </c>
       <c r="BD11" s="30">
         <v>100.9</v>
       </c>
       <c r="BE11" s="31">
         <v>104.9</v>
       </c>
       <c r="BF11" s="29">
         <v>110.4</v>
       </c>
       <c r="BG11" s="30">
         <v>101.8</v>
       </c>
       <c r="BH11" s="30">
         <v>102.2</v>
       </c>
       <c r="BI11" s="31">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="29">
         <v>91.3</v>
       </c>
       <c r="BK11" s="30">
         <v>98.7</v>
       </c>
-      <c r="BL11" s="31">
+      <c r="BL11" s="30">
         <v>102.9</v>
       </c>
-      <c r="BM11" s="89"/>
-[...1 lines deleted...]
-      <c r="BO11" s="89"/>
+      <c r="BM11" s="31">
+        <v>103.2</v>
+      </c>
+      <c r="BN11" s="81"/>
+      <c r="BO11" s="81"/>
     </row>
     <row r="12" spans="1:67" ht="22.5">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>61</v>
       </c>
       <c r="C12" s="30">
         <v>52.3</v>
       </c>
       <c r="D12" s="30">
         <v>56.6</v>
       </c>
       <c r="E12" s="31">
         <v>104.5</v>
       </c>
       <c r="F12" s="29">
         <v>99.4</v>
       </c>
       <c r="G12" s="30">
         <v>97.4</v>
       </c>
       <c r="H12" s="30">
         <v>91.9</v>
@@ -3786,56 +3651,58 @@
       </c>
       <c r="BD12" s="30">
         <v>99</v>
       </c>
       <c r="BE12" s="31">
         <v>95.5</v>
       </c>
       <c r="BF12" s="29">
         <v>100.7</v>
       </c>
       <c r="BG12" s="30">
         <v>95.7</v>
       </c>
       <c r="BH12" s="30">
         <v>92.4</v>
       </c>
       <c r="BI12" s="31">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="29">
         <v>92.2</v>
       </c>
       <c r="BK12" s="30">
         <v>99.3</v>
       </c>
-      <c r="BL12" s="31">
+      <c r="BL12" s="30">
         <v>96.6</v>
       </c>
-      <c r="BM12" s="89"/>
-[...1 lines deleted...]
-      <c r="BO12" s="89"/>
+      <c r="BM12" s="31">
+        <v>98</v>
+      </c>
+      <c r="BN12" s="81"/>
+      <c r="BO12" s="81"/>
     </row>
     <row r="13" spans="1:67">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>94.6</v>
       </c>
       <c r="C13" s="30">
         <v>102.6</v>
       </c>
       <c r="D13" s="30">
         <v>105.6</v>
       </c>
       <c r="E13" s="31">
         <v>99</v>
       </c>
       <c r="F13" s="29">
         <v>102.3</v>
       </c>
       <c r="G13" s="30">
         <v>98.5</v>
       </c>
       <c r="H13" s="30">
         <v>98.5</v>
@@ -3983,56 +3850,58 @@
       </c>
       <c r="BD13" s="30">
         <v>112.8</v>
       </c>
       <c r="BE13" s="31">
         <v>118.1</v>
       </c>
       <c r="BF13" s="29">
         <v>113.1</v>
       </c>
       <c r="BG13" s="30">
         <v>109.8</v>
       </c>
       <c r="BH13" s="30">
         <v>109.8</v>
       </c>
       <c r="BI13" s="31">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="29">
         <v>116.9</v>
       </c>
       <c r="BK13" s="30">
         <v>119</v>
       </c>
-      <c r="BL13" s="31">
+      <c r="BL13" s="30">
         <v>116.8</v>
       </c>
-      <c r="BM13" s="89"/>
-[...1 lines deleted...]
-      <c r="BO13" s="89"/>
+      <c r="BM13" s="31">
+        <v>121.1</v>
+      </c>
+      <c r="BN13" s="81"/>
+      <c r="BO13" s="81"/>
     </row>
     <row r="14" spans="1:67" s="2" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>99.6</v>
       </c>
       <c r="C14" s="24">
         <v>100.2</v>
       </c>
       <c r="D14" s="24">
         <v>101.4</v>
       </c>
       <c r="E14" s="25">
         <v>103.8</v>
       </c>
       <c r="F14" s="23">
         <v>105.3</v>
       </c>
       <c r="G14" s="24">
         <v>106.9</v>
       </c>
       <c r="H14" s="24">
         <v>105.5</v>
@@ -4180,56 +4049,58 @@
       </c>
       <c r="BD14" s="24">
         <v>101</v>
       </c>
       <c r="BE14" s="25">
         <v>102.9</v>
       </c>
       <c r="BF14" s="23">
         <v>100.9</v>
       </c>
       <c r="BG14" s="24">
         <v>101.9</v>
       </c>
       <c r="BH14" s="24">
         <v>102.7</v>
       </c>
       <c r="BI14" s="25">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="23">
         <v>102.4</v>
       </c>
       <c r="BK14" s="24">
         <v>103.3</v>
       </c>
-      <c r="BL14" s="25">
+      <c r="BL14" s="24">
         <v>102.8</v>
       </c>
-      <c r="BM14" s="89"/>
-[...1 lines deleted...]
-      <c r="BO14" s="89"/>
+      <c r="BM14" s="25">
+        <v>103.4</v>
+      </c>
+      <c r="BN14" s="81"/>
+      <c r="BO14" s="81"/>
     </row>
     <row r="15" spans="1:67" ht="22.5">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>108.7</v>
       </c>
       <c r="C15" s="30">
         <v>107</v>
       </c>
       <c r="D15" s="30">
         <v>106.9</v>
       </c>
       <c r="E15" s="31">
         <v>108.1</v>
       </c>
       <c r="F15" s="29">
         <v>115.2</v>
       </c>
       <c r="G15" s="30">
         <v>117</v>
       </c>
       <c r="H15" s="30">
         <v>119.3</v>
@@ -4377,56 +4248,58 @@
       </c>
       <c r="BD15" s="30">
         <v>105.9</v>
       </c>
       <c r="BE15" s="31">
         <v>106.7</v>
       </c>
       <c r="BF15" s="29">
         <v>104.9</v>
       </c>
       <c r="BG15" s="30">
         <v>103</v>
       </c>
       <c r="BH15" s="30">
         <v>104.3</v>
       </c>
       <c r="BI15" s="31">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="29">
         <v>103.3</v>
       </c>
       <c r="BK15" s="30">
         <v>105</v>
       </c>
-      <c r="BL15" s="31">
+      <c r="BL15" s="30">
         <v>105.2</v>
       </c>
-      <c r="BM15" s="89"/>
-[...1 lines deleted...]
-      <c r="BO15" s="89"/>
+      <c r="BM15" s="31">
+        <v>105.1</v>
+      </c>
+      <c r="BN15" s="81"/>
+      <c r="BO15" s="81"/>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>92.5</v>
       </c>
       <c r="C16" s="30">
         <v>96.7</v>
       </c>
       <c r="D16" s="30">
         <v>98.2</v>
       </c>
       <c r="E16" s="31">
         <v>99.9</v>
       </c>
       <c r="F16" s="29">
         <v>105.6</v>
       </c>
       <c r="G16" s="30">
         <v>105.1</v>
       </c>
       <c r="H16" s="30">
         <v>102.1</v>
@@ -4574,56 +4447,58 @@
       </c>
       <c r="BD16" s="30">
         <v>104.1</v>
       </c>
       <c r="BE16" s="31">
         <v>115.5</v>
       </c>
       <c r="BF16" s="29">
         <v>104.3</v>
       </c>
       <c r="BG16" s="30">
         <v>102.2</v>
       </c>
       <c r="BH16" s="30">
         <v>104.5</v>
       </c>
       <c r="BI16" s="31">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="29">
         <v>120.5</v>
       </c>
       <c r="BK16" s="30">
         <v>121.4</v>
       </c>
-      <c r="BL16" s="31">
+      <c r="BL16" s="30">
         <v>120.2</v>
       </c>
-      <c r="BM16" s="89"/>
-[...1 lines deleted...]
-      <c r="BO16" s="89"/>
+      <c r="BM16" s="31">
+        <v>119.5</v>
+      </c>
+      <c r="BN16" s="81"/>
+      <c r="BO16" s="81"/>
     </row>
     <row r="17" spans="1:67">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>96.7</v>
       </c>
       <c r="C17" s="30">
         <v>97.7</v>
       </c>
       <c r="D17" s="30">
         <v>107.4</v>
       </c>
       <c r="E17" s="31">
         <v>118.6</v>
       </c>
       <c r="F17" s="29">
         <v>120.7</v>
       </c>
       <c r="G17" s="30">
         <v>120.3</v>
       </c>
       <c r="H17" s="30">
         <v>108</v>
@@ -4771,56 +4646,58 @@
       </c>
       <c r="BD17" s="30">
         <v>94</v>
       </c>
       <c r="BE17" s="31">
         <v>96.1</v>
       </c>
       <c r="BF17" s="29">
         <v>88.7</v>
       </c>
       <c r="BG17" s="30">
         <v>103.7</v>
       </c>
       <c r="BH17" s="30">
         <v>97.1</v>
       </c>
       <c r="BI17" s="31">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="29">
         <v>101.9</v>
       </c>
       <c r="BK17" s="30">
         <v>96.6</v>
       </c>
-      <c r="BL17" s="31">
+      <c r="BL17" s="30">
         <v>98.8</v>
       </c>
-      <c r="BM17" s="89"/>
-[...1 lines deleted...]
-      <c r="BO17" s="89"/>
+      <c r="BM17" s="31">
+        <v>100.6</v>
+      </c>
+      <c r="BN17" s="81"/>
+      <c r="BO17" s="81"/>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="30">
         <v>171.8</v>
       </c>
       <c r="D18" s="30">
         <v>170.1</v>
       </c>
       <c r="E18" s="31">
         <v>114.9</v>
       </c>
       <c r="F18" s="29">
         <v>140.6</v>
       </c>
       <c r="G18" s="30">
         <v>126.3</v>
       </c>
       <c r="H18" s="30">
         <v>113.3</v>
@@ -4968,56 +4845,58 @@
       </c>
       <c r="BD18" s="30">
         <v>105.1</v>
       </c>
       <c r="BE18" s="31">
         <v>96.2</v>
       </c>
       <c r="BF18" s="29">
         <v>109.9</v>
       </c>
       <c r="BG18" s="30">
         <v>109.1</v>
       </c>
       <c r="BH18" s="30">
         <v>108.4</v>
       </c>
       <c r="BI18" s="31">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="29">
         <v>100.8</v>
       </c>
       <c r="BK18" s="30">
         <v>99</v>
       </c>
-      <c r="BL18" s="31">
+      <c r="BL18" s="30">
         <v>97.7</v>
       </c>
-      <c r="BM18" s="89"/>
-[...1 lines deleted...]
-      <c r="BO18" s="89"/>
+      <c r="BM18" s="31">
+        <v>101.2</v>
+      </c>
+      <c r="BN18" s="81"/>
+      <c r="BO18" s="81"/>
     </row>
     <row r="19" spans="1:67">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>69.7</v>
       </c>
       <c r="C19" s="30">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="30">
         <v>82.1</v>
       </c>
       <c r="E19" s="31">
         <v>83.8</v>
       </c>
       <c r="F19" s="29">
         <v>94.7</v>
       </c>
       <c r="G19" s="30">
         <v>96.1</v>
       </c>
       <c r="H19" s="30">
         <v>91.7</v>
@@ -5165,56 +5044,58 @@
       </c>
       <c r="BD19" s="30">
         <v>93.1</v>
       </c>
       <c r="BE19" s="31">
         <v>93.6</v>
       </c>
       <c r="BF19" s="29">
         <v>100.8</v>
       </c>
       <c r="BG19" s="30">
         <v>101.4</v>
       </c>
       <c r="BH19" s="30">
         <v>99.7</v>
       </c>
       <c r="BI19" s="31">
         <v>101</v>
       </c>
       <c r="BJ19" s="29">
         <v>106.4</v>
       </c>
       <c r="BK19" s="30">
         <v>105.9</v>
       </c>
-      <c r="BL19" s="31">
+      <c r="BL19" s="30">
         <v>105.2</v>
       </c>
-      <c r="BM19" s="89"/>
-[...1 lines deleted...]
-      <c r="BO19" s="89"/>
+      <c r="BM19" s="31">
+        <v>104.9</v>
+      </c>
+      <c r="BN19" s="81"/>
+      <c r="BO19" s="81"/>
     </row>
     <row r="20" spans="1:67" s="3" customFormat="1">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>128.1</v>
       </c>
       <c r="C20" s="30">
         <v>147.5</v>
       </c>
       <c r="D20" s="30">
         <v>155.4</v>
       </c>
       <c r="E20" s="31">
         <v>92.6</v>
       </c>
       <c r="F20" s="29">
         <v>115.8</v>
       </c>
       <c r="G20" s="30">
         <v>108.1</v>
       </c>
       <c r="H20" s="30">
         <v>118.3</v>
@@ -5362,58 +5243,60 @@
       </c>
       <c r="BD20" s="30">
         <v>113.2</v>
       </c>
       <c r="BE20" s="31">
         <v>116.9</v>
       </c>
       <c r="BF20" s="29">
         <v>101</v>
       </c>
       <c r="BG20" s="30">
         <v>98.7</v>
       </c>
       <c r="BH20" s="30">
         <v>100</v>
       </c>
       <c r="BI20" s="31">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="29">
         <v>104.1</v>
       </c>
       <c r="BK20" s="30">
         <v>105</v>
       </c>
-      <c r="BL20" s="31">
+      <c r="BL20" s="30">
         <v>102.7</v>
       </c>
-      <c r="BM20" s="89"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:67" ht="9" customHeight="1">
+      <c r="BM20" s="31">
+        <v>101.1</v>
+      </c>
+      <c r="BN20" s="81"/>
+      <c r="BO20" s="81"/>
+    </row>
+    <row r="21" spans="1:67">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>111.4</v>
       </c>
       <c r="C21" s="30">
         <v>89.5</v>
       </c>
       <c r="D21" s="30">
         <v>82.4</v>
       </c>
       <c r="E21" s="31">
         <v>116</v>
       </c>
       <c r="F21" s="29">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="30">
         <v>75.7</v>
       </c>
       <c r="H21" s="30">
         <v>80.8</v>
       </c>
       <c r="I21" s="31">
@@ -5559,56 +5442,58 @@
       </c>
       <c r="BD21" s="30">
         <v>91</v>
       </c>
       <c r="BE21" s="31">
         <v>94.6</v>
       </c>
       <c r="BF21" s="29">
         <v>100.1</v>
       </c>
       <c r="BG21" s="30">
         <v>100.6</v>
       </c>
       <c r="BH21" s="30">
         <v>102.1</v>
       </c>
       <c r="BI21" s="31">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="29">
         <v>104.4</v>
       </c>
       <c r="BK21" s="30">
         <v>102.8</v>
       </c>
-      <c r="BL21" s="31">
+      <c r="BL21" s="30">
         <v>99.1</v>
       </c>
-      <c r="BM21" s="89"/>
-[...1 lines deleted...]
-      <c r="BO21" s="89"/>
+      <c r="BM21" s="31">
+        <v>93.3</v>
+      </c>
+      <c r="BN21" s="81"/>
+      <c r="BO21" s="81"/>
     </row>
     <row r="22" spans="1:67" ht="12" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="30">
         <v>61.1</v>
       </c>
       <c r="D22" s="30">
         <v>59.5</v>
       </c>
       <c r="E22" s="31">
         <v>126.5</v>
       </c>
       <c r="F22" s="29">
         <v>79.2</v>
       </c>
       <c r="G22" s="30">
         <v>94.1</v>
       </c>
       <c r="H22" s="30">
         <v>98.5</v>
@@ -5756,56 +5641,58 @@
       </c>
       <c r="BD22" s="30">
         <v>101.8</v>
       </c>
       <c r="BE22" s="31">
         <v>105.8</v>
       </c>
       <c r="BF22" s="29">
         <v>96.7</v>
       </c>
       <c r="BG22" s="30">
         <v>99.6</v>
       </c>
       <c r="BH22" s="30">
         <v>102.2</v>
       </c>
       <c r="BI22" s="31">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="29">
         <v>93.7</v>
       </c>
       <c r="BK22" s="30">
         <v>95.6</v>
       </c>
-      <c r="BL22" s="31">
+      <c r="BL22" s="30">
         <v>96.7</v>
       </c>
-      <c r="BM22" s="89"/>
-[...1 lines deleted...]
-      <c r="BO22" s="89"/>
+      <c r="BM22" s="31">
+        <v>92.8</v>
+      </c>
+      <c r="BN22" s="81"/>
+      <c r="BO22" s="81"/>
     </row>
     <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>97.7</v>
       </c>
       <c r="D23" s="30">
         <v>99.1</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>99.1</v>
       </c>
       <c r="G23" s="30">
         <v>98.6</v>
       </c>
       <c r="H23" s="30">
         <v>100</v>
@@ -5953,56 +5840,58 @@
       </c>
       <c r="BD23" s="30">
         <v>95.5</v>
       </c>
       <c r="BE23" s="31">
         <v>100</v>
       </c>
       <c r="BF23" s="29">
         <v>92.6</v>
       </c>
       <c r="BG23" s="30">
         <v>103</v>
       </c>
       <c r="BH23" s="30">
         <v>106.5</v>
       </c>
       <c r="BI23" s="31">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="29">
         <v>106</v>
       </c>
       <c r="BK23" s="30">
         <v>103.5</v>
       </c>
-      <c r="BL23" s="31">
+      <c r="BL23" s="30">
         <v>101.6</v>
       </c>
-      <c r="BM23" s="89"/>
-[...1 lines deleted...]
-      <c r="BO23" s="89"/>
+      <c r="BM23" s="31">
+        <v>101.4</v>
+      </c>
+      <c r="BN23" s="81"/>
+      <c r="BO23" s="81"/>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>98</v>
       </c>
       <c r="C24" s="30">
         <v>98.9</v>
       </c>
       <c r="D24" s="30">
         <v>99.5</v>
       </c>
       <c r="E24" s="31">
         <v>98.1</v>
       </c>
       <c r="F24" s="29">
         <v>98.9</v>
       </c>
       <c r="G24" s="30">
         <v>98.7</v>
       </c>
       <c r="H24" s="30">
         <v>97.8</v>
@@ -6150,56 +6039,58 @@
       </c>
       <c r="BD24" s="30">
         <v>98.4</v>
       </c>
       <c r="BE24" s="31">
         <v>98.7</v>
       </c>
       <c r="BF24" s="29">
         <v>99.9</v>
       </c>
       <c r="BG24" s="30">
         <v>100.5</v>
       </c>
       <c r="BH24" s="30">
         <v>99.8</v>
       </c>
       <c r="BI24" s="31">
         <v>100</v>
       </c>
       <c r="BJ24" s="29">
         <v>98.4</v>
       </c>
       <c r="BK24" s="30">
         <v>99.2</v>
       </c>
-      <c r="BL24" s="31">
+      <c r="BL24" s="30">
         <v>99.3</v>
       </c>
-      <c r="BM24" s="89"/>
-[...1 lines deleted...]
-      <c r="BO24" s="89"/>
+      <c r="BM24" s="31">
+        <v>98.9</v>
+      </c>
+      <c r="BN24" s="81"/>
+      <c r="BO24" s="81"/>
     </row>
     <row r="25" spans="1:67" ht="12" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>97.5</v>
       </c>
       <c r="C25" s="30">
         <v>99.2</v>
       </c>
       <c r="D25" s="30">
         <v>99.5</v>
       </c>
       <c r="E25" s="31">
         <v>98.7</v>
       </c>
       <c r="F25" s="29">
         <v>102.9</v>
       </c>
       <c r="G25" s="30">
         <v>101.7</v>
       </c>
       <c r="H25" s="30">
         <v>99.2</v>
@@ -6347,56 +6238,58 @@
       </c>
       <c r="BD25" s="30">
         <v>97.6</v>
       </c>
       <c r="BE25" s="31">
         <v>98.9</v>
       </c>
       <c r="BF25" s="29">
         <v>98.5</v>
       </c>
       <c r="BG25" s="30">
         <v>99</v>
       </c>
       <c r="BH25" s="30">
         <v>102.6</v>
       </c>
       <c r="BI25" s="31">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="29">
         <v>98.6</v>
       </c>
       <c r="BK25" s="30">
         <v>98.3</v>
       </c>
-      <c r="BL25" s="31">
+      <c r="BL25" s="30">
         <v>96.8</v>
       </c>
-      <c r="BM25" s="89"/>
-[...1 lines deleted...]
-      <c r="BO25" s="89"/>
+      <c r="BM25" s="31">
+        <v>96.8</v>
+      </c>
+      <c r="BN25" s="81"/>
+      <c r="BO25" s="81"/>
     </row>
     <row r="26" spans="1:67">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>110.1</v>
       </c>
       <c r="C26" s="30">
         <v>102.5</v>
       </c>
       <c r="D26" s="30">
         <v>88</v>
       </c>
       <c r="E26" s="31">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="29">
         <v>83.7</v>
       </c>
       <c r="G26" s="30">
         <v>95.5</v>
       </c>
       <c r="H26" s="30">
         <v>92.1</v>
@@ -6544,56 +6437,58 @@
       </c>
       <c r="BD26" s="30">
         <v>100.3</v>
       </c>
       <c r="BE26" s="31">
         <v>94.1</v>
       </c>
       <c r="BF26" s="29">
         <v>85.8</v>
       </c>
       <c r="BG26" s="30">
         <v>90.9</v>
       </c>
       <c r="BH26" s="30">
         <v>93.2</v>
       </c>
       <c r="BI26" s="31">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="29">
         <v>92.9</v>
       </c>
       <c r="BK26" s="30">
         <v>97.1</v>
       </c>
-      <c r="BL26" s="31">
+      <c r="BL26" s="30">
         <v>98.1</v>
       </c>
-      <c r="BM26" s="89"/>
-[...1 lines deleted...]
-      <c r="BO26" s="89"/>
+      <c r="BM26" s="31">
+        <v>98.1</v>
+      </c>
+      <c r="BN26" s="81"/>
+      <c r="BO26" s="81"/>
     </row>
     <row r="27" spans="1:67">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>61.7</v>
       </c>
       <c r="C27" s="36">
         <v>65</v>
       </c>
       <c r="D27" s="36">
         <v>80</v>
       </c>
       <c r="E27" s="37">
         <v>109.4</v>
       </c>
       <c r="F27" s="35">
         <v>136.4</v>
       </c>
       <c r="G27" s="36">
         <v>188.3</v>
       </c>
       <c r="H27" s="36">
         <v>127.8</v>
@@ -6741,206 +6636,215 @@
       </c>
       <c r="BD27" s="36">
         <v>91.3</v>
       </c>
       <c r="BE27" s="37">
         <v>92.6</v>
       </c>
       <c r="BF27" s="35">
         <v>104.6</v>
       </c>
       <c r="BG27" s="36">
         <v>100.7</v>
       </c>
       <c r="BH27" s="36">
         <v>95.3</v>
       </c>
       <c r="BI27" s="37">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="35">
         <v>86.5</v>
       </c>
       <c r="BK27" s="36">
         <v>89.7</v>
       </c>
-      <c r="BL27" s="37">
+      <c r="BL27" s="36">
         <v>90.7</v>
       </c>
-      <c r="BM27" s="89"/>
-[...1 lines deleted...]
-      <c r="BO27" s="89"/>
+      <c r="BM27" s="37">
+        <v>96</v>
+      </c>
+      <c r="BN27" s="81"/>
+      <c r="BO27" s="81"/>
+    </row>
+    <row r="30" spans="1:67" ht="12.75">
+      <c r="A30" s="82" t="s">
+        <v>120</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP2:AV2"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="BB3:BE3"/>
-    <mergeCell ref="BJ3:BL3"/>
+    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="F3:I3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AQ27"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="Q5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="R5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.5703125" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="10.42578125" style="1" customWidth="1"/>
     <col min="32" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="10.42578125" style="1" customWidth="1"/>
     <col min="36" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="10.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:43">
       <c r="A2" s="5"/>
       <c r="X2" s="14"/>
       <c r="AB2" s="14"/>
       <c r="AD2" s="14" t="s">
         <v>68</v>
       </c>
       <c r="AK2" s="20"/>
       <c r="AL2" s="20"/>
       <c r="AM2" s="20"/>
-      <c r="AN2" s="20" t="s">
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:43">
-      <c r="A3" s="84"/>
-      <c r="B3" s="85" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="85"/>
-[...2 lines deleted...]
-      <c r="F3" s="85" t="s">
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87" t="s">
         <v>71</v>
       </c>
-      <c r="G3" s="85"/>
-[...2 lines deleted...]
-      <c r="J3" s="85" t="s">
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="85"/>
-[...2 lines deleted...]
-      <c r="N3" s="85" t="s">
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="O3" s="85"/>
-[...2 lines deleted...]
-      <c r="R3" s="85" t="s">
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="85"/>
-[...2 lines deleted...]
-      <c r="V3" s="85" t="s">
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="W3" s="85"/>
-[...2 lines deleted...]
-      <c r="Z3" s="85" t="s">
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="85"/>
-[...2 lines deleted...]
-      <c r="AD3" s="85" t="s">
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="85"/>
-[...2 lines deleted...]
-      <c r="AH3" s="85" t="s">
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="AI3" s="85"/>
-[...2 lines deleted...]
-      <c r="AL3" s="86" t="s">
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="AM3" s="86"/>
-      <c r="AN3" s="86"/>
+      <c r="AM3" s="87"/>
+      <c r="AN3" s="87"/>
+      <c r="AO3" s="87"/>
     </row>
     <row r="4" spans="1:43" ht="22.5">
-      <c r="A4" s="84"/>
+      <c r="A4" s="86"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -7013,50 +6917,53 @@
         <v>3</v>
       </c>
       <c r="AG4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AH4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AK4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AL4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AM4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AN4" s="9" t="s">
         <v>3</v>
+      </c>
+      <c r="AO4" s="9" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:43">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>103.2</v>
       </c>
       <c r="G5" s="24">
         <v>104.1</v>
       </c>
       <c r="H5" s="24">
@@ -7127,61 +7034,62 @@
       </c>
       <c r="AD5" s="23">
         <v>117.9</v>
       </c>
       <c r="AE5" s="24">
         <v>116.9</v>
       </c>
       <c r="AF5" s="24">
         <v>117.4</v>
       </c>
       <c r="AG5" s="26">
         <v>119.1</v>
       </c>
       <c r="AH5" s="23">
         <v>121</v>
       </c>
       <c r="AI5" s="24">
         <v>120.1</v>
       </c>
       <c r="AJ5" s="24">
         <v>121.6</v>
       </c>
       <c r="AK5" s="26">
         <v>123.5</v>
       </c>
-      <c r="AL5" s="24">
+      <c r="AL5" s="23">
         <v>126.8</v>
       </c>
       <c r="AM5" s="24">
         <v>126.8</v>
       </c>
-      <c r="AN5" s="26">
-        <f>'[1]2016 год =100'!AN5</f>
+      <c r="AN5" s="24">
         <v>128.4</v>
       </c>
-      <c r="AO5" s="12"/>
+      <c r="AO5" s="26">
+        <v>131.30000000000001</v>
+      </c>
       <c r="AP5" s="12"/>
       <c r="AQ5" s="12"/>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>111.6</v>
       </c>
       <c r="G6" s="24">
         <v>113.3</v>
       </c>
@@ -7253,61 +7161,62 @@
       </c>
       <c r="AD6" s="23">
         <v>154.5</v>
       </c>
       <c r="AE6" s="24">
         <v>155.69999999999999</v>
       </c>
       <c r="AF6" s="24">
         <v>152.30000000000001</v>
       </c>
       <c r="AG6" s="25">
         <v>154.19999999999999</v>
       </c>
       <c r="AH6" s="23">
         <v>163.6</v>
       </c>
       <c r="AI6" s="24">
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="24">
         <v>160.4</v>
       </c>
       <c r="AK6" s="25">
         <v>162.5</v>
       </c>
-      <c r="AL6" s="24">
+      <c r="AL6" s="23">
         <v>178.7</v>
       </c>
       <c r="AM6" s="24">
         <v>179.6</v>
       </c>
-      <c r="AN6" s="25">
-        <f>'[1]2016 год =100'!AN6</f>
+      <c r="AN6" s="24">
         <v>178.4</v>
       </c>
-      <c r="AO6" s="12"/>
+      <c r="AO6" s="25">
+        <v>182.3</v>
+      </c>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
     </row>
     <row r="7" spans="1:43">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>111.9</v>
       </c>
       <c r="G7" s="30">
         <v>110.8</v>
       </c>
@@ -7379,61 +7288,62 @@
       </c>
       <c r="AD7" s="29">
         <v>158.30000000000001</v>
       </c>
       <c r="AE7" s="30">
         <v>164.2</v>
       </c>
       <c r="AF7" s="30">
         <v>145.30000000000001</v>
       </c>
       <c r="AG7" s="31">
         <v>158.19999999999999</v>
       </c>
       <c r="AH7" s="29">
         <v>165.9</v>
       </c>
       <c r="AI7" s="30">
         <v>177.3</v>
       </c>
       <c r="AJ7" s="30">
         <v>169.7</v>
       </c>
       <c r="AK7" s="31">
         <v>185.4</v>
       </c>
-      <c r="AL7" s="30">
+      <c r="AL7" s="29">
         <v>183.5</v>
       </c>
       <c r="AM7" s="30">
         <v>197.3</v>
       </c>
-      <c r="AN7" s="31">
-        <f>'[1]2016 год =100'!AN7</f>
+      <c r="AN7" s="30">
         <v>191.4</v>
       </c>
-      <c r="AO7" s="12"/>
+      <c r="AO7" s="31">
+        <v>208.2</v>
+      </c>
       <c r="AP7" s="12"/>
       <c r="AQ7" s="12"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>111</v>
       </c>
       <c r="G8" s="30">
         <v>112.3</v>
       </c>
@@ -7505,61 +7415,62 @@
       </c>
       <c r="AD8" s="29">
         <v>132.1</v>
       </c>
       <c r="AE8" s="30">
         <v>129.19999999999999</v>
       </c>
       <c r="AF8" s="30">
         <v>127.1</v>
       </c>
       <c r="AG8" s="31">
         <v>123.7</v>
       </c>
       <c r="AH8" s="29">
         <v>138.19999999999999</v>
       </c>
       <c r="AI8" s="30">
         <v>129.1</v>
       </c>
       <c r="AJ8" s="30">
         <v>126.1</v>
       </c>
       <c r="AK8" s="31">
         <v>123.8</v>
       </c>
-      <c r="AL8" s="30">
+      <c r="AL8" s="29">
         <v>143.5</v>
       </c>
       <c r="AM8" s="30">
         <v>135.4</v>
       </c>
-      <c r="AN8" s="31">
-        <f>'[1]2016 год =100'!AN8</f>
+      <c r="AN8" s="30">
         <v>134</v>
       </c>
-      <c r="AO8" s="12"/>
+      <c r="AO8" s="31">
+        <v>133</v>
+      </c>
       <c r="AP8" s="12"/>
       <c r="AQ8" s="12"/>
     </row>
     <row r="9" spans="1:43" ht="22.5">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>104.7</v>
       </c>
       <c r="G9" s="30">
         <v>108.8</v>
       </c>
@@ -7631,61 +7542,62 @@
       </c>
       <c r="AD9" s="29">
         <v>124</v>
       </c>
       <c r="AE9" s="30">
         <v>125.9</v>
       </c>
       <c r="AF9" s="30">
         <v>126.9</v>
       </c>
       <c r="AG9" s="31">
         <v>120</v>
       </c>
       <c r="AH9" s="29">
         <v>125.7</v>
       </c>
       <c r="AI9" s="30">
         <v>125.1</v>
       </c>
       <c r="AJ9" s="30">
         <v>122.7</v>
       </c>
       <c r="AK9" s="31">
         <v>117.5</v>
       </c>
-      <c r="AL9" s="30">
+      <c r="AL9" s="29">
         <v>128.6</v>
       </c>
       <c r="AM9" s="30">
         <v>129.19999999999999</v>
       </c>
-      <c r="AN9" s="31">
-        <f>'[1]2016 год =100'!AN9</f>
+      <c r="AN9" s="30">
         <v>128.6</v>
       </c>
-      <c r="AO9" s="12"/>
+      <c r="AO9" s="31">
+        <v>124.3</v>
+      </c>
       <c r="AP9" s="12"/>
       <c r="AQ9" s="12"/>
     </row>
     <row r="10" spans="1:43">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>116.1</v>
       </c>
       <c r="G10" s="30">
         <v>113.3</v>
       </c>
@@ -7757,61 +7669,62 @@
       </c>
       <c r="AD10" s="29">
         <v>146.6</v>
       </c>
       <c r="AE10" s="30">
         <v>134.9</v>
       </c>
       <c r="AF10" s="30">
         <v>131.4</v>
       </c>
       <c r="AG10" s="31">
         <v>129.19999999999999</v>
       </c>
       <c r="AH10" s="29">
         <v>155.69999999999999</v>
       </c>
       <c r="AI10" s="30">
         <v>137.6</v>
       </c>
       <c r="AJ10" s="30">
         <v>131</v>
       </c>
       <c r="AK10" s="31">
         <v>133.5</v>
       </c>
-      <c r="AL10" s="30">
+      <c r="AL10" s="29">
         <v>166.8</v>
       </c>
       <c r="AM10" s="30">
         <v>144.19999999999999</v>
       </c>
-      <c r="AN10" s="31">
-        <f>'[1]2016 год =100'!AN10</f>
+      <c r="AN10" s="30">
         <v>138.5</v>
       </c>
-      <c r="AO10" s="12"/>
+      <c r="AO10" s="31">
+        <v>142.80000000000001</v>
+      </c>
       <c r="AP10" s="12"/>
       <c r="AQ10" s="12"/>
     </row>
     <row r="11" spans="1:43" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>101.1</v>
       </c>
       <c r="G11" s="30">
         <v>106.8</v>
       </c>
@@ -7883,61 +7796,62 @@
       </c>
       <c r="AD11" s="29">
         <v>118.3</v>
       </c>
       <c r="AE11" s="30">
         <v>136</v>
       </c>
       <c r="AF11" s="30">
         <v>133.6</v>
       </c>
       <c r="AG11" s="31">
         <v>131.6</v>
       </c>
       <c r="AH11" s="29">
         <v>130.6</v>
       </c>
       <c r="AI11" s="30">
         <v>138.4</v>
       </c>
       <c r="AJ11" s="30">
         <v>136.5</v>
       </c>
       <c r="AK11" s="31">
         <v>128.19999999999999</v>
       </c>
-      <c r="AL11" s="30">
+      <c r="AL11" s="29">
         <v>119.2</v>
       </c>
       <c r="AM11" s="30">
         <v>136.6</v>
       </c>
-      <c r="AN11" s="31">
-        <f>'[1]2016 год =100'!AN11</f>
+      <c r="AN11" s="30">
         <v>140.5</v>
       </c>
-      <c r="AO11" s="12"/>
+      <c r="AO11" s="31">
+        <v>132.30000000000001</v>
+      </c>
       <c r="AP11" s="12"/>
       <c r="AQ11" s="12"/>
     </row>
     <row r="12" spans="1:43" ht="33.75">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>111.9</v>
       </c>
       <c r="G12" s="30">
         <v>110.4</v>
       </c>
@@ -8009,61 +7923,62 @@
       </c>
       <c r="AD12" s="29">
         <v>143.30000000000001</v>
       </c>
       <c r="AE12" s="30">
         <v>116.6</v>
       </c>
       <c r="AF12" s="30">
         <v>107.6</v>
       </c>
       <c r="AG12" s="31">
         <v>102</v>
       </c>
       <c r="AH12" s="29">
         <v>144.30000000000001</v>
       </c>
       <c r="AI12" s="30">
         <v>111.6</v>
       </c>
       <c r="AJ12" s="30">
         <v>99.4</v>
       </c>
       <c r="AK12" s="31">
         <v>104.2</v>
       </c>
-      <c r="AL12" s="30">
+      <c r="AL12" s="29">
         <v>133</v>
       </c>
       <c r="AM12" s="30">
         <v>110.8</v>
       </c>
-      <c r="AN12" s="31">
-        <f>'[1]2016 год =100'!AN12</f>
+      <c r="AN12" s="30">
         <v>96</v>
       </c>
-      <c r="AO12" s="12"/>
+      <c r="AO12" s="31">
+        <v>102.1</v>
+      </c>
       <c r="AP12" s="12"/>
       <c r="AQ12" s="12"/>
     </row>
     <row r="13" spans="1:43">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>105.3</v>
       </c>
       <c r="G13" s="30">
         <v>109.7</v>
       </c>
@@ -8135,61 +8050,62 @@
       </c>
       <c r="AD13" s="29">
         <v>201.7</v>
       </c>
       <c r="AE13" s="30">
         <v>197.2</v>
       </c>
       <c r="AF13" s="30">
         <v>188.8</v>
       </c>
       <c r="AG13" s="31">
         <v>197.2</v>
       </c>
       <c r="AH13" s="29">
         <v>228.1</v>
       </c>
       <c r="AI13" s="30">
         <v>216.5</v>
       </c>
       <c r="AJ13" s="30">
         <v>207.3</v>
       </c>
       <c r="AK13" s="31">
         <v>219.5</v>
       </c>
-      <c r="AL13" s="30">
+      <c r="AL13" s="29">
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="30">
         <v>257.60000000000002</v>
       </c>
-      <c r="AN13" s="31">
-        <f>'[1]2016 год =100'!AN13</f>
+      <c r="AN13" s="30">
         <v>242.1</v>
       </c>
-      <c r="AO13" s="12"/>
+      <c r="AO13" s="31">
+        <v>265.8</v>
+      </c>
       <c r="AP13" s="12"/>
       <c r="AQ13" s="12"/>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>98.6</v>
       </c>
       <c r="G14" s="24">
         <v>98.8</v>
       </c>
@@ -8261,61 +8177,62 @@
       </c>
       <c r="AD14" s="23">
         <v>101.7</v>
       </c>
       <c r="AE14" s="24">
         <v>99</v>
       </c>
       <c r="AF14" s="24">
         <v>99.7</v>
       </c>
       <c r="AG14" s="25">
         <v>102.9</v>
       </c>
       <c r="AH14" s="23">
         <v>102.6</v>
       </c>
       <c r="AI14" s="24">
         <v>100.9</v>
       </c>
       <c r="AJ14" s="24">
         <v>102.4</v>
       </c>
       <c r="AK14" s="25">
         <v>105.9</v>
       </c>
-      <c r="AL14" s="24">
+      <c r="AL14" s="23">
         <v>105.1</v>
       </c>
       <c r="AM14" s="24">
         <v>104.2</v>
       </c>
-      <c r="AN14" s="25">
-        <f>'[1]2016 год =100'!AN14</f>
+      <c r="AN14" s="24">
         <v>105.3</v>
       </c>
-      <c r="AO14" s="12"/>
+      <c r="AO14" s="25">
+        <v>109.5</v>
+      </c>
       <c r="AP14" s="12"/>
       <c r="AQ14" s="12"/>
     </row>
     <row r="15" spans="1:43" ht="33.75">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>101.1</v>
       </c>
       <c r="G15" s="30">
         <v>99.5</v>
       </c>
@@ -8387,61 +8304,62 @@
       </c>
       <c r="AD15" s="29">
         <v>114.1</v>
       </c>
       <c r="AE15" s="30">
         <v>110.3</v>
       </c>
       <c r="AF15" s="30">
         <v>112.8</v>
       </c>
       <c r="AG15" s="31">
         <v>116.9</v>
       </c>
       <c r="AH15" s="29">
         <v>119.7</v>
       </c>
       <c r="AI15" s="30">
         <v>113.6</v>
       </c>
       <c r="AJ15" s="30">
         <v>117.7</v>
       </c>
       <c r="AK15" s="31">
         <v>126.1</v>
       </c>
-      <c r="AL15" s="30">
+      <c r="AL15" s="29">
         <v>123.7</v>
       </c>
       <c r="AM15" s="30">
         <v>119.3</v>
       </c>
-      <c r="AN15" s="31">
-        <f>'[1]2016 год =100'!AN15</f>
+      <c r="AN15" s="30">
         <v>123.8</v>
       </c>
-      <c r="AO15" s="12"/>
+      <c r="AO15" s="31">
+        <v>132.5</v>
+      </c>
       <c r="AP15" s="12"/>
       <c r="AQ15" s="12"/>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>101.9</v>
       </c>
       <c r="G16" s="30">
         <v>102.8</v>
       </c>
@@ -8513,61 +8431,62 @@
       </c>
       <c r="AD16" s="29">
         <v>103.4</v>
       </c>
       <c r="AE16" s="30">
         <v>100.3</v>
       </c>
       <c r="AF16" s="30">
         <v>101.6</v>
       </c>
       <c r="AG16" s="31">
         <v>111</v>
       </c>
       <c r="AH16" s="29">
         <v>107.8</v>
       </c>
       <c r="AI16" s="30">
         <v>102.5</v>
       </c>
       <c r="AJ16" s="30">
         <v>106.2</v>
       </c>
       <c r="AK16" s="31">
         <v>117.4</v>
       </c>
-      <c r="AL16" s="30">
+      <c r="AL16" s="29">
         <v>129.9</v>
       </c>
       <c r="AM16" s="30">
         <v>124.4</v>
       </c>
-      <c r="AN16" s="31">
-        <f>'[1]2016 год =100'!AN16</f>
+      <c r="AN16" s="30">
         <v>127.7</v>
       </c>
-      <c r="AO16" s="12"/>
+      <c r="AO16" s="31">
+        <v>140.30000000000001</v>
+      </c>
       <c r="AP16" s="12"/>
       <c r="AQ16" s="12"/>
     </row>
     <row r="17" spans="1:43">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>84.8</v>
       </c>
       <c r="G17" s="30">
         <v>92.1</v>
       </c>
@@ -8639,61 +8558,62 @@
       </c>
       <c r="AD17" s="29">
         <v>76.5</v>
       </c>
       <c r="AE17" s="30">
         <v>87.1</v>
       </c>
       <c r="AF17" s="30">
         <v>78.900000000000006</v>
       </c>
       <c r="AG17" s="31">
         <v>79.3</v>
       </c>
       <c r="AH17" s="29">
         <v>67.900000000000006</v>
       </c>
       <c r="AI17" s="30">
         <v>90.3</v>
       </c>
       <c r="AJ17" s="30">
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="31">
         <v>74.900000000000006</v>
       </c>
-      <c r="AL17" s="30">
+      <c r="AL17" s="29">
         <v>69.2</v>
       </c>
       <c r="AM17" s="30">
         <v>87.2</v>
       </c>
-      <c r="AN17" s="31">
-        <f>'[1]2016 год =100'!AN17</f>
+      <c r="AN17" s="30">
         <v>75.7</v>
       </c>
-      <c r="AO17" s="12"/>
+      <c r="AO17" s="31">
+        <v>75.3</v>
+      </c>
       <c r="AP17" s="12"/>
       <c r="AQ17" s="12"/>
     </row>
     <row r="18" spans="1:43">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>101.4</v>
       </c>
       <c r="G18" s="30">
         <v>103.7</v>
       </c>
@@ -8765,61 +8685,62 @@
       </c>
       <c r="AD18" s="29">
         <v>153.5</v>
       </c>
       <c r="AE18" s="30">
         <v>170.1</v>
       </c>
       <c r="AF18" s="30">
         <v>163.69999999999999</v>
       </c>
       <c r="AG18" s="31">
         <v>127.4</v>
       </c>
       <c r="AH18" s="29">
         <v>168.7</v>
       </c>
       <c r="AI18" s="30">
         <v>185.6</v>
       </c>
       <c r="AJ18" s="30">
         <v>177.5</v>
       </c>
       <c r="AK18" s="31">
         <v>133.9</v>
       </c>
-      <c r="AL18" s="30">
+      <c r="AL18" s="29">
         <v>170</v>
       </c>
       <c r="AM18" s="30">
         <v>183.7</v>
       </c>
-      <c r="AN18" s="31">
-        <f>'[1]2016 год =100'!AN18</f>
+      <c r="AN18" s="30">
         <v>173.4</v>
       </c>
-      <c r="AO18" s="12"/>
+      <c r="AO18" s="31">
+        <v>135.5</v>
+      </c>
       <c r="AP18" s="12"/>
       <c r="AQ18" s="12"/>
     </row>
     <row r="19" spans="1:43">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>95.5</v>
       </c>
       <c r="G19" s="30">
         <v>98.9</v>
       </c>
@@ -8891,61 +8812,62 @@
       </c>
       <c r="AD19" s="29">
         <v>107.2</v>
       </c>
       <c r="AE19" s="30">
         <v>103.4</v>
       </c>
       <c r="AF19" s="30">
         <v>99.1</v>
       </c>
       <c r="AG19" s="31">
         <v>92.5</v>
       </c>
       <c r="AH19" s="29">
         <v>108.1</v>
       </c>
       <c r="AI19" s="30">
         <v>104.8</v>
       </c>
       <c r="AJ19" s="30">
         <v>98.8</v>
       </c>
       <c r="AK19" s="31">
         <v>93.4</v>
       </c>
-      <c r="AL19" s="30">
+      <c r="AL19" s="29">
         <v>115</v>
       </c>
       <c r="AM19" s="30">
         <v>111</v>
       </c>
-      <c r="AN19" s="31">
-        <f>'[1]2016 год =100'!AN19</f>
+      <c r="AN19" s="30">
         <v>103.9</v>
       </c>
-      <c r="AO19" s="12"/>
+      <c r="AO19" s="31">
+        <v>98</v>
+      </c>
       <c r="AP19" s="12"/>
       <c r="AQ19" s="12"/>
     </row>
     <row r="20" spans="1:43" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>78.8</v>
       </c>
       <c r="G20" s="30">
         <v>86.6</v>
       </c>
@@ -9017,61 +8939,62 @@
       </c>
       <c r="AD20" s="29">
         <v>58.3</v>
       </c>
       <c r="AE20" s="30">
         <v>52.3</v>
       </c>
       <c r="AF20" s="30">
         <v>72.599999999999994</v>
       </c>
       <c r="AG20" s="31">
         <v>92.1</v>
       </c>
       <c r="AH20" s="29">
         <v>58.9</v>
       </c>
       <c r="AI20" s="30">
         <v>51.6</v>
       </c>
       <c r="AJ20" s="30">
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="31">
         <v>92.3</v>
       </c>
-      <c r="AL20" s="30">
+      <c r="AL20" s="29">
         <v>61.3</v>
       </c>
       <c r="AM20" s="30">
         <v>54.2</v>
       </c>
-      <c r="AN20" s="31">
-        <f>'[1]2016 год =100'!AN20</f>
+      <c r="AN20" s="30">
         <v>74.599999999999994</v>
       </c>
-      <c r="AO20" s="12"/>
+      <c r="AO20" s="31">
+        <v>93.3</v>
+      </c>
       <c r="AP20" s="12"/>
       <c r="AQ20" s="12"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>92.4</v>
       </c>
       <c r="G21" s="30">
         <v>97.2</v>
       </c>
@@ -9143,61 +9066,62 @@
       </c>
       <c r="AD21" s="29">
         <v>79.5</v>
       </c>
       <c r="AE21" s="30">
         <v>78.7</v>
       </c>
       <c r="AF21" s="30">
         <v>75.400000000000006</v>
       </c>
       <c r="AG21" s="31">
         <v>83.3</v>
       </c>
       <c r="AH21" s="29">
         <v>79.599999999999994</v>
       </c>
       <c r="AI21" s="30">
         <v>79.2</v>
       </c>
       <c r="AJ21" s="30">
         <v>77</v>
       </c>
       <c r="AK21" s="31">
         <v>83.5</v>
       </c>
-      <c r="AL21" s="30">
+      <c r="AL21" s="29">
         <v>83.1</v>
       </c>
       <c r="AM21" s="30">
         <v>81.400000000000006</v>
       </c>
-      <c r="AN21" s="31">
-        <f>'[1]2016 год =100'!AN21</f>
+      <c r="AN21" s="30">
         <v>76.3</v>
       </c>
-      <c r="AO21" s="12"/>
+      <c r="AO21" s="31">
+        <v>77.900000000000006</v>
+      </c>
       <c r="AP21" s="12"/>
       <c r="AQ21" s="12"/>
     </row>
     <row r="22" spans="1:43" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>93.8</v>
       </c>
       <c r="G22" s="30">
         <v>95.7</v>
       </c>
@@ -9269,61 +9193,62 @@
       </c>
       <c r="AD22" s="29">
         <v>87.1</v>
       </c>
       <c r="AE22" s="30">
         <v>85.7</v>
       </c>
       <c r="AF22" s="30">
         <v>86.3</v>
       </c>
       <c r="AG22" s="31">
         <v>100.4</v>
       </c>
       <c r="AH22" s="29">
         <v>84.2</v>
       </c>
       <c r="AI22" s="30">
         <v>85.4</v>
       </c>
       <c r="AJ22" s="30">
         <v>88.2</v>
       </c>
       <c r="AK22" s="31">
         <v>98.3</v>
       </c>
-      <c r="AL22" s="30">
+      <c r="AL22" s="29">
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="30">
         <v>81.599999999999994</v>
       </c>
-      <c r="AN22" s="31">
-        <f>'[1]2016 год =100'!AN22</f>
+      <c r="AN22" s="30">
         <v>85.3</v>
       </c>
-      <c r="AO22" s="12"/>
+      <c r="AO22" s="31">
+        <v>91.2</v>
+      </c>
       <c r="AP22" s="12"/>
       <c r="AQ22" s="12"/>
     </row>
     <row r="23" spans="1:43" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>104.2</v>
       </c>
       <c r="G23" s="30">
         <v>102</v>
       </c>
@@ -9395,61 +9320,62 @@
       </c>
       <c r="AD23" s="29">
         <v>116.1</v>
       </c>
       <c r="AE23" s="30">
         <v>112.2</v>
       </c>
       <c r="AF23" s="30">
         <v>109.1</v>
       </c>
       <c r="AG23" s="31">
         <v>114</v>
       </c>
       <c r="AH23" s="29">
         <v>107.5</v>
       </c>
       <c r="AI23" s="30">
         <v>115.6</v>
       </c>
       <c r="AJ23" s="30">
         <v>116.2</v>
       </c>
       <c r="AK23" s="31">
         <v>117.9</v>
       </c>
-      <c r="AL23" s="30">
+      <c r="AL23" s="29">
         <v>114</v>
       </c>
       <c r="AM23" s="30">
         <v>119.6</v>
       </c>
-      <c r="AN23" s="31">
-        <f>'[1]2016 год =100'!AN23</f>
+      <c r="AN23" s="30">
         <v>118.1</v>
       </c>
-      <c r="AO23" s="12"/>
+      <c r="AO23" s="31">
+        <v>119.6</v>
+      </c>
       <c r="AP23" s="12"/>
       <c r="AQ23" s="12"/>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>100</v>
       </c>
       <c r="G24" s="30">
         <v>99.4</v>
       </c>
@@ -9521,61 +9447,62 @@
       </c>
       <c r="AD24" s="29">
         <v>110.3</v>
       </c>
       <c r="AE24" s="30">
         <v>114.2</v>
       </c>
       <c r="AF24" s="30">
         <v>108.2</v>
       </c>
       <c r="AG24" s="31">
         <v>116.5</v>
       </c>
       <c r="AH24" s="29">
         <v>110.2</v>
       </c>
       <c r="AI24" s="30">
         <v>114.8</v>
       </c>
       <c r="AJ24" s="30">
         <v>108</v>
       </c>
       <c r="AK24" s="31">
         <v>116.5</v>
       </c>
-      <c r="AL24" s="30">
+      <c r="AL24" s="29">
         <v>108.4</v>
       </c>
       <c r="AM24" s="30">
         <v>113.9</v>
       </c>
-      <c r="AN24" s="31">
-        <f>'[1]2016 год =100'!AN24</f>
+      <c r="AN24" s="30">
         <v>107.2</v>
       </c>
-      <c r="AO24" s="12"/>
+      <c r="AO24" s="31">
+        <v>115.2</v>
+      </c>
       <c r="AP24" s="12"/>
       <c r="AQ24" s="12"/>
     </row>
     <row r="25" spans="1:43" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>98.5</v>
       </c>
       <c r="G25" s="30">
         <v>99.2</v>
       </c>
@@ -9647,61 +9574,62 @@
       </c>
       <c r="AD25" s="29">
         <v>96.7</v>
       </c>
       <c r="AE25" s="30">
         <v>100.8</v>
       </c>
       <c r="AF25" s="30">
         <v>99</v>
       </c>
       <c r="AG25" s="31">
         <v>97.2</v>
       </c>
       <c r="AH25" s="29">
         <v>95.2</v>
       </c>
       <c r="AI25" s="30">
         <v>99.8</v>
       </c>
       <c r="AJ25" s="30">
         <v>101.6</v>
       </c>
       <c r="AK25" s="31">
         <v>97.5</v>
       </c>
-      <c r="AL25" s="30">
+      <c r="AL25" s="29">
         <v>93.9</v>
       </c>
       <c r="AM25" s="30">
         <v>98.1</v>
       </c>
-      <c r="AN25" s="31">
-        <f>'[1]2016 год =100'!AN25</f>
+      <c r="AN25" s="30">
         <v>98.3</v>
       </c>
-      <c r="AO25" s="12"/>
+      <c r="AO25" s="31">
+        <v>94.4</v>
+      </c>
       <c r="AP25" s="12"/>
       <c r="AQ25" s="12"/>
     </row>
     <row r="26" spans="1:43">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>109</v>
       </c>
       <c r="G26" s="30">
         <v>106.7</v>
       </c>
@@ -9773,61 +9701,62 @@
       </c>
       <c r="AD26" s="29">
         <v>108.4</v>
       </c>
       <c r="AE26" s="30">
         <v>117.8</v>
       </c>
       <c r="AF26" s="30">
         <v>103.8</v>
       </c>
       <c r="AG26" s="31">
         <v>110.2</v>
       </c>
       <c r="AH26" s="29">
         <v>93</v>
       </c>
       <c r="AI26" s="30">
         <v>107.1</v>
       </c>
       <c r="AJ26" s="30">
         <v>96.7</v>
       </c>
       <c r="AK26" s="31">
         <v>92</v>
       </c>
-      <c r="AL26" s="30">
+      <c r="AL26" s="29">
         <v>86.4</v>
       </c>
       <c r="AM26" s="30">
         <v>104</v>
       </c>
-      <c r="AN26" s="31">
-        <f>'[1]2016 год =100'!AN26</f>
+      <c r="AN26" s="30">
         <v>94.9</v>
       </c>
-      <c r="AO26" s="12"/>
+      <c r="AO26" s="31">
+        <v>90.3</v>
+      </c>
       <c r="AP26" s="12"/>
       <c r="AQ26" s="12"/>
     </row>
     <row r="27" spans="1:43">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>94.7</v>
       </c>
       <c r="G27" s="36">
         <v>90.9</v>
       </c>
@@ -9899,178 +9828,186 @@
       </c>
       <c r="AD27" s="35">
         <v>72.5</v>
       </c>
       <c r="AE27" s="36">
         <v>62.8</v>
       </c>
       <c r="AF27" s="36">
         <v>66.7</v>
       </c>
       <c r="AG27" s="37">
         <v>61.1</v>
       </c>
       <c r="AH27" s="35">
         <v>75.8</v>
       </c>
       <c r="AI27" s="36">
         <v>63.2</v>
       </c>
       <c r="AJ27" s="36">
         <v>63.6</v>
       </c>
       <c r="AK27" s="37">
         <v>56.8</v>
       </c>
-      <c r="AL27" s="36">
+      <c r="AL27" s="35">
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="36">
         <v>56.7</v>
       </c>
-      <c r="AN27" s="37">
-        <f>'[1]2016 год =100'!AN27</f>
+      <c r="AN27" s="36">
         <v>57.7</v>
       </c>
-      <c r="AO27" s="12"/>
+      <c r="AO27" s="37">
+        <v>54.5</v>
+      </c>
       <c r="AP27" s="12"/>
       <c r="AQ27" s="12"/>
     </row>
+    <row r="30" spans="1:43" ht="12.75">
+      <c r="A30" s="82" t="s">
+        <v>120</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="AL3:AN3"/>
+    <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB27"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="F5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AB4" sqref="AB4"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.85546875" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.85546875" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="12.75">
+    <row r="1" spans="1:29" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" s="5"/>
       <c r="L2" s="14"/>
       <c r="P2" s="14"/>
       <c r="R2" s="14" t="s">
         <v>68</v>
       </c>
       <c r="Y2" s="20"/>
       <c r="Z2" s="20"/>
       <c r="AA2" s="20"/>
-      <c r="AB2" s="20" t="s">
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
-[...1 lines deleted...]
-      <c r="B3" s="85" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="85"/>
-[...2 lines deleted...]
-      <c r="F3" s="85" t="s">
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="G3" s="85"/>
-[...2 lines deleted...]
-      <c r="J3" s="85" t="s">
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="K3" s="85"/>
-[...2 lines deleted...]
-      <c r="N3" s="85" t="s">
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="O3" s="85"/>
-[...2 lines deleted...]
-      <c r="R3" s="85" t="s">
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="85"/>
-[...2 lines deleted...]
-      <c r="V3" s="85" t="s">
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="W3" s="85"/>
-[...2 lines deleted...]
-      <c r="Z3" s="86" t="s">
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="AA3" s="86"/>
-[...3 lines deleted...]
-      <c r="A4" s="84"/>
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+    </row>
+    <row r="4" spans="1:29" ht="33.75" customHeight="1">
+      <c r="A4" s="86"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -10108,52 +10045,55 @@
       </c>
       <c r="U4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="V4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="W4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="Z4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4" s="9" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>102.4</v>
       </c>
       <c r="G5" s="24">
         <v>97.9</v>
       </c>
       <c r="H5" s="24">
         <v>97.4</v>
       </c>
       <c r="I5" s="26">
@@ -10185,61 +10125,64 @@
       </c>
       <c r="R5" s="23">
         <v>108.3</v>
       </c>
       <c r="S5" s="24">
         <v>106.1</v>
       </c>
       <c r="T5" s="24">
         <v>105.5</v>
       </c>
       <c r="U5" s="26">
         <v>106.8</v>
       </c>
       <c r="V5" s="23">
         <v>111.1</v>
       </c>
       <c r="W5" s="24">
         <v>109</v>
       </c>
       <c r="X5" s="24">
         <v>109.3</v>
       </c>
       <c r="Y5" s="26">
         <v>110.8</v>
       </c>
-      <c r="Z5" s="24">
+      <c r="Z5" s="23">
         <v>116.4</v>
       </c>
       <c r="AA5" s="24">
         <v>115.1</v>
       </c>
-      <c r="AB5" s="26">
+      <c r="AB5" s="24">
         <v>115.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5" s="26">
+        <v>117.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>107.9</v>
       </c>
       <c r="G6" s="24">
         <v>105.5</v>
       </c>
       <c r="H6" s="24">
         <v>103.4</v>
       </c>
       <c r="I6" s="25">
@@ -10271,61 +10214,64 @@
       </c>
       <c r="R6" s="23">
         <v>126.2</v>
       </c>
       <c r="S6" s="24">
         <v>123.9</v>
       </c>
       <c r="T6" s="24">
         <v>120.1</v>
       </c>
       <c r="U6" s="25">
         <v>120.2</v>
       </c>
       <c r="V6" s="23">
         <v>133.6</v>
       </c>
       <c r="W6" s="24">
         <v>129.5</v>
       </c>
       <c r="X6" s="24">
         <v>126.5</v>
       </c>
       <c r="Y6" s="25">
         <v>126.7</v>
       </c>
-      <c r="Z6" s="24">
+      <c r="Z6" s="23">
         <v>145.9</v>
       </c>
       <c r="AA6" s="24">
         <v>143</v>
       </c>
-      <c r="AB6" s="25">
+      <c r="AB6" s="24">
         <v>140.69999999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6" s="25">
+        <v>142.19999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>108</v>
       </c>
       <c r="G7" s="30">
         <v>106</v>
       </c>
       <c r="H7" s="30">
         <v>107.3</v>
       </c>
       <c r="I7" s="31">
@@ -10357,61 +10303,64 @@
       </c>
       <c r="R7" s="29">
         <v>130.9</v>
       </c>
       <c r="S7" s="30">
         <v>130.9</v>
       </c>
       <c r="T7" s="30">
         <v>121.3</v>
       </c>
       <c r="U7" s="31">
         <v>122.1</v>
       </c>
       <c r="V7" s="29">
         <v>137.19999999999999</v>
       </c>
       <c r="W7" s="30">
         <v>141.4</v>
       </c>
       <c r="X7" s="30">
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="31">
         <v>143.1</v>
       </c>
-      <c r="Z7" s="30">
+      <c r="Z7" s="29">
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="30">
         <v>157.4</v>
       </c>
-      <c r="AB7" s="31">
+      <c r="AB7" s="30">
         <v>159.80000000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="31">
+        <v>160.69999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>104.8</v>
       </c>
       <c r="G8" s="30">
         <v>102.8</v>
       </c>
       <c r="H8" s="30">
         <v>100.5</v>
       </c>
       <c r="I8" s="31">
@@ -10443,61 +10392,64 @@
       </c>
       <c r="R8" s="29">
         <v>111.5</v>
       </c>
       <c r="S8" s="30">
         <v>109.4</v>
       </c>
       <c r="T8" s="30">
         <v>107.5</v>
       </c>
       <c r="U8" s="31">
         <v>106.4</v>
       </c>
       <c r="V8" s="29">
         <v>116.6</v>
       </c>
       <c r="W8" s="30">
         <v>109.3</v>
       </c>
       <c r="X8" s="30">
         <v>106.6</v>
       </c>
       <c r="Y8" s="31">
         <v>106.5</v>
       </c>
-      <c r="Z8" s="30">
+      <c r="Z8" s="29">
         <v>121</v>
       </c>
       <c r="AA8" s="30">
         <v>114.7</v>
       </c>
-      <c r="AB8" s="31">
+      <c r="AB8" s="30">
         <v>113.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" ht="21.75" customHeight="1">
+      <c r="AC8" s="31">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="21.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>104.2</v>
       </c>
       <c r="G9" s="30">
         <v>102.1</v>
       </c>
       <c r="H9" s="30">
         <v>98</v>
       </c>
       <c r="I9" s="31">
@@ -10529,61 +10481,64 @@
       </c>
       <c r="R9" s="29">
         <v>103.8</v>
       </c>
       <c r="S9" s="30">
         <v>105.1</v>
       </c>
       <c r="T9" s="30">
         <v>103.1</v>
       </c>
       <c r="U9" s="31">
         <v>102.6</v>
       </c>
       <c r="V9" s="29">
         <v>105.3</v>
       </c>
       <c r="W9" s="30">
         <v>104.5</v>
       </c>
       <c r="X9" s="30">
         <v>99.7</v>
       </c>
       <c r="Y9" s="31">
         <v>100.4</v>
       </c>
-      <c r="Z9" s="30">
+      <c r="Z9" s="29">
         <v>107.7</v>
       </c>
       <c r="AA9" s="30">
         <v>107.9</v>
       </c>
-      <c r="AB9" s="31">
+      <c r="AB9" s="30">
         <v>104.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="31">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>107.3</v>
       </c>
       <c r="G10" s="30">
         <v>104.5</v>
       </c>
       <c r="H10" s="30">
         <v>104.4</v>
       </c>
       <c r="I10" s="31">
@@ -10615,61 +10570,64 @@
       </c>
       <c r="R10" s="29">
         <v>126.3</v>
       </c>
       <c r="S10" s="30">
         <v>118.1</v>
       </c>
       <c r="T10" s="30">
         <v>116.4</v>
       </c>
       <c r="U10" s="31">
         <v>113.1</v>
       </c>
       <c r="V10" s="29">
         <v>134.1</v>
       </c>
       <c r="W10" s="30">
         <v>120.5</v>
       </c>
       <c r="X10" s="30">
         <v>116.1</v>
       </c>
       <c r="Y10" s="31">
         <v>116.8</v>
       </c>
-      <c r="Z10" s="30">
+      <c r="Z10" s="29">
         <v>143.6</v>
       </c>
       <c r="AA10" s="30">
         <v>126.3</v>
       </c>
-      <c r="AB10" s="31">
+      <c r="AB10" s="30">
         <v>122.7</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" ht="22.5">
+      <c r="AC10" s="31">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>97.3</v>
       </c>
       <c r="G11" s="30">
         <v>102</v>
       </c>
       <c r="H11" s="30">
         <v>100.6</v>
       </c>
       <c r="I11" s="31">
@@ -10701,61 +10659,64 @@
       </c>
       <c r="R11" s="29">
         <v>100.8</v>
       </c>
       <c r="S11" s="30">
         <v>110.3</v>
       </c>
       <c r="T11" s="30">
         <v>108.4</v>
       </c>
       <c r="U11" s="31">
         <v>113.1</v>
       </c>
       <c r="V11" s="29">
         <v>111.3</v>
       </c>
       <c r="W11" s="30">
         <v>112.3</v>
       </c>
       <c r="X11" s="30">
         <v>110.8</v>
       </c>
       <c r="Y11" s="31">
         <v>110.2</v>
       </c>
-      <c r="Z11" s="30">
+      <c r="Z11" s="29">
         <v>101.6</v>
       </c>
       <c r="AA11" s="30">
         <v>110.8</v>
       </c>
-      <c r="AB11" s="31">
+      <c r="AB11" s="30">
         <v>114</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" ht="22.5" customHeight="1">
+      <c r="AC11" s="31">
+        <v>113.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="22.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>103.9</v>
       </c>
       <c r="G12" s="30">
         <v>98.8</v>
       </c>
       <c r="H12" s="30">
         <v>94.5</v>
       </c>
       <c r="I12" s="31">
@@ -10787,61 +10748,64 @@
       </c>
       <c r="R12" s="29">
         <v>121.2</v>
       </c>
       <c r="S12" s="30">
         <v>106.4</v>
       </c>
       <c r="T12" s="30">
         <v>103</v>
       </c>
       <c r="U12" s="31">
         <v>94.7</v>
       </c>
       <c r="V12" s="29">
         <v>122</v>
       </c>
       <c r="W12" s="30">
         <v>101.8</v>
       </c>
       <c r="X12" s="30">
         <v>95.2</v>
       </c>
       <c r="Y12" s="31">
         <v>96.8</v>
       </c>
-      <c r="Z12" s="30">
+      <c r="Z12" s="29">
         <v>112.5</v>
       </c>
       <c r="AA12" s="30">
         <v>101.1</v>
       </c>
-      <c r="AB12" s="31">
+      <c r="AB12" s="30">
         <v>92</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="31">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>109.6</v>
       </c>
       <c r="G13" s="30">
         <v>110.9</v>
       </c>
       <c r="H13" s="30">
         <v>111.4</v>
       </c>
       <c r="I13" s="31">
@@ -10873,61 +10837,64 @@
       </c>
       <c r="R13" s="29">
         <v>159.9</v>
       </c>
       <c r="S13" s="30">
         <v>151.30000000000001</v>
       </c>
       <c r="T13" s="30">
         <v>142</v>
       </c>
       <c r="U13" s="31">
         <v>151.6</v>
       </c>
       <c r="V13" s="29">
         <v>180.8</v>
       </c>
       <c r="W13" s="30">
         <v>166.1</v>
       </c>
       <c r="X13" s="30">
         <v>155.9</v>
       </c>
       <c r="Y13" s="31">
         <v>168.7</v>
       </c>
-      <c r="Z13" s="30">
+      <c r="Z13" s="29">
         <v>211.4</v>
       </c>
       <c r="AA13" s="30">
         <v>197.7</v>
       </c>
-      <c r="AB13" s="31">
+      <c r="AB13" s="30">
         <v>182.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="31">
+        <v>204.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>99.1</v>
       </c>
       <c r="G14" s="24">
         <v>93.3</v>
       </c>
       <c r="H14" s="24">
         <v>93.6</v>
       </c>
       <c r="I14" s="25">
@@ -10959,61 +10926,64 @@
       </c>
       <c r="R14" s="23">
         <v>99.5</v>
       </c>
       <c r="S14" s="24">
         <v>97.1</v>
       </c>
       <c r="T14" s="24">
         <v>97.9</v>
       </c>
       <c r="U14" s="25">
         <v>100.3</v>
       </c>
       <c r="V14" s="23">
         <v>100.4</v>
       </c>
       <c r="W14" s="24">
         <v>98.9</v>
       </c>
       <c r="X14" s="24">
         <v>100.5</v>
       </c>
       <c r="Y14" s="25">
         <v>103.2</v>
       </c>
-      <c r="Z14" s="24">
+      <c r="Z14" s="23">
         <v>102.8</v>
       </c>
       <c r="AA14" s="24">
         <v>102.2</v>
       </c>
-      <c r="AB14" s="25">
+      <c r="AB14" s="24">
         <v>103.3</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="33.75">
+      <c r="AC14" s="25">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="33.75">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>98.4</v>
       </c>
       <c r="G15" s="30">
         <v>88.5</v>
       </c>
       <c r="H15" s="30">
         <v>90.1</v>
       </c>
       <c r="I15" s="31">
@@ -11045,61 +11015,64 @@
       </c>
       <c r="R15" s="29">
         <v>105.9</v>
       </c>
       <c r="S15" s="30">
         <v>103.8</v>
       </c>
       <c r="T15" s="30">
         <v>104.9</v>
       </c>
       <c r="U15" s="31">
         <v>107.9</v>
       </c>
       <c r="V15" s="29">
         <v>111.1</v>
       </c>
       <c r="W15" s="30">
         <v>106.9</v>
       </c>
       <c r="X15" s="30">
         <v>109.4</v>
       </c>
       <c r="Y15" s="31">
         <v>116.4</v>
       </c>
-      <c r="Z15" s="30">
+      <c r="Z15" s="29">
         <v>114.8</v>
       </c>
       <c r="AA15" s="30">
         <v>112.2</v>
       </c>
-      <c r="AB15" s="31">
+      <c r="AB15" s="30">
         <v>115.1</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="31">
+        <v>122.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>98.4</v>
       </c>
       <c r="G16" s="30">
         <v>86.7</v>
       </c>
       <c r="H16" s="30">
         <v>85.2</v>
       </c>
       <c r="I16" s="31">
@@ -11131,61 +11104,64 @@
       </c>
       <c r="R16" s="29">
         <v>94.4</v>
       </c>
       <c r="S16" s="30">
         <v>92</v>
       </c>
       <c r="T16" s="30">
         <v>92.2</v>
       </c>
       <c r="U16" s="31">
         <v>99</v>
       </c>
       <c r="V16" s="29">
         <v>98.5</v>
       </c>
       <c r="W16" s="30">
         <v>94</v>
       </c>
       <c r="X16" s="30">
         <v>96.3</v>
       </c>
       <c r="Y16" s="31">
         <v>104.7</v>
       </c>
-      <c r="Z16" s="30">
+      <c r="Z16" s="29">
         <v>118.7</v>
       </c>
       <c r="AA16" s="30">
         <v>114.1</v>
       </c>
-      <c r="AB16" s="31">
+      <c r="AB16" s="30">
         <v>115.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="31">
+        <v>125.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>94.7</v>
       </c>
       <c r="G17" s="30">
         <v>97.5</v>
       </c>
       <c r="H17" s="30">
         <v>91</v>
       </c>
       <c r="I17" s="31">
@@ -11217,61 +11193,64 @@
       </c>
       <c r="R17" s="29">
         <v>91.3</v>
       </c>
       <c r="S17" s="30">
         <v>99.8</v>
       </c>
       <c r="T17" s="30">
         <v>92.8</v>
       </c>
       <c r="U17" s="31">
         <v>83.5</v>
       </c>
       <c r="V17" s="29">
         <v>81</v>
       </c>
       <c r="W17" s="30">
         <v>103.5</v>
       </c>
       <c r="X17" s="30">
         <v>90.1</v>
       </c>
       <c r="Y17" s="31">
         <v>78.900000000000006</v>
       </c>
-      <c r="Z17" s="30">
+      <c r="Z17" s="29">
         <v>82.5</v>
       </c>
       <c r="AA17" s="30">
         <v>100</v>
       </c>
-      <c r="AB17" s="31">
+      <c r="AB17" s="30">
         <v>89</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="31">
+        <v>79.400000000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>113.1</v>
       </c>
       <c r="G18" s="30">
         <v>115</v>
       </c>
       <c r="H18" s="30">
         <v>110.2</v>
       </c>
       <c r="I18" s="31">
@@ -11303,61 +11282,64 @@
       </c>
       <c r="R18" s="29">
         <v>139.9</v>
       </c>
       <c r="S18" s="30">
         <v>150.69999999999999</v>
       </c>
       <c r="T18" s="30">
         <v>144.1</v>
       </c>
       <c r="U18" s="31">
         <v>114.9</v>
       </c>
       <c r="V18" s="29">
         <v>153.80000000000001</v>
       </c>
       <c r="W18" s="30">
         <v>164.4</v>
       </c>
       <c r="X18" s="30">
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="31">
         <v>120.8</v>
       </c>
-      <c r="Z18" s="30">
+      <c r="Z18" s="29">
         <v>155</v>
       </c>
       <c r="AA18" s="30">
         <v>162.80000000000001</v>
       </c>
-      <c r="AB18" s="31">
+      <c r="AB18" s="30">
         <v>152.6</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="31">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>97.6</v>
       </c>
       <c r="G19" s="30">
         <v>97.3</v>
       </c>
       <c r="H19" s="30">
         <v>94.5</v>
       </c>
       <c r="I19" s="31">
@@ -11389,61 +11371,64 @@
       </c>
       <c r="R19" s="29">
         <v>95.1</v>
       </c>
       <c r="S19" s="30">
         <v>96.8</v>
       </c>
       <c r="T19" s="30">
         <v>95.1</v>
       </c>
       <c r="U19" s="31">
         <v>100.5</v>
       </c>
       <c r="V19" s="29">
         <v>95.9</v>
       </c>
       <c r="W19" s="30">
         <v>98.2</v>
       </c>
       <c r="X19" s="30">
         <v>94.8</v>
       </c>
       <c r="Y19" s="31">
         <v>101.5</v>
       </c>
-      <c r="Z19" s="30">
+      <c r="Z19" s="29">
         <v>102</v>
       </c>
       <c r="AA19" s="30">
         <v>104</v>
       </c>
-      <c r="AB19" s="31">
+      <c r="AB19" s="30">
         <v>99.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="24" customHeight="1">
+      <c r="AC19" s="31">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="24" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>96.4</v>
       </c>
       <c r="G20" s="30">
         <v>92.2</v>
       </c>
       <c r="H20" s="30">
         <v>99.5</v>
       </c>
       <c r="I20" s="31">
@@ -11475,61 +11460,64 @@
       </c>
       <c r="R20" s="29">
         <v>94.7</v>
       </c>
       <c r="S20" s="30">
         <v>76.3</v>
       </c>
       <c r="T20" s="30">
         <v>105.3</v>
       </c>
       <c r="U20" s="31">
         <v>108.7</v>
       </c>
       <c r="V20" s="29">
         <v>95.6</v>
       </c>
       <c r="W20" s="30">
         <v>75.3</v>
       </c>
       <c r="X20" s="30">
         <v>105.3</v>
       </c>
       <c r="Y20" s="31">
         <v>108.9</v>
       </c>
-      <c r="Z20" s="30">
+      <c r="Z20" s="29">
         <v>99.5</v>
       </c>
       <c r="AA20" s="30">
         <v>79.099999999999994</v>
       </c>
-      <c r="AB20" s="31">
+      <c r="AB20" s="30">
         <v>108.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="31">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>95.6</v>
       </c>
       <c r="G21" s="30">
         <v>94.4</v>
       </c>
       <c r="H21" s="30">
         <v>93.1</v>
       </c>
       <c r="I21" s="31">
@@ -11561,61 +11549,64 @@
       </c>
       <c r="R21" s="29">
         <v>79.7</v>
       </c>
       <c r="S21" s="30">
         <v>77</v>
       </c>
       <c r="T21" s="30">
         <v>75.900000000000006</v>
       </c>
       <c r="U21" s="31">
         <v>87.1</v>
       </c>
       <c r="V21" s="29">
         <v>79.8</v>
       </c>
       <c r="W21" s="30">
         <v>77.5</v>
       </c>
       <c r="X21" s="30">
         <v>77.5</v>
       </c>
       <c r="Y21" s="31">
         <v>87.4</v>
       </c>
-      <c r="Z21" s="30">
+      <c r="Z21" s="29">
         <v>83.3</v>
       </c>
       <c r="AA21" s="30">
         <v>79.7</v>
       </c>
-      <c r="AB21" s="31">
+      <c r="AB21" s="30">
         <v>76.8</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="22.5">
+      <c r="AC21" s="31">
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>103.8</v>
       </c>
       <c r="G22" s="30">
         <v>100.1</v>
       </c>
       <c r="H22" s="30">
         <v>97.6</v>
       </c>
       <c r="I22" s="31">
@@ -11647,61 +11638,64 @@
       </c>
       <c r="R22" s="29">
         <v>102.7</v>
       </c>
       <c r="S22" s="30">
         <v>96.5</v>
       </c>
       <c r="T22" s="30">
         <v>94.7</v>
       </c>
       <c r="U22" s="31">
         <v>108.7</v>
       </c>
       <c r="V22" s="29">
         <v>99.3</v>
       </c>
       <c r="W22" s="30">
         <v>96.1</v>
       </c>
       <c r="X22" s="30">
         <v>96.8</v>
       </c>
       <c r="Y22" s="31">
         <v>106.4</v>
       </c>
-      <c r="Z22" s="30">
+      <c r="Z22" s="29">
         <v>93</v>
       </c>
       <c r="AA22" s="30">
         <v>91.9</v>
       </c>
-      <c r="AB22" s="31">
+      <c r="AB22" s="30">
         <v>93.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="22.5">
+      <c r="AC22" s="31">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>101.7</v>
       </c>
       <c r="G23" s="30">
         <v>101.2</v>
       </c>
       <c r="H23" s="30">
         <v>101.2</v>
       </c>
       <c r="I23" s="31">
@@ -11733,61 +11727,64 @@
       </c>
       <c r="R23" s="29">
         <v>111.1</v>
       </c>
       <c r="S23" s="30">
         <v>105.6</v>
       </c>
       <c r="T23" s="30">
         <v>105.9</v>
       </c>
       <c r="U23" s="31">
         <v>106.7</v>
       </c>
       <c r="V23" s="29">
         <v>102.9</v>
       </c>
       <c r="W23" s="30">
         <v>108.8</v>
       </c>
       <c r="X23" s="30">
         <v>112.8</v>
       </c>
       <c r="Y23" s="31">
         <v>110.3</v>
       </c>
-      <c r="Z23" s="30">
+      <c r="Z23" s="29">
         <v>109.1</v>
       </c>
       <c r="AA23" s="30">
         <v>112.6</v>
       </c>
-      <c r="AB23" s="31">
+      <c r="AB23" s="30">
         <v>114.6</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="31">
+        <v>111.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>99.5</v>
       </c>
       <c r="G24" s="30">
         <v>104.4</v>
       </c>
       <c r="H24" s="30">
         <v>103.9</v>
       </c>
       <c r="I24" s="31">
@@ -11819,61 +11816,64 @@
       </c>
       <c r="R24" s="29">
         <v>105.9</v>
       </c>
       <c r="S24" s="30">
         <v>110.2</v>
       </c>
       <c r="T24" s="30">
         <v>105.5</v>
       </c>
       <c r="U24" s="31">
         <v>109.4</v>
       </c>
       <c r="V24" s="29">
         <v>105.8</v>
       </c>
       <c r="W24" s="30">
         <v>110.8</v>
       </c>
       <c r="X24" s="30">
         <v>105.3</v>
       </c>
       <c r="Y24" s="31">
         <v>109.4</v>
       </c>
-      <c r="Z24" s="30">
+      <c r="Z24" s="29">
         <v>104.1</v>
       </c>
       <c r="AA24" s="30">
         <v>109.9</v>
       </c>
-      <c r="AB24" s="31">
+      <c r="AB24" s="30">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" ht="22.5">
+      <c r="AC24" s="31">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>99.6</v>
       </c>
       <c r="G25" s="30">
         <v>102.8</v>
       </c>
       <c r="H25" s="30">
         <v>102.1</v>
       </c>
       <c r="I25" s="31">
@@ -11905,61 +11905,64 @@
       </c>
       <c r="R25" s="29">
         <v>96.2</v>
       </c>
       <c r="S25" s="30">
         <v>102</v>
       </c>
       <c r="T25" s="30">
         <v>99.9</v>
       </c>
       <c r="U25" s="31">
         <v>97.7</v>
       </c>
       <c r="V25" s="29">
         <v>94.8</v>
       </c>
       <c r="W25" s="30">
         <v>101</v>
       </c>
       <c r="X25" s="30">
         <v>102.5</v>
       </c>
       <c r="Y25" s="31">
         <v>98</v>
       </c>
-      <c r="Z25" s="30">
+      <c r="Z25" s="29">
         <v>93.5</v>
       </c>
       <c r="AA25" s="30">
         <v>99.3</v>
       </c>
-      <c r="AB25" s="31">
+      <c r="AB25" s="30">
         <v>99.2</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="31">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>100.5</v>
       </c>
       <c r="G26" s="30">
         <v>101.6</v>
       </c>
       <c r="H26" s="30">
         <v>92.3</v>
       </c>
       <c r="I26" s="31">
@@ -11991,61 +11994,64 @@
       </c>
       <c r="R26" s="29">
         <v>109</v>
       </c>
       <c r="S26" s="30">
         <v>117.3</v>
       </c>
       <c r="T26" s="30">
         <v>102.8</v>
       </c>
       <c r="U26" s="31">
         <v>108.3</v>
       </c>
       <c r="V26" s="29">
         <v>93.5</v>
       </c>
       <c r="W26" s="30">
         <v>106.6</v>
       </c>
       <c r="X26" s="30">
         <v>95.8</v>
       </c>
       <c r="Y26" s="31">
         <v>90.4</v>
       </c>
-      <c r="Z26" s="30">
+      <c r="Z26" s="29">
         <v>86.9</v>
       </c>
       <c r="AA26" s="30">
         <v>103.5</v>
       </c>
-      <c r="AB26" s="31">
+      <c r="AB26" s="30">
         <v>94</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="31">
+        <v>88.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>100</v>
       </c>
       <c r="G27" s="36">
         <v>92.9</v>
       </c>
       <c r="H27" s="36">
         <v>94.3</v>
       </c>
       <c r="I27" s="37">
@@ -12077,1454 +12083,1543 @@
       </c>
       <c r="R27" s="35">
         <v>78.400000000000006</v>
       </c>
       <c r="S27" s="36">
         <v>66.2</v>
       </c>
       <c r="T27" s="36">
         <v>71.400000000000006</v>
       </c>
       <c r="U27" s="37">
         <v>69.900000000000006</v>
       </c>
       <c r="V27" s="35">
         <v>82</v>
       </c>
       <c r="W27" s="36">
         <v>66.7</v>
       </c>
       <c r="X27" s="36">
         <v>68</v>
       </c>
       <c r="Y27" s="37">
         <v>64.900000000000006</v>
       </c>
-      <c r="Z27" s="36">
+      <c r="Z27" s="35">
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="36">
         <v>59.8</v>
       </c>
-      <c r="AB27" s="37">
+      <c r="AB27" s="36">
         <v>61.7</v>
+      </c>
+      <c r="AC27" s="37">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="12.75">
+      <c r="A30" s="82" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P27"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="12.75">
+    <row r="1" spans="1:17" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" s="5"/>
-      <c r="P2" s="20" t="s">
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
-[...1 lines deleted...]
-      <c r="B3" s="85" t="s">
+    <row r="3" spans="1:17">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="85"/>
-[...2 lines deleted...]
-      <c r="F3" s="85" t="s">
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="G3" s="85"/>
-[...2 lines deleted...]
-      <c r="J3" s="85" t="s">
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="K3" s="85"/>
-[...2 lines deleted...]
-      <c r="N3" s="86" t="s">
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="O3" s="86"/>
-[...3 lines deleted...]
-      <c r="A4" s="84"/>
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+    </row>
+    <row r="4" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A4" s="86"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4" s="9" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="38">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>102.7</v>
       </c>
       <c r="G5" s="24">
         <v>103.1</v>
       </c>
       <c r="H5" s="24">
         <v>102.5</v>
       </c>
       <c r="I5" s="26">
         <v>104.7</v>
       </c>
       <c r="J5" s="23">
         <v>105.4</v>
       </c>
       <c r="K5" s="24">
         <v>105.9</v>
       </c>
       <c r="L5" s="24">
         <v>106.2</v>
       </c>
       <c r="M5" s="26">
         <v>108.6</v>
       </c>
-      <c r="N5" s="24">
+      <c r="N5" s="23">
         <v>110.5</v>
       </c>
       <c r="O5" s="24">
         <v>111.8</v>
       </c>
-      <c r="P5" s="26">
+      <c r="P5" s="24">
         <v>112.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5" s="26">
+        <v>115.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="38">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>107.1</v>
       </c>
       <c r="G6" s="24">
         <v>108</v>
       </c>
       <c r="H6" s="24">
         <v>107.2</v>
       </c>
       <c r="I6" s="25">
         <v>108.8</v>
       </c>
       <c r="J6" s="23">
         <v>113.4</v>
       </c>
       <c r="K6" s="24">
         <v>112.9</v>
       </c>
       <c r="L6" s="24">
         <v>112.9</v>
       </c>
       <c r="M6" s="25">
         <v>114.7</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N6" s="23">
         <v>123.8</v>
       </c>
       <c r="O6" s="24">
         <v>124.6</v>
       </c>
-      <c r="P6" s="25">
+      <c r="P6" s="24">
         <v>125.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6" s="25">
+        <v>128.69999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="39">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>113.5</v>
       </c>
       <c r="G7" s="30">
         <v>114.3</v>
       </c>
       <c r="H7" s="30">
         <v>99.9</v>
       </c>
       <c r="I7" s="31">
         <v>101.4</v>
       </c>
       <c r="J7" s="29">
         <v>118.9</v>
       </c>
       <c r="K7" s="30">
         <v>123.4</v>
       </c>
       <c r="L7" s="30">
         <v>116.7</v>
       </c>
       <c r="M7" s="31">
         <v>118.8</v>
       </c>
-      <c r="N7" s="30">
+      <c r="N7" s="29">
         <v>131.5</v>
       </c>
       <c r="O7" s="30">
         <v>137.30000000000001</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P7" s="30">
         <v>131.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7" s="31">
+        <v>133.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="39">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>98.8</v>
       </c>
       <c r="G8" s="30">
         <v>101</v>
       </c>
       <c r="H8" s="30">
         <v>102.1</v>
       </c>
       <c r="I8" s="31">
         <v>104.4</v>
       </c>
       <c r="J8" s="29">
         <v>103.3</v>
       </c>
       <c r="K8" s="30">
         <v>100.9</v>
       </c>
       <c r="L8" s="30">
         <v>101.3</v>
       </c>
       <c r="M8" s="31">
         <v>104.5</v>
       </c>
-      <c r="N8" s="30">
+      <c r="N8" s="29">
         <v>107.2</v>
       </c>
       <c r="O8" s="30">
         <v>105.8</v>
       </c>
-      <c r="P8" s="31">
+      <c r="P8" s="30">
         <v>107.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" ht="22.5">
+      <c r="Q8" s="31">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="22.5">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="39">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>98.8</v>
       </c>
       <c r="G9" s="30">
         <v>103.3</v>
       </c>
       <c r="H9" s="30">
         <v>105.1</v>
       </c>
       <c r="I9" s="31">
         <v>103.8</v>
       </c>
       <c r="J9" s="29">
         <v>100.2</v>
       </c>
       <c r="K9" s="30">
         <v>102.7</v>
       </c>
       <c r="L9" s="30">
         <v>101.6</v>
       </c>
       <c r="M9" s="31">
         <v>101.6</v>
       </c>
-      <c r="N9" s="30">
+      <c r="N9" s="29">
         <v>102.5</v>
       </c>
       <c r="O9" s="30">
         <v>106.1</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P9" s="30">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9" s="31">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="39">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>101.2</v>
       </c>
       <c r="G10" s="30">
         <v>100.3</v>
       </c>
       <c r="H10" s="30">
         <v>101.7</v>
       </c>
       <c r="I10" s="31">
         <v>105.4</v>
       </c>
       <c r="J10" s="29">
         <v>107.5</v>
       </c>
       <c r="K10" s="30">
         <v>102.3</v>
       </c>
       <c r="L10" s="30">
         <v>101.4</v>
       </c>
       <c r="M10" s="31">
         <v>108.9</v>
       </c>
-      <c r="N10" s="30">
+      <c r="N10" s="29">
         <v>115.1</v>
       </c>
       <c r="O10" s="30">
         <v>107.2</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P10" s="30">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" ht="22.5">
+      <c r="Q10" s="31">
+        <v>116.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="39">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>99.3</v>
       </c>
       <c r="G11" s="30">
         <v>103.4</v>
       </c>
       <c r="H11" s="30">
         <v>100.9</v>
       </c>
       <c r="I11" s="31">
         <v>104.9</v>
       </c>
       <c r="J11" s="29">
         <v>109.6</v>
       </c>
       <c r="K11" s="30">
         <v>105.3</v>
       </c>
       <c r="L11" s="30">
         <v>103.1</v>
       </c>
       <c r="M11" s="31">
         <v>102.2</v>
       </c>
-      <c r="N11" s="30">
+      <c r="N11" s="29">
         <v>100.1</v>
       </c>
       <c r="O11" s="30">
         <v>103.9</v>
       </c>
-      <c r="P11" s="31">
+      <c r="P11" s="30">
         <v>106.1</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" ht="22.5" customHeight="1">
+      <c r="Q11" s="31">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="22.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="39">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>97.9</v>
       </c>
       <c r="G12" s="30">
         <v>98.3</v>
       </c>
       <c r="H12" s="30">
         <v>99</v>
       </c>
       <c r="I12" s="31">
         <v>95.5</v>
       </c>
       <c r="J12" s="29">
         <v>98.6</v>
       </c>
       <c r="K12" s="30">
         <v>94.1</v>
       </c>
       <c r="L12" s="30">
         <v>91.5</v>
       </c>
       <c r="M12" s="31">
         <v>97.6</v>
       </c>
-      <c r="N12" s="30">
+      <c r="N12" s="29">
         <v>90.9</v>
       </c>
       <c r="O12" s="30">
         <v>93.4</v>
       </c>
-      <c r="P12" s="31">
+      <c r="P12" s="30">
         <v>88.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12" s="31">
+        <v>95.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="39">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>119</v>
       </c>
       <c r="G13" s="30">
         <v>112.9</v>
       </c>
       <c r="H13" s="30">
         <v>112.8</v>
       </c>
       <c r="I13" s="31">
         <v>118.1</v>
       </c>
       <c r="J13" s="29">
         <v>134.6</v>
       </c>
       <c r="K13" s="30">
         <v>124</v>
       </c>
       <c r="L13" s="30">
         <v>123.9</v>
       </c>
       <c r="M13" s="31">
         <v>131.4</v>
       </c>
-      <c r="N13" s="30">
+      <c r="N13" s="29">
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="30">
         <v>147.6</v>
       </c>
-      <c r="P13" s="31">
+      <c r="P13" s="30">
         <v>144.69999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13" s="31">
+        <v>159.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="38">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>101.2</v>
       </c>
       <c r="G14" s="24">
         <v>101</v>
       </c>
       <c r="H14" s="24">
         <v>101</v>
       </c>
       <c r="I14" s="25">
         <v>102.9</v>
       </c>
       <c r="J14" s="23">
         <v>102.1</v>
       </c>
       <c r="K14" s="24">
         <v>102.9</v>
       </c>
       <c r="L14" s="24">
         <v>103.7</v>
       </c>
       <c r="M14" s="25">
         <v>105.9</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="23">
         <v>104.6</v>
       </c>
       <c r="O14" s="24">
         <v>106.3</v>
       </c>
-      <c r="P14" s="25">
+      <c r="P14" s="24">
         <v>106.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" ht="22.5" customHeight="1">
+      <c r="Q14" s="25">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="22.5" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="39">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>104.4</v>
       </c>
       <c r="G15" s="30">
         <v>105</v>
       </c>
       <c r="H15" s="30">
         <v>105.9</v>
       </c>
       <c r="I15" s="31">
         <v>106.7</v>
       </c>
       <c r="J15" s="29">
         <v>109.5</v>
       </c>
       <c r="K15" s="30">
         <v>108.2</v>
       </c>
       <c r="L15" s="30">
         <v>110.5</v>
       </c>
       <c r="M15" s="31">
         <v>115.1</v>
       </c>
-      <c r="N15" s="30">
+      <c r="N15" s="29">
         <v>113.1</v>
       </c>
       <c r="O15" s="30">
         <v>113.6</v>
       </c>
-      <c r="P15" s="31">
+      <c r="P15" s="30">
         <v>116.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15" s="31">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="39">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>104</v>
       </c>
       <c r="G16" s="30">
         <v>103.9</v>
       </c>
       <c r="H16" s="30">
         <v>104.1</v>
       </c>
       <c r="I16" s="31">
         <v>115.5</v>
       </c>
       <c r="J16" s="29">
         <v>108.5</v>
       </c>
       <c r="K16" s="30">
         <v>106.2</v>
       </c>
       <c r="L16" s="30">
         <v>108.8</v>
       </c>
       <c r="M16" s="31">
         <v>122.2</v>
       </c>
-      <c r="N16" s="30">
+      <c r="N16" s="29">
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="30">
         <v>128.9</v>
       </c>
-      <c r="P16" s="31">
+      <c r="P16" s="30">
         <v>130.80000000000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16" s="31">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="39">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>92.8</v>
       </c>
       <c r="G17" s="30">
         <v>93.2</v>
       </c>
       <c r="H17" s="30">
         <v>94</v>
       </c>
       <c r="I17" s="31">
         <v>96.1</v>
       </c>
       <c r="J17" s="29">
         <v>82.3</v>
       </c>
       <c r="K17" s="30">
         <v>96.6</v>
       </c>
       <c r="L17" s="30">
         <v>91.3</v>
       </c>
       <c r="M17" s="31">
         <v>90.8</v>
       </c>
-      <c r="N17" s="30">
+      <c r="N17" s="29">
         <v>83.9</v>
       </c>
       <c r="O17" s="30">
         <v>93.3</v>
       </c>
-      <c r="P17" s="31">
+      <c r="P17" s="30">
         <v>90.2</v>
       </c>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17" s="31">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="39">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>102.8</v>
       </c>
       <c r="G18" s="30">
         <v>106.3</v>
       </c>
       <c r="H18" s="30">
         <v>105.1</v>
       </c>
       <c r="I18" s="31">
         <v>96.2</v>
       </c>
       <c r="J18" s="29">
         <v>113</v>
       </c>
       <c r="K18" s="30">
         <v>116</v>
       </c>
       <c r="L18" s="30">
         <v>113.9</v>
       </c>
       <c r="M18" s="31">
         <v>101.1</v>
       </c>
-      <c r="N18" s="30">
+      <c r="N18" s="29">
         <v>113.9</v>
       </c>
       <c r="O18" s="30">
         <v>114.8</v>
       </c>
-      <c r="P18" s="31">
+      <c r="P18" s="30">
         <v>111.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18" s="31">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="39">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>93.5</v>
       </c>
       <c r="G19" s="30">
         <v>93.6</v>
       </c>
       <c r="H19" s="30">
         <v>93.1</v>
       </c>
       <c r="I19" s="31">
         <v>93.6</v>
       </c>
       <c r="J19" s="29">
         <v>94.2</v>
       </c>
       <c r="K19" s="30">
         <v>94.9</v>
       </c>
       <c r="L19" s="30">
         <v>92.8</v>
       </c>
       <c r="M19" s="31">
         <v>94.5</v>
       </c>
-      <c r="N19" s="30">
+      <c r="N19" s="29">
         <v>100.2</v>
       </c>
       <c r="O19" s="30">
         <v>100.5</v>
       </c>
-      <c r="P19" s="31">
+      <c r="P19" s="30">
         <v>97.6</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" ht="22.5">
+      <c r="Q19" s="31">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="39">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>114</v>
       </c>
       <c r="G20" s="30">
         <v>112.7</v>
       </c>
       <c r="H20" s="30">
         <v>113.2</v>
       </c>
       <c r="I20" s="31">
         <v>116.9</v>
       </c>
       <c r="J20" s="29">
         <v>115.1</v>
       </c>
       <c r="K20" s="30">
         <v>111.2</v>
       </c>
       <c r="L20" s="30">
         <v>113.2</v>
       </c>
       <c r="M20" s="31">
         <v>117.1</v>
       </c>
-      <c r="N20" s="30">
+      <c r="N20" s="29">
         <v>119.8</v>
       </c>
       <c r="O20" s="30">
         <v>116.8</v>
       </c>
-      <c r="P20" s="31">
+      <c r="P20" s="30">
         <v>116.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20" s="31">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="39">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>92.3</v>
       </c>
       <c r="G21" s="30">
         <v>91.9</v>
       </c>
       <c r="H21" s="30">
         <v>91</v>
       </c>
       <c r="I21" s="31">
         <v>94.6</v>
       </c>
       <c r="J21" s="29">
         <v>92.4</v>
       </c>
       <c r="K21" s="30">
         <v>92.5</v>
       </c>
       <c r="L21" s="30">
         <v>92.9</v>
       </c>
       <c r="M21" s="31">
         <v>94.9</v>
       </c>
-      <c r="N21" s="30">
+      <c r="N21" s="29">
         <v>96.5</v>
       </c>
       <c r="O21" s="30">
         <v>95.1</v>
       </c>
-      <c r="P21" s="31">
+      <c r="P21" s="30">
         <v>92.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" ht="22.5">
+      <c r="Q21" s="31">
+        <v>88.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="39">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>107.3</v>
       </c>
       <c r="G22" s="30">
         <v>103.7</v>
       </c>
       <c r="H22" s="30">
         <v>101.8</v>
       </c>
       <c r="I22" s="31">
         <v>105.8</v>
       </c>
       <c r="J22" s="29">
         <v>103.8</v>
       </c>
       <c r="K22" s="30">
         <v>103.3</v>
       </c>
       <c r="L22" s="30">
         <v>104</v>
       </c>
       <c r="M22" s="31">
         <v>103.6</v>
       </c>
-      <c r="N22" s="30">
+      <c r="N22" s="29">
         <v>97.3</v>
       </c>
       <c r="O22" s="30">
         <v>98.8</v>
       </c>
-      <c r="P22" s="31">
+      <c r="P22" s="30">
         <v>100.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" ht="22.5">
+      <c r="Q22" s="31">
+        <v>96.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="39">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>99.2</v>
       </c>
       <c r="G23" s="30">
         <v>97.1</v>
       </c>
       <c r="H23" s="30">
         <v>95.5</v>
       </c>
       <c r="I23" s="31">
         <v>100</v>
       </c>
       <c r="J23" s="29">
         <v>91.9</v>
       </c>
       <c r="K23" s="30">
         <v>100</v>
       </c>
       <c r="L23" s="30">
         <v>101.7</v>
       </c>
       <c r="M23" s="31">
         <v>103.4</v>
       </c>
-      <c r="N23" s="30">
+      <c r="N23" s="29">
         <v>97.4</v>
       </c>
       <c r="O23" s="30">
         <v>103.5</v>
       </c>
-      <c r="P23" s="31">
+      <c r="P23" s="30">
         <v>103.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23" s="31">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="39">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>99.2</v>
       </c>
       <c r="G24" s="30">
         <v>98.4</v>
       </c>
       <c r="H24" s="30">
         <v>98.4</v>
       </c>
       <c r="I24" s="31">
         <v>98.7</v>
       </c>
       <c r="J24" s="29">
         <v>99.1</v>
       </c>
       <c r="K24" s="30">
         <v>98.9</v>
       </c>
       <c r="L24" s="30">
         <v>98.2</v>
       </c>
       <c r="M24" s="31">
         <v>98.7</v>
       </c>
-      <c r="N24" s="30">
+      <c r="N24" s="29">
         <v>97.5</v>
       </c>
       <c r="O24" s="30">
         <v>98.1</v>
       </c>
-      <c r="P24" s="31">
+      <c r="P24" s="30">
         <v>97.5</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" ht="12" customHeight="1">
+      <c r="Q24" s="31">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="12" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="39">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>98.9</v>
       </c>
       <c r="G25" s="30">
         <v>98.9</v>
       </c>
       <c r="H25" s="30">
         <v>97.6</v>
       </c>
       <c r="I25" s="31">
         <v>98.9</v>
       </c>
       <c r="J25" s="29">
         <v>97.4</v>
       </c>
       <c r="K25" s="30">
         <v>97.9</v>
       </c>
       <c r="L25" s="30">
         <v>100.1</v>
       </c>
       <c r="M25" s="31">
         <v>99.2</v>
       </c>
-      <c r="N25" s="30">
+      <c r="N25" s="29">
         <v>96</v>
       </c>
       <c r="O25" s="30">
         <v>96.2</v>
       </c>
-      <c r="P25" s="31">
+      <c r="P25" s="30">
         <v>96.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25" s="31">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="39">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>93.6</v>
       </c>
       <c r="G26" s="30">
         <v>100.3</v>
       </c>
       <c r="H26" s="30">
         <v>100.3</v>
       </c>
       <c r="I26" s="31">
         <v>94.1</v>
       </c>
       <c r="J26" s="29">
         <v>80.3</v>
       </c>
       <c r="K26" s="30">
         <v>91.2</v>
       </c>
       <c r="L26" s="30">
         <v>93.5</v>
       </c>
       <c r="M26" s="31">
         <v>78.599999999999994</v>
       </c>
-      <c r="N26" s="30">
+      <c r="N26" s="29">
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="30">
         <v>88.6</v>
       </c>
-      <c r="P26" s="31">
+      <c r="P26" s="30">
         <v>91.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26" s="31">
+        <v>77.099999999999994</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="40">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>90.1</v>
       </c>
       <c r="G27" s="36">
         <v>90.3</v>
       </c>
       <c r="H27" s="36">
         <v>91.3</v>
       </c>
       <c r="I27" s="37">
         <v>92.6</v>
       </c>
       <c r="J27" s="35">
         <v>94.2</v>
       </c>
       <c r="K27" s="36">
         <v>90.9</v>
       </c>
       <c r="L27" s="36">
         <v>87</v>
       </c>
       <c r="M27" s="37">
         <v>86</v>
       </c>
-      <c r="N27" s="36">
+      <c r="N27" s="35">
         <v>81.5</v>
       </c>
       <c r="O27" s="36">
         <v>81.5</v>
       </c>
-      <c r="P27" s="37">
+      <c r="P27" s="36">
         <v>78.900000000000006</v>
+      </c>
+      <c r="Q27" s="37">
+        <v>82.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="12.75">
+      <c r="A30" s="82" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
-    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG21"/>
+  <dimension ref="A1:AH24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="Q5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="R5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="81.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.28515625" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.140625" style="1" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="10.42578125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="11" style="1" customWidth="1"/>
     <col min="25" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="12.75">
+    <row r="1" spans="1:34" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>116</v>
       </c>
       <c r="B1" s="13"/>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
       <c r="AA2" s="18"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
       <c r="AF2" s="20"/>
-      <c r="AG2" s="20" t="s">
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
-      <c r="A3" s="84" t="s">
+    <row r="3" spans="1:34">
+      <c r="A3" s="86" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="84"/>
-      <c r="C3" s="85" t="s">
+      <c r="B3" s="86"/>
+      <c r="C3" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="85"/>
-[...2 lines deleted...]
-      <c r="G3" s="85" t="s">
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="85"/>
-[...2 lines deleted...]
-      <c r="K3" s="85" t="s">
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="85"/>
-[...2 lines deleted...]
-      <c r="O3" s="85" t="s">
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="85"/>
-[...2 lines deleted...]
-      <c r="S3" s="85" t="s">
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="T3" s="85"/>
-[...2 lines deleted...]
-      <c r="W3" s="85" t="s">
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="85"/>
-[...2 lines deleted...]
-      <c r="AA3" s="85" t="s">
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="AB3" s="85"/>
-[...2 lines deleted...]
-      <c r="AE3" s="86" t="s">
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="AF3" s="86"/>
-[...4 lines deleted...]
-      <c r="B4" s="84"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+    </row>
+    <row r="4" spans="1:34" ht="33.75">
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="9" t="s">
@@ -13574,52 +13669,55 @@
       </c>
       <c r="Z4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AE4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AF4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AG4" s="9" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4" s="9" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="43">
         <v>104.6</v>
       </c>
       <c r="D5" s="44">
         <v>113</v>
       </c>
       <c r="E5" s="44">
         <v>109.8</v>
       </c>
       <c r="F5" s="45">
         <v>112.1</v>
       </c>
       <c r="G5" s="43">
         <v>104.7</v>
       </c>
       <c r="H5" s="44">
         <v>105.4</v>
       </c>
       <c r="I5" s="44">
@@ -13666,61 +13764,64 @@
       </c>
       <c r="W5" s="43">
         <v>112.4</v>
       </c>
       <c r="X5" s="44">
         <v>93.7</v>
       </c>
       <c r="Y5" s="44">
         <v>99.9</v>
       </c>
       <c r="Z5" s="45">
         <v>100.3</v>
       </c>
       <c r="AA5" s="43">
         <v>104.8</v>
       </c>
       <c r="AB5" s="44">
         <v>108.7</v>
       </c>
       <c r="AC5" s="44">
         <v>117.6</v>
       </c>
       <c r="AD5" s="45">
         <v>117.1</v>
       </c>
-      <c r="AE5" s="44">
+      <c r="AE5" s="43">
         <v>110.4</v>
       </c>
       <c r="AF5" s="44">
         <v>111</v>
       </c>
-      <c r="AG5" s="45">
+      <c r="AG5" s="44">
         <v>112.5</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5" s="45">
+        <v>112.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="29">
         <v>112.6</v>
       </c>
       <c r="D6" s="30">
         <v>124.4</v>
       </c>
       <c r="E6" s="30">
         <v>121.7</v>
       </c>
       <c r="F6" s="31">
         <v>97.1</v>
       </c>
       <c r="G6" s="29">
         <v>81.599999999999994</v>
       </c>
       <c r="H6" s="30">
         <v>81.099999999999994</v>
       </c>
       <c r="I6" s="30">
@@ -13767,61 +13868,64 @@
       </c>
       <c r="W6" s="29">
         <v>251.2</v>
       </c>
       <c r="X6" s="30">
         <v>63.9</v>
       </c>
       <c r="Y6" s="30">
         <v>126.9</v>
       </c>
       <c r="Z6" s="31">
         <v>154.19999999999999</v>
       </c>
       <c r="AA6" s="29">
         <v>105.4</v>
       </c>
       <c r="AB6" s="30">
         <v>106.2</v>
       </c>
       <c r="AC6" s="30">
         <v>120.8</v>
       </c>
       <c r="AD6" s="31">
         <v>103.8</v>
       </c>
-      <c r="AE6" s="30">
+      <c r="AE6" s="29">
         <v>126.7</v>
       </c>
       <c r="AF6" s="30">
         <v>119.6</v>
       </c>
-      <c r="AG6" s="31">
+      <c r="AG6" s="30">
         <v>113.9</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6" s="31">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="29">
         <v>95.4</v>
       </c>
       <c r="D7" s="30">
         <v>105.5</v>
       </c>
       <c r="E7" s="30">
         <v>103.4</v>
       </c>
       <c r="F7" s="31">
         <v>113.4</v>
       </c>
       <c r="G7" s="29">
         <v>82</v>
       </c>
       <c r="H7" s="30">
         <v>77.8</v>
       </c>
       <c r="I7" s="30">
@@ -13868,61 +13972,64 @@
       </c>
       <c r="W7" s="29">
         <v>106.4</v>
       </c>
       <c r="X7" s="30">
         <v>96</v>
       </c>
       <c r="Y7" s="30">
         <v>85.1</v>
       </c>
       <c r="Z7" s="31">
         <v>115.4</v>
       </c>
       <c r="AA7" s="29">
         <v>102.5</v>
       </c>
       <c r="AB7" s="30">
         <v>87.9</v>
       </c>
       <c r="AC7" s="30">
         <v>92.3</v>
       </c>
       <c r="AD7" s="31">
         <v>132.9</v>
       </c>
-      <c r="AE7" s="30">
+      <c r="AE7" s="29">
         <v>126.9</v>
       </c>
       <c r="AF7" s="30">
         <v>140.30000000000001</v>
       </c>
-      <c r="AG7" s="31">
+      <c r="AG7" s="30">
         <v>136.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7" s="31">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" s="79" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="80" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="35">
         <v>104.2</v>
       </c>
       <c r="D8" s="36">
         <v>109</v>
       </c>
       <c r="E8" s="36">
         <v>107.9</v>
       </c>
       <c r="F8" s="37">
         <v>112.2</v>
       </c>
       <c r="G8" s="35">
         <v>103.8</v>
       </c>
       <c r="H8" s="36">
         <v>103.9</v>
       </c>
       <c r="I8" s="36">
@@ -13969,188 +14076,193 @@
       </c>
       <c r="W8" s="35">
         <v>113.5</v>
       </c>
       <c r="X8" s="36">
         <v>114.3</v>
       </c>
       <c r="Y8" s="36">
         <v>99.9</v>
       </c>
       <c r="Z8" s="37">
         <v>101.4</v>
       </c>
       <c r="AA8" s="35">
         <v>104.8</v>
       </c>
       <c r="AB8" s="36">
         <v>108</v>
       </c>
       <c r="AC8" s="36">
         <v>116.8</v>
       </c>
       <c r="AD8" s="37">
         <v>117.2</v>
       </c>
-      <c r="AE8" s="36">
+      <c r="AE8" s="35">
         <v>110.6</v>
       </c>
       <c r="AF8" s="36">
         <v>111.3</v>
       </c>
-      <c r="AG8" s="37">
+      <c r="AG8" s="36">
         <v>112.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH8" s="37">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="12"/>
       <c r="T10" s="12"/>
       <c r="U10" s="12"/>
       <c r="V10" s="12"/>
       <c r="W10" s="12"/>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
     </row>
-    <row r="15" spans="1:33" ht="12.75" customHeight="1">
+    <row r="15" spans="1:34" ht="12.75" customHeight="1">
       <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="V15" s="18"/>
-      <c r="AC15" s="20" t="s">
+      <c r="AC15" s="20"/>
+      <c r="AD15" s="20" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
-      <c r="A16" s="84" t="s">
+    <row r="16" spans="1:34">
+      <c r="A16" s="86" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="84"/>
-      <c r="C16" s="85" t="s">
+      <c r="B16" s="86"/>
+      <c r="C16" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="D16" s="85"/>
-[...2 lines deleted...]
-      <c r="G16" s="85" t="s">
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="H16" s="85"/>
-[...2 lines deleted...]
-      <c r="K16" s="85" t="s">
+      <c r="H16" s="87"/>
+      <c r="I16" s="87"/>
+      <c r="J16" s="87"/>
+      <c r="K16" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="L16" s="85"/>
-[...2 lines deleted...]
-      <c r="O16" s="85" t="s">
+      <c r="L16" s="87"/>
+      <c r="M16" s="87"/>
+      <c r="N16" s="87"/>
+      <c r="O16" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="P16" s="85"/>
-[...2 lines deleted...]
-      <c r="S16" s="85" t="s">
+      <c r="P16" s="87"/>
+      <c r="Q16" s="87"/>
+      <c r="R16" s="87"/>
+      <c r="S16" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="T16" s="85"/>
-[...2 lines deleted...]
-      <c r="W16" s="85" t="s">
+      <c r="T16" s="87"/>
+      <c r="U16" s="87"/>
+      <c r="V16" s="87"/>
+      <c r="W16" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="X16" s="85"/>
-[...2 lines deleted...]
-      <c r="AA16" s="86" t="s">
+      <c r="X16" s="87"/>
+      <c r="Y16" s="87"/>
+      <c r="Z16" s="87"/>
+      <c r="AA16" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="AB16" s="86"/>
-[...4 lines deleted...]
-      <c r="B17" s="84"/>
+      <c r="AB16" s="87"/>
+      <c r="AC16" s="87"/>
+      <c r="AD16" s="87"/>
+    </row>
+    <row r="17" spans="1:30" ht="33.75">
+      <c r="A17" s="86"/>
+      <c r="B17" s="86"/>
       <c r="C17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K17" s="9" t="s">
@@ -14188,52 +14300,55 @@
       </c>
       <c r="V17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="W17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="X17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Y17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Z17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AB17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC17" s="9" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="9" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="43">
         <v>100</v>
       </c>
       <c r="D18" s="44">
         <v>100</v>
       </c>
       <c r="E18" s="44">
         <v>100</v>
       </c>
       <c r="F18" s="45">
         <v>100</v>
       </c>
       <c r="G18" s="43">
         <v>107.9</v>
       </c>
       <c r="H18" s="44">
         <v>104.6</v>
       </c>
       <c r="I18" s="44">
@@ -14268,61 +14383,64 @@
       </c>
       <c r="S18" s="43">
         <v>130.6</v>
       </c>
       <c r="T18" s="44">
         <v>107.8</v>
       </c>
       <c r="U18" s="44">
         <v>119.3</v>
       </c>
       <c r="V18" s="45">
         <v>118.6</v>
       </c>
       <c r="W18" s="43">
         <v>136.9</v>
       </c>
       <c r="X18" s="44">
         <v>117.2</v>
       </c>
       <c r="Y18" s="44">
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="45">
         <v>138.9</v>
       </c>
-      <c r="AA18" s="44">
+      <c r="AA18" s="43">
         <v>151.1</v>
       </c>
       <c r="AB18" s="44">
         <v>130.1</v>
       </c>
-      <c r="AC18" s="45">
+      <c r="AC18" s="44">
         <v>157.80000000000001</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="45">
+        <v>156.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="29">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="30">
         <v>100</v>
       </c>
       <c r="F19" s="31">
         <v>100</v>
       </c>
       <c r="G19" s="29">
         <v>86.8</v>
       </c>
       <c r="H19" s="30">
         <v>86.4</v>
       </c>
       <c r="I19" s="30">
@@ -14357,61 +14475,64 @@
       </c>
       <c r="S19" s="29">
         <v>184.9</v>
       </c>
       <c r="T19" s="30">
         <v>73.099999999999994</v>
       </c>
       <c r="U19" s="30">
         <v>160</v>
       </c>
       <c r="V19" s="31">
         <v>222.8</v>
       </c>
       <c r="W19" s="29">
         <v>194.9</v>
       </c>
       <c r="X19" s="30">
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="30">
         <v>193.3</v>
       </c>
       <c r="Z19" s="31">
         <v>231.3</v>
       </c>
-      <c r="AA19" s="30">
+      <c r="AA19" s="29">
         <v>246.9</v>
       </c>
       <c r="AB19" s="30">
         <v>92.8</v>
       </c>
-      <c r="AC19" s="31">
+      <c r="AC19" s="30">
         <v>220.2</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="31">
+        <v>237.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="29">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="30">
         <v>100</v>
       </c>
       <c r="F20" s="31">
         <v>100</v>
       </c>
       <c r="G20" s="29">
         <v>130.6</v>
       </c>
       <c r="H20" s="30">
         <v>138.4</v>
       </c>
       <c r="I20" s="30">
@@ -14446,61 +14567,64 @@
       </c>
       <c r="S20" s="29">
         <v>140.19999999999999</v>
       </c>
       <c r="T20" s="30">
         <v>148.1</v>
       </c>
       <c r="U20" s="30">
         <v>172.7</v>
       </c>
       <c r="V20" s="31">
         <v>244.1</v>
       </c>
       <c r="W20" s="29">
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="30">
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="30">
         <v>159.4</v>
       </c>
       <c r="Z20" s="31">
         <v>324.39999999999998</v>
       </c>
-      <c r="AA20" s="30">
+      <c r="AA20" s="29">
         <v>182.4</v>
       </c>
       <c r="AB20" s="30">
         <v>182.7</v>
       </c>
-      <c r="AC20" s="31">
+      <c r="AC20" s="30">
         <v>217.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="31">
+        <v>338.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="79" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="80" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="35">
         <v>100</v>
       </c>
       <c r="D21" s="36">
         <v>100</v>
       </c>
       <c r="E21" s="36">
         <v>100</v>
       </c>
       <c r="F21" s="37">
         <v>100</v>
       </c>
       <c r="G21" s="35">
         <v>108</v>
       </c>
       <c r="H21" s="36">
         <v>106</v>
       </c>
       <c r="I21" s="36">
@@ -14535,197 +14659,207 @@
       </c>
       <c r="S21" s="35">
         <v>130.9</v>
       </c>
       <c r="T21" s="36">
         <v>130.9</v>
       </c>
       <c r="U21" s="36">
         <v>121.3</v>
       </c>
       <c r="V21" s="37">
         <v>122.1</v>
       </c>
       <c r="W21" s="35">
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="36">
         <v>141.4</v>
       </c>
       <c r="Y21" s="36">
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="37">
         <v>143.1</v>
       </c>
-      <c r="AA21" s="36">
+      <c r="AA21" s="35">
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="36">
         <v>157.4</v>
       </c>
-      <c r="AC21" s="37">
+      <c r="AC21" s="36">
         <v>159.80000000000001</v>
+      </c>
+      <c r="AD21" s="37">
+        <v>160.69999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="12.75">
+      <c r="A24" s="82" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="AA3:AD3"/>
-    <mergeCell ref="AE3:AG3"/>
-    <mergeCell ref="AA16:AC16"/>
+    <mergeCell ref="O16:R16"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="W16:Z16"/>
+    <mergeCell ref="S16:V16"/>
+    <mergeCell ref="W3:Z3"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="A16:B17"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
-    <mergeCell ref="O16:R16"/>
-[...4 lines deleted...]
-    <mergeCell ref="W3:Z3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG58"/>
+  <dimension ref="A1:AH58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="L5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="M5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="46.5703125" style="73" customWidth="1"/>
     <col min="3" max="3" width="8" style="15" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="15" customWidth="1"/>
     <col min="5" max="7" width="8" style="15" customWidth="1"/>
     <col min="8" max="8" width="10" style="15" customWidth="1"/>
     <col min="9" max="11" width="8" style="15" customWidth="1"/>
     <col min="12" max="12" width="10" style="15" customWidth="1"/>
     <col min="13" max="15" width="8" style="15" customWidth="1"/>
     <col min="16" max="16" width="10" style="15" customWidth="1"/>
     <col min="17" max="19" width="8" style="15" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="15" customWidth="1"/>
     <col min="21" max="21" width="8" style="15" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="15"/>
     <col min="28" max="28" width="10.28515625" style="15" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="15"/>
     <col min="32" max="32" width="10.7109375" style="15" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
-      <c r="A1" s="88" t="s">
+    <row r="1" spans="1:34">
+      <c r="A1" s="89" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="88"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:33">
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+    </row>
+    <row r="2" spans="1:34">
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AD2" s="21"/>
       <c r="AE2" s="21"/>
       <c r="AF2" s="21"/>
-      <c r="AG2" s="20" t="s">
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
-      <c r="A3" s="84" t="s">
+    <row r="3" spans="1:34">
+      <c r="A3" s="86" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="84"/>
-      <c r="C3" s="85" t="s">
+      <c r="B3" s="86"/>
+      <c r="C3" s="87" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="85"/>
-[...2 lines deleted...]
-      <c r="G3" s="85" t="s">
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="85"/>
-[...2 lines deleted...]
-      <c r="K3" s="85" t="s">
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="85"/>
-[...2 lines deleted...]
-      <c r="O3" s="85" t="s">
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87"/>
+      <c r="O3" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="85"/>
-[...2 lines deleted...]
-      <c r="S3" s="85" t="s">
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="T3" s="85"/>
-[...2 lines deleted...]
-      <c r="W3" s="85" t="s">
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="85"/>
-[...2 lines deleted...]
-      <c r="AA3" s="85" t="s">
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="AB3" s="85"/>
-[...2 lines deleted...]
-      <c r="AE3" s="86" t="s">
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="AF3" s="86"/>
-[...4 lines deleted...]
-      <c r="B4" s="84"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+    </row>
+    <row r="4" spans="1:34" ht="33.75">
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="9" t="s">
@@ -14775,52 +14909,55 @@
       </c>
       <c r="Z4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AE4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AF4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AG4" s="9" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4" s="9" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" s="48"/>
       <c r="B5" s="75" t="s">
         <v>61</v>
       </c>
       <c r="C5" s="43">
         <v>115.3</v>
       </c>
       <c r="D5" s="44">
         <v>118.9</v>
       </c>
       <c r="E5" s="44">
         <v>113.4</v>
       </c>
       <c r="F5" s="45">
         <v>89.5</v>
       </c>
       <c r="G5" s="43">
         <v>100.1</v>
       </c>
       <c r="H5" s="44">
         <v>100.2</v>
       </c>
       <c r="I5" s="44">
         <v>101.4</v>
       </c>
@@ -14865,61 +15002,64 @@
       </c>
       <c r="W5" s="43">
         <v>100.1</v>
       </c>
       <c r="X5" s="44">
         <v>113.2</v>
       </c>
       <c r="Y5" s="44">
         <v>104.6</v>
       </c>
       <c r="Z5" s="45">
         <v>101.8</v>
       </c>
       <c r="AA5" s="43">
         <v>102.1</v>
       </c>
       <c r="AB5" s="44">
         <v>96.8</v>
       </c>
       <c r="AC5" s="44">
         <v>87</v>
       </c>
       <c r="AD5" s="45">
         <v>114.2</v>
       </c>
-      <c r="AE5" s="44">
+      <c r="AE5" s="43">
         <v>142.1</v>
       </c>
       <c r="AF5" s="44">
         <v>133.6</v>
       </c>
-      <c r="AG5" s="45">
+      <c r="AG5" s="44">
         <v>106.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5" s="45">
+        <v>94.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" s="50">
         <v>58</v>
       </c>
       <c r="B6" s="74" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="29">
         <v>112.9</v>
       </c>
       <c r="D6" s="30">
         <v>118.5</v>
       </c>
       <c r="E6" s="30">
         <v>120.4</v>
       </c>
       <c r="F6" s="31">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="29">
         <v>100</v>
       </c>
       <c r="H6" s="30">
         <v>91.5</v>
       </c>
       <c r="I6" s="30">
@@ -14966,61 +15106,64 @@
       </c>
       <c r="W6" s="29">
         <v>64.2</v>
       </c>
       <c r="X6" s="30">
         <v>87.6</v>
       </c>
       <c r="Y6" s="30">
         <v>74.3</v>
       </c>
       <c r="Z6" s="31">
         <v>107.9</v>
       </c>
       <c r="AA6" s="29">
         <v>100</v>
       </c>
       <c r="AB6" s="30">
         <v>99.6</v>
       </c>
       <c r="AC6" s="30">
         <v>90.6</v>
       </c>
       <c r="AD6" s="31">
         <v>145.69999999999999</v>
       </c>
-      <c r="AE6" s="30">
+      <c r="AE6" s="29">
         <v>124.6</v>
       </c>
       <c r="AF6" s="30">
         <v>117.1</v>
       </c>
-      <c r="AG6" s="31">
+      <c r="AG6" s="30">
         <v>129.30000000000001</v>
       </c>
-    </row>
-    <row r="7" spans="1:33" ht="33.75">
+      <c r="AH6" s="31">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34" ht="33.75">
       <c r="A7" s="50">
         <v>59</v>
       </c>
       <c r="B7" s="74" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="29">
         <v>121.2</v>
       </c>
       <c r="D7" s="30">
         <v>108.2</v>
       </c>
       <c r="E7" s="30">
         <v>101.2</v>
       </c>
       <c r="F7" s="31">
         <v>103.2</v>
       </c>
       <c r="G7" s="29">
         <v>84.5</v>
       </c>
       <c r="H7" s="30">
         <v>74.5</v>
       </c>
       <c r="I7" s="30">
@@ -15067,61 +15210,64 @@
       </c>
       <c r="W7" s="29">
         <v>142.4</v>
       </c>
       <c r="X7" s="30">
         <v>134</v>
       </c>
       <c r="Y7" s="30">
         <v>132.5</v>
       </c>
       <c r="Z7" s="31">
         <v>110.9</v>
       </c>
       <c r="AA7" s="29">
         <v>100</v>
       </c>
       <c r="AB7" s="30">
         <v>96.8</v>
       </c>
       <c r="AC7" s="30">
         <v>83.7</v>
       </c>
       <c r="AD7" s="31">
         <v>93.4</v>
       </c>
-      <c r="AE7" s="30">
+      <c r="AE7" s="29">
         <v>77.5</v>
       </c>
       <c r="AF7" s="30">
         <v>82.1</v>
       </c>
-      <c r="AG7" s="31">
+      <c r="AG7" s="30">
         <v>87</v>
       </c>
-    </row>
-    <row r="8" spans="1:33" ht="22.5">
+      <c r="AH7" s="31">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="22.5">
       <c r="A8" s="50">
         <v>60</v>
       </c>
       <c r="B8" s="74" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="29">
         <v>104.8</v>
       </c>
       <c r="D8" s="30">
         <v>122.7</v>
       </c>
       <c r="E8" s="30">
         <v>104.2</v>
       </c>
       <c r="F8" s="31">
         <v>115.6</v>
       </c>
       <c r="G8" s="29">
         <v>100.7</v>
       </c>
       <c r="H8" s="30">
         <v>119.3</v>
       </c>
       <c r="I8" s="30">
@@ -15168,61 +15314,64 @@
       </c>
       <c r="W8" s="29">
         <v>133.9</v>
       </c>
       <c r="X8" s="30">
         <v>129.69999999999999</v>
       </c>
       <c r="Y8" s="30">
         <v>139.1</v>
       </c>
       <c r="Z8" s="31">
         <v>79.7</v>
       </c>
       <c r="AA8" s="29">
         <v>100</v>
       </c>
       <c r="AB8" s="30">
         <v>94.1</v>
       </c>
       <c r="AC8" s="30">
         <v>82.5</v>
       </c>
       <c r="AD8" s="31">
         <v>116</v>
       </c>
-      <c r="AE8" s="30">
+      <c r="AE8" s="29">
         <v>81.7</v>
       </c>
       <c r="AF8" s="30">
         <v>92.4</v>
       </c>
-      <c r="AG8" s="31">
+      <c r="AG8" s="30">
         <v>117.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8" s="31">
+        <v>65.900000000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" s="50">
         <v>61</v>
       </c>
       <c r="B9" s="74" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="29">
         <v>91.6</v>
       </c>
       <c r="D9" s="30">
         <v>92.1</v>
       </c>
       <c r="E9" s="30">
         <v>90.5</v>
       </c>
       <c r="F9" s="31">
         <v>112</v>
       </c>
       <c r="G9" s="29">
         <v>117.4</v>
       </c>
       <c r="H9" s="30">
         <v>111.1</v>
       </c>
       <c r="I9" s="30">
@@ -15269,61 +15418,64 @@
       </c>
       <c r="W9" s="29">
         <v>126.3</v>
       </c>
       <c r="X9" s="30">
         <v>116.7</v>
       </c>
       <c r="Y9" s="30">
         <v>121.1</v>
       </c>
       <c r="Z9" s="31">
         <v>98.2</v>
       </c>
       <c r="AA9" s="29">
         <v>111.9</v>
       </c>
       <c r="AB9" s="30">
         <v>104.7</v>
       </c>
       <c r="AC9" s="30">
         <v>103.3</v>
       </c>
       <c r="AD9" s="31">
         <v>115.2</v>
       </c>
-      <c r="AE9" s="30">
+      <c r="AE9" s="29">
         <v>98.4</v>
       </c>
       <c r="AF9" s="30">
         <v>98.8</v>
       </c>
-      <c r="AG9" s="31">
+      <c r="AG9" s="30">
         <v>101.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" ht="22.5">
+      <c r="AH9" s="31">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="22.5">
       <c r="A10" s="50">
         <v>62</v>
       </c>
       <c r="B10" s="74" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="29">
         <v>97.2</v>
       </c>
       <c r="D10" s="30">
         <v>103.8</v>
       </c>
       <c r="E10" s="30">
         <v>86.3</v>
       </c>
       <c r="F10" s="31">
         <v>85</v>
       </c>
       <c r="G10" s="29">
         <v>97.4</v>
       </c>
       <c r="H10" s="30">
         <v>104.3</v>
       </c>
       <c r="I10" s="30">
@@ -15370,61 +15522,64 @@
       </c>
       <c r="W10" s="29">
         <v>83.6</v>
       </c>
       <c r="X10" s="30">
         <v>96.3</v>
       </c>
       <c r="Y10" s="30">
         <v>94.1</v>
       </c>
       <c r="Z10" s="31">
         <v>92.9</v>
       </c>
       <c r="AA10" s="29">
         <v>117</v>
       </c>
       <c r="AB10" s="30">
         <v>122.4</v>
       </c>
       <c r="AC10" s="30">
         <v>124.1</v>
       </c>
       <c r="AD10" s="31">
         <v>107.3</v>
       </c>
-      <c r="AE10" s="30">
+      <c r="AE10" s="29">
         <v>102.7</v>
       </c>
       <c r="AF10" s="30">
         <v>98.4</v>
       </c>
-      <c r="AG10" s="31">
+      <c r="AG10" s="30">
         <v>76.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10" s="31">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" s="50">
         <v>63</v>
       </c>
       <c r="B11" s="74" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="29">
         <v>92.6</v>
       </c>
       <c r="D11" s="30">
         <v>86.9</v>
       </c>
       <c r="E11" s="30">
         <v>85.7</v>
       </c>
       <c r="F11" s="31">
         <v>91.6</v>
       </c>
       <c r="G11" s="29">
         <v>115.3</v>
       </c>
       <c r="H11" s="30">
         <v>120.7</v>
       </c>
       <c r="I11" s="30">
@@ -15471,61 +15626,64 @@
       </c>
       <c r="W11" s="29">
         <v>104.4</v>
       </c>
       <c r="X11" s="30">
         <v>119.7</v>
       </c>
       <c r="Y11" s="30">
         <v>93.2</v>
       </c>
       <c r="Z11" s="31">
         <v>93.1</v>
       </c>
       <c r="AA11" s="29">
         <v>100</v>
       </c>
       <c r="AB11" s="30">
         <v>98.9</v>
       </c>
       <c r="AC11" s="30">
         <v>93.2</v>
       </c>
       <c r="AD11" s="31">
         <v>69.2</v>
       </c>
-      <c r="AE11" s="30">
+      <c r="AE11" s="29">
         <v>100</v>
       </c>
       <c r="AF11" s="30">
         <v>95</v>
       </c>
-      <c r="AG11" s="31">
+      <c r="AG11" s="30">
         <v>147.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11" s="31">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" s="51"/>
       <c r="B12" s="76" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="29">
         <v>92.1</v>
       </c>
       <c r="D12" s="30">
         <v>93</v>
       </c>
       <c r="E12" s="30">
         <v>88.2</v>
       </c>
       <c r="F12" s="31">
         <v>101.3</v>
       </c>
       <c r="G12" s="29">
         <v>112.1</v>
       </c>
       <c r="H12" s="30">
         <v>109.2</v>
       </c>
       <c r="I12" s="30">
         <v>112.2</v>
       </c>
@@ -15570,61 +15728,64 @@
       </c>
       <c r="W12" s="29">
         <v>104.8</v>
       </c>
       <c r="X12" s="30">
         <v>106</v>
       </c>
       <c r="Y12" s="30">
         <v>105.4</v>
       </c>
       <c r="Z12" s="31">
         <v>94.5</v>
       </c>
       <c r="AA12" s="29">
         <v>110.4</v>
       </c>
       <c r="AB12" s="30">
         <v>111</v>
       </c>
       <c r="AC12" s="30">
         <v>110.4</v>
       </c>
       <c r="AD12" s="31">
         <v>107.8</v>
       </c>
-      <c r="AE12" s="30">
+      <c r="AE12" s="29">
         <v>104.3</v>
       </c>
       <c r="AF12" s="30">
         <v>100.3</v>
       </c>
-      <c r="AG12" s="31">
+      <c r="AG12" s="30">
         <v>105.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12" s="31">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" s="78" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="77" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="35">
         <v>98.5</v>
       </c>
       <c r="D13" s="36">
         <v>100.4</v>
       </c>
       <c r="E13" s="36">
         <v>95.4</v>
       </c>
       <c r="F13" s="37">
         <v>97.6</v>
       </c>
       <c r="G13" s="35">
         <v>109.7</v>
       </c>
       <c r="H13" s="36">
         <v>108.5</v>
       </c>
       <c r="I13" s="36">
@@ -15671,124 +15832,129 @@
       </c>
       <c r="W13" s="35">
         <v>102.8</v>
       </c>
       <c r="X13" s="36">
         <v>106.3</v>
       </c>
       <c r="Y13" s="36">
         <v>105.1</v>
       </c>
       <c r="Z13" s="37">
         <v>96.2</v>
       </c>
       <c r="AA13" s="35">
         <v>109.9</v>
       </c>
       <c r="AB13" s="36">
         <v>109.6</v>
       </c>
       <c r="AC13" s="36">
         <v>108.4</v>
       </c>
       <c r="AD13" s="37">
         <v>105.1</v>
       </c>
-      <c r="AE13" s="36">
+      <c r="AE13" s="35">
         <v>100.8</v>
       </c>
       <c r="AF13" s="36">
         <v>99</v>
       </c>
-      <c r="AG13" s="37">
+      <c r="AG13" s="36">
         <v>97.7</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13" s="37">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" s="16"/>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="Z18" s="21"/>
       <c r="AA18" s="21"/>
       <c r="AB18" s="21"/>
-      <c r="AC18" s="21" t="s">
+      <c r="AC18" s="21"/>
+      <c r="AD18" s="20" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
-      <c r="A19" s="84" t="s">
+    <row r="19" spans="1:30">
+      <c r="A19" s="86" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="84"/>
-      <c r="C19" s="85" t="s">
+      <c r="B19" s="86"/>
+      <c r="C19" s="87" t="s">
         <v>34</v>
       </c>
-      <c r="D19" s="85"/>
-[...2 lines deleted...]
-      <c r="G19" s="85" t="s">
+      <c r="D19" s="87"/>
+      <c r="E19" s="87"/>
+      <c r="F19" s="87"/>
+      <c r="G19" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="H19" s="85"/>
-[...2 lines deleted...]
-      <c r="K19" s="85" t="s">
+      <c r="H19" s="87"/>
+      <c r="I19" s="87"/>
+      <c r="J19" s="87"/>
+      <c r="K19" s="87" t="s">
         <v>36</v>
       </c>
-      <c r="L19" s="85"/>
-[...2 lines deleted...]
-      <c r="O19" s="85" t="s">
+      <c r="L19" s="87"/>
+      <c r="M19" s="87"/>
+      <c r="N19" s="87"/>
+      <c r="O19" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="P19" s="85"/>
-[...2 lines deleted...]
-      <c r="S19" s="85" t="s">
+      <c r="P19" s="87"/>
+      <c r="Q19" s="87"/>
+      <c r="R19" s="87"/>
+      <c r="S19" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="T19" s="85"/>
-[...2 lines deleted...]
-      <c r="W19" s="85" t="s">
+      <c r="T19" s="87"/>
+      <c r="U19" s="87"/>
+      <c r="V19" s="87"/>
+      <c r="W19" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="85"/>
-[...2 lines deleted...]
-      <c r="AA19" s="86" t="s">
+      <c r="X19" s="87"/>
+      <c r="Y19" s="87"/>
+      <c r="Z19" s="87"/>
+      <c r="AA19" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="AB19" s="86"/>
-[...4 lines deleted...]
-      <c r="B20" s="84"/>
+      <c r="AB19" s="87"/>
+      <c r="AC19" s="87"/>
+      <c r="AD19" s="87"/>
+    </row>
+    <row r="20" spans="1:30" ht="33.75">
+      <c r="A20" s="86"/>
+      <c r="B20" s="86"/>
       <c r="C20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K20" s="9" t="s">
@@ -15826,52 +15992,55 @@
       </c>
       <c r="V20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="W20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="X20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Z20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA20" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AB20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC20" s="9" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="9" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="49"/>
       <c r="B21" s="75" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="43">
         <v>100</v>
       </c>
       <c r="D21" s="44">
         <v>100</v>
       </c>
       <c r="E21" s="44">
         <v>100</v>
       </c>
       <c r="F21" s="45">
         <v>100</v>
       </c>
       <c r="G21" s="43">
         <v>136.1</v>
       </c>
       <c r="H21" s="44">
         <v>111.5</v>
       </c>
       <c r="I21" s="44">
         <v>134.5</v>
       </c>
@@ -15904,61 +16073,64 @@
       </c>
       <c r="S21" s="43">
         <v>153.9</v>
       </c>
       <c r="T21" s="44">
         <v>125.7</v>
       </c>
       <c r="U21" s="44">
         <v>140.4</v>
       </c>
       <c r="V21" s="45">
         <v>84.3</v>
       </c>
       <c r="W21" s="43">
         <v>157.1</v>
       </c>
       <c r="X21" s="44">
         <v>121.7</v>
       </c>
       <c r="Y21" s="44">
         <v>122.1</v>
       </c>
       <c r="Z21" s="45">
         <v>96.3</v>
       </c>
-      <c r="AA21" s="44">
+      <c r="AA21" s="43">
         <v>223.2</v>
       </c>
       <c r="AB21" s="44">
         <v>162.6</v>
       </c>
-      <c r="AC21" s="45">
+      <c r="AC21" s="44">
         <v>129.9</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="45">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="50">
         <v>58</v>
       </c>
       <c r="B22" s="74" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="29">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="30">
         <v>100</v>
       </c>
       <c r="F22" s="31">
         <v>100</v>
       </c>
       <c r="G22" s="29">
         <v>205.8</v>
       </c>
       <c r="H22" s="30">
         <v>140.1</v>
       </c>
       <c r="I22" s="30">
@@ -15993,61 +16165,64 @@
       </c>
       <c r="S22" s="29">
         <v>140.1</v>
       </c>
       <c r="T22" s="30">
         <v>123.3</v>
       </c>
       <c r="U22" s="30">
         <v>120.4</v>
       </c>
       <c r="V22" s="31">
         <v>49.2</v>
       </c>
       <c r="W22" s="29">
         <v>140.1</v>
       </c>
       <c r="X22" s="30">
         <v>122.8</v>
       </c>
       <c r="Y22" s="30">
         <v>109.1</v>
       </c>
       <c r="Z22" s="31">
         <v>71.7</v>
       </c>
-      <c r="AA22" s="30">
+      <c r="AA22" s="29">
         <v>174.6</v>
       </c>
       <c r="AB22" s="30">
         <v>143.80000000000001</v>
       </c>
-      <c r="AC22" s="31">
+      <c r="AC22" s="30">
         <v>141.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="33.75">
+      <c r="AD22" s="31">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="33.75">
       <c r="A23" s="50">
         <v>59</v>
       </c>
       <c r="B23" s="74" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="29">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="30">
         <v>100</v>
       </c>
       <c r="F23" s="31">
         <v>100</v>
       </c>
       <c r="G23" s="29">
         <v>80.2</v>
       </c>
       <c r="H23" s="30">
         <v>77.900000000000006</v>
       </c>
       <c r="I23" s="30">
@@ -16082,61 +16257,64 @@
       </c>
       <c r="S23" s="29">
         <v>150.19999999999999</v>
       </c>
       <c r="T23" s="30">
         <v>108.5</v>
       </c>
       <c r="U23" s="30">
         <v>171.2</v>
       </c>
       <c r="V23" s="31">
         <v>99.7</v>
       </c>
       <c r="W23" s="29">
         <v>150.19999999999999</v>
       </c>
       <c r="X23" s="30">
         <v>105</v>
       </c>
       <c r="Y23" s="30">
         <v>143.30000000000001</v>
       </c>
       <c r="Z23" s="31">
         <v>93.1</v>
       </c>
-      <c r="AA23" s="30">
+      <c r="AA23" s="29">
         <v>116.4</v>
       </c>
       <c r="AB23" s="30">
         <v>86.2</v>
       </c>
-      <c r="AC23" s="31">
+      <c r="AC23" s="30">
         <v>124.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="22.5">
+      <c r="AD23" s="31">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="22.5">
       <c r="A24" s="50">
         <v>60</v>
       </c>
       <c r="B24" s="74" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="29">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="30">
         <v>100</v>
       </c>
       <c r="F24" s="31">
         <v>100</v>
       </c>
       <c r="G24" s="29">
         <v>108.4</v>
       </c>
       <c r="H24" s="30">
         <v>93.1</v>
       </c>
       <c r="I24" s="30">
@@ -16171,61 +16349,64 @@
       </c>
       <c r="S24" s="29">
         <v>139</v>
       </c>
       <c r="T24" s="30">
         <v>120</v>
       </c>
       <c r="U24" s="30">
         <v>140.1</v>
       </c>
       <c r="V24" s="31">
         <v>76.8</v>
       </c>
       <c r="W24" s="29">
         <v>139</v>
       </c>
       <c r="X24" s="30">
         <v>112.9</v>
       </c>
       <c r="Y24" s="30">
         <v>115.6</v>
       </c>
       <c r="Z24" s="31">
         <v>89.1</v>
       </c>
-      <c r="AA24" s="30">
+      <c r="AA24" s="29">
         <v>113.6</v>
       </c>
       <c r="AB24" s="30">
         <v>104.3</v>
       </c>
-      <c r="AC24" s="31">
+      <c r="AC24" s="30">
         <v>135.5</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="31">
+        <v>58.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="50">
         <v>61</v>
       </c>
       <c r="B25" s="74" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="29">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="30">
         <v>100</v>
       </c>
       <c r="F25" s="31">
         <v>100</v>
       </c>
       <c r="G25" s="29">
         <v>117.3</v>
       </c>
       <c r="H25" s="30">
         <v>112.4</v>
       </c>
       <c r="I25" s="30">
@@ -16260,61 +16441,64 @@
       </c>
       <c r="S25" s="29">
         <v>170.8</v>
       </c>
       <c r="T25" s="30">
         <v>174.5</v>
       </c>
       <c r="U25" s="30">
         <v>172</v>
       </c>
       <c r="V25" s="31">
         <v>169.5</v>
       </c>
       <c r="W25" s="29">
         <v>191.1</v>
       </c>
       <c r="X25" s="30">
         <v>182.7</v>
       </c>
       <c r="Y25" s="30">
         <v>177.7</v>
       </c>
       <c r="Z25" s="31">
         <v>195.3</v>
       </c>
-      <c r="AA25" s="30">
+      <c r="AA25" s="29">
         <v>188</v>
       </c>
       <c r="AB25" s="30">
         <v>180.5</v>
       </c>
-      <c r="AC25" s="31">
+      <c r="AC25" s="30">
         <v>180.4</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="22.5">
+      <c r="AD25" s="31">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="22.5">
       <c r="A26" s="50">
         <v>62</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="29">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="30">
         <v>100</v>
       </c>
       <c r="F26" s="31">
         <v>100</v>
       </c>
       <c r="G26" s="29">
         <v>85.6</v>
       </c>
       <c r="H26" s="30">
         <v>100.9</v>
       </c>
       <c r="I26" s="30">
@@ -16349,61 +16533,64 @@
       </c>
       <c r="S26" s="29">
         <v>96.6</v>
       </c>
       <c r="T26" s="30">
         <v>128.19999999999999</v>
       </c>
       <c r="U26" s="30">
         <v>127.9</v>
       </c>
       <c r="V26" s="31">
         <v>73.2</v>
       </c>
       <c r="W26" s="29">
         <v>113</v>
       </c>
       <c r="X26" s="30">
         <v>156.9</v>
       </c>
       <c r="Y26" s="30">
         <v>158.69999999999999</v>
       </c>
       <c r="Z26" s="31">
         <v>78.5</v>
       </c>
-      <c r="AA26" s="30">
+      <c r="AA26" s="29">
         <v>116.1</v>
       </c>
       <c r="AB26" s="30">
         <v>154.4</v>
       </c>
-      <c r="AC26" s="31">
+      <c r="AC26" s="30">
         <v>121.9</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="31">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="50">
         <v>63</v>
       </c>
       <c r="B27" s="74" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="29">
         <v>100</v>
       </c>
       <c r="D27" s="30">
         <v>100</v>
       </c>
       <c r="E27" s="30">
         <v>100</v>
       </c>
       <c r="F27" s="31">
         <v>100</v>
       </c>
       <c r="G27" s="29">
         <v>105.6</v>
       </c>
       <c r="H27" s="30">
         <v>129.80000000000001</v>
       </c>
       <c r="I27" s="30">
@@ -16438,61 +16625,64 @@
       </c>
       <c r="S27" s="29">
         <v>158.9</v>
       </c>
       <c r="T27" s="30">
         <v>194.9</v>
       </c>
       <c r="U27" s="30">
         <v>92.6</v>
       </c>
       <c r="V27" s="31">
         <v>94.5</v>
       </c>
       <c r="W27" s="29">
         <v>158.9</v>
       </c>
       <c r="X27" s="30">
         <v>192.8</v>
       </c>
       <c r="Y27" s="30">
         <v>86.3</v>
       </c>
       <c r="Z27" s="31">
         <v>65.400000000000006</v>
       </c>
-      <c r="AA27" s="30">
+      <c r="AA27" s="29">
         <v>158.9</v>
       </c>
       <c r="AB27" s="30">
         <v>183.2</v>
       </c>
-      <c r="AC27" s="31">
+      <c r="AC27" s="30">
         <v>127.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="31">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="51"/>
       <c r="B28" s="76" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="29">
         <v>100</v>
       </c>
       <c r="D28" s="30">
         <v>100</v>
       </c>
       <c r="E28" s="30">
         <v>100</v>
       </c>
       <c r="F28" s="31">
         <v>100</v>
       </c>
       <c r="G28" s="29">
         <v>104.5</v>
       </c>
       <c r="H28" s="30">
         <v>109.7</v>
       </c>
       <c r="I28" s="30">
         <v>103.4</v>
       </c>
@@ -16525,61 +16715,64 @@
       </c>
       <c r="S28" s="29">
         <v>132.9</v>
       </c>
       <c r="T28" s="30">
         <v>146.6</v>
       </c>
       <c r="U28" s="30">
         <v>138.5</v>
       </c>
       <c r="V28" s="31">
         <v>113.9</v>
       </c>
       <c r="W28" s="29">
         <v>146.69999999999999</v>
       </c>
       <c r="X28" s="30">
         <v>162.69999999999999</v>
       </c>
       <c r="Y28" s="30">
         <v>152.9</v>
       </c>
       <c r="Z28" s="31">
         <v>122.8</v>
       </c>
-      <c r="AA28" s="30">
+      <c r="AA28" s="29">
         <v>153</v>
       </c>
       <c r="AB28" s="30">
         <v>163.19999999999999</v>
       </c>
-      <c r="AC28" s="31">
+      <c r="AC28" s="30">
         <v>161.30000000000001</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="31">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="78" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="77" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="35">
         <v>100</v>
       </c>
       <c r="D29" s="36">
         <v>100</v>
       </c>
       <c r="E29" s="36">
         <v>100</v>
       </c>
       <c r="F29" s="37">
         <v>100</v>
       </c>
       <c r="G29" s="35">
         <v>113.1</v>
       </c>
       <c r="H29" s="36">
         <v>115</v>
       </c>
       <c r="I29" s="36">
@@ -16614,64 +16807,70 @@
       </c>
       <c r="S29" s="35">
         <v>139.9</v>
       </c>
       <c r="T29" s="36">
         <v>150.69999999999999</v>
       </c>
       <c r="U29" s="36">
         <v>144.1</v>
       </c>
       <c r="V29" s="37">
         <v>114.9</v>
       </c>
       <c r="W29" s="35">
         <v>153.80000000000001</v>
       </c>
       <c r="X29" s="36">
         <v>165.2</v>
       </c>
       <c r="Y29" s="36">
         <v>156.19999999999999</v>
       </c>
       <c r="Z29" s="37">
         <v>120.8</v>
       </c>
-      <c r="AA29" s="36">
+      <c r="AA29" s="35">
         <v>155</v>
       </c>
       <c r="AB29" s="36">
         <v>163.5</v>
       </c>
-      <c r="AC29" s="37">
+      <c r="AC29" s="36">
         <v>152.6</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD29" s="37">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="C31" s="17"/>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
+      <c r="A32" s="82" t="s">
+        <v>120</v>
+      </c>
       <c r="C32" s="17"/>
     </row>
     <row r="33" spans="3:3">
       <c r="C33" s="17"/>
     </row>
     <row r="34" spans="3:3">
       <c r="C34" s="17"/>
     </row>
     <row r="35" spans="3:3">
       <c r="C35" s="17"/>
     </row>
     <row r="36" spans="3:3">
       <c r="C36" s="17"/>
     </row>
     <row r="37" spans="3:3">
       <c r="C37" s="17"/>
     </row>
     <row r="38" spans="3:3">
       <c r="C38" s="17"/>
     </row>
     <row r="39" spans="3:3">
       <c r="C39" s="17"/>
     </row>
     <row r="40" spans="3:3">
       <c r="C40" s="17"/>
@@ -16710,184 +16909,184 @@
       <c r="C51" s="17"/>
     </row>
     <row r="52" spans="3:3">
       <c r="C52" s="17"/>
     </row>
     <row r="53" spans="3:3">
       <c r="C53" s="17"/>
     </row>
     <row r="54" spans="3:3">
       <c r="C54" s="17"/>
     </row>
     <row r="55" spans="3:3">
       <c r="C55" s="17"/>
     </row>
     <row r="56" spans="3:3">
       <c r="C56" s="17"/>
     </row>
     <row r="57" spans="3:3">
       <c r="C57" s="17"/>
     </row>
     <row r="58" spans="3:3">
       <c r="C58" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA19:AD19"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W19:Z19"/>
-    <mergeCell ref="AE3:AG3"/>
-    <mergeCell ref="AA19:AC19"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="K19:N19"/>
     <mergeCell ref="O19:R19"/>
     <mergeCell ref="S19:V19"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="A19:B20"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="G19:J19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3F7A0D0FF59B46B986B16B6A8AE3A4" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0d91c13f342fd01745667557db0fd31d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8402DC0B-4945-4330-9643-713972C26675}">
-[...13 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82CBFB03-D90D-4562-BC54-98380E2BDB39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E36731-3E7F-485A-B780-29F24FE31537}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8402DC0B-4945-4330-9643-713972C26675}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2010-2025жж.</vt:lpstr>
       <vt:lpstr>2016ж=100</vt:lpstr>