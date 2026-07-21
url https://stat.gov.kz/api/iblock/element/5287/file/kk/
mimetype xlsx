--- v1 (2026-05-07)
+++ v2 (2026-07-21)
@@ -8,72 +8,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Дана\ВВП 1 кв 2026 год\ПТ\сайт\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12840" tabRatio="863" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="12270" tabRatio="863"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
-    <sheet name="2010-2025жж." sheetId="2" r:id="rId3"/>
+    <sheet name="2010-2026жж." sheetId="2" r:id="rId3"/>
     <sheet name="2016ж=100" sheetId="8" r:id="rId4"/>
     <sheet name="2019ж=100" sheetId="3" r:id="rId5"/>
     <sheet name="2022ж=100" sheetId="7" r:id="rId6"/>
     <sheet name="Ауыл, орман және балық шар." sheetId="5" r:id="rId7"/>
     <sheet name="Ақпарат және байланыс" sheetId="6" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="122">
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Білім беру</t>
   </si>
   <si>
     <t>9 ай</t>
   </si>
   <si>
     <t>1 тоқсан</t>
   </si>
   <si>
     <t>1 жартыжыл</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Жалпы экономика бойынша</t>
   </si>
   <si>
@@ -338,66 +343,57 @@
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023004</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Ұлттық шоттар департаменті</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t xml:space="preserve">Д.Қ.Ибраева,
-[...3 lines deleted...]
-  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>Электрондық почта</t>
-  </si>
-[...2 lines deleted...]
-zh.botabayeva@aspire.gov.kz </t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Экономикалық қызмет түрлері бойынша өңірлер бөлінісіндегі еңбек өнімділігі</t>
   </si>
@@ -430,63 +426,80 @@
   </si>
   <si>
     <t>жыл*</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер</t>
     </r>
   </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>d.ibraeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Д.Қ.Ибраева</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
@@ -558,66 +571,92 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="13"/>
+      <color theme="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
@@ -861,275 +900,396 @@
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="10"/>
+    <cellStyle name="Обычный 2 3" xfId="9"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 5" xfId="11"/>
+    <cellStyle name="Обычный 6" xfId="12"/>
     <cellStyle name="Обычный 7" xfId="4"/>
+    <cellStyle name="Обычный_Лист1" xfId="13"/>
     <cellStyle name="Обычный_Лист1 2" xfId="5"/>
     <cellStyle name="Обычный_Лист17" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1149,86 +1309,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1392,532 +1552,543 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/330188/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/08c/jv8mc1ubybniy64rapwv48f0wtzedyvu.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6816/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023004" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/330188/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/08c/jv8mc1ubybniy64rapwv48f0wtzedyvu.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6816/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.5703125" customWidth="1"/>
     <col min="2" max="2" width="95.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="52" t="s">
         <v>73</v>
       </c>
       <c r="B2" s="53">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="52" t="s">
         <v>74</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="53" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
       <c r="A6" s="55" t="s">
         <v>78</v>
       </c>
-      <c r="B6" s="72" t="s">
-        <v>118</v>
+      <c r="B6" s="71" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="54" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="52" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="63" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="B11" s="72" t="s">
-        <v>117</v>
+      <c r="B11" s="71" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="58" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="71" t="s">
-        <v>113</v>
+      <c r="B13" s="70" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="83" t="s">
+      <c r="A14" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="59" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="84"/>
-      <c r="B15" s="70" t="s">
+      <c r="A15" s="82"/>
+      <c r="B15" s="69" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="83"/>
+      <c r="B16" s="69" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="52" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="61">
-        <v>46141</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="52" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="61">
-        <v>46210</v>
+        <v>46241</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="52" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="63" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" s="64" t="s">
         <v>99</v>
       </c>
-      <c r="B22" s="64" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:2" ht="25.5">
+    </row>
+    <row r="23" spans="1:2">
       <c r="A23" s="52" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>100</v>
+      </c>
+      <c r="B23" s="111" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/industries/economy/national-accounts/publications/330188/"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/6816/file/kk/"/>
     <hyperlink ref="B13" r:id="rId6"/>
+    <hyperlink ref="B23" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="124.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="66" t="s">
+      <c r="B5" s="65" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="65" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="65" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="66" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="65" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="66" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="65" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="66" t="s">
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="66" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="66" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="65"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="65"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="67"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="67"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="67"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="67"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="67"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="67"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="68" t="s">
         <v>107</v>
-      </c>
-[...32 lines deleted...]
-        <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AL5" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="BH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BM33" sqref="BM33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="1" customWidth="1"/>
     <col min="2" max="50" width="7.85546875" style="1" customWidth="1"/>
     <col min="51" max="51" width="8.140625" style="1" customWidth="1"/>
     <col min="52" max="61" width="7.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.7109375" style="1" customWidth="1"/>
     <col min="63" max="120" width="7.85546875" style="1" customWidth="1"/>
     <col min="121" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="12.75">
+    <row r="1" spans="1:69" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="6"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
-      <c r="AL2" s="88"/>
-[...4 lines deleted...]
-      <c r="AQ2" s="88" t="s">
+      <c r="AL2" s="84"/>
+      <c r="AM2" s="84"/>
+      <c r="AN2" s="84"/>
+      <c r="AO2" s="84"/>
+      <c r="AP2" s="84"/>
+      <c r="AQ2" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="AR2" s="88"/>
-[...3 lines deleted...]
-      <c r="AV2" s="88"/>
+      <c r="AR2" s="84"/>
+      <c r="AS2" s="84"/>
+      <c r="AT2" s="84"/>
+      <c r="AU2" s="84"/>
+      <c r="AV2" s="84"/>
       <c r="BA2" s="18"/>
       <c r="BB2" s="18"/>
       <c r="BC2" s="18"/>
       <c r="BD2" s="18"/>
       <c r="BF2" s="18"/>
       <c r="BI2" s="20"/>
-      <c r="BJ2" s="20"/>
-[...2 lines deleted...]
-      <c r="BM2" s="20" t="s">
+      <c r="BJ2" s="106" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="3" spans="1:67">
+      <c r="BK2" s="106"/>
+      <c r="BL2" s="106"/>
+      <c r="BM2" s="106"/>
+      <c r="BN2" s="106"/>
+      <c r="BO2" s="106"/>
+      <c r="BP2" s="106"/>
+      <c r="BQ2" s="106"/>
+    </row>
+    <row r="3" spans="1:69">
       <c r="A3" s="86"/>
-      <c r="B3" s="87" t="s">
+      <c r="B3" s="85" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="87"/>
-[...2 lines deleted...]
-      <c r="F3" s="87" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="87"/>
-[...2 lines deleted...]
-      <c r="J3" s="87" t="s">
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="87"/>
-[...2 lines deleted...]
-      <c r="N3" s="87" t="s">
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="O3" s="87"/>
-[...2 lines deleted...]
-      <c r="R3" s="87" t="s">
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="S3" s="87"/>
-[...2 lines deleted...]
-      <c r="V3" s="87" t="s">
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="87"/>
-[...2 lines deleted...]
-      <c r="Z3" s="87" t="s">
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="85" t="s">
         <v>29</v>
       </c>
-      <c r="AA3" s="87"/>
-[...2 lines deleted...]
-      <c r="AD3" s="87" t="s">
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85" t="s">
         <v>71</v>
       </c>
-      <c r="AE3" s="87"/>
-[...2 lines deleted...]
-      <c r="AH3" s="87" t="s">
+      <c r="AE3" s="85"/>
+      <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
+      <c r="AH3" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="AI3" s="87"/>
-[...2 lines deleted...]
-      <c r="AL3" s="87" t="s">
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="85"/>
+      <c r="AL3" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="AM3" s="87"/>
-[...2 lines deleted...]
-      <c r="AP3" s="87" t="s">
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="85"/>
+      <c r="AO3" s="85"/>
+      <c r="AP3" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="AQ3" s="87"/>
-[...2 lines deleted...]
-      <c r="AT3" s="87" t="s">
+      <c r="AQ3" s="85"/>
+      <c r="AR3" s="85"/>
+      <c r="AS3" s="85"/>
+      <c r="AT3" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="AU3" s="87"/>
-[...2 lines deleted...]
-      <c r="AX3" s="87" t="s">
+      <c r="AU3" s="85"/>
+      <c r="AV3" s="85"/>
+      <c r="AW3" s="85"/>
+      <c r="AX3" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="87"/>
-[...2 lines deleted...]
-      <c r="BB3" s="87" t="s">
+      <c r="AY3" s="85"/>
+      <c r="AZ3" s="85"/>
+      <c r="BA3" s="85"/>
+      <c r="BB3" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="87"/>
-[...2 lines deleted...]
-      <c r="BF3" s="87" t="s">
+      <c r="BC3" s="85"/>
+      <c r="BD3" s="85"/>
+      <c r="BE3" s="85"/>
+      <c r="BF3" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="BG3" s="87"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="87" t="s">
+      <c r="BG3" s="85"/>
+      <c r="BH3" s="85"/>
+      <c r="BI3" s="85"/>
+      <c r="BJ3" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="BK3" s="87"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:67" s="10" customFormat="1" ht="33.75">
+      <c r="BK3" s="85"/>
+      <c r="BL3" s="85"/>
+      <c r="BM3" s="85"/>
+      <c r="BN3" s="85" t="s">
+        <v>119</v>
+      </c>
+      <c r="BO3" s="85"/>
+      <c r="BP3" s="85"/>
+      <c r="BQ3" s="85"/>
+    </row>
+    <row r="4" spans="1:69" s="10" customFormat="1" ht="33.75">
       <c r="A4" s="86"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
@@ -2065,54 +2236,66 @@
       <c r="BE4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="BF4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BG4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BH4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BI4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="BJ4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BK4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BL4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BM4" s="9" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:67" s="11" customFormat="1">
+        <v>117</v>
+      </c>
+      <c r="BN4" s="125" t="s">
+        <v>47</v>
+      </c>
+      <c r="BO4" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="125" t="s">
+        <v>3</v>
+      </c>
+      <c r="BQ4" s="125" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="1:69" s="11" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>103</v>
       </c>
       <c r="C5" s="24">
         <v>103.9</v>
       </c>
       <c r="D5" s="24">
         <v>103.5</v>
       </c>
       <c r="E5" s="25">
         <v>103.7</v>
       </c>
       <c r="F5" s="23">
         <v>105.2</v>
       </c>
       <c r="G5" s="24">
         <v>105.7</v>
       </c>
       <c r="H5" s="24">
         <v>105.2</v>
       </c>
       <c r="I5" s="26">
@@ -2264,54 +2447,58 @@
       </c>
       <c r="BF5" s="23">
         <v>102.6</v>
       </c>
       <c r="BG5" s="24">
         <v>102.7</v>
       </c>
       <c r="BH5" s="24">
         <v>103.6</v>
       </c>
       <c r="BI5" s="26">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="23">
         <v>104.8</v>
       </c>
       <c r="BK5" s="24">
         <v>105.6</v>
       </c>
       <c r="BL5" s="24">
         <v>105.6</v>
       </c>
       <c r="BM5" s="26">
         <v>106.3</v>
       </c>
-      <c r="BN5" s="81"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:67" s="11" customFormat="1">
+      <c r="BN5" s="130">
+        <v>102</v>
+      </c>
+      <c r="BO5" s="24"/>
+      <c r="BP5" s="24"/>
+      <c r="BQ5" s="26"/>
+    </row>
+    <row r="6" spans="1:69" s="11" customFormat="1">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>107.2</v>
       </c>
       <c r="C6" s="24">
         <v>108.4</v>
       </c>
       <c r="D6" s="24">
         <v>105.9</v>
       </c>
       <c r="E6" s="25">
         <v>103.7</v>
       </c>
       <c r="F6" s="23">
         <v>105.2</v>
       </c>
       <c r="G6" s="24">
         <v>104.6</v>
       </c>
       <c r="H6" s="24">
         <v>104.9</v>
       </c>
       <c r="I6" s="25">
@@ -2463,54 +2650,58 @@
       </c>
       <c r="BF6" s="23">
         <v>105.9</v>
       </c>
       <c r="BG6" s="24">
         <v>104.5</v>
       </c>
       <c r="BH6" s="24">
         <v>105.3</v>
       </c>
       <c r="BI6" s="25">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="23">
         <v>109.2</v>
       </c>
       <c r="BK6" s="24">
         <v>110.4</v>
       </c>
       <c r="BL6" s="24">
         <v>111.2</v>
       </c>
       <c r="BM6" s="25">
         <v>112.2</v>
       </c>
-      <c r="BN6" s="81"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:67">
+      <c r="BN6" s="129">
+        <v>101</v>
+      </c>
+      <c r="BO6" s="24"/>
+      <c r="BP6" s="24"/>
+      <c r="BQ6" s="25"/>
+    </row>
+    <row r="7" spans="1:69">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>102.3</v>
       </c>
       <c r="C7" s="30">
         <v>102.8</v>
       </c>
       <c r="D7" s="30">
         <v>95.5</v>
       </c>
       <c r="E7" s="31">
         <v>88.3</v>
       </c>
       <c r="F7" s="29">
         <v>101.1</v>
       </c>
       <c r="G7" s="30">
         <v>101.9</v>
       </c>
       <c r="H7" s="30">
         <v>112.3</v>
       </c>
       <c r="I7" s="31">
@@ -2662,54 +2853,58 @@
       </c>
       <c r="BF7" s="29">
         <v>104.8</v>
       </c>
       <c r="BG7" s="30">
         <v>108</v>
       </c>
       <c r="BH7" s="30">
         <v>116.8</v>
       </c>
       <c r="BI7" s="31">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="29">
         <v>110.6</v>
       </c>
       <c r="BK7" s="30">
         <v>111.3</v>
       </c>
       <c r="BL7" s="30">
         <v>112.8</v>
       </c>
       <c r="BM7" s="31">
         <v>112.3</v>
       </c>
-      <c r="BN7" s="81"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:67">
+      <c r="BN7" s="131">
+        <v>102.6</v>
+      </c>
+      <c r="BO7" s="30"/>
+      <c r="BP7" s="30"/>
+      <c r="BQ7" s="31"/>
+    </row>
+    <row r="8" spans="1:69">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>108.2</v>
       </c>
       <c r="C8" s="30">
         <v>108.7</v>
       </c>
       <c r="D8" s="30">
         <v>106.7</v>
       </c>
       <c r="E8" s="31">
         <v>106.1</v>
       </c>
       <c r="F8" s="29">
         <v>106.5</v>
       </c>
       <c r="G8" s="30">
         <v>104.6</v>
       </c>
       <c r="H8" s="30">
         <v>103.2</v>
       </c>
       <c r="I8" s="31">
@@ -2861,54 +3056,58 @@
       </c>
       <c r="BF8" s="29">
         <v>104.6</v>
       </c>
       <c r="BG8" s="30">
         <v>99.9</v>
       </c>
       <c r="BH8" s="30">
         <v>99.2</v>
       </c>
       <c r="BI8" s="31">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="29">
         <v>103.8</v>
       </c>
       <c r="BK8" s="30">
         <v>104.9</v>
       </c>
       <c r="BL8" s="30">
         <v>106.3</v>
       </c>
       <c r="BM8" s="31">
         <v>107.4</v>
       </c>
-      <c r="BN8" s="81"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:67" ht="9.75" customHeight="1">
+      <c r="BN8" s="131">
+        <v>98</v>
+      </c>
+      <c r="BO8" s="30"/>
+      <c r="BP8" s="30"/>
+      <c r="BQ8" s="31"/>
+    </row>
+    <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>106.9</v>
       </c>
       <c r="C9" s="30">
         <v>107.3</v>
       </c>
       <c r="D9" s="30">
         <v>106.9</v>
       </c>
       <c r="E9" s="31">
         <v>108.1</v>
       </c>
       <c r="F9" s="29">
         <v>107.3</v>
       </c>
       <c r="G9" s="30">
         <v>101.6</v>
       </c>
       <c r="H9" s="30">
         <v>96.6</v>
       </c>
       <c r="I9" s="31">
@@ -3060,54 +3259,58 @@
       </c>
       <c r="BF9" s="29">
         <v>101.4</v>
       </c>
       <c r="BG9" s="30">
         <v>99.4</v>
       </c>
       <c r="BH9" s="30">
         <v>96.7</v>
       </c>
       <c r="BI9" s="31">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="29">
         <v>102.3</v>
       </c>
       <c r="BK9" s="30">
         <v>103.3</v>
       </c>
       <c r="BL9" s="30">
         <v>104.8</v>
       </c>
       <c r="BM9" s="31">
         <v>105.8</v>
       </c>
-      <c r="BN9" s="81"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:67">
+      <c r="BN9" s="131">
+        <v>85.6</v>
+      </c>
+      <c r="BO9" s="30"/>
+      <c r="BP9" s="30"/>
+      <c r="BQ9" s="31"/>
+    </row>
+    <row r="10" spans="1:69">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>116.8</v>
       </c>
       <c r="C10" s="30">
         <v>119.1</v>
       </c>
       <c r="D10" s="30">
         <v>114.1</v>
       </c>
       <c r="E10" s="31">
         <v>109.1</v>
       </c>
       <c r="F10" s="29">
         <v>107.6</v>
       </c>
       <c r="G10" s="30">
         <v>106.8</v>
       </c>
       <c r="H10" s="30">
         <v>109.4</v>
       </c>
       <c r="I10" s="31">
@@ -3259,54 +3462,58 @@
       </c>
       <c r="BF10" s="29">
         <v>106.2</v>
       </c>
       <c r="BG10" s="30">
         <v>102</v>
       </c>
       <c r="BH10" s="30">
         <v>99.7</v>
       </c>
       <c r="BI10" s="31">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="29">
         <v>107.1</v>
       </c>
       <c r="BK10" s="30">
         <v>104.8</v>
       </c>
       <c r="BL10" s="30">
         <v>105.7</v>
       </c>
       <c r="BM10" s="31">
         <v>107</v>
       </c>
-      <c r="BN10" s="81"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:67" ht="12" customHeight="1">
+      <c r="BN10" s="131">
+        <v>108.2</v>
+      </c>
+      <c r="BO10" s="30"/>
+      <c r="BP10" s="30"/>
+      <c r="BQ10" s="31"/>
+    </row>
+    <row r="11" spans="1:69" ht="12" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>115.5</v>
       </c>
       <c r="C11" s="30">
         <v>117</v>
       </c>
       <c r="D11" s="30">
         <v>119.4</v>
       </c>
       <c r="E11" s="31">
         <v>104.2</v>
       </c>
       <c r="F11" s="29">
         <v>111.4</v>
       </c>
       <c r="G11" s="30">
         <v>110.1</v>
       </c>
       <c r="H11" s="30">
         <v>106.5</v>
       </c>
       <c r="I11" s="31">
@@ -3458,54 +3665,58 @@
       </c>
       <c r="BF11" s="29">
         <v>110.4</v>
       </c>
       <c r="BG11" s="30">
         <v>101.8</v>
       </c>
       <c r="BH11" s="30">
         <v>102.2</v>
       </c>
       <c r="BI11" s="31">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="29">
         <v>91.3</v>
       </c>
       <c r="BK11" s="30">
         <v>98.7</v>
       </c>
       <c r="BL11" s="30">
         <v>102.9</v>
       </c>
       <c r="BM11" s="31">
         <v>103.2</v>
       </c>
-      <c r="BN11" s="81"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:67" ht="22.5">
+      <c r="BN11" s="131">
+        <v>99.1</v>
+      </c>
+      <c r="BO11" s="30"/>
+      <c r="BP11" s="30"/>
+      <c r="BQ11" s="31"/>
+    </row>
+    <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>61</v>
       </c>
       <c r="C12" s="30">
         <v>52.3</v>
       </c>
       <c r="D12" s="30">
         <v>56.6</v>
       </c>
       <c r="E12" s="31">
         <v>104.5</v>
       </c>
       <c r="F12" s="29">
         <v>99.4</v>
       </c>
       <c r="G12" s="30">
         <v>97.4</v>
       </c>
       <c r="H12" s="30">
         <v>91.9</v>
       </c>
       <c r="I12" s="31">
@@ -3657,54 +3868,58 @@
       </c>
       <c r="BF12" s="29">
         <v>100.7</v>
       </c>
       <c r="BG12" s="30">
         <v>95.7</v>
       </c>
       <c r="BH12" s="30">
         <v>92.4</v>
       </c>
       <c r="BI12" s="31">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="29">
         <v>92.2</v>
       </c>
       <c r="BK12" s="30">
         <v>99.3</v>
       </c>
       <c r="BL12" s="30">
         <v>96.6</v>
       </c>
       <c r="BM12" s="31">
         <v>98</v>
       </c>
-      <c r="BN12" s="81"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:67">
+      <c r="BN12" s="131">
+        <v>120.2</v>
+      </c>
+      <c r="BO12" s="30"/>
+      <c r="BP12" s="30"/>
+      <c r="BQ12" s="31"/>
+    </row>
+    <row r="13" spans="1:69">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>94.6</v>
       </c>
       <c r="C13" s="30">
         <v>102.6</v>
       </c>
       <c r="D13" s="30">
         <v>105.6</v>
       </c>
       <c r="E13" s="31">
         <v>99</v>
       </c>
       <c r="F13" s="29">
         <v>102.3</v>
       </c>
       <c r="G13" s="30">
         <v>98.5</v>
       </c>
       <c r="H13" s="30">
         <v>98.5</v>
       </c>
       <c r="I13" s="31">
@@ -3856,54 +4071,58 @@
       </c>
       <c r="BF13" s="29">
         <v>113.1</v>
       </c>
       <c r="BG13" s="30">
         <v>109.8</v>
       </c>
       <c r="BH13" s="30">
         <v>109.8</v>
       </c>
       <c r="BI13" s="31">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="29">
         <v>116.9</v>
       </c>
       <c r="BK13" s="30">
         <v>119</v>
       </c>
       <c r="BL13" s="30">
         <v>116.8</v>
       </c>
       <c r="BM13" s="31">
         <v>121.1</v>
       </c>
-      <c r="BN13" s="81"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:67" s="2" customFormat="1">
+      <c r="BN13" s="131">
+        <v>113.9</v>
+      </c>
+      <c r="BO13" s="30"/>
+      <c r="BP13" s="30"/>
+      <c r="BQ13" s="31"/>
+    </row>
+    <row r="14" spans="1:69" s="2" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>99.6</v>
       </c>
       <c r="C14" s="24">
         <v>100.2</v>
       </c>
       <c r="D14" s="24">
         <v>101.4</v>
       </c>
       <c r="E14" s="25">
         <v>103.8</v>
       </c>
       <c r="F14" s="23">
         <v>105.3</v>
       </c>
       <c r="G14" s="24">
         <v>106.9</v>
       </c>
       <c r="H14" s="24">
         <v>105.5</v>
       </c>
       <c r="I14" s="25">
@@ -4055,54 +4274,58 @@
       </c>
       <c r="BF14" s="23">
         <v>100.9</v>
       </c>
       <c r="BG14" s="24">
         <v>101.9</v>
       </c>
       <c r="BH14" s="24">
         <v>102.7</v>
       </c>
       <c r="BI14" s="25">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="23">
         <v>102.4</v>
       </c>
       <c r="BK14" s="24">
         <v>103.3</v>
       </c>
       <c r="BL14" s="24">
         <v>102.8</v>
       </c>
       <c r="BM14" s="25">
         <v>103.4</v>
       </c>
-      <c r="BN14" s="81"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:67" ht="22.5">
+      <c r="BN14" s="129">
+        <v>102.5</v>
+      </c>
+      <c r="BO14" s="24"/>
+      <c r="BP14" s="24"/>
+      <c r="BQ14" s="25"/>
+    </row>
+    <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>108.7</v>
       </c>
       <c r="C15" s="30">
         <v>107</v>
       </c>
       <c r="D15" s="30">
         <v>106.9</v>
       </c>
       <c r="E15" s="31">
         <v>108.1</v>
       </c>
       <c r="F15" s="29">
         <v>115.2</v>
       </c>
       <c r="G15" s="30">
         <v>117</v>
       </c>
       <c r="H15" s="30">
         <v>119.3</v>
       </c>
       <c r="I15" s="31">
@@ -4254,54 +4477,58 @@
       </c>
       <c r="BF15" s="29">
         <v>104.9</v>
       </c>
       <c r="BG15" s="30">
         <v>103</v>
       </c>
       <c r="BH15" s="30">
         <v>104.3</v>
       </c>
       <c r="BI15" s="31">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="29">
         <v>103.3</v>
       </c>
       <c r="BK15" s="30">
         <v>105</v>
       </c>
       <c r="BL15" s="30">
         <v>105.2</v>
       </c>
       <c r="BM15" s="31">
         <v>105.1</v>
       </c>
-      <c r="BN15" s="81"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:67">
+      <c r="BN15" s="131">
+        <v>105.4</v>
+      </c>
+      <c r="BO15" s="30"/>
+      <c r="BP15" s="30"/>
+      <c r="BQ15" s="31"/>
+    </row>
+    <row r="16" spans="1:69">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>92.5</v>
       </c>
       <c r="C16" s="30">
         <v>96.7</v>
       </c>
       <c r="D16" s="30">
         <v>98.2</v>
       </c>
       <c r="E16" s="31">
         <v>99.9</v>
       </c>
       <c r="F16" s="29">
         <v>105.6</v>
       </c>
       <c r="G16" s="30">
         <v>105.1</v>
       </c>
       <c r="H16" s="30">
         <v>102.1</v>
       </c>
       <c r="I16" s="31">
@@ -4453,54 +4680,58 @@
       </c>
       <c r="BF16" s="29">
         <v>104.3</v>
       </c>
       <c r="BG16" s="30">
         <v>102.2</v>
       </c>
       <c r="BH16" s="30">
         <v>104.5</v>
       </c>
       <c r="BI16" s="31">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="29">
         <v>120.5</v>
       </c>
       <c r="BK16" s="30">
         <v>121.4</v>
       </c>
       <c r="BL16" s="30">
         <v>120.2</v>
       </c>
       <c r="BM16" s="31">
         <v>119.5</v>
       </c>
-      <c r="BN16" s="81"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:67">
+      <c r="BN16" s="131">
+        <v>114.1</v>
+      </c>
+      <c r="BO16" s="30"/>
+      <c r="BP16" s="30"/>
+      <c r="BQ16" s="31"/>
+    </row>
+    <row r="17" spans="1:69">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>96.7</v>
       </c>
       <c r="C17" s="30">
         <v>97.7</v>
       </c>
       <c r="D17" s="30">
         <v>107.4</v>
       </c>
       <c r="E17" s="31">
         <v>118.6</v>
       </c>
       <c r="F17" s="29">
         <v>120.7</v>
       </c>
       <c r="G17" s="30">
         <v>120.3</v>
       </c>
       <c r="H17" s="30">
         <v>108</v>
       </c>
       <c r="I17" s="31">
@@ -4652,54 +4883,58 @@
       </c>
       <c r="BF17" s="29">
         <v>88.7</v>
       </c>
       <c r="BG17" s="30">
         <v>103.7</v>
       </c>
       <c r="BH17" s="30">
         <v>97.1</v>
       </c>
       <c r="BI17" s="31">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="29">
         <v>101.9</v>
       </c>
       <c r="BK17" s="30">
         <v>96.6</v>
       </c>
       <c r="BL17" s="30">
         <v>98.8</v>
       </c>
       <c r="BM17" s="31">
         <v>100.6</v>
       </c>
-      <c r="BN17" s="81"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:67">
+      <c r="BN17" s="131">
+        <v>95.5</v>
+      </c>
+      <c r="BO17" s="30"/>
+      <c r="BP17" s="30"/>
+      <c r="BQ17" s="31"/>
+    </row>
+    <row r="18" spans="1:69">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="30">
         <v>171.8</v>
       </c>
       <c r="D18" s="30">
         <v>170.1</v>
       </c>
       <c r="E18" s="31">
         <v>114.9</v>
       </c>
       <c r="F18" s="29">
         <v>140.6</v>
       </c>
       <c r="G18" s="30">
         <v>126.3</v>
       </c>
       <c r="H18" s="30">
         <v>113.3</v>
       </c>
       <c r="I18" s="31">
@@ -4851,54 +5086,58 @@
       </c>
       <c r="BF18" s="29">
         <v>109.9</v>
       </c>
       <c r="BG18" s="30">
         <v>109.1</v>
       </c>
       <c r="BH18" s="30">
         <v>108.4</v>
       </c>
       <c r="BI18" s="31">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="29">
         <v>100.8</v>
       </c>
       <c r="BK18" s="30">
         <v>99</v>
       </c>
       <c r="BL18" s="30">
         <v>97.7</v>
       </c>
       <c r="BM18" s="31">
         <v>101.2</v>
       </c>
-      <c r="BN18" s="81"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:67">
+      <c r="BN18" s="131">
+        <v>99.8</v>
+      </c>
+      <c r="BO18" s="30"/>
+      <c r="BP18" s="30"/>
+      <c r="BQ18" s="31"/>
+    </row>
+    <row r="19" spans="1:69">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>69.7</v>
       </c>
       <c r="C19" s="30">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="30">
         <v>82.1</v>
       </c>
       <c r="E19" s="31">
         <v>83.8</v>
       </c>
       <c r="F19" s="29">
         <v>94.7</v>
       </c>
       <c r="G19" s="30">
         <v>96.1</v>
       </c>
       <c r="H19" s="30">
         <v>91.7</v>
       </c>
       <c r="I19" s="31">
@@ -5050,54 +5289,58 @@
       </c>
       <c r="BF19" s="29">
         <v>100.8</v>
       </c>
       <c r="BG19" s="30">
         <v>101.4</v>
       </c>
       <c r="BH19" s="30">
         <v>99.7</v>
       </c>
       <c r="BI19" s="31">
         <v>101</v>
       </c>
       <c r="BJ19" s="29">
         <v>106.4</v>
       </c>
       <c r="BK19" s="30">
         <v>105.9</v>
       </c>
       <c r="BL19" s="30">
         <v>105.2</v>
       </c>
       <c r="BM19" s="31">
         <v>104.9</v>
       </c>
-      <c r="BN19" s="81"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:67" s="3" customFormat="1">
+      <c r="BN19" s="131">
+        <v>96</v>
+      </c>
+      <c r="BO19" s="30"/>
+      <c r="BP19" s="30"/>
+      <c r="BQ19" s="31"/>
+    </row>
+    <row r="20" spans="1:69" s="3" customFormat="1">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>128.1</v>
       </c>
       <c r="C20" s="30">
         <v>147.5</v>
       </c>
       <c r="D20" s="30">
         <v>155.4</v>
       </c>
       <c r="E20" s="31">
         <v>92.6</v>
       </c>
       <c r="F20" s="29">
         <v>115.8</v>
       </c>
       <c r="G20" s="30">
         <v>108.1</v>
       </c>
       <c r="H20" s="30">
         <v>118.3</v>
       </c>
       <c r="I20" s="31">
@@ -5249,54 +5492,58 @@
       </c>
       <c r="BF20" s="29">
         <v>101</v>
       </c>
       <c r="BG20" s="30">
         <v>98.7</v>
       </c>
       <c r="BH20" s="30">
         <v>100</v>
       </c>
       <c r="BI20" s="31">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="29">
         <v>104.1</v>
       </c>
       <c r="BK20" s="30">
         <v>105</v>
       </c>
       <c r="BL20" s="30">
         <v>102.7</v>
       </c>
       <c r="BM20" s="31">
         <v>101.1</v>
       </c>
-      <c r="BN20" s="81"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:67">
+      <c r="BN20" s="131">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="BO20" s="30"/>
+      <c r="BP20" s="30"/>
+      <c r="BQ20" s="31"/>
+    </row>
+    <row r="21" spans="1:69">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>111.4</v>
       </c>
       <c r="C21" s="30">
         <v>89.5</v>
       </c>
       <c r="D21" s="30">
         <v>82.4</v>
       </c>
       <c r="E21" s="31">
         <v>116</v>
       </c>
       <c r="F21" s="29">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="30">
         <v>75.7</v>
       </c>
       <c r="H21" s="30">
         <v>80.8</v>
       </c>
       <c r="I21" s="31">
@@ -5448,54 +5695,58 @@
       </c>
       <c r="BF21" s="29">
         <v>100.1</v>
       </c>
       <c r="BG21" s="30">
         <v>100.6</v>
       </c>
       <c r="BH21" s="30">
         <v>102.1</v>
       </c>
       <c r="BI21" s="31">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="29">
         <v>104.4</v>
       </c>
       <c r="BK21" s="30">
         <v>102.8</v>
       </c>
       <c r="BL21" s="30">
         <v>99.1</v>
       </c>
       <c r="BM21" s="31">
         <v>93.3</v>
       </c>
-      <c r="BN21" s="81"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:67" ht="12" customHeight="1">
+      <c r="BN21" s="131">
+        <v>97.8</v>
+      </c>
+      <c r="BO21" s="30"/>
+      <c r="BP21" s="30"/>
+      <c r="BQ21" s="31"/>
+    </row>
+    <row r="22" spans="1:69" ht="12" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="30">
         <v>61.1</v>
       </c>
       <c r="D22" s="30">
         <v>59.5</v>
       </c>
       <c r="E22" s="31">
         <v>126.5</v>
       </c>
       <c r="F22" s="29">
         <v>79.2</v>
       </c>
       <c r="G22" s="30">
         <v>94.1</v>
       </c>
       <c r="H22" s="30">
         <v>98.5</v>
       </c>
       <c r="I22" s="31">
@@ -5647,54 +5898,58 @@
       </c>
       <c r="BF22" s="29">
         <v>96.7</v>
       </c>
       <c r="BG22" s="30">
         <v>99.6</v>
       </c>
       <c r="BH22" s="30">
         <v>102.2</v>
       </c>
       <c r="BI22" s="31">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="29">
         <v>93.7</v>
       </c>
       <c r="BK22" s="30">
         <v>95.6</v>
       </c>
       <c r="BL22" s="30">
         <v>96.7</v>
       </c>
       <c r="BM22" s="31">
         <v>92.8</v>
       </c>
-      <c r="BN22" s="81"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:67" ht="22.5">
+      <c r="BN22" s="131">
+        <v>100.1</v>
+      </c>
+      <c r="BO22" s="30"/>
+      <c r="BP22" s="30"/>
+      <c r="BQ22" s="31"/>
+    </row>
+    <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>97.7</v>
       </c>
       <c r="D23" s="30">
         <v>99.1</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>99.1</v>
       </c>
       <c r="G23" s="30">
         <v>98.6</v>
       </c>
       <c r="H23" s="30">
         <v>100</v>
       </c>
       <c r="I23" s="31">
@@ -5846,54 +6101,58 @@
       </c>
       <c r="BF23" s="29">
         <v>92.6</v>
       </c>
       <c r="BG23" s="30">
         <v>103</v>
       </c>
       <c r="BH23" s="30">
         <v>106.5</v>
       </c>
       <c r="BI23" s="31">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="29">
         <v>106</v>
       </c>
       <c r="BK23" s="30">
         <v>103.5</v>
       </c>
       <c r="BL23" s="30">
         <v>101.6</v>
       </c>
       <c r="BM23" s="31">
         <v>101.4</v>
       </c>
-      <c r="BN23" s="81"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:67">
+      <c r="BN23" s="131">
+        <v>98.1</v>
+      </c>
+      <c r="BO23" s="30"/>
+      <c r="BP23" s="30"/>
+      <c r="BQ23" s="31"/>
+    </row>
+    <row r="24" spans="1:69">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>98</v>
       </c>
       <c r="C24" s="30">
         <v>98.9</v>
       </c>
       <c r="D24" s="30">
         <v>99.5</v>
       </c>
       <c r="E24" s="31">
         <v>98.1</v>
       </c>
       <c r="F24" s="29">
         <v>98.9</v>
       </c>
       <c r="G24" s="30">
         <v>98.7</v>
       </c>
       <c r="H24" s="30">
         <v>97.8</v>
       </c>
       <c r="I24" s="31">
@@ -6045,54 +6304,58 @@
       </c>
       <c r="BF24" s="29">
         <v>99.9</v>
       </c>
       <c r="BG24" s="30">
         <v>100.5</v>
       </c>
       <c r="BH24" s="30">
         <v>99.8</v>
       </c>
       <c r="BI24" s="31">
         <v>100</v>
       </c>
       <c r="BJ24" s="29">
         <v>98.4</v>
       </c>
       <c r="BK24" s="30">
         <v>99.2</v>
       </c>
       <c r="BL24" s="30">
         <v>99.3</v>
       </c>
       <c r="BM24" s="31">
         <v>98.9</v>
       </c>
-      <c r="BN24" s="81"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:67" ht="12" customHeight="1">
+      <c r="BN24" s="131">
+        <v>101.5</v>
+      </c>
+      <c r="BO24" s="30"/>
+      <c r="BP24" s="30"/>
+      <c r="BQ24" s="31"/>
+    </row>
+    <row r="25" spans="1:69" ht="12" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>97.5</v>
       </c>
       <c r="C25" s="30">
         <v>99.2</v>
       </c>
       <c r="D25" s="30">
         <v>99.5</v>
       </c>
       <c r="E25" s="31">
         <v>98.7</v>
       </c>
       <c r="F25" s="29">
         <v>102.9</v>
       </c>
       <c r="G25" s="30">
         <v>101.7</v>
       </c>
       <c r="H25" s="30">
         <v>99.2</v>
       </c>
       <c r="I25" s="31">
@@ -6244,54 +6507,58 @@
       </c>
       <c r="BF25" s="29">
         <v>98.5</v>
       </c>
       <c r="BG25" s="30">
         <v>99</v>
       </c>
       <c r="BH25" s="30">
         <v>102.6</v>
       </c>
       <c r="BI25" s="31">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="29">
         <v>98.6</v>
       </c>
       <c r="BK25" s="30">
         <v>98.3</v>
       </c>
       <c r="BL25" s="30">
         <v>96.8</v>
       </c>
       <c r="BM25" s="31">
         <v>96.8</v>
       </c>
-      <c r="BN25" s="81"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:67">
+      <c r="BN25" s="131">
+        <v>99.1</v>
+      </c>
+      <c r="BO25" s="30"/>
+      <c r="BP25" s="30"/>
+      <c r="BQ25" s="31"/>
+    </row>
+    <row r="26" spans="1:69">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>110.1</v>
       </c>
       <c r="C26" s="30">
         <v>102.5</v>
       </c>
       <c r="D26" s="30">
         <v>88</v>
       </c>
       <c r="E26" s="31">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="29">
         <v>83.7</v>
       </c>
       <c r="G26" s="30">
         <v>95.5</v>
       </c>
       <c r="H26" s="30">
         <v>92.1</v>
       </c>
       <c r="I26" s="31">
@@ -6443,54 +6710,58 @@
       </c>
       <c r="BF26" s="29">
         <v>85.8</v>
       </c>
       <c r="BG26" s="30">
         <v>90.9</v>
       </c>
       <c r="BH26" s="30">
         <v>93.2</v>
       </c>
       <c r="BI26" s="31">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="29">
         <v>92.9</v>
       </c>
       <c r="BK26" s="30">
         <v>97.1</v>
       </c>
       <c r="BL26" s="30">
         <v>98.1</v>
       </c>
       <c r="BM26" s="31">
         <v>98.1</v>
       </c>
-      <c r="BN26" s="81"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:67">
+      <c r="BN26" s="131">
+        <v>95.9</v>
+      </c>
+      <c r="BO26" s="30"/>
+      <c r="BP26" s="30"/>
+      <c r="BQ26" s="31"/>
+    </row>
+    <row r="27" spans="1:69">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>61.7</v>
       </c>
       <c r="C27" s="36">
         <v>65</v>
       </c>
       <c r="D27" s="36">
         <v>80</v>
       </c>
       <c r="E27" s="37">
         <v>109.4</v>
       </c>
       <c r="F27" s="35">
         <v>136.4</v>
       </c>
       <c r="G27" s="36">
         <v>188.3</v>
       </c>
       <c r="H27" s="36">
         <v>127.8</v>
       </c>
       <c r="I27" s="37">
@@ -6642,208 +6913,224 @@
       </c>
       <c r="BF27" s="35">
         <v>104.6</v>
       </c>
       <c r="BG27" s="36">
         <v>100.7</v>
       </c>
       <c r="BH27" s="36">
         <v>95.3</v>
       </c>
       <c r="BI27" s="37">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="35">
         <v>86.5</v>
       </c>
       <c r="BK27" s="36">
         <v>89.7</v>
       </c>
       <c r="BL27" s="36">
         <v>90.7</v>
       </c>
       <c r="BM27" s="37">
         <v>96</v>
       </c>
-      <c r="BN27" s="81"/>
-[...4 lines deleted...]
-        <v>120</v>
+      <c r="BN27" s="132">
+        <v>104</v>
+      </c>
+      <c r="BO27" s="36"/>
+      <c r="BP27" s="36"/>
+      <c r="BQ27" s="37"/>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="80" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="21">
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BJ2:BQ2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="BB3:BE3"/>
+    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP2:AV2"/>
     <mergeCell ref="V3:Y3"/>
-    <mergeCell ref="BF3:BI3"/>
-[...8 lines deleted...]
-    <mergeCell ref="F3:I3"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="R5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AN33" sqref="AN33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.5703125" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="10.42578125" style="1" customWidth="1"/>
     <col min="32" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="10.42578125" style="1" customWidth="1"/>
     <col min="36" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="10.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" ht="12.75">
+    <row r="1" spans="1:45" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:45" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="X2" s="14"/>
       <c r="AB2" s="14"/>
       <c r="AD2" s="14" t="s">
         <v>68</v>
       </c>
       <c r="AK2" s="20"/>
-      <c r="AL2" s="20"/>
-[...2 lines deleted...]
-      <c r="AO2" s="20" t="s">
+      <c r="AL2" s="106" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AM2" s="106"/>
+      <c r="AN2" s="106"/>
+      <c r="AO2" s="106"/>
+      <c r="AP2" s="106"/>
+      <c r="AQ2" s="106"/>
+      <c r="AR2" s="106"/>
+      <c r="AS2" s="106"/>
+    </row>
+    <row r="3" spans="1:45">
       <c r="A3" s="86"/>
-      <c r="B3" s="87" t="s">
+      <c r="B3" s="85" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="87"/>
-[...2 lines deleted...]
-      <c r="F3" s="87" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85" t="s">
         <v>71</v>
       </c>
-      <c r="G3" s="87"/>
-[...2 lines deleted...]
-      <c r="J3" s="87" t="s">
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="87"/>
-[...2 lines deleted...]
-      <c r="N3" s="87" t="s">
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="O3" s="87"/>
-[...2 lines deleted...]
-      <c r="R3" s="87" t="s">
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="87"/>
-[...2 lines deleted...]
-      <c r="V3" s="87" t="s">
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="W3" s="87"/>
-[...2 lines deleted...]
-      <c r="Z3" s="87" t="s">
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="87"/>
-[...2 lines deleted...]
-      <c r="AD3" s="87" t="s">
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="87"/>
-[...2 lines deleted...]
-      <c r="AH3" s="87" t="s">
+      <c r="AE3" s="85"/>
+      <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
+      <c r="AH3" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="AI3" s="87"/>
-[...2 lines deleted...]
-      <c r="AL3" s="87" t="s">
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="85"/>
+      <c r="AL3" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="AM3" s="87"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:43" ht="22.5">
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="85"/>
+      <c r="AO3" s="85"/>
+      <c r="AP3" s="85" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ3" s="85"/>
+      <c r="AR3" s="85"/>
+      <c r="AS3" s="85"/>
+    </row>
+    <row r="4" spans="1:45" ht="33.75">
       <c r="A4" s="86"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
@@ -6919,54 +7206,66 @@
       <c r="AG4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AH4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AK4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AL4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AM4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AN4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AO4" s="9" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:43">
+        <v>117</v>
+      </c>
+      <c r="AP4" s="121" t="s">
+        <v>47</v>
+      </c>
+      <c r="AQ4" s="121" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR4" s="121" t="s">
+        <v>3</v>
+      </c>
+      <c r="AS4" s="121" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>103.2</v>
       </c>
       <c r="G5" s="24">
         <v>104.1</v>
       </c>
       <c r="H5" s="24">
         <v>105</v>
       </c>
       <c r="I5" s="26">
@@ -7046,54 +7345,58 @@
       </c>
       <c r="AH5" s="23">
         <v>121</v>
       </c>
       <c r="AI5" s="24">
         <v>120.1</v>
       </c>
       <c r="AJ5" s="24">
         <v>121.6</v>
       </c>
       <c r="AK5" s="26">
         <v>123.5</v>
       </c>
       <c r="AL5" s="23">
         <v>126.8</v>
       </c>
       <c r="AM5" s="24">
         <v>126.8</v>
       </c>
       <c r="AN5" s="24">
         <v>128.4</v>
       </c>
       <c r="AO5" s="26">
         <v>131.30000000000001</v>
       </c>
-      <c r="AP5" s="12"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:43">
+      <c r="AP5" s="126">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="AQ5" s="24"/>
+      <c r="AR5" s="24"/>
+      <c r="AS5" s="26"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>111.6</v>
       </c>
       <c r="G6" s="24">
         <v>113.3</v>
       </c>
       <c r="H6" s="24">
         <v>112.9</v>
       </c>
       <c r="I6" s="25">
@@ -7173,54 +7476,58 @@
       </c>
       <c r="AH6" s="23">
         <v>163.6</v>
       </c>
       <c r="AI6" s="24">
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="24">
         <v>160.4</v>
       </c>
       <c r="AK6" s="25">
         <v>162.5</v>
       </c>
       <c r="AL6" s="23">
         <v>178.7</v>
       </c>
       <c r="AM6" s="24">
         <v>179.6</v>
       </c>
       <c r="AN6" s="24">
         <v>178.4</v>
       </c>
       <c r="AO6" s="25">
         <v>182.3</v>
       </c>
-      <c r="AP6" s="12"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:43">
+      <c r="AP6" s="126">
+        <v>180.5</v>
+      </c>
+      <c r="AQ6" s="24"/>
+      <c r="AR6" s="24"/>
+      <c r="AS6" s="25"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>111.9</v>
       </c>
       <c r="G7" s="30">
         <v>110.8</v>
       </c>
       <c r="H7" s="30">
         <v>109.2</v>
       </c>
       <c r="I7" s="31">
@@ -7300,54 +7607,58 @@
       </c>
       <c r="AH7" s="29">
         <v>165.9</v>
       </c>
       <c r="AI7" s="30">
         <v>177.3</v>
       </c>
       <c r="AJ7" s="30">
         <v>169.7</v>
       </c>
       <c r="AK7" s="31">
         <v>185.4</v>
       </c>
       <c r="AL7" s="29">
         <v>183.5</v>
       </c>
       <c r="AM7" s="30">
         <v>197.3</v>
       </c>
       <c r="AN7" s="30">
         <v>191.4</v>
       </c>
       <c r="AO7" s="31">
         <v>208.2</v>
       </c>
-      <c r="AP7" s="12"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:43">
+      <c r="AP7" s="127">
+        <v>188.3</v>
+      </c>
+      <c r="AQ7" s="30"/>
+      <c r="AR7" s="30"/>
+      <c r="AS7" s="31"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>111</v>
       </c>
       <c r="G8" s="30">
         <v>112.3</v>
       </c>
       <c r="H8" s="30">
         <v>112.1</v>
       </c>
       <c r="I8" s="31">
@@ -7427,54 +7738,58 @@
       </c>
       <c r="AH8" s="29">
         <v>138.19999999999999</v>
       </c>
       <c r="AI8" s="30">
         <v>129.1</v>
       </c>
       <c r="AJ8" s="30">
         <v>126.1</v>
       </c>
       <c r="AK8" s="31">
         <v>123.8</v>
       </c>
       <c r="AL8" s="29">
         <v>143.5</v>
       </c>
       <c r="AM8" s="30">
         <v>135.4</v>
       </c>
       <c r="AN8" s="30">
         <v>134</v>
       </c>
       <c r="AO8" s="31">
         <v>133</v>
       </c>
-      <c r="AP8" s="12"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:43" ht="22.5">
+      <c r="AP8" s="127">
+        <v>140.6</v>
+      </c>
+      <c r="AQ8" s="30"/>
+      <c r="AR8" s="30"/>
+      <c r="AS8" s="31"/>
+    </row>
+    <row r="9" spans="1:45" ht="22.5">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>104.7</v>
       </c>
       <c r="G9" s="30">
         <v>108.8</v>
       </c>
       <c r="H9" s="30">
         <v>111.2</v>
       </c>
       <c r="I9" s="31">
@@ -7554,54 +7869,58 @@
       </c>
       <c r="AH9" s="29">
         <v>125.7</v>
       </c>
       <c r="AI9" s="30">
         <v>125.1</v>
       </c>
       <c r="AJ9" s="30">
         <v>122.7</v>
       </c>
       <c r="AK9" s="31">
         <v>117.5</v>
       </c>
       <c r="AL9" s="29">
         <v>128.6</v>
       </c>
       <c r="AM9" s="30">
         <v>129.19999999999999</v>
       </c>
       <c r="AN9" s="30">
         <v>128.6</v>
       </c>
       <c r="AO9" s="31">
         <v>124.3</v>
       </c>
-      <c r="AP9" s="12"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:43">
+      <c r="AP9" s="127">
+        <v>110.1</v>
+      </c>
+      <c r="AQ9" s="30"/>
+      <c r="AR9" s="30"/>
+      <c r="AS9" s="31"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>116.1</v>
       </c>
       <c r="G10" s="30">
         <v>113.3</v>
       </c>
       <c r="H10" s="30">
         <v>110.3</v>
       </c>
       <c r="I10" s="31">
@@ -7681,54 +8000,58 @@
       </c>
       <c r="AH10" s="29">
         <v>155.69999999999999</v>
       </c>
       <c r="AI10" s="30">
         <v>137.6</v>
       </c>
       <c r="AJ10" s="30">
         <v>131</v>
       </c>
       <c r="AK10" s="31">
         <v>133.5</v>
       </c>
       <c r="AL10" s="29">
         <v>166.8</v>
       </c>
       <c r="AM10" s="30">
         <v>144.19999999999999</v>
       </c>
       <c r="AN10" s="30">
         <v>138.5</v>
       </c>
       <c r="AO10" s="31">
         <v>142.80000000000001</v>
       </c>
-      <c r="AP10" s="12"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:43" ht="22.5">
+      <c r="AP10" s="127">
+        <v>180.5</v>
+      </c>
+      <c r="AQ10" s="30"/>
+      <c r="AR10" s="30"/>
+      <c r="AS10" s="31"/>
+    </row>
+    <row r="11" spans="1:45" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>101.1</v>
       </c>
       <c r="G11" s="30">
         <v>106.8</v>
       </c>
       <c r="H11" s="30">
         <v>110.5</v>
       </c>
       <c r="I11" s="31">
@@ -7808,54 +8131,58 @@
       </c>
       <c r="AH11" s="29">
         <v>130.6</v>
       </c>
       <c r="AI11" s="30">
         <v>138.4</v>
       </c>
       <c r="AJ11" s="30">
         <v>136.5</v>
       </c>
       <c r="AK11" s="31">
         <v>128.19999999999999</v>
       </c>
       <c r="AL11" s="29">
         <v>119.2</v>
       </c>
       <c r="AM11" s="30">
         <v>136.6</v>
       </c>
       <c r="AN11" s="30">
         <v>140.5</v>
       </c>
       <c r="AO11" s="31">
         <v>132.30000000000001</v>
       </c>
-      <c r="AP11" s="12"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:43" ht="33.75">
+      <c r="AP11" s="127">
+        <v>118.1</v>
+      </c>
+      <c r="AQ11" s="30"/>
+      <c r="AR11" s="30"/>
+      <c r="AS11" s="31"/>
+    </row>
+    <row r="12" spans="1:45" ht="33.75">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>111.9</v>
       </c>
       <c r="G12" s="30">
         <v>110.4</v>
       </c>
       <c r="H12" s="30">
         <v>106.6</v>
       </c>
       <c r="I12" s="31">
@@ -7935,54 +8262,58 @@
       </c>
       <c r="AH12" s="29">
         <v>144.30000000000001</v>
       </c>
       <c r="AI12" s="30">
         <v>111.6</v>
       </c>
       <c r="AJ12" s="30">
         <v>99.4</v>
       </c>
       <c r="AK12" s="31">
         <v>104.2</v>
       </c>
       <c r="AL12" s="29">
         <v>133</v>
       </c>
       <c r="AM12" s="30">
         <v>110.8</v>
       </c>
       <c r="AN12" s="30">
         <v>96</v>
       </c>
       <c r="AO12" s="31">
         <v>102.1</v>
       </c>
-      <c r="AP12" s="12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:43">
+      <c r="AP12" s="127">
+        <v>159.9</v>
+      </c>
+      <c r="AQ12" s="30"/>
+      <c r="AR12" s="30"/>
+      <c r="AS12" s="31"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>105.3</v>
       </c>
       <c r="G13" s="30">
         <v>109.7</v>
       </c>
       <c r="H13" s="30">
         <v>108.7</v>
       </c>
       <c r="I13" s="31">
@@ -8062,54 +8393,58 @@
       </c>
       <c r="AH13" s="29">
         <v>228.1</v>
       </c>
       <c r="AI13" s="30">
         <v>216.5</v>
       </c>
       <c r="AJ13" s="30">
         <v>207.3</v>
       </c>
       <c r="AK13" s="31">
         <v>219.5</v>
       </c>
       <c r="AL13" s="29">
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="30">
         <v>257.60000000000002</v>
       </c>
       <c r="AN13" s="30">
         <v>242.1</v>
       </c>
       <c r="AO13" s="31">
         <v>265.8</v>
       </c>
-      <c r="AP13" s="12"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:43">
+      <c r="AP13" s="127">
+        <v>303.7</v>
+      </c>
+      <c r="AQ13" s="30"/>
+      <c r="AR13" s="30"/>
+      <c r="AS13" s="31"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>98.6</v>
       </c>
       <c r="G14" s="24">
         <v>98.8</v>
       </c>
       <c r="H14" s="24">
         <v>99.3</v>
       </c>
       <c r="I14" s="25">
@@ -8189,54 +8524,58 @@
       </c>
       <c r="AH14" s="23">
         <v>102.6</v>
       </c>
       <c r="AI14" s="24">
         <v>100.9</v>
       </c>
       <c r="AJ14" s="24">
         <v>102.4</v>
       </c>
       <c r="AK14" s="25">
         <v>105.9</v>
       </c>
       <c r="AL14" s="23">
         <v>105.1</v>
       </c>
       <c r="AM14" s="24">
         <v>104.2</v>
       </c>
       <c r="AN14" s="24">
         <v>105.3</v>
       </c>
       <c r="AO14" s="25">
         <v>109.5</v>
       </c>
-      <c r="AP14" s="12"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:43" ht="33.75">
+      <c r="AP14" s="126">
+        <v>107.7</v>
+      </c>
+      <c r="AQ14" s="24"/>
+      <c r="AR14" s="24"/>
+      <c r="AS14" s="25"/>
+    </row>
+    <row r="15" spans="1:45" ht="33.75">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>101.1</v>
       </c>
       <c r="G15" s="30">
         <v>99.5</v>
       </c>
       <c r="H15" s="30">
         <v>100</v>
       </c>
       <c r="I15" s="31">
@@ -8316,54 +8655,58 @@
       </c>
       <c r="AH15" s="29">
         <v>119.7</v>
       </c>
       <c r="AI15" s="30">
         <v>113.6</v>
       </c>
       <c r="AJ15" s="30">
         <v>117.7</v>
       </c>
       <c r="AK15" s="31">
         <v>126.1</v>
       </c>
       <c r="AL15" s="29">
         <v>123.7</v>
       </c>
       <c r="AM15" s="30">
         <v>119.3</v>
       </c>
       <c r="AN15" s="30">
         <v>123.8</v>
       </c>
       <c r="AO15" s="31">
         <v>132.5</v>
       </c>
-      <c r="AP15" s="12"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:43">
+      <c r="AP15" s="127">
+        <v>130.4</v>
+      </c>
+      <c r="AQ15" s="30"/>
+      <c r="AR15" s="30"/>
+      <c r="AS15" s="31"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>101.9</v>
       </c>
       <c r="G16" s="30">
         <v>102.8</v>
       </c>
       <c r="H16" s="30">
         <v>104.3</v>
       </c>
       <c r="I16" s="31">
@@ -8443,54 +8786,58 @@
       </c>
       <c r="AH16" s="29">
         <v>107.8</v>
       </c>
       <c r="AI16" s="30">
         <v>102.5</v>
       </c>
       <c r="AJ16" s="30">
         <v>106.2</v>
       </c>
       <c r="AK16" s="31">
         <v>117.4</v>
       </c>
       <c r="AL16" s="29">
         <v>129.9</v>
       </c>
       <c r="AM16" s="30">
         <v>124.4</v>
       </c>
       <c r="AN16" s="30">
         <v>127.7</v>
       </c>
       <c r="AO16" s="31">
         <v>140.30000000000001</v>
       </c>
-      <c r="AP16" s="12"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:43">
+      <c r="AP16" s="127">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="AQ16" s="30"/>
+      <c r="AR16" s="30"/>
+      <c r="AS16" s="31"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>84.8</v>
       </c>
       <c r="G17" s="30">
         <v>92.1</v>
       </c>
       <c r="H17" s="30">
         <v>100.3</v>
       </c>
       <c r="I17" s="31">
@@ -8570,54 +8917,58 @@
       </c>
       <c r="AH17" s="29">
         <v>67.900000000000006</v>
       </c>
       <c r="AI17" s="30">
         <v>90.3</v>
       </c>
       <c r="AJ17" s="30">
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="31">
         <v>74.900000000000006</v>
       </c>
       <c r="AL17" s="29">
         <v>69.2</v>
       </c>
       <c r="AM17" s="30">
         <v>87.2</v>
       </c>
       <c r="AN17" s="30">
         <v>75.7</v>
       </c>
       <c r="AO17" s="31">
         <v>75.3</v>
       </c>
-      <c r="AP17" s="12"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:43">
+      <c r="AP17" s="127">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="AQ17" s="30"/>
+      <c r="AR17" s="30"/>
+      <c r="AS17" s="31"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>101.4</v>
       </c>
       <c r="G18" s="30">
         <v>103.7</v>
       </c>
       <c r="H18" s="30">
         <v>107.9</v>
       </c>
       <c r="I18" s="31">
@@ -8697,54 +9048,58 @@
       </c>
       <c r="AH18" s="29">
         <v>168.7</v>
       </c>
       <c r="AI18" s="30">
         <v>185.6</v>
       </c>
       <c r="AJ18" s="30">
         <v>177.5</v>
       </c>
       <c r="AK18" s="31">
         <v>133.9</v>
       </c>
       <c r="AL18" s="29">
         <v>170</v>
       </c>
       <c r="AM18" s="30">
         <v>183.7</v>
       </c>
       <c r="AN18" s="30">
         <v>173.4</v>
       </c>
       <c r="AO18" s="31">
         <v>135.5</v>
       </c>
-      <c r="AP18" s="12"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:43">
+      <c r="AP18" s="127">
+        <v>169.7</v>
+      </c>
+      <c r="AQ18" s="30"/>
+      <c r="AR18" s="30"/>
+      <c r="AS18" s="31"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>95.5</v>
       </c>
       <c r="G19" s="30">
         <v>98.9</v>
       </c>
       <c r="H19" s="30">
         <v>102.6</v>
       </c>
       <c r="I19" s="31">
@@ -8824,54 +9179,58 @@
       </c>
       <c r="AH19" s="29">
         <v>108.1</v>
       </c>
       <c r="AI19" s="30">
         <v>104.8</v>
       </c>
       <c r="AJ19" s="30">
         <v>98.8</v>
       </c>
       <c r="AK19" s="31">
         <v>93.4</v>
       </c>
       <c r="AL19" s="29">
         <v>115</v>
       </c>
       <c r="AM19" s="30">
         <v>111</v>
       </c>
       <c r="AN19" s="30">
         <v>103.9</v>
       </c>
       <c r="AO19" s="31">
         <v>98</v>
       </c>
-      <c r="AP19" s="12"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:43" ht="22.5">
+      <c r="AP19" s="127">
+        <v>110.4</v>
+      </c>
+      <c r="AQ19" s="30"/>
+      <c r="AR19" s="30"/>
+      <c r="AS19" s="31"/>
+    </row>
+    <row r="20" spans="1:45" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>78.8</v>
       </c>
       <c r="G20" s="30">
         <v>86.6</v>
       </c>
       <c r="H20" s="30">
         <v>86.2</v>
       </c>
       <c r="I20" s="31">
@@ -8951,54 +9310,58 @@
       </c>
       <c r="AH20" s="29">
         <v>58.9</v>
       </c>
       <c r="AI20" s="30">
         <v>51.6</v>
       </c>
       <c r="AJ20" s="30">
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="31">
         <v>92.3</v>
       </c>
       <c r="AL20" s="29">
         <v>61.3</v>
       </c>
       <c r="AM20" s="30">
         <v>54.2</v>
       </c>
       <c r="AN20" s="30">
         <v>74.599999999999994</v>
       </c>
       <c r="AO20" s="31">
         <v>93.3</v>
       </c>
-      <c r="AP20" s="12"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:43">
+      <c r="AP20" s="127">
+        <v>49.6</v>
+      </c>
+      <c r="AQ20" s="30"/>
+      <c r="AR20" s="30"/>
+      <c r="AS20" s="31"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>92.4</v>
       </c>
       <c r="G21" s="30">
         <v>97.2</v>
       </c>
       <c r="H21" s="30">
         <v>95.4</v>
       </c>
       <c r="I21" s="31">
@@ -9078,54 +9441,58 @@
       </c>
       <c r="AH21" s="29">
         <v>79.599999999999994</v>
       </c>
       <c r="AI21" s="30">
         <v>79.2</v>
       </c>
       <c r="AJ21" s="30">
         <v>77</v>
       </c>
       <c r="AK21" s="31">
         <v>83.5</v>
       </c>
       <c r="AL21" s="29">
         <v>83.1</v>
       </c>
       <c r="AM21" s="30">
         <v>81.400000000000006</v>
       </c>
       <c r="AN21" s="30">
         <v>76.3</v>
       </c>
       <c r="AO21" s="31">
         <v>77.900000000000006</v>
       </c>
-      <c r="AP21" s="12"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:43" ht="22.5">
+      <c r="AP21" s="127">
+        <v>81.3</v>
+      </c>
+      <c r="AQ21" s="30"/>
+      <c r="AR21" s="30"/>
+      <c r="AS21" s="31"/>
+    </row>
+    <row r="22" spans="1:45" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>93.8</v>
       </c>
       <c r="G22" s="30">
         <v>95.7</v>
       </c>
       <c r="H22" s="30">
         <v>96.8</v>
       </c>
       <c r="I22" s="31">
@@ -9205,54 +9572,58 @@
       </c>
       <c r="AH22" s="29">
         <v>84.2</v>
       </c>
       <c r="AI22" s="30">
         <v>85.4</v>
       </c>
       <c r="AJ22" s="30">
         <v>88.2</v>
       </c>
       <c r="AK22" s="31">
         <v>98.3</v>
       </c>
       <c r="AL22" s="29">
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="30">
         <v>81.599999999999994</v>
       </c>
       <c r="AN22" s="30">
         <v>85.3</v>
       </c>
       <c r="AO22" s="31">
         <v>91.2</v>
       </c>
-      <c r="AP22" s="12"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:43" ht="22.5">
+      <c r="AP22" s="127">
+        <v>79</v>
+      </c>
+      <c r="AQ22" s="30"/>
+      <c r="AR22" s="30"/>
+      <c r="AS22" s="31"/>
+    </row>
+    <row r="23" spans="1:45" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>104.2</v>
       </c>
       <c r="G23" s="30">
         <v>102</v>
       </c>
       <c r="H23" s="30">
         <v>99.9</v>
       </c>
       <c r="I23" s="31">
@@ -9332,54 +9703,58 @@
       </c>
       <c r="AH23" s="29">
         <v>107.5</v>
       </c>
       <c r="AI23" s="30">
         <v>115.6</v>
       </c>
       <c r="AJ23" s="30">
         <v>116.2</v>
       </c>
       <c r="AK23" s="31">
         <v>117.9</v>
       </c>
       <c r="AL23" s="29">
         <v>114</v>
       </c>
       <c r="AM23" s="30">
         <v>119.6</v>
       </c>
       <c r="AN23" s="30">
         <v>118.1</v>
       </c>
       <c r="AO23" s="31">
         <v>119.6</v>
       </c>
-      <c r="AP23" s="12"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:43">
+      <c r="AP23" s="127">
+        <v>111.8</v>
+      </c>
+      <c r="AQ23" s="30"/>
+      <c r="AR23" s="30"/>
+      <c r="AS23" s="31"/>
+    </row>
+    <row r="24" spans="1:45">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>100</v>
       </c>
       <c r="G24" s="30">
         <v>99.4</v>
       </c>
       <c r="H24" s="30">
         <v>98.7</v>
       </c>
       <c r="I24" s="31">
@@ -9459,54 +9834,58 @@
       </c>
       <c r="AH24" s="29">
         <v>110.2</v>
       </c>
       <c r="AI24" s="30">
         <v>114.8</v>
       </c>
       <c r="AJ24" s="30">
         <v>108</v>
       </c>
       <c r="AK24" s="31">
         <v>116.5</v>
       </c>
       <c r="AL24" s="29">
         <v>108.4</v>
       </c>
       <c r="AM24" s="30">
         <v>113.9</v>
       </c>
       <c r="AN24" s="30">
         <v>107.2</v>
       </c>
       <c r="AO24" s="31">
         <v>115.2</v>
       </c>
-      <c r="AP24" s="12"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:43" ht="22.5">
+      <c r="AP24" s="127">
+        <v>110</v>
+      </c>
+      <c r="AQ24" s="30"/>
+      <c r="AR24" s="30"/>
+      <c r="AS24" s="31"/>
+    </row>
+    <row r="25" spans="1:45" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>98.5</v>
       </c>
       <c r="G25" s="30">
         <v>99.2</v>
       </c>
       <c r="H25" s="30">
         <v>100.2</v>
       </c>
       <c r="I25" s="31">
@@ -9586,54 +9965,58 @@
       </c>
       <c r="AH25" s="29">
         <v>95.2</v>
       </c>
       <c r="AI25" s="30">
         <v>99.8</v>
       </c>
       <c r="AJ25" s="30">
         <v>101.6</v>
       </c>
       <c r="AK25" s="31">
         <v>97.5</v>
       </c>
       <c r="AL25" s="29">
         <v>93.9</v>
       </c>
       <c r="AM25" s="30">
         <v>98.1</v>
       </c>
       <c r="AN25" s="30">
         <v>98.3</v>
       </c>
       <c r="AO25" s="31">
         <v>94.4</v>
       </c>
-      <c r="AP25" s="12"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:43">
+      <c r="AP25" s="127">
+        <v>93.1</v>
+      </c>
+      <c r="AQ25" s="30"/>
+      <c r="AR25" s="30"/>
+      <c r="AS25" s="31"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>109</v>
       </c>
       <c r="G26" s="30">
         <v>106.7</v>
       </c>
       <c r="H26" s="30">
         <v>106</v>
       </c>
       <c r="I26" s="31">
@@ -9713,54 +10096,58 @@
       </c>
       <c r="AH26" s="29">
         <v>93</v>
       </c>
       <c r="AI26" s="30">
         <v>107.1</v>
       </c>
       <c r="AJ26" s="30">
         <v>96.7</v>
       </c>
       <c r="AK26" s="31">
         <v>92</v>
       </c>
       <c r="AL26" s="29">
         <v>86.4</v>
       </c>
       <c r="AM26" s="30">
         <v>104</v>
       </c>
       <c r="AN26" s="30">
         <v>94.9</v>
       </c>
       <c r="AO26" s="31">
         <v>90.3</v>
       </c>
-      <c r="AP26" s="12"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:43">
+      <c r="AP26" s="127">
+        <v>82.9</v>
+      </c>
+      <c r="AQ26" s="30"/>
+      <c r="AR26" s="30"/>
+      <c r="AS26" s="31"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>94.7</v>
       </c>
       <c r="G27" s="36">
         <v>90.9</v>
       </c>
       <c r="H27" s="36">
         <v>92.2</v>
       </c>
       <c r="I27" s="37">
@@ -9840,173 +10227,189 @@
       </c>
       <c r="AH27" s="35">
         <v>75.8</v>
       </c>
       <c r="AI27" s="36">
         <v>63.2</v>
       </c>
       <c r="AJ27" s="36">
         <v>63.6</v>
       </c>
       <c r="AK27" s="37">
         <v>56.8</v>
       </c>
       <c r="AL27" s="35">
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="36">
         <v>56.7</v>
       </c>
       <c r="AN27" s="36">
         <v>57.7</v>
       </c>
       <c r="AO27" s="37">
         <v>54.5</v>
       </c>
-      <c r="AP27" s="12"/>
-[...4 lines deleted...]
-        <v>120</v>
+      <c r="AP27" s="128">
+        <v>68.2</v>
+      </c>
+      <c r="AQ27" s="36"/>
+      <c r="AR27" s="36"/>
+      <c r="AS27" s="37"/>
+    </row>
+    <row r="30" spans="1:45">
+      <c r="A30" s="80" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="13">
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AL2:AS2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AD3:AG3"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z3:AC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="F5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AD3" sqref="AD3:AG27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.85546875" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.85546875" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="12.75">
+    <row r="1" spans="1:33" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:33" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="L2" s="14"/>
       <c r="P2" s="14"/>
       <c r="R2" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="Y2" s="20"/>
-[...3 lines deleted...]
-      <c r="AC2" s="20" t="s">
+      <c r="Y2" s="106" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="Z2" s="106"/>
+      <c r="AA2" s="106"/>
+      <c r="AB2" s="106"/>
+      <c r="AC2" s="106"/>
+      <c r="AD2" s="106"/>
+      <c r="AE2" s="106"/>
+      <c r="AF2" s="106"/>
+      <c r="AG2" s="106"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" s="86"/>
-      <c r="B3" s="87" t="s">
+      <c r="B3" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="87"/>
-[...2 lines deleted...]
-      <c r="F3" s="87" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="G3" s="87"/>
-[...2 lines deleted...]
-      <c r="J3" s="87" t="s">
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="K3" s="87"/>
-[...2 lines deleted...]
-      <c r="N3" s="87" t="s">
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="O3" s="87"/>
-[...2 lines deleted...]
-      <c r="R3" s="87" t="s">
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="87"/>
-[...2 lines deleted...]
-      <c r="V3" s="87" t="s">
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="W3" s="87"/>
-[...2 lines deleted...]
-      <c r="Z3" s="87" t="s">
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="AA3" s="87"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:29" ht="33.75" customHeight="1">
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE3" s="85"/>
+      <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
+    </row>
+    <row r="4" spans="1:33" ht="33.75" customHeight="1">
       <c r="A4" s="86"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>37</v>
       </c>
@@ -10046,54 +10449,66 @@
       <c r="U4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="V4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="W4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="Z4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AC4" s="9" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:29">
+        <v>117</v>
+      </c>
+      <c r="AD4" s="116" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE4" s="116" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF4" s="116" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG4" s="116" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>102.4</v>
       </c>
       <c r="G5" s="24">
         <v>97.9</v>
       </c>
       <c r="H5" s="24">
         <v>97.4</v>
       </c>
       <c r="I5" s="26">
@@ -10137,52 +10552,58 @@
       </c>
       <c r="V5" s="23">
         <v>111.1</v>
       </c>
       <c r="W5" s="24">
         <v>109</v>
       </c>
       <c r="X5" s="24">
         <v>109.3</v>
       </c>
       <c r="Y5" s="26">
         <v>110.8</v>
       </c>
       <c r="Z5" s="23">
         <v>116.4</v>
       </c>
       <c r="AA5" s="24">
         <v>115.1</v>
       </c>
       <c r="AB5" s="24">
         <v>115.4</v>
       </c>
       <c r="AC5" s="26">
         <v>117.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5" s="122">
+        <v>118.7</v>
+      </c>
+      <c r="AE5" s="24"/>
+      <c r="AF5" s="24"/>
+      <c r="AG5" s="26"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>107.9</v>
       </c>
       <c r="G6" s="24">
         <v>105.5</v>
       </c>
       <c r="H6" s="24">
         <v>103.4</v>
       </c>
       <c r="I6" s="25">
@@ -10226,52 +10647,58 @@
       </c>
       <c r="V6" s="23">
         <v>133.6</v>
       </c>
       <c r="W6" s="24">
         <v>129.5</v>
       </c>
       <c r="X6" s="24">
         <v>126.5</v>
       </c>
       <c r="Y6" s="25">
         <v>126.7</v>
       </c>
       <c r="Z6" s="23">
         <v>145.9</v>
       </c>
       <c r="AA6" s="24">
         <v>143</v>
       </c>
       <c r="AB6" s="24">
         <v>140.69999999999999</v>
       </c>
       <c r="AC6" s="25">
         <v>142.19999999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="122">
+        <v>147.4</v>
+      </c>
+      <c r="AE6" s="24"/>
+      <c r="AF6" s="24"/>
+      <c r="AG6" s="25"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>108</v>
       </c>
       <c r="G7" s="30">
         <v>106</v>
       </c>
       <c r="H7" s="30">
         <v>107.3</v>
       </c>
       <c r="I7" s="31">
@@ -10315,52 +10742,58 @@
       </c>
       <c r="V7" s="29">
         <v>137.19999999999999</v>
       </c>
       <c r="W7" s="30">
         <v>141.4</v>
       </c>
       <c r="X7" s="30">
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="31">
         <v>143.1</v>
       </c>
       <c r="Z7" s="29">
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="30">
         <v>157.4</v>
       </c>
       <c r="AB7" s="30">
         <v>159.80000000000001</v>
       </c>
       <c r="AC7" s="31">
         <v>160.69999999999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="123">
+        <v>155.6</v>
+      </c>
+      <c r="AE7" s="30"/>
+      <c r="AF7" s="30"/>
+      <c r="AG7" s="31"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>104.8</v>
       </c>
       <c r="G8" s="30">
         <v>102.8</v>
       </c>
       <c r="H8" s="30">
         <v>100.5</v>
       </c>
       <c r="I8" s="31">
@@ -10404,52 +10837,58 @@
       </c>
       <c r="V8" s="29">
         <v>116.6</v>
       </c>
       <c r="W8" s="30">
         <v>109.3</v>
       </c>
       <c r="X8" s="30">
         <v>106.6</v>
       </c>
       <c r="Y8" s="31">
         <v>106.5</v>
       </c>
       <c r="Z8" s="29">
         <v>121</v>
       </c>
       <c r="AA8" s="30">
         <v>114.7</v>
       </c>
       <c r="AB8" s="30">
         <v>113.3</v>
       </c>
       <c r="AC8" s="31">
         <v>114.4</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" ht="21.75" customHeight="1">
+      <c r="AD8" s="123">
+        <v>118.6</v>
+      </c>
+      <c r="AE8" s="30"/>
+      <c r="AF8" s="30"/>
+      <c r="AG8" s="31"/>
+    </row>
+    <row r="9" spans="1:33" ht="21.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>104.2</v>
       </c>
       <c r="G9" s="30">
         <v>102.1</v>
       </c>
       <c r="H9" s="30">
         <v>98</v>
       </c>
       <c r="I9" s="31">
@@ -10493,52 +10932,58 @@
       </c>
       <c r="V9" s="29">
         <v>105.3</v>
       </c>
       <c r="W9" s="30">
         <v>104.5</v>
       </c>
       <c r="X9" s="30">
         <v>99.7</v>
       </c>
       <c r="Y9" s="31">
         <v>100.4</v>
       </c>
       <c r="Z9" s="29">
         <v>107.7</v>
       </c>
       <c r="AA9" s="30">
         <v>107.9</v>
       </c>
       <c r="AB9" s="30">
         <v>104.5</v>
       </c>
       <c r="AC9" s="31">
         <v>106.2</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="123">
+        <v>92.2</v>
+      </c>
+      <c r="AE9" s="30"/>
+      <c r="AF9" s="30"/>
+      <c r="AG9" s="31"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>107.3</v>
       </c>
       <c r="G10" s="30">
         <v>104.5</v>
       </c>
       <c r="H10" s="30">
         <v>104.4</v>
       </c>
       <c r="I10" s="31">
@@ -10582,52 +11027,58 @@
       </c>
       <c r="V10" s="29">
         <v>134.1</v>
       </c>
       <c r="W10" s="30">
         <v>120.5</v>
       </c>
       <c r="X10" s="30">
         <v>116.1</v>
       </c>
       <c r="Y10" s="31">
         <v>116.8</v>
       </c>
       <c r="Z10" s="29">
         <v>143.6</v>
       </c>
       <c r="AA10" s="30">
         <v>126.3</v>
       </c>
       <c r="AB10" s="30">
         <v>122.7</v>
       </c>
       <c r="AC10" s="31">
         <v>125</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" ht="22.5">
+      <c r="AD10" s="123">
+        <v>155.4</v>
+      </c>
+      <c r="AE10" s="30"/>
+      <c r="AF10" s="30"/>
+      <c r="AG10" s="31"/>
+    </row>
+    <row r="11" spans="1:33" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>97.3</v>
       </c>
       <c r="G11" s="30">
         <v>102</v>
       </c>
       <c r="H11" s="30">
         <v>100.6</v>
       </c>
       <c r="I11" s="31">
@@ -10671,52 +11122,58 @@
       </c>
       <c r="V11" s="29">
         <v>111.3</v>
       </c>
       <c r="W11" s="30">
         <v>112.3</v>
       </c>
       <c r="X11" s="30">
         <v>110.8</v>
       </c>
       <c r="Y11" s="31">
         <v>110.2</v>
       </c>
       <c r="Z11" s="29">
         <v>101.6</v>
       </c>
       <c r="AA11" s="30">
         <v>110.8</v>
       </c>
       <c r="AB11" s="30">
         <v>114</v>
       </c>
       <c r="AC11" s="31">
         <v>113.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="22.5" customHeight="1">
+      <c r="AD11" s="123">
+        <v>100.7</v>
+      </c>
+      <c r="AE11" s="30"/>
+      <c r="AF11" s="30"/>
+      <c r="AG11" s="31"/>
+    </row>
+    <row r="12" spans="1:33" ht="22.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>103.9</v>
       </c>
       <c r="G12" s="30">
         <v>98.8</v>
       </c>
       <c r="H12" s="30">
         <v>94.5</v>
       </c>
       <c r="I12" s="31">
@@ -10760,52 +11217,58 @@
       </c>
       <c r="V12" s="29">
         <v>122</v>
       </c>
       <c r="W12" s="30">
         <v>101.8</v>
       </c>
       <c r="X12" s="30">
         <v>95.2</v>
       </c>
       <c r="Y12" s="31">
         <v>96.8</v>
       </c>
       <c r="Z12" s="29">
         <v>112.5</v>
       </c>
       <c r="AA12" s="30">
         <v>101.1</v>
       </c>
       <c r="AB12" s="30">
         <v>92</v>
       </c>
       <c r="AC12" s="31">
         <v>94.9</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="123">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="AE12" s="30"/>
+      <c r="AF12" s="30"/>
+      <c r="AG12" s="31"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>109.6</v>
       </c>
       <c r="G13" s="30">
         <v>110.9</v>
       </c>
       <c r="H13" s="30">
         <v>111.4</v>
       </c>
       <c r="I13" s="31">
@@ -10849,52 +11312,58 @@
       </c>
       <c r="V13" s="29">
         <v>180.8</v>
       </c>
       <c r="W13" s="30">
         <v>166.1</v>
       </c>
       <c r="X13" s="30">
         <v>155.9</v>
       </c>
       <c r="Y13" s="31">
         <v>168.7</v>
       </c>
       <c r="Z13" s="29">
         <v>211.4</v>
       </c>
       <c r="AA13" s="30">
         <v>197.7</v>
       </c>
       <c r="AB13" s="30">
         <v>182.1</v>
       </c>
       <c r="AC13" s="31">
         <v>204.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="123">
+        <v>240.8</v>
+      </c>
+      <c r="AE13" s="30"/>
+      <c r="AF13" s="30"/>
+      <c r="AG13" s="31"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>99.1</v>
       </c>
       <c r="G14" s="24">
         <v>93.3</v>
       </c>
       <c r="H14" s="24">
         <v>93.6</v>
       </c>
       <c r="I14" s="25">
@@ -10938,52 +11407,58 @@
       </c>
       <c r="V14" s="23">
         <v>100.4</v>
       </c>
       <c r="W14" s="24">
         <v>98.9</v>
       </c>
       <c r="X14" s="24">
         <v>100.5</v>
       </c>
       <c r="Y14" s="25">
         <v>103.2</v>
       </c>
       <c r="Z14" s="23">
         <v>102.8</v>
       </c>
       <c r="AA14" s="24">
         <v>102.2</v>
       </c>
       <c r="AB14" s="24">
         <v>103.3</v>
       </c>
       <c r="AC14" s="25">
         <v>106.7</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="33.75">
+      <c r="AD14" s="122">
+        <v>105.4</v>
+      </c>
+      <c r="AE14" s="24"/>
+      <c r="AF14" s="24"/>
+      <c r="AG14" s="25"/>
+    </row>
+    <row r="15" spans="1:33" ht="33.75">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>98.4</v>
       </c>
       <c r="G15" s="30">
         <v>88.5</v>
       </c>
       <c r="H15" s="30">
         <v>90.1</v>
       </c>
       <c r="I15" s="31">
@@ -11027,52 +11502,58 @@
       </c>
       <c r="V15" s="29">
         <v>111.1</v>
       </c>
       <c r="W15" s="30">
         <v>106.9</v>
       </c>
       <c r="X15" s="30">
         <v>109.4</v>
       </c>
       <c r="Y15" s="31">
         <v>116.4</v>
       </c>
       <c r="Z15" s="29">
         <v>114.8</v>
       </c>
       <c r="AA15" s="30">
         <v>112.2</v>
       </c>
       <c r="AB15" s="30">
         <v>115.1</v>
       </c>
       <c r="AC15" s="31">
         <v>122.3</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="123">
+        <v>121</v>
+      </c>
+      <c r="AE15" s="30"/>
+      <c r="AF15" s="30"/>
+      <c r="AG15" s="31"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>98.4</v>
       </c>
       <c r="G16" s="30">
         <v>86.7</v>
       </c>
       <c r="H16" s="30">
         <v>85.2</v>
       </c>
       <c r="I16" s="31">
@@ -11116,52 +11597,58 @@
       </c>
       <c r="V16" s="29">
         <v>98.5</v>
       </c>
       <c r="W16" s="30">
         <v>94</v>
       </c>
       <c r="X16" s="30">
         <v>96.3</v>
       </c>
       <c r="Y16" s="31">
         <v>104.7</v>
       </c>
       <c r="Z16" s="29">
         <v>118.7</v>
       </c>
       <c r="AA16" s="30">
         <v>114.1</v>
       </c>
       <c r="AB16" s="30">
         <v>115.8</v>
       </c>
       <c r="AC16" s="31">
         <v>125.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="123">
+        <v>135.4</v>
+      </c>
+      <c r="AE16" s="30"/>
+      <c r="AF16" s="30"/>
+      <c r="AG16" s="31"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>94.7</v>
       </c>
       <c r="G17" s="30">
         <v>97.5</v>
       </c>
       <c r="H17" s="30">
         <v>91</v>
       </c>
       <c r="I17" s="31">
@@ -11205,52 +11692,58 @@
       </c>
       <c r="V17" s="29">
         <v>81</v>
       </c>
       <c r="W17" s="30">
         <v>103.5</v>
       </c>
       <c r="X17" s="30">
         <v>90.1</v>
       </c>
       <c r="Y17" s="31">
         <v>78.900000000000006</v>
       </c>
       <c r="Z17" s="29">
         <v>82.5</v>
       </c>
       <c r="AA17" s="30">
         <v>100</v>
       </c>
       <c r="AB17" s="30">
         <v>89</v>
       </c>
       <c r="AC17" s="31">
         <v>79.400000000000006</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="123">
+        <v>78.8</v>
+      </c>
+      <c r="AE17" s="30"/>
+      <c r="AF17" s="30"/>
+      <c r="AG17" s="31"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>113.1</v>
       </c>
       <c r="G18" s="30">
         <v>115</v>
       </c>
       <c r="H18" s="30">
         <v>110.2</v>
       </c>
       <c r="I18" s="31">
@@ -11294,52 +11787,58 @@
       </c>
       <c r="V18" s="29">
         <v>153.80000000000001</v>
       </c>
       <c r="W18" s="30">
         <v>164.4</v>
       </c>
       <c r="X18" s="30">
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="31">
         <v>120.8</v>
       </c>
       <c r="Z18" s="29">
         <v>155</v>
       </c>
       <c r="AA18" s="30">
         <v>162.80000000000001</v>
       </c>
       <c r="AB18" s="30">
         <v>152.6</v>
       </c>
       <c r="AC18" s="31">
         <v>122.2</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="123">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="AE18" s="30"/>
+      <c r="AF18" s="30"/>
+      <c r="AG18" s="31"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>97.6</v>
       </c>
       <c r="G19" s="30">
         <v>97.3</v>
       </c>
       <c r="H19" s="30">
         <v>94.5</v>
       </c>
       <c r="I19" s="31">
@@ -11383,52 +11882,58 @@
       </c>
       <c r="V19" s="29">
         <v>95.9</v>
       </c>
       <c r="W19" s="30">
         <v>98.2</v>
       </c>
       <c r="X19" s="30">
         <v>94.8</v>
       </c>
       <c r="Y19" s="31">
         <v>101.5</v>
       </c>
       <c r="Z19" s="29">
         <v>102</v>
       </c>
       <c r="AA19" s="30">
         <v>104</v>
       </c>
       <c r="AB19" s="30">
         <v>99.7</v>
       </c>
       <c r="AC19" s="31">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="24" customHeight="1">
+      <c r="AD19" s="123">
+        <v>97.9</v>
+      </c>
+      <c r="AE19" s="30"/>
+      <c r="AF19" s="30"/>
+      <c r="AG19" s="31"/>
+    </row>
+    <row r="20" spans="1:33" ht="24" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>96.4</v>
       </c>
       <c r="G20" s="30">
         <v>92.2</v>
       </c>
       <c r="H20" s="30">
         <v>99.5</v>
       </c>
       <c r="I20" s="31">
@@ -11472,52 +11977,58 @@
       </c>
       <c r="V20" s="29">
         <v>95.6</v>
       </c>
       <c r="W20" s="30">
         <v>75.3</v>
       </c>
       <c r="X20" s="30">
         <v>105.3</v>
       </c>
       <c r="Y20" s="31">
         <v>108.9</v>
       </c>
       <c r="Z20" s="29">
         <v>99.5</v>
       </c>
       <c r="AA20" s="30">
         <v>79.099999999999994</v>
       </c>
       <c r="AB20" s="30">
         <v>108.1</v>
       </c>
       <c r="AC20" s="31">
         <v>110.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="123">
+        <v>80.5</v>
+      </c>
+      <c r="AE20" s="30"/>
+      <c r="AF20" s="30"/>
+      <c r="AG20" s="31"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>95.6</v>
       </c>
       <c r="G21" s="30">
         <v>94.4</v>
       </c>
       <c r="H21" s="30">
         <v>93.1</v>
       </c>
       <c r="I21" s="31">
@@ -11561,52 +12072,58 @@
       </c>
       <c r="V21" s="29">
         <v>79.8</v>
       </c>
       <c r="W21" s="30">
         <v>77.5</v>
       </c>
       <c r="X21" s="30">
         <v>77.5</v>
       </c>
       <c r="Y21" s="31">
         <v>87.4</v>
       </c>
       <c r="Z21" s="29">
         <v>83.3</v>
       </c>
       <c r="AA21" s="30">
         <v>79.7</v>
       </c>
       <c r="AB21" s="30">
         <v>76.8</v>
       </c>
       <c r="AC21" s="31">
         <v>81.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="22.5">
+      <c r="AD21" s="123">
+        <v>81.5</v>
+      </c>
+      <c r="AE21" s="30"/>
+      <c r="AF21" s="30"/>
+      <c r="AG21" s="31"/>
+    </row>
+    <row r="22" spans="1:33" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>103.8</v>
       </c>
       <c r="G22" s="30">
         <v>100.1</v>
       </c>
       <c r="H22" s="30">
         <v>97.6</v>
       </c>
       <c r="I22" s="31">
@@ -11650,52 +12167,58 @@
       </c>
       <c r="V22" s="29">
         <v>99.3</v>
       </c>
       <c r="W22" s="30">
         <v>96.1</v>
       </c>
       <c r="X22" s="30">
         <v>96.8</v>
       </c>
       <c r="Y22" s="31">
         <v>106.4</v>
       </c>
       <c r="Z22" s="29">
         <v>93</v>
       </c>
       <c r="AA22" s="30">
         <v>91.9</v>
       </c>
       <c r="AB22" s="30">
         <v>93.6</v>
       </c>
       <c r="AC22" s="31">
         <v>98.7</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="22.5">
+      <c r="AD22" s="123">
+        <v>93.1</v>
+      </c>
+      <c r="AE22" s="30"/>
+      <c r="AF22" s="30"/>
+      <c r="AG22" s="31"/>
+    </row>
+    <row r="23" spans="1:33" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>101.7</v>
       </c>
       <c r="G23" s="30">
         <v>101.2</v>
       </c>
       <c r="H23" s="30">
         <v>101.2</v>
       </c>
       <c r="I23" s="31">
@@ -11739,52 +12262,58 @@
       </c>
       <c r="V23" s="29">
         <v>102.9</v>
       </c>
       <c r="W23" s="30">
         <v>108.8</v>
       </c>
       <c r="X23" s="30">
         <v>112.8</v>
       </c>
       <c r="Y23" s="31">
         <v>110.3</v>
       </c>
       <c r="Z23" s="29">
         <v>109.1</v>
       </c>
       <c r="AA23" s="30">
         <v>112.6</v>
       </c>
       <c r="AB23" s="30">
         <v>114.6</v>
       </c>
       <c r="AC23" s="31">
         <v>111.8</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="123">
+        <v>107</v>
+      </c>
+      <c r="AE23" s="30"/>
+      <c r="AF23" s="30"/>
+      <c r="AG23" s="31"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>99.5</v>
       </c>
       <c r="G24" s="30">
         <v>104.4</v>
       </c>
       <c r="H24" s="30">
         <v>103.9</v>
       </c>
       <c r="I24" s="31">
@@ -11828,52 +12357,58 @@
       </c>
       <c r="V24" s="29">
         <v>105.8</v>
       </c>
       <c r="W24" s="30">
         <v>110.8</v>
       </c>
       <c r="X24" s="30">
         <v>105.3</v>
       </c>
       <c r="Y24" s="31">
         <v>109.4</v>
       </c>
       <c r="Z24" s="29">
         <v>104.1</v>
       </c>
       <c r="AA24" s="30">
         <v>109.9</v>
       </c>
       <c r="AB24" s="30">
         <v>104.6</v>
       </c>
       <c r="AC24" s="31">
         <v>108.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" ht="22.5">
+      <c r="AD24" s="123">
+        <v>105.7</v>
+      </c>
+      <c r="AE24" s="30"/>
+      <c r="AF24" s="30"/>
+      <c r="AG24" s="31"/>
+    </row>
+    <row r="25" spans="1:33" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>99.6</v>
       </c>
       <c r="G25" s="30">
         <v>102.8</v>
       </c>
       <c r="H25" s="30">
         <v>102.1</v>
       </c>
       <c r="I25" s="31">
@@ -11917,52 +12452,58 @@
       </c>
       <c r="V25" s="29">
         <v>94.8</v>
       </c>
       <c r="W25" s="30">
         <v>101</v>
       </c>
       <c r="X25" s="30">
         <v>102.5</v>
       </c>
       <c r="Y25" s="31">
         <v>98</v>
       </c>
       <c r="Z25" s="29">
         <v>93.5</v>
       </c>
       <c r="AA25" s="30">
         <v>99.3</v>
       </c>
       <c r="AB25" s="30">
         <v>99.2</v>
       </c>
       <c r="AC25" s="31">
         <v>94.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="123">
+        <v>92.7</v>
+      </c>
+      <c r="AE25" s="30"/>
+      <c r="AF25" s="30"/>
+      <c r="AG25" s="31"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>100.5</v>
       </c>
       <c r="G26" s="30">
         <v>101.6</v>
       </c>
       <c r="H26" s="30">
         <v>92.3</v>
       </c>
       <c r="I26" s="31">
@@ -12006,52 +12547,58 @@
       </c>
       <c r="V26" s="29">
         <v>93.5</v>
       </c>
       <c r="W26" s="30">
         <v>106.6</v>
       </c>
       <c r="X26" s="30">
         <v>95.8</v>
       </c>
       <c r="Y26" s="31">
         <v>90.4</v>
       </c>
       <c r="Z26" s="29">
         <v>86.9</v>
       </c>
       <c r="AA26" s="30">
         <v>103.5</v>
       </c>
       <c r="AB26" s="30">
         <v>94</v>
       </c>
       <c r="AC26" s="31">
         <v>88.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="123">
+        <v>83.3</v>
+      </c>
+      <c r="AE26" s="30"/>
+      <c r="AF26" s="30"/>
+      <c r="AG26" s="31"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>100</v>
       </c>
       <c r="G27" s="36">
         <v>92.9</v>
       </c>
       <c r="H27" s="36">
         <v>94.3</v>
       </c>
       <c r="I27" s="37">
@@ -12095,183 +12642,218 @@
       </c>
       <c r="V27" s="35">
         <v>82</v>
       </c>
       <c r="W27" s="36">
         <v>66.7</v>
       </c>
       <c r="X27" s="36">
         <v>68</v>
       </c>
       <c r="Y27" s="37">
         <v>64.900000000000006</v>
       </c>
       <c r="Z27" s="35">
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="36">
         <v>59.8</v>
       </c>
       <c r="AB27" s="36">
         <v>61.7</v>
       </c>
       <c r="AC27" s="37">
         <v>62.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>120</v>
+      <c r="AD27" s="124">
+        <v>73.7</v>
+      </c>
+      <c r="AE27" s="36"/>
+      <c r="AF27" s="36"/>
+      <c r="AG27" s="37"/>
+    </row>
+    <row r="30" spans="1:33">
+      <c r="A30" s="80" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="10">
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="Y2:AG2"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="T37" sqref="T37"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="12.75">
+    <row r="1" spans="1:21" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:21" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
-      <c r="P2" s="20"/>
-      <c r="Q2" s="20" t="s">
+      <c r="M2" s="106" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="N2" s="106"/>
+      <c r="O2" s="106"/>
+      <c r="P2" s="106"/>
+      <c r="Q2" s="106"/>
+      <c r="R2" s="106"/>
+      <c r="S2" s="106"/>
+      <c r="T2" s="106"/>
+      <c r="U2" s="106"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" s="86"/>
-      <c r="B3" s="87" t="s">
+      <c r="B3" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="87"/>
-[...2 lines deleted...]
-      <c r="F3" s="87" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="G3" s="87"/>
-[...2 lines deleted...]
-      <c r="J3" s="87" t="s">
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="K3" s="87"/>
-[...2 lines deleted...]
-      <c r="N3" s="87" t="s">
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="O3" s="87"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:17" ht="25.5" customHeight="1">
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85" t="s">
+        <v>119</v>
+      </c>
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+    </row>
+    <row r="4" spans="1:21" ht="25.5" customHeight="1">
       <c r="A4" s="86"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Q4" s="9" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:17">
+        <v>117</v>
+      </c>
+      <c r="R4" s="112" t="s">
+        <v>47</v>
+      </c>
+      <c r="S4" s="112" t="s">
+        <v>5</v>
+      </c>
+      <c r="T4" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="U4" s="112" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="38">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>102.7</v>
       </c>
       <c r="G5" s="24">
         <v>103.1</v>
       </c>
       <c r="H5" s="24">
         <v>102.5</v>
       </c>
       <c r="I5" s="26">
@@ -12279,52 +12861,58 @@
       </c>
       <c r="J5" s="23">
         <v>105.4</v>
       </c>
       <c r="K5" s="24">
         <v>105.9</v>
       </c>
       <c r="L5" s="24">
         <v>106.2</v>
       </c>
       <c r="M5" s="26">
         <v>108.6</v>
       </c>
       <c r="N5" s="23">
         <v>110.5</v>
       </c>
       <c r="O5" s="24">
         <v>111.8</v>
       </c>
       <c r="P5" s="24">
         <v>112.1</v>
       </c>
       <c r="Q5" s="26">
         <v>115.4</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5" s="118">
+        <v>112.7</v>
+      </c>
+      <c r="S5" s="24"/>
+      <c r="T5" s="24"/>
+      <c r="U5" s="26"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="38">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>107.1</v>
       </c>
       <c r="G6" s="24">
         <v>108</v>
       </c>
       <c r="H6" s="24">
         <v>107.2</v>
       </c>
       <c r="I6" s="25">
@@ -12332,52 +12920,58 @@
       </c>
       <c r="J6" s="23">
         <v>113.4</v>
       </c>
       <c r="K6" s="24">
         <v>112.9</v>
       </c>
       <c r="L6" s="24">
         <v>112.9</v>
       </c>
       <c r="M6" s="25">
         <v>114.7</v>
       </c>
       <c r="N6" s="23">
         <v>123.8</v>
       </c>
       <c r="O6" s="24">
         <v>124.6</v>
       </c>
       <c r="P6" s="24">
         <v>125.5</v>
       </c>
       <c r="Q6" s="25">
         <v>128.69999999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6" s="117">
+        <v>125</v>
+      </c>
+      <c r="S6" s="24"/>
+      <c r="T6" s="24"/>
+      <c r="U6" s="25"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="39">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>113.5</v>
       </c>
       <c r="G7" s="30">
         <v>114.3</v>
       </c>
       <c r="H7" s="30">
         <v>99.9</v>
       </c>
       <c r="I7" s="31">
@@ -12385,52 +12979,58 @@
       </c>
       <c r="J7" s="29">
         <v>118.9</v>
       </c>
       <c r="K7" s="30">
         <v>123.4</v>
       </c>
       <c r="L7" s="30">
         <v>116.7</v>
       </c>
       <c r="M7" s="31">
         <v>118.8</v>
       </c>
       <c r="N7" s="29">
         <v>131.5</v>
       </c>
       <c r="O7" s="30">
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="30">
         <v>131.6</v>
       </c>
       <c r="Q7" s="31">
         <v>133.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7" s="119">
+        <v>134.9</v>
+      </c>
+      <c r="S7" s="30"/>
+      <c r="T7" s="30"/>
+      <c r="U7" s="31"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="39">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>98.8</v>
       </c>
       <c r="G8" s="30">
         <v>101</v>
       </c>
       <c r="H8" s="30">
         <v>102.1</v>
       </c>
       <c r="I8" s="31">
@@ -12438,52 +13038,58 @@
       </c>
       <c r="J8" s="29">
         <v>103.3</v>
       </c>
       <c r="K8" s="30">
         <v>100.9</v>
       </c>
       <c r="L8" s="30">
         <v>101.3</v>
       </c>
       <c r="M8" s="31">
         <v>104.5</v>
       </c>
       <c r="N8" s="29">
         <v>107.2</v>
       </c>
       <c r="O8" s="30">
         <v>105.8</v>
       </c>
       <c r="P8" s="30">
         <v>107.7</v>
       </c>
       <c r="Q8" s="31">
         <v>112.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" ht="22.5">
+      <c r="R8" s="119">
+        <v>105.1</v>
+      </c>
+      <c r="S8" s="30"/>
+      <c r="T8" s="30"/>
+      <c r="U8" s="31"/>
+    </row>
+    <row r="9" spans="1:21" ht="22.5">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="39">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>98.8</v>
       </c>
       <c r="G9" s="30">
         <v>103.3</v>
       </c>
       <c r="H9" s="30">
         <v>105.1</v>
       </c>
       <c r="I9" s="31">
@@ -12491,52 +13097,58 @@
       </c>
       <c r="J9" s="29">
         <v>100.2</v>
       </c>
       <c r="K9" s="30">
         <v>102.7</v>
       </c>
       <c r="L9" s="30">
         <v>101.6</v>
       </c>
       <c r="M9" s="31">
         <v>101.6</v>
       </c>
       <c r="N9" s="29">
         <v>102.5</v>
       </c>
       <c r="O9" s="30">
         <v>106.1</v>
       </c>
       <c r="P9" s="30">
         <v>106.5</v>
       </c>
       <c r="Q9" s="31">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9" s="119">
+        <v>87.7</v>
+      </c>
+      <c r="S9" s="30"/>
+      <c r="T9" s="30"/>
+      <c r="U9" s="31"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="39">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>101.2</v>
       </c>
       <c r="G10" s="30">
         <v>100.3</v>
       </c>
       <c r="H10" s="30">
         <v>101.7</v>
       </c>
       <c r="I10" s="31">
@@ -12544,52 +13156,58 @@
       </c>
       <c r="J10" s="29">
         <v>107.5</v>
       </c>
       <c r="K10" s="30">
         <v>102.3</v>
       </c>
       <c r="L10" s="30">
         <v>101.4</v>
       </c>
       <c r="M10" s="31">
         <v>108.9</v>
       </c>
       <c r="N10" s="29">
         <v>115.1</v>
       </c>
       <c r="O10" s="30">
         <v>107.2</v>
       </c>
       <c r="P10" s="30">
         <v>107.2</v>
       </c>
       <c r="Q10" s="31">
         <v>116.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" ht="22.5">
+      <c r="R10" s="119">
+        <v>124.5</v>
+      </c>
+      <c r="S10" s="30"/>
+      <c r="T10" s="30"/>
+      <c r="U10" s="31"/>
+    </row>
+    <row r="11" spans="1:21" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="39">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>99.3</v>
       </c>
       <c r="G11" s="30">
         <v>103.4</v>
       </c>
       <c r="H11" s="30">
         <v>100.9</v>
       </c>
       <c r="I11" s="31">
@@ -12597,52 +13215,58 @@
       </c>
       <c r="J11" s="29">
         <v>109.6</v>
       </c>
       <c r="K11" s="30">
         <v>105.3</v>
       </c>
       <c r="L11" s="30">
         <v>103.1</v>
       </c>
       <c r="M11" s="31">
         <v>102.2</v>
       </c>
       <c r="N11" s="29">
         <v>100.1</v>
       </c>
       <c r="O11" s="30">
         <v>103.9</v>
       </c>
       <c r="P11" s="30">
         <v>106.1</v>
       </c>
       <c r="Q11" s="31">
         <v>105.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" ht="22.5" customHeight="1">
+      <c r="R11" s="119">
+        <v>99.2</v>
+      </c>
+      <c r="S11" s="30"/>
+      <c r="T11" s="30"/>
+      <c r="U11" s="31"/>
+    </row>
+    <row r="12" spans="1:21" ht="22.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="39">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>97.9</v>
       </c>
       <c r="G12" s="30">
         <v>98.3</v>
       </c>
       <c r="H12" s="30">
         <v>99</v>
       </c>
       <c r="I12" s="31">
@@ -12650,52 +13274,58 @@
       </c>
       <c r="J12" s="29">
         <v>98.6</v>
       </c>
       <c r="K12" s="30">
         <v>94.1</v>
       </c>
       <c r="L12" s="30">
         <v>91.5</v>
       </c>
       <c r="M12" s="31">
         <v>97.6</v>
       </c>
       <c r="N12" s="29">
         <v>90.9</v>
       </c>
       <c r="O12" s="30">
         <v>93.4</v>
       </c>
       <c r="P12" s="30">
         <v>88.4</v>
       </c>
       <c r="Q12" s="31">
         <v>95.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12" s="119">
+        <v>109.3</v>
+      </c>
+      <c r="S12" s="30"/>
+      <c r="T12" s="30"/>
+      <c r="U12" s="31"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="39">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>119</v>
       </c>
       <c r="G13" s="30">
         <v>112.9</v>
       </c>
       <c r="H13" s="30">
         <v>112.8</v>
       </c>
       <c r="I13" s="31">
@@ -12703,52 +13333,58 @@
       </c>
       <c r="J13" s="29">
         <v>134.6</v>
       </c>
       <c r="K13" s="30">
         <v>124</v>
       </c>
       <c r="L13" s="30">
         <v>123.9</v>
       </c>
       <c r="M13" s="31">
         <v>131.4</v>
       </c>
       <c r="N13" s="29">
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="30">
         <v>147.6</v>
       </c>
       <c r="P13" s="30">
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="31">
         <v>159.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13" s="119">
+        <v>179.2</v>
+      </c>
+      <c r="S13" s="30"/>
+      <c r="T13" s="30"/>
+      <c r="U13" s="31"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="38">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>101.2</v>
       </c>
       <c r="G14" s="24">
         <v>101</v>
       </c>
       <c r="H14" s="24">
         <v>101</v>
       </c>
       <c r="I14" s="25">
@@ -12756,52 +13392,58 @@
       </c>
       <c r="J14" s="23">
         <v>102.1</v>
       </c>
       <c r="K14" s="24">
         <v>102.9</v>
       </c>
       <c r="L14" s="24">
         <v>103.7</v>
       </c>
       <c r="M14" s="25">
         <v>105.9</v>
       </c>
       <c r="N14" s="23">
         <v>104.6</v>
       </c>
       <c r="O14" s="24">
         <v>106.3</v>
       </c>
       <c r="P14" s="24">
         <v>106.6</v>
       </c>
       <c r="Q14" s="25">
         <v>109.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" ht="22.5" customHeight="1">
+      <c r="R14" s="117">
+        <v>107.2</v>
+      </c>
+      <c r="S14" s="24"/>
+      <c r="T14" s="24"/>
+      <c r="U14" s="25"/>
+    </row>
+    <row r="15" spans="1:21" ht="22.5" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="39">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>104.4</v>
       </c>
       <c r="G15" s="30">
         <v>105</v>
       </c>
       <c r="H15" s="30">
         <v>105.9</v>
       </c>
       <c r="I15" s="31">
@@ -12809,52 +13451,58 @@
       </c>
       <c r="J15" s="29">
         <v>109.5</v>
       </c>
       <c r="K15" s="30">
         <v>108.2</v>
       </c>
       <c r="L15" s="30">
         <v>110.5</v>
       </c>
       <c r="M15" s="31">
         <v>115.1</v>
       </c>
       <c r="N15" s="29">
         <v>113.1</v>
       </c>
       <c r="O15" s="30">
         <v>113.6</v>
       </c>
       <c r="P15" s="30">
         <v>116.2</v>
       </c>
       <c r="Q15" s="31">
         <v>121</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15" s="119">
+        <v>119.2</v>
+      </c>
+      <c r="S15" s="30"/>
+      <c r="T15" s="30"/>
+      <c r="U15" s="31"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="39">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>104</v>
       </c>
       <c r="G16" s="30">
         <v>103.9</v>
       </c>
       <c r="H16" s="30">
         <v>104.1</v>
       </c>
       <c r="I16" s="31">
@@ -12862,52 +13510,58 @@
       </c>
       <c r="J16" s="29">
         <v>108.5</v>
       </c>
       <c r="K16" s="30">
         <v>106.2</v>
       </c>
       <c r="L16" s="30">
         <v>108.8</v>
       </c>
       <c r="M16" s="31">
         <v>122.2</v>
       </c>
       <c r="N16" s="29">
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="30">
         <v>128.9</v>
       </c>
       <c r="P16" s="30">
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="31">
         <v>146</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16" s="119">
+        <v>149.1</v>
+      </c>
+      <c r="S16" s="30"/>
+      <c r="T16" s="30"/>
+      <c r="U16" s="31"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="39">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>92.8</v>
       </c>
       <c r="G17" s="30">
         <v>93.2</v>
       </c>
       <c r="H17" s="30">
         <v>94</v>
       </c>
       <c r="I17" s="31">
@@ -12915,52 +13569,58 @@
       </c>
       <c r="J17" s="29">
         <v>82.3</v>
       </c>
       <c r="K17" s="30">
         <v>96.6</v>
       </c>
       <c r="L17" s="30">
         <v>91.3</v>
       </c>
       <c r="M17" s="31">
         <v>90.8</v>
       </c>
       <c r="N17" s="29">
         <v>83.9</v>
       </c>
       <c r="O17" s="30">
         <v>93.3</v>
       </c>
       <c r="P17" s="30">
         <v>90.2</v>
       </c>
       <c r="Q17" s="31">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17" s="119">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="S17" s="30"/>
+      <c r="T17" s="30"/>
+      <c r="U17" s="31"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="39">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>102.8</v>
       </c>
       <c r="G18" s="30">
         <v>106.3</v>
       </c>
       <c r="H18" s="30">
         <v>105.1</v>
       </c>
       <c r="I18" s="31">
@@ -12968,52 +13628,58 @@
       </c>
       <c r="J18" s="29">
         <v>113</v>
       </c>
       <c r="K18" s="30">
         <v>116</v>
       </c>
       <c r="L18" s="30">
         <v>113.9</v>
       </c>
       <c r="M18" s="31">
         <v>101.1</v>
       </c>
       <c r="N18" s="29">
         <v>113.9</v>
       </c>
       <c r="O18" s="30">
         <v>114.8</v>
       </c>
       <c r="P18" s="30">
         <v>111.3</v>
       </c>
       <c r="Q18" s="31">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18" s="119">
+        <v>113.7</v>
+      </c>
+      <c r="S18" s="30"/>
+      <c r="T18" s="30"/>
+      <c r="U18" s="31"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="39">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>93.5</v>
       </c>
       <c r="G19" s="30">
         <v>93.6</v>
       </c>
       <c r="H19" s="30">
         <v>93.1</v>
       </c>
       <c r="I19" s="31">
@@ -13021,52 +13687,58 @@
       </c>
       <c r="J19" s="29">
         <v>94.2</v>
       </c>
       <c r="K19" s="30">
         <v>94.9</v>
       </c>
       <c r="L19" s="30">
         <v>92.8</v>
       </c>
       <c r="M19" s="31">
         <v>94.5</v>
       </c>
       <c r="N19" s="29">
         <v>100.2</v>
       </c>
       <c r="O19" s="30">
         <v>100.5</v>
       </c>
       <c r="P19" s="30">
         <v>97.6</v>
       </c>
       <c r="Q19" s="31">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" ht="22.5">
+      <c r="R19" s="119">
+        <v>96.2</v>
+      </c>
+      <c r="S19" s="30"/>
+      <c r="T19" s="30"/>
+      <c r="U19" s="31"/>
+    </row>
+    <row r="20" spans="1:21" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="39">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>114</v>
       </c>
       <c r="G20" s="30">
         <v>112.7</v>
       </c>
       <c r="H20" s="30">
         <v>113.2</v>
       </c>
       <c r="I20" s="31">
@@ -13074,52 +13746,58 @@
       </c>
       <c r="J20" s="29">
         <v>115.1</v>
       </c>
       <c r="K20" s="30">
         <v>111.2</v>
       </c>
       <c r="L20" s="30">
         <v>113.2</v>
       </c>
       <c r="M20" s="31">
         <v>117.1</v>
       </c>
       <c r="N20" s="29">
         <v>119.8</v>
       </c>
       <c r="O20" s="30">
         <v>116.8</v>
       </c>
       <c r="P20" s="30">
         <v>116.3</v>
       </c>
       <c r="Q20" s="31">
         <v>118.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20" s="119">
+        <v>96.9</v>
+      </c>
+      <c r="S20" s="30"/>
+      <c r="T20" s="30"/>
+      <c r="U20" s="31"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="39">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>92.3</v>
       </c>
       <c r="G21" s="30">
         <v>91.9</v>
       </c>
       <c r="H21" s="30">
         <v>91</v>
       </c>
       <c r="I21" s="31">
@@ -13127,52 +13805,58 @@
       </c>
       <c r="J21" s="29">
         <v>92.4</v>
       </c>
       <c r="K21" s="30">
         <v>92.5</v>
       </c>
       <c r="L21" s="30">
         <v>92.9</v>
       </c>
       <c r="M21" s="31">
         <v>94.9</v>
       </c>
       <c r="N21" s="29">
         <v>96.5</v>
       </c>
       <c r="O21" s="30">
         <v>95.1</v>
       </c>
       <c r="P21" s="30">
         <v>92.1</v>
       </c>
       <c r="Q21" s="31">
         <v>88.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" ht="22.5">
+      <c r="R21" s="119">
+        <v>94.4</v>
+      </c>
+      <c r="S21" s="30"/>
+      <c r="T21" s="30"/>
+      <c r="U21" s="31"/>
+    </row>
+    <row r="22" spans="1:21" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="39">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>107.3</v>
       </c>
       <c r="G22" s="30">
         <v>103.7</v>
       </c>
       <c r="H22" s="30">
         <v>101.8</v>
       </c>
       <c r="I22" s="31">
@@ -13180,52 +13864,58 @@
       </c>
       <c r="J22" s="29">
         <v>103.8</v>
       </c>
       <c r="K22" s="30">
         <v>103.3</v>
       </c>
       <c r="L22" s="30">
         <v>104</v>
       </c>
       <c r="M22" s="31">
         <v>103.6</v>
       </c>
       <c r="N22" s="29">
         <v>97.3</v>
       </c>
       <c r="O22" s="30">
         <v>98.8</v>
       </c>
       <c r="P22" s="30">
         <v>100.6</v>
       </c>
       <c r="Q22" s="31">
         <v>96.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" ht="22.5">
+      <c r="R22" s="119">
+        <v>97.4</v>
+      </c>
+      <c r="S22" s="30"/>
+      <c r="T22" s="30"/>
+      <c r="U22" s="31"/>
+    </row>
+    <row r="23" spans="1:21" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="39">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>99.2</v>
       </c>
       <c r="G23" s="30">
         <v>97.1</v>
       </c>
       <c r="H23" s="30">
         <v>95.5</v>
       </c>
       <c r="I23" s="31">
@@ -13233,52 +13923,58 @@
       </c>
       <c r="J23" s="29">
         <v>91.9</v>
       </c>
       <c r="K23" s="30">
         <v>100</v>
       </c>
       <c r="L23" s="30">
         <v>101.7</v>
       </c>
       <c r="M23" s="31">
         <v>103.4</v>
       </c>
       <c r="N23" s="29">
         <v>97.4</v>
       </c>
       <c r="O23" s="30">
         <v>103.5</v>
       </c>
       <c r="P23" s="30">
         <v>103.3</v>
       </c>
       <c r="Q23" s="31">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23" s="119">
+        <v>95.5</v>
+      </c>
+      <c r="S23" s="30"/>
+      <c r="T23" s="30"/>
+      <c r="U23" s="31"/>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="39">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>99.2</v>
       </c>
       <c r="G24" s="30">
         <v>98.4</v>
       </c>
       <c r="H24" s="30">
         <v>98.4</v>
       </c>
       <c r="I24" s="31">
@@ -13286,52 +13982,58 @@
       </c>
       <c r="J24" s="29">
         <v>99.1</v>
       </c>
       <c r="K24" s="30">
         <v>98.9</v>
       </c>
       <c r="L24" s="30">
         <v>98.2</v>
       </c>
       <c r="M24" s="31">
         <v>98.7</v>
       </c>
       <c r="N24" s="29">
         <v>97.5</v>
       </c>
       <c r="O24" s="30">
         <v>98.1</v>
       </c>
       <c r="P24" s="30">
         <v>97.5</v>
       </c>
       <c r="Q24" s="31">
         <v>97.6</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" ht="12" customHeight="1">
+      <c r="R24" s="119">
+        <v>99</v>
+      </c>
+      <c r="S24" s="30"/>
+      <c r="T24" s="30"/>
+      <c r="U24" s="31"/>
+    </row>
+    <row r="25" spans="1:21" ht="12" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="39">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>98.9</v>
       </c>
       <c r="G25" s="30">
         <v>98.9</v>
       </c>
       <c r="H25" s="30">
         <v>97.6</v>
       </c>
       <c r="I25" s="31">
@@ -13339,52 +14041,58 @@
       </c>
       <c r="J25" s="29">
         <v>97.4</v>
       </c>
       <c r="K25" s="30">
         <v>97.9</v>
       </c>
       <c r="L25" s="30">
         <v>100.1</v>
       </c>
       <c r="M25" s="31">
         <v>99.2</v>
       </c>
       <c r="N25" s="29">
         <v>96</v>
       </c>
       <c r="O25" s="30">
         <v>96.2</v>
       </c>
       <c r="P25" s="30">
         <v>96.9</v>
       </c>
       <c r="Q25" s="31">
         <v>96</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25" s="119">
+        <v>95.1</v>
+      </c>
+      <c r="S25" s="30"/>
+      <c r="T25" s="30"/>
+      <c r="U25" s="31"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="39">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>93.6</v>
       </c>
       <c r="G26" s="30">
         <v>100.3</v>
       </c>
       <c r="H26" s="30">
         <v>100.3</v>
       </c>
       <c r="I26" s="31">
@@ -13392,52 +14100,58 @@
       </c>
       <c r="J26" s="29">
         <v>80.3</v>
       </c>
       <c r="K26" s="30">
         <v>91.2</v>
       </c>
       <c r="L26" s="30">
         <v>93.5</v>
       </c>
       <c r="M26" s="31">
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="29">
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="30">
         <v>88.6</v>
       </c>
       <c r="P26" s="30">
         <v>91.7</v>
       </c>
       <c r="Q26" s="31">
         <v>77.099999999999994</v>
       </c>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26" s="119">
+        <v>71.5</v>
+      </c>
+      <c r="S26" s="30"/>
+      <c r="T26" s="30"/>
+      <c r="U26" s="31"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="40">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>90.1</v>
       </c>
       <c r="G27" s="36">
         <v>90.3</v>
       </c>
       <c r="H27" s="36">
         <v>91.3</v>
       </c>
       <c r="I27" s="37">
@@ -13445,179 +14159,197 @@
       </c>
       <c r="J27" s="35">
         <v>94.2</v>
       </c>
       <c r="K27" s="36">
         <v>90.9</v>
       </c>
       <c r="L27" s="36">
         <v>87</v>
       </c>
       <c r="M27" s="37">
         <v>86</v>
       </c>
       <c r="N27" s="35">
         <v>81.5</v>
       </c>
       <c r="O27" s="36">
         <v>81.5</v>
       </c>
       <c r="P27" s="36">
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="37">
         <v>82.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>120</v>
+      <c r="R27" s="120">
+        <v>84.8</v>
+      </c>
+      <c r="S27" s="36"/>
+      <c r="T27" s="36"/>
+      <c r="U27" s="37"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" s="80" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="7">
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="M2:U2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AH24"/>
+  <dimension ref="A1:AL24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="R5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AE5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AE34" sqref="AE34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
-    <col min="2" max="2" width="81.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.28515625" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.140625" style="1" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="10.42578125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="11" style="1" customWidth="1"/>
     <col min="25" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="12.75">
+    <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B1" s="13"/>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
       <c r="AA2" s="18"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
-      <c r="AF2" s="20"/>
-[...1 lines deleted...]
-      <c r="AH2" s="20" t="s">
+      <c r="AF2" s="106" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AG2" s="106"/>
+      <c r="AH2" s="106"/>
+      <c r="AI2" s="106"/>
+      <c r="AJ2" s="106"/>
+      <c r="AK2" s="106"/>
+      <c r="AL2" s="106"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" s="86" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="86"/>
-      <c r="C3" s="87" t="s">
+      <c r="C3" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="87"/>
-[...2 lines deleted...]
-      <c r="G3" s="87" t="s">
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="87"/>
-[...2 lines deleted...]
-      <c r="K3" s="87" t="s">
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="87"/>
-[...2 lines deleted...]
-      <c r="O3" s="87" t="s">
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="85"/>
+      <c r="O3" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="87"/>
-[...2 lines deleted...]
-      <c r="S3" s="87" t="s">
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85"/>
+      <c r="S3" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="T3" s="87"/>
-[...2 lines deleted...]
-      <c r="W3" s="87" t="s">
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85"/>
+      <c r="W3" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="87"/>
-[...2 lines deleted...]
-      <c r="AA3" s="87" t="s">
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="85"/>
+      <c r="AA3" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="AB3" s="87"/>
-[...2 lines deleted...]
-      <c r="AE3" s="87" t="s">
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="AF3" s="87"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:34" ht="33.75">
+      <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
+      <c r="AH3" s="85"/>
+      <c r="AI3" s="85" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="85"/>
+      <c r="AL3" s="85"/>
+    </row>
+    <row r="4" spans="1:38" ht="33.75">
       <c r="A4" s="86"/>
       <c r="B4" s="86"/>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>65</v>
@@ -13670,54 +14402,66 @@
       <c r="Z4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AE4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AF4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AG4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH4" s="9" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:34">
+        <v>117</v>
+      </c>
+      <c r="AI4" s="102" t="s">
+        <v>47</v>
+      </c>
+      <c r="AJ4" s="102" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK4" s="102" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL4" s="102" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="43">
         <v>104.6</v>
       </c>
       <c r="D5" s="44">
         <v>113</v>
       </c>
       <c r="E5" s="44">
         <v>109.8</v>
       </c>
       <c r="F5" s="45">
         <v>112.1</v>
       </c>
       <c r="G5" s="43">
         <v>104.7</v>
       </c>
       <c r="H5" s="44">
         <v>105.4</v>
       </c>
       <c r="I5" s="44">
@@ -13776,52 +14520,58 @@
       </c>
       <c r="AA5" s="43">
         <v>104.8</v>
       </c>
       <c r="AB5" s="44">
         <v>108.7</v>
       </c>
       <c r="AC5" s="44">
         <v>117.6</v>
       </c>
       <c r="AD5" s="45">
         <v>117.1</v>
       </c>
       <c r="AE5" s="43">
         <v>110.4</v>
       </c>
       <c r="AF5" s="44">
         <v>111</v>
       </c>
       <c r="AG5" s="44">
         <v>112.5</v>
       </c>
       <c r="AH5" s="45">
         <v>112.6</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5" s="109">
+        <v>103.1</v>
+      </c>
+      <c r="AJ5" s="44"/>
+      <c r="AK5" s="44"/>
+      <c r="AL5" s="45"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="29">
         <v>112.6</v>
       </c>
       <c r="D6" s="30">
         <v>124.4</v>
       </c>
       <c r="E6" s="30">
         <v>121.7</v>
       </c>
       <c r="F6" s="31">
         <v>97.1</v>
       </c>
       <c r="G6" s="29">
         <v>81.599999999999994</v>
       </c>
       <c r="H6" s="30">
         <v>81.099999999999994</v>
       </c>
       <c r="I6" s="30">
@@ -13880,52 +14630,58 @@
       </c>
       <c r="AA6" s="29">
         <v>105.4</v>
       </c>
       <c r="AB6" s="30">
         <v>106.2</v>
       </c>
       <c r="AC6" s="30">
         <v>120.8</v>
       </c>
       <c r="AD6" s="31">
         <v>103.8</v>
       </c>
       <c r="AE6" s="29">
         <v>126.7</v>
       </c>
       <c r="AF6" s="30">
         <v>119.6</v>
       </c>
       <c r="AG6" s="30">
         <v>113.9</v>
       </c>
       <c r="AH6" s="31">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6" s="107">
+        <v>89.9</v>
+      </c>
+      <c r="AJ6" s="30"/>
+      <c r="AK6" s="30"/>
+      <c r="AL6" s="31"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="29">
         <v>95.4</v>
       </c>
       <c r="D7" s="30">
         <v>105.5</v>
       </c>
       <c r="E7" s="30">
         <v>103.4</v>
       </c>
       <c r="F7" s="31">
         <v>113.4</v>
       </c>
       <c r="G7" s="29">
         <v>82</v>
       </c>
       <c r="H7" s="30">
         <v>77.8</v>
       </c>
       <c r="I7" s="30">
@@ -13984,56 +14740,62 @@
       </c>
       <c r="AA7" s="29">
         <v>102.5</v>
       </c>
       <c r="AB7" s="30">
         <v>87.9</v>
       </c>
       <c r="AC7" s="30">
         <v>92.3</v>
       </c>
       <c r="AD7" s="31">
         <v>132.9</v>
       </c>
       <c r="AE7" s="29">
         <v>126.9</v>
       </c>
       <c r="AF7" s="30">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="30">
         <v>136.4</v>
       </c>
       <c r="AH7" s="31">
         <v>104.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="79" t="s">
+      <c r="AI7" s="107">
+        <v>92</v>
+      </c>
+      <c r="AJ7" s="30"/>
+      <c r="AK7" s="30"/>
+      <c r="AL7" s="31"/>
+    </row>
+    <row r="8" spans="1:38">
+      <c r="A8" s="78" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="80" t="s">
+      <c r="B8" s="79" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="35">
         <v>104.2</v>
       </c>
       <c r="D8" s="36">
         <v>109</v>
       </c>
       <c r="E8" s="36">
         <v>107.9</v>
       </c>
       <c r="F8" s="37">
         <v>112.2</v>
       </c>
       <c r="G8" s="35">
         <v>103.8</v>
       </c>
       <c r="H8" s="36">
         <v>103.9</v>
       </c>
       <c r="I8" s="36">
         <v>101.7</v>
       </c>
       <c r="J8" s="37">
         <v>103.8</v>
@@ -14088,179 +14850,196 @@
       </c>
       <c r="AA8" s="35">
         <v>104.8</v>
       </c>
       <c r="AB8" s="36">
         <v>108</v>
       </c>
       <c r="AC8" s="36">
         <v>116.8</v>
       </c>
       <c r="AD8" s="37">
         <v>117.2</v>
       </c>
       <c r="AE8" s="35">
         <v>110.6</v>
       </c>
       <c r="AF8" s="36">
         <v>111.3</v>
       </c>
       <c r="AG8" s="36">
         <v>112.8</v>
       </c>
       <c r="AH8" s="37">
         <v>112.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI8" s="108">
+        <v>102.6</v>
+      </c>
+      <c r="AJ8" s="36"/>
+      <c r="AK8" s="36"/>
+      <c r="AL8" s="37"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="12"/>
       <c r="T10" s="12"/>
       <c r="U10" s="12"/>
       <c r="V10" s="12"/>
       <c r="W10" s="12"/>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:38">
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:38">
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
     </row>
-    <row r="15" spans="1:34" ht="12.75" customHeight="1">
+    <row r="15" spans="1:38" ht="12.75" customHeight="1">
       <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="V15" s="18"/>
-      <c r="AC15" s="20"/>
-      <c r="AD15" s="20" t="s">
+      <c r="AB15" s="106" t="s">
         <v>46</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AC15" s="106"/>
+      <c r="AD15" s="106"/>
+      <c r="AE15" s="106"/>
+      <c r="AF15" s="106"/>
+      <c r="AG15" s="106"/>
+      <c r="AH15" s="106"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" s="86" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="86"/>
-      <c r="C16" s="87" t="s">
+      <c r="C16" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="D16" s="87"/>
-[...2 lines deleted...]
-      <c r="G16" s="87" t="s">
+      <c r="D16" s="85"/>
+      <c r="E16" s="85"/>
+      <c r="F16" s="85"/>
+      <c r="G16" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="H16" s="87"/>
-[...2 lines deleted...]
-      <c r="K16" s="87" t="s">
+      <c r="H16" s="85"/>
+      <c r="I16" s="85"/>
+      <c r="J16" s="85"/>
+      <c r="K16" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="L16" s="87"/>
-[...2 lines deleted...]
-      <c r="O16" s="87" t="s">
+      <c r="L16" s="85"/>
+      <c r="M16" s="85"/>
+      <c r="N16" s="85"/>
+      <c r="O16" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="P16" s="87"/>
-[...2 lines deleted...]
-      <c r="S16" s="87" t="s">
+      <c r="P16" s="85"/>
+      <c r="Q16" s="85"/>
+      <c r="R16" s="85"/>
+      <c r="S16" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="T16" s="87"/>
-[...2 lines deleted...]
-      <c r="W16" s="87" t="s">
+      <c r="T16" s="85"/>
+      <c r="U16" s="85"/>
+      <c r="V16" s="85"/>
+      <c r="W16" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="X16" s="87"/>
-[...2 lines deleted...]
-      <c r="AA16" s="87" t="s">
+      <c r="X16" s="85"/>
+      <c r="Y16" s="85"/>
+      <c r="Z16" s="85"/>
+      <c r="AA16" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="AB16" s="87"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:30" ht="33.75">
+      <c r="AB16" s="85"/>
+      <c r="AC16" s="85"/>
+      <c r="AD16" s="85"/>
+      <c r="AE16" s="85" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF16" s="85"/>
+      <c r="AG16" s="85"/>
+      <c r="AH16" s="85"/>
+    </row>
+    <row r="17" spans="1:34" ht="22.5">
       <c r="A17" s="86"/>
       <c r="B17" s="86"/>
       <c r="C17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>65</v>
@@ -14301,54 +15080,66 @@
       <c r="V17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="W17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="X17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Y17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Z17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AB17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD17" s="9" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:30">
+        <v>117</v>
+      </c>
+      <c r="AE17" s="110" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF17" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG17" s="110" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH17" s="110" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="43">
         <v>100</v>
       </c>
       <c r="D18" s="44">
         <v>100</v>
       </c>
       <c r="E18" s="44">
         <v>100</v>
       </c>
       <c r="F18" s="45">
         <v>100</v>
       </c>
       <c r="G18" s="43">
         <v>107.9</v>
       </c>
       <c r="H18" s="44">
         <v>104.6</v>
       </c>
       <c r="I18" s="44">
@@ -14395,52 +15186,58 @@
       </c>
       <c r="W18" s="43">
         <v>136.9</v>
       </c>
       <c r="X18" s="44">
         <v>117.2</v>
       </c>
       <c r="Y18" s="44">
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="45">
         <v>138.9</v>
       </c>
       <c r="AA18" s="43">
         <v>151.1</v>
       </c>
       <c r="AB18" s="44">
         <v>130.1</v>
       </c>
       <c r="AC18" s="44">
         <v>157.80000000000001</v>
       </c>
       <c r="AD18" s="45">
         <v>156.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="115">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="AF18" s="44"/>
+      <c r="AG18" s="44"/>
+      <c r="AH18" s="45"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="29">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="30">
         <v>100</v>
       </c>
       <c r="F19" s="31">
         <v>100</v>
       </c>
       <c r="G19" s="29">
         <v>86.8</v>
       </c>
       <c r="H19" s="30">
         <v>86.4</v>
       </c>
       <c r="I19" s="30">
@@ -14487,52 +15284,58 @@
       </c>
       <c r="W19" s="29">
         <v>194.9</v>
       </c>
       <c r="X19" s="30">
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="30">
         <v>193.3</v>
       </c>
       <c r="Z19" s="31">
         <v>231.3</v>
       </c>
       <c r="AA19" s="29">
         <v>246.9</v>
       </c>
       <c r="AB19" s="30">
         <v>92.8</v>
       </c>
       <c r="AC19" s="30">
         <v>220.2</v>
       </c>
       <c r="AD19" s="31">
         <v>237.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="113">
+        <v>222</v>
+      </c>
+      <c r="AF19" s="30"/>
+      <c r="AG19" s="30"/>
+      <c r="AH19" s="31"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="29">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="30">
         <v>100</v>
       </c>
       <c r="F20" s="31">
         <v>100</v>
       </c>
       <c r="G20" s="29">
         <v>130.6</v>
       </c>
       <c r="H20" s="30">
         <v>138.4</v>
       </c>
       <c r="I20" s="30">
@@ -14579,56 +15382,62 @@
       </c>
       <c r="W20" s="29">
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="30">
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="30">
         <v>159.4</v>
       </c>
       <c r="Z20" s="31">
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="29">
         <v>182.4</v>
       </c>
       <c r="AB20" s="30">
         <v>182.7</v>
       </c>
       <c r="AC20" s="30">
         <v>217.4</v>
       </c>
       <c r="AD20" s="31">
         <v>338.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="79" t="s">
+      <c r="AE20" s="113">
+        <v>167.8</v>
+      </c>
+      <c r="AF20" s="30"/>
+      <c r="AG20" s="30"/>
+      <c r="AH20" s="31"/>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" s="78" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="80" t="s">
+      <c r="B21" s="79" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="35">
         <v>100</v>
       </c>
       <c r="D21" s="36">
         <v>100</v>
       </c>
       <c r="E21" s="36">
         <v>100</v>
       </c>
       <c r="F21" s="37">
         <v>100</v>
       </c>
       <c r="G21" s="35">
         <v>108</v>
       </c>
       <c r="H21" s="36">
         <v>106</v>
       </c>
       <c r="I21" s="36">
         <v>107.3</v>
       </c>
       <c r="J21" s="37">
         <v>105.2</v>
@@ -14671,193 +15480,213 @@
       </c>
       <c r="W21" s="35">
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="36">
         <v>141.4</v>
       </c>
       <c r="Y21" s="36">
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="37">
         <v>143.1</v>
       </c>
       <c r="AA21" s="35">
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="36">
         <v>157.4</v>
       </c>
       <c r="AC21" s="36">
         <v>159.80000000000001</v>
       </c>
       <c r="AD21" s="37">
         <v>160.69999999999999</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>120</v>
+      <c r="AE21" s="114">
+        <v>155.6</v>
+      </c>
+      <c r="AF21" s="36"/>
+      <c r="AG21" s="36"/>
+      <c r="AH21" s="37"/>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" s="80" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="21">
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AF2:AL2"/>
+    <mergeCell ref="AE16:AH16"/>
+    <mergeCell ref="AB15:AH15"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="A16:B17"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="K16:N16"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="O16:R16"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="S16:V16"/>
     <mergeCell ref="W3:Z3"/>
-    <mergeCell ref="A3:B4"/>
-[...6 lines deleted...]
-    <mergeCell ref="K16:N16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AH58"/>
+  <dimension ref="A1:AL58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="M5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AB8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" sqref="A1:F1"/>
+      <selection pane="bottomRight" activeCell="AE21" sqref="AE21:AE29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="15" customWidth="1"/>
-    <col min="2" max="2" width="46.5703125" style="73" customWidth="1"/>
+    <col min="2" max="2" width="46.5703125" style="72" customWidth="1"/>
     <col min="3" max="3" width="8" style="15" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="15" customWidth="1"/>
     <col min="5" max="7" width="8" style="15" customWidth="1"/>
     <col min="8" max="8" width="10" style="15" customWidth="1"/>
     <col min="9" max="11" width="8" style="15" customWidth="1"/>
     <col min="12" max="12" width="10" style="15" customWidth="1"/>
     <col min="13" max="15" width="8" style="15" customWidth="1"/>
     <col min="16" max="16" width="10" style="15" customWidth="1"/>
     <col min="17" max="19" width="8" style="15" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="15" customWidth="1"/>
     <col min="21" max="21" width="8" style="15" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="15"/>
     <col min="28" max="28" width="10.28515625" style="15" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="15"/>
     <col min="32" max="32" width="10.7109375" style="15" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
-[...9 lines deleted...]
-    <row r="2" spans="1:34">
+    <row r="1" spans="1:38">
+      <c r="A1" s="87" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+    </row>
+    <row r="2" spans="1:38">
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AD2" s="21"/>
       <c r="AE2" s="21"/>
       <c r="AF2" s="21"/>
       <c r="AG2" s="20"/>
-      <c r="AH2" s="20" t="s">
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="101" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AJ2" s="101"/>
+      <c r="AK2" s="101"/>
+      <c r="AL2" s="101"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" s="86" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="86"/>
-      <c r="C3" s="87" t="s">
+      <c r="C3" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="87"/>
-[...2 lines deleted...]
-      <c r="G3" s="87" t="s">
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="87"/>
-[...2 lines deleted...]
-      <c r="K3" s="87" t="s">
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="87"/>
-[...2 lines deleted...]
-      <c r="O3" s="87" t="s">
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="85"/>
+      <c r="O3" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="87"/>
-[...2 lines deleted...]
-      <c r="S3" s="87" t="s">
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85"/>
+      <c r="S3" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="T3" s="87"/>
-[...2 lines deleted...]
-      <c r="W3" s="87" t="s">
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85"/>
+      <c r="W3" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="87"/>
-[...2 lines deleted...]
-      <c r="AA3" s="87" t="s">
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="85"/>
+      <c r="AA3" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="AB3" s="87"/>
-[...2 lines deleted...]
-      <c r="AE3" s="87" t="s">
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="AF3" s="87"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:34" ht="33.75">
+      <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
+      <c r="AH3" s="85"/>
+      <c r="AI3" s="88" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ3" s="89"/>
+      <c r="AK3" s="89"/>
+      <c r="AL3" s="90"/>
+    </row>
+    <row r="4" spans="1:38" ht="33.75">
       <c r="A4" s="86"/>
       <c r="B4" s="86"/>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>65</v>
@@ -14910,56 +15739,68 @@
       <c r="Z4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AE4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AF4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AG4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH4" s="9" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:34">
+        <v>117</v>
+      </c>
+      <c r="AI4" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="AJ4" s="92" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK4" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL4" s="92" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" s="48"/>
-      <c r="B5" s="75" t="s">
+      <c r="B5" s="74" t="s">
         <v>61</v>
       </c>
       <c r="C5" s="43">
         <v>115.3</v>
       </c>
       <c r="D5" s="44">
         <v>118.9</v>
       </c>
       <c r="E5" s="44">
         <v>113.4</v>
       </c>
       <c r="F5" s="45">
         <v>89.5</v>
       </c>
       <c r="G5" s="43">
         <v>100.1</v>
       </c>
       <c r="H5" s="44">
         <v>100.2</v>
       </c>
       <c r="I5" s="44">
         <v>101.4</v>
       </c>
       <c r="J5" s="45">
         <v>116.3</v>
@@ -15014,56 +15855,62 @@
       </c>
       <c r="AA5" s="43">
         <v>102.1</v>
       </c>
       <c r="AB5" s="44">
         <v>96.8</v>
       </c>
       <c r="AC5" s="44">
         <v>87</v>
       </c>
       <c r="AD5" s="45">
         <v>114.2</v>
       </c>
       <c r="AE5" s="43">
         <v>142.1</v>
       </c>
       <c r="AF5" s="44">
         <v>133.6</v>
       </c>
       <c r="AG5" s="44">
         <v>106.4</v>
       </c>
       <c r="AH5" s="45">
         <v>94.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5" s="98">
+        <v>76</v>
+      </c>
+      <c r="AJ5" s="99"/>
+      <c r="AK5" s="99"/>
+      <c r="AL5" s="100"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" s="50">
         <v>58</v>
       </c>
-      <c r="B6" s="74" t="s">
+      <c r="B6" s="73" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="29">
         <v>112.9</v>
       </c>
       <c r="D6" s="30">
         <v>118.5</v>
       </c>
       <c r="E6" s="30">
         <v>120.4</v>
       </c>
       <c r="F6" s="31">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="29">
         <v>100</v>
       </c>
       <c r="H6" s="30">
         <v>91.5</v>
       </c>
       <c r="I6" s="30">
         <v>88.9</v>
       </c>
       <c r="J6" s="31">
         <v>119.1</v>
@@ -15118,56 +15965,62 @@
       </c>
       <c r="AA6" s="29">
         <v>100</v>
       </c>
       <c r="AB6" s="30">
         <v>99.6</v>
       </c>
       <c r="AC6" s="30">
         <v>90.6</v>
       </c>
       <c r="AD6" s="31">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="29">
         <v>124.6</v>
       </c>
       <c r="AF6" s="30">
         <v>117.1</v>
       </c>
       <c r="AG6" s="30">
         <v>129.30000000000001</v>
       </c>
       <c r="AH6" s="31">
         <v>100.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:34" ht="33.75">
+      <c r="AI6" s="93">
+        <v>98.5</v>
+      </c>
+      <c r="AJ6" s="91"/>
+      <c r="AK6" s="91"/>
+      <c r="AL6" s="94"/>
+    </row>
+    <row r="7" spans="1:38" ht="33.75">
       <c r="A7" s="50">
         <v>59</v>
       </c>
-      <c r="B7" s="74" t="s">
+      <c r="B7" s="73" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="29">
         <v>121.2</v>
       </c>
       <c r="D7" s="30">
         <v>108.2</v>
       </c>
       <c r="E7" s="30">
         <v>101.2</v>
       </c>
       <c r="F7" s="31">
         <v>103.2</v>
       </c>
       <c r="G7" s="29">
         <v>84.5</v>
       </c>
       <c r="H7" s="30">
         <v>74.5</v>
       </c>
       <c r="I7" s="30">
         <v>86.2</v>
       </c>
       <c r="J7" s="31">
         <v>90.6</v>
@@ -15222,56 +16075,62 @@
       </c>
       <c r="AA7" s="29">
         <v>100</v>
       </c>
       <c r="AB7" s="30">
         <v>96.8</v>
       </c>
       <c r="AC7" s="30">
         <v>83.7</v>
       </c>
       <c r="AD7" s="31">
         <v>93.4</v>
       </c>
       <c r="AE7" s="29">
         <v>77.5</v>
       </c>
       <c r="AF7" s="30">
         <v>82.1</v>
       </c>
       <c r="AG7" s="30">
         <v>87</v>
       </c>
       <c r="AH7" s="31">
         <v>106</v>
       </c>
-    </row>
-    <row r="8" spans="1:34" ht="22.5">
+      <c r="AI7" s="93">
+        <v>59.7</v>
+      </c>
+      <c r="AJ7" s="91"/>
+      <c r="AK7" s="91"/>
+      <c r="AL7" s="94"/>
+    </row>
+    <row r="8" spans="1:38" ht="22.5">
       <c r="A8" s="50">
         <v>60</v>
       </c>
-      <c r="B8" s="74" t="s">
+      <c r="B8" s="73" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="29">
         <v>104.8</v>
       </c>
       <c r="D8" s="30">
         <v>122.7</v>
       </c>
       <c r="E8" s="30">
         <v>104.2</v>
       </c>
       <c r="F8" s="31">
         <v>115.6</v>
       </c>
       <c r="G8" s="29">
         <v>100.7</v>
       </c>
       <c r="H8" s="30">
         <v>119.3</v>
       </c>
       <c r="I8" s="30">
         <v>125.1</v>
       </c>
       <c r="J8" s="31">
         <v>107.1</v>
@@ -15326,56 +16185,62 @@
       </c>
       <c r="AA8" s="29">
         <v>100</v>
       </c>
       <c r="AB8" s="30">
         <v>94.1</v>
       </c>
       <c r="AC8" s="30">
         <v>82.5</v>
       </c>
       <c r="AD8" s="31">
         <v>116</v>
       </c>
       <c r="AE8" s="29">
         <v>81.7</v>
       </c>
       <c r="AF8" s="30">
         <v>92.4</v>
       </c>
       <c r="AG8" s="30">
         <v>117.2</v>
       </c>
       <c r="AH8" s="31">
         <v>65.900000000000006</v>
       </c>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8" s="93">
+        <v>64.3</v>
+      </c>
+      <c r="AJ8" s="91"/>
+      <c r="AK8" s="91"/>
+      <c r="AL8" s="94"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" s="50">
         <v>61</v>
       </c>
-      <c r="B9" s="74" t="s">
+      <c r="B9" s="73" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="29">
         <v>91.6</v>
       </c>
       <c r="D9" s="30">
         <v>92.1</v>
       </c>
       <c r="E9" s="30">
         <v>90.5</v>
       </c>
       <c r="F9" s="31">
         <v>112</v>
       </c>
       <c r="G9" s="29">
         <v>117.4</v>
       </c>
       <c r="H9" s="30">
         <v>111.1</v>
       </c>
       <c r="I9" s="30">
         <v>113.7</v>
       </c>
       <c r="J9" s="31">
         <v>93.6</v>
@@ -15430,56 +16295,62 @@
       </c>
       <c r="AA9" s="29">
         <v>111.9</v>
       </c>
       <c r="AB9" s="30">
         <v>104.7</v>
       </c>
       <c r="AC9" s="30">
         <v>103.3</v>
       </c>
       <c r="AD9" s="31">
         <v>115.2</v>
       </c>
       <c r="AE9" s="29">
         <v>98.4</v>
       </c>
       <c r="AF9" s="30">
         <v>98.8</v>
       </c>
       <c r="AG9" s="30">
         <v>101.5</v>
       </c>
       <c r="AH9" s="31">
         <v>93.2</v>
       </c>
-    </row>
-    <row r="10" spans="1:34" ht="22.5">
+      <c r="AI9" s="93">
+        <v>106.9</v>
+      </c>
+      <c r="AJ9" s="91"/>
+      <c r="AK9" s="91"/>
+      <c r="AL9" s="94"/>
+    </row>
+    <row r="10" spans="1:38" ht="22.5">
       <c r="A10" s="50">
         <v>62</v>
       </c>
-      <c r="B10" s="74" t="s">
+      <c r="B10" s="73" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="29">
         <v>97.2</v>
       </c>
       <c r="D10" s="30">
         <v>103.8</v>
       </c>
       <c r="E10" s="30">
         <v>86.3</v>
       </c>
       <c r="F10" s="31">
         <v>85</v>
       </c>
       <c r="G10" s="29">
         <v>97.4</v>
       </c>
       <c r="H10" s="30">
         <v>104.3</v>
       </c>
       <c r="I10" s="30">
         <v>109.6</v>
       </c>
       <c r="J10" s="31">
         <v>122.9</v>
@@ -15534,56 +16405,62 @@
       </c>
       <c r="AA10" s="29">
         <v>117</v>
       </c>
       <c r="AB10" s="30">
         <v>122.4</v>
       </c>
       <c r="AC10" s="30">
         <v>124.1</v>
       </c>
       <c r="AD10" s="31">
         <v>107.3</v>
       </c>
       <c r="AE10" s="29">
         <v>102.7</v>
       </c>
       <c r="AF10" s="30">
         <v>98.4</v>
       </c>
       <c r="AG10" s="30">
         <v>76.8</v>
       </c>
       <c r="AH10" s="31">
         <v>109.9</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10" s="93">
+        <v>111.3</v>
+      </c>
+      <c r="AJ10" s="91"/>
+      <c r="AK10" s="91"/>
+      <c r="AL10" s="94"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" s="50">
         <v>63</v>
       </c>
-      <c r="B11" s="74" t="s">
+      <c r="B11" s="73" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="29">
         <v>92.6</v>
       </c>
       <c r="D11" s="30">
         <v>86.9</v>
       </c>
       <c r="E11" s="30">
         <v>85.7</v>
       </c>
       <c r="F11" s="31">
         <v>91.6</v>
       </c>
       <c r="G11" s="29">
         <v>115.3</v>
       </c>
       <c r="H11" s="30">
         <v>120.7</v>
       </c>
       <c r="I11" s="30">
         <v>111.9</v>
       </c>
       <c r="J11" s="31">
         <v>99.6</v>
@@ -15638,54 +16515,60 @@
       </c>
       <c r="AA11" s="29">
         <v>100</v>
       </c>
       <c r="AB11" s="30">
         <v>98.9</v>
       </c>
       <c r="AC11" s="30">
         <v>93.2</v>
       </c>
       <c r="AD11" s="31">
         <v>69.2</v>
       </c>
       <c r="AE11" s="29">
         <v>100</v>
       </c>
       <c r="AF11" s="30">
         <v>95</v>
       </c>
       <c r="AG11" s="30">
         <v>147.4</v>
       </c>
       <c r="AH11" s="31">
         <v>104.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11" s="93">
+        <v>89</v>
+      </c>
+      <c r="AJ11" s="91"/>
+      <c r="AK11" s="91"/>
+      <c r="AL11" s="94"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" s="51"/>
-      <c r="B12" s="76" t="s">
+      <c r="B12" s="75" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="29">
         <v>92.1</v>
       </c>
       <c r="D12" s="30">
         <v>93</v>
       </c>
       <c r="E12" s="30">
         <v>88.2</v>
       </c>
       <c r="F12" s="31">
         <v>101.3</v>
       </c>
       <c r="G12" s="29">
         <v>112.1</v>
       </c>
       <c r="H12" s="30">
         <v>109.2</v>
       </c>
       <c r="I12" s="30">
         <v>112.2</v>
       </c>
       <c r="J12" s="31">
         <v>101.6</v>
@@ -15740,56 +16623,62 @@
       </c>
       <c r="AA12" s="29">
         <v>110.4</v>
       </c>
       <c r="AB12" s="30">
         <v>111</v>
       </c>
       <c r="AC12" s="30">
         <v>110.4</v>
       </c>
       <c r="AD12" s="31">
         <v>107.8</v>
       </c>
       <c r="AE12" s="29">
         <v>104.3</v>
       </c>
       <c r="AF12" s="30">
         <v>100.3</v>
       </c>
       <c r="AG12" s="30">
         <v>105.5</v>
       </c>
       <c r="AH12" s="31">
         <v>109.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="78" t="s">
+      <c r="AI12" s="93">
+        <v>101.2</v>
+      </c>
+      <c r="AJ12" s="91"/>
+      <c r="AK12" s="91"/>
+      <c r="AL12" s="94"/>
+    </row>
+    <row r="13" spans="1:38">
+      <c r="A13" s="77" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="77" t="s">
+      <c r="B13" s="76" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="35">
         <v>98.5</v>
       </c>
       <c r="D13" s="36">
         <v>100.4</v>
       </c>
       <c r="E13" s="36">
         <v>95.4</v>
       </c>
       <c r="F13" s="37">
         <v>97.6</v>
       </c>
       <c r="G13" s="35">
         <v>109.7</v>
       </c>
       <c r="H13" s="36">
         <v>108.5</v>
       </c>
       <c r="I13" s="36">
         <v>110.5</v>
       </c>
       <c r="J13" s="37">
         <v>107.5</v>
@@ -15844,115 +16733,131 @@
       </c>
       <c r="AA13" s="35">
         <v>109.9</v>
       </c>
       <c r="AB13" s="36">
         <v>109.6</v>
       </c>
       <c r="AC13" s="36">
         <v>108.4</v>
       </c>
       <c r="AD13" s="37">
         <v>105.1</v>
       </c>
       <c r="AE13" s="35">
         <v>100.8</v>
       </c>
       <c r="AF13" s="36">
         <v>99</v>
       </c>
       <c r="AG13" s="36">
         <v>97.7</v>
       </c>
       <c r="AH13" s="37">
         <v>101.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13" s="95">
+        <v>99.8</v>
+      </c>
+      <c r="AJ13" s="96"/>
+      <c r="AK13" s="96"/>
+      <c r="AL13" s="97"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" s="16"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:34">
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="Z18" s="21"/>
       <c r="AA18" s="21"/>
       <c r="AB18" s="21"/>
-      <c r="AC18" s="21"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:30">
+      <c r="AC18" s="101" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD18" s="101"/>
+      <c r="AE18" s="101"/>
+      <c r="AF18" s="101"/>
+      <c r="AG18" s="101"/>
+      <c r="AH18" s="101"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="86" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="86"/>
-      <c r="C19" s="87" t="s">
+      <c r="C19" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="D19" s="87"/>
-[...2 lines deleted...]
-      <c r="G19" s="87" t="s">
+      <c r="D19" s="85"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="85"/>
+      <c r="G19" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="H19" s="87"/>
-[...2 lines deleted...]
-      <c r="K19" s="87" t="s">
+      <c r="H19" s="85"/>
+      <c r="I19" s="85"/>
+      <c r="J19" s="85"/>
+      <c r="K19" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="L19" s="87"/>
-[...2 lines deleted...]
-      <c r="O19" s="87" t="s">
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="85"/>
+      <c r="O19" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="P19" s="87"/>
-[...2 lines deleted...]
-      <c r="S19" s="87" t="s">
+      <c r="P19" s="85"/>
+      <c r="Q19" s="85"/>
+      <c r="R19" s="85"/>
+      <c r="S19" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="T19" s="87"/>
-[...2 lines deleted...]
-      <c r="W19" s="87" t="s">
+      <c r="T19" s="85"/>
+      <c r="U19" s="85"/>
+      <c r="V19" s="85"/>
+      <c r="W19" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="87"/>
-[...2 lines deleted...]
-      <c r="AA19" s="87" t="s">
+      <c r="X19" s="85"/>
+      <c r="Y19" s="85"/>
+      <c r="Z19" s="85"/>
+      <c r="AA19" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="AB19" s="87"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:30" ht="33.75">
+      <c r="AB19" s="85"/>
+      <c r="AC19" s="85"/>
+      <c r="AD19" s="85"/>
+      <c r="AE19" s="88" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF19" s="89"/>
+      <c r="AG19" s="89"/>
+      <c r="AH19" s="90"/>
+    </row>
+    <row r="20" spans="1:34" ht="33.75">
       <c r="A20" s="86"/>
       <c r="B20" s="86"/>
       <c r="C20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>65</v>
@@ -15993,56 +16898,68 @@
       <c r="V20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="W20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="X20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Z20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA20" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AB20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD20" s="9" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:30">
+        <v>117</v>
+      </c>
+      <c r="AE20" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF20" s="92" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG20" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH20" s="92" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" s="49"/>
-      <c r="B21" s="75" t="s">
+      <c r="B21" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="43">
         <v>100</v>
       </c>
       <c r="D21" s="44">
         <v>100</v>
       </c>
       <c r="E21" s="44">
         <v>100</v>
       </c>
       <c r="F21" s="45">
         <v>100</v>
       </c>
       <c r="G21" s="43">
         <v>136.1</v>
       </c>
       <c r="H21" s="44">
         <v>111.5</v>
       </c>
       <c r="I21" s="44">
         <v>134.5</v>
       </c>
       <c r="J21" s="45">
         <v>111.7</v>
@@ -16085,56 +17002,62 @@
       </c>
       <c r="W21" s="43">
         <v>157.1</v>
       </c>
       <c r="X21" s="44">
         <v>121.7</v>
       </c>
       <c r="Y21" s="44">
         <v>122.1</v>
       </c>
       <c r="Z21" s="45">
         <v>96.3</v>
       </c>
       <c r="AA21" s="43">
         <v>223.2</v>
       </c>
       <c r="AB21" s="44">
         <v>162.6</v>
       </c>
       <c r="AC21" s="44">
         <v>129.9</v>
       </c>
       <c r="AD21" s="45">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="105">
+        <v>169.6</v>
+      </c>
+      <c r="AF21" s="99"/>
+      <c r="AG21" s="99"/>
+      <c r="AH21" s="100"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" s="50">
         <v>58</v>
       </c>
-      <c r="B22" s="74" t="s">
+      <c r="B22" s="73" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="29">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="30">
         <v>100</v>
       </c>
       <c r="F22" s="31">
         <v>100</v>
       </c>
       <c r="G22" s="29">
         <v>205.8</v>
       </c>
       <c r="H22" s="30">
         <v>140.1</v>
       </c>
       <c r="I22" s="30">
         <v>174.8</v>
       </c>
       <c r="J22" s="31">
         <v>145</v>
@@ -16177,56 +17100,62 @@
       </c>
       <c r="W22" s="29">
         <v>140.1</v>
       </c>
       <c r="X22" s="30">
         <v>122.8</v>
       </c>
       <c r="Y22" s="30">
         <v>109.1</v>
       </c>
       <c r="Z22" s="31">
         <v>71.7</v>
       </c>
       <c r="AA22" s="29">
         <v>174.6</v>
       </c>
       <c r="AB22" s="30">
         <v>143.80000000000001</v>
       </c>
       <c r="AC22" s="30">
         <v>141.1</v>
       </c>
       <c r="AD22" s="31">
         <v>72</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="33.75">
+      <c r="AE22" s="103">
+        <v>172</v>
+      </c>
+      <c r="AF22" s="91"/>
+      <c r="AG22" s="91"/>
+      <c r="AH22" s="94"/>
+    </row>
+    <row r="23" spans="1:34" ht="33.75">
       <c r="A23" s="50">
         <v>59</v>
       </c>
-      <c r="B23" s="74" t="s">
+      <c r="B23" s="73" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="29">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="30">
         <v>100</v>
       </c>
       <c r="F23" s="31">
         <v>100</v>
       </c>
       <c r="G23" s="29">
         <v>80.2</v>
       </c>
       <c r="H23" s="30">
         <v>77.900000000000006</v>
       </c>
       <c r="I23" s="30">
         <v>113</v>
       </c>
       <c r="J23" s="31">
         <v>54.3</v>
@@ -16269,56 +17198,62 @@
       </c>
       <c r="W23" s="29">
         <v>150.19999999999999</v>
       </c>
       <c r="X23" s="30">
         <v>105</v>
       </c>
       <c r="Y23" s="30">
         <v>143.30000000000001</v>
       </c>
       <c r="Z23" s="31">
         <v>93.1</v>
       </c>
       <c r="AA23" s="29">
         <v>116.4</v>
       </c>
       <c r="AB23" s="30">
         <v>86.2</v>
       </c>
       <c r="AC23" s="30">
         <v>124.7</v>
       </c>
       <c r="AD23" s="31">
         <v>98.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="22.5">
+      <c r="AE23" s="103">
+        <v>69.5</v>
+      </c>
+      <c r="AF23" s="91"/>
+      <c r="AG23" s="91"/>
+      <c r="AH23" s="94"/>
+    </row>
+    <row r="24" spans="1:34" ht="22.5">
       <c r="A24" s="50">
         <v>60</v>
       </c>
-      <c r="B24" s="74" t="s">
+      <c r="B24" s="73" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="29">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="30">
         <v>100</v>
       </c>
       <c r="F24" s="31">
         <v>100</v>
       </c>
       <c r="G24" s="29">
         <v>108.4</v>
       </c>
       <c r="H24" s="30">
         <v>93.1</v>
       </c>
       <c r="I24" s="30">
         <v>100.6</v>
       </c>
       <c r="J24" s="31">
         <v>104.3</v>
@@ -16361,56 +17296,62 @@
       </c>
       <c r="W24" s="29">
         <v>139</v>
       </c>
       <c r="X24" s="30">
         <v>112.9</v>
       </c>
       <c r="Y24" s="30">
         <v>115.6</v>
       </c>
       <c r="Z24" s="31">
         <v>89.1</v>
       </c>
       <c r="AA24" s="29">
         <v>113.6</v>
       </c>
       <c r="AB24" s="30">
         <v>104.3</v>
       </c>
       <c r="AC24" s="30">
         <v>135.5</v>
       </c>
       <c r="AD24" s="31">
         <v>58.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="103">
+        <v>73</v>
+      </c>
+      <c r="AF24" s="91"/>
+      <c r="AG24" s="91"/>
+      <c r="AH24" s="94"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" s="50">
         <v>61</v>
       </c>
-      <c r="B25" s="74" t="s">
+      <c r="B25" s="73" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="29">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="30">
         <v>100</v>
       </c>
       <c r="F25" s="31">
         <v>100</v>
       </c>
       <c r="G25" s="29">
         <v>117.3</v>
       </c>
       <c r="H25" s="30">
         <v>112.4</v>
       </c>
       <c r="I25" s="30">
         <v>109.7</v>
       </c>
       <c r="J25" s="31">
         <v>114.3</v>
@@ -16453,56 +17394,62 @@
       </c>
       <c r="W25" s="29">
         <v>191.1</v>
       </c>
       <c r="X25" s="30">
         <v>182.7</v>
       </c>
       <c r="Y25" s="30">
         <v>177.7</v>
       </c>
       <c r="Z25" s="31">
         <v>195.3</v>
       </c>
       <c r="AA25" s="29">
         <v>188</v>
       </c>
       <c r="AB25" s="30">
         <v>180.5</v>
       </c>
       <c r="AC25" s="30">
         <v>180.4</v>
       </c>
       <c r="AD25" s="31">
         <v>182</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="22.5">
+      <c r="AE25" s="103">
+        <v>201</v>
+      </c>
+      <c r="AF25" s="91"/>
+      <c r="AG25" s="91"/>
+      <c r="AH25" s="94"/>
+    </row>
+    <row r="26" spans="1:34" ht="22.5">
       <c r="A26" s="50">
         <v>62</v>
       </c>
-      <c r="B26" s="74" t="s">
+      <c r="B26" s="73" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="29">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="30">
         <v>100</v>
       </c>
       <c r="F26" s="31">
         <v>100</v>
       </c>
       <c r="G26" s="29">
         <v>85.6</v>
       </c>
       <c r="H26" s="30">
         <v>100.9</v>
       </c>
       <c r="I26" s="30">
         <v>89.1</v>
       </c>
       <c r="J26" s="31">
         <v>96</v>
@@ -16545,56 +17492,62 @@
       </c>
       <c r="W26" s="29">
         <v>113</v>
       </c>
       <c r="X26" s="30">
         <v>156.9</v>
       </c>
       <c r="Y26" s="30">
         <v>158.69999999999999</v>
       </c>
       <c r="Z26" s="31">
         <v>78.5</v>
       </c>
       <c r="AA26" s="29">
         <v>116.1</v>
       </c>
       <c r="AB26" s="30">
         <v>154.4</v>
       </c>
       <c r="AC26" s="30">
         <v>121.9</v>
       </c>
       <c r="AD26" s="31">
         <v>86.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="103">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AF26" s="91"/>
+      <c r="AG26" s="91"/>
+      <c r="AH26" s="94"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" s="50">
         <v>63</v>
       </c>
-      <c r="B27" s="74" t="s">
+      <c r="B27" s="73" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="29">
         <v>100</v>
       </c>
       <c r="D27" s="30">
         <v>100</v>
       </c>
       <c r="E27" s="30">
         <v>100</v>
       </c>
       <c r="F27" s="31">
         <v>100</v>
       </c>
       <c r="G27" s="29">
         <v>105.6</v>
       </c>
       <c r="H27" s="30">
         <v>129.80000000000001</v>
       </c>
       <c r="I27" s="30">
         <v>105</v>
       </c>
       <c r="J27" s="31">
         <v>132.19999999999999</v>
@@ -16637,54 +17590,60 @@
       </c>
       <c r="W27" s="29">
         <v>158.9</v>
       </c>
       <c r="X27" s="30">
         <v>192.8</v>
       </c>
       <c r="Y27" s="30">
         <v>86.3</v>
       </c>
       <c r="Z27" s="31">
         <v>65.400000000000006</v>
       </c>
       <c r="AA27" s="29">
         <v>158.9</v>
       </c>
       <c r="AB27" s="30">
         <v>183.2</v>
       </c>
       <c r="AC27" s="30">
         <v>127.2</v>
       </c>
       <c r="AD27" s="31">
         <v>68.5</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="103">
+        <v>141.4</v>
+      </c>
+      <c r="AF27" s="91"/>
+      <c r="AG27" s="91"/>
+      <c r="AH27" s="94"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" s="51"/>
-      <c r="B28" s="76" t="s">
+      <c r="B28" s="75" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="29">
         <v>100</v>
       </c>
       <c r="D28" s="30">
         <v>100</v>
       </c>
       <c r="E28" s="30">
         <v>100</v>
       </c>
       <c r="F28" s="31">
         <v>100</v>
       </c>
       <c r="G28" s="29">
         <v>104.5</v>
       </c>
       <c r="H28" s="30">
         <v>109.7</v>
       </c>
       <c r="I28" s="30">
         <v>103.4</v>
       </c>
       <c r="J28" s="31">
         <v>108.9</v>
@@ -16727,56 +17686,62 @@
       </c>
       <c r="W28" s="29">
         <v>146.69999999999999</v>
       </c>
       <c r="X28" s="30">
         <v>162.69999999999999</v>
       </c>
       <c r="Y28" s="30">
         <v>152.9</v>
       </c>
       <c r="Z28" s="31">
         <v>122.8</v>
       </c>
       <c r="AA28" s="29">
         <v>153</v>
       </c>
       <c r="AB28" s="30">
         <v>163.19999999999999</v>
       </c>
       <c r="AC28" s="30">
         <v>161.30000000000001</v>
       </c>
       <c r="AD28" s="31">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="78" t="s">
+      <c r="AE28" s="103">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="AF28" s="91"/>
+      <c r="AG28" s="91"/>
+      <c r="AH28" s="94"/>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" s="77" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="77" t="s">
+      <c r="B29" s="76" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="35">
         <v>100</v>
       </c>
       <c r="D29" s="36">
         <v>100</v>
       </c>
       <c r="E29" s="36">
         <v>100</v>
       </c>
       <c r="F29" s="37">
         <v>100</v>
       </c>
       <c r="G29" s="35">
         <v>113.1</v>
       </c>
       <c r="H29" s="36">
         <v>115</v>
       </c>
       <c r="I29" s="36">
         <v>110.2</v>
       </c>
       <c r="J29" s="37">
         <v>112</v>
@@ -16819,57 +17784,63 @@
       </c>
       <c r="W29" s="35">
         <v>153.80000000000001</v>
       </c>
       <c r="X29" s="36">
         <v>165.2</v>
       </c>
       <c r="Y29" s="36">
         <v>156.19999999999999</v>
       </c>
       <c r="Z29" s="37">
         <v>120.8</v>
       </c>
       <c r="AA29" s="35">
         <v>155</v>
       </c>
       <c r="AB29" s="36">
         <v>163.5</v>
       </c>
       <c r="AC29" s="36">
         <v>152.6</v>
       </c>
       <c r="AD29" s="37">
         <v>122.2</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE29" s="104">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="AF29" s="96"/>
+      <c r="AG29" s="96"/>
+      <c r="AH29" s="97"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="C31" s="17"/>
     </row>
-    <row r="32" spans="1:30">
-[...1 lines deleted...]
-        <v>120</v>
+    <row r="32" spans="1:34">
+      <c r="A32" s="80" t="s">
+        <v>118</v>
       </c>
       <c r="C32" s="17"/>
     </row>
     <row r="33" spans="3:3">
       <c r="C33" s="17"/>
     </row>
     <row r="34" spans="3:3">
       <c r="C34" s="17"/>
     </row>
     <row r="35" spans="3:3">
       <c r="C35" s="17"/>
     </row>
     <row r="36" spans="3:3">
       <c r="C36" s="17"/>
     </row>
     <row r="37" spans="3:3">
       <c r="C37" s="17"/>
     </row>
     <row r="38" spans="3:3">
       <c r="C38" s="17"/>
     </row>
     <row r="39" spans="3:3">
       <c r="C39" s="17"/>
     </row>
     <row r="40" spans="3:3">
@@ -16908,209 +17879,213 @@
     <row r="51" spans="3:3">
       <c r="C51" s="17"/>
     </row>
     <row r="52" spans="3:3">
       <c r="C52" s="17"/>
     </row>
     <row r="53" spans="3:3">
       <c r="C53" s="17"/>
     </row>
     <row r="54" spans="3:3">
       <c r="C54" s="17"/>
     </row>
     <row r="55" spans="3:3">
       <c r="C55" s="17"/>
     </row>
     <row r="56" spans="3:3">
       <c r="C56" s="17"/>
     </row>
     <row r="57" spans="3:3">
       <c r="C57" s="17"/>
     </row>
     <row r="58" spans="3:3">
       <c r="C58" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="22">
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI2:AL2"/>
+    <mergeCell ref="AE19:AH19"/>
+    <mergeCell ref="AC18:AH18"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AA19:AD19"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W19:Z19"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="K19:N19"/>
     <mergeCell ref="O19:R19"/>
     <mergeCell ref="S19:V19"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="A19:B20"/>
-    <mergeCell ref="C19:F19"/>
-    <mergeCell ref="G19:J19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3F7A0D0FF59B46B986B16B6A8AE3A4" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0d91c13f342fd01745667557db0fd31d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82CBFB03-D90D-4562-BC54-98380E2BDB39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8402DC0B-4945-4330-9643-713972C26675}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E36731-3E7F-485A-B780-29F24FE31537}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8402DC0B-4945-4330-9643-713972C26675}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82CBFB03-D90D-4562-BC54-98380E2BDB39}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr>2010-2025жж.</vt:lpstr>
+      <vt:lpstr>2010-2026жж.</vt:lpstr>
       <vt:lpstr>2016ж=100</vt:lpstr>
       <vt:lpstr>2019ж=100</vt:lpstr>
       <vt:lpstr>2022ж=100</vt:lpstr>
       <vt:lpstr>Ауыл, орман және балық шар.</vt:lpstr>
       <vt:lpstr>Ақпарат және байланыс</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>1</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>AAhambaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>