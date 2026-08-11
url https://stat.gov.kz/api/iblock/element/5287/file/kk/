--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -8,77 +8,72 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="12270" tabRatio="863"/>
+    <workbookView xWindow="14565" yWindow="-75" windowWidth="14400" windowHeight="11670" tabRatio="863"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="2010-2026жж." sheetId="2" r:id="rId3"/>
     <sheet name="2016ж=100" sheetId="8" r:id="rId4"/>
     <sheet name="2019ж=100" sheetId="3" r:id="rId5"/>
     <sheet name="2022ж=100" sheetId="7" r:id="rId6"/>
     <sheet name="Ауыл, орман және балық шар." sheetId="5" r:id="rId7"/>
     <sheet name="Ақпарат және байланыс" sheetId="6" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="122">
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Білім беру</t>
   </si>
   <si>
     <t>9 ай</t>
   </si>
   <si>
     <t>1 тоқсан</t>
   </si>
   <si>
     <t>1 жартыжыл</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Жалпы экономика бойынша</t>
   </si>
   <si>
@@ -439,51 +434,51 @@
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер</t>
     </r>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>d.ibraeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Д.Қ.Ибраева</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -579,50 +574,51 @@
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="13"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1090,192 +1086,192 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="12" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="10"/>
     <cellStyle name="Обычный 2 3" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="12"/>
     <cellStyle name="Обычный 7" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="13"/>
     <cellStyle name="Обычный_Лист1 2" xfId="5"/>
     <cellStyle name="Обычный_Лист17" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1309,86 +1305,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1579,517 +1575,517 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.5703125" customWidth="1"/>
     <col min="2" max="2" width="95.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="52" t="s">
         <v>73</v>
       </c>
       <c r="B2" s="53">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="52" t="s">
         <v>74</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B4" s="54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="53" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
       <c r="A6" s="55" t="s">
         <v>78</v>
       </c>
-      <c r="B6" s="71" t="s">
+      <c r="B6" s="70" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="54" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="B10" s="63" t="s">
+      <c r="B10" s="62" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="B11" s="71" t="s">
+      <c r="B11" s="70" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="58" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="69" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="81" t="s">
+      <c r="A14" s="120" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="82"/>
-      <c r="B15" s="69" t="s">
+      <c r="A15" s="121"/>
+      <c r="B15" s="68" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="83"/>
-      <c r="B16" s="69" t="s">
+      <c r="A16" s="122"/>
+      <c r="B16" s="68" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="52" t="s">
         <v>93</v>
       </c>
-      <c r="B18" s="61">
-        <v>46210</v>
+      <c r="B18" s="132">
+        <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="61">
-        <v>46241</v>
+      <c r="B19" s="132">
+        <v>46302</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="52" t="s">
         <v>95</v>
       </c>
-      <c r="B20" s="62" t="s">
+      <c r="B20" s="61" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>97</v>
       </c>
-      <c r="B21" s="63" t="s">
+      <c r="B21" s="62" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="52" t="s">
         <v>98</v>
       </c>
-      <c r="B22" s="64" t="s">
+      <c r="B22" s="63" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="52" t="s">
         <v>100</v>
       </c>
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="98" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/industries/economy/national-accounts/publications/330188/"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/6816/file/kk/"/>
     <hyperlink ref="B13" r:id="rId6"/>
     <hyperlink ref="B23" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="124.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="65" t="s">
+      <c r="B5" s="64" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="65" t="s">
+      <c r="B6" s="64" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="65" t="s">
+      <c r="B7" s="64" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="65" t="s">
+      <c r="B8" s="64" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="65" t="s">
+      <c r="B9" s="64" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
-      <c r="B10" s="66" t="s">
+      <c r="B10" s="65" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="65"/>
+      <c r="B11" s="64"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="65"/>
+      <c r="B12" s="64"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="67"/>
+      <c r="B13" s="66"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="67"/>
+      <c r="B14" s="66"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="67"/>
+      <c r="B15" s="66"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="67"/>
+      <c r="B16" s="66"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="67"/>
+      <c r="B17" s="66"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="67"/>
+      <c r="B18" s="66"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="68" t="s">
+      <c r="B19" s="67" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BM33" sqref="BM33"/>
+      <selection pane="bottomRight" activeCell="BJ36" sqref="BJ36:BJ37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="1" customWidth="1"/>
     <col min="2" max="50" width="7.85546875" style="1" customWidth="1"/>
     <col min="51" max="51" width="8.140625" style="1" customWidth="1"/>
     <col min="52" max="61" width="7.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.7109375" style="1" customWidth="1"/>
     <col min="63" max="120" width="7.85546875" style="1" customWidth="1"/>
     <col min="121" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="6"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
-      <c r="AL2" s="84"/>
-[...4 lines deleted...]
-      <c r="AQ2" s="84" t="s">
+      <c r="AL2" s="126"/>
+      <c r="AM2" s="126"/>
+      <c r="AN2" s="126"/>
+      <c r="AO2" s="126"/>
+      <c r="AP2" s="126"/>
+      <c r="AQ2" s="126" t="s">
         <v>8</v>
       </c>
-      <c r="AR2" s="84"/>
-[...3 lines deleted...]
-      <c r="AV2" s="84"/>
+      <c r="AR2" s="126"/>
+      <c r="AS2" s="126"/>
+      <c r="AT2" s="126"/>
+      <c r="AU2" s="126"/>
+      <c r="AV2" s="126"/>
       <c r="BA2" s="18"/>
       <c r="BB2" s="18"/>
       <c r="BC2" s="18"/>
       <c r="BD2" s="18"/>
       <c r="BF2" s="18"/>
       <c r="BI2" s="20"/>
-      <c r="BJ2" s="106" t="s">
+      <c r="BJ2" s="124" t="s">
         <v>8</v>
       </c>
-      <c r="BK2" s="106"/>
-[...5 lines deleted...]
-      <c r="BQ2" s="106"/>
+      <c r="BK2" s="124"/>
+      <c r="BL2" s="124"/>
+      <c r="BM2" s="124"/>
+      <c r="BN2" s="124"/>
+      <c r="BO2" s="124"/>
+      <c r="BP2" s="124"/>
+      <c r="BQ2" s="124"/>
     </row>
     <row r="3" spans="1:69">
-      <c r="A3" s="86"/>
-      <c r="B3" s="85" t="s">
+      <c r="A3" s="125"/>
+      <c r="B3" s="123" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="85"/>
-[...2 lines deleted...]
-      <c r="F3" s="85" t="s">
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="85"/>
-[...2 lines deleted...]
-      <c r="J3" s="85" t="s">
+      <c r="G3" s="123"/>
+      <c r="H3" s="123"/>
+      <c r="I3" s="123"/>
+      <c r="J3" s="123" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="85"/>
-[...2 lines deleted...]
-      <c r="N3" s="85" t="s">
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123" t="s">
         <v>26</v>
       </c>
-      <c r="O3" s="85"/>
-[...2 lines deleted...]
-      <c r="R3" s="85" t="s">
+      <c r="O3" s="123"/>
+      <c r="P3" s="123"/>
+      <c r="Q3" s="123"/>
+      <c r="R3" s="123" t="s">
         <v>27</v>
       </c>
-      <c r="S3" s="85"/>
-[...2 lines deleted...]
-      <c r="V3" s="85" t="s">
+      <c r="S3" s="123"/>
+      <c r="T3" s="123"/>
+      <c r="U3" s="123"/>
+      <c r="V3" s="123" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="85"/>
-[...2 lines deleted...]
-      <c r="Z3" s="85" t="s">
+      <c r="W3" s="123"/>
+      <c r="X3" s="123"/>
+      <c r="Y3" s="123"/>
+      <c r="Z3" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="AA3" s="85"/>
-[...2 lines deleted...]
-      <c r="AD3" s="85" t="s">
+      <c r="AA3" s="123"/>
+      <c r="AB3" s="123"/>
+      <c r="AC3" s="123"/>
+      <c r="AD3" s="123" t="s">
         <v>71</v>
       </c>
-      <c r="AE3" s="85"/>
-[...2 lines deleted...]
-      <c r="AH3" s="85" t="s">
+      <c r="AE3" s="123"/>
+      <c r="AF3" s="123"/>
+      <c r="AG3" s="123"/>
+      <c r="AH3" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="AI3" s="85"/>
-[...2 lines deleted...]
-      <c r="AL3" s="85" t="s">
+      <c r="AI3" s="123"/>
+      <c r="AJ3" s="123"/>
+      <c r="AK3" s="123"/>
+      <c r="AL3" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="AM3" s="85"/>
-[...2 lines deleted...]
-      <c r="AP3" s="85" t="s">
+      <c r="AM3" s="123"/>
+      <c r="AN3" s="123"/>
+      <c r="AO3" s="123"/>
+      <c r="AP3" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="AQ3" s="85"/>
-[...2 lines deleted...]
-      <c r="AT3" s="85" t="s">
+      <c r="AQ3" s="123"/>
+      <c r="AR3" s="123"/>
+      <c r="AS3" s="123"/>
+      <c r="AT3" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="AU3" s="85"/>
-[...2 lines deleted...]
-      <c r="AX3" s="85" t="s">
+      <c r="AU3" s="123"/>
+      <c r="AV3" s="123"/>
+      <c r="AW3" s="123"/>
+      <c r="AX3" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="85"/>
-[...2 lines deleted...]
-      <c r="BB3" s="85" t="s">
+      <c r="AY3" s="123"/>
+      <c r="AZ3" s="123"/>
+      <c r="BA3" s="123"/>
+      <c r="BB3" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="85"/>
-[...2 lines deleted...]
-      <c r="BF3" s="85" t="s">
+      <c r="BC3" s="123"/>
+      <c r="BD3" s="123"/>
+      <c r="BE3" s="123"/>
+      <c r="BF3" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="BG3" s="85"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="85" t="s">
+      <c r="BG3" s="123"/>
+      <c r="BH3" s="123"/>
+      <c r="BI3" s="123"/>
+      <c r="BJ3" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="BK3" s="85"/>
-[...2 lines deleted...]
-      <c r="BN3" s="85" t="s">
+      <c r="BK3" s="123"/>
+      <c r="BL3" s="123"/>
+      <c r="BM3" s="123"/>
+      <c r="BN3" s="123" t="s">
         <v>119</v>
       </c>
-      <c r="BO3" s="85"/>
-[...1 lines deleted...]
-      <c r="BQ3" s="85"/>
+      <c r="BO3" s="123"/>
+      <c r="BP3" s="123"/>
+      <c r="BQ3" s="123"/>
     </row>
     <row r="4" spans="1:69" s="10" customFormat="1" ht="33.75">
-      <c r="A4" s="86"/>
+      <c r="A4" s="125"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -2236,62 +2232,62 @@
       <c r="BE4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="BF4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BG4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BH4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BI4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="BJ4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BK4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BL4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BM4" s="9" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="BN4" s="125" t="s">
+        <v>30</v>
+      </c>
+      <c r="BN4" s="112" t="s">
         <v>47</v>
       </c>
-      <c r="BO4" s="125" t="s">
+      <c r="BO4" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="BP4" s="125" t="s">
+      <c r="BP4" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="BQ4" s="125" t="s">
+      <c r="BQ4" s="112" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:69" s="11" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>103</v>
       </c>
       <c r="C5" s="24">
         <v>103.9</v>
       </c>
       <c r="D5" s="24">
         <v>103.5</v>
       </c>
       <c r="E5" s="25">
         <v>103.7</v>
       </c>
       <c r="F5" s="23">
         <v>105.2</v>
       </c>
       <c r="G5" s="24">
         <v>105.7</v>
       </c>
@@ -2445,53 +2441,53 @@
       <c r="BE5" s="26">
         <v>104.7</v>
       </c>
       <c r="BF5" s="23">
         <v>102.6</v>
       </c>
       <c r="BG5" s="24">
         <v>102.7</v>
       </c>
       <c r="BH5" s="24">
         <v>103.6</v>
       </c>
       <c r="BI5" s="26">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="23">
         <v>104.8</v>
       </c>
       <c r="BK5" s="24">
         <v>105.6</v>
       </c>
       <c r="BL5" s="24">
         <v>105.6</v>
       </c>
       <c r="BM5" s="26">
-        <v>106.3</v>
-[...1 lines deleted...]
-      <c r="BN5" s="130">
+        <v>105.9</v>
+      </c>
+      <c r="BN5" s="117">
         <v>102</v>
       </c>
       <c r="BO5" s="24"/>
       <c r="BP5" s="24"/>
       <c r="BQ5" s="26"/>
     </row>
     <row r="6" spans="1:69" s="11" customFormat="1">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>107.2</v>
       </c>
       <c r="C6" s="24">
         <v>108.4</v>
       </c>
       <c r="D6" s="24">
         <v>105.9</v>
       </c>
       <c r="E6" s="25">
         <v>103.7</v>
       </c>
       <c r="F6" s="23">
         <v>105.2</v>
       </c>
@@ -2648,53 +2644,53 @@
       <c r="BE6" s="25">
         <v>108.8</v>
       </c>
       <c r="BF6" s="23">
         <v>105.9</v>
       </c>
       <c r="BG6" s="24">
         <v>104.5</v>
       </c>
       <c r="BH6" s="24">
         <v>105.3</v>
       </c>
       <c r="BI6" s="25">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="23">
         <v>109.2</v>
       </c>
       <c r="BK6" s="24">
         <v>110.4</v>
       </c>
       <c r="BL6" s="24">
         <v>111.2</v>
       </c>
       <c r="BM6" s="25">
-        <v>112.2</v>
-[...1 lines deleted...]
-      <c r="BN6" s="129">
+        <v>112.1</v>
+      </c>
+      <c r="BN6" s="116">
         <v>101</v>
       </c>
       <c r="BO6" s="24"/>
       <c r="BP6" s="24"/>
       <c r="BQ6" s="25"/>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>102.3</v>
       </c>
       <c r="C7" s="30">
         <v>102.8</v>
       </c>
       <c r="D7" s="30">
         <v>95.5</v>
       </c>
       <c r="E7" s="31">
         <v>88.3</v>
       </c>
       <c r="F7" s="29">
         <v>101.1</v>
       </c>
@@ -2851,53 +2847,53 @@
       <c r="BE7" s="31">
         <v>101.4</v>
       </c>
       <c r="BF7" s="29">
         <v>104.8</v>
       </c>
       <c r="BG7" s="30">
         <v>108</v>
       </c>
       <c r="BH7" s="30">
         <v>116.8</v>
       </c>
       <c r="BI7" s="31">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="29">
         <v>110.6</v>
       </c>
       <c r="BK7" s="30">
         <v>111.3</v>
       </c>
       <c r="BL7" s="30">
         <v>112.8</v>
       </c>
       <c r="BM7" s="31">
-        <v>112.3</v>
-[...1 lines deleted...]
-      <c r="BN7" s="131">
+        <v>111.9</v>
+      </c>
+      <c r="BN7" s="118">
         <v>102.6</v>
       </c>
       <c r="BO7" s="30"/>
       <c r="BP7" s="30"/>
       <c r="BQ7" s="31"/>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>108.2</v>
       </c>
       <c r="C8" s="30">
         <v>108.7</v>
       </c>
       <c r="D8" s="30">
         <v>106.7</v>
       </c>
       <c r="E8" s="31">
         <v>106.1</v>
       </c>
       <c r="F8" s="29">
         <v>106.5</v>
       </c>
@@ -3054,53 +3050,53 @@
       <c r="BE8" s="31">
         <v>104.4</v>
       </c>
       <c r="BF8" s="29">
         <v>104.6</v>
       </c>
       <c r="BG8" s="30">
         <v>99.9</v>
       </c>
       <c r="BH8" s="30">
         <v>99.2</v>
       </c>
       <c r="BI8" s="31">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="29">
         <v>103.8</v>
       </c>
       <c r="BK8" s="30">
         <v>104.9</v>
       </c>
       <c r="BL8" s="30">
         <v>106.3</v>
       </c>
       <c r="BM8" s="31">
-        <v>107.4</v>
-[...1 lines deleted...]
-      <c r="BN8" s="131">
+        <v>107.5</v>
+      </c>
+      <c r="BN8" s="118">
         <v>98</v>
       </c>
       <c r="BO8" s="30"/>
       <c r="BP8" s="30"/>
       <c r="BQ8" s="31"/>
     </row>
     <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>106.9</v>
       </c>
       <c r="C9" s="30">
         <v>107.3</v>
       </c>
       <c r="D9" s="30">
         <v>106.9</v>
       </c>
       <c r="E9" s="31">
         <v>108.1</v>
       </c>
       <c r="F9" s="29">
         <v>107.3</v>
       </c>
@@ -3257,53 +3253,53 @@
       <c r="BE9" s="31">
         <v>103.8</v>
       </c>
       <c r="BF9" s="29">
         <v>101.4</v>
       </c>
       <c r="BG9" s="30">
         <v>99.4</v>
       </c>
       <c r="BH9" s="30">
         <v>96.7</v>
       </c>
       <c r="BI9" s="31">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="29">
         <v>102.3</v>
       </c>
       <c r="BK9" s="30">
         <v>103.3</v>
       </c>
       <c r="BL9" s="30">
         <v>104.8</v>
       </c>
       <c r="BM9" s="31">
-        <v>105.8</v>
-[...1 lines deleted...]
-      <c r="BN9" s="131">
+        <v>107</v>
+      </c>
+      <c r="BN9" s="118">
         <v>85.6</v>
       </c>
       <c r="BO9" s="30"/>
       <c r="BP9" s="30"/>
       <c r="BQ9" s="31"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>116.8</v>
       </c>
       <c r="C10" s="30">
         <v>119.1</v>
       </c>
       <c r="D10" s="30">
         <v>114.1</v>
       </c>
       <c r="E10" s="31">
         <v>109.1</v>
       </c>
       <c r="F10" s="29">
         <v>107.6</v>
       </c>
@@ -3460,53 +3456,53 @@
       <c r="BE10" s="31">
         <v>105.4</v>
       </c>
       <c r="BF10" s="29">
         <v>106.2</v>
       </c>
       <c r="BG10" s="30">
         <v>102</v>
       </c>
       <c r="BH10" s="30">
         <v>99.7</v>
       </c>
       <c r="BI10" s="31">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="29">
         <v>107.1</v>
       </c>
       <c r="BK10" s="30">
         <v>104.8</v>
       </c>
       <c r="BL10" s="30">
         <v>105.7</v>
       </c>
       <c r="BM10" s="31">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="BN10" s="131">
+        <v>107.4</v>
+      </c>
+      <c r="BN10" s="118">
         <v>108.2</v>
       </c>
       <c r="BO10" s="30"/>
       <c r="BP10" s="30"/>
       <c r="BQ10" s="31"/>
     </row>
     <row r="11" spans="1:69" ht="12" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>115.5</v>
       </c>
       <c r="C11" s="30">
         <v>117</v>
       </c>
       <c r="D11" s="30">
         <v>119.4</v>
       </c>
       <c r="E11" s="31">
         <v>104.2</v>
       </c>
       <c r="F11" s="29">
         <v>111.4</v>
       </c>
@@ -3663,53 +3659,53 @@
       <c r="BE11" s="31">
         <v>104.9</v>
       </c>
       <c r="BF11" s="29">
         <v>110.4</v>
       </c>
       <c r="BG11" s="30">
         <v>101.8</v>
       </c>
       <c r="BH11" s="30">
         <v>102.2</v>
       </c>
       <c r="BI11" s="31">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="29">
         <v>91.3</v>
       </c>
       <c r="BK11" s="30">
         <v>98.7</v>
       </c>
       <c r="BL11" s="30">
         <v>102.9</v>
       </c>
       <c r="BM11" s="31">
-        <v>103.2</v>
-[...1 lines deleted...]
-      <c r="BN11" s="131">
+        <v>100.2</v>
+      </c>
+      <c r="BN11" s="118">
         <v>99.1</v>
       </c>
       <c r="BO11" s="30"/>
       <c r="BP11" s="30"/>
       <c r="BQ11" s="31"/>
     </row>
     <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>61</v>
       </c>
       <c r="C12" s="30">
         <v>52.3</v>
       </c>
       <c r="D12" s="30">
         <v>56.6</v>
       </c>
       <c r="E12" s="31">
         <v>104.5</v>
       </c>
       <c r="F12" s="29">
         <v>99.4</v>
       </c>
@@ -3866,53 +3862,53 @@
       <c r="BE12" s="31">
         <v>95.5</v>
       </c>
       <c r="BF12" s="29">
         <v>100.7</v>
       </c>
       <c r="BG12" s="30">
         <v>95.7</v>
       </c>
       <c r="BH12" s="30">
         <v>92.4</v>
       </c>
       <c r="BI12" s="31">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="29">
         <v>92.2</v>
       </c>
       <c r="BK12" s="30">
         <v>99.3</v>
       </c>
       <c r="BL12" s="30">
         <v>96.6</v>
       </c>
       <c r="BM12" s="31">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="BN12" s="131">
+        <v>98.9</v>
+      </c>
+      <c r="BN12" s="118">
         <v>120.2</v>
       </c>
       <c r="BO12" s="30"/>
       <c r="BP12" s="30"/>
       <c r="BQ12" s="31"/>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>94.6</v>
       </c>
       <c r="C13" s="30">
         <v>102.6</v>
       </c>
       <c r="D13" s="30">
         <v>105.6</v>
       </c>
       <c r="E13" s="31">
         <v>99</v>
       </c>
       <c r="F13" s="29">
         <v>102.3</v>
       </c>
@@ -4069,53 +4065,53 @@
       <c r="BE13" s="31">
         <v>118.1</v>
       </c>
       <c r="BF13" s="29">
         <v>113.1</v>
       </c>
       <c r="BG13" s="30">
         <v>109.8</v>
       </c>
       <c r="BH13" s="30">
         <v>109.8</v>
       </c>
       <c r="BI13" s="31">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="29">
         <v>116.9</v>
       </c>
       <c r="BK13" s="30">
         <v>119</v>
       </c>
       <c r="BL13" s="30">
         <v>116.8</v>
       </c>
       <c r="BM13" s="31">
-        <v>121.1</v>
-[...1 lines deleted...]
-      <c r="BN13" s="131">
+        <v>121.4</v>
+      </c>
+      <c r="BN13" s="118">
         <v>113.9</v>
       </c>
       <c r="BO13" s="30"/>
       <c r="BP13" s="30"/>
       <c r="BQ13" s="31"/>
     </row>
     <row r="14" spans="1:69" s="2" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>99.6</v>
       </c>
       <c r="C14" s="24">
         <v>100.2</v>
       </c>
       <c r="D14" s="24">
         <v>101.4</v>
       </c>
       <c r="E14" s="25">
         <v>103.8</v>
       </c>
       <c r="F14" s="23">
         <v>105.3</v>
       </c>
@@ -4272,53 +4268,53 @@
       <c r="BE14" s="25">
         <v>102.9</v>
       </c>
       <c r="BF14" s="23">
         <v>100.9</v>
       </c>
       <c r="BG14" s="24">
         <v>101.9</v>
       </c>
       <c r="BH14" s="24">
         <v>102.7</v>
       </c>
       <c r="BI14" s="25">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="23">
         <v>102.4</v>
       </c>
       <c r="BK14" s="24">
         <v>103.3</v>
       </c>
       <c r="BL14" s="24">
         <v>102.8</v>
       </c>
       <c r="BM14" s="25">
-        <v>103.4</v>
-[...1 lines deleted...]
-      <c r="BN14" s="129">
+        <v>102.7</v>
+      </c>
+      <c r="BN14" s="116">
         <v>102.5</v>
       </c>
       <c r="BO14" s="24"/>
       <c r="BP14" s="24"/>
       <c r="BQ14" s="25"/>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>108.7</v>
       </c>
       <c r="C15" s="30">
         <v>107</v>
       </c>
       <c r="D15" s="30">
         <v>106.9</v>
       </c>
       <c r="E15" s="31">
         <v>108.1</v>
       </c>
       <c r="F15" s="29">
         <v>115.2</v>
       </c>
@@ -4475,53 +4471,53 @@
       <c r="BE15" s="31">
         <v>106.7</v>
       </c>
       <c r="BF15" s="29">
         <v>104.9</v>
       </c>
       <c r="BG15" s="30">
         <v>103</v>
       </c>
       <c r="BH15" s="30">
         <v>104.3</v>
       </c>
       <c r="BI15" s="31">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="29">
         <v>103.3</v>
       </c>
       <c r="BK15" s="30">
         <v>105</v>
       </c>
       <c r="BL15" s="30">
         <v>105.2</v>
       </c>
       <c r="BM15" s="31">
-        <v>105.1</v>
-[...1 lines deleted...]
-      <c r="BN15" s="131">
+        <v>105.9</v>
+      </c>
+      <c r="BN15" s="118">
         <v>105.4</v>
       </c>
       <c r="BO15" s="30"/>
       <c r="BP15" s="30"/>
       <c r="BQ15" s="31"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>92.5</v>
       </c>
       <c r="C16" s="30">
         <v>96.7</v>
       </c>
       <c r="D16" s="30">
         <v>98.2</v>
       </c>
       <c r="E16" s="31">
         <v>99.9</v>
       </c>
       <c r="F16" s="29">
         <v>105.6</v>
       </c>
@@ -4678,53 +4674,53 @@
       <c r="BE16" s="31">
         <v>115.5</v>
       </c>
       <c r="BF16" s="29">
         <v>104.3</v>
       </c>
       <c r="BG16" s="30">
         <v>102.2</v>
       </c>
       <c r="BH16" s="30">
         <v>104.5</v>
       </c>
       <c r="BI16" s="31">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="29">
         <v>120.5</v>
       </c>
       <c r="BK16" s="30">
         <v>121.4</v>
       </c>
       <c r="BL16" s="30">
         <v>120.2</v>
       </c>
       <c r="BM16" s="31">
-        <v>119.5</v>
-[...1 lines deleted...]
-      <c r="BN16" s="131">
+        <v>119.2</v>
+      </c>
+      <c r="BN16" s="118">
         <v>114.1</v>
       </c>
       <c r="BO16" s="30"/>
       <c r="BP16" s="30"/>
       <c r="BQ16" s="31"/>
     </row>
     <row r="17" spans="1:69">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>96.7</v>
       </c>
       <c r="C17" s="30">
         <v>97.7</v>
       </c>
       <c r="D17" s="30">
         <v>107.4</v>
       </c>
       <c r="E17" s="31">
         <v>118.6</v>
       </c>
       <c r="F17" s="29">
         <v>120.7</v>
       </c>
@@ -4881,53 +4877,53 @@
       <c r="BE17" s="31">
         <v>96.1</v>
       </c>
       <c r="BF17" s="29">
         <v>88.7</v>
       </c>
       <c r="BG17" s="30">
         <v>103.7</v>
       </c>
       <c r="BH17" s="30">
         <v>97.1</v>
       </c>
       <c r="BI17" s="31">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="29">
         <v>101.9</v>
       </c>
       <c r="BK17" s="30">
         <v>96.6</v>
       </c>
       <c r="BL17" s="30">
         <v>98.8</v>
       </c>
       <c r="BM17" s="31">
-        <v>100.6</v>
-[...1 lines deleted...]
-      <c r="BN17" s="131">
+        <v>102.7</v>
+      </c>
+      <c r="BN17" s="118">
         <v>95.5</v>
       </c>
       <c r="BO17" s="30"/>
       <c r="BP17" s="30"/>
       <c r="BQ17" s="31"/>
     </row>
     <row r="18" spans="1:69">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="30">
         <v>171.8</v>
       </c>
       <c r="D18" s="30">
         <v>170.1</v>
       </c>
       <c r="E18" s="31">
         <v>114.9</v>
       </c>
       <c r="F18" s="29">
         <v>140.6</v>
       </c>
@@ -5084,53 +5080,53 @@
       <c r="BE18" s="31">
         <v>96.2</v>
       </c>
       <c r="BF18" s="29">
         <v>109.9</v>
       </c>
       <c r="BG18" s="30">
         <v>109.1</v>
       </c>
       <c r="BH18" s="30">
         <v>108.4</v>
       </c>
       <c r="BI18" s="31">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="29">
         <v>100.8</v>
       </c>
       <c r="BK18" s="30">
         <v>99</v>
       </c>
       <c r="BL18" s="30">
         <v>97.7</v>
       </c>
       <c r="BM18" s="31">
-        <v>101.2</v>
-[...1 lines deleted...]
-      <c r="BN18" s="131">
+        <v>97.4</v>
+      </c>
+      <c r="BN18" s="118">
         <v>99.8</v>
       </c>
       <c r="BO18" s="30"/>
       <c r="BP18" s="30"/>
       <c r="BQ18" s="31"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>69.7</v>
       </c>
       <c r="C19" s="30">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="30">
         <v>82.1</v>
       </c>
       <c r="E19" s="31">
         <v>83.8</v>
       </c>
       <c r="F19" s="29">
         <v>94.7</v>
       </c>
@@ -5287,53 +5283,53 @@
       <c r="BE19" s="31">
         <v>93.6</v>
       </c>
       <c r="BF19" s="29">
         <v>100.8</v>
       </c>
       <c r="BG19" s="30">
         <v>101.4</v>
       </c>
       <c r="BH19" s="30">
         <v>99.7</v>
       </c>
       <c r="BI19" s="31">
         <v>101</v>
       </c>
       <c r="BJ19" s="29">
         <v>106.4</v>
       </c>
       <c r="BK19" s="30">
         <v>105.9</v>
       </c>
       <c r="BL19" s="30">
         <v>105.2</v>
       </c>
       <c r="BM19" s="31">
-        <v>104.9</v>
-[...1 lines deleted...]
-      <c r="BN19" s="131">
+        <v>103.2</v>
+      </c>
+      <c r="BN19" s="118">
         <v>96</v>
       </c>
       <c r="BO19" s="30"/>
       <c r="BP19" s="30"/>
       <c r="BQ19" s="31"/>
     </row>
     <row r="20" spans="1:69" s="3" customFormat="1">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>128.1</v>
       </c>
       <c r="C20" s="30">
         <v>147.5</v>
       </c>
       <c r="D20" s="30">
         <v>155.4</v>
       </c>
       <c r="E20" s="31">
         <v>92.6</v>
       </c>
       <c r="F20" s="29">
         <v>115.8</v>
       </c>
@@ -5490,53 +5486,53 @@
       <c r="BE20" s="31">
         <v>116.9</v>
       </c>
       <c r="BF20" s="29">
         <v>101</v>
       </c>
       <c r="BG20" s="30">
         <v>98.7</v>
       </c>
       <c r="BH20" s="30">
         <v>100</v>
       </c>
       <c r="BI20" s="31">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="29">
         <v>104.1</v>
       </c>
       <c r="BK20" s="30">
         <v>105</v>
       </c>
       <c r="BL20" s="30">
         <v>102.7</v>
       </c>
       <c r="BM20" s="31">
-        <v>101.1</v>
-[...1 lines deleted...]
-      <c r="BN20" s="131">
+        <v>80</v>
+      </c>
+      <c r="BN20" s="118">
         <v>80.900000000000006</v>
       </c>
       <c r="BO20" s="30"/>
       <c r="BP20" s="30"/>
       <c r="BQ20" s="31"/>
     </row>
     <row r="21" spans="1:69">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>111.4</v>
       </c>
       <c r="C21" s="30">
         <v>89.5</v>
       </c>
       <c r="D21" s="30">
         <v>82.4</v>
       </c>
       <c r="E21" s="31">
         <v>116</v>
       </c>
       <c r="F21" s="29">
         <v>67.599999999999994</v>
       </c>
@@ -5693,53 +5689,53 @@
       <c r="BE21" s="31">
         <v>94.6</v>
       </c>
       <c r="BF21" s="29">
         <v>100.1</v>
       </c>
       <c r="BG21" s="30">
         <v>100.6</v>
       </c>
       <c r="BH21" s="30">
         <v>102.1</v>
       </c>
       <c r="BI21" s="31">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="29">
         <v>104.4</v>
       </c>
       <c r="BK21" s="30">
         <v>102.8</v>
       </c>
       <c r="BL21" s="30">
         <v>99.1</v>
       </c>
       <c r="BM21" s="31">
-        <v>93.3</v>
-[...1 lines deleted...]
-      <c r="BN21" s="131">
+        <v>96.9</v>
+      </c>
+      <c r="BN21" s="118">
         <v>97.8</v>
       </c>
       <c r="BO21" s="30"/>
       <c r="BP21" s="30"/>
       <c r="BQ21" s="31"/>
     </row>
     <row r="22" spans="1:69" ht="12" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="30">
         <v>61.1</v>
       </c>
       <c r="D22" s="30">
         <v>59.5</v>
       </c>
       <c r="E22" s="31">
         <v>126.5</v>
       </c>
       <c r="F22" s="29">
         <v>79.2</v>
       </c>
@@ -5896,53 +5892,53 @@
       <c r="BE22" s="31">
         <v>105.8</v>
       </c>
       <c r="BF22" s="29">
         <v>96.7</v>
       </c>
       <c r="BG22" s="30">
         <v>99.6</v>
       </c>
       <c r="BH22" s="30">
         <v>102.2</v>
       </c>
       <c r="BI22" s="31">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="29">
         <v>93.7</v>
       </c>
       <c r="BK22" s="30">
         <v>95.6</v>
       </c>
       <c r="BL22" s="30">
         <v>96.7</v>
       </c>
       <c r="BM22" s="31">
-        <v>92.8</v>
-[...1 lines deleted...]
-      <c r="BN22" s="131">
+        <v>91.4</v>
+      </c>
+      <c r="BN22" s="118">
         <v>100.1</v>
       </c>
       <c r="BO22" s="30"/>
       <c r="BP22" s="30"/>
       <c r="BQ22" s="31"/>
     </row>
     <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>97.7</v>
       </c>
       <c r="D23" s="30">
         <v>99.1</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>99.1</v>
       </c>
@@ -6099,53 +6095,53 @@
       <c r="BE23" s="31">
         <v>100</v>
       </c>
       <c r="BF23" s="29">
         <v>92.6</v>
       </c>
       <c r="BG23" s="30">
         <v>103</v>
       </c>
       <c r="BH23" s="30">
         <v>106.5</v>
       </c>
       <c r="BI23" s="31">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="29">
         <v>106</v>
       </c>
       <c r="BK23" s="30">
         <v>103.5</v>
       </c>
       <c r="BL23" s="30">
         <v>101.6</v>
       </c>
       <c r="BM23" s="31">
-        <v>101.4</v>
-[...1 lines deleted...]
-      <c r="BN23" s="131">
+        <v>100.7</v>
+      </c>
+      <c r="BN23" s="118">
         <v>98.1</v>
       </c>
       <c r="BO23" s="30"/>
       <c r="BP23" s="30"/>
       <c r="BQ23" s="31"/>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>98</v>
       </c>
       <c r="C24" s="30">
         <v>98.9</v>
       </c>
       <c r="D24" s="30">
         <v>99.5</v>
       </c>
       <c r="E24" s="31">
         <v>98.1</v>
       </c>
       <c r="F24" s="29">
         <v>98.9</v>
       </c>
@@ -6302,53 +6298,53 @@
       <c r="BE24" s="31">
         <v>98.7</v>
       </c>
       <c r="BF24" s="29">
         <v>99.9</v>
       </c>
       <c r="BG24" s="30">
         <v>100.5</v>
       </c>
       <c r="BH24" s="30">
         <v>99.8</v>
       </c>
       <c r="BI24" s="31">
         <v>100</v>
       </c>
       <c r="BJ24" s="29">
         <v>98.4</v>
       </c>
       <c r="BK24" s="30">
         <v>99.2</v>
       </c>
       <c r="BL24" s="30">
         <v>99.3</v>
       </c>
       <c r="BM24" s="31">
-        <v>98.9</v>
-[...1 lines deleted...]
-      <c r="BN24" s="131">
+        <v>99.8</v>
+      </c>
+      <c r="BN24" s="118">
         <v>101.5</v>
       </c>
       <c r="BO24" s="30"/>
       <c r="BP24" s="30"/>
       <c r="BQ24" s="31"/>
     </row>
     <row r="25" spans="1:69" ht="12" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>97.5</v>
       </c>
       <c r="C25" s="30">
         <v>99.2</v>
       </c>
       <c r="D25" s="30">
         <v>99.5</v>
       </c>
       <c r="E25" s="31">
         <v>98.7</v>
       </c>
       <c r="F25" s="29">
         <v>102.9</v>
       </c>
@@ -6505,53 +6501,53 @@
       <c r="BE25" s="31">
         <v>98.9</v>
       </c>
       <c r="BF25" s="29">
         <v>98.5</v>
       </c>
       <c r="BG25" s="30">
         <v>99</v>
       </c>
       <c r="BH25" s="30">
         <v>102.6</v>
       </c>
       <c r="BI25" s="31">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="29">
         <v>98.6</v>
       </c>
       <c r="BK25" s="30">
         <v>98.3</v>
       </c>
       <c r="BL25" s="30">
         <v>96.8</v>
       </c>
       <c r="BM25" s="31">
-        <v>96.8</v>
-[...1 lines deleted...]
-      <c r="BN25" s="131">
+        <v>99.3</v>
+      </c>
+      <c r="BN25" s="118">
         <v>99.1</v>
       </c>
       <c r="BO25" s="30"/>
       <c r="BP25" s="30"/>
       <c r="BQ25" s="31"/>
     </row>
     <row r="26" spans="1:69">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>110.1</v>
       </c>
       <c r="C26" s="30">
         <v>102.5</v>
       </c>
       <c r="D26" s="30">
         <v>88</v>
       </c>
       <c r="E26" s="31">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="29">
         <v>83.7</v>
       </c>
@@ -6708,53 +6704,53 @@
       <c r="BE26" s="31">
         <v>94.1</v>
       </c>
       <c r="BF26" s="29">
         <v>85.8</v>
       </c>
       <c r="BG26" s="30">
         <v>90.9</v>
       </c>
       <c r="BH26" s="30">
         <v>93.2</v>
       </c>
       <c r="BI26" s="31">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="29">
         <v>92.9</v>
       </c>
       <c r="BK26" s="30">
         <v>97.1</v>
       </c>
       <c r="BL26" s="30">
         <v>98.1</v>
       </c>
       <c r="BM26" s="31">
-        <v>98.1</v>
-[...1 lines deleted...]
-      <c r="BN26" s="131">
+        <v>98.4</v>
+      </c>
+      <c r="BN26" s="118">
         <v>95.9</v>
       </c>
       <c r="BO26" s="30"/>
       <c r="BP26" s="30"/>
       <c r="BQ26" s="31"/>
     </row>
     <row r="27" spans="1:69">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>61.7</v>
       </c>
       <c r="C27" s="36">
         <v>65</v>
       </c>
       <c r="D27" s="36">
         <v>80</v>
       </c>
       <c r="E27" s="37">
         <v>109.4</v>
       </c>
       <c r="F27" s="35">
         <v>136.4</v>
       </c>
@@ -6911,227 +6907,225 @@
       <c r="BE27" s="37">
         <v>92.6</v>
       </c>
       <c r="BF27" s="35">
         <v>104.6</v>
       </c>
       <c r="BG27" s="36">
         <v>100.7</v>
       </c>
       <c r="BH27" s="36">
         <v>95.3</v>
       </c>
       <c r="BI27" s="37">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="35">
         <v>86.5</v>
       </c>
       <c r="BK27" s="36">
         <v>89.7</v>
       </c>
       <c r="BL27" s="36">
         <v>90.7</v>
       </c>
       <c r="BM27" s="37">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="BN27" s="132">
+        <v>93.7</v>
+      </c>
+      <c r="BN27" s="119">
         <v>104</v>
       </c>
       <c r="BO27" s="36"/>
       <c r="BP27" s="36"/>
       <c r="BQ27" s="37"/>
     </row>
     <row r="30" spans="1:69">
-      <c r="A30" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AP2:AV2"/>
+    <mergeCell ref="V3:Y3"/>
     <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="BJ2:BQ2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="AL3:AO3"/>
-    <mergeCell ref="AP3:AS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="V3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AN33" sqref="AN33"/>
+      <selection pane="bottomRight" activeCell="AO5" sqref="AO5:AO27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.5703125" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="10.42578125" style="1" customWidth="1"/>
     <col min="32" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="10.42578125" style="1" customWidth="1"/>
     <col min="36" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="10.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:45" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="X2" s="14"/>
       <c r="AB2" s="14"/>
       <c r="AD2" s="14" t="s">
         <v>68</v>
       </c>
       <c r="AK2" s="20"/>
-      <c r="AL2" s="106" t="s">
+      <c r="AL2" s="124" t="s">
         <v>72</v>
       </c>
-      <c r="AM2" s="106"/>
-[...5 lines deleted...]
-      <c r="AS2" s="106"/>
+      <c r="AM2" s="124"/>
+      <c r="AN2" s="124"/>
+      <c r="AO2" s="124"/>
+      <c r="AP2" s="124"/>
+      <c r="AQ2" s="124"/>
+      <c r="AR2" s="124"/>
+      <c r="AS2" s="124"/>
     </row>
     <row r="3" spans="1:45">
-      <c r="A3" s="86"/>
-      <c r="B3" s="85" t="s">
+      <c r="A3" s="125"/>
+      <c r="B3" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="85"/>
-[...2 lines deleted...]
-      <c r="F3" s="85" t="s">
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123" t="s">
         <v>71</v>
       </c>
-      <c r="G3" s="85"/>
-[...2 lines deleted...]
-      <c r="J3" s="85" t="s">
+      <c r="G3" s="123"/>
+      <c r="H3" s="123"/>
+      <c r="I3" s="123"/>
+      <c r="J3" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="85"/>
-[...2 lines deleted...]
-      <c r="N3" s="85" t="s">
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="O3" s="85"/>
-[...2 lines deleted...]
-      <c r="R3" s="85" t="s">
+      <c r="O3" s="123"/>
+      <c r="P3" s="123"/>
+      <c r="Q3" s="123"/>
+      <c r="R3" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="85"/>
-[...2 lines deleted...]
-      <c r="V3" s="85" t="s">
+      <c r="S3" s="123"/>
+      <c r="T3" s="123"/>
+      <c r="U3" s="123"/>
+      <c r="V3" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="W3" s="85"/>
-[...2 lines deleted...]
-      <c r="Z3" s="85" t="s">
+      <c r="W3" s="123"/>
+      <c r="X3" s="123"/>
+      <c r="Y3" s="123"/>
+      <c r="Z3" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="85"/>
-[...2 lines deleted...]
-      <c r="AD3" s="85" t="s">
+      <c r="AA3" s="123"/>
+      <c r="AB3" s="123"/>
+      <c r="AC3" s="123"/>
+      <c r="AD3" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="85"/>
-[...2 lines deleted...]
-      <c r="AH3" s="85" t="s">
+      <c r="AE3" s="123"/>
+      <c r="AF3" s="123"/>
+      <c r="AG3" s="123"/>
+      <c r="AH3" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="AI3" s="85"/>
-[...2 lines deleted...]
-      <c r="AL3" s="85" t="s">
+      <c r="AI3" s="123"/>
+      <c r="AJ3" s="123"/>
+      <c r="AK3" s="123"/>
+      <c r="AL3" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="AM3" s="85"/>
-[...2 lines deleted...]
-      <c r="AP3" s="85" t="s">
+      <c r="AM3" s="123"/>
+      <c r="AN3" s="123"/>
+      <c r="AO3" s="123"/>
+      <c r="AP3" s="123" t="s">
         <v>119</v>
       </c>
-      <c r="AQ3" s="85"/>
-[...1 lines deleted...]
-      <c r="AS3" s="85"/>
+      <c r="AQ3" s="123"/>
+      <c r="AR3" s="123"/>
+      <c r="AS3" s="123"/>
     </row>
     <row r="4" spans="1:45" ht="33.75">
-      <c r="A4" s="86"/>
+      <c r="A4" s="125"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -7206,62 +7200,62 @@
       <c r="AG4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AH4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AK4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AL4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AM4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AN4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AO4" s="9" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AP4" s="121" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP4" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="AQ4" s="121" t="s">
+      <c r="AQ4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="AR4" s="121" t="s">
+      <c r="AR4" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="AS4" s="121" t="s">
+      <c r="AS4" s="108" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>103.2</v>
       </c>
       <c r="G5" s="24">
         <v>104.1</v>
       </c>
@@ -7343,53 +7337,53 @@
       <c r="AG5" s="26">
         <v>119.1</v>
       </c>
       <c r="AH5" s="23">
         <v>121</v>
       </c>
       <c r="AI5" s="24">
         <v>120.1</v>
       </c>
       <c r="AJ5" s="24">
         <v>121.6</v>
       </c>
       <c r="AK5" s="26">
         <v>123.5</v>
       </c>
       <c r="AL5" s="23">
         <v>126.8</v>
       </c>
       <c r="AM5" s="24">
         <v>126.8</v>
       </c>
       <c r="AN5" s="24">
         <v>128.4</v>
       </c>
       <c r="AO5" s="26">
-        <v>131.30000000000001</v>
-[...1 lines deleted...]
-      <c r="AP5" s="126">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="AP5" s="113">
         <v>129.30000000000001</v>
       </c>
       <c r="AQ5" s="24"/>
       <c r="AR5" s="24"/>
       <c r="AS5" s="26"/>
     </row>
     <row r="6" spans="1:45">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>111.6</v>
       </c>
@@ -7474,53 +7468,53 @@
       <c r="AG6" s="25">
         <v>154.19999999999999</v>
       </c>
       <c r="AH6" s="23">
         <v>163.6</v>
       </c>
       <c r="AI6" s="24">
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="24">
         <v>160.4</v>
       </c>
       <c r="AK6" s="25">
         <v>162.5</v>
       </c>
       <c r="AL6" s="23">
         <v>178.7</v>
       </c>
       <c r="AM6" s="24">
         <v>179.6</v>
       </c>
       <c r="AN6" s="24">
         <v>178.4</v>
       </c>
       <c r="AO6" s="25">
-        <v>182.3</v>
-[...1 lines deleted...]
-      <c r="AP6" s="126">
+        <v>182.2</v>
+      </c>
+      <c r="AP6" s="113">
         <v>180.5</v>
       </c>
       <c r="AQ6" s="24"/>
       <c r="AR6" s="24"/>
       <c r="AS6" s="25"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>111.9</v>
       </c>
@@ -7605,53 +7599,53 @@
       <c r="AG7" s="31">
         <v>158.19999999999999</v>
       </c>
       <c r="AH7" s="29">
         <v>165.9</v>
       </c>
       <c r="AI7" s="30">
         <v>177.3</v>
       </c>
       <c r="AJ7" s="30">
         <v>169.7</v>
       </c>
       <c r="AK7" s="31">
         <v>185.4</v>
       </c>
       <c r="AL7" s="29">
         <v>183.5</v>
       </c>
       <c r="AM7" s="30">
         <v>197.3</v>
       </c>
       <c r="AN7" s="30">
         <v>191.4</v>
       </c>
       <c r="AO7" s="31">
-        <v>208.2</v>
-[...1 lines deleted...]
-      <c r="AP7" s="127">
+        <v>207.5</v>
+      </c>
+      <c r="AP7" s="114">
         <v>188.3</v>
       </c>
       <c r="AQ7" s="30"/>
       <c r="AR7" s="30"/>
       <c r="AS7" s="31"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>111</v>
       </c>
@@ -7736,53 +7730,53 @@
       <c r="AG8" s="31">
         <v>123.7</v>
       </c>
       <c r="AH8" s="29">
         <v>138.19999999999999</v>
       </c>
       <c r="AI8" s="30">
         <v>129.1</v>
       </c>
       <c r="AJ8" s="30">
         <v>126.1</v>
       </c>
       <c r="AK8" s="31">
         <v>123.8</v>
       </c>
       <c r="AL8" s="29">
         <v>143.5</v>
       </c>
       <c r="AM8" s="30">
         <v>135.4</v>
       </c>
       <c r="AN8" s="30">
         <v>134</v>
       </c>
       <c r="AO8" s="31">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="AP8" s="127">
+        <v>133.1</v>
+      </c>
+      <c r="AP8" s="114">
         <v>140.6</v>
       </c>
       <c r="AQ8" s="30"/>
       <c r="AR8" s="30"/>
       <c r="AS8" s="31"/>
     </row>
     <row r="9" spans="1:45" ht="22.5">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>104.7</v>
       </c>
@@ -7867,53 +7861,53 @@
       <c r="AG9" s="31">
         <v>120</v>
       </c>
       <c r="AH9" s="29">
         <v>125.7</v>
       </c>
       <c r="AI9" s="30">
         <v>125.1</v>
       </c>
       <c r="AJ9" s="30">
         <v>122.7</v>
       </c>
       <c r="AK9" s="31">
         <v>117.5</v>
       </c>
       <c r="AL9" s="29">
         <v>128.6</v>
       </c>
       <c r="AM9" s="30">
         <v>129.19999999999999</v>
       </c>
       <c r="AN9" s="30">
         <v>128.6</v>
       </c>
       <c r="AO9" s="31">
-        <v>124.3</v>
-[...1 lines deleted...]
-      <c r="AP9" s="127">
+        <v>125.7</v>
+      </c>
+      <c r="AP9" s="114">
         <v>110.1</v>
       </c>
       <c r="AQ9" s="30"/>
       <c r="AR9" s="30"/>
       <c r="AS9" s="31"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>116.1</v>
       </c>
@@ -7998,53 +7992,53 @@
       <c r="AG10" s="31">
         <v>129.19999999999999</v>
       </c>
       <c r="AH10" s="29">
         <v>155.69999999999999</v>
       </c>
       <c r="AI10" s="30">
         <v>137.6</v>
       </c>
       <c r="AJ10" s="30">
         <v>131</v>
       </c>
       <c r="AK10" s="31">
         <v>133.5</v>
       </c>
       <c r="AL10" s="29">
         <v>166.8</v>
       </c>
       <c r="AM10" s="30">
         <v>144.19999999999999</v>
       </c>
       <c r="AN10" s="30">
         <v>138.5</v>
       </c>
       <c r="AO10" s="31">
-        <v>142.80000000000001</v>
-[...1 lines deleted...]
-      <c r="AP10" s="127">
+        <v>143.4</v>
+      </c>
+      <c r="AP10" s="114">
         <v>180.5</v>
       </c>
       <c r="AQ10" s="30"/>
       <c r="AR10" s="30"/>
       <c r="AS10" s="31"/>
     </row>
     <row r="11" spans="1:45" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>101.1</v>
       </c>
@@ -8129,53 +8123,53 @@
       <c r="AG11" s="31">
         <v>131.6</v>
       </c>
       <c r="AH11" s="29">
         <v>130.6</v>
       </c>
       <c r="AI11" s="30">
         <v>138.4</v>
       </c>
       <c r="AJ11" s="30">
         <v>136.5</v>
       </c>
       <c r="AK11" s="31">
         <v>128.19999999999999</v>
       </c>
       <c r="AL11" s="29">
         <v>119.2</v>
       </c>
       <c r="AM11" s="30">
         <v>136.6</v>
       </c>
       <c r="AN11" s="30">
         <v>140.5</v>
       </c>
       <c r="AO11" s="31">
-        <v>132.30000000000001</v>
-[...1 lines deleted...]
-      <c r="AP11" s="127">
+        <v>128.5</v>
+      </c>
+      <c r="AP11" s="114">
         <v>118.1</v>
       </c>
       <c r="AQ11" s="30"/>
       <c r="AR11" s="30"/>
       <c r="AS11" s="31"/>
     </row>
     <row r="12" spans="1:45" ht="33.75">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>111.9</v>
       </c>
@@ -8260,53 +8254,53 @@
       <c r="AG12" s="31">
         <v>102</v>
       </c>
       <c r="AH12" s="29">
         <v>144.30000000000001</v>
       </c>
       <c r="AI12" s="30">
         <v>111.6</v>
       </c>
       <c r="AJ12" s="30">
         <v>99.4</v>
       </c>
       <c r="AK12" s="31">
         <v>104.2</v>
       </c>
       <c r="AL12" s="29">
         <v>133</v>
       </c>
       <c r="AM12" s="30">
         <v>110.8</v>
       </c>
       <c r="AN12" s="30">
         <v>96</v>
       </c>
       <c r="AO12" s="31">
-        <v>102.1</v>
-[...1 lines deleted...]
-      <c r="AP12" s="127">
+        <v>103.1</v>
+      </c>
+      <c r="AP12" s="114">
         <v>159.9</v>
       </c>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="31"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>105.3</v>
       </c>
@@ -8391,53 +8385,53 @@
       <c r="AG13" s="31">
         <v>197.2</v>
       </c>
       <c r="AH13" s="29">
         <v>228.1</v>
       </c>
       <c r="AI13" s="30">
         <v>216.5</v>
       </c>
       <c r="AJ13" s="30">
         <v>207.3</v>
       </c>
       <c r="AK13" s="31">
         <v>219.5</v>
       </c>
       <c r="AL13" s="29">
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="30">
         <v>257.60000000000002</v>
       </c>
       <c r="AN13" s="30">
         <v>242.1</v>
       </c>
       <c r="AO13" s="31">
-        <v>265.8</v>
-[...1 lines deleted...]
-      <c r="AP13" s="127">
+        <v>266.5</v>
+      </c>
+      <c r="AP13" s="114">
         <v>303.7</v>
       </c>
       <c r="AQ13" s="30"/>
       <c r="AR13" s="30"/>
       <c r="AS13" s="31"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>98.6</v>
       </c>
@@ -8522,53 +8516,53 @@
       <c r="AG14" s="25">
         <v>102.9</v>
       </c>
       <c r="AH14" s="23">
         <v>102.6</v>
       </c>
       <c r="AI14" s="24">
         <v>100.9</v>
       </c>
       <c r="AJ14" s="24">
         <v>102.4</v>
       </c>
       <c r="AK14" s="25">
         <v>105.9</v>
       </c>
       <c r="AL14" s="23">
         <v>105.1</v>
       </c>
       <c r="AM14" s="24">
         <v>104.2</v>
       </c>
       <c r="AN14" s="24">
         <v>105.3</v>
       </c>
       <c r="AO14" s="25">
-        <v>109.5</v>
-[...1 lines deleted...]
-      <c r="AP14" s="126">
+        <v>108.8</v>
+      </c>
+      <c r="AP14" s="113">
         <v>107.7</v>
       </c>
       <c r="AQ14" s="24"/>
       <c r="AR14" s="24"/>
       <c r="AS14" s="25"/>
     </row>
     <row r="15" spans="1:45" ht="33.75">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>101.1</v>
       </c>
@@ -8653,53 +8647,53 @@
       <c r="AG15" s="31">
         <v>116.9</v>
       </c>
       <c r="AH15" s="29">
         <v>119.7</v>
       </c>
       <c r="AI15" s="30">
         <v>113.6</v>
       </c>
       <c r="AJ15" s="30">
         <v>117.7</v>
       </c>
       <c r="AK15" s="31">
         <v>126.1</v>
       </c>
       <c r="AL15" s="29">
         <v>123.7</v>
       </c>
       <c r="AM15" s="30">
         <v>119.3</v>
       </c>
       <c r="AN15" s="30">
         <v>123.8</v>
       </c>
       <c r="AO15" s="31">
-        <v>132.5</v>
-[...1 lines deleted...]
-      <c r="AP15" s="127">
+        <v>133.5</v>
+      </c>
+      <c r="AP15" s="114">
         <v>130.4</v>
       </c>
       <c r="AQ15" s="30"/>
       <c r="AR15" s="30"/>
       <c r="AS15" s="31"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>101.9</v>
       </c>
@@ -8784,53 +8778,53 @@
       <c r="AG16" s="31">
         <v>111</v>
       </c>
       <c r="AH16" s="29">
         <v>107.8</v>
       </c>
       <c r="AI16" s="30">
         <v>102.5</v>
       </c>
       <c r="AJ16" s="30">
         <v>106.2</v>
       </c>
       <c r="AK16" s="31">
         <v>117.4</v>
       </c>
       <c r="AL16" s="29">
         <v>129.9</v>
       </c>
       <c r="AM16" s="30">
         <v>124.4</v>
       </c>
       <c r="AN16" s="30">
         <v>127.7</v>
       </c>
       <c r="AO16" s="31">
-        <v>140.30000000000001</v>
-[...1 lines deleted...]
-      <c r="AP16" s="127">
+        <v>139.9</v>
+      </c>
+      <c r="AP16" s="114">
         <v>148.19999999999999</v>
       </c>
       <c r="AQ16" s="30"/>
       <c r="AR16" s="30"/>
       <c r="AS16" s="31"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>84.8</v>
       </c>
@@ -8915,53 +8909,53 @@
       <c r="AG17" s="31">
         <v>79.3</v>
       </c>
       <c r="AH17" s="29">
         <v>67.900000000000006</v>
       </c>
       <c r="AI17" s="30">
         <v>90.3</v>
       </c>
       <c r="AJ17" s="30">
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="31">
         <v>74.900000000000006</v>
       </c>
       <c r="AL17" s="29">
         <v>69.2</v>
       </c>
       <c r="AM17" s="30">
         <v>87.2</v>
       </c>
       <c r="AN17" s="30">
         <v>75.7</v>
       </c>
       <c r="AO17" s="31">
-        <v>75.3</v>
-[...1 lines deleted...]
-      <c r="AP17" s="127">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="AP17" s="114">
         <v>66.099999999999994</v>
       </c>
       <c r="AQ17" s="30"/>
       <c r="AR17" s="30"/>
       <c r="AS17" s="31"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>101.4</v>
       </c>
@@ -9046,53 +9040,53 @@
       <c r="AG18" s="31">
         <v>127.4</v>
       </c>
       <c r="AH18" s="29">
         <v>168.7</v>
       </c>
       <c r="AI18" s="30">
         <v>185.6</v>
       </c>
       <c r="AJ18" s="30">
         <v>177.5</v>
       </c>
       <c r="AK18" s="31">
         <v>133.9</v>
       </c>
       <c r="AL18" s="29">
         <v>170</v>
       </c>
       <c r="AM18" s="30">
         <v>183.7</v>
       </c>
       <c r="AN18" s="30">
         <v>173.4</v>
       </c>
       <c r="AO18" s="31">
-        <v>135.5</v>
-[...1 lines deleted...]
-      <c r="AP18" s="127">
+        <v>130.4</v>
+      </c>
+      <c r="AP18" s="114">
         <v>169.7</v>
       </c>
       <c r="AQ18" s="30"/>
       <c r="AR18" s="30"/>
       <c r="AS18" s="31"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>95.5</v>
       </c>
@@ -9177,53 +9171,53 @@
       <c r="AG19" s="31">
         <v>92.5</v>
       </c>
       <c r="AH19" s="29">
         <v>108.1</v>
       </c>
       <c r="AI19" s="30">
         <v>104.8</v>
       </c>
       <c r="AJ19" s="30">
         <v>98.8</v>
       </c>
       <c r="AK19" s="31">
         <v>93.4</v>
       </c>
       <c r="AL19" s="29">
         <v>115</v>
       </c>
       <c r="AM19" s="30">
         <v>111</v>
       </c>
       <c r="AN19" s="30">
         <v>103.9</v>
       </c>
       <c r="AO19" s="31">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="AP19" s="127">
+        <v>96.4</v>
+      </c>
+      <c r="AP19" s="114">
         <v>110.4</v>
       </c>
       <c r="AQ19" s="30"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="31"/>
     </row>
     <row r="20" spans="1:45" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>78.8</v>
       </c>
@@ -9308,53 +9302,53 @@
       <c r="AG20" s="31">
         <v>92.1</v>
       </c>
       <c r="AH20" s="29">
         <v>58.9</v>
       </c>
       <c r="AI20" s="30">
         <v>51.6</v>
       </c>
       <c r="AJ20" s="30">
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="31">
         <v>92.3</v>
       </c>
       <c r="AL20" s="29">
         <v>61.3</v>
       </c>
       <c r="AM20" s="30">
         <v>54.2</v>
       </c>
       <c r="AN20" s="30">
         <v>74.599999999999994</v>
       </c>
       <c r="AO20" s="31">
-        <v>93.3</v>
-[...1 lines deleted...]
-      <c r="AP20" s="127">
+        <v>73.8</v>
+      </c>
+      <c r="AP20" s="114">
         <v>49.6</v>
       </c>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="31"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>92.4</v>
       </c>
@@ -9439,53 +9433,53 @@
       <c r="AG21" s="31">
         <v>83.3</v>
       </c>
       <c r="AH21" s="29">
         <v>79.599999999999994</v>
       </c>
       <c r="AI21" s="30">
         <v>79.2</v>
       </c>
       <c r="AJ21" s="30">
         <v>77</v>
       </c>
       <c r="AK21" s="31">
         <v>83.5</v>
       </c>
       <c r="AL21" s="29">
         <v>83.1</v>
       </c>
       <c r="AM21" s="30">
         <v>81.400000000000006</v>
       </c>
       <c r="AN21" s="30">
         <v>76.3</v>
       </c>
       <c r="AO21" s="31">
-        <v>77.900000000000006</v>
-[...1 lines deleted...]
-      <c r="AP21" s="127">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="AP21" s="114">
         <v>81.3</v>
       </c>
       <c r="AQ21" s="30"/>
       <c r="AR21" s="30"/>
       <c r="AS21" s="31"/>
     </row>
     <row r="22" spans="1:45" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>93.8</v>
       </c>
@@ -9570,53 +9564,53 @@
       <c r="AG22" s="31">
         <v>100.4</v>
       </c>
       <c r="AH22" s="29">
         <v>84.2</v>
       </c>
       <c r="AI22" s="30">
         <v>85.4</v>
       </c>
       <c r="AJ22" s="30">
         <v>88.2</v>
       </c>
       <c r="AK22" s="31">
         <v>98.3</v>
       </c>
       <c r="AL22" s="29">
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="30">
         <v>81.599999999999994</v>
       </c>
       <c r="AN22" s="30">
         <v>85.3</v>
       </c>
       <c r="AO22" s="31">
-        <v>91.2</v>
-[...1 lines deleted...]
-      <c r="AP22" s="127">
+        <v>89.8</v>
+      </c>
+      <c r="AP22" s="114">
         <v>79</v>
       </c>
       <c r="AQ22" s="30"/>
       <c r="AR22" s="30"/>
       <c r="AS22" s="31"/>
     </row>
     <row r="23" spans="1:45" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>104.2</v>
       </c>
@@ -9701,53 +9695,53 @@
       <c r="AG23" s="31">
         <v>114</v>
       </c>
       <c r="AH23" s="29">
         <v>107.5</v>
       </c>
       <c r="AI23" s="30">
         <v>115.6</v>
       </c>
       <c r="AJ23" s="30">
         <v>116.2</v>
       </c>
       <c r="AK23" s="31">
         <v>117.9</v>
       </c>
       <c r="AL23" s="29">
         <v>114</v>
       </c>
       <c r="AM23" s="30">
         <v>119.6</v>
       </c>
       <c r="AN23" s="30">
         <v>118.1</v>
       </c>
       <c r="AO23" s="31">
-        <v>119.6</v>
-[...1 lines deleted...]
-      <c r="AP23" s="127">
+        <v>118.7</v>
+      </c>
+      <c r="AP23" s="114">
         <v>111.8</v>
       </c>
       <c r="AQ23" s="30"/>
       <c r="AR23" s="30"/>
       <c r="AS23" s="31"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>100</v>
       </c>
@@ -9832,53 +9826,53 @@
       <c r="AG24" s="31">
         <v>116.5</v>
       </c>
       <c r="AH24" s="29">
         <v>110.2</v>
       </c>
       <c r="AI24" s="30">
         <v>114.8</v>
       </c>
       <c r="AJ24" s="30">
         <v>108</v>
       </c>
       <c r="AK24" s="31">
         <v>116.5</v>
       </c>
       <c r="AL24" s="29">
         <v>108.4</v>
       </c>
       <c r="AM24" s="30">
         <v>113.9</v>
       </c>
       <c r="AN24" s="30">
         <v>107.2</v>
       </c>
       <c r="AO24" s="31">
-        <v>115.2</v>
-[...1 lines deleted...]
-      <c r="AP24" s="127">
+        <v>116.3</v>
+      </c>
+      <c r="AP24" s="114">
         <v>110</v>
       </c>
       <c r="AQ24" s="30"/>
       <c r="AR24" s="30"/>
       <c r="AS24" s="31"/>
     </row>
     <row r="25" spans="1:45" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>98.5</v>
       </c>
@@ -9963,53 +9957,53 @@
       <c r="AG25" s="31">
         <v>97.2</v>
       </c>
       <c r="AH25" s="29">
         <v>95.2</v>
       </c>
       <c r="AI25" s="30">
         <v>99.8</v>
       </c>
       <c r="AJ25" s="30">
         <v>101.6</v>
       </c>
       <c r="AK25" s="31">
         <v>97.5</v>
       </c>
       <c r="AL25" s="29">
         <v>93.9</v>
       </c>
       <c r="AM25" s="30">
         <v>98.1</v>
       </c>
       <c r="AN25" s="30">
         <v>98.3</v>
       </c>
       <c r="AO25" s="31">
-        <v>94.4</v>
-[...1 lines deleted...]
-      <c r="AP25" s="127">
+        <v>96.8</v>
+      </c>
+      <c r="AP25" s="114">
         <v>93.1</v>
       </c>
       <c r="AQ25" s="30"/>
       <c r="AR25" s="30"/>
       <c r="AS25" s="31"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>109</v>
       </c>
@@ -10094,53 +10088,53 @@
       <c r="AG26" s="31">
         <v>110.2</v>
       </c>
       <c r="AH26" s="29">
         <v>93</v>
       </c>
       <c r="AI26" s="30">
         <v>107.1</v>
       </c>
       <c r="AJ26" s="30">
         <v>96.7</v>
       </c>
       <c r="AK26" s="31">
         <v>92</v>
       </c>
       <c r="AL26" s="29">
         <v>86.4</v>
       </c>
       <c r="AM26" s="30">
         <v>104</v>
       </c>
       <c r="AN26" s="30">
         <v>94.9</v>
       </c>
       <c r="AO26" s="31">
-        <v>90.3</v>
-[...1 lines deleted...]
-      <c r="AP26" s="127">
+        <v>90.5</v>
+      </c>
+      <c r="AP26" s="114">
         <v>82.9</v>
       </c>
       <c r="AQ26" s="30"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="31"/>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>94.7</v>
       </c>
@@ -10225,192 +10219,190 @@
       <c r="AG27" s="37">
         <v>61.1</v>
       </c>
       <c r="AH27" s="35">
         <v>75.8</v>
       </c>
       <c r="AI27" s="36">
         <v>63.2</v>
       </c>
       <c r="AJ27" s="36">
         <v>63.6</v>
       </c>
       <c r="AK27" s="37">
         <v>56.8</v>
       </c>
       <c r="AL27" s="35">
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="36">
         <v>56.7</v>
       </c>
       <c r="AN27" s="36">
         <v>57.7</v>
       </c>
       <c r="AO27" s="37">
-        <v>54.5</v>
-[...1 lines deleted...]
-      <c r="AP27" s="128">
+        <v>53.2</v>
+      </c>
+      <c r="AP27" s="115">
         <v>68.2</v>
       </c>
       <c r="AQ27" s="36"/>
       <c r="AR27" s="36"/>
       <c r="AS27" s="37"/>
     </row>
     <row r="30" spans="1:45">
-      <c r="A30" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL2:AS2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AD3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AD3" sqref="AD3:AG27"/>
+      <selection pane="bottomRight" activeCell="AF35" sqref="AF35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.85546875" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.85546875" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:33" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="L2" s="14"/>
       <c r="P2" s="14"/>
       <c r="R2" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="Y2" s="106" t="s">
+      <c r="Y2" s="124" t="s">
         <v>69</v>
       </c>
-      <c r="Z2" s="106"/>
-[...6 lines deleted...]
-      <c r="AG2" s="106"/>
+      <c r="Z2" s="124"/>
+      <c r="AA2" s="124"/>
+      <c r="AB2" s="124"/>
+      <c r="AC2" s="124"/>
+      <c r="AD2" s="124"/>
+      <c r="AE2" s="124"/>
+      <c r="AF2" s="124"/>
+      <c r="AG2" s="124"/>
     </row>
     <row r="3" spans="1:33">
-      <c r="A3" s="86"/>
-      <c r="B3" s="85" t="s">
+      <c r="A3" s="125"/>
+      <c r="B3" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="85"/>
-[...2 lines deleted...]
-      <c r="F3" s="85" t="s">
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="G3" s="85"/>
-[...2 lines deleted...]
-      <c r="J3" s="85" t="s">
+      <c r="G3" s="123"/>
+      <c r="H3" s="123"/>
+      <c r="I3" s="123"/>
+      <c r="J3" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="K3" s="85"/>
-[...2 lines deleted...]
-      <c r="N3" s="85" t="s">
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="O3" s="85"/>
-[...2 lines deleted...]
-      <c r="R3" s="85" t="s">
+      <c r="O3" s="123"/>
+      <c r="P3" s="123"/>
+      <c r="Q3" s="123"/>
+      <c r="R3" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="85"/>
-[...2 lines deleted...]
-      <c r="V3" s="85" t="s">
+      <c r="S3" s="123"/>
+      <c r="T3" s="123"/>
+      <c r="U3" s="123"/>
+      <c r="V3" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="W3" s="85"/>
-[...2 lines deleted...]
-      <c r="Z3" s="85" t="s">
+      <c r="W3" s="123"/>
+      <c r="X3" s="123"/>
+      <c r="Y3" s="123"/>
+      <c r="Z3" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="AA3" s="85"/>
-[...2 lines deleted...]
-      <c r="AD3" s="85" t="s">
+      <c r="AA3" s="123"/>
+      <c r="AB3" s="123"/>
+      <c r="AC3" s="123"/>
+      <c r="AD3" s="123" t="s">
         <v>119</v>
       </c>
-      <c r="AE3" s="85"/>
-[...1 lines deleted...]
-      <c r="AG3" s="85"/>
+      <c r="AE3" s="123"/>
+      <c r="AF3" s="123"/>
+      <c r="AG3" s="123"/>
     </row>
     <row r="4" spans="1:33" ht="33.75" customHeight="1">
-      <c r="A4" s="86"/>
+      <c r="A4" s="125"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -10449,62 +10441,62 @@
       <c r="U4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="V4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="W4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="Z4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AC4" s="9" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AD4" s="116" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD4" s="103" t="s">
         <v>47</v>
       </c>
-      <c r="AE4" s="116" t="s">
+      <c r="AE4" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="AF4" s="116" t="s">
+      <c r="AF4" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="AG4" s="116" t="s">
+      <c r="AG4" s="103" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>102.4</v>
       </c>
       <c r="G5" s="24">
         <v>97.9</v>
       </c>
@@ -10550,53 +10542,53 @@
       <c r="U5" s="26">
         <v>106.8</v>
       </c>
       <c r="V5" s="23">
         <v>111.1</v>
       </c>
       <c r="W5" s="24">
         <v>109</v>
       </c>
       <c r="X5" s="24">
         <v>109.3</v>
       </c>
       <c r="Y5" s="26">
         <v>110.8</v>
       </c>
       <c r="Z5" s="23">
         <v>116.4</v>
       </c>
       <c r="AA5" s="24">
         <v>115.1</v>
       </c>
       <c r="AB5" s="24">
         <v>115.4</v>
       </c>
       <c r="AC5" s="26">
-        <v>117.8</v>
-[...1 lines deleted...]
-      <c r="AD5" s="122">
+        <v>117.3</v>
+      </c>
+      <c r="AD5" s="109">
         <v>118.7</v>
       </c>
       <c r="AE5" s="24"/>
       <c r="AF5" s="24"/>
       <c r="AG5" s="26"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>107.9</v>
       </c>
@@ -10645,53 +10637,53 @@
       <c r="U6" s="25">
         <v>120.2</v>
       </c>
       <c r="V6" s="23">
         <v>133.6</v>
       </c>
       <c r="W6" s="24">
         <v>129.5</v>
       </c>
       <c r="X6" s="24">
         <v>126.5</v>
       </c>
       <c r="Y6" s="25">
         <v>126.7</v>
       </c>
       <c r="Z6" s="23">
         <v>145.9</v>
       </c>
       <c r="AA6" s="24">
         <v>143</v>
       </c>
       <c r="AB6" s="24">
         <v>140.69999999999999</v>
       </c>
       <c r="AC6" s="25">
-        <v>142.19999999999999</v>
-[...1 lines deleted...]
-      <c r="AD6" s="122">
+        <v>142</v>
+      </c>
+      <c r="AD6" s="109">
         <v>147.4</v>
       </c>
       <c r="AE6" s="24"/>
       <c r="AF6" s="24"/>
       <c r="AG6" s="25"/>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>108</v>
       </c>
@@ -10740,53 +10732,53 @@
       <c r="U7" s="31">
         <v>122.1</v>
       </c>
       <c r="V7" s="29">
         <v>137.19999999999999</v>
       </c>
       <c r="W7" s="30">
         <v>141.4</v>
       </c>
       <c r="X7" s="30">
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="31">
         <v>143.1</v>
       </c>
       <c r="Z7" s="29">
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="30">
         <v>157.4</v>
       </c>
       <c r="AB7" s="30">
         <v>159.80000000000001</v>
       </c>
       <c r="AC7" s="31">
-        <v>160.69999999999999</v>
-[...1 lines deleted...]
-      <c r="AD7" s="123">
+        <v>160.1</v>
+      </c>
+      <c r="AD7" s="110">
         <v>155.6</v>
       </c>
       <c r="AE7" s="30"/>
       <c r="AF7" s="30"/>
       <c r="AG7" s="31"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>104.8</v>
       </c>
@@ -10835,53 +10827,53 @@
       <c r="U8" s="31">
         <v>106.4</v>
       </c>
       <c r="V8" s="29">
         <v>116.6</v>
       </c>
       <c r="W8" s="30">
         <v>109.3</v>
       </c>
       <c r="X8" s="30">
         <v>106.6</v>
       </c>
       <c r="Y8" s="31">
         <v>106.5</v>
       </c>
       <c r="Z8" s="29">
         <v>121</v>
       </c>
       <c r="AA8" s="30">
         <v>114.7</v>
       </c>
       <c r="AB8" s="30">
         <v>113.3</v>
       </c>
       <c r="AC8" s="31">
-        <v>114.4</v>
-[...1 lines deleted...]
-      <c r="AD8" s="123">
+        <v>114.5</v>
+      </c>
+      <c r="AD8" s="110">
         <v>118.6</v>
       </c>
       <c r="AE8" s="30"/>
       <c r="AF8" s="30"/>
       <c r="AG8" s="31"/>
     </row>
     <row r="9" spans="1:33" ht="21.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>104.2</v>
       </c>
@@ -10930,53 +10922,53 @@
       <c r="U9" s="31">
         <v>102.6</v>
       </c>
       <c r="V9" s="29">
         <v>105.3</v>
       </c>
       <c r="W9" s="30">
         <v>104.5</v>
       </c>
       <c r="X9" s="30">
         <v>99.7</v>
       </c>
       <c r="Y9" s="31">
         <v>100.4</v>
       </c>
       <c r="Z9" s="29">
         <v>107.7</v>
       </c>
       <c r="AA9" s="30">
         <v>107.9</v>
       </c>
       <c r="AB9" s="30">
         <v>104.5</v>
       </c>
       <c r="AC9" s="31">
-        <v>106.2</v>
-[...1 lines deleted...]
-      <c r="AD9" s="123">
+        <v>107.4</v>
+      </c>
+      <c r="AD9" s="110">
         <v>92.2</v>
       </c>
       <c r="AE9" s="30"/>
       <c r="AF9" s="30"/>
       <c r="AG9" s="31"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>107.3</v>
       </c>
@@ -11025,53 +11017,53 @@
       <c r="U10" s="31">
         <v>113.1</v>
       </c>
       <c r="V10" s="29">
         <v>134.1</v>
       </c>
       <c r="W10" s="30">
         <v>120.5</v>
       </c>
       <c r="X10" s="30">
         <v>116.1</v>
       </c>
       <c r="Y10" s="31">
         <v>116.8</v>
       </c>
       <c r="Z10" s="29">
         <v>143.6</v>
       </c>
       <c r="AA10" s="30">
         <v>126.3</v>
       </c>
       <c r="AB10" s="30">
         <v>122.7</v>
       </c>
       <c r="AC10" s="31">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="AD10" s="123">
+        <v>125.4</v>
+      </c>
+      <c r="AD10" s="110">
         <v>155.4</v>
       </c>
       <c r="AE10" s="30"/>
       <c r="AF10" s="30"/>
       <c r="AG10" s="31"/>
     </row>
     <row r="11" spans="1:33" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>97.3</v>
       </c>
@@ -11120,53 +11112,53 @@
       <c r="U11" s="31">
         <v>113.1</v>
       </c>
       <c r="V11" s="29">
         <v>111.3</v>
       </c>
       <c r="W11" s="30">
         <v>112.3</v>
       </c>
       <c r="X11" s="30">
         <v>110.8</v>
       </c>
       <c r="Y11" s="31">
         <v>110.2</v>
       </c>
       <c r="Z11" s="29">
         <v>101.6</v>
       </c>
       <c r="AA11" s="30">
         <v>110.8</v>
       </c>
       <c r="AB11" s="30">
         <v>114</v>
       </c>
       <c r="AC11" s="31">
-        <v>113.7</v>
-[...1 lines deleted...]
-      <c r="AD11" s="123">
+        <v>110.4</v>
+      </c>
+      <c r="AD11" s="110">
         <v>100.7</v>
       </c>
       <c r="AE11" s="30"/>
       <c r="AF11" s="30"/>
       <c r="AG11" s="31"/>
     </row>
     <row r="12" spans="1:33" ht="22.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>103.9</v>
       </c>
@@ -11215,53 +11207,53 @@
       <c r="U12" s="31">
         <v>94.7</v>
       </c>
       <c r="V12" s="29">
         <v>122</v>
       </c>
       <c r="W12" s="30">
         <v>101.8</v>
       </c>
       <c r="X12" s="30">
         <v>95.2</v>
       </c>
       <c r="Y12" s="31">
         <v>96.8</v>
       </c>
       <c r="Z12" s="29">
         <v>112.5</v>
       </c>
       <c r="AA12" s="30">
         <v>101.1</v>
       </c>
       <c r="AB12" s="30">
         <v>92</v>
       </c>
       <c r="AC12" s="31">
-        <v>94.9</v>
-[...1 lines deleted...]
-      <c r="AD12" s="123">
+        <v>95.7</v>
+      </c>
+      <c r="AD12" s="110">
         <v>135.19999999999999</v>
       </c>
       <c r="AE12" s="30"/>
       <c r="AF12" s="30"/>
       <c r="AG12" s="31"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>109.6</v>
       </c>
@@ -11310,53 +11302,53 @@
       <c r="U13" s="31">
         <v>151.6</v>
       </c>
       <c r="V13" s="29">
         <v>180.8</v>
       </c>
       <c r="W13" s="30">
         <v>166.1</v>
       </c>
       <c r="X13" s="30">
         <v>155.9</v>
       </c>
       <c r="Y13" s="31">
         <v>168.7</v>
       </c>
       <c r="Z13" s="29">
         <v>211.4</v>
       </c>
       <c r="AA13" s="30">
         <v>197.7</v>
       </c>
       <c r="AB13" s="30">
         <v>182.1</v>
       </c>
       <c r="AC13" s="31">
-        <v>204.3</v>
-[...1 lines deleted...]
-      <c r="AD13" s="123">
+        <v>204.8</v>
+      </c>
+      <c r="AD13" s="110">
         <v>240.8</v>
       </c>
       <c r="AE13" s="30"/>
       <c r="AF13" s="30"/>
       <c r="AG13" s="31"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>99.1</v>
       </c>
@@ -11405,53 +11397,53 @@
       <c r="U14" s="25">
         <v>100.3</v>
       </c>
       <c r="V14" s="23">
         <v>100.4</v>
       </c>
       <c r="W14" s="24">
         <v>98.9</v>
       </c>
       <c r="X14" s="24">
         <v>100.5</v>
       </c>
       <c r="Y14" s="25">
         <v>103.2</v>
       </c>
       <c r="Z14" s="23">
         <v>102.8</v>
       </c>
       <c r="AA14" s="24">
         <v>102.2</v>
       </c>
       <c r="AB14" s="24">
         <v>103.3</v>
       </c>
       <c r="AC14" s="25">
-        <v>106.7</v>
-[...1 lines deleted...]
-      <c r="AD14" s="122">
+        <v>106</v>
+      </c>
+      <c r="AD14" s="109">
         <v>105.4</v>
       </c>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="25"/>
     </row>
     <row r="15" spans="1:33" ht="33.75">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>98.4</v>
       </c>
@@ -11500,53 +11492,53 @@
       <c r="U15" s="31">
         <v>107.9</v>
       </c>
       <c r="V15" s="29">
         <v>111.1</v>
       </c>
       <c r="W15" s="30">
         <v>106.9</v>
       </c>
       <c r="X15" s="30">
         <v>109.4</v>
       </c>
       <c r="Y15" s="31">
         <v>116.4</v>
       </c>
       <c r="Z15" s="29">
         <v>114.8</v>
       </c>
       <c r="AA15" s="30">
         <v>112.2</v>
       </c>
       <c r="AB15" s="30">
         <v>115.1</v>
       </c>
       <c r="AC15" s="31">
-        <v>122.3</v>
-[...1 lines deleted...]
-      <c r="AD15" s="123">
+        <v>123.3</v>
+      </c>
+      <c r="AD15" s="110">
         <v>121</v>
       </c>
       <c r="AE15" s="30"/>
       <c r="AF15" s="30"/>
       <c r="AG15" s="31"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>98.4</v>
       </c>
@@ -11595,53 +11587,53 @@
       <c r="U16" s="31">
         <v>99</v>
       </c>
       <c r="V16" s="29">
         <v>98.5</v>
       </c>
       <c r="W16" s="30">
         <v>94</v>
       </c>
       <c r="X16" s="30">
         <v>96.3</v>
       </c>
       <c r="Y16" s="31">
         <v>104.7</v>
       </c>
       <c r="Z16" s="29">
         <v>118.7</v>
       </c>
       <c r="AA16" s="30">
         <v>114.1</v>
       </c>
       <c r="AB16" s="30">
         <v>115.8</v>
       </c>
       <c r="AC16" s="31">
-        <v>125.1</v>
-[...1 lines deleted...]
-      <c r="AD16" s="123">
+        <v>124.8</v>
+      </c>
+      <c r="AD16" s="110">
         <v>135.4</v>
       </c>
       <c r="AE16" s="30"/>
       <c r="AF16" s="30"/>
       <c r="AG16" s="31"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>94.7</v>
       </c>
@@ -11690,53 +11682,53 @@
       <c r="U17" s="31">
         <v>83.5</v>
       </c>
       <c r="V17" s="29">
         <v>81</v>
       </c>
       <c r="W17" s="30">
         <v>103.5</v>
       </c>
       <c r="X17" s="30">
         <v>90.1</v>
       </c>
       <c r="Y17" s="31">
         <v>78.900000000000006</v>
       </c>
       <c r="Z17" s="29">
         <v>82.5</v>
       </c>
       <c r="AA17" s="30">
         <v>100</v>
       </c>
       <c r="AB17" s="30">
         <v>89</v>
       </c>
       <c r="AC17" s="31">
-        <v>79.400000000000006</v>
-[...1 lines deleted...]
-      <c r="AD17" s="123">
+        <v>81</v>
+      </c>
+      <c r="AD17" s="110">
         <v>78.8</v>
       </c>
       <c r="AE17" s="30"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="31"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>113.1</v>
       </c>
@@ -11785,53 +11777,53 @@
       <c r="U18" s="31">
         <v>114.9</v>
       </c>
       <c r="V18" s="29">
         <v>153.80000000000001</v>
       </c>
       <c r="W18" s="30">
         <v>164.4</v>
       </c>
       <c r="X18" s="30">
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="31">
         <v>120.8</v>
       </c>
       <c r="Z18" s="29">
         <v>155</v>
       </c>
       <c r="AA18" s="30">
         <v>162.80000000000001</v>
       </c>
       <c r="AB18" s="30">
         <v>152.6</v>
       </c>
       <c r="AC18" s="31">
-        <v>122.2</v>
-[...1 lines deleted...]
-      <c r="AD18" s="123">
+        <v>117.7</v>
+      </c>
+      <c r="AD18" s="110">
         <v>154.69999999999999</v>
       </c>
       <c r="AE18" s="30"/>
       <c r="AF18" s="30"/>
       <c r="AG18" s="31"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>97.6</v>
       </c>
@@ -11880,53 +11872,53 @@
       <c r="U19" s="31">
         <v>100.5</v>
       </c>
       <c r="V19" s="29">
         <v>95.9</v>
       </c>
       <c r="W19" s="30">
         <v>98.2</v>
       </c>
       <c r="X19" s="30">
         <v>94.8</v>
       </c>
       <c r="Y19" s="31">
         <v>101.5</v>
       </c>
       <c r="Z19" s="29">
         <v>102</v>
       </c>
       <c r="AA19" s="30">
         <v>104</v>
       </c>
       <c r="AB19" s="30">
         <v>99.7</v>
       </c>
       <c r="AC19" s="31">
-        <v>106.5</v>
-[...1 lines deleted...]
-      <c r="AD19" s="123">
+        <v>104.7</v>
+      </c>
+      <c r="AD19" s="110">
         <v>97.9</v>
       </c>
       <c r="AE19" s="30"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="31"/>
     </row>
     <row r="20" spans="1:33" ht="24" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>96.4</v>
       </c>
@@ -11975,53 +11967,53 @@
       <c r="U20" s="31">
         <v>108.7</v>
       </c>
       <c r="V20" s="29">
         <v>95.6</v>
       </c>
       <c r="W20" s="30">
         <v>75.3</v>
       </c>
       <c r="X20" s="30">
         <v>105.3</v>
       </c>
       <c r="Y20" s="31">
         <v>108.9</v>
       </c>
       <c r="Z20" s="29">
         <v>99.5</v>
       </c>
       <c r="AA20" s="30">
         <v>79.099999999999994</v>
       </c>
       <c r="AB20" s="30">
         <v>108.1</v>
       </c>
       <c r="AC20" s="31">
-        <v>110.1</v>
-[...1 lines deleted...]
-      <c r="AD20" s="123">
+        <v>87.1</v>
+      </c>
+      <c r="AD20" s="110">
         <v>80.5</v>
       </c>
       <c r="AE20" s="30"/>
       <c r="AF20" s="30"/>
       <c r="AG20" s="31"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>95.6</v>
       </c>
@@ -12070,53 +12062,53 @@
       <c r="U21" s="31">
         <v>87.1</v>
       </c>
       <c r="V21" s="29">
         <v>79.8</v>
       </c>
       <c r="W21" s="30">
         <v>77.5</v>
       </c>
       <c r="X21" s="30">
         <v>77.5</v>
       </c>
       <c r="Y21" s="31">
         <v>87.4</v>
       </c>
       <c r="Z21" s="29">
         <v>83.3</v>
       </c>
       <c r="AA21" s="30">
         <v>79.7</v>
       </c>
       <c r="AB21" s="30">
         <v>76.8</v>
       </c>
       <c r="AC21" s="31">
-        <v>81.5</v>
-[...1 lines deleted...]
-      <c r="AD21" s="123">
+        <v>84.7</v>
+      </c>
+      <c r="AD21" s="110">
         <v>81.5</v>
       </c>
       <c r="AE21" s="30"/>
       <c r="AF21" s="30"/>
       <c r="AG21" s="31"/>
     </row>
     <row r="22" spans="1:33" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>103.8</v>
       </c>
@@ -12165,53 +12157,53 @@
       <c r="U22" s="31">
         <v>108.7</v>
       </c>
       <c r="V22" s="29">
         <v>99.3</v>
       </c>
       <c r="W22" s="30">
         <v>96.1</v>
       </c>
       <c r="X22" s="30">
         <v>96.8</v>
       </c>
       <c r="Y22" s="31">
         <v>106.4</v>
       </c>
       <c r="Z22" s="29">
         <v>93</v>
       </c>
       <c r="AA22" s="30">
         <v>91.9</v>
       </c>
       <c r="AB22" s="30">
         <v>93.6</v>
       </c>
       <c r="AC22" s="31">
-        <v>98.7</v>
-[...1 lines deleted...]
-      <c r="AD22" s="123">
+        <v>97.2</v>
+      </c>
+      <c r="AD22" s="110">
         <v>93.1</v>
       </c>
       <c r="AE22" s="30"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="31"/>
     </row>
     <row r="23" spans="1:33" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>101.7</v>
       </c>
@@ -12260,53 +12252,53 @@
       <c r="U23" s="31">
         <v>106.7</v>
       </c>
       <c r="V23" s="29">
         <v>102.9</v>
       </c>
       <c r="W23" s="30">
         <v>108.8</v>
       </c>
       <c r="X23" s="30">
         <v>112.8</v>
       </c>
       <c r="Y23" s="31">
         <v>110.3</v>
       </c>
       <c r="Z23" s="29">
         <v>109.1</v>
       </c>
       <c r="AA23" s="30">
         <v>112.6</v>
       </c>
       <c r="AB23" s="30">
         <v>114.6</v>
       </c>
       <c r="AC23" s="31">
-        <v>111.8</v>
-[...1 lines deleted...]
-      <c r="AD23" s="123">
+        <v>111.1</v>
+      </c>
+      <c r="AD23" s="110">
         <v>107</v>
       </c>
       <c r="AE23" s="30"/>
       <c r="AF23" s="30"/>
       <c r="AG23" s="31"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>99.5</v>
       </c>
@@ -12355,53 +12347,53 @@
       <c r="U24" s="31">
         <v>109.4</v>
       </c>
       <c r="V24" s="29">
         <v>105.8</v>
       </c>
       <c r="W24" s="30">
         <v>110.8</v>
       </c>
       <c r="X24" s="30">
         <v>105.3</v>
       </c>
       <c r="Y24" s="31">
         <v>109.4</v>
       </c>
       <c r="Z24" s="29">
         <v>104.1</v>
       </c>
       <c r="AA24" s="30">
         <v>109.9</v>
       </c>
       <c r="AB24" s="30">
         <v>104.6</v>
       </c>
       <c r="AC24" s="31">
-        <v>108.2</v>
-[...1 lines deleted...]
-      <c r="AD24" s="123">
+        <v>109.2</v>
+      </c>
+      <c r="AD24" s="110">
         <v>105.7</v>
       </c>
       <c r="AE24" s="30"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="31"/>
     </row>
     <row r="25" spans="1:33" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>99.6</v>
       </c>
@@ -12450,53 +12442,53 @@
       <c r="U25" s="31">
         <v>97.7</v>
       </c>
       <c r="V25" s="29">
         <v>94.8</v>
       </c>
       <c r="W25" s="30">
         <v>101</v>
       </c>
       <c r="X25" s="30">
         <v>102.5</v>
       </c>
       <c r="Y25" s="31">
         <v>98</v>
       </c>
       <c r="Z25" s="29">
         <v>93.5</v>
       </c>
       <c r="AA25" s="30">
         <v>99.3</v>
       </c>
       <c r="AB25" s="30">
         <v>99.2</v>
       </c>
       <c r="AC25" s="31">
-        <v>94.9</v>
-[...1 lines deleted...]
-      <c r="AD25" s="123">
+        <v>97.3</v>
+      </c>
+      <c r="AD25" s="110">
         <v>92.7</v>
       </c>
       <c r="AE25" s="30"/>
       <c r="AF25" s="30"/>
       <c r="AG25" s="31"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>100.5</v>
       </c>
@@ -12545,53 +12537,53 @@
       <c r="U26" s="31">
         <v>108.3</v>
       </c>
       <c r="V26" s="29">
         <v>93.5</v>
       </c>
       <c r="W26" s="30">
         <v>106.6</v>
       </c>
       <c r="X26" s="30">
         <v>95.8</v>
       </c>
       <c r="Y26" s="31">
         <v>90.4</v>
       </c>
       <c r="Z26" s="29">
         <v>86.9</v>
       </c>
       <c r="AA26" s="30">
         <v>103.5</v>
       </c>
       <c r="AB26" s="30">
         <v>94</v>
       </c>
       <c r="AC26" s="31">
-        <v>88.7</v>
-[...1 lines deleted...]
-      <c r="AD26" s="123">
+        <v>89</v>
+      </c>
+      <c r="AD26" s="110">
         <v>83.3</v>
       </c>
       <c r="AE26" s="30"/>
       <c r="AF26" s="30"/>
       <c r="AG26" s="31"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>100</v>
       </c>
@@ -12640,216 +12632,214 @@
       <c r="U27" s="37">
         <v>69.900000000000006</v>
       </c>
       <c r="V27" s="35">
         <v>82</v>
       </c>
       <c r="W27" s="36">
         <v>66.7</v>
       </c>
       <c r="X27" s="36">
         <v>68</v>
       </c>
       <c r="Y27" s="37">
         <v>64.900000000000006</v>
       </c>
       <c r="Z27" s="35">
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="36">
         <v>59.8</v>
       </c>
       <c r="AB27" s="36">
         <v>61.7</v>
       </c>
       <c r="AC27" s="37">
-        <v>62.3</v>
-[...1 lines deleted...]
-      <c r="AD27" s="124">
+        <v>60.8</v>
+      </c>
+      <c r="AD27" s="111">
         <v>73.7</v>
       </c>
       <c r="AE27" s="36"/>
       <c r="AF27" s="36"/>
       <c r="AG27" s="37"/>
     </row>
     <row r="30" spans="1:33">
-      <c r="A30" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Y2:AG2"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U30"/>
   <sheetViews>
-    <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="T37" sqref="T37"/>
+    <sheetView topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="Q5" sqref="Q5:Q27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:21" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
-      <c r="M2" s="106" t="s">
+      <c r="M2" s="124" t="s">
         <v>67</v>
       </c>
-      <c r="N2" s="106"/>
-[...6 lines deleted...]
-      <c r="U2" s="106"/>
+      <c r="N2" s="124"/>
+      <c r="O2" s="124"/>
+      <c r="P2" s="124"/>
+      <c r="Q2" s="124"/>
+      <c r="R2" s="124"/>
+      <c r="S2" s="124"/>
+      <c r="T2" s="124"/>
+      <c r="U2" s="124"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="86"/>
-      <c r="B3" s="85" t="s">
+      <c r="A3" s="125"/>
+      <c r="B3" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="85"/>
-[...2 lines deleted...]
-      <c r="F3" s="85" t="s">
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="G3" s="85"/>
-[...2 lines deleted...]
-      <c r="J3" s="85" t="s">
+      <c r="G3" s="123"/>
+      <c r="H3" s="123"/>
+      <c r="I3" s="123"/>
+      <c r="J3" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="K3" s="85"/>
-[...2 lines deleted...]
-      <c r="N3" s="85" t="s">
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="O3" s="85"/>
-[...2 lines deleted...]
-      <c r="R3" s="85" t="s">
+      <c r="O3" s="123"/>
+      <c r="P3" s="123"/>
+      <c r="Q3" s="123"/>
+      <c r="R3" s="123" t="s">
         <v>119</v>
       </c>
-      <c r="S3" s="85"/>
-[...1 lines deleted...]
-      <c r="U3" s="85"/>
+      <c r="S3" s="123"/>
+      <c r="T3" s="123"/>
+      <c r="U3" s="123"/>
     </row>
     <row r="4" spans="1:21" ht="25.5" customHeight="1">
-      <c r="A4" s="86"/>
+      <c r="A4" s="125"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Q4" s="9" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="R4" s="112" t="s">
+        <v>30</v>
+      </c>
+      <c r="R4" s="99" t="s">
         <v>47</v>
       </c>
-      <c r="S4" s="112" t="s">
+      <c r="S4" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="T4" s="112" t="s">
+      <c r="T4" s="99" t="s">
         <v>3</v>
       </c>
-      <c r="U4" s="112" t="s">
+      <c r="U4" s="99" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="38">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>102.7</v>
       </c>
       <c r="G5" s="24">
         <v>103.1</v>
       </c>
@@ -12859,53 +12849,53 @@
       <c r="I5" s="26">
         <v>104.7</v>
       </c>
       <c r="J5" s="23">
         <v>105.4</v>
       </c>
       <c r="K5" s="24">
         <v>105.9</v>
       </c>
       <c r="L5" s="24">
         <v>106.2</v>
       </c>
       <c r="M5" s="26">
         <v>108.6</v>
       </c>
       <c r="N5" s="23">
         <v>110.5</v>
       </c>
       <c r="O5" s="24">
         <v>111.8</v>
       </c>
       <c r="P5" s="24">
         <v>112.1</v>
       </c>
       <c r="Q5" s="26">
-        <v>115.4</v>
-[...1 lines deleted...]
-      <c r="R5" s="118">
+        <v>115</v>
+      </c>
+      <c r="R5" s="105">
         <v>112.7</v>
       </c>
       <c r="S5" s="24"/>
       <c r="T5" s="24"/>
       <c r="U5" s="26"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="38">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>107.1</v>
       </c>
@@ -12918,53 +12908,53 @@
       <c r="I6" s="25">
         <v>108.8</v>
       </c>
       <c r="J6" s="23">
         <v>113.4</v>
       </c>
       <c r="K6" s="24">
         <v>112.9</v>
       </c>
       <c r="L6" s="24">
         <v>112.9</v>
       </c>
       <c r="M6" s="25">
         <v>114.7</v>
       </c>
       <c r="N6" s="23">
         <v>123.8</v>
       </c>
       <c r="O6" s="24">
         <v>124.6</v>
       </c>
       <c r="P6" s="24">
         <v>125.5</v>
       </c>
       <c r="Q6" s="25">
-        <v>128.69999999999999</v>
-[...1 lines deleted...]
-      <c r="R6" s="117">
+        <v>128.6</v>
+      </c>
+      <c r="R6" s="104">
         <v>125</v>
       </c>
       <c r="S6" s="24"/>
       <c r="T6" s="24"/>
       <c r="U6" s="25"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="39">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>113.5</v>
       </c>
@@ -12977,53 +12967,53 @@
       <c r="I7" s="31">
         <v>101.4</v>
       </c>
       <c r="J7" s="29">
         <v>118.9</v>
       </c>
       <c r="K7" s="30">
         <v>123.4</v>
       </c>
       <c r="L7" s="30">
         <v>116.7</v>
       </c>
       <c r="M7" s="31">
         <v>118.8</v>
       </c>
       <c r="N7" s="29">
         <v>131.5</v>
       </c>
       <c r="O7" s="30">
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="30">
         <v>131.6</v>
       </c>
       <c r="Q7" s="31">
-        <v>133.4</v>
-[...1 lines deleted...]
-      <c r="R7" s="119">
+        <v>132.9</v>
+      </c>
+      <c r="R7" s="106">
         <v>134.9</v>
       </c>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="31"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="39">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>98.8</v>
       </c>
@@ -13036,53 +13026,53 @@
       <c r="I8" s="31">
         <v>104.4</v>
       </c>
       <c r="J8" s="29">
         <v>103.3</v>
       </c>
       <c r="K8" s="30">
         <v>100.9</v>
       </c>
       <c r="L8" s="30">
         <v>101.3</v>
       </c>
       <c r="M8" s="31">
         <v>104.5</v>
       </c>
       <c r="N8" s="29">
         <v>107.2</v>
       </c>
       <c r="O8" s="30">
         <v>105.8</v>
       </c>
       <c r="P8" s="30">
         <v>107.7</v>
       </c>
       <c r="Q8" s="31">
-        <v>112.2</v>
-[...1 lines deleted...]
-      <c r="R8" s="119">
+        <v>112.3</v>
+      </c>
+      <c r="R8" s="106">
         <v>105.1</v>
       </c>
       <c r="S8" s="30"/>
       <c r="T8" s="30"/>
       <c r="U8" s="31"/>
     </row>
     <row r="9" spans="1:21" ht="22.5">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="39">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>98.8</v>
       </c>
@@ -13095,53 +13085,53 @@
       <c r="I9" s="31">
         <v>103.8</v>
       </c>
       <c r="J9" s="29">
         <v>100.2</v>
       </c>
       <c r="K9" s="30">
         <v>102.7</v>
       </c>
       <c r="L9" s="30">
         <v>101.6</v>
       </c>
       <c r="M9" s="31">
         <v>101.6</v>
       </c>
       <c r="N9" s="29">
         <v>102.5</v>
       </c>
       <c r="O9" s="30">
         <v>106.1</v>
       </c>
       <c r="P9" s="30">
         <v>106.5</v>
       </c>
       <c r="Q9" s="31">
-        <v>107.5</v>
-[...1 lines deleted...]
-      <c r="R9" s="119">
+        <v>108.7</v>
+      </c>
+      <c r="R9" s="106">
         <v>87.7</v>
       </c>
       <c r="S9" s="30"/>
       <c r="T9" s="30"/>
       <c r="U9" s="31"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="39">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>101.2</v>
       </c>
@@ -13154,53 +13144,53 @@
       <c r="I10" s="31">
         <v>105.4</v>
       </c>
       <c r="J10" s="29">
         <v>107.5</v>
       </c>
       <c r="K10" s="30">
         <v>102.3</v>
       </c>
       <c r="L10" s="30">
         <v>101.4</v>
       </c>
       <c r="M10" s="31">
         <v>108.9</v>
       </c>
       <c r="N10" s="29">
         <v>115.1</v>
       </c>
       <c r="O10" s="30">
         <v>107.2</v>
       </c>
       <c r="P10" s="30">
         <v>107.2</v>
       </c>
       <c r="Q10" s="31">
-        <v>116.5</v>
-[...1 lines deleted...]
-      <c r="R10" s="119">
+        <v>117</v>
+      </c>
+      <c r="R10" s="106">
         <v>124.5</v>
       </c>
       <c r="S10" s="30"/>
       <c r="T10" s="30"/>
       <c r="U10" s="31"/>
     </row>
     <row r="11" spans="1:21" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="39">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>99.3</v>
       </c>
@@ -13213,53 +13203,53 @@
       <c r="I11" s="31">
         <v>104.9</v>
       </c>
       <c r="J11" s="29">
         <v>109.6</v>
       </c>
       <c r="K11" s="30">
         <v>105.3</v>
       </c>
       <c r="L11" s="30">
         <v>103.1</v>
       </c>
       <c r="M11" s="31">
         <v>102.2</v>
       </c>
       <c r="N11" s="29">
         <v>100.1</v>
       </c>
       <c r="O11" s="30">
         <v>103.9</v>
       </c>
       <c r="P11" s="30">
         <v>106.1</v>
       </c>
       <c r="Q11" s="31">
-        <v>105.5</v>
-[...1 lines deleted...]
-      <c r="R11" s="119">
+        <v>102.4</v>
+      </c>
+      <c r="R11" s="106">
         <v>99.2</v>
       </c>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
       <c r="U11" s="31"/>
     </row>
     <row r="12" spans="1:21" ht="22.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="39">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>97.9</v>
       </c>
@@ -13272,53 +13262,53 @@
       <c r="I12" s="31">
         <v>95.5</v>
       </c>
       <c r="J12" s="29">
         <v>98.6</v>
       </c>
       <c r="K12" s="30">
         <v>94.1</v>
       </c>
       <c r="L12" s="30">
         <v>91.5</v>
       </c>
       <c r="M12" s="31">
         <v>97.6</v>
       </c>
       <c r="N12" s="29">
         <v>90.9</v>
       </c>
       <c r="O12" s="30">
         <v>93.4</v>
       </c>
       <c r="P12" s="30">
         <v>88.4</v>
       </c>
       <c r="Q12" s="31">
-        <v>95.6</v>
-[...1 lines deleted...]
-      <c r="R12" s="119">
+        <v>96.5</v>
+      </c>
+      <c r="R12" s="106">
         <v>109.3</v>
       </c>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
       <c r="U12" s="31"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="39">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>119</v>
       </c>
@@ -13331,53 +13321,53 @@
       <c r="I13" s="31">
         <v>118.1</v>
       </c>
       <c r="J13" s="29">
         <v>134.6</v>
       </c>
       <c r="K13" s="30">
         <v>124</v>
       </c>
       <c r="L13" s="30">
         <v>123.9</v>
       </c>
       <c r="M13" s="31">
         <v>131.4</v>
       </c>
       <c r="N13" s="29">
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="30">
         <v>147.6</v>
       </c>
       <c r="P13" s="30">
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="31">
-        <v>159.1</v>
-[...1 lines deleted...]
-      <c r="R13" s="119">
+        <v>159.5</v>
+      </c>
+      <c r="R13" s="106">
         <v>179.2</v>
       </c>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
       <c r="U13" s="31"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="38">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>101.2</v>
       </c>
@@ -13390,53 +13380,53 @@
       <c r="I14" s="25">
         <v>102.9</v>
       </c>
       <c r="J14" s="23">
         <v>102.1</v>
       </c>
       <c r="K14" s="24">
         <v>102.9</v>
       </c>
       <c r="L14" s="24">
         <v>103.7</v>
       </c>
       <c r="M14" s="25">
         <v>105.9</v>
       </c>
       <c r="N14" s="23">
         <v>104.6</v>
       </c>
       <c r="O14" s="24">
         <v>106.3</v>
       </c>
       <c r="P14" s="24">
         <v>106.6</v>
       </c>
       <c r="Q14" s="25">
-        <v>109.5</v>
-[...1 lines deleted...]
-      <c r="R14" s="117">
+        <v>108.8</v>
+      </c>
+      <c r="R14" s="104">
         <v>107.2</v>
       </c>
       <c r="S14" s="24"/>
       <c r="T14" s="24"/>
       <c r="U14" s="25"/>
     </row>
     <row r="15" spans="1:21" ht="22.5" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="39">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>104.4</v>
       </c>
@@ -13449,53 +13439,53 @@
       <c r="I15" s="31">
         <v>106.7</v>
       </c>
       <c r="J15" s="29">
         <v>109.5</v>
       </c>
       <c r="K15" s="30">
         <v>108.2</v>
       </c>
       <c r="L15" s="30">
         <v>110.5</v>
       </c>
       <c r="M15" s="31">
         <v>115.1</v>
       </c>
       <c r="N15" s="29">
         <v>113.1</v>
       </c>
       <c r="O15" s="30">
         <v>113.6</v>
       </c>
       <c r="P15" s="30">
         <v>116.2</v>
       </c>
       <c r="Q15" s="31">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="R15" s="119">
+        <v>121.9</v>
+      </c>
+      <c r="R15" s="106">
         <v>119.2</v>
       </c>
       <c r="S15" s="30"/>
       <c r="T15" s="30"/>
       <c r="U15" s="31"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="39">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>104</v>
       </c>
@@ -13508,53 +13498,53 @@
       <c r="I16" s="31">
         <v>115.5</v>
       </c>
       <c r="J16" s="29">
         <v>108.5</v>
       </c>
       <c r="K16" s="30">
         <v>106.2</v>
       </c>
       <c r="L16" s="30">
         <v>108.8</v>
       </c>
       <c r="M16" s="31">
         <v>122.2</v>
       </c>
       <c r="N16" s="29">
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="30">
         <v>128.9</v>
       </c>
       <c r="P16" s="30">
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="31">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="R16" s="119">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="R16" s="106">
         <v>149.1</v>
       </c>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="31"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="39">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>92.8</v>
       </c>
@@ -13567,53 +13557,53 @@
       <c r="I17" s="31">
         <v>96.1</v>
       </c>
       <c r="J17" s="29">
         <v>82.3</v>
       </c>
       <c r="K17" s="30">
         <v>96.6</v>
       </c>
       <c r="L17" s="30">
         <v>91.3</v>
       </c>
       <c r="M17" s="31">
         <v>90.8</v>
       </c>
       <c r="N17" s="29">
         <v>83.9</v>
       </c>
       <c r="O17" s="30">
         <v>93.3</v>
       </c>
       <c r="P17" s="30">
         <v>90.2</v>
       </c>
       <c r="Q17" s="31">
-        <v>91.3</v>
-[...1 lines deleted...]
-      <c r="R17" s="119">
+        <v>93.3</v>
+      </c>
+      <c r="R17" s="106">
         <v>80.099999999999994</v>
       </c>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
       <c r="U17" s="31"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="39">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>102.8</v>
       </c>
@@ -13626,53 +13616,53 @@
       <c r="I18" s="31">
         <v>96.2</v>
       </c>
       <c r="J18" s="29">
         <v>113</v>
       </c>
       <c r="K18" s="30">
         <v>116</v>
       </c>
       <c r="L18" s="30">
         <v>113.9</v>
       </c>
       <c r="M18" s="31">
         <v>101.1</v>
       </c>
       <c r="N18" s="29">
         <v>113.9</v>
       </c>
       <c r="O18" s="30">
         <v>114.8</v>
       </c>
       <c r="P18" s="30">
         <v>111.3</v>
       </c>
       <c r="Q18" s="31">
-        <v>102.3</v>
-[...1 lines deleted...]
-      <c r="R18" s="119">
+        <v>98.5</v>
+      </c>
+      <c r="R18" s="106">
         <v>113.7</v>
       </c>
       <c r="S18" s="30"/>
       <c r="T18" s="30"/>
       <c r="U18" s="31"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="39">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>93.5</v>
       </c>
@@ -13685,53 +13675,53 @@
       <c r="I19" s="31">
         <v>93.6</v>
       </c>
       <c r="J19" s="29">
         <v>94.2</v>
       </c>
       <c r="K19" s="30">
         <v>94.9</v>
       </c>
       <c r="L19" s="30">
         <v>92.8</v>
       </c>
       <c r="M19" s="31">
         <v>94.5</v>
       </c>
       <c r="N19" s="29">
         <v>100.2</v>
       </c>
       <c r="O19" s="30">
         <v>100.5</v>
       </c>
       <c r="P19" s="30">
         <v>97.6</v>
       </c>
       <c r="Q19" s="31">
-        <v>99.1</v>
-[...1 lines deleted...]
-      <c r="R19" s="119">
+        <v>97.5</v>
+      </c>
+      <c r="R19" s="106">
         <v>96.2</v>
       </c>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="31"/>
     </row>
     <row r="20" spans="1:21" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="39">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>114</v>
       </c>
@@ -13744,53 +13734,53 @@
       <c r="I20" s="31">
         <v>116.9</v>
       </c>
       <c r="J20" s="29">
         <v>115.1</v>
       </c>
       <c r="K20" s="30">
         <v>111.2</v>
       </c>
       <c r="L20" s="30">
         <v>113.2</v>
       </c>
       <c r="M20" s="31">
         <v>117.1</v>
       </c>
       <c r="N20" s="29">
         <v>119.8</v>
       </c>
       <c r="O20" s="30">
         <v>116.8</v>
       </c>
       <c r="P20" s="30">
         <v>116.3</v>
       </c>
       <c r="Q20" s="31">
-        <v>118.4</v>
-[...1 lines deleted...]
-      <c r="R20" s="119">
+        <v>93.7</v>
+      </c>
+      <c r="R20" s="106">
         <v>96.9</v>
       </c>
       <c r="S20" s="30"/>
       <c r="T20" s="30"/>
       <c r="U20" s="31"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="39">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>92.3</v>
       </c>
@@ -13803,53 +13793,53 @@
       <c r="I21" s="31">
         <v>94.6</v>
       </c>
       <c r="J21" s="29">
         <v>92.4</v>
       </c>
       <c r="K21" s="30">
         <v>92.5</v>
       </c>
       <c r="L21" s="30">
         <v>92.9</v>
       </c>
       <c r="M21" s="31">
         <v>94.9</v>
       </c>
       <c r="N21" s="29">
         <v>96.5</v>
       </c>
       <c r="O21" s="30">
         <v>95.1</v>
       </c>
       <c r="P21" s="30">
         <v>92.1</v>
       </c>
       <c r="Q21" s="31">
-        <v>88.5</v>
-[...1 lines deleted...]
-      <c r="R21" s="119">
+        <v>92</v>
+      </c>
+      <c r="R21" s="106">
         <v>94.4</v>
       </c>
       <c r="S21" s="30"/>
       <c r="T21" s="30"/>
       <c r="U21" s="31"/>
     </row>
     <row r="22" spans="1:21" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="39">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>107.3</v>
       </c>
@@ -13862,53 +13852,53 @@
       <c r="I22" s="31">
         <v>105.8</v>
       </c>
       <c r="J22" s="29">
         <v>103.8</v>
       </c>
       <c r="K22" s="30">
         <v>103.3</v>
       </c>
       <c r="L22" s="30">
         <v>104</v>
       </c>
       <c r="M22" s="31">
         <v>103.6</v>
       </c>
       <c r="N22" s="29">
         <v>97.3</v>
       </c>
       <c r="O22" s="30">
         <v>98.8</v>
       </c>
       <c r="P22" s="30">
         <v>100.6</v>
       </c>
       <c r="Q22" s="31">
-        <v>96.1</v>
-[...1 lines deleted...]
-      <c r="R22" s="119">
+        <v>94.7</v>
+      </c>
+      <c r="R22" s="106">
         <v>97.4</v>
       </c>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="31"/>
     </row>
     <row r="23" spans="1:21" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="39">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>99.2</v>
       </c>
@@ -13921,53 +13911,53 @@
       <c r="I23" s="31">
         <v>100</v>
       </c>
       <c r="J23" s="29">
         <v>91.9</v>
       </c>
       <c r="K23" s="30">
         <v>100</v>
       </c>
       <c r="L23" s="30">
         <v>101.7</v>
       </c>
       <c r="M23" s="31">
         <v>103.4</v>
       </c>
       <c r="N23" s="29">
         <v>97.4</v>
       </c>
       <c r="O23" s="30">
         <v>103.5</v>
       </c>
       <c r="P23" s="30">
         <v>103.3</v>
       </c>
       <c r="Q23" s="31">
-        <v>104.8</v>
-[...1 lines deleted...]
-      <c r="R23" s="119">
+        <v>104.1</v>
+      </c>
+      <c r="R23" s="106">
         <v>95.5</v>
       </c>
       <c r="S23" s="30"/>
       <c r="T23" s="30"/>
       <c r="U23" s="31"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="39">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>99.2</v>
       </c>
@@ -13980,53 +13970,53 @@
       <c r="I24" s="31">
         <v>98.7</v>
       </c>
       <c r="J24" s="29">
         <v>99.1</v>
       </c>
       <c r="K24" s="30">
         <v>98.9</v>
       </c>
       <c r="L24" s="30">
         <v>98.2</v>
       </c>
       <c r="M24" s="31">
         <v>98.7</v>
       </c>
       <c r="N24" s="29">
         <v>97.5</v>
       </c>
       <c r="O24" s="30">
         <v>98.1</v>
       </c>
       <c r="P24" s="30">
         <v>97.5</v>
       </c>
       <c r="Q24" s="31">
-        <v>97.6</v>
-[...1 lines deleted...]
-      <c r="R24" s="119">
+        <v>98.5</v>
+      </c>
+      <c r="R24" s="106">
         <v>99</v>
       </c>
       <c r="S24" s="30"/>
       <c r="T24" s="30"/>
       <c r="U24" s="31"/>
     </row>
     <row r="25" spans="1:21" ht="12" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="39">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>98.9</v>
       </c>
@@ -14039,53 +14029,53 @@
       <c r="I25" s="31">
         <v>98.9</v>
       </c>
       <c r="J25" s="29">
         <v>97.4</v>
       </c>
       <c r="K25" s="30">
         <v>97.9</v>
       </c>
       <c r="L25" s="30">
         <v>100.1</v>
       </c>
       <c r="M25" s="31">
         <v>99.2</v>
       </c>
       <c r="N25" s="29">
         <v>96</v>
       </c>
       <c r="O25" s="30">
         <v>96.2</v>
       </c>
       <c r="P25" s="30">
         <v>96.9</v>
       </c>
       <c r="Q25" s="31">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="R25" s="119">
+        <v>98.5</v>
+      </c>
+      <c r="R25" s="106">
         <v>95.1</v>
       </c>
       <c r="S25" s="30"/>
       <c r="T25" s="30"/>
       <c r="U25" s="31"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="39">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>93.6</v>
       </c>
@@ -14098,53 +14088,53 @@
       <c r="I26" s="31">
         <v>94.1</v>
       </c>
       <c r="J26" s="29">
         <v>80.3</v>
       </c>
       <c r="K26" s="30">
         <v>91.2</v>
       </c>
       <c r="L26" s="30">
         <v>93.5</v>
       </c>
       <c r="M26" s="31">
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="29">
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="30">
         <v>88.6</v>
       </c>
       <c r="P26" s="30">
         <v>91.7</v>
       </c>
       <c r="Q26" s="31">
-        <v>77.099999999999994</v>
-[...1 lines deleted...]
-      <c r="R26" s="119">
+        <v>77.3</v>
+      </c>
+      <c r="R26" s="106">
         <v>71.5</v>
       </c>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="31"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="40">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>90.1</v>
       </c>
@@ -14157,201 +14147,201 @@
       <c r="I27" s="37">
         <v>92.6</v>
       </c>
       <c r="J27" s="35">
         <v>94.2</v>
       </c>
       <c r="K27" s="36">
         <v>90.9</v>
       </c>
       <c r="L27" s="36">
         <v>87</v>
       </c>
       <c r="M27" s="37">
         <v>86</v>
       </c>
       <c r="N27" s="35">
         <v>81.5</v>
       </c>
       <c r="O27" s="36">
         <v>81.5</v>
       </c>
       <c r="P27" s="36">
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="37">
-        <v>82.6</v>
-[...1 lines deleted...]
-      <c r="R27" s="120">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="R27" s="107">
         <v>84.8</v>
       </c>
       <c r="S27" s="36"/>
       <c r="T27" s="36"/>
       <c r="U27" s="37"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="80" t="s">
+      <c r="A30" s="79" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="M2:U2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AE5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AC5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AE34" sqref="AE34"/>
+      <selection pane="bottomRight" activeCell="AH44" sqref="AH43:AH44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.28515625" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.140625" style="1" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="10.42578125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="11" style="1" customWidth="1"/>
     <col min="25" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
       <c r="AA2" s="18"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
-      <c r="AF2" s="106" t="s">
+      <c r="AF2" s="124" t="s">
         <v>8</v>
       </c>
-      <c r="AG2" s="106"/>
-[...4 lines deleted...]
-      <c r="AL2" s="106"/>
+      <c r="AG2" s="124"/>
+      <c r="AH2" s="124"/>
+      <c r="AI2" s="124"/>
+      <c r="AJ2" s="124"/>
+      <c r="AK2" s="124"/>
+      <c r="AL2" s="124"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="86" t="s">
+      <c r="A3" s="125" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="86"/>
-      <c r="C3" s="85" t="s">
+      <c r="B3" s="125"/>
+      <c r="C3" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="85"/>
-[...2 lines deleted...]
-      <c r="G3" s="85" t="s">
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="85"/>
-[...2 lines deleted...]
-      <c r="K3" s="85" t="s">
+      <c r="H3" s="123"/>
+      <c r="I3" s="123"/>
+      <c r="J3" s="123"/>
+      <c r="K3" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="85"/>
-[...2 lines deleted...]
-      <c r="O3" s="85" t="s">
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="85"/>
-[...2 lines deleted...]
-      <c r="S3" s="85" t="s">
+      <c r="P3" s="123"/>
+      <c r="Q3" s="123"/>
+      <c r="R3" s="123"/>
+      <c r="S3" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="T3" s="85"/>
-[...2 lines deleted...]
-      <c r="W3" s="85" t="s">
+      <c r="T3" s="123"/>
+      <c r="U3" s="123"/>
+      <c r="V3" s="123"/>
+      <c r="W3" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="85"/>
-[...2 lines deleted...]
-      <c r="AA3" s="85" t="s">
+      <c r="X3" s="123"/>
+      <c r="Y3" s="123"/>
+      <c r="Z3" s="123"/>
+      <c r="AA3" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="AB3" s="85"/>
-[...2 lines deleted...]
-      <c r="AE3" s="85" t="s">
+      <c r="AB3" s="123"/>
+      <c r="AC3" s="123"/>
+      <c r="AD3" s="123"/>
+      <c r="AE3" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="AF3" s="85"/>
-[...2 lines deleted...]
-      <c r="AI3" s="85" t="s">
+      <c r="AF3" s="123"/>
+      <c r="AG3" s="123"/>
+      <c r="AH3" s="123"/>
+      <c r="AI3" s="123" t="s">
         <v>119</v>
       </c>
-      <c r="AJ3" s="85"/>
-[...1 lines deleted...]
-      <c r="AL3" s="85"/>
+      <c r="AJ3" s="123"/>
+      <c r="AK3" s="123"/>
+      <c r="AL3" s="123"/>
     </row>
     <row r="4" spans="1:38" ht="33.75">
-      <c r="A4" s="86"/>
-      <c r="B4" s="86"/>
+      <c r="A4" s="125"/>
+      <c r="B4" s="125"/>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="9" t="s">
@@ -14402,62 +14392,62 @@
       <c r="Z4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AE4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AF4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AG4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH4" s="9" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AI4" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI4" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="AJ4" s="102" t="s">
+      <c r="AJ4" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="AK4" s="102" t="s">
+      <c r="AK4" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="AL4" s="102" t="s">
+      <c r="AL4" s="90" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="43">
         <v>104.6</v>
       </c>
       <c r="D5" s="44">
         <v>113</v>
       </c>
       <c r="E5" s="44">
         <v>109.8</v>
       </c>
       <c r="F5" s="45">
         <v>112.1</v>
       </c>
       <c r="G5" s="43">
         <v>104.7</v>
       </c>
@@ -14518,53 +14508,53 @@
       <c r="Z5" s="45">
         <v>100.3</v>
       </c>
       <c r="AA5" s="43">
         <v>104.8</v>
       </c>
       <c r="AB5" s="44">
         <v>108.7</v>
       </c>
       <c r="AC5" s="44">
         <v>117.6</v>
       </c>
       <c r="AD5" s="45">
         <v>117.1</v>
       </c>
       <c r="AE5" s="43">
         <v>110.4</v>
       </c>
       <c r="AF5" s="44">
         <v>111</v>
       </c>
       <c r="AG5" s="44">
         <v>112.5</v>
       </c>
       <c r="AH5" s="45">
-        <v>112.6</v>
-[...1 lines deleted...]
-      <c r="AI5" s="109">
+        <v>112.3</v>
+      </c>
+      <c r="AI5" s="96">
         <v>103.1</v>
       </c>
       <c r="AJ5" s="44"/>
       <c r="AK5" s="44"/>
       <c r="AL5" s="45"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="29">
         <v>112.6</v>
       </c>
       <c r="D6" s="30">
         <v>124.4</v>
       </c>
       <c r="E6" s="30">
         <v>121.7</v>
       </c>
       <c r="F6" s="31">
         <v>97.1</v>
       </c>
@@ -14628,53 +14618,53 @@
       <c r="Z6" s="31">
         <v>154.19999999999999</v>
       </c>
       <c r="AA6" s="29">
         <v>105.4</v>
       </c>
       <c r="AB6" s="30">
         <v>106.2</v>
       </c>
       <c r="AC6" s="30">
         <v>120.8</v>
       </c>
       <c r="AD6" s="31">
         <v>103.8</v>
       </c>
       <c r="AE6" s="29">
         <v>126.7</v>
       </c>
       <c r="AF6" s="30">
         <v>119.6</v>
       </c>
       <c r="AG6" s="30">
         <v>113.9</v>
       </c>
       <c r="AH6" s="31">
-        <v>102.7</v>
-[...1 lines deleted...]
-      <c r="AI6" s="107">
+        <v>106</v>
+      </c>
+      <c r="AI6" s="94">
         <v>89.9</v>
       </c>
       <c r="AJ6" s="30"/>
       <c r="AK6" s="30"/>
       <c r="AL6" s="31"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="29">
         <v>95.4</v>
       </c>
       <c r="D7" s="30">
         <v>105.5</v>
       </c>
       <c r="E7" s="30">
         <v>103.4</v>
       </c>
       <c r="F7" s="31">
         <v>113.4</v>
       </c>
@@ -14738,64 +14728,64 @@
       <c r="Z7" s="31">
         <v>115.4</v>
       </c>
       <c r="AA7" s="29">
         <v>102.5</v>
       </c>
       <c r="AB7" s="30">
         <v>87.9</v>
       </c>
       <c r="AC7" s="30">
         <v>92.3</v>
       </c>
       <c r="AD7" s="31">
         <v>132.9</v>
       </c>
       <c r="AE7" s="29">
         <v>126.9</v>
       </c>
       <c r="AF7" s="30">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="30">
         <v>136.4</v>
       </c>
       <c r="AH7" s="31">
-        <v>104.3</v>
-[...1 lines deleted...]
-      <c r="AI7" s="107">
+        <v>123.9</v>
+      </c>
+      <c r="AI7" s="94">
         <v>92</v>
       </c>
       <c r="AJ7" s="30"/>
       <c r="AK7" s="30"/>
       <c r="AL7" s="31"/>
     </row>
     <row r="8" spans="1:38">
-      <c r="A8" s="78" t="s">
+      <c r="A8" s="77" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="79" t="s">
+      <c r="B8" s="78" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="35">
         <v>104.2</v>
       </c>
       <c r="D8" s="36">
         <v>109</v>
       </c>
       <c r="E8" s="36">
         <v>107.9</v>
       </c>
       <c r="F8" s="37">
         <v>112.2</v>
       </c>
       <c r="G8" s="35">
         <v>103.8</v>
       </c>
       <c r="H8" s="36">
         <v>103.9</v>
       </c>
       <c r="I8" s="36">
         <v>101.7</v>
       </c>
       <c r="J8" s="37">
         <v>103.8</v>
@@ -14848,53 +14838,53 @@
       <c r="Z8" s="37">
         <v>101.4</v>
       </c>
       <c r="AA8" s="35">
         <v>104.8</v>
       </c>
       <c r="AB8" s="36">
         <v>108</v>
       </c>
       <c r="AC8" s="36">
         <v>116.8</v>
       </c>
       <c r="AD8" s="37">
         <v>117.2</v>
       </c>
       <c r="AE8" s="35">
         <v>110.6</v>
       </c>
       <c r="AF8" s="36">
         <v>111.3</v>
       </c>
       <c r="AG8" s="36">
         <v>112.8</v>
       </c>
       <c r="AH8" s="37">
-        <v>112.3</v>
-[...1 lines deleted...]
-      <c r="AI8" s="108">
+        <v>111.9</v>
+      </c>
+      <c r="AI8" s="95">
         <v>102.6</v>
       </c>
       <c r="AJ8" s="36"/>
       <c r="AK8" s="36"/>
       <c r="AL8" s="37"/>
     </row>
     <row r="10" spans="1:38">
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="12"/>
       <c r="T10" s="12"/>
@@ -14931,117 +14921,117 @@
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
     </row>
     <row r="15" spans="1:38" ht="12.75" customHeight="1">
       <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="V15" s="18"/>
-      <c r="AB15" s="106" t="s">
+      <c r="AB15" s="124" t="s">
         <v>46</v>
       </c>
-      <c r="AC15" s="106"/>
-[...4 lines deleted...]
-      <c r="AH15" s="106"/>
+      <c r="AC15" s="124"/>
+      <c r="AD15" s="124"/>
+      <c r="AE15" s="124"/>
+      <c r="AF15" s="124"/>
+      <c r="AG15" s="124"/>
+      <c r="AH15" s="124"/>
     </row>
     <row r="16" spans="1:38">
-      <c r="A16" s="86" t="s">
+      <c r="A16" s="125" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="86"/>
-      <c r="C16" s="85" t="s">
+      <c r="B16" s="125"/>
+      <c r="C16" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="D16" s="85"/>
-[...2 lines deleted...]
-      <c r="G16" s="85" t="s">
+      <c r="D16" s="123"/>
+      <c r="E16" s="123"/>
+      <c r="F16" s="123"/>
+      <c r="G16" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="H16" s="85"/>
-[...2 lines deleted...]
-      <c r="K16" s="85" t="s">
+      <c r="H16" s="123"/>
+      <c r="I16" s="123"/>
+      <c r="J16" s="123"/>
+      <c r="K16" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="L16" s="85"/>
-[...2 lines deleted...]
-      <c r="O16" s="85" t="s">
+      <c r="L16" s="123"/>
+      <c r="M16" s="123"/>
+      <c r="N16" s="123"/>
+      <c r="O16" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="P16" s="85"/>
-[...2 lines deleted...]
-      <c r="S16" s="85" t="s">
+      <c r="P16" s="123"/>
+      <c r="Q16" s="123"/>
+      <c r="R16" s="123"/>
+      <c r="S16" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="T16" s="85"/>
-[...2 lines deleted...]
-      <c r="W16" s="85" t="s">
+      <c r="T16" s="123"/>
+      <c r="U16" s="123"/>
+      <c r="V16" s="123"/>
+      <c r="W16" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="X16" s="85"/>
-[...2 lines deleted...]
-      <c r="AA16" s="85" t="s">
+      <c r="X16" s="123"/>
+      <c r="Y16" s="123"/>
+      <c r="Z16" s="123"/>
+      <c r="AA16" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="AB16" s="85"/>
-[...2 lines deleted...]
-      <c r="AE16" s="85" t="s">
+      <c r="AB16" s="123"/>
+      <c r="AC16" s="123"/>
+      <c r="AD16" s="123"/>
+      <c r="AE16" s="123" t="s">
         <v>119</v>
       </c>
-      <c r="AF16" s="85"/>
-[...1 lines deleted...]
-      <c r="AH16" s="85"/>
+      <c r="AF16" s="123"/>
+      <c r="AG16" s="123"/>
+      <c r="AH16" s="123"/>
     </row>
     <row r="17" spans="1:34" ht="22.5">
-      <c r="A17" s="86"/>
-      <c r="B17" s="86"/>
+      <c r="A17" s="125"/>
+      <c r="B17" s="125"/>
       <c r="C17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K17" s="9" t="s">
@@ -15080,62 +15070,62 @@
       <c r="V17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="W17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="X17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Y17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Z17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AB17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD17" s="9" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AE17" s="110" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE17" s="97" t="s">
         <v>47</v>
       </c>
-      <c r="AF17" s="110" t="s">
+      <c r="AF17" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="AG17" s="110" t="s">
+      <c r="AG17" s="97" t="s">
         <v>3</v>
       </c>
-      <c r="AH17" s="110" t="s">
+      <c r="AH17" s="97" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="43">
         <v>100</v>
       </c>
       <c r="D18" s="44">
         <v>100</v>
       </c>
       <c r="E18" s="44">
         <v>100</v>
       </c>
       <c r="F18" s="45">
         <v>100</v>
       </c>
       <c r="G18" s="43">
         <v>107.9</v>
       </c>
@@ -15184,53 +15174,53 @@
       <c r="V18" s="45">
         <v>118.6</v>
       </c>
       <c r="W18" s="43">
         <v>136.9</v>
       </c>
       <c r="X18" s="44">
         <v>117.2</v>
       </c>
       <c r="Y18" s="44">
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="45">
         <v>138.9</v>
       </c>
       <c r="AA18" s="43">
         <v>151.1</v>
       </c>
       <c r="AB18" s="44">
         <v>130.1</v>
       </c>
       <c r="AC18" s="44">
         <v>157.80000000000001</v>
       </c>
       <c r="AD18" s="45">
-        <v>156.4</v>
-[...1 lines deleted...]
-      <c r="AE18" s="115">
+        <v>156</v>
+      </c>
+      <c r="AE18" s="102">
         <v>155.80000000000001</v>
       </c>
       <c r="AF18" s="44"/>
       <c r="AG18" s="44"/>
       <c r="AH18" s="45"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="29">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="30">
         <v>100</v>
       </c>
       <c r="F19" s="31">
         <v>100</v>
       </c>
@@ -15282,53 +15272,53 @@
       <c r="V19" s="31">
         <v>222.8</v>
       </c>
       <c r="W19" s="29">
         <v>194.9</v>
       </c>
       <c r="X19" s="30">
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="30">
         <v>193.3</v>
       </c>
       <c r="Z19" s="31">
         <v>231.3</v>
       </c>
       <c r="AA19" s="29">
         <v>246.9</v>
       </c>
       <c r="AB19" s="30">
         <v>92.8</v>
       </c>
       <c r="AC19" s="30">
         <v>220.2</v>
       </c>
       <c r="AD19" s="31">
-        <v>237.5</v>
-[...1 lines deleted...]
-      <c r="AE19" s="113">
+        <v>245.2</v>
+      </c>
+      <c r="AE19" s="100">
         <v>222</v>
       </c>
       <c r="AF19" s="30"/>
       <c r="AG19" s="30"/>
       <c r="AH19" s="31"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="29">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="30">
         <v>100</v>
       </c>
       <c r="F20" s="31">
         <v>100</v>
       </c>
@@ -15380,64 +15370,64 @@
       <c r="V20" s="31">
         <v>244.1</v>
       </c>
       <c r="W20" s="29">
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="30">
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="30">
         <v>159.4</v>
       </c>
       <c r="Z20" s="31">
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="29">
         <v>182.4</v>
       </c>
       <c r="AB20" s="30">
         <v>182.7</v>
       </c>
       <c r="AC20" s="30">
         <v>217.4</v>
       </c>
       <c r="AD20" s="31">
-        <v>338.3</v>
-[...1 lines deleted...]
-      <c r="AE20" s="113">
+        <v>401.9</v>
+      </c>
+      <c r="AE20" s="100">
         <v>167.8</v>
       </c>
       <c r="AF20" s="30"/>
       <c r="AG20" s="30"/>
       <c r="AH20" s="31"/>
     </row>
     <row r="21" spans="1:34">
-      <c r="A21" s="78" t="s">
+      <c r="A21" s="77" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="79" t="s">
+      <c r="B21" s="78" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="35">
         <v>100</v>
       </c>
       <c r="D21" s="36">
         <v>100</v>
       </c>
       <c r="E21" s="36">
         <v>100</v>
       </c>
       <c r="F21" s="37">
         <v>100</v>
       </c>
       <c r="G21" s="35">
         <v>108</v>
       </c>
       <c r="H21" s="36">
         <v>106</v>
       </c>
       <c r="I21" s="36">
         <v>107.3</v>
       </c>
       <c r="J21" s="37">
         <v>105.2</v>
@@ -15478,217 +15468,215 @@
       <c r="V21" s="37">
         <v>122.1</v>
       </c>
       <c r="W21" s="35">
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="36">
         <v>141.4</v>
       </c>
       <c r="Y21" s="36">
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="37">
         <v>143.1</v>
       </c>
       <c r="AA21" s="35">
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="36">
         <v>157.4</v>
       </c>
       <c r="AC21" s="36">
         <v>159.80000000000001</v>
       </c>
       <c r="AD21" s="37">
-        <v>160.69999999999999</v>
-[...1 lines deleted...]
-      <c r="AE21" s="114">
+        <v>160.1</v>
+      </c>
+      <c r="AE21" s="101">
         <v>155.6</v>
       </c>
       <c r="AF21" s="36"/>
       <c r="AG21" s="36"/>
       <c r="AH21" s="37"/>
     </row>
     <row r="24" spans="1:34">
-      <c r="A24" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="W16:Z16"/>
+    <mergeCell ref="S16:V16"/>
+    <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AF2:AL2"/>
     <mergeCell ref="AE16:AH16"/>
     <mergeCell ref="AB15:AH15"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="A16:B17"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="O16:R16"/>
-    <mergeCell ref="O3:R3"/>
-[...3 lines deleted...]
-    <mergeCell ref="W3:Z3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AB8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AC5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AE21" sqref="AE21:AE29"/>
+      <selection pane="bottomRight" activeCell="AG31" sqref="AG31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="15" customWidth="1"/>
-    <col min="2" max="2" width="46.5703125" style="72" customWidth="1"/>
+    <col min="2" max="2" width="46.5703125" style="71" customWidth="1"/>
     <col min="3" max="3" width="8" style="15" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="15" customWidth="1"/>
     <col min="5" max="7" width="8" style="15" customWidth="1"/>
     <col min="8" max="8" width="10" style="15" customWidth="1"/>
     <col min="9" max="11" width="8" style="15" customWidth="1"/>
     <col min="12" max="12" width="10" style="15" customWidth="1"/>
     <col min="13" max="15" width="8" style="15" customWidth="1"/>
     <col min="16" max="16" width="10" style="15" customWidth="1"/>
     <col min="17" max="19" width="8" style="15" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="15" customWidth="1"/>
     <col min="21" max="21" width="8" style="15" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="15"/>
     <col min="28" max="28" width="10.28515625" style="15" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="15"/>
     <col min="32" max="32" width="10.7109375" style="15" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="131" t="s">
         <v>113</v>
       </c>
-      <c r="B1" s="87"/>
-[...3 lines deleted...]
-      <c r="F1" s="87"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
     </row>
     <row r="2" spans="1:38">
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AD2" s="21"/>
       <c r="AE2" s="21"/>
       <c r="AF2" s="21"/>
       <c r="AG2" s="20"/>
       <c r="AH2" s="20"/>
-      <c r="AI2" s="101" t="s">
+      <c r="AI2" s="130" t="s">
         <v>8</v>
       </c>
-      <c r="AJ2" s="101"/>
-[...1 lines deleted...]
-      <c r="AL2" s="101"/>
+      <c r="AJ2" s="130"/>
+      <c r="AK2" s="130"/>
+      <c r="AL2" s="130"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="86" t="s">
+      <c r="A3" s="125" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="86"/>
-      <c r="C3" s="85" t="s">
+      <c r="B3" s="125"/>
+      <c r="C3" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="85"/>
-[...2 lines deleted...]
-      <c r="G3" s="85" t="s">
+      <c r="D3" s="123"/>
+      <c r="E3" s="123"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="85"/>
-[...2 lines deleted...]
-      <c r="K3" s="85" t="s">
+      <c r="H3" s="123"/>
+      <c r="I3" s="123"/>
+      <c r="J3" s="123"/>
+      <c r="K3" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="85"/>
-[...2 lines deleted...]
-      <c r="O3" s="85" t="s">
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="85"/>
-[...2 lines deleted...]
-      <c r="S3" s="85" t="s">
+      <c r="P3" s="123"/>
+      <c r="Q3" s="123"/>
+      <c r="R3" s="123"/>
+      <c r="S3" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="T3" s="85"/>
-[...2 lines deleted...]
-      <c r="W3" s="85" t="s">
+      <c r="T3" s="123"/>
+      <c r="U3" s="123"/>
+      <c r="V3" s="123"/>
+      <c r="W3" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="85"/>
-[...2 lines deleted...]
-      <c r="AA3" s="85" t="s">
+      <c r="X3" s="123"/>
+      <c r="Y3" s="123"/>
+      <c r="Z3" s="123"/>
+      <c r="AA3" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="AB3" s="85"/>
-[...2 lines deleted...]
-      <c r="AE3" s="85" t="s">
+      <c r="AB3" s="123"/>
+      <c r="AC3" s="123"/>
+      <c r="AD3" s="123"/>
+      <c r="AE3" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="AF3" s="85"/>
-[...2 lines deleted...]
-      <c r="AI3" s="88" t="s">
+      <c r="AF3" s="123"/>
+      <c r="AG3" s="123"/>
+      <c r="AH3" s="123"/>
+      <c r="AI3" s="127" t="s">
         <v>119</v>
       </c>
-      <c r="AJ3" s="89"/>
-[...1 lines deleted...]
-      <c r="AL3" s="90"/>
+      <c r="AJ3" s="128"/>
+      <c r="AK3" s="128"/>
+      <c r="AL3" s="129"/>
     </row>
     <row r="4" spans="1:38" ht="33.75">
-      <c r="A4" s="86"/>
-      <c r="B4" s="86"/>
+      <c r="A4" s="125"/>
+      <c r="B4" s="125"/>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="9" t="s">
@@ -15739,68 +15727,68 @@
       <c r="Z4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AE4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AF4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AG4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH4" s="9" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AI4" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI4" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="AJ4" s="92" t="s">
+      <c r="AJ4" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="AK4" s="92" t="s">
+      <c r="AK4" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="AL4" s="92" t="s">
+      <c r="AL4" s="81" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" s="48"/>
-      <c r="B5" s="74" t="s">
+      <c r="B5" s="73" t="s">
         <v>61</v>
       </c>
       <c r="C5" s="43">
         <v>115.3</v>
       </c>
       <c r="D5" s="44">
         <v>118.9</v>
       </c>
       <c r="E5" s="44">
         <v>113.4</v>
       </c>
       <c r="F5" s="45">
         <v>89.5</v>
       </c>
       <c r="G5" s="43">
         <v>100.1</v>
       </c>
       <c r="H5" s="44">
         <v>100.2</v>
       </c>
       <c r="I5" s="44">
         <v>101.4</v>
       </c>
       <c r="J5" s="45">
         <v>116.3</v>
@@ -15852,65 +15840,65 @@
       </c>
       <c r="Z5" s="45">
         <v>101.8</v>
       </c>
       <c r="AA5" s="43">
         <v>102.1</v>
       </c>
       <c r="AB5" s="44">
         <v>96.8</v>
       </c>
       <c r="AC5" s="44">
         <v>87</v>
       </c>
       <c r="AD5" s="45">
         <v>114.2</v>
       </c>
       <c r="AE5" s="43">
         <v>142.1</v>
       </c>
       <c r="AF5" s="44">
         <v>133.6</v>
       </c>
       <c r="AG5" s="44">
         <v>106.4</v>
       </c>
-      <c r="AH5" s="45">
-[...2 lines deleted...]
-      <c r="AI5" s="98">
+      <c r="AH5" s="44">
+        <v>110</v>
+      </c>
+      <c r="AI5" s="87">
         <v>76</v>
       </c>
-      <c r="AJ5" s="99"/>
-[...1 lines deleted...]
-      <c r="AL5" s="100"/>
+      <c r="AJ5" s="88"/>
+      <c r="AK5" s="88"/>
+      <c r="AL5" s="89"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="50">
         <v>58</v>
       </c>
-      <c r="B6" s="73" t="s">
+      <c r="B6" s="72" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="29">
         <v>112.9</v>
       </c>
       <c r="D6" s="30">
         <v>118.5</v>
       </c>
       <c r="E6" s="30">
         <v>120.4</v>
       </c>
       <c r="F6" s="31">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="29">
         <v>100</v>
       </c>
       <c r="H6" s="30">
         <v>91.5</v>
       </c>
       <c r="I6" s="30">
         <v>88.9</v>
       </c>
       <c r="J6" s="31">
         <v>119.1</v>
@@ -15962,65 +15950,65 @@
       </c>
       <c r="Z6" s="31">
         <v>107.9</v>
       </c>
       <c r="AA6" s="29">
         <v>100</v>
       </c>
       <c r="AB6" s="30">
         <v>99.6</v>
       </c>
       <c r="AC6" s="30">
         <v>90.6</v>
       </c>
       <c r="AD6" s="31">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="29">
         <v>124.6</v>
       </c>
       <c r="AF6" s="30">
         <v>117.1</v>
       </c>
       <c r="AG6" s="30">
         <v>129.30000000000001</v>
       </c>
-      <c r="AH6" s="31">
-[...2 lines deleted...]
-      <c r="AI6" s="93">
+      <c r="AH6" s="30">
+        <v>116.8</v>
+      </c>
+      <c r="AI6" s="82">
         <v>98.5</v>
       </c>
-      <c r="AJ6" s="91"/>
-[...1 lines deleted...]
-      <c r="AL6" s="94"/>
+      <c r="AJ6" s="80"/>
+      <c r="AK6" s="80"/>
+      <c r="AL6" s="83"/>
     </row>
     <row r="7" spans="1:38" ht="33.75">
       <c r="A7" s="50">
         <v>59</v>
       </c>
-      <c r="B7" s="73" t="s">
+      <c r="B7" s="72" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="29">
         <v>121.2</v>
       </c>
       <c r="D7" s="30">
         <v>108.2</v>
       </c>
       <c r="E7" s="30">
         <v>101.2</v>
       </c>
       <c r="F7" s="31">
         <v>103.2</v>
       </c>
       <c r="G7" s="29">
         <v>84.5</v>
       </c>
       <c r="H7" s="30">
         <v>74.5</v>
       </c>
       <c r="I7" s="30">
         <v>86.2</v>
       </c>
       <c r="J7" s="31">
         <v>90.6</v>
@@ -16072,65 +16060,65 @@
       </c>
       <c r="Z7" s="31">
         <v>110.9</v>
       </c>
       <c r="AA7" s="29">
         <v>100</v>
       </c>
       <c r="AB7" s="30">
         <v>96.8</v>
       </c>
       <c r="AC7" s="30">
         <v>83.7</v>
       </c>
       <c r="AD7" s="31">
         <v>93.4</v>
       </c>
       <c r="AE7" s="29">
         <v>77.5</v>
       </c>
       <c r="AF7" s="30">
         <v>82.1</v>
       </c>
       <c r="AG7" s="30">
         <v>87</v>
       </c>
-      <c r="AH7" s="31">
-[...2 lines deleted...]
-      <c r="AI7" s="93">
+      <c r="AH7" s="30">
+        <v>116.2</v>
+      </c>
+      <c r="AI7" s="82">
         <v>59.7</v>
       </c>
-      <c r="AJ7" s="91"/>
-[...1 lines deleted...]
-      <c r="AL7" s="94"/>
+      <c r="AJ7" s="80"/>
+      <c r="AK7" s="80"/>
+      <c r="AL7" s="83"/>
     </row>
     <row r="8" spans="1:38" ht="22.5">
       <c r="A8" s="50">
         <v>60</v>
       </c>
-      <c r="B8" s="73" t="s">
+      <c r="B8" s="72" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="29">
         <v>104.8</v>
       </c>
       <c r="D8" s="30">
         <v>122.7</v>
       </c>
       <c r="E8" s="30">
         <v>104.2</v>
       </c>
       <c r="F8" s="31">
         <v>115.6</v>
       </c>
       <c r="G8" s="29">
         <v>100.7</v>
       </c>
       <c r="H8" s="30">
         <v>119.3</v>
       </c>
       <c r="I8" s="30">
         <v>125.1</v>
       </c>
       <c r="J8" s="31">
         <v>107.1</v>
@@ -16182,65 +16170,65 @@
       </c>
       <c r="Z8" s="31">
         <v>79.7</v>
       </c>
       <c r="AA8" s="29">
         <v>100</v>
       </c>
       <c r="AB8" s="30">
         <v>94.1</v>
       </c>
       <c r="AC8" s="30">
         <v>82.5</v>
       </c>
       <c r="AD8" s="31">
         <v>116</v>
       </c>
       <c r="AE8" s="29">
         <v>81.7</v>
       </c>
       <c r="AF8" s="30">
         <v>92.4</v>
       </c>
       <c r="AG8" s="30">
         <v>117.2</v>
       </c>
-      <c r="AH8" s="31">
-[...2 lines deleted...]
-      <c r="AI8" s="93">
+      <c r="AH8" s="30">
+        <v>54.3</v>
+      </c>
+      <c r="AI8" s="82">
         <v>64.3</v>
       </c>
-      <c r="AJ8" s="91"/>
-[...1 lines deleted...]
-      <c r="AL8" s="94"/>
+      <c r="AJ8" s="80"/>
+      <c r="AK8" s="80"/>
+      <c r="AL8" s="83"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="50">
         <v>61</v>
       </c>
-      <c r="B9" s="73" t="s">
+      <c r="B9" s="72" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="29">
         <v>91.6</v>
       </c>
       <c r="D9" s="30">
         <v>92.1</v>
       </c>
       <c r="E9" s="30">
         <v>90.5</v>
       </c>
       <c r="F9" s="31">
         <v>112</v>
       </c>
       <c r="G9" s="29">
         <v>117.4</v>
       </c>
       <c r="H9" s="30">
         <v>111.1</v>
       </c>
       <c r="I9" s="30">
         <v>113.7</v>
       </c>
       <c r="J9" s="31">
         <v>93.6</v>
@@ -16292,65 +16280,65 @@
       </c>
       <c r="Z9" s="31">
         <v>98.2</v>
       </c>
       <c r="AA9" s="29">
         <v>111.9</v>
       </c>
       <c r="AB9" s="30">
         <v>104.7</v>
       </c>
       <c r="AC9" s="30">
         <v>103.3</v>
       </c>
       <c r="AD9" s="31">
         <v>115.2</v>
       </c>
       <c r="AE9" s="29">
         <v>98.4</v>
       </c>
       <c r="AF9" s="30">
         <v>98.8</v>
       </c>
       <c r="AG9" s="30">
         <v>101.5</v>
       </c>
-      <c r="AH9" s="31">
-[...2 lines deleted...]
-      <c r="AI9" s="93">
+      <c r="AH9" s="30">
+        <v>93.5</v>
+      </c>
+      <c r="AI9" s="82">
         <v>106.9</v>
       </c>
-      <c r="AJ9" s="91"/>
-[...1 lines deleted...]
-      <c r="AL9" s="94"/>
+      <c r="AJ9" s="80"/>
+      <c r="AK9" s="80"/>
+      <c r="AL9" s="83"/>
     </row>
     <row r="10" spans="1:38" ht="22.5">
       <c r="A10" s="50">
         <v>62</v>
       </c>
-      <c r="B10" s="73" t="s">
+      <c r="B10" s="72" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="29">
         <v>97.2</v>
       </c>
       <c r="D10" s="30">
         <v>103.8</v>
       </c>
       <c r="E10" s="30">
         <v>86.3</v>
       </c>
       <c r="F10" s="31">
         <v>85</v>
       </c>
       <c r="G10" s="29">
         <v>97.4</v>
       </c>
       <c r="H10" s="30">
         <v>104.3</v>
       </c>
       <c r="I10" s="30">
         <v>109.6</v>
       </c>
       <c r="J10" s="31">
         <v>122.9</v>
@@ -16402,65 +16390,65 @@
       </c>
       <c r="Z10" s="31">
         <v>92.9</v>
       </c>
       <c r="AA10" s="29">
         <v>117</v>
       </c>
       <c r="AB10" s="30">
         <v>122.4</v>
       </c>
       <c r="AC10" s="30">
         <v>124.1</v>
       </c>
       <c r="AD10" s="31">
         <v>107.3</v>
       </c>
       <c r="AE10" s="29">
         <v>102.7</v>
       </c>
       <c r="AF10" s="30">
         <v>98.4</v>
       </c>
       <c r="AG10" s="30">
         <v>76.8</v>
       </c>
-      <c r="AH10" s="31">
-[...2 lines deleted...]
-      <c r="AI10" s="93">
+      <c r="AH10" s="30">
+        <v>100</v>
+      </c>
+      <c r="AI10" s="82">
         <v>111.3</v>
       </c>
-      <c r="AJ10" s="91"/>
-[...1 lines deleted...]
-      <c r="AL10" s="94"/>
+      <c r="AJ10" s="80"/>
+      <c r="AK10" s="80"/>
+      <c r="AL10" s="83"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="50">
         <v>63</v>
       </c>
-      <c r="B11" s="73" t="s">
+      <c r="B11" s="72" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="29">
         <v>92.6</v>
       </c>
       <c r="D11" s="30">
         <v>86.9</v>
       </c>
       <c r="E11" s="30">
         <v>85.7</v>
       </c>
       <c r="F11" s="31">
         <v>91.6</v>
       </c>
       <c r="G11" s="29">
         <v>115.3</v>
       </c>
       <c r="H11" s="30">
         <v>120.7</v>
       </c>
       <c r="I11" s="30">
         <v>111.9</v>
       </c>
       <c r="J11" s="31">
         <v>99.6</v>
@@ -16512,63 +16500,63 @@
       </c>
       <c r="Z11" s="31">
         <v>93.1</v>
       </c>
       <c r="AA11" s="29">
         <v>100</v>
       </c>
       <c r="AB11" s="30">
         <v>98.9</v>
       </c>
       <c r="AC11" s="30">
         <v>93.2</v>
       </c>
       <c r="AD11" s="31">
         <v>69.2</v>
       </c>
       <c r="AE11" s="29">
         <v>100</v>
       </c>
       <c r="AF11" s="30">
         <v>95</v>
       </c>
       <c r="AG11" s="30">
         <v>147.4</v>
       </c>
-      <c r="AH11" s="31">
-[...2 lines deleted...]
-      <c r="AI11" s="93">
+      <c r="AH11" s="30">
+        <v>113.9</v>
+      </c>
+      <c r="AI11" s="82">
         <v>89</v>
       </c>
-      <c r="AJ11" s="91"/>
-[...1 lines deleted...]
-      <c r="AL11" s="94"/>
+      <c r="AJ11" s="80"/>
+      <c r="AK11" s="80"/>
+      <c r="AL11" s="83"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="51"/>
-      <c r="B12" s="75" t="s">
+      <c r="B12" s="74" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="29">
         <v>92.1</v>
       </c>
       <c r="D12" s="30">
         <v>93</v>
       </c>
       <c r="E12" s="30">
         <v>88.2</v>
       </c>
       <c r="F12" s="31">
         <v>101.3</v>
       </c>
       <c r="G12" s="29">
         <v>112.1</v>
       </c>
       <c r="H12" s="30">
         <v>109.2</v>
       </c>
       <c r="I12" s="30">
         <v>112.2</v>
       </c>
       <c r="J12" s="31">
         <v>101.6</v>
@@ -16620,65 +16608,65 @@
       </c>
       <c r="Z12" s="31">
         <v>94.5</v>
       </c>
       <c r="AA12" s="29">
         <v>110.4</v>
       </c>
       <c r="AB12" s="30">
         <v>111</v>
       </c>
       <c r="AC12" s="30">
         <v>110.4</v>
       </c>
       <c r="AD12" s="31">
         <v>107.8</v>
       </c>
       <c r="AE12" s="29">
         <v>104.3</v>
       </c>
       <c r="AF12" s="30">
         <v>100.3</v>
       </c>
       <c r="AG12" s="30">
         <v>105.5</v>
       </c>
-      <c r="AH12" s="31">
-[...2 lines deleted...]
-      <c r="AI12" s="93">
+      <c r="AH12" s="30">
+        <v>118.1</v>
+      </c>
+      <c r="AI12" s="82">
         <v>101.2</v>
       </c>
-      <c r="AJ12" s="91"/>
-[...1 lines deleted...]
-      <c r="AL12" s="94"/>
+      <c r="AJ12" s="80"/>
+      <c r="AK12" s="80"/>
+      <c r="AL12" s="83"/>
     </row>
     <row r="13" spans="1:38">
-      <c r="A13" s="77" t="s">
+      <c r="A13" s="76" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="76" t="s">
+      <c r="B13" s="75" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="35">
         <v>98.5</v>
       </c>
       <c r="D13" s="36">
         <v>100.4</v>
       </c>
       <c r="E13" s="36">
         <v>95.4</v>
       </c>
       <c r="F13" s="37">
         <v>97.6</v>
       </c>
       <c r="G13" s="35">
         <v>109.7</v>
       </c>
       <c r="H13" s="36">
         <v>108.5</v>
       </c>
       <c r="I13" s="36">
         <v>110.5</v>
       </c>
       <c r="J13" s="37">
         <v>107.5</v>
@@ -16730,136 +16718,136 @@
       </c>
       <c r="Z13" s="37">
         <v>96.2</v>
       </c>
       <c r="AA13" s="35">
         <v>109.9</v>
       </c>
       <c r="AB13" s="36">
         <v>109.6</v>
       </c>
       <c r="AC13" s="36">
         <v>108.4</v>
       </c>
       <c r="AD13" s="37">
         <v>105.1</v>
       </c>
       <c r="AE13" s="35">
         <v>100.8</v>
       </c>
       <c r="AF13" s="36">
         <v>99</v>
       </c>
       <c r="AG13" s="36">
         <v>97.7</v>
       </c>
-      <c r="AH13" s="37">
-[...2 lines deleted...]
-      <c r="AI13" s="95">
+      <c r="AH13" s="36">
+        <v>97.4</v>
+      </c>
+      <c r="AI13" s="84">
         <v>99.8</v>
       </c>
-      <c r="AJ13" s="96"/>
-[...1 lines deleted...]
-      <c r="AL13" s="97"/>
+      <c r="AJ13" s="85"/>
+      <c r="AK13" s="85"/>
+      <c r="AL13" s="86"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="16"/>
     </row>
     <row r="18" spans="1:34">
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="Z18" s="21"/>
       <c r="AA18" s="21"/>
       <c r="AB18" s="21"/>
-      <c r="AC18" s="101" t="s">
+      <c r="AC18" s="130" t="s">
         <v>69</v>
       </c>
-      <c r="AD18" s="101"/>
-[...3 lines deleted...]
-      <c r="AH18" s="101"/>
+      <c r="AD18" s="130"/>
+      <c r="AE18" s="130"/>
+      <c r="AF18" s="130"/>
+      <c r="AG18" s="130"/>
+      <c r="AH18" s="130"/>
     </row>
     <row r="19" spans="1:34">
-      <c r="A19" s="86" t="s">
+      <c r="A19" s="125" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="86"/>
-      <c r="C19" s="85" t="s">
+      <c r="B19" s="125"/>
+      <c r="C19" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="D19" s="85"/>
-[...2 lines deleted...]
-      <c r="G19" s="85" t="s">
+      <c r="D19" s="123"/>
+      <c r="E19" s="123"/>
+      <c r="F19" s="123"/>
+      <c r="G19" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="H19" s="85"/>
-[...2 lines deleted...]
-      <c r="K19" s="85" t="s">
+      <c r="H19" s="123"/>
+      <c r="I19" s="123"/>
+      <c r="J19" s="123"/>
+      <c r="K19" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="L19" s="85"/>
-[...2 lines deleted...]
-      <c r="O19" s="85" t="s">
+      <c r="L19" s="123"/>
+      <c r="M19" s="123"/>
+      <c r="N19" s="123"/>
+      <c r="O19" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="P19" s="85"/>
-[...2 lines deleted...]
-      <c r="S19" s="85" t="s">
+      <c r="P19" s="123"/>
+      <c r="Q19" s="123"/>
+      <c r="R19" s="123"/>
+      <c r="S19" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="T19" s="85"/>
-[...2 lines deleted...]
-      <c r="W19" s="85" t="s">
+      <c r="T19" s="123"/>
+      <c r="U19" s="123"/>
+      <c r="V19" s="123"/>
+      <c r="W19" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="85"/>
-[...2 lines deleted...]
-      <c r="AA19" s="85" t="s">
+      <c r="X19" s="123"/>
+      <c r="Y19" s="123"/>
+      <c r="Z19" s="123"/>
+      <c r="AA19" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="AB19" s="85"/>
-[...2 lines deleted...]
-      <c r="AE19" s="88" t="s">
+      <c r="AB19" s="123"/>
+      <c r="AC19" s="123"/>
+      <c r="AD19" s="123"/>
+      <c r="AE19" s="127" t="s">
         <v>119</v>
       </c>
-      <c r="AF19" s="89"/>
-[...1 lines deleted...]
-      <c r="AH19" s="90"/>
+      <c r="AF19" s="128"/>
+      <c r="AG19" s="128"/>
+      <c r="AH19" s="129"/>
     </row>
     <row r="20" spans="1:34" ht="33.75">
-      <c r="A20" s="86"/>
-      <c r="B20" s="86"/>
+      <c r="A20" s="125"/>
+      <c r="B20" s="125"/>
       <c r="C20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K20" s="9" t="s">
@@ -16898,68 +16886,68 @@
       <c r="V20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="W20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="X20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Z20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AA20" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AB20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AC20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AD20" s="9" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="AE20" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE20" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="AF20" s="92" t="s">
+      <c r="AF20" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="AG20" s="92" t="s">
+      <c r="AG20" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="AH20" s="92" t="s">
+      <c r="AH20" s="81" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="49"/>
-      <c r="B21" s="74" t="s">
+      <c r="B21" s="73" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="43">
         <v>100</v>
       </c>
       <c r="D21" s="44">
         <v>100</v>
       </c>
       <c r="E21" s="44">
         <v>100</v>
       </c>
       <c r="F21" s="45">
         <v>100</v>
       </c>
       <c r="G21" s="43">
         <v>136.1</v>
       </c>
       <c r="H21" s="44">
         <v>111.5</v>
       </c>
       <c r="I21" s="44">
         <v>134.5</v>
       </c>
       <c r="J21" s="45">
         <v>111.7</v>
@@ -16999,65 +16987,65 @@
       </c>
       <c r="V21" s="45">
         <v>84.3</v>
       </c>
       <c r="W21" s="43">
         <v>157.1</v>
       </c>
       <c r="X21" s="44">
         <v>121.7</v>
       </c>
       <c r="Y21" s="44">
         <v>122.1</v>
       </c>
       <c r="Z21" s="45">
         <v>96.3</v>
       </c>
       <c r="AA21" s="43">
         <v>223.2</v>
       </c>
       <c r="AB21" s="44">
         <v>162.6</v>
       </c>
       <c r="AC21" s="44">
         <v>129.9</v>
       </c>
-      <c r="AD21" s="45">
-[...2 lines deleted...]
-      <c r="AE21" s="105">
+      <c r="AD21" s="44">
+        <v>105.9</v>
+      </c>
+      <c r="AE21" s="93">
         <v>169.6</v>
       </c>
-      <c r="AF21" s="99"/>
-[...1 lines deleted...]
-      <c r="AH21" s="100"/>
+      <c r="AF21" s="88"/>
+      <c r="AG21" s="88"/>
+      <c r="AH21" s="89"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="50">
         <v>58</v>
       </c>
-      <c r="B22" s="73" t="s">
+      <c r="B22" s="72" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="29">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="30">
         <v>100</v>
       </c>
       <c r="F22" s="31">
         <v>100</v>
       </c>
       <c r="G22" s="29">
         <v>205.8</v>
       </c>
       <c r="H22" s="30">
         <v>140.1</v>
       </c>
       <c r="I22" s="30">
         <v>174.8</v>
       </c>
       <c r="J22" s="31">
         <v>145</v>
@@ -17097,65 +17085,65 @@
       </c>
       <c r="V22" s="31">
         <v>49.2</v>
       </c>
       <c r="W22" s="29">
         <v>140.1</v>
       </c>
       <c r="X22" s="30">
         <v>122.8</v>
       </c>
       <c r="Y22" s="30">
         <v>109.1</v>
       </c>
       <c r="Z22" s="31">
         <v>71.7</v>
       </c>
       <c r="AA22" s="29">
         <v>174.6</v>
       </c>
       <c r="AB22" s="30">
         <v>143.80000000000001</v>
       </c>
       <c r="AC22" s="30">
         <v>141.1</v>
       </c>
-      <c r="AD22" s="31">
-[...2 lines deleted...]
-      <c r="AE22" s="103">
+      <c r="AD22" s="30">
+        <v>83.7</v>
+      </c>
+      <c r="AE22" s="91">
         <v>172</v>
       </c>
-      <c r="AF22" s="91"/>
-[...1 lines deleted...]
-      <c r="AH22" s="94"/>
+      <c r="AF22" s="80"/>
+      <c r="AG22" s="80"/>
+      <c r="AH22" s="83"/>
     </row>
     <row r="23" spans="1:34" ht="33.75">
       <c r="A23" s="50">
         <v>59</v>
       </c>
-      <c r="B23" s="73" t="s">
+      <c r="B23" s="72" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="29">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="30">
         <v>100</v>
       </c>
       <c r="F23" s="31">
         <v>100</v>
       </c>
       <c r="G23" s="29">
         <v>80.2</v>
       </c>
       <c r="H23" s="30">
         <v>77.900000000000006</v>
       </c>
       <c r="I23" s="30">
         <v>113</v>
       </c>
       <c r="J23" s="31">
         <v>54.3</v>
@@ -17195,65 +17183,65 @@
       </c>
       <c r="V23" s="31">
         <v>99.7</v>
       </c>
       <c r="W23" s="29">
         <v>150.19999999999999</v>
       </c>
       <c r="X23" s="30">
         <v>105</v>
       </c>
       <c r="Y23" s="30">
         <v>143.30000000000001</v>
       </c>
       <c r="Z23" s="31">
         <v>93.1</v>
       </c>
       <c r="AA23" s="29">
         <v>116.4</v>
       </c>
       <c r="AB23" s="30">
         <v>86.2</v>
       </c>
       <c r="AC23" s="30">
         <v>124.7</v>
       </c>
-      <c r="AD23" s="31">
-[...2 lines deleted...]
-      <c r="AE23" s="103">
+      <c r="AD23" s="30">
+        <v>108.2</v>
+      </c>
+      <c r="AE23" s="91">
         <v>69.5</v>
       </c>
-      <c r="AF23" s="91"/>
-[...1 lines deleted...]
-      <c r="AH23" s="94"/>
+      <c r="AF23" s="80"/>
+      <c r="AG23" s="80"/>
+      <c r="AH23" s="83"/>
     </row>
     <row r="24" spans="1:34" ht="22.5">
       <c r="A24" s="50">
         <v>60</v>
       </c>
-      <c r="B24" s="73" t="s">
+      <c r="B24" s="72" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="29">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="30">
         <v>100</v>
       </c>
       <c r="F24" s="31">
         <v>100</v>
       </c>
       <c r="G24" s="29">
         <v>108.4</v>
       </c>
       <c r="H24" s="30">
         <v>93.1</v>
       </c>
       <c r="I24" s="30">
         <v>100.6</v>
       </c>
       <c r="J24" s="31">
         <v>104.3</v>
@@ -17293,65 +17281,65 @@
       </c>
       <c r="V24" s="31">
         <v>76.8</v>
       </c>
       <c r="W24" s="29">
         <v>139</v>
       </c>
       <c r="X24" s="30">
         <v>112.9</v>
       </c>
       <c r="Y24" s="30">
         <v>115.6</v>
       </c>
       <c r="Z24" s="31">
         <v>89.1</v>
       </c>
       <c r="AA24" s="29">
         <v>113.6</v>
       </c>
       <c r="AB24" s="30">
         <v>104.3</v>
       </c>
       <c r="AC24" s="30">
         <v>135.5</v>
       </c>
-      <c r="AD24" s="31">
-[...2 lines deleted...]
-      <c r="AE24" s="103">
+      <c r="AD24" s="30">
+        <v>48.4</v>
+      </c>
+      <c r="AE24" s="91">
         <v>73</v>
       </c>
-      <c r="AF24" s="91"/>
-[...1 lines deleted...]
-      <c r="AH24" s="94"/>
+      <c r="AF24" s="80"/>
+      <c r="AG24" s="80"/>
+      <c r="AH24" s="83"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="50">
         <v>61</v>
       </c>
-      <c r="B25" s="73" t="s">
+      <c r="B25" s="72" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="29">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="30">
         <v>100</v>
       </c>
       <c r="F25" s="31">
         <v>100</v>
       </c>
       <c r="G25" s="29">
         <v>117.3</v>
       </c>
       <c r="H25" s="30">
         <v>112.4</v>
       </c>
       <c r="I25" s="30">
         <v>109.7</v>
       </c>
       <c r="J25" s="31">
         <v>114.3</v>
@@ -17391,65 +17379,65 @@
       </c>
       <c r="V25" s="31">
         <v>169.5</v>
       </c>
       <c r="W25" s="29">
         <v>191.1</v>
       </c>
       <c r="X25" s="30">
         <v>182.7</v>
       </c>
       <c r="Y25" s="30">
         <v>177.7</v>
       </c>
       <c r="Z25" s="31">
         <v>195.3</v>
       </c>
       <c r="AA25" s="29">
         <v>188</v>
       </c>
       <c r="AB25" s="30">
         <v>180.5</v>
       </c>
       <c r="AC25" s="30">
         <v>180.4</v>
       </c>
-      <c r="AD25" s="31">
-[...2 lines deleted...]
-      <c r="AE25" s="103">
+      <c r="AD25" s="30">
+        <v>182.6</v>
+      </c>
+      <c r="AE25" s="91">
         <v>201</v>
       </c>
-      <c r="AF25" s="91"/>
-[...1 lines deleted...]
-      <c r="AH25" s="94"/>
+      <c r="AF25" s="80"/>
+      <c r="AG25" s="80"/>
+      <c r="AH25" s="83"/>
     </row>
     <row r="26" spans="1:34" ht="22.5">
       <c r="A26" s="50">
         <v>62</v>
       </c>
-      <c r="B26" s="73" t="s">
+      <c r="B26" s="72" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="29">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="30">
         <v>100</v>
       </c>
       <c r="F26" s="31">
         <v>100</v>
       </c>
       <c r="G26" s="29">
         <v>85.6</v>
       </c>
       <c r="H26" s="30">
         <v>100.9</v>
       </c>
       <c r="I26" s="30">
         <v>89.1</v>
       </c>
       <c r="J26" s="31">
         <v>96</v>
@@ -17489,65 +17477,65 @@
       </c>
       <c r="V26" s="31">
         <v>73.2</v>
       </c>
       <c r="W26" s="29">
         <v>113</v>
       </c>
       <c r="X26" s="30">
         <v>156.9</v>
       </c>
       <c r="Y26" s="30">
         <v>158.69999999999999</v>
       </c>
       <c r="Z26" s="31">
         <v>78.5</v>
       </c>
       <c r="AA26" s="29">
         <v>116.1</v>
       </c>
       <c r="AB26" s="30">
         <v>154.4</v>
       </c>
       <c r="AC26" s="30">
         <v>121.9</v>
       </c>
-      <c r="AD26" s="31">
-[...2 lines deleted...]
-      <c r="AE26" s="103">
+      <c r="AD26" s="30">
+        <v>78.5</v>
+      </c>
+      <c r="AE26" s="91">
         <v>129.19999999999999</v>
       </c>
-      <c r="AF26" s="91"/>
-[...1 lines deleted...]
-      <c r="AH26" s="94"/>
+      <c r="AF26" s="80"/>
+      <c r="AG26" s="80"/>
+      <c r="AH26" s="83"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="50">
         <v>63</v>
       </c>
-      <c r="B27" s="73" t="s">
+      <c r="B27" s="72" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="29">
         <v>100</v>
       </c>
       <c r="D27" s="30">
         <v>100</v>
       </c>
       <c r="E27" s="30">
         <v>100</v>
       </c>
       <c r="F27" s="31">
         <v>100</v>
       </c>
       <c r="G27" s="29">
         <v>105.6</v>
       </c>
       <c r="H27" s="30">
         <v>129.80000000000001</v>
       </c>
       <c r="I27" s="30">
         <v>105</v>
       </c>
       <c r="J27" s="31">
         <v>132.19999999999999</v>
@@ -17587,63 +17575,63 @@
       </c>
       <c r="V27" s="31">
         <v>94.5</v>
       </c>
       <c r="W27" s="29">
         <v>158.9</v>
       </c>
       <c r="X27" s="30">
         <v>192.8</v>
       </c>
       <c r="Y27" s="30">
         <v>86.3</v>
       </c>
       <c r="Z27" s="31">
         <v>65.400000000000006</v>
       </c>
       <c r="AA27" s="29">
         <v>158.9</v>
       </c>
       <c r="AB27" s="30">
         <v>183.2</v>
       </c>
       <c r="AC27" s="30">
         <v>127.2</v>
       </c>
-      <c r="AD27" s="31">
-[...2 lines deleted...]
-      <c r="AE27" s="103">
+      <c r="AD27" s="30">
+        <v>74.5</v>
+      </c>
+      <c r="AE27" s="91">
         <v>141.4</v>
       </c>
-      <c r="AF27" s="91"/>
-[...1 lines deleted...]
-      <c r="AH27" s="94"/>
+      <c r="AF27" s="80"/>
+      <c r="AG27" s="80"/>
+      <c r="AH27" s="83"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="51"/>
-      <c r="B28" s="75" t="s">
+      <c r="B28" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="29">
         <v>100</v>
       </c>
       <c r="D28" s="30">
         <v>100</v>
       </c>
       <c r="E28" s="30">
         <v>100</v>
       </c>
       <c r="F28" s="31">
         <v>100</v>
       </c>
       <c r="G28" s="29">
         <v>104.5</v>
       </c>
       <c r="H28" s="30">
         <v>109.7</v>
       </c>
       <c r="I28" s="30">
         <v>103.4</v>
       </c>
       <c r="J28" s="31">
         <v>108.9</v>
@@ -17683,65 +17671,65 @@
       </c>
       <c r="V28" s="31">
         <v>113.9</v>
       </c>
       <c r="W28" s="29">
         <v>146.69999999999999</v>
       </c>
       <c r="X28" s="30">
         <v>162.69999999999999</v>
       </c>
       <c r="Y28" s="30">
         <v>152.9</v>
       </c>
       <c r="Z28" s="31">
         <v>122.8</v>
       </c>
       <c r="AA28" s="29">
         <v>153</v>
       </c>
       <c r="AB28" s="30">
         <v>163.19999999999999</v>
       </c>
       <c r="AC28" s="30">
         <v>161.30000000000001</v>
       </c>
-      <c r="AD28" s="31">
-[...2 lines deleted...]
-      <c r="AE28" s="103">
+      <c r="AD28" s="30">
+        <v>145</v>
+      </c>
+      <c r="AE28" s="91">
         <v>154.80000000000001</v>
       </c>
-      <c r="AF28" s="91"/>
-[...1 lines deleted...]
-      <c r="AH28" s="94"/>
+      <c r="AF28" s="80"/>
+      <c r="AG28" s="80"/>
+      <c r="AH28" s="83"/>
     </row>
     <row r="29" spans="1:34">
-      <c r="A29" s="77" t="s">
+      <c r="A29" s="76" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="76" t="s">
+      <c r="B29" s="75" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="35">
         <v>100</v>
       </c>
       <c r="D29" s="36">
         <v>100</v>
       </c>
       <c r="E29" s="36">
         <v>100</v>
       </c>
       <c r="F29" s="37">
         <v>100</v>
       </c>
       <c r="G29" s="35">
         <v>113.1</v>
       </c>
       <c r="H29" s="36">
         <v>115</v>
       </c>
       <c r="I29" s="36">
         <v>110.2</v>
       </c>
       <c r="J29" s="37">
         <v>112</v>
@@ -17781,67 +17769,65 @@
       </c>
       <c r="V29" s="37">
         <v>114.9</v>
       </c>
       <c r="W29" s="35">
         <v>153.80000000000001</v>
       </c>
       <c r="X29" s="36">
         <v>165.2</v>
       </c>
       <c r="Y29" s="36">
         <v>156.19999999999999</v>
       </c>
       <c r="Z29" s="37">
         <v>120.8</v>
       </c>
       <c r="AA29" s="35">
         <v>155</v>
       </c>
       <c r="AB29" s="36">
         <v>163.5</v>
       </c>
       <c r="AC29" s="36">
         <v>152.6</v>
       </c>
-      <c r="AD29" s="37">
-[...2 lines deleted...]
-      <c r="AE29" s="104">
+      <c r="AD29" s="36">
+        <v>117.7</v>
+      </c>
+      <c r="AE29" s="92">
         <v>154.69999999999999</v>
       </c>
-      <c r="AF29" s="96"/>
-[...1 lines deleted...]
-      <c r="AH29" s="97"/>
+      <c r="AF29" s="85"/>
+      <c r="AG29" s="85"/>
+      <c r="AH29" s="86"/>
     </row>
     <row r="31" spans="1:34">
       <c r="C31" s="17"/>
     </row>
     <row r="32" spans="1:34">
-      <c r="A32" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A32" s="79"/>
       <c r="C32" s="17"/>
     </row>
     <row r="33" spans="3:3">
       <c r="C33" s="17"/>
     </row>
     <row r="34" spans="3:3">
       <c r="C34" s="17"/>
     </row>
     <row r="35" spans="3:3">
       <c r="C35" s="17"/>
     </row>
     <row r="36" spans="3:3">
       <c r="C36" s="17"/>
     </row>
     <row r="37" spans="3:3">
       <c r="C37" s="17"/>
     </row>
     <row r="38" spans="3:3">
       <c r="C38" s="17"/>
     </row>
     <row r="39" spans="3:3">
       <c r="C39" s="17"/>
     </row>
     <row r="40" spans="3:3">
       <c r="C40" s="17"/>
@@ -17880,173 +17866,173 @@
       <c r="C51" s="17"/>
     </row>
     <row r="52" spans="3:3">
       <c r="C52" s="17"/>
     </row>
     <row r="53" spans="3:3">
       <c r="C53" s="17"/>
     </row>
     <row r="54" spans="3:3">
       <c r="C54" s="17"/>
     </row>
     <row r="55" spans="3:3">
       <c r="C55" s="17"/>
     </row>
     <row r="56" spans="3:3">
       <c r="C56" s="17"/>
     </row>
     <row r="57" spans="3:3">
       <c r="C57" s="17"/>
     </row>
     <row r="58" spans="3:3">
       <c r="C58" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="C19:F19"/>
-[...8 lines deleted...]
-    <mergeCell ref="W19:Z19"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="K19:N19"/>
     <mergeCell ref="O19:R19"/>
     <mergeCell ref="S19:V19"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="A19:B20"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W19:Z19"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI2:AL2"/>
+    <mergeCell ref="AE19:AH19"/>
+    <mergeCell ref="AC18:AH18"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA19:AD19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3F7A0D0FF59B46B986B16B6A8AE3A4" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0d91c13f342fd01745667557db0fd31d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E36731-3E7F-485A-B780-29F24FE31537}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8402DC0B-4945-4330-9643-713972C26675}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82CBFB03-D90D-4562-BC54-98380E2BDB39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>