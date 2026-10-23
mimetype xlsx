--- v3 (2026-08-11)
+++ v4 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14565" yWindow="-75" windowWidth="14400" windowHeight="11670" tabRatio="863"/>
+    <workbookView xWindow="14565" yWindow="-75" windowWidth="14400" windowHeight="11670" tabRatio="863" firstSheet="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="2010-2026жж." sheetId="2" r:id="rId3"/>
     <sheet name="2016ж=100" sheetId="8" r:id="rId4"/>
     <sheet name="2019ж=100" sheetId="3" r:id="rId5"/>
     <sheet name="2022ж=100" sheetId="7" r:id="rId6"/>
     <sheet name="Ауыл, орман және балық шар." sheetId="5" r:id="rId7"/>
     <sheet name="Ақпарат және байланыс" sheetId="6" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="122">
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Білім беру</t>
@@ -438,51 +438,51 @@
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер</t>
     </r>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>d.ibraeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Д.Қ.Ибраева</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -592,50 +592,57 @@
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="13"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1157,120 +1164,120 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="12" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="17" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="11" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="10"/>
     <cellStyle name="Обычный 2 3" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="12"/>
     <cellStyle name="Обычный 7" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="13"/>
     <cellStyle name="Обычный_Лист1 2" xfId="5"/>
     <cellStyle name="Обычный_Лист17" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -1682,122 +1689,122 @@
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="52" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="57" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="69" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="120" t="s">
+      <c r="A14" s="121" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="121"/>
+      <c r="A15" s="122"/>
       <c r="B15" s="68" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="122"/>
+      <c r="A16" s="123"/>
       <c r="B16" s="68" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="52" t="s">
         <v>93</v>
       </c>
-      <c r="B18" s="132">
-        <v>46241</v>
+      <c r="B18" s="119">
+        <v>46302</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="132">
-        <v>46302</v>
+      <c r="B19" s="119">
+        <v>46048</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="52" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="61" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="62" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="52" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="63" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="52" t="s">
         <v>100</v>
       </c>
-      <c r="B23" s="98" t="s">
+      <c r="B23" s="120" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="https://stat.gov.kz/industries/economy/national-accounts/publications/330188/"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/6816/file/kk/"/>
     <hyperlink ref="B13" r:id="rId6"/>
     <hyperlink ref="B23" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -1859,233 +1866,233 @@
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="66"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="66"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="67" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BJ36" sqref="BJ36:BJ37"/>
+      <selection pane="bottomRight" activeCell="BL36" sqref="BL36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="1" customWidth="1"/>
     <col min="2" max="50" width="7.85546875" style="1" customWidth="1"/>
     <col min="51" max="51" width="8.140625" style="1" customWidth="1"/>
     <col min="52" max="61" width="7.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.7109375" style="1" customWidth="1"/>
     <col min="63" max="120" width="7.85546875" style="1" customWidth="1"/>
     <col min="121" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="6"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
-      <c r="AL2" s="126"/>
-[...4 lines deleted...]
-      <c r="AQ2" s="126" t="s">
+      <c r="AL2" s="127"/>
+      <c r="AM2" s="127"/>
+      <c r="AN2" s="127"/>
+      <c r="AO2" s="127"/>
+      <c r="AP2" s="127"/>
+      <c r="AQ2" s="127" t="s">
         <v>8</v>
       </c>
-      <c r="AR2" s="126"/>
-[...3 lines deleted...]
-      <c r="AV2" s="126"/>
+      <c r="AR2" s="127"/>
+      <c r="AS2" s="127"/>
+      <c r="AT2" s="127"/>
+      <c r="AU2" s="127"/>
+      <c r="AV2" s="127"/>
       <c r="BA2" s="18"/>
       <c r="BB2" s="18"/>
       <c r="BC2" s="18"/>
       <c r="BD2" s="18"/>
       <c r="BF2" s="18"/>
       <c r="BI2" s="20"/>
-      <c r="BJ2" s="124" t="s">
+      <c r="BJ2" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="BK2" s="124"/>
-[...5 lines deleted...]
-      <c r="BQ2" s="124"/>
+      <c r="BK2" s="125"/>
+      <c r="BL2" s="125"/>
+      <c r="BM2" s="125"/>
+      <c r="BN2" s="125"/>
+      <c r="BO2" s="125"/>
+      <c r="BP2" s="125"/>
+      <c r="BQ2" s="125"/>
     </row>
     <row r="3" spans="1:69">
-      <c r="A3" s="125"/>
-      <c r="B3" s="123" t="s">
+      <c r="A3" s="126"/>
+      <c r="B3" s="124" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="123"/>
-[...2 lines deleted...]
-      <c r="F3" s="123" t="s">
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="123"/>
-[...2 lines deleted...]
-      <c r="J3" s="123" t="s">
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="123"/>
-[...2 lines deleted...]
-      <c r="N3" s="123" t="s">
+      <c r="K3" s="124"/>
+      <c r="L3" s="124"/>
+      <c r="M3" s="124"/>
+      <c r="N3" s="124" t="s">
         <v>26</v>
       </c>
-      <c r="O3" s="123"/>
-[...2 lines deleted...]
-      <c r="R3" s="123" t="s">
+      <c r="O3" s="124"/>
+      <c r="P3" s="124"/>
+      <c r="Q3" s="124"/>
+      <c r="R3" s="124" t="s">
         <v>27</v>
       </c>
-      <c r="S3" s="123"/>
-[...2 lines deleted...]
-      <c r="V3" s="123" t="s">
+      <c r="S3" s="124"/>
+      <c r="T3" s="124"/>
+      <c r="U3" s="124"/>
+      <c r="V3" s="124" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="123"/>
-[...2 lines deleted...]
-      <c r="Z3" s="123" t="s">
+      <c r="W3" s="124"/>
+      <c r="X3" s="124"/>
+      <c r="Y3" s="124"/>
+      <c r="Z3" s="124" t="s">
         <v>29</v>
       </c>
-      <c r="AA3" s="123"/>
-[...2 lines deleted...]
-      <c r="AD3" s="123" t="s">
+      <c r="AA3" s="124"/>
+      <c r="AB3" s="124"/>
+      <c r="AC3" s="124"/>
+      <c r="AD3" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="AE3" s="123"/>
-[...2 lines deleted...]
-      <c r="AH3" s="123" t="s">
+      <c r="AE3" s="124"/>
+      <c r="AF3" s="124"/>
+      <c r="AG3" s="124"/>
+      <c r="AH3" s="124" t="s">
         <v>33</v>
       </c>
-      <c r="AI3" s="123"/>
-[...2 lines deleted...]
-      <c r="AL3" s="123" t="s">
+      <c r="AI3" s="124"/>
+      <c r="AJ3" s="124"/>
+      <c r="AK3" s="124"/>
+      <c r="AL3" s="124" t="s">
         <v>34</v>
       </c>
-      <c r="AM3" s="123"/>
-[...2 lines deleted...]
-      <c r="AP3" s="123" t="s">
+      <c r="AM3" s="124"/>
+      <c r="AN3" s="124"/>
+      <c r="AO3" s="124"/>
+      <c r="AP3" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="AQ3" s="123"/>
-[...2 lines deleted...]
-      <c r="AT3" s="123" t="s">
+      <c r="AQ3" s="124"/>
+      <c r="AR3" s="124"/>
+      <c r="AS3" s="124"/>
+      <c r="AT3" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="AU3" s="123"/>
-[...2 lines deleted...]
-      <c r="AX3" s="123" t="s">
+      <c r="AU3" s="124"/>
+      <c r="AV3" s="124"/>
+      <c r="AW3" s="124"/>
+      <c r="AX3" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="123"/>
-[...2 lines deleted...]
-      <c r="BB3" s="123" t="s">
+      <c r="AY3" s="124"/>
+      <c r="AZ3" s="124"/>
+      <c r="BA3" s="124"/>
+      <c r="BB3" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="123"/>
-[...2 lines deleted...]
-      <c r="BF3" s="123" t="s">
+      <c r="BC3" s="124"/>
+      <c r="BD3" s="124"/>
+      <c r="BE3" s="124"/>
+      <c r="BF3" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="BG3" s="123"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="123" t="s">
+      <c r="BG3" s="124"/>
+      <c r="BH3" s="124"/>
+      <c r="BI3" s="124"/>
+      <c r="BJ3" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="BK3" s="123"/>
-[...2 lines deleted...]
-      <c r="BN3" s="123" t="s">
+      <c r="BK3" s="124"/>
+      <c r="BL3" s="124"/>
+      <c r="BM3" s="124"/>
+      <c r="BN3" s="124" t="s">
         <v>119</v>
       </c>
-      <c r="BO3" s="123"/>
-[...1 lines deleted...]
-      <c r="BQ3" s="123"/>
+      <c r="BO3" s="124"/>
+      <c r="BP3" s="124"/>
+      <c r="BQ3" s="124"/>
     </row>
     <row r="4" spans="1:69" s="10" customFormat="1" ht="33.75">
-      <c r="A4" s="125"/>
+      <c r="A4" s="126"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -2234,60 +2241,60 @@
       </c>
       <c r="BF4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BG4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BH4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BI4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="BJ4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="BK4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BL4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BM4" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="BN4" s="112" t="s">
+      <c r="BN4" s="111" t="s">
         <v>47</v>
       </c>
-      <c r="BO4" s="112" t="s">
+      <c r="BO4" s="111" t="s">
         <v>5</v>
       </c>
-      <c r="BP4" s="112" t="s">
+      <c r="BP4" s="111" t="s">
         <v>3</v>
       </c>
-      <c r="BQ4" s="112" t="s">
+      <c r="BQ4" s="111" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:69" s="11" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>103</v>
       </c>
       <c r="C5" s="24">
         <v>103.9</v>
       </c>
       <c r="D5" s="24">
         <v>103.5</v>
       </c>
       <c r="E5" s="25">
         <v>103.7</v>
       </c>
       <c r="F5" s="23">
         <v>105.2</v>
       </c>
       <c r="G5" s="24">
         <v>105.7</v>
       </c>
@@ -2443,54 +2450,56 @@
       </c>
       <c r="BF5" s="23">
         <v>102.6</v>
       </c>
       <c r="BG5" s="24">
         <v>102.7</v>
       </c>
       <c r="BH5" s="24">
         <v>103.6</v>
       </c>
       <c r="BI5" s="26">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="23">
         <v>104.8</v>
       </c>
       <c r="BK5" s="24">
         <v>105.6</v>
       </c>
       <c r="BL5" s="24">
         <v>105.6</v>
       </c>
       <c r="BM5" s="26">
         <v>105.9</v>
       </c>
-      <c r="BN5" s="117">
+      <c r="BN5" s="116">
         <v>102</v>
       </c>
-      <c r="BO5" s="24"/>
+      <c r="BO5" s="116">
+        <v>103.1</v>
+      </c>
       <c r="BP5" s="24"/>
       <c r="BQ5" s="26"/>
     </row>
     <row r="6" spans="1:69" s="11" customFormat="1">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>107.2</v>
       </c>
       <c r="C6" s="24">
         <v>108.4</v>
       </c>
       <c r="D6" s="24">
         <v>105.9</v>
       </c>
       <c r="E6" s="25">
         <v>103.7</v>
       </c>
       <c r="F6" s="23">
         <v>105.2</v>
       </c>
       <c r="G6" s="24">
         <v>104.6</v>
       </c>
@@ -2646,54 +2655,56 @@
       </c>
       <c r="BF6" s="23">
         <v>105.9</v>
       </c>
       <c r="BG6" s="24">
         <v>104.5</v>
       </c>
       <c r="BH6" s="24">
         <v>105.3</v>
       </c>
       <c r="BI6" s="25">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="23">
         <v>109.2</v>
       </c>
       <c r="BK6" s="24">
         <v>110.4</v>
       </c>
       <c r="BL6" s="24">
         <v>111.2</v>
       </c>
       <c r="BM6" s="25">
         <v>112.1</v>
       </c>
-      <c r="BN6" s="116">
+      <c r="BN6" s="115">
         <v>101</v>
       </c>
-      <c r="BO6" s="24"/>
+      <c r="BO6" s="115">
+        <v>104.6</v>
+      </c>
       <c r="BP6" s="24"/>
       <c r="BQ6" s="25"/>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>102.3</v>
       </c>
       <c r="C7" s="30">
         <v>102.8</v>
       </c>
       <c r="D7" s="30">
         <v>95.5</v>
       </c>
       <c r="E7" s="31">
         <v>88.3</v>
       </c>
       <c r="F7" s="29">
         <v>101.1</v>
       </c>
       <c r="G7" s="30">
         <v>101.9</v>
       </c>
@@ -2849,54 +2860,56 @@
       </c>
       <c r="BF7" s="29">
         <v>104.8</v>
       </c>
       <c r="BG7" s="30">
         <v>108</v>
       </c>
       <c r="BH7" s="30">
         <v>116.8</v>
       </c>
       <c r="BI7" s="31">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="29">
         <v>110.6</v>
       </c>
       <c r="BK7" s="30">
         <v>111.3</v>
       </c>
       <c r="BL7" s="30">
         <v>112.8</v>
       </c>
       <c r="BM7" s="31">
         <v>111.9</v>
       </c>
-      <c r="BN7" s="118">
+      <c r="BN7" s="117">
         <v>102.6</v>
       </c>
-      <c r="BO7" s="30"/>
+      <c r="BO7" s="117">
+        <v>104.8</v>
+      </c>
       <c r="BP7" s="30"/>
       <c r="BQ7" s="31"/>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>108.2</v>
       </c>
       <c r="C8" s="30">
         <v>108.7</v>
       </c>
       <c r="D8" s="30">
         <v>106.7</v>
       </c>
       <c r="E8" s="31">
         <v>106.1</v>
       </c>
       <c r="F8" s="29">
         <v>106.5</v>
       </c>
       <c r="G8" s="30">
         <v>104.6</v>
       </c>
@@ -3052,54 +3065,56 @@
       </c>
       <c r="BF8" s="29">
         <v>104.6</v>
       </c>
       <c r="BG8" s="30">
         <v>99.9</v>
       </c>
       <c r="BH8" s="30">
         <v>99.2</v>
       </c>
       <c r="BI8" s="31">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="29">
         <v>103.8</v>
       </c>
       <c r="BK8" s="30">
         <v>104.9</v>
       </c>
       <c r="BL8" s="30">
         <v>106.3</v>
       </c>
       <c r="BM8" s="31">
         <v>107.5</v>
       </c>
-      <c r="BN8" s="118">
+      <c r="BN8" s="117">
         <v>98</v>
       </c>
-      <c r="BO8" s="30"/>
+      <c r="BO8" s="117">
+        <v>102.1</v>
+      </c>
       <c r="BP8" s="30"/>
       <c r="BQ8" s="31"/>
     </row>
     <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>106.9</v>
       </c>
       <c r="C9" s="30">
         <v>107.3</v>
       </c>
       <c r="D9" s="30">
         <v>106.9</v>
       </c>
       <c r="E9" s="31">
         <v>108.1</v>
       </c>
       <c r="F9" s="29">
         <v>107.3</v>
       </c>
       <c r="G9" s="30">
         <v>101.6</v>
       </c>
@@ -3255,54 +3270,56 @@
       </c>
       <c r="BF9" s="29">
         <v>101.4</v>
       </c>
       <c r="BG9" s="30">
         <v>99.4</v>
       </c>
       <c r="BH9" s="30">
         <v>96.7</v>
       </c>
       <c r="BI9" s="31">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="29">
         <v>102.3</v>
       </c>
       <c r="BK9" s="30">
         <v>103.3</v>
       </c>
       <c r="BL9" s="30">
         <v>104.8</v>
       </c>
       <c r="BM9" s="31">
         <v>107</v>
       </c>
-      <c r="BN9" s="118">
+      <c r="BN9" s="117">
         <v>85.6</v>
       </c>
-      <c r="BO9" s="30"/>
+      <c r="BO9" s="117">
+        <v>93.4</v>
+      </c>
       <c r="BP9" s="30"/>
       <c r="BQ9" s="31"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>116.8</v>
       </c>
       <c r="C10" s="30">
         <v>119.1</v>
       </c>
       <c r="D10" s="30">
         <v>114.1</v>
       </c>
       <c r="E10" s="31">
         <v>109.1</v>
       </c>
       <c r="F10" s="29">
         <v>107.6</v>
       </c>
       <c r="G10" s="30">
         <v>106.8</v>
       </c>
@@ -3458,54 +3475,56 @@
       </c>
       <c r="BF10" s="29">
         <v>106.2</v>
       </c>
       <c r="BG10" s="30">
         <v>102</v>
       </c>
       <c r="BH10" s="30">
         <v>99.7</v>
       </c>
       <c r="BI10" s="31">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="29">
         <v>107.1</v>
       </c>
       <c r="BK10" s="30">
         <v>104.8</v>
       </c>
       <c r="BL10" s="30">
         <v>105.7</v>
       </c>
       <c r="BM10" s="31">
         <v>107.4</v>
       </c>
-      <c r="BN10" s="118">
+      <c r="BN10" s="117">
         <v>108.2</v>
       </c>
-      <c r="BO10" s="30"/>
+      <c r="BO10" s="117">
+        <v>111</v>
+      </c>
       <c r="BP10" s="30"/>
       <c r="BQ10" s="31"/>
     </row>
     <row r="11" spans="1:69" ht="12" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>115.5</v>
       </c>
       <c r="C11" s="30">
         <v>117</v>
       </c>
       <c r="D11" s="30">
         <v>119.4</v>
       </c>
       <c r="E11" s="31">
         <v>104.2</v>
       </c>
       <c r="F11" s="29">
         <v>111.4</v>
       </c>
       <c r="G11" s="30">
         <v>110.1</v>
       </c>
@@ -3661,54 +3680,56 @@
       </c>
       <c r="BF11" s="29">
         <v>110.4</v>
       </c>
       <c r="BG11" s="30">
         <v>101.8</v>
       </c>
       <c r="BH11" s="30">
         <v>102.2</v>
       </c>
       <c r="BI11" s="31">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="29">
         <v>91.3</v>
       </c>
       <c r="BK11" s="30">
         <v>98.7</v>
       </c>
       <c r="BL11" s="30">
         <v>102.9</v>
       </c>
       <c r="BM11" s="31">
         <v>100.2</v>
       </c>
-      <c r="BN11" s="118">
+      <c r="BN11" s="117">
         <v>99.1</v>
       </c>
-      <c r="BO11" s="30"/>
+      <c r="BO11" s="117">
+        <v>103.6</v>
+      </c>
       <c r="BP11" s="30"/>
       <c r="BQ11" s="31"/>
     </row>
     <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>61</v>
       </c>
       <c r="C12" s="30">
         <v>52.3</v>
       </c>
       <c r="D12" s="30">
         <v>56.6</v>
       </c>
       <c r="E12" s="31">
         <v>104.5</v>
       </c>
       <c r="F12" s="29">
         <v>99.4</v>
       </c>
       <c r="G12" s="30">
         <v>97.4</v>
       </c>
@@ -3864,54 +3885,56 @@
       </c>
       <c r="BF12" s="29">
         <v>100.7</v>
       </c>
       <c r="BG12" s="30">
         <v>95.7</v>
       </c>
       <c r="BH12" s="30">
         <v>92.4</v>
       </c>
       <c r="BI12" s="31">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="29">
         <v>92.2</v>
       </c>
       <c r="BK12" s="30">
         <v>99.3</v>
       </c>
       <c r="BL12" s="30">
         <v>96.6</v>
       </c>
       <c r="BM12" s="31">
         <v>98.9</v>
       </c>
-      <c r="BN12" s="118">
+      <c r="BN12" s="117">
         <v>120.2</v>
       </c>
-      <c r="BO12" s="30"/>
+      <c r="BO12" s="117">
+        <v>108.8</v>
+      </c>
       <c r="BP12" s="30"/>
       <c r="BQ12" s="31"/>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>94.6</v>
       </c>
       <c r="C13" s="30">
         <v>102.6</v>
       </c>
       <c r="D13" s="30">
         <v>105.6</v>
       </c>
       <c r="E13" s="31">
         <v>99</v>
       </c>
       <c r="F13" s="29">
         <v>102.3</v>
       </c>
       <c r="G13" s="30">
         <v>98.5</v>
       </c>
@@ -4067,54 +4090,56 @@
       </c>
       <c r="BF13" s="29">
         <v>113.1</v>
       </c>
       <c r="BG13" s="30">
         <v>109.8</v>
       </c>
       <c r="BH13" s="30">
         <v>109.8</v>
       </c>
       <c r="BI13" s="31">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="29">
         <v>116.9</v>
       </c>
       <c r="BK13" s="30">
         <v>119</v>
       </c>
       <c r="BL13" s="30">
         <v>116.8</v>
       </c>
       <c r="BM13" s="31">
         <v>121.4</v>
       </c>
-      <c r="BN13" s="118">
+      <c r="BN13" s="117">
         <v>113.9</v>
       </c>
-      <c r="BO13" s="30"/>
+      <c r="BO13" s="117">
+        <v>114.5</v>
+      </c>
       <c r="BP13" s="30"/>
       <c r="BQ13" s="31"/>
     </row>
     <row r="14" spans="1:69" s="2" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>99.6</v>
       </c>
       <c r="C14" s="24">
         <v>100.2</v>
       </c>
       <c r="D14" s="24">
         <v>101.4</v>
       </c>
       <c r="E14" s="25">
         <v>103.8</v>
       </c>
       <c r="F14" s="23">
         <v>105.3</v>
       </c>
       <c r="G14" s="24">
         <v>106.9</v>
       </c>
@@ -4270,54 +4295,56 @@
       </c>
       <c r="BF14" s="23">
         <v>100.9</v>
       </c>
       <c r="BG14" s="24">
         <v>101.9</v>
       </c>
       <c r="BH14" s="24">
         <v>102.7</v>
       </c>
       <c r="BI14" s="25">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="23">
         <v>102.4</v>
       </c>
       <c r="BK14" s="24">
         <v>103.3</v>
       </c>
       <c r="BL14" s="24">
         <v>102.8</v>
       </c>
       <c r="BM14" s="25">
         <v>102.7</v>
       </c>
-      <c r="BN14" s="116">
+      <c r="BN14" s="115">
         <v>102.5</v>
       </c>
-      <c r="BO14" s="24"/>
+      <c r="BO14" s="115">
+        <v>102.5</v>
+      </c>
       <c r="BP14" s="24"/>
       <c r="BQ14" s="25"/>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>108.7</v>
       </c>
       <c r="C15" s="30">
         <v>107</v>
       </c>
       <c r="D15" s="30">
         <v>106.9</v>
       </c>
       <c r="E15" s="31">
         <v>108.1</v>
       </c>
       <c r="F15" s="29">
         <v>115.2</v>
       </c>
       <c r="G15" s="30">
         <v>117</v>
       </c>
@@ -4473,54 +4500,56 @@
       </c>
       <c r="BF15" s="29">
         <v>104.9</v>
       </c>
       <c r="BG15" s="30">
         <v>103</v>
       </c>
       <c r="BH15" s="30">
         <v>104.3</v>
       </c>
       <c r="BI15" s="31">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="29">
         <v>103.3</v>
       </c>
       <c r="BK15" s="30">
         <v>105</v>
       </c>
       <c r="BL15" s="30">
         <v>105.2</v>
       </c>
       <c r="BM15" s="31">
         <v>105.9</v>
       </c>
-      <c r="BN15" s="118">
+      <c r="BN15" s="117">
         <v>105.4</v>
       </c>
-      <c r="BO15" s="30"/>
+      <c r="BO15" s="117">
+        <v>106.5</v>
+      </c>
       <c r="BP15" s="30"/>
       <c r="BQ15" s="31"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>92.5</v>
       </c>
       <c r="C16" s="30">
         <v>96.7</v>
       </c>
       <c r="D16" s="30">
         <v>98.2</v>
       </c>
       <c r="E16" s="31">
         <v>99.9</v>
       </c>
       <c r="F16" s="29">
         <v>105.6</v>
       </c>
       <c r="G16" s="30">
         <v>105.1</v>
       </c>
@@ -4676,54 +4705,56 @@
       </c>
       <c r="BF16" s="29">
         <v>104.3</v>
       </c>
       <c r="BG16" s="30">
         <v>102.2</v>
       </c>
       <c r="BH16" s="30">
         <v>104.5</v>
       </c>
       <c r="BI16" s="31">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="29">
         <v>120.5</v>
       </c>
       <c r="BK16" s="30">
         <v>121.4</v>
       </c>
       <c r="BL16" s="30">
         <v>120.2</v>
       </c>
       <c r="BM16" s="31">
         <v>119.2</v>
       </c>
-      <c r="BN16" s="118">
+      <c r="BN16" s="117">
         <v>114.1</v>
       </c>
-      <c r="BO16" s="30"/>
+      <c r="BO16" s="117">
+        <v>108.4</v>
+      </c>
       <c r="BP16" s="30"/>
       <c r="BQ16" s="31"/>
     </row>
     <row r="17" spans="1:69">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>96.7</v>
       </c>
       <c r="C17" s="30">
         <v>97.7</v>
       </c>
       <c r="D17" s="30">
         <v>107.4</v>
       </c>
       <c r="E17" s="31">
         <v>118.6</v>
       </c>
       <c r="F17" s="29">
         <v>120.7</v>
       </c>
       <c r="G17" s="30">
         <v>120.3</v>
       </c>
@@ -4879,54 +4910,56 @@
       </c>
       <c r="BF17" s="29">
         <v>88.7</v>
       </c>
       <c r="BG17" s="30">
         <v>103.7</v>
       </c>
       <c r="BH17" s="30">
         <v>97.1</v>
       </c>
       <c r="BI17" s="31">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="29">
         <v>101.9</v>
       </c>
       <c r="BK17" s="30">
         <v>96.6</v>
       </c>
       <c r="BL17" s="30">
         <v>98.8</v>
       </c>
       <c r="BM17" s="31">
         <v>102.7</v>
       </c>
-      <c r="BN17" s="118">
+      <c r="BN17" s="117">
         <v>95.5</v>
       </c>
-      <c r="BO17" s="30"/>
+      <c r="BO17" s="117">
+        <v>98.6</v>
+      </c>
       <c r="BP17" s="30"/>
       <c r="BQ17" s="31"/>
     </row>
     <row r="18" spans="1:69">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="30">
         <v>171.8</v>
       </c>
       <c r="D18" s="30">
         <v>170.1</v>
       </c>
       <c r="E18" s="31">
         <v>114.9</v>
       </c>
       <c r="F18" s="29">
         <v>140.6</v>
       </c>
       <c r="G18" s="30">
         <v>126.3</v>
       </c>
@@ -5082,54 +5115,56 @@
       </c>
       <c r="BF18" s="29">
         <v>109.9</v>
       </c>
       <c r="BG18" s="30">
         <v>109.1</v>
       </c>
       <c r="BH18" s="30">
         <v>108.4</v>
       </c>
       <c r="BI18" s="31">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="29">
         <v>100.8</v>
       </c>
       <c r="BK18" s="30">
         <v>99</v>
       </c>
       <c r="BL18" s="30">
         <v>97.7</v>
       </c>
       <c r="BM18" s="31">
         <v>97.4</v>
       </c>
-      <c r="BN18" s="118">
+      <c r="BN18" s="117">
         <v>99.8</v>
       </c>
-      <c r="BO18" s="30"/>
+      <c r="BO18" s="117">
+        <v>103.6</v>
+      </c>
       <c r="BP18" s="30"/>
       <c r="BQ18" s="31"/>
     </row>
     <row r="19" spans="1:69">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>69.7</v>
       </c>
       <c r="C19" s="30">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="30">
         <v>82.1</v>
       </c>
       <c r="E19" s="31">
         <v>83.8</v>
       </c>
       <c r="F19" s="29">
         <v>94.7</v>
       </c>
       <c r="G19" s="30">
         <v>96.1</v>
       </c>
@@ -5285,54 +5320,56 @@
       </c>
       <c r="BF19" s="29">
         <v>100.8</v>
       </c>
       <c r="BG19" s="30">
         <v>101.4</v>
       </c>
       <c r="BH19" s="30">
         <v>99.7</v>
       </c>
       <c r="BI19" s="31">
         <v>101</v>
       </c>
       <c r="BJ19" s="29">
         <v>106.4</v>
       </c>
       <c r="BK19" s="30">
         <v>105.9</v>
       </c>
       <c r="BL19" s="30">
         <v>105.2</v>
       </c>
       <c r="BM19" s="31">
         <v>103.2</v>
       </c>
-      <c r="BN19" s="118">
+      <c r="BN19" s="117">
         <v>96</v>
       </c>
-      <c r="BO19" s="30"/>
+      <c r="BO19" s="117">
+        <v>98</v>
+      </c>
       <c r="BP19" s="30"/>
       <c r="BQ19" s="31"/>
     </row>
     <row r="20" spans="1:69" s="3" customFormat="1">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>128.1</v>
       </c>
       <c r="C20" s="30">
         <v>147.5</v>
       </c>
       <c r="D20" s="30">
         <v>155.4</v>
       </c>
       <c r="E20" s="31">
         <v>92.6</v>
       </c>
       <c r="F20" s="29">
         <v>115.8</v>
       </c>
       <c r="G20" s="30">
         <v>108.1</v>
       </c>
@@ -5488,54 +5525,56 @@
       </c>
       <c r="BF20" s="29">
         <v>101</v>
       </c>
       <c r="BG20" s="30">
         <v>98.7</v>
       </c>
       <c r="BH20" s="30">
         <v>100</v>
       </c>
       <c r="BI20" s="31">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="29">
         <v>104.1</v>
       </c>
       <c r="BK20" s="30">
         <v>105</v>
       </c>
       <c r="BL20" s="30">
         <v>102.7</v>
       </c>
       <c r="BM20" s="31">
         <v>80</v>
       </c>
-      <c r="BN20" s="118">
+      <c r="BN20" s="117">
         <v>80.900000000000006</v>
       </c>
-      <c r="BO20" s="30"/>
+      <c r="BO20" s="117">
+        <v>80.2</v>
+      </c>
       <c r="BP20" s="30"/>
       <c r="BQ20" s="31"/>
     </row>
     <row r="21" spans="1:69">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>111.4</v>
       </c>
       <c r="C21" s="30">
         <v>89.5</v>
       </c>
       <c r="D21" s="30">
         <v>82.4</v>
       </c>
       <c r="E21" s="31">
         <v>116</v>
       </c>
       <c r="F21" s="29">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="30">
         <v>75.7</v>
       </c>
@@ -5691,54 +5730,56 @@
       </c>
       <c r="BF21" s="29">
         <v>100.1</v>
       </c>
       <c r="BG21" s="30">
         <v>100.6</v>
       </c>
       <c r="BH21" s="30">
         <v>102.1</v>
       </c>
       <c r="BI21" s="31">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="29">
         <v>104.4</v>
       </c>
       <c r="BK21" s="30">
         <v>102.8</v>
       </c>
       <c r="BL21" s="30">
         <v>99.1</v>
       </c>
       <c r="BM21" s="31">
         <v>96.9</v>
       </c>
-      <c r="BN21" s="118">
+      <c r="BN21" s="117">
         <v>97.8</v>
       </c>
-      <c r="BO21" s="30"/>
+      <c r="BO21" s="117">
+        <v>98.5</v>
+      </c>
       <c r="BP21" s="30"/>
       <c r="BQ21" s="31"/>
     </row>
     <row r="22" spans="1:69" ht="12" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="30">
         <v>61.1</v>
       </c>
       <c r="D22" s="30">
         <v>59.5</v>
       </c>
       <c r="E22" s="31">
         <v>126.5</v>
       </c>
       <c r="F22" s="29">
         <v>79.2</v>
       </c>
       <c r="G22" s="30">
         <v>94.1</v>
       </c>
@@ -5894,54 +5935,56 @@
       </c>
       <c r="BF22" s="29">
         <v>96.7</v>
       </c>
       <c r="BG22" s="30">
         <v>99.6</v>
       </c>
       <c r="BH22" s="30">
         <v>102.2</v>
       </c>
       <c r="BI22" s="31">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="29">
         <v>93.7</v>
       </c>
       <c r="BK22" s="30">
         <v>95.6</v>
       </c>
       <c r="BL22" s="30">
         <v>96.7</v>
       </c>
       <c r="BM22" s="31">
         <v>91.4</v>
       </c>
-      <c r="BN22" s="118">
+      <c r="BN22" s="117">
         <v>100.1</v>
       </c>
-      <c r="BO22" s="30"/>
+      <c r="BO22" s="117">
+        <v>102.4</v>
+      </c>
       <c r="BP22" s="30"/>
       <c r="BQ22" s="31"/>
     </row>
     <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>97.7</v>
       </c>
       <c r="D23" s="30">
         <v>99.1</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>99.1</v>
       </c>
       <c r="G23" s="30">
         <v>98.6</v>
       </c>
@@ -6097,54 +6140,56 @@
       </c>
       <c r="BF23" s="29">
         <v>92.6</v>
       </c>
       <c r="BG23" s="30">
         <v>103</v>
       </c>
       <c r="BH23" s="30">
         <v>106.5</v>
       </c>
       <c r="BI23" s="31">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="29">
         <v>106</v>
       </c>
       <c r="BK23" s="30">
         <v>103.5</v>
       </c>
       <c r="BL23" s="30">
         <v>101.6</v>
       </c>
       <c r="BM23" s="31">
         <v>100.7</v>
       </c>
-      <c r="BN23" s="118">
+      <c r="BN23" s="117">
         <v>98.1</v>
       </c>
-      <c r="BO23" s="30"/>
+      <c r="BO23" s="117">
+        <v>98.5</v>
+      </c>
       <c r="BP23" s="30"/>
       <c r="BQ23" s="31"/>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>98</v>
       </c>
       <c r="C24" s="30">
         <v>98.9</v>
       </c>
       <c r="D24" s="30">
         <v>99.5</v>
       </c>
       <c r="E24" s="31">
         <v>98.1</v>
       </c>
       <c r="F24" s="29">
         <v>98.9</v>
       </c>
       <c r="G24" s="30">
         <v>98.7</v>
       </c>
@@ -6300,54 +6345,56 @@
       </c>
       <c r="BF24" s="29">
         <v>99.9</v>
       </c>
       <c r="BG24" s="30">
         <v>100.5</v>
       </c>
       <c r="BH24" s="30">
         <v>99.8</v>
       </c>
       <c r="BI24" s="31">
         <v>100</v>
       </c>
       <c r="BJ24" s="29">
         <v>98.4</v>
       </c>
       <c r="BK24" s="30">
         <v>99.2</v>
       </c>
       <c r="BL24" s="30">
         <v>99.3</v>
       </c>
       <c r="BM24" s="31">
         <v>99.8</v>
       </c>
-      <c r="BN24" s="118">
+      <c r="BN24" s="117">
         <v>101.5</v>
       </c>
-      <c r="BO24" s="30"/>
+      <c r="BO24" s="117">
+        <v>100.4</v>
+      </c>
       <c r="BP24" s="30"/>
       <c r="BQ24" s="31"/>
     </row>
     <row r="25" spans="1:69" ht="12" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>97.5</v>
       </c>
       <c r="C25" s="30">
         <v>99.2</v>
       </c>
       <c r="D25" s="30">
         <v>99.5</v>
       </c>
       <c r="E25" s="31">
         <v>98.7</v>
       </c>
       <c r="F25" s="29">
         <v>102.9</v>
       </c>
       <c r="G25" s="30">
         <v>101.7</v>
       </c>
@@ -6503,54 +6550,56 @@
       </c>
       <c r="BF25" s="29">
         <v>98.5</v>
       </c>
       <c r="BG25" s="30">
         <v>99</v>
       </c>
       <c r="BH25" s="30">
         <v>102.6</v>
       </c>
       <c r="BI25" s="31">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="29">
         <v>98.6</v>
       </c>
       <c r="BK25" s="30">
         <v>98.3</v>
       </c>
       <c r="BL25" s="30">
         <v>96.8</v>
       </c>
       <c r="BM25" s="31">
         <v>99.3</v>
       </c>
-      <c r="BN25" s="118">
+      <c r="BN25" s="117">
         <v>99.1</v>
       </c>
-      <c r="BO25" s="30"/>
+      <c r="BO25" s="117">
+        <v>98.9</v>
+      </c>
       <c r="BP25" s="30"/>
       <c r="BQ25" s="31"/>
     </row>
     <row r="26" spans="1:69">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>110.1</v>
       </c>
       <c r="C26" s="30">
         <v>102.5</v>
       </c>
       <c r="D26" s="30">
         <v>88</v>
       </c>
       <c r="E26" s="31">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="29">
         <v>83.7</v>
       </c>
       <c r="G26" s="30">
         <v>95.5</v>
       </c>
@@ -6706,54 +6755,56 @@
       </c>
       <c r="BF26" s="29">
         <v>85.8</v>
       </c>
       <c r="BG26" s="30">
         <v>90.9</v>
       </c>
       <c r="BH26" s="30">
         <v>93.2</v>
       </c>
       <c r="BI26" s="31">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="29">
         <v>92.9</v>
       </c>
       <c r="BK26" s="30">
         <v>97.1</v>
       </c>
       <c r="BL26" s="30">
         <v>98.1</v>
       </c>
       <c r="BM26" s="31">
         <v>98.4</v>
       </c>
-      <c r="BN26" s="118">
+      <c r="BN26" s="117">
         <v>95.9</v>
       </c>
-      <c r="BO26" s="30"/>
+      <c r="BO26" s="117">
+        <v>97.8</v>
+      </c>
       <c r="BP26" s="30"/>
       <c r="BQ26" s="31"/>
     </row>
     <row r="27" spans="1:69">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>61.7</v>
       </c>
       <c r="C27" s="36">
         <v>65</v>
       </c>
       <c r="D27" s="36">
         <v>80</v>
       </c>
       <c r="E27" s="37">
         <v>109.4</v>
       </c>
       <c r="F27" s="35">
         <v>136.4</v>
       </c>
       <c r="G27" s="36">
         <v>188.3</v>
       </c>
@@ -6909,223 +6960,225 @@
       </c>
       <c r="BF27" s="35">
         <v>104.6</v>
       </c>
       <c r="BG27" s="36">
         <v>100.7</v>
       </c>
       <c r="BH27" s="36">
         <v>95.3</v>
       </c>
       <c r="BI27" s="37">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="35">
         <v>86.5</v>
       </c>
       <c r="BK27" s="36">
         <v>89.7</v>
       </c>
       <c r="BL27" s="36">
         <v>90.7</v>
       </c>
       <c r="BM27" s="37">
         <v>93.7</v>
       </c>
-      <c r="BN27" s="119">
+      <c r="BN27" s="118">
         <v>104</v>
       </c>
-      <c r="BO27" s="36"/>
+      <c r="BO27" s="118">
+        <v>103.6</v>
+      </c>
       <c r="BP27" s="36"/>
       <c r="BQ27" s="37"/>
     </row>
     <row r="30" spans="1:69">
       <c r="A30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP2:AV2"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="BJ2:BQ2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="AL3:AO3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AO5" sqref="AO5:AO27"/>
+      <selection pane="bottomRight" activeCell="AQ5" sqref="AQ5:AQ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.5703125" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="10.42578125" style="1" customWidth="1"/>
     <col min="32" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="10.42578125" style="1" customWidth="1"/>
     <col min="36" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="10.85546875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:45" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="X2" s="14"/>
       <c r="AB2" s="14"/>
       <c r="AD2" s="14" t="s">
         <v>68</v>
       </c>
       <c r="AK2" s="20"/>
-      <c r="AL2" s="124" t="s">
+      <c r="AL2" s="125" t="s">
         <v>72</v>
       </c>
-      <c r="AM2" s="124"/>
-[...5 lines deleted...]
-      <c r="AS2" s="124"/>
+      <c r="AM2" s="125"/>
+      <c r="AN2" s="125"/>
+      <c r="AO2" s="125"/>
+      <c r="AP2" s="125"/>
+      <c r="AQ2" s="125"/>
+      <c r="AR2" s="125"/>
+      <c r="AS2" s="125"/>
     </row>
     <row r="3" spans="1:45">
-      <c r="A3" s="125"/>
-      <c r="B3" s="123" t="s">
+      <c r="A3" s="126"/>
+      <c r="B3" s="124" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="123"/>
-[...2 lines deleted...]
-      <c r="F3" s="123" t="s">
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="G3" s="123"/>
-[...2 lines deleted...]
-      <c r="J3" s="123" t="s">
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="123"/>
-[...2 lines deleted...]
-      <c r="N3" s="123" t="s">
+      <c r="K3" s="124"/>
+      <c r="L3" s="124"/>
+      <c r="M3" s="124"/>
+      <c r="N3" s="124" t="s">
         <v>34</v>
       </c>
-      <c r="O3" s="123"/>
-[...2 lines deleted...]
-      <c r="R3" s="123" t="s">
+      <c r="O3" s="124"/>
+      <c r="P3" s="124"/>
+      <c r="Q3" s="124"/>
+      <c r="R3" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="S3" s="123"/>
-[...2 lines deleted...]
-      <c r="V3" s="123" t="s">
+      <c r="S3" s="124"/>
+      <c r="T3" s="124"/>
+      <c r="U3" s="124"/>
+      <c r="V3" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="W3" s="123"/>
-[...2 lines deleted...]
-      <c r="Z3" s="123" t="s">
+      <c r="W3" s="124"/>
+      <c r="X3" s="124"/>
+      <c r="Y3" s="124"/>
+      <c r="Z3" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="123"/>
-[...2 lines deleted...]
-      <c r="AD3" s="123" t="s">
+      <c r="AA3" s="124"/>
+      <c r="AB3" s="124"/>
+      <c r="AC3" s="124"/>
+      <c r="AD3" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="123"/>
-[...2 lines deleted...]
-      <c r="AH3" s="123" t="s">
+      <c r="AE3" s="124"/>
+      <c r="AF3" s="124"/>
+      <c r="AG3" s="124"/>
+      <c r="AH3" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="AI3" s="123"/>
-[...2 lines deleted...]
-      <c r="AL3" s="123" t="s">
+      <c r="AI3" s="124"/>
+      <c r="AJ3" s="124"/>
+      <c r="AK3" s="124"/>
+      <c r="AL3" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="AM3" s="123"/>
-[...2 lines deleted...]
-      <c r="AP3" s="123" t="s">
+      <c r="AM3" s="124"/>
+      <c r="AN3" s="124"/>
+      <c r="AO3" s="124"/>
+      <c r="AP3" s="124" t="s">
         <v>119</v>
       </c>
-      <c r="AQ3" s="123"/>
-[...1 lines deleted...]
-      <c r="AS3" s="123"/>
+      <c r="AQ3" s="124"/>
+      <c r="AR3" s="124"/>
+      <c r="AS3" s="124"/>
     </row>
     <row r="4" spans="1:45" ht="33.75">
-      <c r="A4" s="125"/>
+      <c r="A4" s="126"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -7202,60 +7255,60 @@
       </c>
       <c r="AH4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AK4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="AL4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AM4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AN4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AO4" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="AP4" s="108" t="s">
+      <c r="AP4" s="107" t="s">
         <v>47</v>
       </c>
-      <c r="AQ4" s="108" t="s">
+      <c r="AQ4" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="AR4" s="108" t="s">
+      <c r="AR4" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="AS4" s="108" t="s">
+      <c r="AS4" s="107" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>103.2</v>
       </c>
       <c r="G5" s="24">
         <v>104.1</v>
       </c>
@@ -7339,54 +7392,56 @@
       </c>
       <c r="AH5" s="23">
         <v>121</v>
       </c>
       <c r="AI5" s="24">
         <v>120.1</v>
       </c>
       <c r="AJ5" s="24">
         <v>121.6</v>
       </c>
       <c r="AK5" s="26">
         <v>123.5</v>
       </c>
       <c r="AL5" s="23">
         <v>126.8</v>
       </c>
       <c r="AM5" s="24">
         <v>126.8</v>
       </c>
       <c r="AN5" s="24">
         <v>128.4</v>
       </c>
       <c r="AO5" s="26">
         <v>130.80000000000001</v>
       </c>
-      <c r="AP5" s="113">
+      <c r="AP5" s="112">
         <v>129.30000000000001</v>
       </c>
-      <c r="AQ5" s="24"/>
+      <c r="AQ5" s="24">
+        <v>130.69999999999999</v>
+      </c>
       <c r="AR5" s="24"/>
       <c r="AS5" s="26"/>
     </row>
     <row r="6" spans="1:45">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>111.6</v>
       </c>
       <c r="G6" s="24">
         <v>113.3</v>
       </c>
@@ -7470,54 +7525,56 @@
       </c>
       <c r="AH6" s="23">
         <v>163.6</v>
       </c>
       <c r="AI6" s="24">
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="24">
         <v>160.4</v>
       </c>
       <c r="AK6" s="25">
         <v>162.5</v>
       </c>
       <c r="AL6" s="23">
         <v>178.7</v>
       </c>
       <c r="AM6" s="24">
         <v>179.6</v>
       </c>
       <c r="AN6" s="24">
         <v>178.4</v>
       </c>
       <c r="AO6" s="25">
         <v>182.2</v>
       </c>
-      <c r="AP6" s="113">
+      <c r="AP6" s="112">
         <v>180.5</v>
       </c>
-      <c r="AQ6" s="24"/>
+      <c r="AQ6" s="24">
+        <v>187.9</v>
+      </c>
       <c r="AR6" s="24"/>
       <c r="AS6" s="25"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>111.9</v>
       </c>
       <c r="G7" s="30">
         <v>110.8</v>
       </c>
@@ -7601,54 +7658,56 @@
       </c>
       <c r="AH7" s="29">
         <v>165.9</v>
       </c>
       <c r="AI7" s="30">
         <v>177.3</v>
       </c>
       <c r="AJ7" s="30">
         <v>169.7</v>
       </c>
       <c r="AK7" s="31">
         <v>185.4</v>
       </c>
       <c r="AL7" s="29">
         <v>183.5</v>
       </c>
       <c r="AM7" s="30">
         <v>197.3</v>
       </c>
       <c r="AN7" s="30">
         <v>191.4</v>
       </c>
       <c r="AO7" s="31">
         <v>207.5</v>
       </c>
-      <c r="AP7" s="114">
+      <c r="AP7" s="113">
         <v>188.3</v>
       </c>
-      <c r="AQ7" s="30"/>
+      <c r="AQ7" s="30">
+        <v>206.8</v>
+      </c>
       <c r="AR7" s="30"/>
       <c r="AS7" s="31"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>111</v>
       </c>
       <c r="G8" s="30">
         <v>112.3</v>
       </c>
@@ -7732,54 +7791,56 @@
       </c>
       <c r="AH8" s="29">
         <v>138.19999999999999</v>
       </c>
       <c r="AI8" s="30">
         <v>129.1</v>
       </c>
       <c r="AJ8" s="30">
         <v>126.1</v>
       </c>
       <c r="AK8" s="31">
         <v>123.8</v>
       </c>
       <c r="AL8" s="29">
         <v>143.5</v>
       </c>
       <c r="AM8" s="30">
         <v>135.4</v>
       </c>
       <c r="AN8" s="30">
         <v>134</v>
       </c>
       <c r="AO8" s="31">
         <v>133.1</v>
       </c>
-      <c r="AP8" s="114">
+      <c r="AP8" s="113">
         <v>140.6</v>
       </c>
-      <c r="AQ8" s="30"/>
+      <c r="AQ8" s="30">
+        <v>138.19999999999999</v>
+      </c>
       <c r="AR8" s="30"/>
       <c r="AS8" s="31"/>
     </row>
     <row r="9" spans="1:45" ht="22.5">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>104.7</v>
       </c>
       <c r="G9" s="30">
         <v>108.8</v>
       </c>
@@ -7863,54 +7924,56 @@
       </c>
       <c r="AH9" s="29">
         <v>125.7</v>
       </c>
       <c r="AI9" s="30">
         <v>125.1</v>
       </c>
       <c r="AJ9" s="30">
         <v>122.7</v>
       </c>
       <c r="AK9" s="31">
         <v>117.5</v>
       </c>
       <c r="AL9" s="29">
         <v>128.6</v>
       </c>
       <c r="AM9" s="30">
         <v>129.19999999999999</v>
       </c>
       <c r="AN9" s="30">
         <v>128.6</v>
       </c>
       <c r="AO9" s="31">
         <v>125.7</v>
       </c>
-      <c r="AP9" s="114">
+      <c r="AP9" s="113">
         <v>110.1</v>
       </c>
-      <c r="AQ9" s="30"/>
+      <c r="AQ9" s="30">
+        <v>120.7</v>
+      </c>
       <c r="AR9" s="30"/>
       <c r="AS9" s="31"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>116.1</v>
       </c>
       <c r="G10" s="30">
         <v>113.3</v>
       </c>
@@ -7994,54 +8057,56 @@
       </c>
       <c r="AH10" s="29">
         <v>155.69999999999999</v>
       </c>
       <c r="AI10" s="30">
         <v>137.6</v>
       </c>
       <c r="AJ10" s="30">
         <v>131</v>
       </c>
       <c r="AK10" s="31">
         <v>133.5</v>
       </c>
       <c r="AL10" s="29">
         <v>166.8</v>
       </c>
       <c r="AM10" s="30">
         <v>144.19999999999999</v>
       </c>
       <c r="AN10" s="30">
         <v>138.5</v>
       </c>
       <c r="AO10" s="31">
         <v>143.4</v>
       </c>
-      <c r="AP10" s="114">
+      <c r="AP10" s="113">
         <v>180.5</v>
       </c>
-      <c r="AQ10" s="30"/>
+      <c r="AQ10" s="30">
+        <v>160.1</v>
+      </c>
       <c r="AR10" s="30"/>
       <c r="AS10" s="31"/>
     </row>
     <row r="11" spans="1:45" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>101.1</v>
       </c>
       <c r="G11" s="30">
         <v>106.8</v>
       </c>
@@ -8125,54 +8190,56 @@
       </c>
       <c r="AH11" s="29">
         <v>130.6</v>
       </c>
       <c r="AI11" s="30">
         <v>138.4</v>
       </c>
       <c r="AJ11" s="30">
         <v>136.5</v>
       </c>
       <c r="AK11" s="31">
         <v>128.19999999999999</v>
       </c>
       <c r="AL11" s="29">
         <v>119.2</v>
       </c>
       <c r="AM11" s="30">
         <v>136.6</v>
       </c>
       <c r="AN11" s="30">
         <v>140.5</v>
       </c>
       <c r="AO11" s="31">
         <v>128.5</v>
       </c>
-      <c r="AP11" s="114">
+      <c r="AP11" s="113">
         <v>118.1</v>
       </c>
-      <c r="AQ11" s="30"/>
+      <c r="AQ11" s="30">
+        <v>141.5</v>
+      </c>
       <c r="AR11" s="30"/>
       <c r="AS11" s="31"/>
     </row>
     <row r="12" spans="1:45" ht="33.75">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>111.9</v>
       </c>
       <c r="G12" s="30">
         <v>110.4</v>
       </c>
@@ -8256,54 +8323,56 @@
       </c>
       <c r="AH12" s="29">
         <v>144.30000000000001</v>
       </c>
       <c r="AI12" s="30">
         <v>111.6</v>
       </c>
       <c r="AJ12" s="30">
         <v>99.4</v>
       </c>
       <c r="AK12" s="31">
         <v>104.2</v>
       </c>
       <c r="AL12" s="29">
         <v>133</v>
       </c>
       <c r="AM12" s="30">
         <v>110.8</v>
       </c>
       <c r="AN12" s="30">
         <v>96</v>
       </c>
       <c r="AO12" s="31">
         <v>103.1</v>
       </c>
-      <c r="AP12" s="114">
+      <c r="AP12" s="113">
         <v>159.9</v>
       </c>
-      <c r="AQ12" s="30"/>
+      <c r="AQ12" s="30">
+        <v>120.6</v>
+      </c>
       <c r="AR12" s="30"/>
       <c r="AS12" s="31"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>105.3</v>
       </c>
       <c r="G13" s="30">
         <v>109.7</v>
       </c>
@@ -8387,54 +8456,56 @@
       </c>
       <c r="AH13" s="29">
         <v>228.1</v>
       </c>
       <c r="AI13" s="30">
         <v>216.5</v>
       </c>
       <c r="AJ13" s="30">
         <v>207.3</v>
       </c>
       <c r="AK13" s="31">
         <v>219.5</v>
       </c>
       <c r="AL13" s="29">
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="30">
         <v>257.60000000000002</v>
       </c>
       <c r="AN13" s="30">
         <v>242.1</v>
       </c>
       <c r="AO13" s="31">
         <v>266.5</v>
       </c>
-      <c r="AP13" s="114">
+      <c r="AP13" s="113">
         <v>303.7</v>
       </c>
-      <c r="AQ13" s="30"/>
+      <c r="AQ13" s="30">
+        <v>295</v>
+      </c>
       <c r="AR13" s="30"/>
       <c r="AS13" s="31"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>98.6</v>
       </c>
       <c r="G14" s="24">
         <v>98.8</v>
       </c>
@@ -8518,54 +8589,56 @@
       </c>
       <c r="AH14" s="23">
         <v>102.6</v>
       </c>
       <c r="AI14" s="24">
         <v>100.9</v>
       </c>
       <c r="AJ14" s="24">
         <v>102.4</v>
       </c>
       <c r="AK14" s="25">
         <v>105.9</v>
       </c>
       <c r="AL14" s="23">
         <v>105.1</v>
       </c>
       <c r="AM14" s="24">
         <v>104.2</v>
       </c>
       <c r="AN14" s="24">
         <v>105.3</v>
       </c>
       <c r="AO14" s="25">
         <v>108.8</v>
       </c>
-      <c r="AP14" s="113">
+      <c r="AP14" s="112">
         <v>107.7</v>
       </c>
-      <c r="AQ14" s="24"/>
+      <c r="AQ14" s="24">
+        <v>106.8</v>
+      </c>
       <c r="AR14" s="24"/>
       <c r="AS14" s="25"/>
     </row>
     <row r="15" spans="1:45" ht="33.75">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>101.1</v>
       </c>
       <c r="G15" s="30">
         <v>99.5</v>
       </c>
@@ -8649,54 +8722,56 @@
       </c>
       <c r="AH15" s="29">
         <v>119.7</v>
       </c>
       <c r="AI15" s="30">
         <v>113.6</v>
       </c>
       <c r="AJ15" s="30">
         <v>117.7</v>
       </c>
       <c r="AK15" s="31">
         <v>126.1</v>
       </c>
       <c r="AL15" s="29">
         <v>123.7</v>
       </c>
       <c r="AM15" s="30">
         <v>119.3</v>
       </c>
       <c r="AN15" s="30">
         <v>123.8</v>
       </c>
       <c r="AO15" s="31">
         <v>133.5</v>
       </c>
-      <c r="AP15" s="114">
+      <c r="AP15" s="113">
         <v>130.4</v>
       </c>
-      <c r="AQ15" s="30"/>
+      <c r="AQ15" s="30">
+        <v>127.1</v>
+      </c>
       <c r="AR15" s="30"/>
       <c r="AS15" s="31"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>101.9</v>
       </c>
       <c r="G16" s="30">
         <v>102.8</v>
       </c>
@@ -8780,54 +8855,56 @@
       </c>
       <c r="AH16" s="29">
         <v>107.8</v>
       </c>
       <c r="AI16" s="30">
         <v>102.5</v>
       </c>
       <c r="AJ16" s="30">
         <v>106.2</v>
       </c>
       <c r="AK16" s="31">
         <v>117.4</v>
       </c>
       <c r="AL16" s="29">
         <v>129.9</v>
       </c>
       <c r="AM16" s="30">
         <v>124.4</v>
       </c>
       <c r="AN16" s="30">
         <v>127.7</v>
       </c>
       <c r="AO16" s="31">
         <v>139.9</v>
       </c>
-      <c r="AP16" s="114">
+      <c r="AP16" s="113">
         <v>148.19999999999999</v>
       </c>
-      <c r="AQ16" s="30"/>
+      <c r="AQ16" s="30">
+        <v>134.80000000000001</v>
+      </c>
       <c r="AR16" s="30"/>
       <c r="AS16" s="31"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>84.8</v>
       </c>
       <c r="G17" s="30">
         <v>92.1</v>
       </c>
@@ -8911,54 +8988,56 @@
       </c>
       <c r="AH17" s="29">
         <v>67.900000000000006</v>
       </c>
       <c r="AI17" s="30">
         <v>90.3</v>
       </c>
       <c r="AJ17" s="30">
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="31">
         <v>74.900000000000006</v>
       </c>
       <c r="AL17" s="29">
         <v>69.2</v>
       </c>
       <c r="AM17" s="30">
         <v>87.2</v>
       </c>
       <c r="AN17" s="30">
         <v>75.7</v>
       </c>
       <c r="AO17" s="31">
         <v>76.900000000000006</v>
       </c>
-      <c r="AP17" s="114">
+      <c r="AP17" s="113">
         <v>66.099999999999994</v>
       </c>
-      <c r="AQ17" s="30"/>
+      <c r="AQ17" s="30">
+        <v>86</v>
+      </c>
       <c r="AR17" s="30"/>
       <c r="AS17" s="31"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>101.4</v>
       </c>
       <c r="G18" s="30">
         <v>103.7</v>
       </c>
@@ -9042,54 +9121,56 @@
       </c>
       <c r="AH18" s="29">
         <v>168.7</v>
       </c>
       <c r="AI18" s="30">
         <v>185.6</v>
       </c>
       <c r="AJ18" s="30">
         <v>177.5</v>
       </c>
       <c r="AK18" s="31">
         <v>133.9</v>
       </c>
       <c r="AL18" s="29">
         <v>170</v>
       </c>
       <c r="AM18" s="30">
         <v>183.7</v>
       </c>
       <c r="AN18" s="30">
         <v>173.4</v>
       </c>
       <c r="AO18" s="31">
         <v>130.4</v>
       </c>
-      <c r="AP18" s="114">
+      <c r="AP18" s="113">
         <v>169.7</v>
       </c>
-      <c r="AQ18" s="30"/>
+      <c r="AQ18" s="30">
+        <v>190.3</v>
+      </c>
       <c r="AR18" s="30"/>
       <c r="AS18" s="31"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>95.5</v>
       </c>
       <c r="G19" s="30">
         <v>98.9</v>
       </c>
@@ -9173,54 +9254,56 @@
       </c>
       <c r="AH19" s="29">
         <v>108.1</v>
       </c>
       <c r="AI19" s="30">
         <v>104.8</v>
       </c>
       <c r="AJ19" s="30">
         <v>98.8</v>
       </c>
       <c r="AK19" s="31">
         <v>93.4</v>
       </c>
       <c r="AL19" s="29">
         <v>115</v>
       </c>
       <c r="AM19" s="30">
         <v>111</v>
       </c>
       <c r="AN19" s="30">
         <v>103.9</v>
       </c>
       <c r="AO19" s="31">
         <v>96.4</v>
       </c>
-      <c r="AP19" s="114">
+      <c r="AP19" s="113">
         <v>110.4</v>
       </c>
-      <c r="AQ19" s="30"/>
+      <c r="AQ19" s="30">
+        <v>108.8</v>
+      </c>
       <c r="AR19" s="30"/>
       <c r="AS19" s="31"/>
     </row>
     <row r="20" spans="1:45" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>78.8</v>
       </c>
       <c r="G20" s="30">
         <v>86.6</v>
       </c>
@@ -9304,54 +9387,56 @@
       </c>
       <c r="AH20" s="29">
         <v>58.9</v>
       </c>
       <c r="AI20" s="30">
         <v>51.6</v>
       </c>
       <c r="AJ20" s="30">
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="31">
         <v>92.3</v>
       </c>
       <c r="AL20" s="29">
         <v>61.3</v>
       </c>
       <c r="AM20" s="30">
         <v>54.2</v>
       </c>
       <c r="AN20" s="30">
         <v>74.599999999999994</v>
       </c>
       <c r="AO20" s="31">
         <v>73.8</v>
       </c>
-      <c r="AP20" s="114">
+      <c r="AP20" s="113">
         <v>49.6</v>
       </c>
-      <c r="AQ20" s="30"/>
+      <c r="AQ20" s="30">
+        <v>43.5</v>
+      </c>
       <c r="AR20" s="30"/>
       <c r="AS20" s="31"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>92.4</v>
       </c>
       <c r="G21" s="30">
         <v>97.2</v>
       </c>
@@ -9435,54 +9520,56 @@
       </c>
       <c r="AH21" s="29">
         <v>79.599999999999994</v>
       </c>
       <c r="AI21" s="30">
         <v>79.2</v>
       </c>
       <c r="AJ21" s="30">
         <v>77</v>
       </c>
       <c r="AK21" s="31">
         <v>83.5</v>
       </c>
       <c r="AL21" s="29">
         <v>83.1</v>
       </c>
       <c r="AM21" s="30">
         <v>81.400000000000006</v>
       </c>
       <c r="AN21" s="30">
         <v>76.3</v>
       </c>
       <c r="AO21" s="31">
         <v>80.900000000000006</v>
       </c>
-      <c r="AP21" s="114">
+      <c r="AP21" s="113">
         <v>81.3</v>
       </c>
-      <c r="AQ21" s="30"/>
+      <c r="AQ21" s="30">
+        <v>80.2</v>
+      </c>
       <c r="AR21" s="30"/>
       <c r="AS21" s="31"/>
     </row>
     <row r="22" spans="1:45" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>93.8</v>
       </c>
       <c r="G22" s="30">
         <v>95.7</v>
       </c>
@@ -9566,54 +9653,56 @@
       </c>
       <c r="AH22" s="29">
         <v>84.2</v>
       </c>
       <c r="AI22" s="30">
         <v>85.4</v>
       </c>
       <c r="AJ22" s="30">
         <v>88.2</v>
       </c>
       <c r="AK22" s="31">
         <v>98.3</v>
       </c>
       <c r="AL22" s="29">
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="30">
         <v>81.599999999999994</v>
       </c>
       <c r="AN22" s="30">
         <v>85.3</v>
       </c>
       <c r="AO22" s="31">
         <v>89.8</v>
       </c>
-      <c r="AP22" s="114">
+      <c r="AP22" s="113">
         <v>79</v>
       </c>
-      <c r="AQ22" s="30"/>
+      <c r="AQ22" s="30">
+        <v>83.6</v>
+      </c>
       <c r="AR22" s="30"/>
       <c r="AS22" s="31"/>
     </row>
     <row r="23" spans="1:45" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>104.2</v>
       </c>
       <c r="G23" s="30">
         <v>102</v>
       </c>
@@ -9697,54 +9786,56 @@
       </c>
       <c r="AH23" s="29">
         <v>107.5</v>
       </c>
       <c r="AI23" s="30">
         <v>115.6</v>
       </c>
       <c r="AJ23" s="30">
         <v>116.2</v>
       </c>
       <c r="AK23" s="31">
         <v>117.9</v>
       </c>
       <c r="AL23" s="29">
         <v>114</v>
       </c>
       <c r="AM23" s="30">
         <v>119.6</v>
       </c>
       <c r="AN23" s="30">
         <v>118.1</v>
       </c>
       <c r="AO23" s="31">
         <v>118.7</v>
       </c>
-      <c r="AP23" s="114">
+      <c r="AP23" s="113">
         <v>111.8</v>
       </c>
-      <c r="AQ23" s="30"/>
+      <c r="AQ23" s="30">
+        <v>117.8</v>
+      </c>
       <c r="AR23" s="30"/>
       <c r="AS23" s="31"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>100</v>
       </c>
       <c r="G24" s="30">
         <v>99.4</v>
       </c>
@@ -9828,54 +9919,56 @@
       </c>
       <c r="AH24" s="29">
         <v>110.2</v>
       </c>
       <c r="AI24" s="30">
         <v>114.8</v>
       </c>
       <c r="AJ24" s="30">
         <v>108</v>
       </c>
       <c r="AK24" s="31">
         <v>116.5</v>
       </c>
       <c r="AL24" s="29">
         <v>108.4</v>
       </c>
       <c r="AM24" s="30">
         <v>113.9</v>
       </c>
       <c r="AN24" s="30">
         <v>107.2</v>
       </c>
       <c r="AO24" s="31">
         <v>116.3</v>
       </c>
-      <c r="AP24" s="114">
+      <c r="AP24" s="113">
         <v>110</v>
       </c>
-      <c r="AQ24" s="30"/>
+      <c r="AQ24" s="30">
+        <v>114.4</v>
+      </c>
       <c r="AR24" s="30"/>
       <c r="AS24" s="31"/>
     </row>
     <row r="25" spans="1:45" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>98.5</v>
       </c>
       <c r="G25" s="30">
         <v>99.2</v>
       </c>
@@ -9959,54 +10052,56 @@
       </c>
       <c r="AH25" s="29">
         <v>95.2</v>
       </c>
       <c r="AI25" s="30">
         <v>99.8</v>
       </c>
       <c r="AJ25" s="30">
         <v>101.6</v>
       </c>
       <c r="AK25" s="31">
         <v>97.5</v>
       </c>
       <c r="AL25" s="29">
         <v>93.9</v>
       </c>
       <c r="AM25" s="30">
         <v>98.1</v>
       </c>
       <c r="AN25" s="30">
         <v>98.3</v>
       </c>
       <c r="AO25" s="31">
         <v>96.8</v>
       </c>
-      <c r="AP25" s="114">
+      <c r="AP25" s="113">
         <v>93.1</v>
       </c>
-      <c r="AQ25" s="30"/>
+      <c r="AQ25" s="30">
+        <v>97</v>
+      </c>
       <c r="AR25" s="30"/>
       <c r="AS25" s="31"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>109</v>
       </c>
       <c r="G26" s="30">
         <v>106.7</v>
       </c>
@@ -10090,54 +10185,56 @@
       </c>
       <c r="AH26" s="29">
         <v>93</v>
       </c>
       <c r="AI26" s="30">
         <v>107.1</v>
       </c>
       <c r="AJ26" s="30">
         <v>96.7</v>
       </c>
       <c r="AK26" s="31">
         <v>92</v>
       </c>
       <c r="AL26" s="29">
         <v>86.4</v>
       </c>
       <c r="AM26" s="30">
         <v>104</v>
       </c>
       <c r="AN26" s="30">
         <v>94.9</v>
       </c>
       <c r="AO26" s="31">
         <v>90.5</v>
       </c>
-      <c r="AP26" s="114">
+      <c r="AP26" s="113">
         <v>82.9</v>
       </c>
-      <c r="AQ26" s="30"/>
+      <c r="AQ26" s="30">
+        <v>101.7</v>
+      </c>
       <c r="AR26" s="30"/>
       <c r="AS26" s="31"/>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>94.7</v>
       </c>
       <c r="G27" s="36">
         <v>90.9</v>
       </c>
@@ -10221,188 +10318,190 @@
       </c>
       <c r="AH27" s="35">
         <v>75.8</v>
       </c>
       <c r="AI27" s="36">
         <v>63.2</v>
       </c>
       <c r="AJ27" s="36">
         <v>63.6</v>
       </c>
       <c r="AK27" s="37">
         <v>56.8</v>
       </c>
       <c r="AL27" s="35">
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="36">
         <v>56.7</v>
       </c>
       <c r="AN27" s="36">
         <v>57.7</v>
       </c>
       <c r="AO27" s="37">
         <v>53.2</v>
       </c>
-      <c r="AP27" s="115">
+      <c r="AP27" s="114">
         <v>68.2</v>
       </c>
-      <c r="AQ27" s="36"/>
+      <c r="AQ27" s="36">
+        <v>58.7</v>
+      </c>
       <c r="AR27" s="36"/>
       <c r="AS27" s="37"/>
     </row>
     <row r="30" spans="1:45">
       <c r="A30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL2:AS2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AD3:AG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AF35" sqref="AF35"/>
+      <selection pane="bottomRight" activeCell="AE5" sqref="AE5:AE27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.85546875" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="10.85546875" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:33" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
       <c r="L2" s="14"/>
       <c r="P2" s="14"/>
       <c r="R2" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="Y2" s="124" t="s">
+      <c r="Y2" s="125" t="s">
         <v>69</v>
       </c>
-      <c r="Z2" s="124"/>
-[...6 lines deleted...]
-      <c r="AG2" s="124"/>
+      <c r="Z2" s="125"/>
+      <c r="AA2" s="125"/>
+      <c r="AB2" s="125"/>
+      <c r="AC2" s="125"/>
+      <c r="AD2" s="125"/>
+      <c r="AE2" s="125"/>
+      <c r="AF2" s="125"/>
+      <c r="AG2" s="125"/>
     </row>
     <row r="3" spans="1:33">
-      <c r="A3" s="125"/>
-      <c r="B3" s="123" t="s">
+      <c r="A3" s="126"/>
+      <c r="B3" s="124" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="123"/>
-[...2 lines deleted...]
-      <c r="F3" s="123" t="s">
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="G3" s="123"/>
-[...2 lines deleted...]
-      <c r="J3" s="123" t="s">
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="K3" s="123"/>
-[...2 lines deleted...]
-      <c r="N3" s="123" t="s">
+      <c r="K3" s="124"/>
+      <c r="L3" s="124"/>
+      <c r="M3" s="124"/>
+      <c r="N3" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="O3" s="123"/>
-[...2 lines deleted...]
-      <c r="R3" s="123" t="s">
+      <c r="O3" s="124"/>
+      <c r="P3" s="124"/>
+      <c r="Q3" s="124"/>
+      <c r="R3" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="123"/>
-[...2 lines deleted...]
-      <c r="V3" s="123" t="s">
+      <c r="S3" s="124"/>
+      <c r="T3" s="124"/>
+      <c r="U3" s="124"/>
+      <c r="V3" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="W3" s="123"/>
-[...2 lines deleted...]
-      <c r="Z3" s="123" t="s">
+      <c r="W3" s="124"/>
+      <c r="X3" s="124"/>
+      <c r="Y3" s="124"/>
+      <c r="Z3" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="AA3" s="123"/>
-[...2 lines deleted...]
-      <c r="AD3" s="123" t="s">
+      <c r="AA3" s="124"/>
+      <c r="AB3" s="124"/>
+      <c r="AC3" s="124"/>
+      <c r="AD3" s="124" t="s">
         <v>119</v>
       </c>
-      <c r="AE3" s="123"/>
-[...1 lines deleted...]
-      <c r="AG3" s="123"/>
+      <c r="AE3" s="124"/>
+      <c r="AF3" s="124"/>
+      <c r="AG3" s="124"/>
     </row>
     <row r="4" spans="1:33" ht="33.75" customHeight="1">
-      <c r="A4" s="125"/>
+      <c r="A4" s="126"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -10443,60 +10542,60 @@
       </c>
       <c r="V4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="W4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="Z4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="AA4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AB4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AC4" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="AD4" s="103" t="s">
+      <c r="AD4" s="102" t="s">
         <v>47</v>
       </c>
-      <c r="AE4" s="103" t="s">
+      <c r="AE4" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="AF4" s="103" t="s">
+      <c r="AF4" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="AG4" s="103" t="s">
+      <c r="AG4" s="102" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="23">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>102.4</v>
       </c>
       <c r="G5" s="24">
         <v>97.9</v>
       </c>
@@ -10544,54 +10643,56 @@
       </c>
       <c r="V5" s="23">
         <v>111.1</v>
       </c>
       <c r="W5" s="24">
         <v>109</v>
       </c>
       <c r="X5" s="24">
         <v>109.3</v>
       </c>
       <c r="Y5" s="26">
         <v>110.8</v>
       </c>
       <c r="Z5" s="23">
         <v>116.4</v>
       </c>
       <c r="AA5" s="24">
         <v>115.1</v>
       </c>
       <c r="AB5" s="24">
         <v>115.4</v>
       </c>
       <c r="AC5" s="26">
         <v>117.3</v>
       </c>
-      <c r="AD5" s="109">
+      <c r="AD5" s="108">
         <v>118.7</v>
       </c>
-      <c r="AE5" s="24"/>
+      <c r="AE5" s="24">
+        <v>118.7</v>
+      </c>
       <c r="AF5" s="24"/>
       <c r="AG5" s="26"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="23">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>107.9</v>
       </c>
       <c r="G6" s="24">
         <v>105.5</v>
       </c>
@@ -10639,54 +10740,56 @@
       </c>
       <c r="V6" s="23">
         <v>133.6</v>
       </c>
       <c r="W6" s="24">
         <v>129.5</v>
       </c>
       <c r="X6" s="24">
         <v>126.5</v>
       </c>
       <c r="Y6" s="25">
         <v>126.7</v>
       </c>
       <c r="Z6" s="23">
         <v>145.9</v>
       </c>
       <c r="AA6" s="24">
         <v>143</v>
       </c>
       <c r="AB6" s="24">
         <v>140.69999999999999</v>
       </c>
       <c r="AC6" s="25">
         <v>142</v>
       </c>
-      <c r="AD6" s="109">
+      <c r="AD6" s="108">
         <v>147.4</v>
       </c>
-      <c r="AE6" s="24"/>
+      <c r="AE6" s="24">
+        <v>149.6</v>
+      </c>
       <c r="AF6" s="24"/>
       <c r="AG6" s="25"/>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>108</v>
       </c>
       <c r="G7" s="30">
         <v>106</v>
       </c>
@@ -10734,54 +10837,56 @@
       </c>
       <c r="V7" s="29">
         <v>137.19999999999999</v>
       </c>
       <c r="W7" s="30">
         <v>141.4</v>
       </c>
       <c r="X7" s="30">
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="31">
         <v>143.1</v>
       </c>
       <c r="Z7" s="29">
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="30">
         <v>157.4</v>
       </c>
       <c r="AB7" s="30">
         <v>159.80000000000001</v>
       </c>
       <c r="AC7" s="31">
         <v>160.1</v>
       </c>
-      <c r="AD7" s="110">
+      <c r="AD7" s="109">
         <v>155.6</v>
       </c>
-      <c r="AE7" s="30"/>
+      <c r="AE7" s="30">
+        <v>165</v>
+      </c>
       <c r="AF7" s="30"/>
       <c r="AG7" s="31"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="29">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>104.8</v>
       </c>
       <c r="G8" s="30">
         <v>102.8</v>
       </c>
@@ -10829,54 +10934,56 @@
       </c>
       <c r="V8" s="29">
         <v>116.6</v>
       </c>
       <c r="W8" s="30">
         <v>109.3</v>
       </c>
       <c r="X8" s="30">
         <v>106.6</v>
       </c>
       <c r="Y8" s="31">
         <v>106.5</v>
       </c>
       <c r="Z8" s="29">
         <v>121</v>
       </c>
       <c r="AA8" s="30">
         <v>114.7</v>
       </c>
       <c r="AB8" s="30">
         <v>113.3</v>
       </c>
       <c r="AC8" s="31">
         <v>114.5</v>
       </c>
-      <c r="AD8" s="110">
+      <c r="AD8" s="109">
         <v>118.6</v>
       </c>
-      <c r="AE8" s="30"/>
+      <c r="AE8" s="30">
+        <v>117.1</v>
+      </c>
       <c r="AF8" s="30"/>
       <c r="AG8" s="31"/>
     </row>
     <row r="9" spans="1:33" ht="21.75" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>104.2</v>
       </c>
       <c r="G9" s="30">
         <v>102.1</v>
       </c>
@@ -10924,54 +11031,56 @@
       </c>
       <c r="V9" s="29">
         <v>105.3</v>
       </c>
       <c r="W9" s="30">
         <v>104.5</v>
       </c>
       <c r="X9" s="30">
         <v>99.7</v>
       </c>
       <c r="Y9" s="31">
         <v>100.4</v>
       </c>
       <c r="Z9" s="29">
         <v>107.7</v>
       </c>
       <c r="AA9" s="30">
         <v>107.9</v>
       </c>
       <c r="AB9" s="30">
         <v>104.5</v>
       </c>
       <c r="AC9" s="31">
         <v>107.4</v>
       </c>
-      <c r="AD9" s="110">
+      <c r="AD9" s="109">
         <v>92.2</v>
       </c>
-      <c r="AE9" s="30"/>
+      <c r="AE9" s="30">
+        <v>100.8</v>
+      </c>
       <c r="AF9" s="30"/>
       <c r="AG9" s="31"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="29">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>107.3</v>
       </c>
       <c r="G10" s="30">
         <v>104.5</v>
       </c>
@@ -11019,54 +11128,56 @@
       </c>
       <c r="V10" s="29">
         <v>134.1</v>
       </c>
       <c r="W10" s="30">
         <v>120.5</v>
       </c>
       <c r="X10" s="30">
         <v>116.1</v>
       </c>
       <c r="Y10" s="31">
         <v>116.8</v>
       </c>
       <c r="Z10" s="29">
         <v>143.6</v>
       </c>
       <c r="AA10" s="30">
         <v>126.3</v>
       </c>
       <c r="AB10" s="30">
         <v>122.7</v>
       </c>
       <c r="AC10" s="31">
         <v>125.4</v>
       </c>
-      <c r="AD10" s="110">
+      <c r="AD10" s="109">
         <v>155.4</v>
       </c>
-      <c r="AE10" s="30"/>
+      <c r="AE10" s="30">
+        <v>140.19999999999999</v>
+      </c>
       <c r="AF10" s="30"/>
       <c r="AG10" s="31"/>
     </row>
     <row r="11" spans="1:33" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="29">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>97.3</v>
       </c>
       <c r="G11" s="30">
         <v>102</v>
       </c>
@@ -11114,54 +11225,56 @@
       </c>
       <c r="V11" s="29">
         <v>111.3</v>
       </c>
       <c r="W11" s="30">
         <v>112.3</v>
       </c>
       <c r="X11" s="30">
         <v>110.8</v>
       </c>
       <c r="Y11" s="31">
         <v>110.2</v>
       </c>
       <c r="Z11" s="29">
         <v>101.6</v>
       </c>
       <c r="AA11" s="30">
         <v>110.8</v>
       </c>
       <c r="AB11" s="30">
         <v>114</v>
       </c>
       <c r="AC11" s="31">
         <v>110.4</v>
       </c>
-      <c r="AD11" s="110">
+      <c r="AD11" s="109">
         <v>100.7</v>
       </c>
-      <c r="AE11" s="30"/>
+      <c r="AE11" s="30">
+        <v>114.8</v>
+      </c>
       <c r="AF11" s="30"/>
       <c r="AG11" s="31"/>
     </row>
     <row r="12" spans="1:33" ht="22.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>103.9</v>
       </c>
       <c r="G12" s="30">
         <v>98.8</v>
       </c>
@@ -11209,54 +11322,56 @@
       </c>
       <c r="V12" s="29">
         <v>122</v>
       </c>
       <c r="W12" s="30">
         <v>101.8</v>
       </c>
       <c r="X12" s="30">
         <v>95.2</v>
       </c>
       <c r="Y12" s="31">
         <v>96.8</v>
       </c>
       <c r="Z12" s="29">
         <v>112.5</v>
       </c>
       <c r="AA12" s="30">
         <v>101.1</v>
       </c>
       <c r="AB12" s="30">
         <v>92</v>
       </c>
       <c r="AC12" s="31">
         <v>95.7</v>
       </c>
-      <c r="AD12" s="110">
+      <c r="AD12" s="109">
         <v>135.19999999999999</v>
       </c>
-      <c r="AE12" s="30"/>
+      <c r="AE12" s="30">
+        <v>110</v>
+      </c>
       <c r="AF12" s="30"/>
       <c r="AG12" s="31"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="29">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>109.6</v>
       </c>
       <c r="G13" s="30">
         <v>110.9</v>
       </c>
@@ -11304,54 +11419,56 @@
       </c>
       <c r="V13" s="29">
         <v>180.8</v>
       </c>
       <c r="W13" s="30">
         <v>166.1</v>
       </c>
       <c r="X13" s="30">
         <v>155.9</v>
       </c>
       <c r="Y13" s="31">
         <v>168.7</v>
       </c>
       <c r="Z13" s="29">
         <v>211.4</v>
       </c>
       <c r="AA13" s="30">
         <v>197.7</v>
       </c>
       <c r="AB13" s="30">
         <v>182.1</v>
       </c>
       <c r="AC13" s="31">
         <v>204.8</v>
       </c>
-      <c r="AD13" s="110">
+      <c r="AD13" s="109">
         <v>240.8</v>
       </c>
-      <c r="AE13" s="30"/>
+      <c r="AE13" s="30">
+        <v>226.4</v>
+      </c>
       <c r="AF13" s="30"/>
       <c r="AG13" s="31"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="23">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>99.1</v>
       </c>
       <c r="G14" s="24">
         <v>93.3</v>
       </c>
@@ -11399,54 +11516,56 @@
       </c>
       <c r="V14" s="23">
         <v>100.4</v>
       </c>
       <c r="W14" s="24">
         <v>98.9</v>
       </c>
       <c r="X14" s="24">
         <v>100.5</v>
       </c>
       <c r="Y14" s="25">
         <v>103.2</v>
       </c>
       <c r="Z14" s="23">
         <v>102.8</v>
       </c>
       <c r="AA14" s="24">
         <v>102.2</v>
       </c>
       <c r="AB14" s="24">
         <v>103.3</v>
       </c>
       <c r="AC14" s="25">
         <v>106</v>
       </c>
-      <c r="AD14" s="109">
+      <c r="AD14" s="108">
         <v>105.4</v>
       </c>
-      <c r="AE14" s="24"/>
+      <c r="AE14" s="24">
+        <v>104.8</v>
+      </c>
       <c r="AF14" s="24"/>
       <c r="AG14" s="25"/>
     </row>
     <row r="15" spans="1:33" ht="33.75">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="29">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>98.4</v>
       </c>
       <c r="G15" s="30">
         <v>88.5</v>
       </c>
@@ -11494,54 +11613,56 @@
       </c>
       <c r="V15" s="29">
         <v>111.1</v>
       </c>
       <c r="W15" s="30">
         <v>106.9</v>
       </c>
       <c r="X15" s="30">
         <v>109.4</v>
       </c>
       <c r="Y15" s="31">
         <v>116.4</v>
       </c>
       <c r="Z15" s="29">
         <v>114.8</v>
       </c>
       <c r="AA15" s="30">
         <v>112.2</v>
       </c>
       <c r="AB15" s="30">
         <v>115.1</v>
       </c>
       <c r="AC15" s="31">
         <v>123.3</v>
       </c>
-      <c r="AD15" s="110">
+      <c r="AD15" s="109">
         <v>121</v>
       </c>
-      <c r="AE15" s="30"/>
+      <c r="AE15" s="30">
+        <v>119.5</v>
+      </c>
       <c r="AF15" s="30"/>
       <c r="AG15" s="31"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="29">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>98.4</v>
       </c>
       <c r="G16" s="30">
         <v>86.7</v>
       </c>
@@ -11589,54 +11710,56 @@
       </c>
       <c r="V16" s="29">
         <v>98.5</v>
       </c>
       <c r="W16" s="30">
         <v>94</v>
       </c>
       <c r="X16" s="30">
         <v>96.3</v>
       </c>
       <c r="Y16" s="31">
         <v>104.7</v>
       </c>
       <c r="Z16" s="29">
         <v>118.7</v>
       </c>
       <c r="AA16" s="30">
         <v>114.1</v>
       </c>
       <c r="AB16" s="30">
         <v>115.8</v>
       </c>
       <c r="AC16" s="31">
         <v>124.8</v>
       </c>
-      <c r="AD16" s="110">
+      <c r="AD16" s="109">
         <v>135.4</v>
       </c>
-      <c r="AE16" s="30"/>
+      <c r="AE16" s="30">
+        <v>123.7</v>
+      </c>
       <c r="AF16" s="30"/>
       <c r="AG16" s="31"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="29">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>94.7</v>
       </c>
       <c r="G17" s="30">
         <v>97.5</v>
       </c>
@@ -11684,54 +11807,56 @@
       </c>
       <c r="V17" s="29">
         <v>81</v>
       </c>
       <c r="W17" s="30">
         <v>103.5</v>
       </c>
       <c r="X17" s="30">
         <v>90.1</v>
       </c>
       <c r="Y17" s="31">
         <v>78.900000000000006</v>
       </c>
       <c r="Z17" s="29">
         <v>82.5</v>
       </c>
       <c r="AA17" s="30">
         <v>100</v>
       </c>
       <c r="AB17" s="30">
         <v>89</v>
       </c>
       <c r="AC17" s="31">
         <v>81</v>
       </c>
-      <c r="AD17" s="110">
+      <c r="AD17" s="109">
         <v>78.8</v>
       </c>
-      <c r="AE17" s="30"/>
+      <c r="AE17" s="30">
+        <v>98.6</v>
+      </c>
       <c r="AF17" s="30"/>
       <c r="AG17" s="31"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="29">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>113.1</v>
       </c>
       <c r="G18" s="30">
         <v>115</v>
       </c>
@@ -11779,54 +11904,56 @@
       </c>
       <c r="V18" s="29">
         <v>153.80000000000001</v>
       </c>
       <c r="W18" s="30">
         <v>164.4</v>
       </c>
       <c r="X18" s="30">
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="31">
         <v>120.8</v>
       </c>
       <c r="Z18" s="29">
         <v>155</v>
       </c>
       <c r="AA18" s="30">
         <v>162.80000000000001</v>
       </c>
       <c r="AB18" s="30">
         <v>152.6</v>
       </c>
       <c r="AC18" s="31">
         <v>117.7</v>
       </c>
-      <c r="AD18" s="110">
+      <c r="AD18" s="109">
         <v>154.69999999999999</v>
       </c>
-      <c r="AE18" s="30"/>
+      <c r="AE18" s="30">
+        <v>168.7</v>
+      </c>
       <c r="AF18" s="30"/>
       <c r="AG18" s="31"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="29">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>97.6</v>
       </c>
       <c r="G19" s="30">
         <v>97.3</v>
       </c>
@@ -11874,54 +12001,56 @@
       </c>
       <c r="V19" s="29">
         <v>95.9</v>
       </c>
       <c r="W19" s="30">
         <v>98.2</v>
       </c>
       <c r="X19" s="30">
         <v>94.8</v>
       </c>
       <c r="Y19" s="31">
         <v>101.5</v>
       </c>
       <c r="Z19" s="29">
         <v>102</v>
       </c>
       <c r="AA19" s="30">
         <v>104</v>
       </c>
       <c r="AB19" s="30">
         <v>99.7</v>
       </c>
       <c r="AC19" s="31">
         <v>104.7</v>
       </c>
-      <c r="AD19" s="110">
+      <c r="AD19" s="109">
         <v>97.9</v>
       </c>
-      <c r="AE19" s="30"/>
+      <c r="AE19" s="30">
+        <v>101.9</v>
+      </c>
       <c r="AF19" s="30"/>
       <c r="AG19" s="31"/>
     </row>
     <row r="20" spans="1:33" ht="24" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>96.4</v>
       </c>
       <c r="G20" s="30">
         <v>92.2</v>
       </c>
@@ -11969,54 +12098,56 @@
       </c>
       <c r="V20" s="29">
         <v>95.6</v>
       </c>
       <c r="W20" s="30">
         <v>75.3</v>
       </c>
       <c r="X20" s="30">
         <v>105.3</v>
       </c>
       <c r="Y20" s="31">
         <v>108.9</v>
       </c>
       <c r="Z20" s="29">
         <v>99.5</v>
       </c>
       <c r="AA20" s="30">
         <v>79.099999999999994</v>
       </c>
       <c r="AB20" s="30">
         <v>108.1</v>
       </c>
       <c r="AC20" s="31">
         <v>87.1</v>
       </c>
-      <c r="AD20" s="110">
+      <c r="AD20" s="109">
         <v>80.5</v>
       </c>
-      <c r="AE20" s="30"/>
+      <c r="AE20" s="30">
+        <v>63.4</v>
+      </c>
       <c r="AF20" s="30"/>
       <c r="AG20" s="31"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="29">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>95.6</v>
       </c>
       <c r="G21" s="30">
         <v>94.4</v>
       </c>
@@ -12064,54 +12195,56 @@
       </c>
       <c r="V21" s="29">
         <v>79.8</v>
       </c>
       <c r="W21" s="30">
         <v>77.5</v>
       </c>
       <c r="X21" s="30">
         <v>77.5</v>
       </c>
       <c r="Y21" s="31">
         <v>87.4</v>
       </c>
       <c r="Z21" s="29">
         <v>83.3</v>
       </c>
       <c r="AA21" s="30">
         <v>79.7</v>
       </c>
       <c r="AB21" s="30">
         <v>76.8</v>
       </c>
       <c r="AC21" s="31">
         <v>84.7</v>
       </c>
-      <c r="AD21" s="110">
+      <c r="AD21" s="109">
         <v>81.5</v>
       </c>
-      <c r="AE21" s="30"/>
+      <c r="AE21" s="30">
+        <v>78.5</v>
+      </c>
       <c r="AF21" s="30"/>
       <c r="AG21" s="31"/>
     </row>
     <row r="22" spans="1:33" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="29">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>103.8</v>
       </c>
       <c r="G22" s="30">
         <v>100.1</v>
       </c>
@@ -12159,54 +12292,56 @@
       </c>
       <c r="V22" s="29">
         <v>99.3</v>
       </c>
       <c r="W22" s="30">
         <v>96.1</v>
       </c>
       <c r="X22" s="30">
         <v>96.8</v>
       </c>
       <c r="Y22" s="31">
         <v>106.4</v>
       </c>
       <c r="Z22" s="29">
         <v>93</v>
       </c>
       <c r="AA22" s="30">
         <v>91.9</v>
       </c>
       <c r="AB22" s="30">
         <v>93.6</v>
       </c>
       <c r="AC22" s="31">
         <v>97.2</v>
       </c>
-      <c r="AD22" s="110">
+      <c r="AD22" s="109">
         <v>93.1</v>
       </c>
-      <c r="AE22" s="30"/>
+      <c r="AE22" s="30">
+        <v>94.1</v>
+      </c>
       <c r="AF22" s="30"/>
       <c r="AG22" s="31"/>
     </row>
     <row r="23" spans="1:33" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="29">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>101.7</v>
       </c>
       <c r="G23" s="30">
         <v>101.2</v>
       </c>
@@ -12254,54 +12389,56 @@
       </c>
       <c r="V23" s="29">
         <v>102.9</v>
       </c>
       <c r="W23" s="30">
         <v>108.8</v>
       </c>
       <c r="X23" s="30">
         <v>112.8</v>
       </c>
       <c r="Y23" s="31">
         <v>110.3</v>
       </c>
       <c r="Z23" s="29">
         <v>109.1</v>
       </c>
       <c r="AA23" s="30">
         <v>112.6</v>
       </c>
       <c r="AB23" s="30">
         <v>114.6</v>
       </c>
       <c r="AC23" s="31">
         <v>111.1</v>
       </c>
-      <c r="AD23" s="110">
+      <c r="AD23" s="109">
         <v>107</v>
       </c>
-      <c r="AE23" s="30"/>
+      <c r="AE23" s="30">
+        <v>110.9</v>
+      </c>
       <c r="AF23" s="30"/>
       <c r="AG23" s="31"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="29">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>99.5</v>
       </c>
       <c r="G24" s="30">
         <v>104.4</v>
       </c>
@@ -12349,54 +12486,56 @@
       </c>
       <c r="V24" s="29">
         <v>105.8</v>
       </c>
       <c r="W24" s="30">
         <v>110.8</v>
       </c>
       <c r="X24" s="30">
         <v>105.3</v>
       </c>
       <c r="Y24" s="31">
         <v>109.4</v>
       </c>
       <c r="Z24" s="29">
         <v>104.1</v>
       </c>
       <c r="AA24" s="30">
         <v>109.9</v>
       </c>
       <c r="AB24" s="30">
         <v>104.6</v>
       </c>
       <c r="AC24" s="31">
         <v>109.2</v>
       </c>
-      <c r="AD24" s="110">
+      <c r="AD24" s="109">
         <v>105.7</v>
       </c>
-      <c r="AE24" s="30"/>
+      <c r="AE24" s="30">
+        <v>110.3</v>
+      </c>
       <c r="AF24" s="30"/>
       <c r="AG24" s="31"/>
     </row>
     <row r="25" spans="1:33" ht="22.5">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="29">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>99.6</v>
       </c>
       <c r="G25" s="30">
         <v>102.8</v>
       </c>
@@ -12444,54 +12583,56 @@
       </c>
       <c r="V25" s="29">
         <v>94.8</v>
       </c>
       <c r="W25" s="30">
         <v>101</v>
       </c>
       <c r="X25" s="30">
         <v>102.5</v>
       </c>
       <c r="Y25" s="31">
         <v>98</v>
       </c>
       <c r="Z25" s="29">
         <v>93.5</v>
       </c>
       <c r="AA25" s="30">
         <v>99.3</v>
       </c>
       <c r="AB25" s="30">
         <v>99.2</v>
       </c>
       <c r="AC25" s="31">
         <v>97.3</v>
       </c>
-      <c r="AD25" s="110">
+      <c r="AD25" s="109">
         <v>92.7</v>
       </c>
-      <c r="AE25" s="30"/>
+      <c r="AE25" s="30">
+        <v>98.2</v>
+      </c>
       <c r="AF25" s="30"/>
       <c r="AG25" s="31"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="29">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>100.5</v>
       </c>
       <c r="G26" s="30">
         <v>101.6</v>
       </c>
@@ -12539,54 +12680,56 @@
       </c>
       <c r="V26" s="29">
         <v>93.5</v>
       </c>
       <c r="W26" s="30">
         <v>106.6</v>
       </c>
       <c r="X26" s="30">
         <v>95.8</v>
       </c>
       <c r="Y26" s="31">
         <v>90.4</v>
       </c>
       <c r="Z26" s="29">
         <v>86.9</v>
       </c>
       <c r="AA26" s="30">
         <v>103.5</v>
       </c>
       <c r="AB26" s="30">
         <v>94</v>
       </c>
       <c r="AC26" s="31">
         <v>89</v>
       </c>
-      <c r="AD26" s="110">
+      <c r="AD26" s="109">
         <v>83.3</v>
       </c>
-      <c r="AE26" s="30"/>
+      <c r="AE26" s="30">
+        <v>101.2</v>
+      </c>
       <c r="AF26" s="30"/>
       <c r="AG26" s="31"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="35">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>100</v>
       </c>
       <c r="G27" s="36">
         <v>92.9</v>
       </c>
@@ -12634,212 +12777,214 @@
       </c>
       <c r="V27" s="35">
         <v>82</v>
       </c>
       <c r="W27" s="36">
         <v>66.7</v>
       </c>
       <c r="X27" s="36">
         <v>68</v>
       </c>
       <c r="Y27" s="37">
         <v>64.900000000000006</v>
       </c>
       <c r="Z27" s="35">
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="36">
         <v>59.8</v>
       </c>
       <c r="AB27" s="36">
         <v>61.7</v>
       </c>
       <c r="AC27" s="37">
         <v>60.8</v>
       </c>
-      <c r="AD27" s="111">
+      <c r="AD27" s="110">
         <v>73.7</v>
       </c>
-      <c r="AE27" s="36"/>
+      <c r="AE27" s="36">
+        <v>62</v>
+      </c>
       <c r="AF27" s="36"/>
       <c r="AG27" s="37"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Y2:AG2"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="Q5" sqref="Q5:Q27"/>
+      <selection activeCell="Q38" sqref="Q38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:21" ht="12.75" customHeight="1">
       <c r="A2" s="5"/>
-      <c r="M2" s="124" t="s">
+      <c r="M2" s="125" t="s">
         <v>67</v>
       </c>
-      <c r="N2" s="124"/>
-[...6 lines deleted...]
-      <c r="U2" s="124"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="125"/>
+      <c r="P2" s="125"/>
+      <c r="Q2" s="125"/>
+      <c r="R2" s="125"/>
+      <c r="S2" s="125"/>
+      <c r="T2" s="125"/>
+      <c r="U2" s="125"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="125"/>
-      <c r="B3" s="123" t="s">
+      <c r="A3" s="126"/>
+      <c r="B3" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="123"/>
-[...2 lines deleted...]
-      <c r="F3" s="123" t="s">
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="G3" s="123"/>
-[...2 lines deleted...]
-      <c r="J3" s="123" t="s">
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="K3" s="123"/>
-[...2 lines deleted...]
-      <c r="N3" s="123" t="s">
+      <c r="K3" s="124"/>
+      <c r="L3" s="124"/>
+      <c r="M3" s="124"/>
+      <c r="N3" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="O3" s="123"/>
-[...2 lines deleted...]
-      <c r="R3" s="123" t="s">
+      <c r="O3" s="124"/>
+      <c r="P3" s="124"/>
+      <c r="Q3" s="124"/>
+      <c r="R3" s="124" t="s">
         <v>119</v>
       </c>
-      <c r="S3" s="123"/>
-[...1 lines deleted...]
-      <c r="U3" s="123"/>
+      <c r="S3" s="124"/>
+      <c r="T3" s="124"/>
+      <c r="U3" s="124"/>
     </row>
     <row r="4" spans="1:21" ht="25.5" customHeight="1">
-      <c r="A4" s="125"/>
+      <c r="A4" s="126"/>
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>47</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Q4" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="R4" s="99" t="s">
+      <c r="R4" s="98" t="s">
         <v>47</v>
       </c>
-      <c r="S4" s="99" t="s">
+      <c r="S4" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="T4" s="99" t="s">
+      <c r="T4" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="U4" s="99" t="s">
+      <c r="U4" s="98" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="38">
         <v>100</v>
       </c>
       <c r="C5" s="24">
         <v>100</v>
       </c>
       <c r="D5" s="24">
         <v>100</v>
       </c>
       <c r="E5" s="25">
         <v>100</v>
       </c>
       <c r="F5" s="23">
         <v>102.7</v>
       </c>
       <c r="G5" s="24">
         <v>103.1</v>
       </c>
@@ -12851,54 +12996,56 @@
       </c>
       <c r="J5" s="23">
         <v>105.4</v>
       </c>
       <c r="K5" s="24">
         <v>105.9</v>
       </c>
       <c r="L5" s="24">
         <v>106.2</v>
       </c>
       <c r="M5" s="26">
         <v>108.6</v>
       </c>
       <c r="N5" s="23">
         <v>110.5</v>
       </c>
       <c r="O5" s="24">
         <v>111.8</v>
       </c>
       <c r="P5" s="24">
         <v>112.1</v>
       </c>
       <c r="Q5" s="26">
         <v>115</v>
       </c>
-      <c r="R5" s="105">
+      <c r="R5" s="104">
         <v>112.7</v>
       </c>
-      <c r="S5" s="24"/>
+      <c r="S5" s="24">
+        <v>115.3</v>
+      </c>
       <c r="T5" s="24"/>
       <c r="U5" s="26"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="38">
         <v>100</v>
       </c>
       <c r="C6" s="24">
         <v>100</v>
       </c>
       <c r="D6" s="24">
         <v>100</v>
       </c>
       <c r="E6" s="25">
         <v>100</v>
       </c>
       <c r="F6" s="23">
         <v>107.1</v>
       </c>
       <c r="G6" s="24">
         <v>108</v>
       </c>
@@ -12910,54 +13057,56 @@
       </c>
       <c r="J6" s="23">
         <v>113.4</v>
       </c>
       <c r="K6" s="24">
         <v>112.9</v>
       </c>
       <c r="L6" s="24">
         <v>112.9</v>
       </c>
       <c r="M6" s="25">
         <v>114.7</v>
       </c>
       <c r="N6" s="23">
         <v>123.8</v>
       </c>
       <c r="O6" s="24">
         <v>124.6</v>
       </c>
       <c r="P6" s="24">
         <v>125.5</v>
       </c>
       <c r="Q6" s="25">
         <v>128.6</v>
       </c>
-      <c r="R6" s="104">
+      <c r="R6" s="103">
         <v>125</v>
       </c>
-      <c r="S6" s="24"/>
+      <c r="S6" s="24">
+        <v>130.30000000000001</v>
+      </c>
       <c r="T6" s="24"/>
       <c r="U6" s="25"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="39">
         <v>100</v>
       </c>
       <c r="C7" s="30">
         <v>100</v>
       </c>
       <c r="D7" s="30">
         <v>100</v>
       </c>
       <c r="E7" s="31">
         <v>100</v>
       </c>
       <c r="F7" s="29">
         <v>113.5</v>
       </c>
       <c r="G7" s="30">
         <v>114.3</v>
       </c>
@@ -12969,54 +13118,56 @@
       </c>
       <c r="J7" s="29">
         <v>118.9</v>
       </c>
       <c r="K7" s="30">
         <v>123.4</v>
       </c>
       <c r="L7" s="30">
         <v>116.7</v>
       </c>
       <c r="M7" s="31">
         <v>118.8</v>
       </c>
       <c r="N7" s="29">
         <v>131.5</v>
       </c>
       <c r="O7" s="30">
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="30">
         <v>131.6</v>
       </c>
       <c r="Q7" s="31">
         <v>132.9</v>
       </c>
-      <c r="R7" s="106">
+      <c r="R7" s="105">
         <v>134.9</v>
       </c>
-      <c r="S7" s="30"/>
+      <c r="S7" s="30">
+        <v>143.9</v>
+      </c>
       <c r="T7" s="30"/>
       <c r="U7" s="31"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="39">
         <v>100</v>
       </c>
       <c r="C8" s="30">
         <v>100</v>
       </c>
       <c r="D8" s="30">
         <v>100</v>
       </c>
       <c r="E8" s="31">
         <v>100</v>
       </c>
       <c r="F8" s="29">
         <v>98.8</v>
       </c>
       <c r="G8" s="30">
         <v>101</v>
       </c>
@@ -13028,54 +13179,56 @@
       </c>
       <c r="J8" s="29">
         <v>103.3</v>
       </c>
       <c r="K8" s="30">
         <v>100.9</v>
       </c>
       <c r="L8" s="30">
         <v>101.3</v>
       </c>
       <c r="M8" s="31">
         <v>104.5</v>
       </c>
       <c r="N8" s="29">
         <v>107.2</v>
       </c>
       <c r="O8" s="30">
         <v>105.8</v>
       </c>
       <c r="P8" s="30">
         <v>107.7</v>
       </c>
       <c r="Q8" s="31">
         <v>112.3</v>
       </c>
-      <c r="R8" s="106">
+      <c r="R8" s="105">
         <v>105.1</v>
       </c>
-      <c r="S8" s="30"/>
+      <c r="S8" s="30">
+        <v>108</v>
+      </c>
       <c r="T8" s="30"/>
       <c r="U8" s="31"/>
     </row>
     <row r="9" spans="1:21" ht="22.5">
       <c r="A9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="39">
         <v>100</v>
       </c>
       <c r="C9" s="30">
         <v>100</v>
       </c>
       <c r="D9" s="30">
         <v>100</v>
       </c>
       <c r="E9" s="31">
         <v>100</v>
       </c>
       <c r="F9" s="29">
         <v>98.8</v>
       </c>
       <c r="G9" s="30">
         <v>103.3</v>
       </c>
@@ -13087,54 +13240,56 @@
       </c>
       <c r="J9" s="29">
         <v>100.2</v>
       </c>
       <c r="K9" s="30">
         <v>102.7</v>
       </c>
       <c r="L9" s="30">
         <v>101.6</v>
       </c>
       <c r="M9" s="31">
         <v>101.6</v>
       </c>
       <c r="N9" s="29">
         <v>102.5</v>
       </c>
       <c r="O9" s="30">
         <v>106.1</v>
       </c>
       <c r="P9" s="30">
         <v>106.5</v>
       </c>
       <c r="Q9" s="31">
         <v>108.7</v>
       </c>
-      <c r="R9" s="106">
+      <c r="R9" s="105">
         <v>87.7</v>
       </c>
-      <c r="S9" s="30"/>
+      <c r="S9" s="30">
+        <v>99.1</v>
+      </c>
       <c r="T9" s="30"/>
       <c r="U9" s="31"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="39">
         <v>100</v>
       </c>
       <c r="C10" s="30">
         <v>100</v>
       </c>
       <c r="D10" s="30">
         <v>100</v>
       </c>
       <c r="E10" s="31">
         <v>100</v>
       </c>
       <c r="F10" s="29">
         <v>101.2</v>
       </c>
       <c r="G10" s="30">
         <v>100.3</v>
       </c>
@@ -13146,54 +13301,56 @@
       </c>
       <c r="J10" s="29">
         <v>107.5</v>
       </c>
       <c r="K10" s="30">
         <v>102.3</v>
       </c>
       <c r="L10" s="30">
         <v>101.4</v>
       </c>
       <c r="M10" s="31">
         <v>108.9</v>
       </c>
       <c r="N10" s="29">
         <v>115.1</v>
       </c>
       <c r="O10" s="30">
         <v>107.2</v>
       </c>
       <c r="P10" s="30">
         <v>107.2</v>
       </c>
       <c r="Q10" s="31">
         <v>117</v>
       </c>
-      <c r="R10" s="106">
+      <c r="R10" s="105">
         <v>124.5</v>
       </c>
-      <c r="S10" s="30"/>
+      <c r="S10" s="30">
+        <v>119</v>
+      </c>
       <c r="T10" s="30"/>
       <c r="U10" s="31"/>
     </row>
     <row r="11" spans="1:21" ht="22.5">
       <c r="A11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="39">
         <v>100</v>
       </c>
       <c r="C11" s="30">
         <v>100</v>
       </c>
       <c r="D11" s="30">
         <v>100</v>
       </c>
       <c r="E11" s="31">
         <v>100</v>
       </c>
       <c r="F11" s="29">
         <v>99.3</v>
       </c>
       <c r="G11" s="30">
         <v>103.4</v>
       </c>
@@ -13205,54 +13362,56 @@
       </c>
       <c r="J11" s="29">
         <v>109.6</v>
       </c>
       <c r="K11" s="30">
         <v>105.3</v>
       </c>
       <c r="L11" s="30">
         <v>103.1</v>
       </c>
       <c r="M11" s="31">
         <v>102.2</v>
       </c>
       <c r="N11" s="29">
         <v>100.1</v>
       </c>
       <c r="O11" s="30">
         <v>103.9</v>
       </c>
       <c r="P11" s="30">
         <v>106.1</v>
       </c>
       <c r="Q11" s="31">
         <v>102.4</v>
       </c>
-      <c r="R11" s="106">
+      <c r="R11" s="105">
         <v>99.2</v>
       </c>
-      <c r="S11" s="30"/>
+      <c r="S11" s="30">
+        <v>107.6</v>
+      </c>
       <c r="T11" s="30"/>
       <c r="U11" s="31"/>
     </row>
     <row r="12" spans="1:21" ht="22.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="39">
         <v>100</v>
       </c>
       <c r="C12" s="30">
         <v>100</v>
       </c>
       <c r="D12" s="30">
         <v>100</v>
       </c>
       <c r="E12" s="31">
         <v>100</v>
       </c>
       <c r="F12" s="29">
         <v>97.9</v>
       </c>
       <c r="G12" s="30">
         <v>98.3</v>
       </c>
@@ -13264,54 +13423,56 @@
       </c>
       <c r="J12" s="29">
         <v>98.6</v>
       </c>
       <c r="K12" s="30">
         <v>94.1</v>
       </c>
       <c r="L12" s="30">
         <v>91.5</v>
       </c>
       <c r="M12" s="31">
         <v>97.6</v>
       </c>
       <c r="N12" s="29">
         <v>90.9</v>
       </c>
       <c r="O12" s="30">
         <v>93.4</v>
       </c>
       <c r="P12" s="30">
         <v>88.4</v>
       </c>
       <c r="Q12" s="31">
         <v>96.5</v>
       </c>
-      <c r="R12" s="106">
+      <c r="R12" s="105">
         <v>109.3</v>
       </c>
-      <c r="S12" s="30"/>
+      <c r="S12" s="30">
+        <v>101.6</v>
+      </c>
       <c r="T12" s="30"/>
       <c r="U12" s="31"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="39">
         <v>100</v>
       </c>
       <c r="C13" s="30">
         <v>100</v>
       </c>
       <c r="D13" s="30">
         <v>100</v>
       </c>
       <c r="E13" s="31">
         <v>100</v>
       </c>
       <c r="F13" s="29">
         <v>119</v>
       </c>
       <c r="G13" s="30">
         <v>112.9</v>
       </c>
@@ -13323,54 +13484,56 @@
       </c>
       <c r="J13" s="29">
         <v>134.6</v>
       </c>
       <c r="K13" s="30">
         <v>124</v>
       </c>
       <c r="L13" s="30">
         <v>123.9</v>
       </c>
       <c r="M13" s="31">
         <v>131.4</v>
       </c>
       <c r="N13" s="29">
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="30">
         <v>147.6</v>
       </c>
       <c r="P13" s="30">
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="31">
         <v>159.5</v>
       </c>
-      <c r="R13" s="106">
+      <c r="R13" s="105">
         <v>179.2</v>
       </c>
-      <c r="S13" s="30"/>
+      <c r="S13" s="30">
+        <v>169</v>
+      </c>
       <c r="T13" s="30"/>
       <c r="U13" s="31"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="38">
         <v>100</v>
       </c>
       <c r="C14" s="24">
         <v>100</v>
       </c>
       <c r="D14" s="24">
         <v>100</v>
       </c>
       <c r="E14" s="25">
         <v>100</v>
       </c>
       <c r="F14" s="23">
         <v>101.2</v>
       </c>
       <c r="G14" s="24">
         <v>101</v>
       </c>
@@ -13382,54 +13545,56 @@
       </c>
       <c r="J14" s="23">
         <v>102.1</v>
       </c>
       <c r="K14" s="24">
         <v>102.9</v>
       </c>
       <c r="L14" s="24">
         <v>103.7</v>
       </c>
       <c r="M14" s="25">
         <v>105.9</v>
       </c>
       <c r="N14" s="23">
         <v>104.6</v>
       </c>
       <c r="O14" s="24">
         <v>106.3</v>
       </c>
       <c r="P14" s="24">
         <v>106.6</v>
       </c>
       <c r="Q14" s="25">
         <v>108.8</v>
       </c>
-      <c r="R14" s="104">
+      <c r="R14" s="103">
         <v>107.2</v>
       </c>
-      <c r="S14" s="24"/>
+      <c r="S14" s="24">
+        <v>109</v>
+      </c>
       <c r="T14" s="24"/>
       <c r="U14" s="25"/>
     </row>
     <row r="15" spans="1:21" ht="22.5" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="39">
         <v>100</v>
       </c>
       <c r="C15" s="30">
         <v>100</v>
       </c>
       <c r="D15" s="30">
         <v>100</v>
       </c>
       <c r="E15" s="31">
         <v>100</v>
       </c>
       <c r="F15" s="29">
         <v>104.4</v>
       </c>
       <c r="G15" s="30">
         <v>105</v>
       </c>
@@ -13441,54 +13606,56 @@
       </c>
       <c r="J15" s="29">
         <v>109.5</v>
       </c>
       <c r="K15" s="30">
         <v>108.2</v>
       </c>
       <c r="L15" s="30">
         <v>110.5</v>
       </c>
       <c r="M15" s="31">
         <v>115.1</v>
       </c>
       <c r="N15" s="29">
         <v>113.1</v>
       </c>
       <c r="O15" s="30">
         <v>113.6</v>
       </c>
       <c r="P15" s="30">
         <v>116.2</v>
       </c>
       <c r="Q15" s="31">
         <v>121.9</v>
       </c>
-      <c r="R15" s="106">
+      <c r="R15" s="105">
         <v>119.2</v>
       </c>
-      <c r="S15" s="30"/>
+      <c r="S15" s="30">
+        <v>121</v>
+      </c>
       <c r="T15" s="30"/>
       <c r="U15" s="31"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="39">
         <v>100</v>
       </c>
       <c r="C16" s="30">
         <v>100</v>
       </c>
       <c r="D16" s="30">
         <v>100</v>
       </c>
       <c r="E16" s="31">
         <v>100</v>
       </c>
       <c r="F16" s="29">
         <v>104</v>
       </c>
       <c r="G16" s="30">
         <v>103.9</v>
       </c>
@@ -13500,54 +13667,56 @@
       </c>
       <c r="J16" s="29">
         <v>108.5</v>
       </c>
       <c r="K16" s="30">
         <v>106.2</v>
       </c>
       <c r="L16" s="30">
         <v>108.8</v>
       </c>
       <c r="M16" s="31">
         <v>122.2</v>
       </c>
       <c r="N16" s="29">
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="30">
         <v>128.9</v>
       </c>
       <c r="P16" s="30">
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="31">
         <v>145.69999999999999</v>
       </c>
-      <c r="R16" s="106">
+      <c r="R16" s="105">
         <v>149.1</v>
       </c>
-      <c r="S16" s="30"/>
+      <c r="S16" s="30">
+        <v>139.69999999999999</v>
+      </c>
       <c r="T16" s="30"/>
       <c r="U16" s="31"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="39">
         <v>100</v>
       </c>
       <c r="C17" s="30">
         <v>100</v>
       </c>
       <c r="D17" s="30">
         <v>100</v>
       </c>
       <c r="E17" s="31">
         <v>100</v>
       </c>
       <c r="F17" s="29">
         <v>92.8</v>
       </c>
       <c r="G17" s="30">
         <v>93.2</v>
       </c>
@@ -13559,54 +13728,56 @@
       </c>
       <c r="J17" s="29">
         <v>82.3</v>
       </c>
       <c r="K17" s="30">
         <v>96.6</v>
       </c>
       <c r="L17" s="30">
         <v>91.3</v>
       </c>
       <c r="M17" s="31">
         <v>90.8</v>
       </c>
       <c r="N17" s="29">
         <v>83.9</v>
       </c>
       <c r="O17" s="30">
         <v>93.3</v>
       </c>
       <c r="P17" s="30">
         <v>90.2</v>
       </c>
       <c r="Q17" s="31">
         <v>93.3</v>
       </c>
-      <c r="R17" s="106">
+      <c r="R17" s="105">
         <v>80.099999999999994</v>
       </c>
-      <c r="S17" s="30"/>
+      <c r="S17" s="30">
+        <v>92</v>
+      </c>
       <c r="T17" s="30"/>
       <c r="U17" s="31"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="39">
         <v>100</v>
       </c>
       <c r="C18" s="30">
         <v>100</v>
       </c>
       <c r="D18" s="30">
         <v>100</v>
       </c>
       <c r="E18" s="31">
         <v>100</v>
       </c>
       <c r="F18" s="29">
         <v>102.8</v>
       </c>
       <c r="G18" s="30">
         <v>106.3</v>
       </c>
@@ -13618,54 +13789,56 @@
       </c>
       <c r="J18" s="29">
         <v>113</v>
       </c>
       <c r="K18" s="30">
         <v>116</v>
       </c>
       <c r="L18" s="30">
         <v>113.9</v>
       </c>
       <c r="M18" s="31">
         <v>101.1</v>
       </c>
       <c r="N18" s="29">
         <v>113.9</v>
       </c>
       <c r="O18" s="30">
         <v>114.8</v>
       </c>
       <c r="P18" s="30">
         <v>111.3</v>
       </c>
       <c r="Q18" s="31">
         <v>98.5</v>
       </c>
-      <c r="R18" s="106">
+      <c r="R18" s="105">
         <v>113.7</v>
       </c>
-      <c r="S18" s="30"/>
+      <c r="S18" s="30">
+        <v>118.9</v>
+      </c>
       <c r="T18" s="30"/>
       <c r="U18" s="31"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="39">
         <v>100</v>
       </c>
       <c r="C19" s="30">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="31">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>93.5</v>
       </c>
       <c r="G19" s="30">
         <v>93.6</v>
       </c>
@@ -13677,54 +13850,56 @@
       </c>
       <c r="J19" s="29">
         <v>94.2</v>
       </c>
       <c r="K19" s="30">
         <v>94.9</v>
       </c>
       <c r="L19" s="30">
         <v>92.8</v>
       </c>
       <c r="M19" s="31">
         <v>94.5</v>
       </c>
       <c r="N19" s="29">
         <v>100.2</v>
       </c>
       <c r="O19" s="30">
         <v>100.5</v>
       </c>
       <c r="P19" s="30">
         <v>97.6</v>
       </c>
       <c r="Q19" s="31">
         <v>97.5</v>
       </c>
-      <c r="R19" s="106">
+      <c r="R19" s="105">
         <v>96.2</v>
       </c>
-      <c r="S19" s="30"/>
+      <c r="S19" s="30">
+        <v>98.5</v>
+      </c>
       <c r="T19" s="30"/>
       <c r="U19" s="31"/>
     </row>
     <row r="20" spans="1:21" ht="22.5">
       <c r="A20" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="39">
         <v>100</v>
       </c>
       <c r="C20" s="30">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="31">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>114</v>
       </c>
       <c r="G20" s="30">
         <v>112.7</v>
       </c>
@@ -13736,54 +13911,56 @@
       </c>
       <c r="J20" s="29">
         <v>115.1</v>
       </c>
       <c r="K20" s="30">
         <v>111.2</v>
       </c>
       <c r="L20" s="30">
         <v>113.2</v>
       </c>
       <c r="M20" s="31">
         <v>117.1</v>
       </c>
       <c r="N20" s="29">
         <v>119.8</v>
       </c>
       <c r="O20" s="30">
         <v>116.8</v>
       </c>
       <c r="P20" s="30">
         <v>116.3</v>
       </c>
       <c r="Q20" s="31">
         <v>93.7</v>
       </c>
-      <c r="R20" s="106">
+      <c r="R20" s="105">
         <v>96.9</v>
       </c>
-      <c r="S20" s="30"/>
+      <c r="S20" s="30">
+        <v>93.7</v>
+      </c>
       <c r="T20" s="30"/>
       <c r="U20" s="31"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="39">
         <v>100</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="30">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="29">
         <v>92.3</v>
       </c>
       <c r="G21" s="30">
         <v>91.9</v>
       </c>
@@ -13795,54 +13972,56 @@
       </c>
       <c r="J21" s="29">
         <v>92.4</v>
       </c>
       <c r="K21" s="30">
         <v>92.5</v>
       </c>
       <c r="L21" s="30">
         <v>92.9</v>
       </c>
       <c r="M21" s="31">
         <v>94.9</v>
       </c>
       <c r="N21" s="29">
         <v>96.5</v>
       </c>
       <c r="O21" s="30">
         <v>95.1</v>
       </c>
       <c r="P21" s="30">
         <v>92.1</v>
       </c>
       <c r="Q21" s="31">
         <v>92</v>
       </c>
-      <c r="R21" s="106">
+      <c r="R21" s="105">
         <v>94.4</v>
       </c>
-      <c r="S21" s="30"/>
+      <c r="S21" s="30">
+        <v>93.7</v>
+      </c>
       <c r="T21" s="30"/>
       <c r="U21" s="31"/>
     </row>
     <row r="22" spans="1:21" ht="22.5">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="39">
         <v>100</v>
       </c>
       <c r="C22" s="30">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="31">
         <v>100</v>
       </c>
       <c r="F22" s="29">
         <v>107.3</v>
       </c>
       <c r="G22" s="30">
         <v>103.7</v>
       </c>
@@ -13854,54 +14033,56 @@
       </c>
       <c r="J22" s="29">
         <v>103.8</v>
       </c>
       <c r="K22" s="30">
         <v>103.3</v>
       </c>
       <c r="L22" s="30">
         <v>104</v>
       </c>
       <c r="M22" s="31">
         <v>103.6</v>
       </c>
       <c r="N22" s="29">
         <v>97.3</v>
       </c>
       <c r="O22" s="30">
         <v>98.8</v>
       </c>
       <c r="P22" s="30">
         <v>100.6</v>
       </c>
       <c r="Q22" s="31">
         <v>94.7</v>
       </c>
-      <c r="R22" s="106">
+      <c r="R22" s="105">
         <v>97.4</v>
       </c>
-      <c r="S22" s="30"/>
+      <c r="S22" s="30">
+        <v>101.2</v>
+      </c>
       <c r="T22" s="30"/>
       <c r="U22" s="31"/>
     </row>
     <row r="23" spans="1:21" ht="22.5">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="39">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="31">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>99.2</v>
       </c>
       <c r="G23" s="30">
         <v>97.1</v>
       </c>
@@ -13913,54 +14094,56 @@
       </c>
       <c r="J23" s="29">
         <v>91.9</v>
       </c>
       <c r="K23" s="30">
         <v>100</v>
       </c>
       <c r="L23" s="30">
         <v>101.7</v>
       </c>
       <c r="M23" s="31">
         <v>103.4</v>
       </c>
       <c r="N23" s="29">
         <v>97.4</v>
       </c>
       <c r="O23" s="30">
         <v>103.5</v>
       </c>
       <c r="P23" s="30">
         <v>103.3</v>
       </c>
       <c r="Q23" s="31">
         <v>104.1</v>
       </c>
-      <c r="R23" s="106">
+      <c r="R23" s="105">
         <v>95.5</v>
       </c>
-      <c r="S23" s="30"/>
+      <c r="S23" s="30">
+        <v>101.9</v>
+      </c>
       <c r="T23" s="30"/>
       <c r="U23" s="31"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="39">
         <v>100</v>
       </c>
       <c r="C24" s="30">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="31">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>99.2</v>
       </c>
       <c r="G24" s="30">
         <v>98.4</v>
       </c>
@@ -13972,54 +14155,56 @@
       </c>
       <c r="J24" s="29">
         <v>99.1</v>
       </c>
       <c r="K24" s="30">
         <v>98.9</v>
       </c>
       <c r="L24" s="30">
         <v>98.2</v>
       </c>
       <c r="M24" s="31">
         <v>98.7</v>
       </c>
       <c r="N24" s="29">
         <v>97.5</v>
       </c>
       <c r="O24" s="30">
         <v>98.1</v>
       </c>
       <c r="P24" s="30">
         <v>97.5</v>
       </c>
       <c r="Q24" s="31">
         <v>98.5</v>
       </c>
-      <c r="R24" s="106">
+      <c r="R24" s="105">
         <v>99</v>
       </c>
-      <c r="S24" s="30"/>
+      <c r="S24" s="30">
+        <v>98.5</v>
+      </c>
       <c r="T24" s="30"/>
       <c r="U24" s="31"/>
     </row>
     <row r="25" spans="1:21" ht="12" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="39">
         <v>100</v>
       </c>
       <c r="C25" s="30">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="31">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>98.9</v>
       </c>
       <c r="G25" s="30">
         <v>98.9</v>
       </c>
@@ -14031,54 +14216,56 @@
       </c>
       <c r="J25" s="29">
         <v>97.4</v>
       </c>
       <c r="K25" s="30">
         <v>97.9</v>
       </c>
       <c r="L25" s="30">
         <v>100.1</v>
       </c>
       <c r="M25" s="31">
         <v>99.2</v>
       </c>
       <c r="N25" s="29">
         <v>96</v>
       </c>
       <c r="O25" s="30">
         <v>96.2</v>
       </c>
       <c r="P25" s="30">
         <v>96.9</v>
       </c>
       <c r="Q25" s="31">
         <v>98.5</v>
       </c>
-      <c r="R25" s="106">
+      <c r="R25" s="105">
         <v>95.1</v>
       </c>
-      <c r="S25" s="30"/>
+      <c r="S25" s="30">
+        <v>95.1</v>
+      </c>
       <c r="T25" s="30"/>
       <c r="U25" s="31"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="39">
         <v>100</v>
       </c>
       <c r="C26" s="30">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="31">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>93.6</v>
       </c>
       <c r="G26" s="30">
         <v>100.3</v>
       </c>
@@ -14090,54 +14277,56 @@
       </c>
       <c r="J26" s="29">
         <v>80.3</v>
       </c>
       <c r="K26" s="30">
         <v>91.2</v>
       </c>
       <c r="L26" s="30">
         <v>93.5</v>
       </c>
       <c r="M26" s="31">
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="29">
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="30">
         <v>88.6</v>
       </c>
       <c r="P26" s="30">
         <v>91.7</v>
       </c>
       <c r="Q26" s="31">
         <v>77.3</v>
       </c>
-      <c r="R26" s="106">
+      <c r="R26" s="105">
         <v>71.5</v>
       </c>
-      <c r="S26" s="30"/>
+      <c r="S26" s="30">
+        <v>86.7</v>
+      </c>
       <c r="T26" s="30"/>
       <c r="U26" s="31"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="40">
         <v>100</v>
       </c>
       <c r="C27" s="36">
         <v>100</v>
       </c>
       <c r="D27" s="36">
         <v>100</v>
       </c>
       <c r="E27" s="37">
         <v>100</v>
       </c>
       <c r="F27" s="35">
         <v>90.1</v>
       </c>
       <c r="G27" s="36">
         <v>90.3</v>
       </c>
@@ -14149,199 +14338,201 @@
       </c>
       <c r="J27" s="35">
         <v>94.2</v>
       </c>
       <c r="K27" s="36">
         <v>90.9</v>
       </c>
       <c r="L27" s="36">
         <v>87</v>
       </c>
       <c r="M27" s="37">
         <v>86</v>
       </c>
       <c r="N27" s="35">
         <v>81.5</v>
       </c>
       <c r="O27" s="36">
         <v>81.5</v>
       </c>
       <c r="P27" s="36">
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="37">
         <v>80.599999999999994</v>
       </c>
-      <c r="R27" s="107">
+      <c r="R27" s="106">
         <v>84.8</v>
       </c>
-      <c r="S27" s="36"/>
+      <c r="S27" s="36">
+        <v>84.4</v>
+      </c>
       <c r="T27" s="36"/>
       <c r="U27" s="37"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="79" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="M2:U2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AC5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AD5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AH44" sqref="AH43:AH44"/>
+      <selection pane="bottomRight" activeCell="AF34" sqref="AF34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="10.28515625" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="10.140625" style="1" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="10.42578125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="11" style="1" customWidth="1"/>
     <col min="25" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="12.75">
       <c r="A1" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B1" s="13"/>
     </row>
     <row r="2" spans="1:38" ht="12.75" customHeight="1">
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
       <c r="AA2" s="18"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
-      <c r="AF2" s="124" t="s">
+      <c r="AF2" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="AG2" s="124"/>
-[...4 lines deleted...]
-      <c r="AL2" s="124"/>
+      <c r="AG2" s="125"/>
+      <c r="AH2" s="125"/>
+      <c r="AI2" s="125"/>
+      <c r="AJ2" s="125"/>
+      <c r="AK2" s="125"/>
+      <c r="AL2" s="125"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="125" t="s">
+      <c r="A3" s="126" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="125"/>
-      <c r="C3" s="123" t="s">
+      <c r="B3" s="126"/>
+      <c r="C3" s="124" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="123"/>
-[...2 lines deleted...]
-      <c r="G3" s="123" t="s">
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="123"/>
-[...2 lines deleted...]
-      <c r="K3" s="123" t="s">
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124"/>
+      <c r="K3" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="123"/>
-[...2 lines deleted...]
-      <c r="O3" s="123" t="s">
+      <c r="L3" s="124"/>
+      <c r="M3" s="124"/>
+      <c r="N3" s="124"/>
+      <c r="O3" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="123"/>
-[...2 lines deleted...]
-      <c r="S3" s="123" t="s">
+      <c r="P3" s="124"/>
+      <c r="Q3" s="124"/>
+      <c r="R3" s="124"/>
+      <c r="S3" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="T3" s="123"/>
-[...2 lines deleted...]
-      <c r="W3" s="123" t="s">
+      <c r="T3" s="124"/>
+      <c r="U3" s="124"/>
+      <c r="V3" s="124"/>
+      <c r="W3" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="123"/>
-[...2 lines deleted...]
-      <c r="AA3" s="123" t="s">
+      <c r="X3" s="124"/>
+      <c r="Y3" s="124"/>
+      <c r="Z3" s="124"/>
+      <c r="AA3" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="AB3" s="123"/>
-[...2 lines deleted...]
-      <c r="AE3" s="123" t="s">
+      <c r="AB3" s="124"/>
+      <c r="AC3" s="124"/>
+      <c r="AD3" s="124"/>
+      <c r="AE3" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="AF3" s="123"/>
-[...2 lines deleted...]
-      <c r="AI3" s="123" t="s">
+      <c r="AF3" s="124"/>
+      <c r="AG3" s="124"/>
+      <c r="AH3" s="124"/>
+      <c r="AI3" s="124" t="s">
         <v>119</v>
       </c>
-      <c r="AJ3" s="123"/>
-[...1 lines deleted...]
-      <c r="AL3" s="123"/>
+      <c r="AJ3" s="124"/>
+      <c r="AK3" s="124"/>
+      <c r="AL3" s="124"/>
     </row>
     <row r="4" spans="1:38" ht="33.75">
-      <c r="A4" s="125"/>
-      <c r="B4" s="125"/>
+      <c r="A4" s="126"/>
+      <c r="B4" s="126"/>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="9" t="s">
@@ -14513,51 +14704,53 @@
       </c>
       <c r="AB5" s="44">
         <v>108.7</v>
       </c>
       <c r="AC5" s="44">
         <v>117.6</v>
       </c>
       <c r="AD5" s="45">
         <v>117.1</v>
       </c>
       <c r="AE5" s="43">
         <v>110.4</v>
       </c>
       <c r="AF5" s="44">
         <v>111</v>
       </c>
       <c r="AG5" s="44">
         <v>112.5</v>
       </c>
       <c r="AH5" s="45">
         <v>112.3</v>
       </c>
       <c r="AI5" s="96">
         <v>103.1</v>
       </c>
-      <c r="AJ5" s="44"/>
+      <c r="AJ5" s="44">
+        <v>105.7</v>
+      </c>
       <c r="AK5" s="44"/>
       <c r="AL5" s="45"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="29">
         <v>112.6</v>
       </c>
       <c r="D6" s="30">
         <v>124.4</v>
       </c>
       <c r="E6" s="30">
         <v>121.7</v>
       </c>
       <c r="F6" s="31">
         <v>97.1</v>
       </c>
       <c r="G6" s="29">
         <v>81.599999999999994</v>
       </c>
@@ -14623,51 +14816,53 @@
       </c>
       <c r="AB6" s="30">
         <v>106.2</v>
       </c>
       <c r="AC6" s="30">
         <v>120.8</v>
       </c>
       <c r="AD6" s="31">
         <v>103.8</v>
       </c>
       <c r="AE6" s="29">
         <v>126.7</v>
       </c>
       <c r="AF6" s="30">
         <v>119.6</v>
       </c>
       <c r="AG6" s="30">
         <v>113.9</v>
       </c>
       <c r="AH6" s="31">
         <v>106</v>
       </c>
       <c r="AI6" s="94">
         <v>89.9</v>
       </c>
-      <c r="AJ6" s="30"/>
+      <c r="AJ6" s="30">
+        <v>100</v>
+      </c>
       <c r="AK6" s="30"/>
       <c r="AL6" s="31"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="29">
         <v>95.4</v>
       </c>
       <c r="D7" s="30">
         <v>105.5</v>
       </c>
       <c r="E7" s="30">
         <v>103.4</v>
       </c>
       <c r="F7" s="31">
         <v>113.4</v>
       </c>
       <c r="G7" s="29">
         <v>82</v>
       </c>
@@ -14733,51 +14928,53 @@
       </c>
       <c r="AB7" s="30">
         <v>87.9</v>
       </c>
       <c r="AC7" s="30">
         <v>92.3</v>
       </c>
       <c r="AD7" s="31">
         <v>132.9</v>
       </c>
       <c r="AE7" s="29">
         <v>126.9</v>
       </c>
       <c r="AF7" s="30">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="30">
         <v>136.4</v>
       </c>
       <c r="AH7" s="31">
         <v>123.9</v>
       </c>
       <c r="AI7" s="94">
         <v>92</v>
       </c>
-      <c r="AJ7" s="30"/>
+      <c r="AJ7" s="30">
+        <v>80.3</v>
+      </c>
       <c r="AK7" s="30"/>
       <c r="AL7" s="31"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="77" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="78" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="35">
         <v>104.2</v>
       </c>
       <c r="D8" s="36">
         <v>109</v>
       </c>
       <c r="E8" s="36">
         <v>107.9</v>
       </c>
       <c r="F8" s="37">
         <v>112.2</v>
       </c>
       <c r="G8" s="35">
         <v>103.8</v>
       </c>
@@ -14843,51 +15040,53 @@
       </c>
       <c r="AB8" s="36">
         <v>108</v>
       </c>
       <c r="AC8" s="36">
         <v>116.8</v>
       </c>
       <c r="AD8" s="37">
         <v>117.2</v>
       </c>
       <c r="AE8" s="35">
         <v>110.6</v>
       </c>
       <c r="AF8" s="36">
         <v>111.3</v>
       </c>
       <c r="AG8" s="36">
         <v>112.8</v>
       </c>
       <c r="AH8" s="37">
         <v>111.9</v>
       </c>
       <c r="AI8" s="95">
         <v>102.6</v>
       </c>
-      <c r="AJ8" s="36"/>
+      <c r="AJ8" s="36">
+        <v>104.8</v>
+      </c>
       <c r="AK8" s="36"/>
       <c r="AL8" s="37"/>
     </row>
     <row r="10" spans="1:38">
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="12"/>
       <c r="T10" s="12"/>
       <c r="U10" s="12"/>
       <c r="V10" s="12"/>
       <c r="W10" s="12"/>
@@ -14921,117 +15120,117 @@
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
     </row>
     <row r="15" spans="1:38" ht="12.75" customHeight="1">
       <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="V15" s="18"/>
-      <c r="AB15" s="124" t="s">
+      <c r="AB15" s="125" t="s">
         <v>46</v>
       </c>
-      <c r="AC15" s="124"/>
-[...4 lines deleted...]
-      <c r="AH15" s="124"/>
+      <c r="AC15" s="125"/>
+      <c r="AD15" s="125"/>
+      <c r="AE15" s="125"/>
+      <c r="AF15" s="125"/>
+      <c r="AG15" s="125"/>
+      <c r="AH15" s="125"/>
     </row>
     <row r="16" spans="1:38">
-      <c r="A16" s="125" t="s">
+      <c r="A16" s="126" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="125"/>
-      <c r="C16" s="123" t="s">
+      <c r="B16" s="126"/>
+      <c r="C16" s="124" t="s">
         <v>34</v>
       </c>
-      <c r="D16" s="123"/>
-[...2 lines deleted...]
-      <c r="G16" s="123" t="s">
+      <c r="D16" s="124"/>
+      <c r="E16" s="124"/>
+      <c r="F16" s="124"/>
+      <c r="G16" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="H16" s="123"/>
-[...2 lines deleted...]
-      <c r="K16" s="123" t="s">
+      <c r="H16" s="124"/>
+      <c r="I16" s="124"/>
+      <c r="J16" s="124"/>
+      <c r="K16" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="L16" s="123"/>
-[...2 lines deleted...]
-      <c r="O16" s="123" t="s">
+      <c r="L16" s="124"/>
+      <c r="M16" s="124"/>
+      <c r="N16" s="124"/>
+      <c r="O16" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="P16" s="123"/>
-[...2 lines deleted...]
-      <c r="S16" s="123" t="s">
+      <c r="P16" s="124"/>
+      <c r="Q16" s="124"/>
+      <c r="R16" s="124"/>
+      <c r="S16" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="T16" s="123"/>
-[...2 lines deleted...]
-      <c r="W16" s="123" t="s">
+      <c r="T16" s="124"/>
+      <c r="U16" s="124"/>
+      <c r="V16" s="124"/>
+      <c r="W16" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="X16" s="123"/>
-[...2 lines deleted...]
-      <c r="AA16" s="123" t="s">
+      <c r="X16" s="124"/>
+      <c r="Y16" s="124"/>
+      <c r="Z16" s="124"/>
+      <c r="AA16" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="AB16" s="123"/>
-[...2 lines deleted...]
-      <c r="AE16" s="123" t="s">
+      <c r="AB16" s="124"/>
+      <c r="AC16" s="124"/>
+      <c r="AD16" s="124"/>
+      <c r="AE16" s="124" t="s">
         <v>119</v>
       </c>
-      <c r="AF16" s="123"/>
-[...1 lines deleted...]
-      <c r="AH16" s="123"/>
+      <c r="AF16" s="124"/>
+      <c r="AG16" s="124"/>
+      <c r="AH16" s="124"/>
     </row>
     <row r="17" spans="1:34" ht="22.5">
-      <c r="A17" s="125"/>
-      <c r="B17" s="125"/>
+      <c r="A17" s="126"/>
+      <c r="B17" s="126"/>
       <c r="C17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K17" s="9" t="s">
@@ -15176,54 +15375,56 @@
       </c>
       <c r="W18" s="43">
         <v>136.9</v>
       </c>
       <c r="X18" s="44">
         <v>117.2</v>
       </c>
       <c r="Y18" s="44">
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="45">
         <v>138.9</v>
       </c>
       <c r="AA18" s="43">
         <v>151.1</v>
       </c>
       <c r="AB18" s="44">
         <v>130.1</v>
       </c>
       <c r="AC18" s="44">
         <v>157.80000000000001</v>
       </c>
       <c r="AD18" s="45">
         <v>156</v>
       </c>
-      <c r="AE18" s="102">
+      <c r="AE18" s="101">
         <v>155.80000000000001</v>
       </c>
-      <c r="AF18" s="44"/>
+      <c r="AF18" s="44">
+        <v>137.5</v>
+      </c>
       <c r="AG18" s="44"/>
       <c r="AH18" s="45"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="29">
         <v>100</v>
       </c>
       <c r="D19" s="30">
         <v>100</v>
       </c>
       <c r="E19" s="30">
         <v>100</v>
       </c>
       <c r="F19" s="31">
         <v>100</v>
       </c>
       <c r="G19" s="29">
         <v>86.8</v>
       </c>
@@ -15274,54 +15475,56 @@
       </c>
       <c r="W19" s="29">
         <v>194.9</v>
       </c>
       <c r="X19" s="30">
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="30">
         <v>193.3</v>
       </c>
       <c r="Z19" s="31">
         <v>231.3</v>
       </c>
       <c r="AA19" s="29">
         <v>246.9</v>
       </c>
       <c r="AB19" s="30">
         <v>92.8</v>
       </c>
       <c r="AC19" s="30">
         <v>220.2</v>
       </c>
       <c r="AD19" s="31">
         <v>245.2</v>
       </c>
-      <c r="AE19" s="100">
+      <c r="AE19" s="99">
         <v>222</v>
       </c>
-      <c r="AF19" s="30"/>
+      <c r="AF19" s="30">
+        <v>92.8</v>
+      </c>
       <c r="AG19" s="30"/>
       <c r="AH19" s="31"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="46" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="29">
         <v>100</v>
       </c>
       <c r="D20" s="30">
         <v>100</v>
       </c>
       <c r="E20" s="30">
         <v>100</v>
       </c>
       <c r="F20" s="31">
         <v>100</v>
       </c>
       <c r="G20" s="29">
         <v>130.6</v>
       </c>
@@ -15372,54 +15575,56 @@
       </c>
       <c r="W20" s="29">
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="30">
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="30">
         <v>159.4</v>
       </c>
       <c r="Z20" s="31">
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="29">
         <v>182.4</v>
       </c>
       <c r="AB20" s="30">
         <v>182.7</v>
       </c>
       <c r="AC20" s="30">
         <v>217.4</v>
       </c>
       <c r="AD20" s="31">
         <v>401.9</v>
       </c>
-      <c r="AE20" s="100">
+      <c r="AE20" s="99">
         <v>167.8</v>
       </c>
-      <c r="AF20" s="30"/>
+      <c r="AF20" s="30">
+        <v>146.69999999999999</v>
+      </c>
       <c r="AG20" s="30"/>
       <c r="AH20" s="31"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="77" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="78" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="35">
         <v>100</v>
       </c>
       <c r="D21" s="36">
         <v>100</v>
       </c>
       <c r="E21" s="36">
         <v>100</v>
       </c>
       <c r="F21" s="37">
         <v>100</v>
       </c>
       <c r="G21" s="35">
         <v>108</v>
       </c>
@@ -15470,213 +15675,215 @@
       </c>
       <c r="W21" s="35">
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="36">
         <v>141.4</v>
       </c>
       <c r="Y21" s="36">
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="37">
         <v>143.1</v>
       </c>
       <c r="AA21" s="35">
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="36">
         <v>157.4</v>
       </c>
       <c r="AC21" s="36">
         <v>159.80000000000001</v>
       </c>
       <c r="AD21" s="37">
         <v>160.1</v>
       </c>
-      <c r="AE21" s="101">
+      <c r="AE21" s="100">
         <v>155.6</v>
       </c>
-      <c r="AF21" s="36"/>
+      <c r="AF21" s="36">
+        <v>165</v>
+      </c>
       <c r="AG21" s="36"/>
       <c r="AH21" s="37"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="S16:V16"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AF2:AL2"/>
     <mergeCell ref="AE16:AH16"/>
     <mergeCell ref="AB15:AH15"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="A16:B17"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="O16:R16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AC5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AE5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AG31" sqref="AG31"/>
+      <selection pane="bottomRight" activeCell="AJ26" sqref="AJ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="46.5703125" style="71" customWidth="1"/>
     <col min="3" max="3" width="8" style="15" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="15" customWidth="1"/>
     <col min="5" max="7" width="8" style="15" customWidth="1"/>
     <col min="8" max="8" width="10" style="15" customWidth="1"/>
     <col min="9" max="11" width="8" style="15" customWidth="1"/>
     <col min="12" max="12" width="10" style="15" customWidth="1"/>
     <col min="13" max="15" width="8" style="15" customWidth="1"/>
     <col min="16" max="16" width="10" style="15" customWidth="1"/>
     <col min="17" max="19" width="8" style="15" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="15" customWidth="1"/>
     <col min="21" max="21" width="8" style="15" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="15"/>
     <col min="28" max="28" width="10.28515625" style="15" customWidth="1"/>
     <col min="29" max="31" width="9.140625" style="15"/>
     <col min="32" max="32" width="10.7109375" style="15" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="132" t="s">
         <v>113</v>
       </c>
-      <c r="B1" s="131"/>
-[...3 lines deleted...]
-      <c r="F1" s="131"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
     </row>
     <row r="2" spans="1:38">
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AD2" s="21"/>
       <c r="AE2" s="21"/>
       <c r="AF2" s="21"/>
       <c r="AG2" s="20"/>
       <c r="AH2" s="20"/>
-      <c r="AI2" s="130" t="s">
+      <c r="AI2" s="131" t="s">
         <v>8</v>
       </c>
-      <c r="AJ2" s="130"/>
-[...1 lines deleted...]
-      <c r="AL2" s="130"/>
+      <c r="AJ2" s="131"/>
+      <c r="AK2" s="131"/>
+      <c r="AL2" s="131"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="125" t="s">
+      <c r="A3" s="126" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="125"/>
-      <c r="C3" s="123" t="s">
+      <c r="B3" s="126"/>
+      <c r="C3" s="124" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="123"/>
-[...2 lines deleted...]
-      <c r="G3" s="123" t="s">
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124" t="s">
         <v>34</v>
       </c>
-      <c r="H3" s="123"/>
-[...2 lines deleted...]
-      <c r="K3" s="123" t="s">
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124"/>
+      <c r="K3" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="123"/>
-[...2 lines deleted...]
-      <c r="O3" s="123" t="s">
+      <c r="L3" s="124"/>
+      <c r="M3" s="124"/>
+      <c r="N3" s="124"/>
+      <c r="O3" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="123"/>
-[...2 lines deleted...]
-      <c r="S3" s="123" t="s">
+      <c r="P3" s="124"/>
+      <c r="Q3" s="124"/>
+      <c r="R3" s="124"/>
+      <c r="S3" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="T3" s="123"/>
-[...2 lines deleted...]
-      <c r="W3" s="123" t="s">
+      <c r="T3" s="124"/>
+      <c r="U3" s="124"/>
+      <c r="V3" s="124"/>
+      <c r="W3" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="123"/>
-[...2 lines deleted...]
-      <c r="AA3" s="123" t="s">
+      <c r="X3" s="124"/>
+      <c r="Y3" s="124"/>
+      <c r="Z3" s="124"/>
+      <c r="AA3" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="AB3" s="123"/>
-[...2 lines deleted...]
-      <c r="AE3" s="123" t="s">
+      <c r="AB3" s="124"/>
+      <c r="AC3" s="124"/>
+      <c r="AD3" s="124"/>
+      <c r="AE3" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="AF3" s="123"/>
-[...2 lines deleted...]
-      <c r="AI3" s="127" t="s">
+      <c r="AF3" s="124"/>
+      <c r="AG3" s="124"/>
+      <c r="AH3" s="124"/>
+      <c r="AI3" s="128" t="s">
         <v>119</v>
       </c>
-      <c r="AJ3" s="128"/>
-[...1 lines deleted...]
-      <c r="AL3" s="129"/>
+      <c r="AJ3" s="129"/>
+      <c r="AK3" s="129"/>
+      <c r="AL3" s="130"/>
     </row>
     <row r="4" spans="1:38" ht="33.75">
-      <c r="A4" s="125"/>
-      <c r="B4" s="125"/>
+      <c r="A4" s="126"/>
+      <c r="B4" s="126"/>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K4" s="9" t="s">
@@ -15846,51 +16053,53 @@
       </c>
       <c r="AB5" s="44">
         <v>96.8</v>
       </c>
       <c r="AC5" s="44">
         <v>87</v>
       </c>
       <c r="AD5" s="45">
         <v>114.2</v>
       </c>
       <c r="AE5" s="43">
         <v>142.1</v>
       </c>
       <c r="AF5" s="44">
         <v>133.6</v>
       </c>
       <c r="AG5" s="44">
         <v>106.4</v>
       </c>
       <c r="AH5" s="44">
         <v>110</v>
       </c>
       <c r="AI5" s="87">
         <v>76</v>
       </c>
-      <c r="AJ5" s="88"/>
+      <c r="AJ5" s="88">
+        <v>102.8</v>
+      </c>
       <c r="AK5" s="88"/>
       <c r="AL5" s="89"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="50">
         <v>58</v>
       </c>
       <c r="B6" s="72" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="29">
         <v>112.9</v>
       </c>
       <c r="D6" s="30">
         <v>118.5</v>
       </c>
       <c r="E6" s="30">
         <v>120.4</v>
       </c>
       <c r="F6" s="31">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="29">
         <v>100</v>
       </c>
@@ -15956,51 +16165,53 @@
       </c>
       <c r="AB6" s="30">
         <v>99.6</v>
       </c>
       <c r="AC6" s="30">
         <v>90.6</v>
       </c>
       <c r="AD6" s="31">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="29">
         <v>124.6</v>
       </c>
       <c r="AF6" s="30">
         <v>117.1</v>
       </c>
       <c r="AG6" s="30">
         <v>129.30000000000001</v>
       </c>
       <c r="AH6" s="30">
         <v>116.8</v>
       </c>
       <c r="AI6" s="82">
         <v>98.5</v>
       </c>
-      <c r="AJ6" s="80"/>
+      <c r="AJ6" s="80">
+        <v>97.9</v>
+      </c>
       <c r="AK6" s="80"/>
       <c r="AL6" s="83"/>
     </row>
     <row r="7" spans="1:38" ht="33.75">
       <c r="A7" s="50">
         <v>59</v>
       </c>
       <c r="B7" s="72" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="29">
         <v>121.2</v>
       </c>
       <c r="D7" s="30">
         <v>108.2</v>
       </c>
       <c r="E7" s="30">
         <v>101.2</v>
       </c>
       <c r="F7" s="31">
         <v>103.2</v>
       </c>
       <c r="G7" s="29">
         <v>84.5</v>
       </c>
@@ -16066,51 +16277,53 @@
       </c>
       <c r="AB7" s="30">
         <v>96.8</v>
       </c>
       <c r="AC7" s="30">
         <v>83.7</v>
       </c>
       <c r="AD7" s="31">
         <v>93.4</v>
       </c>
       <c r="AE7" s="29">
         <v>77.5</v>
       </c>
       <c r="AF7" s="30">
         <v>82.1</v>
       </c>
       <c r="AG7" s="30">
         <v>87</v>
       </c>
       <c r="AH7" s="30">
         <v>116.2</v>
       </c>
       <c r="AI7" s="82">
         <v>59.7</v>
       </c>
-      <c r="AJ7" s="80"/>
+      <c r="AJ7" s="80">
+        <v>100</v>
+      </c>
       <c r="AK7" s="80"/>
       <c r="AL7" s="83"/>
     </row>
     <row r="8" spans="1:38" ht="22.5">
       <c r="A8" s="50">
         <v>60</v>
       </c>
       <c r="B8" s="72" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="29">
         <v>104.8</v>
       </c>
       <c r="D8" s="30">
         <v>122.7</v>
       </c>
       <c r="E8" s="30">
         <v>104.2</v>
       </c>
       <c r="F8" s="31">
         <v>115.6</v>
       </c>
       <c r="G8" s="29">
         <v>100.7</v>
       </c>
@@ -16176,51 +16389,53 @@
       </c>
       <c r="AB8" s="30">
         <v>94.1</v>
       </c>
       <c r="AC8" s="30">
         <v>82.5</v>
       </c>
       <c r="AD8" s="31">
         <v>116</v>
       </c>
       <c r="AE8" s="29">
         <v>81.7</v>
       </c>
       <c r="AF8" s="30">
         <v>92.4</v>
       </c>
       <c r="AG8" s="30">
         <v>117.2</v>
       </c>
       <c r="AH8" s="30">
         <v>54.3</v>
       </c>
       <c r="AI8" s="82">
         <v>64.3</v>
       </c>
-      <c r="AJ8" s="80"/>
+      <c r="AJ8" s="80">
+        <v>63.4</v>
+      </c>
       <c r="AK8" s="80"/>
       <c r="AL8" s="83"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="50">
         <v>61</v>
       </c>
       <c r="B9" s="72" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="29">
         <v>91.6</v>
       </c>
       <c r="D9" s="30">
         <v>92.1</v>
       </c>
       <c r="E9" s="30">
         <v>90.5</v>
       </c>
       <c r="F9" s="31">
         <v>112</v>
       </c>
       <c r="G9" s="29">
         <v>117.4</v>
       </c>
@@ -16286,51 +16501,53 @@
       </c>
       <c r="AB9" s="30">
         <v>104.7</v>
       </c>
       <c r="AC9" s="30">
         <v>103.3</v>
       </c>
       <c r="AD9" s="31">
         <v>115.2</v>
       </c>
       <c r="AE9" s="29">
         <v>98.4</v>
       </c>
       <c r="AF9" s="30">
         <v>98.8</v>
       </c>
       <c r="AG9" s="30">
         <v>101.5</v>
       </c>
       <c r="AH9" s="30">
         <v>93.5</v>
       </c>
       <c r="AI9" s="82">
         <v>106.9</v>
       </c>
-      <c r="AJ9" s="80"/>
+      <c r="AJ9" s="80">
+        <v>102.5</v>
+      </c>
       <c r="AK9" s="80"/>
       <c r="AL9" s="83"/>
     </row>
     <row r="10" spans="1:38" ht="22.5">
       <c r="A10" s="50">
         <v>62</v>
       </c>
       <c r="B10" s="72" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="29">
         <v>97.2</v>
       </c>
       <c r="D10" s="30">
         <v>103.8</v>
       </c>
       <c r="E10" s="30">
         <v>86.3</v>
       </c>
       <c r="F10" s="31">
         <v>85</v>
       </c>
       <c r="G10" s="29">
         <v>97.4</v>
       </c>
@@ -16396,51 +16613,53 @@
       </c>
       <c r="AB10" s="30">
         <v>122.4</v>
       </c>
       <c r="AC10" s="30">
         <v>124.1</v>
       </c>
       <c r="AD10" s="31">
         <v>107.3</v>
       </c>
       <c r="AE10" s="29">
         <v>102.7</v>
       </c>
       <c r="AF10" s="30">
         <v>98.4</v>
       </c>
       <c r="AG10" s="30">
         <v>76.8</v>
       </c>
       <c r="AH10" s="30">
         <v>100</v>
       </c>
       <c r="AI10" s="82">
         <v>111.3</v>
       </c>
-      <c r="AJ10" s="80"/>
+      <c r="AJ10" s="80">
+        <v>116.6</v>
+      </c>
       <c r="AK10" s="80"/>
       <c r="AL10" s="83"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="50">
         <v>63</v>
       </c>
       <c r="B11" s="72" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="29">
         <v>92.6</v>
       </c>
       <c r="D11" s="30">
         <v>86.9</v>
       </c>
       <c r="E11" s="30">
         <v>85.7</v>
       </c>
       <c r="F11" s="31">
         <v>91.6</v>
       </c>
       <c r="G11" s="29">
         <v>115.3</v>
       </c>
@@ -16506,51 +16725,53 @@
       </c>
       <c r="AB11" s="30">
         <v>98.9</v>
       </c>
       <c r="AC11" s="30">
         <v>93.2</v>
       </c>
       <c r="AD11" s="31">
         <v>69.2</v>
       </c>
       <c r="AE11" s="29">
         <v>100</v>
       </c>
       <c r="AF11" s="30">
         <v>95</v>
       </c>
       <c r="AG11" s="30">
         <v>147.4</v>
       </c>
       <c r="AH11" s="30">
         <v>113.9</v>
       </c>
       <c r="AI11" s="82">
         <v>89</v>
       </c>
-      <c r="AJ11" s="80"/>
+      <c r="AJ11" s="80">
+        <v>100</v>
+      </c>
       <c r="AK11" s="80"/>
       <c r="AL11" s="83"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="51"/>
       <c r="B12" s="74" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="29">
         <v>92.1</v>
       </c>
       <c r="D12" s="30">
         <v>93</v>
       </c>
       <c r="E12" s="30">
         <v>88.2</v>
       </c>
       <c r="F12" s="31">
         <v>101.3</v>
       </c>
       <c r="G12" s="29">
         <v>112.1</v>
       </c>
       <c r="H12" s="30">
         <v>109.2</v>
@@ -16614,51 +16835,53 @@
       </c>
       <c r="AB12" s="30">
         <v>111</v>
       </c>
       <c r="AC12" s="30">
         <v>110.4</v>
       </c>
       <c r="AD12" s="31">
         <v>107.8</v>
       </c>
       <c r="AE12" s="29">
         <v>104.3</v>
       </c>
       <c r="AF12" s="30">
         <v>100.3</v>
       </c>
       <c r="AG12" s="30">
         <v>105.5</v>
       </c>
       <c r="AH12" s="30">
         <v>118.1</v>
       </c>
       <c r="AI12" s="82">
         <v>101.2</v>
       </c>
-      <c r="AJ12" s="80"/>
+      <c r="AJ12" s="80">
+        <v>119</v>
+      </c>
       <c r="AK12" s="80"/>
       <c r="AL12" s="83"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="76" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="75" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="35">
         <v>98.5</v>
       </c>
       <c r="D13" s="36">
         <v>100.4</v>
       </c>
       <c r="E13" s="36">
         <v>95.4</v>
       </c>
       <c r="F13" s="37">
         <v>97.6</v>
       </c>
       <c r="G13" s="35">
         <v>109.7</v>
       </c>
@@ -16724,130 +16947,132 @@
       </c>
       <c r="AB13" s="36">
         <v>109.6</v>
       </c>
       <c r="AC13" s="36">
         <v>108.4</v>
       </c>
       <c r="AD13" s="37">
         <v>105.1</v>
       </c>
       <c r="AE13" s="35">
         <v>100.8</v>
       </c>
       <c r="AF13" s="36">
         <v>99</v>
       </c>
       <c r="AG13" s="36">
         <v>97.7</v>
       </c>
       <c r="AH13" s="36">
         <v>97.4</v>
       </c>
       <c r="AI13" s="84">
         <v>99.8</v>
       </c>
-      <c r="AJ13" s="85"/>
+      <c r="AJ13" s="85">
+        <v>103.6</v>
+      </c>
       <c r="AK13" s="85"/>
       <c r="AL13" s="86"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="16"/>
     </row>
     <row r="18" spans="1:34">
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="Z18" s="21"/>
       <c r="AA18" s="21"/>
       <c r="AB18" s="21"/>
-      <c r="AC18" s="130" t="s">
+      <c r="AC18" s="131" t="s">
         <v>69</v>
       </c>
-      <c r="AD18" s="130"/>
-[...3 lines deleted...]
-      <c r="AH18" s="130"/>
+      <c r="AD18" s="131"/>
+      <c r="AE18" s="131"/>
+      <c r="AF18" s="131"/>
+      <c r="AG18" s="131"/>
+      <c r="AH18" s="131"/>
     </row>
     <row r="19" spans="1:34">
-      <c r="A19" s="125" t="s">
+      <c r="A19" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="125"/>
-      <c r="C19" s="123" t="s">
+      <c r="B19" s="126"/>
+      <c r="C19" s="124" t="s">
         <v>34</v>
       </c>
-      <c r="D19" s="123"/>
-[...2 lines deleted...]
-      <c r="G19" s="123" t="s">
+      <c r="D19" s="124"/>
+      <c r="E19" s="124"/>
+      <c r="F19" s="124"/>
+      <c r="G19" s="124" t="s">
         <v>35</v>
       </c>
-      <c r="H19" s="123"/>
-[...2 lines deleted...]
-      <c r="K19" s="123" t="s">
+      <c r="H19" s="124"/>
+      <c r="I19" s="124"/>
+      <c r="J19" s="124"/>
+      <c r="K19" s="124" t="s">
         <v>36</v>
       </c>
-      <c r="L19" s="123"/>
-[...2 lines deleted...]
-      <c r="O19" s="123" t="s">
+      <c r="L19" s="124"/>
+      <c r="M19" s="124"/>
+      <c r="N19" s="124"/>
+      <c r="O19" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="P19" s="123"/>
-[...2 lines deleted...]
-      <c r="S19" s="123" t="s">
+      <c r="P19" s="124"/>
+      <c r="Q19" s="124"/>
+      <c r="R19" s="124"/>
+      <c r="S19" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="T19" s="123"/>
-[...2 lines deleted...]
-      <c r="W19" s="123" t="s">
+      <c r="T19" s="124"/>
+      <c r="U19" s="124"/>
+      <c r="V19" s="124"/>
+      <c r="W19" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="X19" s="123"/>
-[...2 lines deleted...]
-      <c r="AA19" s="123" t="s">
+      <c r="X19" s="124"/>
+      <c r="Y19" s="124"/>
+      <c r="Z19" s="124"/>
+      <c r="AA19" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="AB19" s="123"/>
-[...2 lines deleted...]
-      <c r="AE19" s="127" t="s">
+      <c r="AB19" s="124"/>
+      <c r="AC19" s="124"/>
+      <c r="AD19" s="124"/>
+      <c r="AE19" s="128" t="s">
         <v>119</v>
       </c>
-      <c r="AF19" s="128"/>
-[...1 lines deleted...]
-      <c r="AH19" s="129"/>
+      <c r="AF19" s="129"/>
+      <c r="AG19" s="129"/>
+      <c r="AH19" s="130"/>
     </row>
     <row r="20" spans="1:34" ht="33.75">
-      <c r="A20" s="125"/>
-      <c r="B20" s="125"/>
+      <c r="A20" s="126"/>
+      <c r="B20" s="126"/>
       <c r="C20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="K20" s="9" t="s">
@@ -16993,51 +17218,53 @@
       </c>
       <c r="X21" s="44">
         <v>121.7</v>
       </c>
       <c r="Y21" s="44">
         <v>122.1</v>
       </c>
       <c r="Z21" s="45">
         <v>96.3</v>
       </c>
       <c r="AA21" s="43">
         <v>223.2</v>
       </c>
       <c r="AB21" s="44">
         <v>162.6</v>
       </c>
       <c r="AC21" s="44">
         <v>129.9</v>
       </c>
       <c r="AD21" s="44">
         <v>105.9</v>
       </c>
       <c r="AE21" s="93">
         <v>169.6</v>
       </c>
-      <c r="AF21" s="88"/>
+      <c r="AF21" s="88">
+        <v>167.2</v>
+      </c>
       <c r="AG21" s="88"/>
       <c r="AH21" s="89"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="50">
         <v>58</v>
       </c>
       <c r="B22" s="72" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="29">
         <v>100</v>
       </c>
       <c r="D22" s="30">
         <v>100</v>
       </c>
       <c r="E22" s="30">
         <v>100</v>
       </c>
       <c r="F22" s="31">
         <v>100</v>
       </c>
       <c r="G22" s="29">
         <v>205.8</v>
       </c>
@@ -17091,51 +17318,53 @@
       </c>
       <c r="X22" s="30">
         <v>122.8</v>
       </c>
       <c r="Y22" s="30">
         <v>109.1</v>
       </c>
       <c r="Z22" s="31">
         <v>71.7</v>
       </c>
       <c r="AA22" s="29">
         <v>174.6</v>
       </c>
       <c r="AB22" s="30">
         <v>143.80000000000001</v>
       </c>
       <c r="AC22" s="30">
         <v>141.1</v>
       </c>
       <c r="AD22" s="30">
         <v>83.7</v>
       </c>
       <c r="AE22" s="91">
         <v>172</v>
       </c>
-      <c r="AF22" s="80"/>
+      <c r="AF22" s="80">
+        <v>140.80000000000001</v>
+      </c>
       <c r="AG22" s="80"/>
       <c r="AH22" s="83"/>
     </row>
     <row r="23" spans="1:34" ht="33.75">
       <c r="A23" s="50">
         <v>59</v>
       </c>
       <c r="B23" s="72" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="29">
         <v>100</v>
       </c>
       <c r="D23" s="30">
         <v>100</v>
       </c>
       <c r="E23" s="30">
         <v>100</v>
       </c>
       <c r="F23" s="31">
         <v>100</v>
       </c>
       <c r="G23" s="29">
         <v>80.2</v>
       </c>
@@ -17189,51 +17418,53 @@
       </c>
       <c r="X23" s="30">
         <v>105</v>
       </c>
       <c r="Y23" s="30">
         <v>143.30000000000001</v>
       </c>
       <c r="Z23" s="31">
         <v>93.1</v>
       </c>
       <c r="AA23" s="29">
         <v>116.4</v>
       </c>
       <c r="AB23" s="30">
         <v>86.2</v>
       </c>
       <c r="AC23" s="30">
         <v>124.7</v>
       </c>
       <c r="AD23" s="30">
         <v>108.2</v>
       </c>
       <c r="AE23" s="91">
         <v>69.5</v>
       </c>
-      <c r="AF23" s="80"/>
+      <c r="AF23" s="80">
+        <v>86.2</v>
+      </c>
       <c r="AG23" s="80"/>
       <c r="AH23" s="83"/>
     </row>
     <row r="24" spans="1:34" ht="22.5">
       <c r="A24" s="50">
         <v>60</v>
       </c>
       <c r="B24" s="72" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="29">
         <v>100</v>
       </c>
       <c r="D24" s="30">
         <v>100</v>
       </c>
       <c r="E24" s="30">
         <v>100</v>
       </c>
       <c r="F24" s="31">
         <v>100</v>
       </c>
       <c r="G24" s="29">
         <v>108.4</v>
       </c>
@@ -17287,51 +17518,53 @@
       </c>
       <c r="X24" s="30">
         <v>112.9</v>
       </c>
       <c r="Y24" s="30">
         <v>115.6</v>
       </c>
       <c r="Z24" s="31">
         <v>89.1</v>
       </c>
       <c r="AA24" s="29">
         <v>113.6</v>
       </c>
       <c r="AB24" s="30">
         <v>104.3</v>
       </c>
       <c r="AC24" s="30">
         <v>135.5</v>
       </c>
       <c r="AD24" s="30">
         <v>48.4</v>
       </c>
       <c r="AE24" s="91">
         <v>73</v>
       </c>
-      <c r="AF24" s="80"/>
+      <c r="AF24" s="80">
+        <v>66.099999999999994</v>
+      </c>
       <c r="AG24" s="80"/>
       <c r="AH24" s="83"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="50">
         <v>61</v>
       </c>
       <c r="B25" s="72" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="29">
         <v>100</v>
       </c>
       <c r="D25" s="30">
         <v>100</v>
       </c>
       <c r="E25" s="30">
         <v>100</v>
       </c>
       <c r="F25" s="31">
         <v>100</v>
       </c>
       <c r="G25" s="29">
         <v>117.3</v>
       </c>
@@ -17385,51 +17618,53 @@
       </c>
       <c r="X25" s="30">
         <v>182.7</v>
       </c>
       <c r="Y25" s="30">
         <v>177.7</v>
       </c>
       <c r="Z25" s="31">
         <v>195.3</v>
       </c>
       <c r="AA25" s="29">
         <v>188</v>
       </c>
       <c r="AB25" s="30">
         <v>180.5</v>
       </c>
       <c r="AC25" s="30">
         <v>180.4</v>
       </c>
       <c r="AD25" s="30">
         <v>182.6</v>
       </c>
       <c r="AE25" s="91">
         <v>201</v>
       </c>
-      <c r="AF25" s="80"/>
+      <c r="AF25" s="80">
+        <v>185</v>
+      </c>
       <c r="AG25" s="80"/>
       <c r="AH25" s="83"/>
     </row>
     <row r="26" spans="1:34" ht="22.5">
       <c r="A26" s="50">
         <v>62</v>
       </c>
       <c r="B26" s="72" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="29">
         <v>100</v>
       </c>
       <c r="D26" s="30">
         <v>100</v>
       </c>
       <c r="E26" s="30">
         <v>100</v>
       </c>
       <c r="F26" s="31">
         <v>100</v>
       </c>
       <c r="G26" s="29">
         <v>85.6</v>
       </c>
@@ -17483,51 +17718,53 @@
       </c>
       <c r="X26" s="30">
         <v>156.9</v>
       </c>
       <c r="Y26" s="30">
         <v>158.69999999999999</v>
       </c>
       <c r="Z26" s="31">
         <v>78.5</v>
       </c>
       <c r="AA26" s="29">
         <v>116.1</v>
       </c>
       <c r="AB26" s="30">
         <v>154.4</v>
       </c>
       <c r="AC26" s="30">
         <v>121.9</v>
       </c>
       <c r="AD26" s="30">
         <v>78.5</v>
       </c>
       <c r="AE26" s="91">
         <v>129.19999999999999</v>
       </c>
-      <c r="AF26" s="80"/>
+      <c r="AF26" s="80">
+        <v>180</v>
+      </c>
       <c r="AG26" s="80"/>
       <c r="AH26" s="83"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="50">
         <v>63</v>
       </c>
       <c r="B27" s="72" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="29">
         <v>100</v>
       </c>
       <c r="D27" s="30">
         <v>100</v>
       </c>
       <c r="E27" s="30">
         <v>100</v>
       </c>
       <c r="F27" s="31">
         <v>100</v>
       </c>
       <c r="G27" s="29">
         <v>105.6</v>
       </c>
@@ -17581,51 +17818,53 @@
       </c>
       <c r="X27" s="30">
         <v>192.8</v>
       </c>
       <c r="Y27" s="30">
         <v>86.3</v>
       </c>
       <c r="Z27" s="31">
         <v>65.400000000000006</v>
       </c>
       <c r="AA27" s="29">
         <v>158.9</v>
       </c>
       <c r="AB27" s="30">
         <v>183.2</v>
       </c>
       <c r="AC27" s="30">
         <v>127.2</v>
       </c>
       <c r="AD27" s="30">
         <v>74.5</v>
       </c>
       <c r="AE27" s="91">
         <v>141.4</v>
       </c>
-      <c r="AF27" s="80"/>
+      <c r="AF27" s="80">
+        <v>183.2</v>
+      </c>
       <c r="AG27" s="80"/>
       <c r="AH27" s="83"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="51"/>
       <c r="B28" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="29">
         <v>100</v>
       </c>
       <c r="D28" s="30">
         <v>100</v>
       </c>
       <c r="E28" s="30">
         <v>100</v>
       </c>
       <c r="F28" s="31">
         <v>100</v>
       </c>
       <c r="G28" s="29">
         <v>104.5</v>
       </c>
       <c r="H28" s="30">
         <v>109.7</v>
@@ -17677,51 +17916,53 @@
       </c>
       <c r="X28" s="30">
         <v>162.69999999999999</v>
       </c>
       <c r="Y28" s="30">
         <v>152.9</v>
       </c>
       <c r="Z28" s="31">
         <v>122.8</v>
       </c>
       <c r="AA28" s="29">
         <v>153</v>
       </c>
       <c r="AB28" s="30">
         <v>163.19999999999999</v>
       </c>
       <c r="AC28" s="30">
         <v>161.30000000000001</v>
       </c>
       <c r="AD28" s="30">
         <v>145</v>
       </c>
       <c r="AE28" s="91">
         <v>154.80000000000001</v>
       </c>
-      <c r="AF28" s="80"/>
+      <c r="AF28" s="80">
+        <v>194.2</v>
+      </c>
       <c r="AG28" s="80"/>
       <c r="AH28" s="83"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="76" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="75" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="35">
         <v>100</v>
       </c>
       <c r="D29" s="36">
         <v>100</v>
       </c>
       <c r="E29" s="36">
         <v>100</v>
       </c>
       <c r="F29" s="37">
         <v>100</v>
       </c>
       <c r="G29" s="35">
         <v>113.1</v>
       </c>
@@ -17775,51 +18016,53 @@
       </c>
       <c r="X29" s="36">
         <v>165.2</v>
       </c>
       <c r="Y29" s="36">
         <v>156.19999999999999</v>
       </c>
       <c r="Z29" s="37">
         <v>120.8</v>
       </c>
       <c r="AA29" s="35">
         <v>155</v>
       </c>
       <c r="AB29" s="36">
         <v>163.5</v>
       </c>
       <c r="AC29" s="36">
         <v>152.6</v>
       </c>
       <c r="AD29" s="36">
         <v>117.7</v>
       </c>
       <c r="AE29" s="92">
         <v>154.69999999999999</v>
       </c>
-      <c r="AF29" s="85"/>
+      <c r="AF29" s="85">
+        <v>169.4</v>
+      </c>
       <c r="AG29" s="85"/>
       <c r="AH29" s="86"/>
     </row>
     <row r="31" spans="1:34">
       <c r="C31" s="17"/>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" s="79"/>
       <c r="C32" s="17"/>
     </row>
     <row r="33" spans="3:3">
       <c r="C33" s="17"/>
     </row>
     <row r="34" spans="3:3">
       <c r="C34" s="17"/>
     </row>
     <row r="35" spans="3:3">
       <c r="C35" s="17"/>
     </row>
     <row r="36" spans="3:3">
       <c r="C36" s="17"/>
     </row>
     <row r="37" spans="3:3">
       <c r="C37" s="17"/>
     </row>