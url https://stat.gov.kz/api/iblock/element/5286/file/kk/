--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="6405" windowWidth="14310" windowHeight="6420" activeTab="2"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6420" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2010-2025 (ЭҚТЖЖ 03-2007)" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="96">
   <si>
     <t>Жалпы экономика бойынша</t>
   </si>
   <si>
     <t>Білім беру</t>
   </si>
   <si>
     <t>Әкімшілік және қосалқы қызмет көрсету саласындағы қызмет</t>
   </si>
   <si>
     <t>Қаржы және сақтандыру қызметі</t>
   </si>
   <si>
     <t>Ақпарат және байланыс</t>
   </si>
   <si>
     <t xml:space="preserve"> Қызметтер өндіру</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
@@ -288,111 +288,135 @@
     <t>Электрондық почта</t>
   </si>
   <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz
 zh.botabayeva@aspire.gov.kz </t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
-    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
   <si>
     <t>Еңбек өнімділігін есептеу әдістемесі</t>
   </si>
   <si>
     <t>Экономикалық қызмет түрлері бойынша өңірлер бөлінісіндегі еңбек өнімділігі</t>
   </si>
   <si>
     <t>ҰСБ-ның статистикалық деректері және мемлекеттік органдардың әкімшілік деректері</t>
   </si>
   <si>
     <t>2010-2023 жылдары Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ ҚР МЖ 03-2007), NACE Rev.2-ға сәйкес;
 2024 жылдан бастап Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ НК РК 03-2019), NACE Rev.2-ға сәйкес.</t>
   </si>
   <si>
     <t>Шартты тұру 2008 жылғы Ұлттық шоттар жүейесіне сәйкес «Жылжымайтын мүлікпен жасалатын операциялар» секциясынан алынады, себебі шартты тұру үй иелерінің меншік тұтынуына арналған тұрғын үй қызметтерінің өндірілуін білдіреді.
 2015-2018 жылдардағы  "Ауыл, орман және балық шаруашылығы" саласының еңбек өнімділігі ЖҚШ-дағы (жеке қосалқы шаруашылықтардағы) жұмыспен қамтылғандардың қосылуымен байланысты қайта есептелген.</t>
   </si>
   <si>
     <r>
       <t>Жылжымайтын мүлікпен операциялар</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Ауыл, орман және балық шаруашылығы</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>жыл*</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Алдын ала деректер</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -538,50 +562,57 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -762,51 +793,51 @@
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="64">
+  <cellStyleXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="173" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
@@ -862,50 +893,51 @@
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="172" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="4" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="6" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -920,114 +952,112 @@
     <xf numFmtId="172" fontId="15" fillId="0" borderId="14" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="41" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="2" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="2" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="64">
+  <cellStyles count="65">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
@@ -1040,67 +1070,65 @@
     <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
     <cellStyle name="S6" xfId="33"/>
     <cellStyle name="S7" xfId="34"/>
     <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
     <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
     <cellStyle name="Total" xfId="37"/>
     <cellStyle name="Гиперссылка" xfId="38" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="39"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="40"/>
     <cellStyle name="Обычный 2 2" xfId="41"/>
     <cellStyle name="Обычный 2 2 2" xfId="42"/>
     <cellStyle name="Обычный 2 3" xfId="43"/>
     <cellStyle name="Обычный 3" xfId="44"/>
     <cellStyle name="Обычный 3 2" xfId="45"/>
     <cellStyle name="Обычный 3 3" xfId="46"/>
     <cellStyle name="Обычный 3 4" xfId="47"/>
     <cellStyle name="Обычный 4 2" xfId="48"/>
     <cellStyle name="Обычный 4 3" xfId="49"/>
     <cellStyle name="Обычный 5 2" xfId="50"/>
     <cellStyle name="Обычный 5 3" xfId="51"/>
     <cellStyle name="Обычный 6 2" xfId="52"/>
     <cellStyle name="Обычный 6 3" xfId="53"/>
     <cellStyle name="Обычный 7" xfId="54"/>
     <cellStyle name="Обычный 7 2" xfId="55"/>
+    <cellStyle name="Обычный 7 3" xfId="64"/>
     <cellStyle name="Обычный 8" xfId="56"/>
     <cellStyle name="Обычный 9" xfId="57"/>
     <cellStyle name="Обычный_Лист1" xfId="58"/>
     <cellStyle name="Обычный_Лист17" xfId="59"/>
     <cellStyle name="Процентный 2" xfId="60"/>
     <cellStyle name="Тысячи_Sheet1" xfId="61"/>
     <cellStyle name="Финансовый 2 2" xfId="62"/>
     <cellStyle name="Финансовый 2 3" xfId="63"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1368,247 +1396,247 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/08c/jv8mc1ubybniy64rapwv48f0wtzedyvu.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="57.33203125" customWidth="1"/>
     <col min="2" max="2" width="93.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="22">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
       <c r="A6" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="40" t="s">
-        <v>90</v>
+      <c r="B6" s="39" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="21" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="16.5" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="36" t="s">
-        <v>89</v>
+      <c r="B10" s="35" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="40" t="s">
-        <v>91</v>
+      <c r="B11" s="39" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="33" t="s">
+      <c r="B12" s="32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B13" s="32" t="s">
-        <v>87</v>
+      <c r="B13" s="31" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="46" t="s">
+      <c r="A14" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="B14" s="34" t="s">
-        <v>86</v>
+      <c r="B14" s="33" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="47"/>
-[...1 lines deleted...]
-        <v>88</v>
+      <c r="A15" s="48"/>
+      <c r="B15" s="31" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="B17" s="37">
-        <v>45937</v>
+      <c r="B17" s="36">
+        <v>46141</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="B18" s="37">
-        <v>46048</v>
+      <c r="B18" s="36">
+        <v>46210</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="21" t="s">
         <v>71</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="24.75" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>73</v>
       </c>
-      <c r="B20" s="36" t="s">
+      <c r="B20" s="35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" s="39" t="s">
+      <c r="B21" s="38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="25.5">
       <c r="A22" s="21" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="31" t="s">
+      <c r="B22" s="30" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="20"/>
     <col min="2" max="2" width="135.83203125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.33203125" style="20"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="8" spans="2:2">
@@ -1632,117 +1660,118 @@
     <row r="12" spans="2:2">
       <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="29"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="29"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="29"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="29"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="30" t="s">
-        <v>85</v>
+      <c r="B20" s="45" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BO29"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AM5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AN5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.5" style="1" customWidth="1"/>
     <col min="2" max="32" width="8.1640625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.1640625" style="2" customWidth="1"/>
     <col min="34" max="42" width="8.1640625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10" style="1" customWidth="1"/>
     <col min="44" max="46" width="8.1640625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9.6640625" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.1640625" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.33203125" style="1"/>
     <col min="50" max="50" width="8.1640625" style="1" customWidth="1"/>
     <col min="51" max="60" width="9.33203125" style="1"/>
     <col min="61" max="61" width="10.6640625" style="1" customWidth="1"/>
     <col min="62" max="62" width="10.83203125" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" ht="12.75">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:67">
       <c r="AG2" s="1"/>
       <c r="AK2" s="3"/>
-      <c r="AM2" s="51"/>
-[...4 lines deleted...]
-      <c r="AS2" s="51" t="s">
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="AT2" s="51"/>
-[...1 lines deleted...]
-      <c r="AV2" s="51"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
       <c r="BI2" s="9"/>
       <c r="BJ2" s="9"/>
       <c r="BK2" s="9"/>
-      <c r="BL2" s="9" t="s">
+      <c r="BL2" s="9"/>
+      <c r="BM2" s="9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:67" ht="12.75" customHeight="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="50"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
@@ -1791,58 +1820,59 @@
       <c r="AS3" s="50"/>
       <c r="AT3" s="50" t="s">
         <v>37</v>
       </c>
       <c r="AU3" s="50"/>
       <c r="AV3" s="50"/>
       <c r="AW3" s="50"/>
       <c r="AX3" s="50" t="s">
         <v>41</v>
       </c>
       <c r="AY3" s="50"/>
       <c r="AZ3" s="50"/>
       <c r="BA3" s="50"/>
       <c r="BB3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="BC3" s="50"/>
       <c r="BD3" s="50"/>
       <c r="BE3" s="50"/>
       <c r="BF3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="BG3" s="50"/>
       <c r="BH3" s="50"/>
       <c r="BI3" s="50"/>
-      <c r="BJ3" s="48" t="s">
+      <c r="BJ3" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="BK3" s="48"/>
-      <c r="BL3" s="48"/>
+      <c r="BK3" s="50"/>
+      <c r="BL3" s="50"/>
+      <c r="BM3" s="50"/>
     </row>
     <row r="4" spans="1:67" ht="33.75">
-      <c r="A4" s="49"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1988,53 +2018,56 @@
       </c>
       <c r="BE4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BF4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="BG4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BH4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BI4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BJ4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="BK4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BL4" s="4" t="s">
         <v>22</v>
       </c>
+      <c r="BM4" s="4" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="5" spans="1:67">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>445.3</v>
       </c>
       <c r="C5" s="11">
         <v>964.9</v>
       </c>
       <c r="D5" s="11">
         <v>1571.6</v>
       </c>
       <c r="E5" s="12">
         <v>2437.3000000000002</v>
       </c>
       <c r="F5" s="10">
         <v>557.9</v>
       </c>
       <c r="G5" s="11">
         <v>1177.9000000000001</v>
       </c>
       <c r="H5" s="11">
         <v>1957.1</v>
       </c>
       <c r="I5" s="13">
         <v>2867.1</v>
@@ -2173,65 +2206,67 @@
       </c>
       <c r="BB5" s="10">
         <v>2188.1999999999998</v>
       </c>
       <c r="BC5" s="11">
         <v>4405.3999999999996</v>
       </c>
       <c r="BD5" s="11">
         <v>7032.9</v>
       </c>
       <c r="BE5" s="13">
         <v>11354.2</v>
       </c>
       <c r="BF5" s="10">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="11">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="11">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="13">
         <v>12886</v>
       </c>
-      <c r="BJ5" s="11">
+      <c r="BJ5" s="10">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="11">
         <v>5692.7</v>
       </c>
-      <c r="BL5" s="13">
+      <c r="BL5" s="11">
         <v>9225.9</v>
       </c>
-      <c r="BM5" s="2"/>
+      <c r="BM5" s="13">
+        <v>14825.9</v>
+      </c>
       <c r="BN5" s="2"/>
       <c r="BO5" s="2"/>
     </row>
     <row r="6" spans="1:67">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="10">
         <v>452.3</v>
       </c>
       <c r="C6" s="11">
         <v>1008.3</v>
       </c>
       <c r="D6" s="11">
         <v>1665.3</v>
       </c>
       <c r="E6" s="12">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="10">
         <v>575.6</v>
       </c>
       <c r="G6" s="11">
         <v>1273.5999999999999</v>
       </c>
       <c r="H6" s="11">
         <v>2129.6999999999998</v>
       </c>
       <c r="I6" s="12">
         <v>3165.2</v>
@@ -2370,66 +2405,68 @@
       </c>
       <c r="BB6" s="10">
         <v>2956.2</v>
       </c>
       <c r="BC6" s="11">
         <v>6126.7</v>
       </c>
       <c r="BD6" s="11">
         <v>9823.9</v>
       </c>
       <c r="BE6" s="12">
         <v>15233.7</v>
       </c>
       <c r="BF6" s="10">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="11">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="11">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="12">
         <v>17149</v>
       </c>
-      <c r="BJ6" s="11">
+      <c r="BJ6" s="10">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="11">
         <v>7847.4</v>
       </c>
-      <c r="BL6" s="12">
+      <c r="BL6" s="11">
         <v>12836.4</v>
       </c>
-      <c r="BM6" s="2"/>
+      <c r="BM6" s="12">
+        <v>20907.2</v>
+      </c>
       <c r="BN6" s="2"/>
       <c r="BO6" s="2"/>
     </row>
     <row r="7" spans="1:67">
-      <c r="A7" s="42" t="s">
-        <v>93</v>
+      <c r="A7" s="41" t="s">
+        <v>92</v>
       </c>
       <c r="B7" s="14">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="15">
         <v>99.8</v>
       </c>
       <c r="D7" s="15">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="16">
         <v>428.8</v>
       </c>
       <c r="F7" s="14">
         <v>51.2</v>
       </c>
       <c r="G7" s="15">
         <v>112.2</v>
       </c>
       <c r="H7" s="15">
         <v>333</v>
       </c>
       <c r="I7" s="16">
         <v>641.6</v>
       </c>
@@ -2567,65 +2604,67 @@
       </c>
       <c r="BB7" s="14">
         <v>512.5</v>
       </c>
       <c r="BC7" s="15">
         <v>1176</v>
       </c>
       <c r="BD7" s="15">
         <v>2811.3</v>
       </c>
       <c r="BE7" s="16">
         <v>4235.3</v>
       </c>
       <c r="BF7" s="14">
         <v>572.9</v>
       </c>
       <c r="BG7" s="15">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="15">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="16">
         <v>5074.1000000000004</v>
       </c>
-      <c r="BJ7" s="15">
+      <c r="BJ7" s="14">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="15">
         <v>1376.9</v>
       </c>
-      <c r="BL7" s="16">
+      <c r="BL7" s="15">
         <v>3681.4</v>
       </c>
-      <c r="BM7" s="2"/>
+      <c r="BM7" s="16">
+        <v>6170.6</v>
+      </c>
       <c r="BN7" s="2"/>
       <c r="BO7" s="2"/>
     </row>
     <row r="8" spans="1:67">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="41" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="14">
         <v>1474.5</v>
       </c>
       <c r="C8" s="15">
         <v>3220.2</v>
       </c>
       <c r="D8" s="15">
         <v>4908.5</v>
       </c>
       <c r="E8" s="16">
         <v>7564.6</v>
       </c>
       <c r="F8" s="14">
         <v>1923.3</v>
       </c>
       <c r="G8" s="15">
         <v>4207.2</v>
       </c>
       <c r="H8" s="15">
         <v>6558.6</v>
       </c>
       <c r="I8" s="16">
         <v>9068.5</v>
@@ -2764,65 +2803,67 @@
       </c>
       <c r="BB8" s="14">
         <v>6048.5</v>
       </c>
       <c r="BC8" s="15">
         <v>12285.9</v>
       </c>
       <c r="BD8" s="15">
         <v>18744.400000000001</v>
       </c>
       <c r="BE8" s="16">
         <v>28544.5</v>
       </c>
       <c r="BF8" s="14">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="15">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="15">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="16">
         <v>30849.3</v>
       </c>
-      <c r="BJ8" s="15">
+      <c r="BJ8" s="14">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="15">
         <v>14881.8</v>
       </c>
-      <c r="BL8" s="16">
+      <c r="BL8" s="15">
         <v>23131</v>
       </c>
-      <c r="BM8" s="2"/>
+      <c r="BM8" s="16">
+        <v>36414.6</v>
+      </c>
       <c r="BN8" s="2"/>
       <c r="BO8" s="2"/>
     </row>
     <row r="9" spans="1:67" ht="9.75" customHeight="1">
-      <c r="A9" s="43" t="s">
+      <c r="A9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>4183</v>
       </c>
       <c r="C9" s="15">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="15">
         <v>13311.5</v>
       </c>
       <c r="E9" s="16">
         <v>21933.9</v>
       </c>
       <c r="F9" s="14">
         <v>5651</v>
       </c>
       <c r="G9" s="15">
         <v>11792.9</v>
       </c>
       <c r="H9" s="15">
         <v>17294.8</v>
       </c>
       <c r="I9" s="16">
         <v>24191.7</v>
@@ -2961,65 +3002,67 @@
       </c>
       <c r="BB9" s="14">
         <v>10991.9</v>
       </c>
       <c r="BC9" s="15">
         <v>24510.6</v>
       </c>
       <c r="BD9" s="15">
         <v>36753.1</v>
       </c>
       <c r="BE9" s="16">
         <v>55370.6</v>
       </c>
       <c r="BF9" s="14">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="15">
         <v>26294</v>
       </c>
       <c r="BH9" s="15">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="16">
         <v>57800</v>
       </c>
-      <c r="BJ9" s="15">
+      <c r="BJ9" s="14">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="15">
         <v>28188.1</v>
       </c>
-      <c r="BL9" s="16">
+      <c r="BL9" s="15">
         <v>42983.4</v>
       </c>
-      <c r="BM9" s="2"/>
+      <c r="BM9" s="16">
+        <v>64687.7</v>
+      </c>
       <c r="BN9" s="2"/>
       <c r="BO9" s="2"/>
     </row>
     <row r="10" spans="1:67">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="14">
         <v>816.3</v>
       </c>
       <c r="C10" s="15">
         <v>2007.4</v>
       </c>
       <c r="D10" s="15">
         <v>3168.5</v>
       </c>
       <c r="E10" s="16">
         <v>4367</v>
       </c>
       <c r="F10" s="14">
         <v>1039</v>
       </c>
       <c r="G10" s="15">
         <v>2513.4</v>
       </c>
       <c r="H10" s="15">
         <v>4331</v>
       </c>
       <c r="I10" s="16">
         <v>5775.3</v>
@@ -3158,65 +3201,67 @@
       </c>
       <c r="BB10" s="14">
         <v>5481.3</v>
       </c>
       <c r="BC10" s="15">
         <v>10146.700000000001</v>
       </c>
       <c r="BD10" s="15">
         <v>15672.5</v>
       </c>
       <c r="BE10" s="16">
         <v>24237.5</v>
       </c>
       <c r="BF10" s="14">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="15">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="15">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="16">
         <v>27066.400000000001</v>
       </c>
-      <c r="BJ10" s="15">
+      <c r="BJ10" s="14">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="15">
         <v>12577.4</v>
       </c>
-      <c r="BL10" s="16">
+      <c r="BL10" s="15">
         <v>19771.099999999999</v>
       </c>
-      <c r="BM10" s="2"/>
+      <c r="BM10" s="16">
+        <v>32782.5</v>
+      </c>
       <c r="BN10" s="2"/>
       <c r="BO10" s="2"/>
     </row>
     <row r="11" spans="1:67" ht="33.75">
-      <c r="A11" s="43" t="s">
+      <c r="A11" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="14">
         <v>723.3</v>
       </c>
       <c r="C11" s="15">
         <v>1210.7</v>
       </c>
       <c r="D11" s="15">
         <v>1792.9</v>
       </c>
       <c r="E11" s="16">
         <v>2962.3</v>
       </c>
       <c r="F11" s="14">
         <v>896.5</v>
       </c>
       <c r="G11" s="15">
         <v>1492.2</v>
       </c>
       <c r="H11" s="15">
         <v>2143.1999999999998</v>
       </c>
       <c r="I11" s="16">
         <v>3264.4</v>
@@ -3355,65 +3400,67 @@
       </c>
       <c r="BB11" s="14">
         <v>2541.5</v>
       </c>
       <c r="BC11" s="15">
         <v>4924.3</v>
       </c>
       <c r="BD11" s="15">
         <v>7399</v>
       </c>
       <c r="BE11" s="16">
         <v>11353</v>
       </c>
       <c r="BF11" s="14">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="15">
         <v>5859</v>
       </c>
       <c r="BH11" s="15">
         <v>8631</v>
       </c>
       <c r="BI11" s="16">
         <v>13003.8</v>
       </c>
-      <c r="BJ11" s="15">
+      <c r="BJ11" s="14">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="15">
         <v>6601.8</v>
       </c>
-      <c r="BL11" s="16">
+      <c r="BL11" s="15">
         <v>10261.5</v>
       </c>
-      <c r="BM11" s="2"/>
+      <c r="BM11" s="16">
+        <v>15631.2</v>
+      </c>
       <c r="BN11" s="2"/>
       <c r="BO11" s="2"/>
     </row>
     <row r="12" spans="1:67" ht="22.5" customHeight="1">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="14">
         <v>230.2</v>
       </c>
       <c r="C12" s="15">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="15">
         <v>792</v>
       </c>
       <c r="E12" s="16">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="14">
         <v>338.2</v>
       </c>
       <c r="G12" s="15">
         <v>608.1</v>
       </c>
       <c r="H12" s="15">
         <v>936.8</v>
       </c>
       <c r="I12" s="16">
         <v>1472</v>
@@ -3552,65 +3599,67 @@
       </c>
       <c r="BB12" s="14">
         <v>781.8</v>
       </c>
       <c r="BC12" s="15">
         <v>1486.3</v>
       </c>
       <c r="BD12" s="15">
         <v>2323.1999999999998</v>
       </c>
       <c r="BE12" s="16">
         <v>3124.9</v>
       </c>
       <c r="BF12" s="14">
         <v>905.1</v>
       </c>
       <c r="BG12" s="15">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="15">
         <v>2543</v>
       </c>
       <c r="BI12" s="16">
         <v>3562.1</v>
       </c>
-      <c r="BJ12" s="15">
+      <c r="BJ12" s="14">
         <v>950.8</v>
       </c>
       <c r="BK12" s="15">
         <v>1798.1</v>
       </c>
-      <c r="BL12" s="16">
+      <c r="BL12" s="15">
         <v>2827.1</v>
       </c>
-      <c r="BM12" s="2"/>
+      <c r="BM12" s="16">
+        <v>4203.2</v>
+      </c>
       <c r="BN12" s="2"/>
       <c r="BO12" s="2"/>
     </row>
     <row r="13" spans="1:67">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="41" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14">
         <v>379.5</v>
       </c>
       <c r="C13" s="15">
         <v>996.7</v>
       </c>
       <c r="D13" s="15">
         <v>1882.7</v>
       </c>
       <c r="E13" s="16">
         <v>2949.2</v>
       </c>
       <c r="F13" s="14">
         <v>421.4</v>
       </c>
       <c r="G13" s="15">
         <v>1009.4</v>
       </c>
       <c r="H13" s="15">
         <v>1821.5</v>
       </c>
       <c r="I13" s="16">
         <v>2958.5</v>
@@ -3749,65 +3798,67 @@
       </c>
       <c r="BB13" s="14">
         <v>1460</v>
       </c>
       <c r="BC13" s="15">
         <v>3654.5</v>
       </c>
       <c r="BD13" s="15">
         <v>6281.9</v>
       </c>
       <c r="BE13" s="16">
         <v>10463.9</v>
       </c>
       <c r="BF13" s="14">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="15">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="15">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="16">
         <v>12289.6</v>
       </c>
-      <c r="BJ13" s="15">
+      <c r="BJ13" s="14">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="15">
         <v>5010.3999999999996</v>
       </c>
-      <c r="BL13" s="16">
+      <c r="BL13" s="15">
         <v>8413.6</v>
       </c>
-      <c r="BM13" s="2"/>
+      <c r="BM13" s="16">
+        <v>15469.6</v>
+      </c>
       <c r="BN13" s="2"/>
       <c r="BO13" s="2"/>
     </row>
     <row r="14" spans="1:67">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
         <v>439.1</v>
       </c>
       <c r="C14" s="11">
         <v>927</v>
       </c>
       <c r="D14" s="11">
         <v>1489.3</v>
       </c>
       <c r="E14" s="12">
         <v>2310.1</v>
       </c>
       <c r="F14" s="10">
         <v>542.6</v>
       </c>
       <c r="G14" s="11">
         <v>1095.5</v>
       </c>
       <c r="H14" s="11">
         <v>1809.8</v>
       </c>
       <c r="I14" s="12">
         <v>2619.1</v>
@@ -3946,65 +3997,67 @@
       </c>
       <c r="BB14" s="10">
         <v>1840.5</v>
       </c>
       <c r="BC14" s="11">
         <v>3618.9</v>
       </c>
       <c r="BD14" s="11">
         <v>5752.2</v>
       </c>
       <c r="BE14" s="12">
         <v>9586.9</v>
       </c>
       <c r="BF14" s="10">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="11">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="11">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="12">
         <v>10963.9</v>
       </c>
-      <c r="BJ14" s="11">
+      <c r="BJ14" s="10">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="11">
         <v>4769.3999999999996</v>
       </c>
-      <c r="BL14" s="12">
+      <c r="BL14" s="11">
         <v>7677.6</v>
       </c>
-      <c r="BM14" s="2"/>
+      <c r="BM14" s="12">
+        <v>12230.9</v>
+      </c>
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
     </row>
     <row r="15" spans="1:67" ht="21" customHeight="1">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="14">
         <v>438.3</v>
       </c>
       <c r="C15" s="15">
         <v>901.4</v>
       </c>
       <c r="D15" s="15">
         <v>1477.1</v>
       </c>
       <c r="E15" s="16">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="14">
         <v>546.4</v>
       </c>
       <c r="G15" s="15">
         <v>1142.7</v>
       </c>
       <c r="H15" s="15">
         <v>2102.5</v>
       </c>
       <c r="I15" s="16">
         <v>3095.7</v>
@@ -4143,65 +4196,67 @@
       </c>
       <c r="BB15" s="14">
         <v>2435.4</v>
       </c>
       <c r="BC15" s="15">
         <v>4796.1000000000004</v>
       </c>
       <c r="BD15" s="15">
         <v>7791.5</v>
       </c>
       <c r="BE15" s="16">
         <v>14399</v>
       </c>
       <c r="BF15" s="14">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="15">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="15">
         <v>8947</v>
       </c>
       <c r="BI15" s="16">
         <v>17009.400000000001</v>
       </c>
-      <c r="BJ15" s="15">
+      <c r="BJ15" s="14">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="15">
         <v>6333.2</v>
       </c>
-      <c r="BL15" s="16">
+      <c r="BL15" s="15">
         <v>10499.9</v>
       </c>
-      <c r="BM15" s="2"/>
+      <c r="BM15" s="16">
+        <v>20084.7</v>
+      </c>
       <c r="BN15" s="2"/>
       <c r="BO15" s="2"/>
     </row>
     <row r="16" spans="1:67">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="15">
         <v>1256.2</v>
       </c>
       <c r="D16" s="15">
         <v>2179.1</v>
       </c>
       <c r="E16" s="16">
         <v>3420.8</v>
       </c>
       <c r="F16" s="14">
         <v>702.2</v>
       </c>
       <c r="G16" s="15">
         <v>1386.8</v>
       </c>
       <c r="H16" s="15">
         <v>2420.1</v>
       </c>
       <c r="I16" s="16">
         <v>3545.7</v>
@@ -4340,65 +4395,67 @@
       </c>
       <c r="BB16" s="14">
         <v>2080.5</v>
       </c>
       <c r="BC16" s="15">
         <v>4314.6000000000004</v>
       </c>
       <c r="BD16" s="15">
         <v>6426.2</v>
       </c>
       <c r="BE16" s="16">
         <v>10369.200000000001</v>
       </c>
       <c r="BF16" s="14">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="15">
         <v>4760</v>
       </c>
       <c r="BH16" s="15">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="16">
         <v>11570.3</v>
       </c>
-      <c r="BJ16" s="15">
+      <c r="BJ16" s="14">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="15">
         <v>6190.7</v>
       </c>
-      <c r="BL16" s="16">
+      <c r="BL16" s="15">
         <v>9214.7999999999993</v>
       </c>
-      <c r="BM16" s="2"/>
+      <c r="BM16" s="16">
+        <v>14596.4</v>
+      </c>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
     </row>
     <row r="17" spans="1:67" ht="10.5" customHeight="1">
-      <c r="A17" s="42" t="s">
+      <c r="A17" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>391.9</v>
       </c>
       <c r="C17" s="15">
         <v>650.6</v>
       </c>
       <c r="D17" s="15">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="16">
         <v>1797.6</v>
       </c>
       <c r="F17" s="14">
         <v>528.6</v>
       </c>
       <c r="G17" s="15">
         <v>874.8</v>
       </c>
       <c r="H17" s="15">
         <v>1303</v>
       </c>
       <c r="I17" s="16">
         <v>1955.2</v>
@@ -4537,65 +4594,67 @@
       </c>
       <c r="BB17" s="14">
         <v>1075</v>
       </c>
       <c r="BC17" s="15">
         <v>1745.5</v>
       </c>
       <c r="BD17" s="15">
         <v>2672.8</v>
       </c>
       <c r="BE17" s="16">
         <v>6091.2</v>
       </c>
       <c r="BF17" s="14">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="15">
         <v>1999</v>
       </c>
       <c r="BH17" s="15">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="16">
         <v>6797.6</v>
       </c>
-      <c r="BJ17" s="15">
+      <c r="BJ17" s="14">
         <v>1148</v>
       </c>
       <c r="BK17" s="15">
         <v>2229.9</v>
       </c>
-      <c r="BL17" s="16">
+      <c r="BL17" s="15">
         <v>3427.6</v>
       </c>
-      <c r="BM17" s="2"/>
+      <c r="BM17" s="16">
+        <v>7633.8</v>
+      </c>
       <c r="BN17" s="2"/>
       <c r="BO17" s="2"/>
     </row>
     <row r="18" spans="1:67">
-      <c r="A18" s="42" t="s">
+      <c r="A18" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="14">
         <v>866.3</v>
       </c>
       <c r="C18" s="15">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="15">
         <v>3331.3</v>
       </c>
       <c r="E18" s="16">
         <v>6179.1</v>
       </c>
       <c r="F18" s="14">
         <v>1248.7</v>
       </c>
       <c r="G18" s="15">
         <v>2758.8</v>
       </c>
       <c r="H18" s="15">
         <v>3850.5</v>
       </c>
       <c r="I18" s="16">
         <v>5562.1</v>
@@ -4734,65 +4793,67 @@
       </c>
       <c r="BB18" s="14">
         <v>2256.8000000000002</v>
       </c>
       <c r="BC18" s="15">
         <v>5374.4</v>
       </c>
       <c r="BD18" s="15">
         <v>8292.9</v>
       </c>
       <c r="BE18" s="16">
         <v>13820.9</v>
       </c>
       <c r="BF18" s="14">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="15">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="15">
         <v>9614</v>
       </c>
       <c r="BI18" s="16">
         <v>15985.7</v>
       </c>
-      <c r="BJ18" s="15">
+      <c r="BJ18" s="14">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="15">
         <v>6926.5</v>
       </c>
-      <c r="BL18" s="16">
+      <c r="BL18" s="15">
         <v>10652.6</v>
       </c>
-      <c r="BM18" s="2"/>
+      <c r="BM18" s="16">
+        <v>18420.7</v>
+      </c>
       <c r="BN18" s="2"/>
       <c r="BO18" s="2"/>
     </row>
     <row r="19" spans="1:67">
-      <c r="A19" s="42" t="s">
+      <c r="A19" s="41" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="14">
         <v>1386.9</v>
       </c>
       <c r="C19" s="15">
         <v>3523.7</v>
       </c>
       <c r="D19" s="15">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="16">
         <v>7567.7</v>
       </c>
       <c r="F19" s="14">
         <v>1704.8</v>
       </c>
       <c r="G19" s="15">
         <v>3860.2</v>
       </c>
       <c r="H19" s="15">
         <v>5365</v>
       </c>
       <c r="I19" s="16">
         <v>4617.8999999999996</v>
@@ -4931,66 +4992,68 @@
       </c>
       <c r="BB19" s="14">
         <v>4458.6000000000004</v>
       </c>
       <c r="BC19" s="15">
         <v>9360</v>
       </c>
       <c r="BD19" s="15">
         <v>14162.1</v>
       </c>
       <c r="BE19" s="16">
         <v>19505.3</v>
       </c>
       <c r="BF19" s="14">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="15">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="15">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="16">
         <v>22960.5</v>
       </c>
-      <c r="BJ19" s="15">
+      <c r="BJ19" s="14">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="15">
         <v>13772.8</v>
       </c>
-      <c r="BL19" s="16">
+      <c r="BL19" s="15">
         <v>21086.1</v>
       </c>
-      <c r="BM19" s="2"/>
+      <c r="BM19" s="16">
+        <v>29292.3</v>
+      </c>
       <c r="BN19" s="2"/>
       <c r="BO19" s="2"/>
     </row>
     <row r="20" spans="1:67">
-      <c r="A20" s="42" t="s">
-        <v>92</v>
+      <c r="A20" s="41" t="s">
+        <v>91</v>
       </c>
       <c r="B20" s="14">
         <v>397.3</v>
       </c>
       <c r="C20" s="15">
         <v>913.4</v>
       </c>
       <c r="D20" s="15">
         <v>1608.4</v>
       </c>
       <c r="E20" s="16">
         <v>3919.4</v>
       </c>
       <c r="F20" s="14">
         <v>821.9</v>
       </c>
       <c r="G20" s="15">
         <v>1472</v>
       </c>
       <c r="H20" s="15">
         <v>2370.4</v>
       </c>
       <c r="I20" s="16">
         <v>3320.8</v>
       </c>
@@ -5128,65 +5191,67 @@
       </c>
       <c r="BB20" s="14">
         <v>1843.5</v>
       </c>
       <c r="BC20" s="15">
         <v>3757.9</v>
       </c>
       <c r="BD20" s="15">
         <v>6189.8</v>
       </c>
       <c r="BE20" s="16">
         <v>10989.8</v>
       </c>
       <c r="BF20" s="14">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="15">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="15">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="16">
         <v>14908.8</v>
       </c>
-      <c r="BJ20" s="15">
+      <c r="BJ20" s="14">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="15">
         <v>6965</v>
       </c>
-      <c r="BL20" s="16">
+      <c r="BL20" s="15">
         <v>10236</v>
       </c>
-      <c r="BM20" s="2"/>
+      <c r="BM20" s="16">
+        <v>15959.8</v>
+      </c>
       <c r="BN20" s="2"/>
       <c r="BO20" s="2"/>
     </row>
     <row r="21" spans="1:67">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="14">
         <v>1841.2</v>
       </c>
       <c r="C21" s="15">
         <v>3008.1</v>
       </c>
       <c r="D21" s="15">
         <v>3905.7</v>
       </c>
       <c r="E21" s="16">
         <v>5639.2</v>
       </c>
       <c r="F21" s="14">
         <v>1547</v>
       </c>
       <c r="G21" s="15">
         <v>2729.9</v>
       </c>
       <c r="H21" s="15">
         <v>3926.5</v>
       </c>
       <c r="I21" s="16">
         <v>7080.9</v>
@@ -5325,65 +5390,67 @@
       </c>
       <c r="BB21" s="14">
         <v>4127.7</v>
       </c>
       <c r="BC21" s="15">
         <v>6417.1</v>
       </c>
       <c r="BD21" s="15">
         <v>8861.7000000000007</v>
       </c>
       <c r="BE21" s="16">
         <v>15802.6</v>
       </c>
       <c r="BF21" s="14">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="15">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="15">
         <v>10326</v>
       </c>
       <c r="BI21" s="16">
         <v>16133.1</v>
       </c>
-      <c r="BJ21" s="15">
+      <c r="BJ21" s="14">
         <v>5064</v>
       </c>
       <c r="BK21" s="15">
         <v>8280.7000000000007</v>
       </c>
-      <c r="BL21" s="16">
+      <c r="BL21" s="15">
         <v>11778.6</v>
       </c>
-      <c r="BM21" s="2"/>
+      <c r="BM21" s="16">
+        <v>17248.5</v>
+      </c>
       <c r="BN21" s="2"/>
       <c r="BO21" s="2"/>
     </row>
     <row r="22" spans="1:67" ht="22.5">
-      <c r="A22" s="42" t="s">
+      <c r="A22" s="41" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="14">
         <v>814.8</v>
       </c>
       <c r="C22" s="15">
         <v>1370.8</v>
       </c>
       <c r="D22" s="15">
         <v>1930.4</v>
       </c>
       <c r="E22" s="16">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="14">
         <v>689.2</v>
       </c>
       <c r="G22" s="15">
         <v>1324.2</v>
       </c>
       <c r="H22" s="15">
         <v>1915.8</v>
       </c>
       <c r="I22" s="16">
         <v>2881.8</v>
@@ -5522,65 +5589,67 @@
       </c>
       <c r="BB22" s="14">
         <v>1928.9</v>
       </c>
       <c r="BC22" s="15">
         <v>3551.8</v>
       </c>
       <c r="BD22" s="15">
         <v>5792.1</v>
       </c>
       <c r="BE22" s="16">
         <v>10343.5</v>
       </c>
       <c r="BF22" s="14">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="15">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="15">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="16">
         <v>11581.3</v>
       </c>
-      <c r="BJ22" s="15">
+      <c r="BJ22" s="14">
         <v>2229</v>
       </c>
       <c r="BK22" s="15">
         <v>4245.3999999999996</v>
       </c>
-      <c r="BL22" s="16">
+      <c r="BL22" s="15">
         <v>6706.2</v>
       </c>
-      <c r="BM22" s="2"/>
+      <c r="BM22" s="16">
+        <v>11849.7</v>
+      </c>
       <c r="BN22" s="2"/>
       <c r="BO22" s="2"/>
     </row>
     <row r="23" spans="1:67" ht="22.5">
-      <c r="A23" s="42" t="s">
+      <c r="A23" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="14">
         <v>209.9</v>
       </c>
       <c r="C23" s="15">
         <v>498.3</v>
       </c>
       <c r="D23" s="15">
         <v>781.9</v>
       </c>
       <c r="E23" s="16">
         <v>1212.2</v>
       </c>
       <c r="F23" s="14">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="15">
         <v>499.2</v>
       </c>
       <c r="H23" s="15">
         <v>909.8</v>
       </c>
       <c r="I23" s="16">
         <v>1407.2</v>
@@ -5719,65 +5788,67 @@
       </c>
       <c r="BB23" s="14">
         <v>987.7</v>
       </c>
       <c r="BC23" s="15">
         <v>2004.4</v>
       </c>
       <c r="BD23" s="15">
         <v>2955.5</v>
       </c>
       <c r="BE23" s="16">
         <v>4664.7</v>
       </c>
       <c r="BF23" s="14">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="15">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="15">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="16">
         <v>5087.8</v>
       </c>
-      <c r="BJ23" s="15">
+      <c r="BJ23" s="14">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="15">
         <v>2721.5</v>
       </c>
-      <c r="BL23" s="16">
+      <c r="BL23" s="15">
         <v>4108</v>
       </c>
-      <c r="BM23" s="2"/>
+      <c r="BM23" s="16">
+        <v>5804.9</v>
+      </c>
       <c r="BN23" s="2"/>
       <c r="BO23" s="2"/>
     </row>
     <row r="24" spans="1:67">
-      <c r="A24" s="42" t="s">
+      <c r="A24" s="41" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="14">
         <v>185.6</v>
       </c>
       <c r="C24" s="15">
         <v>392.6</v>
       </c>
       <c r="D24" s="15">
         <v>599.1</v>
       </c>
       <c r="E24" s="16">
         <v>862.7</v>
       </c>
       <c r="F24" s="14">
         <v>226.7</v>
       </c>
       <c r="G24" s="15">
         <v>440.7</v>
       </c>
       <c r="H24" s="15">
         <v>683.3</v>
       </c>
       <c r="I24" s="16">
         <v>1040.9000000000001</v>
@@ -5916,65 +5987,67 @@
       </c>
       <c r="BB24" s="14">
         <v>807.6</v>
       </c>
       <c r="BC24" s="15">
         <v>1865.9</v>
       </c>
       <c r="BD24" s="15">
         <v>3067.1</v>
       </c>
       <c r="BE24" s="16">
         <v>4511.5</v>
       </c>
       <c r="BF24" s="14">
         <v>933.2</v>
       </c>
       <c r="BG24" s="15">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="15">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="16">
         <v>4780.8</v>
       </c>
-      <c r="BJ24" s="15">
+      <c r="BJ24" s="14">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="15">
         <v>2251</v>
       </c>
-      <c r="BL24" s="16">
+      <c r="BL24" s="15">
         <v>4064.9</v>
       </c>
-      <c r="BM24" s="2"/>
+      <c r="BM24" s="16">
+        <v>4125.8</v>
+      </c>
       <c r="BN24" s="2"/>
       <c r="BO24" s="2"/>
     </row>
     <row r="25" spans="1:67" ht="22.5">
-      <c r="A25" s="42" t="s">
+      <c r="A25" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="14">
         <v>220</v>
       </c>
       <c r="C25" s="15">
         <v>490.9</v>
       </c>
       <c r="D25" s="15">
         <v>822.4</v>
       </c>
       <c r="E25" s="16">
         <v>1020.9</v>
       </c>
       <c r="F25" s="14">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="15">
         <v>581.70000000000005</v>
       </c>
       <c r="H25" s="15">
         <v>994.9</v>
       </c>
       <c r="I25" s="16">
         <v>1228.5999999999999</v>
@@ -6113,65 +6186,67 @@
       </c>
       <c r="BB25" s="14">
         <v>1106.4000000000001</v>
       </c>
       <c r="BC25" s="15">
         <v>2041.8</v>
       </c>
       <c r="BD25" s="15">
         <v>3472.3</v>
       </c>
       <c r="BE25" s="16">
         <v>6043.6</v>
       </c>
       <c r="BF25" s="14">
         <v>1248</v>
       </c>
       <c r="BG25" s="15">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="15">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="16">
         <v>6980.6</v>
       </c>
-      <c r="BJ25" s="15">
+      <c r="BJ25" s="14">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="15">
         <v>2759</v>
       </c>
-      <c r="BL25" s="16">
+      <c r="BL25" s="15">
         <v>4445.3999999999996</v>
       </c>
-      <c r="BM25" s="2"/>
+      <c r="BM25" s="16">
+        <v>4739.5</v>
+      </c>
       <c r="BN25" s="2"/>
       <c r="BO25" s="2"/>
     </row>
     <row r="26" spans="1:67">
-      <c r="A26" s="42" t="s">
+      <c r="A26" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="14">
         <v>323.3</v>
       </c>
       <c r="C26" s="15">
         <v>769.2</v>
       </c>
       <c r="D26" s="15">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="16">
         <v>1451.9</v>
       </c>
       <c r="F26" s="14">
         <v>340.8</v>
       </c>
       <c r="G26" s="15">
         <v>770.4</v>
       </c>
       <c r="H26" s="15">
         <v>1147.4000000000001</v>
       </c>
       <c r="I26" s="16">
         <v>1822.4</v>
@@ -6310,65 +6385,67 @@
       </c>
       <c r="BB26" s="14">
         <v>1636.5</v>
       </c>
       <c r="BC26" s="15">
         <v>2583.6999999999998</v>
       </c>
       <c r="BD26" s="15">
         <v>4114.7</v>
       </c>
       <c r="BE26" s="16">
         <v>7509.7</v>
       </c>
       <c r="BF26" s="14">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="15">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="15">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="16">
         <v>8157.6</v>
       </c>
-      <c r="BJ26" s="15">
+      <c r="BJ26" s="14">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="15">
         <v>3268.7</v>
       </c>
-      <c r="BL26" s="16">
+      <c r="BL26" s="15">
         <v>5022.2</v>
       </c>
-      <c r="BM26" s="2"/>
+      <c r="BM26" s="16">
+        <v>9387.9</v>
+      </c>
       <c r="BN26" s="2"/>
       <c r="BO26" s="2"/>
     </row>
     <row r="27" spans="1:67" ht="22.5">
-      <c r="A27" s="42" t="s">
+      <c r="A27" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="17">
         <v>188.3</v>
       </c>
       <c r="C27" s="18">
         <v>433.9</v>
       </c>
       <c r="D27" s="18">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="19">
         <v>1758.3</v>
       </c>
       <c r="F27" s="17">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="18">
         <v>869.9</v>
       </c>
       <c r="H27" s="18">
         <v>1684</v>
       </c>
       <c r="I27" s="19">
         <v>2120.3000000000002</v>
@@ -6507,115 +6584,122 @@
       </c>
       <c r="BB27" s="17">
         <v>1528.6</v>
       </c>
       <c r="BC27" s="18">
         <v>3048.8</v>
       </c>
       <c r="BD27" s="18">
         <v>6136.5</v>
       </c>
       <c r="BE27" s="19">
         <v>6830.8</v>
       </c>
       <c r="BF27" s="17">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="18">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="18">
         <v>7142</v>
       </c>
       <c r="BI27" s="19">
         <v>8283.7999999999993</v>
       </c>
-      <c r="BJ27" s="18">
+      <c r="BJ27" s="17">
         <v>1760</v>
       </c>
       <c r="BK27" s="18">
         <v>3461</v>
       </c>
-      <c r="BL27" s="19">
+      <c r="BL27" s="18">
         <v>6911.7</v>
       </c>
-      <c r="BM27" s="2"/>
+      <c r="BM27" s="19">
+        <v>9321.5</v>
+      </c>
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
     </row>
     <row r="28" spans="1:67" ht="11.25" customHeight="1"/>
-    <row r="29" spans="1:67" s="8" customFormat="1" ht="8.25" customHeight="1">
+    <row r="29" spans="1:67" s="8" customFormat="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
     </row>
+    <row r="30" spans="1:67" ht="12.75">
+      <c r="A30" s="46" t="s">
+        <v>95</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AH3:AK3"/>
-    <mergeCell ref="BJ3:BL3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AM2:AO2"/>
     <mergeCell ref="AQ2:AV2"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="Z3:AC3"/>
-    <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AP3:AS3"/>
-    <mergeCell ref="BB3:BE3"/>
+    <mergeCell ref="AL3:AO3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>