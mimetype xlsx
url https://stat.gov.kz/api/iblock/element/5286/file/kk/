--- v1 (2026-05-07)
+++ v2 (2026-07-15)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6420" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2010-2025 (ЭҚТЖЖ 03-2007)" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="97">
   <si>
     <t>Жалпы экономика бойынша</t>
   </si>
   <si>
     <t>Білім беру</t>
   </si>
   <si>
     <t>Әкімшілік және қосалқы қызмет көрсету саласындағы қызмет</t>
   </si>
   <si>
     <t>Қаржы және сақтандыру қызметі</t>
   </si>
   <si>
     <t>Ақпарат және байланыс</t>
   </si>
   <si>
     <t xml:space="preserve"> Қызметтер өндіру</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
@@ -252,66 +252,57 @@
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023003</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Ұлттық шоттар департаменті</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t xml:space="preserve">Д.Қ.Ибраева,
-[...3 lines deleted...]
-  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>Электрондық почта</t>
-  </si>
-[...2 lines deleted...]
-zh.botabayeva@aspire.gov.kz </t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
   <si>
     <t>Еңбек өнімділігін есептеу әдістемесі</t>
   </si>
@@ -351,63 +342,72 @@
   </si>
   <si>
     <t>жыл*</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер</t>
     </r>
   </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>Ибраева Д.К,</t>
+  </si>
+  <si>
+    <t>d.ibraeva@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
@@ -494,50 +494,52 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -796,57 +798,57 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="173" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
@@ -868,75 +870,75 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="172" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="4" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -952,109 +954,109 @@
     <xf numFmtId="172" fontId="15" fillId="0" borderId="14" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="41" applyFont="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="2" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="2" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="41" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="65">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1085,50 +1087,53 @@
     <cellStyle name="Обычный 3 3" xfId="46"/>
     <cellStyle name="Обычный 3 4" xfId="47"/>
     <cellStyle name="Обычный 4 2" xfId="48"/>
     <cellStyle name="Обычный 4 3" xfId="49"/>
     <cellStyle name="Обычный 5 2" xfId="50"/>
     <cellStyle name="Обычный 5 3" xfId="51"/>
     <cellStyle name="Обычный 6 2" xfId="52"/>
     <cellStyle name="Обычный 6 3" xfId="53"/>
     <cellStyle name="Обычный 7" xfId="54"/>
     <cellStyle name="Обычный 7 2" xfId="55"/>
     <cellStyle name="Обычный 7 3" xfId="64"/>
     <cellStyle name="Обычный 8" xfId="56"/>
     <cellStyle name="Обычный 9" xfId="57"/>
     <cellStyle name="Обычный_Лист1" xfId="58"/>
     <cellStyle name="Обычный_Лист17" xfId="59"/>
     <cellStyle name="Процентный 2" xfId="60"/>
     <cellStyle name="Тысячи_Sheet1" xfId="61"/>
     <cellStyle name="Финансовый 2 2" xfId="62"/>
     <cellStyle name="Финансовый 2 3" xfId="63"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1380,499 +1385,508 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/08c/jv8mc1ubybniy64rapwv48f0wtzedyvu.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/08c/jv8mc1ubybniy64rapwv48f0wtzedyvu.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B25" sqref="B25:B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="57.33203125" customWidth="1"/>
     <col min="2" max="2" width="93.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="22">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
       <c r="A6" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="39" t="s">
-        <v>89</v>
+      <c r="B6" s="38" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="21" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="16.5" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="35" t="s">
-        <v>88</v>
+      <c r="B10" s="34" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="39" t="s">
-        <v>90</v>
+      <c r="B11" s="38" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B13" s="31" t="s">
-        <v>86</v>
+      <c r="B13" s="30" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="B14" s="33" t="s">
-        <v>85</v>
+      <c r="B14" s="32" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="48"/>
-      <c r="B15" s="31" t="s">
-        <v>87</v>
+      <c r="B15" s="30" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="B17" s="36">
-        <v>46141</v>
+      <c r="B17" s="35">
+        <v>46210</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="B18" s="36">
-        <v>46210</v>
+      <c r="B18" s="35">
+        <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="21" t="s">
         <v>71</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="24.75" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>73</v>
       </c>
-      <c r="B20" s="35" t="s">
-        <v>74</v>
+      <c r="B20" s="34" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="B21" s="38" t="s">
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="21" t="s">
         <v>76</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>78</v>
+      <c r="B22" s="46" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B22" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="20"/>
     <col min="2" max="2" width="135.83203125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.33203125" style="20"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="27" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="27" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="27" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="27" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="27"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="28" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="29"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="29"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="29"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="29"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="45" t="s">
-        <v>93</v>
+      <c r="B20" s="44" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AN5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BP17" sqref="BP17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.5" style="1" customWidth="1"/>
     <col min="2" max="32" width="8.1640625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.1640625" style="2" customWidth="1"/>
     <col min="34" max="42" width="8.1640625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10" style="1" customWidth="1"/>
     <col min="44" max="46" width="8.1640625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9.6640625" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.1640625" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.33203125" style="1"/>
     <col min="50" max="50" width="8.1640625" style="1" customWidth="1"/>
     <col min="51" max="60" width="9.33203125" style="1"/>
     <col min="61" max="61" width="10.6640625" style="1" customWidth="1"/>
     <col min="62" max="62" width="10.83203125" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="12.75">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:69" ht="12.75">
+      <c r="A1" s="43" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="AG2" s="1"/>
       <c r="AK2" s="3"/>
-      <c r="AM2" s="49"/>
-[...4 lines deleted...]
-      <c r="AS2" s="49" t="s">
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
+      <c r="AS2" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="AT2" s="49"/>
-[...1 lines deleted...]
-      <c r="AV2" s="49"/>
+      <c r="AT2" s="50"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
       <c r="BI2" s="9"/>
       <c r="BJ2" s="9"/>
       <c r="BK2" s="9"/>
       <c r="BL2" s="9"/>
-      <c r="BM2" s="9" t="s">
+      <c r="BM2" s="9"/>
+      <c r="BP2" s="50" t="s">
         <v>46</v>
       </c>
+      <c r="BQ2" s="50"/>
     </row>
-    <row r="3" spans="1:67" ht="12.75" customHeight="1">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A3" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="50" t="s">
+      <c r="B3" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="50"/>
-[...2 lines deleted...]
-      <c r="F3" s="50" t="s">
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="50"/>
-[...2 lines deleted...]
-      <c r="J3" s="50" t="s">
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="50"/>
-[...2 lines deleted...]
-      <c r="N3" s="50" t="s">
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="50"/>
-[...2 lines deleted...]
-      <c r="R3" s="50" t="s">
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="S3" s="50"/>
-[...2 lines deleted...]
-      <c r="V3" s="50" t="s">
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="W3" s="50"/>
-[...2 lines deleted...]
-      <c r="Z3" s="50" t="s">
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="AA3" s="50"/>
-[...2 lines deleted...]
-      <c r="AD3" s="50" t="s">
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+      <c r="AD3" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="AE3" s="50"/>
-[...2 lines deleted...]
-      <c r="AH3" s="50" t="s">
+      <c r="AE3" s="51"/>
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="51"/>
+      <c r="AH3" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="AI3" s="50"/>
-[...2 lines deleted...]
-      <c r="AL3" s="50" t="s">
+      <c r="AI3" s="51"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51"/>
+      <c r="AL3" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="50"/>
-[...2 lines deleted...]
-      <c r="AP3" s="50" t="s">
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51"/>
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="AQ3" s="50"/>
-[...2 lines deleted...]
-      <c r="AT3" s="50" t="s">
+      <c r="AQ3" s="51"/>
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="AU3" s="50"/>
-[...2 lines deleted...]
-      <c r="AX3" s="50" t="s">
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="51"/>
+      <c r="AX3" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="50"/>
-[...2 lines deleted...]
-      <c r="BB3" s="50" t="s">
+      <c r="AY3" s="51"/>
+      <c r="AZ3" s="51"/>
+      <c r="BA3" s="51"/>
+      <c r="BB3" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="50"/>
-[...2 lines deleted...]
-      <c r="BF3" s="50" t="s">
+      <c r="BC3" s="51"/>
+      <c r="BD3" s="51"/>
+      <c r="BE3" s="51"/>
+      <c r="BF3" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="BG3" s="50"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="50" t="s">
+      <c r="BG3" s="51"/>
+      <c r="BH3" s="51"/>
+      <c r="BI3" s="51"/>
+      <c r="BJ3" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="BK3" s="50"/>
-[...1 lines deleted...]
-      <c r="BM3" s="50"/>
+      <c r="BK3" s="51"/>
+      <c r="BL3" s="51"/>
+      <c r="BM3" s="51"/>
+      <c r="BN3" s="49" t="s">
+        <v>94</v>
+      </c>
+      <c r="BO3" s="49"/>
+      <c r="BP3" s="49"/>
+      <c r="BQ3" s="49"/>
     </row>
-    <row r="4" spans="1:67" ht="33.75">
-      <c r="A4" s="51"/>
+    <row r="4" spans="1:69" ht="33.75">
+      <c r="A4" s="49"/>
       <c r="B4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -2019,55 +2033,67 @@
       <c r="BE4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BF4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="BG4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BH4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BI4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BJ4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="BK4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BL4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BM4" s="4" t="s">
-        <v>94</v>
+        <v>92</v>
+      </c>
+      <c r="BN4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="BO4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="BP4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="BQ4" s="4" t="s">
+        <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:67">
-      <c r="A5" s="40" t="s">
+    <row r="5" spans="1:69">
+      <c r="A5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>445.3</v>
       </c>
       <c r="C5" s="11">
         <v>964.9</v>
       </c>
       <c r="D5" s="11">
         <v>1571.6</v>
       </c>
       <c r="E5" s="12">
         <v>2437.3000000000002</v>
       </c>
       <c r="F5" s="10">
         <v>557.9</v>
       </c>
       <c r="G5" s="11">
         <v>1177.9000000000001</v>
       </c>
       <c r="H5" s="11">
         <v>1957.1</v>
       </c>
       <c r="I5" s="13">
         <v>2867.1</v>
@@ -2218,55 +2244,56 @@
       </c>
       <c r="BF5" s="10">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="11">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="11">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="13">
         <v>12886</v>
       </c>
       <c r="BJ5" s="10">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="11">
         <v>5692.7</v>
       </c>
       <c r="BL5" s="11">
         <v>9225.9</v>
       </c>
       <c r="BM5" s="13">
         <v>14825.9</v>
       </c>
-      <c r="BN5" s="2"/>
-      <c r="BO5" s="2"/>
+      <c r="BN5" s="12">
+        <v>3057.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:67">
-      <c r="A6" s="40" t="s">
+    <row r="6" spans="1:69">
+      <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="10">
         <v>452.3</v>
       </c>
       <c r="C6" s="11">
         <v>1008.3</v>
       </c>
       <c r="D6" s="11">
         <v>1665.3</v>
       </c>
       <c r="E6" s="12">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="10">
         <v>575.6</v>
       </c>
       <c r="G6" s="11">
         <v>1273.5999999999999</v>
       </c>
       <c r="H6" s="11">
         <v>2129.6999999999998</v>
       </c>
       <c r="I6" s="12">
         <v>3165.2</v>
@@ -2417,56 +2444,57 @@
       </c>
       <c r="BF6" s="10">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="11">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="11">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="12">
         <v>17149</v>
       </c>
       <c r="BJ6" s="10">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="11">
         <v>7847.4</v>
       </c>
       <c r="BL6" s="11">
         <v>12836.4</v>
       </c>
       <c r="BM6" s="12">
         <v>20907.2</v>
       </c>
-      <c r="BN6" s="2"/>
-      <c r="BO6" s="2"/>
+      <c r="BN6" s="12">
+        <v>4367.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:67">
-[...1 lines deleted...]
-        <v>92</v>
+    <row r="7" spans="1:69">
+      <c r="A7" s="40" t="s">
+        <v>90</v>
       </c>
       <c r="B7" s="14">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="15">
         <v>99.8</v>
       </c>
       <c r="D7" s="15">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="16">
         <v>428.8</v>
       </c>
       <c r="F7" s="14">
         <v>51.2</v>
       </c>
       <c r="G7" s="15">
         <v>112.2</v>
       </c>
       <c r="H7" s="15">
         <v>333</v>
       </c>
       <c r="I7" s="16">
         <v>641.6</v>
       </c>
@@ -2616,55 +2644,56 @@
       </c>
       <c r="BF7" s="14">
         <v>572.9</v>
       </c>
       <c r="BG7" s="15">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="15">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="16">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="14">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="15">
         <v>1376.9</v>
       </c>
       <c r="BL7" s="15">
         <v>3681.4</v>
       </c>
       <c r="BM7" s="16">
         <v>6170.6</v>
       </c>
-      <c r="BN7" s="2"/>
-      <c r="BO7" s="2"/>
+      <c r="BN7" s="16">
+        <v>714.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:67">
-      <c r="A8" s="41" t="s">
+    <row r="8" spans="1:69">
+      <c r="A8" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="14">
         <v>1474.5</v>
       </c>
       <c r="C8" s="15">
         <v>3220.2</v>
       </c>
       <c r="D8" s="15">
         <v>4908.5</v>
       </c>
       <c r="E8" s="16">
         <v>7564.6</v>
       </c>
       <c r="F8" s="14">
         <v>1923.3</v>
       </c>
       <c r="G8" s="15">
         <v>4207.2</v>
       </c>
       <c r="H8" s="15">
         <v>6558.6</v>
       </c>
       <c r="I8" s="16">
         <v>9068.5</v>
@@ -2815,55 +2844,56 @@
       </c>
       <c r="BF8" s="14">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="15">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="15">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="16">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="14">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="15">
         <v>14881.8</v>
       </c>
       <c r="BL8" s="15">
         <v>23131</v>
       </c>
       <c r="BM8" s="16">
         <v>36414.6</v>
       </c>
-      <c r="BN8" s="2"/>
-      <c r="BO8" s="2"/>
+      <c r="BN8" s="16">
+        <v>8226.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:67" ht="9.75" customHeight="1">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:69" ht="9.75" customHeight="1">
+      <c r="A9" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>4183</v>
       </c>
       <c r="C9" s="15">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="15">
         <v>13311.5</v>
       </c>
       <c r="E9" s="16">
         <v>21933.9</v>
       </c>
       <c r="F9" s="14">
         <v>5651</v>
       </c>
       <c r="G9" s="15">
         <v>11792.9</v>
       </c>
       <c r="H9" s="15">
         <v>17294.8</v>
       </c>
       <c r="I9" s="16">
         <v>24191.7</v>
@@ -3014,55 +3044,56 @@
       </c>
       <c r="BF9" s="14">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="15">
         <v>26294</v>
       </c>
       <c r="BH9" s="15">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="16">
         <v>57800</v>
       </c>
       <c r="BJ9" s="14">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="15">
         <v>28188.1</v>
       </c>
       <c r="BL9" s="15">
         <v>42983.4</v>
       </c>
       <c r="BM9" s="16">
         <v>64687.7</v>
       </c>
-      <c r="BN9" s="2"/>
-      <c r="BO9" s="2"/>
+      <c r="BN9" s="16">
+        <v>12023.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:67">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:69">
+      <c r="A10" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="14">
         <v>816.3</v>
       </c>
       <c r="C10" s="15">
         <v>2007.4</v>
       </c>
       <c r="D10" s="15">
         <v>3168.5</v>
       </c>
       <c r="E10" s="16">
         <v>4367</v>
       </c>
       <c r="F10" s="14">
         <v>1039</v>
       </c>
       <c r="G10" s="15">
         <v>2513.4</v>
       </c>
       <c r="H10" s="15">
         <v>4331</v>
       </c>
       <c r="I10" s="16">
         <v>5775.3</v>
@@ -3213,55 +3244,56 @@
       </c>
       <c r="BF10" s="14">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="15">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="15">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="16">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="14">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="15">
         <v>12577.4</v>
       </c>
       <c r="BL10" s="15">
         <v>19771.099999999999</v>
       </c>
       <c r="BM10" s="16">
         <v>32782.5</v>
       </c>
-      <c r="BN10" s="2"/>
-      <c r="BO10" s="2"/>
+      <c r="BN10" s="16">
+        <v>8632.2000000000007</v>
+      </c>
     </row>
-    <row r="11" spans="1:67" ht="33.75">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:69" ht="33.75">
+      <c r="A11" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="14">
         <v>723.3</v>
       </c>
       <c r="C11" s="15">
         <v>1210.7</v>
       </c>
       <c r="D11" s="15">
         <v>1792.9</v>
       </c>
       <c r="E11" s="16">
         <v>2962.3</v>
       </c>
       <c r="F11" s="14">
         <v>896.5</v>
       </c>
       <c r="G11" s="15">
         <v>1492.2</v>
       </c>
       <c r="H11" s="15">
         <v>2143.1999999999998</v>
       </c>
       <c r="I11" s="16">
         <v>3264.4</v>
@@ -3412,55 +3444,56 @@
       </c>
       <c r="BF11" s="14">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="15">
         <v>5859</v>
       </c>
       <c r="BH11" s="15">
         <v>8631</v>
       </c>
       <c r="BI11" s="16">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="14">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="15">
         <v>6601.8</v>
       </c>
       <c r="BL11" s="15">
         <v>10261.5</v>
       </c>
       <c r="BM11" s="16">
         <v>15631.2</v>
       </c>
-      <c r="BN11" s="2"/>
-      <c r="BO11" s="2"/>
+      <c r="BN11" s="16">
+        <v>3866.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:67" ht="22.5" customHeight="1">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:69" ht="22.5" customHeight="1">
+      <c r="A12" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="14">
         <v>230.2</v>
       </c>
       <c r="C12" s="15">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="15">
         <v>792</v>
       </c>
       <c r="E12" s="16">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="14">
         <v>338.2</v>
       </c>
       <c r="G12" s="15">
         <v>608.1</v>
       </c>
       <c r="H12" s="15">
         <v>936.8</v>
       </c>
       <c r="I12" s="16">
         <v>1472</v>
@@ -3611,55 +3644,56 @@
       </c>
       <c r="BF12" s="14">
         <v>905.1</v>
       </c>
       <c r="BG12" s="15">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="15">
         <v>2543</v>
       </c>
       <c r="BI12" s="16">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="14">
         <v>950.8</v>
       </c>
       <c r="BK12" s="15">
         <v>1798.1</v>
       </c>
       <c r="BL12" s="15">
         <v>2827.1</v>
       </c>
       <c r="BM12" s="16">
         <v>4203.2</v>
       </c>
-      <c r="BN12" s="2"/>
-      <c r="BO12" s="2"/>
+      <c r="BN12" s="16">
+        <v>1125.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:67">
-      <c r="A13" s="41" t="s">
+    <row r="13" spans="1:69">
+      <c r="A13" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14">
         <v>379.5</v>
       </c>
       <c r="C13" s="15">
         <v>996.7</v>
       </c>
       <c r="D13" s="15">
         <v>1882.7</v>
       </c>
       <c r="E13" s="16">
         <v>2949.2</v>
       </c>
       <c r="F13" s="14">
         <v>421.4</v>
       </c>
       <c r="G13" s="15">
         <v>1009.4</v>
       </c>
       <c r="H13" s="15">
         <v>1821.5</v>
       </c>
       <c r="I13" s="16">
         <v>2958.5</v>
@@ -3810,55 +3844,56 @@
       </c>
       <c r="BF13" s="14">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="15">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="15">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="16">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="14">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="15">
         <v>5010.3999999999996</v>
       </c>
       <c r="BL13" s="15">
         <v>8413.6</v>
       </c>
       <c r="BM13" s="16">
         <v>15469.6</v>
       </c>
-      <c r="BN13" s="2"/>
-      <c r="BO13" s="2"/>
+      <c r="BN13" s="16">
+        <v>2744.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:67">
-      <c r="A14" s="40" t="s">
+    <row r="14" spans="1:69">
+      <c r="A14" s="39" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
         <v>439.1</v>
       </c>
       <c r="C14" s="11">
         <v>927</v>
       </c>
       <c r="D14" s="11">
         <v>1489.3</v>
       </c>
       <c r="E14" s="12">
         <v>2310.1</v>
       </c>
       <c r="F14" s="10">
         <v>542.6</v>
       </c>
       <c r="G14" s="11">
         <v>1095.5</v>
       </c>
       <c r="H14" s="11">
         <v>1809.8</v>
       </c>
       <c r="I14" s="12">
         <v>2619.1</v>
@@ -4009,55 +4044,56 @@
       </c>
       <c r="BF14" s="10">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="11">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="11">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="12">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="10">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="11">
         <v>4769.3999999999996</v>
       </c>
       <c r="BL14" s="11">
         <v>7677.6</v>
       </c>
       <c r="BM14" s="12">
         <v>12230.9</v>
       </c>
-      <c r="BN14" s="2"/>
-      <c r="BO14" s="2"/>
+      <c r="BN14" s="12">
+        <v>2502.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:67" ht="21" customHeight="1">
-      <c r="A15" s="41" t="s">
+    <row r="15" spans="1:69" ht="21" customHeight="1">
+      <c r="A15" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="14">
         <v>438.3</v>
       </c>
       <c r="C15" s="15">
         <v>901.4</v>
       </c>
       <c r="D15" s="15">
         <v>1477.1</v>
       </c>
       <c r="E15" s="16">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="14">
         <v>546.4</v>
       </c>
       <c r="G15" s="15">
         <v>1142.7</v>
       </c>
       <c r="H15" s="15">
         <v>2102.5</v>
       </c>
       <c r="I15" s="16">
         <v>3095.7</v>
@@ -4208,55 +4244,56 @@
       </c>
       <c r="BF15" s="14">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="15">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="15">
         <v>8947</v>
       </c>
       <c r="BI15" s="16">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="14">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="15">
         <v>6333.2</v>
       </c>
       <c r="BL15" s="15">
         <v>10499.9</v>
       </c>
       <c r="BM15" s="16">
         <v>20084.7</v>
       </c>
-      <c r="BN15" s="2"/>
-      <c r="BO15" s="2"/>
+      <c r="BN15" s="16">
+        <v>3662.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:67">
-      <c r="A16" s="41" t="s">
+    <row r="16" spans="1:69">
+      <c r="A16" s="40" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="15">
         <v>1256.2</v>
       </c>
       <c r="D16" s="15">
         <v>2179.1</v>
       </c>
       <c r="E16" s="16">
         <v>3420.8</v>
       </c>
       <c r="F16" s="14">
         <v>702.2</v>
       </c>
       <c r="G16" s="15">
         <v>1386.8</v>
       </c>
       <c r="H16" s="15">
         <v>2420.1</v>
       </c>
       <c r="I16" s="16">
         <v>3545.7</v>
@@ -4407,55 +4444,56 @@
       </c>
       <c r="BF16" s="14">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="15">
         <v>4760</v>
       </c>
       <c r="BH16" s="15">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="16">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="14">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="15">
         <v>6190.7</v>
       </c>
       <c r="BL16" s="15">
         <v>9214.7999999999993</v>
       </c>
       <c r="BM16" s="16">
         <v>14596.4</v>
       </c>
-      <c r="BN16" s="2"/>
-      <c r="BO16" s="2"/>
+      <c r="BN16" s="16">
+        <v>3546.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:67" ht="10.5" customHeight="1">
-      <c r="A17" s="41" t="s">
+    <row r="17" spans="1:66" ht="10.5" customHeight="1">
+      <c r="A17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>391.9</v>
       </c>
       <c r="C17" s="15">
         <v>650.6</v>
       </c>
       <c r="D17" s="15">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="16">
         <v>1797.6</v>
       </c>
       <c r="F17" s="14">
         <v>528.6</v>
       </c>
       <c r="G17" s="15">
         <v>874.8</v>
       </c>
       <c r="H17" s="15">
         <v>1303</v>
       </c>
       <c r="I17" s="16">
         <v>1955.2</v>
@@ -4606,55 +4644,56 @@
       </c>
       <c r="BF17" s="14">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="15">
         <v>1999</v>
       </c>
       <c r="BH17" s="15">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="16">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="14">
         <v>1148</v>
       </c>
       <c r="BK17" s="15">
         <v>2229.9</v>
       </c>
       <c r="BL17" s="15">
         <v>3427.6</v>
       </c>
       <c r="BM17" s="16">
         <v>7633.8</v>
       </c>
-      <c r="BN17" s="2"/>
-      <c r="BO17" s="2"/>
+      <c r="BN17" s="16">
+        <v>1247</v>
+      </c>
     </row>
-    <row r="18" spans="1:67">
-      <c r="A18" s="41" t="s">
+    <row r="18" spans="1:66">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="14">
         <v>866.3</v>
       </c>
       <c r="C18" s="15">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="15">
         <v>3331.3</v>
       </c>
       <c r="E18" s="16">
         <v>6179.1</v>
       </c>
       <c r="F18" s="14">
         <v>1248.7</v>
       </c>
       <c r="G18" s="15">
         <v>2758.8</v>
       </c>
       <c r="H18" s="15">
         <v>3850.5</v>
       </c>
       <c r="I18" s="16">
         <v>5562.1</v>
@@ -4805,55 +4844,56 @@
       </c>
       <c r="BF18" s="14">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="15">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="15">
         <v>9614</v>
       </c>
       <c r="BI18" s="16">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="14">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="15">
         <v>6926.5</v>
       </c>
       <c r="BL18" s="15">
         <v>10652.6</v>
       </c>
       <c r="BM18" s="16">
         <v>18420.7</v>
       </c>
-      <c r="BN18" s="2"/>
-      <c r="BO18" s="2"/>
+      <c r="BN18" s="16">
+        <v>3246.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:67">
-      <c r="A19" s="41" t="s">
+    <row r="19" spans="1:66">
+      <c r="A19" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="14">
         <v>1386.9</v>
       </c>
       <c r="C19" s="15">
         <v>3523.7</v>
       </c>
       <c r="D19" s="15">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="16">
         <v>7567.7</v>
       </c>
       <c r="F19" s="14">
         <v>1704.8</v>
       </c>
       <c r="G19" s="15">
         <v>3860.2</v>
       </c>
       <c r="H19" s="15">
         <v>5365</v>
       </c>
       <c r="I19" s="16">
         <v>4617.8999999999996</v>
@@ -5004,56 +5044,57 @@
       </c>
       <c r="BF19" s="14">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="15">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="15">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="16">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="14">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="15">
         <v>13772.8</v>
       </c>
       <c r="BL19" s="15">
         <v>21086.1</v>
       </c>
       <c r="BM19" s="16">
         <v>29292.3</v>
       </c>
-      <c r="BN19" s="2"/>
-      <c r="BO19" s="2"/>
+      <c r="BN19" s="16">
+        <v>6694.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:67">
-[...1 lines deleted...]
-        <v>91</v>
+    <row r="20" spans="1:66">
+      <c r="A20" s="40" t="s">
+        <v>89</v>
       </c>
       <c r="B20" s="14">
         <v>397.3</v>
       </c>
       <c r="C20" s="15">
         <v>913.4</v>
       </c>
       <c r="D20" s="15">
         <v>1608.4</v>
       </c>
       <c r="E20" s="16">
         <v>3919.4</v>
       </c>
       <c r="F20" s="14">
         <v>821.9</v>
       </c>
       <c r="G20" s="15">
         <v>1472</v>
       </c>
       <c r="H20" s="15">
         <v>2370.4</v>
       </c>
       <c r="I20" s="16">
         <v>3320.8</v>
       </c>
@@ -5203,55 +5244,56 @@
       </c>
       <c r="BF20" s="14">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="15">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="15">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="16">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="14">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="15">
         <v>6965</v>
       </c>
       <c r="BL20" s="15">
         <v>10236</v>
       </c>
       <c r="BM20" s="16">
         <v>15959.8</v>
       </c>
-      <c r="BN20" s="2"/>
-      <c r="BO20" s="2"/>
+      <c r="BN20" s="16">
+        <v>2756.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:67">
-      <c r="A21" s="41" t="s">
+    <row r="21" spans="1:66">
+      <c r="A21" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="14">
         <v>1841.2</v>
       </c>
       <c r="C21" s="15">
         <v>3008.1</v>
       </c>
       <c r="D21" s="15">
         <v>3905.7</v>
       </c>
       <c r="E21" s="16">
         <v>5639.2</v>
       </c>
       <c r="F21" s="14">
         <v>1547</v>
       </c>
       <c r="G21" s="15">
         <v>2729.9</v>
       </c>
       <c r="H21" s="15">
         <v>3926.5</v>
       </c>
       <c r="I21" s="16">
         <v>7080.9</v>
@@ -5402,55 +5444,56 @@
       </c>
       <c r="BF21" s="14">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="15">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="15">
         <v>10326</v>
       </c>
       <c r="BI21" s="16">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="14">
         <v>5064</v>
       </c>
       <c r="BK21" s="15">
         <v>8280.7000000000007</v>
       </c>
       <c r="BL21" s="15">
         <v>11778.6</v>
       </c>
       <c r="BM21" s="16">
         <v>17248.5</v>
       </c>
-      <c r="BN21" s="2"/>
-      <c r="BO21" s="2"/>
+      <c r="BN21" s="16">
+        <v>4772.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:67" ht="22.5">
-      <c r="A22" s="41" t="s">
+    <row r="22" spans="1:66" ht="22.5">
+      <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="14">
         <v>814.8</v>
       </c>
       <c r="C22" s="15">
         <v>1370.8</v>
       </c>
       <c r="D22" s="15">
         <v>1930.4</v>
       </c>
       <c r="E22" s="16">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="14">
         <v>689.2</v>
       </c>
       <c r="G22" s="15">
         <v>1324.2</v>
       </c>
       <c r="H22" s="15">
         <v>1915.8</v>
       </c>
       <c r="I22" s="16">
         <v>2881.8</v>
@@ -5601,55 +5644,56 @@
       </c>
       <c r="BF22" s="14">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="15">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="15">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="16">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="14">
         <v>2229</v>
       </c>
       <c r="BK22" s="15">
         <v>4245.3999999999996</v>
       </c>
       <c r="BL22" s="15">
         <v>6706.2</v>
       </c>
       <c r="BM22" s="16">
         <v>11849.7</v>
       </c>
-      <c r="BN22" s="2"/>
-      <c r="BO22" s="2"/>
+      <c r="BN22" s="16">
+        <v>2570.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:67" ht="22.5">
-      <c r="A23" s="41" t="s">
+    <row r="23" spans="1:66" ht="22.5">
+      <c r="A23" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="14">
         <v>209.9</v>
       </c>
       <c r="C23" s="15">
         <v>498.3</v>
       </c>
       <c r="D23" s="15">
         <v>781.9</v>
       </c>
       <c r="E23" s="16">
         <v>1212.2</v>
       </c>
       <c r="F23" s="14">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="15">
         <v>499.2</v>
       </c>
       <c r="H23" s="15">
         <v>909.8</v>
       </c>
       <c r="I23" s="16">
         <v>1407.2</v>
@@ -5800,55 +5844,56 @@
       </c>
       <c r="BF23" s="14">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="15">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="15">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="16">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="14">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="15">
         <v>2721.5</v>
       </c>
       <c r="BL23" s="15">
         <v>4108</v>
       </c>
       <c r="BM23" s="16">
         <v>5804.9</v>
       </c>
-      <c r="BN23" s="2"/>
-      <c r="BO23" s="2"/>
+      <c r="BN23" s="16">
+        <v>1279.4000000000001</v>
+      </c>
     </row>
-    <row r="24" spans="1:67">
-      <c r="A24" s="41" t="s">
+    <row r="24" spans="1:66">
+      <c r="A24" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="14">
         <v>185.6</v>
       </c>
       <c r="C24" s="15">
         <v>392.6</v>
       </c>
       <c r="D24" s="15">
         <v>599.1</v>
       </c>
       <c r="E24" s="16">
         <v>862.7</v>
       </c>
       <c r="F24" s="14">
         <v>226.7</v>
       </c>
       <c r="G24" s="15">
         <v>440.7</v>
       </c>
       <c r="H24" s="15">
         <v>683.3</v>
       </c>
       <c r="I24" s="16">
         <v>1040.9000000000001</v>
@@ -5999,55 +6044,56 @@
       </c>
       <c r="BF24" s="14">
         <v>933.2</v>
       </c>
       <c r="BG24" s="15">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="15">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="16">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="14">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="15">
         <v>2251</v>
       </c>
       <c r="BL24" s="15">
         <v>4064.9</v>
       </c>
       <c r="BM24" s="16">
         <v>4125.8</v>
       </c>
-      <c r="BN24" s="2"/>
-      <c r="BO24" s="2"/>
+      <c r="BN24" s="16">
+        <v>951.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:67" ht="22.5">
-      <c r="A25" s="41" t="s">
+    <row r="25" spans="1:66" ht="22.5">
+      <c r="A25" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="14">
         <v>220</v>
       </c>
       <c r="C25" s="15">
         <v>490.9</v>
       </c>
       <c r="D25" s="15">
         <v>822.4</v>
       </c>
       <c r="E25" s="16">
         <v>1020.9</v>
       </c>
       <c r="F25" s="14">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="15">
         <v>581.70000000000005</v>
       </c>
       <c r="H25" s="15">
         <v>994.9</v>
       </c>
       <c r="I25" s="16">
         <v>1228.5999999999999</v>
@@ -6198,55 +6244,56 @@
       </c>
       <c r="BF25" s="14">
         <v>1248</v>
       </c>
       <c r="BG25" s="15">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="15">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="16">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="14">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="15">
         <v>2759</v>
       </c>
       <c r="BL25" s="15">
         <v>4445.3999999999996</v>
       </c>
       <c r="BM25" s="16">
         <v>4739.5</v>
       </c>
-      <c r="BN25" s="2"/>
-      <c r="BO25" s="2"/>
+      <c r="BN25" s="16">
+        <v>697.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:67">
-      <c r="A26" s="41" t="s">
+    <row r="26" spans="1:66">
+      <c r="A26" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="14">
         <v>323.3</v>
       </c>
       <c r="C26" s="15">
         <v>769.2</v>
       </c>
       <c r="D26" s="15">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="16">
         <v>1451.9</v>
       </c>
       <c r="F26" s="14">
         <v>340.8</v>
       </c>
       <c r="G26" s="15">
         <v>770.4</v>
       </c>
       <c r="H26" s="15">
         <v>1147.4000000000001</v>
       </c>
       <c r="I26" s="16">
         <v>1822.4</v>
@@ -6397,55 +6444,56 @@
       </c>
       <c r="BF26" s="14">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="15">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="15">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="16">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="14">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="15">
         <v>3268.7</v>
       </c>
       <c r="BL26" s="15">
         <v>5022.2</v>
       </c>
       <c r="BM26" s="16">
         <v>9387.9</v>
       </c>
-      <c r="BN26" s="2"/>
-      <c r="BO26" s="2"/>
+      <c r="BN26" s="16">
+        <v>2408.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:67" ht="22.5">
-      <c r="A27" s="41" t="s">
+    <row r="27" spans="1:66" ht="22.5">
+      <c r="A27" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="17">
         <v>188.3</v>
       </c>
       <c r="C27" s="18">
         <v>433.9</v>
       </c>
       <c r="D27" s="18">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="19">
         <v>1758.3</v>
       </c>
       <c r="F27" s="17">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="18">
         <v>869.9</v>
       </c>
       <c r="H27" s="18">
         <v>1684</v>
       </c>
       <c r="I27" s="19">
         <v>2120.3000000000002</v>
@@ -6596,110 +6644,113 @@
       </c>
       <c r="BF27" s="17">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="18">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="18">
         <v>7142</v>
       </c>
       <c r="BI27" s="19">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="17">
         <v>1760</v>
       </c>
       <c r="BK27" s="18">
         <v>3461</v>
       </c>
       <c r="BL27" s="18">
         <v>6911.7</v>
       </c>
       <c r="BM27" s="19">
         <v>9321.5</v>
       </c>
-      <c r="BN27" s="2"/>
-      <c r="BO27" s="2"/>
+      <c r="BN27" s="19">
+        <v>2089.6999999999998</v>
+      </c>
     </row>
-    <row r="28" spans="1:67" ht="11.25" customHeight="1"/>
-    <row r="29" spans="1:67" s="8" customFormat="1">
+    <row r="28" spans="1:66" ht="11.25" customHeight="1"/>
+    <row r="29" spans="1:66" s="8" customFormat="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
     </row>
-    <row r="30" spans="1:67" ht="12.75">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="30" spans="1:66">
+      <c r="A30" s="45" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...2 lines deleted...]
-    <mergeCell ref="AH3:AK3"/>
+  <mergeCells count="21">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BB3:BE3"/>
-    <mergeCell ref="AM2:AO2"/>
-[...1 lines deleted...]
-    <mergeCell ref="R3:U3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BP2:BQ2"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AQ2:AV2"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="AX3:BA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>