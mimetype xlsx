--- v2 (2026-07-15)
+++ v3 (2026-08-25)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" firstSheet="1" activeTab="2"/>
+    <workbookView xWindow="13515" yWindow="-165" windowWidth="14400" windowHeight="11670"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2010-2025 (ЭҚТЖЖ 03-2007)" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="96">
   <si>
     <t>Жалпы экономика бойынша</t>
   </si>
   <si>
     <t>Білім беру</t>
   </si>
   <si>
     <t>Әкімшілік және қосалқы қызмет көрсету саласындағы қызмет</t>
   </si>
   <si>
     <t>Қаржы және сақтандыру қызметі</t>
   </si>
   <si>
     <t>Ақпарат және байланыс</t>
   </si>
   <si>
     <t xml:space="preserve"> Қызметтер өндіру</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
@@ -320,103 +320,82 @@
     <t>Шартты тұру 2008 жылғы Ұлттық шоттар жүейесіне сәйкес «Жылжымайтын мүлікпен жасалатын операциялар» секциясынан алынады, себебі шартты тұру үй иелерінің меншік тұтынуына арналған тұрғын үй қызметтерінің өндірілуін білдіреді.
 2015-2018 жылдардағы  "Ауыл, орман және балық шаруашылығы" саласының еңбек өнімділігі ЖҚШ-дағы (жеке қосалқы шаруашылықтардағы) жұмыспен қамтылғандардың қосылуымен байланысты қайта есептелген.</t>
   </si>
   <si>
     <r>
       <t>Жылжымайтын мүлікпен операциялар</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Ауыл, орман және балық шаруашылығы</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>жыл*</t>
-  </si>
-[...19 lines deleted...]
-    </r>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>Ибраева Д.К,</t>
   </si>
   <si>
     <t>d.ibraeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -564,57 +543,50 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1008,55 +980,55 @@
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="65">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1400,51 +1372,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/08c/jv8mc1ubybniy64rapwv48f0wtzedyvu.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B25" sqref="B25:B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="57.33203125" customWidth="1"/>
     <col min="2" max="2" width="93.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="22">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1557,67 +1529,67 @@
       <c r="B17" s="35">
         <v>46210</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="35">
         <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="24.75" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="34" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="46" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B22" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
@@ -1680,206 +1652,206 @@
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="29"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="29"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="29"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="44" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BP17" sqref="BP17"/>
+      <selection pane="bottomRight" activeCell="BQ11" sqref="BQ11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.5" style="1" customWidth="1"/>
     <col min="2" max="32" width="8.1640625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.1640625" style="2" customWidth="1"/>
     <col min="34" max="42" width="8.1640625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10" style="1" customWidth="1"/>
     <col min="44" max="46" width="8.1640625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9.6640625" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.1640625" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.33203125" style="1"/>
     <col min="50" max="50" width="8.1640625" style="1" customWidth="1"/>
     <col min="51" max="60" width="9.33203125" style="1"/>
     <col min="61" max="61" width="10.6640625" style="1" customWidth="1"/>
     <col min="62" max="62" width="10.83203125" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="12.75">
       <c r="A1" s="43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="AG2" s="1"/>
       <c r="AK2" s="3"/>
-      <c r="AM2" s="50"/>
-[...4 lines deleted...]
-      <c r="AS2" s="50" t="s">
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="AT2" s="50"/>
-[...1 lines deleted...]
-      <c r="AV2" s="50"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
       <c r="BI2" s="9"/>
       <c r="BJ2" s="9"/>
       <c r="BK2" s="9"/>
       <c r="BL2" s="9"/>
       <c r="BM2" s="9"/>
-      <c r="BP2" s="50" t="s">
+      <c r="BP2" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="BQ2" s="50"/>
+      <c r="BQ2" s="51"/>
     </row>
     <row r="3" spans="1:69" ht="12.75" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="51"/>
-[...2 lines deleted...]
-      <c r="F3" s="51" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="51"/>
-[...2 lines deleted...]
-      <c r="J3" s="51" t="s">
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="51"/>
-[...2 lines deleted...]
-      <c r="N3" s="51" t="s">
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="51"/>
-[...2 lines deleted...]
-      <c r="R3" s="51" t="s">
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="S3" s="51"/>
-[...2 lines deleted...]
-      <c r="V3" s="51" t="s">
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="W3" s="51"/>
-[...2 lines deleted...]
-      <c r="Z3" s="51" t="s">
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="AA3" s="51"/>
-[...2 lines deleted...]
-      <c r="AD3" s="51" t="s">
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="AE3" s="51"/>
-[...2 lines deleted...]
-      <c r="AH3" s="51" t="s">
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="AI3" s="51"/>
-[...2 lines deleted...]
-      <c r="AL3" s="51" t="s">
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="51"/>
-[...2 lines deleted...]
-      <c r="AP3" s="51" t="s">
+      <c r="AM3" s="50"/>
+      <c r="AN3" s="50"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="AQ3" s="51"/>
-[...2 lines deleted...]
-      <c r="AT3" s="51" t="s">
+      <c r="AQ3" s="50"/>
+      <c r="AR3" s="50"/>
+      <c r="AS3" s="50"/>
+      <c r="AT3" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU3" s="51"/>
-[...2 lines deleted...]
-      <c r="AX3" s="51" t="s">
+      <c r="AU3" s="50"/>
+      <c r="AV3" s="50"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="51"/>
-[...2 lines deleted...]
-      <c r="BB3" s="51" t="s">
+      <c r="AY3" s="50"/>
+      <c r="AZ3" s="50"/>
+      <c r="BA3" s="50"/>
+      <c r="BB3" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="51"/>
-[...2 lines deleted...]
-      <c r="BF3" s="51" t="s">
+      <c r="BC3" s="50"/>
+      <c r="BD3" s="50"/>
+      <c r="BE3" s="50"/>
+      <c r="BF3" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="BG3" s="51"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="51" t="s">
+      <c r="BG3" s="50"/>
+      <c r="BH3" s="50"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="BK3" s="51"/>
-[...1 lines deleted...]
-      <c r="BM3" s="51"/>
+      <c r="BK3" s="50"/>
+      <c r="BL3" s="50"/>
+      <c r="BM3" s="50"/>
       <c r="BN3" s="49" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="BO3" s="49"/>
       <c r="BP3" s="49"/>
       <c r="BQ3" s="49"/>
     </row>
     <row r="4" spans="1:69" ht="33.75">
       <c r="A4" s="49"/>
       <c r="B4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
@@ -2033,51 +2005,51 @@
       <c r="BE4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="BF4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="BG4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BH4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BI4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BJ4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="BK4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BL4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BM4" s="4" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="BN4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="BO4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BP4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BQ4" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>445.3</v>
       </c>
       <c r="C5" s="11">
         <v>964.9</v>
       </c>
       <c r="D5" s="11">
@@ -2241,52 +2213,52 @@
       </c>
       <c r="BE5" s="13">
         <v>11354.2</v>
       </c>
       <c r="BF5" s="10">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="11">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="11">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="13">
         <v>12886</v>
       </c>
       <c r="BJ5" s="10">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="11">
         <v>5692.7</v>
       </c>
       <c r="BL5" s="11">
         <v>9225.9</v>
       </c>
-      <c r="BM5" s="13">
-        <v>14825.9</v>
+      <c r="BM5" s="11">
+        <v>14791</v>
       </c>
       <c r="BN5" s="12">
         <v>3057.2</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="10">
         <v>452.3</v>
       </c>
       <c r="C6" s="11">
         <v>1008.3</v>
       </c>
       <c r="D6" s="11">
         <v>1665.3</v>
       </c>
       <c r="E6" s="12">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="10">
         <v>575.6</v>
       </c>
       <c r="G6" s="11">
@@ -2441,52 +2413,52 @@
       </c>
       <c r="BE6" s="12">
         <v>15233.7</v>
       </c>
       <c r="BF6" s="10">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="11">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="11">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="12">
         <v>17149</v>
       </c>
       <c r="BJ6" s="10">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="11">
         <v>7847.4</v>
       </c>
       <c r="BL6" s="11">
         <v>12836.4</v>
       </c>
-      <c r="BM6" s="12">
-        <v>20907.2</v>
+      <c r="BM6" s="11">
+        <v>20791.400000000001</v>
       </c>
       <c r="BN6" s="12">
         <v>4367.2</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="40" t="s">
         <v>90</v>
       </c>
       <c r="B7" s="14">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="15">
         <v>99.8</v>
       </c>
       <c r="D7" s="15">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="16">
         <v>428.8</v>
       </c>
       <c r="F7" s="14">
         <v>51.2</v>
       </c>
       <c r="G7" s="15">
@@ -2641,52 +2613,52 @@
       </c>
       <c r="BE7" s="16">
         <v>4235.3</v>
       </c>
       <c r="BF7" s="14">
         <v>572.9</v>
       </c>
       <c r="BG7" s="15">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="15">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="16">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="14">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="15">
         <v>1376.9</v>
       </c>
       <c r="BL7" s="15">
         <v>3681.4</v>
       </c>
-      <c r="BM7" s="16">
-        <v>6170.6</v>
+      <c r="BM7" s="15">
+        <v>6229.2</v>
       </c>
       <c r="BN7" s="16">
         <v>714.5</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="14">
         <v>1474.5</v>
       </c>
       <c r="C8" s="15">
         <v>3220.2</v>
       </c>
       <c r="D8" s="15">
         <v>4908.5</v>
       </c>
       <c r="E8" s="16">
         <v>7564.6</v>
       </c>
       <c r="F8" s="14">
         <v>1923.3</v>
       </c>
       <c r="G8" s="15">
@@ -2841,52 +2813,52 @@
       </c>
       <c r="BE8" s="16">
         <v>28544.5</v>
       </c>
       <c r="BF8" s="14">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="15">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="15">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="16">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="14">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="15">
         <v>14881.8</v>
       </c>
       <c r="BL8" s="15">
         <v>23131</v>
       </c>
-      <c r="BM8" s="16">
-        <v>36414.6</v>
+      <c r="BM8" s="15">
+        <v>36248.5</v>
       </c>
       <c r="BN8" s="16">
         <v>8226.1</v>
       </c>
     </row>
     <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>4183</v>
       </c>
       <c r="C9" s="15">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="15">
         <v>13311.5</v>
       </c>
       <c r="E9" s="16">
         <v>21933.9</v>
       </c>
       <c r="F9" s="14">
         <v>5651</v>
       </c>
       <c r="G9" s="15">
@@ -3041,52 +3013,52 @@
       </c>
       <c r="BE9" s="16">
         <v>55370.6</v>
       </c>
       <c r="BF9" s="14">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="15">
         <v>26294</v>
       </c>
       <c r="BH9" s="15">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="16">
         <v>57800</v>
       </c>
       <c r="BJ9" s="14">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="15">
         <v>28188.1</v>
       </c>
       <c r="BL9" s="15">
         <v>42983.4</v>
       </c>
-      <c r="BM9" s="16">
-        <v>64687.7</v>
+      <c r="BM9" s="15">
+        <v>64117.4</v>
       </c>
       <c r="BN9" s="16">
         <v>12023.6</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="14">
         <v>816.3</v>
       </c>
       <c r="C10" s="15">
         <v>2007.4</v>
       </c>
       <c r="D10" s="15">
         <v>3168.5</v>
       </c>
       <c r="E10" s="16">
         <v>4367</v>
       </c>
       <c r="F10" s="14">
         <v>1039</v>
       </c>
       <c r="G10" s="15">
@@ -3241,52 +3213,52 @@
       </c>
       <c r="BE10" s="16">
         <v>24237.5</v>
       </c>
       <c r="BF10" s="14">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="15">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="15">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="16">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="14">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="15">
         <v>12577.4</v>
       </c>
       <c r="BL10" s="15">
         <v>19771.099999999999</v>
       </c>
-      <c r="BM10" s="16">
-        <v>32782.5</v>
+      <c r="BM10" s="15">
+        <v>33079.199999999997</v>
       </c>
       <c r="BN10" s="16">
         <v>8632.2000000000007</v>
       </c>
     </row>
     <row r="11" spans="1:69" ht="33.75">
       <c r="A11" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="14">
         <v>723.3</v>
       </c>
       <c r="C11" s="15">
         <v>1210.7</v>
       </c>
       <c r="D11" s="15">
         <v>1792.9</v>
       </c>
       <c r="E11" s="16">
         <v>2962.3</v>
       </c>
       <c r="F11" s="14">
         <v>896.5</v>
       </c>
       <c r="G11" s="15">
@@ -3441,52 +3413,52 @@
       </c>
       <c r="BE11" s="16">
         <v>11353</v>
       </c>
       <c r="BF11" s="14">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="15">
         <v>5859</v>
       </c>
       <c r="BH11" s="15">
         <v>8631</v>
       </c>
       <c r="BI11" s="16">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="14">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="15">
         <v>6601.8</v>
       </c>
       <c r="BL11" s="15">
         <v>10261.5</v>
       </c>
-      <c r="BM11" s="16">
-        <v>15631.2</v>
+      <c r="BM11" s="15">
+        <v>15190.5</v>
       </c>
       <c r="BN11" s="16">
         <v>3866.3</v>
       </c>
     </row>
     <row r="12" spans="1:69" ht="22.5" customHeight="1">
       <c r="A12" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="14">
         <v>230.2</v>
       </c>
       <c r="C12" s="15">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="15">
         <v>792</v>
       </c>
       <c r="E12" s="16">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="14">
         <v>338.2</v>
       </c>
       <c r="G12" s="15">
@@ -3641,52 +3613,52 @@
       </c>
       <c r="BE12" s="16">
         <v>3124.9</v>
       </c>
       <c r="BF12" s="14">
         <v>905.1</v>
       </c>
       <c r="BG12" s="15">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="15">
         <v>2543</v>
       </c>
       <c r="BI12" s="16">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="14">
         <v>950.8</v>
       </c>
       <c r="BK12" s="15">
         <v>1798.1</v>
       </c>
       <c r="BL12" s="15">
         <v>2827.1</v>
       </c>
-      <c r="BM12" s="16">
-        <v>4203.2</v>
+      <c r="BM12" s="15">
+        <v>4237.1000000000004</v>
       </c>
       <c r="BN12" s="16">
         <v>1125.5</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14">
         <v>379.5</v>
       </c>
       <c r="C13" s="15">
         <v>996.7</v>
       </c>
       <c r="D13" s="15">
         <v>1882.7</v>
       </c>
       <c r="E13" s="16">
         <v>2949.2</v>
       </c>
       <c r="F13" s="14">
         <v>421.4</v>
       </c>
       <c r="G13" s="15">
@@ -3841,52 +3813,52 @@
       </c>
       <c r="BE13" s="16">
         <v>10463.9</v>
       </c>
       <c r="BF13" s="14">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="15">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="15">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="16">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="14">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="15">
         <v>5010.3999999999996</v>
       </c>
       <c r="BL13" s="15">
         <v>8413.6</v>
       </c>
-      <c r="BM13" s="16">
-        <v>15469.6</v>
+      <c r="BM13" s="15">
+        <v>15299.9</v>
       </c>
       <c r="BN13" s="16">
         <v>2744.3</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14" s="39" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
         <v>439.1</v>
       </c>
       <c r="C14" s="11">
         <v>927</v>
       </c>
       <c r="D14" s="11">
         <v>1489.3</v>
       </c>
       <c r="E14" s="12">
         <v>2310.1</v>
       </c>
       <c r="F14" s="10">
         <v>542.6</v>
       </c>
       <c r="G14" s="11">
@@ -4041,52 +4013,52 @@
       </c>
       <c r="BE14" s="12">
         <v>9586.9</v>
       </c>
       <c r="BF14" s="10">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="11">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="11">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="12">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="10">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="11">
         <v>4769.3999999999996</v>
       </c>
       <c r="BL14" s="11">
         <v>7677.6</v>
       </c>
-      <c r="BM14" s="12">
-        <v>12230.9</v>
+      <c r="BM14" s="11">
+        <v>12225.4</v>
       </c>
       <c r="BN14" s="12">
         <v>2502.6</v>
       </c>
     </row>
     <row r="15" spans="1:69" ht="21" customHeight="1">
       <c r="A15" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="14">
         <v>438.3</v>
       </c>
       <c r="C15" s="15">
         <v>901.4</v>
       </c>
       <c r="D15" s="15">
         <v>1477.1</v>
       </c>
       <c r="E15" s="16">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="14">
         <v>546.4</v>
       </c>
       <c r="G15" s="15">
@@ -4241,52 +4213,52 @@
       </c>
       <c r="BE15" s="16">
         <v>14399</v>
       </c>
       <c r="BF15" s="14">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="15">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="15">
         <v>8947</v>
       </c>
       <c r="BI15" s="16">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="14">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="15">
         <v>6333.2</v>
       </c>
       <c r="BL15" s="15">
         <v>10499.9</v>
       </c>
-      <c r="BM15" s="16">
-        <v>20084.7</v>
+      <c r="BM15" s="15">
+        <v>20439.8</v>
       </c>
       <c r="BN15" s="16">
         <v>3662.4</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="40" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="15">
         <v>1256.2</v>
       </c>
       <c r="D16" s="15">
         <v>2179.1</v>
       </c>
       <c r="E16" s="16">
         <v>3420.8</v>
       </c>
       <c r="F16" s="14">
         <v>702.2</v>
       </c>
       <c r="G16" s="15">
@@ -4441,52 +4413,52 @@
       </c>
       <c r="BE16" s="16">
         <v>10369.200000000001</v>
       </c>
       <c r="BF16" s="14">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="15">
         <v>4760</v>
       </c>
       <c r="BH16" s="15">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="16">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="14">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="15">
         <v>6190.7</v>
       </c>
       <c r="BL16" s="15">
         <v>9214.7999999999993</v>
       </c>
-      <c r="BM16" s="16">
-        <v>14596.4</v>
+      <c r="BM16" s="15">
+        <v>14537.7</v>
       </c>
       <c r="BN16" s="16">
         <v>3546.4</v>
       </c>
     </row>
     <row r="17" spans="1:66" ht="10.5" customHeight="1">
       <c r="A17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>391.9</v>
       </c>
       <c r="C17" s="15">
         <v>650.6</v>
       </c>
       <c r="D17" s="15">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="16">
         <v>1797.6</v>
       </c>
       <c r="F17" s="14">
         <v>528.6</v>
       </c>
       <c r="G17" s="15">
@@ -4641,52 +4613,52 @@
       </c>
       <c r="BE17" s="16">
         <v>6091.2</v>
       </c>
       <c r="BF17" s="14">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="15">
         <v>1999</v>
       </c>
       <c r="BH17" s="15">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="16">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="14">
         <v>1148</v>
       </c>
       <c r="BK17" s="15">
         <v>2229.9</v>
       </c>
       <c r="BL17" s="15">
         <v>3427.6</v>
       </c>
-      <c r="BM17" s="16">
-        <v>7633.8</v>
+      <c r="BM17" s="15">
+        <v>7973.5</v>
       </c>
       <c r="BN17" s="16">
         <v>1247</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="14">
         <v>866.3</v>
       </c>
       <c r="C18" s="15">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="15">
         <v>3331.3</v>
       </c>
       <c r="E18" s="16">
         <v>6179.1</v>
       </c>
       <c r="F18" s="14">
         <v>1248.7</v>
       </c>
       <c r="G18" s="15">
@@ -4841,52 +4813,52 @@
       </c>
       <c r="BE18" s="16">
         <v>13820.9</v>
       </c>
       <c r="BF18" s="14">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="15">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="15">
         <v>9614</v>
       </c>
       <c r="BI18" s="16">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="14">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="15">
         <v>6926.5</v>
       </c>
       <c r="BL18" s="15">
         <v>10652.6</v>
       </c>
-      <c r="BM18" s="16">
-        <v>18420.7</v>
+      <c r="BM18" s="15">
+        <v>19812.8</v>
       </c>
       <c r="BN18" s="16">
         <v>3246.1</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="14">
         <v>1386.9</v>
       </c>
       <c r="C19" s="15">
         <v>3523.7</v>
       </c>
       <c r="D19" s="15">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="16">
         <v>7567.7</v>
       </c>
       <c r="F19" s="14">
         <v>1704.8</v>
       </c>
       <c r="G19" s="15">
@@ -5041,52 +5013,52 @@
       </c>
       <c r="BE19" s="16">
         <v>19505.3</v>
       </c>
       <c r="BF19" s="14">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="15">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="15">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="16">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="14">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="15">
         <v>13772.8</v>
       </c>
       <c r="BL19" s="15">
         <v>21086.1</v>
       </c>
-      <c r="BM19" s="16">
-        <v>29292.3</v>
+      <c r="BM19" s="15">
+        <v>27732.6</v>
       </c>
       <c r="BN19" s="16">
         <v>6694.7</v>
       </c>
     </row>
     <row r="20" spans="1:66">
       <c r="A20" s="40" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="14">
         <v>397.3</v>
       </c>
       <c r="C20" s="15">
         <v>913.4</v>
       </c>
       <c r="D20" s="15">
         <v>1608.4</v>
       </c>
       <c r="E20" s="16">
         <v>3919.4</v>
       </c>
       <c r="F20" s="14">
         <v>821.9</v>
       </c>
       <c r="G20" s="15">
@@ -5241,52 +5213,52 @@
       </c>
       <c r="BE20" s="16">
         <v>10989.8</v>
       </c>
       <c r="BF20" s="14">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="15">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="15">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="16">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="14">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="15">
         <v>6965</v>
       </c>
       <c r="BL20" s="15">
         <v>10236</v>
       </c>
-      <c r="BM20" s="16">
-        <v>15959.8</v>
+      <c r="BM20" s="15">
+        <v>13851.1</v>
       </c>
       <c r="BN20" s="16">
         <v>2756.5</v>
       </c>
     </row>
     <row r="21" spans="1:66">
       <c r="A21" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="14">
         <v>1841.2</v>
       </c>
       <c r="C21" s="15">
         <v>3008.1</v>
       </c>
       <c r="D21" s="15">
         <v>3905.7</v>
       </c>
       <c r="E21" s="16">
         <v>5639.2</v>
       </c>
       <c r="F21" s="14">
         <v>1547</v>
       </c>
       <c r="G21" s="15">
@@ -5441,52 +5413,52 @@
       </c>
       <c r="BE21" s="16">
         <v>15802.6</v>
       </c>
       <c r="BF21" s="14">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="15">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="15">
         <v>10326</v>
       </c>
       <c r="BI21" s="16">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="14">
         <v>5064</v>
       </c>
       <c r="BK21" s="15">
         <v>8280.7000000000007</v>
       </c>
       <c r="BL21" s="15">
         <v>11778.6</v>
       </c>
-      <c r="BM21" s="16">
-        <v>17248.5</v>
+      <c r="BM21" s="15">
+        <v>18437.8</v>
       </c>
       <c r="BN21" s="16">
         <v>4772.8</v>
       </c>
     </row>
     <row r="22" spans="1:66" ht="22.5">
       <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="14">
         <v>814.8</v>
       </c>
       <c r="C22" s="15">
         <v>1370.8</v>
       </c>
       <c r="D22" s="15">
         <v>1930.4</v>
       </c>
       <c r="E22" s="16">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="14">
         <v>689.2</v>
       </c>
       <c r="G22" s="15">
@@ -5641,52 +5613,52 @@
       </c>
       <c r="BE22" s="16">
         <v>10343.5</v>
       </c>
       <c r="BF22" s="14">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="15">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="15">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="16">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="14">
         <v>2229</v>
       </c>
       <c r="BK22" s="15">
         <v>4245.3999999999996</v>
       </c>
       <c r="BL22" s="15">
         <v>6706.2</v>
       </c>
-      <c r="BM22" s="16">
-        <v>11849.7</v>
+      <c r="BM22" s="15">
+        <v>11803.7</v>
       </c>
       <c r="BN22" s="16">
         <v>2570.5</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="14">
         <v>209.9</v>
       </c>
       <c r="C23" s="15">
         <v>498.3</v>
       </c>
       <c r="D23" s="15">
         <v>781.9</v>
       </c>
       <c r="E23" s="16">
         <v>1212.2</v>
       </c>
       <c r="F23" s="14">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="15">
@@ -5841,52 +5813,52 @@
       </c>
       <c r="BE23" s="16">
         <v>4664.7</v>
       </c>
       <c r="BF23" s="14">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="15">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="15">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="16">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="14">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="15">
         <v>2721.5</v>
       </c>
       <c r="BL23" s="15">
         <v>4108</v>
       </c>
-      <c r="BM23" s="16">
-        <v>5804.9</v>
+      <c r="BM23" s="15">
+        <v>5762.4</v>
       </c>
       <c r="BN23" s="16">
         <v>1279.4000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="14">
         <v>185.6</v>
       </c>
       <c r="C24" s="15">
         <v>392.6</v>
       </c>
       <c r="D24" s="15">
         <v>599.1</v>
       </c>
       <c r="E24" s="16">
         <v>862.7</v>
       </c>
       <c r="F24" s="14">
         <v>226.7</v>
       </c>
       <c r="G24" s="15">
@@ -6041,52 +6013,52 @@
       </c>
       <c r="BE24" s="16">
         <v>4511.5</v>
       </c>
       <c r="BF24" s="14">
         <v>933.2</v>
       </c>
       <c r="BG24" s="15">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="15">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="16">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="14">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="15">
         <v>2251</v>
       </c>
       <c r="BL24" s="15">
         <v>4064.9</v>
       </c>
-      <c r="BM24" s="16">
-        <v>4125.8</v>
+      <c r="BM24" s="15">
+        <v>3950</v>
       </c>
       <c r="BN24" s="16">
         <v>951.3</v>
       </c>
     </row>
     <row r="25" spans="1:66" ht="22.5">
       <c r="A25" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="14">
         <v>220</v>
       </c>
       <c r="C25" s="15">
         <v>490.9</v>
       </c>
       <c r="D25" s="15">
         <v>822.4</v>
       </c>
       <c r="E25" s="16">
         <v>1020.9</v>
       </c>
       <c r="F25" s="14">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="15">
@@ -6241,52 +6213,52 @@
       </c>
       <c r="BE25" s="16">
         <v>6043.6</v>
       </c>
       <c r="BF25" s="14">
         <v>1248</v>
       </c>
       <c r="BG25" s="15">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="15">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="16">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="14">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="15">
         <v>2759</v>
       </c>
       <c r="BL25" s="15">
         <v>4445.3999999999996</v>
       </c>
-      <c r="BM25" s="16">
-        <v>4739.5</v>
+      <c r="BM25" s="15">
+        <v>4859.3</v>
       </c>
       <c r="BN25" s="16">
         <v>697.2</v>
       </c>
     </row>
     <row r="26" spans="1:66">
       <c r="A26" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="14">
         <v>323.3</v>
       </c>
       <c r="C26" s="15">
         <v>769.2</v>
       </c>
       <c r="D26" s="15">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="16">
         <v>1451.9</v>
       </c>
       <c r="F26" s="14">
         <v>340.8</v>
       </c>
       <c r="G26" s="15">
@@ -6441,52 +6413,52 @@
       </c>
       <c r="BE26" s="16">
         <v>7509.7</v>
       </c>
       <c r="BF26" s="14">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="15">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="15">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="16">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="14">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="15">
         <v>3268.7</v>
       </c>
       <c r="BL26" s="15">
         <v>5022.2</v>
       </c>
-      <c r="BM26" s="16">
-        <v>9387.9</v>
+      <c r="BM26" s="15">
+        <v>9612.7999999999993</v>
       </c>
       <c r="BN26" s="16">
         <v>2408.1</v>
       </c>
     </row>
     <row r="27" spans="1:66" ht="22.5">
       <c r="A27" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="17">
         <v>188.3</v>
       </c>
       <c r="C27" s="18">
         <v>433.9</v>
       </c>
       <c r="D27" s="18">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="19">
         <v>1758.3</v>
       </c>
       <c r="F27" s="17">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="18">
@@ -6641,116 +6613,114 @@
       </c>
       <c r="BE27" s="19">
         <v>6830.8</v>
       </c>
       <c r="BF27" s="17">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="18">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="18">
         <v>7142</v>
       </c>
       <c r="BI27" s="19">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="17">
         <v>1760</v>
       </c>
       <c r="BK27" s="18">
         <v>3461</v>
       </c>
       <c r="BL27" s="18">
         <v>6911.7</v>
       </c>
-      <c r="BM27" s="19">
-        <v>9321.5</v>
+      <c r="BM27" s="18">
+        <v>8396.4</v>
       </c>
       <c r="BN27" s="19">
         <v>2089.6999999999998</v>
       </c>
     </row>
     <row r="28" spans="1:66" ht="11.25" customHeight="1"/>
     <row r="29" spans="1:66" s="8" customFormat="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
     </row>
     <row r="30" spans="1:66">
-      <c r="A30" s="45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BP2:BQ2"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AQ2:AV2"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH3:AK3"/>
-    <mergeCell ref="BN3:BQ3"/>
-[...5 lines deleted...]
-    <mergeCell ref="AX3:BA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>