--- v3 (2026-08-25)
+++ v4 (2026-10-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13515" yWindow="-165" windowWidth="14400" windowHeight="11670"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2010-2025 (ЭҚТЖЖ 03-2007)" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="96">
   <si>
     <t>Жалпы экономика бойынша</t>
   </si>
   <si>
     <t>Білім беру</t>
   </si>
   <si>
     <t>Әкімшілік және қосалқы қызмет көрсету саласындағы қызмет</t>
   </si>
   <si>
     <t>Қаржы және сақтандыру қызметі</t>
   </si>
   <si>
     <t>Ақпарат және байланыс</t>
   </si>
   <si>
     <t xml:space="preserve"> Қызметтер өндіру</t>
   </si>
   <si>
     <t>Құрылыс</t>
@@ -980,55 +980,55 @@
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="65">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1372,52 +1372,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/08c/jv8mc1ubybniy64rapwv48f0wtzedyvu.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4023003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:B26"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="57.33203125" customWidth="1"/>
     <col min="2" max="2" width="93.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="22">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1505,59 +1505,59 @@
         <v>66</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="48"/>
       <c r="B15" s="30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="35">
-        <v>46210</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="35">
-        <v>46241</v>
+        <v>46413</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="24.75" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>75</v>
       </c>
@@ -1656,200 +1656,200 @@
     <row r="18" spans="2:2">
       <c r="B18" s="29"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="29"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="44" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BQ11" sqref="BQ11"/>
+      <selection pane="bottomRight" activeCell="BO31" sqref="BO31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.5" style="1" customWidth="1"/>
     <col min="2" max="32" width="8.1640625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.1640625" style="2" customWidth="1"/>
     <col min="34" max="42" width="8.1640625" style="1" customWidth="1"/>
     <col min="43" max="43" width="10" style="1" customWidth="1"/>
     <col min="44" max="46" width="8.1640625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9.6640625" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.1640625" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.33203125" style="1"/>
     <col min="50" max="50" width="8.1640625" style="1" customWidth="1"/>
     <col min="51" max="60" width="9.33203125" style="1"/>
     <col min="61" max="61" width="10.6640625" style="1" customWidth="1"/>
     <col min="62" max="62" width="10.83203125" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="12.75">
       <c r="A1" s="43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="AG2" s="1"/>
       <c r="AK2" s="3"/>
-      <c r="AM2" s="51"/>
-[...4 lines deleted...]
-      <c r="AS2" s="51" t="s">
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
+      <c r="AS2" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="AT2" s="51"/>
-[...1 lines deleted...]
-      <c r="AV2" s="51"/>
+      <c r="AT2" s="50"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
       <c r="BI2" s="9"/>
       <c r="BJ2" s="9"/>
       <c r="BK2" s="9"/>
       <c r="BL2" s="9"/>
       <c r="BM2" s="9"/>
-      <c r="BP2" s="51" t="s">
+      <c r="BP2" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="BQ2" s="51"/>
+      <c r="BQ2" s="50"/>
     </row>
     <row r="3" spans="1:69" ht="12.75" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="50" t="s">
+      <c r="B3" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="50"/>
-[...2 lines deleted...]
-      <c r="F3" s="50" t="s">
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="50"/>
-[...2 lines deleted...]
-      <c r="J3" s="50" t="s">
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="50"/>
-[...2 lines deleted...]
-      <c r="N3" s="50" t="s">
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="50"/>
-[...2 lines deleted...]
-      <c r="R3" s="50" t="s">
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="S3" s="50"/>
-[...2 lines deleted...]
-      <c r="V3" s="50" t="s">
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="W3" s="50"/>
-[...2 lines deleted...]
-      <c r="Z3" s="50" t="s">
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="AA3" s="50"/>
-[...2 lines deleted...]
-      <c r="AD3" s="50" t="s">
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+      <c r="AD3" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="AE3" s="50"/>
-[...2 lines deleted...]
-      <c r="AH3" s="50" t="s">
+      <c r="AE3" s="51"/>
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="51"/>
+      <c r="AH3" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="AI3" s="50"/>
-[...2 lines deleted...]
-      <c r="AL3" s="50" t="s">
+      <c r="AI3" s="51"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51"/>
+      <c r="AL3" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="50"/>
-[...2 lines deleted...]
-      <c r="AP3" s="50" t="s">
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51"/>
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="AQ3" s="50"/>
-[...2 lines deleted...]
-      <c r="AT3" s="50" t="s">
+      <c r="AQ3" s="51"/>
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="AU3" s="50"/>
-[...2 lines deleted...]
-      <c r="AX3" s="50" t="s">
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="51"/>
+      <c r="AX3" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="50"/>
-[...2 lines deleted...]
-      <c r="BB3" s="50" t="s">
+      <c r="AY3" s="51"/>
+      <c r="AZ3" s="51"/>
+      <c r="BA3" s="51"/>
+      <c r="BB3" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="50"/>
-[...2 lines deleted...]
-      <c r="BF3" s="50" t="s">
+      <c r="BC3" s="51"/>
+      <c r="BD3" s="51"/>
+      <c r="BE3" s="51"/>
+      <c r="BF3" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="BG3" s="50"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="50" t="s">
+      <c r="BG3" s="51"/>
+      <c r="BH3" s="51"/>
+      <c r="BI3" s="51"/>
+      <c r="BJ3" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="BK3" s="50"/>
-[...1 lines deleted...]
-      <c r="BM3" s="50"/>
+      <c r="BK3" s="51"/>
+      <c r="BL3" s="51"/>
+      <c r="BM3" s="51"/>
       <c r="BN3" s="49" t="s">
         <v>93</v>
       </c>
       <c r="BO3" s="49"/>
       <c r="BP3" s="49"/>
       <c r="BQ3" s="49"/>
     </row>
     <row r="4" spans="1:69" ht="33.75">
       <c r="A4" s="49"/>
       <c r="B4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
@@ -2216,53 +2216,58 @@
       </c>
       <c r="BF5" s="10">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="11">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="11">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="13">
         <v>12886</v>
       </c>
       <c r="BJ5" s="10">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="11">
         <v>5692.7</v>
       </c>
       <c r="BL5" s="11">
         <v>9225.9</v>
       </c>
       <c r="BM5" s="11">
         <v>14791</v>
       </c>
-      <c r="BN5" s="12">
+      <c r="BN5" s="10">
         <v>3057.2</v>
       </c>
+      <c r="BO5" s="11">
+        <v>6430.4</v>
+      </c>
+      <c r="BP5" s="11"/>
+      <c r="BQ5" s="11"/>
     </row>
     <row r="6" spans="1:69">
       <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="10">
         <v>452.3</v>
       </c>
       <c r="C6" s="11">
         <v>1008.3</v>
       </c>
       <c r="D6" s="11">
         <v>1665.3</v>
       </c>
       <c r="E6" s="12">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="10">
         <v>575.6</v>
       </c>
       <c r="G6" s="11">
         <v>1273.5999999999999</v>
       </c>
       <c r="H6" s="11">
         <v>2129.6999999999998</v>
@@ -2416,53 +2421,58 @@
       </c>
       <c r="BF6" s="10">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="11">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="11">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="12">
         <v>17149</v>
       </c>
       <c r="BJ6" s="10">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="11">
         <v>7847.4</v>
       </c>
       <c r="BL6" s="11">
         <v>12836.4</v>
       </c>
       <c r="BM6" s="11">
         <v>20791.400000000001</v>
       </c>
-      <c r="BN6" s="12">
+      <c r="BN6" s="10">
         <v>4367.2</v>
       </c>
+      <c r="BO6" s="11">
+        <v>9256.7999999999993</v>
+      </c>
+      <c r="BP6" s="11"/>
+      <c r="BQ6" s="11"/>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="40" t="s">
         <v>90</v>
       </c>
       <c r="B7" s="14">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="15">
         <v>99.8</v>
       </c>
       <c r="D7" s="15">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="16">
         <v>428.8</v>
       </c>
       <c r="F7" s="14">
         <v>51.2</v>
       </c>
       <c r="G7" s="15">
         <v>112.2</v>
       </c>
       <c r="H7" s="15">
         <v>333</v>
@@ -2616,53 +2626,58 @@
       </c>
       <c r="BF7" s="14">
         <v>572.9</v>
       </c>
       <c r="BG7" s="15">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="15">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="16">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="14">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="15">
         <v>1376.9</v>
       </c>
       <c r="BL7" s="15">
         <v>3681.4</v>
       </c>
       <c r="BM7" s="15">
         <v>6229.2</v>
       </c>
-      <c r="BN7" s="16">
+      <c r="BN7" s="14">
         <v>714.5</v>
       </c>
+      <c r="BO7" s="15">
+        <v>1679</v>
+      </c>
+      <c r="BP7" s="15"/>
+      <c r="BQ7" s="15"/>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="14">
         <v>1474.5</v>
       </c>
       <c r="C8" s="15">
         <v>3220.2</v>
       </c>
       <c r="D8" s="15">
         <v>4908.5</v>
       </c>
       <c r="E8" s="16">
         <v>7564.6</v>
       </c>
       <c r="F8" s="14">
         <v>1923.3</v>
       </c>
       <c r="G8" s="15">
         <v>4207.2</v>
       </c>
       <c r="H8" s="15">
         <v>6558.6</v>
@@ -2816,53 +2831,58 @@
       </c>
       <c r="BF8" s="14">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="15">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="15">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="16">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="14">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="15">
         <v>14881.8</v>
       </c>
       <c r="BL8" s="15">
         <v>23131</v>
       </c>
       <c r="BM8" s="15">
         <v>36248.5</v>
       </c>
-      <c r="BN8" s="16">
+      <c r="BN8" s="14">
         <v>8226.1</v>
       </c>
+      <c r="BO8" s="15">
+        <v>17308</v>
+      </c>
+      <c r="BP8" s="15"/>
+      <c r="BQ8" s="15"/>
     </row>
     <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="14">
         <v>4183</v>
       </c>
       <c r="C9" s="15">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="15">
         <v>13311.5</v>
       </c>
       <c r="E9" s="16">
         <v>21933.9</v>
       </c>
       <c r="F9" s="14">
         <v>5651</v>
       </c>
       <c r="G9" s="15">
         <v>11792.9</v>
       </c>
       <c r="H9" s="15">
         <v>17294.8</v>
@@ -3016,53 +3036,58 @@
       </c>
       <c r="BF9" s="14">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="15">
         <v>26294</v>
       </c>
       <c r="BH9" s="15">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="16">
         <v>57800</v>
       </c>
       <c r="BJ9" s="14">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="15">
         <v>28188.1</v>
       </c>
       <c r="BL9" s="15">
         <v>42983.4</v>
       </c>
       <c r="BM9" s="15">
         <v>64117.4</v>
       </c>
-      <c r="BN9" s="16">
+      <c r="BN9" s="14">
         <v>12023.6</v>
       </c>
+      <c r="BO9" s="15">
+        <v>29746.1</v>
+      </c>
+      <c r="BP9" s="15"/>
+      <c r="BQ9" s="15"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="14">
         <v>816.3</v>
       </c>
       <c r="C10" s="15">
         <v>2007.4</v>
       </c>
       <c r="D10" s="15">
         <v>3168.5</v>
       </c>
       <c r="E10" s="16">
         <v>4367</v>
       </c>
       <c r="F10" s="14">
         <v>1039</v>
       </c>
       <c r="G10" s="15">
         <v>2513.4</v>
       </c>
       <c r="H10" s="15">
         <v>4331</v>
@@ -3216,53 +3241,58 @@
       </c>
       <c r="BF10" s="14">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="15">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="15">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="16">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="14">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="15">
         <v>12577.4</v>
       </c>
       <c r="BL10" s="15">
         <v>19771.099999999999</v>
       </c>
       <c r="BM10" s="15">
         <v>33079.199999999997</v>
       </c>
-      <c r="BN10" s="16">
+      <c r="BN10" s="14">
         <v>8632.2000000000007</v>
       </c>
+      <c r="BO10" s="15">
+        <v>16056.6</v>
+      </c>
+      <c r="BP10" s="15"/>
+      <c r="BQ10" s="15"/>
     </row>
     <row r="11" spans="1:69" ht="33.75">
       <c r="A11" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="14">
         <v>723.3</v>
       </c>
       <c r="C11" s="15">
         <v>1210.7</v>
       </c>
       <c r="D11" s="15">
         <v>1792.9</v>
       </c>
       <c r="E11" s="16">
         <v>2962.3</v>
       </c>
       <c r="F11" s="14">
         <v>896.5</v>
       </c>
       <c r="G11" s="15">
         <v>1492.2</v>
       </c>
       <c r="H11" s="15">
         <v>2143.1999999999998</v>
@@ -3416,53 +3446,58 @@
       </c>
       <c r="BF11" s="14">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="15">
         <v>5859</v>
       </c>
       <c r="BH11" s="15">
         <v>8631</v>
       </c>
       <c r="BI11" s="16">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="14">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="15">
         <v>6601.8</v>
       </c>
       <c r="BL11" s="15">
         <v>10261.5</v>
       </c>
       <c r="BM11" s="15">
         <v>15190.5</v>
       </c>
-      <c r="BN11" s="16">
+      <c r="BN11" s="14">
         <v>3866.3</v>
       </c>
+      <c r="BO11" s="15">
+        <v>7699.2</v>
+      </c>
+      <c r="BP11" s="15"/>
+      <c r="BQ11" s="15"/>
     </row>
     <row r="12" spans="1:69" ht="22.5" customHeight="1">
       <c r="A12" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="14">
         <v>230.2</v>
       </c>
       <c r="C12" s="15">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="15">
         <v>792</v>
       </c>
       <c r="E12" s="16">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="14">
         <v>338.2</v>
       </c>
       <c r="G12" s="15">
         <v>608.1</v>
       </c>
       <c r="H12" s="15">
         <v>936.8</v>
@@ -3616,53 +3651,58 @@
       </c>
       <c r="BF12" s="14">
         <v>905.1</v>
       </c>
       <c r="BG12" s="15">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="15">
         <v>2543</v>
       </c>
       <c r="BI12" s="16">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="14">
         <v>950.8</v>
       </c>
       <c r="BK12" s="15">
         <v>1798.1</v>
       </c>
       <c r="BL12" s="15">
         <v>2827.1</v>
       </c>
       <c r="BM12" s="15">
         <v>4237.1000000000004</v>
       </c>
-      <c r="BN12" s="16">
+      <c r="BN12" s="14">
         <v>1125.5</v>
       </c>
+      <c r="BO12" s="15">
+        <v>2090.1999999999998</v>
+      </c>
+      <c r="BP12" s="15"/>
+      <c r="BQ12" s="15"/>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="14">
         <v>379.5</v>
       </c>
       <c r="C13" s="15">
         <v>996.7</v>
       </c>
       <c r="D13" s="15">
         <v>1882.7</v>
       </c>
       <c r="E13" s="16">
         <v>2949.2</v>
       </c>
       <c r="F13" s="14">
         <v>421.4</v>
       </c>
       <c r="G13" s="15">
         <v>1009.4</v>
       </c>
       <c r="H13" s="15">
         <v>1821.5</v>
@@ -3816,53 +3856,58 @@
       </c>
       <c r="BF13" s="14">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="15">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="15">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="16">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="14">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="15">
         <v>5010.3999999999996</v>
       </c>
       <c r="BL13" s="15">
         <v>8413.6</v>
       </c>
       <c r="BM13" s="15">
         <v>15299.9</v>
       </c>
-      <c r="BN13" s="16">
+      <c r="BN13" s="14">
         <v>2744.3</v>
       </c>
+      <c r="BO13" s="15">
+        <v>6080.2</v>
+      </c>
+      <c r="BP13" s="15"/>
+      <c r="BQ13" s="15"/>
     </row>
     <row r="14" spans="1:69">
       <c r="A14" s="39" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="10">
         <v>439.1</v>
       </c>
       <c r="C14" s="11">
         <v>927</v>
       </c>
       <c r="D14" s="11">
         <v>1489.3</v>
       </c>
       <c r="E14" s="12">
         <v>2310.1</v>
       </c>
       <c r="F14" s="10">
         <v>542.6</v>
       </c>
       <c r="G14" s="11">
         <v>1095.5</v>
       </c>
       <c r="H14" s="11">
         <v>1809.8</v>
@@ -4016,53 +4061,58 @@
       </c>
       <c r="BF14" s="10">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="11">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="11">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="12">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="10">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="11">
         <v>4769.3999999999996</v>
       </c>
       <c r="BL14" s="11">
         <v>7677.6</v>
       </c>
       <c r="BM14" s="11">
         <v>12225.4</v>
       </c>
-      <c r="BN14" s="12">
+      <c r="BN14" s="10">
         <v>2502.6</v>
       </c>
+      <c r="BO14" s="11">
+        <v>5232.3999999999996</v>
+      </c>
+      <c r="BP14" s="11"/>
+      <c r="BQ14" s="11"/>
     </row>
     <row r="15" spans="1:69" ht="21" customHeight="1">
       <c r="A15" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="14">
         <v>438.3</v>
       </c>
       <c r="C15" s="15">
         <v>901.4</v>
       </c>
       <c r="D15" s="15">
         <v>1477.1</v>
       </c>
       <c r="E15" s="16">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="14">
         <v>546.4</v>
       </c>
       <c r="G15" s="15">
         <v>1142.7</v>
       </c>
       <c r="H15" s="15">
         <v>2102.5</v>
@@ -4216,53 +4266,58 @@
       </c>
       <c r="BF15" s="14">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="15">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="15">
         <v>8947</v>
       </c>
       <c r="BI15" s="16">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="14">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="15">
         <v>6333.2</v>
       </c>
       <c r="BL15" s="15">
         <v>10499.9</v>
       </c>
       <c r="BM15" s="15">
         <v>20439.8</v>
       </c>
-      <c r="BN15" s="16">
+      <c r="BN15" s="14">
         <v>3662.4</v>
       </c>
+      <c r="BO15" s="15">
+        <v>7439.3</v>
+      </c>
+      <c r="BP15" s="15"/>
+      <c r="BQ15" s="15"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="40" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="15">
         <v>1256.2</v>
       </c>
       <c r="D16" s="15">
         <v>2179.1</v>
       </c>
       <c r="E16" s="16">
         <v>3420.8</v>
       </c>
       <c r="F16" s="14">
         <v>702.2</v>
       </c>
       <c r="G16" s="15">
         <v>1386.8</v>
       </c>
       <c r="H16" s="15">
         <v>2420.1</v>
@@ -4416,55 +4471,60 @@
       </c>
       <c r="BF16" s="14">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="15">
         <v>4760</v>
       </c>
       <c r="BH16" s="15">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="16">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="14">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="15">
         <v>6190.7</v>
       </c>
       <c r="BL16" s="15">
         <v>9214.7999999999993</v>
       </c>
       <c r="BM16" s="15">
         <v>14537.7</v>
       </c>
-      <c r="BN16" s="16">
+      <c r="BN16" s="14">
         <v>3546.4</v>
       </c>
+      <c r="BO16" s="15">
+        <v>7472.1</v>
+      </c>
+      <c r="BP16" s="15"/>
+      <c r="BQ16" s="15"/>
     </row>
-    <row r="17" spans="1:66" ht="10.5" customHeight="1">
+    <row r="17" spans="1:69" ht="10.5" customHeight="1">
       <c r="A17" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>391.9</v>
       </c>
       <c r="C17" s="15">
         <v>650.6</v>
       </c>
       <c r="D17" s="15">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="16">
         <v>1797.6</v>
       </c>
       <c r="F17" s="14">
         <v>528.6</v>
       </c>
       <c r="G17" s="15">
         <v>874.8</v>
       </c>
       <c r="H17" s="15">
         <v>1303</v>
       </c>
       <c r="I17" s="16">
@@ -4616,55 +4676,60 @@
       </c>
       <c r="BF17" s="14">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="15">
         <v>1999</v>
       </c>
       <c r="BH17" s="15">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="16">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="14">
         <v>1148</v>
       </c>
       <c r="BK17" s="15">
         <v>2229.9</v>
       </c>
       <c r="BL17" s="15">
         <v>3427.6</v>
       </c>
       <c r="BM17" s="15">
         <v>7973.5</v>
       </c>
-      <c r="BN17" s="16">
+      <c r="BN17" s="14">
         <v>1247</v>
       </c>
+      <c r="BO17" s="15">
+        <v>2631.1</v>
+      </c>
+      <c r="BP17" s="15"/>
+      <c r="BQ17" s="15"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:69">
       <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="14">
         <v>866.3</v>
       </c>
       <c r="C18" s="15">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="15">
         <v>3331.3</v>
       </c>
       <c r="E18" s="16">
         <v>6179.1</v>
       </c>
       <c r="F18" s="14">
         <v>1248.7</v>
       </c>
       <c r="G18" s="15">
         <v>2758.8</v>
       </c>
       <c r="H18" s="15">
         <v>3850.5</v>
       </c>
       <c r="I18" s="16">
@@ -4816,55 +4881,60 @@
       </c>
       <c r="BF18" s="14">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="15">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="15">
         <v>9614</v>
       </c>
       <c r="BI18" s="16">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="14">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="15">
         <v>6926.5</v>
       </c>
       <c r="BL18" s="15">
         <v>10652.6</v>
       </c>
       <c r="BM18" s="15">
         <v>19812.8</v>
       </c>
-      <c r="BN18" s="16">
+      <c r="BN18" s="14">
         <v>3246.1</v>
       </c>
+      <c r="BO18" s="15">
+        <v>8436.6</v>
+      </c>
+      <c r="BP18" s="15"/>
+      <c r="BQ18" s="15"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:69">
       <c r="A19" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="14">
         <v>1386.9</v>
       </c>
       <c r="C19" s="15">
         <v>3523.7</v>
       </c>
       <c r="D19" s="15">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="16">
         <v>7567.7</v>
       </c>
       <c r="F19" s="14">
         <v>1704.8</v>
       </c>
       <c r="G19" s="15">
         <v>3860.2</v>
       </c>
       <c r="H19" s="15">
         <v>5365</v>
       </c>
       <c r="I19" s="16">
@@ -5016,55 +5086,60 @@
       </c>
       <c r="BF19" s="14">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="15">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="15">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="16">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="14">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="15">
         <v>13772.8</v>
       </c>
       <c r="BL19" s="15">
         <v>21086.1</v>
       </c>
       <c r="BM19" s="15">
         <v>27732.6</v>
       </c>
-      <c r="BN19" s="16">
+      <c r="BN19" s="14">
         <v>6694.7</v>
       </c>
+      <c r="BO19" s="15">
+        <v>13510.3</v>
+      </c>
+      <c r="BP19" s="15"/>
+      <c r="BQ19" s="15"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:69">
       <c r="A20" s="40" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="14">
         <v>397.3</v>
       </c>
       <c r="C20" s="15">
         <v>913.4</v>
       </c>
       <c r="D20" s="15">
         <v>1608.4</v>
       </c>
       <c r="E20" s="16">
         <v>3919.4</v>
       </c>
       <c r="F20" s="14">
         <v>821.9</v>
       </c>
       <c r="G20" s="15">
         <v>1472</v>
       </c>
       <c r="H20" s="15">
         <v>2370.4</v>
       </c>
       <c r="I20" s="16">
@@ -5216,55 +5291,60 @@
       </c>
       <c r="BF20" s="14">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="15">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="15">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="16">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="14">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="15">
         <v>6965</v>
       </c>
       <c r="BL20" s="15">
         <v>10236</v>
       </c>
       <c r="BM20" s="15">
         <v>13851.1</v>
       </c>
-      <c r="BN20" s="16">
+      <c r="BN20" s="14">
         <v>2756.5</v>
       </c>
+      <c r="BO20" s="15">
+        <v>6761.8</v>
+      </c>
+      <c r="BP20" s="15"/>
+      <c r="BQ20" s="15"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:69">
       <c r="A21" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="14">
         <v>1841.2</v>
       </c>
       <c r="C21" s="15">
         <v>3008.1</v>
       </c>
       <c r="D21" s="15">
         <v>3905.7</v>
       </c>
       <c r="E21" s="16">
         <v>5639.2</v>
       </c>
       <c r="F21" s="14">
         <v>1547</v>
       </c>
       <c r="G21" s="15">
         <v>2729.9</v>
       </c>
       <c r="H21" s="15">
         <v>3926.5</v>
       </c>
       <c r="I21" s="16">
@@ -5416,55 +5496,60 @@
       </c>
       <c r="BF21" s="14">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="15">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="15">
         <v>10326</v>
       </c>
       <c r="BI21" s="16">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="14">
         <v>5064</v>
       </c>
       <c r="BK21" s="15">
         <v>8280.7000000000007</v>
       </c>
       <c r="BL21" s="15">
         <v>11778.6</v>
       </c>
       <c r="BM21" s="15">
         <v>18437.8</v>
       </c>
-      <c r="BN21" s="16">
+      <c r="BN21" s="14">
         <v>4772.8</v>
       </c>
+      <c r="BO21" s="15">
+        <v>8546.7999999999993</v>
+      </c>
+      <c r="BP21" s="15"/>
+      <c r="BQ21" s="15"/>
     </row>
-    <row r="22" spans="1:66" ht="22.5">
+    <row r="22" spans="1:69" ht="22.5">
       <c r="A22" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="14">
         <v>814.8</v>
       </c>
       <c r="C22" s="15">
         <v>1370.8</v>
       </c>
       <c r="D22" s="15">
         <v>1930.4</v>
       </c>
       <c r="E22" s="16">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="14">
         <v>689.2</v>
       </c>
       <c r="G22" s="15">
         <v>1324.2</v>
       </c>
       <c r="H22" s="15">
         <v>1915.8</v>
       </c>
       <c r="I22" s="16">
@@ -5616,55 +5701,60 @@
       </c>
       <c r="BF22" s="14">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="15">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="15">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="16">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="14">
         <v>2229</v>
       </c>
       <c r="BK22" s="15">
         <v>4245.3999999999996</v>
       </c>
       <c r="BL22" s="15">
         <v>6706.2</v>
       </c>
       <c r="BM22" s="15">
         <v>11803.7</v>
       </c>
-      <c r="BN22" s="16">
+      <c r="BN22" s="14">
         <v>2570.5</v>
       </c>
+      <c r="BO22" s="15">
+        <v>4868.7</v>
+      </c>
+      <c r="BP22" s="15"/>
+      <c r="BQ22" s="15"/>
     </row>
-    <row r="23" spans="1:66" ht="22.5">
+    <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="14">
         <v>209.9</v>
       </c>
       <c r="C23" s="15">
         <v>498.3</v>
       </c>
       <c r="D23" s="15">
         <v>781.9</v>
       </c>
       <c r="E23" s="16">
         <v>1212.2</v>
       </c>
       <c r="F23" s="14">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="15">
         <v>499.2</v>
       </c>
       <c r="H23" s="15">
         <v>909.8</v>
       </c>
       <c r="I23" s="16">
@@ -5816,55 +5906,60 @@
       </c>
       <c r="BF23" s="14">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="15">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="15">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="16">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="14">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="15">
         <v>2721.5</v>
       </c>
       <c r="BL23" s="15">
         <v>4108</v>
       </c>
       <c r="BM23" s="15">
         <v>5762.4</v>
       </c>
-      <c r="BN23" s="16">
+      <c r="BN23" s="14">
         <v>1279.4000000000001</v>
       </c>
+      <c r="BO23" s="15">
+        <v>2693</v>
+      </c>
+      <c r="BP23" s="15"/>
+      <c r="BQ23" s="15"/>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:69">
       <c r="A24" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="14">
         <v>185.6</v>
       </c>
       <c r="C24" s="15">
         <v>392.6</v>
       </c>
       <c r="D24" s="15">
         <v>599.1</v>
       </c>
       <c r="E24" s="16">
         <v>862.7</v>
       </c>
       <c r="F24" s="14">
         <v>226.7</v>
       </c>
       <c r="G24" s="15">
         <v>440.7</v>
       </c>
       <c r="H24" s="15">
         <v>683.3</v>
       </c>
       <c r="I24" s="16">
@@ -6016,55 +6111,60 @@
       </c>
       <c r="BF24" s="14">
         <v>933.2</v>
       </c>
       <c r="BG24" s="15">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="15">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="16">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="14">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="15">
         <v>2251</v>
       </c>
       <c r="BL24" s="15">
         <v>4064.9</v>
       </c>
       <c r="BM24" s="15">
         <v>3950</v>
       </c>
-      <c r="BN24" s="16">
+      <c r="BN24" s="14">
         <v>951.3</v>
       </c>
+      <c r="BO24" s="15">
+        <v>2240</v>
+      </c>
+      <c r="BP24" s="15"/>
+      <c r="BQ24" s="15"/>
     </row>
-    <row r="25" spans="1:66" ht="22.5">
+    <row r="25" spans="1:69" ht="22.5">
       <c r="A25" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="14">
         <v>220</v>
       </c>
       <c r="C25" s="15">
         <v>490.9</v>
       </c>
       <c r="D25" s="15">
         <v>822.4</v>
       </c>
       <c r="E25" s="16">
         <v>1020.9</v>
       </c>
       <c r="F25" s="14">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="15">
         <v>581.70000000000005</v>
       </c>
       <c r="H25" s="15">
         <v>994.9</v>
       </c>
       <c r="I25" s="16">
@@ -6216,55 +6316,60 @@
       </c>
       <c r="BF25" s="14">
         <v>1248</v>
       </c>
       <c r="BG25" s="15">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="15">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="16">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="14">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="15">
         <v>2759</v>
       </c>
       <c r="BL25" s="15">
         <v>4445.3999999999996</v>
       </c>
       <c r="BM25" s="15">
         <v>4859.3</v>
       </c>
-      <c r="BN25" s="16">
+      <c r="BN25" s="14">
         <v>697.2</v>
       </c>
+      <c r="BO25" s="15">
+        <v>2300.1</v>
+      </c>
+      <c r="BP25" s="15"/>
+      <c r="BQ25" s="15"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:69">
       <c r="A26" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="14">
         <v>323.3</v>
       </c>
       <c r="C26" s="15">
         <v>769.2</v>
       </c>
       <c r="D26" s="15">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="16">
         <v>1451.9</v>
       </c>
       <c r="F26" s="14">
         <v>340.8</v>
       </c>
       <c r="G26" s="15">
         <v>770.4</v>
       </c>
       <c r="H26" s="15">
         <v>1147.4000000000001</v>
       </c>
       <c r="I26" s="16">
@@ -6416,55 +6521,60 @@
       </c>
       <c r="BF26" s="14">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="15">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="15">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="16">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="14">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="15">
         <v>3268.7</v>
       </c>
       <c r="BL26" s="15">
         <v>5022.2</v>
       </c>
       <c r="BM26" s="15">
         <v>9612.7999999999993</v>
       </c>
-      <c r="BN26" s="16">
+      <c r="BN26" s="14">
         <v>2408.1</v>
       </c>
+      <c r="BO26" s="15">
+        <v>3655</v>
+      </c>
+      <c r="BP26" s="15"/>
+      <c r="BQ26" s="15"/>
     </row>
-    <row r="27" spans="1:66" ht="22.5">
+    <row r="27" spans="1:69" ht="22.5">
       <c r="A27" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="17">
         <v>188.3</v>
       </c>
       <c r="C27" s="18">
         <v>433.9</v>
       </c>
       <c r="D27" s="18">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="19">
         <v>1758.3</v>
       </c>
       <c r="F27" s="17">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="18">
         <v>869.9</v>
       </c>
       <c r="H27" s="18">
         <v>1684</v>
       </c>
       <c r="I27" s="19">
@@ -6616,111 +6726,116 @@
       </c>
       <c r="BF27" s="17">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="18">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="18">
         <v>7142</v>
       </c>
       <c r="BI27" s="19">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="17">
         <v>1760</v>
       </c>
       <c r="BK27" s="18">
         <v>3461</v>
       </c>
       <c r="BL27" s="18">
         <v>6911.7</v>
       </c>
       <c r="BM27" s="18">
         <v>8396.4</v>
       </c>
-      <c r="BN27" s="19">
+      <c r="BN27" s="17">
         <v>2089.6999999999998</v>
       </c>
+      <c r="BO27" s="18">
+        <v>3789.6</v>
+      </c>
+      <c r="BP27" s="18"/>
+      <c r="BQ27" s="18"/>
     </row>
-    <row r="28" spans="1:66" ht="11.25" customHeight="1"/>
-    <row r="29" spans="1:66" s="8" customFormat="1">
+    <row r="28" spans="1:69" ht="11.25" customHeight="1"/>
+    <row r="29" spans="1:69" s="8" customFormat="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:69">
       <c r="A30" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="BN3:BQ3"/>
-[...5 lines deleted...]
-    <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="BP2:BQ2"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AQ2:AV2"/>
+    <mergeCell ref="R3:U3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="AX3:BA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>