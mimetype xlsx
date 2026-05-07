--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -4,67 +4,100 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28800" windowHeight="12660" activeTab="2"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="10215"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Жан басына шаққанда ЖІӨ" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AK9" i="3" l="1"/>
+  <c r="AK10" i="3" l="1"/>
+  <c r="AK9" i="3"/>
+  <c r="F6" i="3" l="1"/>
+  <c r="G6" i="3"/>
+  <c r="H6" i="3"/>
+  <c r="I6" i="3"/>
+  <c r="J6" i="3"/>
+  <c r="K6" i="3"/>
+  <c r="L6" i="3"/>
+  <c r="M6" i="3"/>
+  <c r="N6" i="3"/>
+  <c r="O6" i="3"/>
+  <c r="P6" i="3"/>
+  <c r="Q6" i="3"/>
+  <c r="R6" i="3"/>
+  <c r="S6" i="3"/>
+  <c r="T6" i="3"/>
+  <c r="U6" i="3"/>
+  <c r="V6" i="3"/>
+  <c r="W6" i="3"/>
+  <c r="X6" i="3"/>
+  <c r="Y6" i="3"/>
+  <c r="Z6" i="3"/>
+  <c r="AA6" i="3"/>
+  <c r="AB6" i="3"/>
+  <c r="AC6" i="3"/>
+  <c r="AD6" i="3"/>
+  <c r="AE6" i="3"/>
+  <c r="AF6" i="3"/>
+  <c r="AG6" i="3"/>
+  <c r="AH6" i="3"/>
+  <c r="AI6" i="3"/>
+  <c r="AJ6" i="3"/>
+  <c r="AK6" i="3"/>
   <c r="AJ9" i="3" l="1"/>
   <c r="AI9" i="3"/>
   <c r="AH9" i="3"/>
   <c r="AG9" i="3"/>
   <c r="AF9" i="3"/>
   <c r="AE9" i="3"/>
   <c r="AD9" i="3"/>
   <c r="AC9" i="3"/>
   <c r="AB9" i="3"/>
   <c r="AA9" i="3"/>
   <c r="Z9" i="3"/>
   <c r="Y9" i="3"/>
   <c r="X9" i="3"/>
   <c r="W9" i="3"/>
   <c r="V9" i="3"/>
   <c r="U9" i="3"/>
   <c r="T9" i="3"/>
   <c r="S9" i="3"/>
   <c r="R9" i="3"/>
   <c r="Q9" i="3"/>
   <c r="P9" i="3"/>
   <c r="O9" i="3"/>
   <c r="N9" i="3"/>
   <c r="M9" i="3"/>
   <c r="L9" i="3"/>
@@ -312,157 +345,165 @@
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
-    <t>2008-2021 жылдардағы деректер жаңа облыстар мен қала құрылуына сәйкес қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.).
-[...63 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=
 </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/20426532?keyword=</t>
   </si>
   <si>
     <r>
       <t>Өндіріс әдісімен ЖІӨ</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color theme="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жүнісова,
-[...11 lines deleted...]
-</t>
+    <t>Ибраева Д.К,
+Ботабаева Ж.З.</t>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+zh.botabayeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 жыл </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Халықтың орташа жылдық саны, адам  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2025 жылға арналған халықтың орташа жылдық саны туралы деректер 27.04.2026 ж. жаңартылды.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2025 жылғы қаңтар–желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне енгізілген өзгерістерді және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесін ескере отырып, алдын ала деректер негізінде есептелді. 2025 жылға дейінгі деректер Бақыланбайтын экономиканы бағалаудың ескі әдіснамасы бойынша есептелген.</t>
+    </r>
+  </si>
+  <si>
+    <t>2008-2021 жылдардағы деректер жаңа облыстар мен қала құрылуына сәйкес қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.).
+2000–2008 жылдардағы Түркістан облысының деректері Оңтүстік Қазақстан облысы бойынша көрсетілген.06.10.2025ж.
+2025 жылға арналған халықтың орташа жылдық саны туралы деректер 27.04.2026 ж. жаңартылды.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -634,75 +675,75 @@
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -870,51 +911,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -938,98 +979,95 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="58" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="4"/>
     <cellStyle name="Comma [0]_Book2" xfId="5"/>
     <cellStyle name="Comma_Book2" xfId="6"/>
     <cellStyle name="Comma0" xfId="7"/>
     <cellStyle name="Currency" xfId="8"/>
     <cellStyle name="Currency [0]_Book2" xfId="9"/>
     <cellStyle name="Currency_Book2" xfId="10"/>
     <cellStyle name="Currency0" xfId="11"/>
     <cellStyle name="Date" xfId="12"/>
     <cellStyle name="Fixed" xfId="13"/>
     <cellStyle name="Heading 1" xfId="14"/>
     <cellStyle name="Heading 2" xfId="15"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="16"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="17"/>
@@ -1360,408 +1398,409 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/20426532?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/20426532?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M29" sqref="M29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.28515625" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="38.25" customHeight="1">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" customHeight="1">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="41" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="43" t="s">
+      <c r="A8" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="43" t="s">
+      <c r="A9" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="51">
-      <c r="A11" s="43" t="s">
+    <row r="11" spans="1:2" ht="78.75" customHeight="1">
+      <c r="A11" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="27" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="32"/>
+    </row>
+    <row r="13" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A13" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="51"/>
+      <c r="B15" s="43" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="52"/>
+      <c r="B16" s="43" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="16.5" customHeight="1">
+      <c r="A17" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="42" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-[...17 lines deleted...]
-      <c r="B14" s="48" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="52"/>
+      <c r="B18" s="42" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="35">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="35">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="27" customHeight="1">
+      <c r="A22" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="27" customHeight="1">
+      <c r="A24" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="45" t="s">
         <v>89</v>
-      </c>
-[...72 lines deleted...]
-        <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A17:A18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/"/>
-    <hyperlink ref="B24" r:id="rId7" display="n.tastan@aspire.gov.kz_x000a_"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B6:B21"/>
+  <dimension ref="B6:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B44" sqref="B44"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="34"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="9.140625" style="46"/>
+    <col min="2" max="2" width="111.140625" style="46" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="33" t="s">
+      <c r="B6" s="47" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="47" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="33" t="s">
+      <c r="B8" s="47" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="33" t="s">
+      <c r="B9" s="47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="47" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="35" t="s">
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="48" t="s">
         <v>50</v>
       </c>
     </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="47"/>
+    </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="33"/>
+      <c r="B13" s="47"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="33"/>
+      <c r="B14" s="49"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="36"/>
+      <c r="B15" s="49"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="36"/>
+      <c r="B16" s="49"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="36"/>
+      <c r="B17" s="49"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="36"/>
+      <c r="B18" s="49"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="36"/>
+      <c r="B19" s="49"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="36"/>
-[...2 lines deleted...]
-      <c r="B21" s="37" t="s">
+      <c r="B20" s="33" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BF20"/>
+  <dimension ref="A1:AX19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="W4" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="3" customWidth="1"/>
     <col min="2" max="34" width="12.5703125" style="3" customWidth="1"/>
     <col min="35" max="36" width="12.5703125" style="4" customWidth="1"/>
     <col min="37" max="37" width="11.42578125" style="4" customWidth="1"/>
-    <col min="38" max="58" width="9.140625" style="4"/>
-    <col min="59" max="16384" width="9.140625" style="3"/>
+    <col min="38" max="50" width="9.140625" style="4"/>
+    <col min="51" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58" ht="12.75">
+    <row r="1" spans="1:50" ht="12.75">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:50">
       <c r="A2" s="2"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
     </row>
-    <row r="3" spans="1:58" ht="39" customHeight="1">
+    <row r="3" spans="1:50" ht="39" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="24" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="24" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="24" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="24" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="24" t="s">
         <v>16</v>
       </c>
@@ -1825,55 +1864,55 @@
       <c r="AC3" s="24" t="s">
         <v>36</v>
       </c>
       <c r="AD3" s="24" t="s">
         <v>37</v>
       </c>
       <c r="AE3" s="24" t="s">
         <v>38</v>
       </c>
       <c r="AF3" s="24" t="s">
         <v>39</v>
       </c>
       <c r="AG3" s="24" t="s">
         <v>40</v>
       </c>
       <c r="AH3" s="24" t="s">
         <v>41</v>
       </c>
       <c r="AI3" s="24" t="s">
         <v>42</v>
       </c>
       <c r="AJ3" s="24" t="s">
         <v>43</v>
       </c>
       <c r="AK3" s="24" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      <c r="A4" s="42" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:50" ht="28.5" customHeight="1">
+      <c r="A4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6">
         <v>47870.5</v>
       </c>
       <c r="C4" s="6">
         <v>85863.1</v>
       </c>
       <c r="D4" s="6">
         <v>1217689.2</v>
       </c>
       <c r="E4" s="6">
         <v>29423.1</v>
       </c>
       <c r="F4" s="6">
         <v>423468.79999999999</v>
       </c>
       <c r="G4" s="6">
         <v>1014190</v>
       </c>
       <c r="H4" s="6">
         <v>1415749.7</v>
       </c>
       <c r="I4" s="6">
         <v>1672142.5</v>
@@ -1938,76 +1977,68 @@
       <c r="AC4" s="6">
         <v>54378857.799999997</v>
       </c>
       <c r="AD4" s="6">
         <v>61819536.399999999</v>
       </c>
       <c r="AE4" s="6">
         <v>69532626.5</v>
       </c>
       <c r="AF4" s="6">
         <v>70649033.200000003</v>
       </c>
       <c r="AG4" s="6">
         <v>83951587.900000006</v>
       </c>
       <c r="AH4" s="6">
         <v>103765518.2</v>
       </c>
       <c r="AI4" s="6">
         <v>119442289.7</v>
       </c>
       <c r="AJ4" s="6">
         <v>136693318.30000001</v>
       </c>
       <c r="AK4" s="6">
-        <v>159561346.59999999</v>
-[...7 lines deleted...]
-      <c r="AR4" s="7"/>
+        <v>159583750.69999999</v>
+      </c>
+      <c r="AL4" s="8"/>
+      <c r="AM4" s="8"/>
+      <c r="AN4" s="8"/>
+      <c r="AO4" s="8"/>
+      <c r="AP4" s="8"/>
+      <c r="AQ4" s="8"/>
+      <c r="AR4" s="8"/>
       <c r="AS4" s="8"/>
       <c r="AT4" s="8"/>
       <c r="AU4" s="8"/>
       <c r="AV4" s="8"/>
       <c r="AW4" s="8"/>
       <c r="AX4" s="8"/>
-      <c r="AY4" s="8"/>
-[...9 lines deleted...]
-      <c r="A5" s="42" t="s">
+    </row>
+    <row r="5" spans="1:50" ht="28.5" customHeight="1">
+      <c r="A5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="11">
         <v>35.64</v>
       </c>
       <c r="G5" s="11">
         <v>60.95</v>
       </c>
       <c r="H5" s="11">
         <v>67.3</v>
       </c>
       <c r="I5" s="11">
         <v>75.44</v>
@@ -2075,246 +2106,262 @@
       <c r="AD5" s="10">
         <v>344.71</v>
       </c>
       <c r="AE5" s="10">
         <v>382.75</v>
       </c>
       <c r="AF5" s="10">
         <v>412.95</v>
       </c>
       <c r="AG5" s="10">
         <v>426.03</v>
       </c>
       <c r="AH5" s="10">
         <v>460.48</v>
       </c>
       <c r="AI5" s="10">
         <v>456.31</v>
       </c>
       <c r="AJ5" s="10">
         <v>469.44</v>
       </c>
       <c r="AK5" s="10">
         <v>521.59</v>
       </c>
     </row>
-    <row r="6" spans="1:58" ht="28.5" customHeight="1">
-      <c r="A6" s="42" t="s">
+    <row r="6" spans="1:50" ht="28.5" customHeight="1">
+      <c r="A6" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="12">
         <v>11404.3</v>
       </c>
       <c r="F6" s="12">
+        <f t="shared" ref="F6:AJ6" si="0">F4/F5</f>
         <v>11881.8</v>
       </c>
       <c r="G6" s="12">
+        <f t="shared" si="0"/>
         <v>16639.7</v>
       </c>
       <c r="H6" s="12">
+        <f t="shared" si="0"/>
         <v>21036.400000000001</v>
       </c>
       <c r="I6" s="12">
+        <f t="shared" si="0"/>
         <v>22165.200000000001</v>
       </c>
       <c r="J6" s="12">
+        <f t="shared" si="0"/>
         <v>22136.2</v>
       </c>
       <c r="K6" s="12">
+        <f t="shared" si="0"/>
         <v>16871.3</v>
       </c>
       <c r="L6" s="12">
+        <f t="shared" si="0"/>
         <v>18292.400000000001</v>
       </c>
       <c r="M6" s="12">
+        <f t="shared" si="0"/>
         <v>22152.1</v>
       </c>
       <c r="N6" s="12">
+        <f t="shared" si="0"/>
         <v>24636.5</v>
       </c>
       <c r="O6" s="12">
+        <f t="shared" si="0"/>
         <v>30832.799999999999</v>
       </c>
       <c r="P6" s="12">
+        <f t="shared" si="0"/>
         <v>43150.1</v>
       </c>
       <c r="Q6" s="12">
+        <f t="shared" si="0"/>
         <v>57123.7</v>
       </c>
       <c r="R6" s="12">
+        <f t="shared" si="0"/>
         <v>81003.5</v>
       </c>
       <c r="S6" s="12">
+        <f t="shared" si="0"/>
         <v>104853.5</v>
       </c>
       <c r="T6" s="12">
+        <f t="shared" si="0"/>
         <v>133440.70000000001</v>
       </c>
       <c r="U6" s="12">
+        <f t="shared" si="0"/>
         <v>115306.1</v>
       </c>
       <c r="V6" s="12">
+        <f t="shared" si="0"/>
         <v>148052.4</v>
       </c>
       <c r="W6" s="12">
+        <f t="shared" si="0"/>
         <v>192627.6</v>
       </c>
       <c r="X6" s="12">
+        <f t="shared" si="0"/>
         <v>208002.1</v>
       </c>
       <c r="Y6" s="12">
+        <f t="shared" si="0"/>
         <v>236633.3</v>
       </c>
       <c r="Z6" s="12">
+        <f t="shared" si="0"/>
         <v>221417.7</v>
       </c>
       <c r="AA6" s="12">
+        <f t="shared" si="0"/>
         <v>184387</v>
       </c>
       <c r="AB6" s="12">
+        <f t="shared" si="0"/>
         <v>137278.29999999999</v>
       </c>
       <c r="AC6" s="12">
+        <f t="shared" si="0"/>
         <v>166806.29999999999</v>
       </c>
       <c r="AD6" s="12">
+        <f t="shared" si="0"/>
         <v>179337.8</v>
       </c>
       <c r="AE6" s="12">
+        <f t="shared" si="0"/>
         <v>181665.9</v>
       </c>
       <c r="AF6" s="12">
+        <f t="shared" si="0"/>
         <v>171083.7</v>
       </c>
       <c r="AG6" s="12">
+        <f t="shared" si="0"/>
         <v>197055.6</v>
       </c>
       <c r="AH6" s="12">
+        <f t="shared" si="0"/>
         <v>225342.1</v>
       </c>
       <c r="AI6" s="12">
+        <f t="shared" si="0"/>
         <v>261756.9</v>
       </c>
       <c r="AJ6" s="12">
+        <f t="shared" si="0"/>
         <v>291183.8</v>
       </c>
       <c r="AK6" s="12">
-        <v>305913.40000000002</v>
-[...7 lines deleted...]
-      <c r="AR6" s="7"/>
+        <f>AK4/AK5</f>
+        <v>305956.3</v>
+      </c>
+      <c r="AL6" s="8"/>
+      <c r="AM6" s="8"/>
+      <c r="AN6" s="8"/>
+      <c r="AO6" s="8"/>
+      <c r="AP6" s="8"/>
+      <c r="AQ6" s="8"/>
+      <c r="AR6" s="8"/>
       <c r="AS6" s="8"/>
       <c r="AT6" s="8"/>
       <c r="AU6" s="8"/>
       <c r="AV6" s="8"/>
       <c r="AW6" s="8"/>
       <c r="AX6" s="8"/>
-      <c r="AY6" s="8"/>
-[...9 lines deleted...]
-      <c r="A7" s="42"/>
+    </row>
+    <row r="7" spans="1:50" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="37"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="13"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
-      <c r="AL7" s="7"/>
-[...5 lines deleted...]
-      <c r="AR7" s="7"/>
+      <c r="AL7" s="8"/>
+      <c r="AM7" s="8"/>
+      <c r="AN7" s="8"/>
+      <c r="AO7" s="8"/>
+      <c r="AP7" s="8"/>
+      <c r="AQ7" s="8"/>
+      <c r="AR7" s="8"/>
       <c r="AS7" s="8"/>
       <c r="AT7" s="8"/>
       <c r="AU7" s="8"/>
       <c r="AV7" s="8"/>
       <c r="AW7" s="8"/>
       <c r="AX7" s="8"/>
-      <c r="AY7" s="8"/>
-[...10 lines deleted...]
-        <v>83</v>
+    </row>
+    <row r="8" spans="1:50" ht="28.5" customHeight="1">
+      <c r="A8" s="37" t="s">
+        <v>91</v>
       </c>
       <c r="B8" s="14">
         <v>16328102</v>
       </c>
       <c r="C8" s="14">
         <v>16404967</v>
       </c>
       <c r="D8" s="14">
         <v>16439095</v>
       </c>
       <c r="E8" s="14">
         <v>16380672</v>
       </c>
       <c r="F8" s="14">
         <v>16145766</v>
       </c>
       <c r="G8" s="14">
         <v>15816243</v>
       </c>
       <c r="H8" s="14">
         <v>15578227</v>
       </c>
       <c r="I8" s="14">
         <v>15334405</v>
       </c>
@@ -2378,225 +2425,217 @@
       <c r="AC8" s="15">
         <v>18036224</v>
       </c>
       <c r="AD8" s="15">
         <v>18275234</v>
       </c>
       <c r="AE8" s="15">
         <v>18512781</v>
       </c>
       <c r="AF8" s="15">
         <v>18754943</v>
       </c>
       <c r="AG8" s="15">
         <v>19000687</v>
       </c>
       <c r="AH8" s="15">
         <v>19634983</v>
       </c>
       <c r="AI8" s="15">
         <v>19900325</v>
       </c>
       <c r="AJ8" s="15">
         <v>20158621</v>
       </c>
       <c r="AK8" s="15">
-        <v>20389687</v>
-[...7 lines deleted...]
-      <c r="AR8" s="7"/>
+        <v>20391611</v>
+      </c>
+      <c r="AL8" s="8"/>
+      <c r="AM8" s="8"/>
+      <c r="AN8" s="8"/>
+      <c r="AO8" s="8"/>
+      <c r="AP8" s="8"/>
+      <c r="AQ8" s="8"/>
+      <c r="AR8" s="8"/>
       <c r="AS8" s="8"/>
       <c r="AT8" s="8"/>
       <c r="AU8" s="8"/>
       <c r="AV8" s="8"/>
       <c r="AW8" s="8"/>
       <c r="AX8" s="8"/>
-      <c r="AY8" s="8"/>
-[...9 lines deleted...]
-      <c r="A9" s="42" t="s">
+    </row>
+    <row r="9" spans="1:50" ht="28.5" customHeight="1">
+      <c r="A9" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="12">
-        <f t="shared" ref="B9:AK9" si="0">B4/B8*1000000</f>
+        <f t="shared" ref="B9:AJ9" si="1">B4/B8*1000000</f>
         <v>2931.8</v>
       </c>
       <c r="C9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>5234</v>
       </c>
       <c r="D9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>74072.800000000003</v>
       </c>
       <c r="E9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>1796.2</v>
       </c>
       <c r="F9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>26227.9</v>
       </c>
       <c r="G9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>64123.3</v>
       </c>
       <c r="H9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>90880</v>
       </c>
       <c r="I9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>109045.2</v>
       </c>
       <c r="J9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>115001.7</v>
       </c>
       <c r="K9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>135075.4</v>
       </c>
       <c r="L9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>174682</v>
       </c>
       <c r="M9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>218772.4</v>
       </c>
       <c r="N9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>254141.6</v>
       </c>
       <c r="O9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>309341.3</v>
       </c>
       <c r="P9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>391003.8</v>
       </c>
       <c r="Q9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>501127.5</v>
       </c>
       <c r="R9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>667211.6</v>
       </c>
       <c r="S9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>829865.3</v>
       </c>
       <c r="T9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>1004414.2</v>
       </c>
       <c r="U9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>1056850.6000000001</v>
       </c>
       <c r="V9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>1336594.7</v>
       </c>
       <c r="W9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>1705812.6</v>
       </c>
       <c r="X9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>1847052.3</v>
       </c>
       <c r="Y9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>2113237.7000000002</v>
       </c>
       <c r="Z9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>2295051.9</v>
       </c>
       <c r="AA9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>2330668.7000000002</v>
       </c>
       <c r="AB9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>2639915.5</v>
       </c>
       <c r="AC9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>3014980.2</v>
       </c>
       <c r="AD9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>3382694.7</v>
       </c>
       <c r="AE9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>3755925.5</v>
       </c>
       <c r="AF9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>3766955.4</v>
       </c>
       <c r="AG9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>4418344.9000000004</v>
       </c>
       <c r="AH9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>5284726.7</v>
       </c>
       <c r="AI9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>6002027.0999999996</v>
       </c>
       <c r="AJ9" s="12">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>6780886.4000000004</v>
       </c>
       <c r="AK9" s="12">
-        <f t="shared" si="0"/>
-[...4 lines deleted...]
-      <c r="A10" s="42" t="s">
+        <f>AK4/AK8*1000000</f>
+        <v>7825951.0999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50" ht="28.5" customHeight="1">
+      <c r="A10" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12">
         <v>696.2</v>
       </c>
       <c r="F10" s="12">
         <v>735.9</v>
       </c>
       <c r="G10" s="12">
         <v>1052.0999999999999</v>
       </c>
       <c r="H10" s="12">
         <v>1350.4</v>
       </c>
       <c r="I10" s="12">
         <v>1445.5</v>
       </c>
       <c r="J10" s="12">
         <v>1468.7</v>
       </c>
       <c r="K10" s="12">
         <v>1130.0999999999999</v>
@@ -2655,55 +2694,56 @@
       <c r="AC10" s="12">
         <v>9248.4</v>
       </c>
       <c r="AD10" s="12">
         <v>9813.2000000000007</v>
       </c>
       <c r="AE10" s="12">
         <v>9813</v>
       </c>
       <c r="AF10" s="12">
         <v>9122.1</v>
       </c>
       <c r="AG10" s="12">
         <v>10371</v>
       </c>
       <c r="AH10" s="12">
         <v>11476.6</v>
       </c>
       <c r="AI10" s="12">
         <v>13153.4</v>
       </c>
       <c r="AJ10" s="12">
         <v>14444.6</v>
       </c>
       <c r="AK10" s="12">
-        <v>15003.3</v>
-[...3 lines deleted...]
-      <c r="A11" s="42" t="s">
+        <f>AK6/AK8*1000000</f>
+        <v>15004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" ht="33.75">
+      <c r="A11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12">
         <v>88.6</v>
       </c>
       <c r="D11" s="12">
         <v>94.5</v>
       </c>
       <c r="E11" s="12">
         <v>91.1</v>
       </c>
       <c r="F11" s="12">
         <v>88.7</v>
       </c>
       <c r="G11" s="12">
         <v>93.7</v>
       </c>
       <c r="H11" s="12">
         <v>102</v>
       </c>
       <c r="I11" s="12">
         <v>103.3</v>
       </c>
       <c r="J11" s="12">
@@ -2769,52 +2809,52 @@
       <c r="AD11" s="17">
         <v>102.7</v>
       </c>
       <c r="AE11" s="17">
         <v>103.2</v>
       </c>
       <c r="AF11" s="17">
         <v>96.2</v>
       </c>
       <c r="AG11" s="17">
         <v>103</v>
       </c>
       <c r="AH11" s="17">
         <v>99.9</v>
       </c>
       <c r="AI11" s="17">
         <v>103.7</v>
       </c>
       <c r="AJ11" s="17">
         <v>103.7</v>
       </c>
       <c r="AK11" s="17">
         <v>105.3</v>
       </c>
     </row>
-    <row r="12" spans="1:58" ht="22.5">
-      <c r="A12" s="42" t="s">
+    <row r="12" spans="1:50" ht="33.75">
+      <c r="A12" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12">
         <v>201.5</v>
       </c>
       <c r="D12" s="12">
         <v>1497.6</v>
       </c>
       <c r="E12" s="12">
         <v>1330.9</v>
       </c>
       <c r="F12" s="12">
         <v>1646.2</v>
       </c>
       <c r="G12" s="12">
         <v>260.89999999999998</v>
       </c>
       <c r="H12" s="12">
         <v>138.9</v>
       </c>
       <c r="I12" s="12">
         <v>116.2</v>
       </c>
       <c r="J12" s="12">
@@ -2880,408 +2920,341 @@
       <c r="AD12" s="17">
         <v>109.2</v>
       </c>
       <c r="AE12" s="17">
         <v>107.6</v>
       </c>
       <c r="AF12" s="17">
         <v>104.3</v>
       </c>
       <c r="AG12" s="17">
         <v>114</v>
       </c>
       <c r="AH12" s="17">
         <v>119.8</v>
       </c>
       <c r="AI12" s="17">
         <v>109.5</v>
       </c>
       <c r="AJ12" s="17">
         <v>108.9</v>
       </c>
       <c r="AK12" s="17">
         <v>109.6</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:50">
       <c r="A13" s="18"/>
     </row>
-    <row r="14" spans="1:58" s="19" customFormat="1">
+    <row r="14" spans="1:50" s="19" customFormat="1">
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
       <c r="AL14" s="20"/>
       <c r="AM14" s="20"/>
       <c r="AN14" s="20"/>
       <c r="AO14" s="20"/>
       <c r="AP14" s="20"/>
       <c r="AQ14" s="20"/>
       <c r="AR14" s="20"/>
       <c r="AS14" s="20"/>
       <c r="AT14" s="20"/>
       <c r="AU14" s="20"/>
       <c r="AV14" s="20"/>
       <c r="AW14" s="20"/>
       <c r="AX14" s="20"/>
-      <c r="AY14" s="20"/>
-[...10 lines deleted...]
-        <v>84</v>
+    </row>
+    <row r="15" spans="1:50" s="19" customFormat="1">
+      <c r="A15" s="19" t="s">
+        <v>93</v>
       </c>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
       <c r="AL15" s="20"/>
       <c r="AM15" s="20"/>
       <c r="AN15" s="20"/>
       <c r="AO15" s="20"/>
       <c r="AP15" s="20"/>
       <c r="AQ15" s="20"/>
       <c r="AR15" s="20"/>
       <c r="AS15" s="20"/>
       <c r="AT15" s="20"/>
       <c r="AU15" s="20"/>
       <c r="AV15" s="20"/>
       <c r="AW15" s="20"/>
       <c r="AX15" s="20"/>
-      <c r="AY15" s="20"/>
-[...11 lines deleted...]
-      </c>
+    </row>
+    <row r="16" spans="1:50" s="19" customFormat="1">
+      <c r="A16" s="21"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
       <c r="AL16" s="20"/>
       <c r="AM16" s="20"/>
       <c r="AN16" s="20"/>
       <c r="AO16" s="20"/>
       <c r="AP16" s="20"/>
       <c r="AQ16" s="20"/>
       <c r="AR16" s="20"/>
       <c r="AS16" s="20"/>
       <c r="AT16" s="20"/>
       <c r="AU16" s="20"/>
       <c r="AV16" s="20"/>
       <c r="AW16" s="20"/>
       <c r="AX16" s="20"/>
-      <c r="AY16" s="20"/>
-[...15 lines deleted...]
-      <c r="AK17" s="20"/>
+    </row>
+    <row r="17" spans="1:50" s="19" customFormat="1">
+      <c r="A17" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="23"/>
+      <c r="P17" s="23"/>
+      <c r="Q17" s="23"/>
+      <c r="R17" s="23"/>
+      <c r="S17" s="23"/>
+      <c r="T17" s="23"/>
+      <c r="U17" s="23"/>
+      <c r="V17" s="23"/>
+      <c r="W17" s="23"/>
+      <c r="X17" s="23"/>
+      <c r="Y17" s="23"/>
+      <c r="Z17" s="23"/>
+      <c r="AA17" s="23"/>
+      <c r="AB17" s="23"/>
+      <c r="AC17" s="23"/>
+      <c r="AD17" s="23"/>
+      <c r="AE17" s="23"/>
+      <c r="AF17" s="23"/>
+      <c r="AG17" s="23"/>
+      <c r="AH17" s="23"/>
+      <c r="AI17" s="23"/>
+      <c r="AJ17" s="23"/>
+      <c r="AK17" s="23"/>
       <c r="AL17" s="20"/>
       <c r="AM17" s="20"/>
       <c r="AN17" s="20"/>
       <c r="AO17" s="20"/>
       <c r="AP17" s="20"/>
       <c r="AQ17" s="20"/>
       <c r="AR17" s="20"/>
       <c r="AS17" s="20"/>
       <c r="AT17" s="20"/>
       <c r="AU17" s="20"/>
       <c r="AV17" s="20"/>
       <c r="AW17" s="20"/>
       <c r="AX17" s="20"/>
-      <c r="AY17" s="20"/>
-[...12 lines deleted...]
-      <c r="D18" s="22"/>
+    </row>
+    <row r="18" spans="1:50" s="19" customFormat="1">
+      <c r="A18" s="25"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="23"/>
       <c r="P18" s="23"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="23"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="23"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="23"/>
       <c r="AD18" s="23"/>
       <c r="AE18" s="23"/>
       <c r="AF18" s="23"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
-      <c r="AI18" s="23"/>
-[...7 lines deleted...]
-      <c r="AQ18" s="23"/>
+      <c r="AI18" s="20"/>
+      <c r="AJ18" s="20"/>
+      <c r="AK18" s="20"/>
+      <c r="AL18" s="20"/>
+      <c r="AM18" s="20"/>
+      <c r="AN18" s="20"/>
+      <c r="AO18" s="20"/>
+      <c r="AP18" s="20"/>
+      <c r="AQ18" s="20"/>
       <c r="AR18" s="20"/>
       <c r="AS18" s="20"/>
       <c r="AT18" s="20"/>
       <c r="AU18" s="20"/>
       <c r="AV18" s="20"/>
       <c r="AW18" s="20"/>
       <c r="AX18" s="20"/>
-      <c r="AY18" s="20"/>
-[...68 lines deleted...]
-      <c r="A20" s="26"/>
+    </row>
+    <row r="19" spans="1:50">
+      <c r="A19" s="26"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.16" right="0.16" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B70DCD4C-7EC6-4A48-8941-E5AB0F9D296F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44EC1B9B-96CF-4ECA-8E8B-FB180B9A69C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F67D7753-432F-49DC-95F6-02A23B9CD3EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44EC1B9B-96CF-4ECA-8E8B-FB180B9A69C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B70DCD4C-7EC6-4A48-8941-E5AB0F9D296F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Жан басына шаққанда ЖІӨ</vt:lpstr>
     </vt:vector>