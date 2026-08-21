--- v1 (2026-05-07)
+++ v2 (2026-08-21)
@@ -7,137 +7,134 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="10215"/>
+    <workbookView xWindow="0" yWindow="795" windowWidth="14370" windowHeight="10875" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Жан басына шаққанда ЖІӨ" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AK10" i="3" l="1"/>
-  <c r="AK9" i="3"/>
   <c r="F6" i="3" l="1"/>
   <c r="G6" i="3"/>
   <c r="H6" i="3"/>
   <c r="I6" i="3"/>
   <c r="J6" i="3"/>
   <c r="K6" i="3"/>
   <c r="L6" i="3"/>
   <c r="M6" i="3"/>
   <c r="N6" i="3"/>
   <c r="O6" i="3"/>
   <c r="P6" i="3"/>
   <c r="Q6" i="3"/>
   <c r="R6" i="3"/>
   <c r="S6" i="3"/>
   <c r="T6" i="3"/>
   <c r="U6" i="3"/>
   <c r="V6" i="3"/>
   <c r="W6" i="3"/>
   <c r="X6" i="3"/>
   <c r="Y6" i="3"/>
   <c r="Z6" i="3"/>
   <c r="AA6" i="3"/>
   <c r="AB6" i="3"/>
   <c r="AC6" i="3"/>
   <c r="AD6" i="3"/>
   <c r="AE6" i="3"/>
   <c r="AF6" i="3"/>
   <c r="AG6" i="3"/>
   <c r="AH6" i="3"/>
   <c r="AI6" i="3"/>
   <c r="AJ6" i="3"/>
-  <c r="AK6" i="3"/>
   <c r="AJ9" i="3" l="1"/>
   <c r="AI9" i="3"/>
   <c r="AH9" i="3"/>
   <c r="AG9" i="3"/>
   <c r="AF9" i="3"/>
   <c r="AE9" i="3"/>
   <c r="AD9" i="3"/>
   <c r="AC9" i="3"/>
   <c r="AB9" i="3"/>
   <c r="AA9" i="3"/>
   <c r="Z9" i="3"/>
   <c r="Y9" i="3"/>
   <c r="X9" i="3"/>
   <c r="W9" i="3"/>
   <c r="V9" i="3"/>
   <c r="U9" i="3"/>
   <c r="T9" i="3"/>
   <c r="S9" i="3"/>
   <c r="R9" i="3"/>
   <c r="Q9" i="3"/>
   <c r="P9" i="3"/>
   <c r="O9" i="3"/>
   <c r="N9" i="3"/>
   <c r="M9" i="3"/>
   <c r="L9" i="3"/>
   <c r="K9" i="3"/>
   <c r="J9" i="3"/>
   <c r="I9" i="3"/>
   <c r="H9" i="3"/>
   <c r="G9" i="3"/>
   <c r="F9" i="3"/>
   <c r="E9" i="3"/>
   <c r="D9" i="3"/>
   <c r="C9" i="3"/>
   <c r="B9" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="93">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жан басына шаққанда Жалпы ішкі өнімнің нақты көлем индексі, өткен жылға %-бен</t>
   </si>
   <si>
     <t>Жан басына шаққанда Жалпы ішкі өнімнің дефляторы, өткен жылға %-бен</t>
   </si>
   <si>
     <t>Жан басына шаққанда Жалпы ішкі өнім</t>
   </si>
   <si>
     <t xml:space="preserve"> Жалпы ішкі өнім, ағымдағы бағаларда, млн теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Доллар бағамы ,  АҚШ доллары үшін теңге </t>
   </si>
   <si>
     <t xml:space="preserve"> Жалпы ішкі өнім, ағымдағы бағаларда, млн АҚШ доллары</t>
   </si>
   <si>
     <t>Жан басына шаққанда Жалпы ішкі өнім, теңге</t>
   </si>
   <si>
@@ -352,180 +349,101 @@
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=
 </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/20426532?keyword=</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
-    <t>Ибраева Д.К,
-[...2 lines deleted...]
-  <si>
     <t>+7 7172749302</t>
-  </si>
-[...74 lines deleted...]
-    </r>
   </si>
   <si>
     <t>2008-2021 жылдардағы деректер жаңа облыстар мен қала құрылуына сәйкес қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.).
 2000–2008 жылдардағы Түркістан облысының деректері Оңтүстік Қазақстан облысы бойынша көрсетілген.06.10.2025ж.
 2025 жылға арналған халықтың орташа жылдық саны туралы деректер 27.04.2026 ж. жаңартылды.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 жыл </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Халықтың орташа жылдық саны, адам  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -540,89 +458,93 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -679,65 +601,50 @@
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...13 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
@@ -823,58 +730,58 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="170" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
@@ -892,182 +799,182 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="58" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="42" applyFont="1"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="58" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="42" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="4"/>
     <cellStyle name="Comma [0]_Book2" xfId="5"/>
     <cellStyle name="Comma_Book2" xfId="6"/>
     <cellStyle name="Comma0" xfId="7"/>
     <cellStyle name="Currency" xfId="8"/>
     <cellStyle name="Currency [0]_Book2" xfId="9"/>
     <cellStyle name="Currency_Book2" xfId="10"/>
     <cellStyle name="Currency0" xfId="11"/>
     <cellStyle name="Date" xfId="12"/>
     <cellStyle name="Fixed" xfId="13"/>
     <cellStyle name="Heading 1" xfId="14"/>
     <cellStyle name="Heading 2" xfId="15"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="16"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="17"/>
@@ -1398,366 +1305,367 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/20426532?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/20426532?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5272/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709380?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5293/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M29" sqref="M29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.28515625" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="37" t="s">
         <v>62</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="37" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="38.25" customHeight="1">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" customHeight="1">
-      <c r="A7" s="39" t="s">
+      <c r="A7" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="78.75" customHeight="1">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="38" t="s">
+      <c r="A12" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="32"/>
     </row>
     <row r="13" spans="1:2" ht="26.25" customHeight="1">
-      <c r="A13" s="40" t="s">
+      <c r="A13" s="39" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="43" t="s">
-        <v>84</v>
+      <c r="B14" s="49" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="51"/>
-      <c r="B15" s="43" t="s">
-        <v>85</v>
+      <c r="B15" s="49" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="52"/>
-      <c r="B16" s="43" t="s">
-        <v>86</v>
+      <c r="B16" s="49" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="16.5" customHeight="1">
       <c r="A17" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="42" t="s">
+      <c r="B17" s="41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="52"/>
-      <c r="B18" s="42" t="s">
+      <c r="B18" s="41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="B19" s="35">
-        <v>46139</v>
+      <c r="B19" s="47">
+        <v>46234</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="35">
-        <v>46234</v>
+      <c r="B20" s="47">
+        <v>46433</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B21" s="36" t="s">
+      <c r="B21" s="35" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="27" customHeight="1">
-      <c r="A22" s="38" t="s">
+    <row r="22" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A22" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="31" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="38" t="s">
+      <c r="A23" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="38" t="s">
+      <c r="B23" s="42" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="18" customHeight="1">
+      <c r="A24" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B24" s="45" t="s">
-        <v>89</v>
+      <c r="B24" s="48" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A17:A18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/"/>
+    <hyperlink ref="B24" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6"/>
+    <hyperlink ref="B16" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="46"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="46"/>
+    <col min="1" max="1" width="9.140625" style="43"/>
+    <col min="2" max="2" width="111.140625" style="43" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="44" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="44" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="44" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="47" t="s">
+      <c r="B10" s="44" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="25.5">
-      <c r="B11" s="48" t="s">
+      <c r="B11" s="45" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="47"/>
+      <c r="B12" s="44"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="47"/>
+      <c r="B13" s="44"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="49"/>
+      <c r="B14" s="46"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="49"/>
+      <c r="B15" s="46"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="49"/>
+      <c r="B16" s="46"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="49"/>
+      <c r="B17" s="46"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="49"/>
+      <c r="B18" s="46"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="49"/>
+      <c r="B19" s="46"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="33" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX19"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AF4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="F17" sqref="F17"/>
+      <selection pane="bottomRight" activeCell="AQ14" sqref="AQ14:AR14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" style="3" customWidth="1"/>
     <col min="2" max="34" width="12.5703125" style="3" customWidth="1"/>
     <col min="35" max="36" width="12.5703125" style="4" customWidth="1"/>
-    <col min="37" max="37" width="11.42578125" style="4" customWidth="1"/>
+    <col min="37" max="37" width="15.28515625" style="4" customWidth="1"/>
     <col min="38" max="50" width="9.140625" style="4"/>
     <col min="51" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="12.75">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:50">
       <c r="A2" s="2"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
@@ -1864,55 +1772,55 @@
       <c r="AC3" s="24" t="s">
         <v>36</v>
       </c>
       <c r="AD3" s="24" t="s">
         <v>37</v>
       </c>
       <c r="AE3" s="24" t="s">
         <v>38</v>
       </c>
       <c r="AF3" s="24" t="s">
         <v>39</v>
       </c>
       <c r="AG3" s="24" t="s">
         <v>40</v>
       </c>
       <c r="AH3" s="24" t="s">
         <v>41</v>
       </c>
       <c r="AI3" s="24" t="s">
         <v>42</v>
       </c>
       <c r="AJ3" s="24" t="s">
         <v>43</v>
       </c>
       <c r="AK3" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:50" ht="28.5" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6">
         <v>47870.5</v>
       </c>
       <c r="C4" s="6">
         <v>85863.1</v>
       </c>
       <c r="D4" s="6">
         <v>1217689.2</v>
       </c>
       <c r="E4" s="6">
         <v>29423.1</v>
       </c>
       <c r="F4" s="6">
         <v>423468.79999999999</v>
       </c>
       <c r="G4" s="6">
         <v>1014190</v>
       </c>
       <c r="H4" s="6">
         <v>1415749.7</v>
       </c>
       <c r="I4" s="6">
         <v>1672142.5</v>
@@ -1977,68 +1885,68 @@
       <c r="AC4" s="6">
         <v>54378857.799999997</v>
       </c>
       <c r="AD4" s="6">
         <v>61819536.399999999</v>
       </c>
       <c r="AE4" s="6">
         <v>69532626.5</v>
       </c>
       <c r="AF4" s="6">
         <v>70649033.200000003</v>
       </c>
       <c r="AG4" s="6">
         <v>83951587.900000006</v>
       </c>
       <c r="AH4" s="6">
         <v>103765518.2</v>
       </c>
       <c r="AI4" s="6">
         <v>119442289.7</v>
       </c>
       <c r="AJ4" s="6">
         <v>136693318.30000001</v>
       </c>
       <c r="AK4" s="6">
-        <v>159583750.69999999</v>
+        <v>159608552.90000001</v>
       </c>
       <c r="AL4" s="8"/>
       <c r="AM4" s="8"/>
       <c r="AN4" s="8"/>
       <c r="AO4" s="8"/>
       <c r="AP4" s="8"/>
       <c r="AQ4" s="8"/>
       <c r="AR4" s="8"/>
       <c r="AS4" s="8"/>
       <c r="AT4" s="8"/>
       <c r="AU4" s="8"/>
       <c r="AV4" s="8"/>
       <c r="AW4" s="8"/>
       <c r="AX4" s="8"/>
     </row>
     <row r="5" spans="1:50" ht="28.5" customHeight="1">
-      <c r="A5" s="37" t="s">
+      <c r="A5" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="11">
         <v>35.64</v>
       </c>
       <c r="G5" s="11">
         <v>60.95</v>
       </c>
       <c r="H5" s="11">
         <v>67.3</v>
       </c>
       <c r="I5" s="11">
         <v>75.44</v>
@@ -2102,56 +2010,56 @@
       </c>
       <c r="AC5" s="10">
         <v>326</v>
       </c>
       <c r="AD5" s="10">
         <v>344.71</v>
       </c>
       <c r="AE5" s="10">
         <v>382.75</v>
       </c>
       <c r="AF5" s="10">
         <v>412.95</v>
       </c>
       <c r="AG5" s="10">
         <v>426.03</v>
       </c>
       <c r="AH5" s="10">
         <v>460.48</v>
       </c>
       <c r="AI5" s="10">
         <v>456.31</v>
       </c>
       <c r="AJ5" s="10">
         <v>469.44</v>
       </c>
-      <c r="AK5" s="10">
-        <v>521.59</v>
+      <c r="AK5" s="6">
+        <v>521.6</v>
       </c>
     </row>
     <row r="6" spans="1:50" ht="28.5" customHeight="1">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="12">
         <v>11404.3</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" ref="F6:AJ6" si="0">F4/F5</f>
         <v>11881.8</v>
       </c>
       <c r="G6" s="12">
         <f t="shared" si="0"/>
         <v>16639.7</v>
       </c>
       <c r="H6" s="12">
         <f t="shared" si="0"/>
         <v>21036.400000000001</v>
@@ -2246,122 +2154,123 @@
       </c>
       <c r="AE6" s="12">
         <f t="shared" si="0"/>
         <v>181665.9</v>
       </c>
       <c r="AF6" s="12">
         <f t="shared" si="0"/>
         <v>171083.7</v>
       </c>
       <c r="AG6" s="12">
         <f t="shared" si="0"/>
         <v>197055.6</v>
       </c>
       <c r="AH6" s="12">
         <f t="shared" si="0"/>
         <v>225342.1</v>
       </c>
       <c r="AI6" s="12">
         <f t="shared" si="0"/>
         <v>261756.9</v>
       </c>
       <c r="AJ6" s="12">
         <f t="shared" si="0"/>
         <v>291183.8</v>
       </c>
-      <c r="AK6" s="12">
-[...1 lines deleted...]
-        <v>305956.3</v>
+      <c r="AK6" s="6">
+        <v>306003.90000000002</v>
       </c>
       <c r="AL6" s="8"/>
       <c r="AM6" s="8"/>
       <c r="AN6" s="8"/>
       <c r="AO6" s="8"/>
       <c r="AP6" s="8"/>
       <c r="AQ6" s="8"/>
       <c r="AR6" s="8"/>
       <c r="AS6" s="8"/>
       <c r="AT6" s="8"/>
       <c r="AU6" s="8"/>
       <c r="AV6" s="8"/>
       <c r="AW6" s="8"/>
       <c r="AX6" s="8"/>
     </row>
     <row r="7" spans="1:50" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A7" s="37"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="13"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
-      <c r="AK7" s="7"/>
+      <c r="AK7" s="6">
+        <v>0</v>
+      </c>
       <c r="AL7" s="8"/>
       <c r="AM7" s="8"/>
       <c r="AN7" s="8"/>
       <c r="AO7" s="8"/>
       <c r="AP7" s="8"/>
       <c r="AQ7" s="8"/>
       <c r="AR7" s="8"/>
       <c r="AS7" s="8"/>
       <c r="AT7" s="8"/>
       <c r="AU7" s="8"/>
       <c r="AV7" s="8"/>
       <c r="AW7" s="8"/>
       <c r="AX7" s="8"/>
     </row>
     <row r="8" spans="1:50" ht="28.5" customHeight="1">
-      <c r="A8" s="37" t="s">
-        <v>91</v>
+      <c r="A8" s="36" t="s">
+        <v>89</v>
       </c>
       <c r="B8" s="14">
         <v>16328102</v>
       </c>
       <c r="C8" s="14">
         <v>16404967</v>
       </c>
       <c r="D8" s="14">
         <v>16439095</v>
       </c>
       <c r="E8" s="14">
         <v>16380672</v>
       </c>
       <c r="F8" s="14">
         <v>16145766</v>
       </c>
       <c r="G8" s="14">
         <v>15816243</v>
       </c>
       <c r="H8" s="14">
         <v>15578227</v>
       </c>
       <c r="I8" s="14">
         <v>15334405</v>
       </c>
@@ -2424,69 +2333,69 @@
       </c>
       <c r="AC8" s="15">
         <v>18036224</v>
       </c>
       <c r="AD8" s="15">
         <v>18275234</v>
       </c>
       <c r="AE8" s="15">
         <v>18512781</v>
       </c>
       <c r="AF8" s="15">
         <v>18754943</v>
       </c>
       <c r="AG8" s="15">
         <v>19000687</v>
       </c>
       <c r="AH8" s="15">
         <v>19634983</v>
       </c>
       <c r="AI8" s="15">
         <v>19900325</v>
       </c>
       <c r="AJ8" s="15">
         <v>20158621</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AK8" s="6">
         <v>20391611</v>
       </c>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
       <c r="AP8" s="8"/>
       <c r="AQ8" s="8"/>
       <c r="AR8" s="8"/>
       <c r="AS8" s="8"/>
       <c r="AT8" s="8"/>
       <c r="AU8" s="8"/>
       <c r="AV8" s="8"/>
       <c r="AW8" s="8"/>
       <c r="AX8" s="8"/>
     </row>
     <row r="9" spans="1:50" ht="28.5" customHeight="1">
-      <c r="A9" s="37" t="s">
+      <c r="A9" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="12">
         <f t="shared" ref="B9:AJ9" si="1">B4/B8*1000000</f>
         <v>2931.8</v>
       </c>
       <c r="C9" s="12">
         <f t="shared" si="1"/>
         <v>5234</v>
       </c>
       <c r="D9" s="12">
         <f t="shared" si="1"/>
         <v>74072.800000000003</v>
       </c>
       <c r="E9" s="12">
         <f t="shared" si="1"/>
         <v>1796.2</v>
       </c>
       <c r="F9" s="12">
         <f t="shared" si="1"/>
         <v>26227.9</v>
       </c>
       <c r="G9" s="12">
         <f t="shared" si="1"/>
         <v>64123.3</v>
@@ -2585,57 +2494,56 @@
       </c>
       <c r="AE9" s="12">
         <f t="shared" si="1"/>
         <v>3755925.5</v>
       </c>
       <c r="AF9" s="12">
         <f t="shared" si="1"/>
         <v>3766955.4</v>
       </c>
       <c r="AG9" s="12">
         <f t="shared" si="1"/>
         <v>4418344.9000000004</v>
       </c>
       <c r="AH9" s="12">
         <f t="shared" si="1"/>
         <v>5284726.7</v>
       </c>
       <c r="AI9" s="12">
         <f t="shared" si="1"/>
         <v>6002027.0999999996</v>
       </c>
       <c r="AJ9" s="12">
         <f t="shared" si="1"/>
         <v>6780886.4000000004</v>
       </c>
-      <c r="AK9" s="12">
-[...1 lines deleted...]
-        <v>7825951.0999999996</v>
+      <c r="AK9" s="6">
+        <v>7827167.4000000004</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="28.5" customHeight="1">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12">
         <v>696.2</v>
       </c>
       <c r="F10" s="12">
         <v>735.9</v>
       </c>
       <c r="G10" s="12">
         <v>1052.0999999999999</v>
       </c>
       <c r="H10" s="12">
         <v>1350.4</v>
       </c>
       <c r="I10" s="12">
         <v>1445.5</v>
       </c>
       <c r="J10" s="12">
         <v>1468.7</v>
       </c>
       <c r="K10" s="12">
         <v>1130.0999999999999</v>
@@ -2693,57 +2601,56 @@
       </c>
       <c r="AC10" s="12">
         <v>9248.4</v>
       </c>
       <c r="AD10" s="12">
         <v>9813.2000000000007</v>
       </c>
       <c r="AE10" s="12">
         <v>9813</v>
       </c>
       <c r="AF10" s="12">
         <v>9122.1</v>
       </c>
       <c r="AG10" s="12">
         <v>10371</v>
       </c>
       <c r="AH10" s="12">
         <v>11476.6</v>
       </c>
       <c r="AI10" s="12">
         <v>13153.4</v>
       </c>
       <c r="AJ10" s="12">
         <v>14444.6</v>
       </c>
-      <c r="AK10" s="12">
-[...1 lines deleted...]
-        <v>15004</v>
+      <c r="AK10" s="6">
+        <v>15006.4</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="33.75">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12">
         <v>88.6</v>
       </c>
       <c r="D11" s="12">
         <v>94.5</v>
       </c>
       <c r="E11" s="12">
         <v>91.1</v>
       </c>
       <c r="F11" s="12">
         <v>88.7</v>
       </c>
       <c r="G11" s="12">
         <v>93.7</v>
       </c>
       <c r="H11" s="12">
         <v>102</v>
       </c>
       <c r="I11" s="12">
         <v>103.3</v>
       </c>
       <c r="J11" s="12">
@@ -2805,56 +2712,56 @@
       </c>
       <c r="AC11" s="17">
         <v>102.7</v>
       </c>
       <c r="AD11" s="17">
         <v>102.7</v>
       </c>
       <c r="AE11" s="17">
         <v>103.2</v>
       </c>
       <c r="AF11" s="17">
         <v>96.2</v>
       </c>
       <c r="AG11" s="17">
         <v>103</v>
       </c>
       <c r="AH11" s="17">
         <v>99.9</v>
       </c>
       <c r="AI11" s="17">
         <v>103.7</v>
       </c>
       <c r="AJ11" s="17">
         <v>103.7</v>
       </c>
-      <c r="AK11" s="17">
+      <c r="AK11" s="6">
         <v>105.3</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="33.75">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12">
         <v>201.5</v>
       </c>
       <c r="D12" s="12">
         <v>1497.6</v>
       </c>
       <c r="E12" s="12">
         <v>1330.9</v>
       </c>
       <c r="F12" s="12">
         <v>1646.2</v>
       </c>
       <c r="G12" s="12">
         <v>260.89999999999998</v>
       </c>
       <c r="H12" s="12">
         <v>138.9</v>
       </c>
       <c r="I12" s="12">
         <v>116.2</v>
       </c>
       <c r="J12" s="12">
@@ -2916,122 +2823,116 @@
       </c>
       <c r="AC12" s="17">
         <v>111.2</v>
       </c>
       <c r="AD12" s="17">
         <v>109.2</v>
       </c>
       <c r="AE12" s="17">
         <v>107.6</v>
       </c>
       <c r="AF12" s="17">
         <v>104.3</v>
       </c>
       <c r="AG12" s="17">
         <v>114</v>
       </c>
       <c r="AH12" s="17">
         <v>119.8</v>
       </c>
       <c r="AI12" s="17">
         <v>109.5</v>
       </c>
       <c r="AJ12" s="17">
         <v>108.9</v>
       </c>
-      <c r="AK12" s="17">
+      <c r="AK12" s="6">
         <v>109.6</v>
       </c>
     </row>
     <row r="13" spans="1:50">
       <c r="A13" s="18"/>
     </row>
     <row r="14" spans="1:50" s="19" customFormat="1">
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
       <c r="AL14" s="20"/>
       <c r="AM14" s="20"/>
       <c r="AN14" s="20"/>
       <c r="AO14" s="20"/>
       <c r="AP14" s="20"/>
       <c r="AQ14" s="20"/>
       <c r="AR14" s="20"/>
       <c r="AS14" s="20"/>
       <c r="AT14" s="20"/>
       <c r="AU14" s="20"/>
       <c r="AV14" s="20"/>
       <c r="AW14" s="20"/>
       <c r="AX14" s="20"/>
     </row>
     <row r="15" spans="1:50" s="19" customFormat="1">
-      <c r="A15" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
       <c r="AL15" s="20"/>
       <c r="AM15" s="20"/>
       <c r="AN15" s="20"/>
       <c r="AO15" s="20"/>
       <c r="AP15" s="20"/>
       <c r="AQ15" s="20"/>
       <c r="AR15" s="20"/>
       <c r="AS15" s="20"/>
       <c r="AT15" s="20"/>
       <c r="AU15" s="20"/>
       <c r="AV15" s="20"/>
       <c r="AW15" s="20"/>
       <c r="AX15" s="20"/>
     </row>
     <row r="16" spans="1:50" s="19" customFormat="1">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
       <c r="AL16" s="20"/>
       <c r="AM16" s="20"/>
       <c r="AN16" s="20"/>
       <c r="AO16" s="20"/>
       <c r="AP16" s="20"/>
       <c r="AQ16" s="20"/>
       <c r="AR16" s="20"/>
       <c r="AS16" s="20"/>
       <c r="AT16" s="20"/>
       <c r="AU16" s="20"/>
       <c r="AV16" s="20"/>
       <c r="AW16" s="20"/>
       <c r="AX16" s="20"/>
     </row>
     <row r="17" spans="1:50" s="19" customFormat="1">
-      <c r="A17" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>
       <c r="Z17" s="23"/>
@@ -3114,62 +3015,62 @@
     <row r="19" spans="1:50">
       <c r="A19" s="26"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.16" right="0.16" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3178,68 +3079,68 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44EC1B9B-96CF-4ECA-8E8B-FB180B9A69C0}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F67D7753-432F-49DC-95F6-02A23B9CD3EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44EC1B9B-96CF-4ECA-8E8B-FB180B9A69C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B70DCD4C-7EC6-4A48-8941-E5AB0F9D296F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>