--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -18,51 +18,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="300" yWindow="-255" windowWidth="14310" windowHeight="12330" tabRatio="764" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="5" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="3" r:id="rId5"/>
-    <sheet name="2010-2025 (ЭҚЖЖ НК РК 03-2019)" sheetId="4" r:id="rId6"/>
+    <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="6" l="1"/>
   <c r="B4" i="6" s="1"/>
   <c r="C5" i="6"/>
   <c r="D5" i="6"/>
   <c r="E5" i="6"/>
   <c r="F5" i="6"/>
   <c r="G5" i="6"/>
   <c r="H5" i="6"/>
   <c r="I5" i="6"/>
   <c r="J5" i="6"/>
   <c r="B8" i="6"/>
   <c r="C8" i="6"/>
   <c r="D8" i="6"/>
   <c r="E8" i="6"/>
   <c r="F8" i="6"/>
   <c r="G8" i="6"/>
   <c r="G4" i="6" s="1"/>
   <c r="H8" i="6"/>
@@ -143,51 +143,51 @@
   <c r="J32" i="6" s="1"/>
   <c r="H4" i="6"/>
   <c r="H26" i="6" s="1"/>
   <c r="H28" i="6" s="1"/>
   <c r="H32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G26" i="6"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="I26" i="6"/>
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
   <c r="E26" i="6"/>
   <c r="E28" i="6" s="1"/>
   <c r="E32" i="6" s="1"/>
   <c r="F26" i="6"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="226">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -836,98 +836,118 @@
   <si>
     <t>2006 жыл</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2018 жыл</t>
   </si>
   <si>
     <t>2017 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
-    <t xml:space="preserve">2025 жыл*  </t>
-[...1 lines deleted...]
-  <si>
     <t>2025 жылғы 
 9 ай</t>
   </si>
   <si>
     <t xml:space="preserve">               ЖІӨ-ге %-бен</t>
   </si>
   <si>
-    <t>Ибраева Д.К,
-[...9 lines deleted...]
-  <si>
     <t>Өнімдерге салынатын таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З. А. Жүнісова,
+Н. Ш. Тастан
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7172749312
++7 7172749260
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.shigambaeva@aspire.gov.kz
+n.tastan@aspire.gov.kz
+</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>2025 жылғы қаңтар–желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне енгізілген өзгерістерді және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесін ескере отырып, алдын ала деректер негізінде есептелді. 2025 жылға дейінгі деректер Бақыланбайтын экономиканы бағалаудың ескі әдіснамасы бойынша есептелген.</t>
+      <t>Жедел деректер.</t>
+    </r>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <r>
+      <t>2026 жылғы
+  1 тоқсан</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="10"/>
@@ -1287,51 +1307,51 @@
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1459,57 +1479,54 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
@@ -1872,51 +1889,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.7109375" style="59" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="59" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="48" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="49">
         <v>111210</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="48" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>137</v>
       </c>
     </row>
@@ -1977,129 +1994,129 @@
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="48" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="52"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="48" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="60" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="31.5" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="61" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="76" t="s">
+      <c r="A14" s="75" t="s">
         <v>152</v>
       </c>
       <c r="B14" s="70" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="77"/>
+      <c r="A15" s="76"/>
       <c r="B15" s="70" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="77"/>
+      <c r="A16" s="76"/>
       <c r="B16" s="70" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="78"/>
+      <c r="A17" s="77"/>
       <c r="B17" s="71" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="48" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="72">
-        <v>46134</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="48" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="72">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="48" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="25.5" customHeight="1">
       <c r="A22" s="48" t="s">
         <v>159</v>
       </c>
-      <c r="B22" s="73" t="s">
-        <v>218</v>
+      <c r="B22" s="53" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="28.5" customHeight="1">
       <c r="A23" s="48" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="74" t="s">
-        <v>219</v>
+      <c r="B23" s="73" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="26.25" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>161</v>
       </c>
-      <c r="B24" s="75" t="s">
-        <v>220</v>
+      <c r="B24" s="74" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -2119,51 +2136,51 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="63" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="63" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="63"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="22.5">
       <c r="B12" s="64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="63"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="63"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="65"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="65"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="65"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="65"/>
     </row>
@@ -2180,54 +2197,54 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="21" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24.75" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="24"/>
-      <c r="H2" s="79" t="s">
+      <c r="H2" s="78" t="s">
         <v>175</v>
       </c>
-      <c r="I2" s="79"/>
+      <c r="I2" s="78"/>
     </row>
     <row r="3" spans="1:10" ht="25.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="68" t="s">
         <v>190</v>
       </c>
       <c r="C3" s="68" t="s">
         <v>191</v>
       </c>
       <c r="D3" s="68" t="s">
         <v>192</v>
       </c>
       <c r="E3" s="68" t="s">
         <v>193</v>
       </c>
       <c r="F3" s="68" t="s">
         <v>194</v>
       </c>
       <c r="G3" s="68" t="s">
         <v>195</v>
       </c>
       <c r="H3" s="68" t="s">
         <v>196</v>
@@ -4549,74 +4566,74 @@
       </c>
       <c r="C31" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="D31" s="17">
         <v>99.999999999999986</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="40"/>
       <c r="B33" s="41"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BI4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A35" sqref="A35"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="47" style="1" customWidth="1"/>
     <col min="2" max="58" width="11.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="11.42578125" style="1" customWidth="1"/>
     <col min="60" max="62" width="11.140625" style="1" customWidth="1"/>
     <col min="63" max="63" width="11.7109375" style="1" customWidth="1"/>
     <col min="64" max="64" width="15.28515625" style="1" customWidth="1"/>
     <col min="65" max="66" width="14.42578125" style="1" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="21" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:66" ht="12.75" customHeight="1">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
       <c r="Y2" s="42"/>
@@ -4625,55 +4642,55 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2"/>
       <c r="AO2" s="2"/>
       <c r="AP2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AY2" s="2" t="s">
         <v>84</v>
       </c>
       <c r="BA2" s="2"/>
       <c r="BD2" s="46"/>
-      <c r="BK2" s="80" t="s">
-[...3 lines deleted...]
-      <c r="BM2" s="80"/>
+      <c r="BL2" s="46"/>
+      <c r="BM2" s="79" t="s">
+        <v>216</v>
+      </c>
+      <c r="BN2" s="79"/>
     </row>
     <row r="3" spans="1:66" ht="33.75">
       <c r="A3" s="43" t="s">
         <v>131</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>124</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>123</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>122</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>121</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>120</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>119</v>
@@ -4822,54 +4839,57 @@
       <c r="BD3" s="44" t="s">
         <v>86</v>
       </c>
       <c r="BE3" s="44" t="s">
         <v>176</v>
       </c>
       <c r="BF3" s="44" t="s">
         <v>127</v>
       </c>
       <c r="BG3" s="44" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="44" t="s">
         <v>128</v>
       </c>
       <c r="BI3" s="44" t="s">
         <v>170</v>
       </c>
       <c r="BJ3" s="44" t="s">
         <v>134</v>
       </c>
       <c r="BK3" s="44" t="s">
         <v>171</v>
       </c>
       <c r="BL3" s="44" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="BM3" s="44" t="s">
-        <v>215</v>
+        <v>224</v>
+      </c>
+      <c r="BN3" s="44" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="6" customFormat="1">
       <c r="A4" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B4" s="4">
         <v>42.199999999999996</v>
       </c>
       <c r="C4" s="4">
         <v>43.564331761710442</v>
       </c>
       <c r="D4" s="4">
         <v>44.699999999999996</v>
       </c>
       <c r="E4" s="4">
         <v>45.1</v>
       </c>
       <c r="F4" s="4">
         <v>41.2</v>
       </c>
       <c r="G4" s="4">
         <v>42.800000000000004</v>
       </c>
       <c r="H4" s="4">
@@ -5024,50 +5044,53 @@
       </c>
       <c r="BF4" s="5">
         <v>35.1</v>
       </c>
       <c r="BG4" s="5">
         <v>35.9</v>
       </c>
       <c r="BH4" s="5">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="5">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="5">
         <v>34.9</v>
       </c>
       <c r="BK4" s="5">
         <v>35.6</v>
       </c>
       <c r="BL4" s="5">
         <v>35.9</v>
       </c>
       <c r="BM4" s="5">
         <v>36.6</v>
       </c>
+      <c r="BN4" s="5">
+        <v>34.5</v>
+      </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="8">
         <v>2.6021809834784748</v>
       </c>
       <c r="D5" s="8">
         <v>4.5</v>
       </c>
       <c r="E5" s="9">
         <v>4.5</v>
       </c>
       <c r="F5" s="8">
         <v>2.1</v>
       </c>
       <c r="G5" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="H5" s="8">
         <v>4</v>
@@ -5221,50 +5244,53 @@
       </c>
       <c r="BF5" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG5" s="9">
         <v>2.5</v>
       </c>
       <c r="BH5" s="9">
         <v>4</v>
       </c>
       <c r="BI5" s="9">
         <v>3.8</v>
       </c>
       <c r="BJ5" s="9">
         <v>1.9</v>
       </c>
       <c r="BK5" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL5" s="9">
         <v>3.6</v>
       </c>
       <c r="BM5" s="9">
         <v>3.8</v>
       </c>
+      <c r="BN5" s="9">
+        <v>2</v>
+      </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5">
         <v>34.6</v>
       </c>
       <c r="C6" s="5">
         <v>34.59150026024821</v>
       </c>
       <c r="D6" s="5">
         <v>32.599999999999994</v>
       </c>
       <c r="E6" s="5">
         <v>32.9</v>
       </c>
       <c r="F6" s="5">
         <v>34.5</v>
       </c>
       <c r="G6" s="5">
         <v>35.4</v>
       </c>
       <c r="H6" s="5">
         <v>33.6</v>
@@ -5418,50 +5444,53 @@
       </c>
       <c r="BF6" s="14">
         <v>28.5</v>
       </c>
       <c r="BG6" s="5">
         <v>28.3</v>
       </c>
       <c r="BH6" s="5">
         <v>26.8</v>
       </c>
       <c r="BI6" s="5">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="5">
         <v>28.2</v>
       </c>
       <c r="BK6" s="5">
         <v>28.2</v>
       </c>
       <c r="BL6" s="5">
         <v>26.9</v>
       </c>
       <c r="BM6" s="5">
         <v>26.6</v>
       </c>
+      <c r="BN6" s="5">
+        <v>27.4</v>
+      </c>
     </row>
     <row r="7" spans="1:66">
       <c r="A7" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="8">
         <v>20.7</v>
       </c>
       <c r="C7" s="8">
         <v>19.938941630546296</v>
       </c>
       <c r="D7" s="8">
         <v>18.3</v>
       </c>
       <c r="E7" s="9">
         <v>19.5</v>
       </c>
       <c r="F7" s="8">
         <v>20.9</v>
       </c>
       <c r="G7" s="8">
         <v>21.1</v>
       </c>
       <c r="H7" s="8">
         <v>19.100000000000001</v>
@@ -5615,52 +5644,55 @@
       </c>
       <c r="BF7" s="13">
         <v>12.5</v>
       </c>
       <c r="BG7" s="9">
         <v>14</v>
       </c>
       <c r="BH7" s="9">
         <v>13.2</v>
       </c>
       <c r="BI7" s="9">
         <v>12</v>
       </c>
       <c r="BJ7" s="9">
         <v>12.2</v>
       </c>
       <c r="BK7" s="9">
         <v>13.4</v>
       </c>
       <c r="BL7" s="9">
         <v>12.7</v>
       </c>
       <c r="BM7" s="9">
         <v>11.9</v>
       </c>
-    </row>
-    <row r="8" spans="1:66" ht="12.75">
+      <c r="BN7" s="9">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>10.9</v>
       </c>
       <c r="C8" s="8">
         <v>12.323581835121489</v>
       </c>
       <c r="D8" s="8">
         <v>12.1</v>
       </c>
       <c r="E8" s="9">
         <v>11.3</v>
       </c>
       <c r="F8" s="8">
         <v>10.8</v>
       </c>
       <c r="G8" s="8">
         <v>12.1</v>
       </c>
       <c r="H8" s="8">
         <v>12.5</v>
       </c>
       <c r="I8" s="9">
@@ -5812,51 +5844,53 @@
       </c>
       <c r="BF8" s="13">
         <v>13.8</v>
       </c>
       <c r="BG8" s="9">
         <v>12.3</v>
       </c>
       <c r="BH8" s="9">
         <v>11.7</v>
       </c>
       <c r="BI8" s="9">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="9">
         <v>13.9</v>
       </c>
       <c r="BK8" s="9">
         <v>12.8</v>
       </c>
       <c r="BL8" s="9">
         <v>12.4</v>
       </c>
       <c r="BM8" s="9">
         <v>13</v>
       </c>
-      <c r="BN8" s="59"/>
+      <c r="BN8" s="9">
+        <v>15</v>
+      </c>
     </row>
     <row r="9" spans="1:66" ht="22.5">
       <c r="A9" s="15" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="8">
         <v>2.7</v>
       </c>
       <c r="C9" s="8">
         <v>2.0593531019212965</v>
       </c>
       <c r="D9" s="8">
         <v>1.9</v>
       </c>
       <c r="E9" s="9">
         <v>1.8</v>
       </c>
       <c r="F9" s="8">
         <v>2.4</v>
       </c>
       <c r="G9" s="8">
         <v>1.9</v>
       </c>
       <c r="H9" s="8">
         <v>1.7</v>
@@ -6010,50 +6044,53 @@
       </c>
       <c r="BF9" s="13">
         <v>1.9</v>
       </c>
       <c r="BG9" s="9">
         <v>1.7</v>
       </c>
       <c r="BH9" s="9">
         <v>1.6</v>
       </c>
       <c r="BI9" s="9">
         <v>1.5</v>
       </c>
       <c r="BJ9" s="9">
         <v>1.8</v>
       </c>
       <c r="BK9" s="9">
         <v>1.7</v>
       </c>
       <c r="BL9" s="9">
         <v>1.6</v>
       </c>
       <c r="BM9" s="9">
         <v>1.5</v>
       </c>
+      <c r="BN9" s="9">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="10" spans="1:66" ht="22.5">
       <c r="A10" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="8">
         <v>0.3</v>
       </c>
       <c r="C10" s="8">
         <v>0.26962369265913222</v>
       </c>
       <c r="D10" s="8">
         <v>0.3</v>
       </c>
       <c r="E10" s="9">
         <v>0.3</v>
       </c>
       <c r="F10" s="8">
         <v>0.4</v>
       </c>
       <c r="G10" s="8">
         <v>0.3</v>
       </c>
       <c r="H10" s="8">
         <v>0.3</v>
@@ -6207,50 +6244,53 @@
       </c>
       <c r="BF10" s="13">
         <v>0.3</v>
       </c>
       <c r="BG10" s="9">
         <v>0.3</v>
       </c>
       <c r="BH10" s="9">
         <v>0.3</v>
       </c>
       <c r="BI10" s="9">
         <v>0.2</v>
       </c>
       <c r="BJ10" s="9">
         <v>0.3</v>
       </c>
       <c r="BK10" s="9">
         <v>0.3</v>
       </c>
       <c r="BL10" s="9">
         <v>0.2</v>
       </c>
       <c r="BM10" s="9">
         <v>0.2</v>
       </c>
+      <c r="BN10" s="9">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8">
         <v>5.3</v>
       </c>
       <c r="C11" s="8">
         <v>6.3706505179837576</v>
       </c>
       <c r="D11" s="8">
         <v>7.6</v>
       </c>
       <c r="E11" s="9">
         <v>7.7</v>
       </c>
       <c r="F11" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="8">
         <v>5.2</v>
       </c>
       <c r="H11" s="8">
         <v>5.8</v>
@@ -6404,50 +6444,53 @@
       </c>
       <c r="BF11" s="13">
         <v>4.3</v>
       </c>
       <c r="BG11" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="BH11" s="9">
         <v>5.4</v>
       </c>
       <c r="BI11" s="9">
         <v>6</v>
       </c>
       <c r="BJ11" s="9">
         <v>4.8</v>
       </c>
       <c r="BK11" s="9">
         <v>5.2</v>
       </c>
       <c r="BL11" s="9">
         <v>5.4</v>
       </c>
       <c r="BM11" s="9">
         <v>6.2</v>
       </c>
+      <c r="BN11" s="9">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
     <row r="12" spans="1:66" s="6" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>130</v>
       </c>
       <c r="B12" s="17">
         <v>54.800000000000004</v>
       </c>
       <c r="C12" s="17">
         <v>53.710986747095383</v>
       </c>
       <c r="D12" s="17">
         <v>52.3</v>
       </c>
       <c r="E12" s="17">
         <v>51.70000000000001</v>
       </c>
       <c r="F12" s="17">
         <v>51.900000000000006</v>
       </c>
       <c r="G12" s="17">
         <v>49.300000000000004</v>
       </c>
       <c r="H12" s="17">
         <v>48.800000000000011</v>
@@ -6601,50 +6644,53 @@
       </c>
       <c r="BF12" s="17">
         <v>57.9</v>
       </c>
       <c r="BG12" s="5">
         <v>57.1</v>
       </c>
       <c r="BH12" s="5">
         <v>56.7</v>
       </c>
       <c r="BI12" s="5">
         <v>58</v>
       </c>
       <c r="BJ12" s="5">
         <v>58.5</v>
       </c>
       <c r="BK12" s="5">
         <v>57.3</v>
       </c>
       <c r="BL12" s="5">
         <v>57.1</v>
       </c>
       <c r="BM12" s="5">
         <v>57.6</v>
       </c>
+      <c r="BN12" s="5">
+        <v>57.8</v>
+      </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="8">
         <v>13.2</v>
       </c>
       <c r="C13" s="8">
         <v>12.758673269246605</v>
       </c>
       <c r="D13" s="8">
         <v>13</v>
       </c>
       <c r="E13" s="9">
         <v>13</v>
       </c>
       <c r="F13" s="8">
         <v>12.6</v>
       </c>
       <c r="G13" s="8">
         <v>12.3</v>
       </c>
       <c r="H13" s="8">
         <v>13.4</v>
@@ -6798,50 +6844,53 @@
       </c>
       <c r="BF13" s="13">
         <v>16.5</v>
       </c>
       <c r="BG13" s="9">
         <v>16</v>
       </c>
       <c r="BH13" s="9">
         <v>16.3</v>
       </c>
       <c r="BI13" s="9">
         <v>19</v>
       </c>
       <c r="BJ13" s="9">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="9">
         <v>16.7</v>
       </c>
       <c r="BM13" s="9">
         <v>19.899999999999999</v>
       </c>
+      <c r="BN13" s="9">
+        <v>16.600000000000001</v>
+      </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="8">
         <v>7.2</v>
       </c>
       <c r="C14" s="8">
         <v>7.3216365051403791</v>
       </c>
       <c r="D14" s="8">
         <v>7.9</v>
       </c>
       <c r="E14" s="9">
         <v>8</v>
       </c>
       <c r="F14" s="8">
         <v>6.9</v>
       </c>
       <c r="G14" s="8">
         <v>6.4</v>
       </c>
       <c r="H14" s="8">
         <v>6.9</v>
@@ -6995,50 +7044,53 @@
       </c>
       <c r="BF14" s="13">
         <v>6</v>
       </c>
       <c r="BG14" s="9">
         <v>6.1</v>
       </c>
       <c r="BH14" s="9">
         <v>5.6</v>
       </c>
       <c r="BI14" s="9">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="9">
         <v>6.5</v>
       </c>
       <c r="BK14" s="9">
         <v>6.8</v>
       </c>
       <c r="BL14" s="9">
         <v>6.2</v>
       </c>
       <c r="BM14" s="9">
         <v>6.1</v>
       </c>
+      <c r="BN14" s="9">
+        <v>6.6</v>
+      </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="8">
         <v>0.9716524464714702</v>
       </c>
       <c r="D15" s="8">
         <v>0.9</v>
       </c>
       <c r="E15" s="9">
         <v>1</v>
       </c>
       <c r="F15" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="8">
         <v>0.9</v>
       </c>
       <c r="H15" s="8">
         <v>0.8</v>
@@ -7192,50 +7244,53 @@
       </c>
       <c r="BF15" s="13">
         <v>0.9</v>
       </c>
       <c r="BG15" s="9">
         <v>0.8</v>
       </c>
       <c r="BH15" s="9">
         <v>0.8</v>
       </c>
       <c r="BI15" s="9">
         <v>1.2</v>
       </c>
       <c r="BJ15" s="9">
         <v>0.9</v>
       </c>
       <c r="BK15" s="9">
         <v>0.9</v>
       </c>
       <c r="BL15" s="9">
         <v>0.9</v>
       </c>
       <c r="BM15" s="9">
         <v>1.1000000000000001</v>
       </c>
+      <c r="BN15" s="9">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="8">
         <v>2.8</v>
       </c>
       <c r="C16" s="8">
         <v>2.9169275448739924</v>
       </c>
       <c r="D16" s="8">
         <v>2.8</v>
       </c>
       <c r="E16" s="9">
         <v>3.1</v>
       </c>
       <c r="F16" s="8">
         <v>2.6</v>
       </c>
       <c r="G16" s="8">
         <v>2.7</v>
       </c>
       <c r="H16" s="8">
         <v>2.6</v>
@@ -7389,52 +7444,55 @@
       </c>
       <c r="BF16" s="13">
         <v>1.9</v>
       </c>
       <c r="BG16" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="9">
         <v>2</v>
       </c>
       <c r="BK16" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="9">
         <v>2.1</v>
       </c>
       <c r="BM16" s="9">
         <v>2.2999999999999998</v>
       </c>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16" s="9">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="8">
         <v>3.6</v>
       </c>
       <c r="C17" s="8">
         <v>4.3814968490040274</v>
       </c>
       <c r="D17" s="8">
         <v>4</v>
       </c>
       <c r="E17" s="9">
         <v>3.6</v>
       </c>
       <c r="F17" s="8">
         <v>3.6</v>
       </c>
       <c r="G17" s="8">
         <v>3.8</v>
       </c>
       <c r="H17" s="8">
         <v>3.5</v>
       </c>
       <c r="I17" s="9">
@@ -7586,52 +7644,55 @@
       </c>
       <c r="BF17" s="13">
         <v>4</v>
       </c>
       <c r="BG17" s="9">
         <v>4</v>
       </c>
       <c r="BH17" s="9">
         <v>3.8</v>
       </c>
       <c r="BI17" s="9">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="9">
         <v>4.2</v>
       </c>
       <c r="BM17" s="9">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17" s="9">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="8">
         <v>9.5</v>
       </c>
       <c r="C18" s="8">
         <v>9.3953926371169381</v>
       </c>
       <c r="D18" s="8">
         <v>8.5</v>
       </c>
       <c r="E18" s="9">
         <v>8.6</v>
       </c>
       <c r="F18" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="H18" s="8">
         <v>7.2</v>
       </c>
       <c r="I18" s="9">
@@ -7783,52 +7844,55 @@
       </c>
       <c r="BF18" s="13">
         <v>8.9</v>
       </c>
       <c r="BG18" s="9">
         <v>8.4</v>
       </c>
       <c r="BH18" s="9">
         <v>8.6</v>
       </c>
       <c r="BI18" s="9">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="9">
         <v>9.1</v>
       </c>
       <c r="BK18" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="9">
         <v>8.4</v>
       </c>
       <c r="BM18" s="9">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="8">
         <v>5.3</v>
       </c>
       <c r="C19" s="8">
         <v>4.3779757284006413</v>
       </c>
       <c r="D19" s="8">
         <v>3.9</v>
       </c>
       <c r="E19" s="9">
         <v>3.9</v>
       </c>
       <c r="F19" s="8">
         <v>5.2</v>
       </c>
       <c r="G19" s="8">
         <v>4.3</v>
       </c>
       <c r="H19" s="8">
         <v>3.7</v>
       </c>
       <c r="I19" s="9">
@@ -7980,52 +8044,55 @@
       </c>
       <c r="BF19" s="13">
         <v>4.5</v>
       </c>
       <c r="BG19" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="9">
         <v>3.4</v>
       </c>
       <c r="BI19" s="9">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="9">
         <v>4.3</v>
       </c>
       <c r="BK19" s="9">
         <v>3.5</v>
       </c>
       <c r="BL19" s="9">
         <v>3.1</v>
       </c>
       <c r="BM19" s="9">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" ht="22.5">
+      <c r="BN19" s="9">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="8">
         <v>2.6</v>
       </c>
       <c r="C20" s="8">
         <v>2.21953003375602</v>
       </c>
       <c r="D20" s="8">
         <v>2.1</v>
       </c>
       <c r="E20" s="9">
         <v>1.9</v>
       </c>
       <c r="F20" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="8">
         <v>2</v>
       </c>
       <c r="H20" s="8">
         <v>1.7</v>
       </c>
       <c r="I20" s="9">
@@ -8177,52 +8244,55 @@
       </c>
       <c r="BF20" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG20" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="9">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="9">
         <v>2.1</v>
       </c>
       <c r="BK20" s="9">
         <v>2</v>
       </c>
       <c r="BL20" s="9">
         <v>2</v>
       </c>
       <c r="BM20" s="9">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="22.5">
+      <c r="BN20" s="9">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="8">
         <v>2</v>
       </c>
       <c r="C21" s="8">
         <v>2.1689565097557586</v>
       </c>
       <c r="D21" s="8">
         <v>2</v>
       </c>
       <c r="E21" s="9">
         <v>2.1</v>
       </c>
       <c r="F21" s="8">
         <v>1.9</v>
       </c>
       <c r="G21" s="8">
         <v>1.7</v>
       </c>
       <c r="H21" s="8">
         <v>1.9</v>
       </c>
       <c r="I21" s="9">
@@ -8374,52 +8444,55 @@
       </c>
       <c r="BF21" s="13">
         <v>2.1</v>
       </c>
       <c r="BG21" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH21" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI21" s="9">
         <v>1.9</v>
       </c>
       <c r="BJ21" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BK21" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL21" s="9">
         <v>2.1</v>
       </c>
       <c r="BM21" s="9">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>3.8</v>
       </c>
       <c r="C22" s="8">
         <v>3.5970297961283317</v>
       </c>
       <c r="D22" s="8">
         <v>3.3</v>
       </c>
       <c r="E22" s="9">
         <v>3.2</v>
       </c>
       <c r="F22" s="8">
         <v>3.7</v>
       </c>
       <c r="G22" s="8">
         <v>3.3</v>
       </c>
       <c r="H22" s="8">
         <v>3.1</v>
       </c>
       <c r="I22" s="9">
@@ -8571,52 +8644,55 @@
       </c>
       <c r="BF22" s="13">
         <v>4.3</v>
       </c>
       <c r="BG22" s="9">
         <v>4.7</v>
       </c>
       <c r="BH22" s="9">
         <v>5</v>
       </c>
       <c r="BI22" s="9">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="9">
         <v>4.2</v>
       </c>
       <c r="BK22" s="9">
         <v>4.5</v>
       </c>
       <c r="BL22" s="9">
         <v>5</v>
       </c>
       <c r="BM22" s="9">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="22.5">
+      <c r="BN22" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="8">
         <v>2.1</v>
       </c>
       <c r="C23" s="8">
         <v>2.0923719288200351</v>
       </c>
       <c r="D23" s="8">
         <v>2.1</v>
       </c>
       <c r="E23" s="9">
         <v>1.7</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>1.9</v>
       </c>
       <c r="H23" s="8">
         <v>2.1</v>
       </c>
       <c r="I23" s="9">
@@ -8768,52 +8844,55 @@
       </c>
       <c r="BF23" s="13">
         <v>2.7</v>
       </c>
       <c r="BG23" s="9">
         <v>2.7</v>
       </c>
       <c r="BH23" s="9">
         <v>2.7</v>
       </c>
       <c r="BI23" s="9">
         <v>3</v>
       </c>
       <c r="BJ23" s="9">
         <v>2.7</v>
       </c>
       <c r="BK23" s="9">
         <v>2.8</v>
       </c>
       <c r="BL23" s="9">
         <v>2.7</v>
       </c>
       <c r="BM23" s="9">
         <v>1.8</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="9">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="8">
         <v>0.6</v>
       </c>
       <c r="C24" s="8">
         <v>0.66329297024396905</v>
       </c>
       <c r="D24" s="8">
         <v>0.6</v>
       </c>
       <c r="E24" s="9">
         <v>0.6</v>
       </c>
       <c r="F24" s="8">
         <v>0.6</v>
       </c>
       <c r="G24" s="8">
         <v>0.6</v>
       </c>
       <c r="H24" s="8">
         <v>0.6</v>
       </c>
       <c r="I24" s="9">
@@ -8965,52 +9044,55 @@
       </c>
       <c r="BF24" s="13">
         <v>1</v>
       </c>
       <c r="BG24" s="9">
         <v>0.9</v>
       </c>
       <c r="BH24" s="9">
         <v>0.8</v>
       </c>
       <c r="BI24" s="9">
         <v>0.9</v>
       </c>
       <c r="BJ24" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="BK24" s="9">
         <v>0.8</v>
       </c>
       <c r="BL24" s="9">
         <v>0.8</v>
       </c>
       <c r="BM24" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24" s="9">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="8">
         <v>0.9</v>
       </c>
       <c r="C25" s="8">
         <v>0.76335335420564066</v>
       </c>
       <c r="D25" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="E25" s="9">
         <v>0.9</v>
       </c>
       <c r="F25" s="8">
         <v>0.7</v>
       </c>
       <c r="G25" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="H25" s="8">
         <v>1.3</v>
       </c>
       <c r="I25" s="9">
@@ -9162,52 +9244,55 @@
       </c>
       <c r="BF25" s="13">
         <v>2.8</v>
       </c>
       <c r="BG25" s="9">
         <v>2.5</v>
       </c>
       <c r="BH25" s="9">
         <v>3</v>
       </c>
       <c r="BI25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="9">
         <v>2.8</v>
       </c>
       <c r="BM25" s="9">
         <v>2.2999999999999998</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="45">
+      <c r="BN25" s="9">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="45">
       <c r="A26" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="8">
         <v>0.1</v>
       </c>
       <c r="C26" s="8">
         <v>8.269717393157347E-2</v>
       </c>
       <c r="D26" s="8">
         <v>0.1</v>
       </c>
       <c r="E26" s="9">
         <v>0.1</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="9">
@@ -9359,52 +9444,55 @@
       </c>
       <c r="BF26" s="13">
         <v>0.1</v>
       </c>
       <c r="BG26" s="9">
         <v>0.1</v>
       </c>
       <c r="BH26" s="9">
         <v>0.1</v>
       </c>
       <c r="BI26" s="9">
         <v>0.2</v>
       </c>
       <c r="BJ26" s="9">
         <v>0.1</v>
       </c>
       <c r="BK26" s="9">
         <v>0.1</v>
       </c>
       <c r="BL26" s="9">
         <v>0.1</v>
       </c>
       <c r="BM26" s="9">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" s="6" customFormat="1">
+      <c r="BN26" s="9">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" s="6" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="17">
         <v>97</v>
       </c>
       <c r="C27" s="17">
         <v>97.275318508805825</v>
       </c>
       <c r="D27" s="17">
         <v>97</v>
       </c>
       <c r="E27" s="17">
         <v>96.800000000000011</v>
       </c>
       <c r="F27" s="17">
         <v>93.100000000000009</v>
       </c>
       <c r="G27" s="17">
         <v>92.100000000000009</v>
       </c>
       <c r="H27" s="17">
         <v>92.200000000000017</v>
       </c>
       <c r="I27" s="17">
@@ -9556,52 +9644,55 @@
       </c>
       <c r="BF27" s="14">
         <v>93</v>
       </c>
       <c r="BG27" s="5">
         <v>93</v>
       </c>
       <c r="BH27" s="5">
         <v>92.9</v>
       </c>
       <c r="BI27" s="5">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="5">
         <v>93.4</v>
       </c>
       <c r="BK27" s="5">
         <v>92.9</v>
       </c>
       <c r="BL27" s="5">
         <v>93</v>
       </c>
       <c r="BM27" s="5">
         <v>94.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:65" ht="17.25" customHeight="1">
+      <c r="BN27" s="5">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66" ht="17.25" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="8">
         <v>-1.8</v>
       </c>
       <c r="C28" s="8">
         <v>-2.2510329529610762</v>
       </c>
       <c r="D28" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="9">
         <v>-2.1</v>
       </c>
       <c r="F28" s="8">
         <v>-2.6</v>
       </c>
       <c r="G28" s="8">
         <v>-2.4</v>
       </c>
       <c r="H28" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -9753,52 +9844,55 @@
       </c>
       <c r="BF28" s="57" t="s">
         <v>169</v>
       </c>
       <c r="BG28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BH28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BI28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BJ28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BK28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BL28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BM28" s="5" t="s">
         <v>169</v>
       </c>
-    </row>
-    <row r="29" spans="1:65" s="6" customFormat="1">
+      <c r="BN28" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="6" customFormat="1">
       <c r="A29" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="17">
         <v>95.2</v>
       </c>
       <c r="C29" s="17">
         <v>95.024285555844742</v>
       </c>
       <c r="D29" s="17">
         <v>94.8</v>
       </c>
       <c r="E29" s="17">
         <v>94.700000000000017</v>
       </c>
       <c r="F29" s="17">
         <v>90.500000000000014</v>
       </c>
       <c r="G29" s="17">
         <v>89.7</v>
       </c>
       <c r="H29" s="17">
         <v>90.000000000000014</v>
       </c>
       <c r="I29" s="17">
@@ -9950,54 +10044,55 @@
       </c>
       <c r="BF29" s="14">
         <v>93</v>
       </c>
       <c r="BG29" s="5">
         <v>93</v>
       </c>
       <c r="BH29" s="5">
         <v>92.9</v>
       </c>
       <c r="BI29" s="5">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="5">
         <v>93.4</v>
       </c>
       <c r="BK29" s="5">
         <v>92.9</v>
       </c>
       <c r="BL29" s="5">
         <v>93</v>
       </c>
       <c r="BM29" s="5">
         <v>94.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:65" s="6" customFormat="1">
+      <c r="BN29" s="5"/>
+    </row>
+    <row r="30" spans="1:66" s="6" customFormat="1">
       <c r="A30" s="7" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="C30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="D30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="E30" s="55">
         <v>5.3</v>
       </c>
       <c r="F30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="G30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="H30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="I30" s="55">
         <v>8.9</v>
       </c>
@@ -10147,54 +10242,57 @@
       </c>
       <c r="BF30" s="18" t="s">
         <v>169</v>
       </c>
       <c r="BG30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BH30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BI30" s="9">
         <v>6.1</v>
       </c>
       <c r="BJ30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BK30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BL30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BM30" s="9">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="31" spans="1:65" s="6" customFormat="1">
+      <c r="BN30" s="9" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66" s="6" customFormat="1">
       <c r="A31" s="19" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B31" s="8">
         <v>4.8</v>
       </c>
       <c r="C31" s="8">
         <v>4.9757178876245884</v>
       </c>
       <c r="D31" s="8">
         <v>5.2</v>
       </c>
       <c r="E31" s="18">
         <v>5.6</v>
       </c>
       <c r="F31" s="8">
         <v>9.5</v>
       </c>
       <c r="G31" s="8">
         <v>10.3</v>
       </c>
       <c r="H31" s="8">
         <v>10</v>
       </c>
       <c r="I31" s="18">
         <v>9.1</v>
       </c>
@@ -10344,54 +10442,57 @@
       </c>
       <c r="BF31" s="57">
         <v>7</v>
       </c>
       <c r="BG31" s="9">
         <v>7</v>
       </c>
       <c r="BH31" s="9">
         <v>7.1</v>
       </c>
       <c r="BI31" s="9">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="9">
         <v>6.6</v>
       </c>
       <c r="BK31" s="9">
         <v>7.1</v>
       </c>
       <c r="BL31" s="9">
         <v>7</v>
       </c>
       <c r="BM31" s="9">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="32" spans="1:65" s="6" customFormat="1">
+      <c r="BN31" s="9">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66" s="6" customFormat="1">
       <c r="A32" s="19" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="E32" s="9">
         <v>0.3</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="I32" s="9">
         <v>0.3</v>
       </c>
@@ -10541,52 +10642,55 @@
       </c>
       <c r="BF32" s="57" t="s">
         <v>169</v>
       </c>
       <c r="BG32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BH32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BI32" s="9">
         <v>0.3</v>
       </c>
       <c r="BJ32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BK32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BL32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BM32" s="9">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="33" spans="1:65" s="6" customFormat="1">
+      <c r="BN32" s="9" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="6" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="17">
         <v>100</v>
       </c>
       <c r="C33" s="17">
         <v>100.00000344346932</v>
       </c>
       <c r="D33" s="17">
         <v>100</v>
       </c>
       <c r="E33" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="F33" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="G33" s="17">
         <v>100</v>
       </c>
       <c r="H33" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="I33" s="17">
@@ -10738,203 +10842,206 @@
       </c>
       <c r="BF33" s="14">
         <v>100</v>
       </c>
       <c r="BG33" s="5">
         <v>100</v>
       </c>
       <c r="BH33" s="5">
         <v>100</v>
       </c>
       <c r="BI33" s="5">
         <v>100</v>
       </c>
       <c r="BJ33" s="5">
         <v>100</v>
       </c>
       <c r="BK33" s="5">
         <v>100</v>
       </c>
       <c r="BL33" s="5">
         <v>100</v>
       </c>
       <c r="BM33" s="5">
         <v>100</v>
       </c>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:66">
       <c r="AY34" s="21"/>
       <c r="BC34" s="22"/>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66" ht="12.75">
       <c r="A35" s="23" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:65">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BK2:BM2"/>
+    <mergeCell ref="BM2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007D3905E9A5205C4BBA2F0D343495F8DD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d8f7283059bd1e05bf76a8eecf883df8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51AD9CDF-E9F6-4018-8E6D-9AA27EA3E944}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7CF791-B3C0-402A-9323-2F9A2C887A91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00A4B40C-3B42-48DB-B897-A4A13772812F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7CF791-B3C0-402A-9323-2F9A2C887A91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51AD9CDF-E9F6-4018-8E6D-9AA27EA3E944}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr> 1990-1997 (ХШСЖОЖ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ЭҚЖЖ ГК РК 03-2003)</vt:lpstr>
       <vt:lpstr>2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)</vt:lpstr>
-      <vt:lpstr>2010-2025 (ЭҚЖЖ НК РК 03-2019)</vt:lpstr>
+      <vt:lpstr>2010-2026 (ЭҚЖЖ НК РК 03-2019)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>