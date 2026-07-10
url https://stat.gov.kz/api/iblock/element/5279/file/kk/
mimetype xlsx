--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="300" yWindow="-255" windowWidth="14310" windowHeight="12330" tabRatio="764" activeTab="5"/>
+    <workbookView xWindow="17910" yWindow="-90" windowWidth="9465" windowHeight="12225" tabRatio="764" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="5" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="6" l="1"/>
   <c r="B4" i="6" s="1"/>
   <c r="C5" i="6"/>
   <c r="D5" i="6"/>
   <c r="E5" i="6"/>
   <c r="F5" i="6"/>
   <c r="G5" i="6"/>
   <c r="H5" i="6"/>
   <c r="I5" i="6"/>
   <c r="J5" i="6"/>
@@ -143,51 +143,51 @@
   <c r="J32" i="6" s="1"/>
   <c r="H4" i="6"/>
   <c r="H26" i="6" s="1"/>
   <c r="H28" i="6" s="1"/>
   <c r="H32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G26" i="6"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="I26" i="6"/>
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
   <c r="E26" i="6"/>
   <c r="E28" i="6" s="1"/>
   <c r="E32" i="6" s="1"/>
   <c r="F26" i="6"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="227">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -852,103 +852,132 @@
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
     <t>2025 жылғы 
 9 ай</t>
   </si>
   <si>
     <t xml:space="preserve">               ЖІӨ-ге %-бен</t>
   </si>
   <si>
     <t>Өнімдерге салынатын таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жүнісова,
-[...11 lines deleted...]
-</t>
+    <t>+7 7172749302</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Жедел деректер.</t>
+      <t>Алдын ала деректер бойынша, 2025 жылғы 21 тамыздағы Бақыланбайтын экономика бағалау әдістемесіне енгізілген өзгерістерді ескере отырып</t>
     </r>
   </si>
   <si>
-    <t>2025 жыл</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>2026 жылғы
-  1 тоқсан</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Есепті деректер.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 жыл </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t>1)</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2026 жылғы
+  1 тоқсан </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1307,51 +1336,51 @@
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1479,54 +1508,57 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
@@ -1865,75 +1897,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.7109375" style="59" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="59" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="48" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="49">
         <v>111210</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="48" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>137</v>
       </c>
     </row>
@@ -1994,193 +2026,194 @@
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="48" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="52"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="48" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="60" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="31.5" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="61" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="76" t="s">
         <v>152</v>
       </c>
       <c r="B14" s="70" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="76"/>
+      <c r="A15" s="77"/>
       <c r="B15" s="70" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="76"/>
+      <c r="A16" s="77"/>
       <c r="B16" s="70" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="77"/>
+      <c r="A17" s="78"/>
       <c r="B17" s="71" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="48" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="72">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="48" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="72">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="48" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="25.5" customHeight="1">
+    <row r="22" spans="1:2" ht="10.5" customHeight="1">
       <c r="A22" s="48" t="s">
         <v>159</v>
       </c>
-      <c r="B22" s="53" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:2" ht="28.5" customHeight="1">
+      <c r="B22" s="73" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="48" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="73" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2" ht="26.25" customHeight="1">
+      <c r="B23" s="74" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="12" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>161</v>
       </c>
-      <c r="B24" s="74" t="s">
-        <v>222</v>
+      <c r="B24" s="75" t="s">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="111.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="63" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="63" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="63" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="63"/>
     </row>
-    <row r="12" spans="2:2" ht="22.5">
+    <row r="12" spans="2:2">
       <c r="B12" s="64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="63"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="63"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="65"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="65"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="65"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="65"/>
     </row>
@@ -2197,54 +2230,54 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="21" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24.75" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="24"/>
-      <c r="H2" s="78" t="s">
+      <c r="H2" s="79" t="s">
         <v>175</v>
       </c>
-      <c r="I2" s="78"/>
+      <c r="I2" s="79"/>
     </row>
     <row r="3" spans="1:10" ht="25.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="68" t="s">
         <v>190</v>
       </c>
       <c r="C3" s="68" t="s">
         <v>191</v>
       </c>
       <c r="D3" s="68" t="s">
         <v>192</v>
       </c>
       <c r="E3" s="68" t="s">
         <v>193</v>
       </c>
       <c r="F3" s="68" t="s">
         <v>194</v>
       </c>
       <c r="G3" s="68" t="s">
         <v>195</v>
       </c>
       <c r="H3" s="68" t="s">
         <v>196</v>
@@ -4566,54 +4599,54 @@
       </c>
       <c r="C31" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="D31" s="17">
         <v>99.999999999999986</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="40"/>
       <c r="B33" s="41"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BN4" sqref="BN4:BN33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="47" style="1" customWidth="1"/>
     <col min="2" max="58" width="11.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="11.42578125" style="1" customWidth="1"/>
     <col min="60" max="62" width="11.140625" style="1" customWidth="1"/>
     <col min="63" max="63" width="11.7109375" style="1" customWidth="1"/>
     <col min="64" max="64" width="15.28515625" style="1" customWidth="1"/>
     <col min="65" max="66" width="14.42578125" style="1" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="21" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:66" ht="12.75" customHeight="1">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
@@ -4643,54 +4676,54 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2"/>
       <c r="AO2" s="2"/>
       <c r="AP2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AY2" s="2" t="s">
         <v>84</v>
       </c>
       <c r="BA2" s="2"/>
       <c r="BD2" s="46"/>
       <c r="BL2" s="46"/>
-      <c r="BM2" s="79" t="s">
+      <c r="BM2" s="80" t="s">
         <v>216</v>
       </c>
-      <c r="BN2" s="79"/>
+      <c r="BN2" s="80"/>
     </row>
     <row r="3" spans="1:66" ht="33.75">
       <c r="A3" s="43" t="s">
         <v>131</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>124</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>123</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>122</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>121</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>120</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>119</v>
@@ -4842,54 +4875,54 @@
       <c r="BE3" s="44" t="s">
         <v>176</v>
       </c>
       <c r="BF3" s="44" t="s">
         <v>127</v>
       </c>
       <c r="BG3" s="44" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="44" t="s">
         <v>128</v>
       </c>
       <c r="BI3" s="44" t="s">
         <v>170</v>
       </c>
       <c r="BJ3" s="44" t="s">
         <v>134</v>
       </c>
       <c r="BK3" s="44" t="s">
         <v>171</v>
       </c>
       <c r="BL3" s="44" t="s">
         <v>215</v>
       </c>
       <c r="BM3" s="44" t="s">
+        <v>223</v>
+      </c>
+      <c r="BN3" s="44" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="6" customFormat="1">
       <c r="A4" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B4" s="4">
         <v>42.199999999999996</v>
       </c>
       <c r="C4" s="4">
         <v>43.564331761710442</v>
       </c>
       <c r="D4" s="4">
         <v>44.699999999999996</v>
       </c>
       <c r="E4" s="4">
         <v>45.1</v>
       </c>
       <c r="F4" s="4">
         <v>41.2</v>
       </c>
       <c r="G4" s="4">
         <v>42.800000000000004</v>
       </c>
       <c r="H4" s="4">
@@ -5045,51 +5078,51 @@
       <c r="BF4" s="5">
         <v>35.1</v>
       </c>
       <c r="BG4" s="5">
         <v>35.9</v>
       </c>
       <c r="BH4" s="5">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="5">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="5">
         <v>34.9</v>
       </c>
       <c r="BK4" s="5">
         <v>35.6</v>
       </c>
       <c r="BL4" s="5">
         <v>35.9</v>
       </c>
       <c r="BM4" s="5">
         <v>36.6</v>
       </c>
       <c r="BN4" s="5">
-        <v>34.5</v>
+        <v>35.700000000000003</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="8">
         <v>2.6021809834784748</v>
       </c>
       <c r="D5" s="8">
         <v>4.5</v>
       </c>
       <c r="E5" s="9">
         <v>4.5</v>
       </c>
       <c r="F5" s="8">
         <v>2.1</v>
       </c>
       <c r="G5" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="H5" s="8">
@@ -5445,51 +5478,51 @@
       <c r="BF6" s="14">
         <v>28.5</v>
       </c>
       <c r="BG6" s="5">
         <v>28.3</v>
       </c>
       <c r="BH6" s="5">
         <v>26.8</v>
       </c>
       <c r="BI6" s="5">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="5">
         <v>28.2</v>
       </c>
       <c r="BK6" s="5">
         <v>28.2</v>
       </c>
       <c r="BL6" s="5">
         <v>26.9</v>
       </c>
       <c r="BM6" s="5">
         <v>26.6</v>
       </c>
       <c r="BN6" s="5">
-        <v>27.4</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="7" spans="1:66">
       <c r="A7" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="8">
         <v>20.7</v>
       </c>
       <c r="C7" s="8">
         <v>19.938941630546296</v>
       </c>
       <c r="D7" s="8">
         <v>18.3</v>
       </c>
       <c r="E7" s="9">
         <v>19.5</v>
       </c>
       <c r="F7" s="8">
         <v>20.9</v>
       </c>
       <c r="G7" s="8">
         <v>21.1</v>
       </c>
       <c r="H7" s="8">
@@ -5645,51 +5678,51 @@
       <c r="BF7" s="13">
         <v>12.5</v>
       </c>
       <c r="BG7" s="9">
         <v>14</v>
       </c>
       <c r="BH7" s="9">
         <v>13.2</v>
       </c>
       <c r="BI7" s="9">
         <v>12</v>
       </c>
       <c r="BJ7" s="9">
         <v>12.2</v>
       </c>
       <c r="BK7" s="9">
         <v>13.4</v>
       </c>
       <c r="BL7" s="9">
         <v>12.7</v>
       </c>
       <c r="BM7" s="9">
         <v>11.9</v>
       </c>
       <c r="BN7" s="9">
-        <v>10.199999999999999</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>10.9</v>
       </c>
       <c r="C8" s="8">
         <v>12.323581835121489</v>
       </c>
       <c r="D8" s="8">
         <v>12.1</v>
       </c>
       <c r="E8" s="9">
         <v>11.3</v>
       </c>
       <c r="F8" s="8">
         <v>10.8</v>
       </c>
       <c r="G8" s="8">
         <v>12.1</v>
       </c>
       <c r="H8" s="8">
@@ -5845,51 +5878,51 @@
       <c r="BF8" s="13">
         <v>13.8</v>
       </c>
       <c r="BG8" s="9">
         <v>12.3</v>
       </c>
       <c r="BH8" s="9">
         <v>11.7</v>
       </c>
       <c r="BI8" s="9">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="9">
         <v>13.9</v>
       </c>
       <c r="BK8" s="9">
         <v>12.8</v>
       </c>
       <c r="BL8" s="9">
         <v>12.4</v>
       </c>
       <c r="BM8" s="9">
         <v>13</v>
       </c>
       <c r="BN8" s="9">
-        <v>15</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="22.5">
       <c r="A9" s="15" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="8">
         <v>2.7</v>
       </c>
       <c r="C9" s="8">
         <v>2.0593531019212965</v>
       </c>
       <c r="D9" s="8">
         <v>1.9</v>
       </c>
       <c r="E9" s="9">
         <v>1.8</v>
       </c>
       <c r="F9" s="8">
         <v>2.4</v>
       </c>
       <c r="G9" s="8">
         <v>1.9</v>
       </c>
       <c r="H9" s="8">
@@ -6045,51 +6078,51 @@
       <c r="BF9" s="13">
         <v>1.9</v>
       </c>
       <c r="BG9" s="9">
         <v>1.7</v>
       </c>
       <c r="BH9" s="9">
         <v>1.6</v>
       </c>
       <c r="BI9" s="9">
         <v>1.5</v>
       </c>
       <c r="BJ9" s="9">
         <v>1.8</v>
       </c>
       <c r="BK9" s="9">
         <v>1.7</v>
       </c>
       <c r="BL9" s="9">
         <v>1.6</v>
       </c>
       <c r="BM9" s="9">
         <v>1.5</v>
       </c>
       <c r="BN9" s="9">
-        <v>1.9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="22.5">
       <c r="A10" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="8">
         <v>0.3</v>
       </c>
       <c r="C10" s="8">
         <v>0.26962369265913222</v>
       </c>
       <c r="D10" s="8">
         <v>0.3</v>
       </c>
       <c r="E10" s="9">
         <v>0.3</v>
       </c>
       <c r="F10" s="8">
         <v>0.4</v>
       </c>
       <c r="G10" s="8">
         <v>0.3</v>
       </c>
       <c r="H10" s="8">
@@ -6445,51 +6478,51 @@
       <c r="BF11" s="13">
         <v>4.3</v>
       </c>
       <c r="BG11" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="BH11" s="9">
         <v>5.4</v>
       </c>
       <c r="BI11" s="9">
         <v>6</v>
       </c>
       <c r="BJ11" s="9">
         <v>4.8</v>
       </c>
       <c r="BK11" s="9">
         <v>5.2</v>
       </c>
       <c r="BL11" s="9">
         <v>5.4</v>
       </c>
       <c r="BM11" s="9">
         <v>6.2</v>
       </c>
       <c r="BN11" s="9">
-        <v>5.0999999999999996</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="12" spans="1:66" s="6" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>130</v>
       </c>
       <c r="B12" s="17">
         <v>54.800000000000004</v>
       </c>
       <c r="C12" s="17">
         <v>53.710986747095383</v>
       </c>
       <c r="D12" s="17">
         <v>52.3</v>
       </c>
       <c r="E12" s="17">
         <v>51.70000000000001</v>
       </c>
       <c r="F12" s="17">
         <v>51.900000000000006</v>
       </c>
       <c r="G12" s="17">
         <v>49.300000000000004</v>
       </c>
       <c r="H12" s="17">
@@ -6645,51 +6678,51 @@
       <c r="BF12" s="17">
         <v>57.9</v>
       </c>
       <c r="BG12" s="5">
         <v>57.1</v>
       </c>
       <c r="BH12" s="5">
         <v>56.7</v>
       </c>
       <c r="BI12" s="5">
         <v>58</v>
       </c>
       <c r="BJ12" s="5">
         <v>58.5</v>
       </c>
       <c r="BK12" s="5">
         <v>57.3</v>
       </c>
       <c r="BL12" s="5">
         <v>57.1</v>
       </c>
       <c r="BM12" s="5">
         <v>57.6</v>
       </c>
       <c r="BN12" s="5">
-        <v>57.8</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="8">
         <v>13.2</v>
       </c>
       <c r="C13" s="8">
         <v>12.758673269246605</v>
       </c>
       <c r="D13" s="8">
         <v>13</v>
       </c>
       <c r="E13" s="9">
         <v>13</v>
       </c>
       <c r="F13" s="8">
         <v>12.6</v>
       </c>
       <c r="G13" s="8">
         <v>12.3</v>
       </c>
       <c r="H13" s="8">
@@ -6845,51 +6878,51 @@
       <c r="BF13" s="13">
         <v>16.5</v>
       </c>
       <c r="BG13" s="9">
         <v>16</v>
       </c>
       <c r="BH13" s="9">
         <v>16.3</v>
       </c>
       <c r="BI13" s="9">
         <v>19</v>
       </c>
       <c r="BJ13" s="9">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="9">
         <v>16.7</v>
       </c>
       <c r="BM13" s="9">
         <v>19.899999999999999</v>
       </c>
       <c r="BN13" s="9">
-        <v>16.600000000000001</v>
+        <v>16.899999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="8">
         <v>7.2</v>
       </c>
       <c r="C14" s="8">
         <v>7.3216365051403791</v>
       </c>
       <c r="D14" s="8">
         <v>7.9</v>
       </c>
       <c r="E14" s="9">
         <v>8</v>
       </c>
       <c r="F14" s="8">
         <v>6.9</v>
       </c>
       <c r="G14" s="8">
         <v>6.4</v>
       </c>
       <c r="H14" s="8">
@@ -7045,51 +7078,51 @@
       <c r="BF14" s="13">
         <v>6</v>
       </c>
       <c r="BG14" s="9">
         <v>6.1</v>
       </c>
       <c r="BH14" s="9">
         <v>5.6</v>
       </c>
       <c r="BI14" s="9">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="9">
         <v>6.5</v>
       </c>
       <c r="BK14" s="9">
         <v>6.8</v>
       </c>
       <c r="BL14" s="9">
         <v>6.2</v>
       </c>
       <c r="BM14" s="9">
         <v>6.1</v>
       </c>
       <c r="BN14" s="9">
-        <v>6.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="8">
         <v>0.9716524464714702</v>
       </c>
       <c r="D15" s="8">
         <v>0.9</v>
       </c>
       <c r="E15" s="9">
         <v>1</v>
       </c>
       <c r="F15" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="8">
         <v>0.9</v>
       </c>
       <c r="H15" s="8">
@@ -7645,51 +7678,51 @@
       <c r="BF17" s="13">
         <v>4</v>
       </c>
       <c r="BG17" s="9">
         <v>4</v>
       </c>
       <c r="BH17" s="9">
         <v>3.8</v>
       </c>
       <c r="BI17" s="9">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="9">
         <v>4.2</v>
       </c>
       <c r="BM17" s="9">
         <v>3.6</v>
       </c>
       <c r="BN17" s="9">
-        <v>3.7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="8">
         <v>9.5</v>
       </c>
       <c r="C18" s="8">
         <v>9.3953926371169381</v>
       </c>
       <c r="D18" s="8">
         <v>8.5</v>
       </c>
       <c r="E18" s="9">
         <v>8.6</v>
       </c>
       <c r="F18" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="H18" s="8">
@@ -7845,51 +7878,51 @@
       <c r="BF18" s="13">
         <v>8.9</v>
       </c>
       <c r="BG18" s="9">
         <v>8.4</v>
       </c>
       <c r="BH18" s="9">
         <v>8.6</v>
       </c>
       <c r="BI18" s="9">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="9">
         <v>9.1</v>
       </c>
       <c r="BK18" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="9">
         <v>8.4</v>
       </c>
       <c r="BM18" s="9">
         <v>9.1999999999999993</v>
       </c>
       <c r="BN18" s="9">
-        <v>9</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="8">
         <v>5.3</v>
       </c>
       <c r="C19" s="8">
         <v>4.3779757284006413</v>
       </c>
       <c r="D19" s="8">
         <v>3.9</v>
       </c>
       <c r="E19" s="9">
         <v>3.9</v>
       </c>
       <c r="F19" s="8">
         <v>5.2</v>
       </c>
       <c r="G19" s="8">
         <v>4.3</v>
       </c>
       <c r="H19" s="8">
@@ -8045,51 +8078,51 @@
       <c r="BF19" s="13">
         <v>4.5</v>
       </c>
       <c r="BG19" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="9">
         <v>3.4</v>
       </c>
       <c r="BI19" s="9">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="9">
         <v>4.3</v>
       </c>
       <c r="BK19" s="9">
         <v>3.5</v>
       </c>
       <c r="BL19" s="9">
         <v>3.1</v>
       </c>
       <c r="BM19" s="9">
         <v>2.9</v>
       </c>
       <c r="BN19" s="9">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="8">
         <v>2.6</v>
       </c>
       <c r="C20" s="8">
         <v>2.21953003375602</v>
       </c>
       <c r="D20" s="8">
         <v>2.1</v>
       </c>
       <c r="E20" s="9">
         <v>1.9</v>
       </c>
       <c r="F20" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="8">
         <v>2</v>
       </c>
       <c r="H20" s="8">
@@ -8245,51 +8278,51 @@
       <c r="BF20" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG20" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="9">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="9">
         <v>2.1</v>
       </c>
       <c r="BK20" s="9">
         <v>2</v>
       </c>
       <c r="BL20" s="9">
         <v>2</v>
       </c>
       <c r="BM20" s="9">
         <v>2.1</v>
       </c>
       <c r="BN20" s="9">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="8">
         <v>2</v>
       </c>
       <c r="C21" s="8">
         <v>2.1689565097557586</v>
       </c>
       <c r="D21" s="8">
         <v>2</v>
       </c>
       <c r="E21" s="9">
         <v>2.1</v>
       </c>
       <c r="F21" s="8">
         <v>1.9</v>
       </c>
       <c r="G21" s="8">
         <v>1.7</v>
       </c>
       <c r="H21" s="8">
@@ -8645,51 +8678,51 @@
       <c r="BF22" s="13">
         <v>4.3</v>
       </c>
       <c r="BG22" s="9">
         <v>4.7</v>
       </c>
       <c r="BH22" s="9">
         <v>5</v>
       </c>
       <c r="BI22" s="9">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="9">
         <v>4.2</v>
       </c>
       <c r="BK22" s="9">
         <v>4.5</v>
       </c>
       <c r="BL22" s="9">
         <v>5</v>
       </c>
       <c r="BM22" s="9">
         <v>3.2</v>
       </c>
       <c r="BN22" s="9">
-        <v>4.0999999999999996</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="8">
         <v>2.1</v>
       </c>
       <c r="C23" s="8">
         <v>2.0923719288200351</v>
       </c>
       <c r="D23" s="8">
         <v>2.1</v>
       </c>
       <c r="E23" s="9">
         <v>1.7</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>1.9</v>
       </c>
       <c r="H23" s="8">
@@ -8845,51 +8878,51 @@
       <c r="BF23" s="13">
         <v>2.7</v>
       </c>
       <c r="BG23" s="9">
         <v>2.7</v>
       </c>
       <c r="BH23" s="9">
         <v>2.7</v>
       </c>
       <c r="BI23" s="9">
         <v>3</v>
       </c>
       <c r="BJ23" s="9">
         <v>2.7</v>
       </c>
       <c r="BK23" s="9">
         <v>2.8</v>
       </c>
       <c r="BL23" s="9">
         <v>2.7</v>
       </c>
       <c r="BM23" s="9">
         <v>1.8</v>
       </c>
       <c r="BN23" s="9">
-        <v>2.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="8">
         <v>0.6</v>
       </c>
       <c r="C24" s="8">
         <v>0.66329297024396905</v>
       </c>
       <c r="D24" s="8">
         <v>0.6</v>
       </c>
       <c r="E24" s="9">
         <v>0.6</v>
       </c>
       <c r="F24" s="8">
         <v>0.6</v>
       </c>
       <c r="G24" s="8">
         <v>0.6</v>
       </c>
       <c r="H24" s="8">
@@ -9245,51 +9278,51 @@
       <c r="BF25" s="13">
         <v>2.8</v>
       </c>
       <c r="BG25" s="9">
         <v>2.5</v>
       </c>
       <c r="BH25" s="9">
         <v>3</v>
       </c>
       <c r="BI25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="9">
         <v>2.8</v>
       </c>
       <c r="BM25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BN25" s="9">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="45">
       <c r="A26" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="8">
         <v>0.1</v>
       </c>
       <c r="C26" s="8">
         <v>8.269717393157347E-2</v>
       </c>
       <c r="D26" s="8">
         <v>0.1</v>
       </c>
       <c r="E26" s="9">
         <v>0.1</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
@@ -9645,51 +9678,51 @@
       <c r="BF27" s="14">
         <v>93</v>
       </c>
       <c r="BG27" s="5">
         <v>93</v>
       </c>
       <c r="BH27" s="5">
         <v>92.9</v>
       </c>
       <c r="BI27" s="5">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="5">
         <v>93.4</v>
       </c>
       <c r="BK27" s="5">
         <v>92.9</v>
       </c>
       <c r="BL27" s="5">
         <v>93</v>
       </c>
       <c r="BM27" s="5">
         <v>94.2</v>
       </c>
       <c r="BN27" s="5">
-        <v>92.3</v>
+        <v>92.2</v>
       </c>
     </row>
     <row r="28" spans="1:66" ht="17.25" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="8">
         <v>-1.8</v>
       </c>
       <c r="C28" s="8">
         <v>-2.2510329529610762</v>
       </c>
       <c r="D28" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="9">
         <v>-2.1</v>
       </c>
       <c r="F28" s="8">
         <v>-2.6</v>
       </c>
       <c r="G28" s="8">
         <v>-2.4</v>
       </c>
       <c r="H28" s="8">
@@ -10044,51 +10077,53 @@
       </c>
       <c r="BF29" s="14">
         <v>93</v>
       </c>
       <c r="BG29" s="5">
         <v>93</v>
       </c>
       <c r="BH29" s="5">
         <v>92.9</v>
       </c>
       <c r="BI29" s="5">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="5">
         <v>93.4</v>
       </c>
       <c r="BK29" s="5">
         <v>92.9</v>
       </c>
       <c r="BL29" s="5">
         <v>93</v>
       </c>
       <c r="BM29" s="5">
         <v>94.2</v>
       </c>
-      <c r="BN29" s="5"/>
+      <c r="BN29" s="5">
+        <v>92.2</v>
+      </c>
     </row>
     <row r="30" spans="1:66" s="6" customFormat="1">
       <c r="A30" s="7" t="s">
         <v>217</v>
       </c>
       <c r="B30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="C30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="D30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="E30" s="55">
         <v>5.3</v>
       </c>
       <c r="F30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="G30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="H30" s="55" t="s">
         <v>169</v>
@@ -10443,51 +10478,51 @@
       <c r="BF31" s="57">
         <v>7</v>
       </c>
       <c r="BG31" s="9">
         <v>7</v>
       </c>
       <c r="BH31" s="9">
         <v>7.1</v>
       </c>
       <c r="BI31" s="9">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="9">
         <v>6.6</v>
       </c>
       <c r="BK31" s="9">
         <v>7.1</v>
       </c>
       <c r="BL31" s="9">
         <v>7</v>
       </c>
       <c r="BM31" s="9">
         <v>6.2</v>
       </c>
       <c r="BN31" s="9">
-        <v>7.7</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="32" spans="1:66" s="6" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>219</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="E32" s="9">
         <v>0.3</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="H32" s="8" t="s">
@@ -10850,164 +10885,166 @@
         <v>100</v>
       </c>
       <c r="BI33" s="5">
         <v>100</v>
       </c>
       <c r="BJ33" s="5">
         <v>100</v>
       </c>
       <c r="BK33" s="5">
         <v>100</v>
       </c>
       <c r="BL33" s="5">
         <v>100</v>
       </c>
       <c r="BM33" s="5">
         <v>100</v>
       </c>
       <c r="BN33" s="5">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:66">
       <c r="AY34" s="21"/>
       <c r="BC34" s="22"/>
     </row>
-    <row r="35" spans="1:66" ht="12.75">
+    <row r="35" spans="1:66">
       <c r="A35" s="23" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="23"/>
+      <c r="A36" s="23" t="s">
+        <v>222</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BM2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007D3905E9A5205C4BBA2F0D343495F8DD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d8f7283059bd1e05bf76a8eecf883df8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00A4B40C-3B42-48DB-B897-A4A13772812F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7CF791-B3C0-402A-9323-2F9A2C887A91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51AD9CDF-E9F6-4018-8E6D-9AA27EA3E944}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>