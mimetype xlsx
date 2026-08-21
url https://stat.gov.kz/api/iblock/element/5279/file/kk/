--- v2 (2026-07-10)
+++ v3 (2026-08-21)
@@ -10,184 +10,184 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="17910" yWindow="-90" windowWidth="9465" windowHeight="12225" tabRatio="764" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12270" tabRatio="764" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="5" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="6" l="1"/>
-  <c r="B4" i="6" s="1"/>
   <c r="C5" i="6"/>
   <c r="D5" i="6"/>
   <c r="E5" i="6"/>
   <c r="F5" i="6"/>
   <c r="G5" i="6"/>
   <c r="H5" i="6"/>
   <c r="I5" i="6"/>
   <c r="J5" i="6"/>
   <c r="B8" i="6"/>
   <c r="C8" i="6"/>
   <c r="D8" i="6"/>
   <c r="E8" i="6"/>
   <c r="F8" i="6"/>
   <c r="G8" i="6"/>
-  <c r="G4" i="6" s="1"/>
   <c r="H8" i="6"/>
   <c r="I8" i="6"/>
   <c r="J8" i="6"/>
   <c r="B16" i="6"/>
   <c r="B13" i="6" s="1"/>
   <c r="C16" i="6"/>
   <c r="C13" i="6" s="1"/>
   <c r="D16" i="6"/>
   <c r="D13" i="6" s="1"/>
   <c r="E16" i="6"/>
   <c r="E13" i="6" s="1"/>
   <c r="F16" i="6"/>
   <c r="F13" i="6" s="1"/>
   <c r="G16" i="6"/>
   <c r="G13" i="6" s="1"/>
   <c r="H16" i="6"/>
   <c r="H13" i="6" s="1"/>
   <c r="I16" i="6"/>
   <c r="I13" i="6" s="1"/>
   <c r="J16" i="6"/>
   <c r="J13" i="6" s="1"/>
   <c r="B29" i="6"/>
   <c r="C29" i="6"/>
   <c r="D29" i="6"/>
   <c r="E29" i="6"/>
   <c r="F29" i="6"/>
   <c r="G29" i="6"/>
   <c r="H29" i="6"/>
   <c r="I29" i="6"/>
   <c r="J29" i="6"/>
   <c r="B7" i="5"/>
   <c r="B24" i="5" s="1"/>
   <c r="B26" i="5" s="1"/>
   <c r="B29" i="5" s="1"/>
   <c r="C7" i="5"/>
-  <c r="C24" i="5"/>
+  <c r="C24" i="5" s="1"/>
   <c r="C26" i="5" s="1"/>
   <c r="C29" i="5" s="1"/>
   <c r="D7" i="5"/>
   <c r="D24" i="5" s="1"/>
   <c r="D26" i="5" s="1"/>
   <c r="D29" i="5" s="1"/>
   <c r="E7" i="5"/>
+  <c r="E24" i="5" s="1"/>
+  <c r="E26" i="5" s="1"/>
+  <c r="E29" i="5" s="1"/>
   <c r="F7" i="5"/>
   <c r="F24" i="5" s="1"/>
   <c r="F26" i="5" s="1"/>
   <c r="F29" i="5" s="1"/>
   <c r="G7" i="5"/>
   <c r="G24" i="5" s="1"/>
   <c r="G26" i="5" s="1"/>
   <c r="G29" i="5" s="1"/>
   <c r="H7" i="5"/>
   <c r="H24" i="5" s="1"/>
   <c r="H26" i="5" s="1"/>
   <c r="H29" i="5" s="1"/>
   <c r="I7" i="5"/>
   <c r="I24" i="5" s="1"/>
   <c r="I26" i="5" s="1"/>
   <c r="I29" i="5" s="1"/>
-  <c r="E24" i="5"/>
-[...2 lines deleted...]
-  <c r="I4" i="6" l="1"/>
+  <c r="G4" i="6" l="1"/>
+  <c r="B4" i="6"/>
+  <c r="I4" i="6"/>
   <c r="E4" i="6"/>
+  <c r="E26" i="6" s="1"/>
+  <c r="E28" i="6" s="1"/>
+  <c r="E32" i="6" s="1"/>
   <c r="D4" i="6"/>
   <c r="D26" i="6" s="1"/>
   <c r="D28" i="6" s="1"/>
   <c r="D32" i="6" s="1"/>
   <c r="C4" i="6"/>
   <c r="C26" i="6" s="1"/>
   <c r="C28" i="6" s="1"/>
   <c r="C32" i="6" s="1"/>
   <c r="J4" i="6"/>
   <c r="J26" i="6" s="1"/>
   <c r="J28" i="6" s="1"/>
   <c r="J32" i="6" s="1"/>
   <c r="H4" i="6"/>
   <c r="H26" i="6" s="1"/>
   <c r="H28" i="6" s="1"/>
   <c r="H32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G26" i="6"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="I26" i="6"/>
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
-  <c r="E26" i="6"/>
-[...1 lines deleted...]
-  <c r="E32" i="6" s="1"/>
   <c r="F26" i="6"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="227">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -852,190 +852,154 @@
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
     <t>2025 жылғы 
 9 ай</t>
   </si>
   <si>
     <t xml:space="preserve">               ЖІӨ-ге %-бен</t>
   </si>
   <si>
     <t>Өнімдерге салынатын таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
   </si>
   <si>
-    <t>+7 7172749302</t>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тастан Н.Ш. 
+</t>
+  </si>
+  <si>
+    <t>+7 7172749260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы
+  1 тоқсан </t>
   </si>
   <si>
     <r>
-      <rPr>
-[...41 lines deleted...]
-      <t xml:space="preserve">2025 жыл </t>
+      <t>2026 жылғы
+  1 жарты-жылдық</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">* </t>
     </r>
   </si>
   <si>
-    <r>
-[...2 lines deleted...]
-    </r>
     <r>
       <rPr>
-        <b/>
+        <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>2)</t>
+      <t>*</t>
     </r>
-  </si>
-[...6 lines deleted...]
-</t>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Жедел деректер.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <vertAlign val="superscript"/>
-[...5 lines deleted...]
-      <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
@@ -1143,50 +1107,65 @@
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1249,133 +1228,133 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="175" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
-      <alignment horizontal="right"/>
-[...11 lines deleted...]
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1424,150 +1403,150 @@
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="3" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="14" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
@@ -1897,76 +1876,74 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5962/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5272/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5293/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.7109375" style="59" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="59" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="48" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="49">
         <v>111210</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="48" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -2029,191 +2006,191 @@
       <c r="A11" s="48" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="52"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="48" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="60" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="31.5" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="61" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="76" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="71" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="77"/>
-      <c r="B15" s="70" t="s">
+      <c r="B15" s="71" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="77"/>
-      <c r="B16" s="70" t="s">
+      <c r="B16" s="71" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="78"/>
-      <c r="B17" s="71" t="s">
+      <c r="B17" s="72" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="48" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="72">
-        <v>46202</v>
+      <c r="B19" s="73">
+        <v>46248</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="48" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="72">
-        <v>46234</v>
+      <c r="B20" s="73">
+        <v>46295</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="48" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="10.5" customHeight="1">
+    <row r="22" spans="1:2" ht="14.25" customHeight="1">
       <c r="A22" s="48" t="s">
         <v>159</v>
       </c>
-      <c r="B22" s="73" t="s">
-        <v>225</v>
+      <c r="B22" s="74" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="48" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="74" t="s">
-        <v>220</v>
+      <c r="B23" s="70" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="12" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="75" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
-[...2 lines deleted...]
-    <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B17" r:id="rId7"/>
     <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="111.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="63" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="63" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="63" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="63"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="22.5">
       <c r="B12" s="64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="63"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="63"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="65"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="65"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="65"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="65"/>
     </row>
@@ -4596,77 +4573,79 @@
       </c>
       <c r="B31" s="17">
         <v>99.999999999999986</v>
       </c>
       <c r="C31" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="D31" s="17">
         <v>99.999999999999986</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="40"/>
       <c r="B33" s="41"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN36"/>
+  <dimension ref="A1:BO36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BC4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BN4" sqref="BN4:BN33"/>
+      <selection pane="bottomRight" activeCell="BO29" sqref="BO29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="47" style="1" customWidth="1"/>
     <col min="2" max="58" width="11.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="11.42578125" style="1" customWidth="1"/>
     <col min="60" max="62" width="11.140625" style="1" customWidth="1"/>
     <col min="63" max="63" width="11.7109375" style="1" customWidth="1"/>
-    <col min="64" max="64" width="15.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="67" max="16384" width="9.140625" style="1"/>
+    <col min="64" max="64" width="12.7109375" style="1" customWidth="1"/>
+    <col min="65" max="65" width="11.5703125" style="1" customWidth="1"/>
+    <col min="66" max="66" width="11.85546875" style="1" customWidth="1"/>
+    <col min="67" max="67" width="11.7109375" style="1" customWidth="1"/>
+    <col min="68" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="21" customHeight="1">
+    <row r="1" spans="1:67" ht="21" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:66" ht="12.75" customHeight="1">
+    <row r="2" spans="1:67" ht="12.75" customHeight="1">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
       <c r="Y2" s="42"/>
@@ -4676,56 +4655,56 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2"/>
       <c r="AO2" s="2"/>
       <c r="AP2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AY2" s="2" t="s">
         <v>84</v>
       </c>
       <c r="BA2" s="2"/>
       <c r="BD2" s="46"/>
       <c r="BL2" s="46"/>
-      <c r="BM2" s="80" t="s">
+      <c r="BN2" s="80" t="s">
         <v>216</v>
       </c>
-      <c r="BN2" s="80"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:66" ht="33.75">
+      <c r="BO2" s="80"/>
+    </row>
+    <row r="3" spans="1:67" ht="35.25">
       <c r="A3" s="43" t="s">
         <v>131</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>124</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>123</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>122</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>121</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>120</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>119</v>
       </c>
       <c r="I3" s="44" t="s">
@@ -4875,57 +4854,60 @@
       <c r="BE3" s="44" t="s">
         <v>176</v>
       </c>
       <c r="BF3" s="44" t="s">
         <v>127</v>
       </c>
       <c r="BG3" s="44" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="44" t="s">
         <v>128</v>
       </c>
       <c r="BI3" s="44" t="s">
         <v>170</v>
       </c>
       <c r="BJ3" s="44" t="s">
         <v>134</v>
       </c>
       <c r="BK3" s="44" t="s">
         <v>171</v>
       </c>
       <c r="BL3" s="44" t="s">
         <v>215</v>
       </c>
       <c r="BM3" s="44" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="BN3" s="44" t="s">
         <v>224</v>
       </c>
-    </row>
-    <row r="4" spans="1:66" s="6" customFormat="1">
+      <c r="BO3" s="44" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="6" customFormat="1">
       <c r="A4" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B4" s="4">
         <v>42.199999999999996</v>
       </c>
       <c r="C4" s="4">
         <v>43.564331761710442</v>
       </c>
       <c r="D4" s="4">
         <v>44.699999999999996</v>
       </c>
       <c r="E4" s="4">
         <v>45.1</v>
       </c>
       <c r="F4" s="4">
         <v>41.2</v>
       </c>
       <c r="G4" s="4">
         <v>42.800000000000004</v>
       </c>
       <c r="H4" s="4">
         <v>43.4</v>
       </c>
       <c r="I4" s="4">
@@ -5075,57 +5057,60 @@
       <c r="BE4" s="5">
         <v>36.200000000000003</v>
       </c>
       <c r="BF4" s="5">
         <v>35.1</v>
       </c>
       <c r="BG4" s="5">
         <v>35.9</v>
       </c>
       <c r="BH4" s="5">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="5">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="5">
         <v>34.9</v>
       </c>
       <c r="BK4" s="5">
         <v>35.6</v>
       </c>
       <c r="BL4" s="5">
         <v>35.9</v>
       </c>
       <c r="BM4" s="5">
-        <v>36.6</v>
+        <v>36.200000000000003</v>
       </c>
       <c r="BN4" s="5">
         <v>35.700000000000003</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="5">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="8">
         <v>2.6021809834784748</v>
       </c>
       <c r="D5" s="8">
         <v>4.5</v>
       </c>
       <c r="E5" s="9">
         <v>4.5</v>
       </c>
       <c r="F5" s="8">
         <v>2.1</v>
       </c>
       <c r="G5" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="H5" s="8">
         <v>4</v>
       </c>
       <c r="I5" s="9">
@@ -5280,52 +5265,55 @@
       </c>
       <c r="BG5" s="9">
         <v>2.5</v>
       </c>
       <c r="BH5" s="9">
         <v>4</v>
       </c>
       <c r="BI5" s="9">
         <v>3.8</v>
       </c>
       <c r="BJ5" s="9">
         <v>1.9</v>
       </c>
       <c r="BK5" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL5" s="9">
         <v>3.6</v>
       </c>
       <c r="BM5" s="9">
         <v>3.8</v>
       </c>
       <c r="BN5" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5">
         <v>34.6</v>
       </c>
       <c r="C6" s="5">
         <v>34.59150026024821</v>
       </c>
       <c r="D6" s="5">
         <v>32.599999999999994</v>
       </c>
       <c r="E6" s="5">
         <v>32.9</v>
       </c>
       <c r="F6" s="5">
         <v>34.5</v>
       </c>
       <c r="G6" s="5">
         <v>35.4</v>
       </c>
       <c r="H6" s="5">
         <v>33.6</v>
       </c>
       <c r="I6" s="5">
@@ -5475,57 +5463,60 @@
       <c r="BE6" s="14">
         <v>26.8</v>
       </c>
       <c r="BF6" s="14">
         <v>28.5</v>
       </c>
       <c r="BG6" s="5">
         <v>28.3</v>
       </c>
       <c r="BH6" s="5">
         <v>26.8</v>
       </c>
       <c r="BI6" s="5">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="5">
         <v>28.2</v>
       </c>
       <c r="BK6" s="5">
         <v>28.2</v>
       </c>
       <c r="BL6" s="5">
         <v>26.9</v>
       </c>
       <c r="BM6" s="5">
-        <v>26.6</v>
+        <v>26.2</v>
       </c>
       <c r="BN6" s="5">
         <v>28.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:66">
+      <c r="BO6" s="5">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="8">
         <v>20.7</v>
       </c>
       <c r="C7" s="8">
         <v>19.938941630546296</v>
       </c>
       <c r="D7" s="8">
         <v>18.3</v>
       </c>
       <c r="E7" s="9">
         <v>19.5</v>
       </c>
       <c r="F7" s="8">
         <v>20.9</v>
       </c>
       <c r="G7" s="8">
         <v>21.1</v>
       </c>
       <c r="H7" s="8">
         <v>19.100000000000001</v>
       </c>
       <c r="I7" s="9">
@@ -5675,57 +5666,60 @@
       <c r="BE7" s="13">
         <v>13</v>
       </c>
       <c r="BF7" s="13">
         <v>12.5</v>
       </c>
       <c r="BG7" s="9">
         <v>14</v>
       </c>
       <c r="BH7" s="9">
         <v>13.2</v>
       </c>
       <c r="BI7" s="9">
         <v>12</v>
       </c>
       <c r="BJ7" s="9">
         <v>12.2</v>
       </c>
       <c r="BK7" s="9">
         <v>13.4</v>
       </c>
       <c r="BL7" s="9">
         <v>12.7</v>
       </c>
       <c r="BM7" s="9">
-        <v>11.9</v>
+        <v>11.7</v>
       </c>
       <c r="BN7" s="9">
         <v>10.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="9">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>10.9</v>
       </c>
       <c r="C8" s="8">
         <v>12.323581835121489</v>
       </c>
       <c r="D8" s="8">
         <v>12.1</v>
       </c>
       <c r="E8" s="9">
         <v>11.3</v>
       </c>
       <c r="F8" s="8">
         <v>10.8</v>
       </c>
       <c r="G8" s="8">
         <v>12.1</v>
       </c>
       <c r="H8" s="8">
         <v>12.5</v>
       </c>
       <c r="I8" s="9">
@@ -5875,57 +5869,60 @@
       <c r="BE8" s="13">
         <v>12.2</v>
       </c>
       <c r="BF8" s="13">
         <v>13.8</v>
       </c>
       <c r="BG8" s="9">
         <v>12.3</v>
       </c>
       <c r="BH8" s="9">
         <v>11.7</v>
       </c>
       <c r="BI8" s="9">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="9">
         <v>13.9</v>
       </c>
       <c r="BK8" s="9">
         <v>12.8</v>
       </c>
       <c r="BL8" s="9">
         <v>12.4</v>
       </c>
       <c r="BM8" s="9">
-        <v>13</v>
+        <v>12.8</v>
       </c>
       <c r="BN8" s="9">
         <v>15.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:66" ht="22.5">
+      <c r="BO8" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="22.5">
       <c r="A9" s="15" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="8">
         <v>2.7</v>
       </c>
       <c r="C9" s="8">
         <v>2.0593531019212965</v>
       </c>
       <c r="D9" s="8">
         <v>1.9</v>
       </c>
       <c r="E9" s="9">
         <v>1.8</v>
       </c>
       <c r="F9" s="8">
         <v>2.4</v>
       </c>
       <c r="G9" s="8">
         <v>1.9</v>
       </c>
       <c r="H9" s="8">
         <v>1.7</v>
       </c>
       <c r="I9" s="9">
@@ -6080,52 +6077,55 @@
       </c>
       <c r="BG9" s="9">
         <v>1.7</v>
       </c>
       <c r="BH9" s="9">
         <v>1.6</v>
       </c>
       <c r="BI9" s="9">
         <v>1.5</v>
       </c>
       <c r="BJ9" s="9">
         <v>1.8</v>
       </c>
       <c r="BK9" s="9">
         <v>1.7</v>
       </c>
       <c r="BL9" s="9">
         <v>1.6</v>
       </c>
       <c r="BM9" s="9">
         <v>1.5</v>
       </c>
       <c r="BN9" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="10" spans="1:66" ht="22.5">
+      <c r="BO9" s="9">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67" ht="22.5">
       <c r="A10" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="8">
         <v>0.3</v>
       </c>
       <c r="C10" s="8">
         <v>0.26962369265913222</v>
       </c>
       <c r="D10" s="8">
         <v>0.3</v>
       </c>
       <c r="E10" s="9">
         <v>0.3</v>
       </c>
       <c r="F10" s="8">
         <v>0.4</v>
       </c>
       <c r="G10" s="8">
         <v>0.3</v>
       </c>
       <c r="H10" s="8">
         <v>0.3</v>
       </c>
       <c r="I10" s="9">
@@ -6280,52 +6280,55 @@
       </c>
       <c r="BG10" s="9">
         <v>0.3</v>
       </c>
       <c r="BH10" s="9">
         <v>0.3</v>
       </c>
       <c r="BI10" s="9">
         <v>0.2</v>
       </c>
       <c r="BJ10" s="9">
         <v>0.3</v>
       </c>
       <c r="BK10" s="9">
         <v>0.3</v>
       </c>
       <c r="BL10" s="9">
         <v>0.2</v>
       </c>
       <c r="BM10" s="9">
         <v>0.2</v>
       </c>
       <c r="BN10" s="9">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="9">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8">
         <v>5.3</v>
       </c>
       <c r="C11" s="8">
         <v>6.3706505179837576</v>
       </c>
       <c r="D11" s="8">
         <v>7.6</v>
       </c>
       <c r="E11" s="9">
         <v>7.7</v>
       </c>
       <c r="F11" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="8">
         <v>5.2</v>
       </c>
       <c r="H11" s="8">
         <v>5.8</v>
       </c>
       <c r="I11" s="9">
@@ -6480,52 +6483,55 @@
       </c>
       <c r="BG11" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="BH11" s="9">
         <v>5.4</v>
       </c>
       <c r="BI11" s="9">
         <v>6</v>
       </c>
       <c r="BJ11" s="9">
         <v>4.8</v>
       </c>
       <c r="BK11" s="9">
         <v>5.2</v>
       </c>
       <c r="BL11" s="9">
         <v>5.4</v>
       </c>
       <c r="BM11" s="9">
         <v>6.2</v>
       </c>
       <c r="BN11" s="9">
         <v>5.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:66" s="6" customFormat="1">
+      <c r="BO11" s="9">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67" s="6" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>130</v>
       </c>
       <c r="B12" s="17">
         <v>54.800000000000004</v>
       </c>
       <c r="C12" s="17">
         <v>53.710986747095383</v>
       </c>
       <c r="D12" s="17">
         <v>52.3</v>
       </c>
       <c r="E12" s="17">
         <v>51.70000000000001</v>
       </c>
       <c r="F12" s="17">
         <v>51.900000000000006</v>
       </c>
       <c r="G12" s="17">
         <v>49.300000000000004</v>
       </c>
       <c r="H12" s="17">
         <v>48.800000000000011</v>
       </c>
       <c r="I12" s="17">
@@ -6675,57 +6681,60 @@
       <c r="BE12" s="17">
         <v>56.4</v>
       </c>
       <c r="BF12" s="17">
         <v>57.9</v>
       </c>
       <c r="BG12" s="5">
         <v>57.1</v>
       </c>
       <c r="BH12" s="5">
         <v>56.7</v>
       </c>
       <c r="BI12" s="5">
         <v>58</v>
       </c>
       <c r="BJ12" s="5">
         <v>58.5</v>
       </c>
       <c r="BK12" s="5">
         <v>57.3</v>
       </c>
       <c r="BL12" s="5">
         <v>57.1</v>
       </c>
       <c r="BM12" s="5">
-        <v>57.6</v>
+        <v>58</v>
       </c>
       <c r="BN12" s="5">
         <v>56.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:66" ht="22.5">
+      <c r="BO12" s="5">
+        <v>55.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="8">
         <v>13.2</v>
       </c>
       <c r="C13" s="8">
         <v>12.758673269246605</v>
       </c>
       <c r="D13" s="8">
         <v>13</v>
       </c>
       <c r="E13" s="9">
         <v>13</v>
       </c>
       <c r="F13" s="8">
         <v>12.6</v>
       </c>
       <c r="G13" s="8">
         <v>12.3</v>
       </c>
       <c r="H13" s="8">
         <v>13.4</v>
       </c>
       <c r="I13" s="9">
@@ -6875,57 +6884,60 @@
       <c r="BE13" s="13">
         <v>18.2</v>
       </c>
       <c r="BF13" s="13">
         <v>16.5</v>
       </c>
       <c r="BG13" s="9">
         <v>16</v>
       </c>
       <c r="BH13" s="9">
         <v>16.3</v>
       </c>
       <c r="BI13" s="9">
         <v>19</v>
       </c>
       <c r="BJ13" s="9">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="9">
         <v>16.7</v>
       </c>
       <c r="BM13" s="9">
-        <v>19.899999999999999</v>
+        <v>20</v>
       </c>
       <c r="BN13" s="9">
         <v>16.899999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="9">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="8">
         <v>7.2</v>
       </c>
       <c r="C14" s="8">
         <v>7.3216365051403791</v>
       </c>
       <c r="D14" s="8">
         <v>7.9</v>
       </c>
       <c r="E14" s="9">
         <v>8</v>
       </c>
       <c r="F14" s="8">
         <v>6.9</v>
       </c>
       <c r="G14" s="8">
         <v>6.4</v>
       </c>
       <c r="H14" s="8">
         <v>6.9</v>
       </c>
       <c r="I14" s="9">
@@ -7075,57 +7087,60 @@
       <c r="BE14" s="13">
         <v>5.6</v>
       </c>
       <c r="BF14" s="13">
         <v>6</v>
       </c>
       <c r="BG14" s="9">
         <v>6.1</v>
       </c>
       <c r="BH14" s="9">
         <v>5.6</v>
       </c>
       <c r="BI14" s="9">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="9">
         <v>6.5</v>
       </c>
       <c r="BK14" s="9">
         <v>6.8</v>
       </c>
       <c r="BL14" s="9">
         <v>6.2</v>
       </c>
       <c r="BM14" s="9">
-        <v>6.1</v>
+        <v>6</v>
       </c>
       <c r="BN14" s="9">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="9">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="8">
         <v>0.9716524464714702</v>
       </c>
       <c r="D15" s="8">
         <v>0.9</v>
       </c>
       <c r="E15" s="9">
         <v>1</v>
       </c>
       <c r="F15" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="8">
         <v>0.9</v>
       </c>
       <c r="H15" s="8">
         <v>0.8</v>
       </c>
       <c r="I15" s="9">
@@ -7280,52 +7295,55 @@
       </c>
       <c r="BG15" s="9">
         <v>0.8</v>
       </c>
       <c r="BH15" s="9">
         <v>0.8</v>
       </c>
       <c r="BI15" s="9">
         <v>1.2</v>
       </c>
       <c r="BJ15" s="9">
         <v>0.9</v>
       </c>
       <c r="BK15" s="9">
         <v>0.9</v>
       </c>
       <c r="BL15" s="9">
         <v>0.9</v>
       </c>
       <c r="BM15" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="BN15" s="9">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="9">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="8">
         <v>2.8</v>
       </c>
       <c r="C16" s="8">
         <v>2.9169275448739924</v>
       </c>
       <c r="D16" s="8">
         <v>2.8</v>
       </c>
       <c r="E16" s="9">
         <v>3.1</v>
       </c>
       <c r="F16" s="8">
         <v>2.6</v>
       </c>
       <c r="G16" s="8">
         <v>2.7</v>
       </c>
       <c r="H16" s="8">
         <v>2.6</v>
       </c>
       <c r="I16" s="9">
@@ -7475,57 +7493,60 @@
       <c r="BE16" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="BF16" s="13">
         <v>1.9</v>
       </c>
       <c r="BG16" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="9">
         <v>2</v>
       </c>
       <c r="BK16" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="9">
         <v>2.1</v>
       </c>
       <c r="BM16" s="9">
-        <v>2.2999999999999998</v>
+        <v>2.7</v>
       </c>
       <c r="BN16" s="9">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="9">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="8">
         <v>3.6</v>
       </c>
       <c r="C17" s="8">
         <v>4.3814968490040274</v>
       </c>
       <c r="D17" s="8">
         <v>4</v>
       </c>
       <c r="E17" s="9">
         <v>3.6</v>
       </c>
       <c r="F17" s="8">
         <v>3.6</v>
       </c>
       <c r="G17" s="8">
         <v>3.8</v>
       </c>
       <c r="H17" s="8">
         <v>3.5</v>
       </c>
       <c r="I17" s="9">
@@ -7675,57 +7696,60 @@
       <c r="BE17" s="13">
         <v>3.3</v>
       </c>
       <c r="BF17" s="13">
         <v>4</v>
       </c>
       <c r="BG17" s="9">
         <v>4</v>
       </c>
       <c r="BH17" s="9">
         <v>3.8</v>
       </c>
       <c r="BI17" s="9">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="9">
         <v>4.2</v>
       </c>
       <c r="BM17" s="9">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="BN17" s="9">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="8">
         <v>9.5</v>
       </c>
       <c r="C18" s="8">
         <v>9.3953926371169381</v>
       </c>
       <c r="D18" s="8">
         <v>8.5</v>
       </c>
       <c r="E18" s="9">
         <v>8.6</v>
       </c>
       <c r="F18" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="H18" s="8">
         <v>7.2</v>
       </c>
       <c r="I18" s="9">
@@ -7875,57 +7899,60 @@
       <c r="BE18" s="13">
         <v>7.5</v>
       </c>
       <c r="BF18" s="13">
         <v>8.9</v>
       </c>
       <c r="BG18" s="9">
         <v>8.4</v>
       </c>
       <c r="BH18" s="9">
         <v>8.6</v>
       </c>
       <c r="BI18" s="9">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="9">
         <v>9.1</v>
       </c>
       <c r="BK18" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="9">
         <v>8.4</v>
       </c>
       <c r="BM18" s="9">
-        <v>9.1999999999999993</v>
+        <v>9.4</v>
       </c>
       <c r="BN18" s="9">
         <v>9.3000000000000007</v>
       </c>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="9">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="8">
         <v>5.3</v>
       </c>
       <c r="C19" s="8">
         <v>4.3779757284006413</v>
       </c>
       <c r="D19" s="8">
         <v>3.9</v>
       </c>
       <c r="E19" s="9">
         <v>3.9</v>
       </c>
       <c r="F19" s="8">
         <v>5.2</v>
       </c>
       <c r="G19" s="8">
         <v>4.3</v>
       </c>
       <c r="H19" s="8">
         <v>3.7</v>
       </c>
       <c r="I19" s="9">
@@ -8075,57 +8102,60 @@
       <c r="BE19" s="13">
         <v>3.5</v>
       </c>
       <c r="BF19" s="13">
         <v>4.5</v>
       </c>
       <c r="BG19" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="9">
         <v>3.4</v>
       </c>
       <c r="BI19" s="9">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="9">
         <v>4.3</v>
       </c>
       <c r="BK19" s="9">
         <v>3.5</v>
       </c>
       <c r="BL19" s="9">
         <v>3.1</v>
       </c>
       <c r="BM19" s="9">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="BN19" s="9">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:66" ht="22.5">
+      <c r="BO19" s="9">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="8">
         <v>2.6</v>
       </c>
       <c r="C20" s="8">
         <v>2.21953003375602</v>
       </c>
       <c r="D20" s="8">
         <v>2.1</v>
       </c>
       <c r="E20" s="9">
         <v>1.9</v>
       </c>
       <c r="F20" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="8">
         <v>2</v>
       </c>
       <c r="H20" s="8">
         <v>1.7</v>
       </c>
       <c r="I20" s="9">
@@ -8275,57 +8305,60 @@
       <c r="BE20" s="13">
         <v>2.4</v>
       </c>
       <c r="BF20" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG20" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="9">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="9">
         <v>2.1</v>
       </c>
       <c r="BK20" s="9">
         <v>2</v>
       </c>
       <c r="BL20" s="9">
         <v>2</v>
       </c>
       <c r="BM20" s="9">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BN20" s="9">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="9">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="8">
         <v>2</v>
       </c>
       <c r="C21" s="8">
         <v>2.1689565097557586</v>
       </c>
       <c r="D21" s="8">
         <v>2</v>
       </c>
       <c r="E21" s="9">
         <v>2.1</v>
       </c>
       <c r="F21" s="8">
         <v>1.9</v>
       </c>
       <c r="G21" s="8">
         <v>1.7</v>
       </c>
       <c r="H21" s="8">
         <v>1.9</v>
       </c>
       <c r="I21" s="9">
@@ -8480,52 +8513,55 @@
       </c>
       <c r="BG21" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH21" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI21" s="9">
         <v>1.9</v>
       </c>
       <c r="BJ21" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="BK21" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL21" s="9">
         <v>2.1</v>
       </c>
       <c r="BM21" s="9">
         <v>1.9</v>
       </c>
       <c r="BN21" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="8">
         <v>3.8</v>
       </c>
       <c r="C22" s="8">
         <v>3.5970297961283317</v>
       </c>
       <c r="D22" s="8">
         <v>3.3</v>
       </c>
       <c r="E22" s="9">
         <v>3.2</v>
       </c>
       <c r="F22" s="8">
         <v>3.7</v>
       </c>
       <c r="G22" s="8">
         <v>3.3</v>
       </c>
       <c r="H22" s="8">
         <v>3.1</v>
       </c>
       <c r="I22" s="9">
@@ -8675,57 +8711,60 @@
       <c r="BE22" s="13">
         <v>4.5</v>
       </c>
       <c r="BF22" s="13">
         <v>4.3</v>
       </c>
       <c r="BG22" s="9">
         <v>4.7</v>
       </c>
       <c r="BH22" s="9">
         <v>5</v>
       </c>
       <c r="BI22" s="9">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="9">
         <v>4.2</v>
       </c>
       <c r="BK22" s="9">
         <v>4.5</v>
       </c>
       <c r="BL22" s="9">
         <v>5</v>
       </c>
       <c r="BM22" s="9">
-        <v>3.2</v>
+        <v>3</v>
       </c>
       <c r="BN22" s="9">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="22.5">
+      <c r="BO22" s="9">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="8">
         <v>2.1</v>
       </c>
       <c r="C23" s="8">
         <v>2.0923719288200351</v>
       </c>
       <c r="D23" s="8">
         <v>2.1</v>
       </c>
       <c r="E23" s="9">
         <v>1.7</v>
       </c>
       <c r="F23" s="8">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>1.9</v>
       </c>
       <c r="H23" s="8">
         <v>2.1</v>
       </c>
       <c r="I23" s="9">
@@ -8880,52 +8919,55 @@
       </c>
       <c r="BG23" s="9">
         <v>2.7</v>
       </c>
       <c r="BH23" s="9">
         <v>2.7</v>
       </c>
       <c r="BI23" s="9">
         <v>3</v>
       </c>
       <c r="BJ23" s="9">
         <v>2.7</v>
       </c>
       <c r="BK23" s="9">
         <v>2.8</v>
       </c>
       <c r="BL23" s="9">
         <v>2.7</v>
       </c>
       <c r="BM23" s="9">
         <v>1.8</v>
       </c>
       <c r="BN23" s="9">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="9">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="8">
         <v>0.6</v>
       </c>
       <c r="C24" s="8">
         <v>0.66329297024396905</v>
       </c>
       <c r="D24" s="8">
         <v>0.6</v>
       </c>
       <c r="E24" s="9">
         <v>0.6</v>
       </c>
       <c r="F24" s="8">
         <v>0.6</v>
       </c>
       <c r="G24" s="8">
         <v>0.6</v>
       </c>
       <c r="H24" s="8">
         <v>0.6</v>
       </c>
       <c r="I24" s="9">
@@ -9080,52 +9122,55 @@
       </c>
       <c r="BG24" s="9">
         <v>0.9</v>
       </c>
       <c r="BH24" s="9">
         <v>0.8</v>
       </c>
       <c r="BI24" s="9">
         <v>0.9</v>
       </c>
       <c r="BJ24" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="BK24" s="9">
         <v>0.8</v>
       </c>
       <c r="BL24" s="9">
         <v>0.8</v>
       </c>
       <c r="BM24" s="9">
         <v>1</v>
       </c>
       <c r="BN24" s="9">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="9">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="8">
         <v>0.9</v>
       </c>
       <c r="C25" s="8">
         <v>0.76335335420564066</v>
       </c>
       <c r="D25" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="E25" s="9">
         <v>0.9</v>
       </c>
       <c r="F25" s="8">
         <v>0.7</v>
       </c>
       <c r="G25" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="H25" s="8">
         <v>1.3</v>
       </c>
       <c r="I25" s="9">
@@ -9275,57 +9320,60 @@
       <c r="BE25" s="13">
         <v>2.1</v>
       </c>
       <c r="BF25" s="13">
         <v>2.8</v>
       </c>
       <c r="BG25" s="9">
         <v>2.5</v>
       </c>
       <c r="BH25" s="9">
         <v>3</v>
       </c>
       <c r="BI25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="9">
         <v>2.8</v>
       </c>
       <c r="BM25" s="9">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BN25" s="9">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="45">
+      <c r="BO25" s="9">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="45">
       <c r="A26" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="8">
         <v>0.1</v>
       </c>
       <c r="C26" s="8">
         <v>8.269717393157347E-2</v>
       </c>
       <c r="D26" s="8">
         <v>0.1</v>
       </c>
       <c r="E26" s="9">
         <v>0.1</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="9">
@@ -9480,52 +9528,55 @@
       </c>
       <c r="BG26" s="9">
         <v>0.1</v>
       </c>
       <c r="BH26" s="9">
         <v>0.1</v>
       </c>
       <c r="BI26" s="9">
         <v>0.2</v>
       </c>
       <c r="BJ26" s="9">
         <v>0.1</v>
       </c>
       <c r="BK26" s="9">
         <v>0.1</v>
       </c>
       <c r="BL26" s="9">
         <v>0.1</v>
       </c>
       <c r="BM26" s="9">
         <v>0.2</v>
       </c>
       <c r="BN26" s="9">
         <v>0.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" s="6" customFormat="1">
+      <c r="BO26" s="9">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" s="6" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="17">
         <v>97</v>
       </c>
       <c r="C27" s="17">
         <v>97.275318508805825</v>
       </c>
       <c r="D27" s="17">
         <v>97</v>
       </c>
       <c r="E27" s="17">
         <v>96.800000000000011</v>
       </c>
       <c r="F27" s="17">
         <v>93.100000000000009</v>
       </c>
       <c r="G27" s="17">
         <v>92.100000000000009</v>
       </c>
       <c r="H27" s="17">
         <v>92.200000000000017</v>
       </c>
       <c r="I27" s="17">
@@ -9680,52 +9731,55 @@
       </c>
       <c r="BG27" s="5">
         <v>93</v>
       </c>
       <c r="BH27" s="5">
         <v>92.9</v>
       </c>
       <c r="BI27" s="5">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="5">
         <v>93.4</v>
       </c>
       <c r="BK27" s="5">
         <v>92.9</v>
       </c>
       <c r="BL27" s="5">
         <v>93</v>
       </c>
       <c r="BM27" s="5">
         <v>94.2</v>
       </c>
       <c r="BN27" s="5">
         <v>92.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:66" ht="17.25" customHeight="1">
+      <c r="BO27" s="5">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67" ht="17.25" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="8">
         <v>-1.8</v>
       </c>
       <c r="C28" s="8">
         <v>-2.2510329529610762</v>
       </c>
       <c r="D28" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="9">
         <v>-2.1</v>
       </c>
       <c r="F28" s="8">
         <v>-2.6</v>
       </c>
       <c r="G28" s="8">
         <v>-2.4</v>
       </c>
       <c r="H28" s="8">
         <v>-2.2000000000000002</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -9880,52 +9934,55 @@
       </c>
       <c r="BG28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BH28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BI28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BJ28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BK28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BL28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BM28" s="5" t="s">
         <v>169</v>
       </c>
       <c r="BN28" s="5" t="s">
         <v>169</v>
       </c>
-    </row>
-    <row r="29" spans="1:66" s="6" customFormat="1">
+      <c r="BO28" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" s="6" customFormat="1">
       <c r="A29" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="17">
         <v>95.2</v>
       </c>
       <c r="C29" s="17">
         <v>95.024285555844742</v>
       </c>
       <c r="D29" s="17">
         <v>94.8</v>
       </c>
       <c r="E29" s="17">
         <v>94.700000000000017</v>
       </c>
       <c r="F29" s="17">
         <v>90.500000000000014</v>
       </c>
       <c r="G29" s="17">
         <v>89.7</v>
       </c>
       <c r="H29" s="17">
         <v>90.000000000000014</v>
       </c>
       <c r="I29" s="17">
@@ -10080,52 +10137,55 @@
       </c>
       <c r="BG29" s="5">
         <v>93</v>
       </c>
       <c r="BH29" s="5">
         <v>92.9</v>
       </c>
       <c r="BI29" s="5">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="5">
         <v>93.4</v>
       </c>
       <c r="BK29" s="5">
         <v>92.9</v>
       </c>
       <c r="BL29" s="5">
         <v>93</v>
       </c>
       <c r="BM29" s="5">
         <v>94.2</v>
       </c>
       <c r="BN29" s="5">
         <v>92.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:66" s="6" customFormat="1">
+      <c r="BO29" s="5">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" s="6" customFormat="1">
       <c r="A30" s="7" t="s">
         <v>217</v>
       </c>
       <c r="B30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="C30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="D30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="E30" s="55">
         <v>5.3</v>
       </c>
       <c r="F30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="G30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="H30" s="55" t="s">
         <v>169</v>
       </c>
       <c r="I30" s="55">
@@ -10280,52 +10340,55 @@
       </c>
       <c r="BG30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BH30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BI30" s="9">
         <v>6.1</v>
       </c>
       <c r="BJ30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BK30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BL30" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BM30" s="9">
         <v>5.8</v>
       </c>
       <c r="BN30" s="9" t="s">
         <v>169</v>
       </c>
-    </row>
-    <row r="31" spans="1:66" s="6" customFormat="1">
+      <c r="BO30" s="9" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" s="6" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>218</v>
       </c>
       <c r="B31" s="8">
         <v>4.8</v>
       </c>
       <c r="C31" s="8">
         <v>4.9757178876245884</v>
       </c>
       <c r="D31" s="8">
         <v>5.2</v>
       </c>
       <c r="E31" s="18">
         <v>5.6</v>
       </c>
       <c r="F31" s="8">
         <v>9.5</v>
       </c>
       <c r="G31" s="8">
         <v>10.3</v>
       </c>
       <c r="H31" s="8">
         <v>10</v>
       </c>
       <c r="I31" s="18">
@@ -10480,52 +10543,55 @@
       </c>
       <c r="BG31" s="9">
         <v>7</v>
       </c>
       <c r="BH31" s="9">
         <v>7.1</v>
       </c>
       <c r="BI31" s="9">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="9">
         <v>6.6</v>
       </c>
       <c r="BK31" s="9">
         <v>7.1</v>
       </c>
       <c r="BL31" s="9">
         <v>7</v>
       </c>
       <c r="BM31" s="9">
         <v>6.2</v>
       </c>
       <c r="BN31" s="9">
         <v>7.8</v>
       </c>
-    </row>
-    <row r="32" spans="1:66" s="6" customFormat="1">
+      <c r="BO31" s="9">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67" s="6" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>219</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="E32" s="9">
         <v>0.3</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>169</v>
       </c>
       <c r="I32" s="9">
@@ -10680,52 +10746,55 @@
       </c>
       <c r="BG32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BH32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BI32" s="9">
         <v>0.3</v>
       </c>
       <c r="BJ32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BK32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BL32" s="9" t="s">
         <v>169</v>
       </c>
       <c r="BM32" s="9">
         <v>0.4</v>
       </c>
       <c r="BN32" s="9" t="s">
         <v>169</v>
       </c>
-    </row>
-    <row r="33" spans="1:66" s="6" customFormat="1">
+      <c r="BO32" s="9" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="33" spans="1:67" s="6" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="17">
         <v>100</v>
       </c>
       <c r="C33" s="17">
         <v>100.00000344346932</v>
       </c>
       <c r="D33" s="17">
         <v>100</v>
       </c>
       <c r="E33" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="F33" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="G33" s="17">
         <v>100</v>
       </c>
       <c r="H33" s="17">
         <v>100.00000000000001</v>
       </c>
       <c r="I33" s="17">
@@ -10880,186 +10949,187 @@
       </c>
       <c r="BG33" s="5">
         <v>100</v>
       </c>
       <c r="BH33" s="5">
         <v>100</v>
       </c>
       <c r="BI33" s="5">
         <v>100</v>
       </c>
       <c r="BJ33" s="5">
         <v>100</v>
       </c>
       <c r="BK33" s="5">
         <v>100</v>
       </c>
       <c r="BL33" s="5">
         <v>100</v>
       </c>
       <c r="BM33" s="5">
         <v>100</v>
       </c>
       <c r="BN33" s="5">
         <v>100</v>
       </c>
-    </row>
-    <row r="34" spans="1:66">
+      <c r="BO33" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:67">
       <c r="AY34" s="21"/>
       <c r="BC34" s="22"/>
     </row>
-    <row r="35" spans="1:66">
+    <row r="35" spans="1:67" ht="12.75">
       <c r="A35" s="23" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+    </row>
+    <row r="36" spans="1:67">
+      <c r="A36" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BM2:BN2"/>
+    <mergeCell ref="BN2:BO2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007D3905E9A5205C4BBA2F0D343495F8DD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d8f7283059bd1e05bf76a8eecf883df8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51AD9CDF-E9F6-4018-8E6D-9AA27EA3E944}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00A4B40C-3B42-48DB-B897-A4A13772812F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7CF791-B3C0-402A-9323-2F9A2C887A91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr> 1990-1997 (ХШСЖОЖ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ЭҚЖЖ ГК РК 03-2003)</vt:lpstr>