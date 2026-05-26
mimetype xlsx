--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11310" yWindow="585" windowWidth="13560" windowHeight="8535" tabRatio="765" firstSheet="5" activeTab="5"/>
+    <workbookView xWindow="11310" yWindow="585" windowWidth="13560" windowHeight="8535" tabRatio="765" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="6" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="5" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="3" r:id="rId5"/>
-    <sheet name="2010-2025 (ЭҚЖЖ НК РК 03-2019)" sheetId="4" r:id="rId6"/>
+    <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="227">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -523,53 +523,50 @@
     <t>2024 жылғы 1 жарты-жылдық</t>
   </si>
   <si>
     <t>2024 жылғы 9 ай</t>
   </si>
   <si>
     <t>Тауарларды өндіру</t>
   </si>
   <si>
     <t xml:space="preserve"> Қызметтерді өндіру</t>
   </si>
   <si>
     <t xml:space="preserve">ЭҚЖЖ </t>
   </si>
   <si>
     <t>ЭҚЖЖ (ҚР МС 03-2003)</t>
   </si>
   <si>
     <t>ЭҚЖЖ (ҚР МС 03-2007)</t>
   </si>
   <si>
     <t>2025 жылғы
   1 тоқсан</t>
   </si>
   <si>
-    <t xml:space="preserve">                            өткен жылдың тиісті кезеңіне %-бен</t>
-[...1 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өндіріс әдісмен есептелген жалпы ішкі өнім дефляторы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Өндіріс әдісі бойынша ЖІӨ дефляторы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Белгілі бір кезеңдегі экономикадағы бағаның орташа өзгеруін сипаттайтын көрсеткіш</t>
@@ -724,103 +721,129 @@
   <si>
     <t>2002 жыл</t>
   </si>
   <si>
     <t>2003 жыл</t>
   </si>
   <si>
     <t>2004 жыл</t>
   </si>
   <si>
     <t>2005 жыл</t>
   </si>
   <si>
     <t>2006 жыл</t>
   </si>
   <si>
     <t>2017 жыл</t>
   </si>
   <si>
     <t>2010ж. 1 тоқсан</t>
   </si>
   <si>
     <t>2025 жылғы 9 ай</t>
   </si>
   <si>
-    <t>2025 жыл*</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
-    <t>Ибраева Д.К,
-[...9 lines deleted...]
-  <si>
     <t>Өнімдерге салынатын таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З. А. Жүнісова,
+Н. Ш. Тастан
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7172749312
++7 7172749260
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.shigambaeva@aspire.gov.kz
+n.tastan@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> өткен жылдың тиісті кезеңіне %-бен</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>2025 жылғы қаңтар–желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне енгізілген өзгерістерді және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесін ескере отырып, алдын ала деректер негізінде есептелді. 2025 жылға дейінгі деректер Бақыланбайтын экономиканы бағалаудың ескі әдіснамасы бойынша есептелген.</t>
+      <t>Жедел деректер.</t>
+    </r>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <r>
+      <t>2026 жылғы
+  1 тоқсан</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="30">
     <font>
@@ -1411,59 +1434,57 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
@@ -1829,387 +1850,387 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="84" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="84" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="84"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="66" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B2" s="67">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="66" t="s">
+        <v>149</v>
+      </c>
+      <c r="B3" s="67" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="66" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B4" s="68" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="69" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5" s="67" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="102">
       <c r="A6" s="69" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B6" s="70" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="69" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7" s="71" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="66" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8" s="68" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="66" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B9" s="71"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="66" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B10" s="71" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="66" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B11" s="70"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12" s="85" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="31.5" customHeight="1">
       <c r="A13" s="72" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13" s="86" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="101" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B14" s="95" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="102"/>
       <c r="B15" s="95" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="102"/>
       <c r="B16" s="95" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="103"/>
       <c r="B17" s="96" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="72" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="87" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="66" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B19" s="97">
-        <v>46134</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="66" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B20" s="97">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="66" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="68" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="33" customHeight="1">
       <c r="A22" s="66" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>173</v>
+      </c>
+      <c r="B22" s="71" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="29.25" customHeight="1">
       <c r="A23" s="66" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>174</v>
+      </c>
+      <c r="B23" s="98" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="27.75" customHeight="1">
       <c r="A24" s="66" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>175</v>
+      </c>
+      <c r="B24" s="99" t="s">
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="111.140625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="88" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="88" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="88" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="88" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="88" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="88"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="22.5">
       <c r="B12" s="89" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="88"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="88"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="90"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="90"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="90"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="90"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="90"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="90"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="91" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="46" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="46" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.75" customHeight="1">
       <c r="A1" s="92" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="45"/>
       <c r="E2" s="104" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F2" s="105"/>
       <c r="G2" s="105"/>
       <c r="H2" s="105"/>
     </row>
     <row r="3" spans="1:8" s="94" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="65" t="s">
         <v>132</v>
       </c>
       <c r="B3" s="93" t="s">
+        <v>193</v>
+      </c>
+      <c r="C3" s="93" t="s">
         <v>194</v>
       </c>
-      <c r="C3" s="93" t="s">
+      <c r="D3" s="93" t="s">
         <v>195</v>
       </c>
-      <c r="D3" s="93" t="s">
+      <c r="E3" s="93" t="s">
         <v>196</v>
       </c>
-      <c r="E3" s="93" t="s">
+      <c r="F3" s="93" t="s">
         <v>197</v>
       </c>
-      <c r="F3" s="93" t="s">
+      <c r="G3" s="93" t="s">
         <v>198</v>
       </c>
-      <c r="G3" s="93" t="s">
+      <c r="H3" s="93" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="48" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="39">
         <v>236.5</v>
       </c>
       <c r="C4" s="39">
         <v>1943.1</v>
       </c>
       <c r="D4" s="39">
         <v>1306.5999999999999</v>
       </c>
       <c r="E4" s="39">
         <v>2013.8</v>
       </c>
       <c r="F4" s="39">
         <v>211.9</v>
       </c>
       <c r="G4" s="39">
         <v>125.3</v>
       </c>
       <c r="H4" s="39">
@@ -2865,84 +2886,84 @@
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="46" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="46" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
       <c r="D1" s="106"/>
       <c r="E1" s="106"/>
       <c r="F1" s="106"/>
       <c r="G1" s="106"/>
       <c r="H1" s="106"/>
       <c r="I1" s="106"/>
       <c r="J1" s="106"/>
     </row>
     <row r="2" spans="1:11" ht="13.5" customHeight="1">
       <c r="A2" s="45"/>
       <c r="I2" s="83"/>
       <c r="J2" s="82" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="K2" s="83"/>
     </row>
     <row r="3" spans="1:11" s="94" customFormat="1" ht="22.5" customHeight="1">
       <c r="A3" s="64" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="93" t="s">
+        <v>200</v>
+      </c>
+      <c r="C3" s="93" t="s">
         <v>201</v>
       </c>
-      <c r="C3" s="93" t="s">
+      <c r="D3" s="93" t="s">
         <v>202</v>
       </c>
-      <c r="D3" s="93" t="s">
+      <c r="E3" s="93" t="s">
         <v>203</v>
       </c>
-      <c r="E3" s="93" t="s">
+      <c r="F3" s="93" t="s">
         <v>204</v>
       </c>
-      <c r="F3" s="93" t="s">
+      <c r="G3" s="93" t="s">
         <v>205</v>
       </c>
-      <c r="G3" s="93" t="s">
+      <c r="H3" s="93" t="s">
         <v>206</v>
       </c>
-      <c r="H3" s="93" t="s">
+      <c r="I3" s="93" t="s">
         <v>207</v>
       </c>
-      <c r="I3" s="93" t="s">
+      <c r="J3" s="93" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="52">
         <v>103.4</v>
       </c>
       <c r="C4" s="52">
         <v>122.3</v>
       </c>
       <c r="D4" s="52">
         <v>124.3</v>
       </c>
       <c r="E4" s="52">
         <v>105.7</v>
       </c>
       <c r="F4" s="52">
         <v>103</v>
       </c>
       <c r="G4" s="52">
         <v>110.9</v>
       </c>
       <c r="H4" s="52">
@@ -3702,54 +3723,54 @@
       </c>
       <c r="E28" s="30">
         <v>109.7</v>
       </c>
       <c r="F28" s="30">
         <v>105.6</v>
       </c>
       <c r="G28" s="30">
         <v>112.2</v>
       </c>
       <c r="H28" s="30">
         <v>117.1</v>
       </c>
       <c r="I28" s="30">
         <v>117.9</v>
       </c>
       <c r="J28" s="30">
         <v>121.2</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="12.75" customHeight="1">
       <c r="A29" s="38" t="s">
         <v>104</v>
       </c>
       <c r="B29" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C29" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D29" s="19">
         <v>133.30000000000001</v>
       </c>
       <c r="E29" s="19">
         <v>115.5</v>
       </c>
       <c r="F29" s="19">
         <v>109.1</v>
       </c>
       <c r="G29" s="19">
         <v>105.7</v>
       </c>
       <c r="H29" s="19">
         <v>103.1</v>
       </c>
       <c r="I29" s="19">
         <v>117.6</v>
       </c>
       <c r="J29" s="19">
         <v>126.5</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="22.5">
       <c r="A30" s="49" t="s">
@@ -3860,51 +3881,51 @@
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" style="55" customWidth="1"/>
     <col min="2" max="4" width="11.7109375" style="55" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="47"/>
       <c r="D2" s="82" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="39" customHeight="1">
       <c r="A3" s="65" t="s">
         <v>145</v>
       </c>
       <c r="B3" s="65" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="65" t="s">
         <v>55</v>
       </c>
       <c r="D3" s="65" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="52">
         <v>112.6</v>
       </c>
       <c r="C4" s="57">
         <v>129.4</v>
@@ -4282,91 +4303,92 @@
         <v>24</v>
       </c>
       <c r="B31" s="30">
         <v>115.5</v>
       </c>
       <c r="C31" s="30">
         <v>121</v>
       </c>
       <c r="D31" s="60">
         <v>104.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM39"/>
+  <dimension ref="A1:BN39"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BH18" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BM25" sqref="BM25"/>
+      <selection pane="bottomRight" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42" style="2" customWidth="1"/>
     <col min="2" max="50" width="12.7109375" style="2" customWidth="1"/>
     <col min="51" max="51" width="11.5703125" style="2" customWidth="1"/>
     <col min="52" max="54" width="12.7109375" style="2" customWidth="1"/>
     <col min="55" max="55" width="12.140625" style="2" customWidth="1"/>
     <col min="56" max="58" width="12.7109375" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.7109375" style="2" customWidth="1"/>
     <col min="60" max="60" width="11.28515625" style="2" customWidth="1"/>
     <col min="61" max="63" width="12.7109375" style="2" customWidth="1"/>
     <col min="64" max="64" width="11.7109375" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.5703125" style="2" customWidth="1"/>
-    <col min="66" max="16384" width="9.140625" style="2"/>
+    <col min="66" max="66" width="11.85546875" style="2" customWidth="1"/>
+    <col min="67" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="21" customHeight="1">
+    <row r="1" spans="1:66" ht="21" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="4"/>
@@ -4376,88 +4398,91 @@
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AY2" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AZ2" s="5"/>
       <c r="BC2" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="BI2" s="107" t="s">
-[...4 lines deleted...]
-      <c r="BL2" s="107"/>
+      <c r="BI2" s="100" t="s">
+        <v>222</v>
+      </c>
+      <c r="BJ2" s="100"/>
+      <c r="BK2" s="100"/>
+      <c r="BL2" s="107" t="s">
+        <v>223</v>
+      </c>
       <c r="BM2" s="107"/>
-    </row>
-    <row r="3" spans="1:65" ht="38.25" customHeight="1">
+      <c r="BN2" s="107"/>
+    </row>
+    <row r="3" spans="1:66" ht="38.25" customHeight="1">
       <c r="A3" s="64" t="s">
         <v>144</v>
       </c>
       <c r="B3" s="64" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C3" s="64" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="65" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="65" t="s">
         <v>57</v>
       </c>
       <c r="F3" s="65" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G3" s="64" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="65" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="65" t="s">
         <v>58</v>
       </c>
       <c r="J3" s="64" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="K3" s="64" t="s">
         <v>41</v>
       </c>
       <c r="L3" s="64" t="s">
         <v>42</v>
       </c>
       <c r="M3" s="64" t="s">
         <v>59</v>
       </c>
       <c r="N3" s="64" t="s">
         <v>43</v>
       </c>
       <c r="O3" s="64" t="s">
         <v>44</v>
       </c>
       <c r="P3" s="64" t="s">
         <v>45</v>
       </c>
       <c r="Q3" s="64" t="s">
         <v>60</v>
       </c>
       <c r="R3" s="64" t="s">
         <v>46</v>
       </c>
@@ -4482,51 +4507,51 @@
       <c r="Y3" s="64" t="s">
         <v>62</v>
       </c>
       <c r="Z3" s="64" t="s">
         <v>52</v>
       </c>
       <c r="AA3" s="64" t="s">
         <v>53</v>
       </c>
       <c r="AB3" s="64" t="s">
         <v>54</v>
       </c>
       <c r="AC3" s="64" t="s">
         <v>67</v>
       </c>
       <c r="AD3" s="64" t="s">
         <v>65</v>
       </c>
       <c r="AE3" s="64" t="s">
         <v>68</v>
       </c>
       <c r="AF3" s="64" t="s">
         <v>69</v>
       </c>
       <c r="AG3" s="64" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="AH3" s="64" t="s">
         <v>70</v>
       </c>
       <c r="AI3" s="64" t="s">
         <v>71</v>
       </c>
       <c r="AJ3" s="64" t="s">
         <v>72</v>
       </c>
       <c r="AK3" s="64" t="s">
         <v>92</v>
       </c>
       <c r="AL3" s="64" t="s">
         <v>73</v>
       </c>
       <c r="AM3" s="64" t="s">
         <v>75</v>
       </c>
       <c r="AN3" s="64" t="s">
         <v>74</v>
       </c>
       <c r="AO3" s="64" t="s">
         <v>93</v>
       </c>
@@ -4554,78 +4579,81 @@
       <c r="AW3" s="65" t="s">
         <v>99</v>
       </c>
       <c r="AX3" s="65" t="s">
         <v>100</v>
       </c>
       <c r="AY3" s="65" t="s">
         <v>101</v>
       </c>
       <c r="AZ3" s="65" t="s">
         <v>98</v>
       </c>
       <c r="BA3" s="65" t="s">
         <v>136</v>
       </c>
       <c r="BB3" s="65" t="s">
         <v>134</v>
       </c>
       <c r="BC3" s="65" t="s">
         <v>135</v>
       </c>
       <c r="BD3" s="65" t="s">
         <v>138</v>
       </c>
       <c r="BE3" s="65" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="BF3" s="65" t="s">
         <v>139</v>
       </c>
       <c r="BG3" s="65" t="s">
         <v>140</v>
       </c>
       <c r="BH3" s="65" t="s">
         <v>141</v>
       </c>
       <c r="BI3" s="65" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="BJ3" s="65" t="s">
         <v>147</v>
       </c>
       <c r="BK3" s="65" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="BL3" s="65" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="BM3" s="65" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:65" s="15" customFormat="1">
+        <v>225</v>
+      </c>
+      <c r="BN3" s="65" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66" s="15" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>142</v>
       </c>
       <c r="B4" s="7">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="8">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="7">
         <v>120.8</v>
       </c>
       <c r="E4" s="9">
         <v>122</v>
       </c>
       <c r="F4" s="7">
         <v>121</v>
       </c>
       <c r="G4" s="7">
         <v>120.9</v>
       </c>
       <c r="H4" s="7">
         <v>121.9</v>
       </c>
       <c r="I4" s="9">
@@ -4777,52 +4805,55 @@
       </c>
       <c r="BF4" s="14">
         <v>103.8</v>
       </c>
       <c r="BG4" s="14">
         <v>104.3</v>
       </c>
       <c r="BH4" s="14">
         <v>104.7</v>
       </c>
       <c r="BI4" s="14">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="14">
         <v>108.9</v>
       </c>
       <c r="BK4" s="14">
         <v>107.5</v>
       </c>
       <c r="BL4" s="14">
         <v>107.3</v>
       </c>
       <c r="BM4" s="14">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4" s="14">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="17">
         <v>109.1</v>
       </c>
       <c r="C5" s="17">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="17">
         <v>97.2</v>
       </c>
       <c r="E5" s="18">
         <v>108.1</v>
       </c>
       <c r="F5" s="17">
         <v>125.7</v>
       </c>
       <c r="G5" s="17">
         <v>110.2</v>
       </c>
       <c r="H5" s="17">
         <v>107</v>
       </c>
       <c r="I5" s="18">
@@ -4974,52 +5005,55 @@
       </c>
       <c r="BF5" s="23">
         <v>106.6</v>
       </c>
       <c r="BG5" s="25">
         <v>100.3</v>
       </c>
       <c r="BH5" s="25">
         <v>99.7</v>
       </c>
       <c r="BI5" s="25">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="25">
         <v>96.6</v>
       </c>
       <c r="BK5" s="25">
         <v>99.4</v>
       </c>
       <c r="BL5" s="25">
         <v>102.7</v>
       </c>
       <c r="BM5" s="25">
         <v>108.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5" s="25">
+        <v>113.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="17">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="17">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="18">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="17">
         <v>122.5</v>
       </c>
       <c r="G6" s="17">
         <v>124.8</v>
       </c>
       <c r="H6" s="17">
         <v>129.5</v>
       </c>
       <c r="I6" s="18">
@@ -5171,52 +5205,55 @@
       </c>
       <c r="BF6" s="25">
         <v>103.2</v>
       </c>
       <c r="BG6" s="25">
         <v>104.6</v>
       </c>
       <c r="BH6" s="25">
         <v>105.7</v>
       </c>
       <c r="BI6" s="25">
         <v>108</v>
       </c>
       <c r="BJ6" s="25">
         <v>109.3</v>
       </c>
       <c r="BK6" s="25">
         <v>109.3</v>
       </c>
       <c r="BL6" s="25">
         <v>109.1</v>
       </c>
       <c r="BM6" s="25">
         <v>110</v>
       </c>
-    </row>
-    <row r="7" spans="1:65" ht="14.25" customHeight="1">
+      <c r="BN6" s="25">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66" ht="14.25" customHeight="1">
       <c r="A7" s="26" t="s">
         <v>77</v>
       </c>
       <c r="B7" s="17">
         <v>171.8</v>
       </c>
       <c r="C7" s="17">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="17">
         <v>134.6</v>
       </c>
       <c r="E7" s="18">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="17">
         <v>126</v>
       </c>
       <c r="G7" s="17">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="17">
         <v>134.5</v>
       </c>
       <c r="I7" s="18">
@@ -5368,52 +5405,55 @@
       </c>
       <c r="BF7" s="23">
         <v>105.8</v>
       </c>
       <c r="BG7" s="25">
         <v>108</v>
       </c>
       <c r="BH7" s="25">
         <v>108.1</v>
       </c>
       <c r="BI7" s="25">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="25">
         <v>106.7</v>
       </c>
       <c r="BK7" s="25">
         <v>103.7</v>
       </c>
       <c r="BL7" s="25">
         <v>103.5</v>
       </c>
       <c r="BM7" s="25">
         <v>105.8</v>
       </c>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7" s="25">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>118.2</v>
       </c>
       <c r="C8" s="17">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="17">
         <v>123.6</v>
       </c>
       <c r="E8" s="18">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="17">
         <v>118.3</v>
       </c>
       <c r="G8" s="17">
         <v>117.3</v>
       </c>
       <c r="H8" s="17">
         <v>124.9</v>
       </c>
       <c r="I8" s="18">
@@ -5565,52 +5605,55 @@
       </c>
       <c r="BF8" s="23">
         <v>99.1</v>
       </c>
       <c r="BG8" s="25">
         <v>99.9</v>
       </c>
       <c r="BH8" s="25">
         <v>102.2</v>
       </c>
       <c r="BI8" s="25">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="25">
         <v>111.1</v>
       </c>
       <c r="BK8" s="25">
         <v>114.9</v>
       </c>
       <c r="BL8" s="25">
         <v>114.6</v>
       </c>
       <c r="BM8" s="25">
         <v>113.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:65" ht="22.5">
+      <c r="BN8" s="25">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="33.75">
       <c r="A9" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="17">
         <v>118.7</v>
       </c>
       <c r="C9" s="17">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="17">
         <v>128.6</v>
       </c>
       <c r="E9" s="18">
         <v>127.1</v>
       </c>
       <c r="F9" s="17">
         <v>111.3</v>
       </c>
       <c r="G9" s="17">
         <v>112</v>
       </c>
       <c r="H9" s="17">
         <v>112.2</v>
       </c>
       <c r="I9" s="18">
@@ -5762,52 +5805,55 @@
       </c>
       <c r="BF9" s="23">
         <v>117.7</v>
       </c>
       <c r="BG9" s="25">
         <v>113</v>
       </c>
       <c r="BH9" s="25">
         <v>112.3</v>
       </c>
       <c r="BI9" s="25">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="25">
         <v>112.3</v>
       </c>
       <c r="BK9" s="25">
         <v>114.2</v>
       </c>
       <c r="BL9" s="25">
         <v>115.5</v>
       </c>
       <c r="BM9" s="25">
         <v>116.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:65" ht="22.5">
+      <c r="BN9" s="25">
+        <v>115.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" ht="22.5">
       <c r="A10" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="17">
         <v>113.1</v>
       </c>
       <c r="C10" s="17">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="17">
         <v>123.2</v>
       </c>
       <c r="E10" s="18">
         <v>109.5</v>
       </c>
       <c r="F10" s="17">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="17">
         <v>114.7</v>
       </c>
       <c r="H10" s="17">
         <v>128.69999999999999</v>
       </c>
       <c r="I10" s="18">
@@ -5959,52 +6005,55 @@
       </c>
       <c r="BF10" s="23">
         <v>115</v>
       </c>
       <c r="BG10" s="25">
         <v>112.4</v>
       </c>
       <c r="BH10" s="25">
         <v>115.7</v>
       </c>
       <c r="BI10" s="25">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="25">
         <v>113.9</v>
       </c>
       <c r="BK10" s="25">
         <v>113.8</v>
       </c>
       <c r="BL10" s="25">
         <v>115.1</v>
       </c>
       <c r="BM10" s="25">
         <v>120.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10" s="25">
+        <v>94.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="17">
         <v>102.9</v>
       </c>
       <c r="C11" s="17">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="17">
         <v>104.6</v>
       </c>
       <c r="E11" s="18">
         <v>103.5</v>
       </c>
       <c r="F11" s="17">
         <v>108.5</v>
       </c>
       <c r="G11" s="17">
         <v>102.8</v>
       </c>
       <c r="H11" s="17">
         <v>98.3</v>
       </c>
       <c r="I11" s="18">
@@ -6156,52 +6205,55 @@
       </c>
       <c r="BF11" s="23">
         <v>106.4</v>
       </c>
       <c r="BG11" s="25">
         <v>104.8</v>
       </c>
       <c r="BH11" s="25">
         <v>103.5</v>
       </c>
       <c r="BI11" s="25">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="25">
         <v>112.1</v>
       </c>
       <c r="BK11" s="25">
         <v>102.1</v>
       </c>
       <c r="BL11" s="25">
         <v>102.2</v>
       </c>
       <c r="BM11" s="25">
         <v>104</v>
       </c>
-    </row>
-    <row r="12" spans="1:65" s="15" customFormat="1">
+      <c r="BN11" s="25">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="15" customFormat="1">
       <c r="A12" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B12" s="28">
         <v>107.8</v>
       </c>
       <c r="C12" s="29">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="28">
         <v>113.1</v>
       </c>
       <c r="E12" s="9">
         <v>115.8</v>
       </c>
       <c r="F12" s="28">
         <v>115.7</v>
       </c>
       <c r="G12" s="28">
         <v>109.8</v>
       </c>
       <c r="H12" s="28">
         <v>114.2</v>
       </c>
       <c r="I12" s="9">
@@ -6353,52 +6405,55 @@
       </c>
       <c r="BF12" s="14">
         <v>111.6</v>
       </c>
       <c r="BG12" s="14">
         <v>112.8</v>
       </c>
       <c r="BH12" s="14">
         <v>112.8</v>
       </c>
       <c r="BI12" s="14">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="14">
         <v>112.7</v>
       </c>
       <c r="BK12" s="14">
         <v>111.9</v>
       </c>
       <c r="BL12" s="14">
         <v>112.4</v>
       </c>
       <c r="BM12" s="14">
         <v>110.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:65" ht="22.5">
+      <c r="BN12" s="14">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="17">
         <v>107.4</v>
       </c>
       <c r="C13" s="17">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="17">
         <v>110.7</v>
       </c>
       <c r="E13" s="18">
         <v>120.6</v>
       </c>
       <c r="F13" s="17">
         <v>108.1</v>
       </c>
       <c r="G13" s="17">
         <v>108.4</v>
       </c>
       <c r="H13" s="17">
         <v>119.2</v>
       </c>
       <c r="I13" s="18">
@@ -6550,52 +6605,55 @@
       </c>
       <c r="BF13" s="23">
         <v>109.3</v>
       </c>
       <c r="BG13" s="25">
         <v>108.9</v>
       </c>
       <c r="BH13" s="25">
         <v>108.6</v>
       </c>
       <c r="BI13" s="25">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="25">
         <v>110.3</v>
       </c>
       <c r="BK13" s="25">
         <v>110.5</v>
       </c>
       <c r="BL13" s="25">
         <v>111.5</v>
       </c>
       <c r="BM13" s="25">
         <v>112.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13" s="25">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="17">
         <v>114.9</v>
       </c>
       <c r="C14" s="17">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="17">
         <v>114.6</v>
       </c>
       <c r="E14" s="18">
         <v>114.6</v>
       </c>
       <c r="F14" s="17">
         <v>115.3</v>
       </c>
       <c r="G14" s="17">
         <v>105</v>
       </c>
       <c r="H14" s="17">
         <v>108.7</v>
       </c>
       <c r="I14" s="18">
@@ -6747,52 +6805,55 @@
       </c>
       <c r="BF14" s="23">
         <v>106.9</v>
       </c>
       <c r="BG14" s="25">
         <v>107.3</v>
       </c>
       <c r="BH14" s="25">
         <v>106.5</v>
       </c>
       <c r="BI14" s="25">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="25">
         <v>106</v>
       </c>
       <c r="BK14" s="25">
         <v>107.2</v>
       </c>
       <c r="BL14" s="25">
         <v>108</v>
       </c>
       <c r="BM14" s="25">
         <v>105.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14" s="25">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66" ht="22.5">
       <c r="A15" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="17">
         <v>108.3</v>
       </c>
       <c r="C15" s="17">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="17">
         <v>108</v>
       </c>
       <c r="E15" s="18">
         <v>108.1</v>
       </c>
       <c r="F15" s="17">
         <v>111.8</v>
       </c>
       <c r="G15" s="17">
         <v>111.8</v>
       </c>
       <c r="H15" s="17">
         <v>109.1</v>
       </c>
       <c r="I15" s="18">
@@ -6944,52 +7005,55 @@
       </c>
       <c r="BF15" s="23">
         <v>107.3</v>
       </c>
       <c r="BG15" s="25">
         <v>112.6</v>
       </c>
       <c r="BH15" s="25">
         <v>114.4</v>
       </c>
       <c r="BI15" s="25">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="25">
         <v>110.1</v>
       </c>
       <c r="BK15" s="25">
         <v>115.5</v>
       </c>
       <c r="BL15" s="25">
         <v>116.7</v>
       </c>
       <c r="BM15" s="25">
         <v>111.6</v>
       </c>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15" s="25">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="17">
         <v>100.6</v>
       </c>
       <c r="C16" s="17">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="17">
         <v>106.9</v>
       </c>
       <c r="E16" s="18">
         <v>106.3</v>
       </c>
       <c r="F16" s="17">
         <v>102.5</v>
       </c>
       <c r="G16" s="17">
         <v>105</v>
       </c>
       <c r="H16" s="17">
         <v>102</v>
       </c>
       <c r="I16" s="18">
@@ -7141,52 +7205,55 @@
       </c>
       <c r="BF16" s="23">
         <v>108.7</v>
       </c>
       <c r="BG16" s="25">
         <v>107.6</v>
       </c>
       <c r="BH16" s="25">
         <v>106.7</v>
       </c>
       <c r="BI16" s="25">
         <v>110</v>
       </c>
       <c r="BJ16" s="25">
         <v>113.9</v>
       </c>
       <c r="BK16" s="25">
         <v>110.9</v>
       </c>
       <c r="BL16" s="25">
         <v>113.5</v>
       </c>
       <c r="BM16" s="25">
         <v>113.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16" s="25">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17">
         <v>101.4</v>
       </c>
       <c r="C17" s="17">
         <v>110.2</v>
       </c>
       <c r="D17" s="17">
         <v>104.8</v>
       </c>
       <c r="E17" s="18">
         <v>107.1</v>
       </c>
       <c r="F17" s="17">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="17">
         <v>113.9</v>
       </c>
       <c r="H17" s="17">
         <v>113.2</v>
       </c>
       <c r="I17" s="18">
@@ -7338,52 +7405,55 @@
       </c>
       <c r="BF17" s="23">
         <v>114.2</v>
       </c>
       <c r="BG17" s="25">
         <v>108.1</v>
       </c>
       <c r="BH17" s="25">
         <v>112</v>
       </c>
       <c r="BI17" s="25">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="25">
         <v>127.2</v>
       </c>
       <c r="BK17" s="25">
         <v>127.8</v>
       </c>
       <c r="BL17" s="25">
         <v>125.3</v>
       </c>
       <c r="BM17" s="25">
         <v>121.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17" s="25">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="17">
         <v>107.2</v>
       </c>
       <c r="C18" s="17">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="17">
         <v>120.2</v>
       </c>
       <c r="E18" s="18">
         <v>120.8</v>
       </c>
       <c r="F18" s="17">
         <v>117.5</v>
       </c>
       <c r="G18" s="17">
         <v>112.1</v>
       </c>
       <c r="H18" s="17">
         <v>110.6</v>
       </c>
       <c r="I18" s="18">
@@ -7535,52 +7605,55 @@
       </c>
       <c r="BF18" s="23">
         <v>118.7</v>
       </c>
       <c r="BG18" s="25">
         <v>123</v>
       </c>
       <c r="BH18" s="25">
         <v>121.5</v>
       </c>
       <c r="BI18" s="25">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="25">
         <v>115.3</v>
       </c>
       <c r="BK18" s="25">
         <v>114.3</v>
       </c>
       <c r="BL18" s="25">
         <v>111</v>
       </c>
       <c r="BM18" s="25">
         <v>126.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18" s="25">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="17">
         <v>105</v>
       </c>
       <c r="C19" s="17">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="17">
         <v>112.7</v>
       </c>
       <c r="E19" s="18">
         <v>109.6</v>
       </c>
       <c r="F19" s="17">
         <v>124.3</v>
       </c>
       <c r="G19" s="17">
         <v>119.9</v>
       </c>
       <c r="H19" s="17">
         <v>124.4</v>
       </c>
       <c r="I19" s="18">
@@ -7732,52 +7805,55 @@
       </c>
       <c r="BF19" s="23">
         <v>100.2</v>
       </c>
       <c r="BG19" s="25">
         <v>117</v>
       </c>
       <c r="BH19" s="25">
         <v>114.9</v>
       </c>
       <c r="BI19" s="25">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="25">
         <v>117.1</v>
       </c>
       <c r="BK19" s="25">
         <v>106.7</v>
       </c>
       <c r="BL19" s="25">
         <v>115</v>
       </c>
       <c r="BM19" s="25">
         <v>114.6</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" ht="22.5">
+      <c r="BN19" s="25">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>109.4</v>
       </c>
       <c r="C20" s="17">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="17">
         <v>115.9</v>
       </c>
       <c r="E20" s="18">
         <v>99.1</v>
       </c>
       <c r="F20" s="17">
         <v>106.8</v>
       </c>
       <c r="G20" s="17">
         <v>102.6</v>
       </c>
       <c r="H20" s="17">
         <v>100.8</v>
       </c>
       <c r="I20" s="18">
@@ -7929,52 +8005,55 @@
       </c>
       <c r="BF20" s="23">
         <v>113.6</v>
       </c>
       <c r="BG20" s="25">
         <v>117.5</v>
       </c>
       <c r="BH20" s="25">
         <v>111</v>
       </c>
       <c r="BI20" s="25">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="25">
         <v>112.1</v>
       </c>
       <c r="BK20" s="25">
         <v>108.8</v>
       </c>
       <c r="BL20" s="25">
         <v>107.8</v>
       </c>
       <c r="BM20" s="25">
         <v>110.2</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="22.5">
+      <c r="BN20" s="25">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="17">
         <v>109.7</v>
       </c>
       <c r="C21" s="17">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="17">
         <v>107.7</v>
       </c>
       <c r="E21" s="18">
         <v>129.1</v>
       </c>
       <c r="F21" s="17">
         <v>124</v>
       </c>
       <c r="G21" s="17">
         <v>101.5</v>
       </c>
       <c r="H21" s="17">
         <v>116.4</v>
       </c>
       <c r="I21" s="18">
@@ -8126,52 +8205,55 @@
       </c>
       <c r="BF21" s="23">
         <v>110.6</v>
       </c>
       <c r="BG21" s="25">
         <v>113.8</v>
       </c>
       <c r="BH21" s="25">
         <v>115.4</v>
       </c>
       <c r="BI21" s="25">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="25">
         <v>120</v>
       </c>
       <c r="BK21" s="25">
         <v>114</v>
       </c>
       <c r="BL21" s="25">
         <v>113.5</v>
       </c>
       <c r="BM21" s="25">
         <v>112.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="25">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="17">
         <v>108.3</v>
       </c>
       <c r="C22" s="17">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="17">
         <v>116.8</v>
       </c>
       <c r="E22" s="18">
         <v>123.5</v>
       </c>
       <c r="F22" s="17">
         <v>123.5</v>
       </c>
       <c r="G22" s="17">
         <v>113.8</v>
       </c>
       <c r="H22" s="17">
         <v>116.6</v>
       </c>
       <c r="I22" s="18">
@@ -8323,52 +8405,55 @@
       </c>
       <c r="BF22" s="23">
         <v>115.6</v>
       </c>
       <c r="BG22" s="25">
         <v>110.2</v>
       </c>
       <c r="BH22" s="25">
         <v>117.1</v>
       </c>
       <c r="BI22" s="25">
         <v>106</v>
       </c>
       <c r="BJ22" s="25">
         <v>110.8</v>
       </c>
       <c r="BK22" s="25">
         <v>110.3</v>
       </c>
       <c r="BL22" s="25">
         <v>114.1</v>
       </c>
       <c r="BM22" s="25">
         <v>87.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="22.5">
+      <c r="BN22" s="25">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="17">
         <v>111.9</v>
       </c>
       <c r="C23" s="17">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="17">
         <v>119.9</v>
       </c>
       <c r="E23" s="18">
         <v>121.1</v>
       </c>
       <c r="F23" s="17">
         <v>126.1</v>
       </c>
       <c r="G23" s="17">
         <v>116.5</v>
       </c>
       <c r="H23" s="17">
         <v>121.9</v>
       </c>
       <c r="I23" s="18">
@@ -8520,52 +8605,55 @@
       </c>
       <c r="BF23" s="23">
         <v>114.4</v>
       </c>
       <c r="BG23" s="25">
         <v>122.2</v>
       </c>
       <c r="BH23" s="25">
         <v>114.6</v>
       </c>
       <c r="BI23" s="25">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="25">
         <v>109.3</v>
       </c>
       <c r="BK23" s="25">
         <v>113.6</v>
       </c>
       <c r="BL23" s="25">
         <v>114.9</v>
       </c>
       <c r="BM23" s="25">
         <v>70.099999999999994</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="25">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B24" s="17">
         <v>112.5</v>
       </c>
       <c r="C24" s="17">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="17">
         <v>120.7</v>
       </c>
       <c r="E24" s="18">
         <v>102.9</v>
       </c>
       <c r="F24" s="17">
         <v>126</v>
       </c>
       <c r="G24" s="17">
         <v>104.8</v>
       </c>
       <c r="H24" s="17">
         <v>109.7</v>
       </c>
       <c r="I24" s="18">
@@ -8717,52 +8805,55 @@
       </c>
       <c r="BF24" s="23">
         <v>128.5</v>
       </c>
       <c r="BG24" s="25">
         <v>121.9</v>
       </c>
       <c r="BH24" s="25">
         <v>117.8</v>
       </c>
       <c r="BI24" s="25">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="25">
         <v>121.6</v>
       </c>
       <c r="BK24" s="25">
         <v>119.3</v>
       </c>
       <c r="BL24" s="25">
         <v>117.4</v>
       </c>
       <c r="BM24" s="25">
         <v>117.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:65" ht="22.5">
+      <c r="BN24" s="25">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66" ht="22.5">
       <c r="A25" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="17">
         <v>111.5</v>
       </c>
       <c r="C25" s="17">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="17">
         <v>113.7</v>
       </c>
       <c r="E25" s="18">
         <v>114.1</v>
       </c>
       <c r="F25" s="17">
         <v>116.3</v>
       </c>
       <c r="G25" s="17">
         <v>106.5</v>
       </c>
       <c r="H25" s="17">
         <v>124.8</v>
       </c>
       <c r="I25" s="18">
@@ -8914,52 +9005,55 @@
       </c>
       <c r="BF25" s="23">
         <v>119.2</v>
       </c>
       <c r="BG25" s="25">
         <v>115.2</v>
       </c>
       <c r="BH25" s="25">
         <v>118.8</v>
       </c>
       <c r="BI25" s="25">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="25">
         <v>106.9</v>
       </c>
       <c r="BK25" s="25">
         <v>108.7</v>
       </c>
       <c r="BL25" s="25">
         <v>106.7</v>
       </c>
       <c r="BM25" s="25">
         <v>117.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="56.25">
+      <c r="BN25" s="25">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="56.25">
       <c r="A26" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="17">
         <v>108.6</v>
       </c>
       <c r="C26" s="17">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="17">
         <v>113.1</v>
       </c>
       <c r="E26" s="18">
         <v>112.4</v>
       </c>
       <c r="F26" s="17">
         <v>100</v>
       </c>
       <c r="G26" s="17">
         <v>108.4</v>
       </c>
       <c r="H26" s="17">
         <v>108.6</v>
       </c>
       <c r="I26" s="18">
@@ -9111,52 +9205,55 @@
       </c>
       <c r="BF26" s="23">
         <v>109.3</v>
       </c>
       <c r="BG26" s="25">
         <v>108.9</v>
       </c>
       <c r="BH26" s="25">
         <v>108.7</v>
       </c>
       <c r="BI26" s="25">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="25">
         <v>109.3</v>
       </c>
       <c r="BK26" s="25">
         <v>110.4</v>
       </c>
       <c r="BL26" s="25">
         <v>111</v>
       </c>
       <c r="BM26" s="25">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" s="15" customFormat="1">
+      <c r="BN26" s="25">
+        <v>110.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" s="15" customFormat="1">
       <c r="A27" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="28">
         <v>118.4</v>
       </c>
       <c r="C27" s="29">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="28">
         <v>116.5</v>
       </c>
       <c r="E27" s="9">
         <v>118.6</v>
       </c>
       <c r="F27" s="28">
         <v>118</v>
       </c>
       <c r="G27" s="28">
         <v>114.7</v>
       </c>
       <c r="H27" s="28">
         <v>117.7</v>
       </c>
       <c r="I27" s="35">
@@ -9308,249 +9405,255 @@
       </c>
       <c r="BF27" s="14">
         <v>108.5</v>
       </c>
       <c r="BG27" s="14">
         <v>109.4</v>
       </c>
       <c r="BH27" s="14">
         <v>109.5</v>
       </c>
       <c r="BI27" s="14">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="14">
         <v>111.3</v>
       </c>
       <c r="BK27" s="14">
         <v>110.2</v>
       </c>
       <c r="BL27" s="14">
         <v>110.4</v>
       </c>
       <c r="BM27" s="14">
         <v>109.8</v>
       </c>
-    </row>
-    <row r="28" spans="1:65" ht="22.5">
+      <c r="BN27" s="14">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="17">
         <v>44.9</v>
       </c>
       <c r="C28" s="17">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="17">
         <v>91.5</v>
       </c>
       <c r="E28" s="18">
         <v>119.8</v>
       </c>
       <c r="F28" s="17">
         <v>217.6</v>
       </c>
       <c r="G28" s="17">
         <v>160.1</v>
       </c>
       <c r="H28" s="17">
         <v>149.1</v>
       </c>
       <c r="I28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="J28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="K28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="L28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="N28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="O28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="P28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="Q28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="R28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="S28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="T28" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="U28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="V28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="W28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="X28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="Y28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="Z28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AA28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AB28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AC28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AD28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AE28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AF28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AG28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AH28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AI28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AJ28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AK28" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AL28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AM28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AN28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AO28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AP28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AQ28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AR28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AS28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AT28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AU28" s="73" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AV28" s="74" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AW28" s="75" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AX28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AY28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AZ28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BA28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BB28" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BC28" s="76" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BD28" s="76" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BE28" s="76" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BF28" s="76" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BG28" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BH28" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BI28" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BJ28" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BK28" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BL28" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BM28" s="14" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:65" s="15" customFormat="1">
+        <v>183</v>
+      </c>
+      <c r="BN28" s="14" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="15" customFormat="1">
       <c r="A29" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="28">
         <v>122</v>
       </c>
       <c r="C29" s="77">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="28">
         <v>117.3</v>
       </c>
       <c r="E29" s="35">
         <v>118.6</v>
       </c>
       <c r="F29" s="28">
         <v>116.5</v>
       </c>
       <c r="G29" s="28">
         <v>113.8</v>
       </c>
       <c r="H29" s="28">
         <v>117.1</v>
       </c>
       <c r="I29" s="35">
@@ -9702,251 +9805,257 @@
       </c>
       <c r="BF29" s="14">
         <v>108.5</v>
       </c>
       <c r="BG29" s="14">
         <v>109.4</v>
       </c>
       <c r="BH29" s="14">
         <v>109.5</v>
       </c>
       <c r="BI29" s="14">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="14">
         <v>111.3</v>
       </c>
       <c r="BK29" s="14">
         <v>110.2</v>
       </c>
       <c r="BL29" s="14">
         <v>110.4</v>
       </c>
       <c r="BM29" s="14">
         <v>109.8</v>
       </c>
-    </row>
-    <row r="30" spans="1:65" s="15" customFormat="1">
+      <c r="BN29" s="14">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:66" s="15" customFormat="1">
       <c r="A30" s="16" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E30" s="37">
         <v>140.1</v>
       </c>
       <c r="F30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="I30" s="37">
         <v>153.9</v>
       </c>
       <c r="J30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="K30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="L30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M30" s="37">
         <v>100.8</v>
       </c>
       <c r="N30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="O30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="P30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="Q30" s="37">
         <v>113</v>
       </c>
       <c r="R30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="S30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="T30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="U30" s="37">
         <v>91</v>
       </c>
       <c r="V30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="W30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="X30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="Y30" s="37">
         <v>75.099999999999994</v>
       </c>
       <c r="Z30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AA30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AB30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AC30" s="18">
         <v>125.9</v>
       </c>
       <c r="AD30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AE30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AF30" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AG30" s="37">
         <v>113.8</v>
       </c>
       <c r="AH30" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AI30" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AJ30" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AK30" s="37">
         <v>123.8</v>
       </c>
       <c r="AL30" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AM30" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AN30" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AO30" s="18">
         <v>113.2</v>
       </c>
       <c r="AP30" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AQ30" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AR30" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AS30" s="18">
         <v>82.8</v>
       </c>
       <c r="AT30" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AU30" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AV30" s="79" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AW30" s="22">
         <v>117.3</v>
       </c>
       <c r="AX30" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AY30" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AZ30" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BA30" s="18">
         <v>141.19999999999999</v>
       </c>
       <c r="BB30" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BC30" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BD30" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BE30" s="25">
         <v>109.5</v>
       </c>
       <c r="BF30" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BG30" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BH30" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BI30" s="25">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BK30" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BL30" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BM30" s="25">
         <v>106.9</v>
       </c>
-    </row>
-    <row r="31" spans="1:65" s="15" customFormat="1">
+      <c r="BN30" s="25" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66" s="15" customFormat="1">
       <c r="A31" s="38" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B31" s="80">
         <v>118.4</v>
       </c>
       <c r="C31" s="80">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="80">
         <v>116.5</v>
       </c>
       <c r="E31" s="18">
         <v>143.1</v>
       </c>
       <c r="F31" s="80">
         <v>171.8</v>
       </c>
       <c r="G31" s="80">
         <v>185</v>
       </c>
       <c r="H31" s="80">
         <v>164.2</v>
       </c>
       <c r="I31" s="18">
         <v>152.1</v>
       </c>
@@ -10096,249 +10205,255 @@
       </c>
       <c r="BF31" s="76">
         <v>84</v>
       </c>
       <c r="BG31" s="25">
         <v>86.4</v>
       </c>
       <c r="BH31" s="25">
         <v>91.4</v>
       </c>
       <c r="BI31" s="25">
         <v>92.6</v>
       </c>
       <c r="BJ31" s="25">
         <v>105.3</v>
       </c>
       <c r="BK31" s="25">
         <v>112.2</v>
       </c>
       <c r="BL31" s="25">
         <v>110.2</v>
       </c>
       <c r="BM31" s="25">
         <v>107.7</v>
       </c>
-    </row>
-    <row r="32" spans="1:65" s="15" customFormat="1">
+      <c r="BN31" s="25">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66" s="15" customFormat="1">
       <c r="A32" s="38" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E32" s="18">
         <v>244</v>
       </c>
       <c r="F32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="I32" s="18">
         <v>112.6</v>
       </c>
       <c r="J32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="K32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="L32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M32" s="18">
         <v>129.69999999999999</v>
       </c>
       <c r="N32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="O32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="P32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="Q32" s="18">
         <v>85.6</v>
       </c>
       <c r="R32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="S32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="T32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="U32" s="18">
         <v>122.4</v>
       </c>
       <c r="V32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="W32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="X32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="Y32" s="18">
         <v>102.4</v>
       </c>
       <c r="Z32" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AA32" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AB32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AC32" s="18">
         <v>112.4</v>
       </c>
       <c r="AD32" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AE32" s="18" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AF32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AG32" s="18">
         <v>127.2</v>
       </c>
       <c r="AH32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AI32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AJ32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AK32" s="18">
         <v>83.9</v>
       </c>
       <c r="AL32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AM32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AN32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AO32" s="36">
         <v>122.4</v>
       </c>
       <c r="AP32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AQ32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AR32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AS32" s="36">
         <v>119.2</v>
       </c>
       <c r="AT32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AU32" s="78" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AV32" s="79" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AW32" s="75">
         <v>118.2</v>
       </c>
       <c r="AX32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AY32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AZ32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BA32" s="36">
         <v>115.7</v>
       </c>
       <c r="BB32" s="36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BC32" s="76" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BD32" s="76" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BE32" s="76">
         <v>115.9</v>
       </c>
       <c r="BF32" s="76" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BG32" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BH32" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BI32" s="25">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BK32" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BL32" s="14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="BM32" s="14">
         <v>122.9</v>
       </c>
-    </row>
-    <row r="33" spans="1:65" s="15" customFormat="1">
+      <c r="BN32" s="14" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="15" customFormat="1">
       <c r="A33" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="28">
         <v>122.8</v>
       </c>
       <c r="C33" s="77">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="28">
         <v>117.2</v>
       </c>
       <c r="E33" s="9">
         <v>119.6</v>
       </c>
       <c r="F33" s="28">
         <v>120.1</v>
       </c>
       <c r="G33" s="28">
         <v>118.5</v>
       </c>
       <c r="H33" s="28">
         <v>120.6</v>
       </c>
       <c r="I33" s="9">
@@ -10490,104 +10605,104 @@
       </c>
       <c r="BF33" s="14">
         <v>106.3</v>
       </c>
       <c r="BG33" s="14">
         <v>107.4</v>
       </c>
       <c r="BH33" s="14">
         <v>108</v>
       </c>
       <c r="BI33" s="14">
         <v>109</v>
       </c>
       <c r="BJ33" s="14">
         <v>110.8</v>
       </c>
       <c r="BK33" s="14">
         <v>110.3</v>
       </c>
       <c r="BL33" s="14">
         <v>110.4</v>
       </c>
       <c r="BM33" s="14">
         <v>109.7</v>
       </c>
-    </row>
-    <row r="34" spans="1:65" s="42" customFormat="1">
+      <c r="BN33" s="14">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:66" s="42" customFormat="1">
       <c r="AW34" s="43"/>
       <c r="BA34" s="43"/>
       <c r="BK34" s="63"/>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66" ht="12.75">
       <c r="A35" s="42" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66" ht="12.75">
       <c r="A36" s="44"/>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" s="42"/>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="42"/>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="BI2:BM2"/>
+    <mergeCell ref="BL2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007D3905E9A5205C4BBA2F0D343495F8DD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d8f7283059bd1e05bf76a8eecf883df8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10596,108 +10711,111 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A60ED611-B828-4345-B014-D7EB7584978B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1478E82-602E-42BA-81E1-6107D7DB9298}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A357771B-0387-4BAD-A4D5-E7D491534E00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1478E82-602E-42BA-81E1-6107D7DB9298}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A60ED611-B828-4345-B014-D7EB7584978B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr> 1990-1997 (ХШСЖОЖ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ЭҚЖЖ ГК РК 03-2003)</vt:lpstr>
       <vt:lpstr>2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)</vt:lpstr>
-      <vt:lpstr>2010-2025 (ЭҚЖЖ НК РК 03-2019)</vt:lpstr>
+      <vt:lpstr>2010-2026 (ЭҚЖЖ НК РК 03-2019)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>