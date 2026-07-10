--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11310" yWindow="585" windowWidth="13560" windowHeight="8535" tabRatio="765" activeTab="5"/>
+    <workbookView xWindow="11835" yWindow="75" windowWidth="14235" windowHeight="12255" tabRatio="765" firstSheet="4" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="6" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="5" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="228">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -742,109 +742,137 @@
   <si>
     <t>2025 жылғы 9 ай</t>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
     <t>Өнімдерге салынатын таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жүнісова,
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">                           </t>
   </si>
   <si>
     <t xml:space="preserve"> өткен жылдың тиісті кезеңіне %-бен</t>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Жедел деректер.</t>
+      <t>Алдын ала деректер бойынша, 2025 жылғы 21 тамыздағы Бақыланбайтын экономика бағалау әдістемесіне енгізілген өзгерістерді ескере отырып</t>
     </r>
   </si>
   <si>
-    <t>2025 жыл</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>2026 жылғы
-  1 тоқсан</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Есепті деректер.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 жыл </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t>1)</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2026 жылғы
+  1 тоқсан </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t>d.ibraeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="10"/>
@@ -1302,53 +1330,50 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="40" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -1434,57 +1459,60 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
@@ -1826,415 +1854,416 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B40" sqref="B39:B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="40.85546875" style="84" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="84"/>
+    <col min="1" max="1" width="40.85546875" style="83" customWidth="1"/>
+    <col min="2" max="2" width="82.7109375" style="83" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="83"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="65" t="s">
         <v>148</v>
       </c>
-      <c r="B2" s="67">
+      <c r="B2" s="66">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="65" t="s">
         <v>149</v>
       </c>
-      <c r="B3" s="67" t="s">
+      <c r="B3" s="66" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="66" t="s">
+      <c r="A4" s="65" t="s">
         <v>151</v>
       </c>
-      <c r="B4" s="68" t="s">
+      <c r="B4" s="67" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="69" t="s">
+      <c r="A5" s="68" t="s">
         <v>152</v>
       </c>
-      <c r="B5" s="67" t="s">
+      <c r="B5" s="66" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="102">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="68" t="s">
         <v>154</v>
       </c>
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="69" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="69" t="s">
+      <c r="A7" s="68" t="s">
         <v>155</v>
       </c>
-      <c r="B7" s="71" t="s">
+      <c r="B7" s="70" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="66" t="s">
+      <c r="A8" s="65" t="s">
         <v>157</v>
       </c>
-      <c r="B8" s="68" t="s">
+      <c r="B8" s="67" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="65" t="s">
         <v>159</v>
       </c>
-      <c r="B9" s="71"/>
+      <c r="B9" s="70"/>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="65" t="s">
         <v>160</v>
       </c>
-      <c r="B10" s="71" t="s">
+      <c r="B10" s="70" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="65" t="s">
         <v>161</v>
       </c>
-      <c r="B11" s="70"/>
+      <c r="B11" s="69"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="66" t="s">
+      <c r="A12" s="65" t="s">
         <v>162</v>
       </c>
-      <c r="B12" s="85" t="s">
+      <c r="B12" s="84" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="31.5" customHeight="1">
-      <c r="A13" s="72" t="s">
+      <c r="A13" s="71" t="s">
         <v>164</v>
       </c>
-      <c r="B13" s="86" t="s">
+      <c r="B13" s="85" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="101" t="s">
         <v>166</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="94" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="102"/>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="94" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="102"/>
-      <c r="B16" s="95" t="s">
+      <c r="B16" s="94" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="103"/>
-      <c r="B17" s="96" t="s">
+      <c r="B17" s="95" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="72" t="s">
+      <c r="A18" s="71" t="s">
         <v>167</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="86" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="66" t="s">
+      <c r="A19" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="B19" s="97">
-        <v>46157</v>
+      <c r="B19" s="96">
+        <v>46202</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="66" t="s">
+      <c r="A20" s="65" t="s">
         <v>170</v>
       </c>
-      <c r="B20" s="97">
-        <v>46202</v>
+      <c r="B20" s="96">
+        <v>46234</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="66" t="s">
+      <c r="A21" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="B21" s="68" t="s">
+      <c r="B21" s="67" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="33" customHeight="1">
-      <c r="A22" s="66" t="s">
+    <row r="22" spans="1:2" ht="16.5" customHeight="1">
+      <c r="A22" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="B22" s="71" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="66" t="s">
+      <c r="B22" s="98" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="20.25" customHeight="1">
+      <c r="A23" s="65" t="s">
         <v>174</v>
       </c>
-      <c r="B23" s="98" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="66" t="s">
+      <c r="B23" s="99" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="18" customHeight="1">
+      <c r="A24" s="65" t="s">
         <v>175</v>
       </c>
-      <c r="B24" s="99" t="s">
-        <v>221</v>
+      <c r="B24" s="100" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="111.140625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="88" t="s">
+      <c r="B6" s="87" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="88" t="s">
+      <c r="B7" s="87" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="88" t="s">
+      <c r="B8" s="87" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="88" t="s">
+      <c r="B9" s="87" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="88" t="s">
+      <c r="B10" s="87" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="88"/>
-[...2 lines deleted...]
-      <c r="B12" s="89" t="s">
+      <c r="B11" s="87"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="88" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="88"/>
+      <c r="B13" s="87"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="88"/>
+      <c r="B14" s="87"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="90"/>
+      <c r="B15" s="89"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="90"/>
+      <c r="B16" s="89"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="90"/>
+      <c r="B17" s="89"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="90"/>
+      <c r="B18" s="89"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="90"/>
+      <c r="B19" s="89"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="90"/>
+      <c r="B20" s="89"/>
     </row>
     <row r="21" spans="2:2">
-      <c r="B21" s="91" t="s">
+      <c r="B21" s="90" t="s">
         <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="46" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="46"/>
+    <col min="1" max="1" width="38.7109375" style="45" customWidth="1"/>
+    <col min="2" max="8" width="12.7109375" style="45" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.75" customHeight="1">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="91" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="45"/>
+      <c r="A2" s="44"/>
       <c r="E2" s="104" t="s">
         <v>191</v>
       </c>
       <c r="F2" s="105"/>
       <c r="G2" s="105"/>
       <c r="H2" s="105"/>
     </row>
-    <row r="3" spans="1:8" s="94" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A3" s="65" t="s">
+    <row r="3" spans="1:8" s="93" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A3" s="64" t="s">
         <v>132</v>
       </c>
-      <c r="B3" s="93" t="s">
+      <c r="B3" s="92" t="s">
         <v>193</v>
       </c>
-      <c r="C3" s="93" t="s">
+      <c r="C3" s="92" t="s">
         <v>194</v>
       </c>
-      <c r="D3" s="93" t="s">
+      <c r="D3" s="92" t="s">
         <v>195</v>
       </c>
-      <c r="E3" s="93" t="s">
+      <c r="E3" s="92" t="s">
         <v>196</v>
       </c>
-      <c r="F3" s="93" t="s">
+      <c r="F3" s="92" t="s">
         <v>197</v>
       </c>
-      <c r="G3" s="93" t="s">
+      <c r="G3" s="92" t="s">
         <v>198</v>
       </c>
-      <c r="H3" s="93" t="s">
+      <c r="H3" s="92" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="39">
         <v>236.5</v>
       </c>
       <c r="C4" s="39">
         <v>1943.1</v>
       </c>
       <c r="D4" s="39">
         <v>1306.5999999999999</v>
       </c>
       <c r="E4" s="39">
         <v>2013.8</v>
       </c>
       <c r="F4" s="39">
         <v>211.9</v>
       </c>
       <c r="G4" s="39">
         <v>125.3</v>
       </c>
       <c r="H4" s="39">
         <v>114.5</v>
       </c>
     </row>
     <row r="5" spans="1:8">
@@ -2284,71 +2313,71 @@
       </c>
       <c r="G6" s="19">
         <v>121.6</v>
       </c>
       <c r="H6" s="19">
         <v>105.1</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19">
         <v>1893.2</v>
       </c>
       <c r="E7" s="19"/>
       <c r="F7" s="19">
         <v>260.60000000000002</v>
       </c>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="48" t="s">
         <v>131</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19">
         <v>1899</v>
       </c>
       <c r="E8" s="19"/>
       <c r="F8" s="19">
         <v>252.9</v>
       </c>
       <c r="G8" s="19">
         <v>141.30000000000001</v>
       </c>
       <c r="H8" s="19">
         <v>121.6</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="48" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19">
         <v>1819.5</v>
       </c>
       <c r="E9" s="19"/>
       <c r="F9" s="19">
         <v>346.5</v>
       </c>
       <c r="G9" s="19">
         <v>175.7</v>
       </c>
       <c r="H9" s="19">
         <v>100.3</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="38" t="s">
         <v>130</v>
       </c>
       <c r="B10" s="19">
         <v>180.6</v>
       </c>
@@ -2688,51 +2717,51 @@
         <v>119</v>
       </c>
       <c r="B23" s="19">
         <v>165.6</v>
       </c>
       <c r="C23" s="19">
         <v>3853.8</v>
       </c>
       <c r="D23" s="19">
         <v>698.3</v>
       </c>
       <c r="E23" s="19">
         <v>888.6</v>
       </c>
       <c r="F23" s="19">
         <v>691.7</v>
       </c>
       <c r="G23" s="19">
         <v>151.19999999999999</v>
       </c>
       <c r="H23" s="19">
         <v>113.9</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="50" t="s">
+      <c r="A24" s="49" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="30">
         <v>202.2</v>
       </c>
       <c r="C24" s="30">
         <v>1420.4</v>
       </c>
       <c r="D24" s="30">
         <v>1309.5999999999999</v>
       </c>
       <c r="E24" s="30">
         <v>1694.8</v>
       </c>
       <c r="F24" s="30">
         <v>260.89999999999998</v>
       </c>
       <c r="G24" s="30">
         <v>138.9</v>
       </c>
       <c r="H24" s="30">
         <v>116.8</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="22.5">
@@ -2740,330 +2769,330 @@
         <v>35</v>
       </c>
       <c r="B25" s="19">
         <v>202.2</v>
       </c>
       <c r="C25" s="19">
         <v>1420</v>
       </c>
       <c r="D25" s="19">
         <v>1309.7</v>
       </c>
       <c r="E25" s="19">
         <v>1700.1</v>
       </c>
       <c r="F25" s="19">
         <v>261.10000000000002</v>
       </c>
       <c r="G25" s="19">
         <v>134.5</v>
       </c>
       <c r="H25" s="19">
         <v>84.5</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="50" t="s">
+      <c r="A26" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="30">
         <v>202.2</v>
       </c>
       <c r="C26" s="30">
         <v>1420.4</v>
       </c>
       <c r="D26" s="30">
         <v>1309.5999999999999</v>
       </c>
       <c r="E26" s="30">
         <v>1694.8</v>
       </c>
       <c r="F26" s="30">
         <v>260.89999999999998</v>
       </c>
       <c r="G26" s="30">
         <v>138.9</v>
       </c>
       <c r="H26" s="30">
         <v>116.8</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="22.5">
-      <c r="A27" s="49" t="s">
+      <c r="A27" s="48" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="19">
         <v>135.5</v>
       </c>
       <c r="C27" s="19">
         <v>1450.7</v>
       </c>
       <c r="D27" s="19">
         <v>1601.2</v>
       </c>
       <c r="E27" s="19">
         <v>1026.5</v>
       </c>
       <c r="F27" s="19">
         <v>261</v>
       </c>
       <c r="G27" s="19">
         <v>139</v>
       </c>
       <c r="H27" s="19">
         <v>84.5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="49" t="s">
+      <c r="A28" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="19">
         <v>144.30000000000001</v>
       </c>
       <c r="C28" s="19">
         <v>428.9</v>
       </c>
       <c r="D28" s="19">
         <v>1227</v>
       </c>
       <c r="E28" s="19">
         <v>1466.4</v>
       </c>
       <c r="F28" s="19">
         <v>261.10000000000002</v>
       </c>
       <c r="G28" s="19">
         <v>139</v>
       </c>
       <c r="H28" s="19">
         <v>116.8</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="51" t="s">
+      <c r="A29" s="50" t="s">
         <v>118</v>
       </c>
       <c r="B29" s="30">
         <v>201.5</v>
       </c>
       <c r="C29" s="30">
         <v>1497.5</v>
       </c>
       <c r="D29" s="30">
         <v>1330.6</v>
       </c>
       <c r="E29" s="30">
         <v>1646.7</v>
       </c>
       <c r="F29" s="30">
         <v>260.89999999999998</v>
       </c>
       <c r="G29" s="30">
         <v>138.9</v>
       </c>
       <c r="H29" s="30">
         <v>116.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E2:H2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="46" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="46"/>
+    <col min="1" max="1" width="38.7109375" style="45" customWidth="1"/>
+    <col min="2" max="10" width="12.7109375" style="45" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
       <c r="D1" s="106"/>
       <c r="E1" s="106"/>
       <c r="F1" s="106"/>
       <c r="G1" s="106"/>
       <c r="H1" s="106"/>
       <c r="I1" s="106"/>
       <c r="J1" s="106"/>
     </row>
     <row r="2" spans="1:11" ht="13.5" customHeight="1">
-      <c r="A2" s="45"/>
-[...1 lines deleted...]
-      <c r="J2" s="82" t="s">
+      <c r="A2" s="44"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="81" t="s">
         <v>191</v>
       </c>
-      <c r="K2" s="83"/>
-[...2 lines deleted...]
-      <c r="A3" s="64" t="s">
+      <c r="K2" s="82"/>
+    </row>
+    <row r="3" spans="1:11" s="93" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A3" s="63" t="s">
         <v>146</v>
       </c>
-      <c r="B3" s="93" t="s">
+      <c r="B3" s="92" t="s">
         <v>200</v>
       </c>
-      <c r="C3" s="93" t="s">
+      <c r="C3" s="92" t="s">
         <v>201</v>
       </c>
-      <c r="D3" s="93" t="s">
+      <c r="D3" s="92" t="s">
         <v>202</v>
       </c>
-      <c r="E3" s="93" t="s">
+      <c r="E3" s="92" t="s">
         <v>203</v>
       </c>
-      <c r="F3" s="93" t="s">
+      <c r="F3" s="92" t="s">
         <v>204</v>
       </c>
-      <c r="G3" s="93" t="s">
+      <c r="G3" s="92" t="s">
         <v>205</v>
       </c>
-      <c r="H3" s="93" t="s">
+      <c r="H3" s="92" t="s">
         <v>206</v>
       </c>
-      <c r="I3" s="93" t="s">
+      <c r="I3" s="92" t="s">
         <v>207</v>
       </c>
-      <c r="J3" s="93" t="s">
+      <c r="J3" s="92" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="52">
+      <c r="B4" s="51">
         <v>103.4</v>
       </c>
-      <c r="C4" s="52">
+      <c r="C4" s="51">
         <v>122.3</v>
       </c>
-      <c r="D4" s="52">
+      <c r="D4" s="51">
         <v>124.3</v>
       </c>
-      <c r="E4" s="52">
+      <c r="E4" s="51">
         <v>105.7</v>
       </c>
-      <c r="F4" s="52">
+      <c r="F4" s="51">
         <v>103</v>
       </c>
-      <c r="G4" s="52">
+      <c r="G4" s="51">
         <v>110.9</v>
       </c>
-      <c r="H4" s="52">
+      <c r="H4" s="51">
         <v>115.4</v>
       </c>
-      <c r="I4" s="52">
+      <c r="I4" s="51">
         <v>121.6</v>
       </c>
-      <c r="J4" s="52">
+      <c r="J4" s="51">
         <v>122.1</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="19">
         <v>96.5</v>
       </c>
       <c r="C5" s="19">
         <v>110.6</v>
       </c>
       <c r="D5" s="19">
         <v>109.3</v>
       </c>
       <c r="E5" s="19">
         <v>114.8</v>
       </c>
       <c r="F5" s="19">
         <v>103.2</v>
       </c>
       <c r="G5" s="19">
         <v>117.5</v>
       </c>
       <c r="H5" s="19">
         <v>115.4</v>
       </c>
       <c r="I5" s="19">
         <v>107.9</v>
       </c>
       <c r="J5" s="19">
         <v>109.5</v>
       </c>
     </row>
     <row r="6" spans="1:11">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="52" t="s">
         <v>117</v>
       </c>
       <c r="B6" s="19">
         <v>95.7</v>
       </c>
       <c r="C6" s="19">
         <v>110.7</v>
       </c>
       <c r="D6" s="19">
         <v>108.6</v>
       </c>
       <c r="E6" s="19">
         <v>114.7</v>
       </c>
       <c r="F6" s="19">
         <v>102.8</v>
       </c>
       <c r="G6" s="19">
         <v>118.5</v>
       </c>
       <c r="H6" s="19">
         <v>115.5</v>
       </c>
       <c r="I6" s="19">
         <v>107.9</v>
       </c>
       <c r="J6" s="19">
         <v>109.5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>116</v>
       </c>
       <c r="B7" s="19">
         <v>256.3</v>
       </c>
       <c r="C7" s="19">
         <v>102.1</v>
       </c>
       <c r="D7" s="19">
         <v>157</v>
       </c>
       <c r="E7" s="19">
         <v>124.6</v>
       </c>
       <c r="F7" s="19">
         <v>123.9</v>
       </c>
       <c r="G7" s="19">
         <v>71.2</v>
       </c>
       <c r="H7" s="19">
         <v>109.6</v>
       </c>
       <c r="I7" s="19">
         <v>108.5</v>
@@ -3179,51 +3208,51 @@
         <v>101.2</v>
       </c>
       <c r="D11" s="19">
         <v>100.6</v>
       </c>
       <c r="E11" s="19">
         <v>105.4</v>
       </c>
       <c r="F11" s="19">
         <v>115.1</v>
       </c>
       <c r="G11" s="19">
         <v>107.6</v>
       </c>
       <c r="H11" s="19">
         <v>105.6</v>
       </c>
       <c r="I11" s="19">
         <v>102</v>
       </c>
       <c r="J11" s="19">
         <v>120.7</v>
       </c>
     </row>
     <row r="12" spans="1:11">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="19">
         <v>105.2</v>
       </c>
       <c r="C12" s="19">
         <v>103.5</v>
       </c>
       <c r="D12" s="19">
         <v>123.4</v>
       </c>
       <c r="E12" s="19">
         <v>103.7</v>
       </c>
       <c r="F12" s="19">
         <v>112.7</v>
       </c>
       <c r="G12" s="19">
         <v>105.1</v>
       </c>
       <c r="H12" s="19">
         <v>112.6</v>
       </c>
       <c r="I12" s="19">
         <v>119.9</v>
@@ -3243,211 +3272,211 @@
         <v>108</v>
       </c>
       <c r="D13" s="30">
         <v>109.7</v>
       </c>
       <c r="E13" s="30">
         <v>113.7</v>
       </c>
       <c r="F13" s="30">
         <v>108.2</v>
       </c>
       <c r="G13" s="30">
         <v>112.9</v>
       </c>
       <c r="H13" s="30">
         <v>118.3</v>
       </c>
       <c r="I13" s="30">
         <v>114.1</v>
       </c>
       <c r="J13" s="30">
         <v>120.4</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="33.75">
-      <c r="A14" s="54" t="s">
+      <c r="A14" s="53" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="19">
         <v>102.2</v>
       </c>
       <c r="C14" s="19">
         <v>102.1</v>
       </c>
       <c r="D14" s="19">
         <v>112.5</v>
       </c>
       <c r="E14" s="19">
         <v>107</v>
       </c>
       <c r="F14" s="19">
         <v>107.7</v>
       </c>
       <c r="G14" s="19">
         <v>106</v>
       </c>
       <c r="H14" s="19">
         <v>123.3</v>
       </c>
       <c r="I14" s="19">
         <v>112.3</v>
       </c>
       <c r="J14" s="19">
         <v>118.1</v>
       </c>
     </row>
     <row r="15" spans="1:11">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="53" t="s">
         <v>112</v>
       </c>
       <c r="B15" s="19">
         <v>115.9</v>
       </c>
       <c r="C15" s="19">
         <v>107</v>
       </c>
       <c r="D15" s="19">
         <v>115.3</v>
       </c>
       <c r="E15" s="19">
         <v>112.5</v>
       </c>
       <c r="F15" s="19">
         <v>111.4</v>
       </c>
       <c r="G15" s="19">
         <v>121.6</v>
       </c>
       <c r="H15" s="19">
         <v>112.3</v>
       </c>
       <c r="I15" s="19">
         <v>110.2</v>
       </c>
       <c r="J15" s="19">
         <v>112.4</v>
       </c>
     </row>
     <row r="16" spans="1:11">
-      <c r="A16" s="54" t="s">
+      <c r="A16" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>123.5</v>
       </c>
       <c r="C16" s="19">
         <v>102.1</v>
       </c>
       <c r="D16" s="19">
         <v>103.3</v>
       </c>
       <c r="E16" s="19">
         <v>110.9</v>
       </c>
       <c r="F16" s="19">
         <v>109.8</v>
       </c>
       <c r="G16" s="19">
         <v>118.4</v>
       </c>
       <c r="H16" s="19">
         <v>108</v>
       </c>
       <c r="I16" s="19">
         <v>114</v>
       </c>
       <c r="J16" s="19">
         <v>118.4</v>
       </c>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="52" t="s">
         <v>111</v>
       </c>
       <c r="B17" s="19">
         <v>125.3</v>
       </c>
       <c r="C17" s="19">
         <v>101.3</v>
       </c>
       <c r="D17" s="19">
         <v>103.7</v>
       </c>
       <c r="E17" s="19">
         <v>111.4</v>
       </c>
       <c r="F17" s="19">
         <v>111.3</v>
       </c>
       <c r="G17" s="19">
         <v>120.8</v>
       </c>
       <c r="H17" s="19">
         <v>108.6</v>
       </c>
       <c r="I17" s="19">
         <v>117.5</v>
       </c>
       <c r="J17" s="19">
         <v>119.8</v>
       </c>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="53" t="s">
+      <c r="A18" s="52" t="s">
         <v>110</v>
       </c>
       <c r="B18" s="19">
         <v>111</v>
       </c>
       <c r="C18" s="19">
         <v>108.6</v>
       </c>
       <c r="D18" s="19">
         <v>100.8</v>
       </c>
       <c r="E18" s="19">
         <v>107.8</v>
       </c>
       <c r="F18" s="19">
         <v>100.8</v>
       </c>
       <c r="G18" s="19">
         <v>104.3</v>
       </c>
       <c r="H18" s="19">
         <v>104.4</v>
       </c>
       <c r="I18" s="19">
         <v>112.5</v>
       </c>
       <c r="J18" s="19">
         <v>112.6</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="53" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="19">
         <v>150.30000000000001</v>
       </c>
       <c r="C19" s="19">
         <v>183.1</v>
       </c>
       <c r="D19" s="19">
         <v>136.4</v>
       </c>
       <c r="E19" s="19">
         <v>116.9</v>
       </c>
       <c r="F19" s="19">
         <v>100.4</v>
       </c>
       <c r="G19" s="19">
         <v>94.5</v>
       </c>
       <c r="H19" s="19">
         <v>94.2</v>
       </c>
       <c r="I19" s="19">
         <v>105.8</v>
@@ -3467,51 +3496,51 @@
         <v>107.7</v>
       </c>
       <c r="D20" s="19">
         <v>110.2</v>
       </c>
       <c r="E20" s="19">
         <v>126.9</v>
       </c>
       <c r="F20" s="19">
         <v>110.2</v>
       </c>
       <c r="G20" s="19">
         <v>124.2</v>
       </c>
       <c r="H20" s="19">
         <v>124.4</v>
       </c>
       <c r="I20" s="19">
         <v>116.2</v>
       </c>
       <c r="J20" s="19">
         <v>122</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="54" t="s">
+      <c r="A21" s="53" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="19">
         <v>102.9</v>
       </c>
       <c r="C21" s="19">
         <v>105.8</v>
       </c>
       <c r="D21" s="19">
         <v>109</v>
       </c>
       <c r="E21" s="19">
         <v>106.7</v>
       </c>
       <c r="F21" s="19">
         <v>101.5</v>
       </c>
       <c r="G21" s="19">
         <v>102.2</v>
       </c>
       <c r="H21" s="19">
         <v>138.4</v>
       </c>
       <c r="I21" s="19">
         <v>117</v>
@@ -3563,83 +3592,83 @@
         <v>112.6</v>
       </c>
       <c r="D23" s="19">
         <v>107</v>
       </c>
       <c r="E23" s="19">
         <v>121</v>
       </c>
       <c r="F23" s="19">
         <v>107.6</v>
       </c>
       <c r="G23" s="19">
         <v>102.5</v>
       </c>
       <c r="H23" s="19">
         <v>127.7</v>
       </c>
       <c r="I23" s="19">
         <v>112.3</v>
       </c>
       <c r="J23" s="19">
         <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24" s="54" t="s">
+      <c r="A24" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="19">
         <v>110.7</v>
       </c>
       <c r="C24" s="19">
         <v>124.1</v>
       </c>
       <c r="D24" s="19">
         <v>103.9</v>
       </c>
       <c r="E24" s="19">
         <v>114</v>
       </c>
       <c r="F24" s="19">
         <v>116.5</v>
       </c>
       <c r="G24" s="19">
         <v>106.3</v>
       </c>
       <c r="H24" s="19">
         <v>111.2</v>
       </c>
       <c r="I24" s="19">
         <v>114.3</v>
       </c>
       <c r="J24" s="19">
         <v>116.3</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="22.5">
-      <c r="A25" s="54" t="s">
+      <c r="A25" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19">
         <v>113.2</v>
       </c>
       <c r="E25" s="19">
         <v>108.4</v>
       </c>
       <c r="F25" s="19">
         <v>100</v>
       </c>
       <c r="G25" s="19">
         <v>103.1</v>
       </c>
       <c r="H25" s="19">
         <v>127.9</v>
       </c>
       <c r="I25" s="19">
         <v>150.69999999999999</v>
       </c>
       <c r="J25" s="19">
         <v>130</v>
       </c>
@@ -3751,83 +3780,83 @@
         <v>183</v>
       </c>
       <c r="D29" s="19">
         <v>133.30000000000001</v>
       </c>
       <c r="E29" s="19">
         <v>115.5</v>
       </c>
       <c r="F29" s="19">
         <v>109.1</v>
       </c>
       <c r="G29" s="19">
         <v>105.7</v>
       </c>
       <c r="H29" s="19">
         <v>103.1</v>
       </c>
       <c r="I29" s="19">
         <v>117.6</v>
       </c>
       <c r="J29" s="19">
         <v>126.5</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="22.5">
-      <c r="A30" s="49" t="s">
+      <c r="A30" s="48" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="19">
         <v>130.6</v>
       </c>
       <c r="C30" s="19">
         <v>109</v>
       </c>
       <c r="D30" s="19">
         <v>133</v>
       </c>
       <c r="E30" s="19">
         <v>115.4</v>
       </c>
       <c r="F30" s="19">
         <v>109.1</v>
       </c>
       <c r="G30" s="19">
         <v>105.7</v>
       </c>
       <c r="H30" s="19">
         <v>103.2</v>
       </c>
       <c r="I30" s="19">
         <v>117.7</v>
       </c>
       <c r="J30" s="19">
         <v>126.4</v>
       </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" s="49" t="s">
+      <c r="A31" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="19">
         <v>107.1</v>
       </c>
       <c r="C31" s="19">
         <v>107.1</v>
       </c>
       <c r="D31" s="19">
         <v>113.2</v>
       </c>
       <c r="E31" s="19">
         <v>108.4</v>
       </c>
       <c r="F31" s="19">
         <v>105.9</v>
       </c>
       <c r="G31" s="19">
         <v>110.9</v>
       </c>
       <c r="H31" s="19">
         <v>115.4</v>
       </c>
       <c r="I31" s="19">
         <v>124.3</v>
@@ -3866,494 +3895,494 @@
       </c>
       <c r="J32" s="30">
         <v>121.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="39.7109375" style="55" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="55"/>
+    <col min="1" max="1" width="39.7109375" style="54" customWidth="1"/>
+    <col min="2" max="4" width="11.7109375" style="54" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="C2" s="47"/>
-      <c r="D2" s="82" t="s">
+      <c r="C2" s="46"/>
+      <c r="D2" s="81" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="39" customHeight="1">
-      <c r="A3" s="65" t="s">
+      <c r="A3" s="64" t="s">
         <v>145</v>
       </c>
-      <c r="B3" s="65" t="s">
+      <c r="B3" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="65" t="s">
+      <c r="C3" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="D3" s="65" t="s">
+      <c r="D3" s="64" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="52">
+      <c r="B4" s="51">
         <v>112.6</v>
       </c>
-      <c r="C4" s="57">
+      <c r="C4" s="56">
         <v>129.4</v>
       </c>
-      <c r="D4" s="57">
+      <c r="D4" s="56">
         <v>100.4</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="22.5">
       <c r="A5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="19">
         <v>119</v>
       </c>
-      <c r="C5" s="58">
+      <c r="C5" s="57">
         <v>125.1</v>
       </c>
-      <c r="D5" s="59">
+      <c r="D5" s="58">
         <v>108.2</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="22.5">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="48" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="19">
         <v>118.9</v>
       </c>
-      <c r="C6" s="58">
+      <c r="C6" s="57">
         <v>125</v>
       </c>
-      <c r="D6" s="59">
+      <c r="D6" s="58">
         <v>108.2</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="19">
         <v>123.3</v>
       </c>
-      <c r="C7" s="58">
+      <c r="C7" s="57">
         <v>128.4</v>
       </c>
-      <c r="D7" s="59">
+      <c r="D7" s="58">
         <v>108.3</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="19">
         <v>114.7</v>
       </c>
-      <c r="C8" s="58">
+      <c r="C8" s="57">
         <v>139.19999999999999</v>
       </c>
-      <c r="D8" s="59">
+      <c r="D8" s="58">
         <v>97.4</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="48" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="19">
         <v>114.4</v>
       </c>
-      <c r="C9" s="58">
+      <c r="C9" s="57">
         <v>147.19999999999999</v>
       </c>
-      <c r="D9" s="59">
+      <c r="D9" s="58">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="49" t="s">
+      <c r="A10" s="48" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="19">
         <v>115.5</v>
       </c>
-      <c r="C10" s="58">
+      <c r="C10" s="57">
         <v>132</v>
       </c>
-      <c r="D10" s="59">
+      <c r="D10" s="58">
         <v>100.7</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="22.5">
-      <c r="A11" s="49" t="s">
+      <c r="A11" s="48" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="19">
         <v>111.5</v>
       </c>
-      <c r="C11" s="58">
+      <c r="C11" s="57">
         <v>114.2</v>
       </c>
-      <c r="D11" s="59">
+      <c r="D11" s="58">
         <v>116.3</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="19">
         <v>103.7</v>
       </c>
-      <c r="C12" s="58">
+      <c r="C12" s="57">
         <v>102.9</v>
       </c>
-      <c r="D12" s="59">
+      <c r="D12" s="58">
         <v>106.7</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="56" t="s">
+      <c r="A13" s="55" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="30">
         <v>116.7</v>
       </c>
-      <c r="C13" s="60">
+      <c r="C13" s="59">
         <v>115.2</v>
       </c>
-      <c r="D13" s="60">
+      <c r="D13" s="59">
         <v>111.4</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="23.25" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>120.8</v>
       </c>
-      <c r="C14" s="58">
+      <c r="C14" s="57">
         <v>120.9</v>
       </c>
-      <c r="D14" s="58">
+      <c r="D14" s="57">
         <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.9</v>
       </c>
-      <c r="C15" s="58">
+      <c r="C15" s="57">
         <v>110.1</v>
       </c>
-      <c r="D15" s="58">
+      <c r="D15" s="57">
         <v>113.7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>111.4</v>
       </c>
-      <c r="C16" s="58">
+      <c r="C16" s="57">
         <v>110.5</v>
       </c>
-      <c r="D16" s="58">
+      <c r="D16" s="57">
         <v>106.2</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="49" t="s">
+      <c r="A17" s="48" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>113.2</v>
       </c>
-      <c r="C17" s="58">
+      <c r="C17" s="57">
         <v>110.5</v>
       </c>
-      <c r="D17" s="58">
+      <c r="D17" s="57">
         <v>105.5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="49" t="s">
+      <c r="A18" s="48" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>105.1</v>
       </c>
-      <c r="C18" s="58">
+      <c r="C18" s="57">
         <v>110.4</v>
       </c>
-      <c r="D18" s="58">
+      <c r="D18" s="57">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>105.3</v>
       </c>
-      <c r="C19" s="58">
+      <c r="C19" s="57">
         <v>112.9</v>
       </c>
-      <c r="D19" s="58">
+      <c r="D19" s="57">
         <v>116.9</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="33.75">
       <c r="A20" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>118.1</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="57">
         <v>120</v>
       </c>
-      <c r="D20" s="58">
+      <c r="D20" s="57">
         <v>111.3</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="19">
         <v>126</v>
       </c>
-      <c r="C21" s="58">
+      <c r="C21" s="57">
         <v>106.4</v>
       </c>
-      <c r="D21" s="58">
+      <c r="D21" s="57">
         <v>122.5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="19">
         <v>126</v>
       </c>
-      <c r="C22" s="58">
+      <c r="C22" s="57">
         <v>104.9</v>
       </c>
-      <c r="D22" s="58">
+      <c r="D22" s="57">
         <v>118.5</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="22.5">
       <c r="A23" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="19">
         <v>130.80000000000001</v>
       </c>
-      <c r="C23" s="58">
+      <c r="C23" s="57">
         <v>107.6</v>
       </c>
-      <c r="D23" s="58">
+      <c r="D23" s="57">
         <v>124</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="61">
+      <c r="B24" s="60">
         <v>120.1</v>
       </c>
-      <c r="C24" s="58">
+      <c r="C24" s="57">
         <v>111.4</v>
       </c>
       <c r="D24" s="19">
         <v>120.6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="56" t="s">
+      <c r="A25" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="30">
         <v>114.9</v>
       </c>
-      <c r="C25" s="60">
+      <c r="C25" s="59">
         <v>121.4</v>
       </c>
-      <c r="D25" s="60">
+      <c r="D25" s="59">
         <v>106.1</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="22.5">
       <c r="A26" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="19">
         <v>115.2</v>
       </c>
-      <c r="C26" s="58">
+      <c r="C26" s="57">
         <v>126.3</v>
       </c>
-      <c r="D26" s="58">
+      <c r="D26" s="57">
         <v>85.7</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="56" t="s">
+      <c r="A27" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="30">
         <v>114.8</v>
       </c>
-      <c r="C27" s="60">
+      <c r="C27" s="59">
         <v>121.2</v>
       </c>
-      <c r="D27" s="60">
+      <c r="D27" s="59">
         <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="22.5">
       <c r="A28" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="36">
         <v>125.3</v>
       </c>
       <c r="C28" s="36">
         <v>118.3</v>
       </c>
       <c r="D28" s="36">
         <v>72.3</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="36">
         <v>125</v>
       </c>
       <c r="C29" s="36">
         <v>118.5</v>
       </c>
       <c r="D29" s="36">
         <v>73.099999999999994</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="14.25" customHeight="1">
       <c r="A30" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="36">
         <v>101.7</v>
       </c>
       <c r="C30" s="36">
         <v>130.9</v>
       </c>
       <c r="D30" s="36">
         <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="62" t="s">
+      <c r="A31" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="30">
         <v>115.5</v>
       </c>
       <c r="C31" s="30">
         <v>121</v>
       </c>
-      <c r="D31" s="60">
+      <c r="D31" s="59">
         <v>104.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" sqref="A1:B1"/>
+      <selection pane="bottomRight" activeCell="BS16" sqref="BS16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42" style="2" customWidth="1"/>
     <col min="2" max="50" width="12.7109375" style="2" customWidth="1"/>
     <col min="51" max="51" width="11.5703125" style="2" customWidth="1"/>
     <col min="52" max="54" width="12.7109375" style="2" customWidth="1"/>
     <col min="55" max="55" width="12.140625" style="2" customWidth="1"/>
     <col min="56" max="58" width="12.7109375" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.7109375" style="2" customWidth="1"/>
     <col min="60" max="60" width="11.28515625" style="2" customWidth="1"/>
     <col min="61" max="63" width="12.7109375" style="2" customWidth="1"/>
     <col min="64" max="64" width="11.7109375" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.5703125" style="2" customWidth="1"/>
     <col min="66" max="66" width="11.85546875" style="2" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="21" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="1"/>
@@ -4398,259 +4427,259 @@
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AY2" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AZ2" s="5"/>
       <c r="BC2" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="BI2" s="100" t="s">
-[...3 lines deleted...]
-      <c r="BK2" s="100"/>
+      <c r="BI2" s="97" t="s">
+        <v>219</v>
+      </c>
+      <c r="BJ2" s="97"/>
+      <c r="BK2" s="97"/>
       <c r="BL2" s="107" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="BM2" s="107"/>
       <c r="BN2" s="107"/>
     </row>
     <row r="3" spans="1:66" ht="38.25" customHeight="1">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="63" t="s">
         <v>144</v>
       </c>
-      <c r="B3" s="64" t="s">
+      <c r="B3" s="63" t="s">
         <v>210</v>
       </c>
-      <c r="C3" s="64" t="s">
+      <c r="C3" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="D3" s="65" t="s">
+      <c r="D3" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="E3" s="65" t="s">
+      <c r="E3" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="F3" s="65" t="s">
+      <c r="F3" s="64" t="s">
         <v>189</v>
       </c>
-      <c r="G3" s="64" t="s">
+      <c r="G3" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="H3" s="65" t="s">
+      <c r="H3" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="I3" s="65" t="s">
+      <c r="I3" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="J3" s="64" t="s">
+      <c r="J3" s="63" t="s">
         <v>190</v>
       </c>
-      <c r="K3" s="64" t="s">
+      <c r="K3" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="L3" s="64" t="s">
+      <c r="L3" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="M3" s="64" t="s">
+      <c r="M3" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="N3" s="64" t="s">
+      <c r="N3" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="O3" s="64" t="s">
+      <c r="O3" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="P3" s="64" t="s">
+      <c r="P3" s="63" t="s">
         <v>45</v>
       </c>
-      <c r="Q3" s="64" t="s">
+      <c r="Q3" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="R3" s="64" t="s">
+      <c r="R3" s="63" t="s">
         <v>46</v>
       </c>
-      <c r="S3" s="64" t="s">
+      <c r="S3" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="T3" s="64" t="s">
+      <c r="T3" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="U3" s="64" t="s">
+      <c r="U3" s="63" t="s">
         <v>61</v>
       </c>
-      <c r="V3" s="64" t="s">
+      <c r="V3" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="W3" s="64" t="s">
+      <c r="W3" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="X3" s="64" t="s">
+      <c r="X3" s="63" t="s">
         <v>51</v>
       </c>
-      <c r="Y3" s="64" t="s">
+      <c r="Y3" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="Z3" s="64" t="s">
+      <c r="Z3" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AA3" s="64" t="s">
+      <c r="AA3" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="AB3" s="64" t="s">
+      <c r="AB3" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="AC3" s="64" t="s">
+      <c r="AC3" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="AD3" s="64" t="s">
+      <c r="AD3" s="63" t="s">
         <v>65</v>
       </c>
-      <c r="AE3" s="64" t="s">
+      <c r="AE3" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="AF3" s="64" t="s">
+      <c r="AF3" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="AG3" s="64" t="s">
+      <c r="AG3" s="63" t="s">
         <v>209</v>
       </c>
-      <c r="AH3" s="64" t="s">
+      <c r="AH3" s="63" t="s">
         <v>70</v>
       </c>
-      <c r="AI3" s="64" t="s">
+      <c r="AI3" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="AJ3" s="64" t="s">
+      <c r="AJ3" s="63" t="s">
         <v>72</v>
       </c>
-      <c r="AK3" s="64" t="s">
+      <c r="AK3" s="63" t="s">
         <v>92</v>
       </c>
-      <c r="AL3" s="64" t="s">
+      <c r="AL3" s="63" t="s">
         <v>73</v>
       </c>
-      <c r="AM3" s="64" t="s">
+      <c r="AM3" s="63" t="s">
         <v>75</v>
       </c>
-      <c r="AN3" s="64" t="s">
+      <c r="AN3" s="63" t="s">
         <v>74</v>
       </c>
-      <c r="AO3" s="64" t="s">
+      <c r="AO3" s="63" t="s">
         <v>93</v>
       </c>
-      <c r="AP3" s="64" t="s">
+      <c r="AP3" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="AQ3" s="65" t="s">
+      <c r="AQ3" s="64" t="s">
         <v>91</v>
       </c>
-      <c r="AR3" s="65" t="s">
+      <c r="AR3" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="AS3" s="64" t="s">
+      <c r="AS3" s="63" t="s">
         <v>95</v>
       </c>
-      <c r="AT3" s="65" t="s">
+      <c r="AT3" s="64" t="s">
         <v>94</v>
       </c>
-      <c r="AU3" s="64" t="s">
+      <c r="AU3" s="63" t="s">
         <v>96</v>
       </c>
-      <c r="AV3" s="65" t="s">
+      <c r="AV3" s="64" t="s">
         <v>97</v>
       </c>
-      <c r="AW3" s="65" t="s">
+      <c r="AW3" s="64" t="s">
         <v>99</v>
       </c>
-      <c r="AX3" s="65" t="s">
+      <c r="AX3" s="64" t="s">
         <v>100</v>
       </c>
-      <c r="AY3" s="65" t="s">
+      <c r="AY3" s="64" t="s">
         <v>101</v>
       </c>
-      <c r="AZ3" s="65" t="s">
+      <c r="AZ3" s="64" t="s">
         <v>98</v>
       </c>
-      <c r="BA3" s="65" t="s">
+      <c r="BA3" s="64" t="s">
         <v>136</v>
       </c>
-      <c r="BB3" s="65" t="s">
+      <c r="BB3" s="64" t="s">
         <v>134</v>
       </c>
-      <c r="BC3" s="65" t="s">
+      <c r="BC3" s="64" t="s">
         <v>135</v>
       </c>
-      <c r="BD3" s="65" t="s">
+      <c r="BD3" s="64" t="s">
         <v>138</v>
       </c>
-      <c r="BE3" s="65" t="s">
+      <c r="BE3" s="64" t="s">
         <v>188</v>
       </c>
-      <c r="BF3" s="65" t="s">
+      <c r="BF3" s="64" t="s">
         <v>139</v>
       </c>
-      <c r="BG3" s="65" t="s">
+      <c r="BG3" s="64" t="s">
         <v>140</v>
       </c>
-      <c r="BH3" s="65" t="s">
+      <c r="BH3" s="64" t="s">
         <v>141</v>
       </c>
-      <c r="BI3" s="65" t="s">
+      <c r="BI3" s="64" t="s">
         <v>187</v>
       </c>
-      <c r="BJ3" s="65" t="s">
+      <c r="BJ3" s="64" t="s">
         <v>147</v>
       </c>
-      <c r="BK3" s="65" t="s">
+      <c r="BK3" s="64" t="s">
         <v>186</v>
       </c>
-      <c r="BL3" s="65" t="s">
+      <c r="BL3" s="64" t="s">
         <v>211</v>
       </c>
-      <c r="BM3" s="65" t="s">
+      <c r="BM3" s="64" t="s">
+        <v>224</v>
+      </c>
+      <c r="BN3" s="64" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="15" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>142</v>
       </c>
       <c r="B4" s="7">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="8">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="7">
         <v>120.8</v>
       </c>
       <c r="E4" s="9">
         <v>122</v>
       </c>
       <c r="F4" s="7">
         <v>121</v>
       </c>
       <c r="G4" s="7">
         <v>120.9</v>
       </c>
       <c r="H4" s="7">
@@ -4806,51 +4835,51 @@
       <c r="BF4" s="14">
         <v>103.8</v>
       </c>
       <c r="BG4" s="14">
         <v>104.3</v>
       </c>
       <c r="BH4" s="14">
         <v>104.7</v>
       </c>
       <c r="BI4" s="14">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="14">
         <v>108.9</v>
       </c>
       <c r="BK4" s="14">
         <v>107.5</v>
       </c>
       <c r="BL4" s="14">
         <v>107.3</v>
       </c>
       <c r="BM4" s="14">
         <v>108.7</v>
       </c>
       <c r="BN4" s="14">
-        <v>109.6</v>
+        <v>111.9</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="17">
         <v>109.1</v>
       </c>
       <c r="C5" s="17">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="17">
         <v>97.2</v>
       </c>
       <c r="E5" s="18">
         <v>108.1</v>
       </c>
       <c r="F5" s="17">
         <v>125.7</v>
       </c>
       <c r="G5" s="17">
         <v>110.2</v>
       </c>
       <c r="H5" s="17">
@@ -5006,51 +5035,51 @@
       <c r="BF5" s="23">
         <v>106.6</v>
       </c>
       <c r="BG5" s="25">
         <v>100.3</v>
       </c>
       <c r="BH5" s="25">
         <v>99.7</v>
       </c>
       <c r="BI5" s="25">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="25">
         <v>96.6</v>
       </c>
       <c r="BK5" s="25">
         <v>99.4</v>
       </c>
       <c r="BL5" s="25">
         <v>102.7</v>
       </c>
       <c r="BM5" s="25">
         <v>108.3</v>
       </c>
       <c r="BN5" s="25">
-        <v>113.6</v>
+        <v>113.8</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="17">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="17">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="18">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="17">
         <v>122.5</v>
       </c>
       <c r="G6" s="17">
         <v>124.8</v>
       </c>
       <c r="H6" s="17">
@@ -5206,51 +5235,51 @@
       <c r="BF6" s="25">
         <v>103.2</v>
       </c>
       <c r="BG6" s="25">
         <v>104.6</v>
       </c>
       <c r="BH6" s="25">
         <v>105.7</v>
       </c>
       <c r="BI6" s="25">
         <v>108</v>
       </c>
       <c r="BJ6" s="25">
         <v>109.3</v>
       </c>
       <c r="BK6" s="25">
         <v>109.3</v>
       </c>
       <c r="BL6" s="25">
         <v>109.1</v>
       </c>
       <c r="BM6" s="25">
         <v>110</v>
       </c>
       <c r="BN6" s="25">
-        <v>110.4</v>
+        <v>113.2</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="14.25" customHeight="1">
       <c r="A7" s="26" t="s">
         <v>77</v>
       </c>
       <c r="B7" s="17">
         <v>171.8</v>
       </c>
       <c r="C7" s="17">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="17">
         <v>134.6</v>
       </c>
       <c r="E7" s="18">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="17">
         <v>126</v>
       </c>
       <c r="G7" s="17">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="17">
@@ -5406,51 +5435,51 @@
       <c r="BF7" s="23">
         <v>105.8</v>
       </c>
       <c r="BG7" s="25">
         <v>108</v>
       </c>
       <c r="BH7" s="25">
         <v>108.1</v>
       </c>
       <c r="BI7" s="25">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="25">
         <v>106.7</v>
       </c>
       <c r="BK7" s="25">
         <v>103.7</v>
       </c>
       <c r="BL7" s="25">
         <v>103.5</v>
       </c>
       <c r="BM7" s="25">
         <v>105.8</v>
       </c>
       <c r="BN7" s="25">
-        <v>107.5</v>
+        <v>109.1</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>118.2</v>
       </c>
       <c r="C8" s="17">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="17">
         <v>123.6</v>
       </c>
       <c r="E8" s="18">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="17">
         <v>118.3</v>
       </c>
       <c r="G8" s="17">
         <v>117.3</v>
       </c>
       <c r="H8" s="17">
@@ -5606,54 +5635,54 @@
       <c r="BF8" s="23">
         <v>99.1</v>
       </c>
       <c r="BG8" s="25">
         <v>99.9</v>
       </c>
       <c r="BH8" s="25">
         <v>102.2</v>
       </c>
       <c r="BI8" s="25">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="25">
         <v>111.1</v>
       </c>
       <c r="BK8" s="25">
         <v>114.9</v>
       </c>
       <c r="BL8" s="25">
         <v>114.6</v>
       </c>
       <c r="BM8" s="25">
         <v>113.2</v>
       </c>
       <c r="BN8" s="25">
-        <v>112.1</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:66" ht="33.75">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="22.5">
       <c r="A9" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="17">
         <v>118.7</v>
       </c>
       <c r="C9" s="17">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="17">
         <v>128.6</v>
       </c>
       <c r="E9" s="18">
         <v>127.1</v>
       </c>
       <c r="F9" s="17">
         <v>111.3</v>
       </c>
       <c r="G9" s="17">
         <v>112</v>
       </c>
       <c r="H9" s="17">
         <v>112.2</v>
       </c>
       <c r="I9" s="18">
@@ -5806,51 +5835,51 @@
       <c r="BF9" s="23">
         <v>117.7</v>
       </c>
       <c r="BG9" s="25">
         <v>113</v>
       </c>
       <c r="BH9" s="25">
         <v>112.3</v>
       </c>
       <c r="BI9" s="25">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="25">
         <v>112.3</v>
       </c>
       <c r="BK9" s="25">
         <v>114.2</v>
       </c>
       <c r="BL9" s="25">
         <v>115.5</v>
       </c>
       <c r="BM9" s="25">
         <v>116.5</v>
       </c>
       <c r="BN9" s="25">
-        <v>115.1</v>
+        <v>115.4</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="22.5">
       <c r="A10" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="17">
         <v>113.1</v>
       </c>
       <c r="C10" s="17">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="17">
         <v>123.2</v>
       </c>
       <c r="E10" s="18">
         <v>109.5</v>
       </c>
       <c r="F10" s="17">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="17">
         <v>114.7</v>
       </c>
       <c r="H10" s="17">
@@ -6006,51 +6035,51 @@
       <c r="BF10" s="23">
         <v>115</v>
       </c>
       <c r="BG10" s="25">
         <v>112.4</v>
       </c>
       <c r="BH10" s="25">
         <v>115.7</v>
       </c>
       <c r="BI10" s="25">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="25">
         <v>113.9</v>
       </c>
       <c r="BK10" s="25">
         <v>113.8</v>
       </c>
       <c r="BL10" s="25">
         <v>115.1</v>
       </c>
       <c r="BM10" s="25">
         <v>120.3</v>
       </c>
       <c r="BN10" s="25">
-        <v>94.6</v>
+        <v>98.6</v>
       </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="17">
         <v>102.9</v>
       </c>
       <c r="C11" s="17">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="17">
         <v>104.6</v>
       </c>
       <c r="E11" s="18">
         <v>103.5</v>
       </c>
       <c r="F11" s="17">
         <v>108.5</v>
       </c>
       <c r="G11" s="17">
         <v>102.8</v>
       </c>
       <c r="H11" s="17">
@@ -6406,51 +6435,51 @@
       <c r="BF12" s="14">
         <v>111.6</v>
       </c>
       <c r="BG12" s="14">
         <v>112.8</v>
       </c>
       <c r="BH12" s="14">
         <v>112.8</v>
       </c>
       <c r="BI12" s="14">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="14">
         <v>112.7</v>
       </c>
       <c r="BK12" s="14">
         <v>111.9</v>
       </c>
       <c r="BL12" s="14">
         <v>112.4</v>
       </c>
       <c r="BM12" s="14">
         <v>110.6</v>
       </c>
       <c r="BN12" s="14">
-        <v>108.2</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="17">
         <v>107.4</v>
       </c>
       <c r="C13" s="17">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="17">
         <v>110.7</v>
       </c>
       <c r="E13" s="18">
         <v>120.6</v>
       </c>
       <c r="F13" s="17">
         <v>108.1</v>
       </c>
       <c r="G13" s="17">
         <v>108.4</v>
       </c>
       <c r="H13" s="17">
@@ -6806,54 +6835,54 @@
       <c r="BF14" s="23">
         <v>106.9</v>
       </c>
       <c r="BG14" s="25">
         <v>107.3</v>
       </c>
       <c r="BH14" s="25">
         <v>106.5</v>
       </c>
       <c r="BI14" s="25">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="25">
         <v>106</v>
       </c>
       <c r="BK14" s="25">
         <v>107.2</v>
       </c>
       <c r="BL14" s="25">
         <v>108</v>
       </c>
       <c r="BM14" s="25">
         <v>105.5</v>
       </c>
       <c r="BN14" s="25">
-        <v>100.7</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:66" ht="22.5">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="17">
         <v>108.3</v>
       </c>
       <c r="C15" s="17">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="17">
         <v>108</v>
       </c>
       <c r="E15" s="18">
         <v>108.1</v>
       </c>
       <c r="F15" s="17">
         <v>111.8</v>
       </c>
       <c r="G15" s="17">
         <v>111.8</v>
       </c>
       <c r="H15" s="17">
         <v>109.1</v>
       </c>
       <c r="I15" s="18">
@@ -7006,51 +7035,51 @@
       <c r="BF15" s="23">
         <v>107.3</v>
       </c>
       <c r="BG15" s="25">
         <v>112.6</v>
       </c>
       <c r="BH15" s="25">
         <v>114.4</v>
       </c>
       <c r="BI15" s="25">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="25">
         <v>110.1</v>
       </c>
       <c r="BK15" s="25">
         <v>115.5</v>
       </c>
       <c r="BL15" s="25">
         <v>116.7</v>
       </c>
       <c r="BM15" s="25">
         <v>111.6</v>
       </c>
       <c r="BN15" s="25">
-        <v>113.8</v>
+        <v>113.9</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="17">
         <v>100.6</v>
       </c>
       <c r="C16" s="17">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="17">
         <v>106.9</v>
       </c>
       <c r="E16" s="18">
         <v>106.3</v>
       </c>
       <c r="F16" s="17">
         <v>102.5</v>
       </c>
       <c r="G16" s="17">
         <v>105</v>
       </c>
       <c r="H16" s="17">
@@ -7206,51 +7235,51 @@
       <c r="BF16" s="23">
         <v>108.7</v>
       </c>
       <c r="BG16" s="25">
         <v>107.6</v>
       </c>
       <c r="BH16" s="25">
         <v>106.7</v>
       </c>
       <c r="BI16" s="25">
         <v>110</v>
       </c>
       <c r="BJ16" s="25">
         <v>113.9</v>
       </c>
       <c r="BK16" s="25">
         <v>110.9</v>
       </c>
       <c r="BL16" s="25">
         <v>113.5</v>
       </c>
       <c r="BM16" s="25">
         <v>113.8</v>
       </c>
       <c r="BN16" s="25">
-        <v>106.5</v>
+        <v>105.2</v>
       </c>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17">
         <v>101.4</v>
       </c>
       <c r="C17" s="17">
         <v>110.2</v>
       </c>
       <c r="D17" s="17">
         <v>104.8</v>
       </c>
       <c r="E17" s="18">
         <v>107.1</v>
       </c>
       <c r="F17" s="17">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="17">
         <v>113.9</v>
       </c>
       <c r="H17" s="17">
@@ -7406,51 +7435,51 @@
       <c r="BF17" s="23">
         <v>114.2</v>
       </c>
       <c r="BG17" s="25">
         <v>108.1</v>
       </c>
       <c r="BH17" s="25">
         <v>112</v>
       </c>
       <c r="BI17" s="25">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="25">
         <v>127.2</v>
       </c>
       <c r="BK17" s="25">
         <v>127.8</v>
       </c>
       <c r="BL17" s="25">
         <v>125.3</v>
       </c>
       <c r="BM17" s="25">
         <v>121.6</v>
       </c>
       <c r="BN17" s="25">
-        <v>95</v>
+        <v>100.5</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="17">
         <v>107.2</v>
       </c>
       <c r="C18" s="17">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="17">
         <v>120.2</v>
       </c>
       <c r="E18" s="18">
         <v>120.8</v>
       </c>
       <c r="F18" s="17">
         <v>117.5</v>
       </c>
       <c r="G18" s="17">
         <v>112.1</v>
       </c>
       <c r="H18" s="17">
@@ -7606,51 +7635,51 @@
       <c r="BF18" s="23">
         <v>118.7</v>
       </c>
       <c r="BG18" s="25">
         <v>123</v>
       </c>
       <c r="BH18" s="25">
         <v>121.5</v>
       </c>
       <c r="BI18" s="25">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="25">
         <v>115.3</v>
       </c>
       <c r="BK18" s="25">
         <v>114.3</v>
       </c>
       <c r="BL18" s="25">
         <v>111</v>
       </c>
       <c r="BM18" s="25">
         <v>126.5</v>
       </c>
       <c r="BN18" s="25">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="17">
         <v>105</v>
       </c>
       <c r="C19" s="17">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="17">
         <v>112.7</v>
       </c>
       <c r="E19" s="18">
         <v>109.6</v>
       </c>
       <c r="F19" s="17">
         <v>124.3</v>
       </c>
       <c r="G19" s="17">
         <v>119.9</v>
       </c>
       <c r="H19" s="17">
@@ -7806,51 +7835,51 @@
       <c r="BF19" s="23">
         <v>100.2</v>
       </c>
       <c r="BG19" s="25">
         <v>117</v>
       </c>
       <c r="BH19" s="25">
         <v>114.9</v>
       </c>
       <c r="BI19" s="25">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="25">
         <v>117.1</v>
       </c>
       <c r="BK19" s="25">
         <v>106.7</v>
       </c>
       <c r="BL19" s="25">
         <v>115</v>
       </c>
       <c r="BM19" s="25">
         <v>114.6</v>
       </c>
       <c r="BN19" s="25">
-        <v>116.1</v>
+        <v>96.4</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>109.4</v>
       </c>
       <c r="C20" s="17">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="17">
         <v>115.9</v>
       </c>
       <c r="E20" s="18">
         <v>99.1</v>
       </c>
       <c r="F20" s="17">
         <v>106.8</v>
       </c>
       <c r="G20" s="17">
         <v>102.6</v>
       </c>
       <c r="H20" s="17">
@@ -8006,51 +8035,51 @@
       <c r="BF20" s="23">
         <v>113.6</v>
       </c>
       <c r="BG20" s="25">
         <v>117.5</v>
       </c>
       <c r="BH20" s="25">
         <v>111</v>
       </c>
       <c r="BI20" s="25">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="25">
         <v>112.1</v>
       </c>
       <c r="BK20" s="25">
         <v>108.8</v>
       </c>
       <c r="BL20" s="25">
         <v>107.8</v>
       </c>
       <c r="BM20" s="25">
         <v>110.2</v>
       </c>
       <c r="BN20" s="25">
-        <v>118.8</v>
+        <v>115.3</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="17">
         <v>109.7</v>
       </c>
       <c r="C21" s="17">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="17">
         <v>107.7</v>
       </c>
       <c r="E21" s="18">
         <v>129.1</v>
       </c>
       <c r="F21" s="17">
         <v>124</v>
       </c>
       <c r="G21" s="17">
         <v>101.5</v>
       </c>
       <c r="H21" s="17">
@@ -8406,51 +8435,51 @@
       <c r="BF22" s="23">
         <v>115.6</v>
       </c>
       <c r="BG22" s="25">
         <v>110.2</v>
       </c>
       <c r="BH22" s="25">
         <v>117.1</v>
       </c>
       <c r="BI22" s="25">
         <v>106</v>
       </c>
       <c r="BJ22" s="25">
         <v>110.8</v>
       </c>
       <c r="BK22" s="25">
         <v>110.3</v>
       </c>
       <c r="BL22" s="25">
         <v>114.1</v>
       </c>
       <c r="BM22" s="25">
         <v>87.2</v>
       </c>
       <c r="BN22" s="25">
-        <v>108.8</v>
+        <v>92.2</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="17">
         <v>111.9</v>
       </c>
       <c r="C23" s="17">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="17">
         <v>119.9</v>
       </c>
       <c r="E23" s="18">
         <v>121.1</v>
       </c>
       <c r="F23" s="17">
         <v>126.1</v>
       </c>
       <c r="G23" s="17">
         <v>116.5</v>
       </c>
       <c r="H23" s="17">
@@ -8606,51 +8635,51 @@
       <c r="BF23" s="23">
         <v>114.4</v>
       </c>
       <c r="BG23" s="25">
         <v>122.2</v>
       </c>
       <c r="BH23" s="25">
         <v>114.6</v>
       </c>
       <c r="BI23" s="25">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="25">
         <v>109.3</v>
       </c>
       <c r="BK23" s="25">
         <v>113.6</v>
       </c>
       <c r="BL23" s="25">
         <v>114.9</v>
       </c>
       <c r="BM23" s="25">
         <v>70.099999999999994</v>
       </c>
       <c r="BN23" s="25">
-        <v>106.4</v>
+        <v>52.3</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B24" s="17">
         <v>112.5</v>
       </c>
       <c r="C24" s="17">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="17">
         <v>120.7</v>
       </c>
       <c r="E24" s="18">
         <v>102.9</v>
       </c>
       <c r="F24" s="17">
         <v>126</v>
       </c>
       <c r="G24" s="17">
         <v>104.8</v>
       </c>
       <c r="H24" s="17">
@@ -8806,51 +8835,51 @@
       <c r="BF24" s="23">
         <v>128.5</v>
       </c>
       <c r="BG24" s="25">
         <v>121.9</v>
       </c>
       <c r="BH24" s="25">
         <v>117.8</v>
       </c>
       <c r="BI24" s="25">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="25">
         <v>121.6</v>
       </c>
       <c r="BK24" s="25">
         <v>119.3</v>
       </c>
       <c r="BL24" s="25">
         <v>117.4</v>
       </c>
       <c r="BM24" s="25">
         <v>117.3</v>
       </c>
       <c r="BN24" s="25">
-        <v>114.5</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="25" spans="1:66" ht="22.5">
       <c r="A25" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="17">
         <v>111.5</v>
       </c>
       <c r="C25" s="17">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="17">
         <v>113.7</v>
       </c>
       <c r="E25" s="18">
         <v>114.1</v>
       </c>
       <c r="F25" s="17">
         <v>116.3</v>
       </c>
       <c r="G25" s="17">
         <v>106.5</v>
       </c>
       <c r="H25" s="17">
@@ -9006,51 +9035,51 @@
       <c r="BF25" s="23">
         <v>119.2</v>
       </c>
       <c r="BG25" s="25">
         <v>115.2</v>
       </c>
       <c r="BH25" s="25">
         <v>118.8</v>
       </c>
       <c r="BI25" s="25">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="25">
         <v>106.9</v>
       </c>
       <c r="BK25" s="25">
         <v>108.7</v>
       </c>
       <c r="BL25" s="25">
         <v>106.7</v>
       </c>
       <c r="BM25" s="25">
         <v>117.3</v>
       </c>
       <c r="BN25" s="25">
-        <v>114.9</v>
+        <v>114.1</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="56.25">
       <c r="A26" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="17">
         <v>108.6</v>
       </c>
       <c r="C26" s="17">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="17">
         <v>113.1</v>
       </c>
       <c r="E26" s="18">
         <v>112.4</v>
       </c>
       <c r="F26" s="17">
         <v>100</v>
       </c>
       <c r="G26" s="17">
         <v>108.4</v>
       </c>
       <c r="H26" s="17">
@@ -9206,51 +9235,51 @@
       <c r="BF26" s="23">
         <v>109.3</v>
       </c>
       <c r="BG26" s="25">
         <v>108.9</v>
       </c>
       <c r="BH26" s="25">
         <v>108.7</v>
       </c>
       <c r="BI26" s="25">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="25">
         <v>109.3</v>
       </c>
       <c r="BK26" s="25">
         <v>110.4</v>
       </c>
       <c r="BL26" s="25">
         <v>111</v>
       </c>
       <c r="BM26" s="25">
         <v>102.3</v>
       </c>
       <c r="BN26" s="25">
-        <v>110.8</v>
+        <v>121.3</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="15" customFormat="1">
       <c r="A27" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="28">
         <v>118.4</v>
       </c>
       <c r="C27" s="29">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="28">
         <v>116.5</v>
       </c>
       <c r="E27" s="9">
         <v>118.6</v>
       </c>
       <c r="F27" s="28">
         <v>118</v>
       </c>
       <c r="G27" s="28">
         <v>114.7</v>
       </c>
       <c r="H27" s="28">
@@ -9406,51 +9435,51 @@
       <c r="BF27" s="14">
         <v>108.5</v>
       </c>
       <c r="BG27" s="14">
         <v>109.4</v>
       </c>
       <c r="BH27" s="14">
         <v>109.5</v>
       </c>
       <c r="BI27" s="14">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="14">
         <v>111.3</v>
       </c>
       <c r="BK27" s="14">
         <v>110.2</v>
       </c>
       <c r="BL27" s="14">
         <v>110.4</v>
       </c>
       <c r="BM27" s="14">
         <v>109.8</v>
       </c>
       <c r="BN27" s="14">
-        <v>108.7</v>
+        <v>107.2</v>
       </c>
     </row>
     <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="17">
         <v>44.9</v>
       </c>
       <c r="C28" s="17">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="17">
         <v>91.5</v>
       </c>
       <c r="E28" s="18">
         <v>119.8</v>
       </c>
       <c r="F28" s="17">
         <v>217.6</v>
       </c>
       <c r="G28" s="17">
         <v>160.1</v>
       </c>
       <c r="H28" s="17">
@@ -9548,119 +9577,119 @@
       </c>
       <c r="AM28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AN28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AO28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AP28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AQ28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AR28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AS28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AT28" s="36" t="s">
         <v>183</v>
       </c>
-      <c r="AU28" s="73" t="s">
-[...5 lines deleted...]
-      <c r="AW28" s="75" t="s">
+      <c r="AU28" s="72" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV28" s="73" t="s">
+        <v>183</v>
+      </c>
+      <c r="AW28" s="74" t="s">
         <v>183</v>
       </c>
       <c r="AX28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AY28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AZ28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="BA28" s="36" t="s">
         <v>183</v>
       </c>
       <c r="BB28" s="36" t="s">
         <v>183</v>
       </c>
-      <c r="BC28" s="76" t="s">
-[...8 lines deleted...]
-      <c r="BF28" s="76" t="s">
+      <c r="BC28" s="75" t="s">
+        <v>183</v>
+      </c>
+      <c r="BD28" s="75" t="s">
+        <v>183</v>
+      </c>
+      <c r="BE28" s="75" t="s">
+        <v>183</v>
+      </c>
+      <c r="BF28" s="75" t="s">
         <v>183</v>
       </c>
       <c r="BG28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BH28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BI28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BJ28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BK28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BL28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BM28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BN28" s="14" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="15" customFormat="1">
       <c r="A29" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="28">
         <v>122</v>
       </c>
-      <c r="C29" s="77">
+      <c r="C29" s="76">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="28">
         <v>117.3</v>
       </c>
       <c r="E29" s="35">
         <v>118.6</v>
       </c>
       <c r="F29" s="28">
         <v>116.5</v>
       </c>
       <c r="G29" s="28">
         <v>113.8</v>
       </c>
       <c r="H29" s="28">
         <v>117.1</v>
       </c>
       <c r="I29" s="35">
         <v>116.3</v>
       </c>
       <c r="J29" s="28">
         <v>107.6</v>
       </c>
       <c r="K29" s="28">
         <v>110.1</v>
@@ -9748,54 +9777,54 @@
       </c>
       <c r="AM29" s="31">
         <v>107.1</v>
       </c>
       <c r="AN29" s="31">
         <v>106.2</v>
       </c>
       <c r="AO29" s="9">
         <v>107.2</v>
       </c>
       <c r="AP29" s="9">
         <v>106.7</v>
       </c>
       <c r="AQ29" s="9">
         <v>105.6</v>
       </c>
       <c r="AR29" s="9">
         <v>108.4</v>
       </c>
       <c r="AS29" s="9">
         <v>105.8</v>
       </c>
       <c r="AT29" s="9">
         <v>108.7</v>
       </c>
-      <c r="AU29" s="78">
+      <c r="AU29" s="77">
         <v>109.9</v>
       </c>
-      <c r="AV29" s="79">
+      <c r="AV29" s="78">
         <v>110.9</v>
       </c>
       <c r="AW29" s="13">
         <v>113.7</v>
       </c>
       <c r="AX29" s="9">
         <v>114.7</v>
       </c>
       <c r="AY29" s="9">
         <v>118</v>
       </c>
       <c r="AZ29" s="9">
         <v>118.3</v>
       </c>
       <c r="BA29" s="9">
         <v>118.4</v>
       </c>
       <c r="BB29" s="9">
         <v>114.6</v>
       </c>
       <c r="BC29" s="14">
         <v>112.8</v>
       </c>
       <c r="BD29" s="14">
         <v>111.4</v>
@@ -9806,196 +9835,196 @@
       <c r="BF29" s="14">
         <v>108.5</v>
       </c>
       <c r="BG29" s="14">
         <v>109.4</v>
       </c>
       <c r="BH29" s="14">
         <v>109.5</v>
       </c>
       <c r="BI29" s="14">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="14">
         <v>111.3</v>
       </c>
       <c r="BK29" s="14">
         <v>110.2</v>
       </c>
       <c r="BL29" s="14">
         <v>110.4</v>
       </c>
       <c r="BM29" s="14">
         <v>109.8</v>
       </c>
       <c r="BN29" s="14">
-        <v>108.7</v>
+        <v>107.2</v>
       </c>
     </row>
     <row r="30" spans="1:66" s="15" customFormat="1">
       <c r="A30" s="16" t="s">
         <v>216</v>
       </c>
-      <c r="B30" s="78" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="78" t="s">
+      <c r="B30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="C30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="D30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="E30" s="37">
         <v>140.1</v>
       </c>
-      <c r="F30" s="78" t="s">
-[...5 lines deleted...]
-      <c r="H30" s="78" t="s">
+      <c r="F30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="G30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="H30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="I30" s="37">
         <v>153.9</v>
       </c>
-      <c r="J30" s="78" t="s">
-[...5 lines deleted...]
-      <c r="L30" s="78" t="s">
+      <c r="J30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="K30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="L30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="M30" s="37">
         <v>100.8</v>
       </c>
-      <c r="N30" s="78" t="s">
-[...5 lines deleted...]
-      <c r="P30" s="78" t="s">
+      <c r="N30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="O30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="P30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="Q30" s="37">
         <v>113</v>
       </c>
-      <c r="R30" s="78" t="s">
-[...5 lines deleted...]
-      <c r="T30" s="78" t="s">
+      <c r="R30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="S30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="T30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="U30" s="37">
         <v>91</v>
       </c>
-      <c r="V30" s="78" t="s">
-[...5 lines deleted...]
-      <c r="X30" s="78" t="s">
+      <c r="V30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="W30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="X30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="Y30" s="37">
         <v>75.099999999999994</v>
       </c>
-      <c r="Z30" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AB30" s="78" t="s">
+      <c r="Z30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="AB30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="AC30" s="18">
         <v>125.9</v>
       </c>
-      <c r="AD30" s="78" t="s">
-[...2 lines deleted...]
-      <c r="AE30" s="78" t="s">
+      <c r="AD30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="AF30" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AG30" s="37">
         <v>113.8</v>
       </c>
       <c r="AH30" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AI30" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AJ30" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AK30" s="37">
         <v>123.8</v>
       </c>
       <c r="AL30" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AM30" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AN30" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AO30" s="18">
         <v>113.2</v>
       </c>
       <c r="AP30" s="18" t="s">
         <v>183</v>
       </c>
       <c r="AQ30" s="18" t="s">
         <v>183</v>
       </c>
       <c r="AR30" s="18" t="s">
         <v>183</v>
       </c>
       <c r="AS30" s="18">
         <v>82.8</v>
       </c>
       <c r="AT30" s="18" t="s">
         <v>183</v>
       </c>
-      <c r="AU30" s="78" t="s">
-[...2 lines deleted...]
-      <c r="AV30" s="79" t="s">
+      <c r="AU30" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV30" s="78" t="s">
         <v>183</v>
       </c>
       <c r="AW30" s="22">
         <v>117.3</v>
       </c>
       <c r="AX30" s="18" t="s">
         <v>183</v>
       </c>
       <c r="AY30" s="18" t="s">
         <v>183</v>
       </c>
       <c r="AZ30" s="18" t="s">
         <v>183</v>
       </c>
       <c r="BA30" s="18">
         <v>141.19999999999999</v>
       </c>
       <c r="BB30" s="18" t="s">
         <v>183</v>
       </c>
       <c r="BC30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BD30" s="25" t="s">
         <v>183</v>
@@ -10013,129 +10042,129 @@
         <v>183</v>
       </c>
       <c r="BI30" s="25">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BK30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BL30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BM30" s="25">
         <v>106.9</v>
       </c>
       <c r="BN30" s="25" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="31" spans="1:66" s="15" customFormat="1">
       <c r="A31" s="38" t="s">
         <v>217</v>
       </c>
-      <c r="B31" s="80">
+      <c r="B31" s="79">
         <v>118.4</v>
       </c>
-      <c r="C31" s="80">
+      <c r="C31" s="79">
         <v>118.59674031441445</v>
       </c>
-      <c r="D31" s="80">
+      <c r="D31" s="79">
         <v>116.5</v>
       </c>
       <c r="E31" s="18">
         <v>143.1</v>
       </c>
-      <c r="F31" s="80">
+      <c r="F31" s="79">
         <v>171.8</v>
       </c>
-      <c r="G31" s="80">
+      <c r="G31" s="79">
         <v>185</v>
       </c>
-      <c r="H31" s="80">
+      <c r="H31" s="79">
         <v>164.2</v>
       </c>
       <c r="I31" s="18">
         <v>152.1</v>
       </c>
-      <c r="J31" s="80">
+      <c r="J31" s="79">
         <v>102.8</v>
       </c>
-      <c r="K31" s="80">
+      <c r="K31" s="79">
         <v>99.8</v>
       </c>
-      <c r="L31" s="80">
+      <c r="L31" s="79">
         <v>93.6</v>
       </c>
       <c r="M31" s="18">
         <v>101.7</v>
       </c>
-      <c r="N31" s="80">
+      <c r="N31" s="79">
         <v>112.2</v>
       </c>
-      <c r="O31" s="80">
+      <c r="O31" s="79">
         <v>112.3</v>
       </c>
-      <c r="P31" s="80">
+      <c r="P31" s="79">
         <v>111.6</v>
       </c>
       <c r="Q31" s="18">
         <v>112</v>
       </c>
-      <c r="R31" s="80">
+      <c r="R31" s="79">
         <v>97.3</v>
       </c>
-      <c r="S31" s="80">
+      <c r="S31" s="79">
         <v>63.3</v>
       </c>
-      <c r="T31" s="80">
+      <c r="T31" s="79">
         <v>93</v>
       </c>
       <c r="U31" s="18">
         <v>91.9</v>
       </c>
-      <c r="V31" s="80">
+      <c r="V31" s="79">
         <v>59.9</v>
       </c>
-      <c r="W31" s="80">
+      <c r="W31" s="79">
         <v>65</v>
       </c>
-      <c r="X31" s="80">
+      <c r="X31" s="79">
         <v>68.2</v>
       </c>
       <c r="Y31" s="18">
         <v>76.2</v>
       </c>
       <c r="Z31" s="18">
         <v>144.1</v>
       </c>
       <c r="AA31" s="18">
         <v>141.9</v>
       </c>
-      <c r="AB31" s="80">
+      <c r="AB31" s="79">
         <v>131.80000000000001</v>
       </c>
       <c r="AC31" s="25">
         <v>125.2</v>
       </c>
       <c r="AD31" s="18">
         <v>119.9</v>
       </c>
       <c r="AE31" s="18">
         <v>115.7</v>
       </c>
       <c r="AF31" s="36">
         <v>108.5</v>
       </c>
       <c r="AG31" s="18">
         <v>114.4</v>
       </c>
       <c r="AH31" s="36">
         <v>115.1</v>
       </c>
       <c r="AI31" s="36">
         <v>119</v>
       </c>
       <c r="AJ31" s="36">
         <v>127.9</v>
@@ -10148,84 +10177,84 @@
       </c>
       <c r="AM31" s="36">
         <v>116.6</v>
       </c>
       <c r="AN31" s="36">
         <v>113.9</v>
       </c>
       <c r="AO31" s="36">
         <v>113.6</v>
       </c>
       <c r="AP31" s="18">
         <v>97.6</v>
       </c>
       <c r="AQ31" s="18">
         <v>80.2</v>
       </c>
       <c r="AR31" s="18">
         <v>82.2</v>
       </c>
       <c r="AS31" s="36">
         <v>84.3</v>
       </c>
       <c r="AT31" s="36">
         <v>85.8</v>
       </c>
-      <c r="AU31" s="73">
+      <c r="AU31" s="72">
         <v>126.5</v>
       </c>
-      <c r="AV31" s="74">
+      <c r="AV31" s="73">
         <v>123.2</v>
       </c>
-      <c r="AW31" s="75">
+      <c r="AW31" s="74">
         <v>117.3</v>
       </c>
       <c r="AX31" s="36">
         <v>175.4</v>
       </c>
       <c r="AY31" s="36">
         <v>142</v>
       </c>
       <c r="AZ31" s="36">
         <v>139.19999999999999</v>
       </c>
       <c r="BA31" s="36">
         <v>139.69999999999999</v>
       </c>
       <c r="BB31" s="36">
         <v>117.9</v>
       </c>
-      <c r="BC31" s="76">
+      <c r="BC31" s="75">
         <v>112.4</v>
       </c>
-      <c r="BD31" s="76">
+      <c r="BD31" s="75">
         <v>108.2</v>
       </c>
-      <c r="BE31" s="76">
+      <c r="BE31" s="75">
         <v>109.7</v>
       </c>
-      <c r="BF31" s="76">
+      <c r="BF31" s="75">
         <v>84</v>
       </c>
       <c r="BG31" s="25">
         <v>86.4</v>
       </c>
       <c r="BH31" s="25">
         <v>91.4</v>
       </c>
       <c r="BI31" s="25">
         <v>92.6</v>
       </c>
       <c r="BJ31" s="25">
         <v>105.3</v>
       </c>
       <c r="BK31" s="25">
         <v>112.2</v>
       </c>
       <c r="BL31" s="25">
         <v>110.2</v>
       </c>
       <c r="BM31" s="25">
         <v>107.7</v>
       </c>
       <c r="BN31" s="25">
         <v>130</v>
@@ -10348,119 +10377,119 @@
       </c>
       <c r="AM32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AN32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AO32" s="36">
         <v>122.4</v>
       </c>
       <c r="AP32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AQ32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AR32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AS32" s="36">
         <v>119.2</v>
       </c>
       <c r="AT32" s="36" t="s">
         <v>183</v>
       </c>
-      <c r="AU32" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AW32" s="75">
+      <c r="AU32" s="77" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV32" s="78" t="s">
+        <v>183</v>
+      </c>
+      <c r="AW32" s="74">
         <v>118.2</v>
       </c>
       <c r="AX32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AY32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="AZ32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="BA32" s="36">
         <v>115.7</v>
       </c>
       <c r="BB32" s="36" t="s">
         <v>183</v>
       </c>
-      <c r="BC32" s="76" t="s">
-[...5 lines deleted...]
-      <c r="BE32" s="76">
+      <c r="BC32" s="75" t="s">
+        <v>183</v>
+      </c>
+      <c r="BD32" s="75" t="s">
+        <v>183</v>
+      </c>
+      <c r="BE32" s="75">
         <v>115.9</v>
       </c>
-      <c r="BF32" s="76" t="s">
+      <c r="BF32" s="75" t="s">
         <v>183</v>
       </c>
       <c r="BG32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BH32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BI32" s="25">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BK32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BL32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BM32" s="14">
         <v>122.9</v>
       </c>
       <c r="BN32" s="14" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="33" spans="1:66" s="15" customFormat="1">
       <c r="A33" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="28">
         <v>122.8</v>
       </c>
-      <c r="C33" s="77">
+      <c r="C33" s="76">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="28">
         <v>117.2</v>
       </c>
       <c r="E33" s="9">
         <v>119.6</v>
       </c>
       <c r="F33" s="28">
         <v>120.1</v>
       </c>
       <c r="G33" s="28">
         <v>118.5</v>
       </c>
       <c r="H33" s="28">
         <v>120.6</v>
       </c>
       <c r="I33" s="9">
         <v>118.9</v>
       </c>
       <c r="J33" s="28">
         <v>107.1</v>
       </c>
       <c r="K33" s="28">
         <v>109.1</v>
@@ -10548,57 +10577,57 @@
       </c>
       <c r="AM33" s="31">
         <v>107.8</v>
       </c>
       <c r="AN33" s="31">
         <v>106.8</v>
       </c>
       <c r="AO33" s="9">
         <v>107.6</v>
       </c>
       <c r="AP33" s="9">
         <v>106</v>
       </c>
       <c r="AQ33" s="9">
         <v>103.6</v>
       </c>
       <c r="AR33" s="9">
         <v>106.3</v>
       </c>
       <c r="AS33" s="9">
         <v>104.2</v>
       </c>
       <c r="AT33" s="9">
         <v>107.1</v>
       </c>
-      <c r="AU33" s="78">
+      <c r="AU33" s="77">
         <v>110.9</v>
       </c>
-      <c r="AV33" s="79">
+      <c r="AV33" s="78">
         <v>111.7</v>
       </c>
-      <c r="AW33" s="81">
+      <c r="AW33" s="80">
         <v>113.9</v>
       </c>
       <c r="AX33" s="41">
         <v>118.2</v>
       </c>
       <c r="AY33" s="41">
         <v>119.7</v>
       </c>
       <c r="AZ33" s="41">
         <v>119.9</v>
       </c>
       <c r="BA33" s="41">
         <v>119.7</v>
       </c>
       <c r="BB33" s="41">
         <v>114.9</v>
       </c>
       <c r="BC33" s="14">
         <v>112.7</v>
       </c>
       <c r="BD33" s="14">
         <v>111.1</v>
       </c>
       <c r="BE33" s="14">
         <v>111.2</v>
@@ -10606,189 +10635,191 @@
       <c r="BF33" s="14">
         <v>106.3</v>
       </c>
       <c r="BG33" s="14">
         <v>107.4</v>
       </c>
       <c r="BH33" s="14">
         <v>108</v>
       </c>
       <c r="BI33" s="14">
         <v>109</v>
       </c>
       <c r="BJ33" s="14">
         <v>110.8</v>
       </c>
       <c r="BK33" s="14">
         <v>110.3</v>
       </c>
       <c r="BL33" s="14">
         <v>110.4</v>
       </c>
       <c r="BM33" s="14">
         <v>109.7</v>
       </c>
       <c r="BN33" s="14">
-        <v>110.1</v>
+        <v>108.7</v>
       </c>
     </row>
     <row r="34" spans="1:66" s="42" customFormat="1">
       <c r="AW34" s="43"/>
       <c r="BA34" s="43"/>
-      <c r="BK34" s="63"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:66" ht="12.75">
+      <c r="BK34" s="62"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" s="42" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      <c r="A36" s="44"/>
+        <v>222</v>
+      </c>
+    </row>
+    <row r="36" spans="1:66">
+      <c r="A36" s="42" t="s">
+        <v>223</v>
+      </c>
     </row>
     <row r="37" spans="1:66">
       <c r="A37" s="42"/>
     </row>
     <row r="38" spans="1:66">
       <c r="A38" s="42"/>
     </row>
     <row r="39" spans="1:66">
       <c r="A39" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="BL2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007D3905E9A5205C4BBA2F0D343495F8DD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d8f7283059bd1e05bf76a8eecf883df8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A357771B-0387-4BAD-A4D5-E7D491534E00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1478E82-602E-42BA-81E1-6107D7DB9298}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A60ED611-B828-4345-B014-D7EB7584978B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>