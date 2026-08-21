--- v2 (2026-07-10)
+++ v3 (2026-08-21)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11835" yWindow="75" windowWidth="14235" windowHeight="12255" tabRatio="765" firstSheet="4" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12270" tabRatio="765" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="6" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="5" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="228">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -748,154 +748,126 @@
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
     <t>Өнімдерге салынатын таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
   </si>
   <si>
     <t xml:space="preserve">                           </t>
   </si>
   <si>
     <t xml:space="preserve"> өткен жылдың тиісті кезеңіне %-бен</t>
   </si>
   <si>
-    <t>+7 7172749302</t>
+    <t xml:space="preserve">2026 жылғы
+  1 тоқсан </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 жыл </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тастан Н.Ш. 
+</t>
+  </si>
+  <si>
+    <t>+7 7172749260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...41 lines deleted...]
-      <t xml:space="preserve">2025 жыл </t>
+      <t>2026 жылғы
+  1 жарты-жылдық</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">* </t>
     </r>
   </si>
   <si>
-    <r>
-[...2 lines deleted...]
-    </r>
     <r>
       <rPr>
-        <b/>
+        <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>2)</t>
+      <t>*</t>
     </r>
-  </si>
-[...5 lines deleted...]
-    <t>d.ibraeva@aspire.gov.kz</t>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Жедел деректер.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
@@ -953,57 +925,50 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -1038,50 +1003,65 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1184,97 +1164,97 @@
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1373,160 +1353,160 @@
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="3" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="14" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
@@ -1854,75 +1834,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5962/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5272/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5293/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B40" sqref="B39:B40"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="83" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="83" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="83"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B2" s="66">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="65" t="s">
         <v>149</v>
       </c>
       <c r="B3" s="66" t="s">
         <v>150</v>
       </c>
     </row>
@@ -2018,157 +1998,157 @@
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="102"/>
       <c r="B16" s="94" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="103"/>
       <c r="B17" s="95" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="71" t="s">
         <v>167</v>
       </c>
       <c r="B18" s="86" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="B19" s="96">
-        <v>46202</v>
+      <c r="B19" s="98">
+        <v>46248</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="65" t="s">
         <v>170</v>
       </c>
-      <c r="B20" s="96">
-        <v>46234</v>
+      <c r="B20" s="98">
+        <v>46295</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="65" t="s">
         <v>171</v>
       </c>
       <c r="B21" s="67" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="16.5" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>173</v>
       </c>
-      <c r="B22" s="98" t="s">
-        <v>226</v>
+      <c r="B22" s="99" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="20.25" customHeight="1">
       <c r="A23" s="65" t="s">
         <v>174</v>
       </c>
-      <c r="B23" s="99" t="s">
-        <v>221</v>
+      <c r="B23" s="97" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="18" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>175</v>
       </c>
       <c r="B24" s="100" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
-[...2 lines deleted...]
-    <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B17" r:id="rId7"/>
     <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="111.140625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="87" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="87" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="87" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="87" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="87" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="87"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="22.5">
       <c r="B12" s="88" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="87"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="87"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="89"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="89"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="89"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="89"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="89"/>
     </row>
@@ -4332,92 +4312,92 @@
         <v>24</v>
       </c>
       <c r="B31" s="30">
         <v>115.5</v>
       </c>
       <c r="C31" s="30">
         <v>121</v>
       </c>
       <c r="D31" s="59">
         <v>104.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN39"/>
+  <dimension ref="A1:BO39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BS16" sqref="BS16"/>
+      <selection pane="bottomRight" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42" style="2" customWidth="1"/>
     <col min="2" max="50" width="12.7109375" style="2" customWidth="1"/>
     <col min="51" max="51" width="11.5703125" style="2" customWidth="1"/>
     <col min="52" max="54" width="12.7109375" style="2" customWidth="1"/>
     <col min="55" max="55" width="12.140625" style="2" customWidth="1"/>
     <col min="56" max="58" width="12.7109375" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.7109375" style="2" customWidth="1"/>
     <col min="60" max="60" width="11.28515625" style="2" customWidth="1"/>
     <col min="61" max="63" width="12.7109375" style="2" customWidth="1"/>
     <col min="64" max="64" width="11.7109375" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.5703125" style="2" customWidth="1"/>
-    <col min="66" max="66" width="11.85546875" style="2" customWidth="1"/>
-    <col min="67" max="16384" width="9.140625" style="2"/>
+    <col min="66" max="67" width="11.85546875" style="2" customWidth="1"/>
+    <col min="68" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="21" customHeight="1">
+    <row r="1" spans="1:67" ht="21" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="4"/>
@@ -4427,62 +4407,62 @@
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AY2" s="5" t="s">
         <v>133</v>
       </c>
       <c r="AZ2" s="5"/>
       <c r="BC2" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="BI2" s="97" t="s">
+      <c r="BI2" s="96" t="s">
         <v>219</v>
       </c>
-      <c r="BJ2" s="97"/>
-[...1 lines deleted...]
-      <c r="BL2" s="107" t="s">
+      <c r="BJ2" s="96"/>
+      <c r="BK2" s="96"/>
+      <c r="BM2" s="107" t="s">
         <v>220</v>
       </c>
-      <c r="BM2" s="107"/>
       <c r="BN2" s="107"/>
-    </row>
-    <row r="3" spans="1:66" ht="38.25" customHeight="1">
+      <c r="BO2" s="107"/>
+    </row>
+    <row r="3" spans="1:67" ht="38.25" customHeight="1">
       <c r="A3" s="63" t="s">
         <v>144</v>
       </c>
       <c r="B3" s="63" t="s">
         <v>210</v>
       </c>
       <c r="C3" s="63" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="64" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="64" t="s">
         <v>57</v>
       </c>
       <c r="F3" s="64" t="s">
         <v>189</v>
       </c>
       <c r="G3" s="63" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="64" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="64" t="s">
@@ -4632,57 +4612,60 @@
       <c r="BE3" s="64" t="s">
         <v>188</v>
       </c>
       <c r="BF3" s="64" t="s">
         <v>139</v>
       </c>
       <c r="BG3" s="64" t="s">
         <v>140</v>
       </c>
       <c r="BH3" s="64" t="s">
         <v>141</v>
       </c>
       <c r="BI3" s="64" t="s">
         <v>187</v>
       </c>
       <c r="BJ3" s="64" t="s">
         <v>147</v>
       </c>
       <c r="BK3" s="64" t="s">
         <v>186</v>
       </c>
       <c r="BL3" s="64" t="s">
         <v>211</v>
       </c>
       <c r="BM3" s="64" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="BN3" s="64" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66" s="15" customFormat="1">
+        <v>221</v>
+      </c>
+      <c r="BO3" s="64" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="15" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>142</v>
       </c>
       <c r="B4" s="7">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="8">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="7">
         <v>120.8</v>
       </c>
       <c r="E4" s="9">
         <v>122</v>
       </c>
       <c r="F4" s="7">
         <v>121</v>
       </c>
       <c r="G4" s="7">
         <v>120.9</v>
       </c>
       <c r="H4" s="7">
         <v>121.9</v>
       </c>
       <c r="I4" s="9">
@@ -4832,57 +4815,60 @@
       <c r="BE4" s="14">
         <v>100.6</v>
       </c>
       <c r="BF4" s="14">
         <v>103.8</v>
       </c>
       <c r="BG4" s="14">
         <v>104.3</v>
       </c>
       <c r="BH4" s="14">
         <v>104.7</v>
       </c>
       <c r="BI4" s="14">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="14">
         <v>108.9</v>
       </c>
       <c r="BK4" s="14">
         <v>107.5</v>
       </c>
       <c r="BL4" s="14">
         <v>107.3</v>
       </c>
       <c r="BM4" s="14">
-        <v>108.7</v>
+        <v>108.1</v>
       </c>
       <c r="BN4" s="14">
         <v>111.9</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="14">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="17">
         <v>109.1</v>
       </c>
       <c r="C5" s="17">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="17">
         <v>97.2</v>
       </c>
       <c r="E5" s="18">
         <v>108.1</v>
       </c>
       <c r="F5" s="17">
         <v>125.7</v>
       </c>
       <c r="G5" s="17">
         <v>110.2</v>
       </c>
       <c r="H5" s="17">
         <v>107</v>
       </c>
       <c r="I5" s="18">
@@ -5032,57 +5018,60 @@
       <c r="BE5" s="23">
         <v>100.4</v>
       </c>
       <c r="BF5" s="23">
         <v>106.6</v>
       </c>
       <c r="BG5" s="25">
         <v>100.3</v>
       </c>
       <c r="BH5" s="25">
         <v>99.7</v>
       </c>
       <c r="BI5" s="25">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="25">
         <v>96.6</v>
       </c>
       <c r="BK5" s="25">
         <v>99.4</v>
       </c>
       <c r="BL5" s="25">
         <v>102.7</v>
       </c>
       <c r="BM5" s="25">
-        <v>108.3</v>
+        <v>109.8</v>
       </c>
       <c r="BN5" s="25">
         <v>113.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="25">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="17">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="17">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="18">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="17">
         <v>122.5</v>
       </c>
       <c r="G6" s="17">
         <v>124.8</v>
       </c>
       <c r="H6" s="17">
         <v>129.5</v>
       </c>
       <c r="I6" s="18">
@@ -5232,57 +5221,60 @@
       <c r="BE6" s="25">
         <v>99.4</v>
       </c>
       <c r="BF6" s="25">
         <v>103.2</v>
       </c>
       <c r="BG6" s="25">
         <v>104.6</v>
       </c>
       <c r="BH6" s="25">
         <v>105.7</v>
       </c>
       <c r="BI6" s="25">
         <v>108</v>
       </c>
       <c r="BJ6" s="25">
         <v>109.3</v>
       </c>
       <c r="BK6" s="25">
         <v>109.3</v>
       </c>
       <c r="BL6" s="25">
         <v>109.1</v>
       </c>
       <c r="BM6" s="25">
-        <v>110</v>
+        <v>109.3</v>
       </c>
       <c r="BN6" s="25">
         <v>113.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:66" ht="14.25" customHeight="1">
+      <c r="BO6" s="25">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67" ht="23.25" customHeight="1">
       <c r="A7" s="26" t="s">
         <v>77</v>
       </c>
       <c r="B7" s="17">
         <v>171.8</v>
       </c>
       <c r="C7" s="17">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="17">
         <v>134.6</v>
       </c>
       <c r="E7" s="18">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="17">
         <v>126</v>
       </c>
       <c r="G7" s="17">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="17">
         <v>134.5</v>
       </c>
       <c r="I7" s="18">
@@ -5432,57 +5424,60 @@
       <c r="BE7" s="23">
         <v>96.4</v>
       </c>
       <c r="BF7" s="23">
         <v>105.8</v>
       </c>
       <c r="BG7" s="25">
         <v>108</v>
       </c>
       <c r="BH7" s="25">
         <v>108.1</v>
       </c>
       <c r="BI7" s="25">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="25">
         <v>106.7</v>
       </c>
       <c r="BK7" s="25">
         <v>103.7</v>
       </c>
       <c r="BL7" s="25">
         <v>103.5</v>
       </c>
       <c r="BM7" s="25">
-        <v>105.8</v>
+        <v>103.7</v>
       </c>
       <c r="BN7" s="25">
         <v>109.1</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="25">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>118.2</v>
       </c>
       <c r="C8" s="17">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="17">
         <v>123.6</v>
       </c>
       <c r="E8" s="18">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="17">
         <v>118.3</v>
       </c>
       <c r="G8" s="17">
         <v>117.3</v>
       </c>
       <c r="H8" s="17">
         <v>124.9</v>
       </c>
       <c r="I8" s="18">
@@ -5632,57 +5627,60 @@
       <c r="BE8" s="23">
         <v>101.4</v>
       </c>
       <c r="BF8" s="23">
         <v>99.1</v>
       </c>
       <c r="BG8" s="25">
         <v>99.9</v>
       </c>
       <c r="BH8" s="25">
         <v>102.2</v>
       </c>
       <c r="BI8" s="25">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="25">
         <v>111.1</v>
       </c>
       <c r="BK8" s="25">
         <v>114.9</v>
       </c>
       <c r="BL8" s="25">
         <v>114.6</v>
       </c>
       <c r="BM8" s="25">
-        <v>113.2</v>
+        <v>113.8</v>
       </c>
       <c r="BN8" s="25">
         <v>116.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:66" ht="22.5">
+      <c r="BO8" s="25">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="25.5" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="17">
         <v>118.7</v>
       </c>
       <c r="C9" s="17">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="17">
         <v>128.6</v>
       </c>
       <c r="E9" s="18">
         <v>127.1</v>
       </c>
       <c r="F9" s="17">
         <v>111.3</v>
       </c>
       <c r="G9" s="17">
         <v>112</v>
       </c>
       <c r="H9" s="17">
         <v>112.2</v>
       </c>
       <c r="I9" s="18">
@@ -5837,52 +5835,55 @@
       </c>
       <c r="BG9" s="25">
         <v>113</v>
       </c>
       <c r="BH9" s="25">
         <v>112.3</v>
       </c>
       <c r="BI9" s="25">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="25">
         <v>112.3</v>
       </c>
       <c r="BK9" s="25">
         <v>114.2</v>
       </c>
       <c r="BL9" s="25">
         <v>115.5</v>
       </c>
       <c r="BM9" s="25">
         <v>116.5</v>
       </c>
       <c r="BN9" s="25">
         <v>115.4</v>
       </c>
-    </row>
-    <row r="10" spans="1:66" ht="22.5">
+      <c r="BO9" s="25">
+        <v>112.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67" ht="22.5">
       <c r="A10" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="17">
         <v>113.1</v>
       </c>
       <c r="C10" s="17">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="17">
         <v>123.2</v>
       </c>
       <c r="E10" s="18">
         <v>109.5</v>
       </c>
       <c r="F10" s="17">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="17">
         <v>114.7</v>
       </c>
       <c r="H10" s="17">
         <v>128.69999999999999</v>
       </c>
       <c r="I10" s="18">
@@ -6037,52 +6038,55 @@
       </c>
       <c r="BG10" s="25">
         <v>112.4</v>
       </c>
       <c r="BH10" s="25">
         <v>115.7</v>
       </c>
       <c r="BI10" s="25">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="25">
         <v>113.9</v>
       </c>
       <c r="BK10" s="25">
         <v>113.8</v>
       </c>
       <c r="BL10" s="25">
         <v>115.1</v>
       </c>
       <c r="BM10" s="25">
         <v>120.3</v>
       </c>
       <c r="BN10" s="25">
         <v>98.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="25">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="17">
         <v>102.9</v>
       </c>
       <c r="C11" s="17">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="17">
         <v>104.6</v>
       </c>
       <c r="E11" s="18">
         <v>103.5</v>
       </c>
       <c r="F11" s="17">
         <v>108.5</v>
       </c>
       <c r="G11" s="17">
         <v>102.8</v>
       </c>
       <c r="H11" s="17">
         <v>98.3</v>
       </c>
       <c r="I11" s="18">
@@ -6232,57 +6236,60 @@
       <c r="BE11" s="23">
         <v>107.1</v>
       </c>
       <c r="BF11" s="23">
         <v>106.4</v>
       </c>
       <c r="BG11" s="25">
         <v>104.8</v>
       </c>
       <c r="BH11" s="25">
         <v>103.5</v>
       </c>
       <c r="BI11" s="25">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="25">
         <v>112.1</v>
       </c>
       <c r="BK11" s="25">
         <v>102.1</v>
       </c>
       <c r="BL11" s="25">
         <v>102.2</v>
       </c>
       <c r="BM11" s="25">
-        <v>104</v>
+        <v>102.6</v>
       </c>
       <c r="BN11" s="25">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="12" spans="1:66" s="15" customFormat="1">
+      <c r="BO11" s="25">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67" s="15" customFormat="1">
       <c r="A12" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B12" s="28">
         <v>107.8</v>
       </c>
       <c r="C12" s="29">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="28">
         <v>113.1</v>
       </c>
       <c r="E12" s="9">
         <v>115.8</v>
       </c>
       <c r="F12" s="28">
         <v>115.7</v>
       </c>
       <c r="G12" s="28">
         <v>109.8</v>
       </c>
       <c r="H12" s="28">
         <v>114.2</v>
       </c>
       <c r="I12" s="9">
@@ -6432,57 +6439,60 @@
       <c r="BE12" s="14">
         <v>119.6</v>
       </c>
       <c r="BF12" s="14">
         <v>111.6</v>
       </c>
       <c r="BG12" s="14">
         <v>112.8</v>
       </c>
       <c r="BH12" s="14">
         <v>112.8</v>
       </c>
       <c r="BI12" s="14">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="14">
         <v>112.7</v>
       </c>
       <c r="BK12" s="14">
         <v>111.9</v>
       </c>
       <c r="BL12" s="14">
         <v>112.4</v>
       </c>
       <c r="BM12" s="14">
-        <v>110.6</v>
+        <v>111</v>
       </c>
       <c r="BN12" s="14">
         <v>104.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:66" ht="22.5">
+      <c r="BO12" s="14">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="17">
         <v>107.4</v>
       </c>
       <c r="C13" s="17">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="17">
         <v>110.7</v>
       </c>
       <c r="E13" s="18">
         <v>120.6</v>
       </c>
       <c r="F13" s="17">
         <v>108.1</v>
       </c>
       <c r="G13" s="17">
         <v>108.4</v>
       </c>
       <c r="H13" s="17">
         <v>119.2</v>
       </c>
       <c r="I13" s="18">
@@ -6632,57 +6642,60 @@
       <c r="BE13" s="23">
         <v>118.6</v>
       </c>
       <c r="BF13" s="23">
         <v>109.3</v>
       </c>
       <c r="BG13" s="25">
         <v>108.9</v>
       </c>
       <c r="BH13" s="25">
         <v>108.6</v>
       </c>
       <c r="BI13" s="25">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="25">
         <v>110.3</v>
       </c>
       <c r="BK13" s="25">
         <v>110.5</v>
       </c>
       <c r="BL13" s="25">
         <v>111.5</v>
       </c>
       <c r="BM13" s="25">
-        <v>112.3</v>
+        <v>113.5</v>
       </c>
       <c r="BN13" s="25">
         <v>109</v>
       </c>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="25">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="17">
         <v>114.9</v>
       </c>
       <c r="C14" s="17">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="17">
         <v>114.6</v>
       </c>
       <c r="E14" s="18">
         <v>114.6</v>
       </c>
       <c r="F14" s="17">
         <v>115.3</v>
       </c>
       <c r="G14" s="17">
         <v>105</v>
       </c>
       <c r="H14" s="17">
         <v>108.7</v>
       </c>
       <c r="I14" s="18">
@@ -6832,57 +6845,60 @@
       <c r="BE14" s="23">
         <v>114</v>
       </c>
       <c r="BF14" s="23">
         <v>106.9</v>
       </c>
       <c r="BG14" s="25">
         <v>107.3</v>
       </c>
       <c r="BH14" s="25">
         <v>106.5</v>
       </c>
       <c r="BI14" s="25">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="25">
         <v>106</v>
       </c>
       <c r="BK14" s="25">
         <v>107.2</v>
       </c>
       <c r="BL14" s="25">
         <v>108</v>
       </c>
       <c r="BM14" s="25">
-        <v>105.5</v>
+        <v>105.4</v>
       </c>
       <c r="BN14" s="25">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="25">
+        <v>111.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67" ht="15" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="17">
         <v>108.3</v>
       </c>
       <c r="C15" s="17">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="17">
         <v>108</v>
       </c>
       <c r="E15" s="18">
         <v>108.1</v>
       </c>
       <c r="F15" s="17">
         <v>111.8</v>
       </c>
       <c r="G15" s="17">
         <v>111.8</v>
       </c>
       <c r="H15" s="17">
         <v>109.1</v>
       </c>
       <c r="I15" s="18">
@@ -7032,57 +7048,60 @@
       <c r="BE15" s="23">
         <v>119.6</v>
       </c>
       <c r="BF15" s="23">
         <v>107.3</v>
       </c>
       <c r="BG15" s="25">
         <v>112.6</v>
       </c>
       <c r="BH15" s="25">
         <v>114.4</v>
       </c>
       <c r="BI15" s="25">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="25">
         <v>110.1</v>
       </c>
       <c r="BK15" s="25">
         <v>115.5</v>
       </c>
       <c r="BL15" s="25">
         <v>116.7</v>
       </c>
       <c r="BM15" s="25">
-        <v>111.6</v>
+        <v>114.2</v>
       </c>
       <c r="BN15" s="25">
         <v>113.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="25">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="17">
         <v>100.6</v>
       </c>
       <c r="C16" s="17">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="17">
         <v>106.9</v>
       </c>
       <c r="E16" s="18">
         <v>106.3</v>
       </c>
       <c r="F16" s="17">
         <v>102.5</v>
       </c>
       <c r="G16" s="17">
         <v>105</v>
       </c>
       <c r="H16" s="17">
         <v>102</v>
       </c>
       <c r="I16" s="18">
@@ -7232,57 +7251,60 @@
       <c r="BE16" s="23">
         <v>113.4</v>
       </c>
       <c r="BF16" s="23">
         <v>108.7</v>
       </c>
       <c r="BG16" s="25">
         <v>107.6</v>
       </c>
       <c r="BH16" s="25">
         <v>106.7</v>
       </c>
       <c r="BI16" s="25">
         <v>110</v>
       </c>
       <c r="BJ16" s="25">
         <v>113.9</v>
       </c>
       <c r="BK16" s="25">
         <v>110.9</v>
       </c>
       <c r="BL16" s="25">
         <v>113.5</v>
       </c>
       <c r="BM16" s="25">
-        <v>113.8</v>
+        <v>127.1</v>
       </c>
       <c r="BN16" s="25">
         <v>105.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="25">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17">
         <v>101.4</v>
       </c>
       <c r="C17" s="17">
         <v>110.2</v>
       </c>
       <c r="D17" s="17">
         <v>104.8</v>
       </c>
       <c r="E17" s="18">
         <v>107.1</v>
       </c>
       <c r="F17" s="17">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="17">
         <v>113.9</v>
       </c>
       <c r="H17" s="17">
         <v>113.2</v>
       </c>
       <c r="I17" s="18">
@@ -7432,57 +7454,60 @@
       <c r="BE17" s="23">
         <v>122.4</v>
       </c>
       <c r="BF17" s="23">
         <v>114.2</v>
       </c>
       <c r="BG17" s="25">
         <v>108.1</v>
       </c>
       <c r="BH17" s="25">
         <v>112</v>
       </c>
       <c r="BI17" s="25">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="25">
         <v>127.2</v>
       </c>
       <c r="BK17" s="25">
         <v>127.8</v>
       </c>
       <c r="BL17" s="25">
         <v>125.3</v>
       </c>
       <c r="BM17" s="25">
-        <v>121.6</v>
+        <v>117</v>
       </c>
       <c r="BN17" s="25">
         <v>100.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="25">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="17">
         <v>107.2</v>
       </c>
       <c r="C18" s="17">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="17">
         <v>120.2</v>
       </c>
       <c r="E18" s="18">
         <v>120.8</v>
       </c>
       <c r="F18" s="17">
         <v>117.5</v>
       </c>
       <c r="G18" s="17">
         <v>112.1</v>
       </c>
       <c r="H18" s="17">
         <v>110.6</v>
       </c>
       <c r="I18" s="18">
@@ -7632,57 +7657,60 @@
       <c r="BE18" s="23">
         <v>129.19999999999999</v>
       </c>
       <c r="BF18" s="23">
         <v>118.7</v>
       </c>
       <c r="BG18" s="25">
         <v>123</v>
       </c>
       <c r="BH18" s="25">
         <v>121.5</v>
       </c>
       <c r="BI18" s="25">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="25">
         <v>115.3</v>
       </c>
       <c r="BK18" s="25">
         <v>114.3</v>
       </c>
       <c r="BL18" s="25">
         <v>111</v>
       </c>
       <c r="BM18" s="25">
-        <v>126.5</v>
+        <v>127.7</v>
       </c>
       <c r="BN18" s="25">
         <v>114</v>
       </c>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="25">
+        <v>118.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="17">
         <v>105</v>
       </c>
       <c r="C19" s="17">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="17">
         <v>112.7</v>
       </c>
       <c r="E19" s="18">
         <v>109.6</v>
       </c>
       <c r="F19" s="17">
         <v>124.3</v>
       </c>
       <c r="G19" s="17">
         <v>119.9</v>
       </c>
       <c r="H19" s="17">
         <v>124.4</v>
       </c>
       <c r="I19" s="18">
@@ -7832,57 +7860,60 @@
       <c r="BE19" s="23">
         <v>123.5</v>
       </c>
       <c r="BF19" s="23">
         <v>100.2</v>
       </c>
       <c r="BG19" s="25">
         <v>117</v>
       </c>
       <c r="BH19" s="25">
         <v>114.9</v>
       </c>
       <c r="BI19" s="25">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="25">
         <v>117.1</v>
       </c>
       <c r="BK19" s="25">
         <v>106.7</v>
       </c>
       <c r="BL19" s="25">
         <v>115</v>
       </c>
       <c r="BM19" s="25">
-        <v>114.6</v>
+        <v>117.9</v>
       </c>
       <c r="BN19" s="25">
         <v>96.4</v>
       </c>
-    </row>
-    <row r="20" spans="1:66" ht="22.5">
+      <c r="BO19" s="25">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>109.4</v>
       </c>
       <c r="C20" s="17">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="17">
         <v>115.9</v>
       </c>
       <c r="E20" s="18">
         <v>99.1</v>
       </c>
       <c r="F20" s="17">
         <v>106.8</v>
       </c>
       <c r="G20" s="17">
         <v>102.6</v>
       </c>
       <c r="H20" s="17">
         <v>100.8</v>
       </c>
       <c r="I20" s="18">
@@ -8032,57 +8063,60 @@
       <c r="BE20" s="23">
         <v>124.1</v>
       </c>
       <c r="BF20" s="23">
         <v>113.6</v>
       </c>
       <c r="BG20" s="25">
         <v>117.5</v>
       </c>
       <c r="BH20" s="25">
         <v>111</v>
       </c>
       <c r="BI20" s="25">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="25">
         <v>112.1</v>
       </c>
       <c r="BK20" s="25">
         <v>108.8</v>
       </c>
       <c r="BL20" s="25">
         <v>107.8</v>
       </c>
       <c r="BM20" s="25">
-        <v>110.2</v>
+        <v>111.5</v>
       </c>
       <c r="BN20" s="25">
         <v>115.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="25">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="17">
         <v>109.7</v>
       </c>
       <c r="C21" s="17">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="17">
         <v>107.7</v>
       </c>
       <c r="E21" s="18">
         <v>129.1</v>
       </c>
       <c r="F21" s="17">
         <v>124</v>
       </c>
       <c r="G21" s="17">
         <v>101.5</v>
       </c>
       <c r="H21" s="17">
         <v>116.4</v>
       </c>
       <c r="I21" s="18">
@@ -8237,52 +8271,55 @@
       </c>
       <c r="BG21" s="25">
         <v>113.8</v>
       </c>
       <c r="BH21" s="25">
         <v>115.4</v>
       </c>
       <c r="BI21" s="25">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="25">
         <v>120</v>
       </c>
       <c r="BK21" s="25">
         <v>114</v>
       </c>
       <c r="BL21" s="25">
         <v>113.5</v>
       </c>
       <c r="BM21" s="25">
         <v>112.5</v>
       </c>
       <c r="BN21" s="25">
         <v>101.4</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="25">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="17">
         <v>108.3</v>
       </c>
       <c r="C22" s="17">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="17">
         <v>116.8</v>
       </c>
       <c r="E22" s="18">
         <v>123.5</v>
       </c>
       <c r="F22" s="17">
         <v>123.5</v>
       </c>
       <c r="G22" s="17">
         <v>113.8</v>
       </c>
       <c r="H22" s="17">
         <v>116.6</v>
       </c>
       <c r="I22" s="18">
@@ -8432,57 +8469,60 @@
       <c r="BE22" s="23">
         <v>123.6</v>
       </c>
       <c r="BF22" s="23">
         <v>115.6</v>
       </c>
       <c r="BG22" s="25">
         <v>110.2</v>
       </c>
       <c r="BH22" s="25">
         <v>117.1</v>
       </c>
       <c r="BI22" s="25">
         <v>106</v>
       </c>
       <c r="BJ22" s="25">
         <v>110.8</v>
       </c>
       <c r="BK22" s="25">
         <v>110.3</v>
       </c>
       <c r="BL22" s="25">
         <v>114.1</v>
       </c>
       <c r="BM22" s="25">
-        <v>87.2</v>
+        <v>82.8</v>
       </c>
       <c r="BN22" s="25">
         <v>92.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="22.5">
+      <c r="BO22" s="25">
+        <v>94.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="17">
         <v>111.9</v>
       </c>
       <c r="C23" s="17">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="17">
         <v>119.9</v>
       </c>
       <c r="E23" s="18">
         <v>121.1</v>
       </c>
       <c r="F23" s="17">
         <v>126.1</v>
       </c>
       <c r="G23" s="17">
         <v>116.5</v>
       </c>
       <c r="H23" s="17">
         <v>121.9</v>
       </c>
       <c r="I23" s="18">
@@ -8637,52 +8677,55 @@
       </c>
       <c r="BG23" s="25">
         <v>122.2</v>
       </c>
       <c r="BH23" s="25">
         <v>114.6</v>
       </c>
       <c r="BI23" s="25">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="25">
         <v>109.3</v>
       </c>
       <c r="BK23" s="25">
         <v>113.6</v>
       </c>
       <c r="BL23" s="25">
         <v>114.9</v>
       </c>
       <c r="BM23" s="25">
         <v>70.099999999999994</v>
       </c>
       <c r="BN23" s="25">
         <v>52.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="25">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B24" s="17">
         <v>112.5</v>
       </c>
       <c r="C24" s="17">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="17">
         <v>120.7</v>
       </c>
       <c r="E24" s="18">
         <v>102.9</v>
       </c>
       <c r="F24" s="17">
         <v>126</v>
       </c>
       <c r="G24" s="17">
         <v>104.8</v>
       </c>
       <c r="H24" s="17">
         <v>109.7</v>
       </c>
       <c r="I24" s="18">
@@ -8832,57 +8875,60 @@
       <c r="BE24" s="23">
         <v>119.6</v>
       </c>
       <c r="BF24" s="23">
         <v>128.5</v>
       </c>
       <c r="BG24" s="25">
         <v>121.9</v>
       </c>
       <c r="BH24" s="25">
         <v>117.8</v>
       </c>
       <c r="BI24" s="25">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="25">
         <v>121.6</v>
       </c>
       <c r="BK24" s="25">
         <v>119.3</v>
       </c>
       <c r="BL24" s="25">
         <v>117.4</v>
       </c>
       <c r="BM24" s="25">
-        <v>117.3</v>
+        <v>119.8</v>
       </c>
       <c r="BN24" s="25">
         <v>123.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:66" ht="22.5">
+      <c r="BO24" s="25">
+        <v>117.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67" ht="22.5">
       <c r="A25" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="17">
         <v>111.5</v>
       </c>
       <c r="C25" s="17">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="17">
         <v>113.7</v>
       </c>
       <c r="E25" s="18">
         <v>114.1</v>
       </c>
       <c r="F25" s="17">
         <v>116.3</v>
       </c>
       <c r="G25" s="17">
         <v>106.5</v>
       </c>
       <c r="H25" s="17">
         <v>124.8</v>
       </c>
       <c r="I25" s="18">
@@ -9032,57 +9078,60 @@
       <c r="BE25" s="23">
         <v>109.4</v>
       </c>
       <c r="BF25" s="23">
         <v>119.2</v>
       </c>
       <c r="BG25" s="25">
         <v>115.2</v>
       </c>
       <c r="BH25" s="25">
         <v>118.8</v>
       </c>
       <c r="BI25" s="25">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="25">
         <v>106.9</v>
       </c>
       <c r="BK25" s="25">
         <v>108.7</v>
       </c>
       <c r="BL25" s="25">
         <v>106.7</v>
       </c>
       <c r="BM25" s="25">
-        <v>117.3</v>
+        <v>108.2</v>
       </c>
       <c r="BN25" s="25">
         <v>114.1</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="56.25">
+      <c r="BO25" s="25">
+        <v>117.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="56.25">
       <c r="A26" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="17">
         <v>108.6</v>
       </c>
       <c r="C26" s="17">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="17">
         <v>113.1</v>
       </c>
       <c r="E26" s="18">
         <v>112.4</v>
       </c>
       <c r="F26" s="17">
         <v>100</v>
       </c>
       <c r="G26" s="17">
         <v>108.4</v>
       </c>
       <c r="H26" s="17">
         <v>108.6</v>
       </c>
       <c r="I26" s="18">
@@ -9232,57 +9281,60 @@
       <c r="BE26" s="23">
         <v>130.30000000000001</v>
       </c>
       <c r="BF26" s="23">
         <v>109.3</v>
       </c>
       <c r="BG26" s="25">
         <v>108.9</v>
       </c>
       <c r="BH26" s="25">
         <v>108.7</v>
       </c>
       <c r="BI26" s="25">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="25">
         <v>109.3</v>
       </c>
       <c r="BK26" s="25">
         <v>110.4</v>
       </c>
       <c r="BL26" s="25">
         <v>111</v>
       </c>
       <c r="BM26" s="25">
-        <v>102.3</v>
+        <v>107.7</v>
       </c>
       <c r="BN26" s="25">
         <v>121.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" s="15" customFormat="1">
+      <c r="BO26" s="25">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" s="15" customFormat="1">
       <c r="A27" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="28">
         <v>118.4</v>
       </c>
       <c r="C27" s="29">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="28">
         <v>116.5</v>
       </c>
       <c r="E27" s="9">
         <v>118.6</v>
       </c>
       <c r="F27" s="28">
         <v>118</v>
       </c>
       <c r="G27" s="28">
         <v>114.7</v>
       </c>
       <c r="H27" s="28">
         <v>117.7</v>
       </c>
       <c r="I27" s="35">
@@ -9437,52 +9489,55 @@
       </c>
       <c r="BG27" s="14">
         <v>109.4</v>
       </c>
       <c r="BH27" s="14">
         <v>109.5</v>
       </c>
       <c r="BI27" s="14">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="14">
         <v>111.3</v>
       </c>
       <c r="BK27" s="14">
         <v>110.2</v>
       </c>
       <c r="BL27" s="14">
         <v>110.4</v>
       </c>
       <c r="BM27" s="14">
         <v>109.8</v>
       </c>
       <c r="BN27" s="14">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:66" ht="22.5">
+      <c r="BO27" s="14">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67" ht="22.5">
       <c r="A28" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="17">
         <v>44.9</v>
       </c>
       <c r="C28" s="17">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="17">
         <v>91.5</v>
       </c>
       <c r="E28" s="18">
         <v>119.8</v>
       </c>
       <c r="F28" s="17">
         <v>217.6</v>
       </c>
       <c r="G28" s="17">
         <v>160.1</v>
       </c>
       <c r="H28" s="17">
         <v>149.1</v>
       </c>
       <c r="I28" s="18" t="s">
@@ -9637,52 +9692,55 @@
       </c>
       <c r="BG28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BH28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BI28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BJ28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BK28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BL28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BM28" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BN28" s="14" t="s">
         <v>183</v>
       </c>
-    </row>
-    <row r="29" spans="1:66" s="15" customFormat="1">
+      <c r="BO28" s="14" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" s="15" customFormat="1">
       <c r="A29" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="28">
         <v>122</v>
       </c>
       <c r="C29" s="76">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="28">
         <v>117.3</v>
       </c>
       <c r="E29" s="35">
         <v>118.6</v>
       </c>
       <c r="F29" s="28">
         <v>116.5</v>
       </c>
       <c r="G29" s="28">
         <v>113.8</v>
       </c>
       <c r="H29" s="28">
         <v>117.1</v>
       </c>
       <c r="I29" s="35">
@@ -9832,57 +9890,60 @@
       <c r="BE29" s="14">
         <v>111.4</v>
       </c>
       <c r="BF29" s="14">
         <v>108.5</v>
       </c>
       <c r="BG29" s="14">
         <v>109.4</v>
       </c>
       <c r="BH29" s="14">
         <v>109.5</v>
       </c>
       <c r="BI29" s="14">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="14">
         <v>111.3</v>
       </c>
       <c r="BK29" s="14">
         <v>110.2</v>
       </c>
       <c r="BL29" s="14">
         <v>110.4</v>
       </c>
       <c r="BM29" s="14">
-        <v>109.8</v>
+        <v>109.9</v>
       </c>
       <c r="BN29" s="14">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:66" s="15" customFormat="1">
+      <c r="BO29" s="14">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" s="15" customFormat="1">
       <c r="A30" s="16" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="C30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="D30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="E30" s="37">
         <v>140.1</v>
       </c>
       <c r="F30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="G30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="H30" s="77" t="s">
         <v>183</v>
       </c>
       <c r="I30" s="37">
@@ -10037,52 +10098,55 @@
       </c>
       <c r="BG30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BH30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BI30" s="25">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BK30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BL30" s="25" t="s">
         <v>183</v>
       </c>
       <c r="BM30" s="25">
         <v>106.9</v>
       </c>
       <c r="BN30" s="25" t="s">
         <v>183</v>
       </c>
-    </row>
-    <row r="31" spans="1:66" s="15" customFormat="1">
+      <c r="BO30" s="25" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" s="15" customFormat="1">
       <c r="A31" s="38" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="79">
         <v>118.4</v>
       </c>
       <c r="C31" s="79">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="79">
         <v>116.5</v>
       </c>
       <c r="E31" s="18">
         <v>143.1</v>
       </c>
       <c r="F31" s="79">
         <v>171.8</v>
       </c>
       <c r="G31" s="79">
         <v>185</v>
       </c>
       <c r="H31" s="79">
         <v>164.2</v>
       </c>
       <c r="I31" s="18">
@@ -10237,52 +10301,55 @@
       </c>
       <c r="BG31" s="25">
         <v>86.4</v>
       </c>
       <c r="BH31" s="25">
         <v>91.4</v>
       </c>
       <c r="BI31" s="25">
         <v>92.6</v>
       </c>
       <c r="BJ31" s="25">
         <v>105.3</v>
       </c>
       <c r="BK31" s="25">
         <v>112.2</v>
       </c>
       <c r="BL31" s="25">
         <v>110.2</v>
       </c>
       <c r="BM31" s="25">
         <v>107.7</v>
       </c>
       <c r="BN31" s="25">
         <v>130</v>
       </c>
-    </row>
-    <row r="32" spans="1:66" s="15" customFormat="1">
+      <c r="BO31" s="25">
+        <v>128.30000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67" s="15" customFormat="1">
       <c r="A32" s="38" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="C32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="E32" s="18">
         <v>244</v>
       </c>
       <c r="F32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="G32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>183</v>
       </c>
       <c r="I32" s="18">
@@ -10437,52 +10504,55 @@
       </c>
       <c r="BG32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BH32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BI32" s="25">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BK32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BL32" s="14" t="s">
         <v>183</v>
       </c>
       <c r="BM32" s="14">
         <v>122.9</v>
       </c>
       <c r="BN32" s="14" t="s">
         <v>183</v>
       </c>
-    </row>
-    <row r="33" spans="1:66" s="15" customFormat="1">
+      <c r="BO32" s="14" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="33" spans="1:67" s="15" customFormat="1">
       <c r="A33" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="28">
         <v>122.8</v>
       </c>
       <c r="C33" s="76">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="28">
         <v>117.2</v>
       </c>
       <c r="E33" s="9">
         <v>119.6</v>
       </c>
       <c r="F33" s="28">
         <v>120.1</v>
       </c>
       <c r="G33" s="28">
         <v>118.5</v>
       </c>
       <c r="H33" s="28">
         <v>120.6</v>
       </c>
       <c r="I33" s="9">
@@ -10637,197 +10707,198 @@
       </c>
       <c r="BG33" s="14">
         <v>107.4</v>
       </c>
       <c r="BH33" s="14">
         <v>108</v>
       </c>
       <c r="BI33" s="14">
         <v>109</v>
       </c>
       <c r="BJ33" s="14">
         <v>110.8</v>
       </c>
       <c r="BK33" s="14">
         <v>110.3</v>
       </c>
       <c r="BL33" s="14">
         <v>110.4</v>
       </c>
       <c r="BM33" s="14">
         <v>109.7</v>
       </c>
       <c r="BN33" s="14">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="34" spans="1:66" s="42" customFormat="1">
+      <c r="BO33" s="14">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:67" s="42" customFormat="1">
       <c r="AW34" s="43"/>
       <c r="BA34" s="43"/>
       <c r="BK34" s="62"/>
     </row>
-    <row r="35" spans="1:66">
+    <row r="35" spans="1:67" ht="12.75">
       <c r="A35" s="42" t="s">
-        <v>222</v>
-[...7 lines deleted...]
-    <row r="37" spans="1:66">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="36" spans="1:67">
+      <c r="A36" s="42"/>
+    </row>
+    <row r="37" spans="1:67">
       <c r="A37" s="42"/>
     </row>
-    <row r="38" spans="1:66">
+    <row r="38" spans="1:67">
       <c r="A38" s="42"/>
     </row>
-    <row r="39" spans="1:66">
+    <row r="39" spans="1:67">
       <c r="A39" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="BL2:BN2"/>
+    <mergeCell ref="BM2:BO2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007D3905E9A5205C4BBA2F0D343495F8DD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d8f7283059bd1e05bf76a8eecf883df8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A357771B-0387-4BAD-A4D5-E7D491534E00}">
-[...13 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1478E82-602E-42BA-81E1-6107D7DB9298}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A60ED611-B828-4345-B014-D7EB7584978B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A357771B-0387-4BAD-A4D5-E7D491534E00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr> 1990-1997 (ХШСЖОЖ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ЭҚЖЖ ГК РК 03-2003)</vt:lpstr>