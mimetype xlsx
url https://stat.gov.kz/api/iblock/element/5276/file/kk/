--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12330" tabRatio="777" firstSheet="4" activeTab="5"/>
+    <workbookView xWindow="13725" yWindow="345" windowWidth="14265" windowHeight="11310" tabRatio="777" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="1" r:id="rId5"/>
-    <sheet name="2010-2025 (ЭҚЖЖ НК РК 03-2019)" sheetId="2" r:id="rId6"/>
+    <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="4" l="1"/>
   <c r="C5" i="4"/>
   <c r="D5" i="4"/>
   <c r="E5" i="4"/>
   <c r="F5" i="4"/>
   <c r="G5" i="4"/>
   <c r="H5" i="4"/>
   <c r="I5" i="4"/>
   <c r="J5" i="4"/>
   <c r="B8" i="4"/>
   <c r="C8" i="4"/>
   <c r="D8" i="4"/>
   <c r="E8" i="4"/>
   <c r="F8" i="4"/>
   <c r="G8" i="4"/>
   <c r="H8" i="4"/>
   <c r="H4" i="4" s="1"/>
   <c r="I8" i="4"/>
@@ -143,51 +143,51 @@
   <c r="D4" i="4"/>
   <c r="D26" i="4" s="1"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="J26" i="4"/>
   <c r="J28" i="4" s="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="I4" i="4"/>
   <c r="I26" i="4" s="1"/>
   <c r="I28" i="4" s="1"/>
   <c r="I32" i="4" s="1"/>
   <c r="B4" i="4"/>
   <c r="B26" i="4" s="1"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
   <c r="H26" i="4"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="227">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -858,107 +858,127 @@
     <t>2004 жыл</t>
   </si>
   <si>
     <t>2005 жыл</t>
   </si>
   <si>
     <t>2006 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">1990-1992 жж. - млн. рубль, 1993 жылдан - млн. теңге;                                                                                                                1990-1997 жылдары КСРО Мемлекеттік статистика комитеті бекіткен "Халық шаруашылығы саласының "Жалпыодақтық жіктеуішіне" (ХШСЖОЖ) сәйкес;
 1998-2009 жылдары Экономикалық қызмет түрлерінің жалпы жіктеуішіне сәйкес (ЭҚЖЖ ҚР МЖ 03-2003 ), NACE Rev.1.1-ға сәйкес;
 2010-2023 жылдары Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ ҚР МЖ 03-2007), NACE Rev.2-ға сәйкес;
 2024 жылдан бастап Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ НК РК 03-2019), NACE Rev.2-ға сәйкес.
 </t>
   </si>
   <si>
     <t>2010ж. 1 тоқсан</t>
   </si>
   <si>
     <t>2011ж.  1 тоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">2012ж. 1 тоқсан </t>
   </si>
   <si>
-    <t>2025 жыл*</t>
-[...1 lines deleted...]
-  <si>
     <t>2025 жылғы
 9 ай</t>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
-    <t>Ибраева Д.К,
-[...9 lines deleted...]
-  <si>
     <t>Өнімдерге салынатын таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З. А. Жүнісова,
+Н. Ш. Тастан
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7172749312
++7 7172749260
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.shigambaeva@aspire.gov.kz
+n.tastan@aspire.gov.kz
+</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>2025 жылғы қаңтар–желтоқсан бойынша деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне енгізілген өзгерістерді және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесін ескере отырып, алдын ала деректер негізінде есептелді. 2025 жылға дейінгі деректер Бақыланбайтын экономиканы бағалаудың ескі әдіснамасы бойынша есептелген.</t>
+      <t>Жедел деректер.</t>
+    </r>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <r>
+      <t>2026 жылғы
+  1 тоқсан</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
@@ -1314,51 +1334,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1492,57 +1512,54 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
@@ -1907,51 +1924,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.5703125" style="62" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="52" t="s">
         <v>147</v>
       </c>
       <c r="B2" s="53">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>149</v>
       </c>
     </row>
@@ -2012,129 +2029,129 @@
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="52" t="s">
         <v>163</v>
       </c>
       <c r="B11" s="56"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="52" t="s">
         <v>164</v>
       </c>
       <c r="B12" s="63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="31.5" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>166</v>
       </c>
       <c r="B13" s="64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="78" t="s">
+      <c r="A14" s="77" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="72" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="78"/>
+      <c r="B15" s="72" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...1 lines deleted...]
-      <c r="B15" s="72" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="78"/>
+      <c r="B16" s="72" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...1 lines deleted...]
-      <c r="B16" s="72" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="79"/>
+      <c r="B17" s="73" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="58" t="s">
         <v>169</v>
       </c>
       <c r="B18" s="65" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="52" t="s">
         <v>171</v>
       </c>
       <c r="B19" s="74">
-        <v>46134</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="52" t="s">
         <v>172</v>
       </c>
       <c r="B20" s="74">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="52" t="s">
         <v>173</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="27" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>175</v>
       </c>
-      <c r="B22" s="75" t="s">
-        <v>219</v>
+      <c r="B22" s="57" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="26.25" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>176</v>
       </c>
-      <c r="B23" s="76" t="s">
-        <v>220</v>
+      <c r="B23" s="75" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="30.75" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>177</v>
       </c>
-      <c r="B24" s="77" t="s">
-        <v>221</v>
+      <c r="B24" s="76" t="s">
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -2154,51 +2171,51 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="66" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="66" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="66" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="66" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="66"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="22.5">
       <c r="B12" s="67" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="66"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="66"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="68"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="68"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="68"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="68"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="68"/>
     </row>
@@ -2217,68 +2234,68 @@
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="24" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="22"/>
     </row>
     <row r="3" spans="1:9" ht="20.25" customHeight="1">
-      <c r="A3" s="81" t="s">
+      <c r="A3" s="80" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="81" t="s">
+      <c r="B3" s="80" t="s">
         <v>132</v>
       </c>
-      <c r="C3" s="81"/>
-[...1 lines deleted...]
-      <c r="E3" s="81" t="s">
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80" t="s">
         <v>131</v>
       </c>
-      <c r="F3" s="81"/>
-[...2 lines deleted...]
-      <c r="I3" s="81"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
     </row>
     <row r="4" spans="1:9" ht="24" customHeight="1">
-      <c r="A4" s="81"/>
+      <c r="A4" s="80"/>
       <c r="B4" s="71" t="s">
         <v>192</v>
       </c>
       <c r="C4" s="71" t="s">
         <v>193</v>
       </c>
       <c r="D4" s="71" t="s">
         <v>194</v>
       </c>
       <c r="E4" s="71" t="s">
         <v>195</v>
       </c>
       <c r="F4" s="71" t="s">
         <v>196</v>
       </c>
       <c r="G4" s="71" t="s">
         <v>197</v>
       </c>
       <c r="H4" s="71" t="s">
         <v>198</v>
       </c>
       <c r="I4" s="71" t="s">
         <v>199</v>
       </c>
     </row>
@@ -3047,53 +3064,53 @@
         <f t="shared" si="3"/>
         <v>1217689.2</v>
       </c>
       <c r="E30" s="40">
         <f t="shared" si="3"/>
         <v>29423.1</v>
       </c>
       <c r="F30" s="40">
         <f t="shared" si="3"/>
         <v>423468.79999999999</v>
       </c>
       <c r="G30" s="40">
         <f t="shared" si="3"/>
         <v>1014190</v>
       </c>
       <c r="H30" s="40">
         <f t="shared" si="3"/>
         <v>1415749.7</v>
       </c>
       <c r="I30" s="40">
         <f t="shared" si="3"/>
         <v>1672142.5</v>
       </c>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="82"/>
-[...1 lines deleted...]
-      <c r="C32" s="82"/>
+      <c r="A32" s="81"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="A32:C32"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A34" sqref="A34:C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
@@ -4128,53 +4145,53 @@
         <f t="shared" si="8"/>
         <v>3250593.3</v>
       </c>
       <c r="F32" s="31">
         <f t="shared" si="8"/>
         <v>3776277.3</v>
       </c>
       <c r="G32" s="31">
         <f t="shared" si="8"/>
         <v>4611975.3</v>
       </c>
       <c r="H32" s="31">
         <f t="shared" si="8"/>
         <v>5870134.2999999998</v>
       </c>
       <c r="I32" s="31">
         <f t="shared" si="8"/>
         <v>7590593.5</v>
       </c>
       <c r="J32" s="31">
         <f t="shared" si="8"/>
         <v>10213731.199999999</v>
       </c>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" s="82"/>
-[...1 lines deleted...]
-      <c r="C34" s="82"/>
+      <c r="A34" s="81"/>
+      <c r="B34" s="81"/>
+      <c r="C34" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A34:C34"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="24" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="24"/>
   </cols>
@@ -4595,95 +4612,96 @@
       <c r="C31" s="17">
         <v>16052919.199999999</v>
       </c>
       <c r="D31" s="17">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="33"/>
       <c r="B33" s="34"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM36"/>
+  <dimension ref="A1:BN36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BH23" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BM24" sqref="BM24"/>
+      <selection pane="bottomRight" activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="1" customWidth="1"/>
     <col min="2" max="52" width="12.7109375" style="1" customWidth="1"/>
     <col min="53" max="53" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="56" width="12.7109375" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="12.7109375" style="1" customWidth="1"/>
     <col min="59" max="59" width="11.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.7109375" style="1" customWidth="1"/>
     <col min="61" max="61" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="63" width="12.7109375" style="1" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="1" customWidth="1"/>
     <col min="65" max="65" width="15" style="1" customWidth="1"/>
-    <col min="66" max="16384" width="8.85546875" style="1"/>
+    <col min="66" max="66" width="12.7109375" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="20.25" customHeight="1">
-      <c r="A1" s="83" t="s">
+    <row r="1" spans="1:66" ht="20.25" customHeight="1">
+      <c r="A1" s="82" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="83"/>
-[...4 lines deleted...]
-      <c r="G1" s="83"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
       <c r="Y2" s="42"/>
@@ -4693,55 +4711,55 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="43"/>
       <c r="AH2" s="43"/>
       <c r="AI2" s="43"/>
       <c r="AJ2" s="43"/>
       <c r="AK2" s="43"/>
       <c r="AL2" s="43"/>
       <c r="AM2" s="43"/>
       <c r="AN2" s="43"/>
       <c r="AO2" s="43"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="46"/>
       <c r="AZ2" s="46"/>
       <c r="BA2" s="46"/>
       <c r="BI2" s="51"/>
-      <c r="BM2" s="50" t="s">
+      <c r="BN2" s="50" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="3" spans="1:65" ht="36.75" customHeight="1">
+    <row r="3" spans="1:66" ht="36.75" customHeight="1">
       <c r="A3" s="47" t="s">
         <v>143</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>210</v>
       </c>
       <c r="C3" s="47" t="s">
         <v>51</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>56</v>
       </c>
       <c r="F3" s="48" t="s">
         <v>211</v>
       </c>
       <c r="G3" s="47" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="48" t="s">
         <v>48</v>
       </c>
       <c r="I3" s="48" t="s">
@@ -4888,57 +4906,60 @@
       <c r="BD3" s="48" t="s">
         <v>137</v>
       </c>
       <c r="BE3" s="48" t="s">
         <v>190</v>
       </c>
       <c r="BF3" s="48" t="s">
         <v>138</v>
       </c>
       <c r="BG3" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BH3" s="48" t="s">
         <v>140</v>
       </c>
       <c r="BI3" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BJ3" s="48" t="s">
         <v>146</v>
       </c>
       <c r="BK3" s="48" t="s">
         <v>188</v>
       </c>
       <c r="BL3" s="48" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="BM3" s="48" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:65" s="7" customFormat="1">
+        <v>225</v>
+      </c>
+      <c r="BN3" s="48" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66" s="7" customFormat="1">
       <c r="A4" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B4" s="4">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="4">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="4">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="5">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="4">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="4">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="4">
         <v>8103645.0999999996</v>
       </c>
       <c r="I4" s="5">
@@ -5090,52 +5111,55 @@
       </c>
       <c r="BF4" s="5">
         <v>9100827</v>
       </c>
       <c r="BG4" s="5">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="5">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="5">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="5">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="5">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="5">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="5">
         <v>58155538.399999999</v>
       </c>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4" s="5">
+        <v>11956474.800000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="9">
         <v>90224.5</v>
       </c>
       <c r="C5" s="10">
         <v>226705.8</v>
       </c>
       <c r="D5" s="10">
         <v>633523</v>
       </c>
       <c r="E5" s="11">
         <v>983994.9</v>
       </c>
       <c r="F5" s="10">
         <v>115401.2</v>
       </c>
       <c r="G5" s="10">
         <v>253450.7</v>
       </c>
       <c r="H5" s="10">
         <v>750606.2</v>
       </c>
       <c r="I5" s="11">
@@ -5287,52 +5311,55 @@
       </c>
       <c r="BF5" s="14">
         <v>588856.80000000005</v>
       </c>
       <c r="BG5" s="11">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="11">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="11">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="11">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="14">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="14">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="14">
         <v>6078379.7000000002</v>
       </c>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5" s="11">
+        <v>690436.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="10">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="10">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="10">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="11">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="10">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="10">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="10">
         <v>6268902.7000000002</v>
       </c>
       <c r="I6" s="11">
@@ -5484,52 +5511,55 @@
       </c>
       <c r="BF6" s="13">
         <v>7388870</v>
       </c>
       <c r="BG6" s="11">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="11">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="11">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="11">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="13">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="13">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="14">
         <v>42222225.799999997</v>
       </c>
-    </row>
-    <row r="7" spans="1:65" ht="22.5">
+      <c r="BN6" s="11">
+        <v>9499213.6999999993</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="10">
         <v>830790.6</v>
       </c>
       <c r="C7" s="10">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="10">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="11">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="10">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="10">
         <v>2366942</v>
       </c>
       <c r="H7" s="10">
         <v>3561670.8</v>
       </c>
       <c r="I7" s="11">
@@ -5681,52 +5711,55 @@
       </c>
       <c r="BF7" s="14">
         <v>3276831.5</v>
       </c>
       <c r="BG7" s="11">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="11">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="11">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="11">
         <v>3714897</v>
       </c>
       <c r="BK7" s="14">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="14">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="14">
         <v>18986881.699999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7" s="11">
+        <v>3538602.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10">
         <v>439983.2</v>
       </c>
       <c r="C8" s="10">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="10">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="11">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="10">
         <v>568258.4</v>
       </c>
       <c r="G8" s="10">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="10">
         <v>2330503.7000000002</v>
       </c>
       <c r="I8" s="11">
@@ -5878,52 +5911,55 @@
       </c>
       <c r="BF8" s="14">
         <v>3530701.1</v>
       </c>
       <c r="BG8" s="11">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="11">
         <v>10128056</v>
       </c>
       <c r="BI8" s="11">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="11">
         <v>4269534</v>
       </c>
       <c r="BK8" s="14">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="14">
         <v>12327320</v>
       </c>
       <c r="BM8" s="14">
         <v>20466318.5</v>
       </c>
-    </row>
-    <row r="9" spans="1:65" ht="33.75">
+      <c r="BN8" s="11">
+        <v>5193493.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="33.75">
       <c r="A9" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="10">
         <v>108062.6</v>
       </c>
       <c r="C9" s="10">
         <v>179413.8</v>
       </c>
       <c r="D9" s="10">
         <v>262688.8</v>
       </c>
       <c r="E9" s="11">
         <v>391236.4</v>
       </c>
       <c r="F9" s="10">
         <v>127691.4</v>
       </c>
       <c r="G9" s="10">
         <v>214517.2</v>
       </c>
       <c r="H9" s="10">
         <v>316790.40000000002</v>
       </c>
       <c r="I9" s="11">
@@ -6075,52 +6111,55 @@
       </c>
       <c r="BF9" s="14">
         <v>500202.3</v>
       </c>
       <c r="BG9" s="11">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="11">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="11">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="11">
         <v>545873</v>
       </c>
       <c r="BK9" s="14">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="14">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="14">
         <v>2398114</v>
       </c>
-    </row>
-    <row r="10" spans="1:65" ht="33.75">
+      <c r="BN9" s="11">
+        <v>671738.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" ht="33.75">
       <c r="A10" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="10">
         <v>13113.5</v>
       </c>
       <c r="C10" s="10">
         <v>32202.1</v>
       </c>
       <c r="D10" s="10">
         <v>46543.1</v>
       </c>
       <c r="E10" s="11">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="10">
         <v>19956.5</v>
       </c>
       <c r="G10" s="10">
         <v>36049.1</v>
       </c>
       <c r="H10" s="10">
         <v>59937.8</v>
       </c>
       <c r="I10" s="11">
@@ -6272,52 +6311,55 @@
       </c>
       <c r="BF10" s="14">
         <v>81135.100000000006</v>
       </c>
       <c r="BG10" s="11">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="11">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="11">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="11">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="14">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="14">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="14">
         <v>370911.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10" s="11">
+        <v>95379.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="10">
         <v>214917.5</v>
       </c>
       <c r="C11" s="10">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="10">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="11">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="10">
         <v>240435.5</v>
       </c>
       <c r="G11" s="10">
         <v>580114</v>
       </c>
       <c r="H11" s="10">
         <v>1084136.2</v>
       </c>
       <c r="I11" s="11">
@@ -6469,52 +6511,55 @@
       </c>
       <c r="BF11" s="14">
         <v>1123100.2</v>
       </c>
       <c r="BG11" s="11">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="11">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="11">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="11">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="14">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="14">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="14">
         <v>9854932.9000000004</v>
       </c>
-    </row>
-    <row r="12" spans="1:65" s="7" customFormat="1">
+      <c r="BN11" s="11">
+        <v>1766824.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="7" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="17">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="17">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="17">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="5">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="17">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="17">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="17">
         <v>9092617.8000000007</v>
       </c>
       <c r="I12" s="5">
@@ -6666,52 +6711,55 @@
       </c>
       <c r="BF12" s="6">
         <v>15090823.800000001</v>
       </c>
       <c r="BG12" s="5">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="5">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="5">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="5">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="6">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="6">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="6">
         <v>92098336</v>
       </c>
-    </row>
-    <row r="13" spans="1:65" ht="33.75">
+      <c r="BN12" s="5">
+        <v>19938927.600000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" ht="33.75">
       <c r="A13" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="10">
         <v>531247.1</v>
       </c>
       <c r="C13" s="10">
         <v>1115910</v>
       </c>
       <c r="D13" s="10">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="11">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="10">
         <v>656672</v>
       </c>
       <c r="G13" s="10">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="10">
         <v>2506588.2999999998</v>
       </c>
       <c r="I13" s="11">
@@ -6863,52 +6911,55 @@
       </c>
       <c r="BF13" s="14">
         <v>4294492.5999999996</v>
       </c>
       <c r="BG13" s="11">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="11">
         <v>13770226</v>
       </c>
       <c r="BI13" s="11">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="11">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="14">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="14">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="14">
         <v>31844716.899999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13" s="11">
+        <v>5754218.7000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="10">
         <v>291463</v>
       </c>
       <c r="C14" s="10">
         <v>642227.6</v>
       </c>
       <c r="D14" s="10">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="11">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="10">
         <v>359362</v>
       </c>
       <c r="G14" s="10">
         <v>717493.1</v>
       </c>
       <c r="H14" s="10">
         <v>1290907.7</v>
       </c>
       <c r="I14" s="11">
@@ -7060,52 +7111,55 @@
       </c>
       <c r="BF14" s="14">
         <v>1552933.7</v>
       </c>
       <c r="BG14" s="11">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="11">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="11">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="11">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="14">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="14">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="14">
         <v>9838660.9000000004</v>
       </c>
-    </row>
-    <row r="15" spans="1:65" ht="22.5">
+      <c r="BN14" s="11">
+        <v>2266874.7000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66" ht="22.5">
       <c r="A15" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="10">
         <v>43986.6</v>
       </c>
       <c r="C15" s="10">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="10">
         <v>125190.9</v>
       </c>
       <c r="E15" s="11">
         <v>188935.4</v>
       </c>
       <c r="F15" s="10">
         <v>55024</v>
       </c>
       <c r="G15" s="10">
         <v>93949.9</v>
       </c>
       <c r="H15" s="10">
         <v>153726.1</v>
       </c>
       <c r="I15" s="11">
@@ -7257,52 +7311,55 @@
       </c>
       <c r="BF15" s="14">
         <v>233003</v>
       </c>
       <c r="BG15" s="11">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="11">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="11">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="11">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="14">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="14">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="14">
         <v>1778130.7</v>
       </c>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15" s="11">
+        <v>301736.90000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>112890.4</v>
       </c>
       <c r="C16" s="10">
         <v>254126.9</v>
       </c>
       <c r="D16" s="10">
         <v>392645.8</v>
       </c>
       <c r="E16" s="11">
         <v>675234.2</v>
       </c>
       <c r="F16" s="10">
         <v>137498.6</v>
       </c>
       <c r="G16" s="10">
         <v>308825.5</v>
       </c>
       <c r="H16" s="10">
         <v>469230.7</v>
       </c>
       <c r="I16" s="11">
@@ -7454,52 +7511,55 @@
       </c>
       <c r="BF16" s="14">
         <v>491536.7</v>
       </c>
       <c r="BG16" s="11">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="11">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="11">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="11">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="14">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="14">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="14">
         <v>3654544.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16" s="11">
+        <v>651085.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="10">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="10">
         <v>381722.3</v>
       </c>
       <c r="D17" s="10">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="11">
         <v>792399.5</v>
       </c>
       <c r="F17" s="10">
         <v>187921.8</v>
       </c>
       <c r="G17" s="10">
         <v>429688.2</v>
       </c>
       <c r="H17" s="10">
         <v>622829.69999999995</v>
       </c>
       <c r="I17" s="11">
@@ -7651,52 +7711,55 @@
       </c>
       <c r="BF17" s="14">
         <v>1031940.2</v>
       </c>
       <c r="BG17" s="11">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="11">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="11">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="11">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="14">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="14">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="14">
         <v>5825067.5999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:65" ht="17.25" customHeight="1">
+      <c r="BN17" s="11">
+        <v>1288173.8999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66" ht="17.25" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B18" s="10">
         <v>383305.3</v>
       </c>
       <c r="C18" s="10">
         <v>822896.2</v>
       </c>
       <c r="D18" s="10">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="11">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="10">
         <v>453937.6</v>
       </c>
       <c r="G18" s="10">
         <v>932601.1</v>
       </c>
       <c r="H18" s="10">
         <v>1347266.4</v>
       </c>
       <c r="I18" s="11">
@@ -7848,52 +7911,55 @@
       </c>
       <c r="BF18" s="14">
         <v>2320546</v>
       </c>
       <c r="BG18" s="11">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="11">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="11">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="11">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="14">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="14">
         <v>8436621</v>
       </c>
       <c r="BM18" s="14">
         <v>14710843.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18" s="11">
+        <v>3125473.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="10">
         <v>214186.3</v>
       </c>
       <c r="C19" s="10">
         <v>381415.5</v>
       </c>
       <c r="D19" s="10">
         <v>550243.1</v>
       </c>
       <c r="E19" s="11">
         <v>841846.1</v>
       </c>
       <c r="F19" s="10">
         <v>273745.3</v>
       </c>
       <c r="G19" s="10">
         <v>482546.9</v>
       </c>
       <c r="H19" s="10">
         <v>697707.9</v>
       </c>
       <c r="I19" s="11">
@@ -8045,52 +8111,55 @@
       </c>
       <c r="BF19" s="14">
         <v>1175580</v>
       </c>
       <c r="BG19" s="11">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="11">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="11">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="11">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="14">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="14">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="14">
         <v>4614702.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" ht="22.5">
+      <c r="BN19" s="11">
+        <v>1549616</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="10">
         <v>105334.9</v>
       </c>
       <c r="C20" s="10">
         <v>193368.6</v>
       </c>
       <c r="D20" s="10">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="11">
         <v>419847</v>
       </c>
       <c r="F20" s="10">
         <v>115858.3</v>
       </c>
       <c r="G20" s="10">
         <v>222587.4</v>
       </c>
       <c r="H20" s="10">
         <v>324801.90000000002</v>
       </c>
       <c r="I20" s="11">
@@ -8242,52 +8311,55 @@
       </c>
       <c r="BF20" s="14">
         <v>588989.80000000005</v>
       </c>
       <c r="BG20" s="11">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="11">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="11">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="11">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="14">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="14">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="14">
         <v>3368776</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="22.5">
+      <c r="BN20" s="11">
+        <v>736619.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="10">
         <v>79134.8</v>
       </c>
       <c r="C21" s="10">
         <v>188962.6</v>
       </c>
       <c r="D21" s="10">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="11">
         <v>456417</v>
       </c>
       <c r="F21" s="10">
         <v>98907.6</v>
       </c>
       <c r="G21" s="10">
         <v>192462.6</v>
       </c>
       <c r="H21" s="10">
         <v>353849.9</v>
       </c>
       <c r="I21" s="11">
@@ -8439,52 +8511,55 @@
       </c>
       <c r="BF21" s="14">
         <v>542876.30000000005</v>
       </c>
       <c r="BG21" s="11">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="11">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="11">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="11">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="14">
         <v>1394177</v>
       </c>
       <c r="BL21" s="14">
         <v>2114479.5</v>
       </c>
       <c r="BM21" s="14">
         <v>3003133</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="11">
+        <v>689272.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="10">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="10">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="10">
         <v>478451.3</v>
       </c>
       <c r="E22" s="11">
         <v>704180.6</v>
       </c>
       <c r="F22" s="10">
         <v>191545.9</v>
       </c>
       <c r="G22" s="10">
         <v>372211.7</v>
       </c>
       <c r="H22" s="10">
         <v>582533.4</v>
       </c>
       <c r="I22" s="11">
@@ -8636,52 +8711,55 @@
       </c>
       <c r="BF22" s="14">
         <v>1117581</v>
       </c>
       <c r="BG22" s="11">
         <v>2457717</v>
       </c>
       <c r="BH22" s="11">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="11">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="11">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="14">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="14">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="14">
         <v>5068728.4000000004</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="22.5">
+      <c r="BN22" s="11">
+        <v>1404744.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="10">
         <v>79996.2</v>
       </c>
       <c r="C23" s="10">
         <v>177934.4</v>
       </c>
       <c r="D23" s="10">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="11">
         <v>377936.9</v>
       </c>
       <c r="F23" s="10">
         <v>105815</v>
       </c>
       <c r="G23" s="10">
         <v>216970.4</v>
       </c>
       <c r="H23" s="10">
         <v>380539.6</v>
       </c>
       <c r="I23" s="11">
@@ -8833,52 +8911,55 @@
       </c>
       <c r="BF23" s="14">
         <v>723516.7</v>
       </c>
       <c r="BG23" s="11">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="11">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="11">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="11">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="14">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="14">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="14">
         <v>2874656.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="11">
+        <v>879886.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="10">
         <v>22882.2</v>
       </c>
       <c r="C24" s="10">
         <v>57787</v>
       </c>
       <c r="D24" s="10">
         <v>89221.6</v>
       </c>
       <c r="E24" s="11">
         <v>130801.1</v>
       </c>
       <c r="F24" s="10">
         <v>29953.7</v>
       </c>
       <c r="G24" s="10">
         <v>68858</v>
       </c>
       <c r="H24" s="10">
         <v>111660.7</v>
       </c>
       <c r="I24" s="11">
@@ -9030,52 +9111,55 @@
       </c>
       <c r="BF24" s="14">
         <v>275956.8</v>
       </c>
       <c r="BG24" s="11">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="11">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="11">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="11">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="14">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="14">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="14">
         <v>1507721.6</v>
       </c>
-    </row>
-    <row r="25" spans="1:65" ht="10.5" customHeight="1">
+      <c r="BN24" s="11">
+        <v>406694.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66" ht="10.5" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="10">
         <v>31172.7</v>
       </c>
       <c r="C25" s="10">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="10">
         <v>150677</v>
       </c>
       <c r="E25" s="11">
         <v>200807.6</v>
       </c>
       <c r="F25" s="10">
         <v>38070.5</v>
       </c>
       <c r="G25" s="10">
         <v>109375.2</v>
       </c>
       <c r="H25" s="10">
         <v>242198.8</v>
       </c>
       <c r="I25" s="11">
@@ -9227,52 +9311,55 @@
       </c>
       <c r="BF25" s="14">
         <v>721190.8</v>
       </c>
       <c r="BG25" s="11">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="11">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="11">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="11">
         <v>734261</v>
       </c>
       <c r="BK25" s="14">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="14">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="14">
         <v>3724521.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="46.5" customHeight="1">
+      <c r="BN25" s="11">
+        <v>859408.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="46.5" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="10">
         <v>3139.3</v>
       </c>
       <c r="C26" s="10">
         <v>7204.7</v>
       </c>
       <c r="D26" s="10">
         <v>11043.4</v>
       </c>
       <c r="E26" s="11">
         <v>16378.9</v>
       </c>
       <c r="F26" s="10">
         <v>2604.1</v>
       </c>
       <c r="G26" s="10">
         <v>4756.8</v>
       </c>
       <c r="H26" s="10">
         <v>8776.7000000000007</v>
       </c>
       <c r="I26" s="11">
@@ -9424,52 +9511,55 @@
       </c>
       <c r="BF26" s="14">
         <v>20680.2</v>
       </c>
       <c r="BG26" s="11">
         <v>38170</v>
       </c>
       <c r="BH26" s="11">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="11">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="11">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="14">
         <v>42442</v>
       </c>
       <c r="BL26" s="14">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="14">
         <v>284132.2</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" s="7" customFormat="1">
+      <c r="BN26" s="11">
+        <v>25122.799999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" s="7" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="17">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="17">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="17">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="5">
         <v>21115891</v>
       </c>
       <c r="F27" s="17">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="17">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="17">
         <v>17196262.899999999</v>
       </c>
       <c r="I27" s="5">
@@ -9621,52 +9711,55 @@
       </c>
       <c r="BF27" s="6">
         <v>24191650.800000001</v>
       </c>
       <c r="BG27" s="5">
         <v>48654219</v>
       </c>
       <c r="BH27" s="5">
         <v>78959539</v>
       </c>
       <c r="BI27" s="5">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="5">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="17">
         <v>57004337</v>
       </c>
       <c r="BL27" s="17">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="17">
         <v>150253874.40000001</v>
       </c>
-    </row>
-    <row r="28" spans="1:65" ht="22.5">
+      <c r="BN27" s="5">
+        <v>31895402.399999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="10">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="10">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="10">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="11">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="10">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="10">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="10">
         <v>-406516</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -9818,52 +9911,55 @@
       </c>
       <c r="BF28" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BG28" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BH28" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BI28" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BJ28" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BK28" s="13" t="s">
         <v>186</v>
       </c>
       <c r="BL28" s="13" t="s">
         <v>185</v>
       </c>
       <c r="BM28" s="13" t="s">
         <v>185</v>
       </c>
-    </row>
-    <row r="29" spans="1:65" s="7" customFormat="1">
+      <c r="BN28" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="7" customFormat="1">
       <c r="A29" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="17">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="17">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="17">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="5">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="17">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="17">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="17">
         <v>16789746.899999999</v>
       </c>
       <c r="I29" s="5">
@@ -10015,54 +10111,57 @@
       </c>
       <c r="BF29" s="6">
         <v>24191650.800000001</v>
       </c>
       <c r="BG29" s="5">
         <v>48654219</v>
       </c>
       <c r="BH29" s="5">
         <v>78959539</v>
       </c>
       <c r="BI29" s="5">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="5">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="17">
         <v>57004337</v>
       </c>
       <c r="BL29" s="17">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="17">
         <v>150253874.40000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:65" s="7" customFormat="1">
+      <c r="BN29" s="5">
+        <v>31895402.399999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:66" s="7" customFormat="1">
       <c r="A30" s="8" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="C30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="D30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="E30" s="59">
         <v>1166485.3999999999</v>
       </c>
       <c r="F30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="G30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="H30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="I30" s="59">
         <v>2501177.9</v>
       </c>
@@ -10212,54 +10311,57 @@
       </c>
       <c r="BF30" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BG30" s="11" t="s">
         <v>185</v>
       </c>
       <c r="BH30" s="11" t="s">
         <v>185</v>
       </c>
       <c r="BI30" s="11">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ30" s="11" t="s">
         <v>185</v>
       </c>
       <c r="BK30" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BL30" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BM30" s="61">
         <v>9329876.3000000007</v>
       </c>
-    </row>
-    <row r="31" spans="1:65" s="7" customFormat="1">
+      <c r="BN30" s="11" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66" s="7" customFormat="1">
       <c r="A31" s="19" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B31" s="59">
         <v>197493.9</v>
       </c>
       <c r="C31" s="59">
         <v>433491.7</v>
       </c>
       <c r="D31" s="59">
         <v>740329.7</v>
       </c>
       <c r="E31" s="11">
         <v>1226970.2</v>
       </c>
       <c r="F31" s="59">
         <v>499739.6</v>
       </c>
       <c r="G31" s="59">
         <v>1159816.2</v>
       </c>
       <c r="H31" s="59">
         <v>1875192.6</v>
       </c>
       <c r="I31" s="11">
         <v>2581518.2000000002</v>
       </c>
@@ -10409,54 +10511,57 @@
       </c>
       <c r="BF31" s="61">
         <v>1832253</v>
       </c>
       <c r="BG31" s="11">
         <v>3688521.3</v>
       </c>
       <c r="BH31" s="11">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI31" s="11">
         <v>8713991.3000000007</v>
       </c>
       <c r="BJ31" s="11">
         <v>2005707</v>
       </c>
       <c r="BK31" s="61">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL31" s="61">
         <v>6978645.7000000002</v>
       </c>
       <c r="BM31" s="61">
         <v>9903977.5999999996</v>
       </c>
-    </row>
-    <row r="32" spans="1:65" s="7" customFormat="1">
+      <c r="BN31" s="11">
+        <v>2666640.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66" s="7" customFormat="1">
       <c r="A32" s="19" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="D32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="E32" s="11">
         <v>60484.800000000003</v>
       </c>
       <c r="F32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="G32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="H32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="I32" s="11">
         <v>80340.3</v>
       </c>
@@ -10606,52 +10711,55 @@
       </c>
       <c r="BF32" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BG32" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BH32" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BI32" s="11">
         <v>427501.1</v>
       </c>
       <c r="BJ32" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BK32" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BL32" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BM32" s="61">
         <v>574101.30000000005</v>
       </c>
-    </row>
-    <row r="33" spans="1:65" s="7" customFormat="1">
+      <c r="BN32" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="7" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="17">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="17">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="17">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="17">
         <v>21815517</v>
       </c>
       <c r="F33" s="17">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="17">
         <v>11240030.9</v>
       </c>
       <c r="H33" s="17">
         <v>18664939.5</v>
       </c>
       <c r="I33" s="17">
@@ -10803,60 +10911,63 @@
       </c>
       <c r="BF33" s="6">
         <v>26023903.800000001</v>
       </c>
       <c r="BG33" s="5">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="5">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="5">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="5">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="6">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="6">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="6">
         <v>159583750.69999999</v>
       </c>
-    </row>
-    <row r="34" spans="1:65" s="21" customFormat="1">
+      <c r="BN33" s="5">
+        <v>34562043</v>
+      </c>
+    </row>
+    <row r="34" spans="1:66" s="21" customFormat="1">
       <c r="AV34" s="7"/>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66" ht="12.75">
       <c r="A35" s="21" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:65">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
@@ -10962,43 +11073,43 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr> 1990-1997 (ХШСЖОЖ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ЭҚЖЖ ГК РК 03-2003)</vt:lpstr>
       <vt:lpstr>2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)</vt:lpstr>
-      <vt:lpstr>2010-2025 (ЭҚЖЖ НК РК 03-2019)</vt:lpstr>
+      <vt:lpstr>2010-2026 (ЭҚЖЖ НК РК 03-2019)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>