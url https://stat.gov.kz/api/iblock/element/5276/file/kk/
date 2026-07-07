--- v1 (2026-05-26)
+++ v2 (2026-07-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13725" yWindow="345" windowWidth="14265" windowHeight="11310" tabRatio="777" activeTab="5"/>
+    <workbookView xWindow="19290" yWindow="30" windowWidth="9510" windowHeight="12030" tabRatio="855" firstSheet="5" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="1" r:id="rId5"/>
     <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="4" l="1"/>
   <c r="C5" i="4"/>
   <c r="D5" i="4"/>
   <c r="E5" i="4"/>
   <c r="F5" i="4"/>
   <c r="G5" i="4"/>
   <c r="H5" i="4"/>
   <c r="I5" i="4"/>
   <c r="J5" i="4"/>
   <c r="B8" i="4"/>
@@ -143,51 +143,51 @@
   <c r="D4" i="4"/>
   <c r="D26" i="4" s="1"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="J26" i="4"/>
   <c r="J28" i="4" s="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="I4" i="4"/>
   <c r="I26" i="4" s="1"/>
   <c r="I28" i="4" s="1"/>
   <c r="I32" i="4" s="1"/>
   <c r="B4" i="4"/>
   <c r="B26" i="4" s="1"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
   <c r="H26" i="4"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="228">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -883,103 +883,132 @@
     <t>2025 жылғы
 9 ай</t>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
     <t>Өнімдерге салынатын таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жүнісова,
-[...13 lines deleted...]
-  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Жедел деректер.</t>
+      <t>Алдын ала деректер бойынша, 2025 жылғы 21 тамыздағы Бақыланбайтын экономика бағалау әдістемесіне енгізілген өзгерістерді ескере отырып</t>
     </r>
   </si>
   <si>
-    <t>2025 жыл</t>
+    <t>+7 7172749302</t>
   </si>
   <si>
     <r>
-      <t>2026 жылғы
-  1 тоқсан</t>
+      <t xml:space="preserve">2025 жыл </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t>1)</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2026 жылғы
+  1 тоқсан </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Есепті деректер.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1334,51 +1363,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1512,54 +1541,57 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
@@ -1900,75 +1932,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.5703125" style="62" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="52" t="s">
         <v>147</v>
       </c>
       <c r="B2" s="53">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="52" t="s">
         <v>148</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>149</v>
       </c>
     </row>
@@ -2029,193 +2061,194 @@
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="52" t="s">
         <v>163</v>
       </c>
       <c r="B11" s="56"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="52" t="s">
         <v>164</v>
       </c>
       <c r="B12" s="63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="31.5" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>166</v>
       </c>
       <c r="B13" s="64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="77" t="s">
+      <c r="A14" s="78" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="72" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="78"/>
+      <c r="A15" s="79"/>
       <c r="B15" s="72" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="78"/>
+      <c r="A16" s="79"/>
       <c r="B16" s="72" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="79"/>
+      <c r="A17" s="80"/>
       <c r="B17" s="73" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="58" t="s">
         <v>169</v>
       </c>
       <c r="B18" s="65" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="52" t="s">
         <v>171</v>
       </c>
       <c r="B19" s="74">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="52" t="s">
         <v>172</v>
       </c>
       <c r="B20" s="74">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="52" t="s">
         <v>173</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="27" customHeight="1">
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>175</v>
       </c>
-      <c r="B22" s="57" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:2" ht="26.25" customHeight="1">
+      <c r="B22" s="75" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="12.75" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>176</v>
       </c>
-      <c r="B23" s="75" t="s">
+      <c r="B23" s="76" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="30.75" customHeight="1">
+    <row r="24" spans="1:2" ht="17.25" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>177</v>
       </c>
-      <c r="B24" s="76" t="s">
-        <v>223</v>
+      <c r="B24" s="77" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="111.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="66" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="66" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="66" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="66" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="66" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="66"/>
     </row>
-    <row r="12" spans="2:2" ht="22.5">
+    <row r="12" spans="2:2">
       <c r="B12" s="67" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="66"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="66"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="68"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="68"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="68"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="68"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="68"/>
     </row>
@@ -2234,68 +2267,68 @@
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="24" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="22"/>
     </row>
     <row r="3" spans="1:9" ht="20.25" customHeight="1">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="81" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="80" t="s">
+      <c r="B3" s="81" t="s">
         <v>132</v>
       </c>
-      <c r="C3" s="80"/>
-[...1 lines deleted...]
-      <c r="E3" s="80" t="s">
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81" t="s">
         <v>131</v>
       </c>
-      <c r="F3" s="80"/>
-[...2 lines deleted...]
-      <c r="I3" s="80"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
     </row>
     <row r="4" spans="1:9" ht="24" customHeight="1">
-      <c r="A4" s="80"/>
+      <c r="A4" s="81"/>
       <c r="B4" s="71" t="s">
         <v>192</v>
       </c>
       <c r="C4" s="71" t="s">
         <v>193</v>
       </c>
       <c r="D4" s="71" t="s">
         <v>194</v>
       </c>
       <c r="E4" s="71" t="s">
         <v>195</v>
       </c>
       <c r="F4" s="71" t="s">
         <v>196</v>
       </c>
       <c r="G4" s="71" t="s">
         <v>197</v>
       </c>
       <c r="H4" s="71" t="s">
         <v>198</v>
       </c>
       <c r="I4" s="71" t="s">
         <v>199</v>
       </c>
     </row>
@@ -3064,53 +3097,53 @@
         <f t="shared" si="3"/>
         <v>1217689.2</v>
       </c>
       <c r="E30" s="40">
         <f t="shared" si="3"/>
         <v>29423.1</v>
       </c>
       <c r="F30" s="40">
         <f t="shared" si="3"/>
         <v>423468.79999999999</v>
       </c>
       <c r="G30" s="40">
         <f t="shared" si="3"/>
         <v>1014190</v>
       </c>
       <c r="H30" s="40">
         <f t="shared" si="3"/>
         <v>1415749.7</v>
       </c>
       <c r="I30" s="40">
         <f t="shared" si="3"/>
         <v>1672142.5</v>
       </c>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="81"/>
-[...1 lines deleted...]
-      <c r="C32" s="81"/>
+      <c r="A32" s="82"/>
+      <c r="B32" s="82"/>
+      <c r="C32" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="A32:C32"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A34" sqref="A34:C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
@@ -4145,53 +4178,53 @@
         <f t="shared" si="8"/>
         <v>3250593.3</v>
       </c>
       <c r="F32" s="31">
         <f t="shared" si="8"/>
         <v>3776277.3</v>
       </c>
       <c r="G32" s="31">
         <f t="shared" si="8"/>
         <v>4611975.3</v>
       </c>
       <c r="H32" s="31">
         <f t="shared" si="8"/>
         <v>5870134.2999999998</v>
       </c>
       <c r="I32" s="31">
         <f t="shared" si="8"/>
         <v>7590593.5</v>
       </c>
       <c r="J32" s="31">
         <f t="shared" si="8"/>
         <v>10213731.199999999</v>
       </c>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" s="81"/>
-[...1 lines deleted...]
-      <c r="C34" s="81"/>
+      <c r="A34" s="82"/>
+      <c r="B34" s="82"/>
+      <c r="C34" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A34:C34"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="24" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="24"/>
   </cols>
@@ -4615,84 +4648,84 @@
       <c r="D31" s="17">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="33"/>
       <c r="B33" s="34"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A37" sqref="A37"/>
+      <selection pane="bottomRight" activeCell="BP17" sqref="BP17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="1" customWidth="1"/>
     <col min="2" max="52" width="12.7109375" style="1" customWidth="1"/>
     <col min="53" max="53" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="56" width="12.7109375" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="12.7109375" style="1" customWidth="1"/>
     <col min="59" max="59" width="11.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.7109375" style="1" customWidth="1"/>
     <col min="61" max="61" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="63" width="12.7109375" style="1" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="1" customWidth="1"/>
     <col min="65" max="65" width="15" style="1" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="1" customWidth="1"/>
     <col min="67" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="20.25" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="83" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="82"/>
-[...4 lines deleted...]
-      <c r="G1" s="82"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
     </row>
     <row r="2" spans="1:66">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
@@ -4909,54 +4942,54 @@
       <c r="BE3" s="48" t="s">
         <v>190</v>
       </c>
       <c r="BF3" s="48" t="s">
         <v>138</v>
       </c>
       <c r="BG3" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BH3" s="48" t="s">
         <v>140</v>
       </c>
       <c r="BI3" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BJ3" s="48" t="s">
         <v>146</v>
       </c>
       <c r="BK3" s="48" t="s">
         <v>188</v>
       </c>
       <c r="BL3" s="48" t="s">
         <v>213</v>
       </c>
       <c r="BM3" s="48" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="BN3" s="48" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="7" customFormat="1">
       <c r="A4" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B4" s="4">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="4">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="4">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="5">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="4">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="4">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="4">
@@ -5112,51 +5145,51 @@
       <c r="BF4" s="5">
         <v>9100827</v>
       </c>
       <c r="BG4" s="5">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="5">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="5">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="5">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="5">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="5">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="5">
         <v>58155538.399999999</v>
       </c>
       <c r="BN4" s="5">
-        <v>11956474.800000001</v>
+        <v>12210781.199999999</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="9">
         <v>90224.5</v>
       </c>
       <c r="C5" s="10">
         <v>226705.8</v>
       </c>
       <c r="D5" s="10">
         <v>633523</v>
       </c>
       <c r="E5" s="11">
         <v>983994.9</v>
       </c>
       <c r="F5" s="10">
         <v>115401.2</v>
       </c>
       <c r="G5" s="10">
         <v>253450.7</v>
       </c>
       <c r="H5" s="10">
@@ -5311,52 +5344,52 @@
       </c>
       <c r="BF5" s="14">
         <v>588856.80000000005</v>
       </c>
       <c r="BG5" s="11">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="11">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="11">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="11">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="14">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="14">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="14">
         <v>6078379.7000000002</v>
       </c>
-      <c r="BN5" s="11">
-        <v>690436.4</v>
+      <c r="BN5" s="61">
+        <v>690543.7</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="10">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="10">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="10">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="11">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="10">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="10">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="10">
@@ -5511,52 +5544,52 @@
       </c>
       <c r="BF6" s="13">
         <v>7388870</v>
       </c>
       <c r="BG6" s="11">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="11">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="11">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="11">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="13">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="13">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="14">
         <v>42222225.799999997</v>
       </c>
-      <c r="BN6" s="11">
-        <v>9499213.6999999993</v>
+      <c r="BN6" s="61">
+        <v>9753318.3000000007</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="10">
         <v>830790.6</v>
       </c>
       <c r="C7" s="10">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="10">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="11">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="10">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="10">
         <v>2366942</v>
       </c>
       <c r="H7" s="10">
@@ -5711,52 +5744,52 @@
       </c>
       <c r="BF7" s="14">
         <v>3276831.5</v>
       </c>
       <c r="BG7" s="11">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="11">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="11">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="11">
         <v>3714897</v>
       </c>
       <c r="BK7" s="14">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="14">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="14">
         <v>18986881.699999999</v>
       </c>
-      <c r="BN7" s="11">
-        <v>3538602.7</v>
+      <c r="BN7" s="61">
+        <v>3587020.7999999998</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10">
         <v>439983.2</v>
       </c>
       <c r="C8" s="10">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="10">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="11">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="10">
         <v>568258.4</v>
       </c>
       <c r="G8" s="10">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="10">
@@ -5911,52 +5944,52 @@
       </c>
       <c r="BF8" s="14">
         <v>3530701.1</v>
       </c>
       <c r="BG8" s="11">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="11">
         <v>10128056</v>
       </c>
       <c r="BI8" s="11">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="11">
         <v>4269534</v>
       </c>
       <c r="BK8" s="14">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="14">
         <v>12327320</v>
       </c>
       <c r="BM8" s="14">
         <v>20466318.5</v>
       </c>
-      <c r="BN8" s="11">
-        <v>5193493.5</v>
+      <c r="BN8" s="61">
+        <v>5393230.9000000004</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="33.75">
       <c r="A9" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="10">
         <v>108062.6</v>
       </c>
       <c r="C9" s="10">
         <v>179413.8</v>
       </c>
       <c r="D9" s="10">
         <v>262688.8</v>
       </c>
       <c r="E9" s="11">
         <v>391236.4</v>
       </c>
       <c r="F9" s="10">
         <v>127691.4</v>
       </c>
       <c r="G9" s="10">
         <v>214517.2</v>
       </c>
       <c r="H9" s="10">
@@ -6111,52 +6144,52 @@
       </c>
       <c r="BF9" s="14">
         <v>500202.3</v>
       </c>
       <c r="BG9" s="11">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="11">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="11">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="11">
         <v>545873</v>
       </c>
       <c r="BK9" s="14">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="14">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="14">
         <v>2398114</v>
       </c>
-      <c r="BN9" s="11">
-        <v>671738.2</v>
+      <c r="BN9" s="61">
+        <v>673681.5</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="33.75">
       <c r="A10" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="10">
         <v>13113.5</v>
       </c>
       <c r="C10" s="10">
         <v>32202.1</v>
       </c>
       <c r="D10" s="10">
         <v>46543.1</v>
       </c>
       <c r="E10" s="11">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="10">
         <v>19956.5</v>
       </c>
       <c r="G10" s="10">
         <v>36049.1</v>
       </c>
       <c r="H10" s="10">
@@ -6311,52 +6344,52 @@
       </c>
       <c r="BF10" s="14">
         <v>81135.100000000006</v>
       </c>
       <c r="BG10" s="11">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="11">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="11">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="11">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="14">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="14">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="14">
         <v>370911.6</v>
       </c>
-      <c r="BN10" s="11">
-        <v>95379.3</v>
+      <c r="BN10" s="61">
+        <v>99385.1</v>
       </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="10">
         <v>214917.5</v>
       </c>
       <c r="C11" s="10">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="10">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="11">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="10">
         <v>240435.5</v>
       </c>
       <c r="G11" s="10">
         <v>580114</v>
       </c>
       <c r="H11" s="10">
@@ -6511,52 +6544,52 @@
       </c>
       <c r="BF11" s="14">
         <v>1123100.2</v>
       </c>
       <c r="BG11" s="11">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="11">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="11">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="11">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="14">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="14">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="14">
         <v>9854932.9000000004</v>
       </c>
-      <c r="BN11" s="11">
-        <v>1766824.7</v>
+      <c r="BN11" s="61">
+        <v>1766919.2</v>
       </c>
     </row>
     <row r="12" spans="1:66" s="7" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="17">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="17">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="17">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="5">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="17">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="17">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="17">
@@ -6711,52 +6744,52 @@
       </c>
       <c r="BF12" s="6">
         <v>15090823.800000001</v>
       </c>
       <c r="BG12" s="5">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="5">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="5">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="5">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="6">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="6">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="6">
         <v>92098336</v>
       </c>
-      <c r="BN12" s="5">
-        <v>19938927.600000001</v>
+      <c r="BN12" s="6">
+        <v>19224936.300000001</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="33.75">
       <c r="A13" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="10">
         <v>531247.1</v>
       </c>
       <c r="C13" s="10">
         <v>1115910</v>
       </c>
       <c r="D13" s="10">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="11">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="10">
         <v>656672</v>
       </c>
       <c r="G13" s="10">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="10">
@@ -6911,52 +6944,52 @@
       </c>
       <c r="BF13" s="14">
         <v>4294492.5999999996</v>
       </c>
       <c r="BG13" s="11">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="11">
         <v>13770226</v>
       </c>
       <c r="BI13" s="11">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="11">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="14">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="14">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="14">
         <v>31844716.899999999</v>
       </c>
-      <c r="BN13" s="11">
-        <v>5754218.7000000002</v>
+      <c r="BN13" s="61">
+        <v>5755231.0999999996</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="10">
         <v>291463</v>
       </c>
       <c r="C14" s="10">
         <v>642227.6</v>
       </c>
       <c r="D14" s="10">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="11">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="10">
         <v>359362</v>
       </c>
       <c r="G14" s="10">
         <v>717493.1</v>
       </c>
       <c r="H14" s="10">
@@ -7111,52 +7144,52 @@
       </c>
       <c r="BF14" s="14">
         <v>1552933.7</v>
       </c>
       <c r="BG14" s="11">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="11">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="11">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="11">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="14">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="14">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="14">
         <v>9838660.9000000004</v>
       </c>
-      <c r="BN14" s="11">
-        <v>2266874.7000000002</v>
+      <c r="BN14" s="61">
+        <v>2351838.2999999998</v>
       </c>
     </row>
     <row r="15" spans="1:66" ht="22.5">
       <c r="A15" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="10">
         <v>43986.6</v>
       </c>
       <c r="C15" s="10">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="10">
         <v>125190.9</v>
       </c>
       <c r="E15" s="11">
         <v>188935.4</v>
       </c>
       <c r="F15" s="10">
         <v>55024</v>
       </c>
       <c r="G15" s="10">
         <v>93949.9</v>
       </c>
       <c r="H15" s="10">
@@ -7311,52 +7344,52 @@
       </c>
       <c r="BF15" s="14">
         <v>233003</v>
       </c>
       <c r="BG15" s="11">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="11">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="11">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="11">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="14">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="14">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="14">
         <v>1778130.7</v>
       </c>
-      <c r="BN15" s="11">
-        <v>301736.90000000002</v>
+      <c r="BN15" s="61">
+        <v>301767.09999999998</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>112890.4</v>
       </c>
       <c r="C16" s="10">
         <v>254126.9</v>
       </c>
       <c r="D16" s="10">
         <v>392645.8</v>
       </c>
       <c r="E16" s="11">
         <v>675234.2</v>
       </c>
       <c r="F16" s="10">
         <v>137498.6</v>
       </c>
       <c r="G16" s="10">
         <v>308825.5</v>
       </c>
       <c r="H16" s="10">
@@ -7511,52 +7544,52 @@
       </c>
       <c r="BF16" s="14">
         <v>491536.7</v>
       </c>
       <c r="BG16" s="11">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="11">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="11">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="11">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="14">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="14">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="14">
         <v>3654544.7</v>
       </c>
-      <c r="BN16" s="11">
-        <v>651085.6</v>
+      <c r="BN16" s="61">
+        <v>656475</v>
       </c>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="10">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="10">
         <v>381722.3</v>
       </c>
       <c r="D17" s="10">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="11">
         <v>792399.5</v>
       </c>
       <c r="F17" s="10">
         <v>187921.8</v>
       </c>
       <c r="G17" s="10">
         <v>429688.2</v>
       </c>
       <c r="H17" s="10">
@@ -7711,52 +7744,52 @@
       </c>
       <c r="BF17" s="14">
         <v>1031940.2</v>
       </c>
       <c r="BG17" s="11">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="11">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="11">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="11">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="14">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="14">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="14">
         <v>5825067.5999999996</v>
       </c>
-      <c r="BN17" s="11">
-        <v>1288173.8999999999</v>
+      <c r="BN17" s="61">
+        <v>1365394.6</v>
       </c>
     </row>
     <row r="18" spans="1:66" ht="17.25" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B18" s="10">
         <v>383305.3</v>
       </c>
       <c r="C18" s="10">
         <v>822896.2</v>
       </c>
       <c r="D18" s="10">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="11">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="10">
         <v>453937.6</v>
       </c>
       <c r="G18" s="10">
         <v>932601.1</v>
       </c>
       <c r="H18" s="10">
@@ -7911,52 +7944,52 @@
       </c>
       <c r="BF18" s="14">
         <v>2320546</v>
       </c>
       <c r="BG18" s="11">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="11">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="11">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="11">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="14">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="14">
         <v>8436621</v>
       </c>
       <c r="BM18" s="14">
         <v>14710843.5</v>
       </c>
-      <c r="BN18" s="11">
-        <v>3125473.8</v>
+      <c r="BN18" s="61">
+        <v>3184072.5</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="10">
         <v>214186.3</v>
       </c>
       <c r="C19" s="10">
         <v>381415.5</v>
       </c>
       <c r="D19" s="10">
         <v>550243.1</v>
       </c>
       <c r="E19" s="11">
         <v>841846.1</v>
       </c>
       <c r="F19" s="10">
         <v>273745.3</v>
       </c>
       <c r="G19" s="10">
         <v>482546.9</v>
       </c>
       <c r="H19" s="10">
@@ -8111,52 +8144,52 @@
       </c>
       <c r="BF19" s="14">
         <v>1175580</v>
       </c>
       <c r="BG19" s="11">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="11">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="11">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="11">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="14">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="14">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="14">
         <v>4614702.7</v>
       </c>
-      <c r="BN19" s="11">
-        <v>1549616</v>
+      <c r="BN19" s="61">
+        <v>1290363.8</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="10">
         <v>105334.9</v>
       </c>
       <c r="C20" s="10">
         <v>193368.6</v>
       </c>
       <c r="D20" s="10">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="11">
         <v>419847</v>
       </c>
       <c r="F20" s="10">
         <v>115858.3</v>
       </c>
       <c r="G20" s="10">
         <v>222587.4</v>
       </c>
       <c r="H20" s="10">
@@ -8311,52 +8344,52 @@
       </c>
       <c r="BF20" s="14">
         <v>588989.80000000005</v>
       </c>
       <c r="BG20" s="11">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="11">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="11">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="11">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="14">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="14">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="14">
         <v>3368776</v>
       </c>
-      <c r="BN20" s="11">
-        <v>736619.1</v>
+      <c r="BN20" s="61">
+        <v>723472.1</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="10">
         <v>79134.8</v>
       </c>
       <c r="C21" s="10">
         <v>188962.6</v>
       </c>
       <c r="D21" s="10">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="11">
         <v>456417</v>
       </c>
       <c r="F21" s="10">
         <v>98907.6</v>
       </c>
       <c r="G21" s="10">
         <v>192462.6</v>
       </c>
       <c r="H21" s="10">
@@ -8511,52 +8544,52 @@
       </c>
       <c r="BF21" s="14">
         <v>542876.30000000005</v>
       </c>
       <c r="BG21" s="11">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="11">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="11">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="11">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="14">
         <v>1394177</v>
       </c>
       <c r="BL21" s="14">
         <v>2114479.5</v>
       </c>
       <c r="BM21" s="14">
         <v>3003133</v>
       </c>
-      <c r="BN21" s="11">
-        <v>689272.7</v>
+      <c r="BN21" s="61">
+        <v>689319.6</v>
       </c>
     </row>
     <row r="22" spans="1:66">
       <c r="A22" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="10">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="10">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="10">
         <v>478451.3</v>
       </c>
       <c r="E22" s="11">
         <v>704180.6</v>
       </c>
       <c r="F22" s="10">
         <v>191545.9</v>
       </c>
       <c r="G22" s="10">
         <v>372211.7</v>
       </c>
       <c r="H22" s="10">
@@ -8711,52 +8744,52 @@
       </c>
       <c r="BF22" s="14">
         <v>1117581</v>
       </c>
       <c r="BG22" s="11">
         <v>2457717</v>
       </c>
       <c r="BH22" s="11">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="11">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="11">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="14">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="14">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="14">
         <v>5068728.4000000004</v>
       </c>
-      <c r="BN22" s="11">
-        <v>1404744.9</v>
+      <c r="BN22" s="61">
+        <v>1190088.6000000001</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="10">
         <v>79996.2</v>
       </c>
       <c r="C23" s="10">
         <v>177934.4</v>
       </c>
       <c r="D23" s="10">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="11">
         <v>377936.9</v>
       </c>
       <c r="F23" s="10">
         <v>105815</v>
       </c>
       <c r="G23" s="10">
         <v>216970.4</v>
       </c>
       <c r="H23" s="10">
@@ -8911,52 +8944,52 @@
       </c>
       <c r="BF23" s="14">
         <v>723516.7</v>
       </c>
       <c r="BG23" s="11">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="11">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="11">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="11">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="14">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="14">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="14">
         <v>2874656.2</v>
       </c>
-      <c r="BN23" s="11">
-        <v>879886.1</v>
+      <c r="BN23" s="61">
+        <v>429965.2</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="10">
         <v>22882.2</v>
       </c>
       <c r="C24" s="10">
         <v>57787</v>
       </c>
       <c r="D24" s="10">
         <v>89221.6</v>
       </c>
       <c r="E24" s="11">
         <v>130801.1</v>
       </c>
       <c r="F24" s="10">
         <v>29953.7</v>
       </c>
       <c r="G24" s="10">
         <v>68858</v>
       </c>
       <c r="H24" s="10">
@@ -9111,52 +9144,52 @@
       </c>
       <c r="BF24" s="14">
         <v>275956.8</v>
       </c>
       <c r="BG24" s="11">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="11">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="11">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="11">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="14">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="14">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="14">
         <v>1507721.6</v>
       </c>
-      <c r="BN24" s="11">
-        <v>406694.2</v>
+      <c r="BN24" s="61">
+        <v>412552.7</v>
       </c>
     </row>
     <row r="25" spans="1:66" ht="10.5" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="10">
         <v>31172.7</v>
       </c>
       <c r="C25" s="10">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="10">
         <v>150677</v>
       </c>
       <c r="E25" s="11">
         <v>200807.6</v>
       </c>
       <c r="F25" s="10">
         <v>38070.5</v>
       </c>
       <c r="G25" s="10">
         <v>109375.2</v>
       </c>
       <c r="H25" s="10">
@@ -9311,52 +9344,52 @@
       </c>
       <c r="BF25" s="14">
         <v>721190.8</v>
       </c>
       <c r="BG25" s="11">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="11">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="11">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="11">
         <v>734261</v>
       </c>
       <c r="BK25" s="14">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="14">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="14">
         <v>3724521.6</v>
       </c>
-      <c r="BN25" s="11">
-        <v>859408.2</v>
+      <c r="BN25" s="61">
+        <v>846648.9</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="46.5" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="10">
         <v>3139.3</v>
       </c>
       <c r="C26" s="10">
         <v>7204.7</v>
       </c>
       <c r="D26" s="10">
         <v>11043.4</v>
       </c>
       <c r="E26" s="11">
         <v>16378.9</v>
       </c>
       <c r="F26" s="10">
         <v>2604.1</v>
       </c>
       <c r="G26" s="10">
         <v>4756.8</v>
       </c>
       <c r="H26" s="10">
@@ -9511,52 +9544,52 @@
       </c>
       <c r="BF26" s="14">
         <v>20680.2</v>
       </c>
       <c r="BG26" s="11">
         <v>38170</v>
       </c>
       <c r="BH26" s="11">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="11">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="11">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="14">
         <v>42442</v>
       </c>
       <c r="BL26" s="14">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="14">
         <v>284132.2</v>
       </c>
-      <c r="BN26" s="11">
-        <v>25122.799999999999</v>
+      <c r="BN26" s="61">
+        <v>27746.799999999999</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="7" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="17">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="17">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="17">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="5">
         <v>21115891</v>
       </c>
       <c r="F27" s="17">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="17">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="17">
@@ -9711,52 +9744,52 @@
       </c>
       <c r="BF27" s="6">
         <v>24191650.800000001</v>
       </c>
       <c r="BG27" s="5">
         <v>48654219</v>
       </c>
       <c r="BH27" s="5">
         <v>78959539</v>
       </c>
       <c r="BI27" s="5">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="5">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="17">
         <v>57004337</v>
       </c>
       <c r="BL27" s="17">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="17">
         <v>150253874.40000001</v>
       </c>
-      <c r="BN27" s="5">
-        <v>31895402.399999999</v>
+      <c r="BN27" s="17">
+        <v>31435717.5</v>
       </c>
     </row>
     <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="10">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="10">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="10">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="11">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="10">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="10">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="10">
@@ -9911,52 +9944,52 @@
       </c>
       <c r="BF28" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BG28" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BH28" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BI28" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BJ28" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BK28" s="13" t="s">
         <v>186</v>
       </c>
       <c r="BL28" s="13" t="s">
         <v>185</v>
       </c>
       <c r="BM28" s="13" t="s">
         <v>185</v>
       </c>
-      <c r="BN28" s="5" t="s">
-        <v>186</v>
+      <c r="BN28" s="13" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="7" customFormat="1">
       <c r="A29" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="17">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="17">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="17">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="5">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="17">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="17">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="17">
@@ -10111,52 +10144,52 @@
       </c>
       <c r="BF29" s="6">
         <v>24191650.800000001</v>
       </c>
       <c r="BG29" s="5">
         <v>48654219</v>
       </c>
       <c r="BH29" s="5">
         <v>78959539</v>
       </c>
       <c r="BI29" s="5">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="5">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="17">
         <v>57004337</v>
       </c>
       <c r="BL29" s="17">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="17">
         <v>150253874.40000001</v>
       </c>
-      <c r="BN29" s="5">
-        <v>31895402.399999999</v>
+      <c r="BN29" s="17">
+        <v>31435717.5</v>
       </c>
     </row>
     <row r="30" spans="1:66" s="7" customFormat="1">
       <c r="A30" s="8" t="s">
         <v>218</v>
       </c>
       <c r="B30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="C30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="D30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="E30" s="59">
         <v>1166485.3999999999</v>
       </c>
       <c r="F30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="G30" s="59" t="s">
         <v>185</v>
       </c>
       <c r="H30" s="59" t="s">
@@ -10311,51 +10344,51 @@
       </c>
       <c r="BF30" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BG30" s="11" t="s">
         <v>185</v>
       </c>
       <c r="BH30" s="11" t="s">
         <v>185</v>
       </c>
       <c r="BI30" s="11">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ30" s="11" t="s">
         <v>185</v>
       </c>
       <c r="BK30" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BL30" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BM30" s="61">
         <v>9329876.3000000007</v>
       </c>
-      <c r="BN30" s="11" t="s">
+      <c r="BN30" s="61" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:66" s="7" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>219</v>
       </c>
       <c r="B31" s="59">
         <v>197493.9</v>
       </c>
       <c r="C31" s="59">
         <v>433491.7</v>
       </c>
       <c r="D31" s="59">
         <v>740329.7</v>
       </c>
       <c r="E31" s="11">
         <v>1226970.2</v>
       </c>
       <c r="F31" s="59">
         <v>499739.6</v>
       </c>
       <c r="G31" s="59">
         <v>1159816.2</v>
       </c>
@@ -10511,51 +10544,51 @@
       </c>
       <c r="BF31" s="61">
         <v>1832253</v>
       </c>
       <c r="BG31" s="11">
         <v>3688521.3</v>
       </c>
       <c r="BH31" s="11">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI31" s="11">
         <v>8713991.3000000007</v>
       </c>
       <c r="BJ31" s="11">
         <v>2005707</v>
       </c>
       <c r="BK31" s="61">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL31" s="61">
         <v>6978645.7000000002</v>
       </c>
       <c r="BM31" s="61">
         <v>9903977.5999999996</v>
       </c>
-      <c r="BN31" s="11">
+      <c r="BN31" s="61">
         <v>2666640.6</v>
       </c>
     </row>
     <row r="32" spans="1:66" s="7" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>220</v>
       </c>
       <c r="B32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="D32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="E32" s="11">
         <v>60484.800000000003</v>
       </c>
       <c r="F32" s="59" t="s">
         <v>185</v>
       </c>
       <c r="G32" s="59" t="s">
         <v>185</v>
       </c>
@@ -10711,51 +10744,51 @@
       </c>
       <c r="BF32" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BG32" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BH32" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BI32" s="11">
         <v>427501.1</v>
       </c>
       <c r="BJ32" s="5" t="s">
         <v>185</v>
       </c>
       <c r="BK32" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BL32" s="61" t="s">
         <v>185</v>
       </c>
       <c r="BM32" s="61">
         <v>574101.30000000005</v>
       </c>
-      <c r="BN32" s="5" t="s">
+      <c r="BN32" s="61" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:66" s="7" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="17">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="17">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="17">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="17">
         <v>21815517</v>
       </c>
       <c r="F33" s="17">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="17">
         <v>11240030.9</v>
       </c>
@@ -10911,178 +10944,180 @@
       </c>
       <c r="BF33" s="6">
         <v>26023903.800000001</v>
       </c>
       <c r="BG33" s="5">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="5">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="5">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="5">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="6">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="6">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="6">
         <v>159583750.69999999</v>
       </c>
-      <c r="BN33" s="5">
-        <v>34562043</v>
+      <c r="BN33" s="6">
+        <v>34102358.100000001</v>
       </c>
     </row>
     <row r="34" spans="1:66" s="21" customFormat="1">
       <c r="AV34" s="7"/>
     </row>
-    <row r="35" spans="1:66" ht="12.75">
+    <row r="35" spans="1:66">
       <c r="A35" s="21" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="21"/>
+      <c r="A36" s="21" t="s">
+        <v>225</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007D3905E9A5205C4BBA2F0D343495F8DD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d8f7283059bd1e05bf76a8eecf883df8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C647802-5615-4D3C-9535-D6C1D74EB446}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B2656DA-E496-4D45-BAD7-460CB7D68699}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A9E64B7-7CEB-4F23-BB1F-1EF7C9A08367}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>