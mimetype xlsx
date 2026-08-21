--- v2 (2026-07-07)
+++ v3 (2026-08-21)
@@ -10,86 +10,84 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19290" yWindow="30" windowWidth="9510" windowHeight="12030" tabRatio="855" firstSheet="5" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12270" tabRatio="855" activeTab="5"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name=" 1990-1997 (ХШСЖОЖ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ЭҚЖЖ ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ЭҚЖЖ ҚР МЖ 03-2007)" sheetId="1" r:id="rId5"/>
     <sheet name="2010-2026 (ЭҚЖЖ НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="4" l="1"/>
   <c r="C5" i="4"/>
   <c r="D5" i="4"/>
   <c r="E5" i="4"/>
   <c r="F5" i="4"/>
   <c r="G5" i="4"/>
   <c r="H5" i="4"/>
   <c r="I5" i="4"/>
   <c r="J5" i="4"/>
   <c r="B8" i="4"/>
   <c r="C8" i="4"/>
   <c r="D8" i="4"/>
   <c r="E8" i="4"/>
   <c r="F8" i="4"/>
   <c r="G8" i="4"/>
   <c r="H8" i="4"/>
-  <c r="H4" i="4" s="1"/>
   <c r="I8" i="4"/>
   <c r="J8" i="4"/>
-  <c r="J4" i="4" s="1"/>
   <c r="B16" i="4"/>
   <c r="B13" i="4" s="1"/>
   <c r="C16" i="4"/>
   <c r="C13" i="4" s="1"/>
   <c r="D16" i="4"/>
   <c r="D13" i="4" s="1"/>
   <c r="E16" i="4"/>
   <c r="E13" i="4" s="1"/>
   <c r="F16" i="4"/>
   <c r="F13" i="4" s="1"/>
   <c r="G16" i="4"/>
   <c r="G13" i="4" s="1"/>
   <c r="H16" i="4"/>
   <c r="H13" i="4" s="1"/>
   <c r="I16" i="4"/>
   <c r="I13" i="4" s="1"/>
   <c r="J16" i="4"/>
   <c r="J13" i="4" s="1"/>
   <c r="B29" i="4"/>
   <c r="C29" i="4"/>
   <c r="D29" i="4"/>
   <c r="E29" i="4"/>
   <c r="F29" i="4"/>
   <c r="G29" i="4"/>
   <c r="H29" i="4"/>
@@ -105,89 +103,91 @@
   <c r="C30" i="3" s="1"/>
   <c r="D8" i="3"/>
   <c r="D25" i="3" s="1"/>
   <c r="D27" i="3" s="1"/>
   <c r="D30" i="3" s="1"/>
   <c r="E8" i="3"/>
   <c r="E25" i="3" s="1"/>
   <c r="E27" i="3" s="1"/>
   <c r="E30" i="3" s="1"/>
   <c r="F8" i="3"/>
   <c r="F25" i="3" s="1"/>
   <c r="F27" i="3" s="1"/>
   <c r="F30" i="3" s="1"/>
   <c r="G8" i="3"/>
   <c r="G25" i="3" s="1"/>
   <c r="G27" i="3" s="1"/>
   <c r="G30" i="3" s="1"/>
   <c r="H8" i="3"/>
   <c r="H25" i="3" s="1"/>
   <c r="H27" i="3" s="1"/>
   <c r="H30" i="3" s="1"/>
   <c r="I8" i="3"/>
   <c r="I25" i="3" s="1"/>
   <c r="I27" i="3" s="1"/>
   <c r="I30" i="3" s="1"/>
-  <c r="C4" i="4" l="1"/>
+  <c r="J4" i="4" l="1"/>
+  <c r="J26" i="4" s="1"/>
+  <c r="J28" i="4" s="1"/>
+  <c r="J32" i="4" s="1"/>
+  <c r="H4" i="4"/>
+  <c r="C4" i="4"/>
   <c r="C26" i="4" s="1"/>
   <c r="C28" i="4" s="1"/>
   <c r="C32" i="4" s="1"/>
   <c r="F4" i="4"/>
   <c r="G4" i="4"/>
   <c r="G26" i="4" s="1"/>
   <c r="G28" i="4" s="1"/>
   <c r="G32" i="4" s="1"/>
   <c r="E4" i="4"/>
   <c r="E26" i="4" s="1"/>
   <c r="E28" i="4" s="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="D4" i="4"/>
   <c r="D26" i="4" s="1"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
-  <c r="J26" i="4"/>
-[...1 lines deleted...]
-  <c r="J32" i="4" s="1"/>
   <c r="I4" i="4"/>
   <c r="I26" i="4" s="1"/>
   <c r="I28" i="4" s="1"/>
   <c r="I32" i="4" s="1"/>
   <c r="B4" i="4"/>
   <c r="B26" i="4" s="1"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
   <c r="H26" i="4"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="228">
   <si>
     <t>Тауарлар өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы, аңшылық және орман шаруашылығы </t>
   </si>
   <si>
     <t>Балық аулау, балық өсіру</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Электр энергиясын, газ бен суды өндіру және бөлу</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
@@ -653,145 +653,50 @@
     <t>2024 жылғы 1 жарты-жылдық</t>
   </si>
   <si>
     <t>2024 жылғы 9 ай</t>
   </si>
   <si>
     <t>Тауарларды өндіру</t>
   </si>
   <si>
     <t xml:space="preserve"> Қызметтерді өндіру</t>
   </si>
   <si>
     <t xml:space="preserve">ЭҚЖЖ </t>
   </si>
   <si>
     <t>ЭҚЖЖ (ҚР МС 03-2003)</t>
   </si>
   <si>
     <t>ЭҚЖЖ (ҚР МС 03-2007)</t>
   </si>
   <si>
     <t>2025 жылғы
   1 тоқсан</t>
   </si>
   <si>
-    <t>Статистикалық көрсеткіштің коды</t>
-[...93 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
@@ -840,197 +745,263 @@
     <t>1998 жыл</t>
   </si>
   <si>
     <t>1999 жыл</t>
   </si>
   <si>
     <t>2000 жыл</t>
   </si>
   <si>
     <t>2001 жыл</t>
   </si>
   <si>
     <t>2002 жыл</t>
   </si>
   <si>
     <t>2003 жыл</t>
   </si>
   <si>
     <t>2004 жыл</t>
   </si>
   <si>
     <t>2005 жыл</t>
   </si>
   <si>
     <t>2006 жыл</t>
+  </si>
+  <si>
+    <t>2010ж. 1 тоқсан</t>
+  </si>
+  <si>
+    <t>2011ж.  1 тоқсан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2012ж. 1 тоқсан </t>
+  </si>
+  <si>
+    <t>2025 жылғы
+9 ай</t>
+  </si>
+  <si>
+    <t>Өнімдерге салынатын таза салықтар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Өнімдерге салынатын салықтар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 жыл </t>
+  </si>
+  <si>
+    <t>2026 жылғы
+  1 тоқсан</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндіріс әдісмен есептелген жалпы ішкі өнім </t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Млн.теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндіріс әдісі бойынша ЖІӨ </t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">1990-1992 жж. - млн. рубль, 1993 жылдан - млн. теңге;                                                                                                                1990-1997 жылдары КСРО Мемлекеттік статистика комитеті бекіткен "Халық шаруашылығы саласының "Жалпыодақтық жіктеуішіне" (ХШСЖОЖ) сәйкес;
 1998-2009 жылдары Экономикалық қызмет түрлерінің жалпы жіктеуішіне сәйкес (ЭҚЖЖ ҚР МЖ 03-2003 ), NACE Rev.1.1-ға сәйкес;
 2010-2023 жылдары Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ ҚР МЖ 03-2007), NACE Rev.2-ға сәйкес;
 2024 жылдан бастап Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ НК РК 03-2019), NACE Rev.2-ға сәйкес.
 </t>
   </si>
   <si>
-    <t>2010ж. 1 тоқсан</t>
-[...9 lines deleted...]
-9 ай</t>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Елдің экономикалық қызметінің түпкілікті нәтижесін сипаттайтын ұлттық шоттар жүйесінің маңызды көрсеткіштерінің бірі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ЖІӨ өндіріс әдісімен есептеледі және экономикалық қызметтің барлық түрлерінің жалпы қосылған құнының сомасын білдіреді және таза салықтарды қамтиды. </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>ҰСБ-ның статистикалық деректері және мемлекеттік органдардың әкімшілік деректері</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ағымдағы және тұрақты бағалардағы өндіріс әдісімен
+жалпы ішкі өнімді есептеу әдістемесі
+</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ </t>
   </si>
   <si>
     <t>Табыстар әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
   <si>
-    <t>Өнімдерге салынатын таза салықтар</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">     Өнімдерге берілген субсидиялар</t>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Ұлттық шоттар департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тастан Н.Ш. 
+</t>
+  </si>
+  <si>
+    <t>+7 7172749260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">1) </t>
+      <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Алдын ала деректер бойынша, 2025 жылғы 21 тамыздағы Бақыланбайтын экономика бағалау әдістемесіне енгізілген өзгерістерді ескере отырып</t>
+      <t>Жедел деректер.</t>
     </r>
   </si>
   <si>
-    <t>+7 7172749302</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">2025 жыл </t>
+      <t>2026 жылғы
+  1 жарты-жылдық</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">* </t>
     </r>
-  </si>
-[...43 lines deleted...]
-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
@@ -1092,135 +1063,149 @@
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="10"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
-      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1265,147 +1250,145 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="58">
+  <cellStyleXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1415,263 +1398,264 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="40" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="39" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="57" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="3" xfId="56" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="3" xfId="56" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="56" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="27" fillId="0" borderId="3" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="57" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="3" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="56" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="58">
+  <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
     <cellStyle name="S16" xfId="27"/>
     <cellStyle name="S2" xfId="28"/>
     <cellStyle name="S3_mis_НПС(объем)" xfId="29"/>
     <cellStyle name="S4 3 2" xfId="30"/>
     <cellStyle name="S4_mis_НПС(объем)" xfId="31"/>
     <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
     <cellStyle name="S6" xfId="33"/>
     <cellStyle name="S7" xfId="34"/>
     <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
     <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
     <cellStyle name="Total" xfId="37"/>
-    <cellStyle name="Гиперссылка" xfId="38" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Денежный 2" xfId="39"/>
+    <cellStyle name="Гиперссылка" xfId="58" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="56"/>
+    <cellStyle name="Денежный 2" xfId="38"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2" xfId="40"/>
-[...15 lines deleted...]
-    <cellStyle name="Финансовый 2 3" xfId="55"/>
+    <cellStyle name="Обычный 2" xfId="57"/>
+    <cellStyle name="Обычный 2 2" xfId="39"/>
+    <cellStyle name="Обычный 2 3" xfId="55"/>
+    <cellStyle name="Обычный 3" xfId="40"/>
+    <cellStyle name="Обычный 3 2" xfId="41"/>
+    <cellStyle name="Обычный 3 3" xfId="42"/>
+    <cellStyle name="Обычный 4" xfId="43"/>
+    <cellStyle name="Обычный 5" xfId="44"/>
+    <cellStyle name="Обычный 6" xfId="45"/>
+    <cellStyle name="Обычный 6 2" xfId="46"/>
+    <cellStyle name="Обычный 7" xfId="47"/>
+    <cellStyle name="Обычный 7 2" xfId="48"/>
+    <cellStyle name="Обычный 8" xfId="49"/>
+    <cellStyle name="Обычный 9" xfId="50"/>
+    <cellStyle name="Процентный 2" xfId="51"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="52"/>
+    <cellStyle name="Финансовый 2 2" xfId="53"/>
+    <cellStyle name="Финансовый 2 3" xfId="54"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1932,426 +1916,426 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/474199/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/281786/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5962/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5272/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5293/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K6" sqref="K6"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="46.5703125" style="62" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="62"/>
+    <col min="1" max="1" width="46.5703125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="82.7109375" style="63" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="53">
+      <c r="A2" s="61" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2" s="62">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="52" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="A3" s="61" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3" s="62" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="52" t="s">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="A4" s="61" t="s">
+        <v>190</v>
+      </c>
+      <c r="B4" s="64" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="55" t="s">
-[...3 lines deleted...]
-        <v>153</v>
+      <c r="A5" s="65" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5" s="62" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="117.75" customHeight="1">
-      <c r="A6" s="55" t="s">
-[...3 lines deleted...]
-        <v>209</v>
+      <c r="A6" s="65" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6" s="66" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5">
-      <c r="A7" s="55" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="A7" s="65" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7" s="67" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="52" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="A8" s="61" t="s">
+        <v>198</v>
+      </c>
+      <c r="B8" s="64" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="52" t="s">
-[...3 lines deleted...]
-        <v>160</v>
+      <c r="A9" s="61" t="s">
+        <v>200</v>
+      </c>
+      <c r="B9" s="67" t="s">
+        <v>201</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="52" t="s">
-[...3 lines deleted...]
-        <v>162</v>
+      <c r="A10" s="61" t="s">
+        <v>202</v>
+      </c>
+      <c r="B10" s="67" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="56"/>
+      <c r="A11" s="61" t="s">
+        <v>204</v>
+      </c>
+      <c r="B11" s="66"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="52" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="A12" s="61" t="s">
+        <v>205</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="31.5" customHeight="1">
-      <c r="A13" s="58" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="A13" s="69" t="s">
+        <v>207</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="78" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>209</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="79"/>
-      <c r="B15" s="72" t="s">
-        <v>215</v>
+      <c r="B15" s="75" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="79"/>
-      <c r="B16" s="72" t="s">
-        <v>216</v>
+      <c r="B16" s="75" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="80"/>
-      <c r="B17" s="73" t="s">
+      <c r="B17" s="76" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="69" t="s">
+        <v>214</v>
+      </c>
+      <c r="B18" s="71" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B19" s="72">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="61" t="s">
         <v>217</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <v>46234</v>
+      <c r="B20" s="72">
+        <v>46295</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="52" t="s">
-[...3 lines deleted...]
-        <v>174</v>
+      <c r="A21" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B21" s="64" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A22" s="52" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="A22" s="61" t="s">
+        <v>220</v>
+      </c>
+      <c r="B22" s="73" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A23" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="76" t="s">
+      <c r="A23" s="61" t="s">
+        <v>221</v>
+      </c>
+      <c r="B23" s="74" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A24" s="61" t="s">
         <v>222</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B24" s="77" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B18" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/industries/economy/national-accounts/publications/473505/"/>
-[...2 lines deleted...]
-    <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/279820/"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B17" r:id="rId7"/>
     <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="111.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="66" t="s">
-        <v>178</v>
+      <c r="B6" s="55" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="66" t="s">
-        <v>179</v>
+      <c r="B7" s="55" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="66" t="s">
-        <v>180</v>
+      <c r="B8" s="55" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="66" t="s">
-        <v>181</v>
+      <c r="B9" s="55" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="66" t="s">
-        <v>182</v>
+      <c r="B10" s="55" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="66"/>
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="B11" s="55"/>
+    </row>
+    <row r="12" spans="2:2" ht="22.5">
+      <c r="B12" s="56" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="66"/>
+      <c r="B13" s="55"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="66"/>
+      <c r="B14" s="55"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="68"/>
+      <c r="B15" s="57"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="68"/>
+      <c r="B16" s="57"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="68"/>
+      <c r="B17" s="57"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="68"/>
+      <c r="B18" s="57"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="68"/>
+      <c r="B19" s="57"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="68"/>
+      <c r="B20" s="57"/>
     </row>
     <row r="21" spans="2:2">
-      <c r="B21" s="69" t="s">
-        <v>184</v>
+      <c r="B21" s="58" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="24" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="59" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="22"/>
     </row>
     <row r="3" spans="1:9" ht="20.25" customHeight="1">
       <c r="A3" s="81" t="s">
         <v>101</v>
       </c>
       <c r="B3" s="81" t="s">
         <v>132</v>
       </c>
       <c r="C3" s="81"/>
       <c r="D3" s="81"/>
       <c r="E3" s="81" t="s">
         <v>131</v>
       </c>
       <c r="F3" s="81"/>
       <c r="G3" s="81"/>
       <c r="H3" s="81"/>
       <c r="I3" s="81"/>
     </row>
     <row r="4" spans="1:9" ht="24" customHeight="1">
       <c r="A4" s="81"/>
-      <c r="B4" s="71" t="s">
-[...21 lines deleted...]
-        <v>199</v>
+      <c r="B4" s="60" t="s">
+        <v>161</v>
+      </c>
+      <c r="C4" s="60" t="s">
+        <v>162</v>
+      </c>
+      <c r="D4" s="60" t="s">
+        <v>163</v>
+      </c>
+      <c r="E4" s="60" t="s">
+        <v>164</v>
+      </c>
+      <c r="F4" s="60" t="s">
+        <v>165</v>
+      </c>
+      <c r="G4" s="60" t="s">
+        <v>166</v>
+      </c>
+      <c r="H4" s="60" t="s">
+        <v>167</v>
+      </c>
+      <c r="I4" s="60" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="38">
         <v>9821.4</v>
       </c>
       <c r="C5" s="38">
         <v>23323.200000000001</v>
       </c>
       <c r="D5" s="38">
         <v>375704.4</v>
       </c>
       <c r="E5" s="38">
         <v>8443.5</v>
       </c>
       <c r="F5" s="38">
         <v>123277.5</v>
       </c>
       <c r="G5" s="38">
         <v>238732.7</v>
       </c>
       <c r="H5" s="38">
@@ -3118,102 +3102,102 @@
         <v>1672142.5</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="82"/>
       <c r="B32" s="82"/>
       <c r="C32" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="A32:C32"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A34" sqref="A34:C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
     <col min="2" max="13" width="12.7109375" style="24" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="22.5" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="12" customHeight="1">
       <c r="A2" s="22"/>
       <c r="J2" s="50" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="30" customHeight="1">
       <c r="A3" s="47" t="s">
         <v>145</v>
       </c>
-      <c r="B3" s="71" t="s">
-[...24 lines deleted...]
-        <v>208</v>
+      <c r="B3" s="60" t="s">
+        <v>169</v>
+      </c>
+      <c r="C3" s="60" t="s">
+        <v>170</v>
+      </c>
+      <c r="D3" s="60" t="s">
+        <v>171</v>
+      </c>
+      <c r="E3" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F3" s="60" t="s">
+        <v>173</v>
+      </c>
+      <c r="G3" s="60" t="s">
+        <v>174</v>
+      </c>
+      <c r="H3" s="60" t="s">
+        <v>175</v>
+      </c>
+      <c r="I3" s="60" t="s">
+        <v>176</v>
+      </c>
+      <c r="J3" s="60" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="26">
         <f t="shared" ref="B4:J4" si="0">B5+B8+B12</f>
         <v>656567.6</v>
       </c>
       <c r="C4" s="26">
         <f t="shared" si="0"/>
         <v>864112.3</v>
       </c>
       <c r="D4" s="26">
         <f t="shared" si="0"/>
         <v>1193006.8</v>
       </c>
       <c r="E4" s="26">
         <f t="shared" si="0"/>
         <v>1458432.7</v>
       </c>
       <c r="F4" s="26">
         <f t="shared" si="0"/>
         <v>1654267.8</v>
@@ -4196,63 +4180,63 @@
       </c>
       <c r="J32" s="31">
         <f t="shared" si="8"/>
         <v>10213731.199999999</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="82"/>
       <c r="B34" s="82"/>
       <c r="C34" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A34:C34"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D34"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="24" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="24" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="22.5" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="59" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="23"/>
     </row>
     <row r="2" spans="1:4" ht="11.25" customHeight="1">
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="50" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="39.75" customHeight="1">
       <c r="A3" s="48" t="s">
         <v>144</v>
       </c>
       <c r="B3" s="48" t="s">
         <v>53</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>54</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>55</v>
       </c>
@@ -4645,96 +4629,97 @@
       <c r="C31" s="17">
         <v>16052919.199999999</v>
       </c>
       <c r="D31" s="17">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="33"/>
       <c r="B33" s="34"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN36"/>
+  <dimension ref="A1:BO36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BM10" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BP17" sqref="BP17"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="1" customWidth="1"/>
     <col min="2" max="52" width="12.7109375" style="1" customWidth="1"/>
     <col min="53" max="53" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="56" width="12.7109375" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="12.7109375" style="1" customWidth="1"/>
     <col min="59" max="59" width="11.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.7109375" style="1" customWidth="1"/>
     <col min="61" max="61" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="63" width="12.7109375" style="1" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="1" customWidth="1"/>
     <col min="65" max="65" width="15" style="1" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="1" customWidth="1"/>
-    <col min="67" max="16384" width="8.85546875" style="1"/>
+    <col min="67" max="67" width="12.85546875" style="1" customWidth="1"/>
+    <col min="68" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="20.25" customHeight="1">
+    <row r="1" spans="1:67" ht="20.25" customHeight="1">
       <c r="A1" s="83" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="83"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="83"/>
       <c r="F1" s="83"/>
       <c r="G1" s="83"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
       <c r="Y2" s="42"/>
@@ -4744,87 +4729,87 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="43"/>
       <c r="AH2" s="43"/>
       <c r="AI2" s="43"/>
       <c r="AJ2" s="43"/>
       <c r="AK2" s="43"/>
       <c r="AL2" s="43"/>
       <c r="AM2" s="43"/>
       <c r="AN2" s="43"/>
       <c r="AO2" s="43"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="46"/>
       <c r="AZ2" s="46"/>
       <c r="BA2" s="46"/>
       <c r="BI2" s="51"/>
-      <c r="BN2" s="50" t="s">
+      <c r="BO2" s="50" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="3" spans="1:66" ht="36.75" customHeight="1">
+    <row r="3" spans="1:67" ht="36.75" customHeight="1">
       <c r="A3" s="47" t="s">
         <v>143</v>
       </c>
       <c r="B3" s="47" t="s">
-        <v>210</v>
+        <v>178</v>
       </c>
       <c r="C3" s="47" t="s">
         <v>51</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>56</v>
       </c>
       <c r="F3" s="48" t="s">
-        <v>211</v>
+        <v>179</v>
       </c>
       <c r="G3" s="47" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="48" t="s">
         <v>48</v>
       </c>
       <c r="I3" s="48" t="s">
         <v>57</v>
       </c>
       <c r="J3" s="47" t="s">
-        <v>212</v>
+        <v>180</v>
       </c>
       <c r="K3" s="47" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="L3" s="47" t="s">
         <v>49</v>
       </c>
       <c r="M3" s="47" t="s">
         <v>58</v>
       </c>
       <c r="N3" s="47" t="s">
         <v>36</v>
       </c>
       <c r="O3" s="47" t="s">
         <v>37</v>
       </c>
       <c r="P3" s="47" t="s">
         <v>38</v>
       </c>
       <c r="Q3" s="47" t="s">
         <v>59</v>
       </c>
       <c r="R3" s="47" t="s">
         <v>39</v>
       </c>
       <c r="S3" s="47" t="s">
         <v>40</v>
       </c>
@@ -4846,51 +4831,51 @@
       <c r="Y3" s="47" t="s">
         <v>61</v>
       </c>
       <c r="Z3" s="47" t="s">
         <v>45</v>
       </c>
       <c r="AA3" s="47" t="s">
         <v>46</v>
       </c>
       <c r="AB3" s="47" t="s">
         <v>47</v>
       </c>
       <c r="AC3" s="47" t="s">
         <v>65</v>
       </c>
       <c r="AD3" s="47" t="s">
         <v>64</v>
       </c>
       <c r="AE3" s="47" t="s">
         <v>66</v>
       </c>
       <c r="AF3" s="47" t="s">
         <v>67</v>
       </c>
       <c r="AG3" s="47" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="AH3" s="47" t="s">
         <v>68</v>
       </c>
       <c r="AI3" s="47" t="s">
         <v>72</v>
       </c>
       <c r="AJ3" s="47" t="s">
         <v>69</v>
       </c>
       <c r="AK3" s="47" t="s">
         <v>88</v>
       </c>
       <c r="AL3" s="47" t="s">
         <v>73</v>
       </c>
       <c r="AM3" s="47" t="s">
         <v>71</v>
       </c>
       <c r="AN3" s="47" t="s">
         <v>70</v>
       </c>
       <c r="AO3" s="47" t="s">
         <v>87</v>
       </c>
@@ -4918,81 +4903,84 @@
       <c r="AW3" s="48" t="s">
         <v>96</v>
       </c>
       <c r="AX3" s="48" t="s">
         <v>97</v>
       </c>
       <c r="AY3" s="48" t="s">
         <v>98</v>
       </c>
       <c r="AZ3" s="48" t="s">
         <v>135</v>
       </c>
       <c r="BA3" s="48" t="s">
         <v>133</v>
       </c>
       <c r="BB3" s="48" t="s">
         <v>134</v>
       </c>
       <c r="BC3" s="48" t="s">
         <v>136</v>
       </c>
       <c r="BD3" s="48" t="s">
         <v>137</v>
       </c>
       <c r="BE3" s="48" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="BF3" s="48" t="s">
         <v>138</v>
       </c>
       <c r="BG3" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BH3" s="48" t="s">
         <v>140</v>
       </c>
       <c r="BI3" s="48" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="BJ3" s="48" t="s">
         <v>146</v>
       </c>
       <c r="BK3" s="48" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="BL3" s="48" t="s">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="BM3" s="48" t="s">
-        <v>223</v>
+        <v>185</v>
       </c>
       <c r="BN3" s="48" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66" s="7" customFormat="1">
+        <v>186</v>
+      </c>
+      <c r="BO3" s="48" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="7" customFormat="1">
       <c r="A4" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B4" s="4">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="4">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="4">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="5">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="4">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="4">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="4">
         <v>8103645.0999999996</v>
       </c>
       <c r="I4" s="5">
@@ -5142,57 +5130,60 @@
       <c r="BE4" s="5">
         <v>43301995.5</v>
       </c>
       <c r="BF4" s="5">
         <v>9100827</v>
       </c>
       <c r="BG4" s="5">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="5">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="5">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="5">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="5">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="5">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="5">
-        <v>58155538.399999999</v>
+        <v>58053535.700000003</v>
       </c>
       <c r="BN4" s="5">
         <v>12210781.199999999</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="5">
+        <v>25840005.100000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="9">
         <v>90224.5</v>
       </c>
       <c r="C5" s="10">
         <v>226705.8</v>
       </c>
       <c r="D5" s="10">
         <v>633523</v>
       </c>
       <c r="E5" s="11">
         <v>983994.9</v>
       </c>
       <c r="F5" s="10">
         <v>115401.2</v>
       </c>
       <c r="G5" s="10">
         <v>253450.7</v>
       </c>
       <c r="H5" s="10">
         <v>750606.2</v>
       </c>
       <c r="I5" s="11">
@@ -5341,58 +5332,61 @@
       </c>
       <c r="BE5" s="14">
         <v>4568671.3</v>
       </c>
       <c r="BF5" s="14">
         <v>588856.80000000005</v>
       </c>
       <c r="BG5" s="11">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="11">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="11">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="11">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="14">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="14">
         <v>3660499.5</v>
       </c>
-      <c r="BM5" s="14">
-[...2 lines deleted...]
-      <c r="BN5" s="61">
+      <c r="BM5" s="54">
+        <v>6154545</v>
+      </c>
+      <c r="BN5" s="54">
         <v>690543.7</v>
       </c>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="54">
+        <v>1623359.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="10">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="10">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="10">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="11">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="10">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="10">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="10">
         <v>6268902.7000000002</v>
       </c>
       <c r="I6" s="11">
@@ -5541,58 +5535,61 @@
       </c>
       <c r="BE6" s="13">
         <v>32012398.600000001</v>
       </c>
       <c r="BF6" s="13">
         <v>7388870</v>
       </c>
       <c r="BG6" s="11">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="11">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="11">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="11">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="13">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="13">
         <v>26812201.699999999</v>
       </c>
-      <c r="BM6" s="14">
-[...2 lines deleted...]
-      <c r="BN6" s="61">
+      <c r="BM6" s="54">
+        <v>42039359.200000003</v>
+      </c>
+      <c r="BN6" s="54">
         <v>9753318.3000000007</v>
       </c>
-    </row>
-    <row r="7" spans="1:66" ht="22.5">
+      <c r="BO6" s="54">
+        <v>20309939</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67" ht="22.5">
       <c r="A7" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="10">
         <v>830790.6</v>
       </c>
       <c r="C7" s="10">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="10">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="11">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="10">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="10">
         <v>2366942</v>
       </c>
       <c r="H7" s="10">
         <v>3561670.8</v>
       </c>
       <c r="I7" s="11">
@@ -5741,58 +5738,61 @@
       </c>
       <c r="BE7" s="14">
         <v>15365189.300000001</v>
       </c>
       <c r="BF7" s="14">
         <v>3276831.5</v>
       </c>
       <c r="BG7" s="11">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="11">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="11">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="11">
         <v>3714897</v>
       </c>
       <c r="BK7" s="14">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="14">
         <v>12662618.699999999</v>
       </c>
-      <c r="BM7" s="14">
-[...2 lines deleted...]
-      <c r="BN7" s="61">
+      <c r="BM7" s="54">
+        <v>18643096.600000001</v>
+      </c>
+      <c r="BN7" s="54">
         <v>3587020.7999999998</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="54">
+        <v>8923851.0999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10">
         <v>439983.2</v>
       </c>
       <c r="C8" s="10">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="10">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="11">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="10">
         <v>568258.4</v>
       </c>
       <c r="G8" s="10">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="10">
         <v>2330503.7000000002</v>
       </c>
       <c r="I8" s="11">
@@ -5941,58 +5941,61 @@
       </c>
       <c r="BE8" s="14">
         <v>14677293.6</v>
       </c>
       <c r="BF8" s="14">
         <v>3530701.1</v>
       </c>
       <c r="BG8" s="11">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="11">
         <v>10128056</v>
       </c>
       <c r="BI8" s="11">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="11">
         <v>4269534</v>
       </c>
       <c r="BK8" s="14">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="14">
         <v>12327320</v>
       </c>
-      <c r="BM8" s="14">
-[...2 lines deleted...]
-      <c r="BN8" s="61">
+      <c r="BM8" s="54">
+        <v>20627624</v>
+      </c>
+      <c r="BN8" s="54">
         <v>5393230.9000000004</v>
       </c>
-    </row>
-    <row r="9" spans="1:66" ht="33.75">
+      <c r="BO8" s="54">
+        <v>9909298.5999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="33.75">
       <c r="A9" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="10">
         <v>108062.6</v>
       </c>
       <c r="C9" s="10">
         <v>179413.8</v>
       </c>
       <c r="D9" s="10">
         <v>262688.8</v>
       </c>
       <c r="E9" s="11">
         <v>391236.4</v>
       </c>
       <c r="F9" s="10">
         <v>127691.4</v>
       </c>
       <c r="G9" s="10">
         <v>214517.2</v>
       </c>
       <c r="H9" s="10">
         <v>316790.40000000002</v>
       </c>
       <c r="I9" s="11">
@@ -6141,58 +6144,61 @@
       </c>
       <c r="BE9" s="14">
         <v>1690003</v>
       </c>
       <c r="BF9" s="14">
         <v>500202.3</v>
       </c>
       <c r="BG9" s="11">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="11">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="11">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="11">
         <v>545873</v>
       </c>
       <c r="BK9" s="14">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="14">
         <v>1574587.7</v>
       </c>
-      <c r="BM9" s="14">
-[...2 lines deleted...]
-      <c r="BN9" s="61">
+      <c r="BM9" s="54">
+        <v>2397589.7000000002</v>
+      </c>
+      <c r="BN9" s="54">
         <v>673681.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:66" ht="33.75">
+      <c r="BO9" s="54">
+        <v>1292417.6000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67" ht="33.75">
       <c r="A10" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="10">
         <v>13113.5</v>
       </c>
       <c r="C10" s="10">
         <v>32202.1</v>
       </c>
       <c r="D10" s="10">
         <v>46543.1</v>
       </c>
       <c r="E10" s="11">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="10">
         <v>19956.5</v>
       </c>
       <c r="G10" s="10">
         <v>36049.1</v>
       </c>
       <c r="H10" s="10">
         <v>59937.8</v>
       </c>
       <c r="I10" s="11">
@@ -6341,58 +6347,61 @@
       </c>
       <c r="BE10" s="14">
         <v>279912.7</v>
       </c>
       <c r="BF10" s="14">
         <v>81135.100000000006</v>
       </c>
       <c r="BG10" s="11">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="11">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="11">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="11">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="14">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="14">
         <v>247675.3</v>
       </c>
-      <c r="BM10" s="14">
-[...2 lines deleted...]
-      <c r="BN10" s="61">
+      <c r="BM10" s="54">
+        <v>371048.9</v>
+      </c>
+      <c r="BN10" s="54">
         <v>99385.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="54">
+        <v>184371.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="10">
         <v>214917.5</v>
       </c>
       <c r="C11" s="10">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="10">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="11">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="10">
         <v>240435.5</v>
       </c>
       <c r="G11" s="10">
         <v>580114</v>
       </c>
       <c r="H11" s="10">
         <v>1084136.2</v>
       </c>
       <c r="I11" s="11">
@@ -6541,58 +6550,61 @@
       </c>
       <c r="BE11" s="14">
         <v>6720925.5999999996</v>
       </c>
       <c r="BF11" s="14">
         <v>1123100.2</v>
       </c>
       <c r="BG11" s="11">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="11">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="11">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="11">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="14">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="14">
         <v>5383228.0999999996</v>
       </c>
-      <c r="BM11" s="14">
-[...2 lines deleted...]
-      <c r="BN11" s="61">
+      <c r="BM11" s="54">
+        <v>9859631.5</v>
+      </c>
+      <c r="BN11" s="54">
         <v>1766919.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:66" s="7" customFormat="1">
+      <c r="BO11" s="54">
+        <v>3906706.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67" s="7" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="17">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="17">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="17">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="5">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="17">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="17">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="17">
         <v>9092617.8000000007</v>
       </c>
       <c r="I12" s="5">
@@ -6742,57 +6754,60 @@
       <c r="BE12" s="6">
         <v>67299123.5</v>
       </c>
       <c r="BF12" s="6">
         <v>15090823.800000001</v>
       </c>
       <c r="BG12" s="5">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="5">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="5">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="5">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="6">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="6">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="6">
-        <v>92098336</v>
+        <v>92225140.900000006</v>
       </c>
       <c r="BN12" s="6">
         <v>19224936.300000001</v>
       </c>
-    </row>
-    <row r="13" spans="1:66" ht="33.75">
+      <c r="BO12" s="6">
+        <v>39318177.799999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="33.75">
       <c r="A13" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="10">
         <v>531247.1</v>
       </c>
       <c r="C13" s="10">
         <v>1115910</v>
       </c>
       <c r="D13" s="10">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="11">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="10">
         <v>656672</v>
       </c>
       <c r="G13" s="10">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="10">
         <v>2506588.2999999998</v>
       </c>
       <c r="I13" s="11">
@@ -6941,58 +6956,61 @@
       </c>
       <c r="BE13" s="14">
         <v>21816414.199999999</v>
       </c>
       <c r="BF13" s="14">
         <v>4294492.5999999996</v>
       </c>
       <c r="BG13" s="11">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="11">
         <v>13770226</v>
       </c>
       <c r="BI13" s="11">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="11">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="14">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="14">
         <v>16663662.5</v>
       </c>
-      <c r="BM13" s="14">
-[...2 lines deleted...]
-      <c r="BN13" s="61">
+      <c r="BM13" s="54">
+        <v>31900246.899999999</v>
+      </c>
+      <c r="BN13" s="54">
         <v>5755231.0999999996</v>
       </c>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="54">
+        <v>11709267.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="10">
         <v>291463</v>
       </c>
       <c r="C14" s="10">
         <v>642227.6</v>
       </c>
       <c r="D14" s="10">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="11">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="10">
         <v>359362</v>
       </c>
       <c r="G14" s="10">
         <v>717493.1</v>
       </c>
       <c r="H14" s="10">
         <v>1290907.7</v>
       </c>
       <c r="I14" s="11">
@@ -7141,58 +7159,61 @@
       </c>
       <c r="BE14" s="14">
         <v>6716351.2000000002</v>
       </c>
       <c r="BF14" s="14">
         <v>1552933.7</v>
       </c>
       <c r="BG14" s="11">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="11">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="11">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="11">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="14">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="14">
         <v>6209117.9000000004</v>
       </c>
-      <c r="BM14" s="14">
-[...2 lines deleted...]
-      <c r="BN14" s="61">
+      <c r="BM14" s="54">
+        <v>9757857</v>
+      </c>
+      <c r="BN14" s="54">
         <v>2351838.2999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:66" ht="22.5">
+      <c r="BO14" s="54">
+        <v>4974008.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67" ht="22.5">
       <c r="A15" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="10">
         <v>43986.6</v>
       </c>
       <c r="C15" s="10">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="10">
         <v>125190.9</v>
       </c>
       <c r="E15" s="11">
         <v>188935.4</v>
       </c>
       <c r="F15" s="10">
         <v>55024</v>
       </c>
       <c r="G15" s="10">
         <v>93949.9</v>
       </c>
       <c r="H15" s="10">
         <v>153726.1</v>
       </c>
       <c r="I15" s="11">
@@ -7341,58 +7362,61 @@
       </c>
       <c r="BE15" s="14">
         <v>1305506.8</v>
       </c>
       <c r="BF15" s="14">
         <v>233003</v>
       </c>
       <c r="BG15" s="11">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="11">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="11">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="11">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="14">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="14">
         <v>806034.4</v>
       </c>
-      <c r="BM15" s="14">
-[...2 lines deleted...]
-      <c r="BN15" s="61">
+      <c r="BM15" s="54">
+        <v>1820386</v>
+      </c>
+      <c r="BN15" s="54">
         <v>301767.09999999998</v>
       </c>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="54">
+        <v>603225.69999999995</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>112890.4</v>
       </c>
       <c r="C16" s="10">
         <v>254126.9</v>
       </c>
       <c r="D16" s="10">
         <v>392645.8</v>
       </c>
       <c r="E16" s="11">
         <v>675234.2</v>
       </c>
       <c r="F16" s="10">
         <v>137498.6</v>
       </c>
       <c r="G16" s="10">
         <v>308825.5</v>
       </c>
       <c r="H16" s="10">
         <v>469230.7</v>
       </c>
       <c r="I16" s="11">
@@ -7541,58 +7565,61 @@
       </c>
       <c r="BE16" s="14">
         <v>2595103.4</v>
       </c>
       <c r="BF16" s="14">
         <v>491536.7</v>
       </c>
       <c r="BG16" s="11">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="11">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="11">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="11">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="14">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="14">
         <v>2104053.1</v>
       </c>
-      <c r="BM16" s="14">
-[...2 lines deleted...]
-      <c r="BN16" s="61">
+      <c r="BM16" s="54">
+        <v>4076628.7</v>
+      </c>
+      <c r="BN16" s="54">
         <v>656475</v>
       </c>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="54">
+        <v>1478312.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="10">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="10">
         <v>381722.3</v>
       </c>
       <c r="D17" s="10">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="11">
         <v>792399.5</v>
       </c>
       <c r="F17" s="10">
         <v>187921.8</v>
       </c>
       <c r="G17" s="10">
         <v>429688.2</v>
       </c>
       <c r="H17" s="10">
         <v>622829.69999999995</v>
       </c>
       <c r="I17" s="11">
@@ -7741,58 +7768,61 @@
       </c>
       <c r="BE17" s="14">
         <v>3934921.8</v>
       </c>
       <c r="BF17" s="14">
         <v>1031940.2</v>
       </c>
       <c r="BG17" s="11">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="11">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="11">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="11">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="14">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="14">
         <v>4162664.5</v>
       </c>
-      <c r="BM17" s="14">
-[...2 lines deleted...]
-      <c r="BN17" s="61">
+      <c r="BM17" s="54">
+        <v>5608633</v>
+      </c>
+      <c r="BN17" s="54">
         <v>1365394.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:66" ht="17.25" customHeight="1">
+      <c r="BO17" s="54">
+        <v>2911272.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67" ht="17.25" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B18" s="10">
         <v>383305.3</v>
       </c>
       <c r="C18" s="10">
         <v>822896.2</v>
       </c>
       <c r="D18" s="10">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="11">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="10">
         <v>453937.6</v>
       </c>
       <c r="G18" s="10">
         <v>932601.1</v>
       </c>
       <c r="H18" s="10">
         <v>1347266.4</v>
       </c>
       <c r="I18" s="11">
@@ -7941,58 +7971,61 @@
       </c>
       <c r="BE18" s="14">
         <v>8942176.8000000007</v>
       </c>
       <c r="BF18" s="14">
         <v>2320546</v>
       </c>
       <c r="BG18" s="11">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="11">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="11">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="11">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="14">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="14">
         <v>8436621</v>
       </c>
-      <c r="BM18" s="14">
-[...2 lines deleted...]
-      <c r="BN18" s="61">
+      <c r="BM18" s="54">
+        <v>15016782.9</v>
+      </c>
+      <c r="BN18" s="54">
         <v>3184072.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="54">
+        <v>6120694.5999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="10">
         <v>214186.3</v>
       </c>
       <c r="C19" s="10">
         <v>381415.5</v>
       </c>
       <c r="D19" s="10">
         <v>550243.1</v>
       </c>
       <c r="E19" s="11">
         <v>841846.1</v>
       </c>
       <c r="F19" s="10">
         <v>273745.3</v>
       </c>
       <c r="G19" s="10">
         <v>482546.9</v>
       </c>
       <c r="H19" s="10">
         <v>697707.9</v>
       </c>
       <c r="I19" s="11">
@@ -8141,58 +8174,61 @@
       </c>
       <c r="BE19" s="14">
         <v>4188167.1</v>
       </c>
       <c r="BF19" s="14">
         <v>1175580</v>
       </c>
       <c r="BG19" s="11">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="11">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="11">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="11">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="14">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="14">
         <v>3133415.6</v>
       </c>
-      <c r="BM19" s="14">
-[...2 lines deleted...]
-      <c r="BN19" s="61">
+      <c r="BM19" s="54">
+        <v>4697543.9000000004</v>
+      </c>
+      <c r="BN19" s="54">
         <v>1290363.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:66" ht="22.5">
+      <c r="BO19" s="54">
+        <v>2420676.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="10">
         <v>105334.9</v>
       </c>
       <c r="C20" s="10">
         <v>193368.6</v>
       </c>
       <c r="D20" s="10">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="11">
         <v>419847</v>
       </c>
       <c r="F20" s="10">
         <v>115858.3</v>
       </c>
       <c r="G20" s="10">
         <v>222587.4</v>
       </c>
       <c r="H20" s="10">
         <v>324801.90000000002</v>
       </c>
       <c r="I20" s="11">
@@ -8341,58 +8377,61 @@
       </c>
       <c r="BE20" s="14">
         <v>2821767.4</v>
       </c>
       <c r="BF20" s="14">
         <v>588989.80000000005</v>
       </c>
       <c r="BG20" s="11">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="11">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="11">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="11">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="14">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="14">
         <v>1917526.5</v>
       </c>
-      <c r="BM20" s="14">
-[...2 lines deleted...]
-      <c r="BN20" s="61">
+      <c r="BM20" s="54">
+        <v>3416188.4</v>
+      </c>
+      <c r="BN20" s="54">
         <v>723472.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="54">
+        <v>1373414.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="10">
         <v>79134.8</v>
       </c>
       <c r="C21" s="10">
         <v>188962.6</v>
       </c>
       <c r="D21" s="10">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="11">
         <v>456417</v>
       </c>
       <c r="F21" s="10">
         <v>98907.6</v>
       </c>
       <c r="G21" s="10">
         <v>192462.6</v>
       </c>
       <c r="H21" s="10">
         <v>353849.9</v>
       </c>
       <c r="I21" s="11">
@@ -8541,58 +8580,61 @@
       </c>
       <c r="BE21" s="14">
         <v>2442908.7000000002</v>
       </c>
       <c r="BF21" s="14">
         <v>542876.30000000005</v>
       </c>
       <c r="BG21" s="11">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="11">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="11">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="11">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="14">
         <v>1394177</v>
       </c>
       <c r="BL21" s="14">
         <v>2114479.5</v>
       </c>
-      <c r="BM21" s="14">
+      <c r="BM21" s="54">
         <v>3003133</v>
       </c>
-      <c r="BN21" s="61">
+      <c r="BN21" s="54">
         <v>689319.6</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="54">
+        <v>1426519.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="10">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="10">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="10">
         <v>478451.3</v>
       </c>
       <c r="E22" s="11">
         <v>704180.6</v>
       </c>
       <c r="F22" s="10">
         <v>191545.9</v>
       </c>
       <c r="G22" s="10">
         <v>372211.7</v>
       </c>
       <c r="H22" s="10">
         <v>582533.4</v>
       </c>
       <c r="I22" s="11">
@@ -8741,58 +8783,61 @@
       </c>
       <c r="BE22" s="14">
         <v>5337072.7</v>
       </c>
       <c r="BF22" s="14">
         <v>1117581</v>
       </c>
       <c r="BG22" s="11">
         <v>2457717</v>
       </c>
       <c r="BH22" s="11">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="11">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="11">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="14">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="14">
         <v>5002229.2</v>
       </c>
-      <c r="BM22" s="14">
-[...2 lines deleted...]
-      <c r="BN22" s="61">
+      <c r="BM22" s="54">
+        <v>4850431.0999999996</v>
+      </c>
+      <c r="BN22" s="54">
         <v>1190088.6000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="22.5">
+      <c r="BO22" s="54">
+        <v>2657042.2000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="10">
         <v>79996.2</v>
       </c>
       <c r="C23" s="10">
         <v>177934.4</v>
       </c>
       <c r="D23" s="10">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="11">
         <v>377936.9</v>
       </c>
       <c r="F23" s="10">
         <v>105815</v>
       </c>
       <c r="G23" s="10">
         <v>216970.4</v>
       </c>
       <c r="H23" s="10">
         <v>380539.6</v>
       </c>
       <c r="I23" s="11">
@@ -8941,58 +8986,61 @@
       </c>
       <c r="BE23" s="14">
         <v>3490168.7</v>
       </c>
       <c r="BF23" s="14">
         <v>723516.7</v>
       </c>
       <c r="BG23" s="11">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="11">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="11">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="11">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="14">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="14">
         <v>2679795.7000000002</v>
       </c>
-      <c r="BM23" s="14">
-[...2 lines deleted...]
-      <c r="BN23" s="61">
+      <c r="BM23" s="54">
+        <v>2925088.2</v>
+      </c>
+      <c r="BN23" s="54">
         <v>429965.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="54">
+        <v>1269128.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="10">
         <v>22882.2</v>
       </c>
       <c r="C24" s="10">
         <v>57787</v>
       </c>
       <c r="D24" s="10">
         <v>89221.6</v>
       </c>
       <c r="E24" s="11">
         <v>130801.1</v>
       </c>
       <c r="F24" s="10">
         <v>29953.7</v>
       </c>
       <c r="G24" s="10">
         <v>68858</v>
       </c>
       <c r="H24" s="10">
         <v>111660.7</v>
       </c>
       <c r="I24" s="11">
@@ -9141,58 +9189,61 @@
       </c>
       <c r="BE24" s="14">
         <v>1047193.4</v>
       </c>
       <c r="BF24" s="14">
         <v>275956.8</v>
       </c>
       <c r="BG24" s="11">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="11">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="11">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="11">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="14">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="14">
         <v>811570.2</v>
       </c>
-      <c r="BM24" s="14">
-[...2 lines deleted...]
-      <c r="BN24" s="61">
+      <c r="BM24" s="54">
+        <v>1527393.5</v>
+      </c>
+      <c r="BN24" s="54">
         <v>412552.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:66" ht="10.5" customHeight="1">
+      <c r="BO24" s="54">
+        <v>646778.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67" ht="10.5" customHeight="1">
       <c r="A25" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="10">
         <v>31172.7</v>
       </c>
       <c r="C25" s="10">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="10">
         <v>150677</v>
       </c>
       <c r="E25" s="11">
         <v>200807.6</v>
       </c>
       <c r="F25" s="10">
         <v>38070.5</v>
       </c>
       <c r="G25" s="10">
         <v>109375.2</v>
       </c>
       <c r="H25" s="10">
         <v>242198.8</v>
       </c>
       <c r="I25" s="11">
@@ -9341,58 +9392,61 @@
       </c>
       <c r="BE25" s="14">
         <v>2460139.7999999998</v>
       </c>
       <c r="BF25" s="14">
         <v>721190.8</v>
       </c>
       <c r="BG25" s="11">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="11">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="11">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="11">
         <v>734261</v>
       </c>
       <c r="BK25" s="14">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="14">
         <v>2781400.2</v>
       </c>
-      <c r="BM25" s="14">
-[...2 lines deleted...]
-      <c r="BN25" s="61">
+      <c r="BM25" s="54">
+        <v>3338676.2</v>
+      </c>
+      <c r="BN25" s="54">
         <v>846648.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="46.5" customHeight="1">
+      <c r="BO25" s="54">
+        <v>1680288.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="46.5" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="10">
         <v>3139.3</v>
       </c>
       <c r="C26" s="10">
         <v>7204.7</v>
       </c>
       <c r="D26" s="10">
         <v>11043.4</v>
       </c>
       <c r="E26" s="11">
         <v>16378.9</v>
       </c>
       <c r="F26" s="10">
         <v>2604.1</v>
       </c>
       <c r="G26" s="10">
         <v>4756.8</v>
       </c>
       <c r="H26" s="10">
         <v>8776.7000000000007</v>
       </c>
       <c r="I26" s="11">
@@ -9541,58 +9595,61 @@
       </c>
       <c r="BE26" s="14">
         <v>201231.5</v>
       </c>
       <c r="BF26" s="14">
         <v>20680.2</v>
       </c>
       <c r="BG26" s="11">
         <v>38170</v>
       </c>
       <c r="BH26" s="11">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="11">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="11">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="14">
         <v>42442</v>
       </c>
       <c r="BL26" s="14">
         <v>67753.2</v>
       </c>
-      <c r="BM26" s="14">
-[...2 lines deleted...]
-      <c r="BN26" s="61">
+      <c r="BM26" s="54">
+        <v>286152.09999999998</v>
+      </c>
+      <c r="BN26" s="54">
         <v>27746.799999999999</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" s="7" customFormat="1">
+      <c r="BO26" s="54">
+        <v>47547</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" s="7" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="17">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="17">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="17">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="5">
         <v>21115891</v>
       </c>
       <c r="F27" s="17">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="17">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="17">
         <v>17196262.899999999</v>
       </c>
       <c r="I27" s="5">
@@ -9742,257 +9799,263 @@
       <c r="BE27" s="6">
         <v>110601119</v>
       </c>
       <c r="BF27" s="6">
         <v>24191650.800000001</v>
       </c>
       <c r="BG27" s="5">
         <v>48654219</v>
       </c>
       <c r="BH27" s="5">
         <v>78959539</v>
       </c>
       <c r="BI27" s="5">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="5">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="17">
         <v>57004337</v>
       </c>
       <c r="BL27" s="17">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="17">
-        <v>150253874.40000001</v>
+        <v>150278676.59999999</v>
       </c>
       <c r="BN27" s="17">
         <v>31435717.5</v>
       </c>
-    </row>
-    <row r="28" spans="1:66" ht="22.5">
+      <c r="BO27" s="17">
+        <v>65158182.899999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67" ht="22.5">
       <c r="A28" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="10">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="10">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="10">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="11">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="10">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="10">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="10">
         <v>-406516</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="J28" s="10" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>154</v>
+      </c>
+      <c r="K28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="L28" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="M28" s="13" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>154</v>
+      </c>
+      <c r="N28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="O28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="P28" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="Q28" s="13" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>154</v>
+      </c>
+      <c r="R28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="S28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="T28" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="U28" s="13" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>154</v>
+      </c>
+      <c r="V28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="W28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="X28" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="Y28" s="13" t="s">
-        <v>185</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>154</v>
+      </c>
+      <c r="Z28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AA28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB28" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="AC28" s="13" t="s">
-        <v>185</v>
-[...53 lines deleted...]
-        <v>185</v>
+        <v>154</v>
+      </c>
+      <c r="AD28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AE28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AG28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AH28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AI28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AJ28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AK28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AL28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AM28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AO28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AP28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AQ28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AR28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AT28" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AU28" s="53" t="s">
+        <v>154</v>
       </c>
       <c r="AV28" s="13" t="s">
-        <v>185</v>
-[...29 lines deleted...]
-        <v>185</v>
+        <v>154</v>
+      </c>
+      <c r="AW28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="AX28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="AY28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BA28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BB28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BC28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BD28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BE28" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BF28" s="54" t="s">
+        <v>154</v>
       </c>
       <c r="BG28" s="5" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BH28" s="5" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BI28" s="5" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BJ28" s="5" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BK28" s="13" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="BL28" s="13" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BM28" s="13" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BN28" s="13" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:66" s="7" customFormat="1">
+        <v>154</v>
+      </c>
+      <c r="BO28" s="13" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" s="7" customFormat="1">
       <c r="A29" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="17">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="17">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="17">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="5">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="17">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="17">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="17">
         <v>16789746.899999999</v>
       </c>
       <c r="I29" s="5">
@@ -10142,657 +10205,669 @@
       <c r="BE29" s="6">
         <v>110601119</v>
       </c>
       <c r="BF29" s="6">
         <v>24191650.800000001</v>
       </c>
       <c r="BG29" s="5">
         <v>48654219</v>
       </c>
       <c r="BH29" s="5">
         <v>78959539</v>
       </c>
       <c r="BI29" s="5">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="5">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="17">
         <v>57004337</v>
       </c>
       <c r="BL29" s="17">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="17">
-        <v>150253874.40000001</v>
+        <v>150278676.59999999</v>
       </c>
       <c r="BN29" s="17">
         <v>31435717.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:66" s="7" customFormat="1">
+      <c r="BO29" s="17">
+        <v>65158182.899999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" s="7" customFormat="1">
       <c r="A30" s="8" t="s">
-        <v>218</v>
-[...10 lines deleted...]
-      <c r="E30" s="59">
+        <v>182</v>
+      </c>
+      <c r="B30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="C30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="D30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="E30" s="52">
         <v>1166485.3999999999</v>
       </c>
-      <c r="F30" s="59" t="s">
-[...8 lines deleted...]
-      <c r="I30" s="59">
+      <c r="F30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="G30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="H30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="I30" s="52">
         <v>2501177.9</v>
       </c>
-      <c r="J30" s="59" t="s">
-[...8 lines deleted...]
-      <c r="M30" s="59">
+      <c r="J30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="K30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="L30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="M30" s="52">
         <v>2487096.5</v>
       </c>
-      <c r="N30" s="59" t="s">
-[...8 lines deleted...]
-      <c r="Q30" s="59">
+      <c r="N30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="O30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="P30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q30" s="52">
         <v>3102424.1</v>
       </c>
-      <c r="R30" s="59" t="s">
-[...8 lines deleted...]
-      <c r="U30" s="59">
+      <c r="R30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="S30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="T30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="U30" s="52">
         <v>3024260.7</v>
       </c>
-      <c r="V30" s="59" t="s">
-[...8 lines deleted...]
-      <c r="Y30" s="59">
+      <c r="V30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="W30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="X30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="Y30" s="52">
         <v>2100233.2000000002</v>
       </c>
-      <c r="Z30" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="Z30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AA30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB30" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="AC30" s="11">
         <v>2633564.5</v>
       </c>
-      <c r="AD30" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="AD30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AE30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF30" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="AG30" s="11">
         <v>3182998.5</v>
       </c>
-      <c r="AH30" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="AH30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AI30" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AJ30" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="AK30" s="11">
         <v>4112983.1</v>
       </c>
       <c r="AL30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AM30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AN30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AO30" s="11">
         <v>4851021.7</v>
       </c>
       <c r="AP30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AQ30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AR30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AS30" s="11">
         <v>3820798.1</v>
       </c>
       <c r="AT30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AU30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AV30" s="13" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AW30" s="13">
         <v>4855517.5999999996</v>
       </c>
       <c r="AX30" s="13" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AY30" s="13" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="AZ30" s="13" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BA30" s="13">
         <v>7398002.7000000002</v>
       </c>
       <c r="BB30" s="13" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BC30" s="13" t="s">
-        <v>185</v>
-[...4 lines deleted...]
-      <c r="BE30" s="61">
+        <v>154</v>
+      </c>
+      <c r="BD30" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BE30" s="54">
         <v>8841170.6999999993</v>
       </c>
-      <c r="BF30" s="61" t="s">
-        <v>185</v>
+      <c r="BF30" s="54" t="s">
+        <v>154</v>
       </c>
       <c r="BG30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BH30" s="11" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BI30" s="11">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ30" s="11" t="s">
-        <v>185</v>
-[...7 lines deleted...]
-      <c r="BM30" s="61">
+        <v>154</v>
+      </c>
+      <c r="BK30" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BL30" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BM30" s="54">
         <v>9329876.3000000007</v>
       </c>
-      <c r="BN30" s="61" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:66" s="7" customFormat="1">
+      <c r="BN30" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BO30" s="54" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" s="7" customFormat="1">
       <c r="A31" s="19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B31" s="59">
+        <v>183</v>
+      </c>
+      <c r="B31" s="52">
         <v>197493.9</v>
       </c>
-      <c r="C31" s="59">
+      <c r="C31" s="52">
         <v>433491.7</v>
       </c>
-      <c r="D31" s="59">
+      <c r="D31" s="52">
         <v>740329.7</v>
       </c>
       <c r="E31" s="11">
         <v>1226970.2</v>
       </c>
-      <c r="F31" s="59">
+      <c r="F31" s="52">
         <v>499739.6</v>
       </c>
-      <c r="G31" s="59">
+      <c r="G31" s="52">
         <v>1159816.2</v>
       </c>
-      <c r="H31" s="59">
+      <c r="H31" s="52">
         <v>1875192.6</v>
       </c>
       <c r="I31" s="11">
         <v>2581518.2000000002</v>
       </c>
-      <c r="J31" s="59">
+      <c r="J31" s="52">
         <v>561539.5</v>
       </c>
-      <c r="K31" s="59">
+      <c r="K31" s="52">
         <v>1197943</v>
       </c>
-      <c r="L31" s="59">
+      <c r="L31" s="52">
         <v>1837571.7</v>
       </c>
       <c r="M31" s="11">
         <v>2585020.7999999998</v>
       </c>
-      <c r="N31" s="59">
+      <c r="N31" s="52">
         <v>648286.30000000005</v>
       </c>
-      <c r="O31" s="59">
+      <c r="O31" s="52">
         <v>1441778.2</v>
       </c>
-      <c r="P31" s="59">
+      <c r="P31" s="52">
         <v>2222084.5</v>
       </c>
       <c r="Q31" s="11">
         <v>3193949.1</v>
       </c>
-      <c r="R31" s="59">
+      <c r="R31" s="52">
         <v>709363.7</v>
       </c>
-      <c r="S31" s="59">
+      <c r="S31" s="52">
         <v>1412003.4</v>
       </c>
-      <c r="T31" s="59">
+      <c r="T31" s="52">
         <v>2230696.2999999998</v>
       </c>
       <c r="U31" s="11">
         <v>3140575.7</v>
       </c>
-      <c r="V31" s="59">
+      <c r="V31" s="52">
         <v>401401.8</v>
       </c>
-      <c r="W31" s="59">
+      <c r="W31" s="52">
         <v>843475.6</v>
       </c>
-      <c r="X31" s="59">
+      <c r="X31" s="52">
         <v>1455119.5</v>
       </c>
       <c r="Y31" s="11">
         <v>2223043.7999999998</v>
       </c>
-      <c r="Z31" s="59">
+      <c r="Z31" s="52">
         <v>600425</v>
       </c>
-      <c r="AA31" s="59">
+      <c r="AA31" s="52">
         <v>1236464.7</v>
       </c>
-      <c r="AB31" s="59">
+      <c r="AB31" s="52">
         <v>1983304.5</v>
       </c>
       <c r="AC31" s="11">
         <v>2777016.3</v>
       </c>
-      <c r="AD31" s="59">
+      <c r="AD31" s="52">
         <v>750660.9</v>
       </c>
-      <c r="AE31" s="59">
+      <c r="AE31" s="52">
         <v>1506256.2</v>
       </c>
-      <c r="AF31" s="59">
+      <c r="AF31" s="52">
         <v>2262429</v>
       </c>
-      <c r="AG31" s="59">
+      <c r="AG31" s="52">
         <v>3371983.4</v>
       </c>
-      <c r="AH31" s="59">
+      <c r="AH31" s="52">
         <v>866324.2</v>
       </c>
-      <c r="AI31" s="59">
+      <c r="AI31" s="52">
         <v>1858322.1</v>
       </c>
-      <c r="AJ31" s="59">
+      <c r="AJ31" s="52">
         <v>3005344.7</v>
       </c>
-      <c r="AK31" s="59">
+      <c r="AK31" s="52">
         <v>4277352.3</v>
       </c>
-      <c r="AL31" s="59">
+      <c r="AL31" s="52">
         <v>1084877.5</v>
       </c>
-      <c r="AM31" s="59">
+      <c r="AM31" s="52">
         <v>2270493.1</v>
       </c>
-      <c r="AN31" s="59">
+      <c r="AN31" s="52">
         <v>3570894.3</v>
       </c>
-      <c r="AO31" s="59">
+      <c r="AO31" s="52">
         <v>5057371</v>
       </c>
-      <c r="AP31" s="59">
+      <c r="AP31" s="52">
         <v>1039215.9</v>
       </c>
-      <c r="AQ31" s="59">
+      <c r="AQ31" s="52">
         <v>1728197.9</v>
       </c>
-      <c r="AR31" s="59">
+      <c r="AR31" s="52">
         <v>2795566.4</v>
       </c>
-      <c r="AS31" s="59">
+      <c r="AS31" s="52">
         <v>4069079.9</v>
       </c>
-      <c r="AT31" s="59">
+      <c r="AT31" s="52">
         <v>864011.3</v>
       </c>
       <c r="AU31" s="11">
         <v>2281756.7000000002</v>
       </c>
       <c r="AV31" s="13">
         <v>3737341.1</v>
       </c>
-      <c r="AW31" s="61">
+      <c r="AW31" s="54">
         <v>5161134</v>
       </c>
-      <c r="AX31" s="61">
+      <c r="AX31" s="54">
         <v>1668111.4</v>
       </c>
-      <c r="AY31" s="61">
+      <c r="AY31" s="54">
         <v>3513474.8</v>
       </c>
-      <c r="AZ31" s="61">
+      <c r="AZ31" s="54">
         <v>5609404.5</v>
       </c>
-      <c r="BA31" s="61">
+      <c r="BA31" s="54">
         <v>7779408.5</v>
       </c>
-      <c r="BB31" s="61">
+      <c r="BB31" s="54">
         <v>2103666.6</v>
       </c>
-      <c r="BC31" s="61">
+      <c r="BC31" s="54">
         <v>4224846.2</v>
       </c>
-      <c r="BD31" s="61">
+      <c r="BD31" s="54">
         <v>6521152.4000000004</v>
       </c>
-      <c r="BE31" s="61">
+      <c r="BE31" s="54">
         <v>9180745.3000000007</v>
       </c>
-      <c r="BF31" s="61">
+      <c r="BF31" s="54">
         <v>1832253</v>
       </c>
       <c r="BG31" s="11">
         <v>3688521.3</v>
       </c>
       <c r="BH31" s="11">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI31" s="11">
         <v>8713991.3000000007</v>
       </c>
       <c r="BJ31" s="11">
         <v>2005707</v>
       </c>
-      <c r="BK31" s="61">
+      <c r="BK31" s="54">
         <v>4367484.9000000004</v>
       </c>
-      <c r="BL31" s="61">
+      <c r="BL31" s="54">
         <v>6978645.7000000002</v>
       </c>
-      <c r="BM31" s="61">
+      <c r="BM31" s="54">
         <v>9903977.5999999996</v>
       </c>
-      <c r="BN31" s="61">
+      <c r="BN31" s="54">
         <v>2666640.6</v>
       </c>
-    </row>
-    <row r="32" spans="1:66" s="7" customFormat="1">
+      <c r="BO31" s="54">
+        <v>5790510.4000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67" s="7" customFormat="1">
       <c r="A32" s="19" t="s">
-        <v>220</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>184</v>
+      </c>
+      <c r="B32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="C32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="D32" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="E32" s="11">
         <v>60484.800000000003</v>
       </c>
-      <c r="F32" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="F32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="G32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="H32" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="I32" s="11">
         <v>80340.3</v>
       </c>
-      <c r="J32" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="J32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="K32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="L32" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="M32" s="11">
         <v>97924.3</v>
       </c>
-      <c r="N32" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="N32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="O32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="P32" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="Q32" s="11">
         <v>91525</v>
       </c>
-      <c r="R32" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="R32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="S32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="T32" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="U32" s="11">
         <v>116315</v>
       </c>
-      <c r="V32" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="V32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="W32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="X32" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="Y32" s="11">
         <v>122810.6</v>
       </c>
-      <c r="Z32" s="59" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="Z32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AA32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB32" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="AC32" s="11">
         <v>143451.79999999999</v>
       </c>
-      <c r="AD32" s="59" t="s">
-[...8 lines deleted...]
-      <c r="AG32" s="59">
+      <c r="AD32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AE32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AG32" s="52">
         <v>188984.9</v>
       </c>
-      <c r="AH32" s="59" t="s">
-[...8 lines deleted...]
-      <c r="AK32" s="59">
+      <c r="AH32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AI32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AJ32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AK32" s="52">
         <v>164369.20000000001</v>
       </c>
-      <c r="AL32" s="59" t="s">
-[...8 lines deleted...]
-      <c r="AO32" s="59">
+      <c r="AL32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AM32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AO32" s="52">
         <v>206349.3</v>
       </c>
-      <c r="AP32" s="59" t="s">
-[...8 lines deleted...]
-      <c r="AS32" s="59">
+      <c r="AP32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AQ32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AR32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS32" s="52">
         <v>248281.8</v>
       </c>
-      <c r="AT32" s="59" t="s">
-[...3 lines deleted...]
-        <v>185</v>
+      <c r="AT32" s="52" t="s">
+        <v>154</v>
+      </c>
+      <c r="AU32" s="53" t="s">
+        <v>154</v>
       </c>
       <c r="AV32" s="13" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="AW32" s="61">
+        <v>154</v>
+      </c>
+      <c r="AW32" s="54">
         <v>305616.40000000002</v>
       </c>
-      <c r="AX32" s="61" t="s">
-[...8 lines deleted...]
-      <c r="BA32" s="61">
+      <c r="AX32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="AY32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BA32" s="54">
         <v>381405.8</v>
       </c>
-      <c r="BB32" s="61" t="s">
-[...8 lines deleted...]
-      <c r="BE32" s="61">
+      <c r="BB32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BC32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BD32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BE32" s="54">
         <v>339574.6</v>
       </c>
-      <c r="BF32" s="61" t="s">
-        <v>185</v>
+      <c r="BF32" s="54" t="s">
+        <v>154</v>
       </c>
       <c r="BG32" s="5" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BH32" s="5" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="BI32" s="11">
         <v>427501.1</v>
       </c>
       <c r="BJ32" s="5" t="s">
-        <v>185</v>
-[...7 lines deleted...]
-      <c r="BM32" s="61">
+        <v>154</v>
+      </c>
+      <c r="BK32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BL32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BM32" s="54">
         <v>574101.30000000005</v>
       </c>
-      <c r="BN32" s="61" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:66" s="7" customFormat="1">
+      <c r="BN32" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="BO32" s="54" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="33" spans="1:67" s="7" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="17">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="17">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="17">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="17">
         <v>21815517</v>
       </c>
       <c r="F33" s="17">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="17">
         <v>11240030.9</v>
       </c>
       <c r="H33" s="17">
         <v>18664939.5</v>
       </c>
       <c r="I33" s="17">
@@ -10942,190 +11017,191 @@
       <c r="BE33" s="6">
         <v>119442289.7</v>
       </c>
       <c r="BF33" s="6">
         <v>26023903.800000001</v>
       </c>
       <c r="BG33" s="5">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="5">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="5">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="5">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="6">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="6">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="6">
-        <v>159583750.69999999</v>
+        <v>159608552.90000001</v>
       </c>
       <c r="BN33" s="6">
         <v>34102358.100000001</v>
       </c>
-    </row>
-    <row r="34" spans="1:66" s="21" customFormat="1">
+      <c r="BO33" s="6">
+        <v>70948693.299999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:67" s="21" customFormat="1">
       <c r="AV34" s="7"/>
     </row>
-    <row r="35" spans="1:66">
+    <row r="35" spans="1:67" ht="12.75">
       <c r="A35" s="21" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+    </row>
+    <row r="36" spans="1:67">
+      <c r="A36" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007D3905E9A5205C4BBA2F0D343495F8DD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d8f7283059bd1e05bf76a8eecf883df8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C647802-5615-4D3C-9535-D6C1D74EB446}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A9E64B7-7CEB-4F23-BB1F-1EF7C9A08367}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B2656DA-E496-4D45-BAD7-460CB7D68699}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr> 1990-1997 (ХШСЖОЖ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ЭҚЖЖ ГК РК 03-2003)</vt:lpstr>