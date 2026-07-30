--- v0 (2026-05-05)
+++ v1 (2026-07-30)
@@ -1,73 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="1990-2006" sheetId="31" r:id="rId3"/>
-    <sheet name="2007-2025" sheetId="32" r:id="rId4"/>
+    <sheet name="2007-2026" sheetId="32" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BZ15" i="32" l="1"/>
+  <c r="BZ11" i="32"/>
+  <c r="BZ5" i="32"/>
+  <c r="BZ19" i="32" s="1"/>
   <c r="BY15" i="32" l="1"/>
   <c r="BY11" i="32"/>
   <c r="BY5" i="32"/>
   <c r="BX15" i="32"/>
   <c r="BX11" i="32"/>
   <c r="BX5" i="32"/>
   <c r="BU15" i="32"/>
   <c r="BU11" i="32"/>
   <c r="BU5" i="32"/>
   <c r="B15" i="32"/>
   <c r="C15" i="32"/>
   <c r="D15" i="32"/>
   <c r="E15" i="32"/>
   <c r="F15" i="32"/>
   <c r="G15" i="32"/>
   <c r="H15" i="32"/>
   <c r="I15" i="32"/>
   <c r="J15" i="32"/>
   <c r="K15" i="32"/>
   <c r="L15" i="32"/>
   <c r="M15" i="32"/>
   <c r="N15" i="32"/>
   <c r="O15" i="32"/>
   <c r="P15" i="32"/>
   <c r="Q15" i="32"/>
@@ -79,51 +78,50 @@
   <c r="V15" i="32"/>
   <c r="W15" i="32"/>
   <c r="X15" i="32"/>
   <c r="Y15" i="32"/>
   <c r="Z15" i="32"/>
   <c r="AA15" i="32"/>
   <c r="AB15" i="32"/>
   <c r="AC15" i="32"/>
   <c r="AD15" i="32"/>
   <c r="AE15" i="32"/>
   <c r="AF15" i="32"/>
   <c r="AG15" i="32"/>
   <c r="AH15" i="32"/>
   <c r="AI15" i="32"/>
   <c r="AJ15" i="32"/>
   <c r="AK15" i="32"/>
   <c r="AL15" i="32"/>
   <c r="AM15" i="32"/>
   <c r="AN15" i="32"/>
   <c r="AO15" i="32"/>
   <c r="AP15" i="32"/>
   <c r="AQ15" i="32"/>
   <c r="AR15" i="32"/>
   <c r="AS15" i="32"/>
   <c r="AT15" i="32"/>
-  <c r="AT19" i="32"/>
   <c r="AU15" i="32"/>
   <c r="AV15" i="32"/>
   <c r="AW15" i="32"/>
   <c r="AX15" i="32"/>
   <c r="AY15" i="32"/>
   <c r="AZ15" i="32"/>
   <c r="BA15" i="32"/>
   <c r="BB15" i="32"/>
   <c r="BC15" i="32"/>
   <c r="BD15" i="32"/>
   <c r="BE15" i="32"/>
   <c r="BF15" i="32"/>
   <c r="BG15" i="32"/>
   <c r="BH15" i="32"/>
   <c r="BI15" i="32"/>
   <c r="BJ15" i="32"/>
   <c r="BK15" i="32"/>
   <c r="BL15" i="32"/>
   <c r="BM15" i="32"/>
   <c r="BN15" i="32"/>
   <c r="BO15" i="32"/>
   <c r="BP15" i="32"/>
   <c r="BQ15" i="32"/>
   <c r="BR15" i="32"/>
   <c r="BS15" i="32"/>
@@ -156,50 +154,51 @@
   <c r="W11" i="32"/>
   <c r="X11" i="32"/>
   <c r="Y11" i="32"/>
   <c r="Z11" i="32"/>
   <c r="AA11" i="32"/>
   <c r="AB11" i="32"/>
   <c r="AC11" i="32"/>
   <c r="AD11" i="32"/>
   <c r="AE11" i="32"/>
   <c r="AF11" i="32"/>
   <c r="AG11" i="32"/>
   <c r="AH11" i="32"/>
   <c r="AI11" i="32"/>
   <c r="AJ11" i="32"/>
   <c r="AK11" i="32"/>
   <c r="AL11" i="32"/>
   <c r="AM11" i="32"/>
   <c r="AN11" i="32"/>
   <c r="AO11" i="32"/>
   <c r="AP11" i="32"/>
   <c r="AQ11" i="32"/>
   <c r="AR11" i="32"/>
   <c r="AR19" i="32" s="1"/>
   <c r="AS11" i="32"/>
   <c r="AT11" i="32"/>
+  <c r="AT19" i="32" s="1"/>
   <c r="AU11" i="32"/>
   <c r="AV11" i="32"/>
   <c r="AW11" i="32"/>
   <c r="AX11" i="32"/>
   <c r="AY11" i="32"/>
   <c r="AZ11" i="32"/>
   <c r="BA11" i="32"/>
   <c r="BB11" i="32"/>
   <c r="BC11" i="32"/>
   <c r="BD11" i="32"/>
   <c r="BE11" i="32"/>
   <c r="BF11" i="32"/>
   <c r="BG11" i="32"/>
   <c r="BH11" i="32"/>
   <c r="BI11" i="32"/>
   <c r="BJ11" i="32"/>
   <c r="BK11" i="32"/>
   <c r="BL11" i="32"/>
   <c r="BM11" i="32"/>
   <c r="BN11" i="32"/>
   <c r="BO11" i="32"/>
   <c r="BP11" i="32"/>
   <c r="BR11" i="32"/>
   <c r="BS11" i="32"/>
   <c r="BT11" i="32"/>
@@ -249,134 +248,134 @@
   <c r="AF19" i="32" s="1"/>
   <c r="AG5" i="32"/>
   <c r="AH5" i="32"/>
   <c r="AH19" i="32" s="1"/>
   <c r="AI5" i="32"/>
   <c r="AJ5" i="32"/>
   <c r="AK5" i="32"/>
   <c r="AL5" i="32"/>
   <c r="AM5" i="32"/>
   <c r="AN5" i="32"/>
   <c r="AO5" i="32"/>
   <c r="AP5" i="32"/>
   <c r="AQ5" i="32"/>
   <c r="AR5" i="32"/>
   <c r="AS5" i="32"/>
   <c r="AT5" i="32"/>
   <c r="AU5" i="32"/>
   <c r="AV5" i="32"/>
   <c r="AW5" i="32"/>
   <c r="AX5" i="32"/>
   <c r="AY5" i="32"/>
   <c r="AZ5" i="32"/>
   <c r="BA5" i="32"/>
   <c r="BB5" i="32"/>
   <c r="BC5" i="32"/>
-  <c r="BC19" i="32" s="1"/>
   <c r="BD5" i="32"/>
   <c r="BD19" i="32" s="1"/>
   <c r="BE5" i="32"/>
   <c r="BE19" i="32" s="1"/>
   <c r="BF5" i="32"/>
   <c r="BF19" i="32" s="1"/>
   <c r="BG5" i="32"/>
   <c r="BG19" i="32" s="1"/>
   <c r="BH5" i="32"/>
   <c r="BH19" i="32" s="1"/>
   <c r="BI5" i="32"/>
   <c r="BI19" i="32" s="1"/>
   <c r="BJ5" i="32"/>
   <c r="BJ19" i="32" s="1"/>
   <c r="BK5" i="32"/>
   <c r="BK19" i="32" s="1"/>
   <c r="BL5" i="32"/>
   <c r="BL19" i="32" s="1"/>
   <c r="BM5" i="32"/>
   <c r="BM19" i="32" s="1"/>
   <c r="BN5" i="32"/>
   <c r="BN19" i="32" s="1"/>
   <c r="BO5" i="32"/>
   <c r="BO19" i="32" s="1"/>
   <c r="BP5" i="32"/>
   <c r="BQ5" i="32"/>
   <c r="BR5" i="32"/>
   <c r="BS5" i="32"/>
   <c r="BT5" i="32"/>
   <c r="BV5" i="32"/>
   <c r="BW15" i="32"/>
   <c r="BW11" i="32"/>
   <c r="BW5" i="32"/>
   <c r="BW19" i="32" s="1"/>
-  <c r="V19" i="32" l="1"/>
+  <c r="BC19" i="32" l="1"/>
+  <c r="V19" i="32"/>
   <c r="AE19" i="32"/>
   <c r="AZ19" i="32"/>
   <c r="R19" i="32"/>
   <c r="N19" i="32"/>
   <c r="BB19" i="32"/>
   <c r="AQ19" i="32"/>
   <c r="K19" i="32"/>
   <c r="J19" i="32"/>
   <c r="BX19" i="32"/>
   <c r="BS19" i="32"/>
   <c r="AM19" i="32"/>
   <c r="H19" i="32"/>
   <c r="AG19" i="32"/>
   <c r="X19" i="32"/>
   <c r="AY19" i="32"/>
   <c r="S19" i="32"/>
   <c r="AW19" i="32"/>
   <c r="Q19" i="32"/>
   <c r="AS19" i="32"/>
   <c r="L19" i="32"/>
   <c r="AP19" i="32"/>
   <c r="I19" i="32"/>
   <c r="BR19" i="32"/>
   <c r="AL19" i="32"/>
   <c r="P19" i="32"/>
   <c r="AI19" i="32"/>
   <c r="W19" i="32"/>
   <c r="BA19" i="32"/>
   <c r="T19" i="32"/>
   <c r="AV19" i="32"/>
   <c r="AU19" i="32"/>
   <c r="O19" i="32"/>
   <c r="BU19" i="32"/>
   <c r="AO19" i="32"/>
   <c r="AN19" i="32"/>
   <c r="BQ19" i="32"/>
   <c r="AK19" i="32"/>
   <c r="BT19" i="32"/>
   <c r="AX19" i="32"/>
   <c r="BP19" i="32"/>
   <c r="AJ19" i="32"/>
   <c r="F19" i="32"/>
   <c r="BY19" i="32"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="145">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
@@ -954,88 +953,103 @@
   </si>
   <si>
     <t>9 ай
  2025ж.</t>
   </si>
   <si>
     <t>А. Исабекова, М. Әкімбек</t>
   </si>
   <si>
     <r>
       <t>2025 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>5)6)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>5)</t>
-[...12 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">6) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>алдын ала деректер бойынша</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>5)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2025 жылдан бастап деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелген.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1 тоқсан 2026ж.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>5)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
   </numFmts>
   <fonts count="67">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2970,51 +2984,51 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="178" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="660" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -3138,50 +3152,51 @@
     </xf>
     <xf numFmtId="171" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="18" xfId="659" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="10" fillId="39" borderId="19" xfId="736" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="662" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="658" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="662" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="662" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="18" xfId="605" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="18" xfId="605" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="7" fillId="38" borderId="19" xfId="736" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="784">
     <cellStyle name="_Приложение I.13" xfId="1"/>
     <cellStyle name="_Приложение I.13 2" xfId="2"/>
     <cellStyle name="_Приложение I.13 2 2" xfId="3"/>
     <cellStyle name="_Приложение I.13 3" xfId="4"/>
     <cellStyle name="_Приложение I.13_~6498020" xfId="5"/>
     <cellStyle name="_Приложение I.13_~6498020 2" xfId="6"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1" xfId="7"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1 2" xfId="8"/>
@@ -4000,86 +4015,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4243,84 +4258,84 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507154/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="85"/>
-      <c r="B1" s="85"/>
+      <c r="A1" s="86"/>
+      <c r="B1" s="86"/>
     </row>
     <row r="2" spans="1:3" ht="21" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="21" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="62" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="21" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>106</v>
       </c>
     </row>
@@ -4375,95 +4390,95 @@
     <row r="11" spans="1:3">
       <c r="A11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="18"/>
     </row>
     <row r="12" spans="1:3" ht="21" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="15"/>
     </row>
     <row r="13" spans="1:3" ht="21" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="64" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="15"/>
     </row>
     <row r="14" spans="1:3" ht="25.5">
-      <c r="A14" s="86" t="s">
+      <c r="A14" s="87" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="83" t="s">
         <v>136</v>
       </c>
       <c r="C14" s="15"/>
     </row>
     <row r="15" spans="1:3" ht="25.5">
-      <c r="A15" s="87"/>
+      <c r="A15" s="88"/>
       <c r="B15" s="83" t="s">
         <v>137</v>
       </c>
       <c r="C15" s="15"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="88"/>
+      <c r="A16" s="89"/>
       <c r="B16" s="84" t="s">
         <v>138</v>
       </c>
       <c r="C16" s="15"/>
     </row>
     <row r="17" spans="1:3" ht="21" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="64" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="15"/>
     </row>
     <row r="18" spans="1:3" ht="21" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="20">
-        <v>46142</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="21" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="20">
-        <v>46216</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="21" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="21" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="21" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>108</v>
       </c>
@@ -4496,53 +4511,53 @@
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="11"/>
       <c r="B29" s="11"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="11"/>
       <c r="B30" s="11"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/classifiers/statistical/116/, "/>
     <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
     <hyperlink ref="B17" r:id="rId4"/>
-    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId7"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/"/>
+    <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
@@ -5602,59 +5617,60 @@
     <col min="43" max="43" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="44" max="46" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="48" max="50" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="52" max="54" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="56" max="58" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="60" max="62" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="12.5703125" customWidth="1"/>
     <col min="68" max="68" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="13.28515625" customWidth="1"/>
     <col min="76" max="76" width="11.85546875" customWidth="1"/>
     <col min="77" max="77" width="14.140625" customWidth="1"/>
+    <col min="78" max="78" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:79" ht="18.75">
       <c r="A2" s="79" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="3" spans="1:79">
-      <c r="BY3" s="65" t="s">
+      <c r="BZ3" s="65" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:79" ht="51">
       <c r="A4" s="46"/>
       <c r="B4" s="72" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="72" t="s">
         <v>74</v>
       </c>
       <c r="D4" s="72" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="72" t="s">
         <v>114</v>
       </c>
       <c r="F4" s="72" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="72" t="s">
         <v>75</v>
       </c>
       <c r="H4" s="72" t="s">
         <v>47</v>
@@ -5844,50 +5860,53 @@
       </c>
       <c r="BR4" s="72" t="s">
         <v>102</v>
       </c>
       <c r="BS4" s="72" t="s">
         <v>103</v>
       </c>
       <c r="BT4" s="72" t="s">
         <v>104</v>
       </c>
       <c r="BU4" s="75" t="s">
         <v>135</v>
       </c>
       <c r="BV4" s="72" t="s">
         <v>105</v>
       </c>
       <c r="BW4" s="72" t="s">
         <v>107</v>
       </c>
       <c r="BX4" s="72" t="s">
         <v>139</v>
       </c>
       <c r="BY4" s="75" t="s">
         <v>141</v>
       </c>
+      <c r="BZ4" s="72" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="67">
         <f t="shared" ref="B5:BM5" si="0">B6+B7+B10</f>
         <v>58.1</v>
       </c>
       <c r="C5" s="67">
         <f t="shared" si="0"/>
         <v>57.199999999999996</v>
       </c>
       <c r="D5" s="67">
         <f t="shared" si="0"/>
         <v>58.099999999999994</v>
       </c>
       <c r="E5" s="67">
         <f t="shared" si="0"/>
         <v>56.1</v>
       </c>
       <c r="F5" s="67">
         <f t="shared" si="0"/>
         <v>57.500000000000007</v>
       </c>
@@ -6153,51 +6172,54 @@
       </c>
       <c r="BT5" s="67">
         <f t="shared" si="1"/>
         <v>60.4</v>
       </c>
       <c r="BU5" s="67">
         <f>BU6+BU7+BU10</f>
         <v>64.400000000000006</v>
       </c>
       <c r="BV5" s="67">
         <f t="shared" si="1"/>
         <v>62.7</v>
       </c>
       <c r="BW5" s="67">
         <f>BW6+BW7+BW10</f>
         <v>61.5</v>
       </c>
       <c r="BX5" s="67">
         <f>BX6+BX7+BX10</f>
         <v>61.5</v>
       </c>
       <c r="BY5" s="67">
         <f>BY6+BY7+BY10</f>
         <v>65.900000000000006</v>
       </c>
-      <c r="BZ5" s="73"/>
+      <c r="BZ5" s="67">
+        <f t="shared" ref="BZ5" si="2">BZ6+BZ7+BZ10</f>
+        <v>66</v>
+      </c>
       <c r="CA5" s="73"/>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="40">
         <v>45.2</v>
       </c>
       <c r="C6" s="40">
         <v>43.9</v>
       </c>
       <c r="D6" s="40">
         <v>45.3</v>
       </c>
       <c r="E6" s="40">
         <v>43.9</v>
       </c>
       <c r="F6" s="40">
         <v>45.7</v>
       </c>
       <c r="G6" s="40">
         <v>41.8</v>
       </c>
       <c r="H6" s="40">
@@ -6388,51 +6410,53 @@
       </c>
       <c r="BR6" s="45">
         <v>51.6</v>
       </c>
       <c r="BS6" s="45">
         <v>46.9</v>
       </c>
       <c r="BT6" s="45">
         <v>48.3</v>
       </c>
       <c r="BU6" s="68">
         <v>53.4</v>
       </c>
       <c r="BV6" s="45">
         <v>51.4</v>
       </c>
       <c r="BW6" s="68">
         <v>48.6</v>
       </c>
       <c r="BX6" s="68">
         <v>49.7</v>
       </c>
       <c r="BY6" s="68">
         <v>55.4</v>
       </c>
-      <c r="BZ6" s="73"/>
+      <c r="BZ6" s="68">
+        <v>54.2</v>
+      </c>
       <c r="CA6" s="73"/>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="40">
         <v>11.6</v>
       </c>
       <c r="C7" s="40">
         <v>12</v>
       </c>
       <c r="D7" s="40">
         <v>11.5</v>
       </c>
       <c r="E7" s="40">
         <v>11</v>
       </c>
       <c r="F7" s="40">
         <v>10.6</v>
       </c>
       <c r="G7" s="40">
         <v>10.8</v>
       </c>
       <c r="H7" s="40">
@@ -6623,51 +6647,53 @@
       </c>
       <c r="BR7" s="45">
         <v>11.2</v>
       </c>
       <c r="BS7" s="45">
         <v>12.5</v>
       </c>
       <c r="BT7" s="45">
         <v>11.7</v>
       </c>
       <c r="BU7" s="68">
         <v>10.8</v>
       </c>
       <c r="BV7" s="45">
         <v>10.6</v>
       </c>
       <c r="BW7" s="68">
         <v>12.5</v>
       </c>
       <c r="BX7" s="68">
         <v>11.4</v>
       </c>
       <c r="BY7" s="68">
         <v>10.3</v>
       </c>
-      <c r="BZ7" s="73"/>
+      <c r="BZ7" s="68">
+        <v>11.3</v>
+      </c>
       <c r="CA7" s="73"/>
     </row>
     <row r="8" spans="1:79">
       <c r="A8" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="40">
         <v>6</v>
       </c>
       <c r="C8" s="40">
         <v>6.2</v>
       </c>
       <c r="D8" s="40">
         <v>5.6</v>
       </c>
       <c r="E8" s="40">
         <v>5.3</v>
       </c>
       <c r="F8" s="40">
         <v>5.5</v>
       </c>
       <c r="G8" s="40">
         <v>5.7</v>
       </c>
       <c r="H8" s="40">
@@ -6858,51 +6884,53 @@
       </c>
       <c r="BR8" s="45">
         <v>6.5</v>
       </c>
       <c r="BS8" s="45">
         <v>7.4</v>
       </c>
       <c r="BT8" s="45">
         <v>6.3</v>
       </c>
       <c r="BU8" s="68">
         <v>5.8</v>
       </c>
       <c r="BV8" s="45">
         <v>6.2</v>
       </c>
       <c r="BW8" s="68">
         <v>7.2</v>
       </c>
       <c r="BX8" s="68">
         <v>6.1</v>
       </c>
       <c r="BY8" s="68">
         <v>5.3</v>
       </c>
-      <c r="BZ8" s="73"/>
+      <c r="BZ8" s="68">
+        <v>6.4</v>
+      </c>
       <c r="CA8" s="73"/>
     </row>
     <row r="9" spans="1:79">
       <c r="A9" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="40">
         <v>5.6</v>
       </c>
       <c r="C9" s="40">
         <v>5.8</v>
       </c>
       <c r="D9" s="40">
         <v>5.9</v>
       </c>
       <c r="E9" s="40">
         <v>5.7</v>
       </c>
       <c r="F9" s="40">
         <v>5.0999999999999996</v>
       </c>
       <c r="G9" s="40">
         <v>5.0999999999999996</v>
       </c>
       <c r="H9" s="40">
@@ -7093,51 +7121,53 @@
       </c>
       <c r="BR9" s="45">
         <v>4.7</v>
       </c>
       <c r="BS9" s="45">
         <v>5.0999999999999996</v>
       </c>
       <c r="BT9" s="45">
         <v>5.4</v>
       </c>
       <c r="BU9" s="68">
         <v>5</v>
       </c>
       <c r="BV9" s="45">
         <v>4.4000000000000004</v>
       </c>
       <c r="BW9" s="68">
         <v>5.3</v>
       </c>
       <c r="BX9" s="68">
         <v>5.3</v>
       </c>
       <c r="BY9" s="68">
         <v>5</v>
       </c>
-      <c r="BZ9" s="73"/>
+      <c r="BZ9" s="68">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="CA9" s="73"/>
     </row>
     <row r="10" spans="1:79" ht="27">
       <c r="A10" s="39" t="s">
         <v>131</v>
       </c>
       <c r="B10" s="40">
         <v>1.3</v>
       </c>
       <c r="C10" s="40">
         <v>1.3</v>
       </c>
       <c r="D10" s="40">
         <v>1.3</v>
       </c>
       <c r="E10" s="40">
         <v>1.2</v>
       </c>
       <c r="F10" s="40">
         <v>1.2</v>
       </c>
       <c r="G10" s="40">
         <v>1.2</v>
       </c>
       <c r="H10" s="40">
@@ -7328,362 +7358,367 @@
       </c>
       <c r="BR10" s="76">
         <v>0.7</v>
       </c>
       <c r="BS10" s="45">
         <v>0.5</v>
       </c>
       <c r="BT10" s="45">
         <v>0.4</v>
       </c>
       <c r="BU10" s="68">
         <v>0.2</v>
       </c>
       <c r="BV10" s="45">
         <v>0.7</v>
       </c>
       <c r="BW10" s="68">
         <v>0.4</v>
       </c>
       <c r="BX10" s="68">
         <v>0.4</v>
       </c>
       <c r="BY10" s="68">
         <v>0.2</v>
       </c>
-      <c r="BZ10" s="73"/>
+      <c r="BZ10" s="68">
+        <v>0.5</v>
+      </c>
       <c r="CA10" s="73"/>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="52">
-        <f t="shared" ref="B11:BM11" si="2">B12+B13</f>
+        <f t="shared" ref="B11:BM11" si="3">B12+B13</f>
         <v>26.9</v>
       </c>
       <c r="C11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>35.800000000000004</v>
       </c>
       <c r="D11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>37.700000000000003</v>
       </c>
       <c r="E11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>35.5</v>
       </c>
       <c r="F11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>18.200000000000003</v>
       </c>
       <c r="G11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>26.3</v>
       </c>
       <c r="H11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>28.1</v>
       </c>
       <c r="I11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>27.5</v>
       </c>
       <c r="J11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>29.1</v>
       </c>
       <c r="K11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>29.3</v>
       </c>
       <c r="L11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>31.7</v>
       </c>
       <c r="M11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>29.400000000000002</v>
       </c>
       <c r="N11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>19.799999999999997</v>
       </c>
       <c r="O11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>21.9</v>
       </c>
       <c r="P11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>22.900000000000002</v>
       </c>
       <c r="Q11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25.3</v>
       </c>
       <c r="R11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>22.3</v>
       </c>
       <c r="S11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>20.6</v>
       </c>
       <c r="T11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>20.799999999999997</v>
       </c>
       <c r="U11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>23</v>
       </c>
       <c r="V11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>22.599999999999998</v>
       </c>
       <c r="W11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>19.799999999999997</v>
       </c>
       <c r="X11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>22.4</v>
       </c>
       <c r="Y11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25.2</v>
       </c>
       <c r="Z11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.5</v>
       </c>
       <c r="AA11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.5</v>
       </c>
       <c r="AB11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>26.599999999999998</v>
       </c>
       <c r="AC11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.599999999999998</v>
       </c>
       <c r="AD11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>23.5</v>
       </c>
       <c r="AE11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>22.3</v>
       </c>
       <c r="AF11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.6</v>
       </c>
       <c r="AG11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25.8</v>
       </c>
       <c r="AH11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25.5</v>
       </c>
       <c r="AI11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.5</v>
       </c>
       <c r="AJ11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>27.3</v>
       </c>
       <c r="AK11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>27.9</v>
       </c>
       <c r="AL11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.1</v>
       </c>
       <c r="AM11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>23.6</v>
       </c>
       <c r="AN11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>26.4</v>
       </c>
       <c r="AO11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>27.9</v>
       </c>
       <c r="AP11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>23.299999999999997</v>
       </c>
       <c r="AQ11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>23</v>
       </c>
       <c r="AR11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25.5</v>
       </c>
       <c r="AS11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>26.4</v>
       </c>
       <c r="AT11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>22.5</v>
       </c>
       <c r="AU11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>22.200000000000003</v>
       </c>
       <c r="AV11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.5</v>
       </c>
       <c r="AW11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25.299999999999997</v>
       </c>
       <c r="AX11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>21.2</v>
       </c>
       <c r="AY11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25</v>
       </c>
       <c r="AZ11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>27.9</v>
       </c>
       <c r="BA11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>27.7</v>
       </c>
       <c r="BB11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>20</v>
       </c>
       <c r="BC11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.2</v>
       </c>
       <c r="BD11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>29.6</v>
       </c>
       <c r="BE11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>28.799999999999997</v>
       </c>
       <c r="BF11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>21.599999999999998</v>
       </c>
       <c r="BG11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.299999999999997</v>
       </c>
       <c r="BH11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>27.5</v>
       </c>
       <c r="BI11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>26.5</v>
       </c>
       <c r="BJ11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>19.2</v>
       </c>
       <c r="BK11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>21.3</v>
       </c>
       <c r="BL11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>24.400000000000002</v>
       </c>
       <c r="BM11" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25</v>
       </c>
       <c r="BN11" s="52">
-        <f t="shared" ref="BN11:BV11" si="3">BN12+BN13</f>
+        <f t="shared" ref="BN11:BV11" si="4">BN12+BN13</f>
         <v>26.099999999999998</v>
       </c>
       <c r="BO11" s="52">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>29.799999999999997</v>
       </c>
       <c r="BP11" s="52">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>30.900000000000002</v>
       </c>
       <c r="BQ11" s="52">
         <f>BQ12+BQ13+BQ14</f>
         <v>28.13</v>
       </c>
       <c r="BR11" s="52">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>24.3</v>
       </c>
       <c r="BS11" s="52">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>27.7</v>
       </c>
       <c r="BT11" s="52">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>29.3</v>
       </c>
       <c r="BU11" s="52">
         <f>BU12+BU13+BU14</f>
         <v>27.5</v>
       </c>
       <c r="BV11" s="52">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>24.599999999999998</v>
       </c>
       <c r="BW11" s="52">
         <f>BW12+BW13</f>
         <v>29.700000000000003</v>
       </c>
       <c r="BX11" s="52">
         <f>BX12+BX13</f>
         <v>30.6</v>
       </c>
       <c r="BY11" s="52">
         <f>BY12+BY13</f>
         <v>28.2</v>
       </c>
-      <c r="BZ11" s="73"/>
+      <c r="BZ11" s="85">
+        <f t="shared" ref="BZ11" si="5">BZ12+BZ13</f>
+        <v>25.7</v>
+      </c>
       <c r="CA11" s="73"/>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="40">
         <v>21.7</v>
       </c>
       <c r="C12" s="40">
         <v>31.1</v>
       </c>
       <c r="D12" s="40">
         <v>31.3</v>
       </c>
       <c r="E12" s="40">
         <v>30</v>
       </c>
       <c r="F12" s="41">
         <v>20.100000000000001</v>
       </c>
       <c r="G12" s="41">
         <v>26.6</v>
       </c>
       <c r="H12" s="40">
@@ -7874,51 +7909,53 @@
       </c>
       <c r="BR12" s="45">
         <v>21.3</v>
       </c>
       <c r="BS12" s="45">
         <v>22.4</v>
       </c>
       <c r="BT12" s="45">
         <v>24.8</v>
       </c>
       <c r="BU12" s="68">
         <v>24.5</v>
       </c>
       <c r="BV12" s="45">
         <v>20.7</v>
       </c>
       <c r="BW12" s="68">
         <v>24.3</v>
       </c>
       <c r="BX12" s="68">
         <v>25.7</v>
       </c>
       <c r="BY12" s="68">
         <v>24.5</v>
       </c>
-      <c r="BZ12" s="73"/>
+      <c r="BZ12" s="68">
+        <v>21.9</v>
+      </c>
       <c r="CA12" s="73"/>
     </row>
     <row r="13" spans="1:79" ht="25.5">
       <c r="A13" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="40">
         <v>5.2</v>
       </c>
       <c r="C13" s="40">
         <v>4.7</v>
       </c>
       <c r="D13" s="40">
         <v>6.4</v>
       </c>
       <c r="E13" s="40">
         <v>5.5</v>
       </c>
       <c r="F13" s="40">
         <v>-1.9</v>
       </c>
       <c r="G13" s="40">
         <v>-0.3</v>
       </c>
       <c r="H13" s="40">
@@ -8109,51 +8146,53 @@
       </c>
       <c r="BR13" s="45">
         <v>3</v>
       </c>
       <c r="BS13" s="45">
         <v>5.3</v>
       </c>
       <c r="BT13" s="45">
         <v>4.5</v>
       </c>
       <c r="BU13" s="68">
         <v>2.9</v>
       </c>
       <c r="BV13" s="45">
         <v>3.9</v>
       </c>
       <c r="BW13" s="68">
         <v>5.4</v>
       </c>
       <c r="BX13" s="68">
         <v>4.9000000000000004</v>
       </c>
       <c r="BY13" s="68">
         <v>3.7</v>
       </c>
-      <c r="BZ13" s="73"/>
+      <c r="BZ13" s="68">
+        <v>3.8</v>
+      </c>
       <c r="CA13" s="73"/>
     </row>
     <row r="14" spans="1:79" ht="25.5">
       <c r="A14" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="41"/>
       <c r="K14" s="41"/>
       <c r="L14" s="41"/>
       <c r="M14" s="40"/>
       <c r="N14" s="42"/>
       <c r="O14" s="42"/>
       <c r="P14" s="42"/>
       <c r="Q14" s="42"/>
       <c r="R14" s="43"/>
       <c r="S14" s="43"/>
       <c r="T14" s="43"/>
@@ -8196,362 +8235,365 @@
       <c r="BE14" s="45"/>
       <c r="BF14" s="59"/>
       <c r="BG14" s="59"/>
       <c r="BH14" s="59"/>
       <c r="BI14" s="59"/>
       <c r="BJ14" s="59"/>
       <c r="BK14" s="59"/>
       <c r="BL14" s="60"/>
       <c r="BM14" s="59"/>
       <c r="BN14" s="59"/>
       <c r="BO14" s="59"/>
       <c r="BP14" s="59"/>
       <c r="BQ14" s="61">
         <v>0.03</v>
       </c>
       <c r="BR14" s="59"/>
       <c r="BS14" s="59"/>
       <c r="BT14" s="59"/>
       <c r="BU14" s="69">
         <v>0.1</v>
       </c>
       <c r="BV14" s="59"/>
       <c r="BW14" s="69"/>
       <c r="BX14" s="69"/>
       <c r="BY14" s="69"/>
-      <c r="BZ14" s="73"/>
+      <c r="BZ14" s="69"/>
       <c r="CA14" s="73"/>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" s="38" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="52">
-        <f t="shared" ref="B15:BM15" si="4">B16-B17</f>
+        <f t="shared" ref="B15:BM15" si="6">B16-B17</f>
         <v>10.799999999999997</v>
       </c>
       <c r="C15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>8.1000000000000014</v>
       </c>
       <c r="D15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5.9000000000000057</v>
       </c>
       <c r="E15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>6.5</v>
       </c>
       <c r="F15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>27</v>
       </c>
       <c r="G15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>24.5</v>
       </c>
       <c r="H15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>23.200000000000003</v>
       </c>
       <c r="I15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>20</v>
       </c>
       <c r="J15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4.1999999999999957</v>
       </c>
       <c r="K15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3.1000000000000014</v>
       </c>
       <c r="L15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5.8999999999999986</v>
       </c>
       <c r="M15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>7.8999999999999986</v>
       </c>
       <c r="N15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>22.099999999999998</v>
       </c>
       <c r="O15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>21.199999999999996</v>
       </c>
       <c r="P15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>17.2</v>
       </c>
       <c r="Q15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>14.300000000000004</v>
       </c>
       <c r="R15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>23.099999999999998</v>
       </c>
       <c r="S15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>27.699999999999996</v>
       </c>
       <c r="T15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>24.4</v>
       </c>
       <c r="U15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>19.8</v>
       </c>
       <c r="V15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>23.400000000000002</v>
       </c>
       <c r="W15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>22.799999999999997</v>
       </c>
       <c r="X15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>18.5</v>
       </c>
       <c r="Y15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>14.5</v>
       </c>
       <c r="Z15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>19.399999999999999</v>
       </c>
       <c r="AA15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>16.8</v>
       </c>
       <c r="AB15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>13.5</v>
       </c>
       <c r="AC15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>11.8</v>
       </c>
       <c r="AD15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>28.299999999999997</v>
       </c>
       <c r="AE15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>21.299999999999997</v>
       </c>
       <c r="AF15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>17.100000000000001</v>
       </c>
       <c r="AG15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>13.699999999999996</v>
       </c>
       <c r="AH15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>7.3000000000000007</v>
       </c>
       <c r="AI15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>6.1999999999999993</v>
       </c>
       <c r="AJ15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4.6999999999999993</v>
       </c>
       <c r="AK15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="AL15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>6.8000000000000007</v>
       </c>
       <c r="AM15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5.0999999999999979</v>
       </c>
       <c r="AN15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4.0999999999999979</v>
       </c>
       <c r="AO15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3.3000000000000007</v>
       </c>
       <c r="AP15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>10.5</v>
       </c>
       <c r="AQ15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>9.6999999999999957</v>
       </c>
       <c r="AR15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>8.1999999999999993</v>
       </c>
       <c r="AS15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>8</v>
       </c>
       <c r="AT15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>15.199999999999996</v>
       </c>
       <c r="AU15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>14.899999999999999</v>
       </c>
       <c r="AV15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>14.400000000000002</v>
       </c>
       <c r="AW15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>11.700000000000003</v>
       </c>
       <c r="AX15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>16.700000000000003</v>
       </c>
       <c r="AY15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>13.099999999999998</v>
       </c>
       <c r="AZ15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>10.7</v>
       </c>
       <c r="BA15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>8.1000000000000014</v>
       </c>
       <c r="BB15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>15.900000000000002</v>
       </c>
       <c r="BC15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>12.100000000000001</v>
       </c>
       <c r="BD15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5.6999999999999993</v>
       </c>
       <c r="BE15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4</v>
       </c>
       <c r="BF15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>9.2999999999999972</v>
       </c>
       <c r="BG15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>11.5</v>
       </c>
       <c r="BH15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>10.899999999999999</v>
       </c>
       <c r="BI15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>8.6000000000000014</v>
       </c>
       <c r="BJ15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>21.6</v>
       </c>
       <c r="BK15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>22.5</v>
       </c>
       <c r="BL15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>19.699999999999996</v>
       </c>
       <c r="BM15" s="52">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>14.8</v>
       </c>
       <c r="BN15" s="52">
-        <f t="shared" ref="BN15:BV15" si="5">BN16-BN17</f>
+        <f t="shared" ref="BN15:BV15" si="7">BN16-BN17</f>
         <v>10.199999999999999</v>
       </c>
       <c r="BO15" s="52">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>8.2000000000000028</v>
       </c>
       <c r="BP15" s="52">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>7.8999999999999986</v>
       </c>
       <c r="BQ15" s="52">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>7.0000000000000036</v>
       </c>
       <c r="BR15" s="52">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>10.199999999999999</v>
       </c>
       <c r="BS15" s="52">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>9.8000000000000007</v>
       </c>
       <c r="BT15" s="52">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>8.3999999999999986</v>
       </c>
       <c r="BU15" s="52">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>5.5</v>
       </c>
       <c r="BV15" s="52">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>10.100000000000001</v>
       </c>
       <c r="BW15" s="52">
         <f>BW16-BW17</f>
         <v>6.2000000000000028</v>
       </c>
       <c r="BX15" s="52">
         <f>BX16-BX17</f>
         <v>5.2999999999999972</v>
       </c>
       <c r="BY15" s="52">
         <f>BY16-BY17</f>
         <v>3.1999999999999993</v>
       </c>
-      <c r="BZ15" s="73"/>
+      <c r="BZ15" s="85">
+        <f t="shared" ref="BZ15" si="8">BZ16-BZ17</f>
+        <v>5.7000000000000028</v>
+      </c>
       <c r="CA15" s="73"/>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="40">
         <v>53.4</v>
       </c>
       <c r="C16" s="40">
         <v>51.9</v>
       </c>
       <c r="D16" s="40">
         <v>50.2</v>
       </c>
       <c r="E16" s="40">
         <v>49.3</v>
       </c>
       <c r="F16" s="40">
         <v>63.3</v>
       </c>
       <c r="G16" s="40">
         <v>62.7</v>
       </c>
       <c r="H16" s="40">
@@ -8742,51 +8784,53 @@
       </c>
       <c r="BR16" s="45">
         <v>37.4</v>
       </c>
       <c r="BS16" s="45">
         <v>39</v>
       </c>
       <c r="BT16" s="45">
         <v>37.5</v>
       </c>
       <c r="BU16" s="68">
         <v>31.2</v>
       </c>
       <c r="BV16" s="45">
         <v>37.5</v>
       </c>
       <c r="BW16" s="68">
         <v>36.6</v>
       </c>
       <c r="BX16" s="68">
         <v>35.299999999999997</v>
       </c>
       <c r="BY16" s="68">
         <v>29.5</v>
       </c>
-      <c r="BZ16" s="73"/>
+      <c r="BZ16" s="68">
+        <v>32.700000000000003</v>
+      </c>
       <c r="CA16" s="73"/>
     </row>
     <row r="17" spans="1:79">
       <c r="A17" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="40">
         <v>42.6</v>
       </c>
       <c r="C17" s="40">
         <v>43.8</v>
       </c>
       <c r="D17" s="40">
         <v>44.3</v>
       </c>
       <c r="E17" s="40">
         <v>42.8</v>
       </c>
       <c r="F17" s="40">
         <v>36.299999999999997</v>
       </c>
       <c r="G17" s="40">
         <v>38.200000000000003</v>
       </c>
       <c r="H17" s="40">
@@ -8977,51 +9021,53 @@
       </c>
       <c r="BR17" s="45">
         <v>27.2</v>
       </c>
       <c r="BS17" s="45">
         <v>29.2</v>
       </c>
       <c r="BT17" s="45">
         <v>29.1</v>
       </c>
       <c r="BU17" s="68">
         <v>25.7</v>
       </c>
       <c r="BV17" s="45">
         <v>27.4</v>
       </c>
       <c r="BW17" s="68">
         <v>30.4</v>
       </c>
       <c r="BX17" s="68">
         <v>30</v>
       </c>
       <c r="BY17" s="68">
         <v>26.3</v>
       </c>
-      <c r="BZ17" s="73"/>
+      <c r="BZ17" s="68">
+        <v>27</v>
+      </c>
       <c r="CA17" s="73"/>
     </row>
     <row r="18" spans="1:79">
       <c r="A18" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="40">
         <v>4.2</v>
       </c>
       <c r="C18" s="40">
         <v>-1.1000000000000001</v>
       </c>
       <c r="D18" s="40">
         <v>-1.7</v>
       </c>
       <c r="E18" s="40">
         <v>1.9</v>
       </c>
       <c r="F18" s="40">
         <v>-2.7</v>
       </c>
       <c r="G18" s="40">
         <v>-4.5999999999999996</v>
       </c>
       <c r="H18" s="40">
@@ -9212,424 +9258,429 @@
       </c>
       <c r="BR18" s="45">
         <v>2</v>
       </c>
       <c r="BS18" s="45">
         <v>2.6</v>
       </c>
       <c r="BT18" s="45">
         <v>1.9</v>
       </c>
       <c r="BU18" s="68">
         <v>2.6</v>
       </c>
       <c r="BV18" s="45">
         <v>2.6</v>
       </c>
       <c r="BW18" s="68">
         <v>2.6</v>
       </c>
       <c r="BX18" s="68">
         <v>2.6</v>
       </c>
       <c r="BY18" s="68">
         <v>2.7</v>
       </c>
-      <c r="BZ18" s="73"/>
+      <c r="BZ18" s="68">
+        <v>2.6</v>
+      </c>
       <c r="CA18" s="73"/>
     </row>
     <row r="19" spans="1:79">
       <c r="A19" s="57" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="70">
-        <f t="shared" ref="B19:BM19" si="6">B5+B11+B15+B18</f>
+        <f t="shared" ref="B19:BM19" si="9">B5+B11+B15+B18</f>
         <v>100</v>
       </c>
       <c r="C19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="D19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="E19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="F19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="G19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="H19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="I19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="J19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="K19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="L19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="M19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="N19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="O19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="P19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="Q19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="R19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="S19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="T19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="U19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="V19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="W19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="X19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="Y19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="Z19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AA19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AB19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AC19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AD19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AE19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AF19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AG19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AH19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AI19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AJ19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AK19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AL19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AM19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AN19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AO19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AP19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AQ19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AR19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AS19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AT19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AU19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AV19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AW19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AX19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AY19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="AZ19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BA19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="BB19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="BC19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BD19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BE19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="BF19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BG19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="BH19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BI19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="BJ19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="BK19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BL19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BM19" s="70">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>100</v>
       </c>
       <c r="BN19" s="70">
-        <f t="shared" ref="BN19:BV19" si="7">BN5+BN11+BN15+BN18</f>
+        <f t="shared" ref="BN19:BV19" si="10">BN5+BN11+BN15+BN18</f>
         <v>100</v>
       </c>
       <c r="BO19" s="70">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BP19" s="70">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BQ19" s="70">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>100.02999999999999</v>
       </c>
       <c r="BR19" s="70">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>100</v>
       </c>
       <c r="BS19" s="70">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BT19" s="70">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>100</v>
       </c>
       <c r="BU19" s="70">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>100</v>
       </c>
       <c r="BV19" s="70">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>100</v>
       </c>
       <c r="BW19" s="70">
         <f>BW5+BW11+BW15+BW18</f>
         <v>100</v>
       </c>
       <c r="BX19" s="70">
         <f>BX5+BX11+BX15+BX18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="BY19" s="70">
         <f>BY5+BY11+BY15+BY18</f>
         <v>100.00000000000001</v>
       </c>
-      <c r="BZ19" s="73"/>
+      <c r="BZ19" s="70">
+        <f t="shared" ref="BZ19" si="11">BZ5+BZ11+BZ15+BZ18</f>
+        <v>100</v>
+      </c>
       <c r="CA19" s="73"/>
     </row>
     <row r="22" spans="1:79">
       <c r="A22" s="82" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:79" ht="49.5" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:79" ht="50.25" customHeight="1">
       <c r="A24" s="74" t="s">
         <v>134</v>
       </c>
       <c r="B24" s="74"/>
     </row>
     <row r="25" spans="1:79" ht="62.25" customHeight="1">
       <c r="A25" s="74" t="s">
         <v>132</v>
       </c>
       <c r="B25" s="74"/>
     </row>
     <row r="26" spans="1:79" ht="50.25" customHeight="1">
-      <c r="A26" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="89"/>
+      <c r="A26" s="90" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" s="90"/>
     </row>
     <row r="27" spans="1:79">
       <c r="A27" s="82" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="BQ11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>1990-2006</vt:lpstr>
-      <vt:lpstr>2007-2025</vt:lpstr>
+      <vt:lpstr>2007-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>