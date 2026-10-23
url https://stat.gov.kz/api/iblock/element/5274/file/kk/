--- v1 (2026-07-30)
+++ v2 (2026-10-23)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="950"/>
+    <workbookView xWindow="156" yWindow="-48" windowWidth="22956" windowHeight="9612" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="1995-2006" sheetId="31" r:id="rId3"/>
     <sheet name="2007-2026" sheetId="32" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="153">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
@@ -106,53 +106,50 @@
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Ұлттық шоттар департаменті</t>
   </si>
   <si>
-    <t>aig.isabekova@aspire.gov.kz, m.akimbek@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/, https://stat.gov.kz/classifiers/statistical/117/</t>
   </si>
   <si>
     <t>Негізгі ақпарат көздері - салалық статистика деректері мен әкімшілік деректер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar</t>
   </si>
   <si>
     <t>код КСП</t>
   </si>
   <si>
     <t>Түпкілікті тұтынуға жұмсалған шығыстары</t>
   </si>
   <si>
     <t>үй шаруашылықтарының</t>
   </si>
   <si>
     <t xml:space="preserve">мемлекеттік басқару органдарының </t>
   </si>
   <si>
     <t>жеке тауарлар мен көрсетілетін қызметтерге</t>
   </si>
   <si>
     <t>ұжымдық көрсетілетін қызметтерге</t>
@@ -229,246 +226,124 @@
   <si>
     <t>111801012</t>
   </si>
   <si>
     <t>1118010121</t>
   </si>
   <si>
     <t>1118010122</t>
   </si>
   <si>
     <t>11180102</t>
   </si>
   <si>
     <t>111802</t>
   </si>
   <si>
     <t>11180201</t>
   </si>
   <si>
     <t>111804</t>
   </si>
   <si>
     <t>111803</t>
   </si>
   <si>
-    <t>I тоқсан 2007ж.</t>
-[...34 lines deleted...]
-  <si>
     <t>9 ай 2012ж.</t>
   </si>
   <si>
-    <t>I тоқсан 2013ж.</t>
-[...4 lines deleted...]
-  <si>
     <t>9 ай 2013ж.</t>
   </si>
   <si>
-    <t>I тоқсан 2014ж.</t>
-[...29 lines deleted...]
-  <si>
     <t>9 ай 2017ж.</t>
   </si>
   <si>
-    <t>I тоқсан 2018ж.</t>
-[...14 lines deleted...]
-  <si>
     <t>9 ай 2019ж.</t>
-  </si>
-[...11 lines deleted...]
- 2021ж.</t>
   </si>
   <si>
     <t>9 ай 2021ж.</t>
   </si>
   <si>
     <r>
       <t>1 тоқсан 2022ж.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>I жартыжыл
-[...3 lines deleted...]
-  <si>
     <t>9 ай 2022ж.</t>
   </si>
   <si>
     <r>
       <t>1 тоқсан 2023ж.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>I жартыжыл
-[...3 lines deleted...]
-  <si>
     <t>9 ай 2023ж.</t>
   </si>
   <si>
     <r>
       <t>1 тоқсан 2024ж.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>I жартыжыл
-[...3 lines deleted...]
-  <si>
     <t>9 ай 2024ж.</t>
   </si>
   <si>
     <r>
       <t>1 тоқсан 2025ж.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
-  </si>
-[...3 lines deleted...]
- 2025ж.</t>
   </si>
   <si>
     <t>+7 7172 74 96 76</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -608,53 +483,50 @@
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>1995-2006 жылдар аралығында-жылдық деректер, 2007 жылдан бастап қазіргі уақытқа дейін - тоқсан бойынша жинақталған және жылдық деректер келтірілген</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ
 </t>
   </si>
   <si>
     <t xml:space="preserve">Табыстар әдісімен ЖІӨ
 </t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>9 ай 2025ж.</t>
   </si>
   <si>
-    <t>А. Исабекова, М. Әкімбек</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Нақты көлем индексі – салыстырмалы кезеңде саладағы өндіріс көлемінің өзгеруін сипаттайтын салыстырмалы көрсеткіш. </t>
   </si>
   <si>
     <t>Базистік кезеңде есептелген және базистік кезеңдегі бағасына белгілі бір құнның ағымдағы кезеңге бөліндісімен есептеледі.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">4) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>алдын ала деректер бойынша</t>
     </r>
   </si>
   <si>
     <r>
       <t>2025 жыл</t>
     </r>
     <r>
       <rPr>
@@ -662,50 +534,195 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)4)</t>
     </r>
   </si>
   <si>
     <r>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2025 жылдан бастап деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелген.</t>
     </r>
   </si>
   <si>
     <r>
       <t>1 тоқсан 2026ж.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>А. Исабекова</t>
+  </si>
+  <si>
+    <t>aig.isabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2007ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжылдық 2007ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2008ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжылдық 2008ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2009ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжылдық 2009ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2010ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжылдық 2010ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2011ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжылдық 2011ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2012ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжылдық 2012ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2013ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжылдық 2013ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2014ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2014ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2015ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық 2015ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2016ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық 
+2016ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2017ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық 
+2017ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2018ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2018ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2019ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2019ж.</t>
+  </si>
+  <si>
+    <t>1 тоқсан 2020ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2020ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2021ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2022ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2023ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2024ж.</t>
+  </si>
+  <si>
+    <t>1 жартыжыл
+дық
+ 2025ж.</t>
+  </si>
+  <si>
+    <r>
+      <t>1 жартыжыл
+дық
+ 2026ж.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
@@ -2843,75 +2860,75 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="698" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="171" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="18" xfId="605" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="18" xfId="605" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="18" xfId="605" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="18" xfId="605" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="18" xfId="605" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="18" xfId="605" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
@@ -3996,418 +4013,418 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507154/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/517770/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/517600/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/518341/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="44.33203125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
       <c r="A1" s="81"/>
       <c r="B1" s="81"/>
     </row>
     <row r="2" spans="1:3" ht="21" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="16">
         <v>1118</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="21" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="73" t="s">
-        <v>59</v>
+      <c r="B3" s="72" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="21" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="21" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="74" t="s">
-        <v>59</v>
+      <c r="B5" s="73" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="30.6" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="78" t="s">
-        <v>139</v>
+      <c r="B6" s="76" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="25.5">
+    <row r="7" spans="1:3" ht="26.4">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="58" t="s">
-        <v>146</v>
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="21" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="17" t="s">
-        <v>116</v>
+        <v>82</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="25.5">
+    <row r="9" spans="1:3" ht="26.4">
       <c r="A9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="58" t="s">
-        <v>147</v>
+        <v>112</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="58" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="18"/>
     </row>
     <row r="12" spans="1:3" ht="21" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="75" t="s">
-        <v>30</v>
+      <c r="B12" s="74" t="s">
+        <v>29</v>
       </c>
       <c r="C12" s="15"/>
     </row>
     <row r="13" spans="1:3" ht="21" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="76" t="s">
-        <v>32</v>
+      <c r="B13" s="75" t="s">
+        <v>31</v>
       </c>
       <c r="C13" s="15"/>
     </row>
-    <row r="14" spans="1:3" ht="25.5">
+    <row r="14" spans="1:3" ht="26.4">
       <c r="A14" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="79" t="s">
-        <v>141</v>
+      <c r="B14" s="77" t="s">
+        <v>107</v>
       </c>
       <c r="C14" s="15"/>
     </row>
-    <row r="15" spans="1:3" ht="25.5">
+    <row r="15" spans="1:3" ht="26.4">
       <c r="A15" s="83"/>
-      <c r="B15" s="79" t="s">
-        <v>142</v>
+      <c r="B15" s="77" t="s">
+        <v>108</v>
       </c>
       <c r="C15" s="15"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="84"/>
-      <c r="B16" s="80" t="s">
-        <v>143</v>
+      <c r="B16" s="78" t="s">
+        <v>109</v>
       </c>
       <c r="C16" s="15"/>
     </row>
     <row r="17" spans="1:3" ht="21" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="76" t="s">
+      <c r="B17" s="75" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="15"/>
     </row>
     <row r="18" spans="1:3" ht="21" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="19">
-        <v>46216</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="21" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="19">
-        <v>46307</v>
+        <v>46371</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="21" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="21" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>145</v>
+        <v>117</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="21" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="20" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="21" customHeight="1">
       <c r="A23" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="77" t="s">
-        <v>29</v>
+      <c r="B23" s="79" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="11"/>
       <c r="B25" s="11"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="11"/>
       <c r="B26" s="11"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="11"/>
       <c r="B27" s="11"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="11"/>
       <c r="B29" s="11"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="11"/>
       <c r="B30" s="11"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/classifiers/statistical/116/, "/>
-    <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B17" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
-    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/"/>
-    <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/"/>
+    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/517600/"/>
+    <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/517770/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="14.4">
       <c r="B2" s="3"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="4"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5">
+    <row r="11" spans="2:2" ht="26.4">
       <c r="B11" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="14" style="14" customWidth="1"/>
-    <col min="2" max="2" width="32.7109375" style="14" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="14"/>
+    <col min="2" max="2" width="32.6640625" style="14" customWidth="1"/>
+    <col min="3" max="14" width="11.33203125" style="14" customWidth="1"/>
+    <col min="15" max="18" width="10.6640625" style="14" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.6640625" style="14" bestFit="1" customWidth="1"/>
+    <col min="20" max="37" width="5.6640625" style="14" customWidth="1"/>
+    <col min="38" max="45" width="9.109375" style="14"/>
+    <col min="46" max="46" width="8.88671875" style="14" customWidth="1"/>
+    <col min="47" max="16384" width="9.109375" style="14"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" s="13" customFormat="1" ht="15.75">
+    <row r="2" spans="1:37" s="13" customFormat="1" ht="15.6">
       <c r="A2" s="21">
         <v>1118</v>
       </c>
       <c r="B2" s="13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" ht="13.2">
+      <c r="N3" s="59" t="s">
         <v>59</v>
-      </c>
-[...3 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="61" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="22">
         <v>1995</v>
       </c>
       <c r="D4" s="22">
         <v>1996</v>
       </c>
       <c r="E4" s="22">
         <v>1997</v>
       </c>
       <c r="F4" s="22">
         <v>1998</v>
       </c>
       <c r="G4" s="22">
         <v>1999</v>
       </c>
       <c r="H4" s="22">
         <v>2000</v>
       </c>
       <c r="I4" s="22">
         <v>2001</v>
       </c>
       <c r="J4" s="22">
         <v>2002</v>
@@ -4431,51 +4448,51 @@
       <c r="S4" s="54"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
       <c r="Z4" s="23"/>
       <c r="AA4" s="23"/>
       <c r="AB4" s="23"/>
       <c r="AC4" s="23"/>
       <c r="AD4" s="23"/>
       <c r="AE4" s="23"/>
       <c r="AF4" s="23"/>
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
       <c r="AK4" s="23"/>
     </row>
     <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="63">
         <v>11180101</v>
       </c>
       <c r="B5" s="62" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C5" s="33">
         <v>81.2</v>
       </c>
       <c r="D5" s="33">
         <v>93.3</v>
       </c>
       <c r="E5" s="33">
         <v>101</v>
       </c>
       <c r="F5" s="33">
         <v>97.2</v>
       </c>
       <c r="G5" s="33">
         <v>101.4</v>
       </c>
       <c r="H5" s="33">
         <v>103.1</v>
       </c>
       <c r="I5" s="33">
         <v>109.9</v>
       </c>
       <c r="J5" s="33">
         <v>100.8</v>
       </c>
@@ -4493,56 +4510,56 @@
       </c>
       <c r="O5" s="55"/>
       <c r="P5" s="55"/>
       <c r="Q5" s="55"/>
       <c r="R5" s="55"/>
       <c r="S5" s="55"/>
       <c r="T5" s="24"/>
       <c r="U5" s="24"/>
       <c r="V5" s="24"/>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="24"/>
       <c r="Z5" s="24"/>
       <c r="AA5" s="24"/>
       <c r="AB5" s="24"/>
       <c r="AC5" s="24"/>
       <c r="AD5" s="24"/>
       <c r="AE5" s="24"/>
       <c r="AF5" s="24"/>
       <c r="AG5" s="24"/>
       <c r="AH5" s="24"/>
       <c r="AI5" s="24"/>
       <c r="AJ5" s="24"/>
       <c r="AK5" s="24"/>
     </row>
-    <row r="6" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="2" customFormat="1" ht="13.2">
       <c r="A6" s="64" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C6" s="32">
         <v>80.8</v>
       </c>
       <c r="D6" s="32">
         <v>95.3</v>
       </c>
       <c r="E6" s="32">
         <v>103.8</v>
       </c>
       <c r="F6" s="32">
         <v>99.5</v>
       </c>
       <c r="G6" s="32">
         <v>100.1</v>
       </c>
       <c r="H6" s="32">
         <v>101.1</v>
       </c>
       <c r="I6" s="32">
         <v>107.6</v>
       </c>
       <c r="J6" s="32">
         <v>101</v>
       </c>
@@ -4560,56 +4577,56 @@
       </c>
       <c r="O6" s="56"/>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="56"/>
       <c r="T6" s="24"/>
       <c r="U6" s="24"/>
       <c r="V6" s="24"/>
       <c r="W6" s="24"/>
       <c r="X6" s="24"/>
       <c r="Y6" s="24"/>
       <c r="Z6" s="24"/>
       <c r="AA6" s="24"/>
       <c r="AB6" s="24"/>
       <c r="AC6" s="24"/>
       <c r="AD6" s="24"/>
       <c r="AE6" s="24"/>
       <c r="AF6" s="24"/>
       <c r="AG6" s="24"/>
       <c r="AH6" s="24"/>
       <c r="AI6" s="24"/>
       <c r="AJ6" s="24"/>
       <c r="AK6" s="24"/>
     </row>
-    <row r="7" spans="1:37" s="2" customFormat="1" ht="25.5">
+    <row r="7" spans="1:37" s="2" customFormat="1" ht="26.4">
       <c r="A7" s="65" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C7" s="32">
         <v>94.6</v>
       </c>
       <c r="D7" s="32">
         <v>85.3</v>
       </c>
       <c r="E7" s="32">
         <v>89.8</v>
       </c>
       <c r="F7" s="32">
         <v>85.2</v>
       </c>
       <c r="G7" s="32">
         <v>107.6</v>
       </c>
       <c r="H7" s="32">
         <v>115</v>
       </c>
       <c r="I7" s="32">
         <v>119.2</v>
       </c>
       <c r="J7" s="32">
         <v>92.5</v>
       </c>
@@ -4627,834 +4644,838 @@
       </c>
       <c r="O7" s="57"/>
       <c r="P7" s="57"/>
       <c r="Q7" s="57"/>
       <c r="R7" s="57"/>
       <c r="S7" s="57"/>
       <c r="T7" s="24"/>
       <c r="U7" s="24"/>
       <c r="V7" s="24"/>
       <c r="W7" s="24"/>
       <c r="X7" s="24"/>
       <c r="Y7" s="24"/>
       <c r="Z7" s="24"/>
       <c r="AA7" s="24"/>
       <c r="AB7" s="24"/>
       <c r="AC7" s="24"/>
       <c r="AD7" s="24"/>
       <c r="AE7" s="24"/>
       <c r="AF7" s="24"/>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="24"/>
       <c r="AJ7" s="24"/>
       <c r="AK7" s="24"/>
     </row>
-    <row r="8" spans="1:37" ht="25.5">
+    <row r="8" spans="1:37" ht="26.4">
       <c r="A8" s="65" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B8" s="29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C8" s="32">
         <v>103.6</v>
       </c>
       <c r="D8" s="32">
         <v>85</v>
       </c>
       <c r="E8" s="32">
         <v>84.9</v>
       </c>
       <c r="F8" s="32">
         <v>82.8</v>
       </c>
       <c r="G8" s="32">
         <v>111.2</v>
       </c>
       <c r="H8" s="32">
         <v>106</v>
       </c>
       <c r="I8" s="32">
         <v>106</v>
       </c>
       <c r="J8" s="32">
         <v>109.5</v>
       </c>
       <c r="K8" s="32">
         <v>112.2</v>
       </c>
       <c r="L8" s="32">
         <v>119.5</v>
       </c>
       <c r="M8" s="32">
         <v>114.8</v>
       </c>
       <c r="N8" s="32">
         <v>109.1</v>
       </c>
       <c r="O8" s="56"/>
       <c r="P8" s="56"/>
       <c r="Q8" s="56"/>
       <c r="R8" s="56"/>
       <c r="S8" s="56"/>
     </row>
-    <row r="9" spans="1:37" ht="25.5">
+    <row r="9" spans="1:37" ht="26.4">
       <c r="A9" s="65" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B9" s="29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C9" s="32">
         <v>82.6</v>
       </c>
       <c r="D9" s="32">
         <v>85.7</v>
       </c>
       <c r="E9" s="32">
         <v>97.3</v>
       </c>
       <c r="F9" s="32">
         <v>88.2</v>
       </c>
       <c r="G9" s="32">
         <v>103.5</v>
       </c>
       <c r="H9" s="32">
         <v>127</v>
       </c>
       <c r="I9" s="32">
         <v>131.4</v>
       </c>
       <c r="J9" s="32">
         <v>81</v>
       </c>
       <c r="K9" s="32">
         <v>105.9</v>
       </c>
       <c r="L9" s="32">
         <v>102.4</v>
       </c>
       <c r="M9" s="32">
         <v>107.2</v>
       </c>
       <c r="N9" s="32">
         <v>105.6</v>
       </c>
       <c r="O9" s="56"/>
       <c r="P9" s="56"/>
       <c r="Q9" s="56"/>
       <c r="R9" s="56"/>
       <c r="S9" s="56"/>
     </row>
-    <row r="10" spans="1:37" ht="38.25">
+    <row r="10" spans="1:37" ht="39.6">
       <c r="A10" s="65" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C10" s="32">
         <v>43.2</v>
       </c>
       <c r="D10" s="32">
         <v>71.5</v>
       </c>
       <c r="E10" s="32">
         <v>59.9</v>
       </c>
       <c r="F10" s="32">
         <v>75.8</v>
       </c>
       <c r="G10" s="32">
         <v>162.6</v>
       </c>
       <c r="H10" s="32">
         <v>119</v>
       </c>
       <c r="I10" s="32">
         <v>146.69999999999999</v>
       </c>
       <c r="J10" s="32">
         <v>202.9</v>
       </c>
       <c r="K10" s="32">
         <v>108.2</v>
       </c>
       <c r="L10" s="32">
         <v>105.9</v>
       </c>
       <c r="M10" s="32">
         <v>103.3</v>
       </c>
       <c r="N10" s="32">
         <v>107.3</v>
       </c>
       <c r="O10" s="56"/>
       <c r="P10" s="56"/>
       <c r="Q10" s="56"/>
       <c r="R10" s="56"/>
       <c r="S10" s="56"/>
     </row>
-    <row r="11" spans="1:37" ht="12.75">
+    <row r="11" spans="1:37" ht="13.2">
       <c r="A11" s="65" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C11" s="33">
         <v>57.6</v>
       </c>
       <c r="D11" s="33">
         <v>70.400000000000006</v>
       </c>
       <c r="E11" s="33">
         <v>105.6</v>
       </c>
       <c r="F11" s="33">
         <v>97.2</v>
       </c>
       <c r="G11" s="33">
         <v>109.7</v>
       </c>
       <c r="H11" s="33">
         <v>110.7</v>
       </c>
       <c r="I11" s="33">
         <v>140.5</v>
       </c>
       <c r="J11" s="33">
         <v>111</v>
       </c>
       <c r="K11" s="33">
         <v>106.4</v>
       </c>
       <c r="L11" s="33">
         <v>115.1</v>
       </c>
       <c r="M11" s="33">
         <v>135</v>
       </c>
       <c r="N11" s="33">
         <v>131.69999999999999</v>
       </c>
       <c r="O11" s="55"/>
       <c r="P11" s="55"/>
       <c r="Q11" s="55"/>
       <c r="R11" s="55"/>
       <c r="S11" s="55"/>
     </row>
-    <row r="12" spans="1:37" ht="25.5">
+    <row r="12" spans="1:37" ht="26.4">
       <c r="A12" s="65" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C12" s="32">
         <v>62.1</v>
       </c>
       <c r="D12" s="32">
         <v>76.099999999999994</v>
       </c>
       <c r="E12" s="32">
         <v>103.3</v>
       </c>
       <c r="F12" s="32">
         <v>92.8</v>
       </c>
       <c r="G12" s="32">
         <v>100.5</v>
       </c>
       <c r="H12" s="32">
         <v>116.1</v>
       </c>
       <c r="I12" s="32">
         <v>125.3</v>
       </c>
       <c r="J12" s="32">
         <v>110</v>
       </c>
       <c r="K12" s="32">
         <v>108</v>
       </c>
       <c r="L12" s="32">
         <v>122.5</v>
       </c>
       <c r="M12" s="32">
         <v>128.1</v>
       </c>
       <c r="N12" s="32">
         <v>129.69999999999999</v>
       </c>
       <c r="O12" s="56"/>
       <c r="P12" s="56"/>
       <c r="Q12" s="56"/>
       <c r="R12" s="56"/>
       <c r="S12" s="56"/>
     </row>
-    <row r="13" spans="1:37" ht="25.5">
+    <row r="13" spans="1:37" ht="26.4">
       <c r="A13" s="66"/>
       <c r="B13" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="56"/>
       <c r="P13" s="56"/>
       <c r="Q13" s="56"/>
       <c r="R13" s="56"/>
       <c r="S13" s="56"/>
     </row>
-    <row r="14" spans="1:37" ht="12.75">
+    <row r="14" spans="1:37" ht="13.2">
       <c r="A14" s="66">
         <v>111108</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="33"/>
       <c r="D14" s="33"/>
       <c r="E14" s="33"/>
       <c r="F14" s="33"/>
       <c r="G14" s="33"/>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="33"/>
       <c r="N14" s="33"/>
       <c r="O14" s="55"/>
       <c r="P14" s="55"/>
       <c r="Q14" s="55"/>
       <c r="R14" s="55"/>
       <c r="S14" s="55"/>
     </row>
-    <row r="15" spans="1:37" ht="25.5">
+    <row r="15" spans="1:37" ht="26.4">
       <c r="A15" s="65" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B15" s="28" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C15" s="32">
         <v>105</v>
       </c>
       <c r="D15" s="32">
         <v>102</v>
       </c>
       <c r="E15" s="32">
         <v>101.2</v>
       </c>
       <c r="F15" s="32">
         <v>88.1</v>
       </c>
       <c r="G15" s="32">
         <v>103</v>
       </c>
       <c r="H15" s="32">
         <v>127.9</v>
       </c>
       <c r="I15" s="32">
         <v>98.2</v>
       </c>
       <c r="J15" s="32">
         <v>116.6</v>
       </c>
       <c r="K15" s="32">
         <v>107.5</v>
       </c>
       <c r="L15" s="32">
         <v>111.2</v>
       </c>
       <c r="M15" s="32">
         <v>100.4</v>
       </c>
       <c r="N15" s="32">
         <v>106.8</v>
       </c>
       <c r="O15" s="56"/>
       <c r="P15" s="56"/>
       <c r="Q15" s="56"/>
       <c r="R15" s="56"/>
       <c r="S15" s="56"/>
     </row>
-    <row r="16" spans="1:37" ht="25.5">
+    <row r="16" spans="1:37" ht="26.4">
       <c r="A16" s="65" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C16" s="32">
         <v>80.099999999999994</v>
       </c>
       <c r="D16" s="32">
         <v>82.9</v>
       </c>
       <c r="E16" s="32">
         <v>107.5</v>
       </c>
       <c r="F16" s="32">
         <v>92.8</v>
       </c>
       <c r="G16" s="32">
         <v>100.6</v>
       </c>
       <c r="H16" s="32">
         <v>128</v>
       </c>
       <c r="I16" s="32">
         <v>98.5</v>
       </c>
       <c r="J16" s="32">
         <v>103.1</v>
       </c>
       <c r="K16" s="32">
         <v>92.4</v>
       </c>
       <c r="L16" s="32">
         <v>114.9</v>
       </c>
       <c r="M16" s="32">
         <v>112.1</v>
       </c>
       <c r="N16" s="32">
         <v>112.6</v>
       </c>
       <c r="O16" s="56"/>
       <c r="P16" s="56"/>
       <c r="Q16" s="56"/>
       <c r="R16" s="56"/>
       <c r="S16" s="56"/>
     </row>
-    <row r="17" spans="1:19" ht="14.25">
+    <row r="17" spans="1:19" ht="14.4">
       <c r="A17" s="65">
         <v>1118</v>
       </c>
       <c r="B17" s="34" t="s">
-        <v>119</v>
+        <v>85</v>
       </c>
       <c r="C17" s="31">
         <v>91.8</v>
       </c>
       <c r="D17" s="33">
         <v>100.5</v>
       </c>
       <c r="E17" s="33">
         <v>101.7</v>
       </c>
       <c r="F17" s="33">
         <v>98.1</v>
       </c>
       <c r="G17" s="33">
         <v>102.7</v>
       </c>
       <c r="H17" s="33">
         <v>109.8</v>
       </c>
       <c r="I17" s="33">
         <v>113.5</v>
       </c>
       <c r="J17" s="33">
         <v>109.8</v>
       </c>
       <c r="K17" s="33">
         <v>109.3</v>
       </c>
       <c r="L17" s="33">
         <v>109.6</v>
       </c>
       <c r="M17" s="33">
         <v>109.7</v>
       </c>
       <c r="N17" s="33">
         <v>110.7</v>
       </c>
       <c r="O17" s="55"/>
       <c r="P17" s="55"/>
       <c r="Q17" s="55"/>
       <c r="R17" s="55"/>
       <c r="S17" s="55"/>
     </row>
-    <row r="20" spans="1:19" ht="14.25">
+    <row r="20" spans="1:19" ht="14.4">
       <c r="A20" s="85" t="s">
-        <v>117</v>
+        <v>83</v>
       </c>
       <c r="B20" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A20:B20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:CB25"/>
+  <dimension ref="A2:CD25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="BR5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" customWidth="1"/>
-[...57 lines deleted...]
-    <col min="79" max="79" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="14.44140625" customWidth="1"/>
+    <col min="2" max="2" width="34.5546875" customWidth="1"/>
+    <col min="3" max="3" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.109375" customWidth="1"/>
+    <col min="5" max="5" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.33203125" customWidth="1"/>
+    <col min="9" max="10" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="25" max="26" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="29" max="30" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="33" max="34" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="37" max="38" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="41" max="43" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="45" max="47" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="49" max="51" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="53" max="55" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="57" max="59" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="61" max="63" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="70" max="70" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="76" max="76" width="12.33203125" customWidth="1"/>
+    <col min="77" max="77" width="12.6640625" customWidth="1"/>
+    <col min="78" max="78" width="13.88671875" customWidth="1"/>
+    <col min="79" max="79" width="13.44140625" customWidth="1"/>
+    <col min="80" max="80" width="14.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:80" ht="15.75">
+    <row r="2" spans="1:82" ht="15.6">
       <c r="A2" s="21">
         <v>1118</v>
       </c>
       <c r="B2" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="3" spans="1:82">
+      <c r="CB3" s="59" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:80" ht="51">
+    <row r="4" spans="1:82" ht="52.8">
       <c r="A4" s="22" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B4" s="70"/>
       <c r="C4" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="D4" s="71" t="s">
+        <v>120</v>
+      </c>
+      <c r="E4" s="71" t="s">
+        <v>43</v>
+      </c>
+      <c r="F4" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="G4" s="71" t="s">
+        <v>121</v>
+      </c>
+      <c r="H4" s="71" t="s">
+        <v>122</v>
+      </c>
+      <c r="I4" s="71" t="s">
+        <v>44</v>
+      </c>
+      <c r="J4" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="K4" s="71" t="s">
+        <v>123</v>
+      </c>
+      <c r="L4" s="71" t="s">
+        <v>124</v>
+      </c>
+      <c r="M4" s="71" t="s">
+        <v>45</v>
+      </c>
+      <c r="N4" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="O4" s="71" t="s">
+        <v>125</v>
+      </c>
+      <c r="P4" s="71" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q4" s="71" t="s">
+        <v>46</v>
+      </c>
+      <c r="R4" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="S4" s="71" t="s">
+        <v>127</v>
+      </c>
+      <c r="T4" s="71" t="s">
+        <v>128</v>
+      </c>
+      <c r="U4" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="V4" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="W4" s="71" t="s">
+        <v>129</v>
+      </c>
+      <c r="X4" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="Y4" s="71" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z4" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA4" s="71" t="s">
+        <v>131</v>
+      </c>
+      <c r="AB4" s="71" t="s">
+        <v>132</v>
+      </c>
+      <c r="AC4" s="71" t="s">
         <v>70</v>
       </c>
-      <c r="D4" s="71" t="s">
+      <c r="AD4" s="71" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE4" s="71" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF4" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG4" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="AH4" s="71" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI4" s="71" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ4" s="71" t="s">
+        <v>136</v>
+      </c>
+      <c r="AK4" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="AL4" s="71" t="s">
+        <v>96</v>
+      </c>
+      <c r="AM4" s="71" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN4" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO4" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP4" s="71" t="s">
+        <v>97</v>
+      </c>
+      <c r="AQ4" s="71" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR4" s="71" t="s">
+        <v>140</v>
+      </c>
+      <c r="AS4" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="E4" s="71" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="71" t="s">
+      <c r="AT4" s="71" t="s">
+        <v>98</v>
+      </c>
+      <c r="AU4" s="71" t="s">
+        <v>141</v>
+      </c>
+      <c r="AV4" s="71" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW4" s="71" t="s">
+        <v>56</v>
+      </c>
+      <c r="AX4" s="71" t="s">
+        <v>99</v>
+      </c>
+      <c r="AY4" s="71" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ4" s="71" t="s">
+        <v>144</v>
+      </c>
+      <c r="BA4" s="71" t="s">
         <v>72</v>
       </c>
-      <c r="H4" s="71" t="s">
+      <c r="BB4" s="71" t="s">
+        <v>100</v>
+      </c>
+      <c r="BC4" s="71" t="s">
+        <v>145</v>
+      </c>
+      <c r="BD4" s="71" t="s">
+        <v>146</v>
+      </c>
+      <c r="BE4" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="BF4" s="71" t="s">
+        <v>101</v>
+      </c>
+      <c r="BG4" s="71" t="s">
+        <v>48</v>
+      </c>
+      <c r="BH4" s="71" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI4" s="71" t="s">
         <v>73</v>
       </c>
-      <c r="I4" s="71" t="s">
-[...5 lines deleted...]
-      <c r="K4" s="71" t="s">
+      <c r="BJ4" s="71" t="s">
+        <v>102</v>
+      </c>
+      <c r="BK4" s="71" t="s">
         <v>74</v>
       </c>
-      <c r="L4" s="71" t="s">
+      <c r="BL4" s="71" t="s">
+        <v>148</v>
+      </c>
+      <c r="BM4" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="M4" s="71" t="s">
-[...5 lines deleted...]
-      <c r="O4" s="71" t="s">
+      <c r="BN4" s="71" t="s">
+        <v>103</v>
+      </c>
+      <c r="BO4" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="P4" s="71" t="s">
+      <c r="BP4" s="71" t="s">
+        <v>149</v>
+      </c>
+      <c r="BQ4" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="Q4" s="71" t="s">
-[...5 lines deleted...]
-      <c r="S4" s="71" t="s">
+      <c r="BR4" s="71" t="s">
+        <v>104</v>
+      </c>
+      <c r="BS4" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="T4" s="71" t="s">
+      <c r="BT4" s="71" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU4" s="71" t="s">
         <v>79</v>
       </c>
-      <c r="U4" s="71" t="s">
-[...5 lines deleted...]
-      <c r="W4" s="71" t="s">
+      <c r="BV4" s="71" t="s">
+        <v>106</v>
+      </c>
+      <c r="BW4" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="X4" s="71" t="s">
-[...140 lines deleted...]
-      <c r="BS4" s="71" t="s">
+      <c r="BX4" s="71" t="s">
+        <v>151</v>
+      </c>
+      <c r="BY4" s="71" t="s">
         <v>110</v>
       </c>
-      <c r="BT4" s="71" t="s">
-[...11 lines deleted...]
-      <c r="BX4" s="71" t="s">
+      <c r="BZ4" s="71" t="s">
         <v>114</v>
       </c>
-      <c r="BY4" s="71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CA4" s="71" t="s">
-        <v>151</v>
+        <v>116</v>
+      </c>
+      <c r="CB4" s="71" t="s">
+        <v>152</v>
       </c>
     </row>
-    <row r="5" spans="1:80" ht="25.5">
+    <row r="5" spans="1:82" ht="26.4">
       <c r="A5" s="68">
         <v>11180101</v>
       </c>
       <c r="B5" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C5" s="35">
         <v>111</v>
       </c>
       <c r="D5" s="35">
         <v>111.7</v>
       </c>
       <c r="E5" s="35">
         <v>116.4</v>
       </c>
       <c r="F5" s="35">
         <v>111.4</v>
       </c>
       <c r="G5" s="35">
         <v>108.4</v>
       </c>
       <c r="H5" s="35">
         <v>106.1</v>
       </c>
       <c r="I5" s="35">
         <v>101</v>
       </c>
       <c r="J5" s="35">
         <v>106.4</v>
       </c>
@@ -5643,58 +5664,61 @@
       </c>
       <c r="BT5" s="60">
         <v>103.2</v>
       </c>
       <c r="BU5" s="41">
         <v>105.1</v>
       </c>
       <c r="BV5" s="41">
         <v>107.9</v>
       </c>
       <c r="BW5" s="60">
         <v>105.5</v>
       </c>
       <c r="BX5" s="60">
         <v>109.3</v>
       </c>
       <c r="BY5" s="60">
         <v>108.4</v>
       </c>
       <c r="BZ5" s="60">
         <v>107.3</v>
       </c>
       <c r="CA5" s="60">
         <v>106.7</v>
       </c>
-      <c r="CB5" s="72"/>
+      <c r="CB5" s="60">
+        <v>102.1</v>
+      </c>
+      <c r="CD5" s="80"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" s="64" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C6" s="43">
         <v>110.9</v>
       </c>
       <c r="D6" s="43">
         <v>111.2</v>
       </c>
       <c r="E6" s="43">
         <v>117.1</v>
       </c>
       <c r="F6" s="43">
         <v>110.9</v>
       </c>
       <c r="G6" s="43">
         <v>110.2</v>
       </c>
       <c r="H6" s="43">
         <v>106.4</v>
       </c>
       <c r="I6" s="43">
         <v>100</v>
       </c>
       <c r="J6" s="43">
         <v>107.8</v>
       </c>
@@ -5883,58 +5907,61 @@
       </c>
       <c r="BT6" s="44">
         <v>105.6</v>
       </c>
       <c r="BU6" s="44">
         <v>106.7</v>
       </c>
       <c r="BV6" s="44">
         <v>109.6</v>
       </c>
       <c r="BW6" s="44">
         <v>106.6</v>
       </c>
       <c r="BX6" s="44">
         <v>109.8</v>
       </c>
       <c r="BY6" s="44">
         <v>109.3</v>
       </c>
       <c r="BZ6" s="44">
         <v>108.1</v>
       </c>
       <c r="CA6" s="44">
         <v>105.7</v>
       </c>
-      <c r="CB6" s="72"/>
+      <c r="CB6" s="44">
+        <v>102</v>
+      </c>
+      <c r="CD6" s="80"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82" ht="26.4">
       <c r="A7" s="65" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C7" s="43">
         <v>112.1</v>
       </c>
       <c r="D7" s="43">
         <v>113.3</v>
       </c>
       <c r="E7" s="43">
         <v>115.1</v>
       </c>
       <c r="F7" s="43">
         <v>114</v>
       </c>
       <c r="G7" s="43">
         <v>102.5</v>
       </c>
       <c r="H7" s="43">
         <v>105.1</v>
       </c>
       <c r="I7" s="43">
         <v>104.6</v>
       </c>
       <c r="J7" s="43">
         <v>102.6</v>
       </c>
@@ -6123,58 +6150,61 @@
       </c>
       <c r="BT7" s="46">
         <v>94.8</v>
       </c>
       <c r="BU7" s="46">
         <v>98.8</v>
       </c>
       <c r="BV7" s="44">
         <v>101</v>
       </c>
       <c r="BW7" s="46">
         <v>100.9</v>
       </c>
       <c r="BX7" s="46">
         <v>108</v>
       </c>
       <c r="BY7" s="44">
         <v>105.1</v>
       </c>
       <c r="BZ7" s="44">
         <v>103.4</v>
       </c>
       <c r="CA7" s="44">
         <v>112.8</v>
       </c>
-      <c r="CB7" s="72"/>
+      <c r="CB7" s="46">
+        <v>103.4</v>
+      </c>
+      <c r="CD7" s="80"/>
     </row>
-    <row r="8" spans="1:80" ht="25.5">
+    <row r="8" spans="1:82" ht="26.4">
       <c r="A8" s="65" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B8" s="29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C8" s="43">
         <v>114.4</v>
       </c>
       <c r="D8" s="43">
         <v>116.5</v>
       </c>
       <c r="E8" s="43">
         <v>117</v>
       </c>
       <c r="F8" s="43">
         <v>115.5</v>
       </c>
       <c r="G8" s="43">
         <v>100.3</v>
       </c>
       <c r="H8" s="43">
         <v>105.2</v>
       </c>
       <c r="I8" s="43">
         <v>106.7</v>
       </c>
       <c r="J8" s="43">
         <v>101.8</v>
       </c>
@@ -6363,58 +6393,61 @@
       </c>
       <c r="BT8" s="46">
         <v>98.1</v>
       </c>
       <c r="BU8" s="46">
         <v>98.3</v>
       </c>
       <c r="BV8" s="44">
         <v>101.6</v>
       </c>
       <c r="BW8" s="46">
         <v>97.7</v>
       </c>
       <c r="BX8" s="46">
         <v>105.7</v>
       </c>
       <c r="BY8" s="46">
         <v>102.7</v>
       </c>
       <c r="BZ8" s="46">
         <v>100.2</v>
       </c>
       <c r="CA8" s="46">
         <v>105.9</v>
       </c>
-      <c r="CB8" s="72"/>
+      <c r="CB8" s="46">
+        <v>95.1</v>
+      </c>
+      <c r="CD8" s="80"/>
     </row>
-    <row r="9" spans="1:80" ht="25.5">
+    <row r="9" spans="1:82" ht="26.4">
       <c r="A9" s="65" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B9" s="29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C9" s="43">
         <v>109.6</v>
       </c>
       <c r="D9" s="43">
         <v>109.9</v>
       </c>
       <c r="E9" s="43">
         <v>113.1</v>
       </c>
       <c r="F9" s="43">
         <v>112.7</v>
       </c>
       <c r="G9" s="43">
         <v>104.9</v>
       </c>
       <c r="H9" s="43">
         <v>105</v>
       </c>
       <c r="I9" s="43">
         <v>102.5</v>
       </c>
       <c r="J9" s="43">
         <v>103.4</v>
       </c>
@@ -6603,58 +6636,61 @@
       </c>
       <c r="BT9" s="46">
         <v>90.6</v>
       </c>
       <c r="BU9" s="46">
         <v>99.4</v>
       </c>
       <c r="BV9" s="44">
         <v>100.3</v>
       </c>
       <c r="BW9" s="46">
         <v>105.7</v>
       </c>
       <c r="BX9" s="46">
         <v>111.4</v>
       </c>
       <c r="BY9" s="44">
         <v>108</v>
       </c>
       <c r="BZ9" s="44">
         <v>107</v>
       </c>
       <c r="CA9" s="44">
         <v>122.6</v>
       </c>
-      <c r="CB9" s="72"/>
+      <c r="CB9" s="46">
+        <v>114.7</v>
+      </c>
+      <c r="CD9" s="80"/>
     </row>
-    <row r="10" spans="1:80" ht="38.25">
+    <row r="10" spans="1:82" ht="39.6">
       <c r="A10" s="65" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C10" s="43">
         <v>105.8</v>
       </c>
       <c r="D10" s="43">
         <v>116.4</v>
       </c>
       <c r="E10" s="43">
         <v>102.9</v>
       </c>
       <c r="F10" s="43">
         <v>107.5</v>
       </c>
       <c r="G10" s="43">
         <v>100</v>
       </c>
       <c r="H10" s="43">
         <v>103.4</v>
       </c>
       <c r="I10" s="43">
         <v>103</v>
       </c>
       <c r="J10" s="43">
         <v>90.4</v>
       </c>
@@ -6843,58 +6879,61 @@
       </c>
       <c r="BT10" s="44">
         <v>112</v>
       </c>
       <c r="BU10" s="46">
         <v>110.2</v>
       </c>
       <c r="BV10" s="44">
         <v>81.8</v>
       </c>
       <c r="BW10" s="44">
         <v>96.3</v>
       </c>
       <c r="BX10" s="44">
         <v>90.7</v>
       </c>
       <c r="BY10" s="44">
         <v>104.7</v>
       </c>
       <c r="BZ10" s="44">
         <v>105.5</v>
       </c>
       <c r="CA10" s="44">
         <v>88.5</v>
       </c>
-      <c r="CB10" s="72"/>
+      <c r="CB10" s="44">
+        <v>80.5</v>
+      </c>
+      <c r="CD10" s="80"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" s="65" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C11" s="35">
         <v>107.8</v>
       </c>
       <c r="D11" s="35">
         <v>126.2</v>
       </c>
       <c r="E11" s="35">
         <v>124.8</v>
       </c>
       <c r="F11" s="35">
         <v>123.4</v>
       </c>
       <c r="G11" s="35">
         <v>80.7</v>
       </c>
       <c r="H11" s="35">
         <v>86.4</v>
       </c>
       <c r="I11" s="35">
         <v>87.8</v>
       </c>
       <c r="J11" s="35">
         <v>87.2</v>
       </c>
@@ -7083,58 +7122,61 @@
       </c>
       <c r="BT11" s="40">
         <v>98.7</v>
       </c>
       <c r="BU11" s="42">
         <v>101.7</v>
       </c>
       <c r="BV11" s="42">
         <v>105.4</v>
       </c>
       <c r="BW11" s="40">
         <v>109.8</v>
       </c>
       <c r="BX11" s="40">
         <v>115.2</v>
       </c>
       <c r="BY11" s="40">
         <v>110.6</v>
       </c>
       <c r="BZ11" s="40">
         <v>112.2</v>
       </c>
       <c r="CA11" s="40">
         <v>107.2</v>
       </c>
-      <c r="CB11" s="72"/>
+      <c r="CB11" s="40">
+        <v>104.1</v>
+      </c>
+      <c r="CD11" s="80"/>
     </row>
-    <row r="12" spans="1:80" ht="25.5">
+    <row r="12" spans="1:82" ht="26.4">
       <c r="A12" s="65" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C12" s="43">
         <v>134.1</v>
       </c>
       <c r="D12" s="43">
         <v>125.7</v>
       </c>
       <c r="E12" s="43">
         <v>121.8</v>
       </c>
       <c r="F12" s="43">
         <v>117.3</v>
       </c>
       <c r="G12" s="43">
         <v>110.9</v>
       </c>
       <c r="H12" s="43">
         <v>100.1</v>
       </c>
       <c r="I12" s="43">
         <v>103.9</v>
       </c>
       <c r="J12" s="43">
         <v>101</v>
       </c>
@@ -7323,56 +7365,59 @@
       </c>
       <c r="BT12" s="44">
         <v>99.6</v>
       </c>
       <c r="BU12" s="44">
         <v>102.2</v>
       </c>
       <c r="BV12" s="44">
         <v>106.5</v>
       </c>
       <c r="BW12" s="44">
         <v>107.4</v>
       </c>
       <c r="BX12" s="44">
         <v>116.6</v>
       </c>
       <c r="BY12" s="44">
         <v>110.8</v>
       </c>
       <c r="BZ12" s="44">
         <v>110.4</v>
       </c>
       <c r="CA12" s="44">
         <v>107.9</v>
       </c>
-      <c r="CB12" s="72"/>
+      <c r="CB12" s="44">
+        <v>105</v>
+      </c>
+      <c r="CD12" s="80"/>
     </row>
-    <row r="13" spans="1:80" ht="25.5">
+    <row r="13" spans="1:82" ht="26.4">
       <c r="A13" s="66"/>
       <c r="B13" s="28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="43"/>
       <c r="I13" s="43"/>
       <c r="J13" s="43"/>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="43"/>
       <c r="N13" s="43"/>
       <c r="O13" s="43"/>
       <c r="P13" s="43"/>
       <c r="Q13" s="43"/>
       <c r="R13" s="43"/>
       <c r="S13" s="43"/>
       <c r="T13" s="43"/>
       <c r="U13" s="43"/>
       <c r="V13" s="43"/>
       <c r="W13" s="43"/>
       <c r="X13" s="43"/>
       <c r="Y13" s="44"/>
       <c r="Z13" s="44"/>
@@ -7407,56 +7452,57 @@
       <c r="BC13" s="44"/>
       <c r="BD13" s="44"/>
       <c r="BE13" s="44"/>
       <c r="BF13" s="44"/>
       <c r="BG13" s="46"/>
       <c r="BH13" s="46"/>
       <c r="BI13" s="44"/>
       <c r="BJ13" s="44"/>
       <c r="BK13" s="46"/>
       <c r="BL13" s="46"/>
       <c r="BM13" s="46"/>
       <c r="BN13" s="46"/>
       <c r="BO13" s="46"/>
       <c r="BP13" s="46"/>
       <c r="BQ13" s="46"/>
       <c r="BR13" s="46"/>
       <c r="BS13" s="46"/>
       <c r="BT13" s="46"/>
       <c r="BU13" s="46"/>
       <c r="BV13" s="46"/>
       <c r="BW13" s="46"/>
       <c r="BX13" s="46"/>
       <c r="BY13" s="46"/>
       <c r="BZ13" s="46"/>
       <c r="CA13" s="46"/>
-      <c r="CB13" s="72"/>
+      <c r="CB13" s="46"/>
+      <c r="CD13" s="80"/>
     </row>
-    <row r="14" spans="1:80" ht="25.5">
+    <row r="14" spans="1:82" ht="26.4">
       <c r="A14" s="67"/>
       <c r="B14" s="28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="43"/>
       <c r="I14" s="43"/>
       <c r="J14" s="43"/>
       <c r="K14" s="43"/>
       <c r="L14" s="43"/>
       <c r="M14" s="43"/>
       <c r="N14" s="43"/>
       <c r="O14" s="43"/>
       <c r="P14" s="43"/>
       <c r="Q14" s="43"/>
       <c r="R14" s="43"/>
       <c r="S14" s="43"/>
       <c r="T14" s="43"/>
       <c r="U14" s="43"/>
       <c r="V14" s="43"/>
       <c r="W14" s="43"/>
       <c r="X14" s="43"/>
       <c r="Y14" s="44"/>
       <c r="Z14" s="44"/>
@@ -7491,58 +7537,59 @@
       <c r="BC14" s="44"/>
       <c r="BD14" s="44"/>
       <c r="BE14" s="44"/>
       <c r="BF14" s="44"/>
       <c r="BG14" s="46"/>
       <c r="BH14" s="46"/>
       <c r="BI14" s="44"/>
       <c r="BJ14" s="44"/>
       <c r="BK14" s="46"/>
       <c r="BL14" s="46"/>
       <c r="BM14" s="46"/>
       <c r="BN14" s="46"/>
       <c r="BO14" s="46"/>
       <c r="BP14" s="46"/>
       <c r="BQ14" s="46"/>
       <c r="BR14" s="46"/>
       <c r="BS14" s="46"/>
       <c r="BT14" s="46"/>
       <c r="BU14" s="46"/>
       <c r="BV14" s="46"/>
       <c r="BW14" s="46"/>
       <c r="BX14" s="46"/>
       <c r="BY14" s="46"/>
       <c r="BZ14" s="46"/>
       <c r="CA14" s="46"/>
-      <c r="CB14" s="72"/>
+      <c r="CB14" s="46"/>
+      <c r="CD14" s="80"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" s="66">
         <v>111108</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C15" s="35"/>
       <c r="D15" s="35"/>
       <c r="E15" s="35"/>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="35"/>
       <c r="N15" s="35"/>
       <c r="O15" s="35"/>
       <c r="P15" s="35"/>
       <c r="Q15" s="35"/>
       <c r="R15" s="35"/>
       <c r="S15" s="35"/>
       <c r="T15" s="35"/>
       <c r="U15" s="35"/>
       <c r="V15" s="35"/>
       <c r="W15" s="35"/>
       <c r="X15" s="35"/>
       <c r="Y15" s="37"/>
       <c r="Z15" s="37"/>
@@ -7577,58 +7624,59 @@
       <c r="BC15" s="44"/>
       <c r="BD15" s="44"/>
       <c r="BE15" s="44"/>
       <c r="BF15" s="37"/>
       <c r="BG15" s="39"/>
       <c r="BH15" s="39"/>
       <c r="BI15" s="37"/>
       <c r="BJ15" s="37"/>
       <c r="BK15" s="39"/>
       <c r="BL15" s="39"/>
       <c r="BM15" s="39"/>
       <c r="BN15" s="39"/>
       <c r="BO15" s="39"/>
       <c r="BP15" s="39"/>
       <c r="BQ15" s="39"/>
       <c r="BR15" s="39"/>
       <c r="BS15" s="39"/>
       <c r="BT15" s="39"/>
       <c r="BU15" s="39"/>
       <c r="BV15" s="39"/>
       <c r="BW15" s="39"/>
       <c r="BX15" s="39"/>
       <c r="BY15" s="39"/>
       <c r="BZ15" s="39"/>
       <c r="CA15" s="39"/>
-      <c r="CB15" s="72"/>
+      <c r="CB15" s="39"/>
+      <c r="CD15" s="80"/>
     </row>
-    <row r="16" spans="1:80" ht="25.5">
+    <row r="16" spans="1:82" ht="26.4">
       <c r="A16" s="65" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C16" s="43">
         <v>124.6</v>
       </c>
       <c r="D16" s="43">
         <v>116.4</v>
       </c>
       <c r="E16" s="43">
         <v>109.9</v>
       </c>
       <c r="F16" s="43">
         <v>109.1</v>
       </c>
       <c r="G16" s="43">
         <v>101.1</v>
       </c>
       <c r="H16" s="43">
         <v>100.9</v>
       </c>
       <c r="I16" s="43">
         <v>104.2</v>
       </c>
       <c r="J16" s="43">
         <v>100.9</v>
       </c>
@@ -7817,58 +7865,61 @@
       </c>
       <c r="BT16" s="44">
         <v>101.2</v>
       </c>
       <c r="BU16" s="44">
         <v>100</v>
       </c>
       <c r="BV16" s="44">
         <v>100</v>
       </c>
       <c r="BW16" s="44">
         <v>105.8</v>
       </c>
       <c r="BX16" s="44">
         <v>99.6</v>
       </c>
       <c r="BY16" s="44">
         <v>100.8</v>
       </c>
       <c r="BZ16" s="44">
         <v>101.9</v>
       </c>
       <c r="CA16" s="44">
         <v>94.1</v>
       </c>
-      <c r="CB16" s="72"/>
+      <c r="CB16" s="44">
+        <v>103.9</v>
+      </c>
+      <c r="CD16" s="80"/>
     </row>
-    <row r="17" spans="1:80" ht="25.5">
+    <row r="17" spans="1:82" ht="26.4">
       <c r="A17" s="65" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C17" s="43">
         <v>131.69999999999999</v>
       </c>
       <c r="D17" s="43">
         <v>129</v>
       </c>
       <c r="E17" s="43">
         <v>129.19999999999999</v>
       </c>
       <c r="F17" s="43">
         <v>126.1</v>
       </c>
       <c r="G17" s="43">
         <v>93.5</v>
       </c>
       <c r="H17" s="43">
         <v>93</v>
       </c>
       <c r="I17" s="43">
         <v>90.7</v>
       </c>
       <c r="J17" s="43">
         <v>88.5</v>
       </c>
@@ -8057,58 +8108,61 @@
       </c>
       <c r="BT17" s="44">
         <v>96.6</v>
       </c>
       <c r="BU17" s="44">
         <v>98.7</v>
       </c>
       <c r="BV17" s="44">
         <v>105.8</v>
       </c>
       <c r="BW17" s="44">
         <v>109.3</v>
       </c>
       <c r="BX17" s="44">
         <v>111.9</v>
       </c>
       <c r="BY17" s="44">
         <v>108</v>
       </c>
       <c r="BZ17" s="44">
         <v>109</v>
       </c>
       <c r="CA17" s="44">
         <v>103.1</v>
       </c>
-      <c r="CB17" s="72"/>
+      <c r="CB17" s="44">
+        <v>99.9</v>
+      </c>
+      <c r="CD17" s="80"/>
     </row>
-    <row r="18" spans="1:80" ht="14.25">
+    <row r="18" spans="1:82" ht="14.4">
       <c r="A18" s="66">
         <v>1118</v>
       </c>
       <c r="B18" s="52" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="C18" s="37">
         <v>110.6</v>
       </c>
       <c r="D18" s="37">
         <v>110.4</v>
       </c>
       <c r="E18" s="37">
         <v>109.6</v>
       </c>
       <c r="F18" s="37">
         <v>108.9</v>
       </c>
       <c r="G18" s="37">
         <v>106.1</v>
       </c>
       <c r="H18" s="37">
         <v>105.7</v>
       </c>
       <c r="I18" s="37">
         <v>104</v>
       </c>
       <c r="J18" s="37">
         <v>103.3</v>
       </c>
@@ -8297,73 +8351,76 @@
       </c>
       <c r="BT18" s="37">
         <v>103.2</v>
       </c>
       <c r="BU18" s="37">
         <v>104.1</v>
       </c>
       <c r="BV18" s="37">
         <v>105</v>
       </c>
       <c r="BW18" s="37">
         <v>105.6</v>
       </c>
       <c r="BX18" s="37">
         <v>106.3</v>
       </c>
       <c r="BY18" s="37">
         <v>106.3</v>
       </c>
       <c r="BZ18" s="37">
         <v>106.5</v>
       </c>
       <c r="CA18" s="37">
         <v>103</v>
       </c>
-      <c r="CB18" s="72"/>
+      <c r="CB18" s="37">
+        <v>104.1</v>
+      </c>
+      <c r="CD18" s="80"/>
     </row>
-    <row r="22" spans="1:80" ht="15.75" customHeight="1">
+    <row r="22" spans="1:82" ht="15.75" customHeight="1">
       <c r="A22" s="86" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="B22" s="86"/>
     </row>
-    <row r="23" spans="1:80" ht="49.5" customHeight="1">
+    <row r="23" spans="1:82" ht="49.5" customHeight="1">
       <c r="A23" s="87" t="s">
-        <v>121</v>
+        <v>87</v>
       </c>
       <c r="B23" s="87"/>
     </row>
-    <row r="24" spans="1:80" ht="52.5" customHeight="1">
+    <row r="24" spans="1:82" ht="52.5" customHeight="1">
       <c r="A24" s="88" t="s">
-        <v>150</v>
+        <v>115</v>
       </c>
       <c r="B24" s="88"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" s="86" t="s">
-        <v>148</v>
+        <v>113</v>
       </c>
       <c r="B25" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A24:B24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>