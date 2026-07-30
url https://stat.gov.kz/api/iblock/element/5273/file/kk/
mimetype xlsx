--- v0 (2026-05-05)
+++ v1 (2026-07-30)
@@ -1,72 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="1995-2006" sheetId="31" r:id="rId3"/>
-    <sheet name="2007-2025" sheetId="32" r:id="rId4"/>
+    <sheet name="2007-2026" sheetId="32" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="153">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
@@ -573,88 +568,103 @@
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>9 ай 2025 ж.</t>
   </si>
   <si>
     <t>А. Исабекова, М. Әкімбек</t>
   </si>
   <si>
     <r>
       <t>2025 ж.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)4)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>3)</t>
-[...12 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">4) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>алдын ала деректер бойынша</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2025 жылдан бастап деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелген.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 1 тоқсан 2026 ж.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="16">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_р_."/>
     <numFmt numFmtId="173" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="174" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
   </numFmts>
   <fonts count="68">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -2837,51 +2847,51 @@
     </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="18" xfId="605" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="18" xfId="605" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="18" xfId="605" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="798">
     <cellStyle name="_Приложение I.13" xfId="1"/>
     <cellStyle name="_Приложение I.13 2" xfId="2"/>
     <cellStyle name="_Приложение I.13 2 2" xfId="3"/>
     <cellStyle name="_Приложение I.13 3" xfId="4"/>
     <cellStyle name="_Приложение I.13_~6498020" xfId="5"/>
     <cellStyle name="_Приложение I.13_~6498020 2" xfId="6"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1" xfId="7"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1 2" xfId="8"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1 2 2" xfId="9"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1 3" xfId="10"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I" xfId="11"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I 2" xfId="12"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I.9" xfId="13"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I.9 2" xfId="14"/>
     <cellStyle name="_Приложение I.13_~6498020_Прил I  торговля 9мес 13)" xfId="15"/>
     <cellStyle name="_Приложение I.13_~6498020_Прил I  торговля 9мес 13) 2" xfId="16"/>
     <cellStyle name="_Приложение I.13_~6498020_Прил I торговля 9м14" xfId="17"/>
     <cellStyle name="_Приложение I.13_~6498020_Прил I торговля 9м14 2" xfId="18"/>
     <cellStyle name="_Приложение I.13_Книга1" xfId="19"/>
     <cellStyle name="_Приложение I.13_Книга1 2" xfId="20"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1" xfId="21"/>
@@ -3701,86 +3711,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3944,51 +3954,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507154/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
       <c r="A1" s="88"/>
       <c r="B1" s="88"/>
@@ -4102,59 +4112,59 @@
         <v>145</v>
       </c>
       <c r="C15" s="15"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="91"/>
       <c r="B16" s="87" t="s">
         <v>146</v>
       </c>
       <c r="C16" s="15"/>
     </row>
     <row r="17" spans="1:3" ht="21" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="84" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="15"/>
     </row>
     <row r="18" spans="1:3" ht="21" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="19">
-        <v>46142</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="21" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="19">
-        <v>46216</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="21" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="21" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="21" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>136</v>
       </c>
@@ -4187,53 +4197,53 @@
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="11"/>
       <c r="B29" s="11"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="11"/>
       <c r="B30" s="11"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/classifiers/statistical/116/, "/>
     <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
     <hyperlink ref="B17" r:id="rId4"/>
-    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId7"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/"/>
+    <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
@@ -5058,51 +5068,51 @@
     <row r="20" spans="1:19" ht="12.75" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B20" s="92"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="66"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A20:B20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:CB24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="BR5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="BR8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" customWidth="1"/>
     <col min="2" max="2" width="33.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="12.42578125" bestFit="1" customWidth="1"/>
@@ -5124,62 +5134,63 @@
     <col min="44" max="44" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="45" max="47" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="49" max="51" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="53" max="55" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="57" max="59" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="61" max="63" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="76" max="76" width="11.7109375" customWidth="1"/>
     <col min="77" max="77" width="13.140625" customWidth="1"/>
     <col min="78" max="78" width="12.85546875" customWidth="1"/>
+    <col min="79" max="79" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:80" ht="15.75">
       <c r="A2" s="21">
         <v>1119</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:80">
-      <c r="BZ3" s="67" t="s">
+      <c r="CA3" s="67" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:80" ht="51">
       <c r="A4" s="69" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="79"/>
       <c r="C4" s="80" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="80" t="s">
         <v>76</v>
       </c>
       <c r="E4" s="80" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="80" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="80" t="s">
         <v>77</v>
       </c>
       <c r="H4" s="80" t="s">
         <v>78</v>
@@ -5372,50 +5383,53 @@
       </c>
       <c r="BS4" s="80" t="s">
         <v>129</v>
       </c>
       <c r="BT4" s="80" t="s">
         <v>130</v>
       </c>
       <c r="BU4" s="80" t="s">
         <v>131</v>
       </c>
       <c r="BV4" s="80" t="s">
         <v>143</v>
       </c>
       <c r="BW4" s="80" t="s">
         <v>132</v>
       </c>
       <c r="BX4" s="80" t="s">
         <v>135</v>
       </c>
       <c r="BY4" s="80" t="s">
         <v>147</v>
       </c>
       <c r="BZ4" s="80" t="s">
         <v>149</v>
       </c>
+      <c r="CA4" s="80" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="5" spans="1:80" ht="25.5">
       <c r="A5" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="34">
         <v>111.2</v>
       </c>
       <c r="D5" s="34">
         <v>111.3</v>
       </c>
       <c r="E5" s="34">
         <v>111.1</v>
       </c>
       <c r="F5" s="34">
         <v>113.4</v>
       </c>
       <c r="G5" s="34">
         <v>115.6</v>
       </c>
       <c r="H5" s="34">
         <v>113.9</v>
@@ -5608,51 +5622,53 @@
       </c>
       <c r="BS5" s="68">
         <v>109.1</v>
       </c>
       <c r="BT5" s="68">
         <v>108.6</v>
       </c>
       <c r="BU5" s="51">
         <v>108.7</v>
       </c>
       <c r="BV5" s="51">
         <v>108.8</v>
       </c>
       <c r="BW5" s="68">
         <v>109.7</v>
       </c>
       <c r="BX5" s="68">
         <v>110.2</v>
       </c>
       <c r="BY5" s="68">
         <v>110.5</v>
       </c>
       <c r="BZ5" s="68">
         <v>110.9</v>
       </c>
-      <c r="CA5" s="81"/>
+      <c r="CA5" s="68">
+        <v>110.7</v>
+      </c>
       <c r="CB5" s="81"/>
     </row>
     <row r="6" spans="1:80">
       <c r="A6" s="26" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="53">
         <v>109.4</v>
       </c>
       <c r="D6" s="53">
         <v>109.6</v>
       </c>
       <c r="E6" s="53">
         <v>109.2</v>
       </c>
       <c r="F6" s="53">
         <v>111.9</v>
       </c>
       <c r="G6" s="36">
         <v>116.1</v>
       </c>
       <c r="H6" s="36">
@@ -5846,51 +5862,53 @@
       </c>
       <c r="BS6" s="57">
         <v>109</v>
       </c>
       <c r="BT6" s="57">
         <v>108.7</v>
       </c>
       <c r="BU6" s="59">
         <v>108.7</v>
       </c>
       <c r="BV6" s="59">
         <v>108.8</v>
       </c>
       <c r="BW6" s="57">
         <v>109.5</v>
       </c>
       <c r="BX6" s="57">
         <v>110.5</v>
       </c>
       <c r="BY6" s="57">
         <v>111</v>
       </c>
       <c r="BZ6" s="57">
         <v>111.4</v>
       </c>
-      <c r="CA6" s="81"/>
+      <c r="CA6" s="57">
+        <v>111.7</v>
+      </c>
       <c r="CB6" s="81"/>
     </row>
     <row r="7" spans="1:80" ht="25.5">
       <c r="A7" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="53">
         <v>117.9</v>
       </c>
       <c r="D7" s="53">
         <v>117.3</v>
       </c>
       <c r="E7" s="53">
         <v>119.1</v>
       </c>
       <c r="F7" s="53">
         <v>119.8</v>
       </c>
       <c r="G7" s="36">
         <v>113</v>
       </c>
       <c r="H7" s="36">
@@ -6084,51 +6102,53 @@
       </c>
       <c r="BS7" s="56">
         <v>109.2</v>
       </c>
       <c r="BT7" s="56">
         <v>108.1</v>
       </c>
       <c r="BU7" s="59">
         <v>108.8</v>
       </c>
       <c r="BV7" s="59">
         <v>108.7</v>
       </c>
       <c r="BW7" s="56">
         <v>110.7</v>
       </c>
       <c r="BX7" s="56">
         <v>109</v>
       </c>
       <c r="BY7" s="56">
         <v>108.2</v>
       </c>
       <c r="BZ7" s="56">
         <v>108.2</v>
       </c>
-      <c r="CA7" s="81"/>
+      <c r="CA7" s="56">
+        <v>106.8</v>
+      </c>
       <c r="CB7" s="81"/>
     </row>
     <row r="8" spans="1:80" ht="25.5">
       <c r="A8" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="60" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="53">
         <v>115.7</v>
       </c>
       <c r="D8" s="53">
         <v>114.8</v>
       </c>
       <c r="E8" s="53">
         <v>115.3</v>
       </c>
       <c r="F8" s="53">
         <v>115.8</v>
       </c>
       <c r="G8" s="36">
         <v>115.9</v>
       </c>
       <c r="H8" s="36">
@@ -6322,51 +6342,53 @@
       </c>
       <c r="BS8" s="56">
         <v>108.9</v>
       </c>
       <c r="BT8" s="56">
         <v>109</v>
       </c>
       <c r="BU8" s="59">
         <v>110.9</v>
       </c>
       <c r="BV8" s="59">
         <v>111.1</v>
       </c>
       <c r="BW8" s="56">
         <v>112.2</v>
       </c>
       <c r="BX8" s="56">
         <v>108.7</v>
       </c>
       <c r="BY8" s="56">
         <v>109.8</v>
       </c>
       <c r="BZ8" s="56">
         <v>107.5</v>
       </c>
-      <c r="CA8" s="81"/>
+      <c r="CA8" s="56">
+        <v>110.5</v>
+      </c>
       <c r="CB8" s="81"/>
     </row>
     <row r="9" spans="1:80" ht="25.5">
       <c r="A9" s="27" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="60" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="53">
         <v>120.4</v>
       </c>
       <c r="D9" s="53">
         <v>120.1</v>
       </c>
       <c r="E9" s="53">
         <v>122.9</v>
       </c>
       <c r="F9" s="53">
         <v>123.7</v>
       </c>
       <c r="G9" s="36">
         <v>110</v>
       </c>
       <c r="H9" s="36">
@@ -6560,51 +6582,53 @@
       </c>
       <c r="BS9" s="56">
         <v>109.6</v>
       </c>
       <c r="BT9" s="56">
         <v>106.8</v>
       </c>
       <c r="BU9" s="59">
         <v>106.5</v>
       </c>
       <c r="BV9" s="59">
         <v>106.1</v>
       </c>
       <c r="BW9" s="56">
         <v>108.8</v>
       </c>
       <c r="BX9" s="56">
         <v>109.5</v>
       </c>
       <c r="BY9" s="56">
         <v>106.4</v>
       </c>
       <c r="BZ9" s="56">
         <v>108.9</v>
       </c>
-      <c r="CA9" s="81"/>
+      <c r="CA9" s="56">
+        <v>102.4</v>
+      </c>
       <c r="CB9" s="81"/>
     </row>
     <row r="10" spans="1:80" ht="38.25">
       <c r="A10" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="53">
         <v>117.5</v>
       </c>
       <c r="D10" s="53">
         <v>118.2</v>
       </c>
       <c r="E10" s="53">
         <v>115.1</v>
       </c>
       <c r="F10" s="53">
         <v>117</v>
       </c>
       <c r="G10" s="36">
         <v>116.7</v>
       </c>
       <c r="H10" s="36">
@@ -6798,51 +6822,53 @@
       </c>
       <c r="BS10" s="56">
         <v>112.8</v>
       </c>
       <c r="BT10" s="56">
         <v>110.1</v>
       </c>
       <c r="BU10" s="59">
         <v>110.8</v>
       </c>
       <c r="BV10" s="59">
         <v>106.6</v>
       </c>
       <c r="BW10" s="56">
         <v>110.6</v>
       </c>
       <c r="BX10" s="56">
         <v>112</v>
       </c>
       <c r="BY10" s="56">
         <v>112.2</v>
       </c>
       <c r="BZ10" s="56">
         <v>112.4</v>
       </c>
-      <c r="CA10" s="81"/>
+      <c r="CA10" s="56">
+        <v>93.9</v>
+      </c>
       <c r="CB10" s="81"/>
     </row>
     <row r="11" spans="1:80">
       <c r="A11" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="34">
         <v>107</v>
       </c>
       <c r="D11" s="34">
         <v>117.4</v>
       </c>
       <c r="E11" s="34">
         <v>112.7</v>
       </c>
       <c r="F11" s="34">
         <v>106.8</v>
       </c>
       <c r="G11" s="39">
         <v>108.7</v>
       </c>
       <c r="H11" s="39">
@@ -7036,51 +7062,53 @@
       </c>
       <c r="BS11" s="48">
         <v>104.3</v>
       </c>
       <c r="BT11" s="48">
         <v>104.5</v>
       </c>
       <c r="BU11" s="50">
         <v>104.8</v>
       </c>
       <c r="BV11" s="50">
         <v>105.7</v>
       </c>
       <c r="BW11" s="48">
         <v>107.9</v>
       </c>
       <c r="BX11" s="48">
         <v>109</v>
       </c>
       <c r="BY11" s="48">
         <v>110.8</v>
       </c>
       <c r="BZ11" s="48">
         <v>107.2</v>
       </c>
-      <c r="CA11" s="81"/>
+      <c r="CA11" s="48">
+        <v>108.7</v>
+      </c>
       <c r="CB11" s="81"/>
     </row>
     <row r="12" spans="1:80" ht="25.5">
       <c r="A12" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="53">
         <v>106.7</v>
       </c>
       <c r="D12" s="53">
         <v>119.1</v>
       </c>
       <c r="E12" s="53">
         <v>113.9</v>
       </c>
       <c r="F12" s="53">
         <v>106.6</v>
       </c>
       <c r="G12" s="36">
         <v>109.5</v>
       </c>
       <c r="H12" s="36">
@@ -7274,51 +7302,53 @@
       </c>
       <c r="BS12" s="56">
         <v>103.8</v>
       </c>
       <c r="BT12" s="56">
         <v>104.6</v>
       </c>
       <c r="BU12" s="59">
         <v>104.8</v>
       </c>
       <c r="BV12" s="59">
         <v>105.5</v>
       </c>
       <c r="BW12" s="56">
         <v>106</v>
       </c>
       <c r="BX12" s="56">
         <v>108.8</v>
       </c>
       <c r="BY12" s="56">
         <v>109.7</v>
       </c>
       <c r="BZ12" s="56">
         <v>106</v>
       </c>
-      <c r="CA12" s="81"/>
+      <c r="CA12" s="56">
+        <v>109.5</v>
+      </c>
       <c r="CB12" s="81"/>
     </row>
     <row r="13" spans="1:80" ht="25.5">
       <c r="A13" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="53">
         <v>108.5</v>
       </c>
       <c r="D13" s="53">
         <v>107.4</v>
       </c>
       <c r="E13" s="53">
         <v>107.3</v>
       </c>
       <c r="F13" s="53">
         <v>107.9</v>
       </c>
       <c r="G13" s="36">
         <v>117.7</v>
       </c>
       <c r="H13" s="36">
@@ -7512,51 +7542,53 @@
       </c>
       <c r="BS13" s="56">
         <v>107.5</v>
       </c>
       <c r="BT13" s="56">
         <v>104</v>
       </c>
       <c r="BU13" s="59">
         <v>105</v>
       </c>
       <c r="BV13" s="59">
         <v>106.1</v>
       </c>
       <c r="BW13" s="56">
         <v>119.2</v>
       </c>
       <c r="BX13" s="56">
         <v>110.1</v>
       </c>
       <c r="BY13" s="56">
         <v>116.7</v>
       </c>
       <c r="BZ13" s="56">
         <v>115.6</v>
       </c>
-      <c r="CA13" s="81"/>
+      <c r="CA13" s="56">
+        <v>104.1</v>
+      </c>
       <c r="CB13" s="81"/>
     </row>
     <row r="14" spans="1:80" ht="25.5">
       <c r="B14" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="53"/>
       <c r="F14" s="53"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="53"/>
       <c r="J14" s="37"/>
       <c r="K14" s="53"/>
       <c r="L14" s="53"/>
       <c r="M14" s="53"/>
       <c r="N14" s="53"/>
       <c r="O14" s="53"/>
       <c r="P14" s="53"/>
       <c r="Q14" s="53"/>
       <c r="R14" s="53"/>
       <c r="S14" s="54"/>
       <c r="T14" s="54"/>
       <c r="U14" s="54"/>
@@ -7595,51 +7627,51 @@
       <c r="BB14" s="64"/>
       <c r="BC14" s="37"/>
       <c r="BD14" s="37"/>
       <c r="BE14" s="37"/>
       <c r="BF14" s="57"/>
       <c r="BG14" s="58"/>
       <c r="BH14" s="58"/>
       <c r="BI14" s="57"/>
       <c r="BJ14" s="57"/>
       <c r="BK14" s="56"/>
       <c r="BL14" s="56"/>
       <c r="BM14" s="59"/>
       <c r="BN14" s="59"/>
       <c r="BO14" s="56"/>
       <c r="BP14" s="56"/>
       <c r="BQ14" s="59"/>
       <c r="BR14" s="59"/>
       <c r="BS14" s="56"/>
       <c r="BT14" s="56"/>
       <c r="BU14" s="59"/>
       <c r="BV14" s="59"/>
       <c r="BW14" s="56"/>
       <c r="BX14" s="56"/>
       <c r="BY14" s="56"/>
       <c r="BZ14" s="56"/>
-      <c r="CA14" s="81"/>
+      <c r="CA14" s="56"/>
       <c r="CB14" s="81"/>
     </row>
     <row r="15" spans="1:80">
       <c r="A15" s="23"/>
       <c r="B15" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="34"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="34"/>
       <c r="J15" s="39"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="34"/>
       <c r="O15" s="34"/>
       <c r="P15" s="34"/>
       <c r="Q15" s="34"/>
       <c r="R15" s="34"/>
       <c r="S15" s="45"/>
       <c r="T15" s="45"/>
@@ -7679,51 +7711,51 @@
       <c r="BB15" s="33"/>
       <c r="BC15" s="37"/>
       <c r="BD15" s="37"/>
       <c r="BE15" s="37"/>
       <c r="BF15" s="48"/>
       <c r="BG15" s="49"/>
       <c r="BH15" s="49"/>
       <c r="BI15" s="49"/>
       <c r="BJ15" s="49"/>
       <c r="BK15" s="56"/>
       <c r="BL15" s="56"/>
       <c r="BM15" s="59"/>
       <c r="BN15" s="59"/>
       <c r="BO15" s="56"/>
       <c r="BP15" s="56"/>
       <c r="BQ15" s="59"/>
       <c r="BR15" s="59"/>
       <c r="BS15" s="56"/>
       <c r="BT15" s="56"/>
       <c r="BU15" s="59"/>
       <c r="BV15" s="59"/>
       <c r="BW15" s="56"/>
       <c r="BX15" s="56"/>
       <c r="BY15" s="56"/>
       <c r="BZ15" s="56"/>
-      <c r="CA15" s="81"/>
+      <c r="CA15" s="56"/>
       <c r="CB15" s="81"/>
     </row>
     <row r="16" spans="1:80" ht="25.5">
       <c r="A16" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="52" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="53">
         <v>103.8</v>
       </c>
       <c r="D16" s="53">
         <v>105.2</v>
       </c>
       <c r="E16" s="53">
         <v>107.1</v>
       </c>
       <c r="F16" s="53">
         <v>111.6</v>
       </c>
       <c r="G16" s="36">
         <v>148.1</v>
       </c>
       <c r="H16" s="36">
@@ -7917,51 +7949,53 @@
       </c>
       <c r="BS16" s="56">
         <v>101.8</v>
       </c>
       <c r="BT16" s="56">
         <v>101.5</v>
       </c>
       <c r="BU16" s="59">
         <v>104.4</v>
       </c>
       <c r="BV16" s="59">
         <v>102.6</v>
       </c>
       <c r="BW16" s="56">
         <v>110.7</v>
       </c>
       <c r="BX16" s="56">
         <v>110.6</v>
       </c>
       <c r="BY16" s="56">
         <v>110.9</v>
       </c>
       <c r="BZ16" s="56">
         <v>109.2</v>
       </c>
-      <c r="CA16" s="81"/>
+      <c r="CA16" s="56">
+        <v>103.5</v>
+      </c>
       <c r="CB16" s="81"/>
     </row>
     <row r="17" spans="1:80" ht="25.5">
       <c r="A17" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="53">
         <v>103.3</v>
       </c>
       <c r="D17" s="53">
         <v>104.7</v>
       </c>
       <c r="E17" s="53">
         <v>105.9</v>
       </c>
       <c r="F17" s="53">
         <v>105.6</v>
       </c>
       <c r="G17" s="36">
         <v>115.1</v>
       </c>
       <c r="H17" s="36">
@@ -8155,51 +8189,53 @@
       </c>
       <c r="BS17" s="56">
         <v>100.3</v>
       </c>
       <c r="BT17" s="56">
         <v>99.3</v>
       </c>
       <c r="BU17" s="59">
         <v>101.9</v>
       </c>
       <c r="BV17" s="59">
         <v>100.2</v>
       </c>
       <c r="BW17" s="56">
         <v>105.9</v>
       </c>
       <c r="BX17" s="56">
         <v>109.3</v>
       </c>
       <c r="BY17" s="56">
         <v>110.4</v>
       </c>
       <c r="BZ17" s="56">
         <v>110.8</v>
       </c>
-      <c r="CA17" s="81"/>
+      <c r="CA17" s="56">
+        <v>106.9</v>
+      </c>
       <c r="CB17" s="81"/>
     </row>
     <row r="18" spans="1:80" ht="14.25">
       <c r="A18" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>139</v>
       </c>
       <c r="C18" s="48">
         <v>112.3</v>
       </c>
       <c r="D18" s="48">
         <v>115</v>
       </c>
       <c r="E18" s="48">
         <v>116.3</v>
       </c>
       <c r="F18" s="48">
         <v>115.5</v>
       </c>
       <c r="G18" s="48">
         <v>119.1</v>
       </c>
       <c r="H18" s="48">
@@ -8393,103 +8429,105 @@
       </c>
       <c r="BS18" s="48">
         <v>106.3</v>
       </c>
       <c r="BT18" s="48">
         <v>107.4</v>
       </c>
       <c r="BU18" s="50">
         <v>108</v>
       </c>
       <c r="BV18" s="50">
         <v>109</v>
       </c>
       <c r="BW18" s="48">
         <v>110.8</v>
       </c>
       <c r="BX18" s="48">
         <v>110.3</v>
       </c>
       <c r="BY18" s="48">
         <v>110.4</v>
       </c>
       <c r="BZ18" s="48">
         <v>109.7</v>
       </c>
-      <c r="CA18" s="81"/>
+      <c r="CA18" s="48">
+        <v>108.7</v>
+      </c>
       <c r="CB18" s="81"/>
     </row>
     <row r="21" spans="1:80">
       <c r="A21" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="92"/>
     </row>
     <row r="22" spans="1:80" ht="54.75" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>141</v>
       </c>
       <c r="B22" s="92"/>
     </row>
-    <row r="23" spans="1:80" ht="63" customHeight="1">
+    <row r="23" spans="1:80" ht="57.75" customHeight="1">
       <c r="A23" s="93" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23" s="93"/>
     </row>
     <row r="24" spans="1:80">
       <c r="A24" s="92" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B24" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A23:B23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>1995-2006</vt:lpstr>
-      <vt:lpstr>2007-2025</vt:lpstr>
+      <vt:lpstr>2007-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>