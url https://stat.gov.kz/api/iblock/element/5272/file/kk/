--- v0 (2026-05-05)
+++ v1 (2026-07-28)
@@ -1,186 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="150" yWindow="-240" windowWidth="22050" windowHeight="9660" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="1990-2006" sheetId="31" r:id="rId3"/>
-    <sheet name="2007-2025" sheetId="32" r:id="rId4"/>
+    <sheet name="2007-2026" sheetId="32" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BZ15" i="32" l="1"/>
+  <c r="CA15" i="32" l="1"/>
+  <c r="CA11" i="32"/>
+  <c r="CA5" i="32"/>
+  <c r="CA19" i="32" l="1"/>
+  <c r="BZ15" i="32"/>
   <c r="BZ11" i="32"/>
   <c r="BY15" i="32"/>
   <c r="BY11" i="32"/>
   <c r="BY5" i="32"/>
-  <c r="BY19" i="32" s="1"/>
   <c r="BV15" i="32"/>
   <c r="BV11" i="32"/>
   <c r="BV5" i="32"/>
   <c r="BV19" i="32" s="1"/>
   <c r="BR11" i="32"/>
   <c r="C5" i="32"/>
   <c r="D5" i="32"/>
   <c r="E5" i="32"/>
   <c r="F5" i="32"/>
   <c r="G5" i="32"/>
   <c r="H5" i="32"/>
-  <c r="H19" i="32" s="1"/>
   <c r="I5" i="32"/>
   <c r="J5" i="32"/>
   <c r="K5" i="32"/>
   <c r="L5" i="32"/>
   <c r="M5" i="32"/>
   <c r="N5" i="32"/>
-  <c r="N19" i="32" s="1"/>
   <c r="O5" i="32"/>
   <c r="P5" i="32"/>
   <c r="Q5" i="32"/>
   <c r="R5" i="32"/>
   <c r="R19" i="32" s="1"/>
   <c r="S5" i="32"/>
   <c r="T5" i="32"/>
   <c r="U5" i="32"/>
   <c r="V5" i="32"/>
   <c r="W5" i="32"/>
   <c r="X5" i="32"/>
   <c r="Y5" i="32"/>
   <c r="Z5" i="32"/>
   <c r="AA5" i="32"/>
   <c r="AB5" i="32"/>
   <c r="AC5" i="32"/>
   <c r="AD5" i="32"/>
   <c r="AE5" i="32"/>
   <c r="AF5" i="32"/>
   <c r="AG5" i="32"/>
   <c r="AH5" i="32"/>
   <c r="AI5" i="32"/>
   <c r="AJ5" i="32"/>
   <c r="AK5" i="32"/>
   <c r="AL5" i="32"/>
   <c r="AM5" i="32"/>
   <c r="AN5" i="32"/>
   <c r="AO5" i="32"/>
   <c r="AP5" i="32"/>
   <c r="AQ5" i="32"/>
   <c r="AR5" i="32"/>
-  <c r="AR19" i="32" s="1"/>
   <c r="AS5" i="32"/>
   <c r="AT5" i="32"/>
   <c r="AU5" i="32"/>
   <c r="AV5" i="32"/>
   <c r="AW5" i="32"/>
   <c r="AX5" i="32"/>
   <c r="AX19" i="32" s="1"/>
   <c r="AY5" i="32"/>
   <c r="AY19" i="32" s="1"/>
   <c r="AZ5" i="32"/>
   <c r="BA5" i="32"/>
   <c r="BB5" i="32"/>
   <c r="BB19" i="32" s="1"/>
   <c r="BC5" i="32"/>
   <c r="BC19" i="32" s="1"/>
   <c r="BD5" i="32"/>
   <c r="BD19" i="32" s="1"/>
   <c r="BE5" i="32"/>
-  <c r="BE19" i="32" s="1"/>
   <c r="BF5" i="32"/>
   <c r="BG5" i="32"/>
   <c r="BH5" i="32"/>
   <c r="BI5" i="32"/>
   <c r="BJ5" i="32"/>
   <c r="BK5" i="32"/>
   <c r="BL5" i="32"/>
   <c r="BM5" i="32"/>
   <c r="BN5" i="32"/>
   <c r="BO5" i="32"/>
   <c r="BP5" i="32"/>
   <c r="BQ5" i="32"/>
   <c r="BR5" i="32"/>
   <c r="BS5" i="32"/>
   <c r="BT5" i="32"/>
   <c r="BU5" i="32"/>
   <c r="BW5" i="32"/>
   <c r="C11" i="32"/>
   <c r="D11" i="32"/>
   <c r="E11" i="32"/>
   <c r="F11" i="32"/>
   <c r="G11" i="32"/>
   <c r="H11" i="32"/>
   <c r="I11" i="32"/>
   <c r="J11" i="32"/>
   <c r="K11" i="32"/>
   <c r="K19" i="32" s="1"/>
   <c r="L11" i="32"/>
   <c r="L19" i="32" s="1"/>
   <c r="M11" i="32"/>
   <c r="M19" i="32" s="1"/>
   <c r="N11" i="32"/>
   <c r="O11" i="32"/>
   <c r="O19" i="32" s="1"/>
   <c r="P11" i="32"/>
   <c r="Q11" i="32"/>
-  <c r="Q19" i="32" s="1"/>
   <c r="R11" i="32"/>
   <c r="S11" i="32"/>
   <c r="T11" i="32"/>
   <c r="U11" i="32"/>
   <c r="V11" i="32"/>
   <c r="W11" i="32"/>
   <c r="X11" i="32"/>
   <c r="Y11" i="32"/>
   <c r="Z11" i="32"/>
   <c r="AA11" i="32"/>
   <c r="AB11" i="32"/>
   <c r="AC11" i="32"/>
   <c r="AD11" i="32"/>
   <c r="AE11" i="32"/>
   <c r="AF11" i="32"/>
   <c r="AG11" i="32"/>
   <c r="AH11" i="32"/>
   <c r="AI11" i="32"/>
   <c r="AJ11" i="32"/>
   <c r="AK11" i="32"/>
   <c r="AL11" i="32"/>
   <c r="AM11" i="32"/>
   <c r="AN11" i="32"/>
   <c r="AO11" i="32"/>
   <c r="AP11" i="32"/>
@@ -190,51 +183,50 @@
   <c r="AT11" i="32"/>
   <c r="AU11" i="32"/>
   <c r="AV11" i="32"/>
   <c r="AW11" i="32"/>
   <c r="AX11" i="32"/>
   <c r="AY11" i="32"/>
   <c r="AZ11" i="32"/>
   <c r="BA11" i="32"/>
   <c r="BB11" i="32"/>
   <c r="BC11" i="32"/>
   <c r="BD11" i="32"/>
   <c r="BE11" i="32"/>
   <c r="BF11" i="32"/>
   <c r="BG11" i="32"/>
   <c r="BH11" i="32"/>
   <c r="BI11" i="32"/>
   <c r="BJ11" i="32"/>
   <c r="BK11" i="32"/>
   <c r="BL11" i="32"/>
   <c r="BM11" i="32"/>
   <c r="BN11" i="32"/>
   <c r="BO11" i="32"/>
   <c r="BP11" i="32"/>
   <c r="BQ11" i="32"/>
   <c r="BS11" i="32"/>
-  <c r="BS19" i="32" s="1"/>
   <c r="BT11" i="32"/>
   <c r="BT19" i="32" s="1"/>
   <c r="BU11" i="32"/>
   <c r="BU19" i="32" s="1"/>
   <c r="BW11" i="32"/>
   <c r="BW19" i="32" s="1"/>
   <c r="C15" i="32"/>
   <c r="C19" i="32" s="1"/>
   <c r="D15" i="32"/>
   <c r="D19" i="32" s="1"/>
   <c r="E15" i="32"/>
   <c r="E19" i="32" s="1"/>
   <c r="F15" i="32"/>
   <c r="G15" i="32"/>
   <c r="H15" i="32"/>
   <c r="I15" i="32"/>
   <c r="J15" i="32"/>
   <c r="K15" i="32"/>
   <c r="L15" i="32"/>
   <c r="M15" i="32"/>
   <c r="N15" i="32"/>
   <c r="O15" i="32"/>
   <c r="P15" i="32"/>
   <c r="Q15" i="32"/>
   <c r="R15" i="32"/>
@@ -299,169 +291,176 @@
   <c r="BN15" i="32"/>
   <c r="BO15" i="32"/>
   <c r="BO19" i="32" s="1"/>
   <c r="BP15" i="32"/>
   <c r="BP19" i="32" s="1"/>
   <c r="BQ15" i="32"/>
   <c r="BR15" i="32"/>
   <c r="BR19" i="32" s="1"/>
   <c r="BS15" i="32"/>
   <c r="BT15" i="32"/>
   <c r="BU15" i="32"/>
   <c r="BW15" i="32"/>
   <c r="BX15" i="32"/>
   <c r="BX11" i="32"/>
   <c r="BX5" i="32"/>
   <c r="BX19" i="32" s="1"/>
   <c r="S14" i="31"/>
   <c r="R14" i="31"/>
   <c r="Q14" i="31"/>
   <c r="P14" i="31"/>
   <c r="O14" i="31"/>
   <c r="N14" i="31"/>
   <c r="M14" i="31"/>
   <c r="L14" i="31"/>
   <c r="K14" i="31"/>
-  <c r="K18" i="31"/>
   <c r="J14" i="31"/>
   <c r="I14" i="31"/>
-  <c r="I18" i="31"/>
+  <c r="I18" i="31" s="1"/>
   <c r="H14" i="31"/>
-  <c r="H18" i="31"/>
   <c r="G14" i="31"/>
   <c r="G18" i="31" s="1"/>
   <c r="F14" i="31"/>
   <c r="F18" i="31"/>
   <c r="E14" i="31"/>
   <c r="E18" i="31" s="1"/>
   <c r="D14" i="31"/>
   <c r="D18" i="31" s="1"/>
   <c r="C14" i="31"/>
+  <c r="C18" i="31" s="1"/>
   <c r="S11" i="31"/>
   <c r="S18" i="31"/>
   <c r="R11" i="31"/>
   <c r="Q11" i="31"/>
   <c r="P11" i="31"/>
+  <c r="P18" i="31" s="1"/>
   <c r="O11" i="31"/>
   <c r="N11" i="31"/>
   <c r="M11" i="31"/>
   <c r="L11" i="31"/>
   <c r="K11" i="31"/>
   <c r="J11" i="31"/>
   <c r="I11" i="31"/>
   <c r="H11" i="31"/>
   <c r="G11" i="31"/>
   <c r="F11" i="31"/>
   <c r="E11" i="31"/>
   <c r="D11" i="31"/>
   <c r="C11" i="31"/>
   <c r="S7" i="31"/>
   <c r="S5" i="31"/>
   <c r="R7" i="31"/>
   <c r="R5" i="31"/>
-  <c r="R18" i="31" s="1"/>
   <c r="Q7" i="31"/>
   <c r="Q5" i="31"/>
-  <c r="Q18" i="31" s="1"/>
   <c r="P7" i="31"/>
   <c r="P5" i="31"/>
-  <c r="P18" i="31"/>
   <c r="O7" i="31"/>
   <c r="O5" i="31"/>
   <c r="O18" i="31" s="1"/>
   <c r="N7" i="31"/>
   <c r="N5" i="31"/>
   <c r="N18" i="31"/>
   <c r="M7" i="31"/>
   <c r="M5" i="31"/>
   <c r="M18" i="31" s="1"/>
   <c r="L7" i="31"/>
   <c r="L5" i="31"/>
   <c r="L18" i="31" s="1"/>
   <c r="K7" i="31"/>
-  <c r="K5" i="31"/>
+  <c r="K5" i="31" s="1"/>
+  <c r="K18" i="31" s="1"/>
   <c r="J7" i="31"/>
   <c r="I7" i="31"/>
   <c r="I5" i="31"/>
   <c r="H7" i="31"/>
-  <c r="H5" i="31"/>
+  <c r="H5" i="31" s="1"/>
+  <c r="H18" i="31" s="1"/>
   <c r="G7" i="31"/>
   <c r="G5" i="31"/>
   <c r="F7" i="31"/>
   <c r="F5" i="31"/>
   <c r="E7" i="31"/>
   <c r="E5" i="31"/>
   <c r="D7" i="31"/>
   <c r="D5" i="31"/>
   <c r="C7" i="31"/>
   <c r="C5" i="31"/>
-  <c r="C18" i="31"/>
   <c r="J5" i="31"/>
   <c r="J18" i="31" s="1"/>
-  <c r="J19" i="32" l="1"/>
+  <c r="N19" i="32" l="1"/>
+  <c r="BS19" i="32"/>
+  <c r="AR19" i="32"/>
+  <c r="R18" i="31"/>
+  <c r="Q18" i="31"/>
+  <c r="H19" i="32"/>
+  <c r="BY19" i="32"/>
+  <c r="Q19" i="32"/>
+  <c r="BE19" i="32"/>
+  <c r="J19" i="32"/>
   <c r="Y19" i="32"/>
   <c r="AM19" i="32"/>
   <c r="V19" i="32"/>
   <c r="AU19" i="32"/>
   <c r="BJ19" i="32"/>
   <c r="G19" i="32"/>
   <c r="AS19" i="32"/>
   <c r="BN19" i="32"/>
   <c r="BA19" i="32"/>
   <c r="AK19" i="32"/>
   <c r="AV19" i="32"/>
   <c r="U19" i="32"/>
   <c r="BI19" i="32"/>
   <c r="BQ19" i="32"/>
   <c r="X19" i="32"/>
   <c r="AZ19" i="32"/>
   <c r="AW19" i="32"/>
   <c r="BL19" i="32"/>
   <c r="BK19" i="32"/>
   <c r="T19" i="32"/>
   <c r="BH19" i="32"/>
   <c r="I19" i="32"/>
   <c r="AT19" i="32"/>
   <c r="AQ19" i="32"/>
   <c r="S19" i="32"/>
   <c r="BG19" i="32"/>
   <c r="F19" i="32"/>
   <c r="AO19" i="32"/>
   <c r="AL19" i="32"/>
   <c r="AG19" i="32"/>
   <c r="W19" i="32"/>
   <c r="AH19" i="32"/>
   <c r="P19" i="32"/>
   <c r="AP19" i="32"/>
   <c r="BF19" i="32"/>
   <c r="BZ5" i="32"/>
   <c r="BZ19" i="32" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="157">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
@@ -1154,117 +1153,132 @@
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>9 ай 2025 ж.</t>
   </si>
   <si>
     <t>А. Исабекова, М. Әкімбек</t>
   </si>
   <si>
     <r>
       <t>мемлекеттік басқару органдарының</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
+      <t>2025 жыл</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)8)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">8) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>алдын ала деректер бойынша</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1 тоқсан 2026 ж.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>7)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2025 жылдан бастап деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелген.</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">6) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>2024 және 2025 жылғы деректер Қазақстан Республикасы Қаржы министрлігі Мемелекеттік кірістер комитетінің әкімшілік деректері бойынша қалыптастырылды.</t>
-[...42 lines deleted...]
-      <t>алдын ала деректер бойынша</t>
+      <t>2024 жылдан бастап деректер Қазақстан Республикасы Қаржы министрлігі Мемелекеттік кірістер комитетінің әкімшілік деректері бойынша қалыптастырылды.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
   </numFmts>
   <fonts count="70">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3026,51 +3040,51 @@
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="306" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="18" xfId="306" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="462">
     <cellStyle name="_Приложение I.13" xfId="1"/>
     <cellStyle name="_Приложение I.13 2" xfId="2"/>
     <cellStyle name="_Приложение I.13_~6498020" xfId="3"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1" xfId="4"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1 2" xfId="5"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I" xfId="6"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I.9" xfId="7"/>
     <cellStyle name="_Приложение I.13_~6498020_Прил I  торговля 9мес 13)" xfId="8"/>
     <cellStyle name="_Приложение I.13_~6498020_Прил I торговля 9м14" xfId="9"/>
     <cellStyle name="_Приложение I.13_Книга1" xfId="10"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1" xfId="11"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1 2" xfId="12"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I" xfId="13"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I.9" xfId="14"/>
     <cellStyle name="_Приложение I.13_Книга1_Прил I  торговля 9мес 13)" xfId="15"/>
@@ -3560,86 +3574,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3803,51 +3817,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483118/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507154/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:G31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13.5" customHeight="1">
       <c r="A1" s="72"/>
       <c r="B1" s="72"/>
@@ -3978,62 +3992,62 @@
       <c r="B16" s="70" t="s">
         <v>148</v>
       </c>
       <c r="C16" s="15"/>
       <c r="E16" s="68"/>
       <c r="F16" s="69"/>
       <c r="G16" s="15"/>
     </row>
     <row r="17" spans="1:7" ht="21" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="63" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
     </row>
     <row r="18" spans="1:7" ht="21" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="20">
-        <v>46142</v>
+        <v>46216</v>
       </c>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
     </row>
     <row r="19" spans="1:7" ht="21" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="20">
-        <v>46216</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="21" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="21" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="21" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>106</v>
       </c>
@@ -4066,52 +4080,52 @@
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11"/>
       <c r="B29" s="11"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11"/>
       <c r="B30" s="11"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/classifiers/statistical/116/, "/>
     <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
     <hyperlink ref="B17" r:id="rId4"/>
-    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/"/>
-    <hyperlink ref="B15" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/482736/"/>
+    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/"/>
+    <hyperlink ref="B15" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/"/>
     <hyperlink ref="B16" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
@@ -5312,83 +5326,83 @@
     <col min="20" max="20" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="33" max="34" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="37" max="38" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="41" max="43" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="45" max="47" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="49" max="51" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="53" max="55" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="57" max="58" width="13.7109375" bestFit="1" customWidth="1"/>
-    <col min="59" max="59" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="13.42578125" customWidth="1"/>
     <col min="60" max="60" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="61" max="62" width="13.7109375" bestFit="1" customWidth="1"/>
-    <col min="63" max="63" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="14.42578125" customWidth="1"/>
     <col min="64" max="64" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="15" bestFit="1" customWidth="1"/>
-    <col min="67" max="67" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="14.42578125" customWidth="1"/>
     <col min="68" max="68" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="15" bestFit="1" customWidth="1"/>
-    <col min="71" max="71" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="13.85546875" customWidth="1"/>
     <col min="72" max="72" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="15" bestFit="1" customWidth="1"/>
-    <col min="75" max="75" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="13.28515625" customWidth="1"/>
     <col min="76" max="76" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="13.42578125" customWidth="1"/>
     <col min="78" max="78" width="14.28515625" customWidth="1"/>
-    <col min="79" max="79" width="18.28515625" customWidth="1"/>
+    <col min="79" max="79" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:80" ht="15.75">
       <c r="A2" s="22">
         <v>111704</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:80">
       <c r="BW3" s="48"/>
-      <c r="BZ3" s="48" t="s">
+      <c r="CA3" s="48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:80" ht="38.25">
       <c r="A4" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="54" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="54" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="54" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="54" t="s">
         <v>123</v>
       </c>
       <c r="G4" s="54" t="s">
         <v>51</v>
       </c>
       <c r="H4" s="54" t="s">
         <v>52</v>
@@ -5579,51 +5593,54 @@
       <c r="BR4" s="55" t="s">
         <v>139</v>
       </c>
       <c r="BS4" s="55" t="s">
         <v>99</v>
       </c>
       <c r="BT4" s="55" t="s">
         <v>100</v>
       </c>
       <c r="BU4" s="55" t="s">
         <v>101</v>
       </c>
       <c r="BV4" s="55" t="s">
         <v>142</v>
       </c>
       <c r="BW4" s="55" t="s">
         <v>102</v>
       </c>
       <c r="BX4" s="55" t="s">
         <v>105</v>
       </c>
       <c r="BY4" s="55" t="s">
         <v>149</v>
       </c>
       <c r="BZ4" s="55" t="s">
-        <v>153</v>
+        <v>152</v>
+      </c>
+      <c r="CA4" s="55" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="5" spans="1:80" ht="25.5">
       <c r="A5" s="56">
         <v>111701</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="37">
         <f t="shared" ref="C5:BN5" si="0">C6+C7+C10</f>
         <v>1472584.5</v>
       </c>
       <c r="D5" s="37">
         <f t="shared" si="0"/>
         <v>3202980.6999999997</v>
       </c>
       <c r="E5" s="37">
         <f t="shared" si="0"/>
         <v>5225158.4000000004</v>
       </c>
       <c r="F5" s="37">
         <f t="shared" si="0"/>
         <v>7215844.7000000002</v>
       </c>
@@ -5893,51 +5910,54 @@
       </c>
       <c r="BU5" s="37">
         <f t="shared" si="1"/>
         <v>51221485.099999994</v>
       </c>
       <c r="BV5" s="37">
         <f t="shared" si="1"/>
         <v>88245450.300000012</v>
       </c>
       <c r="BW5" s="37">
         <f t="shared" si="1"/>
         <v>19075332.199999999</v>
       </c>
       <c r="BX5" s="37">
         <f>BX6+BX7+BX10</f>
         <v>37734329.299999997</v>
       </c>
       <c r="BY5" s="37">
         <f>BY6+BY7+BY10</f>
         <v>61353378.700000003</v>
       </c>
       <c r="BZ5" s="37">
         <f>BZ6+BZ7+BZ10</f>
         <v>105045369.90000001</v>
       </c>
-      <c r="CA5" s="71"/>
+      <c r="CA5" s="37">
+        <f t="shared" ref="CA5" si="2">CA6+CA7+CA10</f>
+        <v>22528738.099999998</v>
+      </c>
       <c r="CB5" s="71"/>
     </row>
     <row r="6" spans="1:80">
       <c r="A6" s="57">
         <v>11170101</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="24">
         <v>1146644.2</v>
       </c>
       <c r="D6" s="24">
         <v>2457489.9</v>
       </c>
       <c r="E6" s="24">
         <v>4075953.4</v>
       </c>
       <c r="F6" s="24">
         <v>5641240.9000000004</v>
       </c>
       <c r="G6" s="25">
         <v>1467640.8</v>
       </c>
       <c r="H6" s="26">
@@ -6131,51 +6151,53 @@
       </c>
       <c r="BS6" s="40">
         <v>13418299.300000001</v>
       </c>
       <c r="BT6" s="40">
         <v>24562735.800000001</v>
       </c>
       <c r="BU6" s="40">
         <v>40936231.399999999</v>
       </c>
       <c r="BV6" s="40">
         <v>73171015.400000006</v>
       </c>
       <c r="BW6" s="40">
         <v>15660654.199999999</v>
       </c>
       <c r="BX6" s="40">
         <v>29801268.199999999</v>
       </c>
       <c r="BY6" s="40">
         <v>49638349.700000003</v>
       </c>
       <c r="BZ6" s="40">
         <v>88162257.5</v>
       </c>
-      <c r="CA6" s="71"/>
+      <c r="CA6" s="40">
+        <v>18488925.300000001</v>
+      </c>
       <c r="CB6" s="71"/>
     </row>
     <row r="7" spans="1:80">
       <c r="A7" s="56">
         <v>11170102</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>151</v>
       </c>
       <c r="C7" s="24">
         <v>292969.19999999995</v>
       </c>
       <c r="D7" s="24">
         <v>672750.2</v>
       </c>
       <c r="E7" s="24">
         <v>1032258.5</v>
       </c>
       <c r="F7" s="24">
         <v>1420406.3</v>
       </c>
       <c r="G7" s="24">
         <v>339256.2</v>
       </c>
       <c r="H7" s="24">
@@ -6369,51 +6391,53 @@
       </c>
       <c r="BS7" s="38">
         <v>2903559.4</v>
       </c>
       <c r="BT7" s="38">
         <v>6517681.5999999996</v>
       </c>
       <c r="BU7" s="38">
         <v>9953128.4000000004</v>
       </c>
       <c r="BV7" s="38">
         <v>14749597</v>
       </c>
       <c r="BW7" s="38">
         <v>3211395.4</v>
       </c>
       <c r="BX7" s="38">
         <v>7675734.2999999998</v>
       </c>
       <c r="BY7" s="38">
         <v>11324860.199999999</v>
       </c>
       <c r="BZ7" s="38">
         <v>16498041.699999999</v>
       </c>
-      <c r="CA7" s="71"/>
+      <c r="CA7" s="38">
+        <v>3870848.9</v>
+      </c>
       <c r="CB7" s="71"/>
     </row>
     <row r="8" spans="1:80" ht="25.5">
       <c r="A8" s="56">
         <v>111701021</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="24">
         <v>151438.29999999999</v>
       </c>
       <c r="D8" s="24">
         <v>346231.5</v>
       </c>
       <c r="E8" s="24">
         <v>503159.6</v>
       </c>
       <c r="F8" s="24">
         <v>681635.5</v>
       </c>
       <c r="G8" s="25">
         <v>176019.5</v>
       </c>
       <c r="H8" s="26">
@@ -6607,51 +6631,53 @@
       </c>
       <c r="BS8" s="38">
         <v>1688931.4</v>
       </c>
       <c r="BT8" s="38">
         <v>3852681.7</v>
       </c>
       <c r="BU8" s="38">
         <v>5385903.5999999996</v>
       </c>
       <c r="BV8" s="38">
         <v>7887979.5</v>
       </c>
       <c r="BW8" s="38">
         <v>1875922.2</v>
       </c>
       <c r="BX8" s="38">
         <v>4423793.7</v>
       </c>
       <c r="BY8" s="38">
         <v>6074710.2000000002</v>
       </c>
       <c r="BZ8" s="38">
         <v>8500990.1999999993</v>
       </c>
-      <c r="CA8" s="71"/>
+      <c r="CA8" s="38">
+        <v>2195107</v>
+      </c>
       <c r="CB8" s="71"/>
     </row>
     <row r="9" spans="1:80">
       <c r="A9" s="56">
         <v>111701022</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="24">
         <v>141530.9</v>
       </c>
       <c r="D9" s="24">
         <v>326518.7</v>
       </c>
       <c r="E9" s="24">
         <v>529098.9</v>
       </c>
       <c r="F9" s="24">
         <v>738770.8</v>
       </c>
       <c r="G9" s="25">
         <v>163236.70000000001</v>
       </c>
       <c r="H9" s="25">
@@ -6845,51 +6871,53 @@
       </c>
       <c r="BS9" s="38">
         <v>1214628</v>
       </c>
       <c r="BT9" s="38">
         <v>2664999.9</v>
       </c>
       <c r="BU9" s="38">
         <v>4567224.8</v>
       </c>
       <c r="BV9" s="38">
         <v>6861617.5</v>
       </c>
       <c r="BW9" s="38">
         <v>1335473.2</v>
       </c>
       <c r="BX9" s="38">
         <v>3251940.6</v>
       </c>
       <c r="BY9" s="38">
         <v>5250150</v>
       </c>
       <c r="BZ9" s="38">
         <v>7997051.5</v>
       </c>
-      <c r="CA9" s="71"/>
+      <c r="CA9" s="38">
+        <v>1675741.9</v>
+      </c>
       <c r="CB9" s="71"/>
     </row>
     <row r="10" spans="1:80" ht="39.75">
       <c r="A10" s="56">
         <v>11170103</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>144</v>
       </c>
       <c r="C10" s="24">
         <v>32971.1</v>
       </c>
       <c r="D10" s="24">
         <v>72740.600000000006</v>
       </c>
       <c r="E10" s="24">
         <v>116946.5</v>
       </c>
       <c r="F10" s="24">
         <v>154197.5</v>
       </c>
       <c r="G10" s="25">
         <v>38486.9</v>
       </c>
       <c r="H10" s="26">
@@ -7083,365 +7111,370 @@
       </c>
       <c r="BS10" s="38">
         <v>190852.5</v>
       </c>
       <c r="BT10" s="38">
         <v>253288.7</v>
       </c>
       <c r="BU10" s="38">
         <v>332125.3</v>
       </c>
       <c r="BV10" s="38">
         <v>324837.90000000002</v>
       </c>
       <c r="BW10" s="38">
         <v>203282.6</v>
       </c>
       <c r="BX10" s="38">
         <v>257326.8</v>
       </c>
       <c r="BY10" s="38">
         <v>390168.8</v>
       </c>
       <c r="BZ10" s="38">
         <v>385070.7</v>
       </c>
-      <c r="CA10" s="71"/>
+      <c r="CA10" s="38">
+        <v>168963.9</v>
+      </c>
       <c r="CB10" s="71"/>
     </row>
     <row r="11" spans="1:80">
       <c r="A11" s="56">
         <v>111106</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="37">
-        <f t="shared" ref="C11:BN11" si="2">C12+C13</f>
+        <f t="shared" ref="C11:BN11" si="3">C12+C13</f>
         <v>681668.5</v>
       </c>
       <c r="D11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1997889</v>
       </c>
       <c r="E11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3393784.3</v>
       </c>
       <c r="F11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4565107.7</v>
       </c>
       <c r="G11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>580883.10000000009</v>
       </c>
       <c r="H11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1897657.3</v>
       </c>
       <c r="I11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3314718.8000000003</v>
       </c>
       <c r="J11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4415593.7</v>
       </c>
       <c r="K11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>890790.3</v>
       </c>
       <c r="L11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1964402.3</v>
       </c>
       <c r="M11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3564034.0999999996</v>
       </c>
       <c r="N11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>5002725.3</v>
       </c>
       <c r="O11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>844342.3</v>
       </c>
       <c r="P11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2033364.2999999998</v>
       </c>
       <c r="Q11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3438313.0999999996</v>
       </c>
       <c r="R11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>5535370.8999999994</v>
       </c>
       <c r="S11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1164972.7</v>
       </c>
       <c r="T11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2312860.2000000002</v>
       </c>
       <c r="U11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3882967.5999999996</v>
       </c>
       <c r="V11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>6495378.5</v>
       </c>
       <c r="W11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1380111.6</v>
       </c>
       <c r="X11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2553120.5</v>
       </c>
       <c r="Y11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4670133.3</v>
       </c>
       <c r="Z11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>7825026.2000000002</v>
       </c>
       <c r="AA11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1700606.2</v>
       </c>
       <c r="AB11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3554642.3</v>
       </c>
       <c r="AC11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>6323843.7000000002</v>
       </c>
       <c r="AD11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>8844818.4000000004</v>
       </c>
       <c r="AE11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1861105.6</v>
       </c>
       <c r="AF11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3686020.7</v>
       </c>
       <c r="AG11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>6628190.1000000006</v>
       </c>
       <c r="AH11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10232495.4</v>
       </c>
       <c r="AI11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2106759.6</v>
       </c>
       <c r="AJ11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4109459.8</v>
       </c>
       <c r="AK11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>7491394.7000000002</v>
       </c>
       <c r="AL11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11409909.5</v>
       </c>
       <c r="AM11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2243709</v>
       </c>
       <c r="AN11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4565380.5</v>
       </c>
       <c r="AO11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>8274037.0999999996</v>
       </c>
       <c r="AP11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>13070935.699999999</v>
       </c>
       <c r="AQ11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2428439.2000000002</v>
       </c>
       <c r="AR11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4960181.9000000004</v>
       </c>
       <c r="AS11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>8934546.3000000007</v>
       </c>
       <c r="AT11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>14330178.899999999</v>
       </c>
       <c r="AU11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2640880.1</v>
       </c>
       <c r="AV11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>5512181</v>
       </c>
       <c r="AW11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>9761976.6999999993</v>
       </c>
       <c r="AX11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>15614509.700000001</v>
       </c>
       <c r="AY11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2800314.3</v>
       </c>
       <c r="AZ11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>6971239.6999999993</v>
       </c>
       <c r="BA11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12348446.299999999</v>
       </c>
       <c r="BB11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>19210178.5</v>
       </c>
       <c r="BC11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3020474.0999999996</v>
       </c>
       <c r="BD11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>6887395.9000000004</v>
       </c>
       <c r="BE11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>13565338</v>
       </c>
       <c r="BF11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>20351807.199999999</v>
       </c>
       <c r="BG11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3438911.4</v>
       </c>
       <c r="BH11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>7862624.4000000004</v>
       </c>
       <c r="BI11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>14568128.699999999</v>
       </c>
       <c r="BJ11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>22275240.5</v>
       </c>
       <c r="BK11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3779909.6</v>
       </c>
       <c r="BL11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>8513660.1999999993</v>
       </c>
       <c r="BM11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>15974639.9</v>
       </c>
       <c r="BN11" s="37">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>25916382</v>
       </c>
       <c r="BO11" s="37">
-        <f t="shared" ref="BO11:BW11" si="3">BO12+BO13</f>
+        <f t="shared" ref="BO11:BW11" si="4">BO12+BO13</f>
         <v>6154240.7000000002</v>
       </c>
       <c r="BP11" s="37">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>14083919.699999999</v>
       </c>
       <c r="BQ11" s="37">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>23328272.899999999</v>
       </c>
       <c r="BR11" s="37">
         <f>BR12+BR13+BR14</f>
         <v>33631527.399999999</v>
       </c>
       <c r="BS11" s="37">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>6334681.5</v>
       </c>
       <c r="BT11" s="37">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>14521202.399999999</v>
       </c>
       <c r="BU11" s="37">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>24874041.400000002</v>
       </c>
       <c r="BV11" s="37">
         <f>BV12+BV13+BV14</f>
         <v>37457431.100000001</v>
       </c>
       <c r="BW11" s="37">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>7510516.5999999996</v>
       </c>
       <c r="BX11" s="37">
         <f>BX12+BX13</f>
         <v>18233239.399999999</v>
       </c>
       <c r="BY11" s="37">
         <f>BY12+BY13</f>
         <v>30470235.399999999</v>
       </c>
       <c r="BZ11" s="37">
         <f>BZ12+BZ13</f>
         <v>45016860.599999994</v>
       </c>
-      <c r="CA11" s="71"/>
+      <c r="CA11" s="37">
+        <f t="shared" ref="CA11" si="5">CA12+CA13</f>
+        <v>8749461.1999999993</v>
+      </c>
       <c r="CB11" s="71"/>
     </row>
     <row r="12" spans="1:80" ht="25.5">
       <c r="A12" s="56">
         <v>11110601</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="24">
         <v>550683.9</v>
       </c>
       <c r="D12" s="24">
         <v>1739049.2</v>
       </c>
       <c r="E12" s="24">
         <v>2811434.5</v>
       </c>
       <c r="F12" s="24">
         <v>3857191.9</v>
       </c>
       <c r="G12" s="25">
         <v>645575.80000000005</v>
       </c>
       <c r="H12" s="26">
@@ -7635,51 +7668,53 @@
       </c>
       <c r="BS12" s="40">
         <v>5544721.2000000002</v>
       </c>
       <c r="BT12" s="40">
         <v>11748911.199999999</v>
       </c>
       <c r="BU12" s="40">
         <v>21079857.800000001</v>
       </c>
       <c r="BV12" s="40">
         <v>33469209.899999999</v>
       </c>
       <c r="BW12" s="40">
         <v>6315534.2000000002</v>
       </c>
       <c r="BX12" s="40">
         <v>14899554</v>
       </c>
       <c r="BY12" s="40">
         <v>25623150.399999999</v>
       </c>
       <c r="BZ12" s="40">
         <v>39170101.299999997</v>
       </c>
-      <c r="CA12" s="71"/>
+      <c r="CA12" s="40">
+        <v>7462432.7999999998</v>
+      </c>
       <c r="CB12" s="71"/>
     </row>
     <row r="13" spans="1:80" ht="25.5">
       <c r="A13" s="56">
         <v>11110602</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="24">
         <v>130984.6</v>
       </c>
       <c r="D13" s="24">
         <v>258839.8</v>
       </c>
       <c r="E13" s="24">
         <v>582349.80000000005</v>
       </c>
       <c r="F13" s="24">
         <v>707915.8</v>
       </c>
       <c r="G13" s="26">
         <v>-64692.7</v>
       </c>
       <c r="H13" s="26">
@@ -7873,51 +7908,53 @@
       </c>
       <c r="BS13" s="40">
         <v>789960.3</v>
       </c>
       <c r="BT13" s="40">
         <v>2772291.2</v>
       </c>
       <c r="BU13" s="40">
         <v>3794183.6</v>
       </c>
       <c r="BV13" s="40">
         <v>3918307.7</v>
       </c>
       <c r="BW13" s="40">
         <v>1194982.3999999999</v>
       </c>
       <c r="BX13" s="40">
         <v>3333685.4</v>
       </c>
       <c r="BY13" s="40">
         <v>4847085</v>
       </c>
       <c r="BZ13" s="40">
         <v>5846759.2999999998</v>
       </c>
-      <c r="CA13" s="71"/>
+      <c r="CA13" s="40">
+        <v>1287028.3999999999</v>
+      </c>
       <c r="CB13" s="71"/>
     </row>
     <row r="14" spans="1:80" ht="25.5">
       <c r="A14" s="58"/>
       <c r="B14" s="31" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="24"/>
       <c r="J14" s="45"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="24"/>
       <c r="S14" s="38"/>
       <c r="T14" s="38"/>
@@ -7961,365 +7998,368 @@
       <c r="BF14" s="40"/>
       <c r="BG14" s="40"/>
       <c r="BH14" s="40"/>
       <c r="BI14" s="38"/>
       <c r="BJ14" s="38"/>
       <c r="BK14" s="40"/>
       <c r="BL14" s="40"/>
       <c r="BM14" s="40"/>
       <c r="BN14" s="40"/>
       <c r="BO14" s="40"/>
       <c r="BP14" s="40"/>
       <c r="BQ14" s="40"/>
       <c r="BR14" s="40">
         <v>41699.1</v>
       </c>
       <c r="BS14" s="40"/>
       <c r="BT14" s="40"/>
       <c r="BU14" s="40"/>
       <c r="BV14" s="40">
         <v>69913.5</v>
       </c>
       <c r="BW14" s="40"/>
       <c r="BX14" s="40"/>
       <c r="BY14" s="40"/>
       <c r="BZ14" s="40"/>
-      <c r="CA14" s="71"/>
+      <c r="CA14" s="40"/>
       <c r="CB14" s="71"/>
     </row>
     <row r="15" spans="1:80">
       <c r="A15" s="56">
         <v>111108</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="42">
-        <f t="shared" ref="C15:BN15" si="4">C16-C17</f>
+        <f t="shared" ref="C15:BN15" si="6">C16-C17</f>
         <v>274874.69999999995</v>
       </c>
       <c r="D15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>453573.39999999991</v>
       </c>
       <c r="E15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>528198.79999999981</v>
       </c>
       <c r="F15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>830611.80000000075</v>
       </c>
       <c r="G15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>866337.89999999991</v>
       </c>
       <c r="H15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1762077.9</v>
       </c>
       <c r="I15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2743200.3</v>
       </c>
       <c r="J15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3210257.2</v>
       </c>
       <c r="K15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>126924.09999999986</v>
       </c>
       <c r="L15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>209522.09999999963</v>
       </c>
       <c r="M15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>664413.29999999981</v>
       </c>
       <c r="N15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1345437.1000000006</v>
       </c>
       <c r="O15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>947975.69999999972</v>
       </c>
       <c r="P15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1969421</v>
       </c>
       <c r="Q15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2582760.1000000006</v>
       </c>
       <c r="R15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3130547</v>
       </c>
       <c r="S15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1213060.3</v>
       </c>
       <c r="T15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3123408.6</v>
       </c>
       <c r="U15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4560751.5999999996</v>
       </c>
       <c r="V15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5595363.4999999991</v>
       </c>
       <c r="W15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1427699.2</v>
       </c>
       <c r="X15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2923709.8</v>
       </c>
       <c r="Y15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3866319.5000000009</v>
       </c>
       <c r="Z15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4495835.4000000004</v>
       </c>
       <c r="AA15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1355156.7000000002</v>
       </c>
       <c r="AB15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2435977.6000000006</v>
       </c>
       <c r="AC15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3208976.8999999994</v>
       </c>
       <c r="AD15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4257412.5</v>
       </c>
       <c r="AE15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2241504.9000000004</v>
       </c>
       <c r="AF15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3504557.4000000004</v>
       </c>
       <c r="AG15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4627447.6999999993</v>
       </c>
       <c r="AH15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5440144.5</v>
       </c>
       <c r="AI15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>604131.60000000009</v>
       </c>
       <c r="AJ15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1049193.9000000004</v>
       </c>
       <c r="AK15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1296510.2000000002</v>
       </c>
       <c r="AL15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1628696</v>
       </c>
       <c r="AM15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>628170.89999999991</v>
       </c>
       <c r="AN15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>970449.69999999925</v>
       </c>
       <c r="AO15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1284472.2000000011</v>
       </c>
       <c r="AP15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1585830.8999999985</v>
       </c>
       <c r="AQ15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1091733.3999999999</v>
       </c>
       <c r="AR15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2090951.6000000006</v>
       </c>
       <c r="AS15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2907244.6999999993</v>
       </c>
       <c r="AT15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4334058.7999999989</v>
       </c>
       <c r="AU15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1795489.2999999998</v>
       </c>
       <c r="AV15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3697643.9000000004</v>
       </c>
       <c r="AW15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5679990</v>
       </c>
       <c r="AX15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>7246783.0000000019</v>
       </c>
       <c r="AY15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2201828.1000000006</v>
       </c>
       <c r="AZ15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3628834.5999999996</v>
       </c>
       <c r="BA15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4757118.8000000007</v>
       </c>
       <c r="BB15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5576070</v>
       </c>
       <c r="BC15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2388957.3000000003</v>
       </c>
       <c r="BD15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3433927.0000000009</v>
       </c>
       <c r="BE15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2597407.5</v>
       </c>
       <c r="BF15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>2848124.8000000007</v>
       </c>
       <c r="BG15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>1483169.2999999998</v>
       </c>
       <c r="BH15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>3693585.0999999996</v>
       </c>
       <c r="BI15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>5793888.8999999985</v>
       </c>
       <c r="BJ15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>7237563.5</v>
       </c>
       <c r="BK15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>4270388.9999999991</v>
       </c>
       <c r="BL15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>9070845.4999999981</v>
       </c>
       <c r="BM15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>13006536.899999999</v>
       </c>
       <c r="BN15" s="42">
-        <f t="shared" si="4"/>
+        <f t="shared" si="6"/>
         <v>15361139.199999999</v>
       </c>
       <c r="BO15" s="42">
-        <f t="shared" ref="BO15:BW15" si="5">BO16-BO17</f>
+        <f t="shared" ref="BO15:BW15" si="7">BO16-BO17</f>
         <v>2429386.8999999994</v>
       </c>
       <c r="BP15" s="42">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>3833557.8000000007</v>
       </c>
       <c r="BQ15" s="42">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>6013368.6000000015</v>
       </c>
       <c r="BR15" s="42">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>8321390.4000000022</v>
       </c>
       <c r="BS15" s="42">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>2653340.5000000009</v>
       </c>
       <c r="BT15" s="42">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>5118045.2999999989</v>
       </c>
       <c r="BU15" s="42">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>7211375.1000000015</v>
       </c>
       <c r="BV15" s="42">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>7454952.1000000015</v>
       </c>
       <c r="BW15" s="42">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>3077251.5000000009</v>
       </c>
       <c r="BX15" s="42">
         <f>BX16-BX17</f>
         <v>3778869.5</v>
       </c>
       <c r="BY15" s="42">
         <f>BY16-BY17</f>
         <v>5287766.5999999978</v>
       </c>
       <c r="BZ15" s="42">
         <f>BZ16-BZ17</f>
         <v>5173993.1999999955</v>
       </c>
-      <c r="CA15" s="71"/>
+      <c r="CA15" s="42">
+        <f t="shared" ref="CA15" si="8">CA16-CA17</f>
+        <v>1929300.8999999985</v>
+      </c>
       <c r="CB15" s="71"/>
     </row>
     <row r="16" spans="1:80" ht="29.25">
       <c r="A16" s="56">
         <v>111107</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>113</v>
       </c>
       <c r="C16" s="24">
         <v>1355581.3</v>
       </c>
       <c r="D16" s="24">
         <v>2903471.8</v>
       </c>
       <c r="E16" s="24">
         <v>4514775.5999999996</v>
       </c>
       <c r="F16" s="24">
         <v>6336595.9000000004</v>
       </c>
       <c r="G16" s="25">
         <v>2029163.5</v>
       </c>
       <c r="H16" s="26">
@@ -8513,51 +8553,53 @@
       </c>
       <c r="BS16" s="40">
         <v>9731221.8000000007</v>
       </c>
       <c r="BT16" s="40">
         <v>20389874.199999999</v>
       </c>
       <c r="BU16" s="40">
         <v>31902977.5</v>
       </c>
       <c r="BV16" s="40">
         <v>42644271.200000003</v>
       </c>
       <c r="BW16" s="40">
         <v>11439569.300000001</v>
       </c>
       <c r="BX16" s="40">
         <v>22462766.899999999</v>
       </c>
       <c r="BY16" s="40">
         <v>35156919.299999997</v>
       </c>
       <c r="BZ16" s="40">
         <v>47092760.899999999</v>
       </c>
-      <c r="CA16" s="71"/>
+      <c r="CA16" s="40">
+        <v>11146094.699999999</v>
+      </c>
       <c r="CB16" s="71"/>
     </row>
     <row r="17" spans="1:80" ht="29.25">
       <c r="A17" s="56">
         <v>111103</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>114</v>
       </c>
       <c r="C17" s="24">
         <v>1080706.6000000001</v>
       </c>
       <c r="D17" s="24">
         <v>2449898.4</v>
       </c>
       <c r="E17" s="24">
         <v>3986576.8</v>
       </c>
       <c r="F17" s="24">
         <v>5505984.0999999996</v>
       </c>
       <c r="G17" s="25">
         <v>1162825.6000000001</v>
       </c>
       <c r="H17" s="26">
@@ -8751,51 +8793,53 @@
       </c>
       <c r="BS17" s="40">
         <v>7077881.2999999998</v>
       </c>
       <c r="BT17" s="40">
         <v>15271828.9</v>
       </c>
       <c r="BU17" s="40">
         <v>24691602.399999999</v>
       </c>
       <c r="BV17" s="40">
         <v>35189319.100000001</v>
       </c>
       <c r="BW17" s="40">
         <v>8362317.7999999998</v>
       </c>
       <c r="BX17" s="40">
         <v>18683897.399999999</v>
       </c>
       <c r="BY17" s="40">
         <v>29869152.699999999</v>
       </c>
       <c r="BZ17" s="40">
         <v>41918767.700000003</v>
       </c>
-      <c r="CA17" s="71"/>
+      <c r="CA17" s="40">
+        <v>9216793.8000000007</v>
+      </c>
       <c r="CB17" s="71"/>
     </row>
     <row r="18" spans="1:80">
       <c r="A18" s="56">
         <v>111705</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="24">
         <v>107107.2</v>
       </c>
       <c r="D18" s="24">
         <v>-59015.6</v>
       </c>
       <c r="E18" s="24">
         <v>-151259.5</v>
       </c>
       <c r="F18" s="24">
         <v>238229.8</v>
       </c>
       <c r="G18" s="25">
         <v>-85360.5</v>
       </c>
       <c r="H18" s="26">
@@ -8989,448 +9033,453 @@
       </c>
       <c r="BS18" s="40">
         <v>523170.6</v>
       </c>
       <c r="BT18" s="40">
         <v>1369786.5</v>
       </c>
       <c r="BU18" s="40">
         <v>1655724.5</v>
       </c>
       <c r="BV18" s="40">
         <v>3535484.8</v>
       </c>
       <c r="BW18" s="40">
         <v>804233.4</v>
       </c>
       <c r="BX18" s="40">
         <v>1625383.7</v>
       </c>
       <c r="BY18" s="40">
         <v>2613517.7999999998</v>
       </c>
       <c r="BZ18" s="40">
         <v>4347527</v>
       </c>
-      <c r="CA18" s="71"/>
+      <c r="CA18" s="40">
+        <v>894857.9</v>
+      </c>
       <c r="CB18" s="71"/>
     </row>
     <row r="19" spans="1:80" ht="14.25">
       <c r="A19" s="56">
         <v>111704</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>118</v>
       </c>
       <c r="C19" s="37">
-        <f t="shared" ref="C19:BN19" si="6">C5+C11+C15+C18</f>
+        <f t="shared" ref="C19:BN19" si="9">C5+C11+C15+C18</f>
         <v>2536234.9000000004</v>
       </c>
       <c r="D19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>5595427.5</v>
       </c>
       <c r="E19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>8995882</v>
       </c>
       <c r="F19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>12849794.000000002</v>
       </c>
       <c r="G19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>3207244.4</v>
       </c>
       <c r="H19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>7195598.5999999996</v>
       </c>
       <c r="I19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>11803580.9</v>
       </c>
       <c r="J19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>16052919.199999999</v>
       </c>
       <c r="K19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>3055263.8000000003</v>
       </c>
       <c r="L19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>6709780.9000000004</v>
       </c>
       <c r="M19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>11220899.499999998</v>
       </c>
       <c r="N19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>17007647</v>
       </c>
       <c r="O19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>4020878.4</v>
       </c>
       <c r="P19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>8712143.9000000004</v>
       </c>
       <c r="Q19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>14135228.1</v>
       </c>
       <c r="R19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>21815517</v>
       </c>
       <c r="S19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>5240223.5</v>
       </c>
       <c r="T19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>11240030.9</v>
       </c>
       <c r="U19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>18664939.5</v>
       </c>
       <c r="V19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>28243052.699999999</v>
       </c>
       <c r="W19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>6097729.9000000004</v>
       </c>
       <c r="X19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>12849001.6</v>
       </c>
       <c r="Y19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>20848732.599999998</v>
       </c>
       <c r="Z19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>31015186.600000001</v>
       </c>
       <c r="AA19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>6966935</v>
       </c>
       <c r="AB19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>14499992.199999999</v>
       </c>
       <c r="AC19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>23767993.399999999</v>
       </c>
       <c r="AD19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>35999025.099999994</v>
       </c>
       <c r="AE19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>7933827.5</v>
       </c>
       <c r="AF19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>16482952.199999997</v>
       </c>
       <c r="AG19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>27040987.299999997</v>
       </c>
       <c r="AH19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>39675832.899999999</v>
       </c>
       <c r="AI19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>8267517.6999999993</v>
       </c>
       <c r="AJ19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>16804418.100000001</v>
       </c>
       <c r="AK19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>27436536.699999996</v>
       </c>
       <c r="AL19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>40884133.600000001</v>
       </c>
       <c r="AM19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>9309090.9000000004</v>
       </c>
       <c r="AN19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>19357056.899999999</v>
       </c>
       <c r="AO19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>31355126.100000005</v>
       </c>
       <c r="AP19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>46971150</v>
       </c>
       <c r="AQ19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>10431358.000000002</v>
       </c>
       <c r="AR19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>21546269.700000003</v>
       </c>
       <c r="AS19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>35142065.200000003</v>
       </c>
       <c r="AT19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>54378857.79999999</v>
       </c>
       <c r="AU19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>11786166.699999999</v>
       </c>
       <c r="AV19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>24857119.200000003</v>
       </c>
       <c r="AW19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>39767105.700000003</v>
       </c>
       <c r="AX19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>61819536.400000006</v>
       </c>
       <c r="AY19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>13180857.200000001</v>
       </c>
       <c r="AZ19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>27908618.099999994</v>
       </c>
       <c r="BA19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>44297912.100000001</v>
       </c>
       <c r="BB19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>69532626.499999985</v>
       </c>
       <c r="BC19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>15093342.400000002</v>
       </c>
       <c r="BD19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>28399592.700000003</v>
       </c>
       <c r="BE19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>45803255.200000003</v>
       </c>
       <c r="BF19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>70649033.200000003</v>
       </c>
       <c r="BG19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>15938671.499999996</v>
       </c>
       <c r="BH19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>32265436.5</v>
       </c>
       <c r="BI19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>53029365.700000003</v>
       </c>
       <c r="BJ19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>83951587.900000006</v>
       </c>
       <c r="BK19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>19695592.800000001</v>
       </c>
       <c r="BL19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>40034332.600000001</v>
       </c>
       <c r="BM19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>65487797.899999999</v>
       </c>
       <c r="BN19" s="37">
-        <f t="shared" si="6"/>
+        <f t="shared" si="9"/>
         <v>103765518.2</v>
       </c>
       <c r="BO19" s="37">
         <f>BO5+BO11+BO15+BO18</f>
         <v>23582637</v>
       </c>
       <c r="BP19" s="37">
         <f>BP5+BP11+BP15+BP18</f>
         <v>47244671.5</v>
       </c>
       <c r="BQ19" s="37">
-        <f t="shared" ref="BQ19:BW19" si="7">BQ5+BQ11+BQ15+BQ18</f>
+        <f t="shared" ref="BQ19:BW19" si="10">BQ5+BQ11+BQ15+BQ18</f>
         <v>75546820.299999982</v>
       </c>
       <c r="BR19" s="37">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>119442289.69999999</v>
       </c>
       <c r="BS19" s="37">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>26023903.800000004</v>
       </c>
       <c r="BT19" s="37">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>52342740.299999997</v>
       </c>
       <c r="BU19" s="37">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>84962626.099999994</v>
       </c>
       <c r="BV19" s="37">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>136693318.30000001</v>
       </c>
       <c r="BW19" s="37">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>30467333.699999996</v>
       </c>
       <c r="BX19" s="37">
         <f>BX5+BX11+BX15+BX18</f>
         <v>61371821.899999999</v>
       </c>
       <c r="BY19" s="37">
         <f>BY5+BY11+BY15+BY18</f>
         <v>99724898.499999985</v>
       </c>
       <c r="BZ19" s="37">
         <f>BZ5+BZ11+BZ15+BZ18</f>
         <v>159583750.69999999</v>
       </c>
-      <c r="CA19" s="71"/>
+      <c r="CA19" s="37">
+        <f t="shared" ref="CA19" si="11">CA5+CA11+CA15+CA18</f>
+        <v>34102358.099999994</v>
+      </c>
       <c r="CB19" s="71"/>
     </row>
     <row r="22" spans="1:80" ht="57.75" customHeight="1">
       <c r="A22" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B22" s="76"/>
     </row>
     <row r="23" spans="1:80">
       <c r="A23" s="79" t="s">
         <v>120</v>
       </c>
       <c r="B23" s="79"/>
     </row>
     <row r="24" spans="1:80" ht="50.25" customHeight="1">
       <c r="A24" s="80" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="80"/>
     </row>
     <row r="25" spans="1:80" ht="46.15" customHeight="1">
       <c r="A25" s="80" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="80"/>
     </row>
     <row r="26" spans="1:80" ht="57" customHeight="1">
       <c r="A26" s="80" t="s">
         <v>122</v>
       </c>
       <c r="B26" s="80"/>
     </row>
     <row r="27" spans="1:80" ht="36.75" customHeight="1">
       <c r="A27" s="80" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B27" s="80"/>
     </row>
     <row r="28" spans="1:80" ht="60.75" customHeight="1">
       <c r="A28" s="78" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28" s="78"/>
     </row>
     <row r="29" spans="1:80">
       <c r="A29" s="79" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B29" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="BR11 BV11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>1990-2006</vt:lpstr>
-      <vt:lpstr>2007-2025</vt:lpstr>
+      <vt:lpstr>2007-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>