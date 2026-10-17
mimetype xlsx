--- v1 (2026-07-28)
+++ v2 (2026-10-17)
@@ -5,64 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="-240" windowWidth="22050" windowHeight="9660" tabRatio="950"/>
+    <workbookView xWindow="108" yWindow="48" windowWidth="22800" windowHeight="9660" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="1990-2006" sheetId="31" r:id="rId3"/>
     <sheet name="2007-2026" sheetId="32" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="CB15" i="32" l="1"/>
+  <c r="CB11" i="32"/>
+  <c r="CB19" i="32" s="1"/>
+  <c r="CB5" i="32"/>
   <c r="CA15" i="32" l="1"/>
   <c r="CA11" i="32"/>
   <c r="CA5" i="32"/>
   <c r="CA19" i="32" l="1"/>
   <c r="BZ15" i="32"/>
   <c r="BZ11" i="32"/>
   <c r="BY15" i="32"/>
   <c r="BY11" i="32"/>
   <c r="BY5" i="32"/>
   <c r="BV15" i="32"/>
   <c r="BV11" i="32"/>
   <c r="BV5" i="32"/>
   <c r="BV19" i="32" s="1"/>
   <c r="BR11" i="32"/>
   <c r="C5" i="32"/>
   <c r="D5" i="32"/>
   <c r="E5" i="32"/>
   <c r="F5" i="32"/>
   <c r="G5" i="32"/>
   <c r="H5" i="32"/>
   <c r="I5" i="32"/>
   <c r="J5" i="32"/>
   <c r="K5" i="32"/>
   <c r="L5" i="32"/>
   <c r="M5" i="32"/>
@@ -416,51 +420,51 @@
   <c r="AW19" i="32"/>
   <c r="BL19" i="32"/>
   <c r="BK19" i="32"/>
   <c r="T19" i="32"/>
   <c r="BH19" i="32"/>
   <c r="I19" i="32"/>
   <c r="AT19" i="32"/>
   <c r="AQ19" i="32"/>
   <c r="S19" i="32"/>
   <c r="BG19" i="32"/>
   <c r="F19" i="32"/>
   <c r="AO19" i="32"/>
   <c r="AL19" i="32"/>
   <c r="AG19" i="32"/>
   <c r="W19" i="32"/>
   <c r="AH19" i="32"/>
   <c r="P19" i="32"/>
   <c r="AP19" i="32"/>
   <c r="BF19" i="32"/>
   <c r="BZ5" i="32"/>
   <c r="BZ19" i="32" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="158">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
@@ -512,53 +516,50 @@
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен есептелген жалпы ішкі өнім</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен есептелген жалпы ішкі өнім барлық экономикалық секторлардың түпкілікті тұтынуға, жалпы қорланымға және таза экспортқа жұмсаған шығыстардың сомасы болып табылады</t>
   </si>
   <si>
     <t>Ұлттық шоттар департаменті</t>
-  </si>
-[...1 lines deleted...]
-    <t>aig.isabekova@aspire.gov.kz, m.akimbek@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/, https://stat.gov.kz/classifiers/statistical/117/</t>
   </si>
   <si>
     <t>Негізгі ақпарат көздері - салалық статистика деректері мен әкімшілік деректер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar</t>
   </si>
   <si>
     <t>код КСП</t>
   </si>
   <si>
     <t>Түпкілікті тұтынуға жұмсалған шығыстары</t>
   </si>
   <si>
     <t>үй шаруашылықтарының</t>
   </si>
   <si>
     <t xml:space="preserve">мемлекеттік басқару органдарының </t>
   </si>
   <si>
     <t>жеке тауарлар мен көрсетілетін қызметтерге</t>
   </si>
@@ -1135,53 +1136,50 @@
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4) 6)</t>
     </r>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен есептелген ЖІӨ</t>
   </si>
   <si>
     <t xml:space="preserve">Өндіріс әдісімен ЖІӨ
 </t>
   </si>
   <si>
     <t xml:space="preserve">Табыстар әдісімен ЖІӨ
 </t>
   </si>
   <si>
     <t>Түпкілікті тұтыну әдісімен ЖІӨ</t>
   </si>
   <si>
     <t>9 ай 2025 ж.</t>
   </si>
   <si>
-    <t>А. Исабекова, М. Әкімбек</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>мемлекеттік басқару органдарының</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>2025 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -1228,50 +1226,72 @@
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2025 жылдан бастап деректер 2025 жылғы 21 тамыздағы Бақыланбайтын экономиканы бағалау әдістемесіне  және 2025 жылғы 29 тамыздағы Заңсыз қызмет көлемдерін бағалау әдістемесіне енгізілген өзгерістерді ескере отырып есептелген.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">6) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2024 жылдан бастап деректер Қазақстан Республикасы Қаржы министрлігі Мемелекеттік кірістер комитетінің әкімшілік деректері бойынша қалыптастырылды.</t>
+    </r>
+  </si>
+  <si>
+    <t>А. Исабекова</t>
+  </si>
+  <si>
+    <t>aig.isabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <r>
+      <t>1 жартыжылдық 
+2026 ж.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>7)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
   </numFmts>
   <fonts count="70">
     <font>
@@ -3000,70 +3020,70 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="380" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="380" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="18" xfId="306" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="18" xfId="306" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="18" xfId="306" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="170" fontId="11" fillId="38" borderId="19" xfId="412" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="38" borderId="19" xfId="412" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="18" xfId="306" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="306" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="18" xfId="306" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="18" xfId="306" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -3817,457 +3837,457 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507154/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/518341/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/," TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/655/vjc9g51t82k4vty3h67de73uhdf5619c.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/517770/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/517600/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:G31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="44.33203125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13.5" customHeight="1">
       <c r="A1" s="72"/>
       <c r="B1" s="72"/>
     </row>
     <row r="2" spans="1:7" ht="21" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="16">
         <v>111704</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="21" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="21" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="21" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="32.450000000000003" customHeight="1">
+    <row r="6" spans="1:7" ht="32.4" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="31.15" customHeight="1">
+    <row r="7" spans="1:7" ht="31.2" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="18" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="21" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="17" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="33.6" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="19"/>
     </row>
     <row r="12" spans="1:7" ht="21" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="62" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" s="15"/>
     </row>
     <row r="13" spans="1:7" ht="21" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="63" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
     </row>
-    <row r="14" spans="1:7" ht="25.5">
+    <row r="14" spans="1:7" ht="26.4">
       <c r="A14" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="67" t="s">
-        <v>146</v>
+      <c r="B14" s="66" t="s">
+        <v>145</v>
       </c>
       <c r="C14" s="15"/>
-      <c r="E14" s="68"/>
-      <c r="F14" s="69"/>
+      <c r="E14" s="67"/>
+      <c r="F14" s="68"/>
       <c r="G14" s="15"/>
     </row>
-    <row r="15" spans="1:7" ht="25.5">
+    <row r="15" spans="1:7" ht="26.4">
       <c r="A15" s="74"/>
-      <c r="B15" s="67" t="s">
-        <v>147</v>
+      <c r="B15" s="66" t="s">
+        <v>146</v>
       </c>
       <c r="C15" s="15"/>
-      <c r="E15" s="68"/>
-      <c r="F15" s="69"/>
+      <c r="E15" s="67"/>
+      <c r="F15" s="68"/>
       <c r="G15" s="15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="75"/>
-      <c r="B16" s="70" t="s">
-        <v>148</v>
+      <c r="B16" s="69" t="s">
+        <v>147</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="E16" s="68"/>
-      <c r="F16" s="69"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="68"/>
       <c r="G16" s="15"/>
     </row>
     <row r="17" spans="1:7" ht="21" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="63" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
     </row>
     <row r="18" spans="1:7" ht="21" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="20">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
     </row>
     <row r="19" spans="1:7" ht="21" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="20">
-        <v>46307</v>
+        <v>46371</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="21" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="21" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="21" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="21" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="21" customHeight="1">
       <c r="A23" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="64" t="s">
-        <v>32</v>
+      <c r="B23" s="70" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11"/>
       <c r="B25" s="11"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11"/>
       <c r="B26" s="11"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11"/>
       <c r="B27" s="11"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11"/>
       <c r="B29" s="11"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11"/>
       <c r="B30" s="11"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/classifiers/statistical/116/, "/>
-    <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B17" r:id="rId4"/>
-    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/"/>
-    <hyperlink ref="B15" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/"/>
+    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/industries/economy/national-accounts/publications/517600/"/>
+    <hyperlink ref="B15" r:id="rId6" display="https://stat.gov.kz/industries/economy/national-accounts/publications/517770/"/>
     <hyperlink ref="B16" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="14.4">
       <c r="B2" s="3"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="4"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5">
+    <row r="11" spans="2:2" ht="26.4">
       <c r="B11" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="14" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="12.44140625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="32.6640625" style="14" customWidth="1"/>
+    <col min="3" max="19" width="13.6640625" style="14" customWidth="1"/>
+    <col min="20" max="37" width="5.6640625" style="14" customWidth="1"/>
+    <col min="38" max="45" width="9.109375" style="14"/>
+    <col min="46" max="46" width="8.88671875" style="14" customWidth="1"/>
+    <col min="47" max="16384" width="9.109375" style="14"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" s="13" customFormat="1" ht="15.75">
+    <row r="2" spans="1:37" s="13" customFormat="1" ht="15.6">
       <c r="A2" s="22">
         <v>111704</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="12.75">
+    <row r="3" spans="1:37" ht="13.2">
       <c r="B3" s="49"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="48" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B4" s="52"/>
       <c r="C4" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="D4" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="D4" s="52" t="s">
+      <c r="E4" s="52" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F4" s="52">
         <v>1993</v>
       </c>
       <c r="G4" s="52">
         <v>1994</v>
       </c>
       <c r="H4" s="52">
         <v>1995</v>
       </c>
       <c r="I4" s="52">
         <v>1996</v>
       </c>
       <c r="J4" s="52">
         <v>1997</v>
       </c>
       <c r="K4" s="52">
         <v>1998</v>
       </c>
       <c r="L4" s="52">
         <v>1999</v>
       </c>
       <c r="M4" s="52">
         <v>2000</v>
       </c>
@@ -4291,51 +4311,51 @@
       </c>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
       <c r="AC4" s="28"/>
       <c r="AD4" s="28"/>
       <c r="AE4" s="28"/>
       <c r="AF4" s="28"/>
       <c r="AG4" s="28"/>
       <c r="AH4" s="28"/>
       <c r="AI4" s="28"/>
       <c r="AJ4" s="28"/>
       <c r="AK4" s="28"/>
     </row>
     <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="59">
         <v>111701</v>
       </c>
       <c r="B5" s="30" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C5" s="23">
         <f t="shared" ref="C5:S5" si="0">C6+C7+C10</f>
         <v>38066.400000000001</v>
       </c>
       <c r="D5" s="23">
         <f t="shared" si="0"/>
         <v>71148.800000000003</v>
       </c>
       <c r="E5" s="23">
         <f t="shared" si="0"/>
         <v>880590.2</v>
       </c>
       <c r="F5" s="23">
         <f t="shared" si="0"/>
         <v>24942.2</v>
       </c>
       <c r="G5" s="23">
         <f t="shared" si="0"/>
         <v>374080.8</v>
       </c>
       <c r="H5" s="23">
         <f t="shared" si="0"/>
         <v>858878.5</v>
       </c>
@@ -4380,56 +4400,56 @@
         <v>4638271.0999999996</v>
       </c>
       <c r="S5" s="23">
         <f t="shared" si="0"/>
         <v>5709745.2000000002</v>
       </c>
       <c r="T5" s="29"/>
       <c r="U5" s="29"/>
       <c r="V5" s="29"/>
       <c r="W5" s="29"/>
       <c r="X5" s="29"/>
       <c r="Y5" s="29"/>
       <c r="Z5" s="29"/>
       <c r="AA5" s="29"/>
       <c r="AB5" s="29"/>
       <c r="AC5" s="29"/>
       <c r="AD5" s="29"/>
       <c r="AE5" s="29"/>
       <c r="AF5" s="29"/>
       <c r="AG5" s="29"/>
       <c r="AH5" s="29"/>
       <c r="AI5" s="29"/>
       <c r="AJ5" s="29"/>
       <c r="AK5" s="29"/>
     </row>
-    <row r="6" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="2" customFormat="1" ht="13.2">
       <c r="A6" s="60">
         <v>11170101</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C6" s="24">
         <v>30352.3</v>
       </c>
       <c r="D6" s="24">
         <v>56205.7</v>
       </c>
       <c r="E6" s="24">
         <v>709015.9</v>
       </c>
       <c r="F6" s="24">
         <v>20066.599999999999</v>
       </c>
       <c r="G6" s="25">
         <v>316476.09999999998</v>
       </c>
       <c r="H6" s="25">
         <v>706364</v>
       </c>
       <c r="I6" s="25">
         <v>938078.7</v>
       </c>
       <c r="J6" s="25">
         <v>1168806.3999999999</v>
       </c>
@@ -4457,56 +4477,56 @@
       <c r="R6" s="25">
         <v>3685763.3</v>
       </c>
       <c r="S6" s="26">
         <v>4547334.5</v>
       </c>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="29"/>
       <c r="X6" s="29"/>
       <c r="Y6" s="29"/>
       <c r="Z6" s="29"/>
       <c r="AA6" s="29"/>
       <c r="AB6" s="29"/>
       <c r="AC6" s="29"/>
       <c r="AD6" s="29"/>
       <c r="AE6" s="29"/>
       <c r="AF6" s="29"/>
       <c r="AG6" s="29"/>
       <c r="AH6" s="29"/>
       <c r="AI6" s="29"/>
       <c r="AJ6" s="29"/>
       <c r="AK6" s="29"/>
     </row>
-    <row r="7" spans="1:37" s="2" customFormat="1" ht="25.5">
+    <row r="7" spans="1:37" s="2" customFormat="1" ht="26.4">
       <c r="A7" s="61">
         <v>11170102</v>
       </c>
       <c r="B7" s="31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C7" s="24">
         <f>C8+C9</f>
         <v>5937.5</v>
       </c>
       <c r="D7" s="24">
         <f>D8+D9</f>
         <v>12432.5</v>
       </c>
       <c r="E7" s="24">
         <f>E8+E9</f>
         <v>139584.29999999999</v>
       </c>
       <c r="F7" s="24">
         <f>F8+F9</f>
         <v>4088.9</v>
       </c>
       <c r="G7" s="24">
         <f>G8+G9</f>
         <v>45234</v>
       </c>
       <c r="H7" s="24">
         <f t="shared" ref="H7:S7" si="1">H8+H9</f>
         <v>137748.20000000001</v>
       </c>
@@ -4551,56 +4571,56 @@
         <v>853830.1</v>
       </c>
       <c r="S7" s="24">
         <f t="shared" si="1"/>
         <v>1039845.9</v>
       </c>
       <c r="T7" s="29"/>
       <c r="U7" s="29"/>
       <c r="V7" s="29"/>
       <c r="W7" s="29"/>
       <c r="X7" s="29"/>
       <c r="Y7" s="29"/>
       <c r="Z7" s="29"/>
       <c r="AA7" s="29"/>
       <c r="AB7" s="29"/>
       <c r="AC7" s="29"/>
       <c r="AD7" s="29"/>
       <c r="AE7" s="29"/>
       <c r="AF7" s="29"/>
       <c r="AG7" s="29"/>
       <c r="AH7" s="29"/>
       <c r="AI7" s="29"/>
       <c r="AJ7" s="29"/>
       <c r="AK7" s="29"/>
     </row>
-    <row r="8" spans="1:37" ht="25.5">
+    <row r="8" spans="1:37" ht="26.4">
       <c r="A8" s="61">
         <v>111701021</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C8" s="24">
         <v>4307.8</v>
       </c>
       <c r="D8" s="24">
         <v>9423.2999999999993</v>
       </c>
       <c r="E8" s="24">
         <v>76704.899999999994</v>
       </c>
       <c r="F8" s="24">
         <v>2339.9</v>
       </c>
       <c r="G8" s="25">
         <v>25870.1</v>
       </c>
       <c r="H8" s="25">
         <v>82163.7</v>
       </c>
       <c r="I8" s="25">
         <v>110636.2</v>
       </c>
       <c r="J8" s="25">
         <v>115373.3</v>
       </c>
@@ -4610,56 +4630,56 @@
       <c r="L8" s="25">
         <v>132295.6</v>
       </c>
       <c r="M8" s="25">
         <v>151174.20000000001</v>
       </c>
       <c r="N8" s="25">
         <v>176634.3</v>
       </c>
       <c r="O8" s="25">
         <v>205610.8</v>
       </c>
       <c r="P8" s="25">
         <v>248633</v>
       </c>
       <c r="Q8" s="25">
         <v>325042.8</v>
       </c>
       <c r="R8" s="25">
         <v>410850.3</v>
       </c>
       <c r="S8" s="26">
         <v>509734.9</v>
       </c>
     </row>
-    <row r="9" spans="1:37" ht="25.5">
+    <row r="9" spans="1:37" ht="26.4">
       <c r="A9" s="61">
         <v>111701022</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C9" s="24">
         <v>1629.7</v>
       </c>
       <c r="D9" s="24">
         <v>3009.2</v>
       </c>
       <c r="E9" s="24">
         <v>62879.4</v>
       </c>
       <c r="F9" s="24">
         <v>1749</v>
       </c>
       <c r="G9" s="25">
         <v>19363.900000000001</v>
       </c>
       <c r="H9" s="25">
         <v>55584.5</v>
       </c>
       <c r="I9" s="25">
         <v>72153.3</v>
       </c>
       <c r="J9" s="25">
         <v>91649.2</v>
       </c>
@@ -4669,56 +4689,56 @@
       <c r="L9" s="25">
         <v>100417.4</v>
       </c>
       <c r="M9" s="25">
         <v>162810.29999999999</v>
       </c>
       <c r="N9" s="25">
         <v>259402.1</v>
       </c>
       <c r="O9" s="25">
         <v>232796.3</v>
       </c>
       <c r="P9" s="25">
         <v>270562.3</v>
       </c>
       <c r="Q9" s="25">
         <v>356744.1</v>
       </c>
       <c r="R9" s="25">
         <v>442979.8</v>
       </c>
       <c r="S9" s="26">
         <v>530111</v>
       </c>
     </row>
-    <row r="10" spans="1:37" ht="38.25">
+    <row r="10" spans="1:37" ht="39.6">
       <c r="A10" s="61">
         <v>11170103</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C10" s="24">
         <v>1776.6</v>
       </c>
       <c r="D10" s="24">
         <v>2510.6</v>
       </c>
       <c r="E10" s="24">
         <v>31990</v>
       </c>
       <c r="F10" s="24">
         <v>786.7</v>
       </c>
       <c r="G10" s="25">
         <v>12370.7</v>
       </c>
       <c r="H10" s="25">
         <v>14766.3</v>
       </c>
       <c r="I10" s="25">
         <v>14711.3</v>
       </c>
       <c r="J10" s="25">
         <v>10338.4</v>
       </c>
@@ -4728,56 +4748,56 @@
       <c r="L10" s="25">
         <v>14788.5</v>
       </c>
       <c r="M10" s="25">
         <v>19926.599999999999</v>
       </c>
       <c r="N10" s="25">
         <v>31694.400000000001</v>
       </c>
       <c r="O10" s="25">
         <v>68095.5</v>
       </c>
       <c r="P10" s="25">
         <v>78403.600000000006</v>
       </c>
       <c r="Q10" s="25">
         <v>88799.2</v>
       </c>
       <c r="R10" s="25">
         <v>98677.7</v>
       </c>
       <c r="S10" s="26">
         <v>122564.8</v>
       </c>
     </row>
-    <row r="11" spans="1:37" ht="12.75">
+    <row r="11" spans="1:37" ht="13.2">
       <c r="A11" s="61">
         <v>111106</v>
       </c>
       <c r="B11" s="33" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C11" s="23">
         <f t="shared" ref="C11:S11" si="2">C12+C13</f>
         <v>22347</v>
       </c>
       <c r="D11" s="23">
         <f t="shared" si="2"/>
         <v>20365.099999999999</v>
       </c>
       <c r="E11" s="23">
         <f t="shared" si="2"/>
         <v>338408.5</v>
       </c>
       <c r="F11" s="23">
         <f t="shared" si="2"/>
         <v>5892</v>
       </c>
       <c r="G11" s="23">
         <f t="shared" si="2"/>
         <v>121552.8</v>
       </c>
       <c r="H11" s="23">
         <f t="shared" si="2"/>
         <v>236506.30000000002</v>
       </c>
@@ -4804,56 +4824,56 @@
       <c r="N11" s="23">
         <f t="shared" si="2"/>
         <v>873643.2</v>
       </c>
       <c r="O11" s="23">
         <f t="shared" si="2"/>
         <v>1030460.1</v>
       </c>
       <c r="P11" s="23">
         <f t="shared" si="2"/>
         <v>1185458.0999999999</v>
       </c>
       <c r="Q11" s="23">
         <f t="shared" si="2"/>
         <v>1544496.3</v>
       </c>
       <c r="R11" s="23">
         <f t="shared" si="2"/>
         <v>2350789.2000000002</v>
       </c>
       <c r="S11" s="23">
         <f t="shared" si="2"/>
         <v>3462535.7</v>
       </c>
     </row>
-    <row r="12" spans="1:37" ht="25.5">
+    <row r="12" spans="1:37" ht="26.4">
       <c r="A12" s="61">
         <v>11110601</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C12" s="24">
         <v>18655</v>
       </c>
       <c r="D12" s="24">
         <v>23323</v>
       </c>
       <c r="E12" s="24">
         <v>331859.3</v>
       </c>
       <c r="F12" s="24">
         <v>8211</v>
       </c>
       <c r="G12" s="25">
         <v>110654.8</v>
       </c>
       <c r="H12" s="25">
         <v>233811.6</v>
       </c>
       <c r="I12" s="25">
         <v>243876</v>
       </c>
       <c r="J12" s="25">
         <v>271765.2</v>
       </c>
@@ -4863,56 +4883,56 @@
       <c r="L12" s="25">
         <v>326258.59999999998</v>
       </c>
       <c r="M12" s="25">
         <v>450258.4</v>
       </c>
       <c r="N12" s="25">
         <v>771384.6</v>
       </c>
       <c r="O12" s="25">
         <v>907126</v>
       </c>
       <c r="P12" s="25">
         <v>1062657.7</v>
       </c>
       <c r="Q12" s="25">
         <v>1472424.2</v>
       </c>
       <c r="R12" s="25">
         <v>2122679.1</v>
       </c>
       <c r="S12" s="26">
         <v>3084388</v>
       </c>
     </row>
-    <row r="13" spans="1:37" ht="25.5">
+    <row r="13" spans="1:37" ht="26.4">
       <c r="A13" s="61">
         <v>11110602</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C13" s="24">
         <v>3692</v>
       </c>
       <c r="D13" s="24">
         <v>-2957.9</v>
       </c>
       <c r="E13" s="24">
         <v>6549.2</v>
       </c>
       <c r="F13" s="24">
         <v>-2319</v>
       </c>
       <c r="G13" s="25">
         <v>10898</v>
       </c>
       <c r="H13" s="25">
         <v>2694.7</v>
       </c>
       <c r="I13" s="25">
         <v>-15281.2</v>
       </c>
       <c r="J13" s="25">
         <v>-10940.8</v>
       </c>
@@ -4922,56 +4942,56 @@
       <c r="L13" s="25">
         <v>32191.5</v>
       </c>
       <c r="M13" s="25">
         <v>21339</v>
       </c>
       <c r="N13" s="25">
         <v>102258.6</v>
       </c>
       <c r="O13" s="25">
         <v>123334.1</v>
       </c>
       <c r="P13" s="25">
         <v>122800.4</v>
       </c>
       <c r="Q13" s="25">
         <v>72072.100000000006</v>
       </c>
       <c r="R13" s="25">
         <v>228110.1</v>
       </c>
       <c r="S13" s="26">
         <v>378147.7</v>
       </c>
     </row>
-    <row r="14" spans="1:37" ht="12.75">
+    <row r="14" spans="1:37" ht="13.2">
       <c r="A14" s="61">
         <v>111108</v>
       </c>
       <c r="B14" s="34" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C14" s="27">
         <f>C15-C16</f>
         <v>-10872.099999999999</v>
       </c>
       <c r="D14" s="23">
         <f t="shared" ref="D14:S14" si="3">D15-D16</f>
         <v>-13830.499999999996</v>
       </c>
       <c r="E14" s="23">
         <f t="shared" si="3"/>
         <v>-153168.90000000014</v>
       </c>
       <c r="F14" s="23">
         <f t="shared" si="3"/>
         <v>-2602.1000000000004</v>
       </c>
       <c r="G14" s="23">
         <f t="shared" si="3"/>
         <v>-42568.199999999983</v>
       </c>
       <c r="H14" s="23">
         <f t="shared" si="3"/>
         <v>-46396</v>
       </c>
@@ -4998,56 +5018,56 @@
       <c r="N14" s="23">
         <f t="shared" si="3"/>
         <v>-34424.800000000047</v>
       </c>
       <c r="O14" s="23">
         <f t="shared" si="3"/>
         <v>-1903.4000000001397</v>
       </c>
       <c r="P14" s="23">
         <f t="shared" si="3"/>
         <v>247695.90000000014</v>
       </c>
       <c r="Q14" s="23">
         <f t="shared" si="3"/>
         <v>504339.70000000019</v>
       </c>
       <c r="R14" s="23">
         <f t="shared" si="3"/>
         <v>654780.79999999981</v>
       </c>
       <c r="S14" s="23">
         <f t="shared" si="3"/>
         <v>1072142.4000000004</v>
       </c>
     </row>
-    <row r="15" spans="1:37" ht="29.25">
+    <row r="15" spans="1:37" ht="29.4">
       <c r="A15" s="61">
         <v>111107</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C15" s="24">
         <v>3712.2</v>
       </c>
       <c r="D15" s="24">
         <v>24461.7</v>
       </c>
       <c r="E15" s="24">
         <v>937137.7</v>
       </c>
       <c r="F15" s="24">
         <v>11150</v>
       </c>
       <c r="G15" s="25">
         <v>156957.6</v>
       </c>
       <c r="H15" s="25">
         <v>395269</v>
       </c>
       <c r="I15" s="25">
         <v>499318</v>
       </c>
       <c r="J15" s="25">
         <v>583859.6</v>
       </c>
@@ -5057,56 +5077,56 @@
       <c r="L15" s="25">
         <v>856229.6</v>
       </c>
       <c r="M15" s="25">
         <v>1471607.4</v>
       </c>
       <c r="N15" s="25">
         <v>1491860.4</v>
       </c>
       <c r="O15" s="25">
         <v>1774496.9</v>
       </c>
       <c r="P15" s="25">
         <v>2232981.1</v>
       </c>
       <c r="Q15" s="25">
         <v>3081844.6</v>
       </c>
       <c r="R15" s="25">
         <v>4037767.5</v>
       </c>
       <c r="S15" s="26">
         <v>5206479.9000000004</v>
       </c>
     </row>
-    <row r="16" spans="1:37" ht="29.25">
+    <row r="16" spans="1:37" ht="29.4">
       <c r="A16" s="61">
         <v>111103</v>
       </c>
       <c r="B16" s="31" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C16" s="24">
         <v>14584.3</v>
       </c>
       <c r="D16" s="24">
         <v>38292.199999999997</v>
       </c>
       <c r="E16" s="24">
         <v>1090306.6000000001</v>
       </c>
       <c r="F16" s="24">
         <v>13752.1</v>
       </c>
       <c r="G16" s="25">
         <v>199525.8</v>
       </c>
       <c r="H16" s="25">
         <v>441665</v>
       </c>
       <c r="I16" s="25">
         <v>509737.4</v>
       </c>
       <c r="J16" s="25">
         <v>626095.19999999995</v>
       </c>
@@ -5116,56 +5136,56 @@
       <c r="L16" s="25">
         <v>808942.9</v>
       </c>
       <c r="M16" s="25">
         <v>1276480.6000000001</v>
       </c>
       <c r="N16" s="25">
         <v>1526285.2</v>
       </c>
       <c r="O16" s="25">
         <v>1776400.3</v>
       </c>
       <c r="P16" s="25">
         <v>1985285.2</v>
       </c>
       <c r="Q16" s="25">
         <v>2577504.9</v>
       </c>
       <c r="R16" s="25">
         <v>3382986.7</v>
       </c>
       <c r="S16" s="26">
         <v>4134337.5</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="12.75">
+    <row r="17" spans="1:19" ht="13.2">
       <c r="A17" s="61">
         <v>111705</v>
       </c>
       <c r="B17" s="35" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C17" s="24">
         <v>-1670.8</v>
       </c>
       <c r="D17" s="24">
         <v>8179.7</v>
       </c>
       <c r="E17" s="24">
         <v>151859.4</v>
       </c>
       <c r="F17" s="24">
         <v>1191</v>
       </c>
       <c r="G17" s="26">
         <v>-29596.6</v>
       </c>
       <c r="H17" s="26">
         <v>-34798.800000000003</v>
       </c>
       <c r="I17" s="26">
         <v>61994.8</v>
       </c>
       <c r="J17" s="26">
         <v>67386.399999999994</v>
       </c>
@@ -5175,56 +5195,56 @@
       <c r="L17" s="26">
         <v>-82110.3</v>
       </c>
       <c r="M17" s="26">
         <v>10204.700000000001</v>
       </c>
       <c r="N17" s="26">
         <v>92845</v>
       </c>
       <c r="O17" s="26">
         <v>247507.20000000001</v>
       </c>
       <c r="P17" s="26">
         <v>146788.29999999999</v>
       </c>
       <c r="Q17" s="26">
         <v>-2945.7</v>
       </c>
       <c r="R17" s="26">
         <v>-53247.6</v>
       </c>
       <c r="S17" s="26">
         <v>-30692.1</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="14.25">
+    <row r="18" spans="1:19" ht="14.4">
       <c r="A18" s="61">
         <v>111704</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C18" s="23">
         <f>C5+C11+C14+C17</f>
         <v>47870.5</v>
       </c>
       <c r="D18" s="23">
         <f t="shared" ref="D18:S18" si="4">D5+D11+D14+D17</f>
         <v>85863.099999999991</v>
       </c>
       <c r="E18" s="23">
         <f>E5+E11+E14+E17</f>
         <v>1217689.1999999997</v>
       </c>
       <c r="F18" s="23">
         <f t="shared" si="4"/>
         <v>29423.1</v>
       </c>
       <c r="G18" s="23">
         <f t="shared" si="4"/>
         <v>423468.80000000005</v>
       </c>
       <c r="H18" s="23">
         <f t="shared" si="4"/>
         <v>1014190</v>
       </c>
@@ -5253,402 +5273,407 @@
         <v>3250593.3</v>
       </c>
       <c r="O18" s="23">
         <f t="shared" si="4"/>
         <v>3776277.3</v>
       </c>
       <c r="P18" s="23">
         <f t="shared" si="4"/>
         <v>4611975.3</v>
       </c>
       <c r="Q18" s="23">
         <f t="shared" si="4"/>
         <v>5870134.2999999998</v>
       </c>
       <c r="R18" s="23">
         <f t="shared" si="4"/>
         <v>7590593.5</v>
       </c>
       <c r="S18" s="23">
         <f t="shared" si="4"/>
         <v>10213731.200000001</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="18" customHeight="1">
       <c r="A21" s="76" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B21" s="76"/>
     </row>
     <row r="22" spans="1:19" ht="69.75" customHeight="1">
       <c r="A22" s="77" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B22" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:CB29"/>
+  <dimension ref="A2:CD29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="BR5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="11.140625" customWidth="1"/>
-[...45 lines deleted...]
-    <col min="65" max="65" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.109375" customWidth="1"/>
+    <col min="2" max="2" width="35.44140625" customWidth="1"/>
+    <col min="3" max="3" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.88671875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="25" max="26" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="29" max="30" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="33" max="34" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="37" max="38" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="41" max="43" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="45" max="47" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="49" max="51" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="53" max="55" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="57" max="58" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="13.44140625" customWidth="1"/>
+    <col min="60" max="60" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="61" max="62" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="14.44140625" customWidth="1"/>
+    <col min="64" max="64" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="13.6640625" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="15" bestFit="1" customWidth="1"/>
-    <col min="67" max="67" width="14.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="69" max="69" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="14.44140625" customWidth="1"/>
+    <col min="68" max="68" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="13.6640625" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="15" bestFit="1" customWidth="1"/>
-    <col min="71" max="71" width="13.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="73" max="73" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="13.88671875" customWidth="1"/>
+    <col min="72" max="72" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="13.6640625" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="15" bestFit="1" customWidth="1"/>
-    <col min="75" max="75" width="13.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="79" max="79" width="13.7109375" customWidth="1"/>
+    <col min="75" max="75" width="13.33203125" customWidth="1"/>
+    <col min="76" max="76" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="77" max="77" width="13.44140625" customWidth="1"/>
+    <col min="78" max="78" width="14.33203125" customWidth="1"/>
+    <col min="79" max="79" width="13.6640625" customWidth="1"/>
+    <col min="80" max="80" width="16.44140625" customWidth="1"/>
+    <col min="81" max="81" width="12.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:80" ht="15.75">
+    <row r="2" spans="1:82" ht="15.6">
       <c r="A2" s="22">
         <v>111704</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="BW3" s="48"/>
-      <c r="CA3" s="48" t="s">
+      <c r="CB3" s="48" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:80" ht="38.25">
+    <row r="4" spans="1:82" ht="46.2" customHeight="1">
       <c r="A4" s="51" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="D4" s="54" t="s">
+      <c r="E4" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="E4" s="54" t="s">
+      <c r="F4" s="54" t="s">
+        <v>122</v>
+      </c>
+      <c r="G4" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="F4" s="54" t="s">
+      <c r="H4" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="I4" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="J4" s="54" t="s">
         <v>123</v>
       </c>
-      <c r="G4" s="54" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="54" t="s">
+      <c r="K4" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="54" t="s">
+      <c r="L4" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="N4" s="54" t="s">
         <v>124</v>
       </c>
-      <c r="K4" s="54" t="s">
-[...5 lines deleted...]
-      <c r="M4" s="54" t="s">
+      <c r="O4" s="54" t="s">
         <v>56</v>
       </c>
-      <c r="N4" s="54" t="s">
+      <c r="P4" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q4" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="R4" s="54" t="s">
         <v>125</v>
       </c>
-      <c r="O4" s="54" t="s">
-[...5 lines deleted...]
-      <c r="Q4" s="54" t="s">
+      <c r="S4" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="R4" s="54" t="s">
+      <c r="T4" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="U4" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="V4" s="54" t="s">
         <v>126</v>
       </c>
-      <c r="S4" s="54" t="s">
-[...5 lines deleted...]
-      <c r="U4" s="54" t="s">
+      <c r="W4" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="V4" s="54" t="s">
+      <c r="X4" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y4" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z4" s="54" t="s">
         <v>127</v>
       </c>
-      <c r="W4" s="54" t="s">
-[...5 lines deleted...]
-      <c r="Y4" s="54" t="s">
+      <c r="AA4" s="55" t="s">
         <v>65</v>
       </c>
-      <c r="Z4" s="54" t="s">
+      <c r="AB4" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC4" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD4" s="55" t="s">
         <v>128</v>
       </c>
-      <c r="AA4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="AC4" s="55" t="s">
+      <c r="AE4" s="55" t="s">
         <v>68</v>
       </c>
-      <c r="AD4" s="55" t="s">
+      <c r="AF4" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG4" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH4" s="54" t="s">
         <v>129</v>
       </c>
-      <c r="AE4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="AG4" s="54" t="s">
+      <c r="AI4" s="55" t="s">
         <v>71</v>
       </c>
-      <c r="AH4" s="54" t="s">
+      <c r="AJ4" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK4" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL4" s="52" t="s">
         <v>130</v>
       </c>
-      <c r="AI4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="AK4" s="54" t="s">
+      <c r="AM4" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="AL4" s="52" t="s">
+      <c r="AN4" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO4" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP4" s="52" t="s">
         <v>131</v>
       </c>
-      <c r="AM4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="AO4" s="54" t="s">
+      <c r="AQ4" s="55" t="s">
         <v>77</v>
       </c>
-      <c r="AP4" s="52" t="s">
+      <c r="AR4" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS4" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="AT4" s="54" t="s">
         <v>132</v>
       </c>
-      <c r="AQ4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="AS4" s="54" t="s">
+      <c r="AU4" s="55" t="s">
         <v>80</v>
       </c>
-      <c r="AT4" s="54" t="s">
+      <c r="AV4" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="AW4" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="AX4" s="55" t="s">
         <v>133</v>
       </c>
-      <c r="AU4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="AW4" s="54" t="s">
+      <c r="AY4" s="55" t="s">
         <v>83</v>
       </c>
-      <c r="AX4" s="55" t="s">
+      <c r="AZ4" s="55" t="s">
+        <v>84</v>
+      </c>
+      <c r="BA4" s="55" t="s">
+        <v>85</v>
+      </c>
+      <c r="BB4" s="55" t="s">
         <v>134</v>
       </c>
-      <c r="AY4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="BA4" s="55" t="s">
+      <c r="BC4" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="BB4" s="55" t="s">
+      <c r="BD4" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="BE4" s="55" t="s">
+        <v>88</v>
+      </c>
+      <c r="BF4" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="BC4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="BE4" s="55" t="s">
+      <c r="BG4" s="54" t="s">
         <v>89</v>
       </c>
-      <c r="BF4" s="54" t="s">
+      <c r="BH4" s="55" t="s">
+        <v>90</v>
+      </c>
+      <c r="BI4" s="55" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ4" s="55" t="s">
         <v>136</v>
       </c>
-      <c r="BG4" s="54" t="s">
-[...5 lines deleted...]
-      <c r="BI4" s="55" t="s">
+      <c r="BK4" s="55" t="s">
         <v>92</v>
       </c>
-      <c r="BJ4" s="55" t="s">
+      <c r="BL4" s="55" t="s">
+        <v>93</v>
+      </c>
+      <c r="BM4" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="BN4" s="55" t="s">
         <v>137</v>
       </c>
-      <c r="BK4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="BM4" s="55" t="s">
+      <c r="BO4" s="55" t="s">
         <v>95</v>
       </c>
-      <c r="BN4" s="55" t="s">
+      <c r="BP4" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="BQ4" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="BR4" s="55" t="s">
         <v>138</v>
       </c>
-      <c r="BO4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="BQ4" s="55" t="s">
+      <c r="BS4" s="55" t="s">
         <v>98</v>
       </c>
-      <c r="BR4" s="55" t="s">
-[...2 lines deleted...]
-      <c r="BS4" s="55" t="s">
+      <c r="BT4" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="BT4" s="55" t="s">
+      <c r="BU4" s="55" t="s">
         <v>100</v>
       </c>
-      <c r="BU4" s="55" t="s">
+      <c r="BV4" s="55" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW4" s="55" t="s">
         <v>101</v>
       </c>
-      <c r="BV4" s="55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BX4" s="55" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="BY4" s="55" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="BZ4" s="55" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA4" s="55" t="s">
         <v>152</v>
       </c>
-      <c r="CA4" s="55" t="s">
-        <v>154</v>
+      <c r="CB4" s="55" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="5" spans="1:80" ht="25.5">
+    <row r="5" spans="1:82" ht="26.4">
       <c r="A5" s="56">
         <v>111701</v>
       </c>
       <c r="B5" s="30" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C5" s="37">
         <f t="shared" ref="C5:BN5" si="0">C6+C7+C10</f>
         <v>1472584.5</v>
       </c>
       <c r="D5" s="37">
         <f t="shared" si="0"/>
         <v>3202980.6999999997</v>
       </c>
       <c r="E5" s="37">
         <f t="shared" si="0"/>
         <v>5225158.4000000004</v>
       </c>
       <c r="F5" s="37">
         <f t="shared" si="0"/>
         <v>7215844.7000000002</v>
       </c>
       <c r="G5" s="37">
         <f t="shared" si="0"/>
         <v>1845383.9</v>
       </c>
       <c r="H5" s="37">
         <f t="shared" si="0"/>
         <v>3869000.3000000003</v>
       </c>
@@ -5911,61 +5936,65 @@
       <c r="BU5" s="37">
         <f t="shared" si="1"/>
         <v>51221485.099999994</v>
       </c>
       <c r="BV5" s="37">
         <f t="shared" si="1"/>
         <v>88245450.300000012</v>
       </c>
       <c r="BW5" s="37">
         <f t="shared" si="1"/>
         <v>19075332.199999999</v>
       </c>
       <c r="BX5" s="37">
         <f>BX6+BX7+BX10</f>
         <v>37734329.299999997</v>
       </c>
       <c r="BY5" s="37">
         <f>BY6+BY7+BY10</f>
         <v>61353378.700000003</v>
       </c>
       <c r="BZ5" s="37">
         <f>BZ6+BZ7+BZ10</f>
         <v>105045369.90000001</v>
       </c>
       <c r="CA5" s="37">
-        <f t="shared" ref="CA5" si="2">CA6+CA7+CA10</f>
+        <f t="shared" ref="CA5:CB5" si="2">CA6+CA7+CA10</f>
         <v>22528738.099999998</v>
       </c>
-      <c r="CB5" s="71"/>
+      <c r="CB5" s="37">
+        <f t="shared" si="2"/>
+        <v>42230541.300000004</v>
+      </c>
+      <c r="CD5" s="71"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" s="57">
         <v>11170101</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C6" s="24">
         <v>1146644.2</v>
       </c>
       <c r="D6" s="24">
         <v>2457489.9</v>
       </c>
       <c r="E6" s="24">
         <v>4075953.4</v>
       </c>
       <c r="F6" s="24">
         <v>5641240.9000000004</v>
       </c>
       <c r="G6" s="25">
         <v>1467640.8</v>
       </c>
       <c r="H6" s="26">
         <v>3006238.6</v>
       </c>
       <c r="I6" s="24">
         <v>4690610</v>
       </c>
       <c r="J6" s="26">
         <v>6970468.5</v>
       </c>
@@ -6154,58 +6183,61 @@
       </c>
       <c r="BT6" s="40">
         <v>24562735.800000001</v>
       </c>
       <c r="BU6" s="40">
         <v>40936231.399999999</v>
       </c>
       <c r="BV6" s="40">
         <v>73171015.400000006</v>
       </c>
       <c r="BW6" s="40">
         <v>15660654.199999999</v>
       </c>
       <c r="BX6" s="40">
         <v>29801268.199999999</v>
       </c>
       <c r="BY6" s="40">
         <v>49638349.700000003</v>
       </c>
       <c r="BZ6" s="40">
         <v>88162257.5</v>
       </c>
       <c r="CA6" s="40">
         <v>18488925.300000001</v>
       </c>
-      <c r="CB6" s="71"/>
+      <c r="CB6" s="40">
+        <v>33682224.399999999</v>
+      </c>
+      <c r="CD6" s="71"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82" ht="26.4">
       <c r="A7" s="56">
         <v>11170102</v>
       </c>
       <c r="B7" s="31" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C7" s="24">
         <v>292969.19999999995</v>
       </c>
       <c r="D7" s="24">
         <v>672750.2</v>
       </c>
       <c r="E7" s="24">
         <v>1032258.5</v>
       </c>
       <c r="F7" s="24">
         <v>1420406.3</v>
       </c>
       <c r="G7" s="24">
         <v>339256.2</v>
       </c>
       <c r="H7" s="24">
         <v>776414.5</v>
       </c>
       <c r="I7" s="24">
         <v>1181625.2</v>
       </c>
       <c r="J7" s="24">
         <v>1635550.6</v>
       </c>
@@ -6361,91 +6393,94 @@
       </c>
       <c r="BI7" s="38">
         <v>6849356.0999999996</v>
       </c>
       <c r="BJ7" s="38">
         <v>9461635.3000000007</v>
       </c>
       <c r="BK7" s="38">
         <v>2245208.9</v>
       </c>
       <c r="BL7" s="38">
         <v>5329227.9000000004</v>
       </c>
       <c r="BM7" s="38">
         <v>7534550.9000000004</v>
       </c>
       <c r="BN7" s="38">
         <v>10894621.699999999</v>
       </c>
       <c r="BO7" s="38">
         <v>2848230.5</v>
       </c>
       <c r="BP7" s="38">
         <v>6402912.2000000002</v>
       </c>
-      <c r="BQ7" s="66">
+      <c r="BQ7" s="65">
         <v>9253696</v>
       </c>
       <c r="BR7" s="38">
         <v>13433821.800000001</v>
       </c>
       <c r="BS7" s="38">
         <v>2903559.4</v>
       </c>
       <c r="BT7" s="38">
         <v>6517681.5999999996</v>
       </c>
       <c r="BU7" s="38">
         <v>9953128.4000000004</v>
       </c>
       <c r="BV7" s="38">
         <v>14749597</v>
       </c>
       <c r="BW7" s="38">
         <v>3211395.4</v>
       </c>
       <c r="BX7" s="38">
         <v>7675734.2999999998</v>
       </c>
       <c r="BY7" s="38">
         <v>11324860.199999999</v>
       </c>
       <c r="BZ7" s="38">
         <v>16498041.699999999</v>
       </c>
       <c r="CA7" s="38">
         <v>3870848.9</v>
       </c>
-      <c r="CB7" s="71"/>
+      <c r="CB7" s="38">
+        <v>8339889.2000000002</v>
+      </c>
+      <c r="CD7" s="71"/>
     </row>
-    <row r="8" spans="1:80" ht="25.5">
+    <row r="8" spans="1:82" ht="26.4">
       <c r="A8" s="56">
         <v>111701021</v>
       </c>
       <c r="B8" s="41" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C8" s="24">
         <v>151438.29999999999</v>
       </c>
       <c r="D8" s="24">
         <v>346231.5</v>
       </c>
       <c r="E8" s="24">
         <v>503159.6</v>
       </c>
       <c r="F8" s="24">
         <v>681635.5</v>
       </c>
       <c r="G8" s="25">
         <v>176019.5</v>
       </c>
       <c r="H8" s="26">
         <v>407042.9</v>
       </c>
       <c r="I8" s="24">
         <v>588126.19999999995</v>
       </c>
       <c r="J8" s="26">
         <v>794674.3</v>
       </c>
@@ -6634,58 +6669,61 @@
       </c>
       <c r="BT8" s="38">
         <v>3852681.7</v>
       </c>
       <c r="BU8" s="38">
         <v>5385903.5999999996</v>
       </c>
       <c r="BV8" s="38">
         <v>7887979.5</v>
       </c>
       <c r="BW8" s="38">
         <v>1875922.2</v>
       </c>
       <c r="BX8" s="38">
         <v>4423793.7</v>
       </c>
       <c r="BY8" s="38">
         <v>6074710.2000000002</v>
       </c>
       <c r="BZ8" s="38">
         <v>8500990.1999999993</v>
       </c>
       <c r="CA8" s="38">
         <v>2195107</v>
       </c>
-      <c r="CB8" s="71"/>
+      <c r="CB8" s="38">
+        <v>4461089.7</v>
+      </c>
+      <c r="CD8" s="71"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82" ht="26.4">
       <c r="A9" s="56">
         <v>111701022</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C9" s="24">
         <v>141530.9</v>
       </c>
       <c r="D9" s="24">
         <v>326518.7</v>
       </c>
       <c r="E9" s="24">
         <v>529098.9</v>
       </c>
       <c r="F9" s="24">
         <v>738770.8</v>
       </c>
       <c r="G9" s="25">
         <v>163236.70000000001</v>
       </c>
       <c r="H9" s="25">
         <v>369371.6</v>
       </c>
       <c r="I9" s="24">
         <v>593499</v>
       </c>
       <c r="J9" s="26">
         <v>840876.3</v>
       </c>
@@ -6874,58 +6912,61 @@
       </c>
       <c r="BT9" s="38">
         <v>2664999.9</v>
       </c>
       <c r="BU9" s="38">
         <v>4567224.8</v>
       </c>
       <c r="BV9" s="38">
         <v>6861617.5</v>
       </c>
       <c r="BW9" s="38">
         <v>1335473.2</v>
       </c>
       <c r="BX9" s="38">
         <v>3251940.6</v>
       </c>
       <c r="BY9" s="38">
         <v>5250150</v>
       </c>
       <c r="BZ9" s="38">
         <v>7997051.5</v>
       </c>
       <c r="CA9" s="38">
         <v>1675741.9</v>
       </c>
-      <c r="CB9" s="71"/>
+      <c r="CB9" s="38">
+        <v>3878799.5</v>
+      </c>
+      <c r="CD9" s="71"/>
     </row>
-    <row r="10" spans="1:80" ht="39.75">
+    <row r="10" spans="1:82" ht="40.799999999999997">
       <c r="A10" s="56">
         <v>11170103</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C10" s="24">
         <v>32971.1</v>
       </c>
       <c r="D10" s="24">
         <v>72740.600000000006</v>
       </c>
       <c r="E10" s="24">
         <v>116946.5</v>
       </c>
       <c r="F10" s="24">
         <v>154197.5</v>
       </c>
       <c r="G10" s="25">
         <v>38486.9</v>
       </c>
       <c r="H10" s="26">
         <v>86347.199999999997</v>
       </c>
       <c r="I10" s="24">
         <v>141643</v>
       </c>
       <c r="J10" s="26">
         <v>158923.9</v>
       </c>
@@ -7072,100 +7113,103 @@
       </c>
       <c r="BF10" s="38">
         <v>785758.5</v>
       </c>
       <c r="BG10" s="38">
         <v>175500.7</v>
       </c>
       <c r="BH10" s="38">
         <v>356533.1</v>
       </c>
       <c r="BI10" s="38">
         <v>575368.6</v>
       </c>
       <c r="BJ10" s="38">
         <v>933541.7</v>
       </c>
       <c r="BK10" s="38">
         <v>207591.5</v>
       </c>
       <c r="BL10" s="38">
         <v>420360.5</v>
       </c>
       <c r="BM10" s="38">
         <v>687621.9</v>
       </c>
-      <c r="BN10" s="65">
+      <c r="BN10" s="64">
         <v>347176.5</v>
       </c>
       <c r="BO10" s="40">
         <v>153642.5</v>
       </c>
       <c r="BP10" s="40">
         <v>205358</v>
       </c>
       <c r="BQ10" s="40">
         <v>271947.59999999998</v>
       </c>
       <c r="BR10" s="40">
         <v>372582.5</v>
       </c>
       <c r="BS10" s="38">
         <v>190852.5</v>
       </c>
       <c r="BT10" s="38">
         <v>253288.7</v>
       </c>
       <c r="BU10" s="38">
         <v>332125.3</v>
       </c>
       <c r="BV10" s="38">
         <v>324837.90000000002</v>
       </c>
       <c r="BW10" s="38">
         <v>203282.6</v>
       </c>
       <c r="BX10" s="38">
         <v>257326.8</v>
       </c>
       <c r="BY10" s="38">
         <v>390168.8</v>
       </c>
       <c r="BZ10" s="38">
         <v>385070.7</v>
       </c>
       <c r="CA10" s="38">
         <v>168963.9</v>
       </c>
-      <c r="CB10" s="71"/>
+      <c r="CB10" s="38">
+        <v>208427.7</v>
+      </c>
+      <c r="CD10" s="71"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" s="56">
         <v>111106</v>
       </c>
       <c r="B11" s="33" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C11" s="37">
         <f t="shared" ref="C11:BN11" si="3">C12+C13</f>
         <v>681668.5</v>
       </c>
       <c r="D11" s="37">
         <f t="shared" si="3"/>
         <v>1997889</v>
       </c>
       <c r="E11" s="37">
         <f t="shared" si="3"/>
         <v>3393784.3</v>
       </c>
       <c r="F11" s="37">
         <f t="shared" si="3"/>
         <v>4565107.7</v>
       </c>
       <c r="G11" s="37">
         <f t="shared" si="3"/>
         <v>580883.10000000009</v>
       </c>
       <c r="H11" s="37">
         <f t="shared" si="3"/>
         <v>1897657.3</v>
       </c>
@@ -7428,61 +7472,65 @@
       <c r="BU11" s="37">
         <f t="shared" si="4"/>
         <v>24874041.400000002</v>
       </c>
       <c r="BV11" s="37">
         <f>BV12+BV13+BV14</f>
         <v>37457431.100000001</v>
       </c>
       <c r="BW11" s="37">
         <f t="shared" si="4"/>
         <v>7510516.5999999996</v>
       </c>
       <c r="BX11" s="37">
         <f>BX12+BX13</f>
         <v>18233239.399999999</v>
       </c>
       <c r="BY11" s="37">
         <f>BY12+BY13</f>
         <v>30470235.399999999</v>
       </c>
       <c r="BZ11" s="37">
         <f>BZ12+BZ13</f>
         <v>45016860.599999994</v>
       </c>
       <c r="CA11" s="37">
-        <f t="shared" ref="CA11" si="5">CA12+CA13</f>
+        <f t="shared" ref="CA11:CB11" si="5">CA12+CA13</f>
         <v>8749461.1999999993</v>
       </c>
-      <c r="CB11" s="71"/>
+      <c r="CB11" s="37">
+        <f t="shared" si="5"/>
+        <v>19677042.899999999</v>
+      </c>
+      <c r="CD11" s="71"/>
     </row>
-    <row r="12" spans="1:80" ht="25.5">
+    <row r="12" spans="1:82" ht="26.4">
       <c r="A12" s="56">
         <v>11110601</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C12" s="24">
         <v>550683.9</v>
       </c>
       <c r="D12" s="24">
         <v>1739049.2</v>
       </c>
       <c r="E12" s="24">
         <v>2811434.5</v>
       </c>
       <c r="F12" s="24">
         <v>3857191.9</v>
       </c>
       <c r="G12" s="25">
         <v>645575.80000000005</v>
       </c>
       <c r="H12" s="26">
         <v>1914606.6</v>
       </c>
       <c r="I12" s="24">
         <v>3243774.1</v>
       </c>
       <c r="J12" s="26">
         <v>4308792.9000000004</v>
       </c>
@@ -7671,58 +7719,61 @@
       </c>
       <c r="BT12" s="40">
         <v>11748911.199999999</v>
       </c>
       <c r="BU12" s="40">
         <v>21079857.800000001</v>
       </c>
       <c r="BV12" s="40">
         <v>33469209.899999999</v>
       </c>
       <c r="BW12" s="40">
         <v>6315534.2000000002</v>
       </c>
       <c r="BX12" s="40">
         <v>14899554</v>
       </c>
       <c r="BY12" s="40">
         <v>25623150.399999999</v>
       </c>
       <c r="BZ12" s="40">
         <v>39170101.299999997</v>
       </c>
       <c r="CA12" s="40">
         <v>7462432.7999999998</v>
       </c>
-      <c r="CB12" s="71"/>
+      <c r="CB12" s="40">
+        <v>16221891.1</v>
+      </c>
+      <c r="CD12" s="71"/>
     </row>
-    <row r="13" spans="1:80" ht="25.5">
+    <row r="13" spans="1:82" ht="26.4">
       <c r="A13" s="56">
         <v>11110602</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C13" s="24">
         <v>130984.6</v>
       </c>
       <c r="D13" s="24">
         <v>258839.8</v>
       </c>
       <c r="E13" s="24">
         <v>582349.80000000005</v>
       </c>
       <c r="F13" s="24">
         <v>707915.8</v>
       </c>
       <c r="G13" s="26">
         <v>-64692.7</v>
       </c>
       <c r="H13" s="26">
         <v>-16949.3</v>
       </c>
       <c r="I13" s="24">
         <v>70944.7</v>
       </c>
       <c r="J13" s="26">
         <v>106800.8</v>
       </c>
@@ -7911,56 +7962,59 @@
       </c>
       <c r="BT13" s="40">
         <v>2772291.2</v>
       </c>
       <c r="BU13" s="40">
         <v>3794183.6</v>
       </c>
       <c r="BV13" s="40">
         <v>3918307.7</v>
       </c>
       <c r="BW13" s="40">
         <v>1194982.3999999999</v>
       </c>
       <c r="BX13" s="40">
         <v>3333685.4</v>
       </c>
       <c r="BY13" s="40">
         <v>4847085</v>
       </c>
       <c r="BZ13" s="40">
         <v>5846759.2999999998</v>
       </c>
       <c r="CA13" s="40">
         <v>1287028.3999999999</v>
       </c>
-      <c r="CB13" s="71"/>
+      <c r="CB13" s="40">
+        <v>3455151.8</v>
+      </c>
+      <c r="CD13" s="71"/>
     </row>
-    <row r="14" spans="1:80" ht="25.5">
+    <row r="14" spans="1:82" ht="26.4">
       <c r="A14" s="58"/>
       <c r="B14" s="31" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="24"/>
       <c r="J14" s="45"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="24"/>
       <c r="S14" s="38"/>
       <c r="T14" s="38"/>
       <c r="U14" s="38"/>
       <c r="V14" s="38"/>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="24"/>
       <c r="Z14" s="38"/>
@@ -7999,58 +8053,59 @@
       <c r="BG14" s="40"/>
       <c r="BH14" s="40"/>
       <c r="BI14" s="38"/>
       <c r="BJ14" s="38"/>
       <c r="BK14" s="40"/>
       <c r="BL14" s="40"/>
       <c r="BM14" s="40"/>
       <c r="BN14" s="40"/>
       <c r="BO14" s="40"/>
       <c r="BP14" s="40"/>
       <c r="BQ14" s="40"/>
       <c r="BR14" s="40">
         <v>41699.1</v>
       </c>
       <c r="BS14" s="40"/>
       <c r="BT14" s="40"/>
       <c r="BU14" s="40"/>
       <c r="BV14" s="40">
         <v>69913.5</v>
       </c>
       <c r="BW14" s="40"/>
       <c r="BX14" s="40"/>
       <c r="BY14" s="40"/>
       <c r="BZ14" s="40"/>
       <c r="CA14" s="40"/>
-      <c r="CB14" s="71"/>
+      <c r="CB14" s="40"/>
+      <c r="CD14" s="71"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" s="56">
         <v>111108</v>
       </c>
       <c r="B15" s="34" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C15" s="42">
         <f t="shared" ref="C15:BN15" si="6">C16-C17</f>
         <v>274874.69999999995</v>
       </c>
       <c r="D15" s="42">
         <f t="shared" si="6"/>
         <v>453573.39999999991</v>
       </c>
       <c r="E15" s="42">
         <f t="shared" si="6"/>
         <v>528198.79999999981</v>
       </c>
       <c r="F15" s="42">
         <f t="shared" si="6"/>
         <v>830611.80000000075</v>
       </c>
       <c r="G15" s="42">
         <f t="shared" si="6"/>
         <v>866337.89999999991</v>
       </c>
       <c r="H15" s="42">
         <f t="shared" si="6"/>
         <v>1762077.9</v>
       </c>
@@ -8313,61 +8368,65 @@
       <c r="BU15" s="42">
         <f t="shared" si="7"/>
         <v>7211375.1000000015</v>
       </c>
       <c r="BV15" s="42">
         <f t="shared" si="7"/>
         <v>7454952.1000000015</v>
       </c>
       <c r="BW15" s="42">
         <f t="shared" si="7"/>
         <v>3077251.5000000009</v>
       </c>
       <c r="BX15" s="42">
         <f>BX16-BX17</f>
         <v>3778869.5</v>
       </c>
       <c r="BY15" s="42">
         <f>BY16-BY17</f>
         <v>5287766.5999999978</v>
       </c>
       <c r="BZ15" s="42">
         <f>BZ16-BZ17</f>
         <v>5173993.1999999955</v>
       </c>
       <c r="CA15" s="42">
-        <f t="shared" ref="CA15" si="8">CA16-CA17</f>
+        <f t="shared" ref="CA15:CB15" si="8">CA16-CA17</f>
         <v>1929300.8999999985</v>
       </c>
-      <c r="CB15" s="71"/>
+      <c r="CB15" s="42">
+        <f t="shared" si="8"/>
+        <v>7460428.6999999993</v>
+      </c>
+      <c r="CD15" s="71"/>
     </row>
-    <row r="16" spans="1:80" ht="29.25">
+    <row r="16" spans="1:82" ht="29.4">
       <c r="A16" s="56">
         <v>111107</v>
       </c>
       <c r="B16" s="31" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C16" s="24">
         <v>1355581.3</v>
       </c>
       <c r="D16" s="24">
         <v>2903471.8</v>
       </c>
       <c r="E16" s="24">
         <v>4514775.5999999996</v>
       </c>
       <c r="F16" s="24">
         <v>6336595.9000000004</v>
       </c>
       <c r="G16" s="25">
         <v>2029163.5</v>
       </c>
       <c r="H16" s="26">
         <v>4509282.5</v>
       </c>
       <c r="I16" s="24">
         <v>7205131</v>
       </c>
       <c r="J16" s="26">
         <v>9173663</v>
       </c>
@@ -8556,58 +8615,61 @@
       </c>
       <c r="BT16" s="40">
         <v>20389874.199999999</v>
       </c>
       <c r="BU16" s="40">
         <v>31902977.5</v>
       </c>
       <c r="BV16" s="40">
         <v>42644271.200000003</v>
       </c>
       <c r="BW16" s="40">
         <v>11439569.300000001</v>
       </c>
       <c r="BX16" s="40">
         <v>22462766.899999999</v>
       </c>
       <c r="BY16" s="40">
         <v>35156919.299999997</v>
       </c>
       <c r="BZ16" s="40">
         <v>47092760.899999999</v>
       </c>
       <c r="CA16" s="40">
         <v>11146094.699999999</v>
       </c>
-      <c r="CB16" s="71"/>
+      <c r="CB16" s="40">
+        <v>26842295.199999999</v>
+      </c>
+      <c r="CD16" s="71"/>
     </row>
-    <row r="17" spans="1:80" ht="29.25">
+    <row r="17" spans="1:82" ht="29.4">
       <c r="A17" s="56">
         <v>111103</v>
       </c>
       <c r="B17" s="31" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C17" s="24">
         <v>1080706.6000000001</v>
       </c>
       <c r="D17" s="24">
         <v>2449898.4</v>
       </c>
       <c r="E17" s="24">
         <v>3986576.8</v>
       </c>
       <c r="F17" s="24">
         <v>5505984.0999999996</v>
       </c>
       <c r="G17" s="25">
         <v>1162825.6000000001</v>
       </c>
       <c r="H17" s="26">
         <v>2747204.6</v>
       </c>
       <c r="I17" s="24">
         <v>4461930.7</v>
       </c>
       <c r="J17" s="26">
         <v>5963405.7999999998</v>
       </c>
@@ -8796,58 +8858,61 @@
       </c>
       <c r="BT17" s="40">
         <v>15271828.9</v>
       </c>
       <c r="BU17" s="40">
         <v>24691602.399999999</v>
       </c>
       <c r="BV17" s="40">
         <v>35189319.100000001</v>
       </c>
       <c r="BW17" s="40">
         <v>8362317.7999999998</v>
       </c>
       <c r="BX17" s="40">
         <v>18683897.399999999</v>
       </c>
       <c r="BY17" s="40">
         <v>29869152.699999999</v>
       </c>
       <c r="BZ17" s="40">
         <v>41918767.700000003</v>
       </c>
       <c r="CA17" s="40">
         <v>9216793.8000000007</v>
       </c>
-      <c r="CB17" s="71"/>
+      <c r="CB17" s="40">
+        <v>19381866.5</v>
+      </c>
+      <c r="CD17" s="71"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" s="56">
         <v>111705</v>
       </c>
       <c r="B18" s="44" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C18" s="24">
         <v>107107.2</v>
       </c>
       <c r="D18" s="24">
         <v>-59015.6</v>
       </c>
       <c r="E18" s="24">
         <v>-151259.5</v>
       </c>
       <c r="F18" s="24">
         <v>238229.8</v>
       </c>
       <c r="G18" s="25">
         <v>-85360.5</v>
       </c>
       <c r="H18" s="26">
         <v>-333136.90000000002</v>
       </c>
       <c r="I18" s="24">
         <v>-268216.40000000002</v>
       </c>
       <c r="J18" s="45">
         <v>-337874.7</v>
       </c>
@@ -9036,58 +9101,61 @@
       </c>
       <c r="BT18" s="40">
         <v>1369786.5</v>
       </c>
       <c r="BU18" s="40">
         <v>1655724.5</v>
       </c>
       <c r="BV18" s="40">
         <v>3535484.8</v>
       </c>
       <c r="BW18" s="40">
         <v>804233.4</v>
       </c>
       <c r="BX18" s="40">
         <v>1625383.7</v>
       </c>
       <c r="BY18" s="40">
         <v>2613517.7999999998</v>
       </c>
       <c r="BZ18" s="40">
         <v>4347527</v>
       </c>
       <c r="CA18" s="40">
         <v>894857.9</v>
       </c>
-      <c r="CB18" s="71"/>
+      <c r="CB18" s="40">
+        <v>1847369.5</v>
+      </c>
+      <c r="CD18" s="71"/>
     </row>
-    <row r="19" spans="1:80" ht="14.25">
+    <row r="19" spans="1:82" ht="14.4">
       <c r="A19" s="56">
         <v>111704</v>
       </c>
       <c r="B19" s="46" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C19" s="37">
         <f t="shared" ref="C19:BN19" si="9">C5+C11+C15+C18</f>
         <v>2536234.9000000004</v>
       </c>
       <c r="D19" s="37">
         <f t="shared" si="9"/>
         <v>5595427.5</v>
       </c>
       <c r="E19" s="37">
         <f t="shared" si="9"/>
         <v>8995882</v>
       </c>
       <c r="F19" s="37">
         <f t="shared" si="9"/>
         <v>12849794.000000002</v>
       </c>
       <c r="G19" s="37">
         <f t="shared" si="9"/>
         <v>3207244.4</v>
       </c>
       <c r="H19" s="37">
         <f t="shared" si="9"/>
         <v>7195598.5999999996</v>
       </c>
@@ -9350,100 +9418,104 @@
       <c r="BU19" s="37">
         <f t="shared" si="10"/>
         <v>84962626.099999994</v>
       </c>
       <c r="BV19" s="37">
         <f t="shared" si="10"/>
         <v>136693318.30000001</v>
       </c>
       <c r="BW19" s="37">
         <f t="shared" si="10"/>
         <v>30467333.699999996</v>
       </c>
       <c r="BX19" s="37">
         <f>BX5+BX11+BX15+BX18</f>
         <v>61371821.899999999</v>
       </c>
       <c r="BY19" s="37">
         <f>BY5+BY11+BY15+BY18</f>
         <v>99724898.499999985</v>
       </c>
       <c r="BZ19" s="37">
         <f>BZ5+BZ11+BZ15+BZ18</f>
         <v>159583750.69999999</v>
       </c>
       <c r="CA19" s="37">
-        <f t="shared" ref="CA19" si="11">CA5+CA11+CA15+CA18</f>
+        <f t="shared" ref="CA19:CB19" si="11">CA5+CA11+CA15+CA18</f>
         <v>34102358.099999994</v>
       </c>
-      <c r="CB19" s="71"/>
+      <c r="CB19" s="37">
+        <f t="shared" si="11"/>
+        <v>71215382.400000006</v>
+      </c>
+      <c r="CD19" s="71"/>
     </row>
-    <row r="22" spans="1:80" ht="57.75" customHeight="1">
+    <row r="22" spans="1:82" ht="57.75" customHeight="1">
       <c r="A22" s="76" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B22" s="76"/>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" s="79" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B23" s="79"/>
     </row>
-    <row r="24" spans="1:80" ht="50.25" customHeight="1">
+    <row r="24" spans="1:82" ht="50.25" customHeight="1">
       <c r="A24" s="80" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B24" s="80"/>
     </row>
-    <row r="25" spans="1:80" ht="46.15" customHeight="1">
+    <row r="25" spans="1:82" ht="46.2" customHeight="1">
       <c r="A25" s="80" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B25" s="80"/>
     </row>
-    <row r="26" spans="1:80" ht="57" customHeight="1">
+    <row r="26" spans="1:82" ht="57" customHeight="1">
       <c r="A26" s="80" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B26" s="80"/>
     </row>
-    <row r="27" spans="1:80" ht="36.75" customHeight="1">
+    <row r="27" spans="1:82" ht="36.75" customHeight="1">
       <c r="A27" s="80" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B27" s="80"/>
     </row>
-    <row r="28" spans="1:80" ht="60.75" customHeight="1">
+    <row r="28" spans="1:82" ht="60.75" customHeight="1">
       <c r="A28" s="78" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B28" s="78"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" s="79" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B29" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="BR11 BV11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>