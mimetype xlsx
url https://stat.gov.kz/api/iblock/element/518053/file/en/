--- v0 (2026-10-06)
+++ v1 (2026-11-02)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1305" yWindow="555" windowWidth="5175" windowHeight="7755" tabRatio="792"/>
+    <workbookView xWindow="1305" yWindow="555" windowWidth="6600" windowHeight="7755" tabRatio="792"/>
   </bookViews>
   <sheets>
     <sheet name=" Cover" sheetId="13" r:id="rId1"/>
     <sheet name=" Metadata" sheetId="26" r:id="rId2"/>
     <sheet name=" Content" sheetId="16" r:id="rId3"/>
     <sheet name="1" sheetId="19" r:id="rId4"/>
     <sheet name="2" sheetId="20" r:id="rId5"/>
     <sheet name="3" sheetId="21" r:id="rId6"/>
     <sheet name="4" sheetId="22" r:id="rId7"/>
     <sheet name="5" sheetId="24" r:id="rId8"/>
     <sheet name="6" sheetId="25" r:id="rId9"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="100">
   <si>
     <t xml:space="preserve">NACE </t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
@@ -331,63 +331,63 @@
 </t>
   </si>
   <si>
     <t>111216, 11121601</t>
   </si>
   <si>
     <t>470, 744</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Ibrayeva Dana </t>
   </si>
   <si>
-    <t>Date of publication: 07.10.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Date of next publication:  26.01.2027</t>
   </si>
   <si>
     <t>for January-June 2026</t>
   </si>
   <si>
     <t>№ 4-5/5111</t>
   </si>
   <si>
     <t>dated October 5 , 2026</t>
+  </si>
+  <si>
+    <t>Date of publication: 06.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1500,51 +1500,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" style="9" customWidth="1"/>
     <col min="3" max="3" width="10" style="9" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="9" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="9" customWidth="1"/>
     <col min="6" max="7" width="10.140625" style="9" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="9" customWidth="1"/>
     <col min="9" max="9" width="5.28515625" style="10" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="33"/>
@@ -1598,108 +1598,108 @@
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
     </row>
     <row r="10" spans="1:9" ht="18">
       <c r="A10" s="106" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B10" s="106"/>
       <c r="C10" s="106"/>
       <c r="D10" s="106"/>
       <c r="E10" s="106"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
     </row>
     <row r="11" spans="1:9" ht="19.5" customHeight="1">
       <c r="A11" s="106" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B11" s="107"/>
       <c r="C11" s="107"/>
       <c r="D11" s="107"/>
       <c r="E11" s="107"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
     </row>
     <row r="15" spans="1:9" ht="12" customHeight="1">
       <c r="A15" s="105" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="105"/>
       <c r="C15" s="105"/>
       <c r="D15" s="105"/>
       <c r="E15" s="105"/>
       <c r="F15" s="105"/>
       <c r="G15" s="105"/>
       <c r="H15" s="105"/>
       <c r="I15" s="105"/>
     </row>
     <row r="16" spans="1:9" ht="48" customHeight="1">
       <c r="A16" s="105"/>
       <c r="B16" s="105"/>
       <c r="C16" s="105"/>
       <c r="D16" s="105"/>
       <c r="E16" s="105"/>
       <c r="F16" s="105"/>
       <c r="G16" s="105"/>
       <c r="H16" s="105"/>
       <c r="I16" s="105"/>
     </row>
     <row r="17" spans="1:9" ht="17.25" customHeight="1">
       <c r="A17" s="86"/>
       <c r="B17" s="86"/>
       <c r="C17" s="86"/>
       <c r="D17" s="86"/>
       <c r="E17" s="86"/>
       <c r="F17" s="86"/>
       <c r="G17" s="86"/>
       <c r="H17" s="86"/>
       <c r="I17" s="86"/>
     </row>
     <row r="18" spans="1:9" ht="18">
       <c r="A18" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
     </row>
     <row r="22" spans="1:9" ht="18">
       <c r="A22" s="104" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="104"/>
       <c r="C22" s="104"/>
       <c r="D22" s="104"/>
       <c r="E22" s="104"/>
       <c r="F22" s="3"/>
       <c r="G22" s="8"/>
     </row>
     <row r="23" spans="1:9" ht="18">
       <c r="A23" s="4"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
@@ -4620,61 +4620,61 @@
       <c r="A29" s="11"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="21"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="24"/>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="21"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="115"/>
       <c r="B31" s="115"/>
       <c r="C31" s="115"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="21" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="11" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="11"/>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="79" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
     </row>