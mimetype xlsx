--- v0 (2026-09-26)
+++ v1 (2026-10-16)
@@ -1,293 +1,325 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C4" i="3" l="1"/>
+  <c r="D4" i="3"/>
+  <c r="B4" i="3"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Azerbaijan</t>
+  </si>
+  <si>
+    <t>Albania</t>
+  </si>
+  <si>
+    <t>Anguilla</t>
+  </si>
+  <si>
+    <t>Armenia</t>
+  </si>
+  <si>
+    <t>Afghanistan</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Bahrain</t>
+  </si>
+  <si>
+    <t>Belarus</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Iran</t>
+  </si>
+  <si>
+    <t>Iceland</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Qatar</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>Democratic People's Republic of Korea</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Kuwait</t>
+  </si>
+  <si>
+    <t>Kyrgyzstan</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
+    <t>Lithuania</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Macao</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Mali</t>
+  </si>
+  <si>
+    <t>United States Minor Outlying Islands</t>
+  </si>
+  <si>
+    <t>Maldives</t>
+  </si>
+  <si>
+    <t>Malta</t>
+  </si>
+  <si>
+    <t>Republic of Moldova</t>
+  </si>
+  <si>
+    <t>Mongolia</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>Nepal</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>Oman</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>Christmas Island</t>
+  </si>
+  <si>
+    <t>Russian Federation</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>Serbia</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>Syrian Arab Republic</t>
+  </si>
+  <si>
+    <t>Slovenia</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>Tajikistan</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>Taiwan (China)</t>
+  </si>
+  <si>
+    <t>Turkmenistan</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>Uzbekistan</t>
+  </si>
+  <si>
+    <t>Faroe Islands</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Croatia</t>
+  </si>
+  <si>
+    <t>Montenegro</t>
+  </si>
+  <si>
+    <t>Czechia</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Sri Lanka</t>
+  </si>
+  <si>
+    <t>Estonia</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Number of outbound tourism visitors (crossings)*</t>
+  </si>
   <si>
     <t>Country of entry</t>
   </si>
   <si>
+    <t>January-March 2026</t>
+  </si>
+  <si>
+    <t>January-June 2026</t>
+  </si>
+  <si>
+    <t>January-September 2026</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...217 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>*Data of the border Service of the National Security Committee of the Republic of Kazakhstan</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">An </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>outbound visitor</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -313,288 +345,298 @@
     <r>
       <t xml:space="preserve">Visitors who have been in the territory of another country for less than one day are categorized as </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>day visitors</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </right>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -814,916 +856,1205 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C79"/>
+  <dimension ref="A1:D86"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="A50" sqref="A50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.7109375" customWidth="1"/>
+    <col min="1" max="1" width="35.5703125" customWidth="1"/>
+    <col min="2" max="2" width="26" customWidth="1"/>
+    <col min="3" max="3" width="27.85546875" customWidth="1"/>
+    <col min="4" max="4" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="6" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:4" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A1" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="B1" s="7"/>
-[...3 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="B2" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="D2" s="13" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="12"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75">
+      <c r="A4" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B4" s="1">
+        <f>SUM(B5:B82)</f>
+        <v>2474848</v>
+      </c>
+      <c r="C4" s="1">
+        <f t="shared" ref="C4:D4" si="0">SUM(C5:C82)</f>
+        <v>5451582</v>
+      </c>
+      <c r="D4" s="1">
+        <f t="shared" si="0"/>
+        <v>8978955</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="9" t="s">
+      <c r="B5" s="3">
+        <v>2</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="3">
+        <v>23</v>
+      </c>
+      <c r="C6" s="3">
+        <v>43</v>
+      </c>
+      <c r="D6" s="3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="3">
+        <v>19529</v>
+      </c>
+      <c r="C7" s="3">
+        <v>48083</v>
+      </c>
+      <c r="D7" s="3">
+        <v>79215</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="B8" s="3">
+        <v>9</v>
+      </c>
+      <c r="C8" s="3">
+        <v>10</v>
+      </c>
+      <c r="D8" s="3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B9" s="3">
+        <v>44</v>
+      </c>
+      <c r="C9" s="3">
+        <v>48</v>
+      </c>
+      <c r="D9" s="3">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3">
+        <v>2060</v>
+      </c>
+      <c r="D10" s="3">
+        <v>6643</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3">
+        <v>117</v>
+      </c>
+      <c r="D11" s="3">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3">
+        <v>42</v>
+      </c>
+      <c r="C12" s="3">
+        <v>85</v>
+      </c>
+      <c r="D12" s="3">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="3"/>
+      <c r="C13" s="3">
+        <v>4</v>
+      </c>
+      <c r="D13" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="3">
+        <v>2743</v>
+      </c>
+      <c r="C14" s="3">
+        <v>6680</v>
+      </c>
+      <c r="D14" s="3">
+        <v>11274</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="3">
+        <v>3</v>
+      </c>
+      <c r="C15" s="3">
+        <v>75</v>
+      </c>
+      <c r="D15" s="3">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3">
+        <v>1669</v>
+      </c>
+      <c r="C17" s="3">
+        <v>4340</v>
+      </c>
+      <c r="D17" s="3">
+        <v>8039</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="3">
+        <v>782</v>
+      </c>
+      <c r="C18" s="3">
+        <v>1731</v>
+      </c>
+      <c r="D18" s="3">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="3">
+        <v>91445</v>
+      </c>
+      <c r="C19" s="3">
+        <v>188166</v>
+      </c>
+      <c r="D19" s="3">
+        <v>283181</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="3">
+        <v>5147</v>
+      </c>
+      <c r="C20" s="3">
+        <v>19572</v>
+      </c>
+      <c r="D20" s="3">
+        <v>35969</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3">
+        <v>23</v>
+      </c>
+      <c r="D21" s="3">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="3">
+        <v>14629</v>
+      </c>
+      <c r="C22" s="3">
+        <v>53934</v>
+      </c>
+      <c r="D22" s="3">
+        <v>117175</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="3">
+        <v>39890</v>
+      </c>
+      <c r="C24" s="3">
+        <v>92206</v>
+      </c>
+      <c r="D24" s="3">
+        <v>156353</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="3">
+        <v>14496</v>
+      </c>
+      <c r="C25" s="3">
+        <v>18578</v>
+      </c>
+      <c r="D25" s="3">
+        <v>22897</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="3">
+        <v>321</v>
+      </c>
+      <c r="C26" s="3">
+        <v>572</v>
+      </c>
+      <c r="D26" s="3">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3">
+        <v>3</v>
+      </c>
+      <c r="D27" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="3">
+        <v>5</v>
+      </c>
+      <c r="C28" s="3">
+        <v>15</v>
+      </c>
+      <c r="D28" s="3">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="3">
+        <v>581</v>
+      </c>
+      <c r="C29" s="3">
+        <v>1046</v>
+      </c>
+      <c r="D29" s="3">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="3">
+        <v>16241</v>
+      </c>
+      <c r="C30" s="3">
+        <v>17360</v>
+      </c>
+      <c r="D30" s="3">
+        <v>25034</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="3">
+        <v>26</v>
+      </c>
+      <c r="C31" s="3">
+        <v>1754</v>
+      </c>
+      <c r="D31" s="3">
+        <v>6583</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="28.5">
+      <c r="A32" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3">
+        <v>43</v>
+      </c>
+      <c r="D32" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="3">
+        <v>178515</v>
+      </c>
+      <c r="C33" s="3">
+        <v>410847</v>
+      </c>
+      <c r="D33" s="3">
+        <v>690752</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="3">
+        <v>4156</v>
+      </c>
+      <c r="C34" s="3">
+        <v>4156</v>
+      </c>
+      <c r="D34" s="3">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="3">
+        <v>472247</v>
+      </c>
+      <c r="C35" s="3">
+        <v>1039478</v>
+      </c>
+      <c r="D35" s="3">
+        <v>1853001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="3">
+        <v>5</v>
+      </c>
+      <c r="C36" s="3">
+        <v>19</v>
+      </c>
+      <c r="D36" s="3">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="3">
+        <v>8</v>
+      </c>
+      <c r="C38" s="3">
+        <v>14</v>
+      </c>
+      <c r="D38" s="3">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3">
         <v>2</v>
       </c>
-      <c r="C5" s="17">
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3">
+        <v>6</v>
+      </c>
+      <c r="D40" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" s="3">
+        <v>8891</v>
+      </c>
+      <c r="C41" s="3">
+        <v>15184</v>
+      </c>
+      <c r="D41" s="3">
+        <v>21319</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B42" s="3">
+        <v>5</v>
+      </c>
+      <c r="C42" s="3">
+        <v>8</v>
+      </c>
+      <c r="D42" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="20.25" customHeight="1">
+      <c r="A43" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B44" s="3">
+        <v>9708</v>
+      </c>
+      <c r="C44" s="3">
+        <v>16775</v>
+      </c>
+      <c r="D44" s="3">
+        <v>24488</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="3">
+        <v>4</v>
+      </c>
+      <c r="C45" s="3">
+        <v>7</v>
+      </c>
+      <c r="D45" s="3">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3">
+        <v>29</v>
+      </c>
+      <c r="D46" s="3">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="3">
+        <v>507</v>
+      </c>
+      <c r="C47" s="3">
+        <v>1675</v>
+      </c>
+      <c r="D47" s="3">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="3">
+        <v>368</v>
+      </c>
+      <c r="C48" s="3">
+        <v>808</v>
+      </c>
+      <c r="D48" s="3">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3">
         <v>2</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="17">
+      <c r="D49" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B50" s="3">
+        <v>246</v>
+      </c>
+      <c r="C50" s="3">
+        <v>262</v>
+      </c>
+      <c r="D50" s="3">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B51" s="3">
+        <v>5</v>
+      </c>
+      <c r="C51" s="3">
+        <v>5</v>
+      </c>
+      <c r="D51" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B52" s="3">
+        <v>60376</v>
+      </c>
+      <c r="C52" s="3">
+        <v>76288</v>
+      </c>
+      <c r="D52" s="3">
+        <v>108747</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B53" s="3">
+        <v>62</v>
+      </c>
+      <c r="C53" s="3">
+        <v>146</v>
+      </c>
+      <c r="D53" s="3">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B54" s="3">
+        <v>189</v>
+      </c>
+      <c r="C54" s="3">
+        <v>206</v>
+      </c>
+      <c r="D54" s="3">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="3">
+        <v>2369</v>
+      </c>
+      <c r="C55" s="3">
+        <v>6241</v>
+      </c>
+      <c r="D55" s="3">
+        <v>13177</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="D56" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B57" s="3">
+        <v>622836</v>
+      </c>
+      <c r="C57" s="3">
+        <v>1355521</v>
+      </c>
+      <c r="D57" s="3">
+        <v>2178030</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="3"/>
+      <c r="C58" s="3">
+        <v>3</v>
+      </c>
+      <c r="D58" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="3">
+        <v>18706</v>
+      </c>
+      <c r="C59" s="3">
+        <v>23198</v>
+      </c>
+      <c r="D59" s="3">
+        <v>27550</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="3">
+        <v>657</v>
+      </c>
+      <c r="C60" s="3">
+        <v>1806</v>
+      </c>
+      <c r="D60" s="3">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="3">
+        <v>15</v>
+      </c>
+      <c r="C61" s="3">
+        <v>22</v>
+      </c>
+      <c r="D61" s="3">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="3">
+        <v>19</v>
+      </c>
+      <c r="C62" s="3">
+        <v>188</v>
+      </c>
+      <c r="D62" s="3">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="3"/>
+      <c r="C63" s="3">
         <v>7</v>
       </c>
-      <c r="B7" s="16">
-[...53 lines deleted...]
-      <c r="C12" s="17">
+      <c r="D63" s="3">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" s="3">
+        <v>46</v>
+      </c>
+      <c r="C64" s="3">
+        <v>46</v>
+      </c>
+      <c r="D64" s="3">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B65" s="3">
+        <v>1678</v>
+      </c>
+      <c r="C65" s="3">
+        <v>4546</v>
+      </c>
+      <c r="D65" s="3">
+        <v>7388</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B66" s="3">
+        <v>78995</v>
+      </c>
+      <c r="C66" s="3">
+        <v>99282</v>
+      </c>
+      <c r="D66" s="3">
+        <v>119192</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3">
+        <v>60</v>
+      </c>
+      <c r="D67" s="3">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B68" s="3">
+        <v>254</v>
+      </c>
+      <c r="C68" s="3">
+        <v>599</v>
+      </c>
+      <c r="D68" s="3">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B69" s="3">
+        <v>104902</v>
+      </c>
+      <c r="C69" s="3">
+        <v>345539</v>
+      </c>
+      <c r="D69" s="3">
+        <v>691083</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B70" s="3">
+        <v>677825</v>
+      </c>
+      <c r="C70" s="3">
+        <v>1539172</v>
+      </c>
+      <c r="D70" s="3">
+        <v>2381779</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B71" s="3"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B72" s="3">
+        <v>3</v>
+      </c>
+      <c r="C72" s="3">
+        <v>3</v>
+      </c>
+      <c r="D72" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B73" s="3">
+        <v>88</v>
+      </c>
+      <c r="C73" s="3">
+        <v>159</v>
+      </c>
+      <c r="D73" s="3">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B75" s="3"/>
+      <c r="C75" s="3">
+        <v>1892</v>
+      </c>
+      <c r="D75" s="3">
+        <v>7465</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B76" s="3">
+        <v>2545</v>
+      </c>
+      <c r="C76" s="3">
+        <v>5492</v>
+      </c>
+      <c r="D76" s="3">
+        <v>10485</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B77" s="3">
+        <v>112</v>
+      </c>
+      <c r="C77" s="3">
+        <v>184</v>
+      </c>
+      <c r="D77" s="3">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B78" s="3">
+        <v>2557</v>
+      </c>
+      <c r="C78" s="3">
+        <v>2557</v>
+      </c>
+      <c r="D78" s="3">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B79" s="3">
+        <v>4</v>
+      </c>
+      <c r="C79" s="3">
+        <v>4</v>
+      </c>
+      <c r="D79" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" s="3">
+        <v>13117</v>
+      </c>
+      <c r="C80" s="3">
+        <v>32030</v>
+      </c>
+      <c r="D80" s="3">
+        <v>53135</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B81" s="3">
+        <v>16</v>
+      </c>
+      <c r="C81" s="3">
+        <v>27</v>
+      </c>
+      <c r="D81" s="3">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B82" s="3">
+        <v>5185</v>
+      </c>
+      <c r="C82" s="3">
+        <v>10496</v>
+      </c>
+      <c r="D82" s="3">
+        <v>13371</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="18" customHeight="1">
+      <c r="A83" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B83" s="6"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+    </row>
+    <row r="84" spans="1:4" ht="36" customHeight="1">
+      <c r="A84" s="9" t="s">
         <v>85</v>
       </c>
-    </row>
-[...694 lines deleted...]
-      <c r="C79" s="15"/>
+      <c r="B84" s="9"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+    </row>
+    <row r="85" spans="1:4" ht="52.5" customHeight="1">
+      <c r="A85" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B85" s="10"/>
+      <c r="C85" s="10"/>
+      <c r="D85" s="10"/>
+    </row>
+    <row r="86" spans="1:4" ht="15" customHeight="1">
+      <c r="A86" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B86" s="11"/>
+      <c r="C86" s="11"/>
+      <c r="D86" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="8">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A84:D84"/>
+    <mergeCell ref="A85:D85"/>
+    <mergeCell ref="A86:D86"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="C2:C3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="C2:C3"/>
-[...4 lines deleted...]
-    <mergeCell ref="A2:A3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист3</vt:lpstr>
-      <vt:lpstr>Лист3!_GoBack</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>