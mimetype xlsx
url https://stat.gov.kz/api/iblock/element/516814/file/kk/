--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -1,72 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C4" i="3" l="1"/>
+  <c r="D4" i="3"/>
+  <c r="B4" i="3"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="190">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="196">
   <si>
     <t>Албания</t>
   </si>
   <si>
     <t>Алжир</t>
   </si>
   <si>
     <t>Ангола</t>
   </si>
   <si>
     <t>Андорра</t>
   </si>
   <si>
     <t>Аргентина</t>
   </si>
   <si>
     <t>Армения</t>
   </si>
   <si>
     <t>Бангладеш</t>
   </si>
   <si>
     <t>Барбадос</t>
   </si>
   <si>
@@ -90,53 +93,50 @@
   <si>
     <t>Ботсвана</t>
   </si>
   <si>
     <t>Бразилия</t>
   </si>
   <si>
     <t>Бруней</t>
   </si>
   <si>
     <t>Буркина-Фасо</t>
   </si>
   <si>
     <t>Бурунди</t>
   </si>
   <si>
     <t>Бутан</t>
   </si>
   <si>
     <t>Вануату</t>
   </si>
   <si>
     <t>Ватикан</t>
   </si>
   <si>
-    <t>Венгрия</t>
-[...1 lines deleted...]
-  <si>
     <t>Венесуэла</t>
   </si>
   <si>
     <t>Вьетнам</t>
   </si>
   <si>
     <t>Габон</t>
   </si>
   <si>
     <t>Гамбия</t>
   </si>
   <si>
     <t>Гана</t>
   </si>
   <si>
     <t>Гватемала</t>
   </si>
   <si>
     <t>Гвинея</t>
   </si>
   <si>
     <t>Германия</t>
   </si>
   <si>
     <t>Гернси</t>
@@ -360,50 +360,53 @@
   <si>
     <t>Сингапур</t>
   </si>
   <si>
     <t>Сирия</t>
   </si>
   <si>
     <t>Словакия</t>
   </si>
   <si>
     <t>Словения</t>
   </si>
   <si>
     <t>Сомали</t>
   </si>
   <si>
     <t>Судан</t>
   </si>
   <si>
     <t>Суринам</t>
   </si>
   <si>
     <t>Сьерра-Леоне</t>
   </si>
   <si>
+    <t>Таиланд</t>
+  </si>
+  <si>
     <t>Танзания</t>
   </si>
   <si>
     <t>Того</t>
   </si>
   <si>
     <t>Тунис</t>
   </si>
   <si>
     <t>Уганда</t>
   </si>
   <si>
     <t>Украина</t>
   </si>
   <si>
     <t>Уругвай</t>
   </si>
   <si>
     <t>Фиджи</t>
   </si>
   <si>
     <t>Финляндия</t>
   </si>
   <si>
     <t>Франция</t>
@@ -429,422 +432,453 @@
   <si>
     <t>Швеция</t>
   </si>
   <si>
     <t>Шри-Ланка</t>
   </si>
   <si>
     <t>Эквадор</t>
   </si>
   <si>
     <t>Эритрея</t>
   </si>
   <si>
     <t>Эсватини</t>
   </si>
   <si>
     <t>Эстония</t>
   </si>
   <si>
     <t>Эфиопия</t>
   </si>
   <si>
     <t>Ямайка</t>
   </si>
   <si>
+    <t>Аустралия</t>
+  </si>
+  <si>
+    <t>Аустрия</t>
+  </si>
+  <si>
+    <t>Әзербайжан</t>
+  </si>
+  <si>
+    <t>Америкалық Самоа</t>
+  </si>
+  <si>
+    <t>Антигуа және Барбуда</t>
+  </si>
+  <si>
+    <t>Ауғанстан</t>
+  </si>
+  <si>
+    <t>Багам аралдары</t>
+  </si>
+  <si>
+    <t>Белиз</t>
+  </si>
+  <si>
+    <t>Босния және Герцеговина</t>
+  </si>
+  <si>
+    <t>Ұлыбритания</t>
+  </si>
+  <si>
+    <t>Мажарстан</t>
+  </si>
+  <si>
+    <t>Шығыс Тимор</t>
+  </si>
+  <si>
+    <t>Гаити</t>
+  </si>
+  <si>
+    <t>Гвинея-Бисау</t>
+  </si>
+  <si>
+    <t>Грекия</t>
+  </si>
+  <si>
+    <t>Конго Демократиялық Республикасы</t>
+  </si>
+  <si>
+    <t>Доминикан Республикасы</t>
+  </si>
+  <si>
+    <t>Мысыр</t>
+  </si>
+  <si>
+    <t>Үндістан</t>
+  </si>
+  <si>
+    <t>Кабо-Верде</t>
+  </si>
+  <si>
+    <t>Корея Халық Демократиялық Республикасы</t>
+  </si>
+  <si>
+    <t>Қытай Халық Республикасы</t>
+  </si>
+  <si>
+    <t>Комор аралдары</t>
+  </si>
+  <si>
+    <t>Кот-д’Ивуар</t>
+  </si>
+  <si>
+    <t>Қырғызстан</t>
+  </si>
+  <si>
+    <t>Азаматтығы жоқ адам</t>
+  </si>
+  <si>
+    <t>Мальдив аралдары</t>
+  </si>
+  <si>
+    <t>Моңғолия</t>
+  </si>
+  <si>
+    <t>Нидерланд</t>
+  </si>
+  <si>
+    <t>Жаңа Зеландия</t>
+  </si>
+  <si>
+    <t>Біріккен Араб Әмірліктері</t>
+  </si>
+  <si>
+    <t>Пәкістан</t>
+  </si>
+  <si>
+    <t>Оккупацияланған Палестина аумағы</t>
+  </si>
+  <si>
+    <t>Папуа – Жаңа Гвинея</t>
+  </si>
+  <si>
+    <t>Косово Республикасы</t>
+  </si>
+  <si>
+    <t>Солтүстік Македония Республикасы</t>
+  </si>
+  <si>
+    <t>Ресей</t>
+  </si>
+  <si>
+    <t>Сауд Арабиясы</t>
+  </si>
+  <si>
+    <t>Сейшель аралдары</t>
+  </si>
+  <si>
+    <t>Сент-Винсент және Гренадиндер</t>
+  </si>
+  <si>
+    <t>Сент-Китс және Невис</t>
+  </si>
+  <si>
+    <t>Америка Құрама Штаттары</t>
+  </si>
+  <si>
+    <t>Тәжікстан</t>
+  </si>
+  <si>
+    <t>Тайвань (Қытай)</t>
+  </si>
+  <si>
+    <t>Тринидад және Тобаго</t>
+  </si>
+  <si>
+    <t>Түрікменстан</t>
+  </si>
+  <si>
+    <t>Түркия</t>
+  </si>
+  <si>
+    <t>Өзбекстан</t>
+  </si>
+  <si>
+    <t>Филиппин</t>
+  </si>
+  <si>
+    <t>Экваторлық Гвинея</t>
+  </si>
+  <si>
+    <t>Оңтүстік Африка Республикасы</t>
+  </si>
+  <si>
+    <t>Оңтүстік Корея</t>
+  </si>
+  <si>
+    <t>Оңтүстік Судан</t>
+  </si>
+  <si>
+    <t>Жапония</t>
+  </si>
+  <si>
+    <t>Кіру туризміне келушілер саны (шекарадан өткен)*</t>
+  </si>
+  <si>
     <t>Азаматтық</t>
   </si>
   <si>
+    <t xml:space="preserve">2026  жылғы қантар-наурыз </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026  жылғы қантар-маусым </t>
+  </si>
+  <si>
+    <t>2026  жылғы қантар-қыркүйек</t>
+  </si>
+  <si>
     <t>Барлығы</t>
   </si>
   <si>
-    <t xml:space="preserve">2026  жылғы қантар-наурыз </t>
-[...145 lines deleted...]
-  <si>
     <t>* ҚР Ұлттық қауіпсіздік комитеті Шекара қызметінің деректері</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кіру туризміне келушілер саны (шекарадан өткен)*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="7">
-[...6 lines deleted...]
-    </font>
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...31 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1070,2146 +1104,2737 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C190"/>
+  <dimension ref="A1:D194"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A187" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="22.85546875" customWidth="1"/>
+    <col min="2" max="2" width="31.7109375" customWidth="1"/>
+    <col min="3" max="3" width="29.85546875" customWidth="1"/>
+    <col min="4" max="4" width="32.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:4" s="6" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A1" s="10" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="9"/>
-[...3 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C2" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="D2" s="14" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="11"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B4" s="3">
+        <f>SUM(B5:B193)</f>
+        <v>2999743</v>
+      </c>
+      <c r="C4" s="4">
+        <f t="shared" ref="C4:D4" si="0">SUM(C5:C193)</f>
+        <v>7082694</v>
+      </c>
+      <c r="D4" s="4">
+        <f t="shared" si="0"/>
+        <v>11735527</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B5" s="2">
+        <v>1028</v>
+      </c>
+      <c r="C5" s="2">
+        <v>5189</v>
+      </c>
+      <c r="D5" s="2">
+        <v>11678</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B6" s="2">
+        <v>511</v>
+      </c>
+      <c r="C6" s="2">
+        <v>1638</v>
+      </c>
+      <c r="D6" s="2">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B7" s="2">
+        <v>20650</v>
+      </c>
+      <c r="C7" s="2">
+        <v>48485</v>
+      </c>
+      <c r="D7" s="2">
+        <v>78382</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="2">
+        <v>60</v>
+      </c>
+      <c r="C8" s="2">
+        <v>130</v>
+      </c>
+      <c r="D8" s="2">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="2">
+        <v>46</v>
+      </c>
+      <c r="C9" s="2">
+        <v>87</v>
+      </c>
+      <c r="D9" s="2">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="2">
+        <v>4</v>
+      </c>
+      <c r="C10" s="2">
+        <v>5</v>
+      </c>
+      <c r="D10" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="2">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2">
+        <v>3</v>
+      </c>
+      <c r="D11" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="2">
+        <v>4</v>
+      </c>
+      <c r="C12" s="2">
+        <v>14</v>
+      </c>
+      <c r="D12" s="2">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="28.5">
+      <c r="A13" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="B13" s="2">
+        <v>10</v>
+      </c>
+      <c r="C13" s="2">
+        <v>23</v>
+      </c>
+      <c r="D13" s="2">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="2">
+        <v>104</v>
+      </c>
+      <c r="C14" s="2">
+        <v>294</v>
+      </c>
+      <c r="D14" s="2">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="2">
+        <v>3243</v>
+      </c>
+      <c r="C15" s="2">
+        <v>7657</v>
+      </c>
+      <c r="D15" s="2">
+        <v>11453</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="1" t="s">
         <v>140</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B16" s="2">
+        <v>186</v>
+      </c>
+      <c r="C16" s="2">
+        <v>447</v>
+      </c>
+      <c r="D16" s="2">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B17" s="2">
+        <v>1</v>
+      </c>
+      <c r="C17" s="2">
+        <v>1</v>
+      </c>
+      <c r="D17" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="2">
+        <v>409</v>
+      </c>
+      <c r="C18" s="2">
+        <v>881</v>
+      </c>
+      <c r="D18" s="2">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="2">
+        <v>0</v>
+      </c>
+      <c r="C19" s="2">
+        <v>2</v>
+      </c>
+      <c r="D19" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="2">
+        <v>156</v>
+      </c>
+      <c r="C20" s="2">
+        <v>240</v>
+      </c>
+      <c r="D20" s="2">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="2">
+        <v>36055</v>
+      </c>
+      <c r="C21" s="2">
+        <v>80931</v>
+      </c>
+      <c r="D21" s="2">
+        <v>128652</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="2">
+        <v>1473</v>
+      </c>
+      <c r="C23" s="2">
+        <v>3387</v>
+      </c>
+      <c r="D23" s="2">
+        <v>6144</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="2">
+        <v>2</v>
+      </c>
+      <c r="C24" s="2">
+        <v>5</v>
+      </c>
+      <c r="D24" s="2">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="2">
+        <v>541</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1268</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="2">
+        <v>7</v>
+      </c>
+      <c r="C26" s="2">
+        <v>14</v>
+      </c>
+      <c r="D26" s="2">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="28.5">
+      <c r="A27" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B27" s="2">
+        <v>27</v>
+      </c>
+      <c r="C27" s="2">
+        <v>55</v>
+      </c>
+      <c r="D27" s="2">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="2">
+        <v>3</v>
+      </c>
+      <c r="C28" s="2">
+        <v>7</v>
+      </c>
+      <c r="D28" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="2">
+        <v>562</v>
+      </c>
+      <c r="C29" s="2">
+        <v>1658</v>
+      </c>
+      <c r="D29" s="2">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="2">
+        <v>3</v>
+      </c>
+      <c r="C30" s="2">
+        <v>16</v>
+      </c>
+      <c r="D30" s="2">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="2">
+        <v>3</v>
+      </c>
+      <c r="C31" s="2">
+        <v>15</v>
+      </c>
+      <c r="D31" s="2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2">
+        <v>1</v>
+      </c>
+      <c r="D32" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="2">
+        <v>9</v>
+      </c>
+      <c r="C33" s="2">
+        <v>17</v>
+      </c>
+      <c r="D33" s="2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="2">
+        <v>3</v>
+      </c>
+      <c r="C34" s="2">
+        <v>5</v>
+      </c>
+      <c r="D34" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="2">
+        <v>2</v>
+      </c>
+      <c r="C35" s="2">
+        <v>6</v>
+      </c>
+      <c r="D35" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" s="2">
+        <v>3872</v>
+      </c>
+      <c r="C36" s="2">
+        <v>12309</v>
+      </c>
+      <c r="D36" s="2">
+        <v>23841</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" s="2">
+        <v>586</v>
+      </c>
+      <c r="C37" s="2">
+        <v>1538</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="2">
+        <v>59</v>
+      </c>
+      <c r="C38" s="2">
+        <v>124</v>
+      </c>
+      <c r="D38" s="2">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="2">
+        <v>3</v>
+      </c>
+      <c r="C39" s="2">
+        <v>3</v>
+      </c>
+      <c r="D39" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1500</v>
+      </c>
+      <c r="C40" s="2">
+        <v>4416</v>
+      </c>
+      <c r="D40" s="2">
+        <v>7587</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1</v>
+      </c>
+      <c r="C41" s="2">
+        <v>2</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B43" s="2">
+        <v>2</v>
+      </c>
+      <c r="C43" s="2">
+        <v>3</v>
+      </c>
+      <c r="D43" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B44" s="2">
+        <v>62</v>
+      </c>
+      <c r="C44" s="2">
         <v>138</v>
       </c>
-      <c r="B4" s="6">
-[...7 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="D44" s="2">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="2">
+        <v>2</v>
+      </c>
+      <c r="C45" s="2">
+        <v>7</v>
+      </c>
+      <c r="D45" s="2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B46" s="2">
+        <v>4</v>
+      </c>
+      <c r="C46" s="2">
+        <v>5</v>
+      </c>
+      <c r="D46" s="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="2">
+        <v>10140</v>
+      </c>
+      <c r="C48" s="2">
+        <v>41279</v>
+      </c>
+      <c r="D48" s="2">
+        <v>88392</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2">
+        <v>1</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B50" s="2">
+        <v>1</v>
+      </c>
+      <c r="C50" s="2">
+        <v>4</v>
+      </c>
+      <c r="D50" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B51" s="2">
         <v>0</v>
       </c>
-      <c r="B5" s="14">
-[...7 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="C51" s="2">
+        <v>10</v>
+      </c>
+      <c r="D51" s="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B52" s="2">
+        <v>4</v>
+      </c>
+      <c r="C52" s="2">
+        <v>7</v>
+      </c>
+      <c r="D52" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B53" s="2">
+        <v>356</v>
+      </c>
+      <c r="C53" s="2">
+        <v>1067</v>
+      </c>
+      <c r="D53" s="2">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B54" s="2">
+        <v>4306</v>
+      </c>
+      <c r="C54" s="2">
+        <v>11155</v>
+      </c>
+      <c r="D54" s="2">
+        <v>18625</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B55" s="2">
+        <v>240</v>
+      </c>
+      <c r="C55" s="2">
+        <v>796</v>
+      </c>
+      <c r="D55" s="2">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="28.5">
+      <c r="A56" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="2">
         <v>1</v>
       </c>
-      <c r="B6" s="14">
-[...18 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="C56" s="2">
+        <v>6</v>
+      </c>
+      <c r="D56" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B57" s="2">
+        <v>1</v>
+      </c>
+      <c r="C57" s="2">
+        <v>1</v>
+      </c>
+      <c r="D57" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B58" s="2">
+        <v>9</v>
+      </c>
+      <c r="C58" s="2">
+        <v>21</v>
+      </c>
+      <c r="D58" s="2">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="28.5">
+      <c r="A59" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B59" s="2">
         <v>2</v>
       </c>
-      <c r="B8" s="14">
+      <c r="C59" s="2">
+        <v>6</v>
+      </c>
+      <c r="D59" s="2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B60" s="2">
+        <v>413</v>
+      </c>
+      <c r="C60" s="2">
+        <v>1317</v>
+      </c>
+      <c r="D60" s="2">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B61" s="2">
+        <v>4</v>
+      </c>
+      <c r="C61" s="2">
+        <v>7</v>
+      </c>
+      <c r="D61" s="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B62" s="2">
+        <v>9</v>
+      </c>
+      <c r="C62" s="2">
+        <v>21</v>
+      </c>
+      <c r="D62" s="2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B63" s="2">
+        <v>970</v>
+      </c>
+      <c r="C63" s="2">
+        <v>2717</v>
+      </c>
+      <c r="D63" s="2">
+        <v>6338</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="2">
+        <v>23207</v>
+      </c>
+      <c r="C64" s="2">
+        <v>51943</v>
+      </c>
+      <c r="D64" s="2">
+        <v>92628</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="2">
+        <v>2914</v>
+      </c>
+      <c r="C65" s="2">
+        <v>5935</v>
+      </c>
+      <c r="D65" s="2">
+        <v>8511</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B66" s="2">
+        <v>127</v>
+      </c>
+      <c r="C66" s="2">
+        <v>326</v>
+      </c>
+      <c r="D66" s="2">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B67" s="2">
+        <v>30</v>
+      </c>
+      <c r="C67" s="2">
+        <v>67</v>
+      </c>
+      <c r="D67" s="2">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B68" s="2">
+        <v>2522</v>
+      </c>
+      <c r="C68" s="2">
+        <v>5473</v>
+      </c>
+      <c r="D68" s="2">
+        <v>10028</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B69" s="2">
+        <v>351</v>
+      </c>
+      <c r="C69" s="2">
+        <v>1087</v>
+      </c>
+      <c r="D69" s="2">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B70" s="2">
         <v>60</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C70" s="2">
+        <v>220</v>
+      </c>
+      <c r="D70" s="2">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B71" s="2">
+        <v>1035</v>
+      </c>
+      <c r="C71" s="2">
+        <v>2995</v>
+      </c>
+      <c r="D71" s="2">
+        <v>5797</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B72" s="2">
+        <v>2249</v>
+      </c>
+      <c r="C72" s="2">
+        <v>6895</v>
+      </c>
+      <c r="D72" s="2">
+        <v>13629</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B73" s="2">
+        <v>31</v>
+      </c>
+      <c r="C73" s="2">
+        <v>49</v>
+      </c>
+      <c r="D73" s="2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B75" s="2">
+        <v>17</v>
+      </c>
+      <c r="C75" s="2">
+        <v>39</v>
+      </c>
+      <c r="D75" s="2">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="2">
+        <v>11</v>
+      </c>
+      <c r="C76" s="2">
+        <v>21</v>
+      </c>
+      <c r="D76" s="2">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B77" s="2">
+        <v>1194</v>
+      </c>
+      <c r="C77" s="2">
+        <v>4398</v>
+      </c>
+      <c r="D77" s="2">
+        <v>8561</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B78" s="2">
+        <v>229</v>
+      </c>
+      <c r="C78" s="2">
+        <v>342</v>
+      </c>
+      <c r="D78" s="2">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B79" s="2">
+        <v>54</v>
+      </c>
+      <c r="C79" s="2">
+        <v>234</v>
+      </c>
+      <c r="D79" s="2">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B80" s="2">
+        <v>66</v>
+      </c>
+      <c r="C80" s="2">
+        <v>346</v>
+      </c>
+      <c r="D80" s="2">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="42.75">
+      <c r="A81" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B81" s="2"/>
+      <c r="C81" s="2">
+        <v>3</v>
+      </c>
+      <c r="D81" s="2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="28.5">
+      <c r="A82" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B82" s="2">
+        <v>240993</v>
+      </c>
+      <c r="C82" s="2">
+        <v>558577</v>
+      </c>
+      <c r="D82" s="2">
+        <v>937635</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B83" s="2">
+        <v>224</v>
+      </c>
+      <c r="C83" s="2">
+        <v>592</v>
+      </c>
+      <c r="D83" s="2">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B84" s="2">
+        <v>11</v>
+      </c>
+      <c r="C84" s="2">
+        <v>21</v>
+      </c>
+      <c r="D84" s="2">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="2">
+        <v>2</v>
+      </c>
+      <c r="C85" s="2">
+        <v>4</v>
+      </c>
+      <c r="D85" s="2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B86" s="2">
+        <v>8</v>
+      </c>
+      <c r="C86" s="2">
+        <v>21</v>
+      </c>
+      <c r="D86" s="2">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B87" s="2">
+        <v>4</v>
+      </c>
+      <c r="C87" s="2">
+        <v>7</v>
+      </c>
+      <c r="D87" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="2">
+        <v>59</v>
+      </c>
+      <c r="C88" s="2">
+        <v>102</v>
+      </c>
+      <c r="D88" s="2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89" s="2">
+        <v>341</v>
+      </c>
+      <c r="C89" s="2">
+        <v>421</v>
+      </c>
+      <c r="D89" s="2">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B90" s="2">
+        <v>723492</v>
+      </c>
+      <c r="C90" s="2">
+        <v>1551863</v>
+      </c>
+      <c r="D90" s="2">
+        <v>2441285</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B91" s="2">
+        <v>1</v>
+      </c>
+      <c r="C91" s="2">
+        <v>7</v>
+      </c>
+      <c r="D91" s="2">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B92" s="2">
+        <v>483</v>
+      </c>
+      <c r="C92" s="2">
+        <v>1398</v>
+      </c>
+      <c r="D92" s="2">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B93" s="2"/>
+      <c r="C93" s="2">
+        <v>1</v>
+      </c>
+      <c r="D93" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B94" s="2">
+        <v>1</v>
+      </c>
+      <c r="C94" s="2">
+        <v>2</v>
+      </c>
+      <c r="D94" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B95" s="2">
+        <v>62</v>
+      </c>
+      <c r="C95" s="2">
+        <v>184</v>
+      </c>
+      <c r="D95" s="2">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B96" s="2">
+        <v>24</v>
+      </c>
+      <c r="C96" s="2">
+        <v>76</v>
+      </c>
+      <c r="D96" s="2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B97" s="2">
+        <v>501</v>
+      </c>
+      <c r="C97" s="2">
+        <v>1310</v>
+      </c>
+      <c r="D97" s="2">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B98" s="2">
+        <v>1</v>
+      </c>
+      <c r="C98" s="2">
+        <v>3</v>
+      </c>
+      <c r="D98" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B99" s="2">
+        <v>408</v>
+      </c>
+      <c r="C99" s="2">
+        <v>839</v>
+      </c>
+      <c r="D99" s="2">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B100" s="2">
+        <v>42</v>
+      </c>
+      <c r="C100" s="2">
+        <v>147</v>
+      </c>
+      <c r="D100" s="2">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B101" s="2">
+        <v>9</v>
+      </c>
+      <c r="C101" s="2">
+        <v>32</v>
+      </c>
+      <c r="D101" s="2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B102" s="2"/>
+      <c r="C102" s="2">
+        <v>1</v>
+      </c>
+      <c r="D102" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" s="2">
+        <v>2</v>
+      </c>
+      <c r="C103" s="2">
+        <v>7</v>
+      </c>
+      <c r="D103" s="2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B104" s="2">
+        <v>34</v>
+      </c>
+      <c r="C104" s="2">
+        <v>119</v>
+      </c>
+      <c r="D104" s="2">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B105" s="2">
+        <v>8</v>
+      </c>
+      <c r="C105" s="2">
+        <v>10</v>
+      </c>
+      <c r="D105" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B106" s="2">
+        <v>3797</v>
+      </c>
+      <c r="C106" s="2">
+        <v>9995</v>
+      </c>
+      <c r="D106" s="2">
+        <v>16830</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B107" s="2">
+        <v>4</v>
+      </c>
+      <c r="C107" s="2">
+        <v>20</v>
+      </c>
+      <c r="D107" s="2">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B108" s="2">
+        <v>107</v>
+      </c>
+      <c r="C108" s="2">
+        <v>205</v>
+      </c>
+      <c r="D108" s="2">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B109" s="2">
+        <v>44</v>
+      </c>
+      <c r="C109" s="2">
+        <v>139</v>
+      </c>
+      <c r="D109" s="2">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110" s="2">
+        <v>349</v>
+      </c>
+      <c r="C110" s="2">
+        <v>705</v>
+      </c>
+      <c r="D110" s="2">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B111" s="2">
+        <v>173</v>
+      </c>
+      <c r="C111" s="2">
+        <v>481</v>
+      </c>
+      <c r="D111" s="2">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B112" s="2">
+        <v>10</v>
+      </c>
+      <c r="C112" s="2">
+        <v>12</v>
+      </c>
+      <c r="D112" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B113" s="2">
+        <v>1233</v>
+      </c>
+      <c r="C113" s="2">
+        <v>2423</v>
+      </c>
+      <c r="D113" s="2">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B114" s="2">
+        <v>6</v>
+      </c>
+      <c r="C114" s="2">
+        <v>9</v>
+      </c>
+      <c r="D114" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B115" s="2">
+        <v>8198</v>
+      </c>
+      <c r="C115" s="2">
+        <v>19468</v>
+      </c>
+      <c r="D115" s="2">
+        <v>36489</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B116" s="2">
+        <v>53</v>
+      </c>
+      <c r="C116" s="2">
+        <v>121</v>
+      </c>
+      <c r="D116" s="2">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B117" s="2">
+        <v>35</v>
+      </c>
+      <c r="C117" s="2">
+        <v>38</v>
+      </c>
+      <c r="D117" s="2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B118" s="2">
+        <v>40</v>
+      </c>
+      <c r="C118" s="2">
+        <v>86</v>
+      </c>
+      <c r="D118" s="2">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B119" s="2">
+        <v>3</v>
+      </c>
+      <c r="C119" s="2">
+        <v>4</v>
+      </c>
+      <c r="D119" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B120" s="2">
+        <v>158</v>
+      </c>
+      <c r="C120" s="2">
+        <v>444</v>
+      </c>
+      <c r="D120" s="2">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B121" s="2">
+        <v>1280</v>
+      </c>
+      <c r="C121" s="2">
+        <v>4430</v>
+      </c>
+      <c r="D121" s="2">
+        <v>8853</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B122" s="2">
+        <v>2</v>
+      </c>
+      <c r="C122" s="2">
+        <v>4</v>
+      </c>
+      <c r="D122" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B123" s="2">
+        <v>157</v>
+      </c>
+      <c r="C123" s="2">
+        <v>771</v>
+      </c>
+      <c r="D123" s="2">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B124" s="2">
+        <v>258</v>
+      </c>
+      <c r="C124" s="2">
+        <v>947</v>
+      </c>
+      <c r="D124" s="2">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="28.5">
+      <c r="A125" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B125" s="2">
+        <v>2903</v>
+      </c>
+      <c r="C125" s="2">
+        <v>3907</v>
+      </c>
+      <c r="D125" s="2">
+        <v>9550</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B126" s="2">
+        <v>592</v>
+      </c>
+      <c r="C126" s="2">
+        <v>2208</v>
+      </c>
+      <c r="D126" s="2">
+        <v>10855</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B127" s="2">
+        <v>472</v>
+      </c>
+      <c r="C127" s="2">
+        <v>1019</v>
+      </c>
+      <c r="D127" s="2">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="28.5">
+      <c r="A128" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B128" s="2">
+        <v>21</v>
+      </c>
+      <c r="C128" s="2">
+        <v>41</v>
+      </c>
+      <c r="D128" s="2">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B129" s="2">
+        <v>2</v>
+      </c>
+      <c r="C129" s="2">
+        <v>12</v>
+      </c>
+      <c r="D129" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B130" s="2">
+        <v>1</v>
+      </c>
+      <c r="C130" s="2">
+        <v>3</v>
+      </c>
+      <c r="D130" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B131" s="2">
+        <v>1</v>
+      </c>
+      <c r="C131" s="2">
+        <v>4</v>
+      </c>
+      <c r="D131" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B132" s="2">
+        <v>35</v>
+      </c>
+      <c r="C132" s="2">
+        <v>96</v>
+      </c>
+      <c r="D132" s="2">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B133" s="2">
+        <v>2595</v>
+      </c>
+      <c r="C133" s="2">
+        <v>8173</v>
+      </c>
+      <c r="D133" s="2">
+        <v>17166</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B134" s="2">
+        <v>330</v>
+      </c>
+      <c r="C134" s="2">
+        <v>1005</v>
+      </c>
+      <c r="D134" s="2">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="28.5">
+      <c r="A135" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B135" s="2">
+        <v>36</v>
+      </c>
+      <c r="C135" s="2">
+        <v>65</v>
+      </c>
+      <c r="D135" s="2">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="28.5">
+      <c r="A136" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B136" s="2">
+        <v>26</v>
+      </c>
+      <c r="C136" s="2">
+        <v>58</v>
+      </c>
+      <c r="D136" s="2">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B137" s="2">
+        <v>564669</v>
+      </c>
+      <c r="C137" s="2">
+        <v>1482928</v>
+      </c>
+      <c r="D137" s="2">
+        <v>2770722</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B138" s="2">
+        <v>25</v>
+      </c>
+      <c r="C138" s="2">
+        <v>26</v>
+      </c>
+      <c r="D138" s="2">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B139" s="2">
+        <v>533</v>
+      </c>
+      <c r="C139" s="2">
+        <v>1353</v>
+      </c>
+      <c r="D139" s="2">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B140" s="2">
+        <v>19</v>
+      </c>
+      <c r="C140" s="2">
+        <v>42</v>
+      </c>
+      <c r="D140" s="2">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B141" s="2">
+        <v>1</v>
+      </c>
+      <c r="C141" s="2">
+        <v>2</v>
+      </c>
+      <c r="D141" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B142" s="2">
+        <v>972</v>
+      </c>
+      <c r="C142" s="2">
+        <v>1829</v>
+      </c>
+      <c r="D142" s="2">
+        <v>5807</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B143" s="2">
+        <v>9</v>
+      </c>
+      <c r="C143" s="2">
+        <v>13</v>
+      </c>
+      <c r="D143" s="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B144" s="2">
+        <v>7</v>
+      </c>
+      <c r="C144" s="2">
+        <v>15</v>
+      </c>
+      <c r="D144" s="2">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="28.5">
+      <c r="A145" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B145" s="2"/>
+      <c r="C145" s="2">
+        <v>1</v>
+      </c>
+      <c r="D145" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="28.5">
+      <c r="A146" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B146" s="2">
+        <v>18</v>
+      </c>
+      <c r="C146" s="2">
+        <v>58</v>
+      </c>
+      <c r="D146" s="2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B147" s="2">
+        <v>2</v>
+      </c>
+      <c r="C147" s="2">
+        <v>5</v>
+      </c>
+      <c r="D147" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B148" s="2">
+        <v>702</v>
+      </c>
+      <c r="C148" s="2">
+        <v>1620</v>
+      </c>
+      <c r="D148" s="2">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B149" s="2">
+        <v>707</v>
+      </c>
+      <c r="C149" s="2">
+        <v>4173</v>
+      </c>
+      <c r="D149" s="2">
+        <v>7468</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B150" s="2">
+        <v>68</v>
+      </c>
+      <c r="C150" s="2">
+        <v>129</v>
+      </c>
+      <c r="D150" s="2">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B151" s="2">
+        <v>445</v>
+      </c>
+      <c r="C151" s="2">
+        <v>1085</v>
+      </c>
+      <c r="D151" s="2">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B152" s="2">
+        <v>163</v>
+      </c>
+      <c r="C152" s="2">
+        <v>446</v>
+      </c>
+      <c r="D152" s="2">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B153" s="2">
+        <v>5</v>
+      </c>
+      <c r="C153" s="2">
+        <v>7</v>
+      </c>
+      <c r="D153" s="2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B154" s="2">
+        <v>29</v>
+      </c>
+      <c r="C154" s="2">
+        <v>53</v>
+      </c>
+      <c r="D154" s="2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B155" s="2"/>
+      <c r="C155" s="2">
+        <v>1</v>
+      </c>
+      <c r="D155" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="28.5">
+      <c r="A156" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B156" s="2">
+        <v>5761</v>
+      </c>
+      <c r="C156" s="2">
+        <v>19321</v>
+      </c>
+      <c r="D156" s="2">
+        <v>36532</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B157" s="2">
+        <v>35</v>
+      </c>
+      <c r="C157" s="2">
+        <v>52</v>
+      </c>
+      <c r="D157" s="2">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B158" s="2">
+        <v>159001</v>
+      </c>
+      <c r="C158" s="2">
+        <v>370445</v>
+      </c>
+      <c r="D158" s="2">
+        <v>570984</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B159" s="2">
+        <v>3685</v>
+      </c>
+      <c r="C159" s="2">
+        <v>11300</v>
+      </c>
+      <c r="D159" s="2">
+        <v>19231</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B160" s="2">
+        <v>223</v>
+      </c>
+      <c r="C160" s="2">
+        <v>1124</v>
+      </c>
+      <c r="D160" s="2">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B161" s="2">
+        <v>12</v>
+      </c>
+      <c r="C161" s="2">
+        <v>20</v>
+      </c>
+      <c r="D161" s="2">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B162" s="2">
+        <v>9</v>
+      </c>
+      <c r="C162" s="2">
+        <v>25</v>
+      </c>
+      <c r="D162" s="2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="28.5">
+      <c r="A163" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B163" s="2">
+        <v>2</v>
+      </c>
+      <c r="C163" s="2">
+        <v>9</v>
+      </c>
+      <c r="D163" s="2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B164" s="2">
+        <v>86</v>
+      </c>
+      <c r="C164" s="2">
+        <v>211</v>
+      </c>
+      <c r="D164" s="2">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B165" s="2">
+        <v>12204</v>
+      </c>
+      <c r="C165" s="2">
+        <v>26745</v>
+      </c>
+      <c r="D165" s="2">
+        <v>47646</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B166" s="2">
+        <v>27745</v>
+      </c>
+      <c r="C166" s="2">
+        <v>65708</v>
+      </c>
+      <c r="D166" s="2">
+        <v>104852</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B167" s="2">
+        <v>8</v>
+      </c>
+      <c r="C167" s="2">
+        <v>14</v>
+      </c>
+      <c r="D167" s="2">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B168" s="2">
+        <v>1086131</v>
+      </c>
+      <c r="C168" s="2">
+        <v>2539071</v>
+      </c>
+      <c r="D168" s="2">
+        <v>3972346</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B169" s="2">
+        <v>5670</v>
+      </c>
+      <c r="C169" s="2">
+        <v>12725</v>
+      </c>
+      <c r="D169" s="2">
+        <v>20762</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B170" s="2">
+        <v>6</v>
+      </c>
+      <c r="C170" s="2">
+        <v>26</v>
+      </c>
+      <c r="D170" s="2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B171" s="2">
+        <v>6</v>
+      </c>
+      <c r="C171" s="2">
+        <v>7</v>
+      </c>
+      <c r="D171" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B172" s="2">
+        <v>6565</v>
+      </c>
+      <c r="C172" s="2">
+        <v>11132</v>
+      </c>
+      <c r="D172" s="2">
+        <v>17676</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B173" s="2">
+        <v>377</v>
+      </c>
+      <c r="C173" s="2">
+        <v>1138</v>
+      </c>
+      <c r="D173" s="2">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B174" s="2">
+        <v>2475</v>
+      </c>
+      <c r="C174" s="2">
+        <v>7712</v>
+      </c>
+      <c r="D174" s="2">
+        <v>15078</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B175" s="2">
+        <v>180</v>
+      </c>
+      <c r="C175" s="2">
+        <v>443</v>
+      </c>
+      <c r="D175" s="2">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B176" s="2">
+        <v>1</v>
+      </c>
+      <c r="C176" s="2">
+        <v>2</v>
+      </c>
+      <c r="D176" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B177" s="2">
+        <v>16</v>
+      </c>
+      <c r="C177" s="2">
+        <v>87</v>
+      </c>
+      <c r="D177" s="2">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B178" s="2">
+        <v>893</v>
+      </c>
+      <c r="C178" s="2">
+        <v>2326</v>
+      </c>
+      <c r="D178" s="2">
+        <v>4510</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B179" s="2">
+        <v>67</v>
+      </c>
+      <c r="C179" s="2">
+        <v>188</v>
+      </c>
+      <c r="D179" s="2">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B180" s="2">
+        <v>544</v>
+      </c>
+      <c r="C180" s="2">
+        <v>2238</v>
+      </c>
+      <c r="D180" s="2">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B181" s="2">
+        <v>505</v>
+      </c>
+      <c r="C181" s="2">
+        <v>1699</v>
+      </c>
+      <c r="D181" s="2">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B182" s="2">
+        <v>69</v>
+      </c>
+      <c r="C182" s="2">
+        <v>197</v>
+      </c>
+      <c r="D182" s="2">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B183" s="2">
+        <v>18</v>
+      </c>
+      <c r="C183" s="2">
+        <v>83</v>
+      </c>
+      <c r="D183" s="2">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B184" s="2"/>
+      <c r="C184" s="2">
+        <v>1</v>
+      </c>
+      <c r="D184" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="1" t="s">
         <v>130</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="B185" s="2">
         <v>3</v>
       </c>
-      <c r="B9" s="14">
-[...10 lines deleted...]
-      <c r="B10" s="14">
+      <c r="C185" s="2">
         <v>4</v>
       </c>
-      <c r="C10" s="14">
-[...4 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="D185" s="2">
         <v>4</v>
       </c>
-      <c r="B11" s="14">
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B186" s="2">
         <v>1</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C186" s="2">
+        <v>1</v>
+      </c>
+      <c r="D186" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B187" s="2">
+        <v>266</v>
+      </c>
+      <c r="C187" s="2">
+        <v>792</v>
+      </c>
+      <c r="D187" s="2">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B188" s="2">
+        <v>21</v>
+      </c>
+      <c r="C188" s="2">
+        <v>38</v>
+      </c>
+      <c r="D188" s="2">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="28.5">
+      <c r="A189" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B189" s="2">
+        <v>188</v>
+      </c>
+      <c r="C189" s="2">
+        <v>433</v>
+      </c>
+      <c r="D189" s="2">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B190" s="2">
+        <v>5290</v>
+      </c>
+      <c r="C190" s="2">
+        <v>24754</v>
+      </c>
+      <c r="D190" s="2">
+        <v>50292</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B191" s="2">
+        <v>1</v>
+      </c>
+      <c r="C191" s="2">
+        <v>1</v>
+      </c>
+      <c r="D191" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:3">
-[...22 lines deleted...]
-      <c r="A14" s="2" t="s">
+    <row r="192" spans="1:4">
+      <c r="A192" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B192" s="2">
         <v>6</v>
       </c>
-      <c r="B14" s="14">
-[...95 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="C192" s="2">
         <v>13</v>
       </c>
-      <c r="B23" s="14">
-[...150 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="D192" s="2">
         <v>25</v>
       </c>
-      <c r="B37" s="14">
-[...1520 lines deleted...]
-      <c r="C175" s="14">
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="1" t="s">
         <v>188</v>
       </c>
-    </row>
-[...147 lines deleted...]
-      <c r="B189" s="14">
+      <c r="B193" s="2">
         <v>1921</v>
       </c>
-      <c r="C189" s="14">
+      <c r="C193" s="2">
         <v>6372</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C190" s="7"/>
+      <c r="D193" s="2">
+        <v>13332</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" s="9" customFormat="1" ht="14.25">
+      <c r="A194" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B194" s="8"/>
+      <c r="C194" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="A1:C1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>