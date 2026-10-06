--- v0 (2026-09-16)
+++ v1 (2026-10-06)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\нов вариант 2026 ODIN\19.2\19.2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\основные индикаторы рынка труда\19,2\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE4A601B-6D30-438E-8F33-039923049AF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14295" windowHeight="10275" tabRatio="950"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
     <sheet name="Показатель по районам" sheetId="31" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3350" uniqueCount="861">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
@@ -2612,51 +2613,51 @@
   <si>
     <t>Шымкент г.</t>
   </si>
   <si>
     <t>Заготовка необработанной древесины - это процесс добычи и сбора древесины в её естественном виде (брёвна, кругляк, лесоматериалы), которая не подвергалась какой-либо механической или химической обработке.</t>
   </si>
   <si>
     <t xml:space="preserve">a.dildibaeva@aspire.gov.kz </t>
   </si>
   <si>
     <t>Область Ұлытау</t>
   </si>
   <si>
     <t>Область Жетісу</t>
   </si>
   <si>
     <t>Область Абай</t>
   </si>
   <si>
     <t>С 2015 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0;[Red]0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -3007,62 +3008,62 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC5D9F1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -3118,85 +3119,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3340,56 +3375,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.dildibaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
     </row>
     <row r="2" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="30">
         <v>146101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="30" t="s">
@@ -3478,60 +3513,60 @@
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>54</v>
       </c>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="22" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="64" t="s">
         <v>55</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="33">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="33">
-        <v>46128</v>
+        <v>46493</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>118</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>121</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>10</v>
       </c>
@@ -3545,63 +3580,63 @@
         <v>11</v>
       </c>
       <c r="B21" s="60" t="s">
         <v>856</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B21" r:id="rId5"/>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="14"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="3" t="s">
         <v>4</v>
@@ -3626,83 +3661,83 @@
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="15" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:M28"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="25" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="1" customWidth="1"/>
     <col min="13" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="8.85546875" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="12" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>119</v>
       </c>
       <c r="K2" s="66"/>
       <c r="L2" s="66"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="L3" s="68" t="s">
+      <c r="L3" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="M3" s="68"/>
+      <c r="M3" s="67"/>
     </row>
     <row r="4" spans="1:13" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9">
         <v>2015</v>
       </c>
       <c r="D4" s="9">
         <v>2016</v>
       </c>
       <c r="E4" s="9">
         <v>2017</v>
       </c>
       <c r="F4" s="9">
         <v>2018</v>
       </c>
       <c r="G4" s="9">
         <v>2019</v>
       </c>
       <c r="H4" s="9">
         <v>2020</v>
       </c>
       <c r="I4" s="9">
@@ -4638,96 +4673,96 @@
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="35"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:AA283"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="I287" sqref="I287"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.42578125" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" s="1" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="40"/>
       <c r="B2" s="31" t="s">
         <v>126</v>
       </c>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:27" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="49"/>
-      <c r="L3" s="67" t="s">
+      <c r="L3" s="68" t="s">
         <v>124</v>
       </c>
-      <c r="M3" s="67"/>
+      <c r="M3" s="68"/>
       <c r="N3" s="56"/>
       <c r="O3" s="56"/>
       <c r="P3" s="56"/>
       <c r="Q3" s="56"/>
       <c r="R3" s="56"/>
       <c r="S3" s="56"/>
       <c r="T3" s="56"/>
       <c r="U3" s="56"/>
       <c r="V3" s="56"/>
       <c r="W3" s="56"/>
       <c r="X3" s="56"/>
       <c r="Y3" s="56"/>
       <c r="Z3" s="56"/>
       <c r="AA3" s="56"/>
     </row>
     <row r="4" spans="1:27" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="52">
         <v>2015</v>
       </c>