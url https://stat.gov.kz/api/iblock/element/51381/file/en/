--- v0 (2026-04-27)
+++ v1 (2026-10-10)
@@ -1,225 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{272B8EFE-FD3E-4E9A-81BF-34BE16A30966}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="total" sheetId="1" r:id="rId1"/>
     <sheet name="male" sheetId="5" r:id="rId2"/>
     <sheet name="female" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="29">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
-    <t>Batys Kazakhstan</t>
-[...10 lines deleted...]
-  <si>
     <t>Kyzylorda</t>
   </si>
   <si>
-    <t>Mangistau</t>
-[...1 lines deleted...]
-  <si>
     <t>Pavlodar</t>
-  </si>
-[...16 lines deleted...]
-    <t>in per cent</t>
   </si>
   <si>
     <t xml:space="preserve"> Female</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data for 2000-2017 for the South Kazakhstan region.</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Astana city</t>
   </si>
   <si>
     <r>
       <t>Gross enrolment in higher education</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>The gross coefficient of higher education coverage is defined as the ratio of the number of students, regardless of age, studying in technical and vocational education organizations (ISCED-5) and universities (ISCED-6-8), to the total population aged 18-22 years.</t>
     </r>
   </si>
+  <si>
+    <t>Abai</t>
+  </si>
+  <si>
+    <t>West Kazakhstan</t>
+  </si>
+  <si>
+    <t>Zhambylskaya</t>
+  </si>
+  <si>
+    <t>Karagandinskaya</t>
+  </si>
+  <si>
+    <t>Kostanay</t>
+  </si>
+  <si>
+    <t>Mangystau</t>
+  </si>
+  <si>
+    <t>North Kazakhstan</t>
+  </si>
+  <si>
+    <t>Ulytau</t>
+  </si>
+  <si>
+    <t>East Kazakhstan</t>
+  </si>
+  <si>
+    <t>Astana</t>
+  </si>
+  <si>
+    <t>Shymkent</t>
+  </si>
+  <si>
+    <t>Zhetisu</t>
+  </si>
+  <si>
+    <t>Turkestan*</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>in percent</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...3 lines deleted...]
-  <fonts count="13" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -255,342 +252,548 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный 5" xfId="7"/>
+    <cellStyle name="Обычный 6" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1" descr="null"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3324225" cy="1085850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1" descr="null"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3324225" cy="1085850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>247650</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1" descr="null"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3324225" cy="1085850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -722,4602 +925,6051 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:X27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:AA33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I39" sqref="I39"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="1" max="1" width="28.140625" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:24" ht="17.25" x14ac:dyDescent="0.25">
-[...73 lines deleted...]
-      <c r="A6" s="1"/>
+    <row r="5" spans="1:27" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="17"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="17"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="17"/>
+      <c r="T5" s="17"/>
+      <c r="U5" s="17"/>
+      <c r="V5" s="17"/>
+      <c r="W5" s="17"/>
+      <c r="X5" s="17"/>
+      <c r="Y5" s="17"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="17"/>
+    </row>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
-      <c r="W6" s="15" t="s">
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="AA8" s="9" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27"/>
+      <c r="B9" s="2">
+        <v>2000</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2001</v>
+      </c>
+      <c r="D9" s="3">
+        <v>2002</v>
+      </c>
+      <c r="E9" s="3">
+        <v>2003</v>
+      </c>
+      <c r="F9" s="3">
+        <v>2004</v>
+      </c>
+      <c r="G9" s="3">
+        <v>2005</v>
+      </c>
+      <c r="H9" s="3">
+        <v>2006</v>
+      </c>
+      <c r="I9" s="3">
+        <v>2007</v>
+      </c>
+      <c r="J9" s="3">
+        <v>2008</v>
+      </c>
+      <c r="K9" s="3">
+        <v>2009</v>
+      </c>
+      <c r="L9" s="3">
+        <v>2010</v>
+      </c>
+      <c r="M9" s="3">
+        <v>2011</v>
+      </c>
+      <c r="N9" s="3">
+        <v>2012</v>
+      </c>
+      <c r="O9" s="3">
+        <v>2013</v>
+      </c>
+      <c r="P9" s="3">
+        <v>2014</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>2015</v>
+      </c>
+      <c r="R9" s="3">
+        <v>2016</v>
+      </c>
+      <c r="S9" s="3">
+        <v>2017</v>
+      </c>
+      <c r="T9" s="3">
+        <v>2018</v>
+      </c>
+      <c r="U9" s="3">
+        <v>2019</v>
+      </c>
+      <c r="V9" s="2">
+        <v>2020</v>
+      </c>
+      <c r="W9" s="2">
+        <v>2021</v>
+      </c>
+      <c r="X9" s="2">
+        <v>2022</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>2023</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>2024</v>
+      </c>
+      <c r="AA9" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="10">
+        <v>37.76</v>
+      </c>
+      <c r="C10" s="10">
+        <v>43.06</v>
+      </c>
+      <c r="D10" s="10">
+        <v>49.2</v>
+      </c>
+      <c r="E10" s="10">
+        <v>50.85</v>
+      </c>
+      <c r="F10" s="10">
+        <v>55.6</v>
+      </c>
+      <c r="G10" s="10">
+        <v>57.16</v>
+      </c>
+      <c r="H10" s="10">
+        <v>55.75</v>
+      </c>
+      <c r="I10" s="10">
+        <v>52.5</v>
+      </c>
+      <c r="J10" s="10">
+        <v>49.33</v>
+      </c>
+      <c r="K10" s="10">
+        <v>49.6</v>
+      </c>
+      <c r="L10" s="10">
+        <v>49.5</v>
+      </c>
+      <c r="M10" s="10">
+        <v>53.14</v>
+      </c>
+      <c r="N10" s="10">
+        <v>53.39</v>
+      </c>
+      <c r="O10" s="10">
+        <v>50.9</v>
+      </c>
+      <c r="P10" s="10">
+        <v>48.37</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>48.44</v>
+      </c>
+      <c r="R10" s="10">
+        <v>51.14</v>
+      </c>
+      <c r="S10" s="10">
+        <v>54.29</v>
+      </c>
+      <c r="T10" s="10">
+        <v>60.73</v>
+      </c>
+      <c r="U10" s="10">
+        <v>66.98</v>
+      </c>
+      <c r="V10" s="10">
+        <v>64.069999999999993</v>
+      </c>
+      <c r="W10" s="10">
+        <v>62.64</v>
+      </c>
+      <c r="X10" s="19">
+        <v>59.13</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>54.38</v>
+      </c>
+      <c r="Z10" s="20">
+        <v>56.466270246256926</v>
+      </c>
+      <c r="AA10" s="20">
+        <v>58.155202341744882</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X11" s="21">
+        <v>86.881642947216719</v>
+      </c>
+      <c r="Y11" s="22">
+        <v>79.071653313438603</v>
+      </c>
+      <c r="Z11" s="20">
+        <v>69.609879963065552</v>
+      </c>
+      <c r="AA11" s="20">
+        <v>65.169738623346873</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="10">
+        <v>22.02</v>
+      </c>
+      <c r="C12" s="10">
+        <v>29.87</v>
+      </c>
+      <c r="D12" s="10">
+        <v>33.9</v>
+      </c>
+      <c r="E12" s="10">
+        <v>36.06</v>
+      </c>
+      <c r="F12" s="10">
+        <v>38.94</v>
+      </c>
+      <c r="G12" s="10">
+        <v>41.67</v>
+      </c>
+      <c r="H12" s="10">
+        <v>38.130000000000003</v>
+      </c>
+      <c r="I12" s="10">
+        <v>28.54</v>
+      </c>
+      <c r="J12" s="10">
+        <v>29.68</v>
+      </c>
+      <c r="K12" s="10">
+        <v>29.78</v>
+      </c>
+      <c r="L12" s="10">
+        <v>36.42</v>
+      </c>
+      <c r="M12" s="10">
+        <v>37.35</v>
+      </c>
+      <c r="N12" s="10">
+        <v>39.82</v>
+      </c>
+      <c r="O12" s="10">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="P12" s="10">
+        <v>29.3</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>27.71</v>
+      </c>
+      <c r="R12" s="10">
+        <v>28.21</v>
+      </c>
+      <c r="S12" s="10">
+        <v>30.95</v>
+      </c>
+      <c r="T12" s="10">
+        <v>33.67</v>
+      </c>
+      <c r="U12" s="10">
+        <v>39.409999999999997</v>
+      </c>
+      <c r="V12" s="10">
+        <v>39.53</v>
+      </c>
+      <c r="W12" s="10">
+        <v>38.380000000000003</v>
+      </c>
+      <c r="X12" s="21">
+        <v>33.981810647532221</v>
+      </c>
+      <c r="Y12" s="22">
+        <v>34.034157208019515</v>
+      </c>
+      <c r="Z12" s="20">
+        <v>32.282544044957646</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>32.932682850060985</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="10">
+        <v>47.96</v>
+      </c>
+      <c r="C13" s="10">
+        <v>51.66</v>
+      </c>
+      <c r="D13" s="10">
+        <v>57.29</v>
+      </c>
+      <c r="E13" s="10">
+        <v>49.89</v>
+      </c>
+      <c r="F13" s="10">
+        <v>56.97</v>
+      </c>
+      <c r="G13" s="10">
+        <v>59.99</v>
+      </c>
+      <c r="H13" s="10">
+        <v>52.09</v>
+      </c>
+      <c r="I13" s="10">
+        <v>41.11</v>
+      </c>
+      <c r="J13" s="10">
+        <v>46.16</v>
+      </c>
+      <c r="K13" s="10">
+        <v>48.64</v>
+      </c>
+      <c r="L13" s="10">
+        <v>40.51</v>
+      </c>
+      <c r="M13" s="10">
+        <v>46.71</v>
+      </c>
+      <c r="N13" s="10">
+        <v>51.15</v>
+      </c>
+      <c r="O13" s="10">
+        <v>49.84</v>
+      </c>
+      <c r="P13" s="10">
+        <v>45.63</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>47.16</v>
+      </c>
+      <c r="R13" s="10">
+        <v>51.22</v>
+      </c>
+      <c r="S13" s="10">
+        <v>54.87</v>
+      </c>
+      <c r="T13" s="10">
+        <v>62.97</v>
+      </c>
+      <c r="U13" s="10">
+        <v>70.959999999999994</v>
+      </c>
+      <c r="V13" s="10">
+        <v>70.47</v>
+      </c>
+      <c r="W13" s="10">
+        <v>64.09</v>
+      </c>
+      <c r="X13" s="21">
+        <v>55.54754633230268</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>53.839770533797562</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>53.574996190508436</v>
+      </c>
+      <c r="AA13" s="20">
+        <v>52.099660963494443</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="10">
+        <v>7.63</v>
+      </c>
+      <c r="C14" s="10">
+        <v>9.32</v>
+      </c>
+      <c r="D14" s="10">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="E14" s="10">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="F14" s="10">
+        <v>10.89</v>
+      </c>
+      <c r="G14" s="10">
+        <v>12.03</v>
+      </c>
+      <c r="H14" s="10">
+        <v>11.4</v>
+      </c>
+      <c r="I14" s="10">
+        <v>10.71</v>
+      </c>
+      <c r="J14" s="10">
+        <v>10.82</v>
+      </c>
+      <c r="K14" s="10">
+        <v>10.6</v>
+      </c>
+      <c r="L14" s="10">
+        <v>10.51</v>
+      </c>
+      <c r="M14" s="10">
+        <v>11.43</v>
+      </c>
+      <c r="N14" s="10">
+        <v>13.4</v>
+      </c>
+      <c r="O14" s="10">
+        <v>13.37</v>
+      </c>
+      <c r="P14" s="10">
+        <v>13.17</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>12.59</v>
+      </c>
+      <c r="R14" s="10">
+        <v>11.7</v>
+      </c>
+      <c r="S14" s="10">
+        <v>12.3</v>
+      </c>
+      <c r="T14" s="10">
+        <v>13.63</v>
+      </c>
+      <c r="U14" s="10">
+        <v>14.29</v>
+      </c>
+      <c r="V14" s="10">
+        <v>13.27</v>
+      </c>
+      <c r="W14" s="10">
+        <v>13.49</v>
+      </c>
+      <c r="X14" s="21">
+        <v>12.000944956295772</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>12.1166997573351</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>12.050919944312572</v>
+      </c>
+      <c r="AA14" s="20">
+        <v>10.790180589909307</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="10">
+        <v>45.72</v>
+      </c>
+      <c r="C15" s="10">
+        <v>52.53</v>
+      </c>
+      <c r="D15" s="10">
+        <v>57.41</v>
+      </c>
+      <c r="E15" s="10">
+        <v>56.51</v>
+      </c>
+      <c r="F15" s="10">
+        <v>58.15</v>
+      </c>
+      <c r="G15" s="10">
+        <v>53.52</v>
+      </c>
+      <c r="H15" s="10">
+        <v>50.81</v>
+      </c>
+      <c r="I15" s="10">
+        <v>48.24</v>
+      </c>
+      <c r="J15" s="10">
+        <v>40.57</v>
+      </c>
+      <c r="K15" s="10">
+        <v>38.99</v>
+      </c>
+      <c r="L15" s="10">
+        <v>38.32</v>
+      </c>
+      <c r="M15" s="10">
+        <v>40.39</v>
+      </c>
+      <c r="N15" s="10">
+        <v>38.270000000000003</v>
+      </c>
+      <c r="O15" s="10">
+        <v>33.81</v>
+      </c>
+      <c r="P15" s="10">
+        <v>34.82</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>34.119999999999997</v>
+      </c>
+      <c r="R15" s="10">
+        <v>35.39</v>
+      </c>
+      <c r="S15" s="10">
+        <v>39.67</v>
+      </c>
+      <c r="T15" s="10">
+        <v>42.61</v>
+      </c>
+      <c r="U15" s="10">
+        <v>42.09</v>
+      </c>
+      <c r="V15" s="10">
+        <v>39.6</v>
+      </c>
+      <c r="W15" s="10">
+        <v>37.869999999999997</v>
+      </c>
+      <c r="X15" s="21">
+        <v>34.335439148496846</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>33.372149894030791</v>
+      </c>
+      <c r="Z15" s="20">
+        <v>31.961248560940113</v>
+      </c>
+      <c r="AA15" s="20">
+        <v>31.598490382274164</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="10">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="C16" s="10">
+        <v>39.08</v>
+      </c>
+      <c r="D16" s="10">
+        <v>53.58</v>
+      </c>
+      <c r="E16" s="10">
+        <v>57.07</v>
+      </c>
+      <c r="F16" s="10">
+        <v>58.77</v>
+      </c>
+      <c r="G16" s="10">
+        <v>58.04</v>
+      </c>
+      <c r="H16" s="10">
+        <v>54.38</v>
+      </c>
+      <c r="I16" s="10">
+        <v>50.22</v>
+      </c>
+      <c r="J16" s="10">
+        <v>53.49</v>
+      </c>
+      <c r="K16" s="10">
+        <v>54.31</v>
+      </c>
+      <c r="L16" s="10">
+        <v>59.06</v>
+      </c>
+      <c r="M16" s="10">
+        <v>70.87</v>
+      </c>
+      <c r="N16" s="10">
+        <v>68.56</v>
+      </c>
+      <c r="O16" s="10">
+        <v>58.75</v>
+      </c>
+      <c r="P16" s="10">
+        <v>67.73</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>66.98</v>
+      </c>
+      <c r="R16" s="10">
+        <v>78.11</v>
+      </c>
+      <c r="S16" s="10">
+        <v>87.45</v>
+      </c>
+      <c r="T16" s="10">
+        <v>90.48</v>
+      </c>
+      <c r="U16" s="10">
+        <v>96.51</v>
+      </c>
+      <c r="V16" s="10">
+        <v>85.28</v>
+      </c>
+      <c r="W16" s="10">
+        <v>83.2</v>
+      </c>
+      <c r="X16" s="21">
+        <v>78.422900351066701</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>71.866817271653744</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>70.441585027050735</v>
+      </c>
+      <c r="AA16" s="20">
+        <v>69.086386771377903</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="10">
+        <v>28.4</v>
+      </c>
+      <c r="C17" s="10">
+        <v>30.64</v>
+      </c>
+      <c r="D17" s="10">
+        <v>37.94</v>
+      </c>
+      <c r="E17" s="10">
+        <v>37.01</v>
+      </c>
+      <c r="F17" s="10">
+        <v>42.28</v>
+      </c>
+      <c r="G17" s="10">
+        <v>45.5</v>
+      </c>
+      <c r="H17" s="10">
+        <v>43.36</v>
+      </c>
+      <c r="I17" s="10">
+        <v>42.15</v>
+      </c>
+      <c r="J17" s="10">
+        <v>35.64</v>
+      </c>
+      <c r="K17" s="10">
+        <v>35.880000000000003</v>
+      </c>
+      <c r="L17" s="10">
+        <v>41.83</v>
+      </c>
+      <c r="M17" s="10">
+        <v>46.47</v>
+      </c>
+      <c r="N17" s="10">
+        <v>44.39</v>
+      </c>
+      <c r="O17" s="10">
+        <v>40.6</v>
+      </c>
+      <c r="P17" s="10">
+        <v>32.729999999999997</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>32.31</v>
+      </c>
+      <c r="R17" s="10">
+        <v>34.950000000000003</v>
+      </c>
+      <c r="S17" s="10">
+        <v>38.31</v>
+      </c>
+      <c r="T17" s="10">
+        <v>41.57</v>
+      </c>
+      <c r="U17" s="10">
+        <v>44.17</v>
+      </c>
+      <c r="V17" s="10">
+        <v>43.25</v>
+      </c>
+      <c r="W17" s="10">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="X17" s="21">
+        <v>33.539161946127003</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>29.561267394133544</v>
+      </c>
+      <c r="Z17" s="20">
+        <v>28.803259768707161</v>
+      </c>
+      <c r="AA17" s="20">
+        <v>30.250695766002618</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W18" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X18" s="21">
+        <v>18.674163179916317</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>16.387565682856163</v>
+      </c>
+      <c r="Z18" s="20">
+        <v>16.165921851724534</v>
+      </c>
+      <c r="AA18" s="20">
+        <v>16.212246982951282</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="10">
+        <v>49.67</v>
+      </c>
+      <c r="C19" s="10">
+        <v>55.86</v>
+      </c>
+      <c r="D19" s="10">
+        <v>59.91</v>
+      </c>
+      <c r="E19" s="10">
+        <v>60.63</v>
+      </c>
+      <c r="F19" s="10">
+        <v>65.81</v>
+      </c>
+      <c r="G19" s="10">
+        <v>63.3</v>
+      </c>
+      <c r="H19" s="10">
+        <v>58.28</v>
+      </c>
+      <c r="I19" s="10">
+        <v>55</v>
+      </c>
+      <c r="J19" s="10">
+        <v>49.85</v>
+      </c>
+      <c r="K19" s="10">
+        <v>52.75</v>
+      </c>
+      <c r="L19" s="10">
+        <v>61.74</v>
+      </c>
+      <c r="M19" s="10">
+        <v>65</v>
+      </c>
+      <c r="N19" s="10">
+        <v>62.03</v>
+      </c>
+      <c r="O19" s="10">
+        <v>58.48</v>
+      </c>
+      <c r="P19" s="10">
+        <v>56.9</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>55.35</v>
+      </c>
+      <c r="R19" s="10">
+        <v>56.51</v>
+      </c>
+      <c r="S19" s="10">
+        <v>61.14</v>
+      </c>
+      <c r="T19" s="10">
+        <v>67.95</v>
+      </c>
+      <c r="U19" s="10">
+        <v>68.930000000000007</v>
+      </c>
+      <c r="V19" s="10">
+        <v>66.03</v>
+      </c>
+      <c r="W19" s="10">
+        <v>64.88</v>
+      </c>
+      <c r="X19" s="21">
+        <v>71.399974978105845</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>66.16050119331743</v>
+      </c>
+      <c r="Z19" s="20">
+        <v>67.205073154085682</v>
+      </c>
+      <c r="AA19" s="20">
+        <v>67.212155838502554</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="10">
+        <v>27.34</v>
+      </c>
+      <c r="C20" s="10">
+        <v>34.68</v>
+      </c>
+      <c r="D20" s="10">
+        <v>44.3</v>
+      </c>
+      <c r="E20" s="10">
+        <v>47.41</v>
+      </c>
+      <c r="F20" s="10">
+        <v>51.89</v>
+      </c>
+      <c r="G20" s="10">
+        <v>56.26</v>
+      </c>
+      <c r="H20" s="10">
+        <v>52.99</v>
+      </c>
+      <c r="I20" s="10">
+        <v>48.77</v>
+      </c>
+      <c r="J20" s="10">
+        <v>44.96</v>
+      </c>
+      <c r="K20" s="10">
+        <v>45.29</v>
+      </c>
+      <c r="L20" s="10">
+        <v>45.32</v>
+      </c>
+      <c r="M20" s="10">
+        <v>48.22</v>
+      </c>
+      <c r="N20" s="10">
+        <v>49.81</v>
+      </c>
+      <c r="O20" s="10">
+        <v>41.2</v>
+      </c>
+      <c r="P20" s="10">
+        <v>40.229999999999997</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>40.450000000000003</v>
+      </c>
+      <c r="R20" s="10">
+        <v>45.59</v>
+      </c>
+      <c r="S20" s="10">
+        <v>48.53</v>
+      </c>
+      <c r="T20" s="10">
+        <v>52.01</v>
+      </c>
+      <c r="U20" s="10">
+        <v>53.47</v>
+      </c>
+      <c r="V20" s="10">
+        <v>49.8</v>
+      </c>
+      <c r="W20" s="10">
+        <v>46.46</v>
+      </c>
+      <c r="X20" s="21">
+        <v>45.099804892690983</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>44.078989008206925</v>
+      </c>
+      <c r="Z20" s="20">
+        <v>46.320409050448177</v>
+      </c>
+      <c r="AA20" s="20">
+        <v>47.01264542235711</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="10">
+        <v>30.34</v>
+      </c>
+      <c r="C21" s="10">
+        <v>32.74</v>
+      </c>
+      <c r="D21" s="10">
+        <v>34.99</v>
+      </c>
+      <c r="E21" s="10">
+        <v>32.89</v>
+      </c>
+      <c r="F21" s="10">
+        <v>33.79</v>
+      </c>
+      <c r="G21" s="10">
+        <v>33.659999999999997</v>
+      </c>
+      <c r="H21" s="10">
+        <v>33.119999999999997</v>
+      </c>
+      <c r="I21" s="10">
+        <v>30.67</v>
+      </c>
+      <c r="J21" s="10">
+        <v>33.94</v>
+      </c>
+      <c r="K21" s="10">
+        <v>31.79</v>
+      </c>
+      <c r="L21" s="10">
+        <v>38.450000000000003</v>
+      </c>
+      <c r="M21" s="10">
+        <v>38.21</v>
+      </c>
+      <c r="N21" s="10">
+        <v>37.76</v>
+      </c>
+      <c r="O21" s="10">
+        <v>30.75</v>
+      </c>
+      <c r="P21" s="10">
+        <v>26.55</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>25.31</v>
+      </c>
+      <c r="R21" s="10">
+        <v>26.03</v>
+      </c>
+      <c r="S21" s="10">
+        <v>25.9</v>
+      </c>
+      <c r="T21" s="10">
+        <v>28.7</v>
+      </c>
+      <c r="U21" s="10">
+        <v>29.43</v>
+      </c>
+      <c r="V21" s="10">
+        <v>27.98</v>
+      </c>
+      <c r="W21" s="10">
+        <v>31.4</v>
+      </c>
+      <c r="X21" s="21">
+        <v>37.336663336663342</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>36.309137424109359</v>
+      </c>
+      <c r="Z21" s="20">
+        <v>36.716805348126023</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>38.469843450949597</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="s">
         <v>19</v>
       </c>
-    </row>
-[...171 lines deleted...]
-      <c r="K9" s="16">
+      <c r="B22" s="10">
+        <v>32.32</v>
+      </c>
+      <c r="C22" s="10">
+        <v>44.54</v>
+      </c>
+      <c r="D22" s="10">
+        <v>38.619999999999997</v>
+      </c>
+      <c r="E22" s="10">
+        <v>59.15</v>
+      </c>
+      <c r="F22" s="10">
+        <v>56.2</v>
+      </c>
+      <c r="G22" s="10">
+        <v>54.04</v>
+      </c>
+      <c r="H22" s="10">
+        <v>44.41</v>
+      </c>
+      <c r="I22" s="10">
+        <v>34.46</v>
+      </c>
+      <c r="J22" s="10">
+        <v>36.049999999999997</v>
+      </c>
+      <c r="K22" s="10">
+        <v>35.57</v>
+      </c>
+      <c r="L22" s="10">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="M22" s="10">
+        <v>35.93</v>
+      </c>
+      <c r="N22" s="10">
+        <v>32.4</v>
+      </c>
+      <c r="O22" s="10">
+        <v>31.24</v>
+      </c>
+      <c r="P22" s="10">
+        <v>22.34</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>23.07</v>
+      </c>
+      <c r="R22" s="10">
+        <v>25.02</v>
+      </c>
+      <c r="S22" s="10">
+        <v>24.84</v>
+      </c>
+      <c r="T22" s="10">
+        <v>27.31</v>
+      </c>
+      <c r="U22" s="10">
+        <v>33.64</v>
+      </c>
+      <c r="V22" s="10">
+        <v>26.52</v>
+      </c>
+      <c r="W22" s="10">
+        <v>23.2</v>
+      </c>
+      <c r="X22" s="21">
+        <v>23.466090269009353</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>20.98056981777912</v>
+      </c>
+      <c r="Z22" s="20">
+        <v>21.857233101705624</v>
+      </c>
+      <c r="AA22" s="20">
+        <v>21.044670940685105</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="10">
+        <v>26.97</v>
+      </c>
+      <c r="C23" s="10">
+        <v>37.409999999999997</v>
+      </c>
+      <c r="D23" s="10">
+        <v>48.91</v>
+      </c>
+      <c r="E23" s="10">
+        <v>43.61</v>
+      </c>
+      <c r="F23" s="10">
+        <v>52.04</v>
+      </c>
+      <c r="G23" s="10">
+        <v>60.59</v>
+      </c>
+      <c r="H23" s="10">
+        <v>56.29</v>
+      </c>
+      <c r="I23" s="10">
+        <v>43.29</v>
+      </c>
+      <c r="J23" s="10">
+        <v>44.07</v>
+      </c>
+      <c r="K23" s="10">
+        <v>42.2</v>
+      </c>
+      <c r="L23" s="10">
+        <v>46.81</v>
+      </c>
+      <c r="M23" s="10">
+        <v>49.86</v>
+      </c>
+      <c r="N23" s="10">
+        <v>49.35</v>
+      </c>
+      <c r="O23" s="10">
+        <v>46.51</v>
+      </c>
+      <c r="P23" s="10">
+        <v>41.96</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>39.76</v>
+      </c>
+      <c r="R23" s="10">
+        <v>46.26</v>
+      </c>
+      <c r="S23" s="10">
+        <v>47.35</v>
+      </c>
+      <c r="T23" s="10">
+        <v>52.8</v>
+      </c>
+      <c r="U23" s="10">
+        <v>56.19</v>
+      </c>
+      <c r="V23" s="10">
+        <v>58.39</v>
+      </c>
+      <c r="W23" s="10">
+        <v>56.07</v>
+      </c>
+      <c r="X23" s="21">
+        <v>50.09160771540536</v>
+      </c>
+      <c r="Y23" s="22">
+        <v>45.223285873949173</v>
+      </c>
+      <c r="Z23" s="20">
+        <v>45.614115595530372</v>
+      </c>
+      <c r="AA23" s="20">
+        <v>45.186855529040876</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="10">
+        <v>21.84</v>
+      </c>
+      <c r="C24" s="10">
+        <v>29.08</v>
+      </c>
+      <c r="D24" s="10">
+        <v>30.28</v>
+      </c>
+      <c r="E24" s="10">
+        <v>31.12</v>
+      </c>
+      <c r="F24" s="10">
+        <v>32.85</v>
+      </c>
+      <c r="G24" s="10">
+        <v>33.15</v>
+      </c>
+      <c r="H24" s="10">
+        <v>34.07</v>
+      </c>
+      <c r="I24" s="10">
+        <v>27.9</v>
+      </c>
+      <c r="J24" s="10">
+        <v>28.15</v>
+      </c>
+      <c r="K24" s="10">
+        <v>28.16</v>
+      </c>
+      <c r="L24" s="10">
+        <v>34.880000000000003</v>
+      </c>
+      <c r="M24" s="10">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="N24" s="10">
+        <v>30.36</v>
+      </c>
+      <c r="O24" s="10">
+        <v>24.89</v>
+      </c>
+      <c r="P24" s="10">
+        <v>23.02</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>21.84</v>
+      </c>
+      <c r="R24" s="10">
+        <v>24.78</v>
+      </c>
+      <c r="S24" s="10">
+        <v>25.22</v>
+      </c>
+      <c r="T24" s="10">
+        <v>30.99</v>
+      </c>
+      <c r="U24" s="10">
+        <v>31.97</v>
+      </c>
+      <c r="V24" s="10">
+        <v>32.22</v>
+      </c>
+      <c r="W24" s="10">
         <v>29.78</v>
       </c>
-      <c r="L9" s="16">
-[...109 lines deleted...]
-      <c r="A11" s="8" t="s">
+      <c r="X24" s="21">
+        <v>29.09090909090909</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>26.464208242950111</v>
+      </c>
+      <c r="Z24" s="20">
+        <v>26.819665511323485</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>28.723089564502875</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="10">
+        <v>28.23</v>
+      </c>
+      <c r="C25" s="10">
+        <v>33.51</v>
+      </c>
+      <c r="D25" s="10">
+        <v>43.48</v>
+      </c>
+      <c r="E25" s="10">
+        <v>44.79</v>
+      </c>
+      <c r="F25" s="10">
+        <v>48.85</v>
+      </c>
+      <c r="G25" s="10">
+        <v>46.63</v>
+      </c>
+      <c r="H25" s="10">
+        <v>46.11</v>
+      </c>
+      <c r="I25" s="10">
+        <v>43.6</v>
+      </c>
+      <c r="J25" s="10">
+        <v>39.99</v>
+      </c>
+      <c r="K25" s="10">
+        <v>39.44</v>
+      </c>
+      <c r="L25" s="10">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="M25" s="10">
+        <v>42.14</v>
+      </c>
+      <c r="N25" s="10">
+        <v>42.66</v>
+      </c>
+      <c r="O25" s="10">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="P25" s="10">
+        <v>39.29</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>40.049999999999997</v>
+      </c>
+      <c r="R25" s="10">
+        <v>41.14</v>
+      </c>
+      <c r="S25" s="10">
+        <v>45.34</v>
+      </c>
+      <c r="T25" s="10">
+        <v>12.28</v>
+      </c>
+      <c r="U25" s="10">
+        <v>13.33</v>
+      </c>
+      <c r="V25" s="10">
+        <v>12.76</v>
+      </c>
+      <c r="W25" s="10">
+        <v>12.88</v>
+      </c>
+      <c r="X25" s="21">
+        <v>10.561811164604306</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>10.351938062949094</v>
+      </c>
+      <c r="Z25" s="20">
+        <v>10.192150547971544</v>
+      </c>
+      <c r="AA25" s="20">
+        <v>10.387085536407618</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W26" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X26" s="21">
+        <v>18.921882908722797</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>17.751767861497196</v>
+      </c>
+      <c r="Z26" s="20">
+        <v>18.893335385562569</v>
+      </c>
+      <c r="AA26" s="20">
+        <v>17.866454229432215</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="10">
+        <v>31.89</v>
+      </c>
+      <c r="C27" s="10">
+        <v>35.51</v>
+      </c>
+      <c r="D27" s="10">
+        <v>39.14</v>
+      </c>
+      <c r="E27" s="10">
+        <v>42.04</v>
+      </c>
+      <c r="F27" s="10">
+        <v>47.45</v>
+      </c>
+      <c r="G27" s="10">
+        <v>47</v>
+      </c>
+      <c r="H27" s="10">
+        <v>44.43</v>
+      </c>
+      <c r="I27" s="10">
+        <v>45.09</v>
+      </c>
+      <c r="J27" s="10">
+        <v>44.46</v>
+      </c>
+      <c r="K27" s="10">
+        <v>46.53</v>
+      </c>
+      <c r="L27" s="10">
+        <v>49.7</v>
+      </c>
+      <c r="M27" s="10">
+        <v>51.86</v>
+      </c>
+      <c r="N27" s="10">
+        <v>51.33</v>
+      </c>
+      <c r="O27" s="10">
+        <v>43.34</v>
+      </c>
+      <c r="P27" s="10">
+        <v>42.63</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>45.31</v>
+      </c>
+      <c r="R27" s="10">
+        <v>49.97</v>
+      </c>
+      <c r="S27" s="10">
+        <v>50.49</v>
+      </c>
+      <c r="T27" s="10">
+        <v>57.26</v>
+      </c>
+      <c r="U27" s="10">
+        <v>57.1</v>
+      </c>
+      <c r="V27" s="10">
+        <v>58.68</v>
+      </c>
+      <c r="W27" s="10">
+        <v>59.27</v>
+      </c>
+      <c r="X27" s="21">
+        <v>61.125286650947963</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>50.738387183388525</v>
+      </c>
+      <c r="Z27" s="20">
+        <v>52.482637939519883</v>
+      </c>
+      <c r="AA27" s="20">
+        <v>51.632943289838074</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="10">
+        <v>48.98</v>
+      </c>
+      <c r="C28" s="10">
+        <v>48.01</v>
+      </c>
+      <c r="D28" s="10">
+        <v>57.13</v>
+      </c>
+      <c r="E28" s="10">
+        <v>66.319999999999993</v>
+      </c>
+      <c r="F28" s="10">
+        <v>75.430000000000007</v>
+      </c>
+      <c r="G28" s="10">
+        <v>93.43</v>
+      </c>
+      <c r="H28" s="10">
+        <v>104.12</v>
+      </c>
+      <c r="I28" s="10">
+        <v>104.88</v>
+      </c>
+      <c r="J28" s="10">
+        <v>101.89</v>
+      </c>
+      <c r="K28" s="10">
+        <v>95.24</v>
+      </c>
+      <c r="L28" s="10">
+        <v>63.34</v>
+      </c>
+      <c r="M28" s="10">
+        <v>74.38</v>
+      </c>
+      <c r="N28" s="10">
+        <v>91.01</v>
+      </c>
+      <c r="O28" s="10">
+        <v>107.97</v>
+      </c>
+      <c r="P28" s="10">
+        <v>116.05</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>123.31</v>
+      </c>
+      <c r="R28" s="10">
+        <v>102.93</v>
+      </c>
+      <c r="S28" s="10">
+        <v>99.81</v>
+      </c>
+      <c r="T28" s="10">
+        <v>106.89</v>
+      </c>
+      <c r="U28" s="10">
+        <v>114.32</v>
+      </c>
+      <c r="V28" s="10">
+        <v>116.3</v>
+      </c>
+      <c r="W28" s="10">
+        <v>118.84</v>
+      </c>
+      <c r="X28" s="21">
+        <v>99.624529132625611</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>90.837693364052157</v>
+      </c>
+      <c r="Z28" s="20">
+        <v>100.03748505663283</v>
+      </c>
+      <c r="AA28" s="20">
+        <v>108.1845917098353</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="16">
-[...422 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="B29" s="10">
+        <v>113.04</v>
+      </c>
+      <c r="C29" s="10">
+        <v>125.61</v>
+      </c>
+      <c r="D29" s="10">
+        <v>138.97</v>
+      </c>
+      <c r="E29" s="10">
+        <v>150.47999999999999</v>
+      </c>
+      <c r="F29" s="10">
+        <v>166.5</v>
+      </c>
+      <c r="G29" s="10">
+        <v>167.9</v>
+      </c>
+      <c r="H29" s="10">
+        <v>173.76</v>
+      </c>
+      <c r="I29" s="10">
+        <v>177.1</v>
+      </c>
+      <c r="J29" s="10">
+        <v>156.11000000000001</v>
+      </c>
+      <c r="K29" s="10">
+        <v>158.58000000000001</v>
+      </c>
+      <c r="L29" s="10">
+        <v>121.44</v>
+      </c>
+      <c r="M29" s="10">
+        <v>124.18</v>
+      </c>
+      <c r="N29" s="10">
+        <v>131.75</v>
+      </c>
+      <c r="O29" s="10">
+        <v>136.38999999999999</v>
+      </c>
+      <c r="P29" s="10">
+        <v>124.52</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>121.27</v>
+      </c>
+      <c r="R29" s="10">
+        <v>129.47</v>
+      </c>
+      <c r="S29" s="10">
+        <v>138.05000000000001</v>
+      </c>
+      <c r="T29" s="10">
+        <v>163.57</v>
+      </c>
+      <c r="U29" s="10">
+        <v>194.27</v>
+      </c>
+      <c r="V29" s="10">
+        <v>199.9</v>
+      </c>
+      <c r="W29" s="10">
+        <v>204.64</v>
+      </c>
+      <c r="X29" s="21">
+        <v>127.85498824879249</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>122.10254121760819</v>
+      </c>
+      <c r="Z29" s="20">
+        <v>136.82520051870708</v>
+      </c>
+      <c r="AA29" s="20">
+        <v>148.96848947294049</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A30" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="12">
+        <v>120.69</v>
+      </c>
+      <c r="U30" s="12">
+        <v>152.57</v>
+      </c>
+      <c r="V30" s="12">
+        <v>133.29</v>
+      </c>
+      <c r="W30" s="12">
+        <v>124.41</v>
+      </c>
+      <c r="X30" s="23">
+        <v>122.59972360808564</v>
+      </c>
+      <c r="Y30" s="24">
+        <v>106.35509961615793</v>
+      </c>
+      <c r="Z30" s="25">
+        <v>107.9343365253078</v>
+      </c>
+      <c r="AA30" s="25">
+        <v>110.52588340401934</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A32" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="16">
-[...138 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A33" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="16">
-[...539 lines deleted...]
-      <c r="U27" s="23"/>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+      <c r="O33" s="26"/>
+      <c r="P33" s="26"/>
+      <c r="Q33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A3:V3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:R27"/>
+    <mergeCell ref="A33:Q33"/>
+    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A7:AA7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A3:X27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A7:AA35"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="L41" sqref="L41"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:24" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A3" s="24" t="s">
+    <row r="7" spans="1:27" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="17"/>
+      <c r="P9" s="17"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="17"/>
+      <c r="U9" s="17"/>
+      <c r="V9" s="17"/>
+      <c r="W9" s="17"/>
+      <c r="X9" s="17"/>
+      <c r="Y9" s="17"/>
+      <c r="Z9" s="17"/>
+      <c r="AA9" s="17"/>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="AA10" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="27"/>
+      <c r="B11" s="2">
+        <v>2000</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2001</v>
+      </c>
+      <c r="D11" s="3">
+        <v>2002</v>
+      </c>
+      <c r="E11" s="3">
+        <v>2003</v>
+      </c>
+      <c r="F11" s="3">
+        <v>2004</v>
+      </c>
+      <c r="G11" s="3">
+        <v>2005</v>
+      </c>
+      <c r="H11" s="3">
+        <v>2006</v>
+      </c>
+      <c r="I11" s="3">
+        <v>2007</v>
+      </c>
+      <c r="J11" s="3">
+        <v>2008</v>
+      </c>
+      <c r="K11" s="3">
+        <v>2009</v>
+      </c>
+      <c r="L11" s="3">
+        <v>2010</v>
+      </c>
+      <c r="M11" s="3">
+        <v>2011</v>
+      </c>
+      <c r="N11" s="3">
+        <v>2012</v>
+      </c>
+      <c r="O11" s="3">
+        <v>2013</v>
+      </c>
+      <c r="P11" s="3">
+        <v>2014</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>2015</v>
+      </c>
+      <c r="R11" s="3">
+        <v>2016</v>
+      </c>
+      <c r="S11" s="3">
+        <v>2017</v>
+      </c>
+      <c r="T11" s="3">
+        <v>2018</v>
+      </c>
+      <c r="U11" s="3">
+        <v>2019</v>
+      </c>
+      <c r="V11" s="3">
+        <v>2020</v>
+      </c>
+      <c r="W11" s="2">
+        <v>2021</v>
+      </c>
+      <c r="X11" s="2">
+        <v>2022</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>2023</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>2024</v>
+      </c>
+      <c r="AA11" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="10">
+        <v>34.32</v>
+      </c>
+      <c r="C12" s="10">
+        <v>38.369999999999997</v>
+      </c>
+      <c r="D12" s="10">
+        <v>42.78</v>
+      </c>
+      <c r="E12" s="10">
+        <v>42.84</v>
+      </c>
+      <c r="F12" s="10">
+        <v>46.29</v>
+      </c>
+      <c r="G12" s="10">
+        <v>47.87</v>
+      </c>
+      <c r="H12" s="10">
+        <v>46.69</v>
+      </c>
+      <c r="I12" s="10">
+        <v>44.11</v>
+      </c>
+      <c r="J12" s="10">
+        <v>42.23</v>
+      </c>
+      <c r="K12" s="10">
+        <v>42.73</v>
+      </c>
+      <c r="L12" s="10">
+        <v>43.63</v>
+      </c>
+      <c r="M12" s="10">
+        <v>46.62</v>
+      </c>
+      <c r="N12" s="10">
+        <v>49.16</v>
+      </c>
+      <c r="O12" s="10">
+        <v>46.09</v>
+      </c>
+      <c r="P12" s="10">
+        <v>42.26</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>43.22</v>
+      </c>
+      <c r="R12" s="10">
+        <v>45.24</v>
+      </c>
+      <c r="S12" s="10">
+        <v>48.55</v>
+      </c>
+      <c r="T12" s="10">
+        <v>54.68</v>
+      </c>
+      <c r="U12" s="10">
+        <v>61.05</v>
+      </c>
+      <c r="V12" s="10">
+        <v>58.07</v>
+      </c>
+      <c r="W12" s="10">
+        <v>56.34</v>
+      </c>
+      <c r="X12" s="19">
+        <v>59.13</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>54.38</v>
+      </c>
+      <c r="Z12" s="20">
+        <v>56.466270246256926</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>58.155202341744882</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W13" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="21">
+        <v>86.881642947216719</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>79.071653313438603</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>69.609879963065552</v>
+      </c>
+      <c r="AA13" s="20">
+        <v>65.169738623346873</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="13">
+        <v>20.53</v>
+      </c>
+      <c r="C14" s="13">
+        <v>26.39</v>
+      </c>
+      <c r="D14" s="13">
+        <v>27.97</v>
+      </c>
+      <c r="E14" s="13">
+        <v>29.67</v>
+      </c>
+      <c r="F14" s="13">
+        <v>31.02</v>
+      </c>
+      <c r="G14" s="13">
+        <v>33.04</v>
+      </c>
+      <c r="H14" s="13">
+        <v>30.44</v>
+      </c>
+      <c r="I14" s="13">
+        <v>23.91</v>
+      </c>
+      <c r="J14" s="13">
+        <v>25.05</v>
+      </c>
+      <c r="K14" s="13">
+        <v>25.32</v>
+      </c>
+      <c r="L14" s="13">
+        <v>31.77</v>
+      </c>
+      <c r="M14" s="13">
+        <v>32.42</v>
+      </c>
+      <c r="N14" s="13">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="O14" s="13">
+        <v>35.75</v>
+      </c>
+      <c r="P14" s="13">
+        <v>28.29</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>27.07</v>
+      </c>
+      <c r="R14" s="13">
+        <v>27.56</v>
+      </c>
+      <c r="S14" s="13">
+        <v>29.58</v>
+      </c>
+      <c r="T14" s="13">
+        <v>31.71</v>
+      </c>
+      <c r="U14" s="13">
+        <v>37.75</v>
+      </c>
+      <c r="V14" s="13">
+        <v>37.83</v>
+      </c>
+      <c r="W14" s="13">
+        <v>35.590000000000003</v>
+      </c>
+      <c r="X14" s="21">
+        <v>33.981810647532221</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>34.034157208019515</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>32.282544044957646</v>
+      </c>
+      <c r="AA14" s="20">
+        <v>32.932682850060985</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="13">
+        <v>36.9</v>
+      </c>
+      <c r="C15" s="13">
+        <v>37.590000000000003</v>
+      </c>
+      <c r="D15" s="13">
+        <v>41</v>
+      </c>
+      <c r="E15" s="13">
+        <v>34.380000000000003</v>
+      </c>
+      <c r="F15" s="13">
+        <v>42.74</v>
+      </c>
+      <c r="G15" s="13">
+        <v>47.19</v>
+      </c>
+      <c r="H15" s="13">
+        <v>40.520000000000003</v>
+      </c>
+      <c r="I15" s="13">
+        <v>31.33</v>
+      </c>
+      <c r="J15" s="13">
+        <v>36.83</v>
+      </c>
+      <c r="K15" s="13">
+        <v>39.14</v>
+      </c>
+      <c r="L15" s="13">
+        <v>35.04</v>
+      </c>
+      <c r="M15" s="13">
+        <v>39.93</v>
+      </c>
+      <c r="N15" s="13">
+        <v>44.65</v>
+      </c>
+      <c r="O15" s="13">
+        <v>43.61</v>
+      </c>
+      <c r="P15" s="13">
+        <v>38.520000000000003</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>37.979999999999997</v>
+      </c>
+      <c r="R15" s="13">
+        <v>40.07</v>
+      </c>
+      <c r="S15" s="13">
+        <v>45.17</v>
+      </c>
+      <c r="T15" s="13">
+        <v>53.45</v>
+      </c>
+      <c r="U15" s="13">
+        <v>61.51</v>
+      </c>
+      <c r="V15" s="13">
+        <v>59.58</v>
+      </c>
+      <c r="W15" s="13">
+        <v>53.38</v>
+      </c>
+      <c r="X15" s="21">
+        <v>55.54754633230268</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>53.839770533797562</v>
+      </c>
+      <c r="Z15" s="20">
+        <v>53.574996190508436</v>
+      </c>
+      <c r="AA15" s="20">
+        <v>52.099660963494443</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="13">
+        <v>6</v>
+      </c>
+      <c r="C16" s="13">
+        <v>7.41</v>
+      </c>
+      <c r="D16" s="13">
+        <v>7.14</v>
+      </c>
+      <c r="E16" s="13">
+        <v>6.93</v>
+      </c>
+      <c r="F16" s="13">
+        <v>7.77</v>
+      </c>
+      <c r="G16" s="13">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H16" s="13">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I16" s="13">
+        <v>8.01</v>
+      </c>
+      <c r="J16" s="13">
+        <v>9</v>
+      </c>
+      <c r="K16" s="13">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="L16" s="13">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="M16" s="13">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="N16" s="13">
+        <v>12.52</v>
+      </c>
+      <c r="O16" s="13">
+        <v>13.2</v>
+      </c>
+      <c r="P16" s="13">
+        <v>11.98</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>11.58</v>
+      </c>
+      <c r="R16" s="13">
+        <v>9.52</v>
+      </c>
+      <c r="S16" s="13">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="T16" s="13">
+        <v>11.27</v>
+      </c>
+      <c r="U16" s="13">
+        <v>12.17</v>
+      </c>
+      <c r="V16" s="13">
+        <v>10.89</v>
+      </c>
+      <c r="W16" s="13">
+        <v>11.11</v>
+      </c>
+      <c r="X16" s="21">
+        <v>12.000944956295772</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>12.1166997573351</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>12.050919944312572</v>
+      </c>
+      <c r="AA16" s="20">
+        <v>10.790180589909307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="13">
+        <v>38.42</v>
+      </c>
+      <c r="C17" s="13">
+        <v>46.31</v>
+      </c>
+      <c r="D17" s="13">
+        <v>51.93</v>
+      </c>
+      <c r="E17" s="13">
+        <v>51.01</v>
+      </c>
+      <c r="F17" s="13">
+        <v>51.72</v>
+      </c>
+      <c r="G17" s="13">
+        <v>47.44</v>
+      </c>
+      <c r="H17" s="13">
+        <v>45.27</v>
+      </c>
+      <c r="I17" s="13">
+        <v>43.2</v>
+      </c>
+      <c r="J17" s="13">
+        <v>36.19</v>
+      </c>
+      <c r="K17" s="13">
+        <v>35.29</v>
+      </c>
+      <c r="L17" s="13">
+        <v>34.93</v>
+      </c>
+      <c r="M17" s="13">
+        <v>36.58</v>
+      </c>
+      <c r="N17" s="13">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="O17" s="13">
+        <v>33.130000000000003</v>
+      </c>
+      <c r="P17" s="13">
+        <v>31.4</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>31.13</v>
+      </c>
+      <c r="R17" s="13">
+        <v>33.26</v>
+      </c>
+      <c r="S17" s="13">
+        <v>37.950000000000003</v>
+      </c>
+      <c r="T17" s="13">
+        <v>41.22</v>
+      </c>
+      <c r="U17" s="13">
+        <v>42.28</v>
+      </c>
+      <c r="V17" s="13">
+        <v>40.03</v>
+      </c>
+      <c r="W17" s="13">
+        <v>37.44</v>
+      </c>
+      <c r="X17" s="21">
+        <v>34.335439148496846</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>33.372149894030791</v>
+      </c>
+      <c r="Z17" s="20">
+        <v>31.961248560940113</v>
+      </c>
+      <c r="AA17" s="20">
+        <v>31.598490382274164</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="13">
+        <v>32.29</v>
+      </c>
+      <c r="C18" s="13">
+        <v>34.22</v>
+      </c>
+      <c r="D18" s="13">
+        <v>45.72</v>
+      </c>
+      <c r="E18" s="13">
+        <v>46.74</v>
+      </c>
+      <c r="F18" s="13">
+        <v>47.81</v>
+      </c>
+      <c r="G18" s="13">
+        <v>47.63</v>
+      </c>
+      <c r="H18" s="13">
+        <v>44.72</v>
+      </c>
+      <c r="I18" s="13">
+        <v>40.98</v>
+      </c>
+      <c r="J18" s="13">
+        <v>44.23</v>
+      </c>
+      <c r="K18" s="13">
+        <v>44.99</v>
+      </c>
+      <c r="L18" s="13">
+        <v>48.88</v>
+      </c>
+      <c r="M18" s="13">
+        <v>60.01</v>
+      </c>
+      <c r="N18" s="13">
+        <v>60.61</v>
+      </c>
+      <c r="O18" s="13">
+        <v>50.04</v>
+      </c>
+      <c r="P18" s="13">
+        <v>58.7</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>58.65</v>
+      </c>
+      <c r="R18" s="13">
+        <v>72.34</v>
+      </c>
+      <c r="S18" s="13">
+        <v>86.76</v>
+      </c>
+      <c r="T18" s="13">
+        <v>90.91</v>
+      </c>
+      <c r="U18" s="13">
+        <v>97.38</v>
+      </c>
+      <c r="V18" s="13">
+        <v>88.02</v>
+      </c>
+      <c r="W18" s="13">
+        <v>86.76</v>
+      </c>
+      <c r="X18" s="21">
+        <v>78.422900351066701</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>71.866817271653744</v>
+      </c>
+      <c r="Z18" s="20">
+        <v>70.441585027050735</v>
+      </c>
+      <c r="AA18" s="20">
+        <v>69.086386771377903</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="13">
+        <v>26.65</v>
+      </c>
+      <c r="C19" s="13">
+        <v>26.58</v>
+      </c>
+      <c r="D19" s="13">
+        <v>31.98</v>
+      </c>
+      <c r="E19" s="13">
+        <v>29.07</v>
+      </c>
+      <c r="F19" s="13">
+        <v>32.659999999999997</v>
+      </c>
+      <c r="G19" s="13">
+        <v>34.770000000000003</v>
+      </c>
+      <c r="H19" s="13">
+        <v>34.090000000000003</v>
+      </c>
+      <c r="I19" s="13">
+        <v>32.85</v>
+      </c>
+      <c r="J19" s="13">
+        <v>29.53</v>
+      </c>
+      <c r="K19" s="13">
+        <v>29.88</v>
+      </c>
+      <c r="L19" s="13">
+        <v>36.03</v>
+      </c>
+      <c r="M19" s="13">
+        <v>39.159999999999997</v>
+      </c>
+      <c r="N19" s="13">
+        <v>38.270000000000003</v>
+      </c>
+      <c r="O19" s="13">
+        <v>36.869999999999997</v>
+      </c>
+      <c r="P19" s="13">
+        <v>27.99</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>28.86</v>
+      </c>
+      <c r="R19" s="13">
+        <v>30</v>
+      </c>
+      <c r="S19" s="13">
+        <v>33.22</v>
+      </c>
+      <c r="T19" s="13">
+        <v>37.56</v>
+      </c>
+      <c r="U19" s="13">
+        <v>40.08</v>
+      </c>
+      <c r="V19" s="13">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="W19" s="13">
+        <v>34.840000000000003</v>
+      </c>
+      <c r="X19" s="21">
+        <v>33.539161946127003</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>29.561267394133544</v>
+      </c>
+      <c r="Z19" s="20">
+        <v>28.803259768707161</v>
+      </c>
+      <c r="AA19" s="20">
+        <v>30.250695766002618</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W20" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X20" s="21">
+        <v>18.674163179916317</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>16.387565682856163</v>
+      </c>
+      <c r="Z20" s="20">
+        <v>16.165921851724534</v>
+      </c>
+      <c r="AA20" s="20">
+        <v>16.212246982951282</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="13">
+        <v>44.39</v>
+      </c>
+      <c r="C21" s="13">
+        <v>48.47</v>
+      </c>
+      <c r="D21" s="13">
+        <v>52.17</v>
+      </c>
+      <c r="E21" s="13">
+        <v>49.03</v>
+      </c>
+      <c r="F21" s="13">
+        <v>53.84</v>
+      </c>
+      <c r="G21" s="13">
+        <v>52.66</v>
+      </c>
+      <c r="H21" s="13">
+        <v>48.04</v>
+      </c>
+      <c r="I21" s="13">
+        <v>46.18</v>
+      </c>
+      <c r="J21" s="13">
+        <v>42.83</v>
+      </c>
+      <c r="K21" s="13">
+        <v>45.15</v>
+      </c>
+      <c r="L21" s="13">
+        <v>53.96</v>
+      </c>
+      <c r="M21" s="13">
+        <v>56.22</v>
+      </c>
+      <c r="N21" s="13">
+        <v>56.17</v>
+      </c>
+      <c r="O21" s="13">
+        <v>53.99</v>
+      </c>
+      <c r="P21" s="13">
+        <v>52.02</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>51.02</v>
+      </c>
+      <c r="R21" s="13">
+        <v>50.83</v>
+      </c>
+      <c r="S21" s="13">
+        <v>56.96</v>
+      </c>
+      <c r="T21" s="13">
+        <v>64.31</v>
+      </c>
+      <c r="U21" s="13">
+        <v>64.040000000000006</v>
+      </c>
+      <c r="V21" s="13">
+        <v>59.99</v>
+      </c>
+      <c r="W21" s="13">
+        <v>59.31</v>
+      </c>
+      <c r="X21" s="21">
+        <v>71.399974978105845</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>66.16050119331743</v>
+      </c>
+      <c r="Z21" s="20">
+        <v>67.205073154085682</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>67.212155838502554</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="13">
+        <v>27.11</v>
+      </c>
+      <c r="C22" s="13">
+        <v>31.55</v>
+      </c>
+      <c r="D22" s="13">
+        <v>38.1</v>
+      </c>
+      <c r="E22" s="13">
+        <v>40.11</v>
+      </c>
+      <c r="F22" s="13">
+        <v>42.81</v>
+      </c>
+      <c r="G22" s="13">
+        <v>47.18</v>
+      </c>
+      <c r="H22" s="13">
+        <v>45.38</v>
+      </c>
+      <c r="I22" s="13">
+        <v>41.73</v>
+      </c>
+      <c r="J22" s="13">
+        <v>38.619999999999997</v>
+      </c>
+      <c r="K22" s="13">
+        <v>39.61</v>
+      </c>
+      <c r="L22" s="13">
+        <v>41.63</v>
+      </c>
+      <c r="M22" s="13">
+        <v>45.49</v>
+      </c>
+      <c r="N22" s="13">
+        <v>45.65</v>
+      </c>
+      <c r="O22" s="13">
+        <v>38.04</v>
+      </c>
+      <c r="P22" s="13">
+        <v>35.64</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>36.11</v>
+      </c>
+      <c r="R22" s="13">
+        <v>40.93</v>
+      </c>
+      <c r="S22" s="13">
+        <v>43.69</v>
+      </c>
+      <c r="T22" s="13">
+        <v>47.2</v>
+      </c>
+      <c r="U22" s="13">
+        <v>49.47</v>
+      </c>
+      <c r="V22" s="13">
+        <v>46.09</v>
+      </c>
+      <c r="W22" s="13">
+        <v>42.8</v>
+      </c>
+      <c r="X22" s="21">
+        <v>45.099804892690983</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>44.078989008206925</v>
+      </c>
+      <c r="Z22" s="20">
+        <v>46.320409050448177</v>
+      </c>
+      <c r="AA22" s="20">
+        <v>47.01264542235711</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="13">
+        <v>28.02</v>
+      </c>
+      <c r="C23" s="13">
+        <v>29.37</v>
+      </c>
+      <c r="D23" s="13">
+        <v>30.78</v>
+      </c>
+      <c r="E23" s="13">
+        <v>26.47</v>
+      </c>
+      <c r="F23" s="13">
+        <v>26.34</v>
+      </c>
+      <c r="G23" s="13">
+        <v>27.69</v>
+      </c>
+      <c r="H23" s="13">
+        <v>27.35</v>
+      </c>
+      <c r="I23" s="13">
+        <v>25.73</v>
+      </c>
+      <c r="J23" s="13">
+        <v>29.79</v>
+      </c>
+      <c r="K23" s="13">
+        <v>29.6</v>
+      </c>
+      <c r="L23" s="13">
+        <v>33.909999999999997</v>
+      </c>
+      <c r="M23" s="13">
+        <v>33.58</v>
+      </c>
+      <c r="N23" s="13">
+        <v>33.67</v>
+      </c>
+      <c r="O23" s="13">
+        <v>28.49</v>
+      </c>
+      <c r="P23" s="13">
+        <v>24.27</v>
+      </c>
+      <c r="Q23" s="13">
+        <v>23.03</v>
+      </c>
+      <c r="R23" s="13">
+        <v>24.29</v>
+      </c>
+      <c r="S23" s="13">
+        <v>22.89</v>
+      </c>
+      <c r="T23" s="13">
+        <v>25.55</v>
+      </c>
+      <c r="U23" s="13">
+        <v>26.87</v>
+      </c>
+      <c r="V23" s="13">
+        <v>25.1</v>
+      </c>
+      <c r="W23" s="13">
+        <v>28.15</v>
+      </c>
+      <c r="X23" s="21">
+        <v>37.336663336663342</v>
+      </c>
+      <c r="Y23" s="22">
+        <v>36.309137424109359</v>
+      </c>
+      <c r="Z23" s="20">
+        <v>36.716805348126023</v>
+      </c>
+      <c r="AA23" s="20">
+        <v>38.469843450949597</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="13">
+        <v>30.86</v>
+      </c>
+      <c r="C24" s="13">
+        <v>43.27</v>
+      </c>
+      <c r="D24" s="13">
+        <v>36.729999999999997</v>
+      </c>
+      <c r="E24" s="13">
+        <v>57.39</v>
+      </c>
+      <c r="F24" s="13">
+        <v>53.27</v>
+      </c>
+      <c r="G24" s="13">
+        <v>51.35</v>
+      </c>
+      <c r="H24" s="13">
+        <v>42.48</v>
+      </c>
+      <c r="I24" s="13">
+        <v>33.96</v>
+      </c>
+      <c r="J24" s="13">
+        <v>35.380000000000003</v>
+      </c>
+      <c r="K24" s="13">
+        <v>34.86</v>
+      </c>
+      <c r="L24" s="13">
+        <v>34.18</v>
+      </c>
+      <c r="M24" s="13">
+        <v>35.31</v>
+      </c>
+      <c r="N24" s="13">
+        <v>32.32</v>
+      </c>
+      <c r="O24" s="13">
+        <v>32.17</v>
+      </c>
+      <c r="P24" s="13">
+        <v>21.14</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>22.4</v>
+      </c>
+      <c r="R24" s="13">
+        <v>23.84</v>
+      </c>
+      <c r="S24" s="13">
+        <v>23.19</v>
+      </c>
+      <c r="T24" s="13">
+        <v>26.32</v>
+      </c>
+      <c r="U24" s="13">
+        <v>31.5</v>
+      </c>
+      <c r="V24" s="13">
+        <v>25.86</v>
+      </c>
+      <c r="W24" s="13">
+        <v>21.16</v>
+      </c>
+      <c r="X24" s="21">
+        <v>23.466090269009353</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>20.98056981777912</v>
+      </c>
+      <c r="Z24" s="20">
+        <v>21.857233101705624</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>21.044670940685105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="13">
+        <v>23.86</v>
+      </c>
+      <c r="C25" s="13">
+        <v>32.28</v>
+      </c>
+      <c r="D25" s="13">
+        <v>41.96</v>
+      </c>
+      <c r="E25" s="13">
+        <v>36.28</v>
+      </c>
+      <c r="F25" s="13">
+        <v>42.11</v>
+      </c>
+      <c r="G25" s="13">
+        <v>50.75</v>
+      </c>
+      <c r="H25" s="13">
+        <v>46.21</v>
+      </c>
+      <c r="I25" s="13">
+        <v>34.5</v>
+      </c>
+      <c r="J25" s="13">
+        <v>35.99</v>
+      </c>
+      <c r="K25" s="13">
+        <v>34.81</v>
+      </c>
+      <c r="L25" s="13">
+        <v>40.75</v>
+      </c>
+      <c r="M25" s="13">
+        <v>43.92</v>
+      </c>
+      <c r="N25" s="13">
+        <v>44.48</v>
+      </c>
+      <c r="O25" s="13">
+        <v>43.81</v>
+      </c>
+      <c r="P25" s="13">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>35.770000000000003</v>
+      </c>
+      <c r="R25" s="13">
+        <v>41.54</v>
+      </c>
+      <c r="S25" s="13">
+        <v>42.8</v>
+      </c>
+      <c r="T25" s="13">
+        <v>48.63</v>
+      </c>
+      <c r="U25" s="13">
+        <v>53.82</v>
+      </c>
+      <c r="V25" s="13">
+        <v>55.82</v>
+      </c>
+      <c r="W25" s="10">
+        <v>53.29</v>
+      </c>
+      <c r="X25" s="21">
+        <v>50.09160771540536</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>45.223285873949173</v>
+      </c>
+      <c r="Z25" s="20">
+        <v>45.614115595530372</v>
+      </c>
+      <c r="AA25" s="20">
+        <v>45.186855529040876</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="13">
+        <v>18.21</v>
+      </c>
+      <c r="C26" s="13">
+        <v>26.02</v>
+      </c>
+      <c r="D26" s="13">
+        <v>27.08</v>
+      </c>
+      <c r="E26" s="13">
+        <v>27.17</v>
+      </c>
+      <c r="F26" s="13">
+        <v>28.81</v>
+      </c>
+      <c r="G26" s="13">
+        <v>29.09</v>
+      </c>
+      <c r="H26" s="13">
+        <v>29.39</v>
+      </c>
+      <c r="I26" s="13">
+        <v>24.68</v>
+      </c>
+      <c r="J26" s="13">
+        <v>24.86</v>
+      </c>
+      <c r="K26" s="13">
+        <v>25.51</v>
+      </c>
+      <c r="L26" s="13">
+        <v>31.88</v>
+      </c>
+      <c r="M26" s="13">
+        <v>31.33</v>
+      </c>
+      <c r="N26" s="13">
+        <v>28.89</v>
+      </c>
+      <c r="O26" s="13">
+        <v>26.05</v>
+      </c>
+      <c r="P26" s="13">
+        <v>22.7</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>21.71</v>
+      </c>
+      <c r="R26" s="13">
+        <v>24.34</v>
+      </c>
+      <c r="S26" s="13">
+        <v>23.46</v>
+      </c>
+      <c r="T26" s="13">
+        <v>29.02</v>
+      </c>
+      <c r="U26" s="13">
+        <v>29.84</v>
+      </c>
+      <c r="V26" s="13">
+        <v>29.81</v>
+      </c>
+      <c r="W26" s="13">
+        <v>28.7</v>
+      </c>
+      <c r="X26" s="21">
+        <v>29.09090909090909</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>26.464208242950111</v>
+      </c>
+      <c r="Z26" s="20">
+        <v>26.819665511323485</v>
+      </c>
+      <c r="AA26" s="20">
+        <v>28.723089564502875</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="13">
+        <v>26.11</v>
+      </c>
+      <c r="C27" s="13">
+        <v>29.57</v>
+      </c>
+      <c r="D27" s="13">
+        <v>38</v>
+      </c>
+      <c r="E27" s="13">
+        <v>37.17</v>
+      </c>
+      <c r="F27" s="13">
+        <v>38.83</v>
+      </c>
+      <c r="G27" s="13">
+        <v>37.42</v>
+      </c>
+      <c r="H27" s="13">
+        <v>37.130000000000003</v>
+      </c>
+      <c r="I27" s="13">
+        <v>34.35</v>
+      </c>
+      <c r="J27" s="13">
+        <v>33.450000000000003</v>
+      </c>
+      <c r="K27" s="13">
+        <v>34.049999999999997</v>
+      </c>
+      <c r="L27" s="13">
+        <v>33.46</v>
+      </c>
+      <c r="M27" s="13">
+        <v>35.99</v>
+      </c>
+      <c r="N27" s="13">
+        <v>37.93</v>
+      </c>
+      <c r="O27" s="13">
+        <v>37.14</v>
+      </c>
+      <c r="P27" s="13">
+        <v>32.57</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>34.65</v>
+      </c>
+      <c r="R27" s="13">
+        <v>34.03</v>
+      </c>
+      <c r="S27" s="13">
+        <v>38.57</v>
+      </c>
+      <c r="T27" s="13">
+        <v>9.83</v>
+      </c>
+      <c r="U27" s="13">
+        <v>11.32</v>
+      </c>
+      <c r="V27" s="13">
+        <v>10.56</v>
+      </c>
+      <c r="W27" s="13">
+        <v>10.78</v>
+      </c>
+      <c r="X27" s="21">
+        <v>10.561811164604306</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>10.351938062949094</v>
+      </c>
+      <c r="Z27" s="20">
+        <v>10.192150547971544</v>
+      </c>
+      <c r="AA27" s="20">
+        <v>10.387085536407618</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X28" s="21">
+        <v>18.921882908722797</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>17.751767861497196</v>
+      </c>
+      <c r="Z28" s="20">
+        <v>18.893335385562569</v>
+      </c>
+      <c r="AA28" s="20">
+        <v>17.866454229432215</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="13">
+        <v>25.73</v>
+      </c>
+      <c r="C29" s="13">
+        <v>27.23</v>
+      </c>
+      <c r="D29" s="13">
+        <v>30</v>
+      </c>
+      <c r="E29" s="13">
+        <v>32.18</v>
+      </c>
+      <c r="F29" s="13">
+        <v>36.56</v>
+      </c>
+      <c r="G29" s="13">
+        <v>36.46</v>
+      </c>
+      <c r="H29" s="13">
+        <v>34.82</v>
+      </c>
+      <c r="I29" s="13">
+        <v>35.79</v>
+      </c>
+      <c r="J29" s="13">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="K29" s="13">
+        <v>38.89</v>
+      </c>
+      <c r="L29" s="13">
+        <v>43.13</v>
+      </c>
+      <c r="M29" s="13">
+        <v>44.92</v>
+      </c>
+      <c r="N29" s="13">
+        <v>46.72</v>
+      </c>
+      <c r="O29" s="13">
+        <v>38.43</v>
+      </c>
+      <c r="P29" s="13">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>38.57</v>
+      </c>
+      <c r="R29" s="13">
+        <v>41.74</v>
+      </c>
+      <c r="S29" s="13">
+        <v>43.56</v>
+      </c>
+      <c r="T29" s="13">
+        <v>50.8</v>
+      </c>
+      <c r="U29" s="13">
+        <v>50.34</v>
+      </c>
+      <c r="V29" s="13">
+        <v>49.98</v>
+      </c>
+      <c r="W29" s="13">
+        <v>49.58</v>
+      </c>
+      <c r="X29" s="21">
+        <v>61.125286650947963</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>50.738387183388525</v>
+      </c>
+      <c r="Z29" s="20">
+        <v>52.482637939519883</v>
+      </c>
+      <c r="AA29" s="20">
+        <v>51.632943289838074</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="13">
+        <v>46.26</v>
+      </c>
+      <c r="C30" s="13">
+        <v>44.84</v>
+      </c>
+      <c r="D30" s="13">
+        <v>52.39</v>
+      </c>
+      <c r="E30" s="13">
+        <v>58.22</v>
+      </c>
+      <c r="F30" s="13">
+        <v>66.64</v>
+      </c>
+      <c r="G30" s="13">
+        <v>81.81</v>
+      </c>
+      <c r="H30" s="13">
+        <v>87.19</v>
+      </c>
+      <c r="I30" s="13">
+        <v>86.55</v>
+      </c>
+      <c r="J30" s="13">
+        <v>85.64</v>
+      </c>
+      <c r="K30" s="13">
+        <v>82.34</v>
+      </c>
+      <c r="L30" s="13">
+        <v>56.05</v>
+      </c>
+      <c r="M30" s="13">
+        <v>67.73</v>
+      </c>
+      <c r="N30" s="13">
+        <v>91.09</v>
+      </c>
+      <c r="O30" s="13">
+        <v>91.26</v>
+      </c>
+      <c r="P30" s="13">
+        <v>103.45</v>
+      </c>
+      <c r="Q30" s="13">
+        <v>110.6</v>
+      </c>
+      <c r="R30" s="13">
+        <v>95.93</v>
+      </c>
+      <c r="S30" s="13">
+        <v>92.8</v>
+      </c>
+      <c r="T30" s="13">
+        <v>99.83</v>
+      </c>
+      <c r="U30" s="13">
+        <v>104.97</v>
+      </c>
+      <c r="V30" s="13">
+        <v>105.35</v>
+      </c>
+      <c r="W30" s="13">
+        <v>106.69</v>
+      </c>
+      <c r="X30" s="21">
+        <v>99.624529132625611</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>90.837693364052157</v>
+      </c>
+      <c r="Z30" s="20">
+        <v>100.03748505663283</v>
+      </c>
+      <c r="AA30" s="20">
+        <v>108.1845917098353</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="14">
+        <v>114.55</v>
+      </c>
+      <c r="C31" s="14">
+        <v>127.8</v>
+      </c>
+      <c r="D31" s="14">
+        <v>134.35</v>
+      </c>
+      <c r="E31" s="14">
+        <v>141.97</v>
+      </c>
+      <c r="F31" s="14">
+        <v>154.88</v>
+      </c>
+      <c r="G31" s="14">
+        <v>155.44</v>
+      </c>
+      <c r="H31" s="14">
+        <v>159.87</v>
+      </c>
+      <c r="I31" s="14">
+        <v>164.31</v>
+      </c>
+      <c r="J31" s="14">
+        <v>145.93</v>
+      </c>
+      <c r="K31" s="14">
+        <v>146.04</v>
+      </c>
+      <c r="L31" s="14">
+        <v>113.84</v>
+      </c>
+      <c r="M31" s="14">
+        <v>118.82</v>
+      </c>
+      <c r="N31" s="14">
+        <v>138.72999999999999</v>
+      </c>
+      <c r="O31" s="14">
+        <v>110.34</v>
+      </c>
+      <c r="P31" s="14">
+        <v>118.56</v>
+      </c>
+      <c r="Q31" s="14">
+        <v>118.4</v>
+      </c>
+      <c r="R31" s="14">
+        <v>125.63</v>
+      </c>
+      <c r="S31" s="14">
+        <v>132.27000000000001</v>
+      </c>
+      <c r="T31" s="14">
+        <v>156.66</v>
+      </c>
+      <c r="U31" s="14">
+        <v>182.24</v>
+      </c>
+      <c r="V31" s="14">
+        <v>185.88</v>
+      </c>
+      <c r="W31" s="13">
+        <v>187.05</v>
+      </c>
+      <c r="X31" s="21">
+        <v>127.85498824879249</v>
+      </c>
+      <c r="Y31" s="22">
+        <v>122.10254121760819</v>
+      </c>
+      <c r="Z31" s="20">
+        <v>136.82520051870708</v>
+      </c>
+      <c r="AA31" s="20">
+        <v>148.96848947294049</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="24"/>
-[...802 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="B32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="15">
+        <v>109.29</v>
+      </c>
+      <c r="U32" s="15">
+        <v>144.03</v>
+      </c>
+      <c r="V32" s="15">
+        <v>122.91</v>
+      </c>
+      <c r="W32" s="15">
+        <v>112.24</v>
+      </c>
+      <c r="X32" s="23">
+        <v>122.59972360808564</v>
+      </c>
+      <c r="Y32" s="24">
+        <v>106.35509961615793</v>
+      </c>
+      <c r="Z32" s="25">
+        <v>107.9343365253078</v>
+      </c>
+      <c r="AA32" s="25">
+        <v>110.52588340401934</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A34" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="19">
-[...138 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="19">
-[...536 lines deleted...]
-      <c r="R27" s="25"/>
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
+      <c r="P35" s="26"/>
+      <c r="Q35" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A3:V3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:R27"/>
+    <mergeCell ref="A35:Q35"/>
+    <mergeCell ref="A7:AA7"/>
+    <mergeCell ref="A9:AA9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A3:W27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A6:AA34"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I41" sqref="I41"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="1" max="1" width="27.85546875" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:23" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A3" s="24" t="s">
+    <row r="6" spans="1:27" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="17"/>
+      <c r="M6" s="17"/>
+      <c r="N6" s="17"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="17"/>
+      <c r="Q6" s="17"/>
+      <c r="R6" s="17"/>
+      <c r="S6" s="17"/>
+      <c r="T6" s="17"/>
+      <c r="U6" s="17"/>
+      <c r="V6" s="17"/>
+      <c r="W6" s="17"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="17"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="17"/>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="17"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="17"/>
+      <c r="Z8" s="17"/>
+      <c r="AA8" s="17"/>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="W9" s="8"/>
+      <c r="AA9" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="27"/>
+      <c r="B10" s="2">
+        <v>2000</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2001</v>
+      </c>
+      <c r="D10" s="3">
+        <v>2002</v>
+      </c>
+      <c r="E10" s="3">
+        <v>2003</v>
+      </c>
+      <c r="F10" s="3">
+        <v>2004</v>
+      </c>
+      <c r="G10" s="3">
+        <v>2005</v>
+      </c>
+      <c r="H10" s="3">
+        <v>2006</v>
+      </c>
+      <c r="I10" s="3">
+        <v>2007</v>
+      </c>
+      <c r="J10" s="3">
+        <v>2008</v>
+      </c>
+      <c r="K10" s="3">
+        <v>2009</v>
+      </c>
+      <c r="L10" s="3">
+        <v>2010</v>
+      </c>
+      <c r="M10" s="3">
+        <v>2011</v>
+      </c>
+      <c r="N10" s="3">
+        <v>2012</v>
+      </c>
+      <c r="O10" s="3">
+        <v>2013</v>
+      </c>
+      <c r="P10" s="3">
+        <v>2014</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>2015</v>
+      </c>
+      <c r="R10" s="3">
+        <v>2016</v>
+      </c>
+      <c r="S10" s="3">
+        <v>2017</v>
+      </c>
+      <c r="T10" s="3">
+        <v>2018</v>
+      </c>
+      <c r="U10" s="3">
+        <v>2019</v>
+      </c>
+      <c r="V10" s="2">
+        <v>2020</v>
+      </c>
+      <c r="W10" s="2">
+        <v>2021</v>
+      </c>
+      <c r="X10" s="2">
+        <v>2022</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>2023</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>2024</v>
+      </c>
+      <c r="AA10" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="10">
+        <v>41.29</v>
+      </c>
+      <c r="C11" s="10">
+        <v>47.89</v>
+      </c>
+      <c r="D11" s="10">
+        <v>55.82</v>
+      </c>
+      <c r="E11" s="10">
+        <v>59.08</v>
+      </c>
+      <c r="F11" s="10">
+        <v>65.180000000000007</v>
+      </c>
+      <c r="G11" s="10">
+        <v>66.709999999999994</v>
+      </c>
+      <c r="H11" s="10">
+        <v>65.06</v>
+      </c>
+      <c r="I11" s="10">
+        <v>61.12</v>
+      </c>
+      <c r="J11" s="10">
+        <v>56.65</v>
+      </c>
+      <c r="K11" s="10">
+        <v>56.66</v>
+      </c>
+      <c r="L11" s="10">
+        <v>55.33</v>
+      </c>
+      <c r="M11" s="10">
+        <v>59.7</v>
+      </c>
+      <c r="N11" s="10">
+        <v>60.15</v>
+      </c>
+      <c r="O11" s="10">
+        <v>57.23</v>
+      </c>
+      <c r="P11" s="10">
+        <v>54.7</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>53.86</v>
+      </c>
+      <c r="R11" s="10">
+        <v>57.29</v>
+      </c>
+      <c r="S11" s="10">
+        <v>60.29</v>
+      </c>
+      <c r="T11" s="10">
+        <v>67.040000000000006</v>
+      </c>
+      <c r="U11" s="10">
+        <v>73.180000000000007</v>
+      </c>
+      <c r="V11" s="10">
+        <v>70.349999999999994</v>
+      </c>
+      <c r="W11" s="10">
+        <v>69.239999999999995</v>
+      </c>
+      <c r="X11" s="19">
+        <v>59.13</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>54.38</v>
+      </c>
+      <c r="Z11" s="20">
+        <v>56.466270246256926</v>
+      </c>
+      <c r="AA11" s="20">
+        <v>58.155202341744882</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X12" s="21">
+        <v>86.881642947216719</v>
+      </c>
+      <c r="Y12" s="22">
+        <v>79.071653313438603</v>
+      </c>
+      <c r="Z12" s="20">
+        <v>69.609879963065552</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>65.169738623346873</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="13">
+        <v>23.65</v>
+      </c>
+      <c r="C13" s="13">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="D13" s="13">
+        <v>40.42</v>
+      </c>
+      <c r="E13" s="13">
+        <v>42.95</v>
+      </c>
+      <c r="F13" s="13">
+        <v>47.34</v>
+      </c>
+      <c r="G13" s="13">
+        <v>50.66</v>
+      </c>
+      <c r="H13" s="13">
+        <v>46.05</v>
+      </c>
+      <c r="I13" s="13">
+        <v>33.33</v>
+      </c>
+      <c r="J13" s="13">
+        <v>34.46</v>
+      </c>
+      <c r="K13" s="13">
+        <v>34.409999999999997</v>
+      </c>
+      <c r="L13" s="13">
+        <v>41.47</v>
+      </c>
+      <c r="M13" s="13">
+        <v>42.69</v>
+      </c>
+      <c r="N13" s="13">
+        <v>45.01</v>
+      </c>
+      <c r="O13" s="13">
+        <v>40.78</v>
+      </c>
+      <c r="P13" s="13">
+        <v>30.37</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>28.39</v>
+      </c>
+      <c r="R13" s="13">
+        <v>28.91</v>
+      </c>
+      <c r="S13" s="13">
+        <v>32.44</v>
+      </c>
+      <c r="T13" s="13">
+        <v>35.770000000000003</v>
+      </c>
+      <c r="U13" s="13">
+        <v>41.18</v>
+      </c>
+      <c r="V13" s="13">
+        <v>41.33</v>
+      </c>
+      <c r="W13" s="13">
+        <v>41.36</v>
+      </c>
+      <c r="X13" s="21">
+        <v>33.981810647532221</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>34.034157208019515</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>32.282544044957646</v>
+      </c>
+      <c r="AA13" s="20">
+        <v>32.932682850060985</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="13">
+        <v>59.69</v>
+      </c>
+      <c r="C14" s="13">
+        <v>66.39</v>
+      </c>
+      <c r="D14" s="13">
+        <v>74.180000000000007</v>
+      </c>
+      <c r="E14" s="13">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="F14" s="13">
+        <v>71.42</v>
+      </c>
+      <c r="G14" s="13">
+        <v>72.87</v>
+      </c>
+      <c r="H14" s="13">
+        <v>63.73</v>
+      </c>
+      <c r="I14" s="13">
+        <v>50.95</v>
+      </c>
+      <c r="J14" s="13">
+        <v>55.59</v>
+      </c>
+      <c r="K14" s="13">
+        <v>58.37</v>
+      </c>
+      <c r="L14" s="13">
+        <v>45.61</v>
+      </c>
+      <c r="M14" s="13">
+        <v>53.13</v>
+      </c>
+      <c r="N14" s="13">
+        <v>58.54</v>
+      </c>
+      <c r="O14" s="13">
+        <v>56.41</v>
+      </c>
+      <c r="P14" s="13">
+        <v>53</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>56.85</v>
+      </c>
+      <c r="R14" s="13">
+        <v>63.05</v>
+      </c>
+      <c r="S14" s="13">
+        <v>65</v>
+      </c>
+      <c r="T14" s="13">
+        <v>72.81</v>
+      </c>
+      <c r="U14" s="13">
+        <v>80.8</v>
+      </c>
+      <c r="V14" s="13">
+        <v>81.89</v>
+      </c>
+      <c r="W14" s="13">
+        <v>75.2</v>
+      </c>
+      <c r="X14" s="21">
+        <v>55.54754633230268</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>53.839770533797562</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>53.574996190508436</v>
+      </c>
+      <c r="AA14" s="20">
+        <v>52.099660963494443</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="13">
+        <v>9.39</v>
+      </c>
+      <c r="C15" s="13">
+        <v>11.36</v>
+      </c>
+      <c r="D15" s="13">
+        <v>11.91</v>
+      </c>
+      <c r="E15" s="13">
+        <v>13.19</v>
+      </c>
+      <c r="F15" s="13">
+        <v>14.2</v>
+      </c>
+      <c r="G15" s="13">
+        <v>15.5</v>
+      </c>
+      <c r="H15" s="13">
+        <v>14.74</v>
+      </c>
+      <c r="I15" s="13">
+        <v>13.59</v>
+      </c>
+      <c r="J15" s="13">
+        <v>12.78</v>
+      </c>
+      <c r="K15" s="13">
+        <v>12.27</v>
+      </c>
+      <c r="L15" s="13">
+        <v>11.61</v>
+      </c>
+      <c r="M15" s="13">
+        <v>12.75</v>
+      </c>
+      <c r="N15" s="13">
+        <v>14.74</v>
+      </c>
+      <c r="O15" s="13">
+        <v>14.72</v>
+      </c>
+      <c r="P15" s="13">
+        <v>14.46</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>13.7</v>
+      </c>
+      <c r="R15" s="13">
+        <v>14.04</v>
+      </c>
+      <c r="S15" s="13">
+        <v>14.57</v>
+      </c>
+      <c r="T15" s="13">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="U15" s="13">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="V15" s="13">
+        <v>15.74</v>
+      </c>
+      <c r="W15" s="13">
+        <v>15.97</v>
+      </c>
+      <c r="X15" s="21">
+        <v>12.000944956295772</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>12.1166997573351</v>
+      </c>
+      <c r="Z15" s="20">
+        <v>12.050919944312572</v>
+      </c>
+      <c r="AA15" s="20">
+        <v>10.790180589909307</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="13">
+        <v>53.28</v>
+      </c>
+      <c r="C16" s="13">
+        <v>58.92</v>
+      </c>
+      <c r="D16" s="13">
+        <v>63.07</v>
+      </c>
+      <c r="E16" s="13">
+        <v>62.14</v>
+      </c>
+      <c r="F16" s="13">
+        <v>64.680000000000007</v>
+      </c>
+      <c r="G16" s="13">
+        <v>59.77</v>
+      </c>
+      <c r="H16" s="13">
+        <v>56.5</v>
+      </c>
+      <c r="I16" s="13">
+        <v>53.42</v>
+      </c>
+      <c r="J16" s="13">
+        <v>45.09</v>
+      </c>
+      <c r="K16" s="13">
+        <v>42.83</v>
+      </c>
+      <c r="L16" s="13">
+        <v>41.86</v>
+      </c>
+      <c r="M16" s="13">
+        <v>44.42</v>
+      </c>
+      <c r="N16" s="13">
+        <v>42.2</v>
+      </c>
+      <c r="O16" s="13">
+        <v>37.26</v>
+      </c>
+      <c r="P16" s="13">
+        <v>38.56</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>37.35</v>
+      </c>
+      <c r="R16" s="13">
+        <v>37.71</v>
+      </c>
+      <c r="S16" s="13">
+        <v>41.56</v>
+      </c>
+      <c r="T16" s="13">
+        <v>44.12</v>
+      </c>
+      <c r="U16" s="13">
+        <v>41.87</v>
+      </c>
+      <c r="V16" s="13">
+        <v>39.14</v>
+      </c>
+      <c r="W16" s="13">
+        <v>38.32</v>
+      </c>
+      <c r="X16" s="21">
+        <v>34.335439148496846</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>33.372149894030791</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>31.961248560940113</v>
+      </c>
+      <c r="AA16" s="20">
+        <v>31.598490382274164</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="13">
+        <v>40.54</v>
+      </c>
+      <c r="C17" s="13">
+        <v>44.24</v>
+      </c>
+      <c r="D17" s="13">
+        <v>61.82</v>
+      </c>
+      <c r="E17" s="13">
+        <v>67.86</v>
+      </c>
+      <c r="F17" s="13">
+        <v>70.13</v>
+      </c>
+      <c r="G17" s="13">
+        <v>68.760000000000005</v>
+      </c>
+      <c r="H17" s="13">
+        <v>64.239999999999995</v>
+      </c>
+      <c r="I17" s="13">
+        <v>59.73</v>
+      </c>
+      <c r="J17" s="13">
+        <v>63.1</v>
+      </c>
+      <c r="K17" s="13">
+        <v>64.069999999999993</v>
+      </c>
+      <c r="L17" s="13">
+        <v>69.739999999999995</v>
+      </c>
+      <c r="M17" s="13">
+        <v>82.3</v>
+      </c>
+      <c r="N17" s="13">
+        <v>79.040000000000006</v>
+      </c>
+      <c r="O17" s="13">
+        <v>70.680000000000007</v>
+      </c>
+      <c r="P17" s="13">
+        <v>77.2</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>75.489999999999995</v>
+      </c>
+      <c r="R17" s="13">
+        <v>83.98</v>
+      </c>
+      <c r="S17" s="13">
+        <v>88.15</v>
+      </c>
+      <c r="T17" s="13">
+        <v>90.04</v>
+      </c>
+      <c r="U17" s="13">
+        <v>95.6</v>
+      </c>
+      <c r="V17" s="13">
+        <v>82.45</v>
+      </c>
+      <c r="W17" s="13">
+        <v>79.510000000000005</v>
+      </c>
+      <c r="X17" s="21">
+        <v>78.422900351066701</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>71.866817271653744</v>
+      </c>
+      <c r="Z17" s="20">
+        <v>70.441585027050735</v>
+      </c>
+      <c r="AA17" s="20">
+        <v>69.086386771377903</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="13">
+        <v>30.17</v>
+      </c>
+      <c r="C18" s="13">
+        <v>34.76</v>
+      </c>
+      <c r="D18" s="13">
+        <v>44.01</v>
+      </c>
+      <c r="E18" s="13">
+        <v>45.05</v>
+      </c>
+      <c r="F18" s="13">
+        <v>52.05</v>
+      </c>
+      <c r="G18" s="13">
+        <v>56.39</v>
+      </c>
+      <c r="H18" s="13">
+        <v>52.75</v>
+      </c>
+      <c r="I18" s="13">
+        <v>51.54</v>
+      </c>
+      <c r="J18" s="13">
+        <v>41.9</v>
+      </c>
+      <c r="K18" s="13">
+        <v>42.08</v>
+      </c>
+      <c r="L18" s="13">
+        <v>47.6</v>
+      </c>
+      <c r="M18" s="13">
+        <v>54.03</v>
+      </c>
+      <c r="N18" s="13">
+        <v>52.12</v>
+      </c>
+      <c r="O18" s="13">
+        <v>46.38</v>
+      </c>
+      <c r="P18" s="13">
+        <v>37.729999999999997</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>35.950000000000003</v>
+      </c>
+      <c r="R18" s="13">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="S18" s="13">
+        <v>43.72</v>
+      </c>
+      <c r="T18" s="13">
+        <v>45.82</v>
+      </c>
+      <c r="U18" s="13">
+        <v>48.5</v>
+      </c>
+      <c r="V18" s="13">
+        <v>47.02</v>
+      </c>
+      <c r="W18" s="13">
+        <v>41.77</v>
+      </c>
+      <c r="X18" s="21">
+        <v>33.539161946127003</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>29.561267394133544</v>
+      </c>
+      <c r="Z18" s="20">
+        <v>28.803259768707161</v>
+      </c>
+      <c r="AA18" s="20">
+        <v>30.250695766002618</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W19" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X19" s="21">
+        <v>18.674163179916317</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>16.387565682856163</v>
+      </c>
+      <c r="Z19" s="20">
+        <v>16.165921851724534</v>
+      </c>
+      <c r="AA19" s="20">
+        <v>16.212246982951282</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="13">
+        <v>55.03</v>
+      </c>
+      <c r="C20" s="13">
+        <v>63.42</v>
+      </c>
+      <c r="D20" s="13">
+        <v>67.83</v>
+      </c>
+      <c r="E20" s="13">
+        <v>72.56</v>
+      </c>
+      <c r="F20" s="13">
+        <v>78.13</v>
+      </c>
+      <c r="G20" s="13">
+        <v>74.23</v>
+      </c>
+      <c r="H20" s="13">
+        <v>68.760000000000005</v>
+      </c>
+      <c r="I20" s="13">
+        <v>64.040000000000006</v>
+      </c>
+      <c r="J20" s="13">
+        <v>57.07</v>
+      </c>
+      <c r="K20" s="13">
+        <v>60.6</v>
+      </c>
+      <c r="L20" s="13">
+        <v>69.53</v>
+      </c>
+      <c r="M20" s="13">
+        <v>73.91</v>
+      </c>
+      <c r="N20" s="13">
+        <v>70.48</v>
+      </c>
+      <c r="O20" s="13">
+        <v>65.260000000000005</v>
+      </c>
+      <c r="P20" s="13">
+        <v>61.96</v>
+      </c>
+      <c r="Q20" s="13">
+        <v>59.86</v>
+      </c>
+      <c r="R20" s="13">
+        <v>62.49</v>
+      </c>
+      <c r="S20" s="13">
+        <v>65.569999999999993</v>
+      </c>
+      <c r="T20" s="13">
+        <v>71.819999999999993</v>
+      </c>
+      <c r="U20" s="13">
+        <v>74.16</v>
+      </c>
+      <c r="V20" s="13">
+        <v>72.47</v>
+      </c>
+      <c r="W20" s="13">
+        <v>70.8</v>
+      </c>
+      <c r="X20" s="21">
+        <v>71.399974978105845</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>66.16050119331743</v>
+      </c>
+      <c r="Z20" s="20">
+        <v>67.205073154085682</v>
+      </c>
+      <c r="AA20" s="20">
+        <v>67.212155838502554</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="13">
+        <v>27.57</v>
+      </c>
+      <c r="C21" s="13">
+        <v>37.94</v>
+      </c>
+      <c r="D21" s="13">
+        <v>50.84</v>
+      </c>
+      <c r="E21" s="13">
+        <v>55.04</v>
+      </c>
+      <c r="F21" s="13">
+        <v>61.4</v>
+      </c>
+      <c r="G21" s="13">
+        <v>65.69</v>
+      </c>
+      <c r="H21" s="13">
+        <v>60.86</v>
+      </c>
+      <c r="I21" s="13">
+        <v>56.07</v>
+      </c>
+      <c r="J21" s="13">
+        <v>70.53</v>
+      </c>
+      <c r="K21" s="13">
+        <v>51.22</v>
+      </c>
+      <c r="L21" s="13">
+        <v>48.98</v>
+      </c>
+      <c r="M21" s="13">
+        <v>50.96</v>
+      </c>
+      <c r="N21" s="13">
+        <v>54.91</v>
+      </c>
+      <c r="O21" s="13">
+        <v>45.77</v>
+      </c>
+      <c r="P21" s="13">
+        <v>45.06</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>45.01</v>
+      </c>
+      <c r="R21" s="13">
+        <v>50.57</v>
+      </c>
+      <c r="S21" s="13">
+        <v>53.77</v>
+      </c>
+      <c r="T21" s="13">
+        <v>57.24</v>
+      </c>
+      <c r="U21" s="13">
+        <v>57.76</v>
+      </c>
+      <c r="V21" s="13">
+        <v>53.75</v>
+      </c>
+      <c r="W21" s="13">
+        <v>50.32</v>
+      </c>
+      <c r="X21" s="21">
+        <v>45.099804892690983</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>44.078989008206925</v>
+      </c>
+      <c r="Z21" s="20">
+        <v>46.320409050448177</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>47.01264542235711</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="13">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="C22" s="13">
+        <v>36.340000000000003</v>
+      </c>
+      <c r="D22" s="13">
+        <v>39.4</v>
+      </c>
+      <c r="E22" s="13">
+        <v>39.57</v>
+      </c>
+      <c r="F22" s="13">
+        <v>41.51</v>
+      </c>
+      <c r="G22" s="13">
+        <v>39.9</v>
+      </c>
+      <c r="H22" s="13">
+        <v>39.119999999999997</v>
+      </c>
+      <c r="I22" s="13">
+        <v>35.82</v>
+      </c>
+      <c r="J22" s="13">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="K22" s="13">
+        <v>34.090000000000003</v>
+      </c>
+      <c r="L22" s="13">
+        <v>43.35</v>
+      </c>
+      <c r="M22" s="13">
+        <v>43.29</v>
+      </c>
+      <c r="N22" s="13">
+        <v>43.23</v>
+      </c>
+      <c r="O22" s="13">
+        <v>35.46</v>
+      </c>
+      <c r="P22" s="13">
+        <v>30.83</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>27.75</v>
+      </c>
+      <c r="R22" s="13">
+        <v>27.92</v>
+      </c>
+      <c r="S22" s="13">
+        <v>29.22</v>
+      </c>
+      <c r="T22" s="13">
+        <v>32.15</v>
+      </c>
+      <c r="U22" s="13">
+        <v>32.19</v>
+      </c>
+      <c r="V22" s="13">
+        <v>31.05</v>
+      </c>
+      <c r="W22" s="13">
+        <v>34.79</v>
+      </c>
+      <c r="X22" s="21">
+        <v>37.336663336663342</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>36.309137424109359</v>
+      </c>
+      <c r="Z22" s="20">
+        <v>36.716805348126023</v>
+      </c>
+      <c r="AA22" s="20">
+        <v>38.469843450949597</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="13">
+        <v>33.79</v>
+      </c>
+      <c r="C23" s="13">
+        <v>45.81</v>
+      </c>
+      <c r="D23" s="13">
+        <v>40.54</v>
+      </c>
+      <c r="E23" s="13">
+        <v>60.95</v>
+      </c>
+      <c r="F23" s="13">
+        <v>59.2</v>
+      </c>
+      <c r="G23" s="13">
+        <v>56.83</v>
+      </c>
+      <c r="H23" s="13">
+        <v>46.4</v>
+      </c>
+      <c r="I23" s="13">
+        <v>34.97</v>
+      </c>
+      <c r="J23" s="13">
+        <v>36.75</v>
+      </c>
+      <c r="K23" s="13">
+        <v>36.29</v>
+      </c>
+      <c r="L23" s="13">
+        <v>35.229999999999997</v>
+      </c>
+      <c r="M23" s="13">
+        <v>36.58</v>
+      </c>
+      <c r="N23" s="13">
+        <v>32.93</v>
+      </c>
+      <c r="O23" s="13">
+        <v>31.75</v>
+      </c>
+      <c r="P23" s="13">
+        <v>23.61</v>
+      </c>
+      <c r="Q23" s="13">
+        <v>23.77</v>
+      </c>
+      <c r="R23" s="13">
+        <v>26.27</v>
+      </c>
+      <c r="S23" s="13">
+        <v>26.62</v>
+      </c>
+      <c r="T23" s="13">
+        <v>28.38</v>
+      </c>
+      <c r="U23" s="13">
+        <v>35.93</v>
+      </c>
+      <c r="V23" s="13">
+        <v>27.22</v>
+      </c>
+      <c r="W23" s="10">
+        <v>25.34</v>
+      </c>
+      <c r="X23" s="21">
+        <v>23.466090269009353</v>
+      </c>
+      <c r="Y23" s="22">
+        <v>20.98056981777912</v>
+      </c>
+      <c r="Z23" s="20">
+        <v>21.857233101705624</v>
+      </c>
+      <c r="AA23" s="20">
+        <v>21.044670940685105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="13">
+        <v>30.12</v>
+      </c>
+      <c r="C24" s="13">
+        <v>42.61</v>
+      </c>
+      <c r="D24" s="13">
+        <v>55.98</v>
+      </c>
+      <c r="E24" s="13">
+        <v>51.12</v>
+      </c>
+      <c r="F24" s="13">
+        <v>62.26</v>
+      </c>
+      <c r="G24" s="13">
+        <v>70.75</v>
+      </c>
+      <c r="H24" s="13">
+        <v>66.680000000000007</v>
+      </c>
+      <c r="I24" s="13">
+        <v>52.35</v>
+      </c>
+      <c r="J24" s="13">
+        <v>52.35</v>
+      </c>
+      <c r="K24" s="13">
+        <v>49.8</v>
+      </c>
+      <c r="L24" s="13">
+        <v>52.93</v>
+      </c>
+      <c r="M24" s="13">
+        <v>55.93</v>
+      </c>
+      <c r="N24" s="13">
+        <v>55.38</v>
+      </c>
+      <c r="O24" s="13">
+        <v>51.4</v>
+      </c>
+      <c r="P24" s="13">
+        <v>46.96</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>43.95</v>
+      </c>
+      <c r="R24" s="13">
+        <v>51.26</v>
+      </c>
+      <c r="S24" s="13">
+        <v>52.15</v>
+      </c>
+      <c r="T24" s="13">
+        <v>57.19</v>
+      </c>
+      <c r="U24" s="13">
+        <v>58.68</v>
+      </c>
+      <c r="V24" s="13">
+        <v>61.09</v>
+      </c>
+      <c r="W24" s="13">
+        <v>58.98</v>
+      </c>
+      <c r="X24" s="21">
+        <v>50.09160771540536</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>45.223285873949173</v>
+      </c>
+      <c r="Z24" s="20">
+        <v>45.614115595530372</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>45.186855529040876</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="13">
+        <v>25.84</v>
+      </c>
+      <c r="C25" s="13">
+        <v>32.450000000000003</v>
+      </c>
+      <c r="D25" s="13">
+        <v>33.770000000000003</v>
+      </c>
+      <c r="E25" s="13">
+        <v>35.33</v>
+      </c>
+      <c r="F25" s="13">
+        <v>37.130000000000003</v>
+      </c>
+      <c r="G25" s="13">
+        <v>37.409999999999997</v>
+      </c>
+      <c r="H25" s="13">
+        <v>39.01</v>
+      </c>
+      <c r="I25" s="13">
+        <v>31.3</v>
+      </c>
+      <c r="J25" s="13">
+        <v>31.64</v>
+      </c>
+      <c r="K25" s="13">
+        <v>30.96</v>
+      </c>
+      <c r="L25" s="13">
+        <v>38.21</v>
+      </c>
+      <c r="M25" s="13">
+        <v>36.57</v>
+      </c>
+      <c r="N25" s="13">
+        <v>32.369999999999997</v>
+      </c>
+      <c r="O25" s="13">
+        <v>25.92</v>
+      </c>
+      <c r="P25" s="13">
+        <v>23.37</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>21.98</v>
+      </c>
+      <c r="R25" s="13">
+        <v>25.25</v>
+      </c>
+      <c r="S25" s="13">
+        <v>27.14</v>
+      </c>
+      <c r="T25" s="13">
+        <v>33.1</v>
+      </c>
+      <c r="U25" s="13">
+        <v>34.270000000000003</v>
+      </c>
+      <c r="V25" s="13">
+        <v>34.81</v>
+      </c>
+      <c r="W25" s="13">
+        <v>30.95</v>
+      </c>
+      <c r="X25" s="21">
+        <v>29.09090909090909</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>26.464208242950111</v>
+      </c>
+      <c r="Z25" s="20">
+        <v>26.819665511323485</v>
+      </c>
+      <c r="AA25" s="20">
+        <v>28.723089564502875</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="13">
+        <v>30.36</v>
+      </c>
+      <c r="C26" s="13">
+        <v>37.49</v>
+      </c>
+      <c r="D26" s="13">
+        <v>49.03</v>
+      </c>
+      <c r="E26" s="13">
+        <v>52.54</v>
+      </c>
+      <c r="F26" s="13">
+        <v>59.06</v>
+      </c>
+      <c r="G26" s="13">
+        <v>56.1</v>
+      </c>
+      <c r="H26" s="13">
+        <v>55.31</v>
+      </c>
+      <c r="I26" s="13">
+        <v>53.14</v>
+      </c>
+      <c r="J26" s="13">
+        <v>46.8</v>
+      </c>
+      <c r="K26" s="13">
+        <v>45.08</v>
+      </c>
+      <c r="L26" s="13">
+        <v>42.17</v>
+      </c>
+      <c r="M26" s="13">
+        <v>48.56</v>
+      </c>
+      <c r="N26" s="13">
+        <v>48.97</v>
+      </c>
+      <c r="O26" s="13">
+        <v>46.19</v>
+      </c>
+      <c r="P26" s="13">
+        <v>46.51</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>45.83</v>
+      </c>
+      <c r="R26" s="13">
+        <v>48.75</v>
+      </c>
+      <c r="S26" s="13">
+        <v>52.57</v>
+      </c>
+      <c r="T26" s="13">
+        <v>15.18</v>
+      </c>
+      <c r="U26" s="13">
+        <v>15.62</v>
+      </c>
+      <c r="V26" s="13">
+        <v>15.19</v>
+      </c>
+      <c r="W26" s="13">
+        <v>15.13</v>
+      </c>
+      <c r="X26" s="21">
+        <v>10.561811164604306</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>10.351938062949094</v>
+      </c>
+      <c r="Z26" s="20">
+        <v>10.192150547971544</v>
+      </c>
+      <c r="AA26" s="20">
+        <v>10.387085536407618</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W27" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X27" s="21">
+        <v>18.921882908722797</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>17.751767861497196</v>
+      </c>
+      <c r="Z27" s="20">
+        <v>18.893335385562569</v>
+      </c>
+      <c r="AA27" s="20">
+        <v>17.866454229432215</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="13">
+        <v>38.24</v>
+      </c>
+      <c r="C28" s="13">
+        <v>44.05</v>
+      </c>
+      <c r="D28" s="13">
+        <v>48.6</v>
+      </c>
+      <c r="E28" s="13">
+        <v>52.18</v>
+      </c>
+      <c r="F28" s="13">
+        <v>58.71</v>
+      </c>
+      <c r="G28" s="13">
+        <v>57.94</v>
+      </c>
+      <c r="H28" s="13">
+        <v>54.39</v>
+      </c>
+      <c r="I28" s="13">
+        <v>54.73</v>
+      </c>
+      <c r="J28" s="13">
+        <v>53.58</v>
+      </c>
+      <c r="K28" s="13">
+        <v>54.43</v>
+      </c>
+      <c r="L28" s="13">
+        <v>56.31</v>
+      </c>
+      <c r="M28" s="13">
+        <v>59.02</v>
+      </c>
+      <c r="N28" s="13">
+        <v>58.35</v>
+      </c>
+      <c r="O28" s="13">
+        <v>50.78</v>
+      </c>
+      <c r="P28" s="13">
+        <v>50.5</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>52.53</v>
+      </c>
+      <c r="R28" s="13">
+        <v>58.8</v>
+      </c>
+      <c r="S28" s="13">
+        <v>57.9</v>
+      </c>
+      <c r="T28" s="13">
+        <v>64.19</v>
+      </c>
+      <c r="U28" s="13">
+        <v>64.260000000000005</v>
+      </c>
+      <c r="V28" s="13">
+        <v>67.89</v>
+      </c>
+      <c r="W28" s="13">
+        <v>69.510000000000005</v>
+      </c>
+      <c r="X28" s="21">
+        <v>61.125286650947963</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>50.738387183388525</v>
+      </c>
+      <c r="Z28" s="20">
+        <v>52.482637939519883</v>
+      </c>
+      <c r="AA28" s="20">
+        <v>51.632943289838074</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="13">
+        <v>51.5</v>
+      </c>
+      <c r="C29" s="13">
+        <v>51.03</v>
+      </c>
+      <c r="D29" s="13">
+        <v>61.7</v>
+      </c>
+      <c r="E29" s="13">
+        <v>74.34</v>
+      </c>
+      <c r="F29" s="13">
+        <v>84.2</v>
+      </c>
+      <c r="G29" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="H29" s="13">
+        <v>122.04</v>
+      </c>
+      <c r="I29" s="13">
+        <v>124.02</v>
+      </c>
+      <c r="J29" s="13">
+        <v>118.09</v>
+      </c>
+      <c r="K29" s="13">
+        <v>107.64</v>
+      </c>
+      <c r="L29" s="13">
+        <v>69.81</v>
+      </c>
+      <c r="M29" s="13">
+        <v>80.319999999999993</v>
+      </c>
+      <c r="N29" s="13">
+        <v>98.16</v>
+      </c>
+      <c r="O29" s="13">
+        <v>118</v>
+      </c>
+      <c r="P29" s="13">
+        <v>128.19</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>135.56</v>
+      </c>
+      <c r="R29" s="13">
+        <v>109.34</v>
+      </c>
+      <c r="S29" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="T29" s="13">
+        <v>113.39</v>
+      </c>
+      <c r="U29" s="13">
+        <v>123.23</v>
+      </c>
+      <c r="V29" s="13">
+        <v>127.18</v>
+      </c>
+      <c r="W29" s="13">
+        <v>131.16999999999999</v>
+      </c>
+      <c r="X29" s="21">
+        <v>99.624529132625611</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>90.837693364052157</v>
+      </c>
+      <c r="Z29" s="20">
+        <v>100.03748505663283</v>
+      </c>
+      <c r="AA29" s="20">
+        <v>108.1845917098353</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A30" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="14">
+        <v>111.61</v>
+      </c>
+      <c r="C30" s="14">
+        <v>123.51</v>
+      </c>
+      <c r="D30" s="14">
+        <v>143.47999999999999</v>
+      </c>
+      <c r="E30" s="14">
+        <v>158.87</v>
+      </c>
+      <c r="F30" s="14">
+        <v>177.87</v>
+      </c>
+      <c r="G30" s="14">
+        <v>179.82</v>
+      </c>
+      <c r="H30" s="14">
+        <v>187.04</v>
+      </c>
+      <c r="I30" s="14">
+        <v>189.26</v>
+      </c>
+      <c r="J30" s="14">
+        <v>165.62</v>
+      </c>
+      <c r="K30" s="14">
+        <v>170.02</v>
+      </c>
+      <c r="L30" s="14">
+        <v>127.98</v>
+      </c>
+      <c r="M30" s="14">
+        <v>128.59</v>
+      </c>
+      <c r="N30" s="14">
+        <v>135.63</v>
+      </c>
+      <c r="O30" s="14">
+        <v>139.88</v>
+      </c>
+      <c r="P30" s="14">
+        <v>129.63</v>
+      </c>
+      <c r="Q30" s="14">
+        <v>123.77</v>
+      </c>
+      <c r="R30" s="14">
+        <v>132.88999999999999</v>
+      </c>
+      <c r="S30" s="14">
+        <v>143.25</v>
+      </c>
+      <c r="T30" s="14">
+        <v>169.99</v>
+      </c>
+      <c r="U30" s="14">
+        <v>205.96</v>
+      </c>
+      <c r="V30" s="14">
+        <v>213.69</v>
+      </c>
+      <c r="W30" s="13">
+        <v>222.28</v>
+      </c>
+      <c r="X30" s="21">
+        <v>127.85498824879249</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>122.10254121760819</v>
+      </c>
+      <c r="Z30" s="20">
+        <v>136.82520051870708</v>
+      </c>
+      <c r="AA30" s="20">
+        <v>148.96848947294049</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A31" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="24"/>
-[...801 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="B31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="15">
+        <v>130.76</v>
+      </c>
+      <c r="U31" s="15">
+        <v>160.55000000000001</v>
+      </c>
+      <c r="V31" s="15">
+        <v>143.5</v>
+      </c>
+      <c r="W31" s="15">
+        <v>136.58000000000001</v>
+      </c>
+      <c r="X31" s="23">
+        <v>122.59972360808564</v>
+      </c>
+      <c r="Y31" s="24">
+        <v>106.35509961615793</v>
+      </c>
+      <c r="Z31" s="25">
+        <v>107.9343365253078</v>
+      </c>
+      <c r="AA31" s="25">
+        <v>110.52588340401934</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A33" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="19">
-[...138 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A34" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="19">
-[...536 lines deleted...]
-      <c r="R27" s="25"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+      <c r="N34" s="26"/>
+      <c r="O34" s="26"/>
+      <c r="P34" s="26"/>
+      <c r="Q34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A3:V3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:R27"/>
+    <mergeCell ref="A34:Q34"/>
+    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A8:AA8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>total</vt:lpstr>
       <vt:lpstr>male</vt:lpstr>
       <vt:lpstr>female</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>